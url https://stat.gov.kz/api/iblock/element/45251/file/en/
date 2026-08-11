--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="9930"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
-    <sheet name="Indicators" sheetId="4" r:id="rId3"/>
+    <sheet name="Indicators" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="N10" i="7" l="1"/>
+  <c r="N9" i="7"/>
+  <c r="N6" i="7" s="1"/>
+  <c r="N7" i="7"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="58">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
-    <t>Release date: August 1, 2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Share of renewable energy sources in total electricity production excluding large hydroelectric power plants </t>
-  </si>
-[...1 lines deleted...]
-    <t>Share of renewable energy sources in total electricity production excluding large hydroelectric power plants</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
@@ -141,96 +144,138 @@
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Since 2011</t>
-[...1 lines deleted...]
-  <si>
     <t>Characterizes the share of renewable energy sources (RES) in the total volume of electricity production, excluding large hydroelectric power plants.
 Renewable energy sources are energy sources that are continuously replenished through naturally occurring environmental processes. These include the following types: solar radiation energy, wind energy, hydrodynamic energy of water; geothermal energy such as the heat of soil, groundwater, rivers, and bodies of water; as well as anthropogenic sources of primary energy resources, such as consumption waste, biomass, biogas, and other fuels derived from consumption waste, used for the generation of electric and/or thermal energy</t>
   </si>
   <si>
     <t>Aggregation</t>
   </si>
   <si>
     <t>Calculated indicator.
 It is defined as the ratio of electricity generation from renewable energy sources (excluding large hydroelectric power plants) to the total volume of electricity generation.
 The indicator is based on the results of the nationwide statistical survey using Form 1-TEB “Fuel and Energy Balance”.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/14/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-energy/publications/335610/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetAnalytics/77394629</t>
   </si>
   <si>
-    <t>+7 7172749308</t>
-[...4 lines deleted...]
-  <si>
     <t>1-FEB "Fuel and energy balance of the Republic of Kazakhstan"</t>
   </si>
   <si>
     <t>Compiled for the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Department of Services and Energy Statistics</t>
   </si>
   <si>
-    <t>Abildaeva Arailym Meiramhanovna</t>
+    <t>+7 7172749429</t>
+  </si>
+  <si>
+    <t>Akimova Sandugash Zhanatovna</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Data on renewable energy sources (RES)</t>
+  </si>
+  <si>
+    <t>Share of renewable energy sources in total electricity production, including large hydroelectric power plants (Line 4 / Line 3)</t>
+  </si>
+  <si>
+    <t>Share of renewable energy sources in total electricity production excluding large hydroelectric power plants (Line 5 / Line 3)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Total electricity production</t>
+  </si>
+  <si>
+    <t>million kWh</t>
+  </si>
+  <si>
+    <t>Electricity production from renewable energy sources, taking into account large hydroelectric power plants (Line 6  + line 9 + line 10 + line 11)</t>
+  </si>
+  <si>
+    <t>Electricity production from renewable energy sources excluding large hydroelectric power plants (Line 7 + line 9 + line 10 + line 11)</t>
+  </si>
+  <si>
+    <t>Electricity produced by hydroelectric power plants (Line 7 + line 8)</t>
+  </si>
+  <si>
+    <t>Electricity produced by small hydroelectric power plants</t>
+  </si>
+  <si>
+    <t>Electricity produced by other hydroelectric power plants</t>
+  </si>
+  <si>
+    <t>Electricity produced by solar power plants</t>
+  </si>
+  <si>
+    <t>Electricity produced by wind power plants</t>
+  </si>
+  <si>
+    <t>Electricity produced by biogas plants</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -364,106 +409,107 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -503,51 +549,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
@@ -634,359 +680,449 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="20" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Акцент1 2" xfId="2"/>
     <cellStyle name="Акцент2 2" xfId="3"/>
     <cellStyle name="Акцент3 2" xfId="4"/>
     <cellStyle name="Акцент4 2" xfId="5"/>
     <cellStyle name="Акцент5 2" xfId="6"/>
     <cellStyle name="Акцент6 2" xfId="7"/>
     <cellStyle name="Ввод  2" xfId="8"/>
     <cellStyle name="Вывод 2" xfId="9"/>
     <cellStyle name="Вычисление 2" xfId="10"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="11"/>
     <cellStyle name="Заголовок 1 2" xfId="12"/>
     <cellStyle name="Заголовок 2 2" xfId="13"/>
     <cellStyle name="Заголовок 3 2" xfId="14"/>
     <cellStyle name="Заголовок 4 2" xfId="15"/>
     <cellStyle name="Итог 2" xfId="16"/>
     <cellStyle name="Контрольная ячейка 2" xfId="17"/>
     <cellStyle name="Название 2" xfId="18"/>
     <cellStyle name="Нейтральный 2" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="20"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 4" xfId="22"/>
     <cellStyle name="Обычный 5" xfId="1"/>
     <cellStyle name="Плохой 2" xfId="23"/>
     <cellStyle name="Пояснение 2" xfId="24"/>
     <cellStyle name="Примечание 2" xfId="25"/>
     <cellStyle name="Связанная ячейка 2" xfId="26"/>
     <cellStyle name="Текст предупреждения 2" xfId="27"/>
     <cellStyle name="Хороший 2" xfId="28"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>312837</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>986118</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3259984" cy="986118"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>324970</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>67236</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>582706</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>930090</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8471646" y="67236"/>
+          <a:ext cx="862854" cy="862854"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1150,1048 +1286,1432 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="31" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="19"/>
+    <col min="257" max="257" width="44.28515625" style="19" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="19" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="19"/>
+    <col min="513" max="513" width="44.28515625" style="19" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="19" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="19"/>
+    <col min="769" max="769" width="44.28515625" style="19" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="19" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="19"/>
+    <col min="1025" max="1025" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="19"/>
+    <col min="1281" max="1281" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="19"/>
+    <col min="1537" max="1537" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="19"/>
+    <col min="1793" max="1793" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="19"/>
+    <col min="2049" max="2049" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="19"/>
+    <col min="2305" max="2305" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="19"/>
+    <col min="2561" max="2561" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="19"/>
+    <col min="2817" max="2817" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="19"/>
+    <col min="3073" max="3073" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="19"/>
+    <col min="3329" max="3329" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="19"/>
+    <col min="3585" max="3585" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="19"/>
+    <col min="3841" max="3841" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="19"/>
+    <col min="4097" max="4097" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="19"/>
+    <col min="4353" max="4353" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="19"/>
+    <col min="4609" max="4609" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="19"/>
+    <col min="4865" max="4865" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="19"/>
+    <col min="5121" max="5121" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="19"/>
+    <col min="5377" max="5377" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="19"/>
+    <col min="5633" max="5633" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="19"/>
+    <col min="5889" max="5889" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="19"/>
+    <col min="6145" max="6145" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="19"/>
+    <col min="6401" max="6401" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="19"/>
+    <col min="6657" max="6657" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="19"/>
+    <col min="6913" max="6913" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="19"/>
+    <col min="7169" max="7169" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="19"/>
+    <col min="7425" max="7425" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="19"/>
+    <col min="7681" max="7681" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="19"/>
+    <col min="7937" max="7937" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="19"/>
+    <col min="8193" max="8193" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="19"/>
+    <col min="8449" max="8449" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="19"/>
+    <col min="8705" max="8705" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="19"/>
+    <col min="8961" max="8961" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="19"/>
+    <col min="9217" max="9217" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="19"/>
+    <col min="9473" max="9473" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="19"/>
+    <col min="9729" max="9729" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="19"/>
+    <col min="9985" max="9985" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="19"/>
+    <col min="10241" max="10241" width="44.28515625" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="19" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="19"/>
+    <col min="10497" max="10497" width="44.28515625" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="19" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="19"/>
+    <col min="10753" max="10753" width="44.28515625" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="19" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="19"/>
+    <col min="11009" max="11009" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="19"/>
+    <col min="11265" max="11265" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="19"/>
+    <col min="11521" max="11521" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="19"/>
+    <col min="11777" max="11777" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="19"/>
+    <col min="12033" max="12033" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="19"/>
+    <col min="12289" max="12289" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="19"/>
+    <col min="12545" max="12545" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="19"/>
+    <col min="12801" max="12801" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="19"/>
+    <col min="13057" max="13057" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="19"/>
+    <col min="13313" max="13313" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="19"/>
+    <col min="13569" max="13569" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="19"/>
+    <col min="13825" max="13825" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="19"/>
+    <col min="14081" max="14081" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="19"/>
+    <col min="14337" max="14337" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="19"/>
+    <col min="14593" max="14593" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="19"/>
+    <col min="14849" max="14849" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="19"/>
+    <col min="15105" max="15105" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="19"/>
+    <col min="15361" max="15361" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="19"/>
+    <col min="15617" max="15617" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="19"/>
+    <col min="15873" max="15873" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="19"/>
+    <col min="16129" max="16129" width="44.28515625" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="19" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="32"/>
-      <c r="B1" s="32"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="16">
+        <v>30930802</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15">
+      <c r="A3" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15">
+      <c r="A5" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="27"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="28">
-[...4 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="B6" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="91.5" customHeight="1">
+      <c r="A7" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="28" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="33" t="s">
+      <c r="B7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="27"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="33" t="s">
+      <c r="B8" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="28" t="s">
-[...5 lines deleted...]
-      <c r="A6" s="33" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="64.5">
+      <c r="A9" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="28" t="s">
+      <c r="B9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="27"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15">
+      <c r="A11" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="27"/>
+    </row>
+    <row r="12" spans="1:4" ht="15">
+      <c r="A12" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15">
+      <c r="A13" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="30" t="s">
         <v>34</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="D13" s="27"/>
+    </row>
+    <row r="14" spans="1:4" ht="15">
+      <c r="A14" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="40"/>
-[...5 lines deleted...]
-      <c r="B8" s="27" t="s">
+    </row>
+    <row r="15" spans="1:4" ht="15">
+      <c r="A15" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="30" t="s">
         <v>36</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="D15" s="27"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="44" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="B16" s="11">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15">
+      <c r="A17" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B17" s="11">
+        <v>46605</v>
+      </c>
+      <c r="D17" s="27"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="15">
-[...3 lines deleted...]
-      <c r="B15" s="44" t="s">
+    <row r="19" spans="1:4" ht="15">
+      <c r="A19" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="27"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="D15" s="40"/>
-[...19 lines deleted...]
-      <c r="A18" s="33" t="s">
+    </row>
+    <row r="21" spans="1:4" ht="15">
+      <c r="A21" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="27" t="s">
-[...24 lines deleted...]
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="D21" s="40"/>
+      <c r="D21" s="27"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="30"/>
-      <c r="B22" s="30"/>
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:4" ht="15">
-      <c r="A23" s="30"/>
-[...1 lines deleted...]
-      <c r="D23" s="40"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
+      <c r="D23" s="27"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="30"/>
-      <c r="B24" s="30"/>
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="30"/>
-      <c r="B25" s="30"/>
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="30"/>
-      <c r="B26" s="30"/>
+      <c r="A26" s="18"/>
+      <c r="B26" s="18"/>
     </row>
     <row r="27" spans="1:4" ht="15">
-      <c r="A27" s="30"/>
-[...1 lines deleted...]
-      <c r="D27" s="40"/>
+      <c r="A27" s="18"/>
+      <c r="B27" s="18"/>
+      <c r="D27" s="27"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="30"/>
-      <c r="B28" s="30"/>
+      <c r="A28" s="18"/>
+      <c r="B28" s="18"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="29"/>
-      <c r="B29" s="29"/>
+      <c r="A29" s="17"/>
+      <c r="B29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
+    <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/336994/file/ru/ "/>
     <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
     <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="38" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="84.7109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="25" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="25" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="25" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="25" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="25" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="25" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="25" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="25" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="25" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="25" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="25" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="25" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="4.42578125" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="25" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="25" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="39"/>
+      <c r="B2" s="26"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="24" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="24" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="37" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="24" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="37" t="s">
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="23" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="37" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="22"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="21" t="s">
         <v>9</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D19" s="21"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q11"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="7" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" style="31" customWidth="1"/>
     <col min="2" max="2" width="40.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="7.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="6" max="11" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="78.75" customHeight="1">
-[...20 lines deleted...]
-      <c r="L2" s="18" t="s">
+    <row r="1" spans="1:14" ht="78.75" customHeight="1">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+    </row>
+    <row r="3" spans="1:14" ht="15" customHeight="1">
+      <c r="A3" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="B4" s="39">
+        <v>30930802</v>
+      </c>
+      <c r="M4" s="32"/>
+    </row>
+    <row r="5" spans="1:14" ht="12.75">
+      <c r="A5" s="6"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="3">
+        <v>2015</v>
+      </c>
+      <c r="E5" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F5" s="3">
+        <v>2017</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="H5" s="3">
+        <v>2019</v>
+      </c>
+      <c r="I5" s="3">
+        <v>2020</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2021</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="L5" s="3">
+        <v>2023</v>
+      </c>
+      <c r="M5" s="34">
+        <v>2024</v>
+      </c>
+      <c r="N5" s="44">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="33.75">
+      <c r="A6" s="2">
+        <v>1</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="8">
+        <v>10.4</v>
+      </c>
+      <c r="E6" s="8">
+        <v>12.7</v>
+      </c>
+      <c r="F6" s="8">
+        <v>11.3</v>
+      </c>
+      <c r="G6" s="8">
+        <v>10.4</v>
+      </c>
+      <c r="H6" s="8">
+        <v>10.8</v>
+      </c>
+      <c r="I6" s="8">
+        <v>11</v>
+      </c>
+      <c r="J6" s="8">
+        <v>10.9</v>
+      </c>
+      <c r="K6" s="8">
+        <v>11.8</v>
+      </c>
+      <c r="L6" s="8">
+        <v>12.7</v>
+      </c>
+      <c r="M6" s="35">
+        <v>14.9</v>
+      </c>
+      <c r="N6" s="45">
+        <f>N9/N8*100</f>
+        <v>14.481443598885523</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="2">
         <v>2</v>
       </c>
-      <c r="M2" s="19"/>
-[...8 lines deleted...]
-      <c r="L3" s="20" t="s">
+      <c r="B7" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="E7" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="F7" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="G7" s="8">
+        <v>1.4</v>
+      </c>
+      <c r="H7" s="8">
+        <v>1.9</v>
+      </c>
+      <c r="I7" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="J7" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="K7" s="8">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L7" s="8">
+        <v>5.9</v>
+      </c>
+      <c r="M7" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="N7" s="45">
+        <f>N10/N8*100</f>
+        <v>7.0233046242767871</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12.75">
+      <c r="A8" s="2">
         <v>3</v>
       </c>
-      <c r="M3" s="19"/>
-[...6 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="B8" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="8">
+        <v>91882.2</v>
+      </c>
+      <c r="E8" s="8">
+        <v>94642.4</v>
+      </c>
+      <c r="F8" s="8">
+        <v>103196.8</v>
+      </c>
+      <c r="G8" s="8">
+        <v>107604.7</v>
+      </c>
+      <c r="H8" s="8">
+        <v>106878</v>
+      </c>
+      <c r="I8" s="8">
+        <v>110890.3</v>
+      </c>
+      <c r="J8" s="8">
+        <v>115079.2</v>
+      </c>
+      <c r="K8" s="8">
+        <v>113552.1</v>
+      </c>
+      <c r="L8" s="8">
+        <v>113585.5</v>
+      </c>
+      <c r="M8" s="35">
+        <v>118716.7</v>
+      </c>
+      <c r="N8" s="46">
+        <v>123782.24019999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="36.75" customHeight="1">
+      <c r="A9" s="2">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" s="8">
+        <v>9519.2999999999993</v>
+      </c>
+      <c r="E9" s="8">
+        <v>12032.1</v>
+      </c>
+      <c r="F9" s="8">
+        <v>11709.7</v>
+      </c>
+      <c r="G9" s="8">
+        <v>11224.2</v>
+      </c>
+      <c r="H9" s="8">
+        <v>11536.6</v>
+      </c>
+      <c r="I9" s="8">
+        <v>12185.9</v>
+      </c>
+      <c r="J9" s="8">
+        <v>12587.6</v>
+      </c>
+      <c r="K9" s="8">
+        <v>13422.5</v>
+      </c>
+      <c r="L9" s="8">
+        <v>14556.5</v>
+      </c>
+      <c r="M9" s="35">
+        <v>17631.7</v>
+      </c>
+      <c r="N9" s="46">
+        <f>N11+N14+N15+N16</f>
+        <v>17925.455300000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="33.75">
+      <c r="A10" s="2">
         <v>5</v>
       </c>
-      <c r="B5" s="15"/>
-[...85 lines deleted...]
-      <c r="F8" s="13">
+      <c r="B10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="8">
+        <v>536.5</v>
+      </c>
+      <c r="E10" s="8">
+        <v>751.7</v>
+      </c>
+      <c r="F10" s="8">
+        <v>976.9</v>
+      </c>
+      <c r="G10" s="8">
+        <v>1481.7</v>
+      </c>
+      <c r="H10" s="8">
+        <v>2002.2</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3083.7</v>
+      </c>
+      <c r="J10" s="8">
+        <v>3981.3</v>
+      </c>
+      <c r="K10" s="8">
+        <v>5039.1000000000004</v>
+      </c>
+      <c r="L10" s="8">
+        <v>6696.8</v>
+      </c>
+      <c r="M10" s="35">
+        <v>7327</v>
+      </c>
+      <c r="N10" s="46">
+        <f>N12+N14+N15+N16</f>
+        <v>8693.603799999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="22.5">
+      <c r="A11" s="2">
+        <v>6</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="8">
+        <v>9269.2000000000007</v>
+      </c>
+      <c r="E11" s="8">
+        <v>11620.7</v>
+      </c>
+      <c r="F11" s="8">
+        <v>11210.1</v>
+      </c>
+      <c r="G11" s="8">
+        <v>10376.299999999999</v>
+      </c>
+      <c r="H11" s="8">
+        <v>9993.7000000000007</v>
+      </c>
+      <c r="I11" s="8">
+        <v>9660.2999999999993</v>
+      </c>
+      <c r="J11" s="8">
+        <v>9208.5</v>
+      </c>
+      <c r="K11" s="8">
+        <v>9201.2000000000007</v>
+      </c>
+      <c r="L11" s="8">
+        <v>8853.6</v>
+      </c>
+      <c r="M11" s="35">
+        <v>11285</v>
+      </c>
+      <c r="N11" s="46">
+        <v>10402.519800000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="22.5">
+      <c r="A12" s="2">
+        <v>7</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="8">
+        <v>286.39999999999998</v>
+      </c>
+      <c r="E12" s="8">
+        <v>340.3</v>
+      </c>
+      <c r="F12" s="8">
+        <v>477.3</v>
+      </c>
+      <c r="G12" s="8">
+        <v>633.79999999999995</v>
+      </c>
+      <c r="H12" s="8">
+        <v>459.3</v>
+      </c>
+      <c r="I12" s="8">
+        <v>558.1</v>
+      </c>
+      <c r="J12" s="8">
+        <v>602.20000000000005</v>
+      </c>
+      <c r="K12" s="8">
+        <v>817.9</v>
+      </c>
+      <c r="L12" s="37">
+        <v>993.9</v>
+      </c>
+      <c r="M12" s="35">
+        <v>980.3</v>
+      </c>
+      <c r="N12" s="46">
+        <v>1170.6682999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="22.5">
+      <c r="A13" s="2">
+        <v>8</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="8">
+        <v>8982.7999999999993</v>
+      </c>
+      <c r="E13" s="8">
+        <v>11280.4</v>
+      </c>
+      <c r="F13" s="8">
+        <v>10732.8</v>
+      </c>
+      <c r="G13" s="8">
+        <v>9742.5</v>
+      </c>
+      <c r="H13" s="8">
+        <v>9534.4</v>
+      </c>
+      <c r="I13" s="8">
+        <v>9102.2000000000007</v>
+      </c>
+      <c r="J13" s="8">
+        <v>8606.2999999999993</v>
+      </c>
+      <c r="K13" s="8">
+        <v>8383.2999999999993</v>
+      </c>
+      <c r="L13" s="37">
+        <v>7859.7</v>
+      </c>
+      <c r="M13" s="35">
+        <v>10304.700000000001</v>
+      </c>
+      <c r="N13" s="46">
+        <v>9231.8515000000007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="12.75">
+      <c r="A14" s="2">
+        <v>9</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="8">
+        <v>118.4</v>
+      </c>
+      <c r="E14" s="8">
+        <v>136.4</v>
+      </c>
+      <c r="F14" s="8">
+        <v>159.6</v>
+      </c>
+      <c r="G14" s="8">
+        <v>384.5</v>
+      </c>
+      <c r="H14" s="8">
+        <v>830.8</v>
+      </c>
+      <c r="I14" s="8">
+        <v>1490.4</v>
+      </c>
+      <c r="J14" s="8">
+        <v>1629.1</v>
+      </c>
+      <c r="K14" s="8">
+        <v>1899.6</v>
+      </c>
+      <c r="L14" s="37">
+        <v>1872.8</v>
+      </c>
+      <c r="M14" s="35">
+        <v>1890.4</v>
+      </c>
+      <c r="N14" s="46">
+        <v>2309.8092999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="12.75">
+      <c r="A15" s="2">
+        <v>10</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="8">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="E15" s="8">
+        <v>275</v>
+      </c>
+      <c r="F15" s="8">
+        <v>339.8</v>
+      </c>
+      <c r="G15" s="8">
+        <v>460.6</v>
+      </c>
+      <c r="H15" s="8">
+        <v>707.1</v>
+      </c>
+      <c r="I15" s="8">
+        <v>1028.7</v>
+      </c>
+      <c r="J15" s="8">
+        <v>1747.5</v>
+      </c>
+      <c r="K15" s="8">
+        <v>2318.6999999999998</v>
+      </c>
+      <c r="L15" s="37">
+        <v>3825</v>
+      </c>
+      <c r="M15" s="35">
+        <v>4454.5</v>
+      </c>
+      <c r="N15" s="46">
+        <v>5210.3773999999994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="12.75">
+      <c r="A16" s="2">
+        <v>11</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="8">
         <v>0.2</v>
       </c>
-      <c r="G8" s="13">
-[...17 lines deleted...]
-      <c r="M8" s="13">
+      <c r="G16" s="8">
         <v>2.8</v>
       </c>
-      <c r="N8" s="13">
-[...56 lines deleted...]
-      <c r="P11" s="8"/>
+      <c r="H16" s="8">
+        <v>5</v>
+      </c>
+      <c r="I16" s="8">
+        <v>6.5</v>
+      </c>
+      <c r="J16" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="K16" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="L16" s="37">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M16" s="35">
+        <v>1.8</v>
+      </c>
+      <c r="N16" s="46">
+        <v>2.7488000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="4:13">
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="4:13">
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+    </row>
+    <row r="19" spans="4:13">
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="L3:Q3"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadate</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicators</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>