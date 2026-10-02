--- v0 (2026-04-15)
+++ v1 (2026-10-02)
@@ -7,107 +7,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 1 полугодие 2025\Публикации\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCB0D04A-F710-47CD-98A3-D7ABA76EB032}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20985" windowHeight="9435" firstSheet="1" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="26" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="27" r:id="rId2"/>
     <sheet name="ЖҚҚ НКИ_2001-2009" sheetId="22" r:id="rId3"/>
     <sheet name="ЖҚҚ НКИ_2010-2017" sheetId="20" r:id="rId4"/>
-    <sheet name="ЖҚҚ НКИ_2018-2024" sheetId="21" r:id="rId5"/>
+    <sheet name="ЖҚҚ НКИ_2018-2025" sheetId="21" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ЖҚҚ НКИ_2010-2017'!$B$1:$O$156</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ЖҚҚ НКИ_2018-2024'!$B$1:$B$192</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ЖҚҚ НКИ_2018-2025'!$A$4:$R$182</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullPrecision="0"/>
-[...9 lines deleted...]
-  </extLst>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O161" i="21" l="1"/>
+  <c r="O181" i="21" l="1"/>
+  <c r="O163" i="21"/>
+  <c r="O154" i="21"/>
   <c r="O145" i="21"/>
-  <c r="O137" i="21"/>
-[...7 lines deleted...]
-  <c r="O15" i="21"/>
+  <c r="O103" i="21"/>
+  <c r="O85" i="21"/>
+  <c r="O70" i="21"/>
+  <c r="O43" i="21"/>
+  <c r="O34" i="21"/>
+  <c r="O25" i="21"/>
+  <c r="O16" i="21"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="91">
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t xml:space="preserve">... </t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Алматы қ.</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
@@ -331,130 +322,95 @@
   <si>
     <t>Жалпы қосылған құнның нақты көлем индексі</t>
   </si>
   <si>
     <t>ЖҚҚ НКИ</t>
   </si>
   <si>
     <t>Нақты көлем индексі белгілі бір жиынтыққа кіретін тауарлар және қызмет көрсетулер мөлшерінің пропорционалды өзгерістерінің (екі кезең арасындағы) орташа өлшемін көрсетеді.</t>
   </si>
   <si>
     <t>Нақты көлем индексі базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700917?keyword=</t>
   </si>
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t xml:space="preserve">2001 жылдан бастап                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>Экономикалық қызмет түрлері бойынша жалпы қосылған құнның нақты көлем индексі</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-  <si>
     <t>Өткен жылға %-бен</t>
   </si>
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t>Ауыл шаруашылығы</t>
   </si>
   <si>
     <t>Жылжымайтын мүлікпен жасалатын операциялар</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>2021</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ  </t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t>Экономикалық қызмет түрлері бойынша өңірлер бөлінісіндегі еңбек өнімділігі</t>
   </si>
   <si>
     <t>ҰСБ-сының статистикалық деректері және мемлекеттір органдардың әкімшілік деректері</t>
   </si>
   <si>
     <t>Сумен жабдықтау; кәріз жүйесі, қалдықтардың жиналуын және таратылуын жабдықтау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="171" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -723,51 +679,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1"/>
@@ -887,96 +843,109 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="32">
-    <cellStyle name="Comma" xfId="2"/>
-[...20 lines deleted...]
-    <cellStyle name="Total" xfId="23"/>
+    <cellStyle name="Comma" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Book2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Comma0" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Currency [0]_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Currency_Book2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Currency0" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Date" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Fixed" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Heading 1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Heading 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="normal" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="18" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Percent" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="S4 3 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Total" xfId="23" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
-    <cellStyle name="Денежный 2" xfId="24"/>
+    <cellStyle name="Денежный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...5 lines deleted...]
-    <cellStyle name="Финансовый 3" xfId="27"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 3" xfId="25" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 4" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="26" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Финансовый 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Финансовый 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\2024%20&#1086;&#1073;&#1097;&#1072;&#1103;\1.&#1042;&#1056;&#1055;%20&#1055;&#1045;&#1056;&#1045;&#1057;&#1063;&#1045;&#1058;%202010-2023\2023\&#1042;&#1056;&#1055;%202023%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1081;)%20&#8212;%20&#1087;&#1077;&#1088;&#1077;&#1089;&#1095;&#1077;&#1090;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1162,85 +1131,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1372,75 +1375,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700917?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5962/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700917?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="33" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="33" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="33"/>
     <col min="257" max="257" width="44.28515625" style="33" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="33" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="33"/>
     <col min="513" max="513" width="44.28515625" style="33" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="33" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="33"/>
     <col min="769" max="769" width="44.28515625" style="33" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="33" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="33"/>
     <col min="1025" max="1025" width="44.28515625" style="33" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="33" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="33"/>
     <col min="1281" max="1281" width="44.28515625" style="33" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="33" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="33"/>
     <col min="1537" max="1537" width="44.28515625" style="33" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="33" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="33"/>
@@ -1596,189 +1599,189 @@
     <col min="14339" max="14592" width="9.140625" style="33"/>
     <col min="14593" max="14593" width="44.28515625" style="33" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="33" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="33"/>
     <col min="14849" max="14849" width="44.28515625" style="33" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="33" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="33"/>
     <col min="15105" max="15105" width="44.28515625" style="33" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="33" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="33"/>
     <col min="15361" max="15361" width="44.28515625" style="33" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="33" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="33"/>
     <col min="15617" max="15617" width="44.28515625" style="33" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="33" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="33"/>
     <col min="15873" max="15873" width="44.28515625" style="33" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="33" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="33"/>
     <col min="16129" max="16129" width="44.28515625" style="33" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="33" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24.75" customHeight="1">
-      <c r="A1" s="69"/>
-      <c r="B1" s="69"/>
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="23">
         <v>11120301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="25" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="26"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="61" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="70" t="s">
+      <c r="A14" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="77" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="75"/>
+      <c r="B15" s="77" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="76"/>
+      <c r="B16" s="63" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="29">
-        <v>45891</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="29">
-        <v>46258</v>
+        <v>46622</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="40.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="21" customHeight="1">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>63</v>
       </c>
@@ -1807,67 +1810,67 @@
       <c r="A27" s="31"/>
       <c r="B27" s="31"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="31"/>
       <c r="B28" s="31"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="31"/>
       <c r="B29" s="31"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="31"/>
       <c r="B30" s="31"/>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="66"/>
       <c r="B31" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
-[...4 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/"/>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{276F3233-6D33-4D84-9AF6-A975D1925B8A}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{1A242A95-77A6-4089-92CF-84EECC5318E3}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="33" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="33" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="33"/>
     <col min="257" max="257" width="4.42578125" style="33" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="33" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="33" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="33"/>
     <col min="513" max="513" width="4.42578125" style="33" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="33" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="33" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="33"/>
     <col min="769" max="769" width="4.42578125" style="33" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="33" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="33" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="33"/>
     <col min="1025" max="1025" width="4.42578125" style="33" customWidth="1"/>
@@ -2146,98 +2149,98 @@
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="34"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="34"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="36" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:O182"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="44" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="12" style="4" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="3" customWidth="1"/>
     <col min="5" max="9" width="12" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
       <c r="A1" s="58">
         <v>11120301</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>80</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:15">
       <c r="H2" s="18"/>
       <c r="I2" s="11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="6" customFormat="1" ht="37.5" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="59"/>
       <c r="C3" s="59" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="59" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="59" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="59" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="67">
         <v>0</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="39"/>
@@ -6690,134 +6693,134 @@
       <c r="C177" s="3"/>
     </row>
     <row r="178" spans="2:3">
       <c r="C178" s="3"/>
     </row>
     <row r="179" spans="2:3">
       <c r="C179" s="3"/>
     </row>
     <row r="180" spans="2:3">
       <c r="C180" s="3"/>
     </row>
     <row r="181" spans="2:3">
       <c r="C181" s="3"/>
     </row>
     <row r="182" spans="2:3">
       <c r="C182" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:O161"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="44"/>
     <col min="2" max="2" width="21.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="4" customWidth="1"/>
     <col min="4" max="8" width="10.5703125" style="3"/>
     <col min="9" max="9" width="14.42578125" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.5703125" style="3"/>
     <col min="14" max="14" width="13.7109375" style="3" customWidth="1"/>
     <col min="15" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="58">
         <v>11120301</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
     </row>
     <row r="2" spans="1:15">
       <c r="C2" s="3"/>
       <c r="O2" s="11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="6" customFormat="1" ht="75.75" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="59"/>
       <c r="C3" s="59" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="59" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="59" t="s">
         <v>35</v>
       </c>
       <c r="J3" s="59" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="59" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="59" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="59" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="59" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="O3" s="59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="67">
         <v>0</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="39"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
@@ -13298,134 +13301,134 @@
       <c r="D158" s="7"/>
       <c r="E158" s="7"/>
       <c r="F158" s="7"/>
       <c r="G158" s="7"/>
       <c r="H158" s="7"/>
       <c r="I158" s="7"/>
       <c r="J158" s="7"/>
       <c r="K158" s="7"/>
       <c r="L158" s="7"/>
       <c r="M158" s="7"/>
     </row>
     <row r="159" spans="1:15">
       <c r="B159" s="11"/>
     </row>
     <row r="161" spans="2:2">
       <c r="B161" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.22" right="0.2" top="0.17" bottom="0.19" header="0.5" footer="0.16"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R192"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:R213"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S20" sqref="S20"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="56"/>
     <col min="2" max="2" width="20.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="12" style="4"/>
     <col min="4" max="8" width="12" style="3"/>
     <col min="9" max="9" width="15.28515625" style="3" customWidth="1"/>
     <col min="10" max="13" width="12" style="3"/>
     <col min="14" max="14" width="13.7109375" style="3" customWidth="1"/>
     <col min="15" max="15" width="12" style="3"/>
     <col min="16" max="16384" width="12" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="20.25" customHeight="1">
       <c r="A1" s="58">
         <v>11120301</v>
       </c>
       <c r="B1" s="21" t="s">
         <v>80</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:15" ht="13.5" customHeight="1">
       <c r="O2" s="14" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="68.25" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="59"/>
       <c r="C3" s="59" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="59" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="59" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J3" s="59" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="59" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="59" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="59" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="59" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="O3" s="59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="68">
         <v>0</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="50"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="51"/>
@@ -13678,6550 +13681,7493 @@
       <c r="H10" s="54">
         <v>105.4</v>
       </c>
       <c r="I10" s="54">
         <v>101.1</v>
       </c>
       <c r="J10" s="54">
         <v>115.1</v>
       </c>
       <c r="K10" s="54">
         <v>107.9</v>
       </c>
       <c r="L10" s="54">
         <v>116.8</v>
       </c>
       <c r="M10" s="54">
         <v>108.5</v>
       </c>
       <c r="N10" s="54">
         <v>102.8</v>
       </c>
       <c r="O10" s="54">
         <v>103.1</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="12.75">
+    <row r="11" spans="1:15">
       <c r="A11" s="68"/>
-      <c r="B11" s="60" t="s">
-        <v>86</v>
+      <c r="B11" s="60">
+        <v>2024</v>
       </c>
       <c r="C11" s="53">
         <v>105</v>
       </c>
       <c r="D11" s="53">
         <v>113.7</v>
       </c>
       <c r="E11" s="53">
         <v>103.3</v>
       </c>
       <c r="F11" s="53">
         <v>100.2</v>
       </c>
       <c r="G11" s="53">
         <v>106.8</v>
       </c>
       <c r="H11" s="53">
         <v>101.5</v>
       </c>
       <c r="I11" s="53">
         <v>105.6</v>
       </c>
       <c r="J11" s="53">
         <v>115.3</v>
       </c>
       <c r="K11" s="53">
         <v>108.9</v>
       </c>
       <c r="L11" s="53">
         <v>109.4</v>
       </c>
       <c r="M11" s="53">
         <v>105.5</v>
       </c>
       <c r="N11" s="53">
         <v>102.6</v>
       </c>
       <c r="O11" s="53">
         <v>101.2</v>
       </c>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="68">
+      <c r="A12" s="68"/>
+      <c r="B12" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C12" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="D12" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="E12" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="F12" s="53">
+        <v>109.5</v>
+      </c>
+      <c r="G12" s="53">
+        <v>107</v>
+      </c>
+      <c r="H12" s="53">
+        <v>102</v>
+      </c>
+      <c r="I12" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="J12" s="53">
+        <v>117.5</v>
+      </c>
+      <c r="K12" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="L12" s="53">
+        <v>119.4</v>
+      </c>
+      <c r="M12" s="53">
+        <v>106.4</v>
+      </c>
+      <c r="N12" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="O12" s="53">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="68">
         <v>10</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="53"/>
-[...18 lines deleted...]
-      <c r="C13" s="53">
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="53"/>
+      <c r="K13" s="53"/>
+      <c r="L13" s="53"/>
+      <c r="M13" s="53"/>
+      <c r="N13" s="53"/>
+      <c r="O13" s="53"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.75">
+      <c r="A14" s="68"/>
+      <c r="B14" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C14" s="53">
         <v>107</v>
       </c>
-      <c r="D13" s="53">
+      <c r="D14" s="53">
         <v>102.4</v>
-      </c>
-[...43 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E14" s="53">
         <v>109.7</v>
       </c>
       <c r="F14" s="53">
-        <v>111.9</v>
+        <v>110.2</v>
       </c>
       <c r="G14" s="53">
-        <v>106.5</v>
+        <v>108.9</v>
       </c>
       <c r="H14" s="53">
-        <v>98.2</v>
+        <v>106.8</v>
       </c>
       <c r="I14" s="53">
-        <v>104.8</v>
+        <v>118.9</v>
       </c>
       <c r="J14" s="53">
-        <v>107.3</v>
+        <v>98.7</v>
       </c>
       <c r="K14" s="53">
-        <v>101.8</v>
+        <v>109.6</v>
       </c>
       <c r="L14" s="53">
-        <v>98.1</v>
+        <v>105.3</v>
       </c>
       <c r="M14" s="53">
-        <v>99.9</v>
+        <v>113.4</v>
       </c>
       <c r="N14" s="53">
-        <v>101.9</v>
+        <v>111.8</v>
       </c>
       <c r="O14" s="53">
-        <v>94.5</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="68"/>
       <c r="B15" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C15" s="53">
+        <v>102</v>
+      </c>
+      <c r="D15" s="53">
+        <v>99</v>
+      </c>
+      <c r="E15" s="53">
+        <v>109.7</v>
+      </c>
+      <c r="F15" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="G15" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="H15" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="I15" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="J15" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="K15" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="L15" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="M15" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="N15" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="O15" s="53">
+        <v>94.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" s="68"/>
+      <c r="B16" s="60">
         <v>2023</v>
       </c>
-      <c r="C15" s="53">
+      <c r="C16" s="53">
         <v>105.5</v>
       </c>
-      <c r="D15" s="53">
+      <c r="D16" s="53">
         <v>104.2</v>
       </c>
-      <c r="E15" s="53">
+      <c r="E16" s="53">
         <v>104.3</v>
       </c>
-      <c r="F15" s="53">
+      <c r="F16" s="53">
         <v>100.1</v>
       </c>
-      <c r="G15" s="53">
+      <c r="G16" s="53">
         <v>110</v>
       </c>
-      <c r="H15" s="53">
+      <c r="H16" s="53">
         <v>105.4</v>
       </c>
-      <c r="I15" s="53">
+      <c r="I16" s="53">
         <v>106.8</v>
       </c>
-      <c r="J15" s="53">
+      <c r="J16" s="53">
         <v>128.19999999999999</v>
       </c>
-      <c r="K15" s="53">
+      <c r="K16" s="53">
         <v>118.8</v>
       </c>
-      <c r="L15" s="53">
+      <c r="L16" s="53">
         <v>107.9</v>
       </c>
-      <c r="M15" s="53">
+      <c r="M16" s="53">
         <v>107.6</v>
       </c>
-      <c r="N15" s="53">
+      <c r="N16" s="53">
         <v>86.2</v>
       </c>
-      <c r="O15" s="53">
+      <c r="O16" s="53">
         <f>'[1]Итог ВРП'!$Y$612</f>
         <v>101.1</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="12.75">
-[...4 lines deleted...]
-      <c r="C16" s="53">
+    <row r="17" spans="1:18">
+      <c r="A17" s="68"/>
+      <c r="B17" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C17" s="53">
         <v>105.7</v>
       </c>
-      <c r="D16" s="53">
+      <c r="D17" s="53">
         <v>109.1</v>
       </c>
-      <c r="E16" s="53">
+      <c r="E17" s="53">
         <v>100.4</v>
       </c>
-      <c r="F16" s="53">
+      <c r="F17" s="53">
         <v>100.8</v>
       </c>
-      <c r="G16" s="53">
+      <c r="G17" s="53">
         <v>98.4</v>
       </c>
-      <c r="H16" s="53">
+      <c r="H17" s="53">
         <v>115.4</v>
       </c>
-      <c r="I16" s="53">
+      <c r="I17" s="53">
         <v>89.9</v>
       </c>
-      <c r="J16" s="53">
+      <c r="J17" s="53">
         <v>129.1</v>
       </c>
-      <c r="K16" s="53">
+      <c r="K17" s="53">
         <v>109.5</v>
       </c>
-      <c r="L16" s="53">
+      <c r="L17" s="53">
         <v>132.4</v>
       </c>
-      <c r="M16" s="53">
+      <c r="M17" s="53">
         <v>100.7</v>
       </c>
-      <c r="N16" s="53">
+      <c r="N17" s="53">
         <v>108.8</v>
       </c>
-      <c r="O16" s="53">
+      <c r="O17" s="53">
         <v>97.6</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="O17" s="53"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="68"/>
       <c r="B18" s="60">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C18" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="D18" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="E18" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="F18" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="G18" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="H18" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="I18" s="53">
         <v>103.8</v>
       </c>
-      <c r="D18" s="53">
-[...16 lines deleted...]
-      </c>
       <c r="J18" s="53">
-        <v>84.4</v>
+        <v>110</v>
       </c>
       <c r="K18" s="53">
-        <v>102.8</v>
+        <v>103.9</v>
       </c>
       <c r="L18" s="53">
-        <v>105.8</v>
+        <v>105.9</v>
       </c>
       <c r="M18" s="53">
-        <v>94.4</v>
+        <v>89.8</v>
       </c>
       <c r="N18" s="53">
-        <v>105.3</v>
+        <v>101.6</v>
       </c>
       <c r="O18" s="53">
-        <v>106.3</v>
-[...48 lines deleted...]
-      <c r="R19" s="12"/>
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="68">
+        <v>11</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="53"/>
+      <c r="N19" s="53"/>
+      <c r="O19" s="53"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="68"/>
       <c r="B20" s="60">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C20" s="53">
-        <v>102.7</v>
+        <v>103.8</v>
       </c>
       <c r="D20" s="53">
-        <v>112.6</v>
+        <v>101.9</v>
       </c>
       <c r="E20" s="53">
-        <v>107.5</v>
+        <v>107.8</v>
       </c>
       <c r="F20" s="53">
-        <v>95.1</v>
+        <v>105.2</v>
       </c>
       <c r="G20" s="53">
-        <v>109.9</v>
+        <v>107.6</v>
       </c>
       <c r="H20" s="53">
-        <v>105.1</v>
+        <v>113.2</v>
       </c>
       <c r="I20" s="53">
-        <v>98.7</v>
+        <v>109.3</v>
       </c>
       <c r="J20" s="53">
-        <v>123.1</v>
+        <v>84.4</v>
       </c>
       <c r="K20" s="53">
-        <v>99.3</v>
+        <v>102.8</v>
       </c>
       <c r="L20" s="53">
-        <v>80.5</v>
+        <v>105.8</v>
       </c>
       <c r="M20" s="53">
-        <v>104</v>
+        <v>94.4</v>
       </c>
       <c r="N20" s="53">
-        <v>101.6</v>
+        <v>105.3</v>
       </c>
       <c r="O20" s="53">
-        <v>95.7</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:18">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="17.25" customHeight="1">
       <c r="A21" s="68"/>
       <c r="B21" s="60">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C21" s="53">
-        <v>103.3</v>
+        <v>102.9</v>
       </c>
       <c r="D21" s="53">
-        <v>89.2</v>
+        <v>94.1</v>
       </c>
       <c r="E21" s="53">
-        <v>108.2</v>
+        <v>103</v>
       </c>
       <c r="F21" s="53">
-        <v>105.1</v>
+        <v>117.7</v>
       </c>
       <c r="G21" s="53">
-        <v>108</v>
+        <v>101.1</v>
       </c>
       <c r="H21" s="53">
-        <v>115.8</v>
+        <v>101.9</v>
       </c>
       <c r="I21" s="53">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="J21" s="53">
-        <v>111.9</v>
+        <v>122.5</v>
       </c>
       <c r="K21" s="53">
-        <v>86.9</v>
+        <v>102</v>
       </c>
       <c r="L21" s="53">
-        <v>107.1</v>
+        <v>106.2</v>
       </c>
       <c r="M21" s="53">
-        <v>105.1</v>
+        <v>103.5</v>
       </c>
       <c r="N21" s="53">
-        <v>110.3</v>
+        <v>101.1</v>
       </c>
       <c r="O21" s="53">
-        <v>109.5</v>
-      </c>
+        <v>104</v>
+      </c>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="12"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="68"/>
       <c r="B22" s="60">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C22" s="53">
-        <v>107.7</v>
+        <v>102.7</v>
       </c>
       <c r="D22" s="53">
-        <v>121.3</v>
+        <v>112.6</v>
       </c>
       <c r="E22" s="53">
-        <v>113.3</v>
+        <v>107.5</v>
       </c>
       <c r="F22" s="53">
-        <v>141.69999999999999</v>
+        <v>95.1</v>
       </c>
       <c r="G22" s="53">
-        <v>111.3</v>
+        <v>109.9</v>
       </c>
       <c r="H22" s="53">
-        <v>92.8</v>
+        <v>105.1</v>
       </c>
       <c r="I22" s="53">
-        <v>98.6</v>
+        <v>98.7</v>
       </c>
       <c r="J22" s="53">
-        <v>139.6</v>
+        <v>123.1</v>
       </c>
       <c r="K22" s="53">
-        <v>121</v>
+        <v>99.3</v>
       </c>
       <c r="L22" s="53">
-        <v>99.1</v>
+        <v>80.5</v>
       </c>
       <c r="M22" s="53">
-        <v>102.3</v>
+        <v>104</v>
       </c>
       <c r="N22" s="53">
-        <v>80</v>
+        <v>101.6</v>
       </c>
       <c r="O22" s="53">
-        <v>90.5</v>
+        <v>95.7</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="68"/>
       <c r="B23" s="60">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="C23" s="53">
-        <v>99.5</v>
+        <v>103.3</v>
       </c>
       <c r="D23" s="53">
-        <v>73.099999999999994</v>
+        <v>89.2</v>
       </c>
       <c r="E23" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="F23" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="G23" s="53">
+        <v>108</v>
+      </c>
+      <c r="H23" s="53">
+        <v>115.8</v>
+      </c>
+      <c r="I23" s="53">
+        <v>111</v>
+      </c>
+      <c r="J23" s="53">
         <v>111.9</v>
       </c>
-      <c r="F23" s="53">
-[...13 lines deleted...]
-      </c>
       <c r="K23" s="53">
-        <v>101.4</v>
+        <v>86.9</v>
       </c>
       <c r="L23" s="53">
-        <v>120.4</v>
+        <v>107.1</v>
       </c>
       <c r="M23" s="53">
         <v>105.1</v>
       </c>
       <c r="N23" s="53">
+        <v>110.3</v>
+      </c>
+      <c r="O23" s="53">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="68"/>
+      <c r="B24" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C24" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="D24" s="53">
+        <v>121.3</v>
+      </c>
+      <c r="E24" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="F24" s="53">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="G24" s="53">
+        <v>111.3</v>
+      </c>
+      <c r="H24" s="53">
+        <v>92.8</v>
+      </c>
+      <c r="I24" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="J24" s="53">
+        <v>139.6</v>
+      </c>
+      <c r="K24" s="53">
+        <v>121</v>
+      </c>
+      <c r="L24" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="M24" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="N24" s="53">
+        <v>80</v>
+      </c>
+      <c r="O24" s="53">
+        <v>90.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="68"/>
+      <c r="B25" s="60">
+        <v>2023</v>
+      </c>
+      <c r="C25" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="D25" s="53">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E25" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="F25" s="53">
+        <v>122.6</v>
+      </c>
+      <c r="G25" s="53">
+        <v>109.8</v>
+      </c>
+      <c r="H25" s="53">
+        <v>118.8</v>
+      </c>
+      <c r="I25" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="J25" s="53">
+        <v>93</v>
+      </c>
+      <c r="K25" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="L25" s="53">
+        <v>120.4</v>
+      </c>
+      <c r="M25" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="N25" s="53">
         <v>103.3</v>
       </c>
-      <c r="O23" s="53">
+      <c r="O25" s="53">
         <f>'[1]Итог ВРП'!$Y$613</f>
         <v>98.9</v>
       </c>
-    </row>
-[...64 lines deleted...]
-      <c r="O25" s="53"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="68"/>
       <c r="B26" s="60">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C26" s="53">
-        <v>105.3</v>
+        <v>109</v>
       </c>
       <c r="D26" s="53">
-        <v>106.2</v>
+        <v>146.19999999999999</v>
       </c>
       <c r="E26" s="53">
-        <v>105.1</v>
+        <v>100.1</v>
       </c>
       <c r="F26" s="53">
-        <v>102.1</v>
+        <v>102.5</v>
       </c>
       <c r="G26" s="53">
-        <v>109.8</v>
+        <v>99.8</v>
       </c>
       <c r="H26" s="53">
-        <v>105.6</v>
+        <v>97.9</v>
       </c>
       <c r="I26" s="53">
-        <v>132.4</v>
+        <v>102.3</v>
       </c>
       <c r="J26" s="53">
-        <v>110.2</v>
+        <v>124.9</v>
       </c>
       <c r="K26" s="53">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="L26" s="53">
-        <v>107.1</v>
+        <v>116.7</v>
       </c>
       <c r="M26" s="53">
-        <v>103.3</v>
+        <v>103.8</v>
       </c>
       <c r="N26" s="53">
-        <v>113</v>
+        <v>99.5</v>
       </c>
       <c r="O26" s="53">
-        <v>105.5</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="68"/>
       <c r="B27" s="60">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C27" s="53">
-        <v>104.9</v>
+        <v>105.9</v>
       </c>
       <c r="D27" s="53">
-        <v>103.8</v>
+        <v>117</v>
       </c>
       <c r="E27" s="53">
-        <v>105.7</v>
+        <v>96</v>
       </c>
       <c r="F27" s="53">
-        <v>109.8</v>
+        <v>90</v>
       </c>
       <c r="G27" s="53">
-        <v>99.4</v>
+        <v>96.8</v>
       </c>
       <c r="H27" s="53">
-        <v>101.2</v>
+        <v>100</v>
       </c>
       <c r="I27" s="53">
-        <v>104.4</v>
+        <v>105</v>
       </c>
       <c r="J27" s="53">
-        <v>106</v>
+        <v>124.6</v>
       </c>
       <c r="K27" s="53">
-        <v>107.8</v>
+        <v>117.9</v>
       </c>
       <c r="L27" s="53">
+        <v>114.2</v>
+      </c>
+      <c r="M27" s="53">
         <v>107</v>
       </c>
-      <c r="M27" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="53">
-        <v>93.7</v>
+        <v>101.9</v>
       </c>
       <c r="O27" s="53">
-        <v>104.9</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:18">
-      <c r="A28" s="68"/>
-[...41 lines deleted...]
-      </c>
+      <c r="A28" s="68">
+        <v>15</v>
+      </c>
+      <c r="B28" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="53"/>
+      <c r="N28" s="53"/>
+      <c r="O28" s="53"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="68"/>
       <c r="B29" s="60">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C29" s="53">
-        <v>103.1</v>
+        <v>105.3</v>
       </c>
       <c r="D29" s="53">
-        <v>97</v>
+        <v>106.2</v>
       </c>
       <c r="E29" s="53">
-        <v>102.3</v>
+        <v>105.1</v>
       </c>
       <c r="F29" s="53">
-        <v>95.6</v>
+        <v>102.1</v>
       </c>
       <c r="G29" s="53">
-        <v>110.3</v>
+        <v>109.8</v>
       </c>
       <c r="H29" s="53">
-        <v>106</v>
+        <v>105.6</v>
       </c>
       <c r="I29" s="53">
-        <v>182.3</v>
+        <v>132.4</v>
       </c>
       <c r="J29" s="53">
-        <v>105</v>
+        <v>110.2</v>
       </c>
       <c r="K29" s="53">
-        <v>96.3</v>
+        <v>100</v>
       </c>
       <c r="L29" s="53">
-        <v>102.9</v>
+        <v>107.1</v>
       </c>
       <c r="M29" s="53">
-        <v>108.2</v>
+        <v>103.3</v>
       </c>
       <c r="N29" s="53">
-        <v>115.6</v>
+        <v>113</v>
       </c>
       <c r="O29" s="53">
-        <v>108</v>
+        <v>105.5</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="68"/>
       <c r="B30" s="60">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C30" s="53">
-        <v>100.1</v>
+        <v>104.9</v>
       </c>
       <c r="D30" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="E30" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="F30" s="53">
+        <v>109.8</v>
+      </c>
+      <c r="G30" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="H30" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="I30" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="J30" s="53">
+        <v>106</v>
+      </c>
+      <c r="K30" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="L30" s="53">
         <v>107</v>
       </c>
-      <c r="E30" s="53">
-[...22 lines deleted...]
-      </c>
       <c r="M30" s="53">
-        <v>104.1</v>
+        <v>102.7</v>
       </c>
       <c r="N30" s="53">
-        <v>105.6</v>
+        <v>93.7</v>
       </c>
       <c r="O30" s="53">
-        <v>100.2</v>
+        <v>104.9</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="68"/>
       <c r="B31" s="60">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C31" s="53">
-        <v>98.9</v>
+        <v>99.9</v>
       </c>
       <c r="D31" s="53">
-        <v>97.5</v>
+        <v>106.7</v>
       </c>
       <c r="E31" s="53">
-        <v>96.6</v>
+        <v>102.6</v>
       </c>
       <c r="F31" s="53">
-        <v>96.2</v>
+        <v>103.2</v>
       </c>
       <c r="G31" s="53">
-        <v>96.2</v>
+        <v>102.9</v>
       </c>
       <c r="H31" s="53">
-        <v>106.5</v>
+        <v>97.8</v>
       </c>
       <c r="I31" s="53">
-        <v>83.5</v>
+        <v>88.8</v>
       </c>
       <c r="J31" s="53">
-        <v>125.7</v>
+        <v>106.2</v>
       </c>
       <c r="K31" s="53">
-        <v>78.599999999999994</v>
+        <v>103.5</v>
       </c>
       <c r="L31" s="53">
-        <v>110.5</v>
+        <v>82.7</v>
       </c>
       <c r="M31" s="53">
-        <v>105.4</v>
+        <v>100</v>
       </c>
       <c r="N31" s="53">
+        <v>98.8</v>
+      </c>
+      <c r="O31" s="53">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="68"/>
+      <c r="B32" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C32" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="D32" s="53">
+        <v>97</v>
+      </c>
+      <c r="E32" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="F32" s="53">
+        <v>95.6</v>
+      </c>
+      <c r="G32" s="53">
+        <v>110.3</v>
+      </c>
+      <c r="H32" s="53">
+        <v>106</v>
+      </c>
+      <c r="I32" s="53">
+        <v>182.3</v>
+      </c>
+      <c r="J32" s="53">
+        <v>105</v>
+      </c>
+      <c r="K32" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="L32" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="M32" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="N32" s="53">
+        <v>115.6</v>
+      </c>
+      <c r="O32" s="53">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="68"/>
+      <c r="B33" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C33" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="D33" s="53">
+        <v>107</v>
+      </c>
+      <c r="E33" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="F33" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="G33" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="H33" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="I33" s="53">
+        <v>94</v>
+      </c>
+      <c r="J33" s="53">
+        <v>107.9</v>
+      </c>
+      <c r="K33" s="53">
+        <v>86</v>
+      </c>
+      <c r="L33" s="53">
+        <v>107.6</v>
+      </c>
+      <c r="M33" s="53">
         <v>104.1</v>
       </c>
-      <c r="O31" s="53">
-[...9 lines deleted...]
-      <c r="C32" s="53">
+      <c r="N33" s="53">
         <v>105.6</v>
       </c>
-      <c r="D32" s="53">
-[...58 lines deleted...]
-      <c r="R33" s="12"/>
+      <c r="O33" s="53">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="68"/>
       <c r="B34" s="60">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C34" s="53">
-        <v>103.1</v>
+        <v>98.9</v>
       </c>
       <c r="D34" s="53">
-        <v>103.8</v>
+        <v>97.5</v>
       </c>
       <c r="E34" s="53">
-        <v>103</v>
+        <v>96.6</v>
       </c>
       <c r="F34" s="53">
-        <v>96.1</v>
+        <v>96.2</v>
       </c>
       <c r="G34" s="53">
-        <v>103.5</v>
+        <v>96.2</v>
       </c>
       <c r="H34" s="53">
-        <v>97.6</v>
+        <v>106.5</v>
       </c>
       <c r="I34" s="53">
-        <v>104.3</v>
+        <v>83.5</v>
       </c>
       <c r="J34" s="53">
-        <v>102</v>
+        <v>125.7</v>
       </c>
       <c r="K34" s="53">
-        <v>102</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="L34" s="53">
-        <v>103.1</v>
+        <v>110.5</v>
       </c>
       <c r="M34" s="53">
-        <v>111.4</v>
+        <v>105.4</v>
       </c>
       <c r="N34" s="53">
-        <v>100.1</v>
+        <v>104.1</v>
       </c>
       <c r="O34" s="53">
-        <v>104.5</v>
+        <f>'[1]Итог ВРП'!$Y$614</f>
+        <v>106.2</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="68"/>
       <c r="B35" s="60">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C35" s="53">
-        <v>105.1</v>
+        <v>105.6</v>
       </c>
       <c r="D35" s="53">
-        <v>103.2</v>
+        <v>100.6</v>
       </c>
       <c r="E35" s="53">
-        <v>106.6</v>
+        <v>104.8</v>
       </c>
       <c r="F35" s="53">
-        <v>109.2</v>
+        <v>99.7</v>
       </c>
       <c r="G35" s="53">
-        <v>106.9</v>
+        <v>109.6</v>
       </c>
       <c r="H35" s="53">
-        <v>103.7</v>
+        <v>101.8</v>
       </c>
       <c r="I35" s="53">
-        <v>89.7</v>
+        <v>98.6</v>
       </c>
       <c r="J35" s="53">
-        <v>103.4</v>
+        <v>119.7</v>
       </c>
       <c r="K35" s="53">
-        <v>113.1</v>
+        <v>102.4</v>
       </c>
       <c r="L35" s="53">
-        <v>100.5</v>
+        <v>111.7</v>
       </c>
       <c r="M35" s="53">
-        <v>96.9</v>
+        <v>100.3</v>
       </c>
       <c r="N35" s="53">
-        <v>103.5</v>
+        <v>109.6</v>
       </c>
       <c r="O35" s="53">
-        <v>105.2</v>
+        <v>101.7</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="68"/>
       <c r="B36" s="60">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C36" s="53">
-        <v>98.5</v>
+        <v>103.5</v>
       </c>
       <c r="D36" s="53">
-        <v>102.4</v>
+        <v>102.9</v>
       </c>
       <c r="E36" s="53">
-        <v>102.6</v>
+        <v>104.2</v>
       </c>
       <c r="F36" s="53">
-        <v>88.1</v>
+        <v>102.1</v>
       </c>
       <c r="G36" s="53">
-        <v>102.8</v>
+        <v>107.5</v>
       </c>
       <c r="H36" s="53">
-        <v>101.8</v>
+        <v>95.5</v>
       </c>
       <c r="I36" s="53">
-        <v>105.2</v>
+        <v>97.6</v>
       </c>
       <c r="J36" s="53">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="K36" s="53">
-        <v>110.3</v>
+        <v>112.5</v>
       </c>
       <c r="L36" s="53">
-        <v>81.400000000000006</v>
+        <v>111.3</v>
       </c>
       <c r="M36" s="53">
-        <v>105.1</v>
+        <v>93.1</v>
       </c>
       <c r="N36" s="53">
-        <v>79.099999999999994</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="O36" s="53">
-        <v>99</v>
-[...45 lines deleted...]
-      </c>
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="68">
+        <v>19</v>
+      </c>
+      <c r="B37" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="53"/>
+      <c r="D37" s="53"/>
+      <c r="E37" s="53"/>
+      <c r="F37" s="53"/>
+      <c r="G37" s="53"/>
+      <c r="H37" s="53"/>
+      <c r="I37" s="53"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="53"/>
+      <c r="L37" s="53"/>
+      <c r="M37" s="53"/>
+      <c r="N37" s="53"/>
+      <c r="O37" s="53"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="68"/>
       <c r="B38" s="60">
-        <v>2022</v>
-[...35 lines deleted...]
-        <v>105.5</v>
+        <v>2018</v>
+      </c>
+      <c r="C38" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="D38" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="E38" s="53">
+        <v>103</v>
+      </c>
+      <c r="F38" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="G38" s="53">
+        <v>103.5</v>
+      </c>
+      <c r="H38" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="I38" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="J38" s="53">
+        <v>102</v>
+      </c>
+      <c r="K38" s="53">
+        <v>102</v>
+      </c>
+      <c r="L38" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="M38" s="53">
+        <v>111.4</v>
+      </c>
+      <c r="N38" s="53">
+        <v>100.1</v>
       </c>
       <c r="O38" s="53">
-        <v>108.2</v>
+        <v>104.5</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="68"/>
       <c r="B39" s="60">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C39" s="53">
-        <v>103.3</v>
+        <v>105.1</v>
       </c>
       <c r="D39" s="53">
-        <v>99.6</v>
+        <v>103.2</v>
       </c>
       <c r="E39" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="F39" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="G39" s="53">
         <v>106.9</v>
       </c>
-      <c r="F39" s="53">
-[...4 lines deleted...]
-      </c>
       <c r="H39" s="53">
-        <v>113.5</v>
+        <v>103.7</v>
       </c>
       <c r="I39" s="53">
-        <v>116.7</v>
+        <v>89.7</v>
       </c>
       <c r="J39" s="53">
-        <v>102.1</v>
+        <v>103.4</v>
       </c>
       <c r="K39" s="53">
-        <v>109.8</v>
+        <v>113.1</v>
       </c>
       <c r="L39" s="53">
-        <v>99.6</v>
+        <v>100.5</v>
       </c>
       <c r="M39" s="53">
-        <v>115.1</v>
+        <v>96.9</v>
       </c>
       <c r="N39" s="53">
-        <v>85.7</v>
+        <v>103.5</v>
       </c>
       <c r="O39" s="53">
-        <f>'[1]Итог ВРП'!$Y$615</f>
-[...6 lines deleted...]
-    <row r="40" spans="1:18" ht="12.75">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" s="68"/>
-      <c r="B40" s="60" t="s">
-        <v>86</v>
+      <c r="B40" s="60">
+        <v>2020</v>
       </c>
       <c r="C40" s="53">
-        <v>104.8</v>
+        <v>98.5</v>
       </c>
       <c r="D40" s="53">
-        <v>94.8</v>
+        <v>102.4</v>
       </c>
       <c r="E40" s="53">
-        <v>106.3</v>
+        <v>102.6</v>
       </c>
       <c r="F40" s="53">
-        <v>125.4</v>
+        <v>88.1</v>
       </c>
       <c r="G40" s="53">
-        <v>105.8</v>
+        <v>102.8</v>
       </c>
       <c r="H40" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="I40" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="J40" s="53">
+        <v>107</v>
+      </c>
+      <c r="K40" s="53">
+        <v>110.3</v>
+      </c>
+      <c r="L40" s="53">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="M40" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="N40" s="53">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="O40" s="53">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="12.75">
+      <c r="A41" s="68"/>
+      <c r="B41" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C41" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="D41" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="E41" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="F41" s="53">
+        <v>96.2</v>
+      </c>
+      <c r="G41" s="53">
         <v>112.9</v>
       </c>
-      <c r="I40" s="53">
-[...40 lines deleted...]
-      <c r="O41" s="53"/>
+      <c r="H41" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="I41" s="53">
+        <v>110.6</v>
+      </c>
+      <c r="J41" s="53">
+        <v>137</v>
+      </c>
+      <c r="K41" s="53">
+        <v>127.5</v>
+      </c>
+      <c r="L41" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="M41" s="53">
+        <v>139.5</v>
+      </c>
+      <c r="N41" s="53">
+        <v>101</v>
+      </c>
+      <c r="O41" s="53">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="68"/>
       <c r="B42" s="60">
-        <v>2018</v>
-[...35 lines deleted...]
-        <v>104.4</v>
+        <v>2022</v>
+      </c>
+      <c r="C42" s="55">
+        <v>105.5</v>
+      </c>
+      <c r="D42" s="55">
+        <v>99.7</v>
+      </c>
+      <c r="E42" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="F42" s="55">
+        <v>91.8</v>
+      </c>
+      <c r="G42" s="55">
+        <v>109.4</v>
+      </c>
+      <c r="H42" s="55">
+        <v>108</v>
+      </c>
+      <c r="I42" s="55">
+        <v>106.5</v>
+      </c>
+      <c r="J42" s="55">
+        <v>129.1</v>
+      </c>
+      <c r="K42" s="55">
+        <v>91.2</v>
+      </c>
+      <c r="L42" s="55">
+        <v>96.9</v>
+      </c>
+      <c r="M42" s="55">
+        <v>104.7</v>
+      </c>
+      <c r="N42" s="55">
+        <v>105.5</v>
       </c>
       <c r="O42" s="53">
-        <v>109.1</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="68"/>
       <c r="B43" s="60">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C43" s="53">
-        <v>107.4</v>
+        <v>103.3</v>
       </c>
       <c r="D43" s="53">
-        <v>102.4</v>
+        <v>99.6</v>
       </c>
       <c r="E43" s="53">
-        <v>105.2</v>
+        <v>106.9</v>
       </c>
       <c r="F43" s="53">
-        <v>104.7</v>
+        <v>119.2</v>
       </c>
       <c r="G43" s="53">
-        <v>107.3</v>
+        <v>106.5</v>
       </c>
       <c r="H43" s="53">
-        <v>146.19999999999999</v>
+        <v>113.5</v>
       </c>
       <c r="I43" s="53">
-        <v>92.2</v>
+        <v>116.7</v>
       </c>
       <c r="J43" s="53">
-        <v>133.80000000000001</v>
+        <v>102.1</v>
       </c>
       <c r="K43" s="53">
-        <v>108.2</v>
+        <v>109.8</v>
       </c>
       <c r="L43" s="53">
-        <v>112.8</v>
+        <v>99.6</v>
       </c>
       <c r="M43" s="53">
-        <v>101.7</v>
+        <v>115.1</v>
       </c>
       <c r="N43" s="53">
-        <v>102.8</v>
+        <v>85.7</v>
       </c>
       <c r="O43" s="53">
-        <v>103.6</v>
-      </c>
+        <f>'[1]Итог ВРП'!$Y$615</f>
+        <v>104.6</v>
+      </c>
+      <c r="P43" s="12"/>
+      <c r="Q43" s="12"/>
+      <c r="R43" s="12"/>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="68"/>
       <c r="B44" s="60">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C44" s="53">
-        <v>93.5</v>
+        <v>104.8</v>
       </c>
       <c r="D44" s="53">
-        <v>103.4</v>
+        <v>94.8</v>
       </c>
       <c r="E44" s="53">
-        <v>94.6</v>
+        <v>106.3</v>
       </c>
       <c r="F44" s="53">
-        <v>94.1</v>
+        <v>125.4</v>
       </c>
       <c r="G44" s="53">
-        <v>99.6</v>
+        <v>105.8</v>
       </c>
       <c r="H44" s="53">
-        <v>111.8</v>
+        <v>112.9</v>
       </c>
       <c r="I44" s="53">
-        <v>69</v>
+        <v>107.5</v>
       </c>
       <c r="J44" s="53">
-        <v>101.1</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="K44" s="53">
-        <v>81.599999999999994</v>
+        <v>121.5</v>
       </c>
       <c r="L44" s="53">
-        <v>86.5</v>
+        <v>127.8</v>
       </c>
       <c r="M44" s="53">
-        <v>97.1</v>
+        <v>80.3</v>
       </c>
       <c r="N44" s="53">
-        <v>120.4</v>
+        <v>67.5</v>
       </c>
       <c r="O44" s="53">
-        <v>92.7</v>
+        <v>111.7</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="68"/>
       <c r="B45" s="60">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C45" s="53">
-        <v>105.8</v>
+        <v>109.1</v>
       </c>
       <c r="D45" s="53">
-        <v>106.4</v>
+        <v>101.2</v>
       </c>
       <c r="E45" s="53">
-        <v>102.8</v>
+        <v>114.8</v>
       </c>
       <c r="F45" s="53">
-        <v>101.9</v>
+        <v>121.5</v>
       </c>
       <c r="G45" s="53">
-        <v>106.8</v>
+        <v>115.8</v>
       </c>
       <c r="H45" s="53">
-        <v>111.8</v>
+        <v>98</v>
       </c>
       <c r="I45" s="53">
-        <v>140</v>
+        <v>105.9</v>
       </c>
       <c r="J45" s="53">
-        <v>106.6</v>
+        <v>118.7</v>
       </c>
       <c r="K45" s="53">
-        <v>139.69999999999999</v>
+        <v>108.2</v>
       </c>
       <c r="L45" s="53">
-        <v>100.8</v>
+        <v>116.1</v>
       </c>
       <c r="M45" s="53">
-        <v>110.4</v>
+        <v>108.3</v>
       </c>
       <c r="N45" s="53">
-        <v>103</v>
+        <v>109.2</v>
       </c>
       <c r="O45" s="53">
-        <v>96.5</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="46" spans="1:18">
-      <c r="A46" s="68"/>
-[...44 lines deleted...]
-      <c r="R46" s="12"/>
+      <c r="A46" s="68">
+        <v>23</v>
+      </c>
+      <c r="B46" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="53"/>
+      <c r="D46" s="53"/>
+      <c r="E46" s="53"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="53"/>
+      <c r="H46" s="53"/>
+      <c r="I46" s="53"/>
+      <c r="J46" s="53"/>
+      <c r="K46" s="53"/>
+      <c r="L46" s="53"/>
+      <c r="M46" s="53"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="68"/>
       <c r="B47" s="60">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C47" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="D47" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="E47" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="F47" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="G47" s="53">
+        <v>109.6</v>
+      </c>
+      <c r="H47" s="53">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="I47" s="53">
+        <v>132.9</v>
+      </c>
+      <c r="J47" s="53">
+        <v>107.4</v>
+      </c>
+      <c r="K47" s="53">
+        <v>164.9</v>
+      </c>
+      <c r="L47" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="M47" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="N47" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="O47" s="53">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="68"/>
+      <c r="B48" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C48" s="53">
+        <v>107.4</v>
+      </c>
+      <c r="D48" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="E48" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="F48" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="G48" s="53">
         <v>107.3</v>
       </c>
-      <c r="D47" s="53">
-[...55 lines deleted...]
-      </c>
       <c r="H48" s="53">
-        <v>117.5</v>
+        <v>146.19999999999999</v>
       </c>
       <c r="I48" s="53">
-        <v>154.6</v>
+        <v>92.2</v>
       </c>
       <c r="J48" s="53">
-        <v>64.2</v>
+        <v>133.80000000000001</v>
       </c>
       <c r="K48" s="53">
-        <v>85.2</v>
+        <v>108.2</v>
       </c>
       <c r="L48" s="53">
-        <v>111.6</v>
+        <v>112.8</v>
       </c>
       <c r="M48" s="53">
-        <v>102.5</v>
+        <v>101.7</v>
       </c>
       <c r="N48" s="53">
-        <v>91.6</v>
+        <v>102.8</v>
       </c>
       <c r="O48" s="53">
-        <v>97.7</v>
+        <v>103.6</v>
       </c>
     </row>
     <row r="49" spans="1:18">
-      <c r="A49" s="68">
-[...17 lines deleted...]
-      <c r="O49" s="53"/>
+      <c r="A49" s="68"/>
+      <c r="B49" s="60">
+        <v>2020</v>
+      </c>
+      <c r="C49" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="D49" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="E49" s="53">
+        <v>94.6</v>
+      </c>
+      <c r="F49" s="53">
+        <v>94.1</v>
+      </c>
+      <c r="G49" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="H49" s="53">
+        <v>111.8</v>
+      </c>
+      <c r="I49" s="53">
+        <v>69</v>
+      </c>
+      <c r="J49" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="K49" s="53">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="L49" s="53">
+        <v>86.5</v>
+      </c>
+      <c r="M49" s="53">
+        <v>97.1</v>
+      </c>
+      <c r="N49" s="53">
+        <v>120.4</v>
+      </c>
+      <c r="O49" s="53">
+        <v>92.7</v>
+      </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="68"/>
       <c r="B50" s="60">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C50" s="53">
-        <v>99.3</v>
+        <v>105.8</v>
       </c>
       <c r="D50" s="53">
-        <v>94.9</v>
+        <v>106.4</v>
       </c>
       <c r="E50" s="53">
-        <v>97</v>
+        <v>102.8</v>
       </c>
       <c r="F50" s="53">
-        <v>95.5</v>
+        <v>101.9</v>
       </c>
       <c r="G50" s="53">
-        <v>112.7</v>
+        <v>106.8</v>
       </c>
       <c r="H50" s="53">
-        <v>99.8</v>
+        <v>111.8</v>
       </c>
       <c r="I50" s="53">
-        <v>80.099999999999994</v>
+        <v>140</v>
       </c>
       <c r="J50" s="53">
-        <v>113.3</v>
+        <v>106.6</v>
       </c>
       <c r="K50" s="53">
-        <v>101.5</v>
+        <v>139.69999999999999</v>
       </c>
       <c r="L50" s="53">
-        <v>105.7</v>
+        <v>100.8</v>
       </c>
       <c r="M50" s="53">
-        <v>101.8</v>
+        <v>110.4</v>
       </c>
       <c r="N50" s="53">
-        <v>87.8</v>
+        <v>103</v>
       </c>
       <c r="O50" s="53">
-        <v>104.2</v>
+        <v>96.5</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="68"/>
       <c r="B51" s="60">
-        <v>2019</v>
-[...13 lines deleted...]
-      <c r="G51" s="53">
+        <v>2022</v>
+      </c>
+      <c r="C51" s="55">
+        <v>101.6</v>
+      </c>
+      <c r="D51" s="55">
+        <v>102</v>
+      </c>
+      <c r="E51" s="55">
+        <v>98.4</v>
+      </c>
+      <c r="F51" s="55">
+        <v>98.2</v>
+      </c>
+      <c r="G51" s="55">
+        <v>99.6</v>
+      </c>
+      <c r="H51" s="55">
+        <v>97.3</v>
+      </c>
+      <c r="I51" s="55">
+        <v>101.3</v>
+      </c>
+      <c r="J51" s="55">
+        <v>118.8</v>
+      </c>
+      <c r="K51" s="55">
+        <v>101.4</v>
+      </c>
+      <c r="L51" s="55">
+        <v>89.5</v>
+      </c>
+      <c r="M51" s="55">
+        <v>109.9</v>
+      </c>
+      <c r="N51" s="55">
+        <v>94.7</v>
+      </c>
+      <c r="O51" s="53">
         <v>108.9</v>
       </c>
-      <c r="H51" s="53">
-[...22 lines deleted...]
-      </c>
+      <c r="P51" s="12"/>
+      <c r="Q51" s="12"/>
+      <c r="R51" s="12"/>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="68"/>
       <c r="B52" s="60">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C52" s="53">
-        <v>99.3</v>
+        <v>107.3</v>
       </c>
       <c r="D52" s="53">
-        <v>96.8</v>
+        <v>99.8</v>
       </c>
       <c r="E52" s="53">
-        <v>104.4</v>
+        <v>111.2</v>
       </c>
       <c r="F52" s="53">
-        <v>104.9</v>
+        <v>111.7</v>
       </c>
       <c r="G52" s="53">
-        <v>101.7</v>
+        <v>107.1</v>
       </c>
       <c r="H52" s="53">
-        <v>98.7</v>
+        <v>103.1</v>
       </c>
       <c r="I52" s="53">
-        <v>101.2</v>
+        <v>106.6</v>
       </c>
       <c r="J52" s="53">
-        <v>101.2</v>
+        <v>102.5</v>
       </c>
       <c r="K52" s="53">
-        <v>86.6</v>
+        <v>105</v>
       </c>
       <c r="L52" s="53">
-        <v>79.400000000000006</v>
+        <v>97.9</v>
       </c>
       <c r="M52" s="53">
-        <v>108</v>
+        <v>102.6</v>
       </c>
       <c r="N52" s="53">
-        <v>107.3</v>
+        <v>93.9</v>
       </c>
       <c r="O52" s="53">
-        <v>98.3</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="68"/>
       <c r="B53" s="60">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C53" s="53">
-        <v>98.1</v>
+        <v>93.6</v>
       </c>
       <c r="D53" s="53">
-        <v>104.3</v>
+        <v>100.8</v>
       </c>
       <c r="E53" s="53">
-        <v>92.6</v>
+        <v>97</v>
       </c>
       <c r="F53" s="53">
-        <v>93.5</v>
+        <v>95.6</v>
       </c>
       <c r="G53" s="53">
-        <v>81.099999999999994</v>
+        <v>105.3</v>
       </c>
       <c r="H53" s="53">
-        <v>105.6</v>
+        <v>117.5</v>
       </c>
       <c r="I53" s="53">
-        <v>116.6</v>
+        <v>154.6</v>
       </c>
       <c r="J53" s="53">
-        <v>108.1</v>
+        <v>64.2</v>
       </c>
       <c r="K53" s="53">
-        <v>101.5</v>
+        <v>85.2</v>
       </c>
       <c r="L53" s="53">
-        <v>100.7</v>
+        <v>111.6</v>
       </c>
       <c r="M53" s="53">
-        <v>101.9</v>
+        <v>102.5</v>
       </c>
       <c r="N53" s="53">
-        <v>102.2</v>
+        <v>91.6</v>
       </c>
       <c r="O53" s="53">
-        <v>102.2</v>
-[...3 lines deleted...]
-      <c r="R53" s="12"/>
+        <v>97.7</v>
+      </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="68"/>
       <c r="B54" s="60">
-        <v>2022</v>
-[...25 lines deleted...]
-      <c r="K54" s="55">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="D54" s="53">
+        <v>107.6</v>
+      </c>
+      <c r="E54" s="53">
+        <v>119.2</v>
+      </c>
+      <c r="F54" s="53">
+        <v>121.6</v>
+      </c>
+      <c r="G54" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="H54" s="53">
+        <v>119.1</v>
+      </c>
+      <c r="I54" s="53">
+        <v>47.1</v>
+      </c>
+      <c r="J54" s="53">
+        <v>77.2</v>
+      </c>
+      <c r="K54" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="L54" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="M54" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="N54" s="53">
+        <v>90.6</v>
+      </c>
+      <c r="O54" s="53">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="68">
+        <v>27</v>
+      </c>
+      <c r="B55" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="53"/>
+      <c r="D55" s="53"/>
+      <c r="E55" s="53"/>
+      <c r="F55" s="53"/>
+      <c r="G55" s="53"/>
+      <c r="H55" s="53"/>
+      <c r="I55" s="53"/>
+      <c r="J55" s="53"/>
+      <c r="K55" s="53"/>
+      <c r="L55" s="53"/>
+      <c r="M55" s="53"/>
+      <c r="N55" s="53"/>
+      <c r="O55" s="53"/>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" s="68"/>
+      <c r="B56" s="60">
+        <v>2018</v>
+      </c>
+      <c r="C56" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="D56" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="E56" s="53">
+        <v>97</v>
+      </c>
+      <c r="F56" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="G56" s="53">
+        <v>112.7</v>
+      </c>
+      <c r="H56" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="I56" s="53">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="J56" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="K56" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="L56" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="M56" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="N56" s="53">
+        <v>87.8</v>
+      </c>
+      <c r="O56" s="53">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" s="68"/>
+      <c r="B57" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C57" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="D57" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="E57" s="53">
+        <v>94</v>
+      </c>
+      <c r="F57" s="53">
+        <v>92.7</v>
+      </c>
+      <c r="G57" s="53">
+        <v>108.9</v>
+      </c>
+      <c r="H57" s="53">
+        <v>86</v>
+      </c>
+      <c r="I57" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="J57" s="53">
+        <v>126.5</v>
+      </c>
+      <c r="K57" s="53">
         <v>109.7</v>
       </c>
-      <c r="L54" s="55">
-[...124 lines deleted...]
-      <c r="O57" s="53"/>
+      <c r="L57" s="53">
+        <v>108</v>
+      </c>
+      <c r="M57" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="N57" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="O57" s="53">
+        <v>96.7</v>
+      </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="68"/>
       <c r="B58" s="60">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C58" s="53">
-        <v>103.7</v>
+        <v>99.3</v>
       </c>
       <c r="D58" s="53">
-        <v>105.5</v>
+        <v>96.8</v>
       </c>
       <c r="E58" s="53">
-        <v>102</v>
+        <v>104.4</v>
       </c>
       <c r="F58" s="53">
-        <v>105.3</v>
+        <v>104.9</v>
       </c>
       <c r="G58" s="53">
-        <v>103.8</v>
+        <v>101.7</v>
       </c>
       <c r="H58" s="53">
-        <v>90.5</v>
+        <v>98.7</v>
       </c>
       <c r="I58" s="53">
-        <v>112.7</v>
+        <v>101.2</v>
       </c>
       <c r="J58" s="53">
-        <v>105.5</v>
+        <v>101.2</v>
       </c>
       <c r="K58" s="53">
-        <v>101.7</v>
+        <v>86.6</v>
       </c>
       <c r="L58" s="53">
-        <v>104.8</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="M58" s="53">
-        <v>98.5</v>
+        <v>108</v>
       </c>
       <c r="N58" s="53">
-        <v>99.9</v>
+        <v>107.3</v>
       </c>
       <c r="O58" s="53">
-        <v>104.9</v>
+        <v>98.3</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="68"/>
       <c r="B59" s="60">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C59" s="53">
-        <v>103.8</v>
+        <v>98.1</v>
       </c>
       <c r="D59" s="53">
-        <v>103.7</v>
+        <v>104.3</v>
       </c>
       <c r="E59" s="53">
-        <v>104.8</v>
+        <v>92.6</v>
       </c>
       <c r="F59" s="53">
-        <v>108.4</v>
+        <v>93.5</v>
       </c>
       <c r="G59" s="53">
-        <v>104.7</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="H59" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="I59" s="53">
+        <v>116.6</v>
+      </c>
+      <c r="J59" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="K59" s="53">
         <v>101.5</v>
       </c>
-      <c r="I59" s="53">
-[...7 lines deleted...]
-      </c>
       <c r="L59" s="53">
-        <v>104</v>
+        <v>100.7</v>
       </c>
       <c r="M59" s="53">
-        <v>104.6</v>
+        <v>101.9</v>
       </c>
       <c r="N59" s="53">
         <v>102.2</v>
       </c>
       <c r="O59" s="53">
-        <v>103.2</v>
-      </c>
+        <v>102.2</v>
+      </c>
+      <c r="P59" s="12"/>
+      <c r="Q59" s="12"/>
+      <c r="R59" s="12"/>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="68"/>
       <c r="B60" s="60">
-        <v>2020</v>
-[...35 lines deleted...]
-        <v>103.7</v>
+        <v>2022</v>
+      </c>
+      <c r="C60" s="55">
+        <v>100.7</v>
+      </c>
+      <c r="D60" s="55">
+        <v>113.4</v>
+      </c>
+      <c r="E60" s="55">
+        <v>99.5</v>
+      </c>
+      <c r="F60" s="55">
+        <v>99</v>
+      </c>
+      <c r="G60" s="55">
+        <v>106.3</v>
+      </c>
+      <c r="H60" s="55">
+        <v>94.7</v>
+      </c>
+      <c r="I60" s="55">
+        <v>112.3</v>
+      </c>
+      <c r="J60" s="55">
+        <v>106.3</v>
+      </c>
+      <c r="K60" s="55">
+        <v>109.7</v>
+      </c>
+      <c r="L60" s="55">
+        <v>89.7</v>
+      </c>
+      <c r="M60" s="55">
+        <v>107.1</v>
+      </c>
+      <c r="N60" s="55">
+        <v>102.2</v>
       </c>
       <c r="O60" s="53">
-        <v>106.8</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="68"/>
       <c r="B61" s="60">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C61" s="53">
-        <v>106.6</v>
+        <v>106.9</v>
       </c>
       <c r="D61" s="53">
-        <v>101.5</v>
+        <v>99.8</v>
       </c>
       <c r="E61" s="53">
-        <v>105.4</v>
+        <v>106.7</v>
       </c>
       <c r="F61" s="53">
-        <v>100.6</v>
+        <v>106.8</v>
       </c>
       <c r="G61" s="53">
-        <v>102.6</v>
+        <v>107.5</v>
       </c>
       <c r="H61" s="53">
-        <v>130.1</v>
+        <v>100.5</v>
       </c>
       <c r="I61" s="53">
-        <v>98.7</v>
+        <v>110.5</v>
       </c>
       <c r="J61" s="53">
-        <v>114.1</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="K61" s="53">
-        <v>97.7</v>
+        <v>98.2</v>
       </c>
       <c r="L61" s="53">
         <v>109.5</v>
       </c>
       <c r="M61" s="53">
-        <v>111.5</v>
+        <v>104.3</v>
       </c>
       <c r="N61" s="53">
-        <v>103.4</v>
+        <v>104.5</v>
       </c>
       <c r="O61" s="53">
-        <v>109.4</v>
-      </c>
+        <v>106.7</v>
+      </c>
+      <c r="P61" s="12"/>
+      <c r="Q61" s="12"/>
+      <c r="R61" s="12"/>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="68"/>
       <c r="B62" s="60">
-        <v>2022</v>
-[...34 lines deleted...]
-      <c r="N62" s="55">
+        <v>2024</v>
+      </c>
+      <c r="C62" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="D62" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="E62" s="53">
         <v>102.4</v>
       </c>
+      <c r="F62" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="G62" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="H62" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="I62" s="53">
+        <v>122.1</v>
+      </c>
+      <c r="J62" s="53">
+        <v>112.9</v>
+      </c>
+      <c r="K62" s="53">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="L62" s="53">
+        <v>118.4</v>
+      </c>
+      <c r="M62" s="53">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="N62" s="53">
+        <v>98.8</v>
+      </c>
       <c r="O62" s="53">
-        <v>104.7</v>
-[...3 lines deleted...]
-      <c r="R62" s="12"/>
+        <v>102.3</v>
+      </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="68"/>
       <c r="B63" s="60">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C63" s="53">
-        <v>102.1</v>
+        <v>102</v>
       </c>
       <c r="D63" s="53">
-        <v>96.7</v>
+        <v>103.3</v>
       </c>
       <c r="E63" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="F63" s="53">
         <v>100.3</v>
       </c>
-      <c r="F63" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="53">
-        <v>95.7</v>
+        <v>114.5</v>
       </c>
       <c r="H63" s="53">
-        <v>91.9</v>
+        <v>90.9</v>
       </c>
       <c r="I63" s="53">
-        <v>89</v>
+        <v>95.1</v>
       </c>
       <c r="J63" s="53">
-        <v>119.5</v>
+        <v>112.3</v>
       </c>
       <c r="K63" s="53">
+        <v>107</v>
+      </c>
+      <c r="L63" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="M63" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="N63" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="O63" s="53">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="68">
+        <v>31</v>
+      </c>
+      <c r="B64" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="53"/>
+      <c r="D64" s="53"/>
+      <c r="E64" s="53"/>
+      <c r="F64" s="53"/>
+      <c r="G64" s="53"/>
+      <c r="H64" s="53"/>
+      <c r="I64" s="53"/>
+      <c r="J64" s="53"/>
+      <c r="K64" s="53"/>
+      <c r="L64" s="53"/>
+      <c r="M64" s="53"/>
+      <c r="N64" s="53"/>
+      <c r="O64" s="53"/>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="68"/>
+      <c r="B65" s="60">
+        <v>2018</v>
+      </c>
+      <c r="C65" s="53">
+        <v>103.7</v>
+      </c>
+      <c r="D65" s="53">
+        <v>105.5</v>
+      </c>
+      <c r="E65" s="53">
+        <v>102</v>
+      </c>
+      <c r="F65" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="G65" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="H65" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="I65" s="53">
+        <v>112.7</v>
+      </c>
+      <c r="J65" s="53">
+        <v>105.5</v>
+      </c>
+      <c r="K65" s="53">
+        <v>101.7</v>
+      </c>
+      <c r="L65" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="M65" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="N65" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="O65" s="53">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66" s="68"/>
+      <c r="B66" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C66" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="D66" s="53">
+        <v>103.7</v>
+      </c>
+      <c r="E66" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="F66" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="G66" s="53">
         <v>104.7</v>
       </c>
-      <c r="L63" s="53">
-[...98 lines deleted...]
-      </c>
       <c r="H66" s="53">
-        <v>113.4</v>
+        <v>101.5</v>
       </c>
       <c r="I66" s="53">
-        <v>93.8</v>
+        <v>105</v>
       </c>
       <c r="J66" s="53">
-        <v>82.1</v>
+        <v>110.3</v>
       </c>
       <c r="K66" s="53">
-        <v>72.5</v>
+        <v>100</v>
       </c>
       <c r="L66" s="53">
-        <v>118.1</v>
+        <v>104</v>
       </c>
       <c r="M66" s="53">
-        <v>125.7</v>
+        <v>104.6</v>
       </c>
       <c r="N66" s="53">
-        <v>101</v>
+        <v>102.2</v>
       </c>
       <c r="O66" s="53">
-        <v>110.1</v>
+        <v>103.2</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="68"/>
       <c r="B67" s="60">
-        <v>2022</v>
-[...35 lines deleted...]
-        <v>101.3</v>
+        <v>2020</v>
+      </c>
+      <c r="C67" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="D67" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="E67" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="F67" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="G67" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="H67" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="I67" s="53">
+        <v>120.4</v>
+      </c>
+      <c r="J67" s="53">
+        <v>128.5</v>
+      </c>
+      <c r="K67" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="L67" s="53">
+        <v>81</v>
+      </c>
+      <c r="M67" s="53">
+        <v>95.6</v>
+      </c>
+      <c r="N67" s="53">
+        <v>103.7</v>
       </c>
       <c r="O67" s="53">
-        <v>100.7</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="68"/>
       <c r="B68" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C68" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="D68" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="E68" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="F68" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="G68" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="H68" s="53">
+        <v>130.1</v>
+      </c>
+      <c r="I68" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="J68" s="53">
+        <v>114.1</v>
+      </c>
+      <c r="K68" s="53">
+        <v>97.7</v>
+      </c>
+      <c r="L68" s="53">
+        <v>109.5</v>
+      </c>
+      <c r="M68" s="53">
+        <v>111.5</v>
+      </c>
+      <c r="N68" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="O68" s="53">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69" s="68"/>
+      <c r="B69" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C69" s="55">
+        <v>103.4</v>
+      </c>
+      <c r="D69" s="55">
+        <v>107.4</v>
+      </c>
+      <c r="E69" s="55">
+        <v>110.6</v>
+      </c>
+      <c r="F69" s="55">
+        <v>98.4</v>
+      </c>
+      <c r="G69" s="55">
+        <v>112.1</v>
+      </c>
+      <c r="H69" s="55">
+        <v>115.5</v>
+      </c>
+      <c r="I69" s="55">
+        <v>100.7</v>
+      </c>
+      <c r="J69" s="55">
+        <v>102.1</v>
+      </c>
+      <c r="K69" s="55">
+        <v>100.3</v>
+      </c>
+      <c r="L69" s="55">
+        <v>94.4</v>
+      </c>
+      <c r="M69" s="55">
+        <v>104.1</v>
+      </c>
+      <c r="N69" s="55">
+        <v>102.4</v>
+      </c>
+      <c r="O69" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="P69" s="12"/>
+      <c r="Q69" s="12"/>
+      <c r="R69" s="12"/>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="68"/>
+      <c r="B70" s="60">
         <v>2023</v>
       </c>
-      <c r="C68" s="53">
-[...106 lines deleted...]
-      <c r="R70" s="12"/>
+      <c r="C70" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="D70" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="E70" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="F70" s="53">
+        <v>121.4</v>
+      </c>
+      <c r="G70" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="H70" s="53">
+        <v>91.9</v>
+      </c>
+      <c r="I70" s="53">
+        <v>89</v>
+      </c>
+      <c r="J70" s="53">
+        <v>119.5</v>
+      </c>
+      <c r="K70" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="L70" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="M70" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="N70" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="O70" s="53">
+        <f>'[1]Итог ВРП'!$Y$618</f>
+        <v>99</v>
+      </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="68"/>
       <c r="B71" s="60">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C71" s="53">
-        <v>103</v>
+        <v>104.1</v>
       </c>
       <c r="D71" s="53">
-        <v>106.1</v>
+        <v>94.5</v>
       </c>
       <c r="E71" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="F71" s="53">
         <v>102.1</v>
       </c>
-      <c r="F71" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="53">
-        <v>100.2</v>
+        <v>99.5</v>
       </c>
       <c r="H71" s="53">
-        <v>96.8</v>
+        <v>118.7</v>
       </c>
       <c r="I71" s="53">
-        <v>101.4</v>
+        <v>113.4</v>
       </c>
       <c r="J71" s="53">
-        <v>119.6</v>
+        <v>119.4</v>
       </c>
       <c r="K71" s="53">
-        <v>101.7</v>
+        <v>105.2</v>
       </c>
       <c r="L71" s="53">
-        <v>102.3</v>
+        <v>101.8</v>
       </c>
       <c r="M71" s="53">
-        <v>109.6</v>
+        <v>103.7</v>
       </c>
       <c r="N71" s="53">
-        <v>105.3</v>
+        <v>110.4</v>
       </c>
       <c r="O71" s="53">
-        <v>101.8</v>
+        <v>102.9</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="68"/>
       <c r="B72" s="60">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C72" s="53">
-        <v>105.8</v>
+        <v>107.1</v>
       </c>
       <c r="D72" s="53">
-        <v>101.9</v>
+        <v>102.2</v>
       </c>
       <c r="E72" s="53">
-        <v>102.9</v>
+        <v>119.2</v>
       </c>
       <c r="F72" s="53">
-        <v>110.6</v>
+        <v>134.19999999999999</v>
       </c>
       <c r="G72" s="53">
-        <v>100.2</v>
+        <v>118.4</v>
       </c>
       <c r="H72" s="53">
-        <v>104.5</v>
+        <v>107</v>
       </c>
       <c r="I72" s="53">
-        <v>101.3</v>
+        <v>99.9</v>
       </c>
       <c r="J72" s="53">
-        <v>194.9</v>
+        <v>116.2</v>
       </c>
       <c r="K72" s="53">
-        <v>103</v>
+        <v>99.4</v>
       </c>
       <c r="L72" s="53">
-        <v>101</v>
+        <v>111.7</v>
       </c>
       <c r="M72" s="53">
-        <v>104.8</v>
+        <v>118.4</v>
       </c>
       <c r="N72" s="53">
-        <v>93.2</v>
+        <v>103.5</v>
       </c>
       <c r="O72" s="53">
-        <v>104.5</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="73" spans="1:18">
-      <c r="A73" s="68"/>
-[...41 lines deleted...]
-      </c>
+      <c r="A73" s="68">
+        <v>33</v>
+      </c>
+      <c r="B73" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="53"/>
+      <c r="D73" s="53"/>
+      <c r="E73" s="53"/>
+      <c r="F73" s="53"/>
+      <c r="G73" s="53"/>
+      <c r="H73" s="53"/>
+      <c r="I73" s="53"/>
+      <c r="J73" s="53"/>
+      <c r="K73" s="53"/>
+      <c r="L73" s="53"/>
+      <c r="M73" s="53"/>
+      <c r="N73" s="53"/>
+      <c r="O73" s="53"/>
     </row>
     <row r="74" spans="1:18" ht="12.75">
       <c r="A74" s="68"/>
       <c r="B74" s="60" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C74" s="53">
-        <v>103.1</v>
+        <v>101.4</v>
       </c>
       <c r="D74" s="53">
-        <v>101</v>
+        <v>101.3</v>
       </c>
       <c r="E74" s="53">
-        <v>100.3</v>
+        <v>114.1</v>
       </c>
       <c r="F74" s="53">
-        <v>106.3</v>
+        <v>81.7</v>
       </c>
       <c r="G74" s="53">
-        <v>98.3</v>
+        <v>115.7</v>
       </c>
       <c r="H74" s="53">
-        <v>97.9</v>
+        <v>113.4</v>
       </c>
       <c r="I74" s="53">
-        <v>114.1</v>
+        <v>93.8</v>
       </c>
       <c r="J74" s="53">
-        <v>105.7</v>
+        <v>82.1</v>
       </c>
       <c r="K74" s="53">
-        <v>104.6</v>
+        <v>72.5</v>
       </c>
       <c r="L74" s="53">
-        <v>99.5</v>
+        <v>118.1</v>
       </c>
       <c r="M74" s="53">
-        <v>116</v>
+        <v>125.7</v>
       </c>
       <c r="N74" s="53">
         <v>101</v>
       </c>
       <c r="O74" s="53">
-        <v>109</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="68"/>
       <c r="B75" s="60">
         <v>2022</v>
       </c>
       <c r="C75" s="55">
-        <v>100.3</v>
+        <v>102</v>
       </c>
       <c r="D75" s="55">
-        <v>102</v>
+        <v>102.4</v>
       </c>
       <c r="E75" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="F75" s="55">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="G75" s="55">
+        <v>102.1</v>
+      </c>
+      <c r="H75" s="55">
+        <v>103.6</v>
+      </c>
+      <c r="I75" s="55">
         <v>98.5</v>
       </c>
-      <c r="F75" s="55">
-[...10 lines deleted...]
-      </c>
       <c r="J75" s="55">
-        <v>94.5</v>
+        <v>107.9</v>
       </c>
       <c r="K75" s="55">
-        <v>121.9</v>
+        <v>105.6</v>
       </c>
       <c r="L75" s="55">
-        <v>109.6</v>
+        <v>98.7</v>
       </c>
       <c r="M75" s="55">
-        <v>101</v>
+        <v>87.5</v>
       </c>
       <c r="N75" s="55">
-        <v>102.2</v>
+        <v>101.3</v>
       </c>
       <c r="O75" s="53">
-        <v>88.7</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="68"/>
       <c r="B76" s="60">
         <v>2023</v>
       </c>
       <c r="C76" s="53">
-        <v>102.4</v>
+        <v>113.1</v>
       </c>
       <c r="D76" s="53">
-        <v>94.7</v>
+        <v>101.7</v>
       </c>
       <c r="E76" s="53">
-        <v>97.9</v>
+        <v>105.3</v>
       </c>
       <c r="F76" s="53">
-        <v>89.6</v>
+        <v>78.8</v>
       </c>
       <c r="G76" s="53">
-        <v>99.6</v>
+        <v>105.9</v>
       </c>
       <c r="H76" s="53">
-        <v>101.9</v>
+        <v>106.4</v>
       </c>
       <c r="I76" s="53">
-        <v>103.9</v>
+        <v>115.3</v>
       </c>
       <c r="J76" s="53">
-        <v>137.19999999999999</v>
+        <v>165.3</v>
       </c>
       <c r="K76" s="53">
-        <v>112.6</v>
+        <v>116.4</v>
       </c>
       <c r="L76" s="53">
-        <v>109.9</v>
+        <v>96.2</v>
       </c>
       <c r="M76" s="53">
-        <v>103.4</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="N76" s="53">
-        <v>82.4</v>
+        <v>170.5</v>
       </c>
       <c r="O76" s="53">
-        <f>'[1]Итог ВРП'!$Y$620</f>
-[...6 lines deleted...]
-    <row r="77" spans="1:18" ht="12.75">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
       <c r="A77" s="68"/>
-      <c r="B77" s="60" t="s">
-        <v>86</v>
+      <c r="B77" s="60">
+        <v>2024</v>
       </c>
       <c r="C77" s="53">
-        <v>108.8</v>
+        <v>114.8</v>
       </c>
       <c r="D77" s="53">
-        <v>116.7</v>
+        <v>103</v>
       </c>
       <c r="E77" s="53">
-        <v>113.3</v>
+        <v>106</v>
       </c>
       <c r="F77" s="53">
-        <v>115</v>
+        <v>97.6</v>
       </c>
       <c r="G77" s="53">
-        <v>113.9</v>
+        <v>106.7</v>
       </c>
       <c r="H77" s="53">
-        <v>103.6</v>
+        <v>102.6</v>
       </c>
       <c r="I77" s="53">
-        <v>97.5</v>
+        <v>109.5</v>
       </c>
       <c r="J77" s="53">
-        <v>124.8</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="K77" s="53">
-        <v>103.8</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="L77" s="53">
+        <v>141.5</v>
+      </c>
+      <c r="M77" s="53">
+        <v>94</v>
+      </c>
+      <c r="N77" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="O77" s="53">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="68"/>
+      <c r="B78" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C78" s="53">
+        <v>105.5</v>
+      </c>
+      <c r="D78" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="E78" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="F78" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="G78" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="H78" s="53">
+        <v>118.5</v>
+      </c>
+      <c r="I78" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="J78" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="K78" s="53">
+        <v>118.9</v>
+      </c>
+      <c r="L78" s="53">
         <v>114.4</v>
       </c>
-      <c r="M77" s="53">
-[...28 lines deleted...]
-      <c r="O78" s="53"/>
+      <c r="M78" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="N78" s="53">
+        <v>100</v>
+      </c>
+      <c r="O78" s="53">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="79" spans="1:18">
-      <c r="A79" s="68"/>
-[...41 lines deleted...]
-      </c>
+      <c r="A79" s="68">
+        <v>35</v>
+      </c>
+      <c r="B79" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="53"/>
+      <c r="D79" s="53"/>
+      <c r="E79" s="53"/>
+      <c r="F79" s="53"/>
+      <c r="G79" s="53"/>
+      <c r="H79" s="53"/>
+      <c r="I79" s="53"/>
+      <c r="J79" s="53"/>
+      <c r="K79" s="53"/>
+      <c r="L79" s="53"/>
+      <c r="M79" s="53"/>
+      <c r="N79" s="53"/>
+      <c r="O79" s="53"/>
+      <c r="P79" s="12"/>
+      <c r="Q79" s="12"/>
+      <c r="R79" s="12"/>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="68"/>
       <c r="B80" s="60">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C80" s="53">
-        <v>104.6</v>
+        <v>103</v>
       </c>
       <c r="D80" s="53">
-        <v>79</v>
+        <v>106.1</v>
       </c>
       <c r="E80" s="53">
-        <v>116.9</v>
+        <v>102.1</v>
       </c>
       <c r="F80" s="53">
-        <v>106.4</v>
+        <v>109.6</v>
       </c>
       <c r="G80" s="53">
-        <v>125.9</v>
+        <v>100.2</v>
       </c>
       <c r="H80" s="53">
-        <v>102.5</v>
+        <v>96.8</v>
       </c>
       <c r="I80" s="53">
-        <v>98.3</v>
+        <v>101.4</v>
       </c>
       <c r="J80" s="53">
-        <v>106.7</v>
+        <v>119.6</v>
       </c>
       <c r="K80" s="53">
-        <v>104.8</v>
+        <v>101.7</v>
       </c>
       <c r="L80" s="53">
-        <v>105.2</v>
+        <v>102.3</v>
       </c>
       <c r="M80" s="53">
-        <v>103.7</v>
+        <v>109.6</v>
       </c>
       <c r="N80" s="53">
-        <v>97.4</v>
+        <v>105.3</v>
       </c>
       <c r="O80" s="53">
-        <v>106.4</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="68"/>
       <c r="B81" s="60">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C81" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="D81" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="E81" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="F81" s="53">
+        <v>110.6</v>
+      </c>
+      <c r="G81" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="H81" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="I81" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="J81" s="53">
+        <v>194.9</v>
+      </c>
+      <c r="K81" s="53">
         <v>103</v>
       </c>
-      <c r="D81" s="53">
-[...22 lines deleted...]
-      </c>
       <c r="L81" s="53">
-        <v>76.2</v>
+        <v>101</v>
       </c>
       <c r="M81" s="53">
-        <v>101.8</v>
+        <v>104.8</v>
       </c>
       <c r="N81" s="53">
-        <v>92.2</v>
+        <v>93.2</v>
       </c>
       <c r="O81" s="53">
-        <v>98.1</v>
+        <v>104.5</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="68"/>
       <c r="B82" s="60">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C82" s="53">
-        <v>104.3</v>
+        <v>100.1</v>
       </c>
       <c r="D82" s="53">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="E82" s="53">
-        <v>111</v>
+        <v>101.8</v>
       </c>
       <c r="F82" s="53">
-        <v>106.2</v>
+        <v>97.9</v>
       </c>
       <c r="G82" s="53">
+        <v>103.5</v>
+      </c>
+      <c r="H82" s="53">
+        <v>96.5</v>
+      </c>
+      <c r="I82" s="53">
+        <v>110</v>
+      </c>
+      <c r="J82" s="53">
+        <v>107</v>
+      </c>
+      <c r="K82" s="53">
+        <v>98.3</v>
+      </c>
+      <c r="L82" s="53">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="M82" s="53">
+        <v>109.5</v>
+      </c>
+      <c r="N82" s="53">
+        <v>109.6</v>
+      </c>
+      <c r="O82" s="53">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" ht="12.75">
+      <c r="A83" s="68"/>
+      <c r="B83" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C83" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="D83" s="53">
+        <v>101</v>
+      </c>
+      <c r="E83" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="F83" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="G83" s="53">
+        <v>98.3</v>
+      </c>
+      <c r="H83" s="53">
+        <v>97.9</v>
+      </c>
+      <c r="I83" s="53">
         <v>114.1</v>
       </c>
-      <c r="H82" s="53">
-[...63 lines deleted...]
-        <v>92</v>
+      <c r="J83" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="K83" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="L83" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="M83" s="53">
+        <v>116</v>
+      </c>
+      <c r="N83" s="53">
+        <v>101</v>
       </c>
       <c r="O83" s="53">
-        <v>99.7</v>
-[...3 lines deleted...]
-      <c r="R83" s="12"/>
+        <v>109</v>
+      </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="68"/>
       <c r="B84" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C84" s="55">
+        <v>100.3</v>
+      </c>
+      <c r="D84" s="55">
+        <v>102</v>
+      </c>
+      <c r="E84" s="55">
+        <v>98.5</v>
+      </c>
+      <c r="F84" s="55">
+        <v>91.5</v>
+      </c>
+      <c r="G84" s="55">
+        <v>101.2</v>
+      </c>
+      <c r="H84" s="55">
+        <v>91.6</v>
+      </c>
+      <c r="I84" s="55">
+        <v>82.4</v>
+      </c>
+      <c r="J84" s="55">
+        <v>94.5</v>
+      </c>
+      <c r="K84" s="55">
+        <v>121.9</v>
+      </c>
+      <c r="L84" s="55">
+        <v>109.6</v>
+      </c>
+      <c r="M84" s="55">
+        <v>101</v>
+      </c>
+      <c r="N84" s="55">
+        <v>102.2</v>
+      </c>
+      <c r="O84" s="53">
+        <v>88.7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85" s="68"/>
+      <c r="B85" s="60">
         <v>2023</v>
       </c>
-      <c r="C84" s="53">
-[...43 lines deleted...]
-      </c>
       <c r="C85" s="53">
-        <v>108.3</v>
+        <v>102.4</v>
       </c>
       <c r="D85" s="53">
-        <v>120.5</v>
+        <v>94.7</v>
       </c>
       <c r="E85" s="53">
-        <v>102.7</v>
+        <v>97.9</v>
       </c>
       <c r="F85" s="53">
-        <v>109</v>
+        <v>89.6</v>
       </c>
       <c r="G85" s="53">
-        <v>100.8</v>
+        <v>99.6</v>
       </c>
       <c r="H85" s="53">
-        <v>100.5</v>
+        <v>101.9</v>
       </c>
       <c r="I85" s="53">
-        <v>115.4</v>
+        <v>103.9</v>
       </c>
       <c r="J85" s="53">
-        <v>129.80000000000001</v>
+        <v>137.19999999999999</v>
       </c>
       <c r="K85" s="53">
+        <v>112.6</v>
+      </c>
+      <c r="L85" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="M85" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="N85" s="53">
+        <v>82.4</v>
+      </c>
+      <c r="O85" s="53">
+        <f>'[1]Итог ВРП'!$Y$620</f>
+        <v>104.1</v>
+      </c>
+      <c r="P85" s="12"/>
+      <c r="Q85" s="12"/>
+      <c r="R85" s="12"/>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" s="68"/>
+      <c r="B86" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C86" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="D86" s="53">
+        <v>116.7</v>
+      </c>
+      <c r="E86" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="F86" s="53">
+        <v>115</v>
+      </c>
+      <c r="G86" s="53">
         <v>113.9</v>
       </c>
-      <c r="L85" s="53">
-[...31 lines deleted...]
-      <c r="O86" s="53"/>
+      <c r="H86" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="I86" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="J86" s="53">
+        <v>124.8</v>
+      </c>
+      <c r="K86" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="L86" s="53">
+        <v>114.4</v>
+      </c>
+      <c r="M86" s="53">
+        <v>88.3</v>
+      </c>
+      <c r="N86" s="53">
+        <v>103.5</v>
+      </c>
+      <c r="O86" s="53">
+        <v>97.1</v>
+      </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="68"/>
       <c r="B87" s="60">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C87" s="53">
-        <v>99.9</v>
+        <v>103.7</v>
       </c>
       <c r="D87" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="E87" s="53">
+        <v>105.5</v>
+      </c>
+      <c r="F87" s="53">
+        <v>107.9</v>
+      </c>
+      <c r="G87" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="H87" s="53">
         <v>103</v>
       </c>
-      <c r="E87" s="53">
-[...10 lines deleted...]
-      </c>
       <c r="I87" s="53">
-        <v>108.1</v>
+        <v>113.6</v>
       </c>
       <c r="J87" s="53">
-        <v>122.2</v>
+        <v>104.6</v>
       </c>
       <c r="K87" s="53">
-        <v>100.3</v>
+        <v>97.1</v>
       </c>
       <c r="L87" s="53">
-        <v>100.1</v>
+        <v>126.2</v>
       </c>
       <c r="M87" s="53">
-        <v>101.3</v>
+        <v>118.6</v>
       </c>
       <c r="N87" s="53">
-        <v>96.8</v>
+        <v>96.2</v>
       </c>
       <c r="O87" s="53">
-        <v>102</v>
+        <v>104.6</v>
       </c>
     </row>
     <row r="88" spans="1:18">
-      <c r="A88" s="68"/>
-[...41 lines deleted...]
-      </c>
+      <c r="A88" s="68">
+        <v>39</v>
+      </c>
+      <c r="B88" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="53"/>
+      <c r="D88" s="53"/>
+      <c r="E88" s="53"/>
+      <c r="F88" s="53"/>
+      <c r="G88" s="53"/>
+      <c r="H88" s="53"/>
+      <c r="I88" s="53"/>
+      <c r="J88" s="53"/>
+      <c r="K88" s="53"/>
+      <c r="L88" s="53"/>
+      <c r="M88" s="53"/>
+      <c r="N88" s="53"/>
+      <c r="O88" s="53"/>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="68"/>
       <c r="B89" s="60">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C89" s="53">
-        <v>89.2</v>
+        <v>105.9</v>
       </c>
       <c r="D89" s="53">
-        <v>102.1</v>
+        <v>101.9</v>
       </c>
       <c r="E89" s="53">
-        <v>86.3</v>
+        <v>110.3</v>
       </c>
       <c r="F89" s="53">
-        <v>83</v>
+        <v>116.9</v>
       </c>
       <c r="G89" s="53">
-        <v>95.3</v>
+        <v>107.8</v>
       </c>
       <c r="H89" s="53">
-        <v>121.3</v>
+        <v>100.2</v>
       </c>
       <c r="I89" s="53">
-        <v>109.2</v>
+        <v>78.3</v>
       </c>
       <c r="J89" s="53">
-        <v>73.7</v>
+        <v>124.6</v>
       </c>
       <c r="K89" s="53">
-        <v>99.7</v>
+        <v>104.9</v>
       </c>
       <c r="L89" s="53">
-        <v>76.5</v>
+        <v>105.6</v>
       </c>
       <c r="M89" s="53">
-        <v>100</v>
+        <v>105.5</v>
       </c>
       <c r="N89" s="53">
-        <v>95.6</v>
+        <v>104.7</v>
       </c>
       <c r="O89" s="53">
-        <v>97.1</v>
+        <v>100.4</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="68"/>
       <c r="B90" s="60">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C90" s="53">
-        <v>102.2</v>
+        <v>104.6</v>
       </c>
       <c r="D90" s="53">
-        <v>100.8</v>
+        <v>79</v>
       </c>
       <c r="E90" s="53">
-        <v>101.3</v>
+        <v>116.9</v>
       </c>
       <c r="F90" s="53">
-        <v>97.6</v>
+        <v>106.4</v>
       </c>
       <c r="G90" s="53">
-        <v>115.1</v>
+        <v>125.9</v>
       </c>
       <c r="H90" s="53">
-        <v>97.7</v>
+        <v>102.5</v>
       </c>
       <c r="I90" s="53">
-        <v>117.5</v>
+        <v>98.3</v>
       </c>
       <c r="J90" s="53">
-        <v>94.2</v>
+        <v>106.7</v>
       </c>
       <c r="K90" s="53">
-        <v>103</v>
+        <v>104.8</v>
       </c>
       <c r="L90" s="53">
-        <v>131.4</v>
+        <v>105.2</v>
       </c>
       <c r="M90" s="53">
-        <v>110.5</v>
+        <v>103.7</v>
       </c>
       <c r="N90" s="53">
-        <v>88.6</v>
+        <v>97.4</v>
       </c>
       <c r="O90" s="53">
-        <v>95.2</v>
-[...3 lines deleted...]
-      <c r="R90" s="12"/>
+        <v>106.4</v>
+      </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="68"/>
       <c r="B91" s="60">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="E91" s="55">
+        <v>2020</v>
+      </c>
+      <c r="C91" s="53">
+        <v>103</v>
+      </c>
+      <c r="D91" s="53">
+        <v>120.9</v>
+      </c>
+      <c r="E91" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="F91" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="G91" s="53">
+        <v>120.5</v>
+      </c>
+      <c r="H91" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="I91" s="53">
+        <v>112.6</v>
+      </c>
+      <c r="J91" s="53">
+        <v>129.1</v>
+      </c>
+      <c r="K91" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="L91" s="53">
+        <v>76.2</v>
+      </c>
+      <c r="M91" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="N91" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="O91" s="53">
         <v>98.1</v>
-      </c>
-[...28 lines deleted...]
-        <v>109.7</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="68"/>
       <c r="B92" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C92" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="D92" s="53">
+        <v>84</v>
+      </c>
+      <c r="E92" s="53">
+        <v>111</v>
+      </c>
+      <c r="F92" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="G92" s="53">
+        <v>114.1</v>
+      </c>
+      <c r="H92" s="53">
+        <v>109.3</v>
+      </c>
+      <c r="I92" s="53">
+        <v>117.4</v>
+      </c>
+      <c r="J92" s="53">
+        <v>111.7</v>
+      </c>
+      <c r="K92" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="L92" s="53">
+        <v>100</v>
+      </c>
+      <c r="M92" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="N92" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="O92" s="53">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" s="68"/>
+      <c r="B93" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C93" s="55">
+        <v>104.5</v>
+      </c>
+      <c r="D93" s="55">
+        <v>147.5</v>
+      </c>
+      <c r="E93" s="55">
+        <v>97.9</v>
+      </c>
+      <c r="F93" s="55">
+        <v>82.6</v>
+      </c>
+      <c r="G93" s="55">
+        <v>109.3</v>
+      </c>
+      <c r="H93" s="55">
+        <v>100.8</v>
+      </c>
+      <c r="I93" s="55">
+        <v>104</v>
+      </c>
+      <c r="J93" s="55">
+        <v>104.4</v>
+      </c>
+      <c r="K93" s="55">
+        <v>106.7</v>
+      </c>
+      <c r="L93" s="55">
+        <v>105.5</v>
+      </c>
+      <c r="M93" s="55">
+        <v>83.7</v>
+      </c>
+      <c r="N93" s="55">
+        <v>92</v>
+      </c>
+      <c r="O93" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="P93" s="12"/>
+      <c r="Q93" s="12"/>
+      <c r="R93" s="12"/>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" s="68"/>
+      <c r="B94" s="60">
         <v>2023</v>
       </c>
-      <c r="C92" s="53">
-[...5 lines deleted...]
-      <c r="E92" s="53">
+      <c r="C94" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="D94" s="53">
+        <v>83.1</v>
+      </c>
+      <c r="E94" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="F94" s="53">
+        <v>91.1</v>
+      </c>
+      <c r="G94" s="53">
+        <v>111.1</v>
+      </c>
+      <c r="H94" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="I94" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="J94" s="53">
+        <v>127.3</v>
+      </c>
+      <c r="K94" s="53">
         <v>104.5</v>
       </c>
-      <c r="F92" s="53">
-[...5 lines deleted...]
-      <c r="H92" s="53">
+      <c r="L94" s="53">
+        <v>100</v>
+      </c>
+      <c r="M94" s="53">
+        <v>105</v>
+      </c>
+      <c r="N94" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="O94" s="53">
         <v>102.7</v>
       </c>
-      <c r="I92" s="53">
-[...86 lines deleted...]
-      <c r="O94" s="53"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="68"/>
       <c r="B95" s="60">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C95" s="53">
-        <v>101.1</v>
+        <v>108.3</v>
       </c>
       <c r="D95" s="53">
-        <v>106.5</v>
+        <v>120.5</v>
       </c>
       <c r="E95" s="53">
-        <v>101.1</v>
+        <v>102.7</v>
       </c>
       <c r="F95" s="53">
-        <v>100.4</v>
+        <v>109</v>
       </c>
       <c r="G95" s="53">
-        <v>112.2</v>
+        <v>100.8</v>
       </c>
       <c r="H95" s="53">
-        <v>104.8</v>
+        <v>100.5</v>
       </c>
       <c r="I95" s="53">
-        <v>98.5</v>
+        <v>115.4</v>
       </c>
       <c r="J95" s="53">
-        <v>101.6</v>
+        <v>129.80000000000001</v>
       </c>
       <c r="K95" s="53">
-        <v>106.2</v>
+        <v>113.9</v>
       </c>
       <c r="L95" s="53">
-        <v>102.2</v>
+        <v>116.8</v>
       </c>
       <c r="M95" s="53">
-        <v>104</v>
+        <v>88.8</v>
       </c>
       <c r="N95" s="53">
-        <v>102.8</v>
+        <v>110.2</v>
       </c>
       <c r="O95" s="53">
-        <v>98.8</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="68"/>
       <c r="B96" s="60">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C96" s="53">
+        <v>109</v>
+      </c>
+      <c r="D96" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="E96" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="F96" s="53">
         <v>101.2</v>
       </c>
-      <c r="D96" s="53">
-[...7 lines deleted...]
-      </c>
       <c r="G96" s="53">
-        <v>101.3</v>
+        <v>107.1</v>
       </c>
       <c r="H96" s="53">
-        <v>107.3</v>
+        <v>98.7</v>
       </c>
       <c r="I96" s="53">
-        <v>111.8</v>
+        <v>92.7</v>
       </c>
       <c r="J96" s="53">
-        <v>85.8</v>
+        <v>124.4</v>
       </c>
       <c r="K96" s="53">
-        <v>113.1</v>
+        <v>104.9</v>
       </c>
       <c r="L96" s="53">
-        <v>101.8</v>
+        <v>144.9</v>
       </c>
       <c r="M96" s="53">
-        <v>91.6</v>
+        <v>113</v>
       </c>
       <c r="N96" s="53">
-        <v>108.6</v>
+        <v>104.4</v>
       </c>
       <c r="O96" s="53">
-        <v>103.2</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="97" spans="1:18">
-      <c r="A97" s="68"/>
-[...44 lines deleted...]
-      <c r="R97" s="12"/>
+      <c r="A97" s="68">
+        <v>43</v>
+      </c>
+      <c r="B97" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" s="53"/>
+      <c r="D97" s="53"/>
+      <c r="E97" s="53"/>
+      <c r="F97" s="53"/>
+      <c r="G97" s="53"/>
+      <c r="H97" s="53"/>
+      <c r="I97" s="53"/>
+      <c r="J97" s="53"/>
+      <c r="K97" s="53"/>
+      <c r="L97" s="53"/>
+      <c r="M97" s="53"/>
+      <c r="N97" s="53"/>
+      <c r="O97" s="53"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="68"/>
       <c r="B98" s="60">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C98" s="53">
-        <v>101.2</v>
+        <v>99.9</v>
       </c>
       <c r="D98" s="53">
-        <v>104.1</v>
+        <v>103</v>
       </c>
       <c r="E98" s="53">
-        <v>98.2</v>
+        <v>95.3</v>
       </c>
       <c r="F98" s="53">
-        <v>98</v>
+        <v>94.1</v>
       </c>
       <c r="G98" s="53">
-        <v>98.7</v>
+        <v>95.9</v>
       </c>
       <c r="H98" s="53">
-        <v>100.9</v>
+        <v>113.7</v>
       </c>
       <c r="I98" s="53">
-        <v>101.1</v>
+        <v>108.1</v>
       </c>
       <c r="J98" s="53">
-        <v>117.8</v>
+        <v>122.2</v>
       </c>
       <c r="K98" s="53">
-        <v>102.1</v>
+        <v>100.3</v>
       </c>
       <c r="L98" s="53">
-        <v>124.4</v>
+        <v>100.1</v>
       </c>
       <c r="M98" s="53">
-        <v>102.6</v>
+        <v>101.3</v>
       </c>
       <c r="N98" s="53">
-        <v>71.5</v>
+        <v>96.8</v>
       </c>
       <c r="O98" s="53">
-        <v>105.3</v>
+        <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="68"/>
       <c r="B99" s="60">
-        <v>2022</v>
-[...10 lines deleted...]
-      <c r="F99" s="55">
+        <v>2019</v>
+      </c>
+      <c r="C99" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="D99" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="E99" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="F99" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="G99" s="53">
         <v>101.3</v>
       </c>
-      <c r="G99" s="55">
-[...21 lines deleted...]
-        <v>106.7</v>
+      <c r="H99" s="53">
+        <v>97.2</v>
+      </c>
+      <c r="I99" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="J99" s="53">
+        <v>154.4</v>
+      </c>
+      <c r="K99" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="L99" s="53">
+        <v>107.2</v>
+      </c>
+      <c r="M99" s="53">
+        <v>100</v>
+      </c>
+      <c r="N99" s="53">
+        <v>104.4</v>
       </c>
       <c r="O99" s="53">
-        <v>108.5</v>
+        <v>104</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="68"/>
       <c r="B100" s="60">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C100" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="D100" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="E100" s="53">
+        <v>86.3</v>
+      </c>
+      <c r="F100" s="53">
+        <v>83</v>
+      </c>
+      <c r="G100" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="H100" s="53">
+        <v>121.3</v>
+      </c>
+      <c r="I100" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="J100" s="53">
+        <v>73.7</v>
+      </c>
+      <c r="K100" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="L100" s="53">
+        <v>76.5</v>
+      </c>
+      <c r="M100" s="53">
+        <v>100</v>
+      </c>
+      <c r="N100" s="53">
+        <v>95.6</v>
+      </c>
+      <c r="O100" s="53">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101" s="68"/>
+      <c r="B101" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C101" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="D101" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="E101" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="F101" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="G101" s="53">
+        <v>115.1</v>
+      </c>
+      <c r="H101" s="53">
+        <v>97.7</v>
+      </c>
+      <c r="I101" s="53">
+        <v>117.5</v>
+      </c>
+      <c r="J101" s="53">
+        <v>94.2</v>
+      </c>
+      <c r="K101" s="53">
         <v>103</v>
       </c>
-      <c r="D100" s="53">
-[...11 lines deleted...]
-      <c r="H100" s="53">
+      <c r="L101" s="53">
+        <v>131.4</v>
+      </c>
+      <c r="M101" s="53">
+        <v>110.5</v>
+      </c>
+      <c r="N101" s="53">
+        <v>88.6</v>
+      </c>
+      <c r="O101" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="P101" s="12"/>
+      <c r="Q101" s="12"/>
+      <c r="R101" s="12"/>
+    </row>
+    <row r="102" spans="1:18">
+      <c r="A102" s="68"/>
+      <c r="B102" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C102" s="55">
+        <v>102.4</v>
+      </c>
+      <c r="D102" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="E102" s="55">
+        <v>98.1</v>
+      </c>
+      <c r="F102" s="55">
+        <v>95.8</v>
+      </c>
+      <c r="G102" s="55">
+        <v>104.5</v>
+      </c>
+      <c r="H102" s="55">
         <v>104.4</v>
       </c>
-      <c r="I100" s="53">
-[...29 lines deleted...]
-      <c r="D101" s="53">
+      <c r="I102" s="55">
+        <v>104.2</v>
+      </c>
+      <c r="J102" s="55">
+        <v>117.7</v>
+      </c>
+      <c r="K102" s="55">
+        <v>104.2</v>
+      </c>
+      <c r="L102" s="55">
+        <v>89.8</v>
+      </c>
+      <c r="M102" s="55">
+        <v>112.7</v>
+      </c>
+      <c r="N102" s="55">
         <v>103.8</v>
       </c>
-      <c r="E101" s="53">
-[...52 lines deleted...]
-      <c r="O102" s="53"/>
+      <c r="O102" s="53">
+        <v>109.7</v>
+      </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="68"/>
       <c r="B103" s="60">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C103" s="53">
-        <v>106.2</v>
+        <v>104.7</v>
       </c>
       <c r="D103" s="53">
-        <v>104</v>
+        <v>103.8</v>
       </c>
       <c r="E103" s="53">
-        <v>105.7</v>
+        <v>104.5</v>
       </c>
       <c r="F103" s="53">
-        <v>102</v>
+        <v>96.6</v>
       </c>
       <c r="G103" s="53">
-        <v>106</v>
+        <v>134.1</v>
       </c>
       <c r="H103" s="53">
-        <v>108.8</v>
+        <v>102.7</v>
       </c>
       <c r="I103" s="53">
-        <v>111.4</v>
+        <v>96.7</v>
       </c>
       <c r="J103" s="53">
-        <v>103</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="K103" s="53">
-        <v>135.30000000000001</v>
+        <v>104.9</v>
       </c>
       <c r="L103" s="53">
-        <v>101.6</v>
+        <v>102.8</v>
       </c>
       <c r="M103" s="53">
-        <v>99.5</v>
+        <v>104.4</v>
       </c>
       <c r="N103" s="53">
-        <v>100</v>
+        <v>82.5</v>
       </c>
       <c r="O103" s="53">
-        <v>98.9</v>
+        <f>'[1]Итог ВРП'!$Y$622</f>
+        <v>104.1</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="68"/>
       <c r="B104" s="60">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C104" s="53">
-        <v>105.3</v>
+        <v>108.1</v>
       </c>
       <c r="D104" s="53">
-        <v>99.9</v>
+        <v>103.3</v>
       </c>
       <c r="E104" s="53">
-        <v>102.6</v>
+        <v>101.7</v>
       </c>
       <c r="F104" s="53">
-        <v>106.9</v>
+        <v>93.9</v>
       </c>
       <c r="G104" s="53">
-        <v>102.5</v>
+        <v>119.8</v>
       </c>
       <c r="H104" s="53">
-        <v>96.7</v>
+        <v>103.9</v>
       </c>
       <c r="I104" s="53">
-        <v>111.9</v>
+        <v>104.3</v>
       </c>
       <c r="J104" s="53">
-        <v>103.6</v>
+        <v>154.9</v>
       </c>
       <c r="K104" s="53">
-        <v>105.7</v>
+        <v>106.4</v>
       </c>
       <c r="L104" s="53">
-        <v>100.8</v>
+        <v>103.1</v>
       </c>
       <c r="M104" s="53">
-        <v>102.7</v>
+        <v>101</v>
       </c>
       <c r="N104" s="53">
-        <v>102.6</v>
+        <v>139.80000000000001</v>
       </c>
       <c r="O104" s="53">
-        <v>117.8</v>
-[...3 lines deleted...]
-      <c r="R104" s="12"/>
+        <v>101.8</v>
+      </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="68"/>
       <c r="B105" s="60">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C105" s="53">
-        <v>96.9</v>
+        <v>102.3</v>
       </c>
       <c r="D105" s="53">
-        <v>107.4</v>
+        <v>100.3</v>
       </c>
       <c r="E105" s="53">
-        <v>101.5</v>
+        <v>97</v>
       </c>
       <c r="F105" s="53">
-        <v>106</v>
+        <v>93.4</v>
       </c>
       <c r="G105" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="H105" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="I105" s="53">
+        <v>121.8</v>
+      </c>
+      <c r="J105" s="53">
+        <v>121.8</v>
+      </c>
+      <c r="K105" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="L105" s="53">
+        <v>121.4</v>
+      </c>
+      <c r="M105" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="N105" s="53">
+        <v>90.3</v>
+      </c>
+      <c r="O105" s="53">
         <v>100.3</v>
       </c>
-      <c r="H105" s="53">
-[...22 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="1:18">
-      <c r="A106" s="68"/>
-[...44 lines deleted...]
-      <c r="R106" s="12"/>
+      <c r="A106" s="68">
+        <v>47</v>
+      </c>
+      <c r="B106" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="53"/>
+      <c r="D106" s="53"/>
+      <c r="E106" s="53"/>
+      <c r="F106" s="53"/>
+      <c r="G106" s="53"/>
+      <c r="H106" s="53"/>
+      <c r="I106" s="53"/>
+      <c r="J106" s="53"/>
+      <c r="K106" s="53"/>
+      <c r="L106" s="53"/>
+      <c r="M106" s="53"/>
+      <c r="N106" s="53"/>
+      <c r="O106" s="53"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="68"/>
       <c r="B107" s="60">
-        <v>2022</v>
-[...13 lines deleted...]
-      <c r="G107" s="55">
+        <v>2018</v>
+      </c>
+      <c r="C107" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="D107" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="E107" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="F107" s="53">
         <v>100.4</v>
       </c>
-      <c r="H107" s="55">
-[...18 lines deleted...]
-        <v>101.4</v>
+      <c r="G107" s="53">
+        <v>112.2</v>
+      </c>
+      <c r="H107" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="I107" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="J107" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="K107" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="L107" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="M107" s="53">
+        <v>104</v>
+      </c>
+      <c r="N107" s="53">
+        <v>102.8</v>
       </c>
       <c r="O107" s="53">
-        <v>95.5</v>
+        <v>98.8</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="68"/>
       <c r="B108" s="60">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C108" s="53">
-        <v>101.5</v>
+        <v>101.2</v>
       </c>
       <c r="D108" s="53">
-        <v>85.5</v>
+        <v>105.5</v>
       </c>
       <c r="E108" s="53">
-        <v>100.7</v>
+        <v>100.3</v>
       </c>
       <c r="F108" s="53">
+        <v>100</v>
+      </c>
+      <c r="G108" s="53">
         <v>101.3</v>
       </c>
-      <c r="G108" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="H108" s="53">
-        <v>105.6</v>
+        <v>107.3</v>
       </c>
       <c r="I108" s="53">
-        <v>90.1</v>
+        <v>111.8</v>
       </c>
       <c r="J108" s="53">
+        <v>85.8</v>
+      </c>
+      <c r="K108" s="53">
+        <v>113.1</v>
+      </c>
+      <c r="L108" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="M108" s="53">
+        <v>91.6</v>
+      </c>
+      <c r="N108" s="53">
         <v>108.6</v>
       </c>
-      <c r="K108" s="53">
-[...10 lines deleted...]
-      </c>
       <c r="O108" s="53">
-        <v>103.3</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:18" ht="12.75">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
       <c r="A109" s="68"/>
-      <c r="B109" s="60" t="s">
-        <v>86</v>
+      <c r="B109" s="60">
+        <v>2020</v>
       </c>
       <c r="C109" s="53">
-        <v>105</v>
+        <v>94.5</v>
       </c>
       <c r="D109" s="53">
-        <v>131.9</v>
+        <v>95.8</v>
       </c>
       <c r="E109" s="53">
-        <v>105.1</v>
+        <v>94</v>
       </c>
       <c r="F109" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="G109" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="H109" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="I109" s="53">
+        <v>92</v>
+      </c>
+      <c r="J109" s="53">
+        <v>112.8</v>
+      </c>
+      <c r="K109" s="53">
+        <v>91</v>
+      </c>
+      <c r="L109" s="53">
+        <v>94.7</v>
+      </c>
+      <c r="M109" s="53">
+        <v>110.4</v>
+      </c>
+      <c r="N109" s="53">
+        <v>94.2</v>
+      </c>
+      <c r="O109" s="53">
+        <v>92.5</v>
+      </c>
+      <c r="P109" s="12"/>
+      <c r="Q109" s="12"/>
+      <c r="R109" s="12"/>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110" s="68"/>
+      <c r="B110" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C110" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="D110" s="53">
+        <v>104.1</v>
+      </c>
+      <c r="E110" s="53">
         <v>98.2</v>
       </c>
-      <c r="G109" s="53">
-[...46 lines deleted...]
-      <c r="O110" s="53"/>
+      <c r="F110" s="53">
+        <v>98</v>
+      </c>
+      <c r="G110" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="H110" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="I110" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="J110" s="53">
+        <v>117.8</v>
+      </c>
+      <c r="K110" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="L110" s="53">
+        <v>124.4</v>
+      </c>
+      <c r="M110" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="N110" s="53">
+        <v>71.5</v>
+      </c>
+      <c r="O110" s="53">
+        <v>105.3</v>
+      </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="68"/>
       <c r="B111" s="60">
-        <v>2018</v>
-[...35 lines deleted...]
-        <v>105.6</v>
+        <v>2022</v>
+      </c>
+      <c r="C111" s="55">
+        <v>101.1</v>
+      </c>
+      <c r="D111" s="55">
+        <v>112.2</v>
+      </c>
+      <c r="E111" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="F111" s="55">
+        <v>101.3</v>
+      </c>
+      <c r="G111" s="55">
+        <v>100.6</v>
+      </c>
+      <c r="H111" s="55">
+        <v>113.1</v>
+      </c>
+      <c r="I111" s="55">
+        <v>102.8</v>
+      </c>
+      <c r="J111" s="55">
+        <v>81.5</v>
+      </c>
+      <c r="K111" s="55">
+        <v>105.4</v>
+      </c>
+      <c r="L111" s="55">
+        <v>84.2</v>
+      </c>
+      <c r="M111" s="55">
+        <v>112.4</v>
+      </c>
+      <c r="N111" s="55">
+        <v>106.7</v>
       </c>
       <c r="O111" s="53">
-        <v>101.3</v>
+        <v>108.5</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="68"/>
       <c r="B112" s="60">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C112" s="53">
-        <v>102.1</v>
+        <v>103</v>
       </c>
       <c r="D112" s="53">
-        <v>97.9</v>
+        <v>107.3</v>
       </c>
       <c r="E112" s="53">
-        <v>102.1</v>
+        <v>99</v>
       </c>
       <c r="F112" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="G112" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="H112" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="I112" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="J112" s="53">
+        <v>152</v>
+      </c>
+      <c r="K112" s="53">
+        <v>106.9</v>
+      </c>
+      <c r="L112" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="M112" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="N112" s="53">
+        <v>83.3</v>
+      </c>
+      <c r="O112" s="53">
         <v>105.8</v>
-      </c>
-[...25 lines deleted...]
-        <v>105.5</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="68"/>
       <c r="B113" s="60">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C113" s="53">
-        <v>99.8</v>
+        <v>101.7</v>
       </c>
       <c r="D113" s="53">
-        <v>101</v>
+        <v>103.8</v>
       </c>
       <c r="E113" s="53">
-        <v>105.5</v>
+        <v>102.7</v>
       </c>
       <c r="F113" s="53">
-        <v>100.9</v>
+        <v>101.8</v>
       </c>
       <c r="G113" s="53">
-        <v>108.5</v>
+        <v>113.2</v>
       </c>
       <c r="H113" s="53">
-        <v>95.7</v>
+        <v>99.9</v>
       </c>
       <c r="I113" s="53">
-        <v>92.3</v>
+        <v>115.5</v>
       </c>
       <c r="J113" s="53">
-        <v>111.4</v>
+        <v>118.3</v>
       </c>
       <c r="K113" s="53">
-        <v>96.1</v>
+        <v>105.7</v>
       </c>
       <c r="L113" s="53">
-        <v>88.3</v>
+        <v>111.3</v>
       </c>
       <c r="M113" s="53">
-        <v>112.4</v>
+        <v>108.1</v>
       </c>
       <c r="N113" s="53">
-        <v>100.8</v>
+        <v>85.9</v>
       </c>
       <c r="O113" s="53">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="R113" s="12"/>
+        <v>97</v>
+      </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="68"/>
       <c r="B114" s="60">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C114" s="53">
-        <v>101</v>
+        <v>104.6</v>
       </c>
       <c r="D114" s="53">
-        <v>87.9</v>
+        <v>107.3</v>
       </c>
       <c r="E114" s="53">
-        <v>107.2</v>
+        <v>102.4</v>
       </c>
       <c r="F114" s="53">
-        <v>114.3</v>
+        <v>100.4</v>
       </c>
       <c r="G114" s="53">
-        <v>108.5</v>
+        <v>114.7</v>
       </c>
       <c r="H114" s="53">
-        <v>94.8</v>
+        <v>106.4</v>
       </c>
       <c r="I114" s="53">
-        <v>130.69999999999999</v>
+        <v>102.6</v>
       </c>
       <c r="J114" s="53">
-        <v>107.4</v>
+        <v>103</v>
       </c>
       <c r="K114" s="53">
-        <v>113.9</v>
+        <v>97.1</v>
       </c>
       <c r="L114" s="53">
-        <v>107.1</v>
+        <v>103.4</v>
       </c>
       <c r="M114" s="53">
-        <v>104.5</v>
+        <v>116.8</v>
       </c>
       <c r="N114" s="53">
-        <v>101</v>
+        <v>135.69999999999999</v>
       </c>
       <c r="O114" s="53">
-        <v>102.1</v>
+        <v>103.3</v>
       </c>
     </row>
     <row r="115" spans="1:18">
-      <c r="A115" s="68"/>
-[...41 lines deleted...]
-      </c>
+      <c r="A115" s="68">
+        <v>55</v>
+      </c>
+      <c r="B115" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="53"/>
+      <c r="D115" s="53"/>
+      <c r="E115" s="53"/>
+      <c r="F115" s="53"/>
+      <c r="G115" s="53"/>
+      <c r="H115" s="53"/>
+      <c r="I115" s="53"/>
+      <c r="J115" s="53"/>
+      <c r="K115" s="53"/>
+      <c r="L115" s="53"/>
+      <c r="M115" s="53"/>
+      <c r="N115" s="53"/>
+      <c r="O115" s="53"/>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="68"/>
       <c r="B116" s="60">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C116" s="53">
-        <v>99.7</v>
+        <v>106.2</v>
       </c>
       <c r="D116" s="53">
-        <v>83.2</v>
+        <v>104</v>
       </c>
       <c r="E116" s="53">
-        <v>114.4</v>
+        <v>105.7</v>
       </c>
       <c r="F116" s="53">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G116" s="53">
-        <v>115.8</v>
+        <v>106</v>
       </c>
       <c r="H116" s="53">
-        <v>118.3</v>
+        <v>108.8</v>
       </c>
       <c r="I116" s="53">
-        <v>95.4</v>
+        <v>111.4</v>
       </c>
       <c r="J116" s="53">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="K116" s="53">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="L116" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="M116" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="N116" s="53">
+        <v>100</v>
+      </c>
+      <c r="O116" s="53">
+        <v>98.9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="A117" s="68"/>
+      <c r="B117" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C117" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="D117" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="E117" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="F117" s="53">
+        <v>106.9</v>
+      </c>
+      <c r="G117" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="H117" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="I117" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="J117" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="K117" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="L117" s="53">
         <v>100.8</v>
       </c>
-      <c r="L116" s="53">
-[...46 lines deleted...]
-      </c>
       <c r="M117" s="53">
-        <v>85.3</v>
+        <v>102.7</v>
       </c>
       <c r="N117" s="53">
-        <v>126.4</v>
+        <v>102.6</v>
       </c>
       <c r="O117" s="53">
-        <v>102.2</v>
-      </c>
+        <v>117.8</v>
+      </c>
+      <c r="P117" s="12"/>
+      <c r="Q117" s="12"/>
+      <c r="R117" s="12"/>
     </row>
     <row r="118" spans="1:18">
-      <c r="A118" s="68">
-[...17 lines deleted...]
-      <c r="O118" s="53"/>
+      <c r="A118" s="68"/>
+      <c r="B118" s="60">
+        <v>2020</v>
+      </c>
+      <c r="C118" s="53">
+        <v>96.9</v>
+      </c>
+      <c r="D118" s="53">
+        <v>107.4</v>
+      </c>
+      <c r="E118" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="F118" s="53">
+        <v>106</v>
+      </c>
+      <c r="G118" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="H118" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="I118" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="J118" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="K118" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="L118" s="53">
+        <v>69.5</v>
+      </c>
+      <c r="M118" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="N118" s="53">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="O118" s="53">
+        <v>101.2</v>
+      </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="68"/>
       <c r="B119" s="60">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C119" s="53">
-        <v>107.7</v>
+        <v>103.9</v>
       </c>
       <c r="D119" s="53">
-        <v>105.6</v>
+        <v>111.6</v>
       </c>
       <c r="E119" s="53">
-        <v>99.6</v>
+        <v>102.6</v>
       </c>
       <c r="F119" s="53">
-        <v>90.7</v>
+        <v>93.5</v>
       </c>
       <c r="G119" s="53">
-        <v>106.3</v>
+        <v>103.8</v>
       </c>
       <c r="H119" s="53">
-        <v>100.6</v>
+        <v>111</v>
       </c>
       <c r="I119" s="53">
-        <v>86.8</v>
+        <v>126.8</v>
       </c>
       <c r="J119" s="53">
+        <v>112.5</v>
+      </c>
+      <c r="K119" s="53">
         <v>102.5</v>
       </c>
-      <c r="K119" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="L119" s="53">
-        <v>136.5</v>
+        <v>107.3</v>
       </c>
       <c r="M119" s="53">
-        <v>103.2</v>
+        <v>126</v>
       </c>
       <c r="N119" s="53">
-        <v>111.9</v>
+        <v>101</v>
       </c>
       <c r="O119" s="53">
-        <v>109.2</v>
-      </c>
+        <v>100.7</v>
+      </c>
+      <c r="P119" s="12"/>
+      <c r="Q119" s="12"/>
+      <c r="R119" s="12"/>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="68"/>
       <c r="B120" s="60">
-        <v>2019</v>
-[...35 lines deleted...]
-        <v>102.9</v>
+        <v>2022</v>
+      </c>
+      <c r="C120" s="55">
+        <v>101.3</v>
+      </c>
+      <c r="D120" s="55">
+        <v>100.7</v>
+      </c>
+      <c r="E120" s="55">
+        <v>99.9</v>
+      </c>
+      <c r="F120" s="55">
+        <v>97.3</v>
+      </c>
+      <c r="G120" s="55">
+        <v>100.4</v>
+      </c>
+      <c r="H120" s="55">
+        <v>103.3</v>
+      </c>
+      <c r="I120" s="55">
+        <v>84.6</v>
+      </c>
+      <c r="J120" s="55">
+        <v>108.2</v>
+      </c>
+      <c r="K120" s="55">
+        <v>111.8</v>
+      </c>
+      <c r="L120" s="55">
+        <v>96.4</v>
+      </c>
+      <c r="M120" s="55">
+        <v>124.2</v>
+      </c>
+      <c r="N120" s="55">
+        <v>101.4</v>
       </c>
       <c r="O120" s="53">
-        <v>109.7</v>
-[...3 lines deleted...]
-      <c r="R120" s="12"/>
+        <v>95.5</v>
+      </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="68"/>
       <c r="B121" s="60">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C121" s="53">
-        <v>104.9</v>
+        <v>101.5</v>
       </c>
       <c r="D121" s="53">
-        <v>105.7</v>
+        <v>85.5</v>
       </c>
       <c r="E121" s="53">
-        <v>96.5</v>
+        <v>100.7</v>
       </c>
       <c r="F121" s="53">
-        <v>88.2</v>
+        <v>101.3</v>
       </c>
       <c r="G121" s="53">
-        <v>103.6</v>
+        <v>99.7</v>
       </c>
       <c r="H121" s="53">
-        <v>105.3</v>
+        <v>105.6</v>
       </c>
       <c r="I121" s="53">
-        <v>89.7</v>
+        <v>90.1</v>
       </c>
       <c r="J121" s="53">
-        <v>166.4</v>
+        <v>108.6</v>
       </c>
       <c r="K121" s="53">
-        <v>93.1</v>
+        <v>102.7</v>
       </c>
       <c r="L121" s="53">
-        <v>81.599999999999994</v>
+        <v>124.1</v>
       </c>
       <c r="M121" s="53">
-        <v>101.7</v>
+        <v>98.4</v>
       </c>
       <c r="N121" s="53">
-        <v>100.8</v>
+        <v>93.2</v>
       </c>
       <c r="O121" s="53">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:18">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" ht="12.75">
       <c r="A122" s="68"/>
       <c r="B122" s="60">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C122" s="53">
-        <v>104.3</v>
+        <v>105</v>
       </c>
       <c r="D122" s="53">
-        <v>101.6</v>
+        <v>131.9</v>
       </c>
       <c r="E122" s="53">
-        <v>104.9</v>
+        <v>105.1</v>
       </c>
       <c r="F122" s="53">
-        <v>107.1</v>
+        <v>98.2</v>
       </c>
       <c r="G122" s="53">
-        <v>95.9</v>
+        <v>111.2</v>
       </c>
       <c r="H122" s="53">
-        <v>162.69999999999999</v>
+        <v>93.6</v>
       </c>
       <c r="I122" s="53">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="J122" s="53">
-        <v>105.8</v>
+        <v>113.1</v>
       </c>
       <c r="K122" s="53">
-        <v>109.1</v>
+        <v>85.9</v>
       </c>
       <c r="L122" s="53">
-        <v>107.3</v>
+        <v>117.6</v>
       </c>
       <c r="M122" s="53">
-        <v>124.3</v>
+        <v>111.4</v>
       </c>
       <c r="N122" s="53">
-        <v>101.8</v>
-[...5 lines deleted...]
-    <row r="123" spans="1:18">
+        <v>120.1</v>
+      </c>
+      <c r="O122" s="57">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" ht="12.75">
       <c r="A123" s="68"/>
       <c r="B123" s="60">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="C123" s="55">
+        <v>2025</v>
+      </c>
+      <c r="C123" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="D123" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="E123" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="F123" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="G123" s="53">
+        <v>98.3</v>
+      </c>
+      <c r="H123" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="I123" s="53">
+        <v>111.3</v>
+      </c>
+      <c r="J123" s="53">
+        <v>124.4</v>
+      </c>
+      <c r="K123" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="L123" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="M123" s="53">
+        <v>92.8</v>
+      </c>
+      <c r="N123" s="53">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="O123" s="69">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18">
+      <c r="A124" s="68">
+        <v>59</v>
+      </c>
+      <c r="B124" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="53"/>
+      <c r="D124" s="53"/>
+      <c r="E124" s="53"/>
+      <c r="F124" s="53"/>
+      <c r="G124" s="53"/>
+      <c r="H124" s="53"/>
+      <c r="I124" s="53"/>
+      <c r="J124" s="53"/>
+      <c r="K124" s="53"/>
+      <c r="L124" s="53"/>
+      <c r="M124" s="53"/>
+      <c r="N124" s="53"/>
+      <c r="O124" s="53"/>
+    </row>
+    <row r="125" spans="1:18">
+      <c r="A125" s="68"/>
+      <c r="B125" s="60">
+        <v>2018</v>
+      </c>
+      <c r="C125" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="D125" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="E125" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="F125" s="53">
+        <v>110.4</v>
+      </c>
+      <c r="G125" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="H125" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="I125" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="J125" s="53">
+        <v>114</v>
+      </c>
+      <c r="K125" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="L125" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="M125" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="N125" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="O125" s="53">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18">
+      <c r="A126" s="68"/>
+      <c r="B126" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C126" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="D126" s="53">
+        <v>97.9</v>
+      </c>
+      <c r="E126" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="F126" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="G126" s="53">
         <v>100.3</v>
       </c>
-      <c r="D123" s="55">
+      <c r="H126" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="I126" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="J126" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="K126" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="L126" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="M126" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="N126" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="O126" s="53">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18">
+      <c r="A127" s="68"/>
+      <c r="B127" s="60">
+        <v>2020</v>
+      </c>
+      <c r="C127" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="D127" s="53">
         <v>101</v>
       </c>
-      <c r="E123" s="55">
-[...8 lines deleted...]
-      <c r="H123" s="55">
+      <c r="E127" s="53">
+        <v>105.5</v>
+      </c>
+      <c r="F127" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="G127" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="H127" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="I127" s="53">
+        <v>92.3</v>
+      </c>
+      <c r="J127" s="53">
+        <v>111.4</v>
+      </c>
+      <c r="K127" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="L127" s="53">
         <v>88.3</v>
       </c>
-      <c r="I123" s="55">
-[...166 lines deleted...]
-      </c>
       <c r="M127" s="53">
-        <v>95.3</v>
+        <v>112.4</v>
       </c>
       <c r="N127" s="53">
-        <v>105.1</v>
+        <v>100.8</v>
       </c>
       <c r="O127" s="53">
-        <v>103.5</v>
+        <v>99</v>
       </c>
       <c r="P127" s="12"/>
       <c r="Q127" s="12"/>
       <c r="R127" s="12"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="68"/>
       <c r="B128" s="60">
-        <v>2022</v>
-[...35 lines deleted...]
-        <v>99.4</v>
+        <v>2021</v>
+      </c>
+      <c r="C128" s="53">
+        <v>101</v>
+      </c>
+      <c r="D128" s="53">
+        <v>87.9</v>
+      </c>
+      <c r="E128" s="53">
+        <v>107.2</v>
+      </c>
+      <c r="F128" s="53">
+        <v>114.3</v>
+      </c>
+      <c r="G128" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="H128" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="I128" s="53">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="J128" s="53">
+        <v>107.4</v>
+      </c>
+      <c r="K128" s="53">
+        <v>113.9</v>
+      </c>
+      <c r="L128" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="M128" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="N128" s="53">
+        <v>101</v>
       </c>
       <c r="O128" s="53">
-        <v>94.9</v>
+        <v>102.1</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="68"/>
       <c r="B129" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C129" s="55">
+        <v>105.6</v>
+      </c>
+      <c r="D129" s="55">
+        <v>112.3</v>
+      </c>
+      <c r="E129" s="55">
+        <v>104.9</v>
+      </c>
+      <c r="F129" s="55">
+        <v>113.6</v>
+      </c>
+      <c r="G129" s="55">
+        <v>110</v>
+      </c>
+      <c r="H129" s="55">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="I129" s="55">
+        <v>98.4</v>
+      </c>
+      <c r="J129" s="55">
+        <v>112.5</v>
+      </c>
+      <c r="K129" s="55">
+        <v>99.2</v>
+      </c>
+      <c r="L129" s="55">
+        <v>119.7</v>
+      </c>
+      <c r="M129" s="55">
+        <v>88.1</v>
+      </c>
+      <c r="N129" s="55">
+        <v>100.9</v>
+      </c>
+      <c r="O129" s="53">
+        <v>98.4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18">
+      <c r="A130" s="68"/>
+      <c r="B130" s="60">
         <v>2023</v>
       </c>
-      <c r="C129" s="53">
-[...20 lines deleted...]
-      <c r="J129" s="53">
+      <c r="C130" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="D130" s="53">
+        <v>83.2</v>
+      </c>
+      <c r="E130" s="53">
+        <v>114.4</v>
+      </c>
+      <c r="F130" s="53">
+        <v>91</v>
+      </c>
+      <c r="G130" s="53">
+        <v>115.8</v>
+      </c>
+      <c r="H130" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="I130" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="J130" s="53">
+        <v>128</v>
+      </c>
+      <c r="K130" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="L130" s="53">
         <v>94.3</v>
       </c>
-      <c r="K129" s="53">
-[...50 lines deleted...]
-      </c>
       <c r="M130" s="53">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="N130" s="53">
-        <v>103.1</v>
+        <v>93.4</v>
       </c>
       <c r="O130" s="53">
-        <v>101.1</v>
+        <v>106.7</v>
       </c>
     </row>
     <row r="131" spans="1:18">
-      <c r="A131" s="68">
-[...17 lines deleted...]
-      <c r="O131" s="53"/>
+      <c r="A131" s="68"/>
+      <c r="B131" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C131" s="53">
+        <v>113.7</v>
+      </c>
+      <c r="D131" s="53">
+        <v>136.4</v>
+      </c>
+      <c r="E131" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="F131" s="53">
+        <v>68.3</v>
+      </c>
+      <c r="G131" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="H131" s="53">
+        <v>90.4</v>
+      </c>
+      <c r="I131" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="J131" s="53">
+        <v>132.5</v>
+      </c>
+      <c r="K131" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="L131" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="M131" s="53">
+        <v>85.3</v>
+      </c>
+      <c r="N131" s="53">
+        <v>126.4</v>
+      </c>
+      <c r="O131" s="53">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="68"/>
       <c r="B132" s="60">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C132" s="53">
-        <v>104.9</v>
+        <v>111.6</v>
       </c>
       <c r="D132" s="53">
-        <v>105.3</v>
+        <v>110.1</v>
       </c>
       <c r="E132" s="53">
-        <v>109.7</v>
+        <v>122.2</v>
       </c>
       <c r="F132" s="53">
-        <v>109.4</v>
+        <v>112.1</v>
       </c>
       <c r="G132" s="53">
-        <v>110.9</v>
+        <v>126.3</v>
       </c>
       <c r="H132" s="53">
-        <v>102.3</v>
+        <v>100.1</v>
       </c>
       <c r="I132" s="53">
-        <v>91.9</v>
+        <v>91.6</v>
       </c>
       <c r="J132" s="53">
-        <v>103.6</v>
+        <v>128.30000000000001</v>
       </c>
       <c r="K132" s="53">
-        <v>104.2</v>
+        <v>113.9</v>
       </c>
       <c r="L132" s="53">
-        <v>104.4</v>
+        <v>124.1</v>
       </c>
       <c r="M132" s="53">
-        <v>101.4</v>
+        <v>85.5</v>
       </c>
       <c r="N132" s="53">
-        <v>102</v>
+        <v>103.5</v>
       </c>
       <c r="O132" s="53">
-        <v>100</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="133" spans="1:18">
-      <c r="A133" s="68"/>
-[...41 lines deleted...]
-      </c>
+      <c r="A133" s="68">
+        <v>61</v>
+      </c>
+      <c r="B133" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="C133" s="53"/>
+      <c r="D133" s="53"/>
+      <c r="E133" s="53"/>
+      <c r="F133" s="53"/>
+      <c r="G133" s="53"/>
+      <c r="H133" s="53"/>
+      <c r="I133" s="53"/>
+      <c r="J133" s="53"/>
+      <c r="K133" s="53"/>
+      <c r="L133" s="53"/>
+      <c r="M133" s="53"/>
+      <c r="N133" s="53"/>
+      <c r="O133" s="53"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="68"/>
       <c r="B134" s="60">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C134" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="D134" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="E134" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="F134" s="53">
+        <v>90.7</v>
+      </c>
+      <c r="G134" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="H134" s="53">
         <v>100.6</v>
       </c>
-      <c r="D134" s="53">
-[...5 lines deleted...]
-      <c r="F134" s="53">
+      <c r="I134" s="53">
+        <v>86.8</v>
+      </c>
+      <c r="J134" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="K134" s="53">
+        <v>110.9</v>
+      </c>
+      <c r="L134" s="53">
+        <v>136.5</v>
+      </c>
+      <c r="M134" s="53">
         <v>103.2</v>
       </c>
-      <c r="G134" s="53">
-[...19 lines deleted...]
-      </c>
       <c r="N134" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="O134" s="53">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" s="68"/>
+      <c r="B135" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C135" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="D135" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="E135" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="F135" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="G135" s="53">
         <v>102.8</v>
       </c>
-      <c r="O134" s="53">
-[...25 lines deleted...]
-      </c>
       <c r="H135" s="53">
-        <v>103.3</v>
+        <v>108.7</v>
       </c>
       <c r="I135" s="53">
-        <v>114</v>
+        <v>132.9</v>
       </c>
       <c r="J135" s="53">
-        <v>115.3</v>
+        <v>129.80000000000001</v>
       </c>
       <c r="K135" s="53">
-        <v>96.1</v>
+        <v>115.6</v>
       </c>
       <c r="L135" s="53">
-        <v>107.1</v>
+        <v>100.5</v>
       </c>
       <c r="M135" s="53">
-        <v>111.4</v>
+        <v>109.4</v>
       </c>
       <c r="N135" s="53">
-        <v>116</v>
+        <v>102.9</v>
       </c>
       <c r="O135" s="53">
-        <v>106.5</v>
+        <v>109.7</v>
       </c>
       <c r="P135" s="12"/>
       <c r="Q135" s="12"/>
       <c r="R135" s="12"/>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="68"/>
       <c r="B136" s="60">
-        <v>2022</v>
-[...35 lines deleted...]
-        <v>102</v>
+        <v>2020</v>
+      </c>
+      <c r="C136" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="D136" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="E136" s="53">
+        <v>96.5</v>
+      </c>
+      <c r="F136" s="53">
+        <v>88.2</v>
+      </c>
+      <c r="G136" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="H136" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="I136" s="53">
+        <v>89.7</v>
+      </c>
+      <c r="J136" s="53">
+        <v>166.4</v>
+      </c>
+      <c r="K136" s="53">
+        <v>93.1</v>
+      </c>
+      <c r="L136" s="53">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="M136" s="53">
+        <v>101.7</v>
+      </c>
+      <c r="N136" s="53">
+        <v>100.8</v>
       </c>
       <c r="O136" s="53">
-        <v>103.9</v>
+        <v>107</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="68"/>
       <c r="B137" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C137" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="D137" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="E137" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="F137" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="G137" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="H137" s="53">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="I137" s="53">
+        <v>154</v>
+      </c>
+      <c r="J137" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="K137" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="L137" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="M137" s="53">
+        <v>124.3</v>
+      </c>
+      <c r="N137" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="O137" s="53">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="A138" s="68"/>
+      <c r="B138" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C138" s="55">
+        <v>100.3</v>
+      </c>
+      <c r="D138" s="55">
+        <v>101</v>
+      </c>
+      <c r="E138" s="55">
+        <v>93.2</v>
+      </c>
+      <c r="F138" s="55">
+        <v>90.6</v>
+      </c>
+      <c r="G138" s="55">
+        <v>96.7</v>
+      </c>
+      <c r="H138" s="55">
+        <v>88.3</v>
+      </c>
+      <c r="I138" s="55">
+        <v>107.4</v>
+      </c>
+      <c r="J138" s="55">
+        <v>105.2</v>
+      </c>
+      <c r="K138" s="55">
+        <v>105.5</v>
+      </c>
+      <c r="L138" s="55">
+        <v>105.8</v>
+      </c>
+      <c r="M138" s="55">
+        <v>92.3</v>
+      </c>
+      <c r="N138" s="55">
+        <v>104.4</v>
+      </c>
+      <c r="O138" s="53">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" s="68"/>
+      <c r="B139" s="60">
         <v>2023</v>
       </c>
-      <c r="C137" s="53">
-[...104 lines deleted...]
-      <c r="O139" s="53"/>
+      <c r="C139" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="D139" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="E139" s="53">
+        <v>103</v>
+      </c>
+      <c r="F139" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="G139" s="53">
+        <v>108.3</v>
+      </c>
+      <c r="H139" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="I139" s="53">
+        <v>82.5</v>
+      </c>
+      <c r="J139" s="53">
+        <v>111.7</v>
+      </c>
+      <c r="K139" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="L139" s="53">
+        <v>88.4</v>
+      </c>
+      <c r="M139" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="N139" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="O139" s="53">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="68"/>
       <c r="B140" s="60">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C140" s="53">
-        <v>100.2</v>
+        <v>110.4</v>
       </c>
       <c r="D140" s="53">
-        <v>81.3</v>
+        <v>107</v>
       </c>
       <c r="E140" s="53">
-        <v>108.8</v>
+        <v>112</v>
       </c>
       <c r="F140" s="53">
-        <v>0</v>
+        <v>108.5</v>
       </c>
       <c r="G140" s="53">
-        <v>108.3</v>
+        <v>116.5</v>
       </c>
       <c r="H140" s="53">
-        <v>114.5</v>
+        <v>115.8</v>
       </c>
       <c r="I140" s="53">
-        <v>93.8</v>
+        <v>102.3</v>
       </c>
       <c r="J140" s="53">
-        <v>79.8</v>
+        <v>127.3</v>
       </c>
       <c r="K140" s="53">
-        <v>103.1</v>
+        <v>132.5</v>
       </c>
       <c r="L140" s="53">
-        <v>104.8</v>
+        <v>110</v>
       </c>
       <c r="M140" s="53">
-        <v>112</v>
+        <v>107.2</v>
       </c>
       <c r="N140" s="53">
-        <v>102.9</v>
+        <v>113.9</v>
       </c>
       <c r="O140" s="53">
-        <v>99.9</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="68"/>
       <c r="B141" s="60">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C141" s="53">
-        <v>107.8</v>
+        <v>113</v>
       </c>
       <c r="D141" s="53">
-        <v>99.1</v>
+        <v>100.4</v>
       </c>
       <c r="E141" s="53">
-        <v>111.6</v>
+        <v>114.3</v>
       </c>
       <c r="F141" s="53">
-        <v>0</v>
+        <v>113.1</v>
       </c>
       <c r="G141" s="53">
-        <v>111.1</v>
+        <v>116.5</v>
       </c>
       <c r="H141" s="53">
-        <v>115</v>
+        <v>108.9</v>
       </c>
       <c r="I141" s="53">
-        <v>107.2</v>
+        <v>119.3</v>
       </c>
       <c r="J141" s="53">
-        <v>103.1</v>
+        <v>118</v>
       </c>
       <c r="K141" s="53">
-        <v>120.9</v>
+        <v>115.8</v>
       </c>
       <c r="L141" s="53">
-        <v>109.8</v>
+        <v>139.9</v>
       </c>
       <c r="M141" s="53">
-        <v>106.1</v>
+        <v>113</v>
       </c>
       <c r="N141" s="53">
-        <v>105.9</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="O141" s="53">
-        <v>103.9</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="142" spans="1:18">
-      <c r="A142" s="68"/>
-[...43 lines deleted...]
-    <row r="143" spans="1:18" ht="15" customHeight="1">
+      <c r="A142" s="68">
+        <v>62</v>
+      </c>
+      <c r="B142" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="C142" s="53"/>
+      <c r="D142" s="53"/>
+      <c r="E142" s="53"/>
+      <c r="F142" s="53"/>
+      <c r="G142" s="53"/>
+      <c r="H142" s="53"/>
+      <c r="I142" s="53"/>
+      <c r="J142" s="53"/>
+      <c r="K142" s="53"/>
+      <c r="L142" s="53"/>
+      <c r="M142" s="53"/>
+      <c r="N142" s="53"/>
+      <c r="O142" s="53"/>
+    </row>
+    <row r="143" spans="1:18" ht="12.75">
       <c r="A143" s="68"/>
-      <c r="B143" s="60">
-        <v>2021</v>
+      <c r="B143" s="60" t="s">
+        <v>85</v>
       </c>
       <c r="C143" s="53">
-        <v>105.4</v>
+        <v>102.1</v>
       </c>
       <c r="D143" s="53">
-        <v>127.8</v>
+        <v>106.6</v>
       </c>
       <c r="E143" s="53">
-        <v>115.7</v>
+        <v>106.2</v>
       </c>
       <c r="F143" s="53">
-        <v>0</v>
+        <v>149</v>
       </c>
       <c r="G143" s="53">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="H143" s="53">
-        <v>134</v>
+        <v>99.3</v>
       </c>
       <c r="I143" s="53">
-        <v>118.6</v>
+        <v>102.9</v>
       </c>
       <c r="J143" s="53">
-        <v>107</v>
+        <v>67.2</v>
       </c>
       <c r="K143" s="53">
-        <v>100.9</v>
+        <v>106.4</v>
       </c>
       <c r="L143" s="53">
-        <v>141.6</v>
+        <v>102.6</v>
       </c>
       <c r="M143" s="53">
-        <v>109.2</v>
+        <v>95.3</v>
       </c>
       <c r="N143" s="53">
-        <v>94.6</v>
+        <v>105.1</v>
       </c>
       <c r="O143" s="53">
-        <v>104.1</v>
-      </c>
+        <v>103.5</v>
+      </c>
+      <c r="P143" s="12"/>
+      <c r="Q143" s="12"/>
+      <c r="R143" s="12"/>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="68"/>
       <c r="B144" s="60">
         <v>2022</v>
       </c>
       <c r="C144" s="55">
-        <v>105.5</v>
+        <v>102.5</v>
       </c>
       <c r="D144" s="55">
-        <v>97.8</v>
+        <v>99.6</v>
       </c>
       <c r="E144" s="55">
-        <v>103.4</v>
+        <v>103.5</v>
       </c>
       <c r="F144" s="55">
-        <v>0</v>
+        <v>102.5</v>
       </c>
       <c r="G144" s="55">
-        <v>102.3</v>
+        <v>104.4</v>
       </c>
       <c r="H144" s="55">
-        <v>115.2</v>
+        <v>96.1</v>
       </c>
       <c r="I144" s="55">
-        <v>97.2</v>
+        <v>130.9</v>
       </c>
       <c r="J144" s="55">
-        <v>108.6</v>
+        <v>112.5</v>
       </c>
       <c r="K144" s="55">
-        <v>106.6</v>
+        <v>111.6</v>
       </c>
       <c r="L144" s="55">
-        <v>119.8</v>
+        <v>95</v>
       </c>
       <c r="M144" s="55">
-        <v>104</v>
+        <v>98.1</v>
       </c>
       <c r="N144" s="55">
-        <v>93.4</v>
+        <v>99.4</v>
       </c>
       <c r="O144" s="53">
-        <v>105.5</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:15">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18">
       <c r="A145" s="68"/>
       <c r="B145" s="60">
         <v>2023</v>
       </c>
       <c r="C145" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="D145" s="53">
+        <v>72.8</v>
+      </c>
+      <c r="E145" s="53">
+        <v>98.3</v>
+      </c>
+      <c r="F145" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="G145" s="53">
+        <v>93.9</v>
+      </c>
+      <c r="H145" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="I145" s="53">
+        <v>73.2</v>
+      </c>
+      <c r="J145" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="K145" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="L145" s="53">
+        <v>124.3</v>
+      </c>
+      <c r="M145" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="N145" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="O145" s="53">
+        <f>'[1]Итог ВРП'!$Y$627</f>
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18">
+      <c r="A146" s="68"/>
+      <c r="B146" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C146" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="D146" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="E146" s="53">
+        <v>107.9</v>
+      </c>
+      <c r="F146" s="53">
+        <v>106</v>
+      </c>
+      <c r="G146" s="53">
+        <v>110.3</v>
+      </c>
+      <c r="H146" s="53">
+        <v>116.3</v>
+      </c>
+      <c r="I146" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="J146" s="53">
+        <v>129.1</v>
+      </c>
+      <c r="K146" s="53">
+        <v>105.5</v>
+      </c>
+      <c r="L146" s="53">
+        <v>177.3</v>
+      </c>
+      <c r="M146" s="53">
+        <v>100</v>
+      </c>
+      <c r="N146" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="O146" s="53">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18">
+      <c r="A147" s="68"/>
+      <c r="B147" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C147" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="D147" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="E147" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="F147" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="G147" s="53">
+        <v>103.5</v>
+      </c>
+      <c r="H147" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="I147" s="53">
+        <v>85</v>
+      </c>
+      <c r="J147" s="53">
+        <v>132.6</v>
+      </c>
+      <c r="K147" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="L147" s="53">
+        <v>84.2</v>
+      </c>
+      <c r="M147" s="53">
+        <v>113.5</v>
+      </c>
+      <c r="N147" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="O147" s="53">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18">
+      <c r="A148" s="68">
+        <v>63</v>
+      </c>
+      <c r="B148" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="C148" s="53"/>
+      <c r="D148" s="53"/>
+      <c r="E148" s="53"/>
+      <c r="F148" s="53"/>
+      <c r="G148" s="53"/>
+      <c r="H148" s="53"/>
+      <c r="I148" s="53"/>
+      <c r="J148" s="53"/>
+      <c r="K148" s="53"/>
+      <c r="L148" s="53"/>
+      <c r="M148" s="53"/>
+      <c r="N148" s="53"/>
+      <c r="O148" s="53"/>
+    </row>
+    <row r="149" spans="1:18">
+      <c r="A149" s="68"/>
+      <c r="B149" s="60">
+        <v>2018</v>
+      </c>
+      <c r="C149" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="D149" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="E149" s="53">
+        <v>109.7</v>
+      </c>
+      <c r="F149" s="53">
+        <v>109.4</v>
+      </c>
+      <c r="G149" s="53">
+        <v>110.9</v>
+      </c>
+      <c r="H149" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="I149" s="53">
+        <v>91.9</v>
+      </c>
+      <c r="J149" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="K149" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="L149" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="M149" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="N149" s="53">
+        <v>102</v>
+      </c>
+      <c r="O149" s="53">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18">
+      <c r="A150" s="68"/>
+      <c r="B150" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C150" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="D150" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="E150" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="F150" s="53">
+        <v>117.3</v>
+      </c>
+      <c r="G150" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="H150" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="I150" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="J150" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="K150" s="53">
+        <v>109.3</v>
+      </c>
+      <c r="L150" s="53">
+        <v>100</v>
+      </c>
+      <c r="M150" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="N150" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="O150" s="53">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18">
+      <c r="A151" s="68"/>
+      <c r="B151" s="60">
+        <v>2020</v>
+      </c>
+      <c r="C151" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="D151" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="E151" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="F151" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="G151" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="H151" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="I151" s="53">
+        <v>93.9</v>
+      </c>
+      <c r="J151" s="53">
+        <v>126.9</v>
+      </c>
+      <c r="K151" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="L151" s="53">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="M151" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="N151" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="O151" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="P151" s="12"/>
+      <c r="Q151" s="12"/>
+      <c r="R151" s="12"/>
+    </row>
+    <row r="152" spans="1:18" ht="12.75">
+      <c r="A152" s="68"/>
+      <c r="B152" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C152" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="D152" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="E152" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="F152" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="G152" s="53">
+        <v>96.6</v>
+      </c>
+      <c r="H152" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="I152" s="53">
+        <v>114</v>
+      </c>
+      <c r="J152" s="53">
+        <v>115.3</v>
+      </c>
+      <c r="K152" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="L152" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="M152" s="53">
+        <v>111.4</v>
+      </c>
+      <c r="N152" s="53">
+        <v>116</v>
+      </c>
+      <c r="O152" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="P152" s="12"/>
+      <c r="Q152" s="12"/>
+      <c r="R152" s="12"/>
+    </row>
+    <row r="153" spans="1:18">
+      <c r="A153" s="68"/>
+      <c r="B153" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C153" s="55">
+        <v>103.5</v>
+      </c>
+      <c r="D153" s="55">
+        <v>103</v>
+      </c>
+      <c r="E153" s="55">
+        <v>103.4</v>
+      </c>
+      <c r="F153" s="55">
+        <v>83.9</v>
+      </c>
+      <c r="G153" s="55">
+        <v>108.1</v>
+      </c>
+      <c r="H153" s="55">
+        <v>100.5</v>
+      </c>
+      <c r="I153" s="55">
+        <v>89.9</v>
+      </c>
+      <c r="J153" s="55">
+        <v>111.6</v>
+      </c>
+      <c r="K153" s="55">
         <v>105</v>
       </c>
-      <c r="D145" s="53">
+      <c r="L153" s="55">
+        <v>95.6</v>
+      </c>
+      <c r="M153" s="55">
+        <v>90.6</v>
+      </c>
+      <c r="N153" s="55">
+        <v>102</v>
+      </c>
+      <c r="O153" s="53">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18">
+      <c r="A154" s="68"/>
+      <c r="B154" s="60">
+        <v>2023</v>
+      </c>
+      <c r="C154" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="D154" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="E154" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="F154" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="G154" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="H154" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="I154" s="53">
+        <v>90.3</v>
+      </c>
+      <c r="J154" s="53">
+        <v>111.5</v>
+      </c>
+      <c r="K154" s="53">
+        <v>119.8</v>
+      </c>
+      <c r="L154" s="53">
+        <v>117.1</v>
+      </c>
+      <c r="M154" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="N154" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="O154" s="53">
+        <f>'[1]Итог ВРП'!$Y$628</f>
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18">
+      <c r="A155" s="68"/>
+      <c r="B155" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C155" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="D155" s="53">
+        <v>108.7</v>
+      </c>
+      <c r="E155" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="F155" s="53">
+        <v>107.9</v>
+      </c>
+      <c r="G155" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="H155" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="I155" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="J155" s="53">
+        <v>125.9</v>
+      </c>
+      <c r="K155" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="L155" s="53">
+        <v>123.7</v>
+      </c>
+      <c r="M155" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="N155" s="53">
+        <v>118.4</v>
+      </c>
+      <c r="O155" s="53">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18">
+      <c r="A156" s="68"/>
+      <c r="B156" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C156" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="D156" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="E156" s="53">
+        <v>96.9</v>
+      </c>
+      <c r="F156" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="G156" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="H156" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="I156" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="J156" s="53">
+        <v>109.8</v>
+      </c>
+      <c r="K156" s="53">
+        <v>108.6</v>
+      </c>
+      <c r="L156" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="M156" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="N156" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="O156" s="53">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18">
+      <c r="A157" s="68">
+        <v>71</v>
+      </c>
+      <c r="B157" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C157" s="53"/>
+      <c r="D157" s="53"/>
+      <c r="E157" s="53"/>
+      <c r="F157" s="53"/>
+      <c r="G157" s="53"/>
+      <c r="H157" s="53"/>
+      <c r="I157" s="53"/>
+      <c r="J157" s="53"/>
+      <c r="K157" s="53"/>
+      <c r="L157" s="53"/>
+      <c r="M157" s="53"/>
+      <c r="N157" s="53"/>
+      <c r="O157" s="53"/>
+    </row>
+    <row r="158" spans="1:18">
+      <c r="A158" s="68"/>
+      <c r="B158" s="60">
+        <v>2018</v>
+      </c>
+      <c r="C158" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="D158" s="53">
+        <v>81.3</v>
+      </c>
+      <c r="E158" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="F158" s="53">
+        <v>0</v>
+      </c>
+      <c r="G158" s="53">
+        <v>108.3</v>
+      </c>
+      <c r="H158" s="53">
+        <v>114.5</v>
+      </c>
+      <c r="I158" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="J158" s="53">
+        <v>79.8</v>
+      </c>
+      <c r="K158" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="L158" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="M158" s="53">
+        <v>112</v>
+      </c>
+      <c r="N158" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="O158" s="53">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18">
+      <c r="A159" s="68"/>
+      <c r="B159" s="60">
+        <v>2019</v>
+      </c>
+      <c r="C159" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="D159" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="E159" s="53">
+        <v>111.6</v>
+      </c>
+      <c r="F159" s="53">
+        <v>0</v>
+      </c>
+      <c r="G159" s="53">
+        <v>111.1</v>
+      </c>
+      <c r="H159" s="53">
+        <v>115</v>
+      </c>
+      <c r="I159" s="53">
+        <v>107.2</v>
+      </c>
+      <c r="J159" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="K159" s="53">
+        <v>120.9</v>
+      </c>
+      <c r="L159" s="53">
+        <v>109.8</v>
+      </c>
+      <c r="M159" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="N159" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="O159" s="53">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18">
+      <c r="A160" s="68"/>
+      <c r="B160" s="60">
+        <v>2020</v>
+      </c>
+      <c r="C160" s="53">
+        <v>101</v>
+      </c>
+      <c r="D160" s="53">
+        <v>83.7</v>
+      </c>
+      <c r="E160" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="F160" s="53">
+        <v>0</v>
+      </c>
+      <c r="G160" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="H160" s="53">
+        <v>97.1</v>
+      </c>
+      <c r="I160" s="53">
+        <v>116.6</v>
+      </c>
+      <c r="J160" s="53">
+        <v>109.8</v>
+      </c>
+      <c r="K160" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="L160" s="53">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="M160" s="53">
+        <v>117.4</v>
+      </c>
+      <c r="N160" s="53">
+        <v>103.1</v>
+      </c>
+      <c r="O160" s="53">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15" ht="15" customHeight="1">
+      <c r="A161" s="68"/>
+      <c r="B161" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C161" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="D161" s="53">
+        <v>127.8</v>
+      </c>
+      <c r="E161" s="53">
+        <v>115.7</v>
+      </c>
+      <c r="F161" s="53">
+        <v>0</v>
+      </c>
+      <c r="G161" s="53">
+        <v>114</v>
+      </c>
+      <c r="H161" s="53">
+        <v>134</v>
+      </c>
+      <c r="I161" s="53">
+        <v>118.6</v>
+      </c>
+      <c r="J161" s="53">
+        <v>107</v>
+      </c>
+      <c r="K161" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="L161" s="53">
+        <v>141.6</v>
+      </c>
+      <c r="M161" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="N161" s="53">
+        <v>94.6</v>
+      </c>
+      <c r="O161" s="53">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
+      <c r="A162" s="68"/>
+      <c r="B162" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C162" s="55">
+        <v>105.5</v>
+      </c>
+      <c r="D162" s="55">
+        <v>97.8</v>
+      </c>
+      <c r="E162" s="55">
+        <v>103.4</v>
+      </c>
+      <c r="F162" s="55">
+        <v>0</v>
+      </c>
+      <c r="G162" s="55">
+        <v>102.3</v>
+      </c>
+      <c r="H162" s="55">
+        <v>115.2</v>
+      </c>
+      <c r="I162" s="55">
+        <v>97.2</v>
+      </c>
+      <c r="J162" s="55">
+        <v>108.6</v>
+      </c>
+      <c r="K162" s="55">
+        <v>106.6</v>
+      </c>
+      <c r="L162" s="55">
+        <v>119.8</v>
+      </c>
+      <c r="M162" s="55">
+        <v>104</v>
+      </c>
+      <c r="N162" s="55">
+        <v>93.4</v>
+      </c>
+      <c r="O162" s="53">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
+      <c r="A163" s="68"/>
+      <c r="B163" s="60">
+        <v>2023</v>
+      </c>
+      <c r="C163" s="53">
+        <v>105</v>
+      </c>
+      <c r="D163" s="53">
         <v>101.9</v>
       </c>
-      <c r="E145" s="53">
+      <c r="E163" s="53">
         <v>102</v>
       </c>
-      <c r="F145" s="53">
+      <c r="F163" s="53">
         <v>0</v>
       </c>
-      <c r="G145" s="53">
+      <c r="G163" s="53">
         <v>102.5</v>
       </c>
-      <c r="H145" s="53">
+      <c r="H163" s="53">
         <v>96.2</v>
       </c>
-      <c r="I145" s="53">
+      <c r="I163" s="53">
         <v>108.1</v>
       </c>
-      <c r="J145" s="53">
+      <c r="J163" s="53">
         <v>119.1</v>
       </c>
-      <c r="K145" s="53">
+      <c r="K163" s="53">
         <v>102.1</v>
       </c>
-      <c r="L145" s="53">
+      <c r="L163" s="53">
         <v>171.8</v>
       </c>
-      <c r="M145" s="53">
+      <c r="M163" s="53">
         <v>108.4</v>
       </c>
-      <c r="N145" s="53">
+      <c r="N163" s="53">
         <v>105.3</v>
       </c>
-      <c r="O145" s="53">
+      <c r="O163" s="53">
         <f>'[1]Итог ВРП'!$Y$629</f>
         <v>94.8</v>
       </c>
     </row>
-    <row r="146" spans="1:15" ht="12.75">
-[...4 lines deleted...]
-      <c r="C146" s="53">
+    <row r="164" spans="1:15">
+      <c r="A164" s="68"/>
+      <c r="B164" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C164" s="53">
         <v>105.4</v>
       </c>
-      <c r="D146" s="53">
+      <c r="D164" s="53">
         <v>115.8</v>
       </c>
-      <c r="E146" s="53">
+      <c r="E164" s="53">
         <v>110.1</v>
       </c>
-      <c r="F146" s="53">
+      <c r="F164" s="53">
         <v>0</v>
       </c>
-      <c r="G146" s="53">
+      <c r="G164" s="53">
         <v>113.7</v>
       </c>
-      <c r="H146" s="53">
+      <c r="H164" s="53">
         <v>77.099999999999994</v>
       </c>
-      <c r="I146" s="53">
+      <c r="I164" s="53">
         <v>88.2</v>
       </c>
-      <c r="J146" s="53">
+      <c r="J164" s="53">
         <v>123.8</v>
       </c>
-      <c r="K146" s="53">
+      <c r="K164" s="53">
         <v>112.7</v>
       </c>
-      <c r="L146" s="53">
+      <c r="L164" s="53">
         <v>92.7</v>
       </c>
-      <c r="M146" s="53">
+      <c r="M164" s="53">
         <v>101</v>
       </c>
-      <c r="N146" s="53">
+      <c r="N164" s="53">
         <v>81.5</v>
       </c>
-      <c r="O146" s="53">
+      <c r="O164" s="53">
         <v>105.1</v>
       </c>
     </row>
-    <row r="147" spans="1:15" ht="15" customHeight="1">
-      <c r="A147" s="68">
+    <row r="165" spans="1:15">
+      <c r="A165" s="68"/>
+      <c r="B165" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C165" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="D165" s="53">
+        <v>84.1</v>
+      </c>
+      <c r="E165" s="53">
+        <v>107</v>
+      </c>
+      <c r="F165" s="53">
+        <v>344.4</v>
+      </c>
+      <c r="G165" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="H165" s="53">
+        <v>90.4</v>
+      </c>
+      <c r="I165" s="53">
+        <v>120.3</v>
+      </c>
+      <c r="J165" s="53">
+        <v>134.6</v>
+      </c>
+      <c r="K165" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="L165" s="53">
+        <v>121.1</v>
+      </c>
+      <c r="M165" s="53">
+        <v>109.3</v>
+      </c>
+      <c r="N165" s="53">
+        <v>110.1</v>
+      </c>
+      <c r="O165" s="53">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15" ht="15" customHeight="1">
+      <c r="A166" s="68">
         <v>75</v>
       </c>
-      <c r="B147" s="52" t="s">
+      <c r="B166" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="C147" s="53"/>
-[...15 lines deleted...]
-      <c r="B148" s="60">
+      <c r="C166" s="53"/>
+      <c r="D166" s="53"/>
+      <c r="E166" s="53"/>
+      <c r="F166" s="53"/>
+      <c r="G166" s="53"/>
+      <c r="H166" s="53"/>
+      <c r="I166" s="53"/>
+      <c r="J166" s="53"/>
+      <c r="K166" s="53"/>
+      <c r="L166" s="53"/>
+      <c r="M166" s="53"/>
+      <c r="N166" s="53"/>
+      <c r="O166" s="53"/>
+    </row>
+    <row r="167" spans="1:15" ht="15" customHeight="1">
+      <c r="A167" s="68"/>
+      <c r="B167" s="60">
         <v>2018</v>
       </c>
-      <c r="C148" s="53">
+      <c r="C167" s="53">
         <v>103</v>
       </c>
-      <c r="D148" s="53">
+      <c r="D167" s="53">
         <v>102.9</v>
       </c>
-      <c r="E148" s="53">
+      <c r="E167" s="53">
         <v>104.5</v>
       </c>
-      <c r="F148" s="53">
+      <c r="F167" s="53">
         <v>0</v>
       </c>
-      <c r="G148" s="53">
+      <c r="G167" s="53">
         <v>105.3</v>
       </c>
-      <c r="H148" s="53">
+      <c r="H167" s="53">
         <v>102.5</v>
       </c>
-      <c r="I148" s="53">
+      <c r="I167" s="53">
         <v>92.1</v>
       </c>
-      <c r="J148" s="53">
+      <c r="J167" s="53">
         <v>104.8</v>
       </c>
-      <c r="K148" s="53">
+      <c r="K167" s="53">
         <v>100</v>
       </c>
-      <c r="L148" s="53">
+      <c r="L167" s="53">
         <v>104.1</v>
       </c>
-      <c r="M148" s="53">
+      <c r="M167" s="53">
         <v>105.5</v>
       </c>
-      <c r="N148" s="53">
+      <c r="N167" s="53">
         <v>106.8</v>
       </c>
-      <c r="O148" s="53">
+      <c r="O167" s="53">
         <v>104</v>
       </c>
     </row>
-    <row r="149" spans="1:15" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B149" s="60">
+    <row r="168" spans="1:15" ht="15" customHeight="1">
+      <c r="A168" s="68"/>
+      <c r="B168" s="60">
         <v>2019</v>
       </c>
-      <c r="C149" s="53">
+      <c r="C168" s="53">
         <v>104.5</v>
       </c>
-      <c r="D149" s="53">
+      <c r="D168" s="53">
         <v>100.8</v>
       </c>
-      <c r="E149" s="53">
+      <c r="E168" s="53">
         <v>104.9</v>
       </c>
-      <c r="F149" s="53">
+      <c r="F168" s="53">
         <v>0</v>
       </c>
-      <c r="G149" s="53">
+      <c r="G168" s="53">
         <v>105.3</v>
       </c>
-      <c r="H149" s="53">
+      <c r="H168" s="53">
         <v>100.1</v>
       </c>
-      <c r="I149" s="53">
+      <c r="I168" s="53">
         <v>128.80000000000001</v>
       </c>
-      <c r="J149" s="53">
+      <c r="J168" s="53">
         <v>103.5</v>
       </c>
-      <c r="K149" s="53">
+      <c r="K168" s="53">
         <v>103.6</v>
       </c>
-      <c r="L149" s="53">
+      <c r="L168" s="53">
         <v>111.9</v>
       </c>
-      <c r="M149" s="53">
+      <c r="M168" s="53">
         <v>107</v>
       </c>
-      <c r="N149" s="53">
+      <c r="N168" s="53">
         <v>103.5</v>
       </c>
-      <c r="O149" s="53">
+      <c r="O168" s="53">
         <v>104.3</v>
       </c>
     </row>
-    <row r="150" spans="1:15" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B150" s="60">
+    <row r="169" spans="1:15" ht="15" customHeight="1">
+      <c r="A169" s="68"/>
+      <c r="B169" s="60">
         <v>2020</v>
       </c>
-      <c r="C150" s="53">
+      <c r="C169" s="53">
         <v>95.3</v>
       </c>
-      <c r="D150" s="53">
+      <c r="D169" s="53">
         <v>87.2</v>
       </c>
-      <c r="E150" s="53">
+      <c r="E169" s="53">
         <v>105.7</v>
       </c>
-      <c r="F150" s="53">
+      <c r="F169" s="53">
         <v>0</v>
       </c>
-      <c r="G150" s="53">
+      <c r="G169" s="53">
         <v>107.1</v>
       </c>
-      <c r="H150" s="53">
+      <c r="H169" s="53">
         <v>100.2</v>
       </c>
-      <c r="I150" s="53">
+      <c r="I169" s="53">
         <v>78.7</v>
       </c>
-      <c r="J150" s="53">
+      <c r="J169" s="53">
         <v>110.7</v>
       </c>
-      <c r="K150" s="53">
+      <c r="K169" s="53">
         <v>94.8</v>
       </c>
-      <c r="L150" s="53">
+      <c r="L169" s="53">
         <v>73</v>
       </c>
-      <c r="M150" s="53">
+      <c r="M169" s="53">
         <v>103.5</v>
       </c>
-      <c r="N150" s="53">
+      <c r="N169" s="53">
         <v>102.5</v>
       </c>
-      <c r="O150" s="53">
+      <c r="O169" s="53">
         <v>93.9</v>
       </c>
     </row>
-    <row r="151" spans="1:15" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B151" s="60">
+    <row r="170" spans="1:15" ht="15" customHeight="1">
+      <c r="A170" s="68"/>
+      <c r="B170" s="60">
         <v>2021</v>
       </c>
-      <c r="C151" s="53">
+      <c r="C170" s="53">
         <v>106</v>
       </c>
-      <c r="D151" s="53">
+      <c r="D170" s="53">
         <v>93.8</v>
       </c>
-      <c r="E151" s="53">
+      <c r="E170" s="53">
         <v>125.8</v>
       </c>
-      <c r="F151" s="53">
+      <c r="F170" s="53">
         <v>0</v>
       </c>
-      <c r="G151" s="53">
+      <c r="G170" s="53">
         <v>127.6</v>
       </c>
-      <c r="H151" s="53">
+      <c r="H170" s="53">
         <v>115.2</v>
       </c>
-      <c r="I151" s="53">
+      <c r="I170" s="53">
         <v>114.3</v>
       </c>
-      <c r="J151" s="53">
+      <c r="J170" s="53">
         <v>120</v>
       </c>
-      <c r="K151" s="53">
+      <c r="K170" s="53">
         <v>105.9</v>
       </c>
-      <c r="L151" s="53">
+      <c r="L170" s="53">
         <v>113.4</v>
       </c>
-      <c r="M151" s="53">
+      <c r="M170" s="53">
         <v>105.4</v>
       </c>
-      <c r="N151" s="53">
+      <c r="N170" s="53">
         <v>106.4</v>
       </c>
-      <c r="O151" s="53">
+      <c r="O170" s="53">
         <v>101.6</v>
       </c>
     </row>
-    <row r="152" spans="1:15">
-[...1 lines deleted...]
-      <c r="B152" s="60">
+    <row r="171" spans="1:15">
+      <c r="A171" s="68"/>
+      <c r="B171" s="60">
         <v>2022</v>
       </c>
-      <c r="C152" s="55">
+      <c r="C171" s="55">
         <v>105</v>
       </c>
-      <c r="D152" s="55">
+      <c r="D171" s="55">
         <v>56.7</v>
       </c>
-      <c r="E152" s="55">
+      <c r="E171" s="55">
         <v>109.1</v>
       </c>
-      <c r="F152" s="55">
+      <c r="F171" s="55">
         <v>0</v>
       </c>
-      <c r="G152" s="55">
+      <c r="G171" s="55">
         <v>111.1</v>
       </c>
-      <c r="H152" s="55">
+      <c r="H171" s="55">
         <v>96.6</v>
       </c>
-      <c r="I152" s="55">
+      <c r="I171" s="55">
         <v>102.7</v>
       </c>
-      <c r="J152" s="55">
+      <c r="J171" s="55">
         <v>106.7</v>
       </c>
-      <c r="K152" s="55">
+      <c r="K171" s="55">
         <v>100.1</v>
       </c>
-      <c r="L152" s="55">
+      <c r="L171" s="55">
         <v>117.6</v>
       </c>
-      <c r="M152" s="55">
+      <c r="M171" s="55">
         <v>95.7</v>
       </c>
-      <c r="N152" s="55">
+      <c r="N171" s="55">
         <v>104.5</v>
       </c>
-      <c r="O152" s="53">
+      <c r="O171" s="53">
         <v>109</v>
       </c>
     </row>
-    <row r="153" spans="1:15">
-[...1 lines deleted...]
-      <c r="B153" s="60">
+    <row r="172" spans="1:15">
+      <c r="A172" s="68"/>
+      <c r="B172" s="60">
         <v>2023</v>
       </c>
-      <c r="C153" s="53">
+      <c r="C172" s="53">
         <v>108.9</v>
       </c>
-      <c r="D153" s="53">
+      <c r="D172" s="53">
         <v>88.8</v>
       </c>
-      <c r="E153" s="53">
+      <c r="E172" s="53">
         <v>110.1</v>
       </c>
-      <c r="F153" s="53">
+      <c r="F172" s="53">
         <v>0</v>
       </c>
-      <c r="G153" s="53">
+      <c r="G172" s="53">
         <v>112.1</v>
       </c>
-      <c r="H153" s="53">
+      <c r="H172" s="53">
         <v>95.4</v>
       </c>
-      <c r="I153" s="53">
+      <c r="I172" s="53">
         <v>103.9</v>
       </c>
-      <c r="J153" s="53">
+      <c r="J172" s="53">
         <v>102.4</v>
       </c>
-      <c r="K153" s="53">
+      <c r="K172" s="53">
         <v>110.2</v>
       </c>
-      <c r="L153" s="53">
+      <c r="L172" s="53">
         <v>111.5</v>
       </c>
-      <c r="M153" s="53">
+      <c r="M172" s="53">
         <v>112.1</v>
       </c>
-      <c r="N153" s="53">
+      <c r="N172" s="53">
         <v>106.9</v>
       </c>
-      <c r="O153" s="53">
+      <c r="O172" s="53">
         <v>107.9</v>
       </c>
     </row>
-    <row r="154" spans="1:15" ht="12.75">
-[...4 lines deleted...]
-      <c r="C154" s="53">
+    <row r="173" spans="1:15">
+      <c r="A173" s="68"/>
+      <c r="B173" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C173" s="53">
         <v>107.6</v>
       </c>
-      <c r="D154" s="53">
+      <c r="D173" s="53">
         <v>138.6</v>
       </c>
-      <c r="E154" s="53">
+      <c r="E173" s="53">
         <v>98.6</v>
       </c>
-      <c r="F154" s="53">
+      <c r="F173" s="53">
         <v>0</v>
       </c>
-      <c r="G154" s="53">
+      <c r="G173" s="53">
         <v>98.9</v>
       </c>
-      <c r="H154" s="53">
+      <c r="H173" s="53">
         <v>96.7</v>
       </c>
-      <c r="I154" s="53">
+      <c r="I173" s="53">
         <v>95.6</v>
       </c>
-      <c r="J154" s="53">
+      <c r="J173" s="53">
         <v>117.5</v>
       </c>
-      <c r="K154" s="53">
+      <c r="K173" s="53">
         <v>116.9</v>
       </c>
-      <c r="L154" s="53">
+      <c r="L173" s="53">
         <v>111.9</v>
       </c>
-      <c r="M154" s="53">
+      <c r="M173" s="53">
         <v>115.7</v>
       </c>
-      <c r="N154" s="53">
+      <c r="N173" s="53">
         <v>105.5</v>
       </c>
-      <c r="O154" s="53">
+      <c r="O173" s="53">
         <v>100</v>
       </c>
     </row>
-    <row r="155" spans="1:15">
-      <c r="A155" s="68">
+    <row r="174" spans="1:15">
+      <c r="A174" s="68"/>
+      <c r="B174" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C174" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="D174" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="E174" s="53">
+        <v>114.7</v>
+      </c>
+      <c r="F174" s="53">
+        <v>0</v>
+      </c>
+      <c r="G174" s="53">
+        <v>116.4</v>
+      </c>
+      <c r="H174" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="I174" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="J174" s="53">
+        <v>149.4</v>
+      </c>
+      <c r="K174" s="53">
+        <v>112.5</v>
+      </c>
+      <c r="L174" s="53">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="M174" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="N174" s="53">
+        <v>87.5</v>
+      </c>
+      <c r="O174" s="53">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175" s="68">
         <v>79</v>
       </c>
-      <c r="B155" s="52" t="s">
+      <c r="B175" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="C155" s="53"/>
-[...15 lines deleted...]
-      <c r="B156" s="60">
+      <c r="C175" s="53"/>
+      <c r="D175" s="53"/>
+      <c r="E175" s="53"/>
+      <c r="F175" s="53"/>
+      <c r="G175" s="53"/>
+      <c r="H175" s="53"/>
+      <c r="I175" s="53"/>
+      <c r="J175" s="53"/>
+      <c r="K175" s="53"/>
+      <c r="L175" s="53"/>
+      <c r="M175" s="53"/>
+      <c r="N175" s="53"/>
+      <c r="O175" s="53"/>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="A176" s="68"/>
+      <c r="B176" s="60">
         <v>2018</v>
       </c>
-      <c r="C156" s="53">
+      <c r="C176" s="53">
         <v>114.1</v>
       </c>
-      <c r="D156" s="53">
+      <c r="D176" s="53">
         <v>100.1</v>
       </c>
-      <c r="E156" s="53">
+      <c r="E176" s="53">
         <v>105.8</v>
       </c>
-      <c r="F156" s="53">
+      <c r="F176" s="53">
         <v>62.6</v>
       </c>
-      <c r="G156" s="53">
+      <c r="G176" s="53">
         <v>105.7</v>
       </c>
-      <c r="H156" s="53">
+      <c r="H176" s="53">
         <v>113.1</v>
       </c>
-      <c r="I156" s="53">
+      <c r="I176" s="53">
         <v>79.099999999999994</v>
       </c>
-      <c r="J156" s="53">
+      <c r="J176" s="53">
         <v>201.3</v>
       </c>
-      <c r="K156" s="53">
+      <c r="K176" s="53">
         <v>163.19999999999999</v>
       </c>
-      <c r="L156" s="53">
+      <c r="L176" s="53">
         <v>100.4</v>
       </c>
-      <c r="M156" s="53">
+      <c r="M176" s="53">
         <v>108.3</v>
       </c>
-      <c r="N156" s="53">
+      <c r="N176" s="53">
         <v>90.9</v>
       </c>
-      <c r="O156" s="53">
+      <c r="O176" s="53">
         <v>101</v>
       </c>
     </row>
-    <row r="157" spans="1:15">
-[...1 lines deleted...]
-      <c r="B157" s="60">
+    <row r="177" spans="1:15">
+      <c r="A177" s="68"/>
+      <c r="B177" s="60">
         <v>2019</v>
       </c>
-      <c r="C157" s="53">
+      <c r="C177" s="53">
         <v>103.8</v>
       </c>
-      <c r="D157" s="53">
+      <c r="D177" s="53">
         <v>106.7</v>
       </c>
-      <c r="E157" s="53">
+      <c r="E177" s="53">
         <v>115</v>
       </c>
-      <c r="F157" s="53">
+      <c r="F177" s="53">
         <v>91.2</v>
       </c>
-      <c r="G157" s="53">
+      <c r="G177" s="53">
         <v>113.9</v>
       </c>
-      <c r="H157" s="53">
+      <c r="H177" s="53">
         <v>131</v>
       </c>
-      <c r="I157" s="53">
+      <c r="I177" s="53">
         <v>104.9</v>
       </c>
-      <c r="J157" s="53">
+      <c r="J177" s="53">
         <v>38.5</v>
       </c>
-      <c r="K157" s="53">
+      <c r="K177" s="53">
         <v>107.1</v>
       </c>
-      <c r="L157" s="53">
+      <c r="L177" s="53">
         <v>110.8</v>
       </c>
-      <c r="M157" s="53">
+      <c r="M177" s="53">
         <v>102.5</v>
       </c>
-      <c r="N157" s="53">
+      <c r="N177" s="53">
         <v>101.7</v>
       </c>
-      <c r="O157" s="53">
+      <c r="O177" s="53">
         <v>108.3</v>
       </c>
     </row>
-    <row r="158" spans="1:15">
-[...1 lines deleted...]
-      <c r="B158" s="60">
+    <row r="178" spans="1:15">
+      <c r="A178" s="68"/>
+      <c r="B178" s="60">
         <v>2020</v>
       </c>
-      <c r="C158" s="53">
+      <c r="C178" s="53">
         <v>100.9</v>
       </c>
-      <c r="D158" s="53">
+      <c r="D178" s="53">
         <v>104.4</v>
       </c>
-      <c r="E158" s="53">
+      <c r="E178" s="53">
         <v>98.9</v>
       </c>
-      <c r="F158" s="53">
+      <c r="F178" s="53">
         <v>93.3</v>
       </c>
-      <c r="G158" s="53">
+      <c r="G178" s="53">
         <v>98.7</v>
       </c>
-      <c r="H158" s="53">
+      <c r="H178" s="53">
         <v>99.6</v>
       </c>
-      <c r="I158" s="53">
+      <c r="I178" s="53">
         <v>116.5</v>
       </c>
-      <c r="J158" s="53">
+      <c r="J178" s="53">
         <v>143.6</v>
       </c>
-      <c r="K158" s="53">
+      <c r="K178" s="53">
         <v>105</v>
       </c>
-      <c r="L158" s="53">
+      <c r="L178" s="53">
         <v>71.8</v>
       </c>
-      <c r="M158" s="53">
+      <c r="M178" s="53">
         <v>109.6</v>
       </c>
-      <c r="N158" s="53">
+      <c r="N178" s="53">
         <v>102.4</v>
       </c>
-      <c r="O158" s="53">
+      <c r="O178" s="53">
         <v>103.9</v>
       </c>
     </row>
-    <row r="159" spans="1:15">
-[...1 lines deleted...]
-      <c r="B159" s="60">
+    <row r="179" spans="1:15">
+      <c r="A179" s="68"/>
+      <c r="B179" s="60">
         <v>2021</v>
       </c>
-      <c r="C159" s="53">
+      <c r="C179" s="53">
         <v>105.4</v>
       </c>
-      <c r="D159" s="53">
+      <c r="D179" s="53">
         <v>101.8</v>
       </c>
-      <c r="E159" s="53">
+      <c r="E179" s="53">
         <v>104.2</v>
       </c>
-      <c r="F159" s="53">
+      <c r="F179" s="53">
         <v>114.5</v>
       </c>
-      <c r="G159" s="53">
+      <c r="G179" s="53">
         <v>102.3</v>
       </c>
-      <c r="H159" s="53">
+      <c r="H179" s="53">
         <v>110.4</v>
       </c>
-      <c r="I159" s="53">
+      <c r="I179" s="53">
         <v>185.3</v>
       </c>
-      <c r="J159" s="53">
+      <c r="J179" s="53">
         <v>120.7</v>
       </c>
-      <c r="K159" s="53">
+      <c r="K179" s="53">
         <v>89.8</v>
       </c>
-      <c r="L159" s="53">
+      <c r="L179" s="53">
         <v>132.30000000000001</v>
       </c>
-      <c r="M159" s="53">
+      <c r="M179" s="53">
         <v>111.6</v>
       </c>
-      <c r="N159" s="53">
+      <c r="N179" s="53">
         <v>104.6</v>
       </c>
-      <c r="O159" s="53">
+      <c r="O179" s="53">
         <v>112.9</v>
       </c>
     </row>
-    <row r="160" spans="1:15">
-[...1 lines deleted...]
-      <c r="B160" s="60">
+    <row r="180" spans="1:15">
+      <c r="A180" s="68"/>
+      <c r="B180" s="60">
         <v>2022</v>
       </c>
-      <c r="C160" s="53">
+      <c r="C180" s="53">
         <v>106.8</v>
       </c>
-      <c r="D160" s="53">
+      <c r="D180" s="53">
         <v>90.2</v>
       </c>
-      <c r="E160" s="53">
+      <c r="E180" s="53">
         <v>106.6</v>
       </c>
-      <c r="F160" s="53">
+      <c r="F180" s="53">
         <v>110.2</v>
       </c>
-      <c r="G160" s="53">
+      <c r="G180" s="53">
         <v>108</v>
       </c>
-      <c r="H160" s="53">
+      <c r="H180" s="53">
         <v>95.2</v>
       </c>
-      <c r="I160" s="53">
+      <c r="I180" s="53">
         <v>96</v>
       </c>
-      <c r="J160" s="53">
+      <c r="J180" s="53">
         <v>135.80000000000001</v>
       </c>
-      <c r="K160" s="53">
+      <c r="K180" s="53">
         <v>115.4</v>
       </c>
-      <c r="L160" s="53">
+      <c r="L180" s="53">
         <v>119.2</v>
       </c>
-      <c r="M160" s="53">
+      <c r="M180" s="53">
         <v>83.5</v>
       </c>
-      <c r="N160" s="53">
+      <c r="N180" s="53">
         <v>105.6</v>
       </c>
-      <c r="O160" s="53">
+      <c r="O180" s="53">
         <v>94.9</v>
       </c>
     </row>
-    <row r="161" spans="1:15">
-[...1 lines deleted...]
-      <c r="B161" s="60">
+    <row r="181" spans="1:15">
+      <c r="A181" s="68"/>
+      <c r="B181" s="60">
         <v>2023</v>
       </c>
-      <c r="C161" s="53">
+      <c r="C181" s="53">
         <v>105.1</v>
       </c>
-      <c r="D161" s="53">
+      <c r="D181" s="53">
         <v>99.8</v>
       </c>
-      <c r="E161" s="53">
+      <c r="E181" s="53">
         <v>102.9</v>
       </c>
-      <c r="F161" s="53">
+      <c r="F181" s="53">
         <v>105.6</v>
       </c>
-      <c r="G161" s="53">
+      <c r="G181" s="53">
         <v>102.1</v>
       </c>
-      <c r="H161" s="53">
+      <c r="H181" s="53">
         <v>104.2</v>
       </c>
-      <c r="I161" s="53">
+      <c r="I181" s="53">
         <v>137</v>
       </c>
-      <c r="J161" s="53">
+      <c r="J181" s="53">
         <v>113.6</v>
       </c>
-      <c r="K161" s="53">
+      <c r="K181" s="53">
         <v>114.1</v>
       </c>
-      <c r="L161" s="53">
+      <c r="L181" s="53">
         <v>125.4</v>
       </c>
-      <c r="M161" s="53">
+      <c r="M181" s="53">
         <v>101.6</v>
       </c>
-      <c r="N161" s="53">
+      <c r="N181" s="53">
         <v>103.5</v>
       </c>
-      <c r="O161" s="53">
+      <c r="O181" s="53">
         <f>'[1]Итог ВРП'!$Y$631</f>
         <v>98.3</v>
       </c>
     </row>
-    <row r="162" spans="1:15" ht="12.75">
-[...4 lines deleted...]
-      <c r="C162" s="53">
+    <row r="182" spans="1:15">
+      <c r="A182" s="71"/>
+      <c r="B182" s="70">
+        <v>2024</v>
+      </c>
+      <c r="C182" s="72">
         <v>104.4</v>
       </c>
-      <c r="D162" s="53">
+      <c r="D182" s="72">
         <v>100.3</v>
       </c>
-      <c r="E162" s="53">
+      <c r="E182" s="72">
         <v>104.6</v>
       </c>
-      <c r="F162" s="53">
+      <c r="F182" s="72">
         <v>73</v>
       </c>
-      <c r="G162" s="53">
+      <c r="G182" s="72">
         <v>105.7</v>
       </c>
-      <c r="H162" s="53">
+      <c r="H182" s="72">
         <v>104.6</v>
       </c>
-      <c r="I162" s="53">
+      <c r="I182" s="72">
         <v>62.3</v>
       </c>
-      <c r="J162" s="53">
+      <c r="J182" s="72">
         <v>114.1</v>
       </c>
-      <c r="K162" s="53">
+      <c r="K182" s="72">
         <v>106.9</v>
       </c>
-      <c r="L162" s="53">
+      <c r="L182" s="72">
         <v>113.1</v>
       </c>
-      <c r="M162" s="53">
+      <c r="M182" s="72">
         <v>123.1</v>
       </c>
-      <c r="N162" s="53">
+      <c r="N182" s="72">
         <v>95.6</v>
       </c>
-      <c r="O162" s="53">
+      <c r="O182" s="72">
         <v>103</v>
       </c>
     </row>
-    <row r="164" spans="1:15" ht="12.75">
-      <c r="A164" s="20" t="s">
+    <row r="183" spans="1:15">
+      <c r="A183" s="68"/>
+      <c r="B183" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C183" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="D183" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="E183" s="53">
+        <v>118.8</v>
+      </c>
+      <c r="F183" s="53">
+        <v>89.7</v>
+      </c>
+      <c r="G183" s="53">
+        <v>120.1</v>
+      </c>
+      <c r="H183" s="53">
+        <v>107.2</v>
+      </c>
+      <c r="I183" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="J183" s="53">
+        <v>120.7</v>
+      </c>
+      <c r="K183" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="L183" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="M183" s="53">
+        <v>126.2</v>
+      </c>
+      <c r="N183" s="53">
+        <v>136.1</v>
+      </c>
+      <c r="O183" s="53">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15" ht="12.75">
+      <c r="A185" s="20" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="165" spans="1:15" ht="12.75">
-[...65 lines deleted...]
-      <c r="C192" s="10"/>
+    <row r="186" spans="1:15">
+      <c r="A186" s="20"/>
+    </row>
+    <row r="193" spans="3:3">
+      <c r="C193" s="10"/>
+    </row>
+    <row r="194" spans="3:3">
+      <c r="C194" s="10"/>
+    </row>
+    <row r="195" spans="3:3">
+      <c r="C195" s="10"/>
+    </row>
+    <row r="196" spans="3:3">
+      <c r="C196" s="10"/>
+    </row>
+    <row r="197" spans="3:3">
+      <c r="C197" s="10"/>
+    </row>
+    <row r="198" spans="3:3">
+      <c r="C198" s="10"/>
+    </row>
+    <row r="199" spans="3:3">
+      <c r="C199" s="10"/>
+    </row>
+    <row r="200" spans="3:3">
+      <c r="C200" s="10"/>
+    </row>
+    <row r="201" spans="3:3">
+      <c r="C201" s="10"/>
+    </row>
+    <row r="202" spans="3:3">
+      <c r="C202" s="10"/>
+    </row>
+    <row r="203" spans="3:3">
+      <c r="C203" s="10"/>
+    </row>
+    <row r="204" spans="3:3">
+      <c r="C204" s="10"/>
+    </row>
+    <row r="205" spans="3:3">
+      <c r="C205" s="10"/>
+    </row>
+    <row r="206" spans="3:3">
+      <c r="C206" s="10"/>
+    </row>
+    <row r="207" spans="3:3">
+      <c r="C207" s="10"/>
+    </row>
+    <row r="208" spans="3:3">
+      <c r="C208" s="10"/>
+    </row>
+    <row r="209" spans="3:3">
+      <c r="C209" s="10"/>
+    </row>
+    <row r="210" spans="3:3">
+      <c r="C210" s="10"/>
+    </row>
+    <row r="211" spans="3:3">
+      <c r="C211" s="10"/>
+    </row>
+    <row r="212" spans="3:3">
+      <c r="C212" s="10"/>
+    </row>
+    <row r="213" spans="3:3">
+      <c r="C213" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -20287,83 +21233,83 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{683AC030-1530-4AC6-BCF4-34B7E715BD95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ADD2EFD-7ADE-4976-825E-006D2303D050}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44305458-96FD-4E08-A7D5-74848604F9BC}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ЖҚҚ НКИ_2001-2009</vt:lpstr>
       <vt:lpstr>ЖҚҚ НКИ_2010-2017</vt:lpstr>
-      <vt:lpstr>ЖҚҚ НКИ_2018-2024</vt:lpstr>
+      <vt:lpstr>ЖҚҚ НКИ_2018-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>
 </file>