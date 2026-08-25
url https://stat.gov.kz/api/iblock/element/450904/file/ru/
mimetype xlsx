--- v0 (2026-04-21)
+++ v1 (2026-08-25)
@@ -5,78 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="4"/>
+    <workbookView xWindow="480" yWindow="45" windowWidth="26940" windowHeight="12045"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="16" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="17" r:id="rId2"/>
     <sheet name="ИФО ВДС_2001-2009" sheetId="13" r:id="rId3"/>
     <sheet name="ИФО ВДС_2010-2017" sheetId="7" r:id="rId4"/>
-    <sheet name="ИФО ВДС_2018-2024" sheetId="15" r:id="rId5"/>
+    <sheet name="ИФО ВДС_2018-2025" sheetId="15" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ИФО ВДС_2010-2017'!$B$1:$O$156</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ИФО ВДС_2018-2024'!$B$1:$B$166</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ИФО ВДС_2018-2025'!$B$1:$B$186</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="96">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Промышлен-ность</t>
   </si>
   <si>
     <t xml:space="preserve">Торговля </t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Прочие услуги</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
@@ -297,160 +292,121 @@
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>с 2001 года</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде</t>
   </si>
   <si>
     <t>Методика расчета валового регионального продукта в текущих и постоянных ценах</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
-    <t xml:space="preserve">Сулейменова Ж.К.,
-[...4 lines deleted...]
-  <si>
     <t>+7 7172749537</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>Индекс физического объема валовой добавленной стоимости</t>
   </si>
   <si>
     <t>ИФО ВДС</t>
   </si>
   <si>
     <t>Индекс физического объема представляет собой среднюю величину пропорциональных изменений (между двумя периодами) количества товаров или услуг, входящих в определенный набор.</t>
   </si>
   <si>
     <t>Индекс физического объема ВДС по видам экономической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> код  КАТО</t>
   </si>
   <si>
     <t xml:space="preserve">код              КАТО </t>
   </si>
   <si>
     <t xml:space="preserve"> код                 КАТО</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> В связи с образованием новых административно-территориальных единиц был осуществлен пересчет Валового регионального продукта за 2021 год. </t>
     </r>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-    </r>
+    <t>Сулейменова Ж.К.,
+Кабылбекова А.Б.</t>
+  </si>
+  <si>
+    <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="171" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -730,51 +686,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -815,117 +771,126 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="29" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="34">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
@@ -989,86 +954,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1232,274 +1197,270 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335561/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.7109375" style="55" customWidth="1"/>
+    <col min="1" max="1" width="43.7109375" style="53" customWidth="1"/>
     <col min="2" max="2" width="82.42578125" style="18" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="27.75" customHeight="1"/>
     <row r="2" spans="1:2">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="45" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="24">
         <v>11120301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="45" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="47" t="s">
+      <c r="A4" s="45" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="46" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="47" t="s">
+      <c r="A7" s="45" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="45" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="51" t="s">
-        <v>94</v>
+      <c r="B10" s="49" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="50"/>
+      <c r="B11" s="48"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="47" t="s">
+      <c r="A12" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="55" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="64" t="s">
+      <c r="A14" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>91</v>
+      <c r="B14" s="62" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="65"/>
-[...1 lines deleted...]
-        <v>92</v>
+      <c r="A15" s="68"/>
+      <c r="B15" s="62" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="66"/>
-[...1 lines deleted...]
-        <v>93</v>
+      <c r="A16" s="69"/>
+      <c r="B16" s="56" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="57" t="s">
+      <c r="B17" s="55" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="47" t="s">
+      <c r="A18" s="45" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="28">
-        <v>45891</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="28">
-        <v>46258</v>
+      <c r="B19" s="61">
+        <v>46622</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="45" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="51">
-      <c r="A21" s="47" t="s">
+    <row r="21" spans="1:2" ht="25.5">
+      <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="29" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="23" spans="1:2" ht="31.5" customHeight="1">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="59" t="s">
-        <v>82</v>
+      <c r="B23" s="57" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/4439/file/ru/"/>
-    <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/5941/file/ru/"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B19"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="18"/>
       <c r="B2" s="19"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="18"/>
       <c r="B4" s="18"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18"/>
       <c r="B5" s="18"/>
@@ -1544,4543 +1505,4541 @@
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18"/>
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="18"/>
       <c r="B15" s="18"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="18"/>
       <c r="B16" s="18"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="18"/>
       <c r="B17" s="18"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22"/>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O182"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="12" style="6" customWidth="1"/>
     <col min="4" max="9" width="12" style="5" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1">
       <c r="A1" s="31">
         <v>11120301</v>
       </c>
       <c r="B1" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
     </row>
     <row r="2" spans="1:15">
       <c r="I2" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A3" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="53" t="s">
+      <c r="A3" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="D3" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="E3" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="53" t="s">
+      <c r="I3" s="51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:15">
-      <c r="A4" s="60">
+      <c r="A4" s="58">
         <v>0</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="60"/>
-      <c r="B5" s="44">
+      <c r="A5" s="58"/>
+      <c r="B5" s="43">
         <v>2001</v>
       </c>
       <c r="C5" s="34">
         <v>113.5</v>
       </c>
       <c r="D5" s="34">
         <v>117.1</v>
       </c>
       <c r="E5" s="34">
         <v>113.5</v>
       </c>
       <c r="F5" s="34">
         <v>127.4</v>
       </c>
       <c r="G5" s="34">
         <v>113.5</v>
       </c>
       <c r="H5" s="34">
         <v>109.5</v>
       </c>
       <c r="I5" s="34">
         <v>111.8</v>
       </c>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="60"/>
-      <c r="B6" s="44">
+      <c r="A6" s="58"/>
+      <c r="B6" s="43">
         <v>2002</v>
       </c>
       <c r="C6" s="34">
         <v>109.8</v>
       </c>
       <c r="D6" s="34">
         <v>103.2</v>
       </c>
       <c r="E6" s="34">
         <v>110.4</v>
       </c>
       <c r="F6" s="34">
         <v>119.5</v>
       </c>
       <c r="G6" s="34">
         <v>108.6</v>
       </c>
       <c r="H6" s="34">
         <v>109.9</v>
       </c>
       <c r="I6" s="34">
         <v>109.6</v>
       </c>
     </row>
     <row r="7" spans="1:15">
-      <c r="A7" s="60"/>
-      <c r="B7" s="44">
+      <c r="A7" s="58"/>
+      <c r="B7" s="43">
         <v>2003</v>
       </c>
       <c r="C7" s="34">
         <v>109.3</v>
       </c>
       <c r="D7" s="34">
         <v>102.2</v>
       </c>
       <c r="E7" s="34">
         <v>109.1</v>
       </c>
       <c r="F7" s="34">
         <v>109.8</v>
       </c>
       <c r="G7" s="34">
         <v>110.2</v>
       </c>
       <c r="H7" s="34">
         <v>110.1</v>
       </c>
       <c r="I7" s="34">
         <v>110.6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
-      <c r="A8" s="60"/>
-      <c r="B8" s="44">
+      <c r="A8" s="58"/>
+      <c r="B8" s="43">
         <v>2004</v>
       </c>
       <c r="C8" s="34">
         <v>109.6</v>
       </c>
       <c r="D8" s="34">
         <v>99.9</v>
       </c>
       <c r="E8" s="34">
         <v>110.5</v>
       </c>
       <c r="F8" s="34">
         <v>114.4</v>
       </c>
       <c r="G8" s="34">
         <v>110.5</v>
       </c>
       <c r="H8" s="34">
         <v>112.2</v>
       </c>
       <c r="I8" s="34">
         <v>108.9</v>
       </c>
     </row>
     <row r="9" spans="1:15">
-      <c r="A9" s="60"/>
-      <c r="B9" s="44">
+      <c r="A9" s="58"/>
+      <c r="B9" s="43">
         <v>2005</v>
       </c>
       <c r="C9" s="34">
         <v>109.7</v>
       </c>
       <c r="D9" s="34">
         <v>107.1</v>
       </c>
       <c r="E9" s="34">
         <v>104.8</v>
       </c>
       <c r="F9" s="34">
         <v>139.5</v>
       </c>
       <c r="G9" s="34">
         <v>109.3</v>
       </c>
       <c r="H9" s="34">
         <v>111.2</v>
       </c>
       <c r="I9" s="34">
         <v>108.8</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="60"/>
-      <c r="B10" s="44">
+      <c r="A10" s="58"/>
+      <c r="B10" s="43">
         <v>2006</v>
       </c>
       <c r="C10" s="34">
         <v>110.7</v>
       </c>
       <c r="D10" s="34">
         <v>106</v>
       </c>
       <c r="E10" s="34">
         <v>107.3</v>
       </c>
       <c r="F10" s="34">
         <v>136.4</v>
       </c>
       <c r="G10" s="34">
         <v>109.8</v>
       </c>
       <c r="H10" s="34">
         <v>111</v>
       </c>
       <c r="I10" s="34">
         <v>108.7</v>
       </c>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="60"/>
-      <c r="B11" s="44">
+      <c r="A11" s="58"/>
+      <c r="B11" s="43">
         <v>2007</v>
       </c>
       <c r="C11" s="34">
         <v>108.9</v>
       </c>
       <c r="D11" s="34">
         <v>108.9</v>
       </c>
       <c r="E11" s="34">
         <v>105</v>
       </c>
       <c r="F11" s="34">
         <v>116.9</v>
       </c>
       <c r="G11" s="34">
         <v>112.8</v>
       </c>
       <c r="H11" s="34">
         <v>112.9</v>
       </c>
       <c r="I11" s="34">
         <v>107.2</v>
       </c>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="60"/>
-      <c r="B12" s="44">
+      <c r="A12" s="58"/>
+      <c r="B12" s="43">
         <v>2008</v>
       </c>
       <c r="C12" s="34">
         <v>103.3</v>
       </c>
       <c r="D12" s="34">
         <v>93.8</v>
       </c>
       <c r="E12" s="34">
         <v>102</v>
       </c>
       <c r="F12" s="34">
         <v>104</v>
       </c>
       <c r="G12" s="34">
         <v>102.4</v>
       </c>
       <c r="H12" s="34">
         <v>108</v>
       </c>
       <c r="I12" s="34">
         <v>104.5</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="60"/>
-      <c r="B13" s="44">
+      <c r="A13" s="58"/>
+      <c r="B13" s="43">
         <v>2009</v>
       </c>
       <c r="C13" s="34">
         <v>101.2</v>
       </c>
       <c r="D13" s="34">
         <v>113.2</v>
       </c>
       <c r="E13" s="34">
         <v>103.3</v>
       </c>
       <c r="F13" s="34">
         <v>96.8</v>
       </c>
       <c r="G13" s="34">
         <v>97.8</v>
       </c>
       <c r="H13" s="34">
         <v>99.8</v>
       </c>
       <c r="I13" s="34">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="60">
+      <c r="A14" s="58">
         <v>11</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="35"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="60"/>
-      <c r="B15" s="44">
+      <c r="A15" s="58"/>
+      <c r="B15" s="43">
         <v>2001</v>
       </c>
       <c r="C15" s="34">
         <v>110.3</v>
       </c>
       <c r="D15" s="34">
         <v>128.6</v>
       </c>
       <c r="E15" s="34">
         <v>107.3</v>
       </c>
       <c r="F15" s="34">
         <v>412.8</v>
       </c>
       <c r="G15" s="34">
         <v>107</v>
       </c>
       <c r="H15" s="34">
         <v>94.8</v>
       </c>
       <c r="I15" s="34">
         <v>100</v>
       </c>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="60"/>
-      <c r="B16" s="44">
+      <c r="A16" s="58"/>
+      <c r="B16" s="43">
         <v>2002</v>
       </c>
       <c r="C16" s="34">
         <v>102.9</v>
       </c>
       <c r="D16" s="34">
         <v>92.8</v>
       </c>
       <c r="E16" s="34">
         <v>110.1</v>
       </c>
       <c r="F16" s="34">
         <v>114.2</v>
       </c>
       <c r="G16" s="34">
         <v>110.9</v>
       </c>
       <c r="H16" s="34">
         <v>101.7</v>
       </c>
       <c r="I16" s="34">
         <v>107.5</v>
       </c>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="60"/>
-      <c r="B17" s="44">
+      <c r="A17" s="58"/>
+      <c r="B17" s="43">
         <v>2003</v>
       </c>
       <c r="C17" s="34">
         <v>106.7</v>
       </c>
       <c r="D17" s="34">
         <v>99.7</v>
       </c>
       <c r="E17" s="34">
         <v>121.1</v>
       </c>
       <c r="F17" s="34">
         <v>100.6</v>
       </c>
       <c r="G17" s="34">
         <v>99.8</v>
       </c>
       <c r="H17" s="34">
         <v>97.4</v>
       </c>
       <c r="I17" s="34">
         <v>110.7</v>
       </c>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="60"/>
-      <c r="B18" s="44">
+      <c r="A18" s="58"/>
+      <c r="B18" s="43">
         <v>2004</v>
       </c>
       <c r="C18" s="34">
         <v>100.7</v>
       </c>
       <c r="D18" s="34">
         <v>88.1</v>
       </c>
       <c r="E18" s="34">
         <v>95.6</v>
       </c>
       <c r="F18" s="34">
         <v>129.9</v>
       </c>
       <c r="G18" s="34">
         <v>120.3</v>
       </c>
       <c r="H18" s="34">
         <v>107.4</v>
       </c>
       <c r="I18" s="34">
         <v>106.3</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="60"/>
-      <c r="B19" s="44">
+      <c r="A19" s="58"/>
+      <c r="B19" s="43">
         <v>2005</v>
       </c>
       <c r="C19" s="34">
         <v>111.8</v>
       </c>
       <c r="D19" s="34">
         <v>114.3</v>
       </c>
       <c r="E19" s="34">
         <v>125.5</v>
       </c>
       <c r="F19" s="34">
         <v>167.9</v>
       </c>
       <c r="G19" s="34">
         <v>111.7</v>
       </c>
       <c r="H19" s="34">
         <v>107.4</v>
       </c>
       <c r="I19" s="34">
         <v>100.6</v>
       </c>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="60"/>
-      <c r="B20" s="44">
+      <c r="A20" s="58"/>
+      <c r="B20" s="43">
         <v>2006</v>
       </c>
       <c r="C20" s="34">
         <v>113.1</v>
       </c>
       <c r="D20" s="34">
         <v>108</v>
       </c>
       <c r="E20" s="34">
         <v>131.5</v>
       </c>
       <c r="F20" s="34">
         <v>135.4</v>
       </c>
       <c r="G20" s="34">
         <v>126.8</v>
       </c>
       <c r="H20" s="34">
         <v>103.1</v>
       </c>
       <c r="I20" s="34">
         <v>103.9</v>
       </c>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="60"/>
-      <c r="B21" s="44">
+      <c r="A21" s="58"/>
+      <c r="B21" s="43">
         <v>2007</v>
       </c>
       <c r="C21" s="34">
         <v>118</v>
       </c>
       <c r="D21" s="34">
         <v>114.9</v>
       </c>
       <c r="E21" s="34">
         <v>120</v>
       </c>
       <c r="F21" s="34">
         <v>389.4</v>
       </c>
       <c r="G21" s="34">
         <v>108.5</v>
       </c>
       <c r="H21" s="34">
         <v>102.3</v>
       </c>
       <c r="I21" s="34">
         <v>100.2</v>
       </c>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="60"/>
-      <c r="B22" s="44">
+      <c r="A22" s="58"/>
+      <c r="B22" s="43">
         <v>2008</v>
       </c>
       <c r="C22" s="34">
         <v>101.9</v>
       </c>
       <c r="D22" s="34">
         <v>78.900000000000006</v>
       </c>
       <c r="E22" s="34">
         <v>91</v>
       </c>
       <c r="F22" s="34">
         <v>151.69999999999999</v>
       </c>
       <c r="G22" s="34">
         <v>101.8</v>
       </c>
       <c r="H22" s="34">
         <v>115.3</v>
       </c>
       <c r="I22" s="34">
         <v>105.2</v>
       </c>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="60"/>
-      <c r="B23" s="44">
+      <c r="A23" s="58"/>
+      <c r="B23" s="43">
         <v>2009</v>
       </c>
       <c r="C23" s="34">
         <v>107.6</v>
       </c>
       <c r="D23" s="34">
         <v>143.5</v>
       </c>
       <c r="E23" s="34">
         <v>97.8</v>
       </c>
       <c r="F23" s="34">
         <v>107</v>
       </c>
       <c r="G23" s="34">
         <v>114.4</v>
       </c>
       <c r="H23" s="34">
         <v>96.2</v>
       </c>
       <c r="I23" s="34">
         <v>95.8</v>
       </c>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="60">
+      <c r="A24" s="58">
         <v>15</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="60"/>
-      <c r="B25" s="44">
+      <c r="A25" s="58"/>
+      <c r="B25" s="43">
         <v>2001</v>
       </c>
       <c r="C25" s="34">
         <v>115.8</v>
       </c>
       <c r="D25" s="34">
         <v>107.7</v>
       </c>
       <c r="E25" s="34">
         <v>115.8</v>
       </c>
       <c r="F25" s="34">
         <v>283</v>
       </c>
       <c r="G25" s="34">
         <v>116.6</v>
       </c>
       <c r="H25" s="34">
         <v>97.7</v>
       </c>
       <c r="I25" s="34">
         <v>109.6</v>
       </c>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" s="60"/>
-      <c r="B26" s="44">
+      <c r="A26" s="58"/>
+      <c r="B26" s="43">
         <v>2002</v>
       </c>
       <c r="C26" s="34">
         <v>115.2</v>
       </c>
       <c r="D26" s="34">
         <v>97.3</v>
       </c>
       <c r="E26" s="34">
         <v>118.7</v>
       </c>
       <c r="F26" s="34">
         <v>110.1</v>
       </c>
       <c r="G26" s="34">
         <v>105.5</v>
       </c>
       <c r="H26" s="34">
         <v>148.19999999999999</v>
       </c>
       <c r="I26" s="34">
         <v>110.2</v>
       </c>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="60"/>
-      <c r="B27" s="44">
+      <c r="A27" s="58"/>
+      <c r="B27" s="43">
         <v>2003</v>
       </c>
       <c r="C27" s="34">
         <v>113.6</v>
       </c>
       <c r="D27" s="34">
         <v>111.3</v>
       </c>
       <c r="E27" s="34">
         <v>120.4</v>
       </c>
       <c r="F27" s="34">
         <v>139.4</v>
       </c>
       <c r="G27" s="34">
         <v>109.6</v>
       </c>
       <c r="H27" s="34">
         <v>94</v>
       </c>
       <c r="I27" s="34">
         <v>109.7</v>
       </c>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" s="60"/>
-      <c r="B28" s="44">
+      <c r="A28" s="58"/>
+      <c r="B28" s="43">
         <v>2004</v>
       </c>
       <c r="C28" s="34">
         <v>102.5</v>
       </c>
       <c r="D28" s="34">
         <v>93.3</v>
       </c>
       <c r="E28" s="34">
         <v>115.6</v>
       </c>
       <c r="F28" s="34">
         <v>116.7</v>
       </c>
       <c r="G28" s="34">
         <v>95.5</v>
       </c>
       <c r="H28" s="34">
         <v>105.9</v>
       </c>
       <c r="I28" s="34">
         <v>85.6</v>
       </c>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" s="60"/>
-      <c r="B29" s="44">
+      <c r="A29" s="58"/>
+      <c r="B29" s="43">
         <v>2005</v>
       </c>
       <c r="C29" s="34">
         <v>109.3</v>
       </c>
       <c r="D29" s="34">
         <v>94.3</v>
       </c>
       <c r="E29" s="34">
         <v>111.9</v>
       </c>
       <c r="F29" s="34">
         <v>117.8</v>
       </c>
       <c r="G29" s="34">
         <v>100</v>
       </c>
       <c r="H29" s="34">
         <v>107.4</v>
       </c>
       <c r="I29" s="34">
         <v>110.8</v>
       </c>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" s="60"/>
-      <c r="B30" s="44">
+      <c r="A30" s="58"/>
+      <c r="B30" s="43">
         <v>2006</v>
       </c>
       <c r="C30" s="34">
         <v>103.3</v>
       </c>
       <c r="D30" s="34">
         <v>97.4</v>
       </c>
       <c r="E30" s="34">
         <v>103.5</v>
       </c>
       <c r="F30" s="34">
         <v>95.2</v>
       </c>
       <c r="G30" s="34">
         <v>104.3</v>
       </c>
       <c r="H30" s="34">
         <v>105.1</v>
       </c>
       <c r="I30" s="34">
         <v>105.4</v>
       </c>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" s="60"/>
-      <c r="B31" s="44">
+      <c r="A31" s="58"/>
+      <c r="B31" s="43">
         <v>2007</v>
       </c>
       <c r="C31" s="34">
         <v>107.6</v>
       </c>
       <c r="D31" s="34">
         <v>117.8</v>
       </c>
       <c r="E31" s="34">
         <v>101</v>
       </c>
       <c r="F31" s="34">
         <v>153.4</v>
       </c>
       <c r="G31" s="34">
         <v>117.3</v>
       </c>
       <c r="H31" s="34">
         <v>110.7</v>
       </c>
       <c r="I31" s="34">
         <v>103.2</v>
       </c>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" s="60"/>
-      <c r="B32" s="44">
+      <c r="A32" s="58"/>
+      <c r="B32" s="43">
         <v>2008</v>
       </c>
       <c r="C32" s="34">
         <v>105.5</v>
       </c>
       <c r="D32" s="34">
         <v>103.3</v>
       </c>
       <c r="E32" s="34">
         <v>99.2</v>
       </c>
       <c r="F32" s="34">
         <v>130.80000000000001</v>
       </c>
       <c r="G32" s="34">
         <v>111.8</v>
       </c>
       <c r="H32" s="34">
         <v>103.6</v>
       </c>
       <c r="I32" s="34">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="60"/>
-      <c r="B33" s="44">
+      <c r="A33" s="58"/>
+      <c r="B33" s="43">
         <v>2009</v>
       </c>
       <c r="C33" s="34">
         <v>103.2</v>
       </c>
       <c r="D33" s="34">
         <v>100.4</v>
       </c>
       <c r="E33" s="34">
         <v>106.2</v>
       </c>
       <c r="F33" s="34">
         <v>109</v>
       </c>
       <c r="G33" s="34">
         <v>96</v>
       </c>
       <c r="H33" s="34">
         <v>101.5</v>
       </c>
       <c r="I33" s="34">
         <v>99.5</v>
       </c>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="60">
+      <c r="A34" s="58">
         <v>19</v>
       </c>
       <c r="B34" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="34"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="60"/>
-      <c r="B35" s="44">
+      <c r="A35" s="58"/>
+      <c r="B35" s="43">
         <v>2001</v>
       </c>
       <c r="C35" s="34">
         <v>115.8</v>
       </c>
       <c r="D35" s="34">
         <v>107.1</v>
       </c>
       <c r="E35" s="34">
         <v>116.3</v>
       </c>
       <c r="F35" s="34">
         <v>238.8</v>
       </c>
       <c r="G35" s="34">
         <v>123.4</v>
       </c>
       <c r="H35" s="34">
         <v>122.9</v>
       </c>
       <c r="I35" s="34">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="60"/>
-      <c r="B36" s="44">
+      <c r="A36" s="58"/>
+      <c r="B36" s="43">
         <v>2002</v>
       </c>
       <c r="C36" s="34">
         <v>111</v>
       </c>
       <c r="D36" s="34">
         <v>115.6</v>
       </c>
       <c r="E36" s="34">
         <v>118.4</v>
       </c>
       <c r="F36" s="34">
         <v>91.2</v>
       </c>
       <c r="G36" s="34">
         <v>88</v>
       </c>
       <c r="H36" s="34">
         <v>106.7</v>
       </c>
       <c r="I36" s="34">
         <v>112.9</v>
       </c>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="60"/>
-      <c r="B37" s="44">
+      <c r="A37" s="58"/>
+      <c r="B37" s="43">
         <v>2003</v>
       </c>
       <c r="C37" s="34">
         <v>109.5</v>
       </c>
       <c r="D37" s="34">
         <v>103.2</v>
       </c>
       <c r="E37" s="34">
         <v>114.5</v>
       </c>
       <c r="F37" s="34">
         <v>132.6</v>
       </c>
       <c r="G37" s="34">
         <v>109.7</v>
       </c>
       <c r="H37" s="34">
         <v>100</v>
       </c>
       <c r="I37" s="34">
         <v>111.6</v>
       </c>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="60"/>
-      <c r="B38" s="44">
+      <c r="A38" s="58"/>
+      <c r="B38" s="43">
         <v>2004</v>
       </c>
       <c r="C38" s="34">
         <v>109.8</v>
       </c>
       <c r="D38" s="34">
         <v>104.2</v>
       </c>
       <c r="E38" s="34">
         <v>112.3</v>
       </c>
       <c r="F38" s="34">
         <v>148.9</v>
       </c>
       <c r="G38" s="34">
         <v>113.1</v>
       </c>
       <c r="H38" s="34">
         <v>108.2</v>
       </c>
       <c r="I38" s="34">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="60"/>
-      <c r="B39" s="44">
+      <c r="A39" s="58"/>
+      <c r="B39" s="43">
         <v>2005</v>
       </c>
       <c r="C39" s="34">
         <v>111.9</v>
       </c>
       <c r="D39" s="34">
         <v>102.7</v>
       </c>
       <c r="E39" s="34">
         <v>111.1</v>
       </c>
       <c r="F39" s="34">
         <v>159.6</v>
       </c>
       <c r="G39" s="34">
         <v>107.8</v>
       </c>
       <c r="H39" s="34">
         <v>109.3</v>
       </c>
       <c r="I39" s="34">
         <v>110.1</v>
       </c>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="60"/>
-      <c r="B40" s="44">
+      <c r="A40" s="58"/>
+      <c r="B40" s="43">
         <v>2006</v>
       </c>
       <c r="C40" s="34">
         <v>108.7</v>
       </c>
       <c r="D40" s="34">
         <v>104</v>
       </c>
       <c r="E40" s="34">
         <v>112</v>
       </c>
       <c r="F40" s="34">
         <v>118.1</v>
       </c>
       <c r="G40" s="34">
         <v>105.7</v>
       </c>
       <c r="H40" s="34">
         <v>105.4</v>
       </c>
       <c r="I40" s="34">
         <v>108.6</v>
       </c>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="60"/>
-      <c r="B41" s="44">
+      <c r="A41" s="58"/>
+      <c r="B41" s="43">
         <v>2007</v>
       </c>
       <c r="C41" s="34">
         <v>105.4</v>
       </c>
       <c r="D41" s="34">
         <v>104.3</v>
       </c>
       <c r="E41" s="34">
         <v>103</v>
       </c>
       <c r="F41" s="34">
         <v>107.8</v>
       </c>
       <c r="G41" s="34">
         <v>110.4</v>
       </c>
       <c r="H41" s="34">
         <v>100.3</v>
       </c>
       <c r="I41" s="34">
         <v>107.3</v>
       </c>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="60"/>
-      <c r="B42" s="44">
+      <c r="A42" s="58"/>
+      <c r="B42" s="43">
         <v>2008</v>
       </c>
       <c r="C42" s="34">
         <v>103.6</v>
       </c>
       <c r="D42" s="34">
         <v>98.5</v>
       </c>
       <c r="E42" s="34">
         <v>98.3</v>
       </c>
       <c r="F42" s="34">
         <v>145.30000000000001</v>
       </c>
       <c r="G42" s="34">
         <v>100.1</v>
       </c>
       <c r="H42" s="34">
         <v>92.7</v>
       </c>
       <c r="I42" s="34">
         <v>103.3</v>
       </c>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="60"/>
-      <c r="B43" s="44">
+      <c r="A43" s="58"/>
+      <c r="B43" s="43">
         <v>2009</v>
       </c>
       <c r="C43" s="34">
         <v>100.4</v>
       </c>
       <c r="D43" s="34">
         <v>111.1</v>
       </c>
       <c r="E43" s="34">
         <v>97.9</v>
       </c>
       <c r="F43" s="34">
         <v>98.3</v>
       </c>
       <c r="G43" s="34">
         <v>114.1</v>
       </c>
       <c r="H43" s="34">
         <v>84.2</v>
       </c>
       <c r="I43" s="34">
         <v>98.2</v>
       </c>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="60">
+      <c r="A44" s="58">
         <v>23</v>
       </c>
       <c r="B44" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="34"/>
       <c r="D44" s="34"/>
       <c r="E44" s="34"/>
       <c r="F44" s="34"/>
       <c r="G44" s="34"/>
       <c r="H44" s="34"/>
       <c r="I44" s="34"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="60"/>
-      <c r="B45" s="44">
+      <c r="A45" s="58"/>
+      <c r="B45" s="43">
         <v>2001</v>
       </c>
       <c r="C45" s="34">
         <v>113.5</v>
       </c>
       <c r="D45" s="34">
         <v>93.8</v>
       </c>
       <c r="E45" s="34">
         <v>116</v>
       </c>
       <c r="F45" s="34">
         <v>216.6</v>
       </c>
       <c r="G45" s="34">
         <v>68.400000000000006</v>
       </c>
       <c r="H45" s="34">
         <v>104.8</v>
       </c>
       <c r="I45" s="34">
         <v>100.4</v>
       </c>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="60"/>
-      <c r="B46" s="44">
+      <c r="A46" s="58"/>
+      <c r="B46" s="43">
         <v>2002</v>
       </c>
       <c r="C46" s="34">
         <v>115.9</v>
       </c>
       <c r="D46" s="34">
         <v>102.4</v>
       </c>
       <c r="E46" s="34">
         <v>107.5</v>
       </c>
       <c r="F46" s="34">
         <v>150.69999999999999</v>
       </c>
       <c r="G46" s="34">
         <v>105.8</v>
       </c>
       <c r="H46" s="34">
         <v>148</v>
       </c>
       <c r="I46" s="34">
         <v>114.5</v>
       </c>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="60"/>
-      <c r="B47" s="44">
+      <c r="A47" s="58"/>
+      <c r="B47" s="43">
         <v>2003</v>
       </c>
       <c r="C47" s="34">
         <v>112.4</v>
       </c>
       <c r="D47" s="34">
         <v>112.3</v>
       </c>
       <c r="E47" s="34">
         <v>103.1</v>
       </c>
       <c r="F47" s="34">
         <v>135</v>
       </c>
       <c r="G47" s="34">
         <v>117.2</v>
       </c>
       <c r="H47" s="34">
         <v>127.1</v>
       </c>
       <c r="I47" s="34">
         <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="60"/>
-      <c r="B48" s="44">
+      <c r="A48" s="58"/>
+      <c r="B48" s="43">
         <v>2004</v>
       </c>
       <c r="C48" s="34">
         <v>116.4</v>
       </c>
       <c r="D48" s="34">
         <v>104.3</v>
       </c>
       <c r="E48" s="34">
         <v>109.2</v>
       </c>
       <c r="F48" s="34">
         <v>81.099999999999994</v>
       </c>
       <c r="G48" s="34">
         <v>122.5</v>
       </c>
       <c r="H48" s="34">
         <v>106.4</v>
       </c>
       <c r="I48" s="34">
         <v>156.9</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="60"/>
-      <c r="B49" s="44">
+      <c r="A49" s="58"/>
+      <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="34">
         <v>100.3</v>
       </c>
       <c r="D49" s="34">
         <v>101.8</v>
       </c>
       <c r="E49" s="34">
         <v>99.5</v>
       </c>
       <c r="F49" s="34">
         <v>121.3</v>
       </c>
       <c r="G49" s="34">
         <v>103.2</v>
       </c>
       <c r="H49" s="34">
         <v>106.5</v>
       </c>
       <c r="I49" s="34">
         <v>93.3</v>
       </c>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="60"/>
-      <c r="B50" s="44">
+      <c r="A50" s="58"/>
+      <c r="B50" s="43">
         <v>2006</v>
       </c>
       <c r="C50" s="34">
         <v>112.2</v>
       </c>
       <c r="D50" s="34">
         <v>103.5</v>
       </c>
       <c r="E50" s="34">
         <v>100.5</v>
       </c>
       <c r="F50" s="34">
         <v>169.4</v>
       </c>
       <c r="G50" s="34">
         <v>134.19999999999999</v>
       </c>
       <c r="H50" s="34">
         <v>109.2</v>
       </c>
       <c r="I50" s="34">
         <v>108.2</v>
       </c>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="60"/>
-      <c r="B51" s="44">
+      <c r="A51" s="58"/>
+      <c r="B51" s="43">
         <v>2007</v>
       </c>
       <c r="C51" s="34">
         <v>104.1</v>
       </c>
       <c r="D51" s="34">
         <v>105.5</v>
       </c>
       <c r="E51" s="34">
         <v>104</v>
       </c>
       <c r="F51" s="34">
         <v>83.8</v>
       </c>
       <c r="G51" s="34">
         <v>114.1</v>
       </c>
       <c r="H51" s="34">
         <v>150.6</v>
       </c>
       <c r="I51" s="34">
         <v>103.6</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="60"/>
-      <c r="B52" s="44">
+      <c r="A52" s="58"/>
+      <c r="B52" s="43">
         <v>2008</v>
       </c>
       <c r="C52" s="34">
         <v>117.8</v>
       </c>
       <c r="D52" s="34">
         <v>103</v>
       </c>
       <c r="E52" s="34">
         <v>117.5</v>
       </c>
       <c r="F52" s="34">
         <v>151.5</v>
       </c>
       <c r="G52" s="34">
         <v>111.2</v>
       </c>
       <c r="H52" s="34">
         <v>102.7</v>
       </c>
       <c r="I52" s="34">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="60"/>
-      <c r="B53" s="44">
+      <c r="A53" s="58"/>
+      <c r="B53" s="43">
         <v>2009</v>
       </c>
       <c r="C53" s="34">
         <v>112.2</v>
       </c>
       <c r="D53" s="34">
         <v>98.3</v>
       </c>
       <c r="E53" s="34">
         <v>121.5</v>
       </c>
       <c r="F53" s="34">
         <v>97.9</v>
       </c>
       <c r="G53" s="34">
         <v>100.9</v>
       </c>
       <c r="H53" s="34">
         <v>101.4</v>
       </c>
       <c r="I53" s="34">
         <v>103.1</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="60">
+      <c r="A54" s="58">
         <v>27</v>
       </c>
       <c r="B54" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C54" s="34"/>
       <c r="D54" s="34"/>
       <c r="E54" s="34"/>
       <c r="F54" s="34"/>
       <c r="G54" s="34"/>
       <c r="H54" s="34"/>
       <c r="I54" s="34"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="60"/>
-      <c r="B55" s="44">
+      <c r="A55" s="58"/>
+      <c r="B55" s="43">
         <v>2001</v>
       </c>
       <c r="C55" s="34">
         <v>111.3</v>
       </c>
       <c r="D55" s="34">
         <v>106.7</v>
       </c>
       <c r="E55" s="34">
         <v>107.5</v>
       </c>
       <c r="F55" s="34">
         <v>112.7</v>
       </c>
       <c r="G55" s="34">
         <v>116.5</v>
       </c>
       <c r="H55" s="34">
         <v>125.1</v>
       </c>
       <c r="I55" s="34">
         <v>107.7</v>
       </c>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="60"/>
-      <c r="B56" s="44">
+      <c r="A56" s="58"/>
+      <c r="B56" s="43">
         <v>2002</v>
       </c>
       <c r="C56" s="34">
         <v>114.1</v>
       </c>
       <c r="D56" s="34">
         <v>113.2</v>
       </c>
       <c r="E56" s="34">
         <v>121.5</v>
       </c>
       <c r="F56" s="34">
         <v>162.5</v>
       </c>
       <c r="G56" s="34">
         <v>116.8</v>
       </c>
       <c r="H56" s="34">
         <v>45.4</v>
       </c>
       <c r="I56" s="34">
         <v>109.2</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="60"/>
-      <c r="B57" s="44">
+      <c r="A57" s="58"/>
+      <c r="B57" s="43">
         <v>2003</v>
       </c>
       <c r="C57" s="34">
         <v>103.2</v>
       </c>
       <c r="D57" s="34">
         <v>104.4</v>
       </c>
       <c r="E57" s="34">
         <v>110.3</v>
       </c>
       <c r="F57" s="34">
         <v>58.6</v>
       </c>
       <c r="G57" s="34">
         <v>156.4</v>
       </c>
       <c r="H57" s="34">
         <v>188.2</v>
       </c>
       <c r="I57" s="34">
         <v>110.4</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="60"/>
-      <c r="B58" s="44">
+      <c r="A58" s="58"/>
+      <c r="B58" s="43">
         <v>2004</v>
       </c>
       <c r="C58" s="34">
         <v>111.6</v>
       </c>
       <c r="D58" s="34">
         <v>87.7</v>
       </c>
       <c r="E58" s="34">
         <v>126.3</v>
       </c>
       <c r="F58" s="34">
         <v>86</v>
       </c>
       <c r="G58" s="34">
         <v>103.5</v>
       </c>
       <c r="H58" s="34">
         <v>125.9</v>
       </c>
       <c r="I58" s="34">
         <v>115.5</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="60"/>
-      <c r="B59" s="44">
+      <c r="A59" s="58"/>
+      <c r="B59" s="43">
         <v>2005</v>
       </c>
       <c r="C59" s="34">
         <v>106.8</v>
       </c>
       <c r="D59" s="34">
         <v>83.5</v>
       </c>
       <c r="E59" s="34">
         <v>127</v>
       </c>
       <c r="F59" s="34">
         <v>150.80000000000001</v>
       </c>
       <c r="G59" s="34">
         <v>111.2</v>
       </c>
       <c r="H59" s="34">
         <v>107.2</v>
       </c>
       <c r="I59" s="34">
         <v>91.8</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="60"/>
-      <c r="B60" s="44">
+      <c r="A60" s="58"/>
+      <c r="B60" s="43">
         <v>2006</v>
       </c>
       <c r="C60" s="34">
         <v>101.3</v>
       </c>
       <c r="D60" s="34">
         <v>109</v>
       </c>
       <c r="E60" s="34">
         <v>102.6</v>
       </c>
       <c r="F60" s="34">
         <v>77.400000000000006</v>
       </c>
       <c r="G60" s="34">
         <v>106.8</v>
       </c>
       <c r="H60" s="34">
         <v>105</v>
       </c>
       <c r="I60" s="34">
         <v>105.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="60"/>
-      <c r="B61" s="44">
+      <c r="A61" s="58"/>
+      <c r="B61" s="43">
         <v>2007</v>
       </c>
       <c r="C61" s="34">
         <v>108.3</v>
       </c>
       <c r="D61" s="34">
         <v>110.2</v>
       </c>
       <c r="E61" s="34">
         <v>112</v>
       </c>
       <c r="F61" s="34">
         <v>93.1</v>
       </c>
       <c r="G61" s="34">
         <v>118.4</v>
       </c>
       <c r="H61" s="34">
         <v>103.9</v>
       </c>
       <c r="I61" s="34">
         <v>105.4</v>
       </c>
     </row>
     <row r="62" spans="1:9">
-      <c r="A62" s="60"/>
-      <c r="B62" s="44">
+      <c r="A62" s="58"/>
+      <c r="B62" s="43">
         <v>2008</v>
       </c>
       <c r="C62" s="34">
         <v>103.5</v>
       </c>
       <c r="D62" s="34">
         <v>115.4</v>
       </c>
       <c r="E62" s="34">
         <v>100.7</v>
       </c>
       <c r="F62" s="34">
         <v>112.7</v>
       </c>
       <c r="G62" s="34">
         <v>120.7</v>
       </c>
       <c r="H62" s="34">
         <v>105.8</v>
       </c>
       <c r="I62" s="34">
         <v>99.3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="60"/>
-      <c r="B63" s="44">
+      <c r="A63" s="58"/>
+      <c r="B63" s="43">
         <v>2009</v>
       </c>
       <c r="C63" s="34">
         <v>101.8</v>
       </c>
       <c r="D63" s="34">
         <v>80.2</v>
       </c>
       <c r="E63" s="34">
         <v>103.7</v>
       </c>
       <c r="F63" s="34">
         <v>104.6</v>
       </c>
       <c r="G63" s="34">
         <v>95.9</v>
       </c>
       <c r="H63" s="34">
         <v>104.4</v>
       </c>
       <c r="I63" s="34">
         <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="60">
+      <c r="A64" s="58">
         <v>31</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="34"/>
       <c r="D64" s="34"/>
       <c r="E64" s="34"/>
       <c r="F64" s="34"/>
       <c r="G64" s="34"/>
       <c r="H64" s="34"/>
       <c r="I64" s="34"/>
     </row>
     <row r="65" spans="1:9">
-      <c r="A65" s="60"/>
-      <c r="B65" s="44">
+      <c r="A65" s="58"/>
+      <c r="B65" s="43">
         <v>2001</v>
       </c>
       <c r="C65" s="34">
         <v>108.4</v>
       </c>
       <c r="D65" s="34">
         <v>103</v>
       </c>
       <c r="E65" s="34">
         <v>121.5</v>
       </c>
       <c r="F65" s="34">
         <v>125</v>
       </c>
       <c r="G65" s="34">
         <v>95.5</v>
       </c>
       <c r="H65" s="34">
         <v>86.9</v>
       </c>
       <c r="I65" s="34">
         <v>115.9</v>
       </c>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="60"/>
-      <c r="B66" s="44">
+      <c r="A66" s="58"/>
+      <c r="B66" s="43">
         <v>2002</v>
       </c>
       <c r="C66" s="34">
         <v>115.5</v>
       </c>
       <c r="D66" s="34">
         <v>125.4</v>
       </c>
       <c r="E66" s="34">
         <v>102.3</v>
       </c>
       <c r="F66" s="34">
         <v>248.3</v>
       </c>
       <c r="G66" s="34">
         <v>105</v>
       </c>
       <c r="H66" s="34">
         <v>130.5</v>
       </c>
       <c r="I66" s="34">
         <v>112.8</v>
       </c>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="60"/>
-      <c r="B67" s="44">
+      <c r="A67" s="58"/>
+      <c r="B67" s="43">
         <v>2003</v>
       </c>
       <c r="C67" s="34">
         <v>119.1</v>
       </c>
       <c r="D67" s="34">
         <v>112.6</v>
       </c>
       <c r="E67" s="34">
         <v>110.8</v>
       </c>
       <c r="F67" s="34">
         <v>424.6</v>
       </c>
       <c r="G67" s="34">
         <v>95.7</v>
       </c>
       <c r="H67" s="34">
         <v>114</v>
       </c>
       <c r="I67" s="34">
         <v>112.5</v>
       </c>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="60"/>
-      <c r="B68" s="44">
+      <c r="A68" s="58"/>
+      <c r="B68" s="43">
         <v>2004</v>
       </c>
       <c r="C68" s="34">
         <v>99.4</v>
       </c>
       <c r="D68" s="34">
         <v>102.7</v>
       </c>
       <c r="E68" s="34">
         <v>130.5</v>
       </c>
       <c r="F68" s="34">
         <v>73.099999999999994</v>
       </c>
       <c r="G68" s="34">
         <v>111</v>
       </c>
       <c r="H68" s="34">
         <v>125.7</v>
       </c>
       <c r="I68" s="34">
         <v>78.400000000000006</v>
       </c>
     </row>
     <row r="69" spans="1:9">
-      <c r="A69" s="60"/>
-      <c r="B69" s="44">
+      <c r="A69" s="58"/>
+      <c r="B69" s="43">
         <v>2005</v>
       </c>
       <c r="C69" s="34">
         <v>105.7</v>
       </c>
       <c r="D69" s="34">
         <v>101</v>
       </c>
       <c r="E69" s="34">
         <v>101.3</v>
       </c>
       <c r="F69" s="34">
         <v>136.69999999999999</v>
       </c>
       <c r="G69" s="34">
         <v>115.5</v>
       </c>
       <c r="H69" s="34">
         <v>103.8</v>
       </c>
       <c r="I69" s="34">
         <v>104</v>
       </c>
     </row>
     <row r="70" spans="1:9">
-      <c r="A70" s="60"/>
-      <c r="B70" s="44">
+      <c r="A70" s="58"/>
+      <c r="B70" s="43">
         <v>2006</v>
       </c>
       <c r="C70" s="34">
         <v>103.7</v>
       </c>
       <c r="D70" s="34">
         <v>100</v>
       </c>
       <c r="E70" s="34">
         <v>105.5</v>
       </c>
       <c r="F70" s="34">
         <v>97.3</v>
       </c>
       <c r="G70" s="34">
         <v>102.2</v>
       </c>
       <c r="H70" s="34">
         <v>104.1</v>
       </c>
       <c r="I70" s="34">
         <v>106.3</v>
       </c>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="60"/>
-      <c r="B71" s="44">
+      <c r="A71" s="58"/>
+      <c r="B71" s="43">
         <v>2007</v>
       </c>
       <c r="C71" s="34">
         <v>108.1</v>
       </c>
       <c r="D71" s="34">
         <v>104.3</v>
       </c>
       <c r="E71" s="34">
         <v>114.1</v>
       </c>
       <c r="F71" s="34">
         <v>110.8</v>
       </c>
       <c r="G71" s="34">
         <v>123.5</v>
       </c>
       <c r="H71" s="34">
         <v>99</v>
       </c>
       <c r="I71" s="34">
         <v>106.5</v>
       </c>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="60"/>
-      <c r="B72" s="44">
+      <c r="A72" s="58"/>
+      <c r="B72" s="43">
         <v>2008</v>
       </c>
       <c r="C72" s="34">
         <v>108.4</v>
       </c>
       <c r="D72" s="34">
         <v>92.7</v>
       </c>
       <c r="E72" s="34">
         <v>111.6</v>
       </c>
       <c r="F72" s="34">
         <v>153.6</v>
       </c>
       <c r="G72" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="H72" s="34">
         <v>102.4</v>
       </c>
       <c r="I72" s="34">
         <v>103.9</v>
       </c>
     </row>
     <row r="73" spans="1:9">
-      <c r="A73" s="60"/>
-      <c r="B73" s="44">
+      <c r="A73" s="58"/>
+      <c r="B73" s="43">
         <v>2009</v>
       </c>
       <c r="C73" s="34">
         <v>101.2</v>
       </c>
       <c r="D73" s="34">
         <v>114.4</v>
       </c>
       <c r="E73" s="34">
         <v>71.3</v>
       </c>
       <c r="F73" s="34">
         <v>151.1</v>
       </c>
       <c r="G73" s="34">
         <v>111.5</v>
       </c>
       <c r="H73" s="34">
         <v>104</v>
       </c>
       <c r="I73" s="34">
         <v>100.8</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A74" s="60">
+      <c r="A74" s="58">
         <v>35</v>
       </c>
       <c r="B74" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
       <c r="E74" s="34"/>
       <c r="F74" s="34"/>
       <c r="G74" s="34"/>
       <c r="H74" s="34"/>
       <c r="I74" s="34"/>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="60"/>
-      <c r="B75" s="44">
+      <c r="A75" s="58"/>
+      <c r="B75" s="43">
         <v>2001</v>
       </c>
       <c r="C75" s="34">
         <v>109.8</v>
       </c>
       <c r="D75" s="34">
         <v>121</v>
       </c>
       <c r="E75" s="34">
         <v>108.2</v>
       </c>
       <c r="F75" s="34">
         <v>227.8</v>
       </c>
       <c r="G75" s="34">
         <v>102.1</v>
       </c>
       <c r="H75" s="34">
         <v>125.2</v>
       </c>
       <c r="I75" s="34">
         <v>102.9</v>
       </c>
     </row>
     <row r="76" spans="1:9">
-      <c r="A76" s="60"/>
-      <c r="B76" s="44">
+      <c r="A76" s="58"/>
+      <c r="B76" s="43">
         <v>2002</v>
       </c>
       <c r="C76" s="34">
         <v>105.3</v>
       </c>
       <c r="D76" s="34">
         <v>105.8</v>
       </c>
       <c r="E76" s="34">
         <v>105.5</v>
       </c>
       <c r="F76" s="34">
         <v>102.5</v>
       </c>
       <c r="G76" s="34">
         <v>103.6</v>
       </c>
       <c r="H76" s="34">
         <v>95.8</v>
       </c>
       <c r="I76" s="34">
         <v>110.8</v>
       </c>
     </row>
     <row r="77" spans="1:9">
-      <c r="A77" s="60"/>
-      <c r="B77" s="44">
+      <c r="A77" s="58"/>
+      <c r="B77" s="43">
         <v>2003</v>
       </c>
       <c r="C77" s="34">
         <v>103.9</v>
       </c>
       <c r="D77" s="34">
         <v>101.3</v>
       </c>
       <c r="E77" s="34">
         <v>101.4</v>
       </c>
       <c r="F77" s="34">
         <v>104.5</v>
       </c>
       <c r="G77" s="34">
         <v>117</v>
       </c>
       <c r="H77" s="34">
         <v>91</v>
       </c>
       <c r="I77" s="34">
         <v>109.1</v>
       </c>
     </row>
     <row r="78" spans="1:9">
-      <c r="A78" s="60"/>
-      <c r="B78" s="44">
+      <c r="A78" s="58"/>
+      <c r="B78" s="43">
         <v>2004</v>
       </c>
       <c r="C78" s="34">
         <v>106.5</v>
       </c>
       <c r="D78" s="34">
         <v>104.8</v>
       </c>
       <c r="E78" s="34">
         <v>104.9</v>
       </c>
       <c r="F78" s="34">
         <v>91.5</v>
       </c>
       <c r="G78" s="34">
         <v>107.6</v>
       </c>
       <c r="H78" s="34">
         <v>106.5</v>
       </c>
       <c r="I78" s="34">
         <v>110.8</v>
       </c>
     </row>
     <row r="79" spans="1:9">
-      <c r="A79" s="60"/>
-      <c r="B79" s="44">
+      <c r="A79" s="58"/>
+      <c r="B79" s="43">
         <v>2005</v>
       </c>
       <c r="C79" s="34">
         <v>100.6</v>
       </c>
       <c r="D79" s="34">
         <v>91.6</v>
       </c>
       <c r="E79" s="34">
         <v>90.4</v>
       </c>
       <c r="F79" s="34">
         <v>159</v>
       </c>
       <c r="G79" s="34">
         <v>102.6</v>
       </c>
       <c r="H79" s="34">
         <v>108.1</v>
       </c>
       <c r="I79" s="34">
         <v>115.6</v>
       </c>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="60"/>
-      <c r="B80" s="44">
+      <c r="A80" s="58"/>
+      <c r="B80" s="43">
         <v>2006</v>
       </c>
       <c r="C80" s="34">
         <v>108.5</v>
       </c>
       <c r="D80" s="34">
         <v>110.5</v>
       </c>
       <c r="E80" s="34">
         <v>107.6</v>
       </c>
       <c r="F80" s="34">
         <v>138.69999999999999</v>
       </c>
       <c r="G80" s="34">
         <v>109.4</v>
       </c>
       <c r="H80" s="34">
         <v>107.8</v>
       </c>
       <c r="I80" s="34">
         <v>105.1</v>
       </c>
     </row>
     <row r="81" spans="1:9">
-      <c r="A81" s="60"/>
-      <c r="B81" s="44">
+      <c r="A81" s="58"/>
+      <c r="B81" s="43">
         <v>2007</v>
       </c>
       <c r="C81" s="34">
         <v>103.7</v>
       </c>
       <c r="D81" s="34">
         <v>108</v>
       </c>
       <c r="E81" s="34">
         <v>99</v>
       </c>
       <c r="F81" s="34">
         <v>118.7</v>
       </c>
       <c r="G81" s="34">
         <v>119.7</v>
       </c>
       <c r="H81" s="34">
         <v>105.9</v>
       </c>
       <c r="I81" s="34">
         <v>104.4</v>
       </c>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" s="60"/>
-      <c r="B82" s="44">
+      <c r="A82" s="58"/>
+      <c r="B82" s="43">
         <v>2008</v>
       </c>
       <c r="C82" s="34">
         <v>99.9</v>
       </c>
       <c r="D82" s="34">
         <v>100.3</v>
       </c>
       <c r="E82" s="34">
         <v>96.3</v>
       </c>
       <c r="F82" s="34">
         <v>117.4</v>
       </c>
       <c r="G82" s="34">
         <v>100.8</v>
       </c>
       <c r="H82" s="34">
         <v>107.4</v>
       </c>
       <c r="I82" s="34">
         <v>101.6</v>
       </c>
     </row>
     <row r="83" spans="1:9">
-      <c r="A83" s="60"/>
-      <c r="B83" s="44">
+      <c r="A83" s="58"/>
+      <c r="B83" s="43">
         <v>2009</v>
       </c>
       <c r="C83" s="34">
         <v>99.4</v>
       </c>
       <c r="D83" s="34">
         <v>108.6</v>
       </c>
       <c r="E83" s="34">
         <v>97.4</v>
       </c>
       <c r="F83" s="34">
         <v>97.8</v>
       </c>
       <c r="G83" s="34">
         <v>113.9</v>
       </c>
       <c r="H83" s="34">
         <v>98</v>
       </c>
       <c r="I83" s="34">
         <v>97.8</v>
       </c>
     </row>
     <row r="84" spans="1:9">
-      <c r="A84" s="60">
+      <c r="A84" s="58">
         <v>39</v>
       </c>
       <c r="B84" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="34"/>
       <c r="D84" s="34"/>
       <c r="E84" s="34"/>
       <c r="F84" s="34"/>
       <c r="G84" s="34"/>
       <c r="H84" s="34"/>
       <c r="I84" s="34"/>
     </row>
     <row r="85" spans="1:9">
-      <c r="A85" s="60"/>
-      <c r="B85" s="44">
+      <c r="A85" s="58"/>
+      <c r="B85" s="43">
         <v>2001</v>
       </c>
       <c r="C85" s="34">
         <v>101.1</v>
       </c>
       <c r="D85" s="34">
         <v>108.7</v>
       </c>
       <c r="E85" s="34">
         <v>102.3</v>
       </c>
       <c r="F85" s="34">
         <v>58.1</v>
       </c>
       <c r="G85" s="34">
         <v>102</v>
       </c>
       <c r="H85" s="34">
         <v>82</v>
       </c>
       <c r="I85" s="34">
         <v>108.5</v>
       </c>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86" s="60"/>
-      <c r="B86" s="44">
+      <c r="A86" s="58"/>
+      <c r="B86" s="43">
         <v>2002</v>
       </c>
       <c r="C86" s="34">
         <v>106.6</v>
       </c>
       <c r="D86" s="34">
         <v>99.2</v>
       </c>
       <c r="E86" s="34">
         <v>109.5</v>
       </c>
       <c r="F86" s="34">
         <v>116.7</v>
       </c>
       <c r="G86" s="34">
         <v>94.5</v>
       </c>
       <c r="H86" s="34">
         <v>124.7</v>
       </c>
       <c r="I86" s="34">
         <v>108.3</v>
       </c>
     </row>
     <row r="87" spans="1:9">
-      <c r="A87" s="60"/>
-      <c r="B87" s="44">
+      <c r="A87" s="58"/>
+      <c r="B87" s="43">
         <v>2003</v>
       </c>
       <c r="C87" s="34">
         <v>108.5</v>
       </c>
       <c r="D87" s="34">
         <v>99</v>
       </c>
       <c r="E87" s="34">
         <v>113</v>
       </c>
       <c r="F87" s="34">
         <v>155.19999999999999</v>
       </c>
       <c r="G87" s="34">
         <v>123.8</v>
       </c>
       <c r="H87" s="34">
         <v>100.1</v>
       </c>
       <c r="I87" s="34">
         <v>106.3</v>
       </c>
     </row>
     <row r="88" spans="1:9">
-      <c r="A88" s="60"/>
-      <c r="B88" s="44">
+      <c r="A88" s="58"/>
+      <c r="B88" s="43">
         <v>2004</v>
       </c>
       <c r="C88" s="34">
         <v>96.6</v>
       </c>
       <c r="D88" s="34">
         <v>87.1</v>
       </c>
       <c r="E88" s="34">
         <v>108.9</v>
       </c>
       <c r="F88" s="34">
         <v>69</v>
       </c>
       <c r="G88" s="34">
         <v>94.7</v>
       </c>
       <c r="H88" s="34">
         <v>112.1</v>
       </c>
       <c r="I88" s="34">
         <v>86.3</v>
       </c>
     </row>
     <row r="89" spans="1:9">
-      <c r="A89" s="60"/>
-      <c r="B89" s="44">
+      <c r="A89" s="58"/>
+      <c r="B89" s="43">
         <v>2005</v>
       </c>
       <c r="C89" s="34">
         <v>109.4</v>
       </c>
       <c r="D89" s="34">
         <v>126.2</v>
       </c>
       <c r="E89" s="34">
         <v>93.3</v>
       </c>
       <c r="F89" s="34">
         <v>131.80000000000001</v>
       </c>
       <c r="G89" s="34">
         <v>106.1</v>
       </c>
       <c r="H89" s="34">
         <v>105.2</v>
       </c>
       <c r="I89" s="34">
         <v>120.2</v>
       </c>
     </row>
     <row r="90" spans="1:9">
-      <c r="A90" s="60"/>
-      <c r="B90" s="44">
+      <c r="A90" s="58"/>
+      <c r="B90" s="43">
         <v>2006</v>
       </c>
       <c r="C90" s="34">
         <v>110.3</v>
       </c>
       <c r="D90" s="34">
         <v>117</v>
       </c>
       <c r="E90" s="34">
         <v>109.2</v>
       </c>
       <c r="F90" s="34">
         <v>125.9</v>
       </c>
       <c r="G90" s="34">
         <v>111.3</v>
       </c>
       <c r="H90" s="34">
         <v>106.6</v>
       </c>
       <c r="I90" s="34">
         <v>105.2</v>
       </c>
     </row>
     <row r="91" spans="1:9">
-      <c r="A91" s="60"/>
-      <c r="B91" s="44">
+      <c r="A91" s="58"/>
+      <c r="B91" s="43">
         <v>2007</v>
       </c>
       <c r="C91" s="34">
         <v>113.2</v>
       </c>
       <c r="D91" s="34">
         <v>116.5</v>
       </c>
       <c r="E91" s="34">
         <v>108</v>
       </c>
       <c r="F91" s="34">
         <v>148</v>
       </c>
       <c r="G91" s="34">
         <v>123.5</v>
       </c>
       <c r="H91" s="34">
         <v>101.7</v>
       </c>
       <c r="I91" s="34">
         <v>110.8</v>
       </c>
     </row>
     <row r="92" spans="1:9">
-      <c r="A92" s="60"/>
-      <c r="B92" s="44">
+      <c r="A92" s="58"/>
+      <c r="B92" s="43">
         <v>2008</v>
       </c>
       <c r="C92" s="34">
         <v>98.9</v>
       </c>
       <c r="D92" s="34">
         <v>92.9</v>
       </c>
       <c r="E92" s="34">
         <v>96.2</v>
       </c>
       <c r="F92" s="34">
         <v>133.30000000000001</v>
       </c>
       <c r="G92" s="34">
         <v>82.3</v>
       </c>
       <c r="H92" s="34">
         <v>108.8</v>
       </c>
       <c r="I92" s="34">
         <v>104.4</v>
       </c>
     </row>
     <row r="93" spans="1:9">
-      <c r="A93" s="60"/>
-      <c r="B93" s="44">
+      <c r="A93" s="58"/>
+      <c r="B93" s="43">
         <v>2009</v>
       </c>
       <c r="C93" s="34">
         <v>98.1</v>
       </c>
       <c r="D93" s="34">
         <v>102.6</v>
       </c>
       <c r="E93" s="34">
         <v>101.6</v>
       </c>
       <c r="F93" s="34">
         <v>106.3</v>
       </c>
       <c r="G93" s="34">
         <v>83.7</v>
       </c>
       <c r="H93" s="34">
         <v>95.6</v>
       </c>
       <c r="I93" s="34">
         <v>97.3</v>
       </c>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="60">
+      <c r="A94" s="58">
         <v>43</v>
       </c>
       <c r="B94" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="34"/>
       <c r="D94" s="34"/>
       <c r="E94" s="34"/>
       <c r="F94" s="34"/>
       <c r="G94" s="34"/>
       <c r="H94" s="34"/>
       <c r="I94" s="34"/>
     </row>
     <row r="95" spans="1:9">
-      <c r="A95" s="60"/>
-      <c r="B95" s="44">
+      <c r="A95" s="58"/>
+      <c r="B95" s="43">
         <v>2001</v>
       </c>
       <c r="C95" s="34">
         <v>121.4</v>
       </c>
       <c r="D95" s="34">
         <v>104.6</v>
       </c>
       <c r="E95" s="34">
         <v>116</v>
       </c>
       <c r="F95" s="34">
         <v>354.1</v>
       </c>
       <c r="G95" s="34">
         <v>119</v>
       </c>
       <c r="H95" s="34">
         <v>143.1</v>
       </c>
       <c r="I95" s="34">
         <v>105.2</v>
       </c>
     </row>
     <row r="96" spans="1:9">
-      <c r="A96" s="60"/>
-      <c r="B96" s="44">
+      <c r="A96" s="58"/>
+      <c r="B96" s="43">
         <v>2002</v>
       </c>
       <c r="C96" s="34">
         <v>124.9</v>
       </c>
       <c r="D96" s="34">
         <v>103.5</v>
       </c>
       <c r="E96" s="34">
         <v>135.6</v>
       </c>
       <c r="F96" s="34">
         <v>194.3</v>
       </c>
       <c r="G96" s="34">
         <v>103.3</v>
       </c>
       <c r="H96" s="34">
         <v>96.4</v>
       </c>
       <c r="I96" s="34">
         <v>113.6</v>
       </c>
     </row>
     <row r="97" spans="1:9">
-      <c r="A97" s="60"/>
-      <c r="B97" s="44">
+      <c r="A97" s="58"/>
+      <c r="B97" s="43">
         <v>2003</v>
       </c>
       <c r="C97" s="34">
         <v>119.5</v>
       </c>
       <c r="D97" s="34">
         <v>107.5</v>
       </c>
       <c r="E97" s="34">
         <v>119.6</v>
       </c>
       <c r="F97" s="34">
         <v>129.9</v>
       </c>
       <c r="G97" s="34">
         <v>124.9</v>
       </c>
       <c r="H97" s="34">
         <v>136.30000000000001</v>
       </c>
       <c r="I97" s="34">
         <v>110.9</v>
       </c>
     </row>
     <row r="98" spans="1:9">
-      <c r="A98" s="60"/>
-      <c r="B98" s="44">
+      <c r="A98" s="58"/>
+      <c r="B98" s="43">
         <v>2004</v>
       </c>
       <c r="C98" s="34">
         <v>103.1</v>
       </c>
       <c r="D98" s="34">
         <v>109.3</v>
       </c>
       <c r="E98" s="34">
         <v>110.8</v>
       </c>
       <c r="F98" s="34">
         <v>66.8</v>
       </c>
       <c r="G98" s="34">
         <v>102.2</v>
       </c>
       <c r="H98" s="34">
         <v>105.5</v>
       </c>
       <c r="I98" s="34">
         <v>107.3</v>
       </c>
     </row>
     <row r="99" spans="1:9">
-      <c r="A99" s="60"/>
-      <c r="B99" s="44">
+      <c r="A99" s="58"/>
+      <c r="B99" s="43">
         <v>2005</v>
       </c>
       <c r="C99" s="34">
         <v>96.5</v>
       </c>
       <c r="D99" s="34">
         <v>100.9</v>
       </c>
       <c r="E99" s="34">
         <v>86.7</v>
       </c>
       <c r="F99" s="34">
         <v>114.1</v>
       </c>
       <c r="G99" s="34">
         <v>107.6</v>
       </c>
       <c r="H99" s="34">
         <v>111.8</v>
       </c>
       <c r="I99" s="34">
         <v>100.3</v>
       </c>
     </row>
     <row r="100" spans="1:9">
-      <c r="A100" s="60"/>
-      <c r="B100" s="44">
+      <c r="A100" s="58"/>
+      <c r="B100" s="43">
         <v>2006</v>
       </c>
       <c r="C100" s="34">
         <v>117.2</v>
       </c>
       <c r="D100" s="34">
         <v>99.7</v>
       </c>
       <c r="E100" s="34">
         <v>129.19999999999999</v>
       </c>
       <c r="F100" s="34">
         <v>102.4</v>
       </c>
       <c r="G100" s="34">
         <v>111.1</v>
       </c>
       <c r="H100" s="34">
         <v>102.8</v>
       </c>
       <c r="I100" s="34">
         <v>106.4</v>
       </c>
     </row>
     <row r="101" spans="1:9">
-      <c r="A101" s="60"/>
-      <c r="B101" s="44">
+      <c r="A101" s="58"/>
+      <c r="B101" s="43">
         <v>2007</v>
       </c>
       <c r="C101" s="34">
         <v>107.1</v>
       </c>
       <c r="D101" s="34">
         <v>112.7</v>
       </c>
       <c r="E101" s="34">
         <v>104</v>
       </c>
       <c r="F101" s="34">
         <v>147.4</v>
       </c>
       <c r="G101" s="34">
         <v>119.1</v>
       </c>
       <c r="H101" s="34">
         <v>94.5</v>
       </c>
       <c r="I101" s="34">
         <v>109</v>
       </c>
     </row>
     <row r="102" spans="1:9">
-      <c r="A102" s="60"/>
-      <c r="B102" s="44">
+      <c r="A102" s="58"/>
+      <c r="B102" s="43">
         <v>2008</v>
       </c>
       <c r="C102" s="34">
         <v>104.8</v>
       </c>
       <c r="D102" s="34">
         <v>92.1</v>
       </c>
       <c r="E102" s="34">
         <v>98.6</v>
       </c>
       <c r="F102" s="34">
         <v>163.80000000000001</v>
       </c>
       <c r="G102" s="34">
         <v>105.4</v>
       </c>
       <c r="H102" s="34">
         <v>106</v>
       </c>
       <c r="I102" s="34">
         <v>108</v>
       </c>
     </row>
     <row r="103" spans="1:9">
-      <c r="A103" s="60"/>
-      <c r="B103" s="44">
+      <c r="A103" s="58"/>
+      <c r="B103" s="43">
         <v>2009</v>
       </c>
       <c r="C103" s="34">
         <v>99.3</v>
       </c>
       <c r="D103" s="34">
         <v>110.5</v>
       </c>
       <c r="E103" s="34">
         <v>99</v>
       </c>
       <c r="F103" s="34">
         <v>116.4</v>
       </c>
       <c r="G103" s="34">
         <v>105</v>
       </c>
       <c r="H103" s="34">
         <v>94.4</v>
       </c>
       <c r="I103" s="34">
         <v>95.4</v>
       </c>
     </row>
     <row r="104" spans="1:9">
-      <c r="A104" s="60">
+      <c r="A104" s="58">
         <v>47</v>
       </c>
       <c r="B104" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C104" s="34"/>
       <c r="D104" s="34"/>
       <c r="E104" s="34"/>
       <c r="F104" s="34"/>
       <c r="G104" s="34"/>
       <c r="H104" s="34"/>
       <c r="I104" s="34"/>
     </row>
     <row r="105" spans="1:9">
-      <c r="A105" s="60"/>
-      <c r="B105" s="44">
+      <c r="A105" s="58"/>
+      <c r="B105" s="43">
         <v>2001</v>
       </c>
       <c r="C105" s="34">
         <v>110.3</v>
       </c>
       <c r="D105" s="34">
         <v>108.3</v>
       </c>
       <c r="E105" s="34">
         <v>117.1</v>
       </c>
       <c r="F105" s="34">
         <v>164.1</v>
       </c>
       <c r="G105" s="34">
         <v>100.7</v>
       </c>
       <c r="H105" s="34">
         <v>85.4</v>
       </c>
       <c r="I105" s="34">
         <v>108.2</v>
       </c>
     </row>
     <row r="106" spans="1:9">
-      <c r="A106" s="60"/>
-      <c r="B106" s="44">
+      <c r="A106" s="58"/>
+      <c r="B106" s="43">
         <v>2002</v>
       </c>
       <c r="C106" s="34">
         <v>121.6</v>
       </c>
       <c r="D106" s="34">
         <v>100.5</v>
       </c>
       <c r="E106" s="34">
         <v>127.4</v>
       </c>
       <c r="F106" s="34">
         <v>114.1</v>
       </c>
       <c r="G106" s="34">
         <v>118.6</v>
       </c>
       <c r="H106" s="34">
         <v>107.5</v>
       </c>
       <c r="I106" s="34">
         <v>120.4</v>
       </c>
     </row>
     <row r="107" spans="1:9">
-      <c r="A107" s="60"/>
-      <c r="B107" s="44">
+      <c r="A107" s="58"/>
+      <c r="B107" s="43">
         <v>2003</v>
       </c>
       <c r="C107" s="34">
         <v>101.4</v>
       </c>
       <c r="D107" s="34">
         <v>105.3</v>
       </c>
       <c r="E107" s="34">
         <v>109.3</v>
       </c>
       <c r="F107" s="34">
         <v>122.4</v>
       </c>
       <c r="G107" s="34">
         <v>106.4</v>
       </c>
       <c r="H107" s="34">
         <v>50.9</v>
       </c>
       <c r="I107" s="34">
         <v>106.7</v>
       </c>
     </row>
     <row r="108" spans="1:9">
-      <c r="A108" s="60"/>
-      <c r="B108" s="44">
+      <c r="A108" s="58"/>
+      <c r="B108" s="43">
         <v>2004</v>
       </c>
       <c r="C108" s="34">
         <v>115.8</v>
       </c>
       <c r="D108" s="34">
         <v>102.4</v>
       </c>
       <c r="E108" s="34">
         <v>118.4</v>
       </c>
       <c r="F108" s="34">
         <v>103.9</v>
       </c>
       <c r="G108" s="34">
         <v>120.8</v>
       </c>
       <c r="H108" s="34">
         <v>106.1</v>
       </c>
       <c r="I108" s="34">
         <v>115</v>
       </c>
     </row>
     <row r="109" spans="1:9">
-      <c r="A109" s="60"/>
-      <c r="B109" s="44">
+      <c r="A109" s="58"/>
+      <c r="B109" s="43">
         <v>2005</v>
       </c>
       <c r="C109" s="34">
         <v>109.8</v>
       </c>
       <c r="D109" s="34">
         <v>112.9</v>
       </c>
       <c r="E109" s="34">
         <v>108.5</v>
       </c>
       <c r="F109" s="34">
         <v>141.4</v>
       </c>
       <c r="G109" s="34">
         <v>106.7</v>
       </c>
       <c r="H109" s="34">
         <v>111.8</v>
       </c>
       <c r="I109" s="34">
         <v>105.6</v>
       </c>
     </row>
     <row r="110" spans="1:9">
-      <c r="A110" s="60"/>
-      <c r="B110" s="44">
+      <c r="A110" s="58"/>
+      <c r="B110" s="43">
         <v>2006</v>
       </c>
       <c r="C110" s="34">
         <v>106.8</v>
       </c>
       <c r="D110" s="34">
         <v>101.5</v>
       </c>
       <c r="E110" s="34">
         <v>105.5</v>
       </c>
       <c r="F110" s="34">
         <v>124.2</v>
       </c>
       <c r="G110" s="34">
         <v>108.5</v>
       </c>
       <c r="H110" s="34">
         <v>109.1</v>
       </c>
       <c r="I110" s="34">
         <v>104.7</v>
       </c>
     </row>
     <row r="111" spans="1:9">
-      <c r="A111" s="60"/>
-      <c r="B111" s="44">
+      <c r="A111" s="58"/>
+      <c r="B111" s="43">
         <v>2007</v>
       </c>
       <c r="C111" s="34">
         <v>110.7</v>
       </c>
       <c r="D111" s="34">
         <v>94.8</v>
       </c>
       <c r="E111" s="34">
         <v>103</v>
       </c>
       <c r="F111" s="34">
         <v>171.9</v>
       </c>
       <c r="G111" s="34">
         <v>121.9</v>
       </c>
       <c r="H111" s="34">
         <v>105.3</v>
       </c>
       <c r="I111" s="34">
         <v>114.4</v>
       </c>
     </row>
     <row r="112" spans="1:9">
-      <c r="A112" s="60"/>
-      <c r="B112" s="44">
+      <c r="A112" s="58"/>
+      <c r="B112" s="43">
         <v>2008</v>
       </c>
       <c r="C112" s="34">
         <v>107.1</v>
       </c>
       <c r="D112" s="34">
         <v>106</v>
       </c>
       <c r="E112" s="34">
         <v>103.9</v>
       </c>
       <c r="F112" s="34">
         <v>117.8</v>
       </c>
       <c r="G112" s="34">
         <v>105.8</v>
       </c>
       <c r="H112" s="34">
         <v>115.6</v>
       </c>
       <c r="I112" s="34">
         <v>108.8</v>
       </c>
     </row>
     <row r="113" spans="1:9">
-      <c r="A113" s="60"/>
-      <c r="B113" s="44">
+      <c r="A113" s="58"/>
+      <c r="B113" s="43">
         <v>2009</v>
       </c>
       <c r="C113" s="34">
         <v>99.1</v>
       </c>
       <c r="D113" s="34">
         <v>98.7</v>
       </c>
       <c r="E113" s="34">
         <v>99.3</v>
       </c>
       <c r="F113" s="34">
         <v>98.1</v>
       </c>
       <c r="G113" s="34">
         <v>94.8</v>
       </c>
       <c r="H113" s="34">
         <v>104.6</v>
       </c>
       <c r="I113" s="34">
         <v>98.1</v>
       </c>
     </row>
     <row r="114" spans="1:9">
-      <c r="A114" s="60">
+      <c r="A114" s="58">
         <v>51</v>
       </c>
       <c r="B114" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C114" s="34"/>
       <c r="D114" s="34"/>
       <c r="E114" s="34"/>
       <c r="F114" s="34"/>
       <c r="G114" s="34"/>
       <c r="H114" s="34"/>
       <c r="I114" s="34"/>
     </row>
     <row r="115" spans="1:9">
-      <c r="A115" s="60"/>
-      <c r="B115" s="44">
+      <c r="A115" s="58"/>
+      <c r="B115" s="43">
         <v>2001</v>
       </c>
       <c r="C115" s="34">
         <v>116.6</v>
       </c>
       <c r="D115" s="34">
         <v>120.1</v>
       </c>
       <c r="E115" s="34">
         <v>112.8</v>
       </c>
       <c r="F115" s="34">
         <v>142.1</v>
       </c>
       <c r="G115" s="34">
         <v>138.80000000000001</v>
       </c>
       <c r="H115" s="34">
         <v>97.8</v>
       </c>
       <c r="I115" s="34">
         <v>116.6</v>
       </c>
     </row>
     <row r="116" spans="1:9">
-      <c r="A116" s="60"/>
-      <c r="B116" s="44">
+      <c r="A116" s="58"/>
+      <c r="B116" s="43">
         <v>2002</v>
       </c>
       <c r="C116" s="34">
         <v>107.6</v>
       </c>
       <c r="D116" s="34">
         <v>106.1</v>
       </c>
       <c r="E116" s="34">
         <v>108.5</v>
       </c>
       <c r="F116" s="34">
         <v>78.2</v>
       </c>
       <c r="G116" s="34">
         <v>121.2</v>
       </c>
       <c r="H116" s="34">
         <v>102.3</v>
       </c>
       <c r="I116" s="34">
         <v>108.5</v>
       </c>
     </row>
     <row r="117" spans="1:9">
-      <c r="A117" s="60"/>
-      <c r="B117" s="44">
+      <c r="A117" s="58"/>
+      <c r="B117" s="43">
         <v>2003</v>
       </c>
       <c r="C117" s="34">
         <v>108.7</v>
       </c>
       <c r="D117" s="34">
         <v>106.6</v>
       </c>
       <c r="E117" s="34">
         <v>109.4</v>
       </c>
       <c r="F117" s="34">
         <v>102.2</v>
       </c>
       <c r="G117" s="34">
         <v>94.7</v>
       </c>
       <c r="H117" s="34">
         <v>122.2</v>
       </c>
       <c r="I117" s="34">
         <v>110</v>
       </c>
     </row>
     <row r="118" spans="1:9">
-      <c r="A118" s="60"/>
-      <c r="B118" s="44">
+      <c r="A118" s="58"/>
+      <c r="B118" s="43">
         <v>2004</v>
       </c>
       <c r="C118" s="34">
         <v>92.9</v>
       </c>
       <c r="D118" s="34">
         <v>109.6</v>
       </c>
       <c r="E118" s="34">
         <v>99.6</v>
       </c>
       <c r="F118" s="34">
         <v>147.4</v>
       </c>
       <c r="G118" s="34">
         <v>92.5</v>
       </c>
       <c r="H118" s="34">
         <v>109</v>
       </c>
       <c r="I118" s="34">
         <v>74.099999999999994</v>
       </c>
     </row>
     <row r="119" spans="1:9">
-      <c r="A119" s="60"/>
-      <c r="B119" s="44">
+      <c r="A119" s="58"/>
+      <c r="B119" s="43">
         <v>2005</v>
       </c>
       <c r="C119" s="34">
         <v>109.4</v>
       </c>
       <c r="D119" s="34">
         <v>102.8</v>
       </c>
       <c r="E119" s="34">
         <v>113.2</v>
       </c>
       <c r="F119" s="34">
         <v>162.69999999999999</v>
       </c>
       <c r="G119" s="34">
         <v>102.4</v>
       </c>
       <c r="H119" s="34">
         <v>107.9</v>
       </c>
       <c r="I119" s="34">
         <v>106.5</v>
       </c>
     </row>
     <row r="120" spans="1:9">
-      <c r="A120" s="60"/>
-      <c r="B120" s="44">
+      <c r="A120" s="58"/>
+      <c r="B120" s="43">
         <v>2006</v>
       </c>
       <c r="C120" s="34">
         <v>107.7</v>
       </c>
       <c r="D120" s="34">
         <v>100.2</v>
       </c>
       <c r="E120" s="34">
         <v>110.2</v>
       </c>
       <c r="F120" s="34">
         <v>125.9</v>
       </c>
       <c r="G120" s="34">
         <v>110.6</v>
       </c>
       <c r="H120" s="34">
         <v>103</v>
       </c>
       <c r="I120" s="34">
         <v>107.1</v>
       </c>
     </row>
     <row r="121" spans="1:9">
-      <c r="A121" s="60"/>
-      <c r="B121" s="44">
+      <c r="A121" s="58"/>
+      <c r="B121" s="43">
         <v>2007</v>
       </c>
       <c r="C121" s="34">
         <v>104.7</v>
       </c>
       <c r="D121" s="34">
         <v>101.1</v>
       </c>
       <c r="E121" s="34">
         <v>104.8</v>
       </c>
       <c r="F121" s="34">
         <v>137.6</v>
       </c>
       <c r="G121" s="34">
         <v>110.8</v>
       </c>
       <c r="H121" s="34">
         <v>89.8</v>
       </c>
       <c r="I121" s="34">
         <v>103.4</v>
       </c>
     </row>
     <row r="122" spans="1:9">
-      <c r="A122" s="60"/>
-      <c r="B122" s="44">
+      <c r="A122" s="58"/>
+      <c r="B122" s="43">
         <v>2008</v>
       </c>
       <c r="C122" s="34">
         <v>107.9</v>
       </c>
       <c r="D122" s="34">
         <v>96.5</v>
       </c>
       <c r="E122" s="34">
         <v>102.7</v>
       </c>
       <c r="F122" s="34">
         <v>135</v>
       </c>
       <c r="G122" s="34">
         <v>127.6</v>
       </c>
       <c r="H122" s="34">
         <v>101.5</v>
       </c>
       <c r="I122" s="34">
         <v>106.2</v>
       </c>
     </row>
     <row r="123" spans="1:9">
-      <c r="A123" s="60"/>
-      <c r="B123" s="44">
+      <c r="A123" s="58"/>
+      <c r="B123" s="43">
         <v>2009</v>
       </c>
       <c r="C123" s="34">
         <v>103.2</v>
       </c>
       <c r="D123" s="34">
         <v>103.9</v>
       </c>
       <c r="E123" s="34">
         <v>102.7</v>
       </c>
       <c r="F123" s="34">
         <v>141.6</v>
       </c>
       <c r="G123" s="34">
         <v>83</v>
       </c>
       <c r="H123" s="34">
         <v>107.4</v>
       </c>
       <c r="I123" s="34">
         <v>100.5</v>
       </c>
     </row>
     <row r="124" spans="1:9">
-      <c r="A124" s="60">
+      <c r="A124" s="58">
         <v>55</v>
       </c>
       <c r="B124" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C124" s="34"/>
       <c r="D124" s="34"/>
       <c r="E124" s="34"/>
       <c r="F124" s="34"/>
       <c r="G124" s="34"/>
       <c r="H124" s="34"/>
       <c r="I124" s="34"/>
     </row>
     <row r="125" spans="1:9">
-      <c r="A125" s="60"/>
-      <c r="B125" s="44">
+      <c r="A125" s="58"/>
+      <c r="B125" s="43">
         <v>2001</v>
       </c>
       <c r="C125" s="34">
         <v>112.5</v>
       </c>
       <c r="D125" s="34">
         <v>136.30000000000001</v>
       </c>
       <c r="E125" s="34">
         <v>113</v>
       </c>
       <c r="F125" s="34">
         <v>86.7</v>
       </c>
       <c r="G125" s="34">
         <v>107.1</v>
       </c>
       <c r="H125" s="34">
         <v>113.5</v>
       </c>
       <c r="I125" s="34">
         <v>110.9</v>
       </c>
     </row>
     <row r="126" spans="1:9">
-      <c r="A126" s="60"/>
-      <c r="B126" s="44">
+      <c r="A126" s="58"/>
+      <c r="B126" s="43">
         <v>2002</v>
       </c>
       <c r="C126" s="34">
         <v>101.1</v>
       </c>
       <c r="D126" s="34">
         <v>99.7</v>
       </c>
       <c r="E126" s="34">
         <v>103.6</v>
       </c>
       <c r="F126" s="34">
         <v>61.6</v>
       </c>
       <c r="G126" s="34">
         <v>117.4</v>
       </c>
       <c r="H126" s="34">
         <v>91.5</v>
       </c>
       <c r="I126" s="34">
         <v>108.8</v>
       </c>
     </row>
     <row r="127" spans="1:9">
-      <c r="A127" s="60"/>
-      <c r="B127" s="44">
+      <c r="A127" s="58"/>
+      <c r="B127" s="43">
         <v>2003</v>
       </c>
       <c r="C127" s="34">
         <v>110.5</v>
       </c>
       <c r="D127" s="34">
         <v>90.2</v>
       </c>
       <c r="E127" s="34">
         <v>114.6</v>
       </c>
       <c r="F127" s="34">
         <v>124.9</v>
       </c>
       <c r="G127" s="34">
         <v>107.3</v>
       </c>
       <c r="H127" s="34">
         <v>110.1</v>
       </c>
       <c r="I127" s="34">
         <v>108.2</v>
       </c>
     </row>
     <row r="128" spans="1:9">
-      <c r="A128" s="60"/>
-      <c r="B128" s="44">
+      <c r="A128" s="58"/>
+      <c r="B128" s="43">
         <v>2004</v>
       </c>
       <c r="C128" s="34">
         <v>109.6</v>
       </c>
       <c r="D128" s="34">
         <v>118.7</v>
       </c>
       <c r="E128" s="34">
         <v>109.9</v>
       </c>
       <c r="F128" s="34">
         <v>130.6</v>
       </c>
       <c r="G128" s="34">
         <v>138.1</v>
       </c>
       <c r="H128" s="34">
         <v>110.8</v>
       </c>
       <c r="I128" s="34">
         <v>95.2</v>
       </c>
     </row>
     <row r="129" spans="1:9">
-      <c r="A129" s="60"/>
-      <c r="B129" s="44">
+      <c r="A129" s="58"/>
+      <c r="B129" s="43">
         <v>2005</v>
       </c>
       <c r="C129" s="34">
         <v>113.1</v>
       </c>
       <c r="D129" s="34">
         <v>101.7</v>
       </c>
       <c r="E129" s="34">
         <v>110.4</v>
       </c>
       <c r="F129" s="34">
         <v>161.19999999999999</v>
       </c>
       <c r="G129" s="34">
         <v>117.5</v>
       </c>
       <c r="H129" s="34">
         <v>105.5</v>
       </c>
       <c r="I129" s="34">
         <v>124.3</v>
       </c>
     </row>
     <row r="130" spans="1:9">
-      <c r="A130" s="60"/>
-      <c r="B130" s="44">
+      <c r="A130" s="58"/>
+      <c r="B130" s="43">
         <v>2006</v>
       </c>
       <c r="C130" s="34">
         <v>110.4</v>
       </c>
       <c r="D130" s="34">
         <v>98.7</v>
       </c>
       <c r="E130" s="34">
         <v>107.6</v>
       </c>
       <c r="F130" s="34">
         <v>156.4</v>
       </c>
       <c r="G130" s="34">
         <v>113.2</v>
       </c>
       <c r="H130" s="34">
         <v>113.6</v>
       </c>
       <c r="I130" s="34">
         <v>105.9</v>
       </c>
     </row>
     <row r="131" spans="1:9">
-      <c r="A131" s="60"/>
-      <c r="B131" s="44">
+      <c r="A131" s="58"/>
+      <c r="B131" s="43">
         <v>2007</v>
       </c>
       <c r="C131" s="34">
         <v>105.3</v>
       </c>
       <c r="D131" s="34">
         <v>110.9</v>
       </c>
       <c r="E131" s="34">
         <v>106</v>
       </c>
       <c r="F131" s="34">
         <v>105.2</v>
       </c>
       <c r="G131" s="34">
         <v>104</v>
       </c>
       <c r="H131" s="34">
         <v>106.8</v>
       </c>
       <c r="I131" s="34">
         <v>102.7</v>
       </c>
     </row>
     <row r="132" spans="1:9">
-      <c r="A132" s="60"/>
-      <c r="B132" s="44">
+      <c r="A132" s="58"/>
+      <c r="B132" s="43">
         <v>2008</v>
       </c>
       <c r="C132" s="34">
         <v>109</v>
       </c>
       <c r="D132" s="34">
         <v>85.5</v>
       </c>
       <c r="E132" s="34">
         <v>105.6</v>
       </c>
       <c r="F132" s="34">
         <v>131</v>
       </c>
       <c r="G132" s="34">
         <v>111.3</v>
       </c>
       <c r="H132" s="34">
         <v>121.6</v>
       </c>
       <c r="I132" s="34">
         <v>104.2</v>
       </c>
     </row>
     <row r="133" spans="1:9">
-      <c r="A133" s="60"/>
-      <c r="B133" s="44">
+      <c r="A133" s="58"/>
+      <c r="B133" s="43">
         <v>2009</v>
       </c>
       <c r="C133" s="34">
         <v>103.7</v>
       </c>
       <c r="D133" s="34">
         <v>140.6</v>
       </c>
       <c r="E133" s="34">
         <v>99.3</v>
       </c>
       <c r="F133" s="34">
         <v>102</v>
       </c>
       <c r="G133" s="34">
         <v>134.5</v>
       </c>
       <c r="H133" s="34">
         <v>101.6</v>
       </c>
       <c r="I133" s="34">
         <v>98.9</v>
       </c>
     </row>
     <row r="134" spans="1:9">
-      <c r="A134" s="60">
+      <c r="A134" s="58">
         <v>59</v>
       </c>
       <c r="B134" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="34"/>
       <c r="D134" s="34"/>
       <c r="E134" s="34"/>
       <c r="F134" s="34"/>
       <c r="G134" s="34"/>
       <c r="H134" s="34"/>
       <c r="I134" s="34"/>
     </row>
     <row r="135" spans="1:9">
-      <c r="A135" s="60"/>
-      <c r="B135" s="44">
+      <c r="A135" s="58"/>
+      <c r="B135" s="43">
         <v>2001</v>
       </c>
       <c r="C135" s="34">
         <v>121.6</v>
       </c>
       <c r="D135" s="34">
         <v>151.80000000000001</v>
       </c>
       <c r="E135" s="34">
         <v>110.6</v>
       </c>
       <c r="F135" s="34">
         <v>117.6</v>
       </c>
       <c r="G135" s="34">
         <v>131.80000000000001</v>
       </c>
       <c r="H135" s="34">
         <v>100.4</v>
       </c>
       <c r="I135" s="34">
         <v>104.6</v>
       </c>
     </row>
     <row r="136" spans="1:9">
-      <c r="A136" s="60"/>
-      <c r="B136" s="44">
+      <c r="A136" s="58"/>
+      <c r="B136" s="43">
         <v>2002</v>
       </c>
       <c r="C136" s="34">
         <v>105.6</v>
       </c>
       <c r="D136" s="34">
         <v>88.9</v>
       </c>
       <c r="E136" s="34">
         <v>101.2</v>
       </c>
       <c r="F136" s="34">
         <v>215.2</v>
       </c>
       <c r="G136" s="34">
         <v>106.5</v>
       </c>
       <c r="H136" s="34">
         <v>110.1</v>
       </c>
       <c r="I136" s="34">
         <v>127.3</v>
       </c>
     </row>
     <row r="137" spans="1:9">
-      <c r="A137" s="60"/>
-      <c r="B137" s="44">
+      <c r="A137" s="58"/>
+      <c r="B137" s="43">
         <v>2003</v>
       </c>
       <c r="C137" s="34">
         <v>103</v>
       </c>
       <c r="D137" s="34">
         <v>94.5</v>
       </c>
       <c r="E137" s="34">
         <v>98.7</v>
       </c>
       <c r="F137" s="34">
         <v>130.4</v>
       </c>
       <c r="G137" s="34">
         <v>115.3</v>
       </c>
       <c r="H137" s="34">
         <v>98.6</v>
       </c>
       <c r="I137" s="34">
         <v>108.8</v>
       </c>
     </row>
     <row r="138" spans="1:9">
-      <c r="A138" s="60"/>
-      <c r="B138" s="44">
+      <c r="A138" s="58"/>
+      <c r="B138" s="43">
         <v>2004</v>
       </c>
       <c r="C138" s="34">
         <v>108.9</v>
       </c>
       <c r="D138" s="34">
         <v>98.7</v>
       </c>
       <c r="E138" s="34">
         <v>120</v>
       </c>
       <c r="F138" s="34">
         <v>92.1</v>
       </c>
       <c r="G138" s="34">
         <v>144.19999999999999</v>
       </c>
       <c r="H138" s="34">
         <v>105.3</v>
       </c>
       <c r="I138" s="34">
         <v>105.1</v>
       </c>
     </row>
     <row r="139" spans="1:9">
-      <c r="A139" s="60"/>
-      <c r="B139" s="44">
+      <c r="A139" s="58"/>
+      <c r="B139" s="43">
         <v>2005</v>
       </c>
       <c r="C139" s="34">
         <v>114</v>
       </c>
       <c r="D139" s="34">
         <v>121.2</v>
       </c>
       <c r="E139" s="34">
         <v>104.1</v>
       </c>
       <c r="F139" s="34">
         <v>171.8</v>
       </c>
       <c r="G139" s="34">
         <v>105.7</v>
       </c>
       <c r="H139" s="34">
         <v>98.3</v>
       </c>
       <c r="I139" s="34">
         <v>118.8</v>
       </c>
     </row>
     <row r="140" spans="1:9">
-      <c r="A140" s="60"/>
-      <c r="B140" s="44">
+      <c r="A140" s="58"/>
+      <c r="B140" s="43">
         <v>2006</v>
       </c>
       <c r="C140" s="34">
         <v>108.2</v>
       </c>
       <c r="D140" s="34">
         <v>114</v>
       </c>
       <c r="E140" s="34">
         <v>105.1</v>
       </c>
       <c r="F140" s="34">
         <v>127.5</v>
       </c>
       <c r="G140" s="34">
         <v>100.8</v>
       </c>
       <c r="H140" s="34">
         <v>109.4</v>
       </c>
       <c r="I140" s="34">
         <v>104.7</v>
       </c>
     </row>
     <row r="141" spans="1:9">
-      <c r="A141" s="60"/>
-      <c r="B141" s="44">
+      <c r="A141" s="58"/>
+      <c r="B141" s="43">
         <v>2007</v>
       </c>
       <c r="C141" s="34">
         <v>105</v>
       </c>
       <c r="D141" s="34">
         <v>107.3</v>
       </c>
       <c r="E141" s="34">
         <v>96.8</v>
       </c>
       <c r="F141" s="34">
         <v>121.9</v>
       </c>
       <c r="G141" s="34">
         <v>109.5</v>
       </c>
       <c r="H141" s="34">
         <v>95.3</v>
       </c>
       <c r="I141" s="34">
         <v>104.7</v>
       </c>
     </row>
     <row r="142" spans="1:9">
-      <c r="A142" s="60"/>
-      <c r="B142" s="44">
+      <c r="A142" s="58"/>
+      <c r="B142" s="43">
         <v>2008</v>
       </c>
       <c r="C142" s="34">
         <v>105.8</v>
       </c>
       <c r="D142" s="34">
         <v>96.5</v>
       </c>
       <c r="E142" s="34">
         <v>104.5</v>
       </c>
       <c r="F142" s="34">
         <v>112.7</v>
       </c>
       <c r="G142" s="34">
         <v>140.4</v>
       </c>
       <c r="H142" s="34">
         <v>103</v>
       </c>
       <c r="I142" s="34">
         <v>100.7</v>
       </c>
     </row>
     <row r="143" spans="1:9">
-      <c r="A143" s="60"/>
-      <c r="B143" s="44">
+      <c r="A143" s="58"/>
+      <c r="B143" s="43">
         <v>2009</v>
       </c>
       <c r="C143" s="34">
         <v>96.6</v>
       </c>
       <c r="D143" s="34">
         <v>116.8</v>
       </c>
       <c r="E143" s="34">
         <v>102.6</v>
       </c>
       <c r="F143" s="34">
         <v>118.3</v>
       </c>
       <c r="G143" s="34">
         <v>47.4</v>
       </c>
       <c r="H143" s="34">
         <v>96.4</v>
       </c>
       <c r="I143" s="34">
         <v>101.6</v>
       </c>
     </row>
     <row r="144" spans="1:9">
-      <c r="A144" s="60">
+      <c r="A144" s="58">
         <v>63</v>
       </c>
       <c r="B144" s="33" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="34"/>
       <c r="D144" s="34"/>
       <c r="E144" s="34"/>
       <c r="F144" s="34"/>
       <c r="G144" s="34"/>
       <c r="H144" s="34"/>
       <c r="I144" s="34"/>
     </row>
     <row r="145" spans="1:9">
-      <c r="A145" s="60"/>
-      <c r="B145" s="44">
+      <c r="A145" s="58"/>
+      <c r="B145" s="43">
         <v>2001</v>
       </c>
       <c r="C145" s="34">
         <v>107.1</v>
       </c>
       <c r="D145" s="34">
         <v>113.3</v>
       </c>
       <c r="E145" s="34">
         <v>116.5</v>
       </c>
       <c r="F145" s="34">
         <v>79.900000000000006</v>
       </c>
       <c r="G145" s="34">
         <v>99.3</v>
       </c>
       <c r="H145" s="34">
         <v>104.1</v>
       </c>
       <c r="I145" s="34">
         <v>103.3</v>
       </c>
     </row>
     <row r="146" spans="1:9">
-      <c r="A146" s="60"/>
-      <c r="B146" s="44">
+      <c r="A146" s="58"/>
+      <c r="B146" s="43">
         <v>2002</v>
       </c>
       <c r="C146" s="34">
         <v>103.9</v>
       </c>
       <c r="D146" s="34">
         <v>111.4</v>
       </c>
       <c r="E146" s="34">
         <v>101.4</v>
       </c>
       <c r="F146" s="34">
         <v>78.599999999999994</v>
       </c>
       <c r="G146" s="34">
         <v>103.2</v>
       </c>
       <c r="H146" s="34">
         <v>111.5</v>
       </c>
       <c r="I146" s="34">
         <v>106.1</v>
       </c>
     </row>
     <row r="147" spans="1:9">
-      <c r="A147" s="60"/>
-      <c r="B147" s="44">
+      <c r="A147" s="58"/>
+      <c r="B147" s="43">
         <v>2003</v>
       </c>
       <c r="C147" s="34">
         <v>106</v>
       </c>
       <c r="D147" s="34">
         <v>101.3</v>
       </c>
       <c r="E147" s="34">
         <v>104.8</v>
       </c>
       <c r="F147" s="34">
         <v>122.1</v>
       </c>
       <c r="G147" s="34">
         <v>99.8</v>
       </c>
       <c r="H147" s="34">
         <v>93.6</v>
       </c>
       <c r="I147" s="34">
         <v>115</v>
       </c>
     </row>
     <row r="148" spans="1:9">
-      <c r="A148" s="60"/>
-      <c r="B148" s="44">
+      <c r="A148" s="58"/>
+      <c r="B148" s="43">
         <v>2004</v>
       </c>
       <c r="C148" s="34">
         <v>109.9</v>
       </c>
       <c r="D148" s="34">
         <v>105.6</v>
       </c>
       <c r="E148" s="34">
         <v>105.9</v>
       </c>
       <c r="F148" s="34">
         <v>113.1</v>
       </c>
       <c r="G148" s="34">
         <v>112.7</v>
       </c>
       <c r="H148" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="I148" s="34">
         <v>107.9</v>
       </c>
     </row>
     <row r="149" spans="1:9">
-      <c r="A149" s="60"/>
-      <c r="B149" s="44">
+      <c r="A149" s="58"/>
+      <c r="B149" s="43">
         <v>2005</v>
       </c>
       <c r="C149" s="34">
         <v>108.8</v>
       </c>
       <c r="D149" s="34">
         <v>99.7</v>
       </c>
       <c r="E149" s="34">
         <v>103.4</v>
       </c>
       <c r="F149" s="34">
         <v>159.19999999999999</v>
       </c>
       <c r="G149" s="34">
         <v>104.7</v>
       </c>
       <c r="H149" s="34">
         <v>108.8</v>
       </c>
       <c r="I149" s="34">
         <v>114.5</v>
       </c>
     </row>
     <row r="150" spans="1:9">
-      <c r="A150" s="60"/>
-      <c r="B150" s="44">
+      <c r="A150" s="58"/>
+      <c r="B150" s="43">
         <v>2006</v>
       </c>
       <c r="C150" s="34">
         <v>107.4</v>
       </c>
       <c r="D150" s="34">
         <v>97.7</v>
       </c>
       <c r="E150" s="34">
         <v>105.6</v>
       </c>
       <c r="F150" s="34">
         <v>159.4</v>
       </c>
       <c r="G150" s="34">
         <v>101.2</v>
       </c>
       <c r="H150" s="34">
         <v>106.7</v>
       </c>
       <c r="I150" s="34">
         <v>106.1</v>
       </c>
     </row>
     <row r="151" spans="1:9">
-      <c r="A151" s="60"/>
-      <c r="B151" s="44">
+      <c r="A151" s="58"/>
+      <c r="B151" s="43">
         <v>2007</v>
       </c>
       <c r="C151" s="34">
         <v>106.9</v>
       </c>
       <c r="D151" s="34">
         <v>105.5</v>
       </c>
       <c r="E151" s="34">
         <v>107</v>
       </c>
       <c r="F151" s="34">
         <v>119.1</v>
       </c>
       <c r="G151" s="34">
         <v>125.7</v>
       </c>
       <c r="H151" s="34">
         <v>95.8</v>
       </c>
       <c r="I151" s="34">
         <v>103</v>
       </c>
     </row>
     <row r="152" spans="1:9">
-      <c r="A152" s="60"/>
-      <c r="B152" s="44">
+      <c r="A152" s="58"/>
+      <c r="B152" s="43">
         <v>2008</v>
       </c>
       <c r="C152" s="34">
         <v>100.9</v>
       </c>
       <c r="D152" s="34">
         <v>88.3</v>
       </c>
       <c r="E152" s="34">
         <v>101</v>
       </c>
       <c r="F152" s="34">
         <v>86.9</v>
       </c>
       <c r="G152" s="34">
         <v>112.2</v>
       </c>
       <c r="H152" s="34">
         <v>101.7</v>
       </c>
       <c r="I152" s="34">
         <v>102.4</v>
       </c>
     </row>
     <row r="153" spans="1:9">
-      <c r="A153" s="60"/>
-      <c r="B153" s="44">
+      <c r="A153" s="58"/>
+      <c r="B153" s="43">
         <v>2009</v>
       </c>
       <c r="C153" s="34">
         <v>99.8</v>
       </c>
       <c r="D153" s="34">
         <v>128.69999999999999</v>
       </c>
       <c r="E153" s="34">
         <v>95.6</v>
       </c>
       <c r="F153" s="34">
         <v>81.5</v>
       </c>
       <c r="G153" s="34">
         <v>96.3</v>
       </c>
       <c r="H153" s="34">
         <v>95.6</v>
       </c>
       <c r="I153" s="34">
         <v>102.5</v>
       </c>
     </row>
     <row r="154" spans="1:9">
-      <c r="A154" s="60">
+      <c r="A154" s="58">
         <v>71</v>
       </c>
       <c r="B154" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C154" s="34"/>
       <c r="D154" s="34"/>
       <c r="E154" s="34"/>
       <c r="F154" s="34"/>
       <c r="G154" s="34"/>
       <c r="H154" s="34"/>
       <c r="I154" s="34"/>
     </row>
     <row r="155" spans="1:9">
-      <c r="A155" s="60"/>
-      <c r="B155" s="44">
+      <c r="A155" s="58"/>
+      <c r="B155" s="43">
         <v>2001</v>
       </c>
       <c r="C155" s="34">
         <v>125.4</v>
       </c>
       <c r="D155" s="34">
         <v>145.9</v>
       </c>
       <c r="E155" s="34">
         <v>118.5</v>
       </c>
       <c r="F155" s="34">
         <v>90.1</v>
       </c>
       <c r="G155" s="34">
         <v>104.1</v>
       </c>
       <c r="H155" s="34">
         <v>121.2</v>
       </c>
       <c r="I155" s="34">
         <v>168.2</v>
       </c>
     </row>
     <row r="156" spans="1:9">
-      <c r="A156" s="60"/>
-      <c r="B156" s="44">
+      <c r="A156" s="58"/>
+      <c r="B156" s="43">
         <v>2002</v>
       </c>
       <c r="C156" s="34">
         <v>106.8</v>
       </c>
       <c r="D156" s="34">
         <v>113.2</v>
       </c>
       <c r="E156" s="34">
         <v>113.7</v>
       </c>
       <c r="F156" s="34">
         <v>84.4</v>
       </c>
       <c r="G156" s="34">
         <v>133.1</v>
       </c>
       <c r="H156" s="34">
         <v>163.69999999999999</v>
       </c>
       <c r="I156" s="34">
         <v>100.6</v>
       </c>
     </row>
     <row r="157" spans="1:9">
-      <c r="A157" s="60"/>
-      <c r="B157" s="44">
+      <c r="A157" s="58"/>
+      <c r="B157" s="43">
         <v>2003</v>
       </c>
       <c r="C157" s="34">
         <v>113.4</v>
       </c>
       <c r="D157" s="34">
         <v>214</v>
       </c>
       <c r="E157" s="34">
         <v>110.8</v>
       </c>
       <c r="F157" s="34">
         <v>103.4</v>
       </c>
       <c r="G157" s="34">
         <v>105.4</v>
       </c>
       <c r="H157" s="34">
         <v>179</v>
       </c>
       <c r="I157" s="34">
         <v>107.8</v>
       </c>
     </row>
     <row r="158" spans="1:9">
-      <c r="A158" s="60"/>
-      <c r="B158" s="44">
+      <c r="A158" s="58"/>
+      <c r="B158" s="43">
         <v>2004</v>
       </c>
       <c r="C158" s="34">
         <v>123.1</v>
       </c>
       <c r="D158" s="34">
         <v>98.3</v>
       </c>
       <c r="E158" s="34">
         <v>127</v>
       </c>
       <c r="F158" s="34">
         <v>192.5</v>
       </c>
       <c r="G158" s="34">
         <v>111.6</v>
       </c>
       <c r="H158" s="34">
         <v>113.5</v>
       </c>
       <c r="I158" s="34">
         <v>110.3</v>
       </c>
     </row>
     <row r="159" spans="1:9">
-      <c r="A159" s="60"/>
-      <c r="B159" s="44">
+      <c r="A159" s="58"/>
+      <c r="B159" s="43">
         <v>2005</v>
       </c>
       <c r="C159" s="34">
         <v>125</v>
       </c>
       <c r="D159" s="34">
         <v>128.30000000000001</v>
       </c>
       <c r="E159" s="34">
         <v>110.7</v>
       </c>
       <c r="F159" s="34">
         <v>132.4</v>
       </c>
       <c r="G159" s="34">
         <v>106.5</v>
       </c>
       <c r="H159" s="34">
         <v>116.8</v>
       </c>
       <c r="I159" s="34">
         <v>132.4</v>
       </c>
     </row>
     <row r="160" spans="1:9">
-      <c r="A160" s="60"/>
-      <c r="B160" s="44">
+      <c r="A160" s="58"/>
+      <c r="B160" s="43">
         <v>2006</v>
       </c>
       <c r="C160" s="34">
         <v>116.6</v>
       </c>
       <c r="D160" s="34">
         <v>101.9</v>
       </c>
       <c r="E160" s="34">
         <v>116.8</v>
       </c>
       <c r="F160" s="34">
         <v>136.30000000000001</v>
       </c>
       <c r="G160" s="34">
         <v>114.2</v>
       </c>
       <c r="H160" s="34">
         <v>113.6</v>
       </c>
       <c r="I160" s="34">
         <v>110.6</v>
       </c>
     </row>
     <row r="161" spans="1:9">
-      <c r="A161" s="60"/>
-      <c r="B161" s="44">
+      <c r="A161" s="58"/>
+      <c r="B161" s="43">
         <v>2007</v>
       </c>
       <c r="C161" s="34">
         <v>115.9</v>
       </c>
       <c r="D161" s="34">
         <v>120.3</v>
       </c>
       <c r="E161" s="34">
         <v>122</v>
       </c>
       <c r="F161" s="34">
         <v>114.3</v>
       </c>
       <c r="G161" s="34">
         <v>119.6</v>
       </c>
       <c r="H161" s="34">
         <v>130.1</v>
       </c>
       <c r="I161" s="34">
         <v>108.9</v>
       </c>
     </row>
     <row r="162" spans="1:9">
-      <c r="A162" s="60"/>
-      <c r="B162" s="44">
+      <c r="A162" s="58"/>
+      <c r="B162" s="43">
         <v>2008</v>
       </c>
       <c r="C162" s="34">
         <v>97.9</v>
       </c>
       <c r="D162" s="34">
         <v>96.5</v>
       </c>
       <c r="E162" s="34">
         <v>84.1</v>
       </c>
       <c r="F162" s="34">
         <v>80.8</v>
       </c>
       <c r="G162" s="34">
         <v>94</v>
       </c>
       <c r="H162" s="34">
         <v>109</v>
       </c>
       <c r="I162" s="34">
         <v>106.5</v>
       </c>
     </row>
     <row r="163" spans="1:9">
-      <c r="A163" s="60"/>
-      <c r="B163" s="44">
+      <c r="A163" s="58"/>
+      <c r="B163" s="43">
         <v>2009</v>
       </c>
       <c r="C163" s="34">
         <v>95.2</v>
       </c>
       <c r="D163" s="34">
         <v>101.3</v>
       </c>
       <c r="E163" s="34">
         <v>95.2</v>
       </c>
       <c r="F163" s="34">
         <v>80.099999999999994</v>
       </c>
       <c r="G163" s="34">
         <v>96.1</v>
       </c>
       <c r="H163" s="34">
         <v>91.1</v>
       </c>
       <c r="I163" s="34">
         <v>103.5</v>
       </c>
     </row>
     <row r="164" spans="1:9">
-      <c r="A164" s="60">
+      <c r="A164" s="58">
         <v>75</v>
       </c>
       <c r="B164" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C164" s="34"/>
       <c r="D164" s="34"/>
       <c r="E164" s="34"/>
       <c r="F164" s="34"/>
       <c r="G164" s="34"/>
       <c r="H164" s="34"/>
       <c r="I164" s="34"/>
     </row>
     <row r="165" spans="1:9">
-      <c r="A165" s="60"/>
-      <c r="B165" s="44">
+      <c r="A165" s="58"/>
+      <c r="B165" s="43">
         <v>2001</v>
       </c>
       <c r="C165" s="34">
         <v>119.3</v>
       </c>
       <c r="D165" s="34">
         <v>29.1</v>
       </c>
       <c r="E165" s="34">
         <v>124.4</v>
       </c>
       <c r="F165" s="34">
         <v>142.30000000000001</v>
       </c>
       <c r="G165" s="34">
         <v>124.8</v>
       </c>
       <c r="H165" s="34">
         <v>128.80000000000001</v>
       </c>
       <c r="I165" s="34">
         <v>111.7</v>
       </c>
     </row>
     <row r="166" spans="1:9">
-      <c r="A166" s="60"/>
-      <c r="B166" s="44">
+      <c r="A166" s="58"/>
+      <c r="B166" s="43">
         <v>2002</v>
       </c>
       <c r="C166" s="34">
         <v>111.4</v>
       </c>
       <c r="D166" s="34">
         <v>68.099999999999994</v>
       </c>
       <c r="E166" s="34">
         <v>113.1</v>
       </c>
       <c r="F166" s="34">
         <v>154.5</v>
       </c>
       <c r="G166" s="34">
         <v>107.9</v>
       </c>
       <c r="H166" s="34">
         <v>120.4</v>
       </c>
       <c r="I166" s="34">
         <v>109.2</v>
       </c>
     </row>
     <row r="167" spans="1:9">
-      <c r="A167" s="60"/>
-      <c r="B167" s="44">
+      <c r="A167" s="58"/>
+      <c r="B167" s="43">
         <v>2003</v>
       </c>
       <c r="C167" s="34">
         <v>112.1</v>
       </c>
       <c r="D167" s="34">
         <v>163.1</v>
       </c>
       <c r="E167" s="34">
         <v>117.8</v>
       </c>
       <c r="F167" s="34">
         <v>101</v>
       </c>
       <c r="G167" s="34">
         <v>109.8</v>
       </c>
       <c r="H167" s="34">
         <v>118.6</v>
       </c>
       <c r="I167" s="34">
         <v>111.4</v>
       </c>
     </row>
     <row r="168" spans="1:9">
-      <c r="A168" s="60"/>
-      <c r="B168" s="44">
+      <c r="A168" s="58"/>
+      <c r="B168" s="43">
         <v>2004</v>
       </c>
       <c r="C168" s="34">
         <v>116.3</v>
       </c>
       <c r="D168" s="34">
         <v>94.8</v>
       </c>
       <c r="E168" s="34">
         <v>113.6</v>
       </c>
       <c r="F168" s="34">
         <v>162.30000000000001</v>
       </c>
       <c r="G168" s="34">
         <v>111.8</v>
       </c>
       <c r="H168" s="34">
         <v>114.1</v>
       </c>
       <c r="I168" s="34">
         <v>117</v>
       </c>
     </row>
     <row r="169" spans="1:9">
-      <c r="A169" s="60"/>
-      <c r="B169" s="44">
+      <c r="A169" s="58"/>
+      <c r="B169" s="43">
         <v>2005</v>
       </c>
       <c r="C169" s="34">
         <v>114.5</v>
       </c>
       <c r="D169" s="34">
         <v>92.8</v>
       </c>
       <c r="E169" s="34">
         <v>122.3</v>
       </c>
       <c r="F169" s="34">
         <v>154.9</v>
       </c>
       <c r="G169" s="34">
         <v>113.9</v>
       </c>
       <c r="H169" s="34">
         <v>125.5</v>
       </c>
       <c r="I169" s="34">
         <v>107.1</v>
       </c>
     </row>
     <row r="170" spans="1:9">
-      <c r="A170" s="60"/>
-      <c r="B170" s="44">
+      <c r="A170" s="58"/>
+      <c r="B170" s="43">
         <v>2006</v>
       </c>
       <c r="C170" s="34">
         <v>115.8</v>
       </c>
       <c r="D170" s="34">
         <v>105.7</v>
       </c>
       <c r="E170" s="34">
         <v>111.3</v>
       </c>
       <c r="F170" s="34">
         <v>157.19999999999999</v>
       </c>
       <c r="G170" s="34">
         <v>109.7</v>
       </c>
       <c r="H170" s="34">
         <v>121.8</v>
       </c>
       <c r="I170" s="34">
         <v>112.7</v>
       </c>
     </row>
     <row r="171" spans="1:9">
-      <c r="A171" s="60"/>
-      <c r="B171" s="44">
+      <c r="A171" s="58"/>
+      <c r="B171" s="43">
         <v>2007</v>
       </c>
       <c r="C171" s="34">
         <v>112.7</v>
       </c>
       <c r="D171" s="34">
         <v>128.19999999999999</v>
       </c>
       <c r="E171" s="34">
         <v>117</v>
       </c>
       <c r="F171" s="34">
         <v>119.3</v>
       </c>
       <c r="G171" s="34">
         <v>107.9</v>
       </c>
       <c r="H171" s="34">
         <v>119</v>
       </c>
       <c r="I171" s="34">
         <v>111.1</v>
       </c>
     </row>
     <row r="172" spans="1:9">
-      <c r="A172" s="60"/>
-      <c r="B172" s="44">
+      <c r="A172" s="58"/>
+      <c r="B172" s="43">
         <v>2008</v>
       </c>
       <c r="C172" s="34">
         <v>96.9</v>
       </c>
       <c r="D172" s="34">
         <v>92.4</v>
       </c>
       <c r="E172" s="34">
         <v>88.7</v>
       </c>
       <c r="F172" s="34">
         <v>61.8</v>
       </c>
       <c r="G172" s="34">
         <v>98</v>
       </c>
       <c r="H172" s="34">
         <v>110.8</v>
       </c>
       <c r="I172" s="34">
         <v>102.7</v>
       </c>
     </row>
     <row r="173" spans="1:9">
-      <c r="A173" s="60"/>
-      <c r="B173" s="44">
+      <c r="A173" s="58"/>
+      <c r="B173" s="43">
         <v>2009</v>
       </c>
       <c r="C173" s="34">
         <v>98.4</v>
       </c>
       <c r="D173" s="34">
         <v>91.4</v>
       </c>
       <c r="E173" s="34">
         <v>90.5</v>
       </c>
       <c r="F173" s="34">
         <v>80.3</v>
       </c>
       <c r="G173" s="34">
         <v>98</v>
       </c>
       <c r="H173" s="34">
         <v>106.2</v>
       </c>
       <c r="I173" s="34">
         <v>99.8</v>
       </c>
     </row>
     <row r="174" spans="1:9">
@@ -6104,6569 +6063,6569 @@
     </row>
     <row r="179" spans="2:3">
       <c r="C179" s="5"/>
     </row>
     <row r="180" spans="2:3">
       <c r="C180" s="5"/>
     </row>
     <row r="181" spans="2:3">
       <c r="C181" s="5"/>
     </row>
     <row r="182" spans="2:3">
       <c r="C182" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O156"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="21.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="6" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="15" style="5" customWidth="1"/>
     <col min="6" max="8" width="13.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" style="5" customWidth="1"/>
     <col min="10" max="15" width="13.28515625" style="5" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="17.25" customHeight="1">
       <c r="A1" s="31">
         <v>11120301</v>
       </c>
       <c r="B1" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:15">
       <c r="O2" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="78.75" customHeight="1">
-      <c r="A3" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="53" t="s">
+      <c r="A3" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="D3" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="E3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="I3" s="53" t="s">
+      <c r="I3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="J3" s="53" t="s">
+      <c r="J3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="K3" s="53" t="s">
+      <c r="K3" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="53" t="s">
+      <c r="L3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="M3" s="53" t="s">
+      <c r="M3" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="N3" s="53" t="s">
+      <c r="N3" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="O3" s="53" t="s">
+      <c r="O3" s="51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:15">
-      <c r="A4" s="60">
+      <c r="A4" s="58">
         <v>0</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="60"/>
-      <c r="B5" s="44">
+      <c r="A5" s="58"/>
+      <c r="B5" s="43">
         <v>2010</v>
       </c>
       <c r="C5" s="34">
         <v>107.3</v>
       </c>
       <c r="D5" s="34">
         <v>88.4</v>
       </c>
       <c r="E5" s="34">
         <v>109.2</v>
       </c>
       <c r="F5" s="34">
         <v>107.1</v>
       </c>
       <c r="G5" s="34">
         <v>113.6</v>
       </c>
       <c r="H5" s="34">
         <v>104.8</v>
       </c>
       <c r="I5" s="34">
         <v>115.5</v>
       </c>
       <c r="J5" s="34">
         <v>102.4</v>
       </c>
       <c r="K5" s="34">
         <v>113.5</v>
       </c>
       <c r="L5" s="34">
         <v>107.4</v>
       </c>
       <c r="M5" s="34">
         <v>109.5</v>
       </c>
       <c r="N5" s="34">
         <v>103.5</v>
       </c>
       <c r="O5" s="34">
         <v>109.5</v>
       </c>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="60"/>
-      <c r="B6" s="44">
+      <c r="A6" s="58"/>
+      <c r="B6" s="43">
         <v>2011</v>
       </c>
       <c r="C6" s="34">
         <v>107.4</v>
       </c>
       <c r="D6" s="34">
         <v>126.5</v>
       </c>
       <c r="E6" s="34">
         <v>103.7</v>
       </c>
       <c r="F6" s="34">
         <v>101</v>
       </c>
       <c r="G6" s="34">
         <v>107.5</v>
       </c>
       <c r="H6" s="34">
         <v>108.8</v>
       </c>
       <c r="I6" s="34">
         <v>102.4</v>
       </c>
       <c r="J6" s="34">
         <v>102.8</v>
       </c>
       <c r="K6" s="34">
         <v>114</v>
       </c>
       <c r="L6" s="34">
         <v>106.2</v>
       </c>
       <c r="M6" s="34">
         <v>120.9</v>
       </c>
       <c r="N6" s="34">
         <v>105.9</v>
       </c>
       <c r="O6" s="34">
         <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:15">
-      <c r="A7" s="60"/>
-      <c r="B7" s="44">
+      <c r="A7" s="58"/>
+      <c r="B7" s="43">
         <v>2012</v>
       </c>
       <c r="C7" s="34">
         <v>104.8</v>
       </c>
       <c r="D7" s="34">
         <v>82.6</v>
       </c>
       <c r="E7" s="34">
         <v>101.5</v>
       </c>
       <c r="F7" s="34">
         <v>100.4</v>
       </c>
       <c r="G7" s="34">
         <v>103</v>
       </c>
       <c r="H7" s="34">
         <v>103.7</v>
       </c>
       <c r="I7" s="34">
         <v>95.9</v>
       </c>
       <c r="J7" s="34">
         <v>103.1</v>
       </c>
       <c r="K7" s="34">
         <v>114.6</v>
       </c>
       <c r="L7" s="34">
         <v>107.9</v>
       </c>
       <c r="M7" s="34">
         <v>120.5</v>
       </c>
       <c r="N7" s="34">
         <v>107.7</v>
       </c>
       <c r="O7" s="34">
         <v>104.4</v>
       </c>
     </row>
     <row r="8" spans="1:15">
-      <c r="A8" s="60"/>
-      <c r="B8" s="44">
+      <c r="A8" s="58"/>
+      <c r="B8" s="43">
         <v>2013</v>
       </c>
       <c r="C8" s="34">
         <v>106</v>
       </c>
       <c r="D8" s="34">
         <v>111.2</v>
       </c>
       <c r="E8" s="34">
         <v>103</v>
       </c>
       <c r="F8" s="34">
         <v>103.5</v>
       </c>
       <c r="G8" s="34">
         <v>102.9</v>
       </c>
       <c r="H8" s="34">
         <v>100.9</v>
       </c>
       <c r="I8" s="34">
         <v>89.1</v>
       </c>
       <c r="J8" s="34">
         <v>103.5</v>
       </c>
       <c r="K8" s="34">
         <v>112.1</v>
       </c>
       <c r="L8" s="34">
         <v>107.7</v>
       </c>
       <c r="M8" s="34">
         <v>112.8</v>
       </c>
       <c r="N8" s="34">
         <v>102</v>
       </c>
       <c r="O8" s="34">
         <v>104.9</v>
       </c>
     </row>
     <row r="9" spans="1:15">
-      <c r="A9" s="60"/>
-      <c r="B9" s="44">
+      <c r="A9" s="58"/>
+      <c r="B9" s="43">
         <v>2014</v>
       </c>
       <c r="C9" s="34">
         <v>104.2</v>
       </c>
       <c r="D9" s="34">
         <v>101.3</v>
       </c>
       <c r="E9" s="34">
         <v>100.8</v>
       </c>
       <c r="F9" s="34">
         <v>100.1</v>
       </c>
       <c r="G9" s="34">
         <v>101.6</v>
       </c>
       <c r="H9" s="34">
         <v>102.6</v>
       </c>
       <c r="I9" s="34">
         <v>94.7</v>
       </c>
       <c r="J9" s="34">
         <v>104.6</v>
       </c>
       <c r="K9" s="34">
         <v>108.1</v>
       </c>
       <c r="L9" s="34">
         <v>107.2</v>
       </c>
       <c r="M9" s="34">
         <v>108.1</v>
       </c>
       <c r="N9" s="34">
         <v>104.4</v>
       </c>
       <c r="O9" s="34">
         <v>105.9</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="60"/>
-      <c r="B10" s="44">
+      <c r="A10" s="58"/>
+      <c r="B10" s="43">
         <v>2015</v>
       </c>
       <c r="C10" s="34">
         <v>101.2</v>
       </c>
       <c r="D10" s="34">
         <v>103.5</v>
       </c>
       <c r="E10" s="34">
         <v>98.6</v>
       </c>
       <c r="F10" s="34">
         <v>97.5</v>
       </c>
       <c r="G10" s="34">
         <v>100.2</v>
       </c>
       <c r="H10" s="34">
         <v>98.5</v>
       </c>
       <c r="I10" s="34">
         <v>90.1</v>
       </c>
       <c r="J10" s="34">
         <v>104.4</v>
       </c>
       <c r="K10" s="34">
         <v>100.5</v>
       </c>
       <c r="L10" s="34">
         <v>105.7</v>
       </c>
       <c r="M10" s="34">
         <v>104.2</v>
       </c>
       <c r="N10" s="34">
         <v>102.9</v>
       </c>
       <c r="O10" s="34">
         <v>102.6</v>
       </c>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="60"/>
-      <c r="B11" s="44">
+      <c r="A11" s="58"/>
+      <c r="B11" s="43">
         <v>2016</v>
       </c>
       <c r="C11" s="34">
         <v>101.1</v>
       </c>
       <c r="D11" s="34">
         <v>105.4</v>
       </c>
       <c r="E11" s="34">
         <v>99.6</v>
       </c>
       <c r="F11" s="34">
         <v>97.8</v>
       </c>
       <c r="G11" s="34">
         <v>101.8</v>
       </c>
       <c r="H11" s="34">
         <v>100.5</v>
       </c>
       <c r="I11" s="34">
         <v>95.7</v>
       </c>
       <c r="J11" s="34">
         <v>107.4</v>
       </c>
       <c r="K11" s="34">
         <v>98.2</v>
       </c>
       <c r="L11" s="34">
         <v>103.5</v>
       </c>
       <c r="M11" s="34">
         <v>100.8</v>
       </c>
       <c r="N11" s="34">
         <v>102.6</v>
       </c>
       <c r="O11" s="34">
         <v>100.2</v>
       </c>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="60"/>
-      <c r="B12" s="44">
+      <c r="A12" s="58"/>
+      <c r="B12" s="43">
         <v>2017</v>
       </c>
       <c r="C12" s="34">
         <v>104.1</v>
       </c>
       <c r="D12" s="34">
         <v>103.2</v>
       </c>
       <c r="E12" s="34">
         <v>107.7</v>
       </c>
       <c r="F12" s="34">
         <v>109.5</v>
       </c>
       <c r="G12" s="34">
         <v>106.1</v>
       </c>
       <c r="H12" s="34">
         <v>105.4</v>
       </c>
       <c r="I12" s="34">
         <v>102</v>
       </c>
       <c r="J12" s="34">
         <v>102.8</v>
       </c>
       <c r="K12" s="34">
         <v>103.2</v>
       </c>
       <c r="L12" s="34">
         <v>104.7</v>
       </c>
       <c r="M12" s="34">
         <v>103.2</v>
       </c>
       <c r="N12" s="34">
         <v>102</v>
       </c>
       <c r="O12" s="34">
         <v>103.3</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="60">
+      <c r="A13" s="58">
         <v>11</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="34"/>
       <c r="O13" s="34"/>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="60"/>
-      <c r="B14" s="44">
+      <c r="A14" s="58"/>
+      <c r="B14" s="43">
         <v>2010</v>
       </c>
       <c r="C14" s="34">
         <v>96.3</v>
       </c>
       <c r="D14" s="34">
         <v>62.6</v>
       </c>
       <c r="E14" s="34">
         <v>133.69999999999999</v>
       </c>
       <c r="F14" s="34">
         <v>166.1</v>
       </c>
       <c r="G14" s="34">
         <v>132.19999999999999</v>
       </c>
       <c r="H14" s="34">
         <v>97.9</v>
       </c>
       <c r="I14" s="34">
         <v>111.1</v>
       </c>
       <c r="J14" s="34">
         <v>80</v>
       </c>
       <c r="K14" s="34">
         <v>109</v>
       </c>
       <c r="L14" s="34">
         <v>112.3</v>
       </c>
       <c r="M14" s="34">
         <v>105.8</v>
       </c>
       <c r="N14" s="34">
         <v>102.1</v>
       </c>
       <c r="O14" s="34">
         <v>108.3</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="60"/>
-      <c r="B15" s="44">
+      <c r="A15" s="58"/>
+      <c r="B15" s="43">
         <v>2011</v>
       </c>
       <c r="C15" s="34">
         <v>116.2</v>
       </c>
       <c r="D15" s="34">
         <v>174.2</v>
       </c>
       <c r="E15" s="34">
         <v>113.5</v>
       </c>
       <c r="F15" s="34">
         <v>129.4</v>
       </c>
       <c r="G15" s="34">
         <v>112.7</v>
       </c>
       <c r="H15" s="34">
         <v>101.5</v>
       </c>
       <c r="I15" s="34">
         <v>89.7</v>
       </c>
       <c r="J15" s="34">
         <v>107.6</v>
       </c>
       <c r="K15" s="34">
         <v>108.9</v>
       </c>
       <c r="L15" s="34">
         <v>109</v>
       </c>
       <c r="M15" s="34">
         <v>110.3</v>
       </c>
       <c r="N15" s="34">
         <v>100</v>
       </c>
       <c r="O15" s="34">
         <v>105.2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="60"/>
-      <c r="B16" s="44">
+      <c r="A16" s="58"/>
+      <c r="B16" s="43">
         <v>2012</v>
       </c>
       <c r="C16" s="34">
         <v>94.3</v>
       </c>
       <c r="D16" s="34">
         <v>59.8</v>
       </c>
       <c r="E16" s="34">
         <v>101.8</v>
       </c>
       <c r="F16" s="34">
         <v>109.7</v>
       </c>
       <c r="G16" s="34">
         <v>101.7</v>
       </c>
       <c r="H16" s="34">
         <v>99.7</v>
       </c>
       <c r="I16" s="34">
         <v>100</v>
       </c>
       <c r="J16" s="34">
         <v>104.3</v>
       </c>
       <c r="K16" s="34">
         <v>109.5</v>
       </c>
       <c r="L16" s="34">
         <v>106.6</v>
       </c>
       <c r="M16" s="34">
         <v>113.8</v>
       </c>
       <c r="N16" s="34">
         <v>100</v>
       </c>
       <c r="O16" s="34">
         <v>101.9</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="60"/>
-      <c r="B17" s="44">
+      <c r="A17" s="58"/>
+      <c r="B17" s="43">
         <v>2013</v>
       </c>
       <c r="C17" s="34">
         <v>105</v>
       </c>
       <c r="D17" s="34">
         <v>130.9</v>
       </c>
       <c r="E17" s="34">
         <v>100.4</v>
       </c>
       <c r="F17" s="34">
         <v>111.6</v>
       </c>
       <c r="G17" s="34">
         <v>100.2</v>
       </c>
       <c r="H17" s="34">
         <v>85.2</v>
       </c>
       <c r="I17" s="34">
         <v>100.9</v>
       </c>
       <c r="J17" s="34">
         <v>88.7</v>
       </c>
       <c r="K17" s="34">
         <v>97.7</v>
       </c>
       <c r="L17" s="34">
         <v>108.2</v>
       </c>
       <c r="M17" s="34">
         <v>110.4</v>
       </c>
       <c r="N17" s="34">
         <v>103.3</v>
       </c>
       <c r="O17" s="34">
         <v>103.4</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="60"/>
-      <c r="B18" s="44">
+      <c r="A18" s="58"/>
+      <c r="B18" s="43">
         <v>2014</v>
       </c>
       <c r="C18" s="34">
         <v>104.7</v>
       </c>
       <c r="D18" s="34">
         <v>102.4</v>
       </c>
       <c r="E18" s="34">
         <v>105.6</v>
       </c>
       <c r="F18" s="34">
         <v>93.3</v>
       </c>
       <c r="G18" s="34">
         <v>109</v>
       </c>
       <c r="H18" s="34">
         <v>102.9</v>
       </c>
       <c r="I18" s="34">
         <v>93.3</v>
       </c>
       <c r="J18" s="34">
         <v>117.6</v>
       </c>
       <c r="K18" s="34">
         <v>104.5</v>
       </c>
       <c r="L18" s="34">
         <v>103.2</v>
       </c>
       <c r="M18" s="34">
         <v>104.1</v>
       </c>
       <c r="N18" s="34">
         <v>101.2</v>
       </c>
       <c r="O18" s="34">
         <v>104.7</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="60"/>
-      <c r="B19" s="44">
+      <c r="A19" s="58"/>
+      <c r="B19" s="43">
         <v>2015</v>
       </c>
       <c r="C19" s="34">
         <v>101.9</v>
       </c>
       <c r="D19" s="34">
         <v>102</v>
       </c>
       <c r="E19" s="34">
         <v>106.5</v>
       </c>
       <c r="F19" s="34">
         <v>102.3</v>
       </c>
       <c r="G19" s="34">
         <v>107.9</v>
       </c>
       <c r="H19" s="34">
         <v>103.2</v>
       </c>
       <c r="I19" s="34">
         <v>102.1</v>
       </c>
       <c r="J19" s="34">
         <v>105.1</v>
       </c>
       <c r="K19" s="34">
         <v>99.7</v>
       </c>
       <c r="L19" s="34">
         <v>102.4</v>
       </c>
       <c r="M19" s="34">
         <v>108.4</v>
       </c>
       <c r="N19" s="34">
         <v>100</v>
       </c>
       <c r="O19" s="34">
         <v>98.9</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="60"/>
-      <c r="B20" s="44">
+      <c r="A20" s="58"/>
+      <c r="B20" s="43">
         <v>2016</v>
       </c>
       <c r="C20" s="34">
         <v>102.9</v>
       </c>
       <c r="D20" s="34">
         <v>109</v>
       </c>
       <c r="E20" s="34">
         <v>103.7</v>
       </c>
       <c r="F20" s="34">
         <v>109.1</v>
       </c>
       <c r="G20" s="34">
         <v>102.9</v>
       </c>
       <c r="H20" s="34">
         <v>101.6</v>
       </c>
       <c r="I20" s="34">
         <v>107.3</v>
       </c>
       <c r="J20" s="34">
         <v>104.5</v>
       </c>
       <c r="K20" s="34">
         <v>107.4</v>
       </c>
       <c r="L20" s="34">
         <v>103.9</v>
       </c>
       <c r="M20" s="34">
         <v>94.8</v>
       </c>
       <c r="N20" s="34">
         <v>100.6</v>
       </c>
       <c r="O20" s="34">
         <v>95.3</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="60"/>
-      <c r="B21" s="44">
+      <c r="A21" s="58"/>
+      <c r="B21" s="43">
         <v>2017</v>
       </c>
       <c r="C21" s="34">
         <v>102.4</v>
       </c>
       <c r="D21" s="34">
         <v>99.5</v>
       </c>
       <c r="E21" s="34">
         <v>101.8</v>
       </c>
       <c r="F21" s="34">
         <v>94.6</v>
       </c>
       <c r="G21" s="34">
         <v>103.1</v>
       </c>
       <c r="H21" s="34">
         <v>98.8</v>
       </c>
       <c r="I21" s="34">
         <v>110.4</v>
       </c>
       <c r="J21" s="34">
         <v>117.7</v>
       </c>
       <c r="K21" s="34">
         <v>100</v>
       </c>
       <c r="L21" s="34">
         <v>101.7</v>
       </c>
       <c r="M21" s="34">
         <v>102.2</v>
       </c>
       <c r="N21" s="34">
         <v>102.2</v>
       </c>
       <c r="O21" s="34">
         <v>103.1</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="60">
+      <c r="A22" s="58">
         <v>15</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="34"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="34"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="34"/>
       <c r="O22" s="34"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="60"/>
-      <c r="B23" s="44">
+      <c r="A23" s="58"/>
+      <c r="B23" s="43">
         <v>2010</v>
       </c>
       <c r="C23" s="34">
         <v>109.2</v>
       </c>
       <c r="D23" s="34">
         <v>95.9</v>
       </c>
       <c r="E23" s="34">
         <v>108.6</v>
       </c>
       <c r="F23" s="34">
         <v>107.5</v>
       </c>
       <c r="G23" s="34">
         <v>109.5</v>
       </c>
       <c r="H23" s="34">
         <v>122.9</v>
       </c>
       <c r="I23" s="34">
         <v>117</v>
       </c>
       <c r="J23" s="34">
         <v>126.7</v>
       </c>
       <c r="K23" s="34">
         <v>109.8</v>
       </c>
       <c r="L23" s="34">
         <v>106.6</v>
       </c>
       <c r="M23" s="34">
         <v>107.6</v>
       </c>
       <c r="N23" s="34">
         <v>101.6</v>
       </c>
       <c r="O23" s="34">
         <v>111.1</v>
       </c>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="60"/>
-      <c r="B24" s="44">
+      <c r="A24" s="58"/>
+      <c r="B24" s="43">
         <v>2011</v>
       </c>
       <c r="C24" s="34">
         <v>106.5</v>
       </c>
       <c r="D24" s="34">
         <v>115.1</v>
       </c>
       <c r="E24" s="34">
         <v>108.9</v>
       </c>
       <c r="F24" s="34">
         <v>109.7</v>
       </c>
       <c r="G24" s="34">
         <v>107.6</v>
       </c>
       <c r="H24" s="34">
         <v>104.9</v>
       </c>
       <c r="I24" s="34">
         <v>84.1</v>
       </c>
       <c r="J24" s="34">
         <v>78.900000000000006</v>
       </c>
       <c r="K24" s="34">
         <v>114</v>
       </c>
       <c r="L24" s="34">
         <v>104.7</v>
       </c>
       <c r="M24" s="34">
         <v>122.4</v>
       </c>
       <c r="N24" s="34">
         <v>112.7</v>
       </c>
       <c r="O24" s="34">
         <v>106.7</v>
       </c>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="60"/>
-      <c r="B25" s="44">
+      <c r="A25" s="58"/>
+      <c r="B25" s="43">
         <v>2012</v>
       </c>
       <c r="C25" s="34">
         <v>107.6</v>
       </c>
       <c r="D25" s="34">
         <v>93.4</v>
       </c>
       <c r="E25" s="34">
         <v>107</v>
       </c>
       <c r="F25" s="34">
         <v>108.3</v>
       </c>
       <c r="G25" s="34">
         <v>102.4</v>
       </c>
       <c r="H25" s="34">
         <v>100.7</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="34">
         <v>123.8</v>
       </c>
       <c r="K25" s="34">
         <v>114.7</v>
       </c>
       <c r="L25" s="34">
         <v>108.3</v>
       </c>
       <c r="M25" s="34">
         <v>119.6</v>
       </c>
       <c r="N25" s="34">
         <v>104.4</v>
       </c>
       <c r="O25" s="34">
         <v>102.9</v>
       </c>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" s="60"/>
-      <c r="B26" s="44">
+      <c r="A26" s="58"/>
+      <c r="B26" s="43">
         <v>2013</v>
       </c>
       <c r="C26" s="34">
         <v>104.7</v>
       </c>
       <c r="D26" s="34">
         <v>101.8</v>
       </c>
       <c r="E26" s="34">
         <v>102.4</v>
       </c>
       <c r="F26" s="34">
         <v>100.8</v>
       </c>
       <c r="G26" s="34">
         <v>108.9</v>
       </c>
       <c r="H26" s="34">
         <v>108.2</v>
       </c>
       <c r="I26" s="34">
         <v>101</v>
       </c>
       <c r="J26" s="34">
         <v>142.9</v>
       </c>
       <c r="K26" s="34">
         <v>90.9</v>
       </c>
       <c r="L26" s="34">
         <v>109.1</v>
       </c>
       <c r="M26" s="34">
         <v>105.6</v>
       </c>
       <c r="N26" s="34">
         <v>91.4</v>
       </c>
       <c r="O26" s="34">
         <v>109.3</v>
       </c>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="60"/>
-      <c r="B27" s="44">
+      <c r="A27" s="58"/>
+      <c r="B27" s="43">
         <v>2014</v>
       </c>
       <c r="C27" s="34">
         <v>104.5</v>
       </c>
       <c r="D27" s="34">
         <v>102</v>
       </c>
       <c r="E27" s="34">
         <v>96.7</v>
       </c>
       <c r="F27" s="34">
         <v>95.6</v>
       </c>
       <c r="G27" s="34">
         <v>99.8</v>
       </c>
       <c r="H27" s="34">
         <v>102.2</v>
       </c>
       <c r="I27" s="34">
         <v>100.3</v>
       </c>
       <c r="J27" s="34">
         <v>102.3</v>
       </c>
       <c r="K27" s="34">
         <v>125.3</v>
       </c>
       <c r="L27" s="34">
         <v>110.4</v>
       </c>
       <c r="M27" s="34">
         <v>106.7</v>
       </c>
       <c r="N27" s="34">
         <v>105.7</v>
       </c>
       <c r="O27" s="34">
         <v>104.1</v>
       </c>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" s="60"/>
-      <c r="B28" s="44">
+      <c r="A28" s="58"/>
+      <c r="B28" s="43">
         <v>2015</v>
       </c>
       <c r="C28" s="34">
         <v>96.9</v>
       </c>
       <c r="D28" s="34">
         <v>102.6</v>
       </c>
       <c r="E28" s="34">
         <v>95.6</v>
       </c>
       <c r="F28" s="34">
         <v>94</v>
       </c>
       <c r="G28" s="34">
         <v>99.1</v>
       </c>
       <c r="H28" s="34">
         <v>106.2</v>
       </c>
       <c r="I28" s="34">
         <v>75.3</v>
       </c>
       <c r="J28" s="34">
         <v>62.5</v>
       </c>
       <c r="K28" s="34">
         <v>99.2</v>
       </c>
       <c r="L28" s="34">
         <v>107.2</v>
       </c>
       <c r="M28" s="34">
         <v>102.5</v>
       </c>
       <c r="N28" s="34">
         <v>119.3</v>
       </c>
       <c r="O28" s="34">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" s="60"/>
-      <c r="B29" s="44">
+      <c r="A29" s="58"/>
+      <c r="B29" s="43">
         <v>2016</v>
       </c>
       <c r="C29" s="34">
         <v>101</v>
       </c>
       <c r="D29" s="34">
         <v>108.8</v>
       </c>
       <c r="E29" s="34">
         <v>100.1</v>
       </c>
       <c r="F29" s="34">
         <v>92.8</v>
       </c>
       <c r="G29" s="34">
         <v>116.2</v>
       </c>
       <c r="H29" s="34">
         <v>105.3</v>
       </c>
       <c r="I29" s="34">
         <v>103.9</v>
       </c>
       <c r="J29" s="34">
         <v>100.1</v>
       </c>
       <c r="K29" s="34">
         <v>106</v>
       </c>
       <c r="L29" s="34">
         <v>104.8</v>
       </c>
       <c r="M29" s="34">
         <v>95.3</v>
       </c>
       <c r="N29" s="34">
         <v>105.5</v>
       </c>
       <c r="O29" s="34">
         <v>90.6</v>
       </c>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" s="60"/>
-      <c r="B30" s="44">
+      <c r="A30" s="58"/>
+      <c r="B30" s="43">
         <v>2017</v>
       </c>
       <c r="C30" s="34">
         <v>105</v>
       </c>
       <c r="D30" s="34">
         <v>104.4</v>
       </c>
       <c r="E30" s="34">
         <v>105.7</v>
       </c>
       <c r="F30" s="34">
         <v>104.1</v>
       </c>
       <c r="G30" s="34">
         <v>108.8</v>
       </c>
       <c r="H30" s="34">
         <v>106.1</v>
       </c>
       <c r="I30" s="34">
         <v>108.5</v>
       </c>
       <c r="J30" s="34">
         <v>110.7</v>
       </c>
       <c r="K30" s="34">
         <v>101</v>
       </c>
       <c r="L30" s="34">
         <v>106.1</v>
       </c>
       <c r="M30" s="34">
         <v>106.1</v>
       </c>
       <c r="N30" s="34">
         <v>103.7</v>
       </c>
       <c r="O30" s="34">
         <v>106.1</v>
       </c>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" s="60">
+      <c r="A31" s="58">
         <v>19</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
       <c r="N31" s="34"/>
       <c r="O31" s="34"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" s="60"/>
-      <c r="B32" s="44">
+      <c r="A32" s="58"/>
+      <c r="B32" s="43">
         <v>2010</v>
       </c>
       <c r="C32" s="34">
         <v>107.6</v>
       </c>
       <c r="D32" s="34">
         <v>101.2</v>
       </c>
       <c r="E32" s="34">
         <v>109.9</v>
       </c>
       <c r="F32" s="34">
         <v>111.3</v>
       </c>
       <c r="G32" s="34">
         <v>110.1</v>
       </c>
       <c r="H32" s="34">
         <v>108.9</v>
       </c>
       <c r="I32" s="34">
         <v>106.6</v>
       </c>
       <c r="J32" s="34">
         <v>113.3</v>
       </c>
       <c r="K32" s="34">
         <v>113</v>
       </c>
       <c r="L32" s="34">
         <v>111</v>
       </c>
       <c r="M32" s="34">
         <v>109.8</v>
       </c>
       <c r="N32" s="34">
         <v>102.9</v>
       </c>
       <c r="O32" s="34">
         <v>106.2</v>
       </c>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" s="60"/>
-      <c r="B33" s="44">
+      <c r="A33" s="58"/>
+      <c r="B33" s="43">
         <v>2011</v>
       </c>
       <c r="C33" s="34">
         <v>109</v>
       </c>
       <c r="D33" s="34">
         <v>103.4</v>
       </c>
       <c r="E33" s="34">
         <v>110.5</v>
       </c>
       <c r="F33" s="34">
         <v>102.8</v>
       </c>
       <c r="G33" s="34">
         <v>112.3</v>
       </c>
       <c r="H33" s="34">
         <v>101.9</v>
       </c>
       <c r="I33" s="34">
         <v>112.3</v>
       </c>
       <c r="J33" s="34">
         <v>108.9</v>
       </c>
       <c r="K33" s="34">
         <v>114.4</v>
       </c>
       <c r="L33" s="34">
         <v>112.9</v>
       </c>
       <c r="M33" s="34">
         <v>110.8</v>
       </c>
       <c r="N33" s="34">
         <v>108.7</v>
       </c>
       <c r="O33" s="34">
         <v>108.4</v>
       </c>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" s="60"/>
-      <c r="B34" s="44">
+      <c r="A34" s="58"/>
+      <c r="B34" s="43">
         <v>2012</v>
       </c>
       <c r="C34" s="34">
         <v>107.4</v>
       </c>
       <c r="D34" s="34">
         <v>104.5</v>
       </c>
       <c r="E34" s="34">
         <v>102.4</v>
       </c>
       <c r="F34" s="34">
         <v>101.8</v>
       </c>
       <c r="G34" s="34">
         <v>100.8</v>
       </c>
       <c r="H34" s="34">
         <v>107.2</v>
       </c>
       <c r="I34" s="34">
         <v>104.3</v>
       </c>
       <c r="J34" s="34">
         <v>101.6</v>
       </c>
       <c r="K34" s="34">
         <v>117.6</v>
       </c>
       <c r="L34" s="34">
         <v>113.6</v>
       </c>
       <c r="M34" s="34">
         <v>99.6</v>
       </c>
       <c r="N34" s="34">
         <v>106</v>
       </c>
       <c r="O34" s="34">
         <v>109.1</v>
       </c>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" s="60"/>
-      <c r="B35" s="44">
+      <c r="A35" s="58"/>
+      <c r="B35" s="43">
         <v>2013</v>
       </c>
       <c r="C35" s="34">
         <v>110.7</v>
       </c>
       <c r="D35" s="34">
         <v>103.3</v>
       </c>
       <c r="E35" s="34">
         <v>102.6</v>
       </c>
       <c r="F35" s="34">
         <v>101.7</v>
       </c>
       <c r="G35" s="34">
         <v>102.3</v>
       </c>
       <c r="H35" s="34">
         <v>106</v>
       </c>
       <c r="I35" s="34">
         <v>89.1</v>
       </c>
       <c r="J35" s="34">
         <v>99.9</v>
       </c>
       <c r="K35" s="34">
         <v>103</v>
       </c>
       <c r="L35" s="34">
         <v>110.1</v>
       </c>
       <c r="M35" s="34">
         <v>96</v>
       </c>
       <c r="N35" s="34">
         <v>160.30000000000001</v>
       </c>
       <c r="O35" s="34">
         <v>108.8</v>
       </c>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" s="60"/>
-      <c r="B36" s="44">
+      <c r="A36" s="58"/>
+      <c r="B36" s="43">
         <v>2014</v>
       </c>
       <c r="C36" s="34">
         <v>105.2</v>
       </c>
       <c r="D36" s="34">
         <v>101.4</v>
       </c>
       <c r="E36" s="34">
         <v>102.2</v>
       </c>
       <c r="F36" s="34">
         <v>110.5</v>
       </c>
       <c r="G36" s="34">
         <v>103.5</v>
       </c>
       <c r="H36" s="34">
         <v>89.8</v>
       </c>
       <c r="I36" s="34">
         <v>108.2</v>
       </c>
       <c r="J36" s="34">
         <v>117</v>
       </c>
       <c r="K36" s="34">
         <v>113.6</v>
       </c>
       <c r="L36" s="34">
         <v>108.8</v>
       </c>
       <c r="M36" s="34">
         <v>108.3</v>
       </c>
       <c r="N36" s="34">
         <v>105</v>
       </c>
       <c r="O36" s="34">
         <v>101.9</v>
       </c>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" s="60"/>
-      <c r="B37" s="44">
+      <c r="A37" s="58"/>
+      <c r="B37" s="43">
         <v>2015</v>
       </c>
       <c r="C37" s="34">
         <v>104.2</v>
       </c>
       <c r="D37" s="34">
         <v>103.6</v>
       </c>
       <c r="E37" s="34">
         <v>104.7</v>
       </c>
       <c r="F37" s="34">
         <v>131.30000000000001</v>
       </c>
       <c r="G37" s="34">
         <v>103.8</v>
       </c>
       <c r="H37" s="34">
         <v>106.2</v>
       </c>
       <c r="I37" s="34">
         <v>119.7</v>
       </c>
       <c r="J37" s="34">
         <v>107.1</v>
       </c>
       <c r="K37" s="34">
         <v>97.2</v>
       </c>
       <c r="L37" s="34">
         <v>108.8</v>
       </c>
       <c r="M37" s="34">
         <v>106.3</v>
       </c>
       <c r="N37" s="34">
         <v>112.4</v>
       </c>
       <c r="O37" s="34">
         <v>101.2</v>
       </c>
     </row>
     <row r="38" spans="1:15">
-      <c r="A38" s="60"/>
-      <c r="B38" s="44">
+      <c r="A38" s="58"/>
+      <c r="B38" s="43">
         <v>2016</v>
       </c>
       <c r="C38" s="34">
         <v>101.8</v>
       </c>
       <c r="D38" s="34">
         <v>103.8</v>
       </c>
       <c r="E38" s="34">
         <v>97.8</v>
       </c>
       <c r="F38" s="34">
         <v>98.8</v>
       </c>
       <c r="G38" s="34">
         <v>96</v>
       </c>
       <c r="H38" s="34">
         <v>117.4</v>
       </c>
       <c r="I38" s="34">
         <v>94.6</v>
       </c>
       <c r="J38" s="34">
         <v>101</v>
       </c>
       <c r="K38" s="34">
         <v>108.5</v>
       </c>
       <c r="L38" s="34">
         <v>109.1</v>
       </c>
       <c r="M38" s="34">
         <v>96.2</v>
       </c>
       <c r="N38" s="34">
         <v>103.9</v>
       </c>
       <c r="O38" s="34">
         <v>96.9</v>
       </c>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" s="60"/>
-      <c r="B39" s="44">
+      <c r="A39" s="58"/>
+      <c r="B39" s="43">
         <v>2017</v>
       </c>
       <c r="C39" s="34">
         <v>104</v>
       </c>
       <c r="D39" s="34">
         <v>103.4</v>
       </c>
       <c r="E39" s="34">
         <v>104.8</v>
       </c>
       <c r="F39" s="34">
         <v>82.9</v>
       </c>
       <c r="G39" s="34">
         <v>105.3</v>
       </c>
       <c r="H39" s="34">
         <v>104.6</v>
       </c>
       <c r="I39" s="34">
         <v>110.2</v>
       </c>
       <c r="J39" s="34">
         <v>100.6</v>
       </c>
       <c r="K39" s="34">
         <v>100.5</v>
       </c>
       <c r="L39" s="34">
         <v>108.5</v>
       </c>
       <c r="M39" s="34">
         <v>105.1</v>
       </c>
       <c r="N39" s="34">
         <v>101.8</v>
       </c>
       <c r="O39" s="34">
         <v>104.8</v>
       </c>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" s="60">
+      <c r="A40" s="58">
         <v>23</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
       <c r="H40" s="34"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="34"/>
       <c r="O40" s="34"/>
     </row>
     <row r="41" spans="1:15">
-      <c r="A41" s="60"/>
-      <c r="B41" s="44">
+      <c r="A41" s="58"/>
+      <c r="B41" s="43">
         <v>2010</v>
       </c>
       <c r="C41" s="34">
         <v>112.7</v>
       </c>
       <c r="D41" s="34">
         <v>99.4</v>
       </c>
       <c r="E41" s="34">
         <v>113.4</v>
       </c>
       <c r="F41" s="34">
         <v>113.4</v>
       </c>
       <c r="G41" s="34">
         <v>113</v>
       </c>
       <c r="H41" s="34">
         <v>102.6</v>
       </c>
       <c r="I41" s="34">
         <v>152.19999999999999</v>
       </c>
       <c r="J41" s="34">
         <v>110</v>
       </c>
       <c r="K41" s="34">
         <v>106.1</v>
       </c>
       <c r="L41" s="34">
         <v>107.1</v>
       </c>
       <c r="M41" s="34">
         <v>112.2</v>
       </c>
       <c r="N41" s="34">
         <v>103.1</v>
       </c>
       <c r="O41" s="34">
         <v>117.7</v>
       </c>
     </row>
     <row r="42" spans="1:15">
-      <c r="A42" s="60"/>
-      <c r="B42" s="44">
+      <c r="A42" s="58"/>
+      <c r="B42" s="43">
         <v>2011</v>
       </c>
       <c r="C42" s="34">
         <v>103.2</v>
       </c>
       <c r="D42" s="34">
         <v>112.2</v>
       </c>
       <c r="E42" s="34">
         <v>100.7</v>
       </c>
       <c r="F42" s="34">
         <v>100.9</v>
       </c>
       <c r="G42" s="34">
         <v>98.7</v>
       </c>
       <c r="H42" s="34">
         <v>102.8</v>
       </c>
       <c r="I42" s="34">
         <v>109.1</v>
       </c>
       <c r="J42" s="34">
         <v>100.4</v>
       </c>
       <c r="K42" s="34">
         <v>107.4</v>
       </c>
       <c r="L42" s="34">
         <v>106.4</v>
       </c>
       <c r="M42" s="34">
         <v>113.8</v>
       </c>
       <c r="N42" s="34">
         <v>109.9</v>
       </c>
       <c r="O42" s="34">
         <v>109.5</v>
       </c>
     </row>
     <row r="43" spans="1:15">
-      <c r="A43" s="60"/>
-      <c r="B43" s="44">
+      <c r="A43" s="58"/>
+      <c r="B43" s="43">
         <v>2012</v>
       </c>
       <c r="C43" s="34">
         <v>97.7</v>
       </c>
       <c r="D43" s="34">
         <v>103.3</v>
       </c>
       <c r="E43" s="34">
         <v>95.9</v>
       </c>
       <c r="F43" s="34">
         <v>95.5</v>
       </c>
       <c r="G43" s="34">
         <v>96.4</v>
       </c>
       <c r="H43" s="34">
         <v>104.5</v>
       </c>
       <c r="I43" s="34">
         <v>100</v>
       </c>
       <c r="J43" s="34">
         <v>76.2</v>
       </c>
       <c r="K43" s="34">
         <v>115.1</v>
       </c>
       <c r="L43" s="34">
         <v>109</v>
       </c>
       <c r="M43" s="34">
         <v>147.9</v>
       </c>
       <c r="N43" s="34">
         <v>118</v>
       </c>
       <c r="O43" s="34">
         <v>104.3</v>
       </c>
     </row>
     <row r="44" spans="1:15">
-      <c r="A44" s="60"/>
-      <c r="B44" s="44">
+      <c r="A44" s="58"/>
+      <c r="B44" s="43">
         <v>2013</v>
       </c>
       <c r="C44" s="34">
         <v>104</v>
       </c>
       <c r="D44" s="34">
         <v>101.2</v>
       </c>
       <c r="E44" s="34">
         <v>108.8</v>
       </c>
       <c r="F44" s="34">
         <v>109.3</v>
       </c>
       <c r="G44" s="34">
         <v>104.2</v>
       </c>
       <c r="H44" s="34">
         <v>100.1</v>
       </c>
       <c r="I44" s="34">
         <v>99</v>
       </c>
       <c r="J44" s="34">
         <v>84.3</v>
       </c>
       <c r="K44" s="34">
         <v>102.7</v>
       </c>
       <c r="L44" s="34">
         <v>107.7</v>
       </c>
       <c r="M44" s="34">
         <v>105.3</v>
       </c>
       <c r="N44" s="34">
         <v>71.2</v>
       </c>
       <c r="O44" s="34">
         <v>101.9</v>
       </c>
     </row>
     <row r="45" spans="1:15">
-      <c r="A45" s="60"/>
-      <c r="B45" s="44">
+      <c r="A45" s="58"/>
+      <c r="B45" s="43">
         <v>2014</v>
       </c>
       <c r="C45" s="34">
         <v>102.5</v>
       </c>
       <c r="D45" s="34">
         <v>102.4</v>
       </c>
       <c r="E45" s="34">
         <v>99.8</v>
       </c>
       <c r="F45" s="34">
         <v>99.4</v>
       </c>
       <c r="G45" s="34">
         <v>104.2</v>
       </c>
       <c r="H45" s="34">
         <v>100.3</v>
       </c>
       <c r="I45" s="34">
         <v>92</v>
       </c>
       <c r="J45" s="34">
         <v>88.2</v>
       </c>
       <c r="K45" s="34">
         <v>113.8</v>
       </c>
       <c r="L45" s="34">
         <v>102</v>
       </c>
       <c r="M45" s="34">
         <v>118.8</v>
       </c>
       <c r="N45" s="34">
         <v>125.5</v>
       </c>
       <c r="O45" s="34">
         <v>106.1</v>
       </c>
     </row>
     <row r="46" spans="1:15">
-      <c r="A46" s="60"/>
-      <c r="B46" s="44">
+      <c r="A46" s="58"/>
+      <c r="B46" s="43">
         <v>2015</v>
       </c>
       <c r="C46" s="34">
         <v>102.8</v>
       </c>
       <c r="D46" s="34">
         <v>104.7</v>
       </c>
       <c r="E46" s="34">
         <v>101</v>
       </c>
       <c r="F46" s="34">
         <v>100.9</v>
       </c>
       <c r="G46" s="34">
         <v>98.3</v>
       </c>
       <c r="H46" s="34">
         <v>124.7</v>
       </c>
       <c r="I46" s="34">
         <v>129.1</v>
       </c>
       <c r="J46" s="34">
         <v>147.4</v>
       </c>
       <c r="K46" s="34">
         <v>99.4</v>
       </c>
       <c r="L46" s="34">
         <v>100.8</v>
       </c>
       <c r="M46" s="34">
         <v>133.4</v>
       </c>
       <c r="N46" s="34">
         <v>109.1</v>
       </c>
       <c r="O46" s="34">
         <v>97.2</v>
       </c>
     </row>
     <row r="47" spans="1:15">
-      <c r="A47" s="60"/>
-      <c r="B47" s="44">
+      <c r="A47" s="58"/>
+      <c r="B47" s="43">
         <v>2016</v>
       </c>
       <c r="C47" s="34">
         <v>103.7</v>
       </c>
       <c r="D47" s="34">
         <v>104</v>
       </c>
       <c r="E47" s="34">
         <v>102.2</v>
       </c>
       <c r="F47" s="34">
         <v>102</v>
       </c>
       <c r="G47" s="34">
         <v>104.6</v>
       </c>
       <c r="H47" s="34">
         <v>98.1</v>
       </c>
       <c r="I47" s="34">
         <v>104</v>
       </c>
       <c r="J47" s="34">
         <v>145.30000000000001</v>
       </c>
       <c r="K47" s="34">
         <v>121.4</v>
       </c>
       <c r="L47" s="34">
         <v>100.1</v>
       </c>
       <c r="M47" s="34">
         <v>152.1</v>
       </c>
       <c r="N47" s="34">
         <v>96.8</v>
       </c>
       <c r="O47" s="34">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:15">
-      <c r="A48" s="60"/>
-      <c r="B48" s="44">
+      <c r="A48" s="58"/>
+      <c r="B48" s="43">
         <v>2017</v>
       </c>
       <c r="C48" s="34">
         <v>116</v>
       </c>
       <c r="D48" s="34">
         <v>102.4</v>
       </c>
       <c r="E48" s="34">
         <v>123</v>
       </c>
       <c r="F48" s="34">
         <v>125.3</v>
       </c>
       <c r="G48" s="34">
         <v>104</v>
       </c>
       <c r="H48" s="34">
         <v>109.3</v>
       </c>
       <c r="I48" s="34">
         <v>112.5</v>
       </c>
       <c r="J48" s="34">
         <v>93.6</v>
       </c>
       <c r="K48" s="34">
         <v>234.3</v>
       </c>
       <c r="L48" s="34">
         <v>101.5</v>
       </c>
       <c r="M48" s="34">
         <v>96.6</v>
       </c>
       <c r="N48" s="34">
         <v>105.4</v>
       </c>
       <c r="O48" s="34">
         <v>101.8</v>
       </c>
     </row>
     <row r="49" spans="1:15">
-      <c r="A49" s="60">
+      <c r="A49" s="58">
         <v>27</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C49" s="34"/>
       <c r="D49" s="34"/>
       <c r="E49" s="34"/>
       <c r="F49" s="34"/>
       <c r="G49" s="34"/>
       <c r="H49" s="34"/>
       <c r="I49" s="34"/>
       <c r="J49" s="34"/>
       <c r="K49" s="34"/>
       <c r="L49" s="34"/>
       <c r="M49" s="34"/>
       <c r="N49" s="34"/>
       <c r="O49" s="34"/>
     </row>
     <row r="50" spans="1:15">
-      <c r="A50" s="60"/>
-      <c r="B50" s="44">
+      <c r="A50" s="58"/>
+      <c r="B50" s="43">
         <v>2010</v>
       </c>
       <c r="C50" s="34">
         <v>102.6</v>
       </c>
       <c r="D50" s="34">
         <v>97.3</v>
       </c>
       <c r="E50" s="34">
         <v>96.8</v>
       </c>
       <c r="F50" s="34">
         <v>96.4</v>
       </c>
       <c r="G50" s="34">
         <v>100.7</v>
       </c>
       <c r="H50" s="34">
         <v>100</v>
       </c>
       <c r="I50" s="34">
         <v>104.3</v>
       </c>
       <c r="J50" s="34">
         <v>113.3</v>
       </c>
       <c r="K50" s="34">
         <v>108.7</v>
       </c>
       <c r="L50" s="34">
         <v>117.6</v>
       </c>
       <c r="M50" s="34">
         <v>112.1</v>
       </c>
       <c r="N50" s="34">
         <v>105.4</v>
       </c>
       <c r="O50" s="34">
         <v>108.5</v>
       </c>
     </row>
     <row r="51" spans="1:15">
-      <c r="A51" s="60"/>
-      <c r="B51" s="44">
+      <c r="A51" s="58"/>
+      <c r="B51" s="43">
         <v>2011</v>
       </c>
       <c r="C51" s="34">
         <v>104.3</v>
       </c>
       <c r="D51" s="34">
         <v>123.1</v>
       </c>
       <c r="E51" s="34">
         <v>104.7</v>
       </c>
       <c r="F51" s="34">
         <v>104.4</v>
       </c>
       <c r="G51" s="34">
         <v>107.8</v>
       </c>
       <c r="H51" s="34">
         <v>101.7</v>
       </c>
       <c r="I51" s="34">
         <v>107.7</v>
       </c>
       <c r="J51" s="34">
         <v>68.3</v>
       </c>
       <c r="K51" s="34">
         <v>105</v>
       </c>
       <c r="L51" s="34">
         <v>106.3</v>
       </c>
       <c r="M51" s="34">
         <v>119.8</v>
       </c>
       <c r="N51" s="34">
         <v>115.8</v>
       </c>
       <c r="O51" s="34">
         <v>107.9</v>
       </c>
     </row>
     <row r="52" spans="1:15">
-      <c r="A52" s="60"/>
-      <c r="B52" s="44">
+      <c r="A52" s="58"/>
+      <c r="B52" s="43">
         <v>2012</v>
       </c>
       <c r="C52" s="34">
         <v>104.4</v>
       </c>
       <c r="D52" s="34">
         <v>100</v>
       </c>
       <c r="E52" s="34">
         <v>105.3</v>
       </c>
       <c r="F52" s="34">
         <v>105.5</v>
       </c>
       <c r="G52" s="34">
         <v>103</v>
       </c>
       <c r="H52" s="34">
         <v>101.9</v>
       </c>
       <c r="I52" s="34">
         <v>83.5</v>
       </c>
       <c r="J52" s="34">
         <v>82.3</v>
       </c>
       <c r="K52" s="34">
         <v>124.2</v>
       </c>
       <c r="L52" s="34">
         <v>108.6</v>
       </c>
       <c r="M52" s="34">
         <v>128</v>
       </c>
       <c r="N52" s="34">
         <v>100</v>
       </c>
       <c r="O52" s="34">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:15">
-      <c r="A53" s="60"/>
-      <c r="B53" s="44">
+      <c r="A53" s="58"/>
+      <c r="B53" s="43">
         <v>2013</v>
       </c>
       <c r="C53" s="34">
         <v>103.3</v>
       </c>
       <c r="D53" s="34">
         <v>104.6</v>
       </c>
       <c r="E53" s="34">
         <v>99.6</v>
       </c>
       <c r="F53" s="34">
         <v>98.2</v>
       </c>
       <c r="G53" s="34">
         <v>120.3</v>
       </c>
       <c r="H53" s="34">
         <v>102.8</v>
       </c>
       <c r="I53" s="34">
         <v>120.7</v>
       </c>
       <c r="J53" s="34">
         <v>107.4</v>
       </c>
       <c r="K53" s="34">
         <v>108</v>
       </c>
       <c r="L53" s="34">
         <v>112.2</v>
       </c>
       <c r="M53" s="34">
         <v>98.3</v>
       </c>
       <c r="N53" s="34">
         <v>93.8</v>
       </c>
       <c r="O53" s="34">
         <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:15">
-      <c r="A54" s="60"/>
-      <c r="B54" s="44">
+      <c r="A54" s="58"/>
+      <c r="B54" s="43">
         <v>2014</v>
       </c>
       <c r="C54" s="34">
         <v>105.1</v>
       </c>
       <c r="D54" s="34">
         <v>103.5</v>
       </c>
       <c r="E54" s="34">
         <v>103.9</v>
       </c>
       <c r="F54" s="34">
         <v>104.4</v>
       </c>
       <c r="G54" s="34">
         <v>100.8</v>
       </c>
       <c r="H54" s="34">
         <v>99.6</v>
       </c>
       <c r="I54" s="34">
         <v>77</v>
       </c>
       <c r="J54" s="34">
         <v>130.69999999999999</v>
       </c>
       <c r="K54" s="34">
         <v>100.3</v>
       </c>
       <c r="L54" s="34">
         <v>108.7</v>
       </c>
       <c r="M54" s="34">
         <v>106.5</v>
       </c>
       <c r="N54" s="34">
         <v>110.3</v>
       </c>
       <c r="O54" s="34">
         <v>103.4</v>
       </c>
     </row>
     <row r="55" spans="1:15">
-      <c r="A55" s="60"/>
-      <c r="B55" s="44">
+      <c r="A55" s="58"/>
+      <c r="B55" s="43">
         <v>2015</v>
       </c>
       <c r="C55" s="34">
         <v>99.4</v>
       </c>
       <c r="D55" s="34">
         <v>96.9</v>
       </c>
       <c r="E55" s="34">
         <v>94.7</v>
       </c>
       <c r="F55" s="34">
         <v>96.8</v>
       </c>
       <c r="G55" s="34">
         <v>72.099999999999994</v>
       </c>
       <c r="H55" s="34">
         <v>87.3</v>
       </c>
       <c r="I55" s="34">
         <v>80.3</v>
       </c>
       <c r="J55" s="34">
         <v>109.7</v>
       </c>
       <c r="K55" s="34">
         <v>96.1</v>
       </c>
       <c r="L55" s="34">
         <v>102</v>
       </c>
       <c r="M55" s="34">
         <v>101.7</v>
       </c>
       <c r="N55" s="34">
         <v>122.1</v>
       </c>
       <c r="O55" s="34">
         <v>105.8</v>
       </c>
     </row>
     <row r="56" spans="1:15">
-      <c r="A56" s="60"/>
-      <c r="B56" s="44">
+      <c r="A56" s="58"/>
+      <c r="B56" s="43">
         <v>2016</v>
       </c>
       <c r="C56" s="34">
         <v>102.6</v>
       </c>
       <c r="D56" s="34">
         <v>117.8</v>
       </c>
       <c r="E56" s="34">
         <v>99.1</v>
       </c>
       <c r="F56" s="34">
         <v>98.5</v>
       </c>
       <c r="G56" s="34">
         <v>104.3</v>
       </c>
       <c r="H56" s="34">
         <v>103.8</v>
       </c>
       <c r="I56" s="34">
         <v>117.5</v>
       </c>
       <c r="J56" s="34">
         <v>108.8</v>
       </c>
       <c r="K56" s="34">
         <v>112.6</v>
       </c>
       <c r="L56" s="34">
         <v>104.9</v>
       </c>
       <c r="M56" s="34">
         <v>105.3</v>
       </c>
       <c r="N56" s="34">
         <v>105.4</v>
       </c>
       <c r="O56" s="34">
         <v>103.5</v>
       </c>
     </row>
     <row r="57" spans="1:15">
-      <c r="A57" s="60"/>
-      <c r="B57" s="44">
+      <c r="A57" s="58"/>
+      <c r="B57" s="43">
         <v>2017</v>
       </c>
       <c r="C57" s="34">
         <v>103.1</v>
       </c>
       <c r="D57" s="34">
         <v>100.7</v>
       </c>
       <c r="E57" s="34">
         <v>103.3</v>
       </c>
       <c r="F57" s="34">
         <v>102</v>
       </c>
       <c r="G57" s="34">
         <v>102.9</v>
       </c>
       <c r="H57" s="34">
         <v>140.19999999999999</v>
       </c>
       <c r="I57" s="34">
         <v>153.4</v>
       </c>
       <c r="J57" s="34">
         <v>108.7</v>
       </c>
       <c r="K57" s="34">
         <v>99.4</v>
       </c>
       <c r="L57" s="34">
         <v>104</v>
       </c>
       <c r="M57" s="34">
         <v>111</v>
       </c>
       <c r="N57" s="34">
         <v>105.7</v>
       </c>
       <c r="O57" s="34">
         <v>102.2</v>
       </c>
     </row>
     <row r="58" spans="1:15">
-      <c r="A58" s="60">
+      <c r="A58" s="58">
         <v>31</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="34"/>
       <c r="D58" s="34"/>
       <c r="E58" s="34"/>
       <c r="F58" s="34"/>
       <c r="G58" s="34"/>
       <c r="H58" s="34"/>
       <c r="I58" s="34"/>
       <c r="J58" s="34"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
       <c r="N58" s="34"/>
       <c r="O58" s="34"/>
     </row>
     <row r="59" spans="1:15">
-      <c r="A59" s="60"/>
-      <c r="B59" s="44">
+      <c r="A59" s="58"/>
+      <c r="B59" s="43">
         <v>2010</v>
       </c>
       <c r="C59" s="34">
         <v>107.6</v>
       </c>
       <c r="D59" s="34">
         <v>99.6</v>
       </c>
       <c r="E59" s="34">
         <v>112.8</v>
       </c>
       <c r="F59" s="34">
         <v>131.80000000000001</v>
       </c>
       <c r="G59" s="34">
         <v>116.5</v>
       </c>
       <c r="H59" s="34">
         <v>86.2</v>
       </c>
       <c r="I59" s="34">
         <v>126.3</v>
       </c>
       <c r="J59" s="34">
         <v>99.3</v>
       </c>
       <c r="K59" s="34">
         <v>111.5</v>
       </c>
       <c r="L59" s="34">
         <v>117.1</v>
       </c>
       <c r="M59" s="34">
         <v>101.7</v>
       </c>
       <c r="N59" s="34">
         <v>113.9</v>
       </c>
       <c r="O59" s="34">
         <v>104.9</v>
       </c>
     </row>
     <row r="60" spans="1:15">
-      <c r="A60" s="60"/>
-      <c r="B60" s="44">
+      <c r="A60" s="58"/>
+      <c r="B60" s="43">
         <v>2011</v>
       </c>
       <c r="C60" s="34">
         <v>113.2</v>
       </c>
       <c r="D60" s="34">
         <v>113.7</v>
       </c>
       <c r="E60" s="34">
         <v>128.30000000000001</v>
       </c>
       <c r="F60" s="34">
         <v>140.9</v>
       </c>
       <c r="G60" s="34">
         <v>127.4</v>
       </c>
       <c r="H60" s="34">
         <v>125.9</v>
       </c>
       <c r="I60" s="34">
         <v>98.1</v>
       </c>
       <c r="J60" s="34">
         <v>120.1</v>
       </c>
       <c r="K60" s="34">
         <v>107.8</v>
       </c>
       <c r="L60" s="34">
         <v>120.7</v>
       </c>
       <c r="M60" s="34">
         <v>110.8</v>
       </c>
       <c r="N60" s="34">
         <v>101.7</v>
       </c>
       <c r="O60" s="34">
         <v>106.5</v>
       </c>
     </row>
     <row r="61" spans="1:15">
-      <c r="A61" s="60"/>
-      <c r="B61" s="44">
+      <c r="A61" s="58"/>
+      <c r="B61" s="43">
         <v>2012</v>
       </c>
       <c r="C61" s="34">
         <v>109.8</v>
       </c>
       <c r="D61" s="34">
         <v>96.8</v>
       </c>
       <c r="E61" s="34">
         <v>101.6</v>
       </c>
       <c r="F61" s="34">
         <v>106.8</v>
       </c>
       <c r="G61" s="34">
         <v>98.2</v>
       </c>
       <c r="H61" s="34">
         <v>99</v>
       </c>
       <c r="I61" s="34">
         <v>100.7</v>
       </c>
       <c r="J61" s="34">
         <v>169.2</v>
       </c>
       <c r="K61" s="34">
         <v>116.7</v>
       </c>
       <c r="L61" s="34">
         <v>104.3</v>
       </c>
       <c r="M61" s="34">
         <v>110.6</v>
       </c>
       <c r="N61" s="34">
         <v>107.1</v>
       </c>
       <c r="O61" s="34">
         <v>102.4</v>
       </c>
     </row>
     <row r="62" spans="1:15">
-      <c r="A62" s="60"/>
-      <c r="B62" s="44">
+      <c r="A62" s="58"/>
+      <c r="B62" s="43">
         <v>2013</v>
       </c>
       <c r="C62" s="34">
         <v>103.3</v>
       </c>
       <c r="D62" s="34">
         <v>110.4</v>
       </c>
       <c r="E62" s="34">
         <v>108</v>
       </c>
       <c r="F62" s="34">
         <v>116.5</v>
       </c>
       <c r="G62" s="34">
         <v>108.4</v>
       </c>
       <c r="H62" s="34">
         <v>98.7</v>
       </c>
       <c r="I62" s="34">
         <v>87.4</v>
       </c>
       <c r="J62" s="34">
         <v>107</v>
       </c>
       <c r="K62" s="34">
         <v>105.5</v>
       </c>
       <c r="L62" s="34">
         <v>108.5</v>
       </c>
       <c r="M62" s="34">
         <v>106.8</v>
       </c>
       <c r="N62" s="34">
         <v>82.2</v>
       </c>
       <c r="O62" s="34">
         <v>102.8</v>
       </c>
     </row>
     <row r="63" spans="1:15">
-      <c r="A63" s="60"/>
-      <c r="B63" s="44">
+      <c r="A63" s="58"/>
+      <c r="B63" s="43">
         <v>2014</v>
       </c>
       <c r="C63" s="34">
         <v>100.4</v>
       </c>
       <c r="D63" s="34">
         <v>103.6</v>
       </c>
       <c r="E63" s="34">
         <v>105.1</v>
       </c>
       <c r="F63" s="34">
         <v>112</v>
       </c>
       <c r="G63" s="34">
         <v>102.3</v>
       </c>
       <c r="H63" s="34">
         <v>117.6</v>
       </c>
       <c r="I63" s="34">
         <v>78.2</v>
       </c>
       <c r="J63" s="34">
         <v>79</v>
       </c>
       <c r="K63" s="34">
         <v>94.7</v>
       </c>
       <c r="L63" s="34">
         <v>111.7</v>
       </c>
       <c r="M63" s="34">
         <v>113.2</v>
       </c>
       <c r="N63" s="34">
         <v>94.4</v>
       </c>
       <c r="O63" s="34">
         <v>104.8</v>
       </c>
     </row>
     <row r="64" spans="1:15">
-      <c r="A64" s="60"/>
-      <c r="B64" s="44">
+      <c r="A64" s="58"/>
+      <c r="B64" s="43">
         <v>2015</v>
       </c>
       <c r="C64" s="34">
         <v>100.2</v>
       </c>
       <c r="D64" s="34">
         <v>102.9</v>
       </c>
       <c r="E64" s="34">
         <v>90.8</v>
       </c>
       <c r="F64" s="34">
         <v>93.2</v>
       </c>
       <c r="G64" s="34">
         <v>88.3</v>
       </c>
       <c r="H64" s="34">
         <v>101.8</v>
       </c>
       <c r="I64" s="34">
         <v>100.9</v>
       </c>
       <c r="J64" s="34">
         <v>85</v>
       </c>
       <c r="K64" s="34">
         <v>98.1</v>
       </c>
       <c r="L64" s="34">
         <v>111.7</v>
       </c>
       <c r="M64" s="34">
         <v>97.7</v>
       </c>
       <c r="N64" s="34">
         <v>120.7</v>
       </c>
       <c r="O64" s="34">
         <v>100.9</v>
       </c>
     </row>
     <row r="65" spans="1:15">
-      <c r="A65" s="60"/>
-      <c r="B65" s="44">
+      <c r="A65" s="58"/>
+      <c r="B65" s="43">
         <v>2016</v>
       </c>
       <c r="C65" s="34">
         <v>102.6</v>
       </c>
       <c r="D65" s="34">
         <v>108</v>
       </c>
       <c r="E65" s="34">
         <v>102.3</v>
       </c>
       <c r="F65" s="34">
         <v>103.9</v>
       </c>
       <c r="G65" s="34">
         <v>103.5</v>
       </c>
       <c r="H65" s="34">
         <v>96.8</v>
       </c>
       <c r="I65" s="34">
         <v>101.5</v>
       </c>
       <c r="J65" s="34">
         <v>106.9</v>
       </c>
       <c r="K65" s="34">
         <v>108.4</v>
       </c>
       <c r="L65" s="34">
         <v>109.8</v>
       </c>
       <c r="M65" s="34">
         <v>97.6</v>
       </c>
       <c r="N65" s="34">
         <v>98.5</v>
       </c>
       <c r="O65" s="34">
         <v>93.7</v>
       </c>
     </row>
     <row r="66" spans="1:15">
-      <c r="A66" s="60"/>
-      <c r="B66" s="44">
+      <c r="A66" s="58"/>
+      <c r="B66" s="43">
         <v>2017</v>
       </c>
       <c r="C66" s="34">
         <v>103.7</v>
       </c>
       <c r="D66" s="34">
         <v>105.5</v>
       </c>
       <c r="E66" s="34">
         <v>103.6</v>
       </c>
       <c r="F66" s="34">
         <v>112.8</v>
       </c>
       <c r="G66" s="34">
         <v>102.1</v>
       </c>
       <c r="H66" s="34">
         <v>101.7</v>
       </c>
       <c r="I66" s="34">
         <v>100.9</v>
       </c>
       <c r="J66" s="34">
         <v>103.2</v>
       </c>
       <c r="K66" s="34">
         <v>100.1</v>
       </c>
       <c r="L66" s="34">
         <v>105.1</v>
       </c>
       <c r="M66" s="34">
         <v>101.1</v>
       </c>
       <c r="N66" s="34">
         <v>101.9</v>
       </c>
       <c r="O66" s="34">
         <v>104.5</v>
       </c>
     </row>
     <row r="67" spans="1:15">
-      <c r="A67" s="60">
+      <c r="A67" s="58">
         <v>35</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="34"/>
       <c r="D67" s="34"/>
       <c r="E67" s="34"/>
       <c r="F67" s="34"/>
       <c r="G67" s="34"/>
       <c r="H67" s="34"/>
       <c r="I67" s="34"/>
       <c r="J67" s="34"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
       <c r="N67" s="34"/>
       <c r="O67" s="34"/>
     </row>
     <row r="68" spans="1:15">
-      <c r="A68" s="60"/>
-      <c r="B68" s="44">
+      <c r="A68" s="58"/>
+      <c r="B68" s="43">
         <v>2010</v>
       </c>
       <c r="C68" s="34">
         <v>106.4</v>
       </c>
       <c r="D68" s="34">
         <v>93.1</v>
       </c>
       <c r="E68" s="34">
         <v>104.7</v>
       </c>
       <c r="F68" s="34">
         <v>103.8</v>
       </c>
       <c r="G68" s="34">
         <v>105.5</v>
       </c>
       <c r="H68" s="34">
         <v>99.4</v>
       </c>
       <c r="I68" s="34">
         <v>117.3</v>
       </c>
       <c r="J68" s="34">
         <v>103.3</v>
       </c>
       <c r="K68" s="34">
         <v>119.3</v>
       </c>
       <c r="L68" s="34">
         <v>108.5</v>
       </c>
       <c r="M68" s="34">
         <v>102.2</v>
       </c>
       <c r="N68" s="34">
         <v>102.1</v>
       </c>
       <c r="O68" s="34">
         <v>108.3</v>
       </c>
     </row>
     <row r="69" spans="1:15">
-      <c r="A69" s="60"/>
-      <c r="B69" s="44">
+      <c r="A69" s="58"/>
+      <c r="B69" s="43">
         <v>2011</v>
       </c>
       <c r="C69" s="34">
         <v>106</v>
       </c>
       <c r="D69" s="34">
         <v>114.1</v>
       </c>
       <c r="E69" s="34">
         <v>103.7</v>
       </c>
       <c r="F69" s="34">
         <v>96.2</v>
       </c>
       <c r="G69" s="34">
         <v>106.3</v>
       </c>
       <c r="H69" s="34">
         <v>102.6</v>
       </c>
       <c r="I69" s="34">
         <v>108</v>
       </c>
       <c r="J69" s="34">
         <v>111.2</v>
       </c>
       <c r="K69" s="34">
         <v>109.8</v>
       </c>
       <c r="L69" s="34">
         <v>106.9</v>
       </c>
       <c r="M69" s="34">
         <v>124</v>
       </c>
       <c r="N69" s="34">
         <v>107.7</v>
       </c>
       <c r="O69" s="34">
         <v>106.3</v>
       </c>
     </row>
     <row r="70" spans="1:15">
-      <c r="A70" s="60"/>
-      <c r="B70" s="44">
+      <c r="A70" s="58"/>
+      <c r="B70" s="43">
         <v>2012</v>
       </c>
       <c r="C70" s="34">
         <v>101.2</v>
       </c>
       <c r="D70" s="34">
         <v>95.7</v>
       </c>
       <c r="E70" s="34">
         <v>97.6</v>
       </c>
       <c r="F70" s="34">
         <v>110.7</v>
       </c>
       <c r="G70" s="34">
         <v>92.2</v>
       </c>
       <c r="H70" s="34">
         <v>105</v>
       </c>
       <c r="I70" s="34">
         <v>104.3</v>
       </c>
       <c r="J70" s="34">
         <v>118.9</v>
       </c>
       <c r="K70" s="34">
         <v>100</v>
       </c>
       <c r="L70" s="34">
         <v>106.3</v>
       </c>
       <c r="M70" s="34">
         <v>126.8</v>
       </c>
       <c r="N70" s="34">
         <v>113</v>
       </c>
       <c r="O70" s="34">
         <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:15">
-      <c r="A71" s="60"/>
-      <c r="B71" s="44">
+      <c r="A71" s="58"/>
+      <c r="B71" s="43">
         <v>2013</v>
       </c>
       <c r="C71" s="34">
         <v>107.5</v>
       </c>
       <c r="D71" s="34">
         <v>111.9</v>
       </c>
       <c r="E71" s="34">
         <v>104.6</v>
       </c>
       <c r="F71" s="34">
         <v>122.2</v>
       </c>
       <c r="G71" s="34">
         <v>99.7</v>
       </c>
       <c r="H71" s="34">
         <v>100.3</v>
       </c>
       <c r="I71" s="34">
         <v>101.1</v>
       </c>
       <c r="J71" s="34">
         <v>154</v>
       </c>
       <c r="K71" s="34">
         <v>98.3</v>
       </c>
       <c r="L71" s="34">
         <v>104.4</v>
       </c>
       <c r="M71" s="34">
         <v>105</v>
       </c>
       <c r="N71" s="34">
         <v>123.3</v>
       </c>
       <c r="O71" s="34">
         <v>104.3</v>
       </c>
     </row>
     <row r="72" spans="1:15">
-      <c r="A72" s="60"/>
-      <c r="B72" s="44">
+      <c r="A72" s="58"/>
+      <c r="B72" s="43">
         <v>2014</v>
       </c>
       <c r="C72" s="34">
         <v>103.2</v>
       </c>
       <c r="D72" s="34">
         <v>99.7</v>
       </c>
       <c r="E72" s="34">
         <v>100.8</v>
       </c>
       <c r="F72" s="34">
         <v>112.7</v>
       </c>
       <c r="G72" s="34">
         <v>96.2</v>
       </c>
       <c r="H72" s="34">
         <v>102.6</v>
       </c>
       <c r="I72" s="34">
         <v>103.8</v>
       </c>
       <c r="J72" s="34">
         <v>97.1</v>
       </c>
       <c r="K72" s="34">
         <v>102.3</v>
       </c>
       <c r="L72" s="34">
         <v>100.5</v>
       </c>
       <c r="M72" s="34">
         <v>101.7</v>
       </c>
       <c r="N72" s="34">
         <v>122.2</v>
       </c>
       <c r="O72" s="34">
         <v>104.8</v>
       </c>
     </row>
     <row r="73" spans="1:15">
-      <c r="A73" s="60"/>
-      <c r="B73" s="44">
+      <c r="A73" s="58"/>
+      <c r="B73" s="43">
         <v>2015</v>
       </c>
       <c r="C73" s="34">
         <v>102.7</v>
       </c>
       <c r="D73" s="34">
         <v>105.9</v>
       </c>
       <c r="E73" s="34">
         <v>106.7</v>
       </c>
       <c r="F73" s="34">
         <v>98.3</v>
       </c>
       <c r="G73" s="34">
         <v>110.6</v>
       </c>
       <c r="H73" s="34">
         <v>101.7</v>
       </c>
       <c r="I73" s="34">
         <v>95.4</v>
       </c>
       <c r="J73" s="34">
         <v>73.2</v>
       </c>
       <c r="K73" s="34">
         <v>98.8</v>
       </c>
       <c r="L73" s="34">
         <v>107</v>
       </c>
       <c r="M73" s="34">
         <v>114.4</v>
       </c>
       <c r="N73" s="34">
         <v>113.3</v>
       </c>
       <c r="O73" s="34">
         <v>99.2</v>
       </c>
     </row>
     <row r="74" spans="1:15">
-      <c r="A74" s="60"/>
-      <c r="B74" s="44">
+      <c r="A74" s="58"/>
+      <c r="B74" s="43">
         <v>2016</v>
       </c>
       <c r="C74" s="34">
         <v>102.4</v>
       </c>
       <c r="D74" s="34">
         <v>108.7</v>
       </c>
       <c r="E74" s="34">
         <v>106.4</v>
       </c>
       <c r="F74" s="34">
         <v>104.5</v>
       </c>
       <c r="G74" s="34">
         <v>107.3</v>
       </c>
       <c r="H74" s="34">
         <v>102.5</v>
       </c>
       <c r="I74" s="34">
         <v>115.7</v>
       </c>
       <c r="J74" s="34">
         <v>90.4</v>
       </c>
       <c r="K74" s="34">
         <v>103.7</v>
       </c>
       <c r="L74" s="34">
         <v>104.3</v>
       </c>
       <c r="M74" s="34">
         <v>90.3</v>
       </c>
       <c r="N74" s="34">
         <v>104.3</v>
       </c>
       <c r="O74" s="34">
         <v>89.8</v>
       </c>
     </row>
     <row r="75" spans="1:15">
-      <c r="A75" s="60"/>
-      <c r="B75" s="44">
+      <c r="A75" s="58"/>
+      <c r="B75" s="43">
         <v>2017</v>
       </c>
       <c r="C75" s="34">
         <v>103.7</v>
       </c>
       <c r="D75" s="34">
         <v>101.8</v>
       </c>
       <c r="E75" s="34">
         <v>105.1</v>
       </c>
       <c r="F75" s="34">
         <v>109.8</v>
       </c>
       <c r="G75" s="34">
         <v>103.4</v>
       </c>
       <c r="H75" s="34">
         <v>105.1</v>
       </c>
       <c r="I75" s="34">
         <v>118.3</v>
       </c>
       <c r="J75" s="34">
         <v>109.7</v>
       </c>
       <c r="K75" s="34">
         <v>100.9</v>
       </c>
       <c r="L75" s="34">
         <v>103.5</v>
       </c>
       <c r="M75" s="34">
         <v>100.7</v>
       </c>
       <c r="N75" s="34">
         <v>101.8</v>
       </c>
       <c r="O75" s="34">
         <v>102.6</v>
       </c>
     </row>
     <row r="76" spans="1:15">
-      <c r="A76" s="60">
+      <c r="A76" s="58">
         <v>39</v>
       </c>
       <c r="B76" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="34"/>
       <c r="D76" s="34"/>
       <c r="E76" s="34"/>
       <c r="F76" s="34"/>
       <c r="G76" s="34"/>
       <c r="H76" s="34"/>
       <c r="I76" s="34"/>
       <c r="J76" s="34"/>
       <c r="K76" s="34"/>
       <c r="L76" s="34"/>
       <c r="M76" s="34"/>
       <c r="N76" s="34"/>
       <c r="O76" s="34"/>
     </row>
     <row r="77" spans="1:15">
-      <c r="A77" s="60"/>
-      <c r="B77" s="44">
+      <c r="A77" s="58"/>
+      <c r="B77" s="43">
         <v>2010</v>
       </c>
       <c r="C77" s="34">
         <v>101.7</v>
       </c>
       <c r="D77" s="34">
         <v>80.8</v>
       </c>
       <c r="E77" s="34">
         <v>109.9</v>
       </c>
       <c r="F77" s="34">
         <v>115.8</v>
       </c>
       <c r="G77" s="34">
         <v>104.7</v>
       </c>
       <c r="H77" s="34">
         <v>100.2</v>
       </c>
       <c r="I77" s="34">
         <v>98.6</v>
       </c>
       <c r="J77" s="34">
         <v>123.7</v>
       </c>
       <c r="K77" s="34">
         <v>104.8</v>
       </c>
       <c r="L77" s="34">
         <v>105</v>
       </c>
       <c r="M77" s="34">
         <v>110</v>
       </c>
       <c r="N77" s="34">
         <v>103.3</v>
       </c>
       <c r="O77" s="34">
         <v>106.6</v>
       </c>
     </row>
     <row r="78" spans="1:15">
-      <c r="A78" s="60"/>
-      <c r="B78" s="44">
+      <c r="A78" s="58"/>
+      <c r="B78" s="43">
         <v>2011</v>
       </c>
       <c r="C78" s="34">
         <v>115.6</v>
       </c>
       <c r="D78" s="34">
         <v>159.69999999999999</v>
       </c>
       <c r="E78" s="34">
         <v>101.2</v>
       </c>
       <c r="F78" s="34">
         <v>100.1</v>
       </c>
       <c r="G78" s="34">
         <v>102.5</v>
       </c>
       <c r="H78" s="34">
         <v>105.7</v>
       </c>
       <c r="I78" s="34">
         <v>89</v>
       </c>
       <c r="J78" s="34">
         <v>110.6</v>
       </c>
       <c r="K78" s="34">
         <v>112.4</v>
       </c>
       <c r="L78" s="34">
         <v>104</v>
       </c>
       <c r="M78" s="34">
         <v>125.8</v>
       </c>
       <c r="N78" s="34">
         <v>118.7</v>
       </c>
       <c r="O78" s="34">
         <v>108.2</v>
       </c>
     </row>
     <row r="79" spans="1:15">
-      <c r="A79" s="60"/>
-      <c r="B79" s="44">
+      <c r="A79" s="58"/>
+      <c r="B79" s="43">
         <v>2012</v>
       </c>
       <c r="C79" s="34">
         <v>93.5</v>
       </c>
       <c r="D79" s="34">
         <v>48.7</v>
       </c>
       <c r="E79" s="34">
         <v>101.7</v>
       </c>
       <c r="F79" s="34">
         <v>99.1</v>
       </c>
       <c r="G79" s="34">
         <v>99</v>
       </c>
       <c r="H79" s="34">
         <v>98.3</v>
       </c>
       <c r="I79" s="34">
         <v>103.4</v>
       </c>
       <c r="J79" s="34">
         <v>128.30000000000001</v>
       </c>
       <c r="K79" s="34">
         <v>110.5</v>
       </c>
       <c r="L79" s="34">
         <v>111</v>
       </c>
       <c r="M79" s="34">
         <v>131.9</v>
       </c>
       <c r="N79" s="34">
         <v>104.3</v>
       </c>
       <c r="O79" s="34">
         <v>102.4</v>
       </c>
     </row>
     <row r="80" spans="1:15">
-      <c r="A80" s="60"/>
-      <c r="B80" s="44">
+      <c r="A80" s="58"/>
+      <c r="B80" s="43">
         <v>2013</v>
       </c>
       <c r="C80" s="34">
         <v>110.2</v>
       </c>
       <c r="D80" s="34">
         <v>136.6</v>
       </c>
       <c r="E80" s="34">
         <v>101.3</v>
       </c>
       <c r="F80" s="34">
         <v>96.2</v>
       </c>
       <c r="G80" s="34">
         <v>108.1</v>
       </c>
       <c r="H80" s="34">
         <v>93.6</v>
       </c>
       <c r="I80" s="34">
         <v>84.9</v>
       </c>
       <c r="J80" s="34">
         <v>101.3</v>
       </c>
       <c r="K80" s="34">
         <v>101.1</v>
       </c>
       <c r="L80" s="34">
         <v>111.8</v>
       </c>
       <c r="M80" s="34">
         <v>107.3</v>
       </c>
       <c r="N80" s="34">
         <v>128.80000000000001</v>
       </c>
       <c r="O80" s="34">
         <v>103.1</v>
       </c>
     </row>
     <row r="81" spans="1:15">
-      <c r="A81" s="60"/>
-      <c r="B81" s="44">
+      <c r="A81" s="58"/>
+      <c r="B81" s="43">
         <v>2014</v>
       </c>
       <c r="C81" s="34">
         <v>102.2</v>
       </c>
       <c r="D81" s="34">
         <v>99.8</v>
       </c>
       <c r="E81" s="34">
         <v>100.9</v>
       </c>
       <c r="F81" s="34">
         <v>93.1</v>
       </c>
       <c r="G81" s="34">
         <v>108.8</v>
       </c>
       <c r="H81" s="34">
         <v>105.1</v>
       </c>
       <c r="I81" s="34">
         <v>102.1</v>
       </c>
       <c r="J81" s="34">
         <v>103.9</v>
       </c>
       <c r="K81" s="34">
         <v>101.7</v>
       </c>
       <c r="L81" s="34">
         <v>104.1</v>
       </c>
       <c r="M81" s="34">
         <v>102.8</v>
       </c>
       <c r="N81" s="34">
         <v>102.6</v>
       </c>
       <c r="O81" s="34">
         <v>103.1</v>
       </c>
     </row>
     <row r="82" spans="1:15">
-      <c r="A82" s="60"/>
-      <c r="B82" s="44">
+      <c r="A82" s="58"/>
+      <c r="B82" s="43">
         <v>2015</v>
       </c>
       <c r="C82" s="34">
         <v>96.4</v>
       </c>
       <c r="D82" s="34">
         <v>106.9</v>
       </c>
       <c r="E82" s="34">
         <v>80.900000000000006</v>
       </c>
       <c r="F82" s="34">
         <v>70</v>
       </c>
       <c r="G82" s="34">
         <v>90.1</v>
       </c>
       <c r="H82" s="34">
         <v>96.1</v>
       </c>
       <c r="I82" s="34">
         <v>107</v>
       </c>
       <c r="J82" s="34">
         <v>97.2</v>
       </c>
       <c r="K82" s="34">
         <v>100.1</v>
       </c>
       <c r="L82" s="34">
         <v>102.5</v>
       </c>
       <c r="M82" s="34">
         <v>104.8</v>
       </c>
       <c r="N82" s="34">
         <v>100</v>
       </c>
       <c r="O82" s="34">
         <v>100.6</v>
       </c>
     </row>
     <row r="83" spans="1:15">
-      <c r="A83" s="60"/>
-      <c r="B83" s="44">
+      <c r="A83" s="58"/>
+      <c r="B83" s="43">
         <v>2016</v>
       </c>
       <c r="C83" s="34">
         <v>98</v>
       </c>
       <c r="D83" s="34">
         <v>100.3</v>
       </c>
       <c r="E83" s="34">
         <v>99.5</v>
       </c>
       <c r="F83" s="34">
         <v>90.8</v>
       </c>
       <c r="G83" s="34">
         <v>105.2</v>
       </c>
       <c r="H83" s="34">
         <v>100.9</v>
       </c>
       <c r="I83" s="34">
         <v>81.5</v>
       </c>
       <c r="J83" s="34">
         <v>73.099999999999994</v>
       </c>
       <c r="K83" s="34">
         <v>106.3</v>
       </c>
       <c r="L83" s="34">
         <v>103.6</v>
       </c>
       <c r="M83" s="34">
         <v>96</v>
       </c>
       <c r="N83" s="34">
         <v>82.1</v>
       </c>
       <c r="O83" s="34">
         <v>102.5</v>
       </c>
     </row>
     <row r="84" spans="1:15">
-      <c r="A84" s="60"/>
-      <c r="B84" s="44">
+      <c r="A84" s="58"/>
+      <c r="B84" s="43">
         <v>2017</v>
       </c>
       <c r="C84" s="34">
         <v>104.6</v>
       </c>
       <c r="D84" s="34">
         <v>104.7</v>
       </c>
       <c r="E84" s="34">
         <v>105.5</v>
       </c>
       <c r="F84" s="34">
         <v>105.1</v>
       </c>
       <c r="G84" s="34">
         <v>106.6</v>
       </c>
       <c r="H84" s="34">
         <v>97.1</v>
       </c>
       <c r="I84" s="34">
         <v>111.8</v>
       </c>
       <c r="J84" s="34">
         <v>127.3</v>
       </c>
       <c r="K84" s="34">
         <v>100.8</v>
       </c>
       <c r="L84" s="34">
         <v>105.2</v>
       </c>
       <c r="M84" s="34">
         <v>103.3</v>
       </c>
       <c r="N84" s="34">
         <v>102.3</v>
       </c>
       <c r="O84" s="34">
         <v>102.8</v>
       </c>
     </row>
     <row r="85" spans="1:15">
-      <c r="A85" s="60">
+      <c r="A85" s="58">
         <v>43</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="34"/>
       <c r="D85" s="34"/>
       <c r="E85" s="34"/>
       <c r="F85" s="34"/>
       <c r="G85" s="34"/>
       <c r="H85" s="34"/>
       <c r="I85" s="34"/>
       <c r="J85" s="34"/>
       <c r="K85" s="34"/>
       <c r="L85" s="34"/>
       <c r="M85" s="34"/>
       <c r="N85" s="34"/>
       <c r="O85" s="34"/>
     </row>
     <row r="86" spans="1:15">
-      <c r="A86" s="60"/>
-      <c r="B86" s="44">
+      <c r="A86" s="58"/>
+      <c r="B86" s="43">
         <v>2010</v>
       </c>
       <c r="C86" s="34">
         <v>103.8</v>
       </c>
       <c r="D86" s="34">
         <v>108.2</v>
       </c>
       <c r="E86" s="34">
         <v>101.5</v>
       </c>
       <c r="F86" s="34">
         <v>101.4</v>
       </c>
       <c r="G86" s="34">
         <v>111.1</v>
       </c>
       <c r="H86" s="34">
         <v>104.5</v>
       </c>
       <c r="I86" s="34">
         <v>40.200000000000003</v>
       </c>
       <c r="J86" s="34">
         <v>101.6</v>
       </c>
       <c r="K86" s="34">
         <v>110.1</v>
       </c>
       <c r="L86" s="34">
         <v>107.2</v>
       </c>
       <c r="M86" s="34">
         <v>104.6</v>
       </c>
       <c r="N86" s="34">
         <v>101.2</v>
       </c>
       <c r="O86" s="34">
         <v>107.8</v>
       </c>
     </row>
     <row r="87" spans="1:15">
-      <c r="A87" s="60"/>
-      <c r="B87" s="44">
+      <c r="A87" s="58"/>
+      <c r="B87" s="43">
         <v>2011</v>
       </c>
       <c r="C87" s="34">
         <v>105.9</v>
       </c>
       <c r="D87" s="34">
         <v>98.1</v>
       </c>
       <c r="E87" s="34">
         <v>100.2</v>
       </c>
       <c r="F87" s="34">
         <v>100.1</v>
       </c>
       <c r="G87" s="34">
         <v>101.9</v>
       </c>
       <c r="H87" s="34">
         <v>101.4</v>
       </c>
       <c r="I87" s="34">
         <v>125</v>
       </c>
       <c r="J87" s="34">
         <v>143.5</v>
       </c>
       <c r="K87" s="34">
         <v>113.6</v>
       </c>
       <c r="L87" s="34">
         <v>106.1</v>
       </c>
       <c r="M87" s="34">
         <v>125.5</v>
       </c>
       <c r="N87" s="34">
         <v>109.4</v>
       </c>
       <c r="O87" s="34">
         <v>106.8</v>
       </c>
     </row>
     <row r="88" spans="1:15">
-      <c r="A88" s="60"/>
-      <c r="B88" s="44">
+      <c r="A88" s="58"/>
+      <c r="B88" s="43">
         <v>2012</v>
       </c>
       <c r="C88" s="34">
         <v>103.2</v>
       </c>
       <c r="D88" s="34">
         <v>103.6</v>
       </c>
       <c r="E88" s="34">
         <v>101</v>
       </c>
       <c r="F88" s="34">
         <v>100.6</v>
       </c>
       <c r="G88" s="34">
         <v>105.8</v>
       </c>
       <c r="H88" s="34">
         <v>100</v>
       </c>
       <c r="I88" s="34">
         <v>113.3</v>
       </c>
       <c r="J88" s="34">
         <v>106.6</v>
       </c>
       <c r="K88" s="34">
         <v>115.5</v>
       </c>
       <c r="L88" s="34">
         <v>105.3</v>
       </c>
       <c r="M88" s="34">
         <v>111.2</v>
       </c>
       <c r="N88" s="34">
         <v>113.2</v>
       </c>
       <c r="O88" s="34">
         <v>102.2</v>
       </c>
     </row>
     <row r="89" spans="1:15">
-      <c r="A89" s="60"/>
-      <c r="B89" s="44">
+      <c r="A89" s="58"/>
+      <c r="B89" s="43">
         <v>2013</v>
       </c>
       <c r="C89" s="34">
         <v>104.4</v>
       </c>
       <c r="D89" s="34">
         <v>101.1</v>
       </c>
       <c r="E89" s="34">
         <v>100.6</v>
       </c>
       <c r="F89" s="34">
         <v>99.2</v>
       </c>
       <c r="G89" s="34">
         <v>117.2</v>
       </c>
       <c r="H89" s="34">
         <v>112.6</v>
       </c>
       <c r="I89" s="34">
         <v>120.3</v>
       </c>
       <c r="J89" s="34">
         <v>116.6</v>
       </c>
       <c r="K89" s="34">
         <v>113.5</v>
       </c>
       <c r="L89" s="34">
         <v>104.4</v>
       </c>
       <c r="M89" s="34">
         <v>100</v>
       </c>
       <c r="N89" s="34">
         <v>102.5</v>
       </c>
       <c r="O89" s="34">
         <v>104.9</v>
       </c>
     </row>
     <row r="90" spans="1:15">
-      <c r="A90" s="60"/>
-      <c r="B90" s="44">
+      <c r="A90" s="58"/>
+      <c r="B90" s="43">
         <v>2014</v>
       </c>
       <c r="C90" s="34">
         <v>98.7</v>
       </c>
       <c r="D90" s="34">
         <v>91.8</v>
       </c>
       <c r="E90" s="34">
         <v>97.1</v>
       </c>
       <c r="F90" s="34">
         <v>96</v>
       </c>
       <c r="G90" s="34">
         <v>110</v>
       </c>
       <c r="H90" s="34">
         <v>108.4</v>
       </c>
       <c r="I90" s="34">
         <v>98.7</v>
       </c>
       <c r="J90" s="34">
         <v>68</v>
       </c>
       <c r="K90" s="34">
         <v>106</v>
       </c>
       <c r="L90" s="34">
         <v>103.4</v>
       </c>
       <c r="M90" s="34">
         <v>108.4</v>
       </c>
       <c r="N90" s="34">
         <v>99</v>
       </c>
       <c r="O90" s="34">
         <v>107.6</v>
       </c>
     </row>
     <row r="91" spans="1:15">
-      <c r="A91" s="60"/>
-      <c r="B91" s="44">
+      <c r="A91" s="58"/>
+      <c r="B91" s="43">
         <v>2015</v>
       </c>
       <c r="C91" s="34">
         <v>95.9</v>
       </c>
       <c r="D91" s="34">
         <v>101.1</v>
       </c>
       <c r="E91" s="34">
         <v>91.3</v>
       </c>
       <c r="F91" s="34">
         <v>90</v>
       </c>
       <c r="G91" s="34">
         <v>102.3</v>
       </c>
       <c r="H91" s="34">
         <v>101.3</v>
       </c>
       <c r="I91" s="34">
         <v>94.7</v>
       </c>
       <c r="J91" s="34">
         <v>94.9</v>
       </c>
       <c r="K91" s="34">
         <v>95.5</v>
       </c>
       <c r="L91" s="34">
         <v>105</v>
       </c>
       <c r="M91" s="34">
         <v>103</v>
       </c>
       <c r="N91" s="34">
         <v>91.9</v>
       </c>
       <c r="O91" s="34">
         <v>100.9</v>
       </c>
     </row>
     <row r="92" spans="1:15">
-      <c r="A92" s="60"/>
-      <c r="B92" s="44">
+      <c r="A92" s="58"/>
+      <c r="B92" s="43">
         <v>2016</v>
       </c>
       <c r="C92" s="34">
         <v>95.2</v>
       </c>
       <c r="D92" s="34">
         <v>107.6</v>
       </c>
       <c r="E92" s="34">
         <v>91.3</v>
       </c>
       <c r="F92" s="34">
         <v>86.4</v>
       </c>
       <c r="G92" s="34">
         <v>119.5</v>
       </c>
       <c r="H92" s="34">
         <v>85.1</v>
       </c>
       <c r="I92" s="34">
         <v>89.6</v>
       </c>
       <c r="J92" s="34">
         <v>63</v>
       </c>
       <c r="K92" s="34">
         <v>96.1</v>
       </c>
       <c r="L92" s="34">
         <v>102.1</v>
       </c>
       <c r="M92" s="34">
         <v>97.3</v>
       </c>
       <c r="N92" s="34">
         <v>113.2</v>
       </c>
       <c r="O92" s="34">
         <v>102.4</v>
       </c>
     </row>
     <row r="93" spans="1:15">
-      <c r="A93" s="60"/>
-      <c r="B93" s="44">
+      <c r="A93" s="58"/>
+      <c r="B93" s="43">
         <v>2017</v>
       </c>
       <c r="C93" s="34">
         <v>100.4</v>
       </c>
       <c r="D93" s="34">
         <v>104.1</v>
       </c>
       <c r="E93" s="34">
         <v>95.4</v>
       </c>
       <c r="F93" s="34">
         <v>92.4</v>
       </c>
       <c r="G93" s="34">
         <v>105.2</v>
       </c>
       <c r="H93" s="34">
         <v>109.3</v>
       </c>
       <c r="I93" s="34">
         <v>105.6</v>
       </c>
       <c r="J93" s="34">
         <v>112.6</v>
       </c>
       <c r="K93" s="34">
         <v>100.2</v>
       </c>
       <c r="L93" s="34">
         <v>105</v>
       </c>
       <c r="M93" s="34">
         <v>99.5</v>
       </c>
       <c r="N93" s="34">
         <v>105</v>
       </c>
       <c r="O93" s="34">
         <v>101.1</v>
       </c>
     </row>
     <row r="94" spans="1:15">
-      <c r="A94" s="60">
+      <c r="A94" s="58">
         <v>47</v>
       </c>
       <c r="B94" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C94" s="34"/>
       <c r="D94" s="34"/>
       <c r="E94" s="34"/>
       <c r="F94" s="34"/>
       <c r="G94" s="34"/>
       <c r="H94" s="34"/>
       <c r="I94" s="34"/>
       <c r="J94" s="34"/>
       <c r="K94" s="34"/>
       <c r="L94" s="34"/>
       <c r="M94" s="34"/>
       <c r="N94" s="34"/>
       <c r="O94" s="34"/>
     </row>
     <row r="95" spans="1:15">
-      <c r="A95" s="60"/>
-      <c r="B95" s="44">
+      <c r="A95" s="58"/>
+      <c r="B95" s="43">
         <v>2010</v>
       </c>
       <c r="C95" s="34">
         <v>107.8</v>
       </c>
       <c r="D95" s="34">
         <v>100.8</v>
       </c>
       <c r="E95" s="34">
         <v>106.3</v>
       </c>
       <c r="F95" s="34">
         <v>105.7</v>
       </c>
       <c r="G95" s="34">
         <v>119.8</v>
       </c>
       <c r="H95" s="34">
         <v>104.5</v>
       </c>
       <c r="I95" s="34">
         <v>111.6</v>
       </c>
       <c r="J95" s="34">
         <v>104.1</v>
       </c>
       <c r="K95" s="34">
         <v>123.1</v>
       </c>
       <c r="L95" s="34">
         <v>110.6</v>
       </c>
       <c r="M95" s="34">
         <v>134.1</v>
       </c>
       <c r="N95" s="34">
         <v>104.7</v>
       </c>
       <c r="O95" s="34">
         <v>112.2</v>
       </c>
     </row>
     <row r="96" spans="1:15">
-      <c r="A96" s="60"/>
-      <c r="B96" s="44">
+      <c r="A96" s="58"/>
+      <c r="B96" s="43">
         <v>2011</v>
       </c>
       <c r="C96" s="34">
         <v>99.9</v>
       </c>
       <c r="D96" s="34">
         <v>119.5</v>
       </c>
       <c r="E96" s="34">
         <v>96</v>
       </c>
       <c r="F96" s="34">
         <v>94.9</v>
       </c>
       <c r="G96" s="34">
         <v>112.1</v>
       </c>
       <c r="H96" s="34">
         <v>109.7</v>
       </c>
       <c r="I96" s="34">
         <v>90.2</v>
       </c>
       <c r="J96" s="34">
         <v>100.5</v>
       </c>
       <c r="K96" s="34">
         <v>108.5</v>
       </c>
       <c r="L96" s="34">
         <v>102.5</v>
       </c>
       <c r="M96" s="34">
         <v>127.6</v>
       </c>
       <c r="N96" s="34">
         <v>99.9</v>
       </c>
       <c r="O96" s="34">
         <v>108.2</v>
       </c>
     </row>
     <row r="97" spans="1:15">
-      <c r="A97" s="60"/>
-      <c r="B97" s="44">
+      <c r="A97" s="58"/>
+      <c r="B97" s="43">
         <v>2012</v>
       </c>
       <c r="C97" s="34">
         <v>100.9</v>
       </c>
       <c r="D97" s="34">
         <v>100.1</v>
       </c>
       <c r="E97" s="34">
         <v>100</v>
       </c>
       <c r="F97" s="34">
         <v>100.2</v>
       </c>
       <c r="G97" s="34">
         <v>101</v>
       </c>
       <c r="H97" s="34">
         <v>101.8</v>
       </c>
       <c r="I97" s="34">
         <v>100</v>
       </c>
       <c r="J97" s="34">
         <v>88.9</v>
       </c>
       <c r="K97" s="34">
         <v>99.1</v>
       </c>
       <c r="L97" s="34">
         <v>107.3</v>
       </c>
       <c r="M97" s="34">
         <v>148.69999999999999</v>
       </c>
       <c r="N97" s="34">
         <v>100</v>
       </c>
       <c r="O97" s="34">
         <v>103.8</v>
       </c>
     </row>
     <row r="98" spans="1:15">
-      <c r="A98" s="60"/>
-      <c r="B98" s="44">
+      <c r="A98" s="58"/>
+      <c r="B98" s="43">
         <v>2013</v>
       </c>
       <c r="C98" s="34">
         <v>105.5</v>
       </c>
       <c r="D98" s="34">
         <v>96.7</v>
       </c>
       <c r="E98" s="34">
         <v>102.2</v>
       </c>
       <c r="F98" s="34">
         <v>101.7</v>
       </c>
       <c r="G98" s="34">
         <v>110.1</v>
       </c>
       <c r="H98" s="34">
         <v>104.9</v>
       </c>
       <c r="I98" s="34">
         <v>103.2</v>
       </c>
       <c r="J98" s="34">
         <v>100.3</v>
       </c>
       <c r="K98" s="34">
         <v>112.6</v>
       </c>
       <c r="L98" s="34">
         <v>107.8</v>
       </c>
       <c r="M98" s="34">
         <v>105.1</v>
       </c>
       <c r="N98" s="34">
         <v>134.6</v>
       </c>
       <c r="O98" s="34">
         <v>104.3</v>
       </c>
     </row>
     <row r="99" spans="1:15">
-      <c r="A99" s="60"/>
-      <c r="B99" s="44">
+      <c r="A99" s="58"/>
+      <c r="B99" s="43">
         <v>2014</v>
       </c>
       <c r="C99" s="34">
         <v>104</v>
       </c>
       <c r="D99" s="34">
         <v>97.5</v>
       </c>
       <c r="E99" s="34">
         <v>103.8</v>
       </c>
       <c r="F99" s="34">
         <v>102.7</v>
       </c>
       <c r="G99" s="34">
         <v>118.5</v>
       </c>
       <c r="H99" s="34">
         <v>104.6</v>
       </c>
       <c r="I99" s="34">
         <v>122.3</v>
       </c>
       <c r="J99" s="34">
         <v>108.1</v>
       </c>
       <c r="K99" s="34">
         <v>98.5</v>
       </c>
       <c r="L99" s="34">
         <v>106.8</v>
       </c>
       <c r="M99" s="34">
         <v>118.1</v>
       </c>
       <c r="N99" s="34">
         <v>98.4</v>
       </c>
       <c r="O99" s="34">
         <v>104.1</v>
       </c>
     </row>
     <row r="100" spans="1:15">
-      <c r="A100" s="60"/>
-      <c r="B100" s="44">
+      <c r="A100" s="58"/>
+      <c r="B100" s="43">
         <v>2015</v>
       </c>
       <c r="C100" s="34">
         <v>100.1</v>
       </c>
       <c r="D100" s="34">
         <v>107.3</v>
       </c>
       <c r="E100" s="34">
         <v>95.9</v>
       </c>
       <c r="F100" s="34">
         <v>96.1</v>
       </c>
       <c r="G100" s="34">
         <v>87.6</v>
       </c>
       <c r="H100" s="34">
         <v>109.4</v>
       </c>
       <c r="I100" s="34">
         <v>90.2</v>
       </c>
       <c r="J100" s="34">
         <v>99</v>
       </c>
       <c r="K100" s="34">
         <v>91.2</v>
       </c>
       <c r="L100" s="34">
         <v>100.6</v>
       </c>
       <c r="M100" s="34">
         <v>119.1</v>
       </c>
       <c r="N100" s="34">
         <v>138.19999999999999</v>
       </c>
       <c r="O100" s="34">
         <v>98.5</v>
       </c>
     </row>
     <row r="101" spans="1:15">
-      <c r="A101" s="60"/>
-      <c r="B101" s="44">
+      <c r="A101" s="58"/>
+      <c r="B101" s="43">
         <v>2016</v>
       </c>
       <c r="C101" s="34">
         <v>99.9</v>
       </c>
       <c r="D101" s="34">
         <v>103.4</v>
       </c>
       <c r="E101" s="34">
         <v>97.3</v>
       </c>
       <c r="F101" s="34">
         <v>97.3</v>
       </c>
       <c r="G101" s="34">
         <v>106.6</v>
       </c>
       <c r="H101" s="34">
         <v>85.8</v>
       </c>
       <c r="I101" s="34">
         <v>73</v>
       </c>
       <c r="J101" s="34">
         <v>100.4</v>
       </c>
       <c r="K101" s="34">
         <v>115.6</v>
       </c>
       <c r="L101" s="34">
         <v>100.3</v>
       </c>
       <c r="M101" s="34">
         <v>127.9</v>
       </c>
       <c r="N101" s="34">
         <v>104</v>
       </c>
       <c r="O101" s="34">
         <v>99.5</v>
       </c>
     </row>
     <row r="102" spans="1:15">
-      <c r="A102" s="60"/>
-      <c r="B102" s="44">
+      <c r="A102" s="58"/>
+      <c r="B102" s="43">
         <v>2017</v>
       </c>
       <c r="C102" s="34">
         <v>99.6</v>
       </c>
       <c r="D102" s="34">
         <v>108.3</v>
       </c>
       <c r="E102" s="34">
         <v>100.9</v>
       </c>
       <c r="F102" s="34">
         <v>100.5</v>
       </c>
       <c r="G102" s="34">
         <v>106.1</v>
       </c>
       <c r="H102" s="34">
         <v>99.3</v>
       </c>
       <c r="I102" s="34">
         <v>103</v>
       </c>
       <c r="J102" s="34">
         <v>101</v>
       </c>
       <c r="K102" s="34">
         <v>100.8</v>
       </c>
       <c r="L102" s="34">
         <v>108</v>
       </c>
       <c r="M102" s="34">
         <v>88</v>
       </c>
       <c r="N102" s="34">
         <v>108.1</v>
       </c>
       <c r="O102" s="34">
         <v>93.2</v>
       </c>
     </row>
     <row r="103" spans="1:15">
-      <c r="A103" s="60">
+      <c r="A103" s="58">
         <v>51</v>
       </c>
       <c r="B103" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="34"/>
       <c r="D103" s="34"/>
       <c r="E103" s="34"/>
       <c r="F103" s="34"/>
       <c r="G103" s="34"/>
       <c r="H103" s="34"/>
       <c r="I103" s="34"/>
       <c r="J103" s="34"/>
       <c r="K103" s="34"/>
       <c r="L103" s="34"/>
       <c r="M103" s="34"/>
       <c r="N103" s="34"/>
       <c r="O103" s="34"/>
     </row>
     <row r="104" spans="1:15">
-      <c r="A104" s="60"/>
-      <c r="B104" s="44">
+      <c r="A104" s="58"/>
+      <c r="B104" s="43">
         <v>2010</v>
       </c>
       <c r="C104" s="34">
         <v>104.5</v>
       </c>
       <c r="D104" s="34">
         <v>106</v>
       </c>
       <c r="E104" s="34">
         <v>112.9</v>
       </c>
       <c r="F104" s="34">
         <v>114.7</v>
       </c>
       <c r="G104" s="34">
         <v>113.1</v>
       </c>
       <c r="H104" s="34">
         <v>110.3</v>
       </c>
       <c r="I104" s="34">
         <v>90.5</v>
       </c>
       <c r="J104" s="34">
         <v>92.8</v>
       </c>
       <c r="K104" s="34">
         <v>95.7</v>
       </c>
       <c r="L104" s="34">
         <v>104.8</v>
       </c>
       <c r="M104" s="34">
         <v>99.2</v>
       </c>
       <c r="N104" s="34">
         <v>100.9</v>
       </c>
       <c r="O104" s="34">
         <v>107.7</v>
       </c>
     </row>
     <row r="105" spans="1:15">
-      <c r="A105" s="60"/>
-      <c r="B105" s="44">
+      <c r="A105" s="58"/>
+      <c r="B105" s="43">
         <v>2011</v>
       </c>
       <c r="C105" s="34">
         <v>105.7</v>
       </c>
       <c r="D105" s="34">
         <v>111</v>
       </c>
       <c r="E105" s="34">
         <v>101.1</v>
       </c>
       <c r="F105" s="34">
         <v>103.1</v>
       </c>
       <c r="G105" s="34">
         <v>100.5</v>
       </c>
       <c r="H105" s="34">
         <v>105.2</v>
       </c>
       <c r="I105" s="34">
         <v>110.5</v>
       </c>
       <c r="J105" s="34">
         <v>105.2</v>
       </c>
       <c r="K105" s="34">
         <v>108</v>
       </c>
       <c r="L105" s="34">
         <v>115.7</v>
       </c>
       <c r="M105" s="34">
         <v>115.7</v>
       </c>
       <c r="N105" s="34">
         <v>100</v>
       </c>
       <c r="O105" s="34">
         <v>108.8</v>
       </c>
     </row>
     <row r="106" spans="1:15">
-      <c r="A106" s="60"/>
-      <c r="B106" s="44">
+      <c r="A106" s="58"/>
+      <c r="B106" s="43">
         <v>2012</v>
       </c>
       <c r="C106" s="34">
         <v>104</v>
       </c>
       <c r="D106" s="34">
         <v>108</v>
       </c>
       <c r="E106" s="34">
         <v>106.5</v>
       </c>
       <c r="F106" s="34">
         <v>109.6</v>
       </c>
       <c r="G106" s="34">
         <v>103.5</v>
       </c>
       <c r="H106" s="34">
         <v>113.2</v>
       </c>
       <c r="I106" s="34">
         <v>100</v>
       </c>
       <c r="J106" s="34">
         <v>121.4</v>
       </c>
       <c r="K106" s="34">
         <v>83.8</v>
       </c>
       <c r="L106" s="34">
         <v>119.1</v>
       </c>
       <c r="M106" s="34">
         <v>111.5</v>
       </c>
       <c r="N106" s="34">
         <v>103.4</v>
       </c>
       <c r="O106" s="34">
         <v>104.1</v>
       </c>
     </row>
     <row r="107" spans="1:15">
-      <c r="A107" s="60"/>
-      <c r="B107" s="44">
+      <c r="A107" s="58"/>
+      <c r="B107" s="43">
         <v>2013</v>
       </c>
       <c r="C107" s="34">
         <v>103</v>
       </c>
       <c r="D107" s="34">
         <v>104.1</v>
       </c>
       <c r="E107" s="34">
         <v>102.2</v>
       </c>
       <c r="F107" s="34">
         <v>108.6</v>
       </c>
       <c r="G107" s="34">
         <v>100.2</v>
       </c>
       <c r="H107" s="34">
         <v>95.6</v>
       </c>
       <c r="I107" s="34">
         <v>108.1</v>
       </c>
       <c r="J107" s="34">
         <v>101.2</v>
       </c>
       <c r="K107" s="34">
         <v>104.6</v>
       </c>
       <c r="L107" s="34">
         <v>106.5</v>
       </c>
       <c r="M107" s="34">
         <v>103.3</v>
       </c>
       <c r="N107" s="34">
         <v>97.6</v>
       </c>
       <c r="O107" s="34">
         <v>104.9</v>
       </c>
     </row>
     <row r="108" spans="1:15">
-      <c r="A108" s="60"/>
-      <c r="B108" s="44">
+      <c r="A108" s="58"/>
+      <c r="B108" s="43">
         <v>2014</v>
       </c>
       <c r="C108" s="34">
         <v>102.3</v>
       </c>
       <c r="D108" s="34">
         <v>101.5</v>
       </c>
       <c r="E108" s="34">
         <v>104.1</v>
       </c>
       <c r="F108" s="34">
         <v>107.3</v>
       </c>
       <c r="G108" s="34">
         <v>102.8</v>
       </c>
       <c r="H108" s="34">
         <v>110.3</v>
       </c>
       <c r="I108" s="34">
         <v>102.7</v>
       </c>
       <c r="J108" s="34">
         <v>101.5</v>
       </c>
       <c r="K108" s="34">
         <v>102.5</v>
       </c>
       <c r="L108" s="34">
         <v>100.7</v>
       </c>
       <c r="M108" s="34">
         <v>111.2</v>
       </c>
       <c r="N108" s="34">
         <v>94.6</v>
       </c>
       <c r="O108" s="34">
         <v>104.8</v>
       </c>
     </row>
     <row r="109" spans="1:15">
-      <c r="A109" s="60"/>
-      <c r="B109" s="44">
+      <c r="A109" s="58"/>
+      <c r="B109" s="43">
         <v>2015</v>
       </c>
       <c r="C109" s="34">
         <v>101.4</v>
       </c>
       <c r="D109" s="34">
         <v>103.3</v>
       </c>
       <c r="E109" s="34">
         <v>103.4</v>
       </c>
       <c r="F109" s="34">
         <v>113.2</v>
       </c>
       <c r="G109" s="34">
         <v>101.6</v>
       </c>
       <c r="H109" s="34">
         <v>84.4</v>
       </c>
       <c r="I109" s="34">
         <v>102.1</v>
       </c>
       <c r="J109" s="34">
         <v>102.3</v>
       </c>
       <c r="K109" s="34">
         <v>90.2</v>
       </c>
       <c r="L109" s="34">
         <v>109.5</v>
       </c>
       <c r="M109" s="34">
         <v>104.2</v>
       </c>
       <c r="N109" s="34">
         <v>94.1</v>
       </c>
       <c r="O109" s="34">
         <v>104.3</v>
       </c>
     </row>
     <row r="110" spans="1:15">
-      <c r="A110" s="60"/>
-      <c r="B110" s="44">
+      <c r="A110" s="58"/>
+      <c r="B110" s="43">
         <v>2016</v>
       </c>
       <c r="C110" s="34">
         <v>101.9</v>
       </c>
       <c r="D110" s="34">
         <v>105</v>
       </c>
       <c r="E110" s="34">
         <v>104.9</v>
       </c>
       <c r="F110" s="34">
         <v>100.9</v>
       </c>
       <c r="G110" s="34">
         <v>105.7</v>
       </c>
       <c r="H110" s="34">
         <v>110.1</v>
       </c>
       <c r="I110" s="34">
         <v>105.8</v>
       </c>
       <c r="J110" s="34">
         <v>101.8</v>
       </c>
       <c r="K110" s="34">
         <v>102.7</v>
       </c>
       <c r="L110" s="34">
         <v>109.3</v>
       </c>
       <c r="M110" s="34">
         <v>93.3</v>
       </c>
       <c r="N110" s="34">
         <v>102.8</v>
       </c>
       <c r="O110" s="34">
         <v>93.7</v>
       </c>
     </row>
     <row r="111" spans="1:15">
-      <c r="A111" s="60"/>
-      <c r="B111" s="44">
+      <c r="A111" s="58"/>
+      <c r="B111" s="43">
         <v>2017</v>
       </c>
       <c r="C111" s="34">
         <v>103.4</v>
       </c>
       <c r="D111" s="34">
         <v>102</v>
       </c>
       <c r="E111" s="34">
         <v>104.3</v>
       </c>
       <c r="F111" s="34">
         <v>95.2</v>
       </c>
       <c r="G111" s="34">
         <v>107.2</v>
       </c>
       <c r="H111" s="34">
         <v>102.6</v>
       </c>
       <c r="I111" s="34">
         <v>105.8</v>
       </c>
       <c r="J111" s="34">
         <v>106.7</v>
       </c>
       <c r="K111" s="34">
         <v>100.2</v>
       </c>
       <c r="L111" s="34">
         <v>105.6</v>
       </c>
       <c r="M111" s="34">
         <v>103.5</v>
       </c>
       <c r="N111" s="34">
         <v>102.2</v>
       </c>
       <c r="O111" s="34">
         <v>103.3</v>
       </c>
     </row>
     <row r="112" spans="1:15">
-      <c r="A112" s="60">
+      <c r="A112" s="58">
         <v>55</v>
       </c>
       <c r="B112" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C112" s="34"/>
       <c r="D112" s="34"/>
       <c r="E112" s="34"/>
       <c r="F112" s="34"/>
       <c r="G112" s="34"/>
       <c r="H112" s="34"/>
       <c r="I112" s="34"/>
       <c r="J112" s="34"/>
       <c r="K112" s="34"/>
       <c r="L112" s="34"/>
       <c r="M112" s="34"/>
       <c r="N112" s="34"/>
       <c r="O112" s="34"/>
     </row>
     <row r="113" spans="1:15">
-      <c r="A113" s="60"/>
-      <c r="B113" s="44">
+      <c r="A113" s="58"/>
+      <c r="B113" s="43">
         <v>2010</v>
       </c>
       <c r="C113" s="34">
         <v>106.4</v>
       </c>
       <c r="D113" s="34">
         <v>78</v>
       </c>
       <c r="E113" s="34">
         <v>115</v>
       </c>
       <c r="F113" s="34">
         <v>111.3</v>
       </c>
       <c r="G113" s="34">
         <v>117.1</v>
       </c>
       <c r="H113" s="34">
         <v>107.1</v>
       </c>
       <c r="I113" s="34">
         <v>126.4</v>
       </c>
       <c r="J113" s="34">
         <v>118.4</v>
       </c>
       <c r="K113" s="34">
         <v>92.9</v>
       </c>
       <c r="L113" s="34">
         <v>100.4</v>
       </c>
       <c r="M113" s="34">
         <v>109.8</v>
       </c>
       <c r="N113" s="34">
         <v>102.8</v>
       </c>
       <c r="O113" s="34">
         <v>107.8</v>
       </c>
     </row>
     <row r="114" spans="1:15">
-      <c r="A114" s="60"/>
-      <c r="B114" s="44">
+      <c r="A114" s="58"/>
+      <c r="B114" s="43">
         <v>2011</v>
       </c>
       <c r="C114" s="34">
         <v>110.8</v>
       </c>
       <c r="D114" s="34">
         <v>109</v>
       </c>
       <c r="E114" s="34">
         <v>103.4</v>
       </c>
       <c r="F114" s="34">
         <v>106.4</v>
       </c>
       <c r="G114" s="34">
         <v>101.7</v>
       </c>
       <c r="H114" s="34">
         <v>107.5</v>
       </c>
       <c r="I114" s="34">
         <v>103.8</v>
       </c>
       <c r="J114" s="34">
         <v>105.5</v>
       </c>
       <c r="K114" s="34">
         <v>177.6</v>
       </c>
       <c r="L114" s="34">
         <v>101.8</v>
       </c>
       <c r="M114" s="34">
         <v>116.4</v>
       </c>
       <c r="N114" s="34">
         <v>105.4</v>
       </c>
       <c r="O114" s="34">
         <v>107.6</v>
       </c>
     </row>
     <row r="115" spans="1:15">
-      <c r="A115" s="60"/>
-      <c r="B115" s="44">
+      <c r="A115" s="58"/>
+      <c r="B115" s="43">
         <v>2012</v>
       </c>
       <c r="C115" s="34">
         <v>108.1</v>
       </c>
       <c r="D115" s="34">
         <v>89.2</v>
       </c>
       <c r="E115" s="34">
         <v>103</v>
       </c>
       <c r="F115" s="34">
         <v>101.6</v>
       </c>
       <c r="G115" s="34">
         <v>105.2</v>
       </c>
       <c r="H115" s="34">
         <v>105.7</v>
       </c>
       <c r="I115" s="34">
         <v>81.599999999999994</v>
       </c>
       <c r="J115" s="34">
         <v>101.1</v>
       </c>
       <c r="K115" s="34">
         <v>120.7</v>
       </c>
       <c r="L115" s="34">
         <v>106.6</v>
       </c>
       <c r="M115" s="34">
         <v>109</v>
       </c>
       <c r="N115" s="34">
         <v>124.2</v>
       </c>
       <c r="O115" s="34">
         <v>103.2</v>
       </c>
     </row>
     <row r="116" spans="1:15">
-      <c r="A116" s="60"/>
-      <c r="B116" s="44">
+      <c r="A116" s="58"/>
+      <c r="B116" s="43">
         <v>2013</v>
       </c>
       <c r="C116" s="34">
         <v>100.1</v>
       </c>
       <c r="D116" s="34">
         <v>133.4</v>
       </c>
       <c r="E116" s="34">
         <v>99.1</v>
       </c>
       <c r="F116" s="34">
         <v>101.5</v>
       </c>
       <c r="G116" s="34">
         <v>99.8</v>
       </c>
       <c r="H116" s="34">
         <v>100.4</v>
       </c>
       <c r="I116" s="34">
         <v>49.6</v>
       </c>
       <c r="J116" s="34">
         <v>102.9</v>
       </c>
       <c r="K116" s="34">
         <v>90.6</v>
       </c>
       <c r="L116" s="34">
         <v>102.2</v>
       </c>
       <c r="M116" s="34">
         <v>106.3</v>
       </c>
       <c r="N116" s="34">
         <v>98.7</v>
       </c>
       <c r="O116" s="34">
         <v>102.7</v>
       </c>
     </row>
     <row r="117" spans="1:15">
-      <c r="A117" s="60"/>
-      <c r="B117" s="44">
+      <c r="A117" s="58"/>
+      <c r="B117" s="43">
         <v>2014</v>
       </c>
       <c r="C117" s="34">
         <v>100.9</v>
       </c>
       <c r="D117" s="34">
         <v>90.8</v>
       </c>
       <c r="E117" s="34">
         <v>95.9</v>
       </c>
       <c r="F117" s="34">
         <v>94.4</v>
       </c>
       <c r="G117" s="34">
         <v>96.6</v>
       </c>
       <c r="H117" s="34">
         <v>97.2</v>
       </c>
       <c r="I117" s="34">
         <v>54.3</v>
       </c>
       <c r="J117" s="34">
         <v>111.8</v>
       </c>
       <c r="K117" s="34">
         <v>97</v>
       </c>
       <c r="L117" s="34">
         <v>105.5</v>
       </c>
       <c r="M117" s="34">
         <v>105.9</v>
       </c>
       <c r="N117" s="34">
         <v>131.9</v>
       </c>
       <c r="O117" s="34">
         <v>102.1</v>
       </c>
     </row>
     <row r="118" spans="1:15">
-      <c r="A118" s="60"/>
-      <c r="B118" s="44">
+      <c r="A118" s="58"/>
+      <c r="B118" s="43">
         <v>2015</v>
       </c>
       <c r="C118" s="34">
         <v>100.3</v>
       </c>
       <c r="D118" s="34">
         <v>109</v>
       </c>
       <c r="E118" s="34">
         <v>95.5</v>
       </c>
       <c r="F118" s="34">
         <v>115.2</v>
       </c>
       <c r="G118" s="34">
         <v>96.9</v>
       </c>
       <c r="H118" s="34">
         <v>86.3</v>
       </c>
       <c r="I118" s="34">
         <v>90.7</v>
       </c>
       <c r="J118" s="34">
         <v>151.4</v>
       </c>
       <c r="K118" s="34">
         <v>87.5</v>
       </c>
       <c r="L118" s="34">
         <v>102.1</v>
       </c>
       <c r="M118" s="34">
         <v>108.3</v>
       </c>
       <c r="N118" s="34">
         <v>108.7</v>
       </c>
       <c r="O118" s="34">
         <v>98.6</v>
       </c>
     </row>
     <row r="119" spans="1:15">
-      <c r="A119" s="60"/>
-      <c r="B119" s="44">
+      <c r="A119" s="58"/>
+      <c r="B119" s="43">
         <v>2016</v>
       </c>
       <c r="C119" s="34">
         <v>99.4</v>
       </c>
       <c r="D119" s="34">
         <v>105.3</v>
       </c>
       <c r="E119" s="34">
         <v>101.6</v>
       </c>
       <c r="F119" s="34">
         <v>115.7</v>
       </c>
       <c r="G119" s="34">
         <v>100.2</v>
       </c>
       <c r="H119" s="34">
         <v>98.5</v>
       </c>
       <c r="I119" s="34">
         <v>105.1</v>
       </c>
       <c r="J119" s="34">
         <v>78.599999999999994</v>
       </c>
       <c r="K119" s="34">
         <v>83.7</v>
       </c>
       <c r="L119" s="34">
         <v>100.9</v>
       </c>
       <c r="M119" s="34">
         <v>109.4</v>
       </c>
       <c r="N119" s="34">
         <v>107.7</v>
       </c>
       <c r="O119" s="34">
         <v>112.6</v>
       </c>
     </row>
     <row r="120" spans="1:15">
-      <c r="A120" s="60"/>
-      <c r="B120" s="44">
+      <c r="A120" s="58"/>
+      <c r="B120" s="43">
         <v>2017</v>
       </c>
       <c r="C120" s="34">
         <v>104</v>
       </c>
       <c r="D120" s="34">
         <v>107.3</v>
       </c>
       <c r="E120" s="34">
         <v>106.3</v>
       </c>
       <c r="F120" s="34">
         <v>110.8</v>
       </c>
       <c r="G120" s="34">
         <v>105</v>
       </c>
       <c r="H120" s="34">
         <v>108.2</v>
       </c>
       <c r="I120" s="34">
         <v>111.5</v>
       </c>
       <c r="J120" s="34">
         <v>101.8</v>
       </c>
       <c r="K120" s="34">
         <v>102.3</v>
       </c>
       <c r="L120" s="34">
         <v>104</v>
       </c>
       <c r="M120" s="34">
         <v>104.2</v>
       </c>
       <c r="N120" s="34">
         <v>102.1</v>
       </c>
       <c r="O120" s="34">
         <v>100.8</v>
       </c>
     </row>
     <row r="121" spans="1:15">
-      <c r="A121" s="60">
+      <c r="A121" s="58">
         <v>59</v>
       </c>
       <c r="B121" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="34"/>
       <c r="D121" s="34"/>
       <c r="E121" s="34"/>
       <c r="F121" s="34"/>
       <c r="G121" s="34"/>
       <c r="H121" s="34"/>
       <c r="I121" s="34"/>
       <c r="J121" s="34"/>
       <c r="K121" s="34"/>
       <c r="L121" s="34"/>
       <c r="M121" s="34"/>
       <c r="N121" s="34"/>
       <c r="O121" s="34"/>
     </row>
     <row r="122" spans="1:15">
-      <c r="A122" s="60"/>
-      <c r="B122" s="44">
+      <c r="A122" s="58"/>
+      <c r="B122" s="43">
         <v>2010</v>
       </c>
       <c r="C122" s="34">
         <v>100.8</v>
       </c>
       <c r="D122" s="34">
         <v>78.7</v>
       </c>
       <c r="E122" s="34">
         <v>100.7</v>
       </c>
       <c r="F122" s="34">
         <v>120.9</v>
       </c>
       <c r="G122" s="34">
         <v>100</v>
       </c>
       <c r="H122" s="34">
         <v>102.3</v>
       </c>
       <c r="I122" s="34">
         <v>105.4</v>
       </c>
       <c r="J122" s="34">
         <v>108.9</v>
       </c>
       <c r="K122" s="34">
         <v>151.1</v>
       </c>
       <c r="L122" s="34">
         <v>121.3</v>
       </c>
       <c r="M122" s="34">
         <v>105.4</v>
       </c>
       <c r="N122" s="34">
         <v>101</v>
       </c>
       <c r="O122" s="34">
         <v>106.9</v>
       </c>
     </row>
     <row r="123" spans="1:15">
-      <c r="A123" s="60"/>
-      <c r="B123" s="44">
+      <c r="A123" s="58"/>
+      <c r="B123" s="43">
         <v>2011</v>
       </c>
       <c r="C123" s="34">
         <v>116.4</v>
       </c>
       <c r="D123" s="34">
         <v>155.80000000000001</v>
       </c>
       <c r="E123" s="34">
         <v>106.8</v>
       </c>
       <c r="F123" s="34">
         <v>150</v>
       </c>
       <c r="G123" s="34">
         <v>107.1</v>
       </c>
       <c r="H123" s="34">
         <v>107.8</v>
       </c>
       <c r="I123" s="34">
         <v>88.8</v>
       </c>
       <c r="J123" s="34">
         <v>95.5</v>
       </c>
       <c r="K123" s="34">
         <v>106</v>
       </c>
       <c r="L123" s="34">
         <v>105.3</v>
       </c>
       <c r="M123" s="34">
         <v>114.9</v>
       </c>
       <c r="N123" s="34">
         <v>100</v>
       </c>
       <c r="O123" s="34">
         <v>106.4</v>
       </c>
     </row>
     <row r="124" spans="1:15">
-      <c r="A124" s="60"/>
-      <c r="B124" s="44">
+      <c r="A124" s="58"/>
+      <c r="B124" s="43">
         <v>2012</v>
       </c>
       <c r="C124" s="34">
         <v>94.6</v>
       </c>
       <c r="D124" s="34">
         <v>69.8</v>
       </c>
       <c r="E124" s="34">
         <v>102.5</v>
       </c>
       <c r="F124" s="34">
         <v>122.8</v>
       </c>
       <c r="G124" s="34">
         <v>102.4</v>
       </c>
       <c r="H124" s="34">
         <v>97.4</v>
       </c>
       <c r="I124" s="34">
         <v>97.8</v>
       </c>
       <c r="J124" s="34">
         <v>116.9</v>
       </c>
       <c r="K124" s="34">
         <v>112.3</v>
       </c>
       <c r="L124" s="34">
         <v>105.2</v>
       </c>
       <c r="M124" s="34">
         <v>105.7</v>
       </c>
       <c r="N124" s="34">
         <v>107.6</v>
       </c>
       <c r="O124" s="34">
         <v>103</v>
       </c>
     </row>
     <row r="125" spans="1:15">
-      <c r="A125" s="60"/>
-      <c r="B125" s="44">
+      <c r="A125" s="58"/>
+      <c r="B125" s="43">
         <v>2013</v>
       </c>
       <c r="C125" s="34">
         <v>107.7</v>
       </c>
       <c r="D125" s="34">
         <v>111.7</v>
       </c>
       <c r="E125" s="34">
         <v>105</v>
       </c>
       <c r="F125" s="34">
         <v>107.1</v>
       </c>
       <c r="G125" s="34">
         <v>104.5</v>
       </c>
       <c r="H125" s="34">
         <v>108.5</v>
       </c>
       <c r="I125" s="34">
         <v>101.2</v>
       </c>
       <c r="J125" s="34">
         <v>125</v>
       </c>
       <c r="K125" s="34">
         <v>110.8</v>
       </c>
       <c r="L125" s="34">
         <v>109.3</v>
       </c>
       <c r="M125" s="34">
         <v>105.1</v>
       </c>
       <c r="N125" s="34">
         <v>98.4</v>
       </c>
       <c r="O125" s="34">
         <v>105</v>
       </c>
     </row>
     <row r="126" spans="1:15">
-      <c r="A126" s="60"/>
-      <c r="B126" s="44">
+      <c r="A126" s="58"/>
+      <c r="B126" s="43">
         <v>2014</v>
       </c>
       <c r="C126" s="34">
         <v>105.8</v>
       </c>
       <c r="D126" s="34">
         <v>102.5</v>
       </c>
       <c r="E126" s="34">
         <v>102.7</v>
       </c>
       <c r="F126" s="34">
         <v>123.2</v>
       </c>
       <c r="G126" s="34">
         <v>100.6</v>
       </c>
       <c r="H126" s="34">
         <v>112.1</v>
       </c>
       <c r="I126" s="34">
         <v>106.2</v>
       </c>
       <c r="J126" s="34">
         <v>103.2</v>
       </c>
       <c r="K126" s="34">
         <v>91.7</v>
       </c>
       <c r="L126" s="34">
         <v>112</v>
       </c>
       <c r="M126" s="34">
         <v>106.6</v>
       </c>
       <c r="N126" s="34">
         <v>135.80000000000001</v>
       </c>
       <c r="O126" s="34">
         <v>103</v>
       </c>
     </row>
     <row r="127" spans="1:15">
-      <c r="A127" s="60"/>
-      <c r="B127" s="44">
+      <c r="A127" s="58"/>
+      <c r="B127" s="43">
         <v>2015</v>
       </c>
       <c r="C127" s="34">
         <v>101</v>
       </c>
       <c r="D127" s="34">
         <v>105.9</v>
       </c>
       <c r="E127" s="34">
         <v>101</v>
       </c>
       <c r="F127" s="34">
         <v>87.6</v>
       </c>
       <c r="G127" s="34">
         <v>100.6</v>
       </c>
       <c r="H127" s="34">
         <v>106.3</v>
       </c>
       <c r="I127" s="34">
         <v>88.2</v>
       </c>
       <c r="J127" s="34">
         <v>136</v>
       </c>
       <c r="K127" s="34">
         <v>90.1</v>
       </c>
       <c r="L127" s="34">
         <v>101.9</v>
       </c>
       <c r="M127" s="34">
         <v>108.7</v>
       </c>
       <c r="N127" s="34">
         <v>108.8</v>
       </c>
       <c r="O127" s="34">
         <v>94.5</v>
       </c>
     </row>
     <row r="128" spans="1:15">
-      <c r="A128" s="60"/>
-      <c r="B128" s="44">
+      <c r="A128" s="58"/>
+      <c r="B128" s="43">
         <v>2016</v>
       </c>
       <c r="C128" s="34">
         <v>100.8</v>
       </c>
       <c r="D128" s="34">
         <v>101.6</v>
       </c>
       <c r="E128" s="34">
         <v>100.3</v>
       </c>
       <c r="F128" s="34">
         <v>66.2</v>
       </c>
       <c r="G128" s="34">
         <v>98.2</v>
       </c>
       <c r="H128" s="34">
         <v>108.4</v>
       </c>
       <c r="I128" s="34">
         <v>106</v>
       </c>
       <c r="J128" s="34">
         <v>104.7</v>
       </c>
       <c r="K128" s="34">
         <v>98.2</v>
       </c>
       <c r="L128" s="34">
         <v>101.7</v>
       </c>
       <c r="M128" s="34">
         <v>99.2</v>
       </c>
       <c r="N128" s="34">
         <v>102.4</v>
       </c>
       <c r="O128" s="34">
         <v>100.1</v>
       </c>
     </row>
     <row r="129" spans="1:15">
-      <c r="A129" s="60"/>
-      <c r="B129" s="44">
+      <c r="A129" s="58"/>
+      <c r="B129" s="43">
         <v>2017</v>
       </c>
       <c r="C129" s="34">
         <v>103.1</v>
       </c>
       <c r="D129" s="34">
         <v>102.4</v>
       </c>
       <c r="E129" s="34">
         <v>108.6</v>
       </c>
       <c r="F129" s="34">
         <v>140.69999999999999</v>
       </c>
       <c r="G129" s="34">
         <v>108.9</v>
       </c>
       <c r="H129" s="34">
         <v>105.3</v>
       </c>
       <c r="I129" s="34">
         <v>105.4</v>
       </c>
       <c r="J129" s="34">
         <v>106.4</v>
       </c>
       <c r="K129" s="34">
         <v>101.5</v>
       </c>
       <c r="L129" s="34">
         <v>102</v>
       </c>
       <c r="M129" s="34">
         <v>103.8</v>
       </c>
       <c r="N129" s="34">
         <v>101.9</v>
       </c>
       <c r="O129" s="34">
         <v>102</v>
       </c>
     </row>
     <row r="130" spans="1:15">
-      <c r="A130" s="60">
+      <c r="A130" s="58">
         <v>63</v>
       </c>
       <c r="B130" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="34"/>
       <c r="D130" s="34"/>
       <c r="E130" s="34"/>
       <c r="F130" s="34"/>
       <c r="G130" s="34"/>
       <c r="H130" s="34"/>
       <c r="I130" s="34"/>
       <c r="J130" s="34"/>
       <c r="K130" s="34"/>
       <c r="L130" s="34"/>
       <c r="M130" s="34"/>
       <c r="N130" s="34"/>
       <c r="O130" s="34"/>
     </row>
     <row r="131" spans="1:15">
-      <c r="A131" s="60"/>
-      <c r="B131" s="44">
+      <c r="A131" s="58"/>
+      <c r="B131" s="43">
         <v>2010</v>
       </c>
       <c r="C131" s="34">
         <v>107.2</v>
       </c>
       <c r="D131" s="34">
         <v>96.5</v>
       </c>
       <c r="E131" s="34">
         <v>113.8</v>
       </c>
       <c r="F131" s="34">
         <v>89.9</v>
       </c>
       <c r="G131" s="34">
         <v>126.3</v>
       </c>
       <c r="H131" s="34">
         <v>102.3</v>
       </c>
       <c r="I131" s="34">
         <v>112.5</v>
       </c>
       <c r="J131" s="34">
         <v>121.3</v>
       </c>
       <c r="K131" s="34">
         <v>103.2</v>
       </c>
       <c r="L131" s="34">
         <v>107.2</v>
       </c>
       <c r="M131" s="34">
         <v>104.2</v>
       </c>
       <c r="N131" s="34">
         <v>100.8</v>
       </c>
       <c r="O131" s="34">
         <v>105.6</v>
       </c>
     </row>
     <row r="132" spans="1:15">
-      <c r="A132" s="60"/>
-      <c r="B132" s="44">
+      <c r="A132" s="58"/>
+      <c r="B132" s="43">
         <v>2011</v>
       </c>
       <c r="C132" s="34">
         <v>107.6</v>
       </c>
       <c r="D132" s="34">
         <v>102.1</v>
       </c>
       <c r="E132" s="34">
         <v>112</v>
       </c>
       <c r="F132" s="34">
         <v>102.7</v>
       </c>
       <c r="G132" s="34">
         <v>116.1</v>
       </c>
       <c r="H132" s="34">
         <v>103.8</v>
       </c>
       <c r="I132" s="34">
         <v>113.3</v>
       </c>
       <c r="J132" s="34">
         <v>111.9</v>
       </c>
       <c r="K132" s="34">
         <v>106.1</v>
       </c>
       <c r="L132" s="34">
         <v>108</v>
       </c>
       <c r="M132" s="34">
         <v>105.8</v>
       </c>
       <c r="N132" s="34">
         <v>106.5</v>
       </c>
       <c r="O132" s="34">
         <v>105.3</v>
       </c>
     </row>
     <row r="133" spans="1:15">
-      <c r="A133" s="60"/>
-      <c r="B133" s="44">
+      <c r="A133" s="58"/>
+      <c r="B133" s="43">
         <v>2012</v>
       </c>
       <c r="C133" s="34">
         <v>112.6</v>
       </c>
       <c r="D133" s="34">
         <v>106.1</v>
       </c>
       <c r="E133" s="34">
         <v>117.9</v>
       </c>
       <c r="F133" s="34">
         <v>97.4</v>
       </c>
       <c r="G133" s="34">
         <v>127.5</v>
       </c>
       <c r="H133" s="34">
         <v>100.8</v>
       </c>
       <c r="I133" s="34">
         <v>97.2</v>
       </c>
       <c r="J133" s="34">
         <v>118</v>
       </c>
       <c r="K133" s="34">
         <v>116.2</v>
       </c>
       <c r="L133" s="34">
         <v>111.6</v>
       </c>
       <c r="M133" s="34">
         <v>114.2</v>
       </c>
       <c r="N133" s="34">
         <v>104.1</v>
       </c>
       <c r="O133" s="34">
         <v>105.7</v>
       </c>
     </row>
     <row r="134" spans="1:15">
-      <c r="A134" s="60"/>
-      <c r="B134" s="44">
+      <c r="A134" s="58"/>
+      <c r="B134" s="43">
         <v>2013</v>
       </c>
       <c r="C134" s="34">
         <v>107.3</v>
       </c>
       <c r="D134" s="34">
         <v>108.3</v>
       </c>
       <c r="E134" s="34">
         <v>106.4</v>
       </c>
       <c r="F134" s="34">
         <v>113.2</v>
       </c>
       <c r="G134" s="34">
         <v>106.7</v>
       </c>
       <c r="H134" s="34">
         <v>90</v>
       </c>
       <c r="I134" s="34">
         <v>81.900000000000006</v>
       </c>
       <c r="J134" s="34">
         <v>112.9</v>
       </c>
       <c r="K134" s="34">
         <v>111.1</v>
       </c>
       <c r="L134" s="34">
         <v>110.5</v>
       </c>
       <c r="M134" s="34">
         <v>104.4</v>
       </c>
       <c r="N134" s="34">
         <v>108.3</v>
       </c>
       <c r="O134" s="34">
         <v>103.9</v>
       </c>
     </row>
     <row r="135" spans="1:15">
-      <c r="A135" s="60"/>
-      <c r="B135" s="44">
+      <c r="A135" s="58"/>
+      <c r="B135" s="43">
         <v>2014</v>
       </c>
       <c r="C135" s="34">
         <v>102.8</v>
       </c>
       <c r="D135" s="34">
         <v>102.4</v>
       </c>
       <c r="E135" s="34">
         <v>99.7</v>
       </c>
       <c r="F135" s="34">
         <v>92.3</v>
       </c>
       <c r="G135" s="34">
         <v>101.4</v>
       </c>
       <c r="H135" s="34">
         <v>101.2</v>
       </c>
       <c r="I135" s="34">
         <v>94.7</v>
       </c>
       <c r="J135" s="34">
         <v>113.4</v>
       </c>
       <c r="K135" s="34">
         <v>96.7</v>
       </c>
       <c r="L135" s="34">
         <v>114.2</v>
       </c>
       <c r="M135" s="34">
         <v>104.1</v>
       </c>
       <c r="N135" s="34">
         <v>105.1</v>
       </c>
       <c r="O135" s="34">
         <v>103.1</v>
       </c>
     </row>
     <row r="136" spans="1:15">
-      <c r="A136" s="60"/>
-      <c r="B136" s="44">
+      <c r="A136" s="58"/>
+      <c r="B136" s="43">
         <v>2015</v>
       </c>
       <c r="C136" s="34">
         <v>100</v>
       </c>
       <c r="D136" s="34">
         <v>99.3</v>
       </c>
       <c r="E136" s="34">
         <v>93.6</v>
       </c>
       <c r="F136" s="34">
         <v>100.8</v>
       </c>
       <c r="G136" s="34">
         <v>91</v>
       </c>
       <c r="H136" s="34">
         <v>102.5</v>
       </c>
       <c r="I136" s="34">
         <v>88.1</v>
       </c>
       <c r="J136" s="34">
         <v>100.5</v>
       </c>
       <c r="K136" s="34">
         <v>93.6</v>
       </c>
       <c r="L136" s="34">
         <v>110</v>
       </c>
       <c r="M136" s="34">
         <v>104.1</v>
       </c>
       <c r="N136" s="34">
         <v>111.1</v>
       </c>
       <c r="O136" s="34">
         <v>104.9</v>
       </c>
     </row>
     <row r="137" spans="1:15">
-      <c r="A137" s="60"/>
-      <c r="B137" s="44">
+      <c r="A137" s="58"/>
+      <c r="B137" s="43">
         <v>2016</v>
       </c>
       <c r="C137" s="34">
         <v>102.2</v>
       </c>
       <c r="D137" s="34">
         <v>105.5</v>
       </c>
       <c r="E137" s="34">
         <v>105.1</v>
       </c>
       <c r="F137" s="34">
         <v>112.4</v>
       </c>
       <c r="G137" s="34">
         <v>102.1</v>
       </c>
       <c r="H137" s="34">
         <v>107.5</v>
       </c>
       <c r="I137" s="34">
         <v>110.2</v>
       </c>
       <c r="J137" s="34">
         <v>133.1</v>
       </c>
       <c r="K137" s="34">
         <v>93</v>
       </c>
       <c r="L137" s="34">
         <v>104</v>
       </c>
       <c r="M137" s="34">
         <v>91.6</v>
       </c>
       <c r="N137" s="34">
         <v>100.3</v>
       </c>
       <c r="O137" s="34">
         <v>95.4</v>
       </c>
     </row>
     <row r="138" spans="1:15">
-      <c r="A138" s="60"/>
-      <c r="B138" s="44">
+      <c r="A138" s="58"/>
+      <c r="B138" s="43">
         <v>2017</v>
       </c>
       <c r="C138" s="34">
         <v>102</v>
       </c>
       <c r="D138" s="34">
         <v>103.2</v>
       </c>
       <c r="E138" s="34">
         <v>101.5</v>
       </c>
       <c r="F138" s="34">
         <v>101.6</v>
       </c>
       <c r="G138" s="34">
         <v>101.6</v>
       </c>
       <c r="H138" s="34">
         <v>101.9</v>
       </c>
       <c r="I138" s="34">
         <v>86.9</v>
       </c>
       <c r="J138" s="34">
         <v>100.1</v>
       </c>
       <c r="K138" s="34">
         <v>101.6</v>
       </c>
       <c r="L138" s="34">
         <v>109.6</v>
       </c>
       <c r="M138" s="34">
         <v>112.1</v>
       </c>
       <c r="N138" s="34">
         <v>100.9</v>
       </c>
       <c r="O138" s="34">
         <v>100.4</v>
       </c>
     </row>
     <row r="139" spans="1:15">
-      <c r="A139" s="60">
+      <c r="A139" s="58">
         <v>71</v>
       </c>
       <c r="B139" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C139" s="34"/>
       <c r="D139" s="34"/>
       <c r="E139" s="34"/>
       <c r="F139" s="34"/>
       <c r="G139" s="34"/>
       <c r="H139" s="34"/>
       <c r="I139" s="34"/>
       <c r="J139" s="34"/>
       <c r="K139" s="34"/>
       <c r="L139" s="34"/>
       <c r="M139" s="34"/>
       <c r="N139" s="34"/>
       <c r="O139" s="34"/>
     </row>
     <row r="140" spans="1:15">
-      <c r="A140" s="60"/>
-      <c r="B140" s="44">
+      <c r="A140" s="58"/>
+      <c r="B140" s="43">
         <v>2010</v>
       </c>
       <c r="C140" s="34">
         <v>107.3</v>
       </c>
       <c r="D140" s="34">
         <v>86.2</v>
       </c>
       <c r="E140" s="34">
         <v>125.5</v>
       </c>
       <c r="F140" s="34" t="s">
         <v>35</v>
       </c>
       <c r="G140" s="34">
         <v>129</v>
       </c>
       <c r="H140" s="34">
         <v>109.4</v>
       </c>
       <c r="I140" s="34">
         <v>134.30000000000001</v>
       </c>
       <c r="J140" s="34">
         <v>88.7</v>
       </c>
       <c r="K140" s="34">
         <v>116</v>
       </c>
       <c r="L140" s="34">
         <v>106.3</v>
       </c>
       <c r="M140" s="34">
         <v>115.8</v>
       </c>
       <c r="N140" s="34">
         <v>105.5</v>
       </c>
       <c r="O140" s="34">
         <v>110.7</v>
       </c>
     </row>
     <row r="141" spans="1:15">
-      <c r="A141" s="60"/>
-      <c r="B141" s="44">
+      <c r="A141" s="58"/>
+      <c r="B141" s="43">
         <v>2011</v>
       </c>
       <c r="C141" s="34">
         <v>108.9</v>
       </c>
       <c r="D141" s="34">
         <v>108.6</v>
       </c>
       <c r="E141" s="34">
         <v>124</v>
       </c>
       <c r="F141" s="34" t="s">
         <v>35</v>
       </c>
       <c r="G141" s="34">
         <v>129.69999999999999</v>
       </c>
       <c r="H141" s="34">
         <v>102.7</v>
       </c>
       <c r="I141" s="34">
         <v>100.5</v>
       </c>
       <c r="J141" s="34">
         <v>104.5</v>
       </c>
       <c r="K141" s="34">
         <v>110.7</v>
       </c>
       <c r="L141" s="34">
         <v>101.3</v>
       </c>
       <c r="M141" s="34">
         <v>125.6</v>
       </c>
       <c r="N141" s="34">
         <v>101.7</v>
       </c>
       <c r="O141" s="34">
         <v>112.3</v>
       </c>
     </row>
     <row r="142" spans="1:15">
-      <c r="A142" s="60"/>
-      <c r="B142" s="44">
+      <c r="A142" s="58"/>
+      <c r="B142" s="43">
         <v>2012</v>
       </c>
       <c r="C142" s="34">
         <v>114.7</v>
       </c>
       <c r="D142" s="34">
         <v>102.4</v>
       </c>
       <c r="E142" s="34">
         <v>105.2</v>
       </c>
       <c r="F142" s="34" t="s">
         <v>35</v>
       </c>
       <c r="G142" s="34">
         <v>136.9</v>
       </c>
       <c r="H142" s="34">
         <v>102.2</v>
       </c>
       <c r="I142" s="34">
         <v>107.2</v>
       </c>
       <c r="J142" s="34">
         <v>100.2</v>
       </c>
       <c r="K142" s="34">
         <v>122.9</v>
       </c>
       <c r="L142" s="34">
         <v>105</v>
       </c>
       <c r="M142" s="34">
         <v>129</v>
       </c>
       <c r="N142" s="34">
         <v>106.1</v>
       </c>
       <c r="O142" s="34">
         <v>117.6</v>
       </c>
     </row>
     <row r="143" spans="1:15">
-      <c r="A143" s="60"/>
-      <c r="B143" s="44">
+      <c r="A143" s="58"/>
+      <c r="B143" s="43">
         <v>2013</v>
       </c>
       <c r="C143" s="34">
         <v>110.6</v>
       </c>
       <c r="D143" s="34">
         <v>110.1</v>
       </c>
       <c r="E143" s="34">
         <v>106.3</v>
       </c>
       <c r="F143" s="34" t="s">
         <v>35</v>
       </c>
       <c r="G143" s="34">
         <v>108.6</v>
       </c>
       <c r="H143" s="34">
         <v>103.8</v>
       </c>
       <c r="I143" s="34">
         <v>80.2</v>
       </c>
       <c r="J143" s="34">
         <v>89</v>
       </c>
       <c r="K143" s="34">
         <v>120.2</v>
       </c>
       <c r="L143" s="34">
         <v>107.2</v>
       </c>
       <c r="M143" s="34">
         <v>110.2</v>
       </c>
       <c r="N143" s="34">
         <v>105.1</v>
       </c>
       <c r="O143" s="34">
         <v>114.3</v>
       </c>
     </row>
     <row r="144" spans="1:15">
-      <c r="A144" s="60"/>
-      <c r="B144" s="44">
+      <c r="A144" s="58"/>
+      <c r="B144" s="43">
         <v>2014</v>
       </c>
       <c r="C144" s="34">
         <v>109.4</v>
       </c>
       <c r="D144" s="34">
         <v>98</v>
       </c>
       <c r="E144" s="34">
         <v>98.2</v>
       </c>
       <c r="F144" s="34" t="s">
         <v>35</v>
       </c>
       <c r="G144" s="34">
         <v>96.1</v>
       </c>
       <c r="H144" s="34">
         <v>111.6</v>
       </c>
       <c r="I144" s="34">
         <v>85.1</v>
       </c>
       <c r="J144" s="34">
         <v>125.1</v>
       </c>
       <c r="K144" s="34">
         <v>107.1</v>
       </c>
       <c r="L144" s="34">
         <v>105.4</v>
       </c>
       <c r="M144" s="34">
         <v>110.2</v>
       </c>
       <c r="N144" s="34">
         <v>116</v>
       </c>
       <c r="O144" s="34">
         <v>106.5</v>
       </c>
     </row>
     <row r="145" spans="1:15">
-      <c r="A145" s="60"/>
-      <c r="B145" s="44">
+      <c r="A145" s="58"/>
+      <c r="B145" s="43">
         <v>2015</v>
       </c>
       <c r="C145" s="34">
         <v>106.4</v>
       </c>
       <c r="D145" s="34">
         <v>91.9</v>
       </c>
       <c r="E145" s="34">
         <v>105.1</v>
       </c>
       <c r="F145" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G145" s="34">
         <v>105</v>
       </c>
       <c r="H145" s="34">
         <v>106</v>
       </c>
       <c r="I145" s="34">
         <v>102.3</v>
       </c>
       <c r="J145" s="34">
         <v>114</v>
       </c>
       <c r="K145" s="34">
         <v>103.1</v>
       </c>
       <c r="L145" s="34">
         <v>109.2</v>
       </c>
       <c r="M145" s="34">
         <v>100.5</v>
       </c>
       <c r="N145" s="34">
         <v>115.2</v>
       </c>
       <c r="O145" s="34">
         <v>104.3</v>
       </c>
     </row>
     <row r="146" spans="1:15">
-      <c r="A146" s="60"/>
-      <c r="B146" s="44">
+      <c r="A146" s="58"/>
+      <c r="B146" s="43">
         <v>2016</v>
       </c>
       <c r="C146" s="34">
         <v>102.4</v>
       </c>
       <c r="D146" s="34">
         <v>66.2</v>
       </c>
       <c r="E146" s="34">
         <v>101.8</v>
       </c>
       <c r="F146" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G146" s="34">
         <v>100.5</v>
       </c>
       <c r="H146" s="34">
         <v>110.2</v>
       </c>
       <c r="I146" s="34">
         <v>99.5</v>
       </c>
       <c r="J146" s="34">
         <v>118.3</v>
       </c>
       <c r="K146" s="34">
         <v>80.3</v>
       </c>
       <c r="L146" s="34">
         <v>102.6</v>
       </c>
       <c r="M146" s="34">
         <v>105</v>
       </c>
       <c r="N146" s="34">
         <v>116.2</v>
       </c>
       <c r="O146" s="34">
         <v>106.9</v>
       </c>
     </row>
     <row r="147" spans="1:15">
-      <c r="A147" s="60"/>
-      <c r="B147" s="44">
+      <c r="A147" s="58"/>
+      <c r="B147" s="43">
         <v>2017</v>
       </c>
       <c r="C147" s="34">
         <v>104</v>
       </c>
       <c r="D147" s="34">
         <v>98.5</v>
       </c>
       <c r="E147" s="34">
         <v>110.9</v>
       </c>
       <c r="F147" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G147" s="34">
         <v>111.2</v>
       </c>
       <c r="H147" s="34">
         <v>110.1</v>
       </c>
       <c r="I147" s="34">
         <v>103.5</v>
       </c>
       <c r="J147" s="34">
         <v>101.2</v>
       </c>
       <c r="K147" s="34">
         <v>100.4</v>
       </c>
       <c r="L147" s="34">
         <v>104.2</v>
       </c>
       <c r="M147" s="34">
         <v>103</v>
       </c>
       <c r="N147" s="34">
         <v>104.8</v>
       </c>
       <c r="O147" s="34">
         <v>105.4</v>
       </c>
     </row>
     <row r="148" spans="1:15">
-      <c r="A148" s="60">
+      <c r="A148" s="58">
         <v>75</v>
       </c>
       <c r="B148" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C148" s="34"/>
       <c r="D148" s="34"/>
       <c r="E148" s="34"/>
       <c r="F148" s="34"/>
       <c r="G148" s="34"/>
       <c r="H148" s="34"/>
       <c r="I148" s="34"/>
       <c r="J148" s="34"/>
       <c r="K148" s="34"/>
       <c r="L148" s="34"/>
       <c r="M148" s="34"/>
       <c r="N148" s="34"/>
       <c r="O148" s="34"/>
     </row>
     <row r="149" spans="1:15">
-      <c r="A149" s="60"/>
-      <c r="B149" s="44">
+      <c r="A149" s="58"/>
+      <c r="B149" s="43">
         <v>2010</v>
       </c>
       <c r="C149" s="34">
         <v>110.4</v>
       </c>
       <c r="D149" s="34">
         <v>99.7</v>
       </c>
       <c r="E149" s="34">
         <v>121.5</v>
       </c>
       <c r="F149" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G149" s="34">
         <v>123.3</v>
       </c>
       <c r="H149" s="34">
         <v>109.9</v>
       </c>
       <c r="I149" s="34">
         <v>125</v>
       </c>
       <c r="J149" s="34">
         <v>89.2</v>
       </c>
       <c r="K149" s="34">
         <v>117.1</v>
       </c>
       <c r="L149" s="34">
         <v>107.1</v>
       </c>
       <c r="M149" s="34">
         <v>109.4</v>
       </c>
       <c r="N149" s="34">
         <v>105.2</v>
       </c>
       <c r="O149" s="34">
         <v>109.4</v>
       </c>
     </row>
     <row r="150" spans="1:15">
-      <c r="A150" s="60"/>
-      <c r="B150" s="44">
+      <c r="A150" s="58"/>
+      <c r="B150" s="43">
         <v>2011</v>
       </c>
       <c r="C150" s="34">
         <v>109.4</v>
       </c>
       <c r="D150" s="34">
         <v>93.7</v>
       </c>
       <c r="E150" s="34">
         <v>114.1</v>
       </c>
       <c r="F150" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G150" s="34">
         <v>109.1</v>
       </c>
       <c r="H150" s="34">
         <v>154.9</v>
       </c>
       <c r="I150" s="34">
         <v>102.8</v>
       </c>
       <c r="J150" s="34">
         <v>100</v>
       </c>
       <c r="K150" s="34">
         <v>114.5</v>
       </c>
       <c r="L150" s="34">
         <v>106.8</v>
       </c>
       <c r="M150" s="34">
         <v>121.5</v>
       </c>
       <c r="N150" s="34">
         <v>106.7</v>
       </c>
       <c r="O150" s="34">
         <v>103.6</v>
       </c>
     </row>
     <row r="151" spans="1:15">
-      <c r="A151" s="60"/>
-      <c r="B151" s="44">
+      <c r="A151" s="58"/>
+      <c r="B151" s="43">
         <v>2012</v>
       </c>
       <c r="C151" s="34">
         <v>109.6</v>
       </c>
       <c r="D151" s="34">
         <v>108.3</v>
       </c>
       <c r="E151" s="34">
         <v>103.3</v>
       </c>
       <c r="F151" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G151" s="34">
         <v>103.2</v>
       </c>
       <c r="H151" s="34">
         <v>101.2</v>
       </c>
       <c r="I151" s="34">
         <v>91.5</v>
       </c>
       <c r="J151" s="34">
         <v>107.8</v>
       </c>
       <c r="K151" s="34">
         <v>118.9</v>
       </c>
       <c r="L151" s="34">
         <v>105.3</v>
       </c>
       <c r="M151" s="34">
         <v>119.3</v>
       </c>
       <c r="N151" s="34">
         <v>110</v>
       </c>
       <c r="O151" s="34">
         <v>100.8</v>
       </c>
     </row>
     <row r="152" spans="1:15">
-      <c r="A152" s="60"/>
-      <c r="B152" s="44">
+      <c r="A152" s="58"/>
+      <c r="B152" s="43">
         <v>2013</v>
       </c>
       <c r="C152" s="34">
         <v>114.8</v>
       </c>
       <c r="D152" s="34">
         <v>89.3</v>
       </c>
       <c r="E152" s="34">
         <v>105.8</v>
       </c>
       <c r="F152" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G152" s="34">
         <v>108.2</v>
       </c>
       <c r="H152" s="34">
         <v>94.1</v>
       </c>
       <c r="I152" s="34">
         <v>106.5</v>
       </c>
       <c r="J152" s="34">
         <v>91.5</v>
       </c>
       <c r="K152" s="34">
         <v>122.1</v>
       </c>
       <c r="L152" s="34">
         <v>105.7</v>
       </c>
       <c r="M152" s="34">
         <v>118</v>
       </c>
       <c r="N152" s="34">
         <v>152.5</v>
       </c>
       <c r="O152" s="34">
         <v>100.9</v>
       </c>
     </row>
     <row r="153" spans="1:15">
-      <c r="A153" s="60"/>
-      <c r="B153" s="44">
+      <c r="A153" s="58"/>
+      <c r="B153" s="43">
         <v>2014</v>
       </c>
       <c r="C153" s="34">
         <v>107</v>
       </c>
       <c r="D153" s="34">
         <v>96</v>
       </c>
       <c r="E153" s="34">
         <v>101.9</v>
       </c>
       <c r="F153" s="34">
         <v>81.900000000000006</v>
       </c>
       <c r="G153" s="34">
         <v>100.3</v>
       </c>
       <c r="H153" s="34">
         <v>111.3</v>
       </c>
       <c r="I153" s="34">
         <v>94.4</v>
       </c>
       <c r="J153" s="34">
         <v>119.4</v>
       </c>
       <c r="K153" s="34">
         <v>102.7</v>
       </c>
       <c r="L153" s="34">
         <v>113.2</v>
       </c>
       <c r="M153" s="34">
         <v>107.5</v>
       </c>
       <c r="N153" s="34">
         <v>105</v>
       </c>
       <c r="O153" s="34">
         <v>109.4</v>
       </c>
     </row>
     <row r="154" spans="1:15">
-      <c r="A154" s="60"/>
-      <c r="B154" s="44">
+      <c r="A154" s="58"/>
+      <c r="B154" s="43">
         <v>2015</v>
       </c>
       <c r="C154" s="34">
         <v>104.2</v>
       </c>
       <c r="D154" s="34">
         <v>69.099999999999994</v>
       </c>
       <c r="E154" s="34">
         <v>95.3</v>
       </c>
       <c r="F154" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G154" s="34">
         <v>96.1</v>
       </c>
       <c r="H154" s="34">
         <v>89.6</v>
       </c>
       <c r="I154" s="34">
         <v>105.4</v>
       </c>
       <c r="J154" s="34">
         <v>102.2</v>
       </c>
       <c r="K154" s="34">
         <v>102.2</v>
       </c>
       <c r="L154" s="34">
         <v>104.4</v>
       </c>
       <c r="M154" s="34">
         <v>106.5</v>
       </c>
       <c r="N154" s="34">
         <v>106.4</v>
       </c>
       <c r="O154" s="34">
         <v>106.7</v>
       </c>
     </row>
     <row r="155" spans="1:15">
-      <c r="A155" s="60"/>
-      <c r="B155" s="44">
+      <c r="A155" s="58"/>
+      <c r="B155" s="43">
         <v>2016</v>
       </c>
       <c r="C155" s="34">
         <v>102.6</v>
       </c>
       <c r="D155" s="34">
         <v>111.1</v>
       </c>
       <c r="E155" s="34">
         <v>100.2</v>
       </c>
       <c r="F155" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G155" s="34">
         <v>100.2</v>
       </c>
       <c r="H155" s="34">
         <v>99.5</v>
       </c>
       <c r="I155" s="34">
         <v>104.5</v>
       </c>
       <c r="J155" s="34">
         <v>101.9</v>
       </c>
       <c r="K155" s="34">
         <v>102</v>
       </c>
       <c r="L155" s="34">
         <v>102.1</v>
       </c>
       <c r="M155" s="34">
         <v>104.5</v>
       </c>
       <c r="N155" s="34">
         <v>105.4</v>
       </c>
       <c r="O155" s="34">
         <v>103</v>
       </c>
     </row>
     <row r="156" spans="1:15">
-      <c r="A156" s="60"/>
-      <c r="B156" s="44">
+      <c r="A156" s="58"/>
+      <c r="B156" s="43">
         <v>2017</v>
       </c>
       <c r="C156" s="34">
         <v>102.8</v>
       </c>
       <c r="D156" s="34">
         <v>141.30000000000001</v>
       </c>
       <c r="E156" s="34">
         <v>105</v>
       </c>
       <c r="F156" s="34" t="s">
         <v>36</v>
       </c>
       <c r="G156" s="34">
         <v>104.9</v>
       </c>
       <c r="H156" s="34">
         <v>107.4</v>
       </c>
       <c r="I156" s="34">
         <v>96.5</v>
       </c>
       <c r="J156" s="34">
         <v>103.5</v>
@@ -12674,7068 +12633,7995 @@
       <c r="K156" s="34">
         <v>98.9</v>
       </c>
       <c r="L156" s="34">
         <v>104.1</v>
       </c>
       <c r="M156" s="34">
         <v>107.8</v>
       </c>
       <c r="N156" s="34">
         <v>104.1</v>
       </c>
       <c r="O156" s="34">
         <v>105.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.22" right="0.2" top="0.17" bottom="0.19" header="0.5" footer="0.16"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R166"/>
+  <dimension ref="A1:R186"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C175" sqref="C175"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.7109375" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="61" customWidth="1"/>
-    <col min="2" max="2" width="19" style="11" customWidth="1"/>
+    <col min="1" max="1" width="9.7109375" style="59" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="15" style="11" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" style="11" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="11" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="18" style="11" customWidth="1"/>
     <col min="10" max="15" width="12.7109375" style="11" customWidth="1"/>
     <col min="16" max="16384" width="6.7109375" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="31">
+      <c r="A1" s="63">
         <v>11120301</v>
       </c>
-      <c r="B1" s="17" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="4"/>
+      <c r="B1" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
     </row>
     <row r="2" spans="1:15" ht="11.25" customHeight="1">
       <c r="O2" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="69.75" customHeight="1">
-      <c r="A3" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="54" t="s">
+      <c r="A3" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="54" t="s">
+      <c r="D3" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="54" t="s">
+      <c r="E3" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="F3" s="54" t="s">
+      <c r="F3" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="54" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="54" t="s">
+      <c r="G3" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="H3" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="I3" s="54" t="s">
+      <c r="I3" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="J3" s="54" t="s">
+      <c r="J3" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="K3" s="54" t="s">
+      <c r="K3" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="L3" s="54" t="s">
+      <c r="L3" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="M3" s="54" t="s">
+      <c r="M3" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="N3" s="54" t="s">
+      <c r="N3" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="O3" s="54" t="s">
+      <c r="O3" s="52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:15">
-      <c r="A4" s="62">
+      <c r="A4" s="66">
         <v>0</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="62"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="38">
         <v>2018</v>
       </c>
       <c r="C5" s="39">
         <v>104.1</v>
       </c>
       <c r="D5" s="39">
         <v>103.8</v>
       </c>
       <c r="E5" s="39">
         <v>104.4</v>
       </c>
       <c r="F5" s="39">
         <v>104.6</v>
       </c>
       <c r="G5" s="39">
         <v>104.5</v>
       </c>
       <c r="H5" s="39">
         <v>102.3</v>
       </c>
       <c r="I5" s="39">
         <v>100.2</v>
       </c>
       <c r="J5" s="39">
         <v>104.6</v>
       </c>
       <c r="K5" s="39">
         <v>107.4</v>
       </c>
       <c r="L5" s="39">
         <v>104.6</v>
       </c>
       <c r="M5" s="39">
         <v>104.1</v>
       </c>
       <c r="N5" s="39">
         <v>103</v>
       </c>
       <c r="O5" s="39">
         <v>103.2</v>
       </c>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="62"/>
+      <c r="A6" s="66"/>
       <c r="B6" s="38">
         <v>2019</v>
       </c>
       <c r="C6" s="39">
         <v>104.5</v>
       </c>
       <c r="D6" s="39">
         <v>99.9</v>
       </c>
       <c r="E6" s="39">
         <v>104.1</v>
       </c>
       <c r="F6" s="39">
         <v>103.1</v>
       </c>
       <c r="G6" s="39">
         <v>105.8</v>
       </c>
       <c r="H6" s="39">
         <v>100.6</v>
       </c>
       <c r="I6" s="39">
         <v>106.7</v>
       </c>
       <c r="J6" s="39">
         <v>113.2</v>
       </c>
       <c r="K6" s="39">
         <v>107.1</v>
       </c>
       <c r="L6" s="39">
         <v>105.4</v>
       </c>
       <c r="M6" s="39">
         <v>104.5</v>
       </c>
       <c r="N6" s="39">
         <v>102</v>
       </c>
       <c r="O6" s="39">
         <v>104.5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
-      <c r="A7" s="62"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="38">
         <v>2020</v>
       </c>
       <c r="C7" s="39">
         <v>97.5</v>
       </c>
       <c r="D7" s="39">
         <v>105.9</v>
       </c>
       <c r="E7" s="39">
         <v>99.5</v>
       </c>
       <c r="F7" s="39">
         <v>96</v>
       </c>
       <c r="G7" s="39">
         <v>104</v>
       </c>
       <c r="H7" s="39">
         <v>99.9</v>
       </c>
       <c r="I7" s="39">
         <v>97.4</v>
       </c>
       <c r="J7" s="39">
         <v>111.6</v>
       </c>
       <c r="K7" s="39">
         <v>96.7</v>
       </c>
       <c r="L7" s="39">
         <v>77.3</v>
       </c>
       <c r="M7" s="39">
         <v>110.5</v>
       </c>
       <c r="N7" s="39">
         <v>100</v>
       </c>
       <c r="O7" s="39">
         <v>97.4</v>
       </c>
     </row>
     <row r="8" spans="1:15">
-      <c r="A8" s="62"/>
+      <c r="A8" s="66"/>
       <c r="B8" s="38">
         <v>2021</v>
       </c>
       <c r="C8" s="39">
         <v>104.3</v>
       </c>
       <c r="D8" s="39">
         <v>97.8</v>
       </c>
       <c r="E8" s="39">
         <v>103.6</v>
       </c>
       <c r="F8" s="39">
         <v>101.9</v>
       </c>
       <c r="G8" s="39">
         <v>104.7</v>
       </c>
       <c r="H8" s="39">
         <v>105.9</v>
       </c>
       <c r="I8" s="39">
         <v>110.8</v>
       </c>
       <c r="J8" s="39">
         <v>108.3</v>
       </c>
       <c r="K8" s="39">
         <v>104.7</v>
       </c>
       <c r="L8" s="39">
         <v>109.9</v>
       </c>
       <c r="M8" s="39">
         <v>112.3</v>
       </c>
       <c r="N8" s="39">
         <v>102.7</v>
       </c>
       <c r="O8" s="39">
         <v>103.9</v>
       </c>
     </row>
     <row r="9" spans="1:15">
-      <c r="A9" s="62"/>
+      <c r="A9" s="66"/>
       <c r="B9" s="38">
         <v>2022</v>
       </c>
       <c r="C9" s="39">
         <v>103.2</v>
       </c>
       <c r="D9" s="39">
         <v>109.1</v>
       </c>
       <c r="E9" s="39">
         <v>101.2</v>
       </c>
       <c r="F9" s="39">
         <v>99.1</v>
       </c>
       <c r="G9" s="39">
         <v>103.6</v>
       </c>
       <c r="H9" s="39">
         <v>100.4</v>
       </c>
       <c r="I9" s="39">
         <v>95.8</v>
       </c>
       <c r="J9" s="39">
         <v>110.2</v>
       </c>
       <c r="K9" s="39">
         <v>104.6</v>
       </c>
       <c r="L9" s="39">
         <v>101.3</v>
       </c>
       <c r="M9" s="39">
         <v>99</v>
       </c>
       <c r="N9" s="39">
         <v>101.4</v>
       </c>
       <c r="O9" s="39">
         <v>103.6</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="62"/>
+      <c r="A10" s="66"/>
       <c r="B10" s="38">
         <v>2023</v>
       </c>
       <c r="C10" s="39">
         <v>105.1</v>
       </c>
       <c r="D10" s="39">
         <v>92.6</v>
       </c>
       <c r="E10" s="39">
         <v>104.4</v>
       </c>
       <c r="F10" s="39">
         <v>104.8</v>
       </c>
       <c r="G10" s="39">
         <v>104</v>
       </c>
       <c r="H10" s="39">
         <v>105.4</v>
       </c>
       <c r="I10" s="39">
         <v>101.1</v>
       </c>
       <c r="J10" s="39">
         <v>115.1</v>
       </c>
       <c r="K10" s="39">
         <v>107.9</v>
       </c>
       <c r="L10" s="39">
         <v>116.8</v>
       </c>
       <c r="M10" s="39">
         <v>108.5</v>
       </c>
       <c r="N10" s="39">
         <v>102.8</v>
       </c>
       <c r="O10" s="39">
         <v>103.1</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="12.75">
-[...2 lines deleted...]
-        <v>90</v>
+    <row r="11" spans="1:15">
+      <c r="A11" s="66"/>
+      <c r="B11" s="38">
+        <v>2024</v>
       </c>
       <c r="C11" s="39">
         <v>105</v>
       </c>
       <c r="D11" s="39">
         <v>113.7</v>
       </c>
       <c r="E11" s="39">
         <v>103.3</v>
       </c>
       <c r="F11" s="39">
         <v>100.2</v>
       </c>
       <c r="G11" s="39">
         <v>106.8</v>
       </c>
       <c r="H11" s="39">
         <v>101.5</v>
       </c>
       <c r="I11" s="39">
         <v>105.6</v>
       </c>
       <c r="J11" s="39">
         <v>115.3</v>
       </c>
       <c r="K11" s="39">
         <v>108.9</v>
       </c>
       <c r="L11" s="39">
         <v>109.4</v>
       </c>
       <c r="M11" s="39">
         <v>105.5</v>
       </c>
       <c r="N11" s="39">
         <v>102.6</v>
       </c>
       <c r="O11" s="39">
         <v>101.2</v>
       </c>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="62">
+      <c r="A12" s="66"/>
+      <c r="B12" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C12" s="39">
+        <v>106.5</v>
+      </c>
+      <c r="D12" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="E12" s="39">
+        <v>107.7</v>
+      </c>
+      <c r="F12" s="39">
+        <v>109.5</v>
+      </c>
+      <c r="G12" s="39">
+        <v>107</v>
+      </c>
+      <c r="H12" s="39">
+        <v>102</v>
+      </c>
+      <c r="I12" s="39">
+        <v>93.6</v>
+      </c>
+      <c r="J12" s="39">
+        <v>117.5</v>
+      </c>
+      <c r="K12" s="39">
+        <v>108.1</v>
+      </c>
+      <c r="L12" s="39">
+        <v>119.4</v>
+      </c>
+      <c r="M12" s="39">
+        <v>106.4</v>
+      </c>
+      <c r="N12" s="39">
+        <v>101.6</v>
+      </c>
+      <c r="O12" s="39">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="66">
         <v>10</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="39"/>
-[...15 lines deleted...]
-      <c r="B13" s="38" t="s">
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="39"/>
+      <c r="O13" s="39"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.75">
+      <c r="A14" s="66"/>
+      <c r="B14" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C14" s="39">
         <v>107</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D14" s="39">
         <v>102.4</v>
-      </c>
-[...43 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E14" s="39">
         <v>109.7</v>
       </c>
       <c r="F14" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="G14" s="39">
+        <v>108.9</v>
+      </c>
+      <c r="H14" s="39">
+        <v>106.8</v>
+      </c>
+      <c r="I14" s="39">
+        <v>118.9</v>
+      </c>
+      <c r="J14" s="39">
+        <v>98.7</v>
+      </c>
+      <c r="K14" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="L14" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="M14" s="39">
+        <v>113.4</v>
+      </c>
+      <c r="N14" s="39">
+        <v>111.8</v>
+      </c>
+      <c r="O14" s="39">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="66"/>
+      <c r="B15" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C15" s="39">
+        <v>102</v>
+      </c>
+      <c r="D15" s="39">
+        <v>99</v>
+      </c>
+      <c r="E15" s="39">
+        <v>109.7</v>
+      </c>
+      <c r="F15" s="39">
         <v>111.9</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G15" s="39">
         <v>106.5</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H15" s="39">
         <v>98.2</v>
       </c>
-      <c r="I14" s="39">
+      <c r="I15" s="39">
         <v>104.8</v>
       </c>
-      <c r="J14" s="39">
+      <c r="J15" s="39">
         <v>107.3</v>
       </c>
-      <c r="K14" s="39">
+      <c r="K15" s="39">
         <v>101.8</v>
       </c>
-      <c r="L14" s="39">
+      <c r="L15" s="39">
         <v>98.1</v>
       </c>
-      <c r="M14" s="39">
+      <c r="M15" s="39">
         <v>99.9</v>
       </c>
-      <c r="N14" s="39">
+      <c r="N15" s="39">
         <v>101.9</v>
       </c>
-      <c r="O14" s="39">
+      <c r="O15" s="39">
         <v>94.5</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
-[...1 lines deleted...]
-      <c r="B15" s="38">
+    <row r="16" spans="1:15">
+      <c r="A16" s="66"/>
+      <c r="B16" s="38">
         <v>2023</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C16" s="39">
         <v>105.5</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D16" s="39">
         <v>104.2</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E16" s="39">
         <v>104.3</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F16" s="39">
         <v>100.1</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G16" s="39">
         <v>110</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H16" s="39">
         <v>105.4</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I16" s="39">
         <v>106.8</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J16" s="39">
         <v>128.19999999999999</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K16" s="39">
         <v>118.8</v>
       </c>
-      <c r="L15" s="39">
+      <c r="L16" s="39">
         <v>107.9</v>
       </c>
-      <c r="M15" s="39">
+      <c r="M16" s="39">
         <v>107.6</v>
       </c>
-      <c r="N15" s="39">
+      <c r="N16" s="39">
         <v>86.2</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O16" s="39">
         <v>101.1</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="12.75">
-[...4 lines deleted...]
-      <c r="C16" s="39">
+    <row r="17" spans="1:18">
+      <c r="A17" s="66"/>
+      <c r="B17" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C17" s="39">
         <v>105.7</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D17" s="39">
         <v>109.1</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E17" s="39">
         <v>100.4</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F17" s="39">
         <v>100.8</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G17" s="39">
         <v>98.4</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H17" s="39">
         <v>115.4</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I17" s="39">
         <v>89.9</v>
       </c>
-      <c r="J16" s="39">
+      <c r="J17" s="39">
         <v>129.1</v>
       </c>
-      <c r="K16" s="39">
+      <c r="K17" s="39">
         <v>109.5</v>
       </c>
-      <c r="L16" s="39">
+      <c r="L17" s="39">
         <v>132.4</v>
       </c>
-      <c r="M16" s="39">
+      <c r="M17" s="39">
         <v>100.7</v>
       </c>
-      <c r="N16" s="39">
+      <c r="N17" s="39">
         <v>108.8</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O17" s="39">
         <v>97.6</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
-      <c r="A17" s="62">
+    <row r="18" spans="1:18">
+      <c r="A18" s="66"/>
+      <c r="B18" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="D18" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="E18" s="39">
+        <v>100.7</v>
+      </c>
+      <c r="F18" s="39">
+        <v>98.4</v>
+      </c>
+      <c r="G18" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="H18" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="I18" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="J18" s="39">
+        <v>110</v>
+      </c>
+      <c r="K18" s="39">
+        <v>103.9</v>
+      </c>
+      <c r="L18" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="M18" s="39">
+        <v>89.8</v>
+      </c>
+      <c r="N18" s="39">
+        <v>101.6</v>
+      </c>
+      <c r="O18" s="39">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="66">
         <v>11</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B19" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="39"/>
-[...15 lines deleted...]
-      <c r="B18" s="38">
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="39"/>
+      <c r="N19" s="39"/>
+      <c r="O19" s="39"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" s="66"/>
+      <c r="B20" s="38">
         <v>2018</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C20" s="39">
         <v>103.8</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D20" s="39">
         <v>101.9</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E20" s="39">
         <v>107.8</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F20" s="39">
         <v>105.2</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G20" s="39">
         <v>107.6</v>
       </c>
-      <c r="H18" s="39">
+      <c r="H20" s="39">
         <v>113.2</v>
       </c>
-      <c r="I18" s="39">
+      <c r="I20" s="39">
         <v>109.3</v>
       </c>
-      <c r="J18" s="39">
+      <c r="J20" s="39">
         <v>84.4</v>
       </c>
-      <c r="K18" s="39">
+      <c r="K20" s="39">
         <v>102.8</v>
       </c>
-      <c r="L18" s="39">
+      <c r="L20" s="39">
         <v>105.8</v>
       </c>
-      <c r="M18" s="39">
+      <c r="M20" s="39">
         <v>94.4</v>
       </c>
-      <c r="N18" s="39">
+      <c r="N20" s="39">
         <v>105.3</v>
       </c>
-      <c r="O18" s="39">
+      <c r="O20" s="39">
         <v>106.3</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
-[...1 lines deleted...]
-      <c r="B19" s="38">
+    <row r="21" spans="1:18">
+      <c r="A21" s="66"/>
+      <c r="B21" s="38">
         <v>2019</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C21" s="39">
         <v>102.9</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D21" s="39">
         <v>94.1</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E21" s="39">
         <v>103</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F21" s="39">
         <v>117.7</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G21" s="39">
         <v>101.1</v>
       </c>
-      <c r="H19" s="39">
+      <c r="H21" s="39">
         <v>101.9</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I21" s="39">
         <v>94</v>
       </c>
-      <c r="J19" s="39">
+      <c r="J21" s="39">
         <v>122.5</v>
       </c>
-      <c r="K19" s="39">
+      <c r="K21" s="39">
         <v>102</v>
       </c>
-      <c r="L19" s="39">
+      <c r="L21" s="39">
         <v>106.2</v>
       </c>
-      <c r="M19" s="39">
+      <c r="M21" s="39">
         <v>103.5</v>
       </c>
-      <c r="N19" s="39">
+      <c r="N21" s="39">
         <v>101.1</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O21" s="39">
         <v>104</v>
       </c>
     </row>
-    <row r="20" spans="1:18">
-[...1 lines deleted...]
-      <c r="B20" s="38">
+    <row r="22" spans="1:18">
+      <c r="A22" s="66"/>
+      <c r="B22" s="38">
         <v>2020</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C22" s="39">
         <v>102.7</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D22" s="39">
         <v>112.6</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E22" s="39">
         <v>107.5</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F22" s="39">
         <v>95.1</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G22" s="39">
         <v>109.9</v>
       </c>
-      <c r="H20" s="39">
+      <c r="H22" s="39">
         <v>105.1</v>
       </c>
-      <c r="I20" s="39">
+      <c r="I22" s="39">
         <v>98.7</v>
       </c>
-      <c r="J20" s="39">
+      <c r="J22" s="39">
         <v>123.1</v>
       </c>
-      <c r="K20" s="39">
+      <c r="K22" s="39">
         <v>99.3</v>
       </c>
-      <c r="L20" s="39">
+      <c r="L22" s="39">
         <v>80.5</v>
       </c>
-      <c r="M20" s="39">
+      <c r="M22" s="39">
         <v>104</v>
       </c>
-      <c r="N20" s="39">
+      <c r="N22" s="39">
         <v>101.6</v>
       </c>
-      <c r="O20" s="39">
+      <c r="O22" s="39">
         <v>95.7</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
-[...1 lines deleted...]
-      <c r="B21" s="38">
+    <row r="23" spans="1:18">
+      <c r="A23" s="66"/>
+      <c r="B23" s="38">
         <v>2021</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C23" s="39">
         <v>103.3</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D23" s="39">
         <v>89.2</v>
       </c>
-      <c r="E21" s="39">
+      <c r="E23" s="39">
         <v>108.2</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F23" s="39">
         <v>105.1</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G23" s="39">
         <v>108</v>
       </c>
-      <c r="H21" s="39">
+      <c r="H23" s="39">
         <v>115.8</v>
       </c>
-      <c r="I21" s="39">
+      <c r="I23" s="39">
         <v>111</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J23" s="39">
         <v>111.9</v>
       </c>
-      <c r="K21" s="39">
+      <c r="K23" s="39">
         <v>86.9</v>
       </c>
-      <c r="L21" s="39">
+      <c r="L23" s="39">
         <v>107.1</v>
-      </c>
-[...91 lines deleted...]
-        <v>120.4</v>
       </c>
       <c r="M23" s="39">
         <v>105.1</v>
       </c>
       <c r="N23" s="39">
+        <v>110.3</v>
+      </c>
+      <c r="O23" s="39">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="66"/>
+      <c r="B24" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C24" s="39">
+        <v>107.7</v>
+      </c>
+      <c r="D24" s="39">
+        <v>121.3</v>
+      </c>
+      <c r="E24" s="39">
+        <v>113.3</v>
+      </c>
+      <c r="F24" s="39">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="G24" s="39">
+        <v>111.3</v>
+      </c>
+      <c r="H24" s="39">
+        <v>92.8</v>
+      </c>
+      <c r="I24" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="J24" s="39">
+        <v>139.6</v>
+      </c>
+      <c r="K24" s="39">
+        <v>121</v>
+      </c>
+      <c r="L24" s="39">
+        <v>99.1</v>
+      </c>
+      <c r="M24" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="N24" s="39">
+        <v>80</v>
+      </c>
+      <c r="O24" s="39">
+        <v>90.5</v>
+      </c>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="14"/>
+      <c r="R24" s="14"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="66"/>
+      <c r="B25" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C25" s="39">
+        <v>99.5</v>
+      </c>
+      <c r="D25" s="39">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E25" s="39">
+        <v>111.9</v>
+      </c>
+      <c r="F25" s="39">
+        <v>122.6</v>
+      </c>
+      <c r="G25" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="H25" s="39">
+        <v>118.8</v>
+      </c>
+      <c r="I25" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="J25" s="39">
+        <v>93</v>
+      </c>
+      <c r="K25" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="L25" s="39">
+        <v>120.4</v>
+      </c>
+      <c r="M25" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="N25" s="39">
         <v>103.3</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O25" s="39">
         <v>98.9</v>
       </c>
-      <c r="P23" s="14"/>
-[...5 lines deleted...]
-      <c r="B24" s="38" t="s">
+      <c r="P25" s="14"/>
+      <c r="Q25" s="14"/>
+      <c r="R25" s="14"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="66"/>
+      <c r="B26" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C26" s="39">
+        <v>109</v>
+      </c>
+      <c r="D26" s="39">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="E26" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="F26" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="G26" s="39">
+        <v>99.8</v>
+      </c>
+      <c r="H26" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="I26" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="J26" s="39">
+        <v>124.9</v>
+      </c>
+      <c r="K26" s="39">
+        <v>108</v>
+      </c>
+      <c r="L26" s="39">
+        <v>116.7</v>
+      </c>
+      <c r="M26" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="N26" s="39">
+        <v>99.5</v>
+      </c>
+      <c r="O26" s="39">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="66"/>
+      <c r="B27" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C27" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="D27" s="39">
+        <v>117</v>
+      </c>
+      <c r="E27" s="39">
+        <v>96</v>
+      </c>
+      <c r="F27" s="39">
         <v>90</v>
       </c>
-      <c r="C24" s="39">
-[...2 lines deleted...]
-      <c r="D24" s="39">
+      <c r="G27" s="39">
+        <v>96.8</v>
+      </c>
+      <c r="H27" s="39">
+        <v>100</v>
+      </c>
+      <c r="I27" s="39">
+        <v>105</v>
+      </c>
+      <c r="J27" s="39">
+        <v>124.6</v>
+      </c>
+      <c r="K27" s="39">
+        <v>117.9</v>
+      </c>
+      <c r="L27" s="39">
+        <v>114.2</v>
+      </c>
+      <c r="M27" s="39">
+        <v>107</v>
+      </c>
+      <c r="N27" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="O27" s="39">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" s="66">
+        <v>15</v>
+      </c>
+      <c r="B28" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
+      <c r="N28" s="39"/>
+      <c r="O28" s="39"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" s="66"/>
+      <c r="B29" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C29" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="D29" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="E29" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="F29" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="G29" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="H29" s="39">
+        <v>105.6</v>
+      </c>
+      <c r="I29" s="39">
+        <v>132.4</v>
+      </c>
+      <c r="J29" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="K29" s="39">
+        <v>100</v>
+      </c>
+      <c r="L29" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="M29" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="N29" s="39">
+        <v>113</v>
+      </c>
+      <c r="O29" s="39">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" s="66"/>
+      <c r="B30" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C30" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="D30" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="E30" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="F30" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="G30" s="39">
+        <v>99.4</v>
+      </c>
+      <c r="H30" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="I30" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="J30" s="39">
+        <v>106</v>
+      </c>
+      <c r="K30" s="39">
+        <v>107.8</v>
+      </c>
+      <c r="L30" s="39">
+        <v>107</v>
+      </c>
+      <c r="M30" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="N30" s="39">
+        <v>93.7</v>
+      </c>
+      <c r="O30" s="39">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" s="66"/>
+      <c r="B31" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C31" s="39">
+        <v>99.9</v>
+      </c>
+      <c r="D31" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="E31" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="F31" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="G31" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="H31" s="39">
+        <v>97.8</v>
+      </c>
+      <c r="I31" s="39">
+        <v>88.8</v>
+      </c>
+      <c r="J31" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="K31" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="L31" s="39">
+        <v>82.7</v>
+      </c>
+      <c r="M31" s="39">
+        <v>100</v>
+      </c>
+      <c r="N31" s="39">
+        <v>98.8</v>
+      </c>
+      <c r="O31" s="39">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="66"/>
+      <c r="B32" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C32" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="D32" s="39">
+        <v>97</v>
+      </c>
+      <c r="E32" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="F32" s="39">
+        <v>95.6</v>
+      </c>
+      <c r="G32" s="39">
+        <v>110.3</v>
+      </c>
+      <c r="H32" s="39">
+        <v>106</v>
+      </c>
+      <c r="I32" s="39">
+        <v>182.3</v>
+      </c>
+      <c r="J32" s="39">
+        <v>105</v>
+      </c>
+      <c r="K32" s="39">
+        <v>96.3</v>
+      </c>
+      <c r="L32" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="M32" s="39">
+        <v>108.2</v>
+      </c>
+      <c r="N32" s="39">
+        <v>115.6</v>
+      </c>
+      <c r="O32" s="39">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="66"/>
+      <c r="B33" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C33" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="D33" s="39">
+        <v>107</v>
+      </c>
+      <c r="E33" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="F33" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="G33" s="39">
+        <v>101.5</v>
+      </c>
+      <c r="H33" s="39">
+        <v>95.9</v>
+      </c>
+      <c r="I33" s="39">
+        <v>94</v>
+      </c>
+      <c r="J33" s="39">
+        <v>107.9</v>
+      </c>
+      <c r="K33" s="39">
+        <v>86</v>
+      </c>
+      <c r="L33" s="39">
+        <v>107.6</v>
+      </c>
+      <c r="M33" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="N33" s="39">
+        <v>105.6</v>
+      </c>
+      <c r="O33" s="39">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="66"/>
+      <c r="B34" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C34" s="39">
+        <v>98.9</v>
+      </c>
+      <c r="D34" s="39">
+        <v>97.5</v>
+      </c>
+      <c r="E34" s="39">
+        <v>96.6</v>
+      </c>
+      <c r="F34" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="G34" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="H34" s="39">
+        <v>106.5</v>
+      </c>
+      <c r="I34" s="39">
+        <v>83.5</v>
+      </c>
+      <c r="J34" s="39">
+        <v>125.7</v>
+      </c>
+      <c r="K34" s="39">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="L34" s="39">
+        <v>110.5</v>
+      </c>
+      <c r="M34" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="N34" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="O34" s="39">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="66"/>
+      <c r="B35" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C35" s="39">
+        <v>105.6</v>
+      </c>
+      <c r="D35" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="E35" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="F35" s="39">
+        <v>99.7</v>
+      </c>
+      <c r="G35" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="H35" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="I35" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="J35" s="39">
+        <v>119.7</v>
+      </c>
+      <c r="K35" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="L35" s="39">
+        <v>111.7</v>
+      </c>
+      <c r="M35" s="39">
+        <v>100.3</v>
+      </c>
+      <c r="N35" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="O35" s="39">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" s="66"/>
+      <c r="B36" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="D36" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="E36" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="F36" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="G36" s="39">
+        <v>107.5</v>
+      </c>
+      <c r="H36" s="39">
+        <v>95.5</v>
+      </c>
+      <c r="I36" s="39">
+        <v>97.6</v>
+      </c>
+      <c r="J36" s="39">
+        <v>118</v>
+      </c>
+      <c r="K36" s="39">
+        <v>112.5</v>
+      </c>
+      <c r="L36" s="39">
+        <v>111.3</v>
+      </c>
+      <c r="M36" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="N36" s="39">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="O36" s="39">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="66">
+        <v>19</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="66"/>
+      <c r="B38" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C38" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="D38" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="E38" s="39">
+        <v>103</v>
+      </c>
+      <c r="F38" s="39">
+        <v>96.1</v>
+      </c>
+      <c r="G38" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="H38" s="39">
+        <v>97.6</v>
+      </c>
+      <c r="I38" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="J38" s="39">
+        <v>102</v>
+      </c>
+      <c r="K38" s="39">
+        <v>102</v>
+      </c>
+      <c r="L38" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="M38" s="39">
+        <v>111.4</v>
+      </c>
+      <c r="N38" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="O38" s="39">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="66"/>
+      <c r="B39" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C39" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="D39" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="E39" s="39">
+        <v>106.6</v>
+      </c>
+      <c r="F39" s="39">
+        <v>109.2</v>
+      </c>
+      <c r="G39" s="39">
+        <v>106.9</v>
+      </c>
+      <c r="H39" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="I39" s="39">
+        <v>89.7</v>
+      </c>
+      <c r="J39" s="39">
+        <v>103.4</v>
+      </c>
+      <c r="K39" s="39">
+        <v>113.1</v>
+      </c>
+      <c r="L39" s="39">
+        <v>100.5</v>
+      </c>
+      <c r="M39" s="39">
+        <v>96.9</v>
+      </c>
+      <c r="N39" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="O39" s="39">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" s="66"/>
+      <c r="B40" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C40" s="39">
+        <v>98.5</v>
+      </c>
+      <c r="D40" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="E40" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="F40" s="39">
+        <v>88.1</v>
+      </c>
+      <c r="G40" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="H40" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="I40" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="J40" s="39">
+        <v>107</v>
+      </c>
+      <c r="K40" s="39">
+        <v>110.3</v>
+      </c>
+      <c r="L40" s="39">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="M40" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="N40" s="39">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="O40" s="39">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="12.75">
+      <c r="A41" s="66"/>
+      <c r="B41" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="39">
+        <v>111.2</v>
+      </c>
+      <c r="D41" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="E41" s="39">
+        <v>112.4</v>
+      </c>
+      <c r="F41" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="G41" s="39">
+        <v>112.9</v>
+      </c>
+      <c r="H41" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="I41" s="39">
+        <v>110.6</v>
+      </c>
+      <c r="J41" s="39">
+        <v>137</v>
+      </c>
+      <c r="K41" s="39">
+        <v>127.5</v>
+      </c>
+      <c r="L41" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="M41" s="39">
+        <v>139.5</v>
+      </c>
+      <c r="N41" s="39">
+        <v>101</v>
+      </c>
+      <c r="O41" s="39">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="66"/>
+      <c r="B42" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C42" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="D42" s="23">
+        <v>99.7</v>
+      </c>
+      <c r="E42" s="23">
+        <v>109.2</v>
+      </c>
+      <c r="F42" s="23">
+        <v>91.8</v>
+      </c>
+      <c r="G42" s="23">
+        <v>109.4</v>
+      </c>
+      <c r="H42" s="23">
+        <v>108</v>
+      </c>
+      <c r="I42" s="23">
+        <v>106.5</v>
+      </c>
+      <c r="J42" s="23">
+        <v>129.1</v>
+      </c>
+      <c r="K42" s="23">
+        <v>91.2</v>
+      </c>
+      <c r="L42" s="23">
+        <v>96.9</v>
+      </c>
+      <c r="M42" s="23">
+        <v>104.7</v>
+      </c>
+      <c r="N42" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="O42" s="23">
+        <v>108.2</v>
+      </c>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="14"/>
+      <c r="R42" s="14"/>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" s="66"/>
+      <c r="B43" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C43" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="D43" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="E43" s="39">
+        <v>106.9</v>
+      </c>
+      <c r="F43" s="39">
+        <v>119.2</v>
+      </c>
+      <c r="G43" s="39">
+        <v>106.5</v>
+      </c>
+      <c r="H43" s="39">
+        <v>113.5</v>
+      </c>
+      <c r="I43" s="39">
+        <v>116.7</v>
+      </c>
+      <c r="J43" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="K43" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="L43" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="M43" s="39">
+        <v>115.1</v>
+      </c>
+      <c r="N43" s="39">
+        <v>85.7</v>
+      </c>
+      <c r="O43" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" s="66"/>
+      <c r="B44" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C44" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="D44" s="39">
+        <v>94.8</v>
+      </c>
+      <c r="E44" s="39">
+        <v>106.3</v>
+      </c>
+      <c r="F44" s="39">
+        <v>125.4</v>
+      </c>
+      <c r="G44" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="H44" s="39">
+        <v>112.9</v>
+      </c>
+      <c r="I44" s="39">
+        <v>107.5</v>
+      </c>
+      <c r="J44" s="39">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="K44" s="39">
+        <v>121.5</v>
+      </c>
+      <c r="L44" s="39">
+        <v>127.8</v>
+      </c>
+      <c r="M44" s="39">
+        <v>80.3</v>
+      </c>
+      <c r="N44" s="39">
+        <v>67.5</v>
+      </c>
+      <c r="O44" s="39">
+        <v>111.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="66"/>
+      <c r="B45" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="39">
+        <v>109.1</v>
+      </c>
+      <c r="D45" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="E45" s="39">
+        <v>114.8</v>
+      </c>
+      <c r="F45" s="39">
+        <v>121.5</v>
+      </c>
+      <c r="G45" s="39">
+        <v>115.8</v>
+      </c>
+      <c r="H45" s="39">
+        <v>98</v>
+      </c>
+      <c r="I45" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="J45" s="39">
+        <v>118.7</v>
+      </c>
+      <c r="K45" s="39">
+        <v>108.2</v>
+      </c>
+      <c r="L45" s="39">
+        <v>116.1</v>
+      </c>
+      <c r="M45" s="39">
+        <v>108.3</v>
+      </c>
+      <c r="N45" s="39">
+        <v>109.2</v>
+      </c>
+      <c r="O45" s="39">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="66">
+        <v>23</v>
+      </c>
+      <c r="B46" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="39"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="39"/>
+      <c r="M46" s="39"/>
+      <c r="N46" s="39"/>
+      <c r="O46" s="39"/>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="66"/>
+      <c r="B47" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C47" s="39">
+        <v>113.3</v>
+      </c>
+      <c r="D47" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="E47" s="39">
+        <v>110.7</v>
+      </c>
+      <c r="F47" s="39">
+        <v>111.2</v>
+      </c>
+      <c r="G47" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="H47" s="39">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="I47" s="39">
+        <v>132.9</v>
+      </c>
+      <c r="J47" s="39">
+        <v>107.4</v>
+      </c>
+      <c r="K47" s="39">
+        <v>164.9</v>
+      </c>
+      <c r="L47" s="39">
+        <v>107.5</v>
+      </c>
+      <c r="M47" s="39">
+        <v>97.3</v>
+      </c>
+      <c r="N47" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="O47" s="39">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="66"/>
+      <c r="B48" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C48" s="39">
+        <v>107.4</v>
+      </c>
+      <c r="D48" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="E48" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="F48" s="39">
+        <v>104.7</v>
+      </c>
+      <c r="G48" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="H48" s="39">
         <v>146.19999999999999</v>
       </c>
-      <c r="E24" s="39">
-[...2 lines deleted...]
-      <c r="F24" s="39">
+      <c r="I48" s="39">
+        <v>92.2</v>
+      </c>
+      <c r="J48" s="39">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="K48" s="39">
+        <v>108.2</v>
+      </c>
+      <c r="L48" s="39">
+        <v>112.8</v>
+      </c>
+      <c r="M48" s="39">
+        <v>101.7</v>
+      </c>
+      <c r="N48" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="O48" s="39">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="66"/>
+      <c r="B49" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C49" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="D49" s="39">
+        <v>103.4</v>
+      </c>
+      <c r="E49" s="39">
+        <v>94.6</v>
+      </c>
+      <c r="F49" s="39">
+        <v>94.1</v>
+      </c>
+      <c r="G49" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="H49" s="39">
+        <v>111.8</v>
+      </c>
+      <c r="I49" s="39">
+        <v>69</v>
+      </c>
+      <c r="J49" s="39">
+        <v>101.1</v>
+      </c>
+      <c r="K49" s="39">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="L49" s="39">
+        <v>86.5</v>
+      </c>
+      <c r="M49" s="39">
+        <v>97.1</v>
+      </c>
+      <c r="N49" s="39">
+        <v>120.4</v>
+      </c>
+      <c r="O49" s="39">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="66"/>
+      <c r="B50" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C50" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="D50" s="39">
+        <v>106.4</v>
+      </c>
+      <c r="E50" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="F50" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="G50" s="39">
+        <v>106.8</v>
+      </c>
+      <c r="H50" s="39">
+        <v>111.8</v>
+      </c>
+      <c r="I50" s="39">
+        <v>140</v>
+      </c>
+      <c r="J50" s="39">
+        <v>106.6</v>
+      </c>
+      <c r="K50" s="39">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="L50" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="M50" s="39">
+        <v>110.4</v>
+      </c>
+      <c r="N50" s="39">
+        <v>103</v>
+      </c>
+      <c r="O50" s="39">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="66"/>
+      <c r="B51" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C51" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="D51" s="23">
+        <v>102</v>
+      </c>
+      <c r="E51" s="23">
+        <v>98.4</v>
+      </c>
+      <c r="F51" s="23">
+        <v>98.2</v>
+      </c>
+      <c r="G51" s="23">
+        <v>99.6</v>
+      </c>
+      <c r="H51" s="23">
+        <v>97.3</v>
+      </c>
+      <c r="I51" s="23">
+        <v>101.3</v>
+      </c>
+      <c r="J51" s="23">
+        <v>118.8</v>
+      </c>
+      <c r="K51" s="23">
+        <v>101.4</v>
+      </c>
+      <c r="L51" s="23">
+        <v>89.5</v>
+      </c>
+      <c r="M51" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="N51" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="O51" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="P51" s="14"/>
+      <c r="Q51" s="14"/>
+      <c r="R51" s="14"/>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="66"/>
+      <c r="B52" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C52" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="D52" s="39">
+        <v>99.8</v>
+      </c>
+      <c r="E52" s="39">
+        <v>111.2</v>
+      </c>
+      <c r="F52" s="39">
+        <v>111.7</v>
+      </c>
+      <c r="G52" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="H52" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="I52" s="39">
+        <v>106.6</v>
+      </c>
+      <c r="J52" s="39">
         <v>102.5</v>
       </c>
-      <c r="G24" s="39">
+      <c r="K52" s="39">
+        <v>105</v>
+      </c>
+      <c r="L52" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="M52" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="N52" s="39">
+        <v>93.9</v>
+      </c>
+      <c r="O52" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="P52" s="14"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="14"/>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" s="66"/>
+      <c r="B53" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C53" s="39">
+        <v>93.6</v>
+      </c>
+      <c r="D53" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="E53" s="39">
+        <v>97</v>
+      </c>
+      <c r="F53" s="39">
+        <v>95.6</v>
+      </c>
+      <c r="G53" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="H53" s="39">
+        <v>117.5</v>
+      </c>
+      <c r="I53" s="39">
+        <v>154.6</v>
+      </c>
+      <c r="J53" s="39">
+        <v>64.2</v>
+      </c>
+      <c r="K53" s="39">
+        <v>85.2</v>
+      </c>
+      <c r="L53" s="39">
+        <v>111.6</v>
+      </c>
+      <c r="M53" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="N53" s="39">
+        <v>91.6</v>
+      </c>
+      <c r="O53" s="39">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" s="66"/>
+      <c r="B54" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="39">
+        <v>108.8</v>
+      </c>
+      <c r="D54" s="39">
+        <v>107.6</v>
+      </c>
+      <c r="E54" s="39">
+        <v>119.2</v>
+      </c>
+      <c r="F54" s="39">
+        <v>121.6</v>
+      </c>
+      <c r="G54" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="H54" s="39">
+        <v>119.1</v>
+      </c>
+      <c r="I54" s="39">
+        <v>47.1</v>
+      </c>
+      <c r="J54" s="39">
+        <v>77.2</v>
+      </c>
+      <c r="K54" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="L54" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="M54" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="N54" s="39">
+        <v>90.6</v>
+      </c>
+      <c r="O54" s="39">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="66">
+        <v>27</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="39"/>
+      <c r="N55" s="39"/>
+      <c r="O55" s="39"/>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" s="66"/>
+      <c r="B56" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C56" s="39">
+        <v>99.3</v>
+      </c>
+      <c r="D56" s="39">
+        <v>94.9</v>
+      </c>
+      <c r="E56" s="39">
+        <v>97</v>
+      </c>
+      <c r="F56" s="39">
+        <v>95.5</v>
+      </c>
+      <c r="G56" s="39">
+        <v>112.7</v>
+      </c>
+      <c r="H56" s="39">
         <v>99.8</v>
       </c>
-      <c r="H24" s="39">
-[...2 lines deleted...]
-      <c r="I24" s="39">
+      <c r="I56" s="39">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="J56" s="39">
+        <v>113.3</v>
+      </c>
+      <c r="K56" s="39">
+        <v>101.5</v>
+      </c>
+      <c r="L56" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="M56" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="N56" s="39">
+        <v>87.8</v>
+      </c>
+      <c r="O56" s="39">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" s="66"/>
+      <c r="B57" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C57" s="39">
+        <v>98.5</v>
+      </c>
+      <c r="D57" s="39">
+        <v>106.5</v>
+      </c>
+      <c r="E57" s="39">
+        <v>94</v>
+      </c>
+      <c r="F57" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="G57" s="39">
+        <v>108.9</v>
+      </c>
+      <c r="H57" s="39">
+        <v>86</v>
+      </c>
+      <c r="I57" s="39">
         <v>102.3</v>
       </c>
-      <c r="J24" s="39">
-[...2 lines deleted...]
-      <c r="K24" s="39">
+      <c r="J57" s="39">
+        <v>126.5</v>
+      </c>
+      <c r="K57" s="39">
+        <v>109.7</v>
+      </c>
+      <c r="L57" s="39">
         <v>108</v>
       </c>
-      <c r="L24" s="39">
-[...53 lines deleted...]
-      <c r="H26" s="39">
+      <c r="M57" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="N57" s="39">
+        <v>97.5</v>
+      </c>
+      <c r="O57" s="39">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" s="66"/>
+      <c r="B58" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C58" s="39">
+        <v>99.3</v>
+      </c>
+      <c r="D58" s="39">
+        <v>96.8</v>
+      </c>
+      <c r="E58" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="F58" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="G58" s="39">
+        <v>101.7</v>
+      </c>
+      <c r="H58" s="39">
+        <v>98.7</v>
+      </c>
+      <c r="I58" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="J58" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="K58" s="39">
+        <v>86.6</v>
+      </c>
+      <c r="L58" s="39">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="M58" s="39">
+        <v>108</v>
+      </c>
+      <c r="N58" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="O58" s="39">
+        <v>98.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="66"/>
+      <c r="B59" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C59" s="39">
+        <v>98.1</v>
+      </c>
+      <c r="D59" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="E59" s="39">
+        <v>92.6</v>
+      </c>
+      <c r="F59" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="G59" s="39">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="H59" s="39">
         <v>105.6</v>
       </c>
-      <c r="I26" s="39">
-[...173 lines deleted...]
-      <c r="G30" s="39">
+      <c r="I59" s="39">
+        <v>116.6</v>
+      </c>
+      <c r="J59" s="39">
+        <v>108.1</v>
+      </c>
+      <c r="K59" s="39">
         <v>101.5</v>
       </c>
-      <c r="H30" s="39">
-[...626 lines deleted...]
-      <c r="F45" s="39">
+      <c r="L59" s="39">
+        <v>100.7</v>
+      </c>
+      <c r="M59" s="39">
         <v>101.9</v>
-      </c>
-[...613 lines deleted...]
-        <v>104.6</v>
       </c>
       <c r="N59" s="39">
         <v>102.2</v>
       </c>
       <c r="O59" s="39">
-        <v>103.2</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="60" spans="1:18">
-      <c r="A60" s="62"/>
+      <c r="A60" s="66"/>
       <c r="B60" s="38">
-        <v>2020</v>
-[...37 lines deleted...]
-      <c r="O60" s="39">
+        <v>2022</v>
+      </c>
+      <c r="C60" s="23">
+        <v>100.7</v>
+      </c>
+      <c r="D60" s="23">
+        <v>113.4</v>
+      </c>
+      <c r="E60" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="F60" s="23">
+        <v>99</v>
+      </c>
+      <c r="G60" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="H60" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="I60" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="J60" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="K60" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="L60" s="23">
+        <v>89.7</v>
+      </c>
+      <c r="M60" s="23">
+        <v>107.1</v>
+      </c>
+      <c r="N60" s="23">
+        <v>102.2</v>
+      </c>
+      <c r="O60" s="23">
+        <v>99.3</v>
+      </c>
+      <c r="P60" s="14"/>
+      <c r="Q60" s="14"/>
+      <c r="R60" s="14"/>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" s="66"/>
+      <c r="B61" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C61" s="39">
+        <v>106.9</v>
+      </c>
+      <c r="D61" s="39">
+        <v>99.8</v>
+      </c>
+      <c r="E61" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="F61" s="39">
         <v>106.8</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      </c>
       <c r="G61" s="39">
-        <v>102.6</v>
+        <v>107.5</v>
       </c>
       <c r="H61" s="39">
-        <v>130.1</v>
+        <v>100.5</v>
       </c>
       <c r="I61" s="39">
-        <v>98.7</v>
+        <v>110.5</v>
       </c>
       <c r="J61" s="39">
-        <v>114.1</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="K61" s="39">
-        <v>97.7</v>
+        <v>98.2</v>
       </c>
       <c r="L61" s="39">
         <v>109.5</v>
       </c>
       <c r="M61" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="N61" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="O61" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="P61" s="14"/>
+      <c r="Q61" s="14"/>
+      <c r="R61" s="14"/>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" s="66"/>
+      <c r="B62" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C62" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="D62" s="39">
+        <v>99.8</v>
+      </c>
+      <c r="E62" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="F62" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="G62" s="39">
+        <v>96.8</v>
+      </c>
+      <c r="H62" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="I62" s="39">
+        <v>122.1</v>
+      </c>
+      <c r="J62" s="39">
+        <v>112.9</v>
+      </c>
+      <c r="K62" s="39">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="L62" s="39">
+        <v>118.4</v>
+      </c>
+      <c r="M62" s="39">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="N62" s="39">
+        <v>98.8</v>
+      </c>
+      <c r="O62" s="39">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" s="66"/>
+      <c r="B63" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="39">
+        <v>102</v>
+      </c>
+      <c r="D63" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="E63" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="F63" s="39">
+        <v>100.3</v>
+      </c>
+      <c r="G63" s="39">
+        <v>114.5</v>
+      </c>
+      <c r="H63" s="39">
+        <v>90.9</v>
+      </c>
+      <c r="I63" s="39">
+        <v>95.1</v>
+      </c>
+      <c r="J63" s="39">
+        <v>112.3</v>
+      </c>
+      <c r="K63" s="39">
+        <v>107</v>
+      </c>
+      <c r="L63" s="39">
+        <v>99.3</v>
+      </c>
+      <c r="M63" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="N63" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="O63" s="39">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="66">
+        <v>31</v>
+      </c>
+      <c r="B64" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
+      <c r="H64" s="39"/>
+      <c r="I64" s="39"/>
+      <c r="J64" s="39"/>
+      <c r="K64" s="39"/>
+      <c r="L64" s="39"/>
+      <c r="M64" s="39"/>
+      <c r="N64" s="39"/>
+      <c r="O64" s="39"/>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="66"/>
+      <c r="B65" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C65" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="D65" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="E65" s="39">
+        <v>102</v>
+      </c>
+      <c r="F65" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="G65" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="H65" s="39">
+        <v>90.5</v>
+      </c>
+      <c r="I65" s="39">
+        <v>112.7</v>
+      </c>
+      <c r="J65" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="K65" s="39">
+        <v>101.7</v>
+      </c>
+      <c r="L65" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="M65" s="39">
+        <v>98.5</v>
+      </c>
+      <c r="N65" s="39">
+        <v>99.9</v>
+      </c>
+      <c r="O65" s="39">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66" s="66"/>
+      <c r="B66" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C66" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="D66" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="E66" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="F66" s="39">
+        <v>108.4</v>
+      </c>
+      <c r="G66" s="39">
+        <v>104.7</v>
+      </c>
+      <c r="H66" s="39">
+        <v>101.5</v>
+      </c>
+      <c r="I66" s="39">
+        <v>105</v>
+      </c>
+      <c r="J66" s="39">
+        <v>110.3</v>
+      </c>
+      <c r="K66" s="39">
+        <v>100</v>
+      </c>
+      <c r="L66" s="39">
+        <v>104</v>
+      </c>
+      <c r="M66" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="N66" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="O66" s="39">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" s="66"/>
+      <c r="B67" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C67" s="39">
+        <v>101.1</v>
+      </c>
+      <c r="D67" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="E67" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="F67" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="G67" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="H67" s="39">
+        <v>108.5</v>
+      </c>
+      <c r="I67" s="39">
+        <v>120.4</v>
+      </c>
+      <c r="J67" s="39">
+        <v>128.5</v>
+      </c>
+      <c r="K67" s="39">
+        <v>93.7</v>
+      </c>
+      <c r="L67" s="39">
+        <v>81</v>
+      </c>
+      <c r="M67" s="39">
+        <v>95.6</v>
+      </c>
+      <c r="N67" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="O67" s="39">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68" s="66"/>
+      <c r="B68" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C68" s="39">
+        <v>106.6</v>
+      </c>
+      <c r="D68" s="39">
+        <v>101.5</v>
+      </c>
+      <c r="E68" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="F68" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="G68" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="H68" s="39">
+        <v>130.1</v>
+      </c>
+      <c r="I68" s="39">
+        <v>98.7</v>
+      </c>
+      <c r="J68" s="39">
+        <v>114.1</v>
+      </c>
+      <c r="K68" s="39">
+        <v>97.7</v>
+      </c>
+      <c r="L68" s="39">
+        <v>109.5</v>
+      </c>
+      <c r="M68" s="39">
         <v>111.5</v>
       </c>
-      <c r="N61" s="39">
+      <c r="N68" s="39">
         <v>103.4</v>
       </c>
-      <c r="O61" s="39">
+      <c r="O68" s="39">
         <v>109.4</v>
       </c>
     </row>
-    <row r="62" spans="1:18">
-[...1 lines deleted...]
-      <c r="B62" s="38">
+    <row r="69" spans="1:18">
+      <c r="A69" s="66"/>
+      <c r="B69" s="38">
         <v>2022</v>
       </c>
-      <c r="C62" s="39">
+      <c r="C69" s="39">
         <v>103.4</v>
       </c>
-      <c r="D62" s="39">
+      <c r="D69" s="39">
         <v>107.4</v>
       </c>
-      <c r="E62" s="39">
+      <c r="E69" s="39">
         <v>110.6</v>
       </c>
-      <c r="F62" s="39">
+      <c r="F69" s="39">
         <v>98.4</v>
       </c>
-      <c r="G62" s="39">
+      <c r="G69" s="39">
         <v>112.1</v>
       </c>
-      <c r="H62" s="39">
+      <c r="H69" s="39">
         <v>115.5</v>
       </c>
-      <c r="I62" s="39">
+      <c r="I69" s="39">
         <v>100.7</v>
       </c>
-      <c r="J62" s="39">
+      <c r="J69" s="39">
         <v>102.1</v>
       </c>
-      <c r="K62" s="39">
+      <c r="K69" s="39">
         <v>100.3</v>
       </c>
-      <c r="L62" s="39">
+      <c r="L69" s="39">
         <v>94.4</v>
       </c>
-      <c r="M62" s="39">
+      <c r="M69" s="39">
         <v>104.1</v>
       </c>
-      <c r="N62" s="39">
+      <c r="N69" s="39">
         <v>102.4</v>
       </c>
-      <c r="O62" s="39">
+      <c r="O69" s="39">
         <v>104.7</v>
       </c>
-      <c r="P62" s="14"/>
-[...5 lines deleted...]
-      <c r="B63" s="38">
+      <c r="P69" s="14"/>
+      <c r="Q69" s="14"/>
+      <c r="R69" s="14"/>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="66"/>
+      <c r="B70" s="38">
         <v>2023</v>
       </c>
-      <c r="C63" s="39">
+      <c r="C70" s="39">
         <v>102.1</v>
       </c>
-      <c r="D63" s="39">
+      <c r="D70" s="39">
         <v>96.7</v>
       </c>
-      <c r="E63" s="39">
+      <c r="E70" s="39">
         <v>100.3</v>
       </c>
-      <c r="F63" s="39">
+      <c r="F70" s="39">
         <v>121.4</v>
       </c>
-      <c r="G63" s="39">
+      <c r="G70" s="39">
         <v>95.7</v>
       </c>
-      <c r="H63" s="39">
+      <c r="H70" s="39">
         <v>91.9</v>
       </c>
-      <c r="I63" s="39">
+      <c r="I70" s="39">
         <v>89</v>
       </c>
-      <c r="J63" s="39">
+      <c r="J70" s="39">
         <v>119.5</v>
       </c>
-      <c r="K63" s="39">
+      <c r="K70" s="39">
         <v>104.7</v>
       </c>
-      <c r="L63" s="39">
+      <c r="L70" s="39">
         <v>108.1</v>
       </c>
-      <c r="M63" s="39">
+      <c r="M70" s="39">
         <v>100.4</v>
       </c>
-      <c r="N63" s="39">
+      <c r="N70" s="39">
         <v>95.7</v>
       </c>
-      <c r="O63" s="39">
+      <c r="O70" s="39">
         <v>99</v>
       </c>
-      <c r="P63" s="14"/>
-[...8 lines deleted...]
-      <c r="C64" s="39">
+      <c r="P70" s="14"/>
+      <c r="Q70" s="14"/>
+      <c r="R70" s="14"/>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71" s="66"/>
+      <c r="B71" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C71" s="39">
         <v>104.1</v>
       </c>
-      <c r="D64" s="39">
+      <c r="D71" s="39">
         <v>94.5</v>
       </c>
-      <c r="E64" s="39">
+      <c r="E71" s="39">
         <v>103.3</v>
       </c>
-      <c r="F64" s="39">
+      <c r="F71" s="39">
         <v>102.1</v>
       </c>
-      <c r="G64" s="39">
+      <c r="G71" s="39">
         <v>99.5</v>
       </c>
-      <c r="H64" s="39">
+      <c r="H71" s="39">
         <v>118.7</v>
       </c>
-      <c r="I64" s="39">
+      <c r="I71" s="39">
         <v>113.4</v>
       </c>
-      <c r="J64" s="39">
+      <c r="J71" s="39">
         <v>119.4</v>
       </c>
-      <c r="K64" s="39">
+      <c r="K71" s="39">
         <v>105.2</v>
       </c>
-      <c r="L64" s="39">
+      <c r="L71" s="39">
         <v>101.8</v>
       </c>
-      <c r="M64" s="39">
+      <c r="M71" s="39">
         <v>103.7</v>
       </c>
-      <c r="N64" s="39">
+      <c r="N71" s="39">
         <v>110.4</v>
       </c>
-      <c r="O64" s="39">
+      <c r="O71" s="39">
         <v>102.9</v>
       </c>
     </row>
-    <row r="65" spans="1:18">
-      <c r="A65" s="62">
+    <row r="72" spans="1:18">
+      <c r="A72" s="66"/>
+      <c r="B72" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C72" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="D72" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="E72" s="39">
+        <v>119.2</v>
+      </c>
+      <c r="F72" s="39">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="G72" s="39">
+        <v>118.4</v>
+      </c>
+      <c r="H72" s="39">
+        <v>107</v>
+      </c>
+      <c r="I72" s="39">
+        <v>99.9</v>
+      </c>
+      <c r="J72" s="39">
+        <v>116.2</v>
+      </c>
+      <c r="K72" s="39">
+        <v>99.4</v>
+      </c>
+      <c r="L72" s="39">
+        <v>111.7</v>
+      </c>
+      <c r="M72" s="39">
+        <v>118.4</v>
+      </c>
+      <c r="N72" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="O72" s="39">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="66">
         <v>33</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B73" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="C65" s="39"/>
-[...15 lines deleted...]
-      <c r="B66" s="38" t="s">
+      <c r="C73" s="39"/>
+      <c r="D73" s="39"/>
+      <c r="E73" s="39"/>
+      <c r="F73" s="39"/>
+      <c r="G73" s="39"/>
+      <c r="H73" s="39"/>
+      <c r="I73" s="39"/>
+      <c r="J73" s="39"/>
+      <c r="K73" s="39"/>
+      <c r="L73" s="39"/>
+      <c r="M73" s="39"/>
+      <c r="N73" s="39"/>
+      <c r="O73" s="39"/>
+    </row>
+    <row r="74" spans="1:18" ht="12.75">
+      <c r="A74" s="66"/>
+      <c r="B74" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="C66" s="39">
+      <c r="C74" s="39">
         <v>101.4</v>
       </c>
-      <c r="D66" s="39">
+      <c r="D74" s="39">
         <v>101.3</v>
       </c>
-      <c r="E66" s="39">
+      <c r="E74" s="39">
         <v>114.1</v>
       </c>
-      <c r="F66" s="39">
+      <c r="F74" s="39">
         <v>81.7</v>
       </c>
-      <c r="G66" s="39">
+      <c r="G74" s="39">
         <v>115.7</v>
       </c>
-      <c r="H66" s="39">
+      <c r="H74" s="39">
         <v>113.4</v>
       </c>
-      <c r="I66" s="39">
+      <c r="I74" s="39">
         <v>93.8</v>
       </c>
-      <c r="J66" s="39">
+      <c r="J74" s="39">
         <v>82.1</v>
       </c>
-      <c r="K66" s="39">
+      <c r="K74" s="39">
         <v>72.5</v>
       </c>
-      <c r="L66" s="39">
+      <c r="L74" s="39">
         <v>118.1</v>
       </c>
-      <c r="M66" s="39">
+      <c r="M74" s="39">
         <v>125.7</v>
-      </c>
-[...340 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N74" s="39">
         <v>101</v>
       </c>
       <c r="O74" s="39">
-        <v>109</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="75" spans="1:18">
-      <c r="A75" s="62"/>
+      <c r="A75" s="66"/>
       <c r="B75" s="38">
         <v>2022</v>
       </c>
       <c r="C75" s="39">
-        <v>100.3</v>
+        <v>102</v>
       </c>
       <c r="D75" s="39">
-        <v>102</v>
+        <v>102.4</v>
       </c>
       <c r="E75" s="39">
+        <v>101.7</v>
+      </c>
+      <c r="F75" s="39">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="G75" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="H75" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="I75" s="39">
         <v>98.5</v>
       </c>
-      <c r="F75" s="39">
-[...10 lines deleted...]
-      </c>
       <c r="J75" s="39">
-        <v>94.5</v>
+        <v>107.9</v>
       </c>
       <c r="K75" s="39">
-        <v>121.9</v>
+        <v>105.6</v>
       </c>
       <c r="L75" s="39">
-        <v>109.6</v>
+        <v>98.7</v>
       </c>
       <c r="M75" s="39">
-        <v>101</v>
+        <v>87.5</v>
       </c>
       <c r="N75" s="39">
-        <v>102.2</v>
+        <v>101.3</v>
       </c>
       <c r="O75" s="39">
-        <v>88.7</v>
+        <v>100.7</v>
       </c>
       <c r="P75" s="14"/>
       <c r="Q75" s="14"/>
       <c r="R75" s="14"/>
     </row>
     <row r="76" spans="1:18">
-      <c r="A76" s="62"/>
+      <c r="A76" s="66"/>
       <c r="B76" s="38">
         <v>2023</v>
       </c>
       <c r="C76" s="39">
-        <v>102.4</v>
+        <v>113.1</v>
       </c>
       <c r="D76" s="39">
-        <v>94.7</v>
+        <v>101.7</v>
       </c>
       <c r="E76" s="39">
-        <v>97.9</v>
+        <v>105.3</v>
       </c>
       <c r="F76" s="39">
-        <v>89.6</v>
+        <v>78.8</v>
       </c>
       <c r="G76" s="39">
-        <v>99.6</v>
+        <v>105.9</v>
       </c>
       <c r="H76" s="39">
-        <v>101.9</v>
+        <v>106.4</v>
       </c>
       <c r="I76" s="39">
-        <v>103.9</v>
+        <v>115.3</v>
       </c>
       <c r="J76" s="39">
-        <v>137.19999999999999</v>
+        <v>165.3</v>
       </c>
       <c r="K76" s="39">
-        <v>112.6</v>
+        <v>116.4</v>
       </c>
       <c r="L76" s="39">
-        <v>109.9</v>
+        <v>96.2</v>
       </c>
       <c r="M76" s="39">
-        <v>103.4</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="N76" s="39">
-        <v>82.4</v>
+        <v>170.5</v>
       </c>
       <c r="O76" s="39">
-        <v>104.1</v>
+        <v>105</v>
       </c>
       <c r="P76" s="14"/>
       <c r="Q76" s="14"/>
       <c r="R76" s="14"/>
     </row>
-    <row r="77" spans="1:18" ht="12.75">
-[...2 lines deleted...]
-        <v>90</v>
+    <row r="77" spans="1:18">
+      <c r="A77" s="66"/>
+      <c r="B77" s="38">
+        <v>2024</v>
       </c>
       <c r="C77" s="39">
-        <v>108.8</v>
+        <v>114.8</v>
       </c>
       <c r="D77" s="39">
-        <v>116.7</v>
+        <v>103</v>
       </c>
       <c r="E77" s="39">
-        <v>113.3</v>
+        <v>106</v>
       </c>
       <c r="F77" s="39">
-        <v>115</v>
+        <v>97.6</v>
       </c>
       <c r="G77" s="39">
-        <v>113.9</v>
+        <v>106.7</v>
       </c>
       <c r="H77" s="39">
-        <v>103.6</v>
+        <v>102.6</v>
       </c>
       <c r="I77" s="39">
-        <v>97.5</v>
+        <v>109.5</v>
       </c>
       <c r="J77" s="39">
-        <v>124.8</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="K77" s="39">
-        <v>103.8</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="L77" s="39">
+        <v>141.5</v>
+      </c>
+      <c r="M77" s="39">
+        <v>94</v>
+      </c>
+      <c r="N77" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="O77" s="39">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="66"/>
+      <c r="B78" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C78" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="D78" s="39">
+        <v>99.9</v>
+      </c>
+      <c r="E78" s="39">
+        <v>104.7</v>
+      </c>
+      <c r="F78" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="G78" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="H78" s="39">
+        <v>118.5</v>
+      </c>
+      <c r="I78" s="39">
+        <v>118.3</v>
+      </c>
+      <c r="J78" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="K78" s="39">
+        <v>118.9</v>
+      </c>
+      <c r="L78" s="39">
         <v>114.4</v>
       </c>
-      <c r="M77" s="39">
-[...2 lines deleted...]
-      <c r="N77" s="39">
+      <c r="M78" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="N78" s="39">
+        <v>100</v>
+      </c>
+      <c r="O78" s="39">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" s="66">
+        <v>35</v>
+      </c>
+      <c r="B79" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="39"/>
+      <c r="D79" s="39"/>
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39"/>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="39"/>
+      <c r="N79" s="39"/>
+      <c r="O79" s="39"/>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" s="66"/>
+      <c r="B80" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C80" s="39">
+        <v>103</v>
+      </c>
+      <c r="D80" s="39">
+        <v>106.1</v>
+      </c>
+      <c r="E80" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="F80" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="G80" s="39">
+        <v>100.2</v>
+      </c>
+      <c r="H80" s="39">
+        <v>96.8</v>
+      </c>
+      <c r="I80" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="J80" s="39">
+        <v>119.6</v>
+      </c>
+      <c r="K80" s="39">
+        <v>101.7</v>
+      </c>
+      <c r="L80" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="M80" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="N80" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="O80" s="39">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81" s="66"/>
+      <c r="B81" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C81" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="D81" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="E81" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="F81" s="39">
+        <v>110.6</v>
+      </c>
+      <c r="G81" s="39">
+        <v>100.2</v>
+      </c>
+      <c r="H81" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="I81" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="J81" s="39">
+        <v>194.9</v>
+      </c>
+      <c r="K81" s="39">
+        <v>103</v>
+      </c>
+      <c r="L81" s="39">
+        <v>101</v>
+      </c>
+      <c r="M81" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="N81" s="39">
+        <v>93.2</v>
+      </c>
+      <c r="O81" s="39">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82" s="66"/>
+      <c r="B82" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C82" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="D82" s="39">
+        <v>106</v>
+      </c>
+      <c r="E82" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="F82" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="G82" s="39">
         <v>103.5</v>
       </c>
-      <c r="O77" s="39">
-[...74 lines deleted...]
-      <c r="C80" s="39">
+      <c r="H82" s="39">
+        <v>96.5</v>
+      </c>
+      <c r="I82" s="39">
+        <v>110</v>
+      </c>
+      <c r="J82" s="39">
+        <v>107</v>
+      </c>
+      <c r="K82" s="39">
+        <v>98.3</v>
+      </c>
+      <c r="L82" s="39">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="M82" s="39">
+        <v>109.5</v>
+      </c>
+      <c r="N82" s="39">
+        <v>109.6</v>
+      </c>
+      <c r="O82" s="39">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" ht="12.75">
+      <c r="A83" s="66"/>
+      <c r="B83" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C83" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="D83" s="39">
+        <v>101</v>
+      </c>
+      <c r="E83" s="39">
+        <v>100.3</v>
+      </c>
+      <c r="F83" s="39">
+        <v>106.3</v>
+      </c>
+      <c r="G83" s="39">
+        <v>98.3</v>
+      </c>
+      <c r="H83" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="I83" s="39">
+        <v>114.1</v>
+      </c>
+      <c r="J83" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="K83" s="39">
         <v>104.6</v>
       </c>
-      <c r="D80" s="39">
-[...128 lines deleted...]
-      <c r="B83" s="38">
+      <c r="L83" s="39">
+        <v>99.5</v>
+      </c>
+      <c r="M83" s="39">
+        <v>116</v>
+      </c>
+      <c r="N83" s="39">
+        <v>101</v>
+      </c>
+      <c r="O83" s="39">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84" s="66"/>
+      <c r="B84" s="38">
         <v>2022</v>
       </c>
-      <c r="C83" s="39">
-[...46 lines deleted...]
-      </c>
       <c r="C84" s="39">
-        <v>102.6</v>
+        <v>100.3</v>
       </c>
       <c r="D84" s="39">
-        <v>83.1</v>
+        <v>102</v>
       </c>
       <c r="E84" s="39">
-        <v>105.7</v>
+        <v>98.5</v>
       </c>
       <c r="F84" s="39">
-        <v>91.1</v>
+        <v>91.5</v>
       </c>
       <c r="G84" s="39">
-        <v>111.1</v>
+        <v>101.2</v>
       </c>
       <c r="H84" s="39">
-        <v>103.1</v>
+        <v>91.6</v>
       </c>
       <c r="I84" s="39">
-        <v>98.6</v>
+        <v>82.4</v>
       </c>
       <c r="J84" s="39">
-        <v>127.3</v>
+        <v>94.5</v>
       </c>
       <c r="K84" s="39">
-        <v>104.5</v>
+        <v>121.9</v>
       </c>
       <c r="L84" s="39">
-        <v>100</v>
+        <v>109.6</v>
       </c>
       <c r="M84" s="39">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="N84" s="39">
-        <v>101.8</v>
+        <v>102.2</v>
       </c>
       <c r="O84" s="39">
-        <v>102.7</v>
+        <v>88.7</v>
       </c>
       <c r="P84" s="14"/>
       <c r="Q84" s="14"/>
       <c r="R84" s="14"/>
     </row>
-    <row r="85" spans="1:18" ht="12.75">
-[...2 lines deleted...]
-        <v>90</v>
+    <row r="85" spans="1:18">
+      <c r="A85" s="66"/>
+      <c r="B85" s="38">
+        <v>2023</v>
       </c>
       <c r="C85" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="D85" s="39">
+        <v>94.7</v>
+      </c>
+      <c r="E85" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="F85" s="39">
+        <v>89.6</v>
+      </c>
+      <c r="G85" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="H85" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="I85" s="39">
+        <v>103.9</v>
+      </c>
+      <c r="J85" s="39">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="K85" s="39">
+        <v>112.6</v>
+      </c>
+      <c r="L85" s="39">
+        <v>109.9</v>
+      </c>
+      <c r="M85" s="39">
+        <v>103.4</v>
+      </c>
+      <c r="N85" s="39">
+        <v>82.4</v>
+      </c>
+      <c r="O85" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="P85" s="14"/>
+      <c r="Q85" s="14"/>
+      <c r="R85" s="14"/>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" s="66"/>
+      <c r="B86" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C86" s="39">
+        <v>108.8</v>
+      </c>
+      <c r="D86" s="39">
+        <v>116.7</v>
+      </c>
+      <c r="E86" s="39">
+        <v>113.3</v>
+      </c>
+      <c r="F86" s="39">
+        <v>115</v>
+      </c>
+      <c r="G86" s="39">
+        <v>113.9</v>
+      </c>
+      <c r="H86" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="I86" s="39">
+        <v>97.5</v>
+      </c>
+      <c r="J86" s="39">
+        <v>124.8</v>
+      </c>
+      <c r="K86" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="L86" s="39">
+        <v>114.4</v>
+      </c>
+      <c r="M86" s="39">
+        <v>88.3</v>
+      </c>
+      <c r="N86" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="O86" s="39">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87" s="66"/>
+      <c r="B87" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C87" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="D87" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="E87" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="F87" s="39">
+        <v>107.9</v>
+      </c>
+      <c r="G87" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="H87" s="39">
+        <v>103</v>
+      </c>
+      <c r="I87" s="39">
+        <v>113.6</v>
+      </c>
+      <c r="J87" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="K87" s="39">
+        <v>97.1</v>
+      </c>
+      <c r="L87" s="39">
+        <v>126.2</v>
+      </c>
+      <c r="M87" s="39">
+        <v>118.6</v>
+      </c>
+      <c r="N87" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="O87" s="39">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88" s="66">
+        <v>39</v>
+      </c>
+      <c r="B88" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" s="39"/>
+      <c r="D88" s="39"/>
+      <c r="E88" s="39"/>
+      <c r="F88" s="39"/>
+      <c r="G88" s="39"/>
+      <c r="H88" s="39"/>
+      <c r="I88" s="39"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="39"/>
+      <c r="L88" s="39"/>
+      <c r="M88" s="39"/>
+      <c r="N88" s="39"/>
+      <c r="O88" s="39"/>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89" s="66"/>
+      <c r="B89" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C89" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="D89" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="E89" s="39">
+        <v>110.3</v>
+      </c>
+      <c r="F89" s="39">
+        <v>116.9</v>
+      </c>
+      <c r="G89" s="39">
+        <v>107.8</v>
+      </c>
+      <c r="H89" s="39">
+        <v>100.2</v>
+      </c>
+      <c r="I89" s="39">
+        <v>78.3</v>
+      </c>
+      <c r="J89" s="39">
+        <v>124.6</v>
+      </c>
+      <c r="K89" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="L89" s="39">
+        <v>105.6</v>
+      </c>
+      <c r="M89" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="N89" s="39">
+        <v>104.7</v>
+      </c>
+      <c r="O89" s="39">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90" s="66"/>
+      <c r="B90" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C90" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="D90" s="39">
+        <v>79</v>
+      </c>
+      <c r="E90" s="39">
+        <v>116.9</v>
+      </c>
+      <c r="F90" s="39">
+        <v>106.4</v>
+      </c>
+      <c r="G90" s="39">
+        <v>125.9</v>
+      </c>
+      <c r="H90" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="I90" s="39">
+        <v>98.3</v>
+      </c>
+      <c r="J90" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="K90" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="L90" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="M90" s="39">
+        <v>103.7</v>
+      </c>
+      <c r="N90" s="39">
+        <v>97.4</v>
+      </c>
+      <c r="O90" s="39">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91" s="66"/>
+      <c r="B91" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C91" s="39">
+        <v>103</v>
+      </c>
+      <c r="D91" s="39">
+        <v>120.9</v>
+      </c>
+      <c r="E91" s="39">
+        <v>109.9</v>
+      </c>
+      <c r="F91" s="39">
+        <v>95.1</v>
+      </c>
+      <c r="G91" s="39">
+        <v>120.5</v>
+      </c>
+      <c r="H91" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="I91" s="39">
+        <v>112.6</v>
+      </c>
+      <c r="J91" s="39">
+        <v>129.1</v>
+      </c>
+      <c r="K91" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="L91" s="39">
+        <v>76.2</v>
+      </c>
+      <c r="M91" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="N91" s="39">
+        <v>92.2</v>
+      </c>
+      <c r="O91" s="39">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92" s="66"/>
+      <c r="B92" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C92" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="D92" s="39">
+        <v>84</v>
+      </c>
+      <c r="E92" s="39">
+        <v>111</v>
+      </c>
+      <c r="F92" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="G92" s="39">
+        <v>114.1</v>
+      </c>
+      <c r="H92" s="39">
+        <v>109.3</v>
+      </c>
+      <c r="I92" s="39">
+        <v>117.4</v>
+      </c>
+      <c r="J92" s="39">
+        <v>111.7</v>
+      </c>
+      <c r="K92" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="L92" s="39">
+        <v>100</v>
+      </c>
+      <c r="M92" s="39">
+        <v>101.1</v>
+      </c>
+      <c r="N92" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="O92" s="39">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" s="66"/>
+      <c r="B93" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C93" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="D93" s="39">
+        <v>147.5</v>
+      </c>
+      <c r="E93" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="F93" s="39">
+        <v>82.6</v>
+      </c>
+      <c r="G93" s="39">
+        <v>109.3</v>
+      </c>
+      <c r="H93" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="I93" s="39">
+        <v>104</v>
+      </c>
+      <c r="J93" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="K93" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="L93" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="M93" s="39">
+        <v>83.7</v>
+      </c>
+      <c r="N93" s="39">
+        <v>92</v>
+      </c>
+      <c r="O93" s="39">
+        <v>99.7</v>
+      </c>
+      <c r="P93" s="14"/>
+      <c r="Q93" s="14"/>
+      <c r="R93" s="14"/>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" s="66"/>
+      <c r="B94" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C94" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="D94" s="39">
+        <v>83.1</v>
+      </c>
+      <c r="E94" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="F94" s="39">
+        <v>91.1</v>
+      </c>
+      <c r="G94" s="39">
+        <v>111.1</v>
+      </c>
+      <c r="H94" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="I94" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="J94" s="39">
+        <v>127.3</v>
+      </c>
+      <c r="K94" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="L94" s="39">
+        <v>100</v>
+      </c>
+      <c r="M94" s="39">
+        <v>105</v>
+      </c>
+      <c r="N94" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="O94" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="P94" s="14"/>
+      <c r="Q94" s="14"/>
+      <c r="R94" s="14"/>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95" s="66"/>
+      <c r="B95" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C95" s="39">
         <v>108.3</v>
       </c>
-      <c r="D85" s="39">
+      <c r="D95" s="39">
         <v>120.5</v>
       </c>
-      <c r="E85" s="39">
+      <c r="E95" s="39">
         <v>102.7</v>
       </c>
-      <c r="F85" s="39">
+      <c r="F95" s="39">
         <v>109</v>
       </c>
-      <c r="G85" s="39">
+      <c r="G95" s="39">
         <v>100.8</v>
       </c>
-      <c r="H85" s="39">
+      <c r="H95" s="39">
         <v>100.5</v>
       </c>
-      <c r="I85" s="39">
+      <c r="I95" s="39">
         <v>115.4</v>
       </c>
-      <c r="J85" s="39">
+      <c r="J95" s="39">
         <v>129.80000000000001</v>
       </c>
-      <c r="K85" s="39">
+      <c r="K95" s="39">
         <v>113.9</v>
       </c>
-      <c r="L85" s="39">
+      <c r="L95" s="39">
         <v>116.8</v>
       </c>
-      <c r="M85" s="39">
+      <c r="M95" s="39">
         <v>88.8</v>
       </c>
-      <c r="N85" s="39">
+      <c r="N95" s="39">
         <v>110.2</v>
       </c>
-      <c r="O85" s="39">
+      <c r="O95" s="39">
         <v>99.1</v>
       </c>
     </row>
-    <row r="86" spans="1:18">
-      <c r="A86" s="62">
+    <row r="96" spans="1:18">
+      <c r="A96" s="66"/>
+      <c r="B96" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C96" s="39">
+        <v>109</v>
+      </c>
+      <c r="D96" s="39">
+        <v>116.1</v>
+      </c>
+      <c r="E96" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="F96" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="G96" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="H96" s="39">
+        <v>98.7</v>
+      </c>
+      <c r="I96" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="J96" s="39">
+        <v>124.4</v>
+      </c>
+      <c r="K96" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="L96" s="39">
+        <v>144.9</v>
+      </c>
+      <c r="M96" s="39">
+        <v>113</v>
+      </c>
+      <c r="N96" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="O96" s="39">
+        <v>99.2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97" s="66">
         <v>43</v>
       </c>
-      <c r="B86" s="40" t="s">
+      <c r="B97" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C86" s="39"/>
-[...15 lines deleted...]
-      <c r="B87" s="38">
+      <c r="C97" s="39"/>
+      <c r="D97" s="39"/>
+      <c r="E97" s="39"/>
+      <c r="F97" s="39"/>
+      <c r="G97" s="39"/>
+      <c r="H97" s="39"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="39"/>
+      <c r="M97" s="39"/>
+      <c r="N97" s="39"/>
+      <c r="O97" s="39"/>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98" s="66"/>
+      <c r="B98" s="38">
         <v>2018</v>
       </c>
-      <c r="C87" s="39">
+      <c r="C98" s="39">
         <v>99.9</v>
       </c>
-      <c r="D87" s="39">
+      <c r="D98" s="39">
         <v>103</v>
       </c>
-      <c r="E87" s="39">
+      <c r="E98" s="39">
         <v>95.3</v>
       </c>
-      <c r="F87" s="39">
+      <c r="F98" s="39">
         <v>94.1</v>
       </c>
-      <c r="G87" s="39">
+      <c r="G98" s="39">
         <v>95.9</v>
       </c>
-      <c r="H87" s="39">
+      <c r="H98" s="39">
         <v>113.7</v>
       </c>
-      <c r="I87" s="39">
+      <c r="I98" s="39">
         <v>108.1</v>
       </c>
-      <c r="J87" s="39">
+      <c r="J98" s="39">
         <v>122.2</v>
       </c>
-      <c r="K87" s="39">
+      <c r="K98" s="39">
         <v>100.3</v>
       </c>
-      <c r="L87" s="39">
+      <c r="L98" s="39">
         <v>100.1</v>
       </c>
-      <c r="M87" s="39">
+      <c r="M98" s="39">
         <v>101.3</v>
       </c>
-      <c r="N87" s="39">
+      <c r="N98" s="39">
         <v>96.8</v>
       </c>
-      <c r="O87" s="39">
+      <c r="O98" s="39">
         <v>102</v>
       </c>
     </row>
-    <row r="88" spans="1:18">
-[...1 lines deleted...]
-      <c r="B88" s="38">
+    <row r="99" spans="1:18">
+      <c r="A99" s="66"/>
+      <c r="B99" s="38">
         <v>2019</v>
       </c>
-      <c r="C88" s="39">
+      <c r="C99" s="39">
         <v>101.5</v>
       </c>
-      <c r="D88" s="39">
+      <c r="D99" s="39">
         <v>107.5</v>
       </c>
-      <c r="E88" s="39">
+      <c r="E99" s="39">
         <v>89.8</v>
       </c>
-      <c r="F88" s="39">
+      <c r="F99" s="39">
         <v>87.6</v>
       </c>
-      <c r="G88" s="39">
+      <c r="G99" s="39">
         <v>101.3</v>
       </c>
-      <c r="H88" s="39">
+      <c r="H99" s="39">
         <v>97.2</v>
       </c>
-      <c r="I88" s="39">
+      <c r="I99" s="39">
         <v>105.6</v>
       </c>
-      <c r="J88" s="39">
+      <c r="J99" s="39">
         <v>154.4</v>
       </c>
-      <c r="K88" s="39">
+      <c r="K99" s="39">
         <v>103.2</v>
       </c>
-      <c r="L88" s="39">
+      <c r="L99" s="39">
         <v>107.2</v>
       </c>
-      <c r="M88" s="39">
+      <c r="M99" s="39">
         <v>100</v>
       </c>
-      <c r="N88" s="39">
+      <c r="N99" s="39">
         <v>104.4</v>
       </c>
-      <c r="O88" s="39">
+      <c r="O99" s="39">
         <v>104</v>
       </c>
     </row>
-    <row r="89" spans="1:18">
-[...1 lines deleted...]
-      <c r="B89" s="38">
+    <row r="100" spans="1:18">
+      <c r="A100" s="66"/>
+      <c r="B100" s="38">
         <v>2020</v>
       </c>
-      <c r="C89" s="39">
+      <c r="C100" s="39">
         <v>89.2</v>
       </c>
-      <c r="D89" s="39">
+      <c r="D100" s="39">
         <v>102.1</v>
       </c>
-      <c r="E89" s="39">
+      <c r="E100" s="39">
         <v>86.3</v>
       </c>
-      <c r="F89" s="39">
+      <c r="F100" s="39">
         <v>83</v>
       </c>
-      <c r="G89" s="39">
+      <c r="G100" s="39">
         <v>95.3</v>
       </c>
-      <c r="H89" s="39">
+      <c r="H100" s="39">
         <v>121.3</v>
       </c>
-      <c r="I89" s="39">
+      <c r="I100" s="39">
         <v>109.2</v>
       </c>
-      <c r="J89" s="39">
+      <c r="J100" s="39">
         <v>73.7</v>
       </c>
-      <c r="K89" s="39">
+      <c r="K100" s="39">
         <v>99.7</v>
       </c>
-      <c r="L89" s="39">
+      <c r="L100" s="39">
         <v>76.5</v>
       </c>
-      <c r="M89" s="39">
+      <c r="M100" s="39">
         <v>100</v>
       </c>
-      <c r="N89" s="39">
+      <c r="N100" s="39">
         <v>95.6</v>
       </c>
-      <c r="O89" s="39">
+      <c r="O100" s="39">
         <v>97.1</v>
       </c>
     </row>
-    <row r="90" spans="1:18">
-[...1 lines deleted...]
-      <c r="B90" s="38">
+    <row r="101" spans="1:18">
+      <c r="A101" s="66"/>
+      <c r="B101" s="38">
         <v>2021</v>
       </c>
-      <c r="C90" s="39">
+      <c r="C101" s="39">
         <v>102.2</v>
       </c>
-      <c r="D90" s="39">
+      <c r="D101" s="39">
         <v>100.8</v>
       </c>
-      <c r="E90" s="39">
+      <c r="E101" s="39">
         <v>101.3</v>
       </c>
-      <c r="F90" s="39">
+      <c r="F101" s="39">
         <v>97.6</v>
       </c>
-      <c r="G90" s="39">
+      <c r="G101" s="39">
         <v>115.1</v>
       </c>
-      <c r="H90" s="39">
+      <c r="H101" s="39">
         <v>97.7</v>
       </c>
-      <c r="I90" s="39">
+      <c r="I101" s="39">
         <v>117.5</v>
       </c>
-      <c r="J90" s="39">
+      <c r="J101" s="39">
         <v>94.2</v>
       </c>
-      <c r="K90" s="39">
+      <c r="K101" s="39">
         <v>103</v>
       </c>
-      <c r="L90" s="39">
+      <c r="L101" s="39">
         <v>131.4</v>
       </c>
-      <c r="M90" s="39">
+      <c r="M101" s="39">
         <v>110.5</v>
       </c>
-      <c r="N90" s="39">
+      <c r="N101" s="39">
         <v>88.6</v>
       </c>
-      <c r="O90" s="39">
+      <c r="O101" s="39">
         <v>95.2</v>
       </c>
     </row>
-    <row r="91" spans="1:18">
-[...1 lines deleted...]
-      <c r="B91" s="38">
+    <row r="102" spans="1:18">
+      <c r="A102" s="66"/>
+      <c r="B102" s="38">
         <v>2022</v>
       </c>
-      <c r="C91" s="39">
+      <c r="C102" s="39">
         <v>102.4</v>
       </c>
-      <c r="D91" s="39">
+      <c r="D102" s="39">
         <v>101.7</v>
       </c>
-      <c r="E91" s="39">
+      <c r="E102" s="39">
         <v>98.1</v>
       </c>
-      <c r="F91" s="39">
+      <c r="F102" s="39">
         <v>95.8</v>
       </c>
-      <c r="G91" s="39">
+      <c r="G102" s="39">
         <v>104.5</v>
       </c>
-      <c r="H91" s="39">
+      <c r="H102" s="39">
         <v>104.4</v>
       </c>
-      <c r="I91" s="39">
+      <c r="I102" s="39">
         <v>104.2</v>
       </c>
-      <c r="J91" s="39">
+      <c r="J102" s="39">
         <v>117.7</v>
       </c>
-      <c r="K91" s="39">
+      <c r="K102" s="39">
         <v>104.2</v>
       </c>
-      <c r="L91" s="39">
+      <c r="L102" s="39">
         <v>89.8</v>
       </c>
-      <c r="M91" s="39">
+      <c r="M102" s="39">
         <v>112.7</v>
       </c>
-      <c r="N91" s="39">
+      <c r="N102" s="39">
         <v>103.8</v>
       </c>
-      <c r="O91" s="39">
+      <c r="O102" s="39">
         <v>109.7</v>
       </c>
-      <c r="P91" s="14"/>
-[...5 lines deleted...]
-      <c r="B92" s="38">
+      <c r="P102" s="14"/>
+      <c r="Q102" s="14"/>
+      <c r="R102" s="14"/>
+    </row>
+    <row r="103" spans="1:18">
+      <c r="A103" s="66"/>
+      <c r="B103" s="38">
         <v>2023</v>
       </c>
-      <c r="C92" s="39">
+      <c r="C103" s="39">
         <v>104.7</v>
       </c>
-      <c r="D92" s="39">
+      <c r="D103" s="39">
         <v>103.8</v>
       </c>
-      <c r="E92" s="39">
+      <c r="E103" s="39">
         <v>104.5</v>
       </c>
-      <c r="F92" s="39">
+      <c r="F103" s="39">
         <v>96.6</v>
       </c>
-      <c r="G92" s="39">
+      <c r="G103" s="39">
         <v>134.1</v>
       </c>
-      <c r="H92" s="39">
+      <c r="H103" s="39">
         <v>102.7</v>
       </c>
-      <c r="I92" s="39">
+      <c r="I103" s="39">
         <v>96.7</v>
       </c>
-      <c r="J92" s="39">
+      <c r="J103" s="39">
         <v>140.80000000000001</v>
       </c>
-      <c r="K92" s="39">
+      <c r="K103" s="39">
         <v>104.9</v>
       </c>
-      <c r="L92" s="39">
+      <c r="L103" s="39">
         <v>102.8</v>
       </c>
-      <c r="M92" s="39">
+      <c r="M103" s="39">
         <v>104.4</v>
       </c>
-      <c r="N92" s="39">
+      <c r="N103" s="39">
         <v>82.5</v>
       </c>
-      <c r="O92" s="39">
+      <c r="O103" s="39">
         <v>104.1</v>
       </c>
-      <c r="P92" s="14"/>
-[...8 lines deleted...]
-      <c r="C93" s="39">
+      <c r="P103" s="14"/>
+      <c r="Q103" s="14"/>
+      <c r="R103" s="14"/>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104" s="66"/>
+      <c r="B104" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C104" s="39">
         <v>108.1</v>
       </c>
-      <c r="D93" s="39">
+      <c r="D104" s="39">
         <v>103.3</v>
       </c>
-      <c r="E93" s="39">
+      <c r="E104" s="39">
         <v>101.7</v>
       </c>
-      <c r="F93" s="39">
+      <c r="F104" s="39">
         <v>93.9</v>
       </c>
-      <c r="G93" s="39">
+      <c r="G104" s="39">
         <v>119.8</v>
       </c>
-      <c r="H93" s="39">
+      <c r="H104" s="39">
         <v>103.9</v>
       </c>
-      <c r="I93" s="39">
+      <c r="I104" s="39">
         <v>104.3</v>
       </c>
-      <c r="J93" s="39">
+      <c r="J104" s="39">
         <v>154.9</v>
       </c>
-      <c r="K93" s="39">
+      <c r="K104" s="39">
         <v>106.4</v>
       </c>
-      <c r="L93" s="39">
+      <c r="L104" s="39">
         <v>103.1</v>
       </c>
-      <c r="M93" s="39">
+      <c r="M104" s="39">
         <v>101</v>
       </c>
-      <c r="N93" s="39">
+      <c r="N104" s="39">
         <v>139.80000000000001</v>
       </c>
-      <c r="O93" s="39">
+      <c r="O104" s="39">
         <v>101.8</v>
       </c>
     </row>
-    <row r="94" spans="1:18">
-      <c r="A94" s="62">
+    <row r="105" spans="1:18">
+      <c r="A105" s="66"/>
+      <c r="B105" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C105" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="D105" s="39">
+        <v>100.3</v>
+      </c>
+      <c r="E105" s="39">
+        <v>97</v>
+      </c>
+      <c r="F105" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="G105" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="H105" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="I105" s="39">
+        <v>121.8</v>
+      </c>
+      <c r="J105" s="39">
+        <v>121.8</v>
+      </c>
+      <c r="K105" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="L105" s="39">
+        <v>121.4</v>
+      </c>
+      <c r="M105" s="39">
+        <v>108.5</v>
+      </c>
+      <c r="N105" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="O105" s="39">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106" s="66">
         <v>47</v>
       </c>
-      <c r="B94" s="40" t="s">
+      <c r="B106" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="C94" s="39"/>
-[...15 lines deleted...]
-      <c r="B95" s="38">
+      <c r="C106" s="39"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="39"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+      <c r="H106" s="39"/>
+      <c r="I106" s="39"/>
+      <c r="J106" s="39"/>
+      <c r="K106" s="39"/>
+      <c r="L106" s="39"/>
+      <c r="M106" s="39"/>
+      <c r="N106" s="39"/>
+      <c r="O106" s="39"/>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" s="66"/>
+      <c r="B107" s="38">
         <v>2018</v>
       </c>
-      <c r="C95" s="39">
+      <c r="C107" s="39">
         <v>101.1</v>
       </c>
-      <c r="D95" s="39">
+      <c r="D107" s="39">
         <v>106.5</v>
       </c>
-      <c r="E95" s="39">
+      <c r="E107" s="39">
         <v>101.1</v>
       </c>
-      <c r="F95" s="39">
+      <c r="F107" s="39">
         <v>100.4</v>
       </c>
-      <c r="G95" s="39">
+      <c r="G107" s="39">
         <v>112.2</v>
       </c>
-      <c r="H95" s="39">
+      <c r="H107" s="39">
         <v>104.8</v>
       </c>
-      <c r="I95" s="39">
+      <c r="I107" s="39">
         <v>98.5</v>
       </c>
-      <c r="J95" s="39">
+      <c r="J107" s="39">
         <v>101.6</v>
       </c>
-      <c r="K95" s="39">
+      <c r="K107" s="39">
         <v>106.2</v>
       </c>
-      <c r="L95" s="39">
+      <c r="L107" s="39">
         <v>102.2</v>
       </c>
-      <c r="M95" s="39">
+      <c r="M107" s="39">
         <v>104</v>
       </c>
-      <c r="N95" s="39">
+      <c r="N107" s="39">
         <v>102.8</v>
       </c>
-      <c r="O95" s="39">
+      <c r="O107" s="39">
         <v>98.8</v>
       </c>
     </row>
-    <row r="96" spans="1:18">
-[...1 lines deleted...]
-      <c r="B96" s="38">
+    <row r="108" spans="1:18">
+      <c r="A108" s="66"/>
+      <c r="B108" s="38">
         <v>2019</v>
       </c>
-      <c r="C96" s="39">
+      <c r="C108" s="39">
         <v>101.2</v>
       </c>
-      <c r="D96" s="39">
+      <c r="D108" s="39">
         <v>105.5</v>
       </c>
-      <c r="E96" s="39">
+      <c r="E108" s="39">
         <v>100.3</v>
       </c>
-      <c r="F96" s="39">
+      <c r="F108" s="39">
         <v>100</v>
       </c>
-      <c r="G96" s="39">
+      <c r="G108" s="39">
         <v>101.3</v>
       </c>
-      <c r="H96" s="39">
+      <c r="H108" s="39">
         <v>107.3</v>
       </c>
-      <c r="I96" s="39">
+      <c r="I108" s="39">
         <v>111.8</v>
       </c>
-      <c r="J96" s="39">
+      <c r="J108" s="39">
         <v>85.8</v>
       </c>
-      <c r="K96" s="39">
+      <c r="K108" s="39">
         <v>113.1</v>
       </c>
-      <c r="L96" s="39">
+      <c r="L108" s="39">
         <v>101.8</v>
       </c>
-      <c r="M96" s="39">
+      <c r="M108" s="39">
         <v>91.6</v>
       </c>
-      <c r="N96" s="39">
+      <c r="N108" s="39">
         <v>108.6</v>
       </c>
-      <c r="O96" s="39">
+      <c r="O108" s="39">
         <v>103.2</v>
       </c>
     </row>
-    <row r="97" spans="1:18">
-[...1 lines deleted...]
-      <c r="B97" s="38">
+    <row r="109" spans="1:18">
+      <c r="A109" s="66"/>
+      <c r="B109" s="38">
         <v>2020</v>
       </c>
-      <c r="C97" s="39">
+      <c r="C109" s="39">
         <v>94.5</v>
       </c>
-      <c r="D97" s="39">
+      <c r="D109" s="39">
         <v>95.8</v>
       </c>
-      <c r="E97" s="39">
+      <c r="E109" s="39">
         <v>94</v>
       </c>
-      <c r="F97" s="39">
+      <c r="F109" s="39">
         <v>93.3</v>
       </c>
-      <c r="G97" s="39">
+      <c r="G109" s="39">
         <v>101.2</v>
       </c>
-      <c r="H97" s="39">
+      <c r="H109" s="39">
         <v>100.1</v>
       </c>
-      <c r="I97" s="39">
+      <c r="I109" s="39">
         <v>92</v>
       </c>
-      <c r="J97" s="39">
+      <c r="J109" s="39">
         <v>112.8</v>
       </c>
-      <c r="K97" s="39">
+      <c r="K109" s="39">
         <v>91</v>
       </c>
-      <c r="L97" s="39">
+      <c r="L109" s="39">
         <v>94.7</v>
       </c>
-      <c r="M97" s="39">
+      <c r="M109" s="39">
         <v>110.4</v>
       </c>
-      <c r="N97" s="39">
+      <c r="N109" s="39">
         <v>94.2</v>
       </c>
-      <c r="O97" s="39">
+      <c r="O109" s="39">
         <v>92.5</v>
       </c>
     </row>
-    <row r="98" spans="1:18">
-[...1 lines deleted...]
-      <c r="B98" s="38">
+    <row r="110" spans="1:18">
+      <c r="A110" s="66"/>
+      <c r="B110" s="38">
         <v>2021</v>
       </c>
-      <c r="C98" s="39">
+      <c r="C110" s="39">
         <v>101.2</v>
       </c>
-      <c r="D98" s="39">
+      <c r="D110" s="39">
         <v>104.1</v>
       </c>
-      <c r="E98" s="39">
+      <c r="E110" s="39">
         <v>98.2</v>
       </c>
-      <c r="F98" s="39">
+      <c r="F110" s="39">
         <v>98</v>
       </c>
-      <c r="G98" s="39">
+      <c r="G110" s="39">
         <v>98.7</v>
       </c>
-      <c r="H98" s="39">
+      <c r="H110" s="39">
         <v>100.9</v>
       </c>
-      <c r="I98" s="39">
+      <c r="I110" s="39">
         <v>101.1</v>
       </c>
-      <c r="J98" s="39">
+      <c r="J110" s="39">
         <v>117.8</v>
       </c>
-      <c r="K98" s="39">
+      <c r="K110" s="39">
         <v>102.1</v>
       </c>
-      <c r="L98" s="39">
+      <c r="L110" s="39">
         <v>124.4</v>
       </c>
-      <c r="M98" s="39">
+      <c r="M110" s="39">
         <v>102.6</v>
       </c>
-      <c r="N98" s="39">
+      <c r="N110" s="39">
         <v>71.5</v>
       </c>
-      <c r="O98" s="39">
+      <c r="O110" s="39">
         <v>105.3</v>
       </c>
     </row>
-    <row r="99" spans="1:18">
-[...1 lines deleted...]
-      <c r="B99" s="38">
+    <row r="111" spans="1:18">
+      <c r="A111" s="66"/>
+      <c r="B111" s="38">
         <v>2022</v>
       </c>
-      <c r="C99" s="39">
+      <c r="C111" s="39">
         <v>101.1</v>
       </c>
-      <c r="D99" s="39">
+      <c r="D111" s="39">
         <v>112.2</v>
       </c>
-      <c r="E99" s="39">
+      <c r="E111" s="39">
         <v>101.7</v>
       </c>
-      <c r="F99" s="39">
+      <c r="F111" s="39">
         <v>101.3</v>
       </c>
-      <c r="G99" s="39">
+      <c r="G111" s="39">
         <v>100.6</v>
       </c>
-      <c r="H99" s="39">
+      <c r="H111" s="39">
         <v>113.1</v>
       </c>
-      <c r="I99" s="39">
+      <c r="I111" s="39">
         <v>102.8</v>
       </c>
-      <c r="J99" s="39">
+      <c r="J111" s="39">
         <v>81.5</v>
       </c>
-      <c r="K99" s="39">
+      <c r="K111" s="39">
         <v>105.4</v>
       </c>
-      <c r="L99" s="39">
+      <c r="L111" s="39">
         <v>84.2</v>
       </c>
-      <c r="M99" s="39">
+      <c r="M111" s="39">
         <v>112.4</v>
       </c>
-      <c r="N99" s="39">
+      <c r="N111" s="39">
         <v>106.7</v>
       </c>
-      <c r="O99" s="39">
+      <c r="O111" s="39">
         <v>108.5</v>
       </c>
-      <c r="P99" s="14"/>
-[...5 lines deleted...]
-      <c r="B100" s="38">
+      <c r="P111" s="14"/>
+      <c r="Q111" s="14"/>
+      <c r="R111" s="14"/>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112" s="66"/>
+      <c r="B112" s="38">
         <v>2023</v>
       </c>
-      <c r="C100" s="39">
+      <c r="C112" s="39">
         <v>103</v>
       </c>
-      <c r="D100" s="39">
+      <c r="D112" s="39">
         <v>107.3</v>
       </c>
-      <c r="E100" s="39">
+      <c r="E112" s="39">
         <v>99</v>
       </c>
-      <c r="F100" s="39">
+      <c r="F112" s="39">
         <v>98.6</v>
       </c>
-      <c r="G100" s="39">
+      <c r="G112" s="39">
         <v>99.6</v>
       </c>
-      <c r="H100" s="39">
+      <c r="H112" s="39">
         <v>104.4</v>
       </c>
-      <c r="I100" s="39">
+      <c r="I112" s="39">
         <v>103.4</v>
       </c>
-      <c r="J100" s="39">
+      <c r="J112" s="39">
         <v>152</v>
       </c>
-      <c r="K100" s="39">
+      <c r="K112" s="39">
         <v>106.9</v>
       </c>
-      <c r="L100" s="39">
+      <c r="L112" s="39">
         <v>104.4</v>
       </c>
-      <c r="M100" s="39">
+      <c r="M112" s="39">
         <v>104.4</v>
       </c>
-      <c r="N100" s="39">
+      <c r="N112" s="39">
         <v>83.3</v>
       </c>
-      <c r="O100" s="39">
+      <c r="O112" s="39">
         <v>105.8</v>
       </c>
-      <c r="P100" s="14"/>
-[...8 lines deleted...]
-      <c r="C101" s="39">
+      <c r="P112" s="14"/>
+      <c r="Q112" s="14"/>
+      <c r="R112" s="14"/>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113" s="66"/>
+      <c r="B113" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C113" s="39">
         <v>101.7</v>
       </c>
-      <c r="D101" s="39">
+      <c r="D113" s="39">
         <v>103.8</v>
       </c>
-      <c r="E101" s="39">
+      <c r="E113" s="39">
         <v>102.7</v>
       </c>
-      <c r="F101" s="39">
+      <c r="F113" s="39">
         <v>101.8</v>
       </c>
-      <c r="G101" s="39">
+      <c r="G113" s="39">
         <v>113.2</v>
       </c>
-      <c r="H101" s="39">
+      <c r="H113" s="39">
         <v>99.9</v>
       </c>
-      <c r="I101" s="39">
+      <c r="I113" s="39">
         <v>115.5</v>
       </c>
-      <c r="J101" s="39">
+      <c r="J113" s="39">
         <v>118.3</v>
       </c>
-      <c r="K101" s="39">
+      <c r="K113" s="39">
         <v>105.7</v>
       </c>
-      <c r="L101" s="39">
+      <c r="L113" s="39">
         <v>111.3</v>
       </c>
-      <c r="M101" s="39">
+      <c r="M113" s="39">
         <v>108.1</v>
       </c>
-      <c r="N101" s="39">
+      <c r="N113" s="39">
         <v>85.9</v>
       </c>
-      <c r="O101" s="39">
+      <c r="O113" s="39">
         <v>97</v>
       </c>
     </row>
-    <row r="102" spans="1:18">
-      <c r="A102" s="62">
+    <row r="114" spans="1:18">
+      <c r="A114" s="66"/>
+      <c r="B114" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C114" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="D114" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="E114" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="F114" s="39">
+        <v>100.4</v>
+      </c>
+      <c r="G114" s="39">
+        <v>114.7</v>
+      </c>
+      <c r="H114" s="39">
+        <v>106.4</v>
+      </c>
+      <c r="I114" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="J114" s="39">
+        <v>103</v>
+      </c>
+      <c r="K114" s="39">
+        <v>97.1</v>
+      </c>
+      <c r="L114" s="39">
+        <v>103.4</v>
+      </c>
+      <c r="M114" s="39">
+        <v>116.8</v>
+      </c>
+      <c r="N114" s="39">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="O114" s="39">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115" s="66">
         <v>55</v>
       </c>
-      <c r="B102" s="40" t="s">
+      <c r="B115" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C102" s="39"/>
-[...15 lines deleted...]
-      <c r="B103" s="38">
+      <c r="C115" s="39"/>
+      <c r="D115" s="39"/>
+      <c r="E115" s="39"/>
+      <c r="F115" s="39"/>
+      <c r="G115" s="39"/>
+      <c r="H115" s="39"/>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+      <c r="L115" s="39"/>
+      <c r="M115" s="39"/>
+      <c r="N115" s="39"/>
+      <c r="O115" s="39"/>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116" s="66"/>
+      <c r="B116" s="38">
         <v>2018</v>
       </c>
-      <c r="C103" s="39">
+      <c r="C116" s="39">
         <v>106.2</v>
       </c>
-      <c r="D103" s="39">
+      <c r="D116" s="39">
         <v>104</v>
       </c>
-      <c r="E103" s="39">
+      <c r="E116" s="39">
         <v>105.7</v>
       </c>
-      <c r="F103" s="39">
+      <c r="F116" s="39">
         <v>102</v>
       </c>
-      <c r="G103" s="39">
+      <c r="G116" s="39">
         <v>106</v>
       </c>
-      <c r="H103" s="39">
+      <c r="H116" s="39">
         <v>108.8</v>
       </c>
-      <c r="I103" s="39">
+      <c r="I116" s="39">
         <v>111.4</v>
       </c>
-      <c r="J103" s="39">
+      <c r="J116" s="39">
         <v>103</v>
       </c>
-      <c r="K103" s="39">
+      <c r="K116" s="39">
         <v>135.30000000000001</v>
       </c>
-      <c r="L103" s="39">
+      <c r="L116" s="39">
         <v>101.6</v>
       </c>
-      <c r="M103" s="39">
+      <c r="M116" s="39">
         <v>99.5</v>
       </c>
-      <c r="N103" s="39">
+      <c r="N116" s="39">
         <v>100</v>
       </c>
-      <c r="O103" s="39">
+      <c r="O116" s="39">
         <v>98.9</v>
       </c>
     </row>
-    <row r="104" spans="1:18">
-[...1 lines deleted...]
-      <c r="B104" s="38">
+    <row r="117" spans="1:18">
+      <c r="A117" s="66"/>
+      <c r="B117" s="38">
         <v>2019</v>
       </c>
-      <c r="C104" s="39">
+      <c r="C117" s="39">
         <v>105.3</v>
       </c>
-      <c r="D104" s="39">
+      <c r="D117" s="39">
         <v>99.9</v>
       </c>
-      <c r="E104" s="39">
+      <c r="E117" s="39">
         <v>102.6</v>
       </c>
-      <c r="F104" s="39">
+      <c r="F117" s="39">
         <v>106.9</v>
       </c>
-      <c r="G104" s="39">
+      <c r="G117" s="39">
         <v>102.5</v>
       </c>
-      <c r="H104" s="39">
+      <c r="H117" s="39">
         <v>96.7</v>
       </c>
-      <c r="I104" s="39">
+      <c r="I117" s="39">
         <v>111.9</v>
       </c>
-      <c r="J104" s="39">
+      <c r="J117" s="39">
         <v>103.6</v>
       </c>
-      <c r="K104" s="39">
+      <c r="K117" s="39">
         <v>105.7</v>
       </c>
-      <c r="L104" s="39">
+      <c r="L117" s="39">
         <v>100.8</v>
       </c>
-      <c r="M104" s="39">
+      <c r="M117" s="39">
         <v>102.7</v>
       </c>
-      <c r="N104" s="39">
+      <c r="N117" s="39">
         <v>102.6</v>
       </c>
-      <c r="O104" s="39">
+      <c r="O117" s="39">
         <v>117.8</v>
       </c>
     </row>
-    <row r="105" spans="1:18">
-[...1 lines deleted...]
-      <c r="B105" s="38">
+    <row r="118" spans="1:18">
+      <c r="A118" s="66"/>
+      <c r="B118" s="38">
         <v>2020</v>
       </c>
-      <c r="C105" s="39">
+      <c r="C118" s="39">
         <v>96.9</v>
       </c>
-      <c r="D105" s="39">
+      <c r="D118" s="39">
         <v>107.4</v>
       </c>
-      <c r="E105" s="39">
+      <c r="E118" s="39">
         <v>101.5</v>
       </c>
-      <c r="F105" s="39">
+      <c r="F118" s="39">
         <v>106</v>
       </c>
-      <c r="G105" s="39">
+      <c r="G118" s="39">
         <v>100.3</v>
       </c>
-      <c r="H105" s="39">
+      <c r="H118" s="39">
         <v>102.4</v>
       </c>
-      <c r="I105" s="39">
+      <c r="I118" s="39">
         <v>98.7</v>
       </c>
-      <c r="J105" s="39">
+      <c r="J118" s="39">
         <v>105.6</v>
       </c>
-      <c r="K105" s="39">
+      <c r="K118" s="39">
         <v>100.7</v>
       </c>
-      <c r="L105" s="39">
+      <c r="L118" s="39">
         <v>69.5</v>
       </c>
-      <c r="M105" s="39">
+      <c r="M118" s="39">
         <v>96.8</v>
       </c>
-      <c r="N105" s="39">
+      <c r="N118" s="39">
         <v>71.400000000000006</v>
       </c>
-      <c r="O105" s="39">
+      <c r="O118" s="39">
         <v>101.2</v>
       </c>
     </row>
-    <row r="106" spans="1:18">
-[...1 lines deleted...]
-      <c r="B106" s="38">
+    <row r="119" spans="1:18">
+      <c r="A119" s="66"/>
+      <c r="B119" s="38">
         <v>2021</v>
       </c>
-      <c r="C106" s="39">
+      <c r="C119" s="39">
         <v>103.9</v>
       </c>
-      <c r="D106" s="39">
+      <c r="D119" s="39">
         <v>111.6</v>
       </c>
-      <c r="E106" s="39">
+      <c r="E119" s="39">
         <v>102.6</v>
       </c>
-      <c r="F106" s="39">
+      <c r="F119" s="39">
         <v>93.5</v>
       </c>
-      <c r="G106" s="39">
+      <c r="G119" s="39">
         <v>103.8</v>
       </c>
-      <c r="H106" s="39">
+      <c r="H119" s="39">
         <v>111</v>
       </c>
-      <c r="I106" s="39">
+      <c r="I119" s="39">
         <v>126.8</v>
       </c>
-      <c r="J106" s="39">
+      <c r="J119" s="39">
         <v>112.5</v>
       </c>
-      <c r="K106" s="39">
+      <c r="K119" s="39">
         <v>102.5</v>
       </c>
-      <c r="L106" s="39">
+      <c r="L119" s="39">
         <v>107.3</v>
       </c>
-      <c r="M106" s="39">
+      <c r="M119" s="39">
         <v>126</v>
       </c>
-      <c r="N106" s="39">
+      <c r="N119" s="39">
         <v>101</v>
       </c>
-      <c r="O106" s="39">
+      <c r="O119" s="39">
         <v>100.7</v>
       </c>
     </row>
-    <row r="107" spans="1:18">
-[...1 lines deleted...]
-      <c r="B107" s="38">
+    <row r="120" spans="1:18">
+      <c r="A120" s="66"/>
+      <c r="B120" s="38">
         <v>2022</v>
       </c>
-      <c r="C107" s="39">
+      <c r="C120" s="39">
         <v>101.3</v>
       </c>
-      <c r="D107" s="39">
+      <c r="D120" s="39">
         <v>100.7</v>
       </c>
-      <c r="E107" s="39">
+      <c r="E120" s="39">
         <v>99.9</v>
       </c>
-      <c r="F107" s="39">
+      <c r="F120" s="39">
         <v>97.3</v>
       </c>
-      <c r="G107" s="39">
+      <c r="G120" s="39">
         <v>100.4</v>
       </c>
-      <c r="H107" s="39">
+      <c r="H120" s="39">
         <v>103.3</v>
       </c>
-      <c r="I107" s="39">
+      <c r="I120" s="39">
         <v>84.6</v>
       </c>
-      <c r="J107" s="39">
+      <c r="J120" s="39">
         <v>108.2</v>
       </c>
-      <c r="K107" s="39">
+      <c r="K120" s="39">
         <v>111.8</v>
       </c>
-      <c r="L107" s="39">
+      <c r="L120" s="39">
         <v>96.4</v>
       </c>
-      <c r="M107" s="39">
+      <c r="M120" s="39">
         <v>124.2</v>
       </c>
-      <c r="N107" s="39">
+      <c r="N120" s="39">
         <v>101.4</v>
       </c>
-      <c r="O107" s="39">
+      <c r="O120" s="39">
         <v>95.5</v>
       </c>
-      <c r="P107" s="14"/>
-[...5 lines deleted...]
-      <c r="B108" s="38">
+      <c r="P120" s="14"/>
+      <c r="Q120" s="14"/>
+      <c r="R120" s="14"/>
+    </row>
+    <row r="121" spans="1:18">
+      <c r="A121" s="66"/>
+      <c r="B121" s="38">
         <v>2023</v>
       </c>
-      <c r="C108" s="39">
+      <c r="C121" s="39">
         <v>101.5</v>
       </c>
-      <c r="D108" s="39">
+      <c r="D121" s="39">
         <v>85.5</v>
       </c>
-      <c r="E108" s="39">
+      <c r="E121" s="39">
         <v>100.7</v>
       </c>
-      <c r="F108" s="39">
+      <c r="F121" s="39">
         <v>101.3</v>
       </c>
-      <c r="G108" s="39">
+      <c r="G121" s="39">
         <v>99.7</v>
       </c>
-      <c r="H108" s="39">
+      <c r="H121" s="39">
         <v>105.6</v>
       </c>
-      <c r="I108" s="39">
+      <c r="I121" s="39">
         <v>90.1</v>
       </c>
-      <c r="J108" s="39">
+      <c r="J121" s="39">
         <v>108.6</v>
       </c>
-      <c r="K108" s="39">
+      <c r="K121" s="39">
         <v>102.7</v>
       </c>
-      <c r="L108" s="39">
+      <c r="L121" s="39">
         <v>124.1</v>
       </c>
-      <c r="M108" s="39">
+      <c r="M121" s="39">
         <v>98.4</v>
       </c>
-      <c r="N108" s="39">
+      <c r="N121" s="39">
         <v>93.2</v>
       </c>
-      <c r="O108" s="39">
+      <c r="O121" s="39">
         <v>103.3</v>
       </c>
-      <c r="P108" s="14"/>
-[...8 lines deleted...]
-      <c r="C109" s="39">
+      <c r="P121" s="14"/>
+      <c r="Q121" s="14"/>
+      <c r="R121" s="14"/>
+    </row>
+    <row r="122" spans="1:18" ht="12.75">
+      <c r="A122" s="66"/>
+      <c r="B122" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C122" s="39">
         <v>105</v>
       </c>
-      <c r="D109" s="39">
+      <c r="D122" s="39">
         <v>131.9</v>
       </c>
-      <c r="E109" s="39">
+      <c r="E122" s="39">
         <v>105.1</v>
       </c>
-      <c r="F109" s="39">
+      <c r="F122" s="39">
         <v>98.2</v>
       </c>
-      <c r="G109" s="39">
+      <c r="G122" s="39">
         <v>111.2</v>
       </c>
-      <c r="H109" s="39">
+      <c r="H122" s="39">
         <v>93.6</v>
       </c>
-      <c r="I109" s="39">
+      <c r="I122" s="39">
         <v>93</v>
       </c>
-      <c r="J109" s="39">
+      <c r="J122" s="39">
         <v>113.1</v>
       </c>
-      <c r="K109" s="39">
+      <c r="K122" s="39">
         <v>85.9</v>
       </c>
-      <c r="L109" s="39">
+      <c r="L122" s="39">
         <v>117.6</v>
       </c>
-      <c r="M109" s="39">
+      <c r="M122" s="39">
         <v>111.4</v>
       </c>
-      <c r="N109" s="39">
+      <c r="N122" s="39">
         <v>120.1</v>
       </c>
-      <c r="O109" s="45">
+      <c r="O122" s="44">
         <v>104.5</v>
       </c>
     </row>
-    <row r="110" spans="1:18">
-      <c r="A110" s="62">
+    <row r="123" spans="1:18">
+      <c r="A123" s="66"/>
+      <c r="B123" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C123" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="D123" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="E123" s="39">
+        <v>99.7</v>
+      </c>
+      <c r="F123" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="G123" s="39">
+        <v>98.3</v>
+      </c>
+      <c r="H123" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="I123" s="39">
+        <v>111.3</v>
+      </c>
+      <c r="J123" s="39">
+        <v>124.4</v>
+      </c>
+      <c r="K123" s="39">
+        <v>111.9</v>
+      </c>
+      <c r="L123" s="39">
+        <v>111.9</v>
+      </c>
+      <c r="M123" s="39">
+        <v>92.8</v>
+      </c>
+      <c r="N123" s="39">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="O123" s="39">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18">
+      <c r="A124" s="66">
         <v>59</v>
       </c>
-      <c r="B110" s="40" t="s">
+      <c r="B124" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C110" s="39"/>
-[...15 lines deleted...]
-      <c r="B111" s="38">
+      <c r="C124" s="39"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="39"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="39"/>
+      <c r="H124" s="39"/>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="39"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="39"/>
+      <c r="N124" s="39"/>
+      <c r="O124" s="39"/>
+    </row>
+    <row r="125" spans="1:18">
+      <c r="A125" s="66"/>
+      <c r="B125" s="38">
         <v>2018</v>
       </c>
-      <c r="C111" s="39">
+      <c r="C125" s="39">
         <v>103.2</v>
       </c>
-      <c r="D111" s="39">
+      <c r="D125" s="39">
         <v>101.2</v>
       </c>
-      <c r="E111" s="39">
+      <c r="E125" s="39">
         <v>101.4</v>
       </c>
-      <c r="F111" s="39">
+      <c r="F125" s="39">
         <v>110.4</v>
       </c>
-      <c r="G111" s="39">
+      <c r="G125" s="39">
         <v>100.2</v>
       </c>
-      <c r="H111" s="39">
+      <c r="H125" s="39">
         <v>104.8</v>
       </c>
-      <c r="I111" s="39">
+      <c r="I125" s="39">
         <v>101.4</v>
       </c>
-      <c r="J111" s="39">
+      <c r="J125" s="39">
         <v>114</v>
       </c>
-      <c r="K111" s="39">
+      <c r="K125" s="39">
         <v>105.1</v>
       </c>
-      <c r="L111" s="39">
+      <c r="L125" s="39">
         <v>104.5</v>
       </c>
-      <c r="M111" s="39">
+      <c r="M125" s="39">
         <v>104.9</v>
       </c>
-      <c r="N111" s="39">
+      <c r="N125" s="39">
         <v>105.6</v>
       </c>
-      <c r="O111" s="39">
+      <c r="O125" s="39">
         <v>101.3</v>
       </c>
     </row>
-    <row r="112" spans="1:18">
-[...1 lines deleted...]
-      <c r="B112" s="38">
+    <row r="126" spans="1:18">
+      <c r="A126" s="66"/>
+      <c r="B126" s="38">
         <v>2019</v>
       </c>
-      <c r="C112" s="39">
+      <c r="C126" s="39">
         <v>102.1</v>
       </c>
-      <c r="D112" s="39">
+      <c r="D126" s="39">
         <v>97.9</v>
       </c>
-      <c r="E112" s="39">
+      <c r="E126" s="39">
         <v>102.1</v>
       </c>
-      <c r="F112" s="39">
+      <c r="F126" s="39">
         <v>105.8</v>
       </c>
-      <c r="G112" s="39">
+      <c r="G126" s="39">
         <v>100.3</v>
       </c>
-      <c r="H112" s="39">
+      <c r="H126" s="39">
         <v>107.3</v>
       </c>
-      <c r="I112" s="39">
+      <c r="I126" s="39">
         <v>105.1</v>
       </c>
-      <c r="J112" s="39">
+      <c r="J126" s="39">
         <v>109.2</v>
       </c>
-      <c r="K112" s="39">
+      <c r="K126" s="39">
         <v>100.8</v>
       </c>
-      <c r="L112" s="39">
+      <c r="L126" s="39">
         <v>103.9</v>
       </c>
-      <c r="M112" s="39">
+      <c r="M126" s="39">
         <v>101.1</v>
       </c>
-      <c r="N112" s="39">
+      <c r="N126" s="39">
         <v>102.5</v>
       </c>
-      <c r="O112" s="39">
+      <c r="O126" s="39">
         <v>105.5</v>
       </c>
     </row>
-    <row r="113" spans="1:18">
-[...1 lines deleted...]
-      <c r="B113" s="38">
+    <row r="127" spans="1:18">
+      <c r="A127" s="66"/>
+      <c r="B127" s="38">
         <v>2020</v>
       </c>
-      <c r="C113" s="39">
+      <c r="C127" s="39">
         <v>99.8</v>
       </c>
-      <c r="D113" s="39">
+      <c r="D127" s="39">
         <v>101</v>
       </c>
-      <c r="E113" s="39">
+      <c r="E127" s="39">
         <v>105.5</v>
       </c>
-      <c r="F113" s="39">
+      <c r="F127" s="39">
         <v>100.9</v>
       </c>
-      <c r="G113" s="39">
+      <c r="G127" s="39">
         <v>108.5</v>
       </c>
-      <c r="H113" s="39">
+      <c r="H127" s="39">
         <v>95.7</v>
       </c>
-      <c r="I113" s="39">
+      <c r="I127" s="39">
         <v>92.3</v>
       </c>
-      <c r="J113" s="39">
+      <c r="J127" s="39">
         <v>111.4</v>
       </c>
-      <c r="K113" s="39">
+      <c r="K127" s="39">
         <v>96.1</v>
       </c>
-      <c r="L113" s="39">
+      <c r="L127" s="39">
         <v>88.3</v>
       </c>
-      <c r="M113" s="39">
+      <c r="M127" s="39">
         <v>112.4</v>
       </c>
-      <c r="N113" s="39">
+      <c r="N127" s="39">
         <v>100.8</v>
       </c>
-      <c r="O113" s="39">
+      <c r="O127" s="39">
         <v>99</v>
       </c>
     </row>
-    <row r="114" spans="1:18">
-[...1 lines deleted...]
-      <c r="B114" s="38">
+    <row r="128" spans="1:18">
+      <c r="A128" s="66"/>
+      <c r="B128" s="38">
         <v>2021</v>
       </c>
-      <c r="C114" s="39">
+      <c r="C128" s="39">
         <v>101</v>
       </c>
-      <c r="D114" s="39">
+      <c r="D128" s="39">
         <v>87.9</v>
       </c>
-      <c r="E114" s="39">
+      <c r="E128" s="39">
         <v>107.2</v>
       </c>
-      <c r="F114" s="39">
+      <c r="F128" s="39">
         <v>114.3</v>
       </c>
-      <c r="G114" s="39">
+      <c r="G128" s="39">
         <v>108.5</v>
       </c>
-      <c r="H114" s="39">
+      <c r="H128" s="39">
         <v>94.8</v>
       </c>
-      <c r="I114" s="39">
+      <c r="I128" s="39">
         <v>130.69999999999999</v>
       </c>
-      <c r="J114" s="39">
+      <c r="J128" s="39">
         <v>107.4</v>
       </c>
-      <c r="K114" s="39">
+      <c r="K128" s="39">
         <v>113.9</v>
       </c>
-      <c r="L114" s="39">
+      <c r="L128" s="39">
         <v>107.1</v>
       </c>
-      <c r="M114" s="39">
+      <c r="M128" s="39">
         <v>104.5</v>
       </c>
-      <c r="N114" s="39">
+      <c r="N128" s="39">
         <v>101</v>
       </c>
-      <c r="O114" s="39">
+      <c r="O128" s="39">
         <v>102.1</v>
       </c>
     </row>
-    <row r="115" spans="1:18">
-[...1 lines deleted...]
-      <c r="B115" s="38">
+    <row r="129" spans="1:18">
+      <c r="A129" s="66"/>
+      <c r="B129" s="38">
         <v>2022</v>
       </c>
-      <c r="C115" s="39">
+      <c r="C129" s="39">
         <v>105.6</v>
       </c>
-      <c r="D115" s="39">
+      <c r="D129" s="39">
         <v>112.3</v>
       </c>
-      <c r="E115" s="39">
+      <c r="E129" s="39">
         <v>104.9</v>
       </c>
-      <c r="F115" s="39">
+      <c r="F129" s="39">
         <v>113.6</v>
       </c>
-      <c r="G115" s="39">
+      <c r="G129" s="39">
         <v>110</v>
       </c>
-      <c r="H115" s="39">
+      <c r="H129" s="39">
         <v>74.599999999999994</v>
       </c>
-      <c r="I115" s="39">
+      <c r="I129" s="39">
         <v>98.4</v>
       </c>
-      <c r="J115" s="39">
+      <c r="J129" s="39">
         <v>112.5</v>
       </c>
-      <c r="K115" s="39">
+      <c r="K129" s="39">
         <v>99.2</v>
       </c>
-      <c r="L115" s="39">
+      <c r="L129" s="39">
         <v>119.7</v>
       </c>
-      <c r="M115" s="39">
+      <c r="M129" s="39">
         <v>88.1</v>
       </c>
-      <c r="N115" s="39">
+      <c r="N129" s="39">
         <v>100.9</v>
       </c>
-      <c r="O115" s="39">
+      <c r="O129" s="39">
         <v>98.4</v>
-      </c>
-[...595 lines deleted...]
-        <v>107.1</v>
       </c>
       <c r="P129" s="14"/>
       <c r="Q129" s="14"/>
       <c r="R129" s="14"/>
     </row>
-    <row r="130" spans="1:18" ht="12.75">
-[...2 lines deleted...]
-        <v>90</v>
+    <row r="130" spans="1:18">
+      <c r="A130" s="66"/>
+      <c r="B130" s="38">
+        <v>2023</v>
       </c>
       <c r="C130" s="39">
-        <v>110.7</v>
+        <v>99.7</v>
       </c>
       <c r="D130" s="39">
-        <v>96.3</v>
+        <v>83.2</v>
       </c>
       <c r="E130" s="39">
-        <v>107.9</v>
+        <v>114.4</v>
       </c>
       <c r="F130" s="39">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="G130" s="39">
-        <v>110.3</v>
+        <v>115.8</v>
       </c>
       <c r="H130" s="39">
-        <v>116.3</v>
+        <v>118.3</v>
       </c>
       <c r="I130" s="39">
+        <v>95.4</v>
+      </c>
+      <c r="J130" s="39">
+        <v>128</v>
+      </c>
+      <c r="K130" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="L130" s="39">
+        <v>94.3</v>
+      </c>
+      <c r="M130" s="39">
+        <v>105</v>
+      </c>
+      <c r="N130" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="O130" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="P130" s="14"/>
+      <c r="Q130" s="14"/>
+      <c r="R130" s="14"/>
+    </row>
+    <row r="131" spans="1:18">
+      <c r="A131" s="66"/>
+      <c r="B131" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C131" s="39">
+        <v>113.7</v>
+      </c>
+      <c r="D131" s="39">
+        <v>136.4</v>
+      </c>
+      <c r="E131" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="F131" s="39">
+        <v>68.3</v>
+      </c>
+      <c r="G131" s="39">
+        <v>107.8</v>
+      </c>
+      <c r="H131" s="39">
+        <v>90.4</v>
+      </c>
+      <c r="I131" s="39">
+        <v>91.2</v>
+      </c>
+      <c r="J131" s="39">
+        <v>132.5</v>
+      </c>
+      <c r="K131" s="39">
+        <v>108.2</v>
+      </c>
+      <c r="L131" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="M131" s="39">
+        <v>85.3</v>
+      </c>
+      <c r="N131" s="39">
+        <v>126.4</v>
+      </c>
+      <c r="O131" s="39">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132" s="66"/>
+      <c r="B132" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C132" s="39">
+        <v>111.6</v>
+      </c>
+      <c r="D132" s="39">
+        <v>110.1</v>
+      </c>
+      <c r="E132" s="39">
+        <v>122.2</v>
+      </c>
+      <c r="F132" s="39">
+        <v>112.1</v>
+      </c>
+      <c r="G132" s="39">
+        <v>126.3</v>
+      </c>
+      <c r="H132" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="I132" s="39">
+        <v>91.6</v>
+      </c>
+      <c r="J132" s="39">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="K132" s="39">
+        <v>113.9</v>
+      </c>
+      <c r="L132" s="39">
+        <v>124.1</v>
+      </c>
+      <c r="M132" s="39">
+        <v>85.5</v>
+      </c>
+      <c r="N132" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="O132" s="39">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18">
+      <c r="A133" s="66">
+        <v>61</v>
+      </c>
+      <c r="B133" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C133" s="39"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
+      <c r="I133" s="39"/>
+      <c r="J133" s="39"/>
+      <c r="K133" s="39"/>
+      <c r="L133" s="39"/>
+      <c r="M133" s="39"/>
+      <c r="N133" s="39"/>
+      <c r="O133" s="39"/>
+    </row>
+    <row r="134" spans="1:18">
+      <c r="A134" s="66"/>
+      <c r="B134" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C134" s="39">
+        <v>107.7</v>
+      </c>
+      <c r="D134" s="39">
+        <v>105.6</v>
+      </c>
+      <c r="E134" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="F134" s="39">
+        <v>90.7</v>
+      </c>
+      <c r="G134" s="39">
+        <v>106.3</v>
+      </c>
+      <c r="H134" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="I134" s="39">
+        <v>86.8</v>
+      </c>
+      <c r="J134" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="K134" s="39">
+        <v>110.9</v>
+      </c>
+      <c r="L134" s="39">
+        <v>136.5</v>
+      </c>
+      <c r="M134" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="N134" s="39">
+        <v>111.9</v>
+      </c>
+      <c r="O134" s="39">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" s="66"/>
+      <c r="B135" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C135" s="39">
+        <v>107.8</v>
+      </c>
+      <c r="D135" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="E135" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="F135" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="G135" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="H135" s="39">
+        <v>108.7</v>
+      </c>
+      <c r="I135" s="39">
+        <v>132.9</v>
+      </c>
+      <c r="J135" s="39">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="K135" s="39">
+        <v>115.6</v>
+      </c>
+      <c r="L135" s="39">
+        <v>100.5</v>
+      </c>
+      <c r="M135" s="39">
+        <v>109.4</v>
+      </c>
+      <c r="N135" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="O135" s="39">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18">
+      <c r="A136" s="66"/>
+      <c r="B136" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C136" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="D136" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="E136" s="39">
+        <v>96.5</v>
+      </c>
+      <c r="F136" s="39">
+        <v>88.2</v>
+      </c>
+      <c r="G136" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="H136" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="I136" s="39">
+        <v>89.7</v>
+      </c>
+      <c r="J136" s="39">
+        <v>166.4</v>
+      </c>
+      <c r="K136" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="L136" s="39">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="M136" s="39">
+        <v>101.7</v>
+      </c>
+      <c r="N136" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="O136" s="39">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="A137" s="66"/>
+      <c r="B137" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C137" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="D137" s="39">
+        <v>101.6</v>
+      </c>
+      <c r="E137" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="F137" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="G137" s="39">
+        <v>95.9</v>
+      </c>
+      <c r="H137" s="39">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="I137" s="39">
+        <v>154</v>
+      </c>
+      <c r="J137" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="K137" s="39">
+        <v>109.1</v>
+      </c>
+      <c r="L137" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="M137" s="39">
+        <v>124.3</v>
+      </c>
+      <c r="N137" s="39">
+        <v>101.8</v>
+      </c>
+      <c r="O137" s="39">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="A138" s="66"/>
+      <c r="B138" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C138" s="39">
+        <v>100.3</v>
+      </c>
+      <c r="D138" s="39">
+        <v>101</v>
+      </c>
+      <c r="E138" s="39">
+        <v>93.2</v>
+      </c>
+      <c r="F138" s="39">
+        <v>90.6</v>
+      </c>
+      <c r="G138" s="39">
+        <v>96.7</v>
+      </c>
+      <c r="H138" s="39">
+        <v>88.3</v>
+      </c>
+      <c r="I138" s="39">
+        <v>107.4</v>
+      </c>
+      <c r="J138" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="K138" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="L138" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="M138" s="39">
+        <v>92.3</v>
+      </c>
+      <c r="N138" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="O138" s="39">
+        <v>98.5</v>
+      </c>
+      <c r="P138" s="14"/>
+      <c r="Q138" s="14"/>
+      <c r="R138" s="14"/>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" s="66"/>
+      <c r="B139" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C139" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="D139" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="E139" s="39">
+        <v>103</v>
+      </c>
+      <c r="F139" s="39">
+        <v>98.5</v>
+      </c>
+      <c r="G139" s="39">
+        <v>108.3</v>
+      </c>
+      <c r="H139" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="I139" s="39">
+        <v>82.5</v>
+      </c>
+      <c r="J139" s="39">
+        <v>111.7</v>
+      </c>
+      <c r="K139" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="L139" s="39">
+        <v>88.4</v>
+      </c>
+      <c r="M139" s="39">
+        <v>108.8</v>
+      </c>
+      <c r="N139" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="O139" s="39">
+        <v>101.1</v>
+      </c>
+      <c r="P139" s="14"/>
+      <c r="Q139" s="14"/>
+      <c r="R139" s="14"/>
+    </row>
+    <row r="140" spans="1:18">
+      <c r="A140" s="66"/>
+      <c r="B140" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C140" s="39">
+        <v>110.4</v>
+      </c>
+      <c r="D140" s="39">
+        <v>107</v>
+      </c>
+      <c r="E140" s="39">
+        <v>112</v>
+      </c>
+      <c r="F140" s="39">
+        <v>108.5</v>
+      </c>
+      <c r="G140" s="39">
+        <v>116.5</v>
+      </c>
+      <c r="H140" s="39">
+        <v>115.8</v>
+      </c>
+      <c r="I140" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="J140" s="39">
+        <v>127.3</v>
+      </c>
+      <c r="K140" s="39">
+        <v>132.5</v>
+      </c>
+      <c r="L140" s="39">
+        <v>110</v>
+      </c>
+      <c r="M140" s="39">
+        <v>107.2</v>
+      </c>
+      <c r="N140" s="39">
+        <v>113.9</v>
+      </c>
+      <c r="O140" s="39">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18">
+      <c r="A141" s="66"/>
+      <c r="B141" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C141" s="39">
+        <v>113</v>
+      </c>
+      <c r="D141" s="39">
+        <v>100.4</v>
+      </c>
+      <c r="E141" s="39">
+        <v>114.3</v>
+      </c>
+      <c r="F141" s="39">
+        <v>113.1</v>
+      </c>
+      <c r="G141" s="39">
+        <v>116.5</v>
+      </c>
+      <c r="H141" s="39">
+        <v>108.9</v>
+      </c>
+      <c r="I141" s="39">
+        <v>119.3</v>
+      </c>
+      <c r="J141" s="39">
+        <v>118</v>
+      </c>
+      <c r="K141" s="39">
+        <v>115.8</v>
+      </c>
+      <c r="L141" s="39">
+        <v>139.9</v>
+      </c>
+      <c r="M141" s="39">
+        <v>113</v>
+      </c>
+      <c r="N141" s="39">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="O141" s="39">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18">
+      <c r="A142" s="66">
+        <v>62</v>
+      </c>
+      <c r="B142" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C142" s="39"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="39"/>
+      <c r="N142" s="39"/>
+      <c r="O142" s="39"/>
+    </row>
+    <row r="143" spans="1:18" ht="12.75">
+      <c r="A143" s="66"/>
+      <c r="B143" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="C143" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="D143" s="39">
+        <v>106.6</v>
+      </c>
+      <c r="E143" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="F143" s="39">
+        <v>149</v>
+      </c>
+      <c r="G143" s="39">
+        <v>82</v>
+      </c>
+      <c r="H143" s="39">
+        <v>99.3</v>
+      </c>
+      <c r="I143" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="J143" s="39">
+        <v>67.2</v>
+      </c>
+      <c r="K143" s="39">
+        <v>106.4</v>
+      </c>
+      <c r="L143" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="M143" s="39">
+        <v>95.3</v>
+      </c>
+      <c r="N143" s="39">
         <v>105.1</v>
       </c>
-      <c r="J130" s="39">
-[...224 lines deleted...]
-      <c r="C136" s="39">
+      <c r="O143" s="39">
         <v>103.5</v>
       </c>
-      <c r="D136" s="39">
-[...331 lines deleted...]
-      </c>
     </row>
     <row r="144" spans="1:18">
-      <c r="A144" s="62"/>
+      <c r="A144" s="66"/>
       <c r="B144" s="38">
         <v>2022</v>
       </c>
       <c r="C144" s="39">
-        <v>105.5</v>
+        <v>102.5</v>
       </c>
       <c r="D144" s="39">
-        <v>97.8</v>
+        <v>99.6</v>
       </c>
       <c r="E144" s="39">
-        <v>103.4</v>
+        <v>103.5</v>
       </c>
       <c r="F144" s="39">
-        <v>0</v>
+        <v>102.5</v>
       </c>
       <c r="G144" s="39">
-        <v>102.3</v>
+        <v>104.4</v>
       </c>
       <c r="H144" s="39">
-        <v>115.2</v>
+        <v>96.1</v>
       </c>
       <c r="I144" s="39">
-        <v>97.2</v>
+        <v>130.9</v>
       </c>
       <c r="J144" s="39">
-        <v>108.6</v>
+        <v>112.5</v>
       </c>
       <c r="K144" s="39">
-        <v>106.6</v>
+        <v>111.6</v>
       </c>
       <c r="L144" s="39">
-        <v>119.8</v>
+        <v>95</v>
       </c>
       <c r="M144" s="39">
-        <v>104</v>
+        <v>98.1</v>
       </c>
       <c r="N144" s="39">
-        <v>93.4</v>
+        <v>99.4</v>
       </c>
       <c r="O144" s="39">
-        <v>105.5</v>
+        <v>94.9</v>
       </c>
       <c r="P144" s="14"/>
       <c r="Q144" s="14"/>
       <c r="R144" s="14"/>
     </row>
     <row r="145" spans="1:18">
-      <c r="A145" s="62"/>
+      <c r="A145" s="66"/>
       <c r="B145" s="38">
         <v>2023</v>
       </c>
       <c r="C145" s="39">
-        <v>105</v>
+        <v>99.6</v>
       </c>
       <c r="D145" s="39">
-        <v>101.9</v>
+        <v>72.8</v>
       </c>
       <c r="E145" s="39">
-        <v>102</v>
+        <v>98.3</v>
       </c>
       <c r="F145" s="39">
-        <v>0</v>
+        <v>102.4</v>
       </c>
       <c r="G145" s="39">
-        <v>102.5</v>
+        <v>93.9</v>
       </c>
       <c r="H145" s="39">
-        <v>96.2</v>
+        <v>105.4</v>
       </c>
       <c r="I145" s="39">
+        <v>73.2</v>
+      </c>
+      <c r="J145" s="39">
+        <v>94.3</v>
+      </c>
+      <c r="K145" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="L145" s="39">
+        <v>124.3</v>
+      </c>
+      <c r="M145" s="39">
         <v>108.1</v>
       </c>
-      <c r="J145" s="39">
-[...2 lines deleted...]
-      <c r="K145" s="39">
+      <c r="N145" s="39">
         <v>102.1</v>
       </c>
-      <c r="L145" s="39">
-[...7 lines deleted...]
-      </c>
       <c r="O145" s="39">
-        <v>94.8</v>
+        <v>107.1</v>
       </c>
       <c r="P145" s="14"/>
       <c r="Q145" s="14"/>
       <c r="R145" s="14"/>
     </row>
-    <row r="146" spans="1:18" ht="12.75">
-[...2 lines deleted...]
-        <v>90</v>
+    <row r="146" spans="1:18">
+      <c r="A146" s="66"/>
+      <c r="B146" s="38">
+        <v>2024</v>
       </c>
       <c r="C146" s="39">
+        <v>110.7</v>
+      </c>
+      <c r="D146" s="39">
+        <v>96.3</v>
+      </c>
+      <c r="E146" s="39">
+        <v>107.9</v>
+      </c>
+      <c r="F146" s="39">
+        <v>106</v>
+      </c>
+      <c r="G146" s="39">
+        <v>110.3</v>
+      </c>
+      <c r="H146" s="39">
+        <v>116.3</v>
+      </c>
+      <c r="I146" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="J146" s="39">
+        <v>129.1</v>
+      </c>
+      <c r="K146" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="L146" s="39">
+        <v>177.3</v>
+      </c>
+      <c r="M146" s="39">
+        <v>100</v>
+      </c>
+      <c r="N146" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="O146" s="39">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18">
+      <c r="A147" s="66"/>
+      <c r="B147" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C147" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="D147" s="39">
+        <v>97.5</v>
+      </c>
+      <c r="E147" s="39">
+        <v>101.6</v>
+      </c>
+      <c r="F147" s="39">
+        <v>100.4</v>
+      </c>
+      <c r="G147" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="H147" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="I147" s="39">
+        <v>85</v>
+      </c>
+      <c r="J147" s="39">
+        <v>132.6</v>
+      </c>
+      <c r="K147" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="L147" s="39">
+        <v>84.2</v>
+      </c>
+      <c r="M147" s="39">
+        <v>113.5</v>
+      </c>
+      <c r="N147" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="O147" s="39">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18">
+      <c r="A148" s="66">
+        <v>63</v>
+      </c>
+      <c r="B148" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" s="39"/>
+      <c r="D148" s="39"/>
+      <c r="E148" s="39"/>
+      <c r="F148" s="39"/>
+      <c r="G148" s="39"/>
+      <c r="H148" s="39"/>
+      <c r="I148" s="39"/>
+      <c r="J148" s="39"/>
+      <c r="K148" s="39"/>
+      <c r="L148" s="39"/>
+      <c r="M148" s="39"/>
+      <c r="N148" s="39"/>
+      <c r="O148" s="39"/>
+    </row>
+    <row r="149" spans="1:18">
+      <c r="A149" s="66"/>
+      <c r="B149" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C149" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="D149" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="E149" s="39">
+        <v>109.7</v>
+      </c>
+      <c r="F149" s="39">
+        <v>109.4</v>
+      </c>
+      <c r="G149" s="39">
+        <v>110.9</v>
+      </c>
+      <c r="H149" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="I149" s="39">
+        <v>91.9</v>
+      </c>
+      <c r="J149" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="K149" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="L149" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="M149" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="N149" s="39">
+        <v>102</v>
+      </c>
+      <c r="O149" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18">
+      <c r="A150" s="66"/>
+      <c r="B150" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C150" s="39">
         <v>105.4</v>
       </c>
-      <c r="D146" s="39">
-[...11 lines deleted...]
-      <c r="H146" s="39">
+      <c r="D150" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="E150" s="39">
+        <v>108.8</v>
+      </c>
+      <c r="F150" s="39">
+        <v>117.3</v>
+      </c>
+      <c r="G150" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="H150" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="I150" s="39">
+        <v>95.1</v>
+      </c>
+      <c r="J150" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="K150" s="39">
+        <v>109.3</v>
+      </c>
+      <c r="L150" s="39">
+        <v>100</v>
+      </c>
+      <c r="M150" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="N150" s="39">
+        <v>96.7</v>
+      </c>
+      <c r="O150" s="39">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18">
+      <c r="A151" s="66"/>
+      <c r="B151" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C151" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="D151" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="E151" s="39">
+        <v>101.1</v>
+      </c>
+      <c r="F151" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="G151" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="H151" s="39">
+        <v>99.2</v>
+      </c>
+      <c r="I151" s="39">
+        <v>93.9</v>
+      </c>
+      <c r="J151" s="39">
+        <v>126.9</v>
+      </c>
+      <c r="K151" s="39">
+        <v>97.6</v>
+      </c>
+      <c r="L151" s="39">
         <v>77.099999999999994</v>
       </c>
-      <c r="I146" s="39">
-[...47 lines deleted...]
-      <c r="C148" s="39">
+      <c r="M151" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="N151" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="O151" s="39">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18" ht="12.75">
+      <c r="A152" s="66"/>
+      <c r="B152" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C152" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="D152" s="39">
+        <v>109.1</v>
+      </c>
+      <c r="E152" s="39">
+        <v>98.4</v>
+      </c>
+      <c r="F152" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="G152" s="39">
+        <v>96.6</v>
+      </c>
+      <c r="H152" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="I152" s="39">
+        <v>114</v>
+      </c>
+      <c r="J152" s="39">
+        <v>115.3</v>
+      </c>
+      <c r="K152" s="39">
+        <v>96.1</v>
+      </c>
+      <c r="L152" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="M152" s="39">
+        <v>111.4</v>
+      </c>
+      <c r="N152" s="39">
+        <v>116</v>
+      </c>
+      <c r="O152" s="39">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18">
+      <c r="A153" s="66"/>
+      <c r="B153" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C153" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="D153" s="39">
         <v>103</v>
       </c>
-      <c r="D148" s="39">
-[...176 lines deleted...]
-      <c r="C152" s="39">
+      <c r="E153" s="39">
+        <v>103.4</v>
+      </c>
+      <c r="F153" s="39">
+        <v>83.9</v>
+      </c>
+      <c r="G153" s="39">
+        <v>108.1</v>
+      </c>
+      <c r="H153" s="39">
+        <v>100.5</v>
+      </c>
+      <c r="I153" s="39">
+        <v>89.9</v>
+      </c>
+      <c r="J153" s="39">
+        <v>111.6</v>
+      </c>
+      <c r="K153" s="39">
         <v>105</v>
       </c>
-      <c r="D152" s="39">
-[...62 lines deleted...]
-      <c r="I153" s="39">
+      <c r="L153" s="39">
+        <v>95.6</v>
+      </c>
+      <c r="M153" s="39">
+        <v>90.6</v>
+      </c>
+      <c r="N153" s="39">
+        <v>102</v>
+      </c>
+      <c r="O153" s="39">
         <v>103.9</v>
-      </c>
-[...16 lines deleted...]
-        <v>107.9</v>
       </c>
       <c r="P153" s="14"/>
       <c r="Q153" s="14"/>
       <c r="R153" s="14"/>
     </row>
-    <row r="154" spans="1:18" ht="12.75">
-[...2 lines deleted...]
-        <v>90</v>
+    <row r="154" spans="1:18">
+      <c r="A154" s="66"/>
+      <c r="B154" s="38">
+        <v>2023</v>
       </c>
       <c r="C154" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="D154" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="E154" s="39">
+        <v>100.7</v>
+      </c>
+      <c r="F154" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="G154" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="H154" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="I154" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="J154" s="39">
+        <v>111.5</v>
+      </c>
+      <c r="K154" s="39">
+        <v>119.8</v>
+      </c>
+      <c r="L154" s="39">
+        <v>117.1</v>
+      </c>
+      <c r="M154" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="N154" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="O154" s="39">
+        <v>95.2</v>
+      </c>
+      <c r="P154" s="14"/>
+      <c r="Q154" s="14"/>
+      <c r="R154" s="14"/>
+    </row>
+    <row r="155" spans="1:18">
+      <c r="A155" s="66"/>
+      <c r="B155" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C155" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="D155" s="39">
+        <v>108.7</v>
+      </c>
+      <c r="E155" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="F155" s="39">
+        <v>107.9</v>
+      </c>
+      <c r="G155" s="39">
+        <v>100.6</v>
+      </c>
+      <c r="H155" s="39">
+        <v>107.3</v>
+      </c>
+      <c r="I155" s="39">
+        <v>100.5</v>
+      </c>
+      <c r="J155" s="39">
+        <v>125.9</v>
+      </c>
+      <c r="K155" s="39">
+        <v>107.5</v>
+      </c>
+      <c r="L155" s="39">
+        <v>123.7</v>
+      </c>
+      <c r="M155" s="39">
+        <v>101.6</v>
+      </c>
+      <c r="N155" s="39">
+        <v>118.4</v>
+      </c>
+      <c r="O155" s="39">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18">
+      <c r="A156" s="66"/>
+      <c r="B156" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C156" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="D156" s="39">
+        <v>102.6</v>
+      </c>
+      <c r="E156" s="39">
+        <v>96.9</v>
+      </c>
+      <c r="F156" s="39">
+        <v>100.7</v>
+      </c>
+      <c r="G156" s="39">
+        <v>95.9</v>
+      </c>
+      <c r="H156" s="39">
+        <v>93.3</v>
+      </c>
+      <c r="I156" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="J156" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="K156" s="39">
+        <v>108.6</v>
+      </c>
+      <c r="L156" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="M156" s="39">
+        <v>111.2</v>
+      </c>
+      <c r="N156" s="39">
+        <v>110.7</v>
+      </c>
+      <c r="O156" s="39">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18">
+      <c r="A157" s="66">
+        <v>71</v>
+      </c>
+      <c r="B157" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C157" s="39"/>
+      <c r="D157" s="39"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
+      <c r="I157" s="39"/>
+      <c r="J157" s="39"/>
+      <c r="K157" s="39"/>
+      <c r="L157" s="39"/>
+      <c r="M157" s="39"/>
+      <c r="N157" s="39"/>
+      <c r="O157" s="39"/>
+    </row>
+    <row r="158" spans="1:18">
+      <c r="A158" s="66"/>
+      <c r="B158" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C158" s="39">
+        <v>100.2</v>
+      </c>
+      <c r="D158" s="39">
+        <v>81.3</v>
+      </c>
+      <c r="E158" s="39">
+        <v>108.8</v>
+      </c>
+      <c r="F158" s="39">
+        <v>0</v>
+      </c>
+      <c r="G158" s="39">
+        <v>108.3</v>
+      </c>
+      <c r="H158" s="39">
+        <v>114.5</v>
+      </c>
+      <c r="I158" s="39">
+        <v>93.8</v>
+      </c>
+      <c r="J158" s="39">
+        <v>79.8</v>
+      </c>
+      <c r="K158" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="L158" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="M158" s="39">
+        <v>112</v>
+      </c>
+      <c r="N158" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="O158" s="39">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18">
+      <c r="A159" s="66"/>
+      <c r="B159" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C159" s="39">
+        <v>107.8</v>
+      </c>
+      <c r="D159" s="39">
+        <v>99.1</v>
+      </c>
+      <c r="E159" s="39">
+        <v>111.6</v>
+      </c>
+      <c r="F159" s="39">
+        <v>0</v>
+      </c>
+      <c r="G159" s="39">
+        <v>111.1</v>
+      </c>
+      <c r="H159" s="39">
+        <v>115</v>
+      </c>
+      <c r="I159" s="39">
+        <v>107.2</v>
+      </c>
+      <c r="J159" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="K159" s="39">
+        <v>120.9</v>
+      </c>
+      <c r="L159" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="M159" s="39">
+        <v>106.1</v>
+      </c>
+      <c r="N159" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="O159" s="39">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18">
+      <c r="A160" s="66"/>
+      <c r="B160" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C160" s="39">
+        <v>101</v>
+      </c>
+      <c r="D160" s="39">
+        <v>83.7</v>
+      </c>
+      <c r="E160" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="F160" s="39">
+        <v>0</v>
+      </c>
+      <c r="G160" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="H160" s="39">
+        <v>97.1</v>
+      </c>
+      <c r="I160" s="39">
+        <v>116.6</v>
+      </c>
+      <c r="J160" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="K160" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="L160" s="39">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="M160" s="39">
+        <v>117.4</v>
+      </c>
+      <c r="N160" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="O160" s="39">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:18">
+      <c r="A161" s="66"/>
+      <c r="B161" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C161" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="D161" s="39">
+        <v>127.8</v>
+      </c>
+      <c r="E161" s="39">
+        <v>115.7</v>
+      </c>
+      <c r="F161" s="39">
+        <v>0</v>
+      </c>
+      <c r="G161" s="39">
+        <v>114</v>
+      </c>
+      <c r="H161" s="39">
+        <v>134</v>
+      </c>
+      <c r="I161" s="39">
+        <v>118.6</v>
+      </c>
+      <c r="J161" s="39">
+        <v>107</v>
+      </c>
+      <c r="K161" s="39">
+        <v>100.9</v>
+      </c>
+      <c r="L161" s="39">
+        <v>141.6</v>
+      </c>
+      <c r="M161" s="39">
+        <v>109.2</v>
+      </c>
+      <c r="N161" s="39">
+        <v>94.6</v>
+      </c>
+      <c r="O161" s="39">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:18">
+      <c r="A162" s="66"/>
+      <c r="B162" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C162" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="D162" s="39">
+        <v>97.8</v>
+      </c>
+      <c r="E162" s="39">
+        <v>103.4</v>
+      </c>
+      <c r="F162" s="39">
+        <v>0</v>
+      </c>
+      <c r="G162" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="H162" s="39">
+        <v>115.2</v>
+      </c>
+      <c r="I162" s="39">
+        <v>97.2</v>
+      </c>
+      <c r="J162" s="39">
+        <v>108.6</v>
+      </c>
+      <c r="K162" s="39">
+        <v>106.6</v>
+      </c>
+      <c r="L162" s="39">
+        <v>119.8</v>
+      </c>
+      <c r="M162" s="39">
+        <v>104</v>
+      </c>
+      <c r="N162" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="O162" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="P162" s="14"/>
+      <c r="Q162" s="14"/>
+      <c r="R162" s="14"/>
+    </row>
+    <row r="163" spans="1:18">
+      <c r="A163" s="66"/>
+      <c r="B163" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C163" s="39">
+        <v>105</v>
+      </c>
+      <c r="D163" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="E163" s="39">
+        <v>102</v>
+      </c>
+      <c r="F163" s="39">
+        <v>0</v>
+      </c>
+      <c r="G163" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="H163" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="I163" s="39">
+        <v>108.1</v>
+      </c>
+      <c r="J163" s="39">
+        <v>119.1</v>
+      </c>
+      <c r="K163" s="39">
+        <v>102.1</v>
+      </c>
+      <c r="L163" s="39">
+        <v>171.8</v>
+      </c>
+      <c r="M163" s="39">
+        <v>108.4</v>
+      </c>
+      <c r="N163" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="O163" s="39">
+        <v>94.8</v>
+      </c>
+      <c r="P163" s="14"/>
+      <c r="Q163" s="14"/>
+      <c r="R163" s="14"/>
+    </row>
+    <row r="164" spans="1:18">
+      <c r="A164" s="66"/>
+      <c r="B164" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C164" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="D164" s="39">
+        <v>115.8</v>
+      </c>
+      <c r="E164" s="39">
+        <v>110.1</v>
+      </c>
+      <c r="F164" s="39">
+        <v>0</v>
+      </c>
+      <c r="G164" s="39">
+        <v>113.7</v>
+      </c>
+      <c r="H164" s="39">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="I164" s="39">
+        <v>88.2</v>
+      </c>
+      <c r="J164" s="39">
+        <v>123.8</v>
+      </c>
+      <c r="K164" s="39">
+        <v>112.7</v>
+      </c>
+      <c r="L164" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="M164" s="39">
+        <v>101</v>
+      </c>
+      <c r="N164" s="39">
+        <v>81.5</v>
+      </c>
+      <c r="O164" s="39">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:18">
+      <c r="A165" s="66"/>
+      <c r="B165" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C165" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="D165" s="39">
+        <v>84.1</v>
+      </c>
+      <c r="E165" s="39">
+        <v>107</v>
+      </c>
+      <c r="F165" s="39">
+        <v>344.4</v>
+      </c>
+      <c r="G165" s="39">
+        <v>108.1</v>
+      </c>
+      <c r="H165" s="39">
+        <v>90.4</v>
+      </c>
+      <c r="I165" s="39">
+        <v>120.3</v>
+      </c>
+      <c r="J165" s="39">
+        <v>134.6</v>
+      </c>
+      <c r="K165" s="39">
+        <v>105.8</v>
+      </c>
+      <c r="L165" s="39">
+        <v>121.1</v>
+      </c>
+      <c r="M165" s="39">
+        <v>109.3</v>
+      </c>
+      <c r="N165" s="39">
+        <v>110.1</v>
+      </c>
+      <c r="O165" s="39">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="166" spans="1:18">
+      <c r="A166" s="66">
+        <v>75</v>
+      </c>
+      <c r="B166" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
+      <c r="I166" s="39"/>
+      <c r="J166" s="39"/>
+      <c r="K166" s="39"/>
+      <c r="L166" s="39"/>
+      <c r="M166" s="39"/>
+      <c r="N166" s="39"/>
+      <c r="O166" s="39"/>
+    </row>
+    <row r="167" spans="1:18">
+      <c r="A167" s="66"/>
+      <c r="B167" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C167" s="39">
+        <v>103</v>
+      </c>
+      <c r="D167" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="E167" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="F167" s="39">
+        <v>0</v>
+      </c>
+      <c r="G167" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="H167" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="I167" s="39">
+        <v>92.1</v>
+      </c>
+      <c r="J167" s="39">
+        <v>104.8</v>
+      </c>
+      <c r="K167" s="39">
+        <v>100</v>
+      </c>
+      <c r="L167" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="M167" s="39">
+        <v>105.5</v>
+      </c>
+      <c r="N167" s="39">
+        <v>106.8</v>
+      </c>
+      <c r="O167" s="39">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="168" spans="1:18">
+      <c r="A168" s="66"/>
+      <c r="B168" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C168" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="D168" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="E168" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="F168" s="39">
+        <v>0</v>
+      </c>
+      <c r="G168" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="H168" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="I168" s="39">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="J168" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="K168" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="L168" s="39">
+        <v>111.9</v>
+      </c>
+      <c r="M168" s="39">
+        <v>107</v>
+      </c>
+      <c r="N168" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="O168" s="39">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:18">
+      <c r="A169" s="66"/>
+      <c r="B169" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C169" s="39">
+        <v>95.3</v>
+      </c>
+      <c r="D169" s="39">
+        <v>87.2</v>
+      </c>
+      <c r="E169" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="F169" s="39">
+        <v>0</v>
+      </c>
+      <c r="G169" s="39">
+        <v>107.1</v>
+      </c>
+      <c r="H169" s="39">
+        <v>100.2</v>
+      </c>
+      <c r="I169" s="39">
+        <v>78.7</v>
+      </c>
+      <c r="J169" s="39">
+        <v>110.7</v>
+      </c>
+      <c r="K169" s="39">
+        <v>94.8</v>
+      </c>
+      <c r="L169" s="39">
+        <v>73</v>
+      </c>
+      <c r="M169" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="N169" s="39">
+        <v>102.5</v>
+      </c>
+      <c r="O169" s="39">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:18">
+      <c r="A170" s="66"/>
+      <c r="B170" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C170" s="39">
+        <v>106</v>
+      </c>
+      <c r="D170" s="39">
+        <v>93.8</v>
+      </c>
+      <c r="E170" s="39">
+        <v>125.8</v>
+      </c>
+      <c r="F170" s="39">
+        <v>0</v>
+      </c>
+      <c r="G170" s="39">
+        <v>127.6</v>
+      </c>
+      <c r="H170" s="39">
+        <v>115.2</v>
+      </c>
+      <c r="I170" s="39">
+        <v>114.3</v>
+      </c>
+      <c r="J170" s="39">
+        <v>120</v>
+      </c>
+      <c r="K170" s="39">
+        <v>105.9</v>
+      </c>
+      <c r="L170" s="39">
+        <v>113.4</v>
+      </c>
+      <c r="M170" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="N170" s="39">
+        <v>106.4</v>
+      </c>
+      <c r="O170" s="39">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:18">
+      <c r="A171" s="66"/>
+      <c r="B171" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C171" s="39">
+        <v>105</v>
+      </c>
+      <c r="D171" s="39">
+        <v>56.7</v>
+      </c>
+      <c r="E171" s="39">
+        <v>109.1</v>
+      </c>
+      <c r="F171" s="39">
+        <v>0</v>
+      </c>
+      <c r="G171" s="39">
+        <v>111.1</v>
+      </c>
+      <c r="H171" s="39">
+        <v>96.6</v>
+      </c>
+      <c r="I171" s="39">
+        <v>102.7</v>
+      </c>
+      <c r="J171" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="K171" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="L171" s="39">
+        <v>117.6</v>
+      </c>
+      <c r="M171" s="39">
+        <v>95.7</v>
+      </c>
+      <c r="N171" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="O171" s="39">
+        <v>109</v>
+      </c>
+      <c r="P171" s="14"/>
+      <c r="Q171" s="14"/>
+      <c r="R171" s="14"/>
+    </row>
+    <row r="172" spans="1:18">
+      <c r="A172" s="66"/>
+      <c r="B172" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C172" s="39">
+        <v>108.9</v>
+      </c>
+      <c r="D172" s="39">
+        <v>88.8</v>
+      </c>
+      <c r="E172" s="39">
+        <v>110.1</v>
+      </c>
+      <c r="F172" s="39">
+        <v>0</v>
+      </c>
+      <c r="G172" s="39">
+        <v>112.1</v>
+      </c>
+      <c r="H172" s="39">
+        <v>95.4</v>
+      </c>
+      <c r="I172" s="39">
+        <v>103.9</v>
+      </c>
+      <c r="J172" s="39">
+        <v>102.4</v>
+      </c>
+      <c r="K172" s="39">
+        <v>110.2</v>
+      </c>
+      <c r="L172" s="39">
+        <v>111.5</v>
+      </c>
+      <c r="M172" s="39">
+        <v>112.1</v>
+      </c>
+      <c r="N172" s="39">
+        <v>106.9</v>
+      </c>
+      <c r="O172" s="39">
+        <v>107.9</v>
+      </c>
+      <c r="P172" s="14"/>
+      <c r="Q172" s="14"/>
+      <c r="R172" s="14"/>
+    </row>
+    <row r="173" spans="1:18">
+      <c r="A173" s="66"/>
+      <c r="B173" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C173" s="39">
         <v>107.6</v>
       </c>
-      <c r="D154" s="39">
+      <c r="D173" s="39">
         <v>138.6</v>
       </c>
-      <c r="E154" s="39">
+      <c r="E173" s="39">
         <v>98.6</v>
       </c>
-      <c r="F154" s="39">
+      <c r="F173" s="39">
         <v>0</v>
       </c>
-      <c r="G154" s="39">
+      <c r="G173" s="39">
         <v>98.9</v>
       </c>
-      <c r="H154" s="39">
+      <c r="H173" s="39">
         <v>96.7</v>
       </c>
-      <c r="I154" s="39">
+      <c r="I173" s="39">
         <v>95.6</v>
       </c>
-      <c r="J154" s="39">
+      <c r="J173" s="39">
         <v>117.5</v>
       </c>
-      <c r="K154" s="39">
+      <c r="K173" s="39">
         <v>116.9</v>
       </c>
-      <c r="L154" s="39">
+      <c r="L173" s="39">
         <v>111.9</v>
       </c>
-      <c r="M154" s="39">
+      <c r="M173" s="39">
         <v>115.7</v>
       </c>
-      <c r="N154" s="39">
+      <c r="N173" s="39">
         <v>105.5</v>
       </c>
-      <c r="O154" s="39">
+      <c r="O173" s="39">
         <v>100</v>
       </c>
     </row>
-    <row r="155" spans="1:18">
-      <c r="A155" s="62">
+    <row r="174" spans="1:18">
+      <c r="A174" s="66"/>
+      <c r="B174" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C174" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="D174" s="39">
+        <v>108.5</v>
+      </c>
+      <c r="E174" s="39">
+        <v>114.7</v>
+      </c>
+      <c r="F174" s="39">
+        <v>0</v>
+      </c>
+      <c r="G174" s="39">
+        <v>116.4</v>
+      </c>
+      <c r="H174" s="39">
+        <v>105.4</v>
+      </c>
+      <c r="I174" s="39">
+        <v>106.5</v>
+      </c>
+      <c r="J174" s="39">
+        <v>149.4</v>
+      </c>
+      <c r="K174" s="39">
+        <v>112.5</v>
+      </c>
+      <c r="L174" s="39">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="M174" s="39">
+        <v>104.6</v>
+      </c>
+      <c r="N174" s="39">
+        <v>87.5</v>
+      </c>
+      <c r="O174" s="39">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="175" spans="1:18">
+      <c r="A175" s="66">
         <v>79</v>
       </c>
-      <c r="B155" s="40" t="s">
+      <c r="B175" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="C155" s="39"/>
-[...15 lines deleted...]
-      <c r="B156" s="38">
+      <c r="C175" s="39"/>
+      <c r="D175" s="39"/>
+      <c r="E175" s="39"/>
+      <c r="F175" s="39"/>
+      <c r="G175" s="39"/>
+      <c r="H175" s="39"/>
+      <c r="I175" s="39"/>
+      <c r="J175" s="39"/>
+      <c r="K175" s="39"/>
+      <c r="L175" s="39"/>
+      <c r="M175" s="39"/>
+      <c r="N175" s="39"/>
+      <c r="O175" s="39"/>
+    </row>
+    <row r="176" spans="1:18">
+      <c r="A176" s="66"/>
+      <c r="B176" s="38">
         <v>2018</v>
       </c>
-      <c r="C156" s="39">
+      <c r="C176" s="39">
         <v>114.1</v>
       </c>
-      <c r="D156" s="39">
+      <c r="D176" s="39">
         <v>100.1</v>
       </c>
-      <c r="E156" s="39">
+      <c r="E176" s="39">
         <v>105.8</v>
       </c>
-      <c r="F156" s="39">
+      <c r="F176" s="39">
         <v>62.6</v>
       </c>
-      <c r="G156" s="39">
+      <c r="G176" s="39">
         <v>105.7</v>
       </c>
-      <c r="H156" s="39">
+      <c r="H176" s="39">
         <v>113.1</v>
       </c>
-      <c r="I156" s="39">
+      <c r="I176" s="39">
         <v>79.099999999999994</v>
       </c>
-      <c r="J156" s="39">
+      <c r="J176" s="39">
         <v>201.3</v>
       </c>
-      <c r="K156" s="39">
+      <c r="K176" s="39">
         <v>163.19999999999999</v>
       </c>
-      <c r="L156" s="39">
+      <c r="L176" s="39">
         <v>100.4</v>
       </c>
-      <c r="M156" s="39">
+      <c r="M176" s="39">
         <v>108.3</v>
       </c>
-      <c r="N156" s="39">
+      <c r="N176" s="39">
         <v>90.9</v>
       </c>
-      <c r="O156" s="39">
+      <c r="O176" s="39">
         <v>101</v>
       </c>
     </row>
-    <row r="157" spans="1:18">
-[...1 lines deleted...]
-      <c r="B157" s="38">
+    <row r="177" spans="1:18">
+      <c r="A177" s="66"/>
+      <c r="B177" s="38">
         <v>2019</v>
       </c>
-      <c r="C157" s="39">
+      <c r="C177" s="39">
         <v>103.8</v>
       </c>
-      <c r="D157" s="39">
+      <c r="D177" s="39">
         <v>106.7</v>
       </c>
-      <c r="E157" s="39">
+      <c r="E177" s="39">
         <v>115</v>
       </c>
-      <c r="F157" s="39">
+      <c r="F177" s="39">
         <v>91.2</v>
       </c>
-      <c r="G157" s="39">
+      <c r="G177" s="39">
         <v>113.9</v>
       </c>
-      <c r="H157" s="39">
+      <c r="H177" s="39">
         <v>131</v>
       </c>
-      <c r="I157" s="39">
+      <c r="I177" s="39">
         <v>104.9</v>
       </c>
-      <c r="J157" s="39">
+      <c r="J177" s="39">
         <v>38.5</v>
       </c>
-      <c r="K157" s="39">
+      <c r="K177" s="39">
         <v>107.1</v>
       </c>
-      <c r="L157" s="39">
+      <c r="L177" s="39">
         <v>110.8</v>
       </c>
-      <c r="M157" s="39">
+      <c r="M177" s="39">
         <v>102.5</v>
       </c>
-      <c r="N157" s="39">
+      <c r="N177" s="39">
         <v>101.7</v>
       </c>
-      <c r="O157" s="39">
+      <c r="O177" s="39">
         <v>108.3</v>
       </c>
     </row>
-    <row r="158" spans="1:18">
-[...1 lines deleted...]
-      <c r="B158" s="38">
+    <row r="178" spans="1:18">
+      <c r="A178" s="66"/>
+      <c r="B178" s="38">
         <v>2020</v>
       </c>
-      <c r="C158" s="39">
+      <c r="C178" s="39">
         <v>100.9</v>
       </c>
-      <c r="D158" s="39">
+      <c r="D178" s="39">
         <v>104.4</v>
       </c>
-      <c r="E158" s="39">
+      <c r="E178" s="39">
         <v>98.9</v>
       </c>
-      <c r="F158" s="39">
+      <c r="F178" s="39">
         <v>93.3</v>
       </c>
-      <c r="G158" s="39">
+      <c r="G178" s="39">
         <v>98.7</v>
       </c>
-      <c r="H158" s="39">
+      <c r="H178" s="39">
         <v>99.6</v>
       </c>
-      <c r="I158" s="39">
+      <c r="I178" s="39">
         <v>116.5</v>
       </c>
-      <c r="J158" s="39">
+      <c r="J178" s="39">
         <v>143.6</v>
       </c>
-      <c r="K158" s="39">
+      <c r="K178" s="39">
         <v>105</v>
       </c>
-      <c r="L158" s="39">
+      <c r="L178" s="39">
         <v>71.8</v>
       </c>
-      <c r="M158" s="39">
+      <c r="M178" s="39">
         <v>109.6</v>
       </c>
-      <c r="N158" s="39">
+      <c r="N178" s="39">
         <v>102.4</v>
       </c>
-      <c r="O158" s="39">
+      <c r="O178" s="39">
         <v>103.9</v>
       </c>
     </row>
-    <row r="159" spans="1:18">
-[...1 lines deleted...]
-      <c r="B159" s="38">
+    <row r="179" spans="1:18">
+      <c r="A179" s="66"/>
+      <c r="B179" s="38">
         <v>2021</v>
       </c>
-      <c r="C159" s="39">
+      <c r="C179" s="39">
         <v>105.4</v>
       </c>
-      <c r="D159" s="39">
+      <c r="D179" s="39">
         <v>101.8</v>
       </c>
-      <c r="E159" s="39">
+      <c r="E179" s="39">
         <v>104.2</v>
       </c>
-      <c r="F159" s="39">
+      <c r="F179" s="39">
         <v>114.5</v>
       </c>
-      <c r="G159" s="39">
+      <c r="G179" s="39">
         <v>102.3</v>
       </c>
-      <c r="H159" s="39">
+      <c r="H179" s="39">
         <v>110.4</v>
       </c>
-      <c r="I159" s="39">
+      <c r="I179" s="39">
         <v>185.3</v>
       </c>
-      <c r="J159" s="39">
+      <c r="J179" s="39">
         <v>120.7</v>
       </c>
-      <c r="K159" s="39">
+      <c r="K179" s="39">
         <v>89.8</v>
       </c>
-      <c r="L159" s="39">
+      <c r="L179" s="39">
         <v>132.30000000000001</v>
       </c>
-      <c r="M159" s="39">
+      <c r="M179" s="39">
         <v>111.6</v>
       </c>
-      <c r="N159" s="39">
+      <c r="N179" s="39">
         <v>104.6</v>
       </c>
-      <c r="O159" s="39">
+      <c r="O179" s="39">
         <v>112.9</v>
       </c>
     </row>
-    <row r="160" spans="1:18">
-[...1 lines deleted...]
-      <c r="B160" s="38">
+    <row r="180" spans="1:18">
+      <c r="A180" s="66"/>
+      <c r="B180" s="38">
         <v>2022</v>
       </c>
-      <c r="C160" s="39">
+      <c r="C180" s="39">
         <v>106.8</v>
       </c>
-      <c r="D160" s="39">
+      <c r="D180" s="39">
         <v>90.2</v>
       </c>
-      <c r="E160" s="39">
+      <c r="E180" s="39">
         <v>106.6</v>
       </c>
-      <c r="F160" s="39">
+      <c r="F180" s="39">
         <v>110.2</v>
       </c>
-      <c r="G160" s="39">
+      <c r="G180" s="39">
         <v>108</v>
       </c>
-      <c r="H160" s="39">
+      <c r="H180" s="39">
         <v>95.2</v>
       </c>
-      <c r="I160" s="39">
+      <c r="I180" s="39">
         <v>96</v>
       </c>
-      <c r="J160" s="39">
+      <c r="J180" s="39">
         <v>135.80000000000001</v>
       </c>
-      <c r="K160" s="39">
+      <c r="K180" s="39">
         <v>115.4</v>
       </c>
-      <c r="L160" s="39">
+      <c r="L180" s="39">
         <v>119.2</v>
       </c>
-      <c r="M160" s="39">
+      <c r="M180" s="39">
         <v>83.5</v>
       </c>
-      <c r="N160" s="39">
+      <c r="N180" s="39">
         <v>105.6</v>
       </c>
-      <c r="O160" s="39">
+      <c r="O180" s="39">
         <v>94.9</v>
       </c>
-      <c r="P160" s="14"/>
-[...5 lines deleted...]
-      <c r="B161" s="38">
+      <c r="P180" s="14"/>
+      <c r="Q180" s="14"/>
+      <c r="R180" s="14"/>
+    </row>
+    <row r="181" spans="1:18">
+      <c r="A181" s="66"/>
+      <c r="B181" s="38">
         <v>2023</v>
       </c>
-      <c r="C161" s="39">
+      <c r="C181" s="39">
         <v>105.1</v>
       </c>
-      <c r="D161" s="39">
+      <c r="D181" s="39">
         <v>99.8</v>
       </c>
-      <c r="E161" s="39">
+      <c r="E181" s="39">
         <v>102.9</v>
       </c>
-      <c r="F161" s="39">
+      <c r="F181" s="39">
         <v>105.6</v>
       </c>
-      <c r="G161" s="39">
+      <c r="G181" s="39">
         <v>102.1</v>
       </c>
-      <c r="H161" s="39">
+      <c r="H181" s="39">
         <v>104.2</v>
       </c>
-      <c r="I161" s="39">
+      <c r="I181" s="39">
         <v>137</v>
       </c>
-      <c r="J161" s="39">
+      <c r="J181" s="39">
         <v>113.6</v>
       </c>
-      <c r="K161" s="39">
+      <c r="K181" s="39">
         <v>114.1</v>
       </c>
-      <c r="L161" s="39">
+      <c r="L181" s="39">
         <v>125.4</v>
       </c>
-      <c r="M161" s="39">
+      <c r="M181" s="39">
         <v>101.6</v>
       </c>
-      <c r="N161" s="39">
+      <c r="N181" s="39">
         <v>103.5</v>
       </c>
-      <c r="O161" s="39">
+      <c r="O181" s="39">
         <v>98.3</v>
       </c>
-      <c r="P161" s="14"/>
-[...8 lines deleted...]
-      <c r="C162" s="39">
+      <c r="P181" s="14"/>
+      <c r="Q181" s="14"/>
+      <c r="R181" s="14"/>
+    </row>
+    <row r="182" spans="1:18">
+      <c r="A182" s="66"/>
+      <c r="B182" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C182" s="39">
         <v>104.4</v>
       </c>
-      <c r="D162" s="39">
+      <c r="D182" s="39">
         <v>100.3</v>
       </c>
-      <c r="E162" s="39">
+      <c r="E182" s="39">
         <v>104.6</v>
       </c>
-      <c r="F162" s="39">
+      <c r="F182" s="39">
         <v>73</v>
       </c>
-      <c r="G162" s="39">
+      <c r="G182" s="39">
         <v>105.7</v>
       </c>
-      <c r="H162" s="39">
+      <c r="H182" s="39">
         <v>104.6</v>
       </c>
-      <c r="I162" s="39">
+      <c r="I182" s="39">
         <v>62.3</v>
       </c>
-      <c r="J162" s="39">
+      <c r="J182" s="39">
         <v>114.1</v>
       </c>
-      <c r="K162" s="39">
+      <c r="K182" s="39">
         <v>106.9</v>
       </c>
-      <c r="L162" s="39">
+      <c r="L182" s="39">
         <v>113.1</v>
       </c>
-      <c r="M162" s="39">
+      <c r="M182" s="39">
         <v>123.1</v>
       </c>
-      <c r="N162" s="39">
+      <c r="N182" s="39">
         <v>95.6</v>
       </c>
-      <c r="O162" s="39">
+      <c r="O182" s="39">
         <v>103</v>
       </c>
     </row>
-    <row r="164" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="C166" s="11"/>
+    <row r="183" spans="1:18">
+      <c r="A183" s="66"/>
+      <c r="B183" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C183" s="39">
+        <v>109.9</v>
+      </c>
+      <c r="D183" s="39">
+        <v>95.4</v>
+      </c>
+      <c r="E183" s="39">
+        <v>118.8</v>
+      </c>
+      <c r="F183" s="39">
+        <v>89.7</v>
+      </c>
+      <c r="G183" s="39">
+        <v>120.1</v>
+      </c>
+      <c r="H183" s="39">
+        <v>107.2</v>
+      </c>
+      <c r="I183" s="39">
+        <v>91.7</v>
+      </c>
+      <c r="J183" s="39">
+        <v>120.7</v>
+      </c>
+      <c r="K183" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="L183" s="39">
+        <v>98.4</v>
+      </c>
+      <c r="M183" s="39">
+        <v>126.2</v>
+      </c>
+      <c r="N183" s="39">
+        <v>136.1</v>
+      </c>
+      <c r="O183" s="39">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A185" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="C185" s="2"/>
+    </row>
+    <row r="186" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B186" s="41"/>
+      <c r="C186" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ADD2EFD-7ADE-4976-825E-006D2303D050}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44305458-96FD-4E08-A7D5-74848604F9BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{683AC030-1530-4AC6-BCF4-34B7E715BD95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИФО ВДС_2001-2009</vt:lpstr>
       <vt:lpstr>ИФО ВДС_2010-2017</vt:lpstr>
-      <vt:lpstr>ИФО ВДС_2018-2024</vt:lpstr>
+      <vt:lpstr>ИФО ВДС_2018-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>
 </file>