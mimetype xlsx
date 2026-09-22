--- v0 (2026-04-23)
+++ v1 (2026-09-22)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\вн год\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
@@ -367,51 +372,51 @@
   <si>
     <t>Internal migration for all flows - departure</t>
   </si>
   <si>
     <t>SIC code  - 613302</t>
   </si>
   <si>
     <t>persons leaving for permanent or long-term residence</t>
   </si>
   <si>
     <t>the number of persons leaving for permanent or long-term residence in the reporting period</t>
   </si>
   <si>
     <t>Karabekova Danagul</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -927,51 +932,51 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1096,66 +1101,68 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="31"/>
@@ -1207,86 +1214,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2210,100 +2217,102 @@
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="45"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB75"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="B51" sqref="B51:AB51"/>
+      <selection pane="bottomLeft" activeCell="X73" sqref="X73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
-    <col min="21" max="26" width="9.140625" style="1"/>
-    <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="10" style="1" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="1"/>
+    <col min="26" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="54" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="78" t="s">
+      <c r="B2" s="74" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="78"/>
-[...24 lines deleted...]
-      <c r="AB2" s="79"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="75"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
       <c r="AB5" s="6" t="s">
         <v>19</v>
@@ -2372,79 +2381,79 @@
         <v>2018</v>
       </c>
       <c r="V6" s="8">
         <v>2019</v>
       </c>
       <c r="W6" s="10">
         <v>2020</v>
       </c>
       <c r="X6" s="10">
         <v>2021</v>
       </c>
       <c r="Y6" s="11">
         <v>2022</v>
       </c>
       <c r="Z6" s="11">
         <v>2023</v>
       </c>
       <c r="AA6" s="11">
         <v>2024</v>
       </c>
       <c r="AB6" s="11">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="77" t="s">
+      <c r="B7" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="77"/>
-[...24 lines deleted...]
-      <c r="AB7" s="76"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="76"/>
+      <c r="N7" s="76"/>
+      <c r="O7" s="76"/>
+      <c r="P7" s="76"/>
+      <c r="Q7" s="76"/>
+      <c r="R7" s="76"/>
+      <c r="S7" s="76"/>
+      <c r="T7" s="76"/>
+      <c r="U7" s="76"/>
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="76"/>
+      <c r="Y7" s="76"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="77"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="61">
         <v>276699</v>
       </c>
       <c r="D8" s="61">
         <v>271728</v>
       </c>
       <c r="E8" s="61">
         <v>269092</v>
       </c>
       <c r="F8" s="61">
         <v>291758</v>
       </c>
       <c r="G8" s="61">
         <v>317928</v>
       </c>
       <c r="H8" s="61">
         <v>298627</v>
       </c>
       <c r="I8" s="61">
         <v>295057</v>
@@ -2475,51 +2484,51 @@
       </c>
       <c r="R8" s="61">
         <v>455048</v>
       </c>
       <c r="S8" s="61">
         <v>615899</v>
       </c>
       <c r="T8" s="61">
         <v>926558</v>
       </c>
       <c r="U8" s="61">
         <v>886917</v>
       </c>
       <c r="V8" s="61">
         <v>1109919</v>
       </c>
       <c r="W8" s="61">
         <v>844949</v>
       </c>
       <c r="X8" s="61">
         <v>756434</v>
       </c>
       <c r="Y8" s="61">
         <v>803033</v>
       </c>
-      <c r="Z8" s="61">
+      <c r="Z8" s="80">
         <v>1023573</v>
       </c>
       <c r="AA8" s="62">
         <v>1510337</v>
       </c>
       <c r="AB8" s="62">
         <v>1715597</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="48">
         <v>100000000</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="63" t="s">
         <v>0</v>
       </c>
@@ -2561,51 +2570,51 @@
       </c>
       <c r="R9" s="61">
         <v>20950</v>
       </c>
       <c r="S9" s="61">
         <v>27389</v>
       </c>
       <c r="T9" s="61">
         <v>38769</v>
       </c>
       <c r="U9" s="61">
         <v>31152</v>
       </c>
       <c r="V9" s="61">
         <v>35803</v>
       </c>
       <c r="W9" s="61">
         <v>24391</v>
       </c>
       <c r="X9" s="61">
         <v>22057</v>
       </c>
       <c r="Y9" s="61">
         <v>22308</v>
       </c>
-      <c r="Z9" s="61">
+      <c r="Z9" s="80">
         <v>26545</v>
       </c>
       <c r="AA9" s="62">
         <v>37729</v>
       </c>
       <c r="AB9" s="62">
         <v>40250</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="61">
         <v>26109</v>
       </c>
       <c r="D10" s="61">
         <v>23887</v>
       </c>
       <c r="E10" s="61">
         <v>14425</v>
       </c>
@@ -2647,51 +2656,51 @@
       </c>
       <c r="R10" s="61">
         <v>16196</v>
       </c>
       <c r="S10" s="61">
         <v>33237</v>
       </c>
       <c r="T10" s="61">
         <v>36056</v>
       </c>
       <c r="U10" s="61">
         <v>33211</v>
       </c>
       <c r="V10" s="61">
         <v>42607</v>
       </c>
       <c r="W10" s="61">
         <v>32485</v>
       </c>
       <c r="X10" s="61">
         <v>30445</v>
       </c>
       <c r="Y10" s="61">
         <v>30862</v>
       </c>
-      <c r="Z10" s="61">
+      <c r="Z10" s="80">
         <v>38262</v>
       </c>
       <c r="AA10" s="62">
         <v>54317</v>
       </c>
       <c r="AB10" s="62">
         <v>61258</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="50" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="61">
         <v>9822</v>
       </c>
       <c r="D11" s="61">
         <v>10587</v>
       </c>
       <c r="E11" s="61">
         <v>12532</v>
       </c>
@@ -2733,51 +2742,51 @@
       </c>
       <c r="R11" s="61">
         <v>17025</v>
       </c>
       <c r="S11" s="61">
         <v>24350</v>
       </c>
       <c r="T11" s="61">
         <v>37263</v>
       </c>
       <c r="U11" s="61">
         <v>31302</v>
       </c>
       <c r="V11" s="61">
         <v>40520</v>
       </c>
       <c r="W11" s="61">
         <v>33953</v>
       </c>
       <c r="X11" s="61">
         <v>29136</v>
       </c>
       <c r="Y11" s="61">
         <v>31760</v>
       </c>
-      <c r="Z11" s="61">
+      <c r="Z11" s="80">
         <v>38908</v>
       </c>
       <c r="AA11" s="62">
         <v>61671</v>
       </c>
       <c r="AB11" s="62">
         <v>70441</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="61">
         <v>24569</v>
       </c>
       <c r="D12" s="61">
         <v>26225</v>
       </c>
       <c r="E12" s="61">
         <v>30285</v>
       </c>
@@ -2819,51 +2828,51 @@
       </c>
       <c r="R12" s="61">
         <v>34485</v>
       </c>
       <c r="S12" s="61">
         <v>44582</v>
       </c>
       <c r="T12" s="61">
         <v>74388</v>
       </c>
       <c r="U12" s="61">
         <v>63333</v>
       </c>
       <c r="V12" s="61">
         <v>94052</v>
       </c>
       <c r="W12" s="61">
         <v>78188</v>
       </c>
       <c r="X12" s="61">
         <v>66872</v>
       </c>
       <c r="Y12" s="61">
         <v>79166</v>
       </c>
-      <c r="Z12" s="61">
+      <c r="Z12" s="80">
         <v>96542</v>
       </c>
       <c r="AA12" s="62">
         <v>145420</v>
       </c>
       <c r="AB12" s="62">
         <v>167292</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="61">
         <v>5506</v>
       </c>
       <c r="D13" s="61">
         <v>4297</v>
       </c>
       <c r="E13" s="61">
         <v>3978</v>
       </c>
@@ -2905,51 +2914,51 @@
       </c>
       <c r="R13" s="61">
         <v>11730</v>
       </c>
       <c r="S13" s="61">
         <v>14696</v>
       </c>
       <c r="T13" s="61">
         <v>23886</v>
       </c>
       <c r="U13" s="61">
         <v>19745</v>
       </c>
       <c r="V13" s="61">
         <v>26565</v>
       </c>
       <c r="W13" s="61">
         <v>21728</v>
       </c>
       <c r="X13" s="61">
         <v>20658</v>
       </c>
       <c r="Y13" s="61">
         <v>20653</v>
       </c>
-      <c r="Z13" s="61">
+      <c r="Z13" s="80">
         <v>30906</v>
       </c>
       <c r="AA13" s="62">
         <v>44176</v>
       </c>
       <c r="AB13" s="62">
         <v>45681</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="61">
         <v>10794</v>
       </c>
       <c r="D14" s="61">
         <v>14316</v>
       </c>
       <c r="E14" s="61">
         <v>15591</v>
       </c>
@@ -2991,51 +3000,51 @@
       </c>
       <c r="R14" s="61">
         <v>15526</v>
       </c>
       <c r="S14" s="61">
         <v>23702</v>
       </c>
       <c r="T14" s="61">
         <v>40219</v>
       </c>
       <c r="U14" s="61">
         <v>33588</v>
       </c>
       <c r="V14" s="61">
         <v>39794</v>
       </c>
       <c r="W14" s="61">
         <v>28369</v>
       </c>
       <c r="X14" s="61">
         <v>23289</v>
       </c>
       <c r="Y14" s="61">
         <v>25622</v>
       </c>
-      <c r="Z14" s="61">
+      <c r="Z14" s="80">
         <v>31950</v>
       </c>
       <c r="AA14" s="62">
         <v>50551</v>
       </c>
       <c r="AB14" s="62">
         <v>58105</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="61">
         <v>15485</v>
       </c>
       <c r="D15" s="61">
         <v>17645</v>
       </c>
       <c r="E15" s="61">
         <v>17028</v>
       </c>
@@ -3077,51 +3086,51 @@
       </c>
       <c r="R15" s="61">
         <v>25839</v>
       </c>
       <c r="S15" s="61">
         <v>32673</v>
       </c>
       <c r="T15" s="61">
         <v>46514</v>
       </c>
       <c r="U15" s="61">
         <v>46325</v>
       </c>
       <c r="V15" s="61">
         <v>65722</v>
       </c>
       <c r="W15" s="61">
         <v>47456</v>
       </c>
       <c r="X15" s="61">
         <v>39749</v>
       </c>
       <c r="Y15" s="61">
         <v>42387</v>
       </c>
-      <c r="Z15" s="61">
+      <c r="Z15" s="80">
         <v>55484</v>
       </c>
       <c r="AA15" s="62">
         <v>75330</v>
       </c>
       <c r="AB15" s="62">
         <v>79941</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="63" t="s">
         <v>0</v>
       </c>
@@ -3163,51 +3172,51 @@
       </c>
       <c r="R16" s="61">
         <v>22060</v>
       </c>
       <c r="S16" s="61">
         <v>28080</v>
       </c>
       <c r="T16" s="61">
         <v>43043</v>
       </c>
       <c r="U16" s="61">
         <v>34733</v>
       </c>
       <c r="V16" s="61">
         <v>44324</v>
       </c>
       <c r="W16" s="61">
         <v>33426</v>
       </c>
       <c r="X16" s="61">
         <v>26558</v>
       </c>
       <c r="Y16" s="61">
         <v>28003</v>
       </c>
-      <c r="Z16" s="61">
+      <c r="Z16" s="80">
         <v>36713</v>
       </c>
       <c r="AA16" s="62">
         <v>51617</v>
       </c>
       <c r="AB16" s="62">
         <v>55701</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="61">
         <v>24978</v>
       </c>
       <c r="D17" s="61">
         <v>24043</v>
       </c>
       <c r="E17" s="61">
         <v>24064</v>
       </c>
@@ -3249,51 +3258,51 @@
       </c>
       <c r="R17" s="61">
         <v>26720</v>
       </c>
       <c r="S17" s="61">
         <v>31593</v>
       </c>
       <c r="T17" s="61">
         <v>40981</v>
       </c>
       <c r="U17" s="61">
         <v>35608</v>
       </c>
       <c r="V17" s="61">
         <v>48024</v>
       </c>
       <c r="W17" s="61">
         <v>37816</v>
       </c>
       <c r="X17" s="61">
         <v>33686</v>
       </c>
       <c r="Y17" s="61">
         <v>34207</v>
       </c>
-      <c r="Z17" s="61">
+      <c r="Z17" s="80">
         <v>43784</v>
       </c>
       <c r="AA17" s="62">
         <v>56989</v>
       </c>
       <c r="AB17" s="62">
         <v>64020</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="61">
         <v>24635</v>
       </c>
       <c r="D18" s="61">
         <v>24084</v>
       </c>
       <c r="E18" s="61">
         <v>20136</v>
       </c>
@@ -3335,51 +3344,51 @@
       </c>
       <c r="R18" s="61">
         <v>26004</v>
       </c>
       <c r="S18" s="61">
         <v>29501</v>
       </c>
       <c r="T18" s="61">
         <v>39609</v>
       </c>
       <c r="U18" s="61">
         <v>35936</v>
       </c>
       <c r="V18" s="61">
         <v>42625</v>
       </c>
       <c r="W18" s="61">
         <v>29979</v>
       </c>
       <c r="X18" s="61">
         <v>26256</v>
       </c>
       <c r="Y18" s="61">
         <v>27891</v>
       </c>
-      <c r="Z18" s="61">
+      <c r="Z18" s="80">
         <v>32533</v>
       </c>
       <c r="AA18" s="62">
         <v>43676</v>
       </c>
       <c r="AB18" s="62">
         <v>46886</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="61">
         <v>9793</v>
       </c>
       <c r="D19" s="61">
         <v>9387</v>
       </c>
       <c r="E19" s="61">
         <v>10070</v>
       </c>
@@ -3421,51 +3430,51 @@
       </c>
       <c r="R19" s="61">
         <v>18530</v>
       </c>
       <c r="S19" s="61">
         <v>28254</v>
       </c>
       <c r="T19" s="61">
         <v>34866</v>
       </c>
       <c r="U19" s="61">
         <v>35374</v>
       </c>
       <c r="V19" s="61">
         <v>44893</v>
       </c>
       <c r="W19" s="61">
         <v>29898</v>
       </c>
       <c r="X19" s="61">
         <v>24456</v>
       </c>
       <c r="Y19" s="61">
         <v>26957</v>
       </c>
-      <c r="Z19" s="61">
+      <c r="Z19" s="80">
         <v>32550</v>
       </c>
       <c r="AA19" s="62">
         <v>46489</v>
       </c>
       <c r="AB19" s="62">
         <v>53135</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="61">
         <v>7564</v>
       </c>
       <c r="D20" s="61">
         <v>6831</v>
       </c>
       <c r="E20" s="61">
         <v>6228</v>
       </c>
@@ -3507,51 +3516,51 @@
       </c>
       <c r="R20" s="61">
         <v>11243</v>
       </c>
       <c r="S20" s="61">
         <v>14282</v>
       </c>
       <c r="T20" s="61">
         <v>43597</v>
       </c>
       <c r="U20" s="61">
         <v>33106</v>
       </c>
       <c r="V20" s="61">
         <v>40513</v>
       </c>
       <c r="W20" s="61">
         <v>33468</v>
       </c>
       <c r="X20" s="61">
         <v>28571</v>
       </c>
       <c r="Y20" s="61">
         <v>29724</v>
       </c>
-      <c r="Z20" s="61">
+      <c r="Z20" s="80">
         <v>39203</v>
       </c>
       <c r="AA20" s="62">
         <v>56038</v>
       </c>
       <c r="AB20" s="62">
         <v>64047</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A21" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="61">
         <v>16276</v>
       </c>
       <c r="D21" s="61">
         <v>15305</v>
       </c>
       <c r="E21" s="61">
         <v>16368</v>
       </c>
@@ -3593,51 +3602,51 @@
       </c>
       <c r="R21" s="61">
         <v>18589</v>
       </c>
       <c r="S21" s="61">
         <v>25027</v>
       </c>
       <c r="T21" s="61">
         <v>31311</v>
       </c>
       <c r="U21" s="61">
         <v>29651</v>
       </c>
       <c r="V21" s="61">
         <v>35932</v>
       </c>
       <c r="W21" s="61">
         <v>26999</v>
       </c>
       <c r="X21" s="61">
         <v>22971</v>
       </c>
       <c r="Y21" s="61">
         <v>23279</v>
       </c>
-      <c r="Z21" s="61">
+      <c r="Z21" s="80">
         <v>27928</v>
       </c>
       <c r="AA21" s="62">
         <v>38548</v>
       </c>
       <c r="AB21" s="62">
         <v>41131</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A22" s="50" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="61">
         <v>10927</v>
       </c>
       <c r="D22" s="61">
         <v>10331</v>
       </c>
       <c r="E22" s="61">
         <v>10481</v>
       </c>
@@ -3679,51 +3688,51 @@
       </c>
       <c r="R22" s="61">
         <v>21062</v>
       </c>
       <c r="S22" s="61">
         <v>20575</v>
       </c>
       <c r="T22" s="61">
         <v>25038</v>
       </c>
       <c r="U22" s="61">
         <v>21507</v>
       </c>
       <c r="V22" s="61">
         <v>25517</v>
       </c>
       <c r="W22" s="61">
         <v>19002</v>
       </c>
       <c r="X22" s="61">
         <v>16189</v>
       </c>
       <c r="Y22" s="61">
         <v>16931</v>
       </c>
-      <c r="Z22" s="61">
+      <c r="Z22" s="80">
         <v>18962</v>
       </c>
       <c r="AA22" s="62">
         <v>27125</v>
       </c>
       <c r="AB22" s="62">
         <v>28967</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A23" s="50" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="61">
         <v>40126</v>
       </c>
       <c r="D23" s="61">
         <v>34095</v>
       </c>
       <c r="E23" s="61">
         <v>20663</v>
       </c>
@@ -3765,51 +3774,51 @@
       </c>
       <c r="R23" s="61">
         <v>38845</v>
       </c>
       <c r="S23" s="61">
         <v>57223</v>
       </c>
       <c r="T23" s="61">
         <v>90103</v>
       </c>
       <c r="U23" s="61">
         <v>138792</v>
       </c>
       <c r="V23" s="61">
         <v>142679</v>
       </c>
       <c r="W23" s="61">
         <v>107242</v>
       </c>
       <c r="X23" s="61">
         <v>83929</v>
       </c>
       <c r="Y23" s="61">
         <v>81905</v>
       </c>
-      <c r="Z23" s="61">
+      <c r="Z23" s="80">
         <v>107940</v>
       </c>
       <c r="AA23" s="62">
         <v>158189</v>
       </c>
       <c r="AB23" s="62">
         <v>179739</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="63" t="s">
         <v>0</v>
       </c>
@@ -3851,51 +3860,51 @@
       </c>
       <c r="R24" s="61">
         <v>5303</v>
       </c>
       <c r="S24" s="61">
         <v>7319</v>
       </c>
       <c r="T24" s="61">
         <v>8816</v>
       </c>
       <c r="U24" s="61">
         <v>7908</v>
       </c>
       <c r="V24" s="61">
         <v>11167</v>
       </c>
       <c r="W24" s="61">
         <v>8728</v>
       </c>
       <c r="X24" s="61">
         <v>7616</v>
       </c>
       <c r="Y24" s="61">
         <v>7921</v>
       </c>
-      <c r="Z24" s="61">
+      <c r="Z24" s="80">
         <v>9966</v>
       </c>
       <c r="AA24" s="62">
         <v>13072</v>
       </c>
       <c r="AB24" s="62">
         <v>14621</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A25" s="50" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="61">
         <v>28906</v>
       </c>
       <c r="D25" s="61">
         <v>29846</v>
       </c>
       <c r="E25" s="61">
         <v>34283</v>
       </c>
@@ -3937,51 +3946,51 @@
       </c>
       <c r="R25" s="61">
         <v>19102</v>
       </c>
       <c r="S25" s="61">
         <v>20315</v>
       </c>
       <c r="T25" s="61">
         <v>33025</v>
       </c>
       <c r="U25" s="61">
         <v>28435</v>
       </c>
       <c r="V25" s="61">
         <v>32540</v>
       </c>
       <c r="W25" s="61">
         <v>21620</v>
       </c>
       <c r="X25" s="61">
         <v>20041</v>
       </c>
       <c r="Y25" s="61">
         <v>20635</v>
       </c>
-      <c r="Z25" s="61">
+      <c r="Z25" s="80">
         <v>25082</v>
       </c>
       <c r="AA25" s="62">
         <v>34407</v>
       </c>
       <c r="AB25" s="62">
         <v>38277</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="50" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="61">
         <v>4108</v>
       </c>
       <c r="D26" s="61">
         <v>5116</v>
       </c>
       <c r="E26" s="61">
         <v>5130</v>
       </c>
@@ -4023,51 +4032,51 @@
       </c>
       <c r="R26" s="61">
         <v>32836</v>
       </c>
       <c r="S26" s="61">
         <v>58017</v>
       </c>
       <c r="T26" s="61">
         <v>99702</v>
       </c>
       <c r="U26" s="61">
         <v>89663</v>
       </c>
       <c r="V26" s="61">
         <v>126974</v>
       </c>
       <c r="W26" s="61">
         <v>95927</v>
       </c>
       <c r="X26" s="61">
         <v>99109</v>
       </c>
       <c r="Y26" s="61">
         <v>109383</v>
       </c>
-      <c r="Z26" s="61">
+      <c r="Z26" s="80">
         <v>132927</v>
       </c>
       <c r="AA26" s="62">
         <v>198456</v>
       </c>
       <c r="AB26" s="62">
         <v>228865</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="51" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="61">
         <v>17101</v>
       </c>
       <c r="D27" s="61">
         <v>15733</v>
       </c>
       <c r="E27" s="61">
         <v>27830</v>
       </c>
@@ -4109,51 +4118,51 @@
       </c>
       <c r="R27" s="61">
         <v>50168</v>
       </c>
       <c r="S27" s="61">
         <v>67341</v>
       </c>
       <c r="T27" s="61">
         <v>89561</v>
       </c>
       <c r="U27" s="61">
         <v>76020</v>
       </c>
       <c r="V27" s="61">
         <v>98557</v>
       </c>
       <c r="W27" s="61">
         <v>82457</v>
       </c>
       <c r="X27" s="61">
         <v>87916</v>
       </c>
       <c r="Y27" s="61">
         <v>94562</v>
       </c>
-      <c r="Z27" s="61">
+      <c r="Z27" s="80">
         <v>122417</v>
       </c>
       <c r="AA27" s="62">
         <v>196244</v>
       </c>
       <c r="AB27" s="62">
         <v>239736</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A28" s="51" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="63" t="s">
         <v>0</v>
       </c>
@@ -4195,91 +4204,91 @@
       </c>
       <c r="R28" s="61">
         <v>22835</v>
       </c>
       <c r="S28" s="61">
         <v>27743</v>
       </c>
       <c r="T28" s="61">
         <v>49811</v>
       </c>
       <c r="U28" s="61">
         <v>61528</v>
       </c>
       <c r="V28" s="61">
         <v>71111</v>
       </c>
       <c r="W28" s="61">
         <v>51817</v>
       </c>
       <c r="X28" s="61">
         <v>46930</v>
       </c>
       <c r="Y28" s="61">
         <v>48877</v>
       </c>
-      <c r="Z28" s="61">
+      <c r="Z28" s="80">
         <v>74971</v>
       </c>
       <c r="AA28" s="62">
         <v>120293</v>
       </c>
       <c r="AB28" s="62">
         <v>137504</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55"/>
-      <c r="B29" s="75" t="s">
+      <c r="B29" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="75"/>
-[...24 lines deleted...]
-      <c r="AB29" s="76"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+      <c r="R29" s="78"/>
+      <c r="S29" s="78"/>
+      <c r="T29" s="78"/>
+      <c r="U29" s="78"/>
+      <c r="V29" s="78"/>
+      <c r="W29" s="78"/>
+      <c r="X29" s="78"/>
+      <c r="Y29" s="78"/>
+      <c r="Z29" s="78"/>
+      <c r="AA29" s="78"/>
+      <c r="AB29" s="77"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="56"/>
       <c r="B30" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="61">
         <v>150581</v>
       </c>
       <c r="D30" s="61">
         <v>142641</v>
       </c>
       <c r="E30" s="61">
         <v>142633</v>
       </c>
       <c r="F30" s="61">
         <v>162340</v>
       </c>
       <c r="G30" s="61">
         <v>174765</v>
       </c>
       <c r="H30" s="61">
         <v>166882</v>
       </c>
       <c r="I30" s="61">
@@ -4311,52 +4320,52 @@
       </c>
       <c r="R30" s="61">
         <v>259725</v>
       </c>
       <c r="S30" s="61">
         <v>361415</v>
       </c>
       <c r="T30" s="61">
         <v>538767</v>
       </c>
       <c r="U30" s="61">
         <v>506815</v>
       </c>
       <c r="V30" s="61">
         <v>615882</v>
       </c>
       <c r="W30" s="61">
         <v>468235</v>
       </c>
       <c r="X30" s="61">
         <v>446951</v>
       </c>
       <c r="Y30" s="61">
         <v>483549</v>
       </c>
-      <c r="Z30" s="61">
-        <v>623702</v>
+      <c r="Z30" s="80">
+        <v>638799</v>
       </c>
       <c r="AA30" s="64">
         <v>937945</v>
       </c>
       <c r="AB30" s="64">
         <v>1080654</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="57">
         <v>100000000</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="63" t="s">
@@ -4397,52 +4406,52 @@
       </c>
       <c r="R31" s="61">
         <v>9735</v>
       </c>
       <c r="S31" s="61">
         <v>14439</v>
       </c>
       <c r="T31" s="61">
         <v>17738</v>
       </c>
       <c r="U31" s="61">
         <v>14950</v>
       </c>
       <c r="V31" s="61">
         <v>16894</v>
       </c>
       <c r="W31" s="61">
         <v>11837</v>
       </c>
       <c r="X31" s="61">
         <v>10897</v>
       </c>
       <c r="Y31" s="61">
         <v>11051</v>
       </c>
-      <c r="Z31" s="61">
-        <v>13723</v>
+      <c r="Z31" s="80">
+        <v>13906</v>
       </c>
       <c r="AA31" s="64">
         <v>19429</v>
       </c>
       <c r="AB31" s="64">
         <v>21342</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="61">
         <v>11981</v>
       </c>
       <c r="D32" s="61">
         <v>10653</v>
       </c>
       <c r="E32" s="61">
         <v>5697</v>
       </c>
       <c r="F32" s="61">
@@ -4483,52 +4492,52 @@
       </c>
       <c r="R32" s="61">
         <v>7970</v>
       </c>
       <c r="S32" s="61">
         <v>14903</v>
       </c>
       <c r="T32" s="61">
         <v>16220</v>
       </c>
       <c r="U32" s="61">
         <v>15410</v>
       </c>
       <c r="V32" s="61">
         <v>19049</v>
       </c>
       <c r="W32" s="61">
         <v>14540</v>
       </c>
       <c r="X32" s="61">
         <v>13729</v>
       </c>
       <c r="Y32" s="61">
         <v>14226</v>
       </c>
-      <c r="Z32" s="61">
-        <v>17887</v>
+      <c r="Z32" s="80">
+        <v>19122</v>
       </c>
       <c r="AA32" s="64">
         <v>25602</v>
       </c>
       <c r="AB32" s="64">
         <v>28872</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="61">
         <v>4990</v>
       </c>
       <c r="D33" s="61">
         <v>5122</v>
       </c>
       <c r="E33" s="61">
         <v>5790</v>
       </c>
       <c r="F33" s="61">
@@ -4569,52 +4578,52 @@
       </c>
       <c r="R33" s="61">
         <v>10040</v>
       </c>
       <c r="S33" s="61">
         <v>13891</v>
       </c>
       <c r="T33" s="61">
         <v>19723</v>
       </c>
       <c r="U33" s="61">
         <v>17701</v>
       </c>
       <c r="V33" s="61">
         <v>22946</v>
       </c>
       <c r="W33" s="61">
         <v>22365</v>
       </c>
       <c r="X33" s="61">
         <v>20551</v>
       </c>
       <c r="Y33" s="61">
         <v>22411</v>
       </c>
-      <c r="Z33" s="61">
-        <v>27564</v>
+      <c r="Z33" s="80">
+        <v>27604</v>
       </c>
       <c r="AA33" s="64">
         <v>43606</v>
       </c>
       <c r="AB33" s="64">
         <v>50700</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="59" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="61">
         <v>9628</v>
       </c>
       <c r="D34" s="61">
         <v>10189</v>
       </c>
       <c r="E34" s="61">
         <v>11229</v>
       </c>
       <c r="F34" s="61">
@@ -4655,52 +4664,52 @@
       </c>
       <c r="R34" s="61">
         <v>7260</v>
       </c>
       <c r="S34" s="61">
         <v>10075</v>
       </c>
       <c r="T34" s="61">
         <v>20160</v>
       </c>
       <c r="U34" s="61">
         <v>14811</v>
       </c>
       <c r="V34" s="61">
         <v>18649</v>
       </c>
       <c r="W34" s="61">
         <v>11788</v>
       </c>
       <c r="X34" s="61">
         <v>10191</v>
       </c>
       <c r="Y34" s="61">
         <v>15356</v>
       </c>
-      <c r="Z34" s="61">
-        <v>17148</v>
+      <c r="Z34" s="80">
+        <v>17773</v>
       </c>
       <c r="AA34" s="64">
         <v>27001</v>
       </c>
       <c r="AB34" s="64">
         <v>29454</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="61">
         <v>3441</v>
       </c>
       <c r="D35" s="61">
         <v>2667</v>
       </c>
       <c r="E35" s="61">
         <v>2367</v>
       </c>
       <c r="F35" s="61">
@@ -4741,52 +4750,52 @@
       </c>
       <c r="R35" s="61">
         <v>5138</v>
       </c>
       <c r="S35" s="61">
         <v>6688</v>
       </c>
       <c r="T35" s="61">
         <v>11364</v>
       </c>
       <c r="U35" s="61">
         <v>10834</v>
       </c>
       <c r="V35" s="61">
         <v>13667</v>
       </c>
       <c r="W35" s="61">
         <v>10435</v>
       </c>
       <c r="X35" s="61">
         <v>10548</v>
       </c>
       <c r="Y35" s="61">
         <v>10528</v>
       </c>
-      <c r="Z35" s="61">
-        <v>15087</v>
+      <c r="Z35" s="80">
+        <v>15142</v>
       </c>
       <c r="AA35" s="64">
         <v>24170</v>
       </c>
       <c r="AB35" s="64">
         <v>24215</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="59" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="61">
         <v>3419</v>
       </c>
       <c r="D36" s="61">
         <v>3679</v>
       </c>
       <c r="E36" s="61">
         <v>4044</v>
       </c>
       <c r="F36" s="61">
@@ -4827,52 +4836,52 @@
       </c>
       <c r="R36" s="61">
         <v>6743</v>
       </c>
       <c r="S36" s="61">
         <v>9542</v>
       </c>
       <c r="T36" s="61">
         <v>18273</v>
       </c>
       <c r="U36" s="61">
         <v>15629</v>
       </c>
       <c r="V36" s="61">
         <v>19275</v>
       </c>
       <c r="W36" s="61">
         <v>14234</v>
       </c>
       <c r="X36" s="61">
         <v>12299</v>
       </c>
       <c r="Y36" s="61">
         <v>13647</v>
       </c>
-      <c r="Z36" s="61">
-        <v>17670</v>
+      <c r="Z36" s="80">
+        <v>17735</v>
       </c>
       <c r="AA36" s="64">
         <v>28479</v>
       </c>
       <c r="AB36" s="64">
         <v>33234</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="61">
         <v>8130</v>
       </c>
       <c r="D37" s="61">
         <v>9137</v>
       </c>
       <c r="E37" s="61">
         <v>7451</v>
       </c>
       <c r="F37" s="61">
@@ -4913,52 +4922,52 @@
       </c>
       <c r="R37" s="61">
         <v>11172</v>
       </c>
       <c r="S37" s="61">
         <v>14800</v>
       </c>
       <c r="T37" s="61">
         <v>19751</v>
       </c>
       <c r="U37" s="61">
         <v>17741</v>
       </c>
       <c r="V37" s="61">
         <v>23177</v>
       </c>
       <c r="W37" s="61">
         <v>16810</v>
       </c>
       <c r="X37" s="61">
         <v>14773</v>
       </c>
       <c r="Y37" s="61">
         <v>16289</v>
       </c>
-      <c r="Z37" s="61">
-        <v>20532</v>
+      <c r="Z37" s="80">
+        <v>29925</v>
       </c>
       <c r="AA37" s="64">
         <v>27662</v>
       </c>
       <c r="AB37" s="64">
         <v>30926</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="63" t="s">
@@ -4999,52 +5008,52 @@
       </c>
       <c r="R38" s="61">
         <v>11501</v>
       </c>
       <c r="S38" s="61">
         <v>14624</v>
       </c>
       <c r="T38" s="61">
         <v>23602</v>
       </c>
       <c r="U38" s="61">
         <v>18666</v>
       </c>
       <c r="V38" s="61">
         <v>18532</v>
       </c>
       <c r="W38" s="61">
         <v>12579</v>
       </c>
       <c r="X38" s="61">
         <v>10712</v>
       </c>
       <c r="Y38" s="61">
         <v>10602</v>
       </c>
-      <c r="Z38" s="61">
-        <v>15518</v>
+      <c r="Z38" s="80">
+        <v>15959</v>
       </c>
       <c r="AA38" s="64">
         <v>21780</v>
       </c>
       <c r="AB38" s="64">
         <v>23834</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="61">
         <v>18107</v>
       </c>
       <c r="D39" s="61">
         <v>17006</v>
       </c>
       <c r="E39" s="61">
         <v>16767</v>
       </c>
       <c r="F39" s="61">
@@ -5085,52 +5094,52 @@
       </c>
       <c r="R39" s="61">
         <v>17783</v>
       </c>
       <c r="S39" s="61">
         <v>21868</v>
       </c>
       <c r="T39" s="61">
         <v>28189</v>
       </c>
       <c r="U39" s="61">
         <v>25392</v>
       </c>
       <c r="V39" s="61">
         <v>33200</v>
       </c>
       <c r="W39" s="61">
         <v>26674</v>
       </c>
       <c r="X39" s="61">
         <v>24268</v>
       </c>
       <c r="Y39" s="61">
         <v>24838</v>
       </c>
-      <c r="Z39" s="61">
-        <v>32137</v>
+      <c r="Z39" s="80">
+        <v>32354</v>
       </c>
       <c r="AA39" s="64">
         <v>41622</v>
       </c>
       <c r="AB39" s="64">
         <v>46845</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="59" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="61">
         <v>13933</v>
       </c>
       <c r="D40" s="61">
         <v>12281</v>
       </c>
       <c r="E40" s="61">
         <v>8520</v>
       </c>
       <c r="F40" s="61">
@@ -5171,52 +5180,52 @@
       </c>
       <c r="R40" s="61">
         <v>10906</v>
       </c>
       <c r="S40" s="61">
         <v>13472</v>
       </c>
       <c r="T40" s="61">
         <v>16808</v>
       </c>
       <c r="U40" s="61">
         <v>15777</v>
       </c>
       <c r="V40" s="61">
         <v>18325</v>
       </c>
       <c r="W40" s="61">
         <v>13546</v>
       </c>
       <c r="X40" s="61">
         <v>12473</v>
       </c>
       <c r="Y40" s="61">
         <v>13168</v>
       </c>
-      <c r="Z40" s="61">
-        <v>15796</v>
+      <c r="Z40" s="80">
+        <v>16016</v>
       </c>
       <c r="AA40" s="64">
         <v>21692</v>
       </c>
       <c r="AB40" s="64">
         <v>23910</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="61">
         <v>7794</v>
       </c>
       <c r="D41" s="61">
         <v>7445</v>
       </c>
       <c r="E41" s="61">
         <v>7565</v>
       </c>
       <c r="F41" s="61">
@@ -5257,52 +5266,52 @@
       </c>
       <c r="R41" s="61">
         <v>7611</v>
       </c>
       <c r="S41" s="61">
         <v>11425</v>
       </c>
       <c r="T41" s="61">
         <v>15589</v>
       </c>
       <c r="U41" s="61">
         <v>16396</v>
       </c>
       <c r="V41" s="61">
         <v>18432</v>
       </c>
       <c r="W41" s="61">
         <v>12833</v>
       </c>
       <c r="X41" s="61">
         <v>11004</v>
       </c>
       <c r="Y41" s="61">
         <v>12355</v>
       </c>
-      <c r="Z41" s="61">
-        <v>15609</v>
+      <c r="Z41" s="80">
+        <v>15986</v>
       </c>
       <c r="AA41" s="64">
         <v>21788</v>
       </c>
       <c r="AB41" s="64">
         <v>25784</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="61">
         <v>5595</v>
       </c>
       <c r="D42" s="61">
         <v>4589</v>
       </c>
       <c r="E42" s="61">
         <v>4333</v>
       </c>
       <c r="F42" s="61">
@@ -5343,52 +5352,52 @@
       </c>
       <c r="R42" s="61">
         <v>7267</v>
       </c>
       <c r="S42" s="61">
         <v>8453</v>
       </c>
       <c r="T42" s="61">
         <v>19988</v>
       </c>
       <c r="U42" s="61">
         <v>15640</v>
       </c>
       <c r="V42" s="61">
         <v>16730</v>
       </c>
       <c r="W42" s="61">
         <v>12130</v>
       </c>
       <c r="X42" s="61">
         <v>11317</v>
       </c>
       <c r="Y42" s="61">
         <v>12051</v>
       </c>
-      <c r="Z42" s="61">
-        <v>16147</v>
+      <c r="Z42" s="80">
+        <v>16240</v>
       </c>
       <c r="AA42" s="64">
         <v>23698</v>
       </c>
       <c r="AB42" s="64">
         <v>27283</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="61">
         <v>8177</v>
       </c>
       <c r="D43" s="61">
         <v>7257</v>
       </c>
       <c r="E43" s="61">
         <v>7086</v>
       </c>
       <c r="F43" s="61">
@@ -5429,52 +5438,52 @@
       </c>
       <c r="R43" s="61">
         <v>9786</v>
       </c>
       <c r="S43" s="61">
         <v>14633</v>
       </c>
       <c r="T43" s="61">
         <v>17758</v>
       </c>
       <c r="U43" s="61">
         <v>17227</v>
       </c>
       <c r="V43" s="61">
         <v>19323</v>
       </c>
       <c r="W43" s="61">
         <v>14504</v>
       </c>
       <c r="X43" s="61">
         <v>12898</v>
       </c>
       <c r="Y43" s="61">
         <v>13134</v>
       </c>
-      <c r="Z43" s="61">
-        <v>15875</v>
+      <c r="Z43" s="80">
+        <v>15988</v>
       </c>
       <c r="AA43" s="64">
         <v>21207</v>
       </c>
       <c r="AB43" s="64">
         <v>23932</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="59" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="61">
         <v>3856</v>
       </c>
       <c r="D44" s="61">
         <v>3885</v>
       </c>
       <c r="E44" s="61">
         <v>2895</v>
       </c>
       <c r="F44" s="61">
@@ -5515,52 +5524,52 @@
       </c>
       <c r="R44" s="61">
         <v>5217</v>
       </c>
       <c r="S44" s="61">
         <v>5764</v>
       </c>
       <c r="T44" s="61">
         <v>6651</v>
       </c>
       <c r="U44" s="61">
         <v>6020</v>
       </c>
       <c r="V44" s="61">
         <v>6896</v>
       </c>
       <c r="W44" s="61">
         <v>5188</v>
       </c>
       <c r="X44" s="61">
         <v>4707</v>
       </c>
       <c r="Y44" s="61">
         <v>5273</v>
       </c>
-      <c r="Z44" s="61">
-        <v>6223</v>
+      <c r="Z44" s="80">
+        <v>6483</v>
       </c>
       <c r="AA44" s="64">
         <v>8982</v>
       </c>
       <c r="AB44" s="64">
         <v>9523</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C45" s="61">
         <v>15787</v>
       </c>
       <c r="D45" s="61">
         <v>13902</v>
       </c>
       <c r="E45" s="61">
         <v>10535</v>
       </c>
       <c r="F45" s="61">
@@ -5601,52 +5610,52 @@
       </c>
       <c r="R45" s="61">
         <v>13444</v>
       </c>
       <c r="S45" s="61">
         <v>18881</v>
       </c>
       <c r="T45" s="61">
         <v>27833</v>
       </c>
       <c r="U45" s="61">
         <v>39138</v>
       </c>
       <c r="V45" s="61">
         <v>32194</v>
       </c>
       <c r="W45" s="61">
         <v>22456</v>
       </c>
       <c r="X45" s="61">
         <v>18055</v>
       </c>
       <c r="Y45" s="61">
         <v>20180</v>
       </c>
-      <c r="Z45" s="61">
-        <v>26614</v>
+      <c r="Z45" s="80">
+        <v>28244</v>
       </c>
       <c r="AA45" s="64">
         <v>39334</v>
       </c>
       <c r="AB45" s="64">
         <v>44508</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="59" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="63" t="s">
@@ -5687,52 +5696,52 @@
       </c>
       <c r="R46" s="61">
         <v>3764</v>
       </c>
       <c r="S46" s="61">
         <v>5324</v>
       </c>
       <c r="T46" s="61">
         <v>6312</v>
       </c>
       <c r="U46" s="61">
         <v>5800</v>
       </c>
       <c r="V46" s="61">
         <v>7987</v>
       </c>
       <c r="W46" s="61">
         <v>6380</v>
       </c>
       <c r="X46" s="61">
         <v>5741</v>
       </c>
       <c r="Y46" s="61">
         <v>5673</v>
       </c>
-      <c r="Z46" s="61">
-        <v>7287</v>
+      <c r="Z46" s="80">
+        <v>7332</v>
       </c>
       <c r="AA46" s="64">
         <v>9426</v>
       </c>
       <c r="AB46" s="64">
         <v>10550</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="61">
         <v>14534</v>
       </c>
       <c r="D47" s="61">
         <v>13980</v>
       </c>
       <c r="E47" s="61">
         <v>15394</v>
       </c>
       <c r="F47" s="61">
@@ -5773,52 +5782,52 @@
       </c>
       <c r="R47" s="61">
         <v>8549</v>
       </c>
       <c r="S47" s="61">
         <v>9532</v>
       </c>
       <c r="T47" s="61">
         <v>13734</v>
       </c>
       <c r="U47" s="61">
         <v>12472</v>
       </c>
       <c r="V47" s="61">
         <v>13964</v>
       </c>
       <c r="W47" s="61">
         <v>9735</v>
       </c>
       <c r="X47" s="61">
         <v>8833</v>
       </c>
       <c r="Y47" s="61">
         <v>9945</v>
       </c>
-      <c r="Z47" s="61">
-        <v>12570</v>
+      <c r="Z47" s="80">
+        <v>12675</v>
       </c>
       <c r="AA47" s="64">
         <v>17474</v>
       </c>
       <c r="AB47" s="64">
         <v>19637</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="61">
         <v>4108</v>
       </c>
       <c r="D48" s="61">
         <v>5116</v>
       </c>
       <c r="E48" s="61">
         <v>5130</v>
       </c>
       <c r="F48" s="61">
@@ -5859,51 +5868,51 @@
       </c>
       <c r="R48" s="61">
         <v>32836</v>
       </c>
       <c r="S48" s="61">
         <v>58017</v>
       </c>
       <c r="T48" s="61">
         <v>99702</v>
       </c>
       <c r="U48" s="61">
         <v>89663</v>
       </c>
       <c r="V48" s="61">
         <v>126974</v>
       </c>
       <c r="W48" s="61">
         <v>95927</v>
       </c>
       <c r="X48" s="61">
         <v>99109</v>
       </c>
       <c r="Y48" s="61">
         <v>109383</v>
       </c>
-      <c r="Z48" s="61">
+      <c r="Z48" s="80">
         <v>132927</v>
       </c>
       <c r="AA48" s="64">
         <v>198456</v>
       </c>
       <c r="AB48" s="64">
         <v>228865</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="61">
         <v>17101</v>
       </c>
       <c r="D49" s="61">
         <v>15733</v>
       </c>
       <c r="E49" s="61">
         <v>27830</v>
       </c>
@@ -5945,51 +5954,51 @@
       </c>
       <c r="R49" s="61">
         <v>50168</v>
       </c>
       <c r="S49" s="61">
         <v>67341</v>
       </c>
       <c r="T49" s="61">
         <v>89561</v>
       </c>
       <c r="U49" s="61">
         <v>76020</v>
       </c>
       <c r="V49" s="61">
         <v>98557</v>
       </c>
       <c r="W49" s="61">
         <v>82457</v>
       </c>
       <c r="X49" s="61">
         <v>87916</v>
       </c>
       <c r="Y49" s="61">
         <v>94562</v>
       </c>
-      <c r="Z49" s="61">
+      <c r="Z49" s="80">
         <v>122417</v>
       </c>
       <c r="AA49" s="64">
         <v>196244</v>
       </c>
       <c r="AB49" s="64">
         <v>239736</v>
       </c>
     </row>
     <row r="50" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="63" t="s">
         <v>0</v>
       </c>
@@ -6031,91 +6040,91 @@
       </c>
       <c r="R50" s="61">
         <v>22835</v>
       </c>
       <c r="S50" s="61">
         <v>27743</v>
       </c>
       <c r="T50" s="61">
         <v>49811</v>
       </c>
       <c r="U50" s="61">
         <v>61528</v>
       </c>
       <c r="V50" s="61">
         <v>71111</v>
       </c>
       <c r="W50" s="61">
         <v>51817</v>
       </c>
       <c r="X50" s="61">
         <v>46930</v>
       </c>
       <c r="Y50" s="61">
         <v>48877</v>
       </c>
-      <c r="Z50" s="61">
+      <c r="Z50" s="80">
         <v>74971</v>
       </c>
       <c r="AA50" s="64">
         <v>120293</v>
       </c>
       <c r="AB50" s="64">
         <v>137504</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="55"/>
-      <c r="B51" s="74" t="s">
+      <c r="B51" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="74"/>
-[...24 lines deleted...]
-      <c r="AB51" s="76"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="79"/>
+      <c r="AA51" s="79"/>
+      <c r="AB51" s="77"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="56"/>
       <c r="B52" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="61">
         <v>126118</v>
       </c>
       <c r="D52" s="61">
         <v>129087</v>
       </c>
       <c r="E52" s="61">
         <v>126459</v>
       </c>
       <c r="F52" s="61">
         <v>129418</v>
       </c>
       <c r="G52" s="61">
         <v>143163</v>
       </c>
       <c r="H52" s="61">
         <v>131745</v>
       </c>
       <c r="I52" s="61">
@@ -6147,52 +6156,52 @@
       </c>
       <c r="R52" s="61">
         <v>195323</v>
       </c>
       <c r="S52" s="61">
         <v>254484</v>
       </c>
       <c r="T52" s="61">
         <v>387791</v>
       </c>
       <c r="U52" s="61">
         <v>380102</v>
       </c>
       <c r="V52" s="61">
         <v>494037</v>
       </c>
       <c r="W52" s="61">
         <v>376714</v>
       </c>
       <c r="X52" s="61">
         <v>309483</v>
       </c>
       <c r="Y52" s="61">
         <v>319484</v>
       </c>
-      <c r="Z52" s="61">
-        <v>399871</v>
+      <c r="Z52" s="80">
+        <v>384774</v>
       </c>
       <c r="AA52" s="65">
         <v>572392</v>
       </c>
       <c r="AB52" s="61">
         <v>634943</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="48">
         <v>100000000</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="63" t="s">
@@ -6233,52 +6242,52 @@
       </c>
       <c r="R53" s="61">
         <v>11215</v>
       </c>
       <c r="S53" s="61">
         <v>12950</v>
       </c>
       <c r="T53" s="61">
         <v>21031</v>
       </c>
       <c r="U53" s="61">
         <v>16202</v>
       </c>
       <c r="V53" s="61">
         <v>18909</v>
       </c>
       <c r="W53" s="61">
         <v>12554</v>
       </c>
       <c r="X53" s="61">
         <v>11160</v>
       </c>
       <c r="Y53" s="61">
         <v>11257</v>
       </c>
-      <c r="Z53" s="61">
-        <v>12822</v>
+      <c r="Z53" s="80">
+        <v>12639</v>
       </c>
       <c r="AA53" s="65">
         <v>18300</v>
       </c>
       <c r="AB53" s="61">
         <v>18908</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="61">
         <v>14128</v>
       </c>
       <c r="D54" s="61">
         <v>13234</v>
       </c>
       <c r="E54" s="61">
         <v>8728</v>
       </c>
       <c r="F54" s="61">
@@ -6319,52 +6328,52 @@
       </c>
       <c r="R54" s="61">
         <v>8226</v>
       </c>
       <c r="S54" s="61">
         <v>18334</v>
       </c>
       <c r="T54" s="61">
         <v>19836</v>
       </c>
       <c r="U54" s="61">
         <v>17801</v>
       </c>
       <c r="V54" s="61">
         <v>23558</v>
       </c>
       <c r="W54" s="61">
         <v>17945</v>
       </c>
       <c r="X54" s="61">
         <v>16716</v>
       </c>
       <c r="Y54" s="61">
         <v>16636</v>
       </c>
-      <c r="Z54" s="61">
-        <v>20375</v>
+      <c r="Z54" s="80">
+        <v>19140</v>
       </c>
       <c r="AA54" s="65">
         <v>28715</v>
       </c>
       <c r="AB54" s="61">
         <v>32386</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="50" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="61">
         <v>4832</v>
       </c>
       <c r="D55" s="61">
         <v>5465</v>
       </c>
       <c r="E55" s="61">
         <v>6742</v>
       </c>
       <c r="F55" s="61">
@@ -6405,52 +6414,52 @@
       </c>
       <c r="R55" s="61">
         <v>6985</v>
       </c>
       <c r="S55" s="61">
         <v>10459</v>
       </c>
       <c r="T55" s="61">
         <v>17540</v>
       </c>
       <c r="U55" s="61">
         <v>13601</v>
       </c>
       <c r="V55" s="61">
         <v>17574</v>
       </c>
       <c r="W55" s="61">
         <v>11588</v>
       </c>
       <c r="X55" s="61">
         <v>8585</v>
       </c>
       <c r="Y55" s="61">
         <v>9349</v>
       </c>
-      <c r="Z55" s="61">
-        <v>11344</v>
+      <c r="Z55" s="80">
+        <v>11304</v>
       </c>
       <c r="AA55" s="65">
         <v>18065</v>
       </c>
       <c r="AB55" s="61">
         <v>19741</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="61">
         <v>14941</v>
       </c>
       <c r="D56" s="61">
         <v>16036</v>
       </c>
       <c r="E56" s="61">
         <v>19056</v>
       </c>
       <c r="F56" s="61">
@@ -6491,52 +6500,52 @@
       </c>
       <c r="R56" s="61">
         <v>27225</v>
       </c>
       <c r="S56" s="61">
         <v>34507</v>
       </c>
       <c r="T56" s="61">
         <v>54228</v>
       </c>
       <c r="U56" s="61">
         <v>48522</v>
       </c>
       <c r="V56" s="61">
         <v>75403</v>
       </c>
       <c r="W56" s="61">
         <v>66400</v>
       </c>
       <c r="X56" s="61">
         <v>56681</v>
       </c>
       <c r="Y56" s="61">
         <v>63810</v>
       </c>
-      <c r="Z56" s="61">
-        <v>79394</v>
+      <c r="Z56" s="80">
+        <v>78769</v>
       </c>
       <c r="AA56" s="65">
         <v>118419</v>
       </c>
       <c r="AB56" s="61">
         <v>137838</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="61">
         <v>2065</v>
       </c>
       <c r="D57" s="61">
         <v>1630</v>
       </c>
       <c r="E57" s="61">
         <v>1611</v>
       </c>
       <c r="F57" s="61">
@@ -6577,52 +6586,52 @@
       </c>
       <c r="R57" s="61">
         <v>6592</v>
       </c>
       <c r="S57" s="61">
         <v>8008</v>
       </c>
       <c r="T57" s="61">
         <v>12522</v>
       </c>
       <c r="U57" s="61">
         <v>8911</v>
       </c>
       <c r="V57" s="61">
         <v>12898</v>
       </c>
       <c r="W57" s="61">
         <v>11293</v>
       </c>
       <c r="X57" s="61">
         <v>10110</v>
       </c>
       <c r="Y57" s="61">
         <v>10125</v>
       </c>
-      <c r="Z57" s="61">
-        <v>15819</v>
+      <c r="Z57" s="80">
+        <v>15764</v>
       </c>
       <c r="AA57" s="65">
         <v>20006</v>
       </c>
       <c r="AB57" s="61">
         <v>21466</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="61">
         <v>7375</v>
       </c>
       <c r="D58" s="61">
         <v>10637</v>
       </c>
       <c r="E58" s="61">
         <v>11547</v>
       </c>
       <c r="F58" s="61">
@@ -6663,52 +6672,52 @@
       </c>
       <c r="R58" s="61">
         <v>8783</v>
       </c>
       <c r="S58" s="61">
         <v>14160</v>
       </c>
       <c r="T58" s="61">
         <v>21946</v>
       </c>
       <c r="U58" s="61">
         <v>17959</v>
       </c>
       <c r="V58" s="61">
         <v>20519</v>
       </c>
       <c r="W58" s="61">
         <v>14135</v>
       </c>
       <c r="X58" s="61">
         <v>10990</v>
       </c>
       <c r="Y58" s="61">
         <v>11975</v>
       </c>
-      <c r="Z58" s="61">
-        <v>14280</v>
+      <c r="Z58" s="80">
+        <v>14215</v>
       </c>
       <c r="AA58" s="65">
         <v>22072</v>
       </c>
       <c r="AB58" s="61">
         <v>24871</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="61">
         <v>7355</v>
       </c>
       <c r="D59" s="61">
         <v>8508</v>
       </c>
       <c r="E59" s="61">
         <v>9577</v>
       </c>
       <c r="F59" s="61">
@@ -6749,52 +6758,52 @@
       </c>
       <c r="R59" s="61">
         <v>14667</v>
       </c>
       <c r="S59" s="61">
         <v>17873</v>
       </c>
       <c r="T59" s="61">
         <v>26763</v>
       </c>
       <c r="U59" s="61">
         <v>28584</v>
       </c>
       <c r="V59" s="61">
         <v>42545</v>
       </c>
       <c r="W59" s="61">
         <v>30646</v>
       </c>
       <c r="X59" s="61">
         <v>24976</v>
       </c>
       <c r="Y59" s="61">
         <v>26098</v>
       </c>
-      <c r="Z59" s="61">
-        <v>34952</v>
+      <c r="Z59" s="80">
+        <v>25559</v>
       </c>
       <c r="AA59" s="65">
         <v>47668</v>
       </c>
       <c r="AB59" s="61">
         <v>49015</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C60" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="63" t="s">
@@ -6835,52 +6844,52 @@
       </c>
       <c r="R60" s="61">
         <v>10559</v>
       </c>
       <c r="S60" s="61">
         <v>13456</v>
       </c>
       <c r="T60" s="61">
         <v>19441</v>
       </c>
       <c r="U60" s="61">
         <v>16067</v>
       </c>
       <c r="V60" s="61">
         <v>25792</v>
       </c>
       <c r="W60" s="61">
         <v>20847</v>
       </c>
       <c r="X60" s="61">
         <v>15846</v>
       </c>
       <c r="Y60" s="61">
         <v>17401</v>
       </c>
-      <c r="Z60" s="61">
-        <v>21195</v>
+      <c r="Z60" s="80">
+        <v>20754</v>
       </c>
       <c r="AA60" s="65">
         <v>29837</v>
       </c>
       <c r="AB60" s="61">
         <v>31867</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="61">
         <v>6871</v>
       </c>
       <c r="D61" s="61">
         <v>7037</v>
       </c>
       <c r="E61" s="61">
         <v>7297</v>
       </c>
       <c r="F61" s="61">
@@ -6921,52 +6930,52 @@
       </c>
       <c r="R61" s="61">
         <v>8937</v>
       </c>
       <c r="S61" s="61">
         <v>9725</v>
       </c>
       <c r="T61" s="61">
         <v>12792</v>
       </c>
       <c r="U61" s="61">
         <v>10216</v>
       </c>
       <c r="V61" s="61">
         <v>14824</v>
       </c>
       <c r="W61" s="61">
         <v>11142</v>
       </c>
       <c r="X61" s="61">
         <v>9418</v>
       </c>
       <c r="Y61" s="61">
         <v>9369</v>
       </c>
-      <c r="Z61" s="61">
-        <v>11647</v>
+      <c r="Z61" s="80">
+        <v>11430</v>
       </c>
       <c r="AA61" s="65">
         <v>15367</v>
       </c>
       <c r="AB61" s="61">
         <v>17175</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C62" s="61">
         <v>10702</v>
       </c>
       <c r="D62" s="61">
         <v>11803</v>
       </c>
       <c r="E62" s="61">
         <v>11616</v>
       </c>
       <c r="F62" s="61">
@@ -7007,52 +7016,52 @@
       </c>
       <c r="R62" s="61">
         <v>15098</v>
       </c>
       <c r="S62" s="61">
         <v>16029</v>
       </c>
       <c r="T62" s="61">
         <v>22801</v>
       </c>
       <c r="U62" s="61">
         <v>20159</v>
       </c>
       <c r="V62" s="61">
         <v>24300</v>
       </c>
       <c r="W62" s="61">
         <v>16433</v>
       </c>
       <c r="X62" s="61">
         <v>13783</v>
       </c>
       <c r="Y62" s="61">
         <v>14723</v>
       </c>
-      <c r="Z62" s="61">
-        <v>16737</v>
+      <c r="Z62" s="80">
+        <v>16517</v>
       </c>
       <c r="AA62" s="65">
         <v>21984</v>
       </c>
       <c r="AB62" s="61">
         <v>22976</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="61">
         <v>1999</v>
       </c>
       <c r="D63" s="61">
         <v>1942</v>
       </c>
       <c r="E63" s="61">
         <v>2505</v>
       </c>
       <c r="F63" s="61">
@@ -7093,52 +7102,52 @@
       </c>
       <c r="R63" s="61">
         <v>10919</v>
       </c>
       <c r="S63" s="61">
         <v>16829</v>
       </c>
       <c r="T63" s="61">
         <v>19277</v>
       </c>
       <c r="U63" s="61">
         <v>18978</v>
       </c>
       <c r="V63" s="61">
         <v>26461</v>
       </c>
       <c r="W63" s="61">
         <v>17065</v>
       </c>
       <c r="X63" s="61">
         <v>13452</v>
       </c>
       <c r="Y63" s="61">
         <v>14602</v>
       </c>
-      <c r="Z63" s="61">
-        <v>16941</v>
+      <c r="Z63" s="80">
+        <v>16564</v>
       </c>
       <c r="AA63" s="65">
         <v>24701</v>
       </c>
       <c r="AB63" s="61">
         <v>27351</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="61">
         <v>1969</v>
       </c>
       <c r="D64" s="61">
         <v>2242</v>
       </c>
       <c r="E64" s="61">
         <v>1895</v>
       </c>
       <c r="F64" s="61">
@@ -7179,52 +7188,52 @@
       </c>
       <c r="R64" s="61">
         <v>3976</v>
       </c>
       <c r="S64" s="61">
         <v>5829</v>
       </c>
       <c r="T64" s="61">
         <v>23609</v>
       </c>
       <c r="U64" s="61">
         <v>17466</v>
       </c>
       <c r="V64" s="61">
         <v>23783</v>
       </c>
       <c r="W64" s="61">
         <v>21338</v>
       </c>
       <c r="X64" s="61">
         <v>17254</v>
       </c>
       <c r="Y64" s="61">
         <v>17673</v>
       </c>
-      <c r="Z64" s="61">
-        <v>23056</v>
+      <c r="Z64" s="80">
+        <v>22963</v>
       </c>
       <c r="AA64" s="65">
         <v>32340</v>
       </c>
       <c r="AB64" s="61">
         <v>36764</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="61">
         <v>8099</v>
       </c>
       <c r="D65" s="61">
         <v>8048</v>
       </c>
       <c r="E65" s="61">
         <v>9282</v>
       </c>
       <c r="F65" s="61">
@@ -7265,52 +7274,52 @@
       </c>
       <c r="R65" s="61">
         <v>8803</v>
       </c>
       <c r="S65" s="61">
         <v>10394</v>
       </c>
       <c r="T65" s="61">
         <v>13553</v>
       </c>
       <c r="U65" s="61">
         <v>12424</v>
       </c>
       <c r="V65" s="61">
         <v>16609</v>
       </c>
       <c r="W65" s="61">
         <v>12495</v>
       </c>
       <c r="X65" s="61">
         <v>10073</v>
       </c>
       <c r="Y65" s="61">
         <v>10145</v>
       </c>
-      <c r="Z65" s="61">
-        <v>12053</v>
+      <c r="Z65" s="80">
+        <v>11940</v>
       </c>
       <c r="AA65" s="65">
         <v>17341</v>
       </c>
       <c r="AB65" s="61">
         <v>17199</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="50" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="61">
         <v>7071</v>
       </c>
       <c r="D66" s="61">
         <v>6446</v>
       </c>
       <c r="E66" s="61">
         <v>7586</v>
       </c>
       <c r="F66" s="61">
@@ -7351,52 +7360,52 @@
       </c>
       <c r="R66" s="61">
         <v>15845</v>
       </c>
       <c r="S66" s="61">
         <v>14811</v>
       </c>
       <c r="T66" s="61">
         <v>18387</v>
       </c>
       <c r="U66" s="61">
         <v>15487</v>
       </c>
       <c r="V66" s="61">
         <v>18621</v>
       </c>
       <c r="W66" s="61">
         <v>13814</v>
       </c>
       <c r="X66" s="61">
         <v>11482</v>
       </c>
       <c r="Y66" s="61">
         <v>11658</v>
       </c>
-      <c r="Z66" s="61">
-        <v>12739</v>
+      <c r="Z66" s="80">
+        <v>12479</v>
       </c>
       <c r="AA66" s="65">
         <v>18143</v>
       </c>
       <c r="AB66" s="61">
         <v>19444</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="50" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C67" s="61">
         <v>24339</v>
       </c>
       <c r="D67" s="61">
         <v>20193</v>
       </c>
       <c r="E67" s="61">
         <v>10128</v>
       </c>
       <c r="F67" s="61">
@@ -7437,52 +7446,52 @@
       </c>
       <c r="R67" s="61">
         <v>25401</v>
       </c>
       <c r="S67" s="61">
         <v>38342</v>
       </c>
       <c r="T67" s="61">
         <v>62270</v>
       </c>
       <c r="U67" s="61">
         <v>99654</v>
       </c>
       <c r="V67" s="61">
         <v>110485</v>
       </c>
       <c r="W67" s="61">
         <v>84786</v>
       </c>
       <c r="X67" s="61">
         <v>65874</v>
       </c>
       <c r="Y67" s="61">
         <v>61725</v>
       </c>
-      <c r="Z67" s="61">
-        <v>81326</v>
+      <c r="Z67" s="80">
+        <v>79696</v>
       </c>
       <c r="AA67" s="65">
         <v>118855</v>
       </c>
       <c r="AB67" s="61">
         <v>135231</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="63" t="s">
@@ -7523,52 +7532,52 @@
       </c>
       <c r="R68" s="61">
         <v>1539</v>
       </c>
       <c r="S68" s="61">
         <v>1995</v>
       </c>
       <c r="T68" s="61">
         <v>2504</v>
       </c>
       <c r="U68" s="61">
         <v>2108</v>
       </c>
       <c r="V68" s="61">
         <v>3180</v>
       </c>
       <c r="W68" s="61">
         <v>2348</v>
       </c>
       <c r="X68" s="61">
         <v>1875</v>
       </c>
       <c r="Y68" s="61">
         <v>2248</v>
       </c>
-      <c r="Z68" s="61">
-        <v>2679</v>
+      <c r="Z68" s="80">
+        <v>2634</v>
       </c>
       <c r="AA68" s="65">
         <v>3646</v>
       </c>
       <c r="AB68" s="61">
         <v>4071</v>
       </c>
     </row>
     <row r="69" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A69" s="52" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="66">
         <v>14372</v>
       </c>
       <c r="D69" s="66">
         <v>15866</v>
       </c>
       <c r="E69" s="66">
         <v>18889</v>
       </c>
       <c r="F69" s="66">
@@ -7609,52 +7618,52 @@
       </c>
       <c r="R69" s="66">
         <v>10553</v>
       </c>
       <c r="S69" s="66">
         <v>10783</v>
       </c>
       <c r="T69" s="66">
         <v>19291</v>
       </c>
       <c r="U69" s="66">
         <v>15963</v>
       </c>
       <c r="V69" s="66">
         <v>18576</v>
       </c>
       <c r="W69" s="66">
         <v>11885</v>
       </c>
       <c r="X69" s="66">
         <v>11208</v>
       </c>
       <c r="Y69" s="66">
         <v>10690</v>
       </c>
-      <c r="Z69" s="66">
-        <v>12512</v>
+      <c r="Z69" s="81">
+        <v>12407</v>
       </c>
       <c r="AA69" s="67">
         <v>16933</v>
       </c>
       <c r="AB69" s="66">
         <v>18640</v>
       </c>
     </row>
     <row r="70" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="50"/>
       <c r="B70" s="72" t="s">
         <v>27</v>
       </c>
       <c r="C70" s="73"/>
       <c r="D70" s="73"/>
       <c r="E70" s="73"/>
       <c r="F70" s="73"/>
       <c r="G70" s="73"/>
       <c r="H70" s="73"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>