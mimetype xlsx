--- v1 (2026-09-22)
+++ v2 (2026-10-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\вн год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
@@ -1086,83 +1086,83 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="31"/>
@@ -1673,52 +1673,52 @@
     <col min="14339" max="14592" width="9.140625" style="25"/>
     <col min="14593" max="14593" width="44.28515625" style="25" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="25" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="25"/>
     <col min="14849" max="14849" width="44.28515625" style="25" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="25" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="25"/>
     <col min="15105" max="15105" width="44.28515625" style="25" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="25" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="25"/>
     <col min="15361" max="15361" width="44.28515625" style="25" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="25" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="25"/>
     <col min="15617" max="15617" width="44.28515625" style="25" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="25" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="25"/>
     <col min="15873" max="15873" width="44.28515625" style="25" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="25" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="25"/>
     <col min="16129" max="16129" width="44.28515625" style="25" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="25" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="69"/>
-      <c r="B1" s="69"/>
+      <c r="A1" s="71"/>
+      <c r="B1" s="71"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="27">
         <v>613302</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2217,102 +2217,102 @@
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="45"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB75"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="X73" sqref="X73"/>
+      <selection pane="bottomLeft" activeCell="M72" sqref="M72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="54" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="74" t="s">
+      <c r="B2" s="76" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="74"/>
-[...24 lines deleted...]
-      <c r="AB2" s="75"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="77"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
       <c r="AB5" s="6" t="s">
         <v>19</v>
@@ -2381,79 +2381,79 @@
         <v>2018</v>
       </c>
       <c r="V6" s="8">
         <v>2019</v>
       </c>
       <c r="W6" s="10">
         <v>2020</v>
       </c>
       <c r="X6" s="10">
         <v>2021</v>
       </c>
       <c r="Y6" s="11">
         <v>2022</v>
       </c>
       <c r="Z6" s="11">
         <v>2023</v>
       </c>
       <c r="AA6" s="11">
         <v>2024</v>
       </c>
       <c r="AB6" s="11">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="76" t="s">
+      <c r="B7" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="76"/>
-[...24 lines deleted...]
-      <c r="AB7" s="77"/>
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="78"/>
+      <c r="N7" s="78"/>
+      <c r="O7" s="78"/>
+      <c r="P7" s="78"/>
+      <c r="Q7" s="78"/>
+      <c r="R7" s="78"/>
+      <c r="S7" s="78"/>
+      <c r="T7" s="78"/>
+      <c r="U7" s="78"/>
+      <c r="V7" s="78"/>
+      <c r="W7" s="78"/>
+      <c r="X7" s="78"/>
+      <c r="Y7" s="78"/>
+      <c r="Z7" s="78"/>
+      <c r="AA7" s="78"/>
+      <c r="AB7" s="79"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="61">
         <v>276699</v>
       </c>
       <c r="D8" s="61">
         <v>271728</v>
       </c>
       <c r="E8" s="61">
         <v>269092</v>
       </c>
       <c r="F8" s="61">
         <v>291758</v>
       </c>
       <c r="G8" s="61">
         <v>317928</v>
       </c>
       <c r="H8" s="61">
         <v>298627</v>
       </c>
       <c r="I8" s="61">
         <v>295057</v>
@@ -2484,51 +2484,51 @@
       </c>
       <c r="R8" s="61">
         <v>455048</v>
       </c>
       <c r="S8" s="61">
         <v>615899</v>
       </c>
       <c r="T8" s="61">
         <v>926558</v>
       </c>
       <c r="U8" s="61">
         <v>886917</v>
       </c>
       <c r="V8" s="61">
         <v>1109919</v>
       </c>
       <c r="W8" s="61">
         <v>844949</v>
       </c>
       <c r="X8" s="61">
         <v>756434</v>
       </c>
       <c r="Y8" s="61">
         <v>803033</v>
       </c>
-      <c r="Z8" s="80">
+      <c r="Z8" s="69">
         <v>1023573</v>
       </c>
       <c r="AA8" s="62">
         <v>1510337</v>
       </c>
       <c r="AB8" s="62">
         <v>1715597</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="48">
         <v>100000000</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="63" t="s">
         <v>0</v>
       </c>
@@ -2570,51 +2570,51 @@
       </c>
       <c r="R9" s="61">
         <v>20950</v>
       </c>
       <c r="S9" s="61">
         <v>27389</v>
       </c>
       <c r="T9" s="61">
         <v>38769</v>
       </c>
       <c r="U9" s="61">
         <v>31152</v>
       </c>
       <c r="V9" s="61">
         <v>35803</v>
       </c>
       <c r="W9" s="61">
         <v>24391</v>
       </c>
       <c r="X9" s="61">
         <v>22057</v>
       </c>
       <c r="Y9" s="61">
         <v>22308</v>
       </c>
-      <c r="Z9" s="80">
+      <c r="Z9" s="69">
         <v>26545</v>
       </c>
       <c r="AA9" s="62">
         <v>37729</v>
       </c>
       <c r="AB9" s="62">
         <v>40250</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="61">
         <v>26109</v>
       </c>
       <c r="D10" s="61">
         <v>23887</v>
       </c>
       <c r="E10" s="61">
         <v>14425</v>
       </c>
@@ -2656,51 +2656,51 @@
       </c>
       <c r="R10" s="61">
         <v>16196</v>
       </c>
       <c r="S10" s="61">
         <v>33237</v>
       </c>
       <c r="T10" s="61">
         <v>36056</v>
       </c>
       <c r="U10" s="61">
         <v>33211</v>
       </c>
       <c r="V10" s="61">
         <v>42607</v>
       </c>
       <c r="W10" s="61">
         <v>32485</v>
       </c>
       <c r="X10" s="61">
         <v>30445</v>
       </c>
       <c r="Y10" s="61">
         <v>30862</v>
       </c>
-      <c r="Z10" s="80">
+      <c r="Z10" s="69">
         <v>38262</v>
       </c>
       <c r="AA10" s="62">
         <v>54317</v>
       </c>
       <c r="AB10" s="62">
         <v>61258</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="50" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="61">
         <v>9822</v>
       </c>
       <c r="D11" s="61">
         <v>10587</v>
       </c>
       <c r="E11" s="61">
         <v>12532</v>
       </c>
@@ -2742,51 +2742,51 @@
       </c>
       <c r="R11" s="61">
         <v>17025</v>
       </c>
       <c r="S11" s="61">
         <v>24350</v>
       </c>
       <c r="T11" s="61">
         <v>37263</v>
       </c>
       <c r="U11" s="61">
         <v>31302</v>
       </c>
       <c r="V11" s="61">
         <v>40520</v>
       </c>
       <c r="W11" s="61">
         <v>33953</v>
       </c>
       <c r="X11" s="61">
         <v>29136</v>
       </c>
       <c r="Y11" s="61">
         <v>31760</v>
       </c>
-      <c r="Z11" s="80">
+      <c r="Z11" s="69">
         <v>38908</v>
       </c>
       <c r="AA11" s="62">
         <v>61671</v>
       </c>
       <c r="AB11" s="62">
         <v>70441</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="61">
         <v>24569</v>
       </c>
       <c r="D12" s="61">
         <v>26225</v>
       </c>
       <c r="E12" s="61">
         <v>30285</v>
       </c>
@@ -2828,51 +2828,51 @@
       </c>
       <c r="R12" s="61">
         <v>34485</v>
       </c>
       <c r="S12" s="61">
         <v>44582</v>
       </c>
       <c r="T12" s="61">
         <v>74388</v>
       </c>
       <c r="U12" s="61">
         <v>63333</v>
       </c>
       <c r="V12" s="61">
         <v>94052</v>
       </c>
       <c r="W12" s="61">
         <v>78188</v>
       </c>
       <c r="X12" s="61">
         <v>66872</v>
       </c>
       <c r="Y12" s="61">
         <v>79166</v>
       </c>
-      <c r="Z12" s="80">
+      <c r="Z12" s="69">
         <v>96542</v>
       </c>
       <c r="AA12" s="62">
         <v>145420</v>
       </c>
       <c r="AB12" s="62">
         <v>167292</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="61">
         <v>5506</v>
       </c>
       <c r="D13" s="61">
         <v>4297</v>
       </c>
       <c r="E13" s="61">
         <v>3978</v>
       </c>
@@ -2914,51 +2914,51 @@
       </c>
       <c r="R13" s="61">
         <v>11730</v>
       </c>
       <c r="S13" s="61">
         <v>14696</v>
       </c>
       <c r="T13" s="61">
         <v>23886</v>
       </c>
       <c r="U13" s="61">
         <v>19745</v>
       </c>
       <c r="V13" s="61">
         <v>26565</v>
       </c>
       <c r="W13" s="61">
         <v>21728</v>
       </c>
       <c r="X13" s="61">
         <v>20658</v>
       </c>
       <c r="Y13" s="61">
         <v>20653</v>
       </c>
-      <c r="Z13" s="80">
+      <c r="Z13" s="69">
         <v>30906</v>
       </c>
       <c r="AA13" s="62">
         <v>44176</v>
       </c>
       <c r="AB13" s="62">
         <v>45681</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="61">
         <v>10794</v>
       </c>
       <c r="D14" s="61">
         <v>14316</v>
       </c>
       <c r="E14" s="61">
         <v>15591</v>
       </c>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="R14" s="61">
         <v>15526</v>
       </c>
       <c r="S14" s="61">
         <v>23702</v>
       </c>
       <c r="T14" s="61">
         <v>40219</v>
       </c>
       <c r="U14" s="61">
         <v>33588</v>
       </c>
       <c r="V14" s="61">
         <v>39794</v>
       </c>
       <c r="W14" s="61">
         <v>28369</v>
       </c>
       <c r="X14" s="61">
         <v>23289</v>
       </c>
       <c r="Y14" s="61">
         <v>25622</v>
       </c>
-      <c r="Z14" s="80">
+      <c r="Z14" s="69">
         <v>31950</v>
       </c>
       <c r="AA14" s="62">
         <v>50551</v>
       </c>
       <c r="AB14" s="62">
         <v>58105</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="61">
         <v>15485</v>
       </c>
       <c r="D15" s="61">
         <v>17645</v>
       </c>
       <c r="E15" s="61">
         <v>17028</v>
       </c>
@@ -3086,51 +3086,51 @@
       </c>
       <c r="R15" s="61">
         <v>25839</v>
       </c>
       <c r="S15" s="61">
         <v>32673</v>
       </c>
       <c r="T15" s="61">
         <v>46514</v>
       </c>
       <c r="U15" s="61">
         <v>46325</v>
       </c>
       <c r="V15" s="61">
         <v>65722</v>
       </c>
       <c r="W15" s="61">
         <v>47456</v>
       </c>
       <c r="X15" s="61">
         <v>39749</v>
       </c>
       <c r="Y15" s="61">
         <v>42387</v>
       </c>
-      <c r="Z15" s="80">
+      <c r="Z15" s="69">
         <v>55484</v>
       </c>
       <c r="AA15" s="62">
         <v>75330</v>
       </c>
       <c r="AB15" s="62">
         <v>79941</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="63" t="s">
         <v>0</v>
       </c>
@@ -3172,51 +3172,51 @@
       </c>
       <c r="R16" s="61">
         <v>22060</v>
       </c>
       <c r="S16" s="61">
         <v>28080</v>
       </c>
       <c r="T16" s="61">
         <v>43043</v>
       </c>
       <c r="U16" s="61">
         <v>34733</v>
       </c>
       <c r="V16" s="61">
         <v>44324</v>
       </c>
       <c r="W16" s="61">
         <v>33426</v>
       </c>
       <c r="X16" s="61">
         <v>26558</v>
       </c>
       <c r="Y16" s="61">
         <v>28003</v>
       </c>
-      <c r="Z16" s="80">
+      <c r="Z16" s="69">
         <v>36713</v>
       </c>
       <c r="AA16" s="62">
         <v>51617</v>
       </c>
       <c r="AB16" s="62">
         <v>55701</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="61">
         <v>24978</v>
       </c>
       <c r="D17" s="61">
         <v>24043</v>
       </c>
       <c r="E17" s="61">
         <v>24064</v>
       </c>
@@ -3258,51 +3258,51 @@
       </c>
       <c r="R17" s="61">
         <v>26720</v>
       </c>
       <c r="S17" s="61">
         <v>31593</v>
       </c>
       <c r="T17" s="61">
         <v>40981</v>
       </c>
       <c r="U17" s="61">
         <v>35608</v>
       </c>
       <c r="V17" s="61">
         <v>48024</v>
       </c>
       <c r="W17" s="61">
         <v>37816</v>
       </c>
       <c r="X17" s="61">
         <v>33686</v>
       </c>
       <c r="Y17" s="61">
         <v>34207</v>
       </c>
-      <c r="Z17" s="80">
+      <c r="Z17" s="69">
         <v>43784</v>
       </c>
       <c r="AA17" s="62">
         <v>56989</v>
       </c>
       <c r="AB17" s="62">
         <v>64020</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="61">
         <v>24635</v>
       </c>
       <c r="D18" s="61">
         <v>24084</v>
       </c>
       <c r="E18" s="61">
         <v>20136</v>
       </c>
@@ -3344,51 +3344,51 @@
       </c>
       <c r="R18" s="61">
         <v>26004</v>
       </c>
       <c r="S18" s="61">
         <v>29501</v>
       </c>
       <c r="T18" s="61">
         <v>39609</v>
       </c>
       <c r="U18" s="61">
         <v>35936</v>
       </c>
       <c r="V18" s="61">
         <v>42625</v>
       </c>
       <c r="W18" s="61">
         <v>29979</v>
       </c>
       <c r="X18" s="61">
         <v>26256</v>
       </c>
       <c r="Y18" s="61">
         <v>27891</v>
       </c>
-      <c r="Z18" s="80">
+      <c r="Z18" s="69">
         <v>32533</v>
       </c>
       <c r="AA18" s="62">
         <v>43676</v>
       </c>
       <c r="AB18" s="62">
         <v>46886</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="61">
         <v>9793</v>
       </c>
       <c r="D19" s="61">
         <v>9387</v>
       </c>
       <c r="E19" s="61">
         <v>10070</v>
       </c>
@@ -3430,51 +3430,51 @@
       </c>
       <c r="R19" s="61">
         <v>18530</v>
       </c>
       <c r="S19" s="61">
         <v>28254</v>
       </c>
       <c r="T19" s="61">
         <v>34866</v>
       </c>
       <c r="U19" s="61">
         <v>35374</v>
       </c>
       <c r="V19" s="61">
         <v>44893</v>
       </c>
       <c r="W19" s="61">
         <v>29898</v>
       </c>
       <c r="X19" s="61">
         <v>24456</v>
       </c>
       <c r="Y19" s="61">
         <v>26957</v>
       </c>
-      <c r="Z19" s="80">
+      <c r="Z19" s="69">
         <v>32550</v>
       </c>
       <c r="AA19" s="62">
         <v>46489</v>
       </c>
       <c r="AB19" s="62">
         <v>53135</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="61">
         <v>7564</v>
       </c>
       <c r="D20" s="61">
         <v>6831</v>
       </c>
       <c r="E20" s="61">
         <v>6228</v>
       </c>
@@ -3516,51 +3516,51 @@
       </c>
       <c r="R20" s="61">
         <v>11243</v>
       </c>
       <c r="S20" s="61">
         <v>14282</v>
       </c>
       <c r="T20" s="61">
         <v>43597</v>
       </c>
       <c r="U20" s="61">
         <v>33106</v>
       </c>
       <c r="V20" s="61">
         <v>40513</v>
       </c>
       <c r="W20" s="61">
         <v>33468</v>
       </c>
       <c r="X20" s="61">
         <v>28571</v>
       </c>
       <c r="Y20" s="61">
         <v>29724</v>
       </c>
-      <c r="Z20" s="80">
+      <c r="Z20" s="69">
         <v>39203</v>
       </c>
       <c r="AA20" s="62">
         <v>56038</v>
       </c>
       <c r="AB20" s="62">
         <v>64047</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A21" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="61">
         <v>16276</v>
       </c>
       <c r="D21" s="61">
         <v>15305</v>
       </c>
       <c r="E21" s="61">
         <v>16368</v>
       </c>
@@ -3602,51 +3602,51 @@
       </c>
       <c r="R21" s="61">
         <v>18589</v>
       </c>
       <c r="S21" s="61">
         <v>25027</v>
       </c>
       <c r="T21" s="61">
         <v>31311</v>
       </c>
       <c r="U21" s="61">
         <v>29651</v>
       </c>
       <c r="V21" s="61">
         <v>35932</v>
       </c>
       <c r="W21" s="61">
         <v>26999</v>
       </c>
       <c r="X21" s="61">
         <v>22971</v>
       </c>
       <c r="Y21" s="61">
         <v>23279</v>
       </c>
-      <c r="Z21" s="80">
+      <c r="Z21" s="69">
         <v>27928</v>
       </c>
       <c r="AA21" s="62">
         <v>38548</v>
       </c>
       <c r="AB21" s="62">
         <v>41131</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A22" s="50" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="61">
         <v>10927</v>
       </c>
       <c r="D22" s="61">
         <v>10331</v>
       </c>
       <c r="E22" s="61">
         <v>10481</v>
       </c>
@@ -3688,51 +3688,51 @@
       </c>
       <c r="R22" s="61">
         <v>21062</v>
       </c>
       <c r="S22" s="61">
         <v>20575</v>
       </c>
       <c r="T22" s="61">
         <v>25038</v>
       </c>
       <c r="U22" s="61">
         <v>21507</v>
       </c>
       <c r="V22" s="61">
         <v>25517</v>
       </c>
       <c r="W22" s="61">
         <v>19002</v>
       </c>
       <c r="X22" s="61">
         <v>16189</v>
       </c>
       <c r="Y22" s="61">
         <v>16931</v>
       </c>
-      <c r="Z22" s="80">
+      <c r="Z22" s="69">
         <v>18962</v>
       </c>
       <c r="AA22" s="62">
         <v>27125</v>
       </c>
       <c r="AB22" s="62">
         <v>28967</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A23" s="50" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="61">
         <v>40126</v>
       </c>
       <c r="D23" s="61">
         <v>34095</v>
       </c>
       <c r="E23" s="61">
         <v>20663</v>
       </c>
@@ -3774,51 +3774,51 @@
       </c>
       <c r="R23" s="61">
         <v>38845</v>
       </c>
       <c r="S23" s="61">
         <v>57223</v>
       </c>
       <c r="T23" s="61">
         <v>90103</v>
       </c>
       <c r="U23" s="61">
         <v>138792</v>
       </c>
       <c r="V23" s="61">
         <v>142679</v>
       </c>
       <c r="W23" s="61">
         <v>107242</v>
       </c>
       <c r="X23" s="61">
         <v>83929</v>
       </c>
       <c r="Y23" s="61">
         <v>81905</v>
       </c>
-      <c r="Z23" s="80">
+      <c r="Z23" s="69">
         <v>107940</v>
       </c>
       <c r="AA23" s="62">
         <v>158189</v>
       </c>
       <c r="AB23" s="62">
         <v>179739</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="63" t="s">
         <v>0</v>
       </c>
@@ -3860,51 +3860,51 @@
       </c>
       <c r="R24" s="61">
         <v>5303</v>
       </c>
       <c r="S24" s="61">
         <v>7319</v>
       </c>
       <c r="T24" s="61">
         <v>8816</v>
       </c>
       <c r="U24" s="61">
         <v>7908</v>
       </c>
       <c r="V24" s="61">
         <v>11167</v>
       </c>
       <c r="W24" s="61">
         <v>8728</v>
       </c>
       <c r="X24" s="61">
         <v>7616</v>
       </c>
       <c r="Y24" s="61">
         <v>7921</v>
       </c>
-      <c r="Z24" s="80">
+      <c r="Z24" s="69">
         <v>9966</v>
       </c>
       <c r="AA24" s="62">
         <v>13072</v>
       </c>
       <c r="AB24" s="62">
         <v>14621</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A25" s="50" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="61">
         <v>28906</v>
       </c>
       <c r="D25" s="61">
         <v>29846</v>
       </c>
       <c r="E25" s="61">
         <v>34283</v>
       </c>
@@ -3946,51 +3946,51 @@
       </c>
       <c r="R25" s="61">
         <v>19102</v>
       </c>
       <c r="S25" s="61">
         <v>20315</v>
       </c>
       <c r="T25" s="61">
         <v>33025</v>
       </c>
       <c r="U25" s="61">
         <v>28435</v>
       </c>
       <c r="V25" s="61">
         <v>32540</v>
       </c>
       <c r="W25" s="61">
         <v>21620</v>
       </c>
       <c r="X25" s="61">
         <v>20041</v>
       </c>
       <c r="Y25" s="61">
         <v>20635</v>
       </c>
-      <c r="Z25" s="80">
+      <c r="Z25" s="69">
         <v>25082</v>
       </c>
       <c r="AA25" s="62">
         <v>34407</v>
       </c>
       <c r="AB25" s="62">
         <v>38277</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="50" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="61">
         <v>4108</v>
       </c>
       <c r="D26" s="61">
         <v>5116</v>
       </c>
       <c r="E26" s="61">
         <v>5130</v>
       </c>
@@ -4032,51 +4032,51 @@
       </c>
       <c r="R26" s="61">
         <v>32836</v>
       </c>
       <c r="S26" s="61">
         <v>58017</v>
       </c>
       <c r="T26" s="61">
         <v>99702</v>
       </c>
       <c r="U26" s="61">
         <v>89663</v>
       </c>
       <c r="V26" s="61">
         <v>126974</v>
       </c>
       <c r="W26" s="61">
         <v>95927</v>
       </c>
       <c r="X26" s="61">
         <v>99109</v>
       </c>
       <c r="Y26" s="61">
         <v>109383</v>
       </c>
-      <c r="Z26" s="80">
+      <c r="Z26" s="69">
         <v>132927</v>
       </c>
       <c r="AA26" s="62">
         <v>198456</v>
       </c>
       <c r="AB26" s="62">
         <v>228865</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="51" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="61">
         <v>17101</v>
       </c>
       <c r="D27" s="61">
         <v>15733</v>
       </c>
       <c r="E27" s="61">
         <v>27830</v>
       </c>
@@ -4118,51 +4118,51 @@
       </c>
       <c r="R27" s="61">
         <v>50168</v>
       </c>
       <c r="S27" s="61">
         <v>67341</v>
       </c>
       <c r="T27" s="61">
         <v>89561</v>
       </c>
       <c r="U27" s="61">
         <v>76020</v>
       </c>
       <c r="V27" s="61">
         <v>98557</v>
       </c>
       <c r="W27" s="61">
         <v>82457</v>
       </c>
       <c r="X27" s="61">
         <v>87916</v>
       </c>
       <c r="Y27" s="61">
         <v>94562</v>
       </c>
-      <c r="Z27" s="80">
+      <c r="Z27" s="69">
         <v>122417</v>
       </c>
       <c r="AA27" s="62">
         <v>196244</v>
       </c>
       <c r="AB27" s="62">
         <v>239736</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A28" s="51" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="63" t="s">
         <v>0</v>
       </c>
@@ -4204,91 +4204,91 @@
       </c>
       <c r="R28" s="61">
         <v>22835</v>
       </c>
       <c r="S28" s="61">
         <v>27743</v>
       </c>
       <c r="T28" s="61">
         <v>49811</v>
       </c>
       <c r="U28" s="61">
         <v>61528</v>
       </c>
       <c r="V28" s="61">
         <v>71111</v>
       </c>
       <c r="W28" s="61">
         <v>51817</v>
       </c>
       <c r="X28" s="61">
         <v>46930</v>
       </c>
       <c r="Y28" s="61">
         <v>48877</v>
       </c>
-      <c r="Z28" s="80">
+      <c r="Z28" s="69">
         <v>74971</v>
       </c>
       <c r="AA28" s="62">
         <v>120293</v>
       </c>
       <c r="AB28" s="62">
         <v>137504</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55"/>
-      <c r="B29" s="78" t="s">
+      <c r="B29" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="78"/>
-[...24 lines deleted...]
-      <c r="AB29" s="77"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
+      <c r="Z29" s="80"/>
+      <c r="AA29" s="80"/>
+      <c r="AB29" s="79"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="56"/>
       <c r="B30" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="61">
         <v>150581</v>
       </c>
       <c r="D30" s="61">
         <v>142641</v>
       </c>
       <c r="E30" s="61">
         <v>142633</v>
       </c>
       <c r="F30" s="61">
         <v>162340</v>
       </c>
       <c r="G30" s="61">
         <v>174765</v>
       </c>
       <c r="H30" s="61">
         <v>166882</v>
       </c>
       <c r="I30" s="61">
@@ -4320,51 +4320,51 @@
       </c>
       <c r="R30" s="61">
         <v>259725</v>
       </c>
       <c r="S30" s="61">
         <v>361415</v>
       </c>
       <c r="T30" s="61">
         <v>538767</v>
       </c>
       <c r="U30" s="61">
         <v>506815</v>
       </c>
       <c r="V30" s="61">
         <v>615882</v>
       </c>
       <c r="W30" s="61">
         <v>468235</v>
       </c>
       <c r="X30" s="61">
         <v>446951</v>
       </c>
       <c r="Y30" s="61">
         <v>483549</v>
       </c>
-      <c r="Z30" s="80">
+      <c r="Z30" s="69">
         <v>638799</v>
       </c>
       <c r="AA30" s="64">
         <v>937945</v>
       </c>
       <c r="AB30" s="64">
         <v>1080654</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="57">
         <v>100000000</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="63" t="s">
         <v>0</v>
       </c>
@@ -4406,51 +4406,51 @@
       </c>
       <c r="R31" s="61">
         <v>9735</v>
       </c>
       <c r="S31" s="61">
         <v>14439</v>
       </c>
       <c r="T31" s="61">
         <v>17738</v>
       </c>
       <c r="U31" s="61">
         <v>14950</v>
       </c>
       <c r="V31" s="61">
         <v>16894</v>
       </c>
       <c r="W31" s="61">
         <v>11837</v>
       </c>
       <c r="X31" s="61">
         <v>10897</v>
       </c>
       <c r="Y31" s="61">
         <v>11051</v>
       </c>
-      <c r="Z31" s="80">
+      <c r="Z31" s="69">
         <v>13906</v>
       </c>
       <c r="AA31" s="64">
         <v>19429</v>
       </c>
       <c r="AB31" s="64">
         <v>21342</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="61">
         <v>11981</v>
       </c>
       <c r="D32" s="61">
         <v>10653</v>
       </c>
       <c r="E32" s="61">
         <v>5697</v>
       </c>
@@ -4492,51 +4492,51 @@
       </c>
       <c r="R32" s="61">
         <v>7970</v>
       </c>
       <c r="S32" s="61">
         <v>14903</v>
       </c>
       <c r="T32" s="61">
         <v>16220</v>
       </c>
       <c r="U32" s="61">
         <v>15410</v>
       </c>
       <c r="V32" s="61">
         <v>19049</v>
       </c>
       <c r="W32" s="61">
         <v>14540</v>
       </c>
       <c r="X32" s="61">
         <v>13729</v>
       </c>
       <c r="Y32" s="61">
         <v>14226</v>
       </c>
-      <c r="Z32" s="80">
+      <c r="Z32" s="69">
         <v>19122</v>
       </c>
       <c r="AA32" s="64">
         <v>25602</v>
       </c>
       <c r="AB32" s="64">
         <v>28872</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="61">
         <v>4990</v>
       </c>
       <c r="D33" s="61">
         <v>5122</v>
       </c>
       <c r="E33" s="61">
         <v>5790</v>
       </c>
@@ -4578,51 +4578,51 @@
       </c>
       <c r="R33" s="61">
         <v>10040</v>
       </c>
       <c r="S33" s="61">
         <v>13891</v>
       </c>
       <c r="T33" s="61">
         <v>19723</v>
       </c>
       <c r="U33" s="61">
         <v>17701</v>
       </c>
       <c r="V33" s="61">
         <v>22946</v>
       </c>
       <c r="W33" s="61">
         <v>22365</v>
       </c>
       <c r="X33" s="61">
         <v>20551</v>
       </c>
       <c r="Y33" s="61">
         <v>22411</v>
       </c>
-      <c r="Z33" s="80">
+      <c r="Z33" s="69">
         <v>27604</v>
       </c>
       <c r="AA33" s="64">
         <v>43606</v>
       </c>
       <c r="AB33" s="64">
         <v>50700</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="59" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="61">
         <v>9628</v>
       </c>
       <c r="D34" s="61">
         <v>10189</v>
       </c>
       <c r="E34" s="61">
         <v>11229</v>
       </c>
@@ -4664,51 +4664,51 @@
       </c>
       <c r="R34" s="61">
         <v>7260</v>
       </c>
       <c r="S34" s="61">
         <v>10075</v>
       </c>
       <c r="T34" s="61">
         <v>20160</v>
       </c>
       <c r="U34" s="61">
         <v>14811</v>
       </c>
       <c r="V34" s="61">
         <v>18649</v>
       </c>
       <c r="W34" s="61">
         <v>11788</v>
       </c>
       <c r="X34" s="61">
         <v>10191</v>
       </c>
       <c r="Y34" s="61">
         <v>15356</v>
       </c>
-      <c r="Z34" s="80">
+      <c r="Z34" s="69">
         <v>17773</v>
       </c>
       <c r="AA34" s="64">
         <v>27001</v>
       </c>
       <c r="AB34" s="64">
         <v>29454</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="61">
         <v>3441</v>
       </c>
       <c r="D35" s="61">
         <v>2667</v>
       </c>
       <c r="E35" s="61">
         <v>2367</v>
       </c>
@@ -4750,51 +4750,51 @@
       </c>
       <c r="R35" s="61">
         <v>5138</v>
       </c>
       <c r="S35" s="61">
         <v>6688</v>
       </c>
       <c r="T35" s="61">
         <v>11364</v>
       </c>
       <c r="U35" s="61">
         <v>10834</v>
       </c>
       <c r="V35" s="61">
         <v>13667</v>
       </c>
       <c r="W35" s="61">
         <v>10435</v>
       </c>
       <c r="X35" s="61">
         <v>10548</v>
       </c>
       <c r="Y35" s="61">
         <v>10528</v>
       </c>
-      <c r="Z35" s="80">
+      <c r="Z35" s="69">
         <v>15142</v>
       </c>
       <c r="AA35" s="64">
         <v>24170</v>
       </c>
       <c r="AB35" s="64">
         <v>24215</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="59" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="61">
         <v>3419</v>
       </c>
       <c r="D36" s="61">
         <v>3679</v>
       </c>
       <c r="E36" s="61">
         <v>4044</v>
       </c>
@@ -4836,51 +4836,51 @@
       </c>
       <c r="R36" s="61">
         <v>6743</v>
       </c>
       <c r="S36" s="61">
         <v>9542</v>
       </c>
       <c r="T36" s="61">
         <v>18273</v>
       </c>
       <c r="U36" s="61">
         <v>15629</v>
       </c>
       <c r="V36" s="61">
         <v>19275</v>
       </c>
       <c r="W36" s="61">
         <v>14234</v>
       </c>
       <c r="X36" s="61">
         <v>12299</v>
       </c>
       <c r="Y36" s="61">
         <v>13647</v>
       </c>
-      <c r="Z36" s="80">
+      <c r="Z36" s="69">
         <v>17735</v>
       </c>
       <c r="AA36" s="64">
         <v>28479</v>
       </c>
       <c r="AB36" s="64">
         <v>33234</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="61">
         <v>8130</v>
       </c>
       <c r="D37" s="61">
         <v>9137</v>
       </c>
       <c r="E37" s="61">
         <v>7451</v>
       </c>
@@ -4922,51 +4922,51 @@
       </c>
       <c r="R37" s="61">
         <v>11172</v>
       </c>
       <c r="S37" s="61">
         <v>14800</v>
       </c>
       <c r="T37" s="61">
         <v>19751</v>
       </c>
       <c r="U37" s="61">
         <v>17741</v>
       </c>
       <c r="V37" s="61">
         <v>23177</v>
       </c>
       <c r="W37" s="61">
         <v>16810</v>
       </c>
       <c r="X37" s="61">
         <v>14773</v>
       </c>
       <c r="Y37" s="61">
         <v>16289</v>
       </c>
-      <c r="Z37" s="80">
+      <c r="Z37" s="69">
         <v>29925</v>
       </c>
       <c r="AA37" s="64">
         <v>27662</v>
       </c>
       <c r="AB37" s="64">
         <v>30926</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="63" t="s">
         <v>0</v>
       </c>
@@ -5008,51 +5008,51 @@
       </c>
       <c r="R38" s="61">
         <v>11501</v>
       </c>
       <c r="S38" s="61">
         <v>14624</v>
       </c>
       <c r="T38" s="61">
         <v>23602</v>
       </c>
       <c r="U38" s="61">
         <v>18666</v>
       </c>
       <c r="V38" s="61">
         <v>18532</v>
       </c>
       <c r="W38" s="61">
         <v>12579</v>
       </c>
       <c r="X38" s="61">
         <v>10712</v>
       </c>
       <c r="Y38" s="61">
         <v>10602</v>
       </c>
-      <c r="Z38" s="80">
+      <c r="Z38" s="69">
         <v>15959</v>
       </c>
       <c r="AA38" s="64">
         <v>21780</v>
       </c>
       <c r="AB38" s="64">
         <v>23834</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="61">
         <v>18107</v>
       </c>
       <c r="D39" s="61">
         <v>17006</v>
       </c>
       <c r="E39" s="61">
         <v>16767</v>
       </c>
@@ -5094,51 +5094,51 @@
       </c>
       <c r="R39" s="61">
         <v>17783</v>
       </c>
       <c r="S39" s="61">
         <v>21868</v>
       </c>
       <c r="T39" s="61">
         <v>28189</v>
       </c>
       <c r="U39" s="61">
         <v>25392</v>
       </c>
       <c r="V39" s="61">
         <v>33200</v>
       </c>
       <c r="W39" s="61">
         <v>26674</v>
       </c>
       <c r="X39" s="61">
         <v>24268</v>
       </c>
       <c r="Y39" s="61">
         <v>24838</v>
       </c>
-      <c r="Z39" s="80">
+      <c r="Z39" s="69">
         <v>32354</v>
       </c>
       <c r="AA39" s="64">
         <v>41622</v>
       </c>
       <c r="AB39" s="64">
         <v>46845</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="59" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="61">
         <v>13933</v>
       </c>
       <c r="D40" s="61">
         <v>12281</v>
       </c>
       <c r="E40" s="61">
         <v>8520</v>
       </c>
@@ -5180,51 +5180,51 @@
       </c>
       <c r="R40" s="61">
         <v>10906</v>
       </c>
       <c r="S40" s="61">
         <v>13472</v>
       </c>
       <c r="T40" s="61">
         <v>16808</v>
       </c>
       <c r="U40" s="61">
         <v>15777</v>
       </c>
       <c r="V40" s="61">
         <v>18325</v>
       </c>
       <c r="W40" s="61">
         <v>13546</v>
       </c>
       <c r="X40" s="61">
         <v>12473</v>
       </c>
       <c r="Y40" s="61">
         <v>13168</v>
       </c>
-      <c r="Z40" s="80">
+      <c r="Z40" s="69">
         <v>16016</v>
       </c>
       <c r="AA40" s="64">
         <v>21692</v>
       </c>
       <c r="AB40" s="64">
         <v>23910</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="61">
         <v>7794</v>
       </c>
       <c r="D41" s="61">
         <v>7445</v>
       </c>
       <c r="E41" s="61">
         <v>7565</v>
       </c>
@@ -5266,51 +5266,51 @@
       </c>
       <c r="R41" s="61">
         <v>7611</v>
       </c>
       <c r="S41" s="61">
         <v>11425</v>
       </c>
       <c r="T41" s="61">
         <v>15589</v>
       </c>
       <c r="U41" s="61">
         <v>16396</v>
       </c>
       <c r="V41" s="61">
         <v>18432</v>
       </c>
       <c r="W41" s="61">
         <v>12833</v>
       </c>
       <c r="X41" s="61">
         <v>11004</v>
       </c>
       <c r="Y41" s="61">
         <v>12355</v>
       </c>
-      <c r="Z41" s="80">
+      <c r="Z41" s="69">
         <v>15986</v>
       </c>
       <c r="AA41" s="64">
         <v>21788</v>
       </c>
       <c r="AB41" s="64">
         <v>25784</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="61">
         <v>5595</v>
       </c>
       <c r="D42" s="61">
         <v>4589</v>
       </c>
       <c r="E42" s="61">
         <v>4333</v>
       </c>
@@ -5352,51 +5352,51 @@
       </c>
       <c r="R42" s="61">
         <v>7267</v>
       </c>
       <c r="S42" s="61">
         <v>8453</v>
       </c>
       <c r="T42" s="61">
         <v>19988</v>
       </c>
       <c r="U42" s="61">
         <v>15640</v>
       </c>
       <c r="V42" s="61">
         <v>16730</v>
       </c>
       <c r="W42" s="61">
         <v>12130</v>
       </c>
       <c r="X42" s="61">
         <v>11317</v>
       </c>
       <c r="Y42" s="61">
         <v>12051</v>
       </c>
-      <c r="Z42" s="80">
+      <c r="Z42" s="69">
         <v>16240</v>
       </c>
       <c r="AA42" s="64">
         <v>23698</v>
       </c>
       <c r="AB42" s="64">
         <v>27283</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="61">
         <v>8177</v>
       </c>
       <c r="D43" s="61">
         <v>7257</v>
       </c>
       <c r="E43" s="61">
         <v>7086</v>
       </c>
@@ -5438,51 +5438,51 @@
       </c>
       <c r="R43" s="61">
         <v>9786</v>
       </c>
       <c r="S43" s="61">
         <v>14633</v>
       </c>
       <c r="T43" s="61">
         <v>17758</v>
       </c>
       <c r="U43" s="61">
         <v>17227</v>
       </c>
       <c r="V43" s="61">
         <v>19323</v>
       </c>
       <c r="W43" s="61">
         <v>14504</v>
       </c>
       <c r="X43" s="61">
         <v>12898</v>
       </c>
       <c r="Y43" s="61">
         <v>13134</v>
       </c>
-      <c r="Z43" s="80">
+      <c r="Z43" s="69">
         <v>15988</v>
       </c>
       <c r="AA43" s="64">
         <v>21207</v>
       </c>
       <c r="AB43" s="64">
         <v>23932</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="59" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="61">
         <v>3856</v>
       </c>
       <c r="D44" s="61">
         <v>3885</v>
       </c>
       <c r="E44" s="61">
         <v>2895</v>
       </c>
@@ -5524,51 +5524,51 @@
       </c>
       <c r="R44" s="61">
         <v>5217</v>
       </c>
       <c r="S44" s="61">
         <v>5764</v>
       </c>
       <c r="T44" s="61">
         <v>6651</v>
       </c>
       <c r="U44" s="61">
         <v>6020</v>
       </c>
       <c r="V44" s="61">
         <v>6896</v>
       </c>
       <c r="W44" s="61">
         <v>5188</v>
       </c>
       <c r="X44" s="61">
         <v>4707</v>
       </c>
       <c r="Y44" s="61">
         <v>5273</v>
       </c>
-      <c r="Z44" s="80">
+      <c r="Z44" s="69">
         <v>6483</v>
       </c>
       <c r="AA44" s="64">
         <v>8982</v>
       </c>
       <c r="AB44" s="64">
         <v>9523</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C45" s="61">
         <v>15787</v>
       </c>
       <c r="D45" s="61">
         <v>13902</v>
       </c>
       <c r="E45" s="61">
         <v>10535</v>
       </c>
@@ -5610,51 +5610,51 @@
       </c>
       <c r="R45" s="61">
         <v>13444</v>
       </c>
       <c r="S45" s="61">
         <v>18881</v>
       </c>
       <c r="T45" s="61">
         <v>27833</v>
       </c>
       <c r="U45" s="61">
         <v>39138</v>
       </c>
       <c r="V45" s="61">
         <v>32194</v>
       </c>
       <c r="W45" s="61">
         <v>22456</v>
       </c>
       <c r="X45" s="61">
         <v>18055</v>
       </c>
       <c r="Y45" s="61">
         <v>20180</v>
       </c>
-      <c r="Z45" s="80">
+      <c r="Z45" s="69">
         <v>28244</v>
       </c>
       <c r="AA45" s="64">
         <v>39334</v>
       </c>
       <c r="AB45" s="64">
         <v>44508</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="59" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="63" t="s">
         <v>0</v>
       </c>
@@ -5696,51 +5696,51 @@
       </c>
       <c r="R46" s="61">
         <v>3764</v>
       </c>
       <c r="S46" s="61">
         <v>5324</v>
       </c>
       <c r="T46" s="61">
         <v>6312</v>
       </c>
       <c r="U46" s="61">
         <v>5800</v>
       </c>
       <c r="V46" s="61">
         <v>7987</v>
       </c>
       <c r="W46" s="61">
         <v>6380</v>
       </c>
       <c r="X46" s="61">
         <v>5741</v>
       </c>
       <c r="Y46" s="61">
         <v>5673</v>
       </c>
-      <c r="Z46" s="80">
+      <c r="Z46" s="69">
         <v>7332</v>
       </c>
       <c r="AA46" s="64">
         <v>9426</v>
       </c>
       <c r="AB46" s="64">
         <v>10550</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="61">
         <v>14534</v>
       </c>
       <c r="D47" s="61">
         <v>13980</v>
       </c>
       <c r="E47" s="61">
         <v>15394</v>
       </c>
@@ -5782,51 +5782,51 @@
       </c>
       <c r="R47" s="61">
         <v>8549</v>
       </c>
       <c r="S47" s="61">
         <v>9532</v>
       </c>
       <c r="T47" s="61">
         <v>13734</v>
       </c>
       <c r="U47" s="61">
         <v>12472</v>
       </c>
       <c r="V47" s="61">
         <v>13964</v>
       </c>
       <c r="W47" s="61">
         <v>9735</v>
       </c>
       <c r="X47" s="61">
         <v>8833</v>
       </c>
       <c r="Y47" s="61">
         <v>9945</v>
       </c>
-      <c r="Z47" s="80">
+      <c r="Z47" s="69">
         <v>12675</v>
       </c>
       <c r="AA47" s="64">
         <v>17474</v>
       </c>
       <c r="AB47" s="64">
         <v>19637</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="61">
         <v>4108</v>
       </c>
       <c r="D48" s="61">
         <v>5116</v>
       </c>
       <c r="E48" s="61">
         <v>5130</v>
       </c>
@@ -5868,51 +5868,51 @@
       </c>
       <c r="R48" s="61">
         <v>32836</v>
       </c>
       <c r="S48" s="61">
         <v>58017</v>
       </c>
       <c r="T48" s="61">
         <v>99702</v>
       </c>
       <c r="U48" s="61">
         <v>89663</v>
       </c>
       <c r="V48" s="61">
         <v>126974</v>
       </c>
       <c r="W48" s="61">
         <v>95927</v>
       </c>
       <c r="X48" s="61">
         <v>99109</v>
       </c>
       <c r="Y48" s="61">
         <v>109383</v>
       </c>
-      <c r="Z48" s="80">
+      <c r="Z48" s="69">
         <v>132927</v>
       </c>
       <c r="AA48" s="64">
         <v>198456</v>
       </c>
       <c r="AB48" s="64">
         <v>228865</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="61">
         <v>17101</v>
       </c>
       <c r="D49" s="61">
         <v>15733</v>
       </c>
       <c r="E49" s="61">
         <v>27830</v>
       </c>
@@ -5954,51 +5954,51 @@
       </c>
       <c r="R49" s="61">
         <v>50168</v>
       </c>
       <c r="S49" s="61">
         <v>67341</v>
       </c>
       <c r="T49" s="61">
         <v>89561</v>
       </c>
       <c r="U49" s="61">
         <v>76020</v>
       </c>
       <c r="V49" s="61">
         <v>98557</v>
       </c>
       <c r="W49" s="61">
         <v>82457</v>
       </c>
       <c r="X49" s="61">
         <v>87916</v>
       </c>
       <c r="Y49" s="61">
         <v>94562</v>
       </c>
-      <c r="Z49" s="80">
+      <c r="Z49" s="69">
         <v>122417</v>
       </c>
       <c r="AA49" s="64">
         <v>196244</v>
       </c>
       <c r="AB49" s="64">
         <v>239736</v>
       </c>
     </row>
     <row r="50" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="63" t="s">
         <v>0</v>
       </c>
@@ -6040,91 +6040,91 @@
       </c>
       <c r="R50" s="61">
         <v>22835</v>
       </c>
       <c r="S50" s="61">
         <v>27743</v>
       </c>
       <c r="T50" s="61">
         <v>49811</v>
       </c>
       <c r="U50" s="61">
         <v>61528</v>
       </c>
       <c r="V50" s="61">
         <v>71111</v>
       </c>
       <c r="W50" s="61">
         <v>51817</v>
       </c>
       <c r="X50" s="61">
         <v>46930</v>
       </c>
       <c r="Y50" s="61">
         <v>48877</v>
       </c>
-      <c r="Z50" s="80">
+      <c r="Z50" s="69">
         <v>74971</v>
       </c>
       <c r="AA50" s="64">
         <v>120293</v>
       </c>
       <c r="AB50" s="64">
         <v>137504</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="55"/>
-      <c r="B51" s="79" t="s">
+      <c r="B51" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="79"/>
-[...24 lines deleted...]
-      <c r="AB51" s="77"/>
+      <c r="C51" s="81"/>
+      <c r="D51" s="81"/>
+      <c r="E51" s="81"/>
+      <c r="F51" s="81"/>
+      <c r="G51" s="81"/>
+      <c r="H51" s="81"/>
+      <c r="I51" s="81"/>
+      <c r="J51" s="81"/>
+      <c r="K51" s="81"/>
+      <c r="L51" s="81"/>
+      <c r="M51" s="81"/>
+      <c r="N51" s="81"/>
+      <c r="O51" s="81"/>
+      <c r="P51" s="81"/>
+      <c r="Q51" s="81"/>
+      <c r="R51" s="81"/>
+      <c r="S51" s="81"/>
+      <c r="T51" s="81"/>
+      <c r="U51" s="81"/>
+      <c r="V51" s="81"/>
+      <c r="W51" s="81"/>
+      <c r="X51" s="81"/>
+      <c r="Y51" s="81"/>
+      <c r="Z51" s="81"/>
+      <c r="AA51" s="81"/>
+      <c r="AB51" s="79"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="56"/>
       <c r="B52" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="61">
         <v>126118</v>
       </c>
       <c r="D52" s="61">
         <v>129087</v>
       </c>
       <c r="E52" s="61">
         <v>126459</v>
       </c>
       <c r="F52" s="61">
         <v>129418</v>
       </c>
       <c r="G52" s="61">
         <v>143163</v>
       </c>
       <c r="H52" s="61">
         <v>131745</v>
       </c>
       <c r="I52" s="61">
@@ -6156,51 +6156,51 @@
       </c>
       <c r="R52" s="61">
         <v>195323</v>
       </c>
       <c r="S52" s="61">
         <v>254484</v>
       </c>
       <c r="T52" s="61">
         <v>387791</v>
       </c>
       <c r="U52" s="61">
         <v>380102</v>
       </c>
       <c r="V52" s="61">
         <v>494037</v>
       </c>
       <c r="W52" s="61">
         <v>376714</v>
       </c>
       <c r="X52" s="61">
         <v>309483</v>
       </c>
       <c r="Y52" s="61">
         <v>319484</v>
       </c>
-      <c r="Z52" s="80">
+      <c r="Z52" s="69">
         <v>384774</v>
       </c>
       <c r="AA52" s="65">
         <v>572392</v>
       </c>
       <c r="AB52" s="61">
         <v>634943</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="48">
         <v>100000000</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="63" t="s">
         <v>0</v>
       </c>
@@ -6242,51 +6242,51 @@
       </c>
       <c r="R53" s="61">
         <v>11215</v>
       </c>
       <c r="S53" s="61">
         <v>12950</v>
       </c>
       <c r="T53" s="61">
         <v>21031</v>
       </c>
       <c r="U53" s="61">
         <v>16202</v>
       </c>
       <c r="V53" s="61">
         <v>18909</v>
       </c>
       <c r="W53" s="61">
         <v>12554</v>
       </c>
       <c r="X53" s="61">
         <v>11160</v>
       </c>
       <c r="Y53" s="61">
         <v>11257</v>
       </c>
-      <c r="Z53" s="80">
+      <c r="Z53" s="69">
         <v>12639</v>
       </c>
       <c r="AA53" s="65">
         <v>18300</v>
       </c>
       <c r="AB53" s="61">
         <v>18908</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="61">
         <v>14128</v>
       </c>
       <c r="D54" s="61">
         <v>13234</v>
       </c>
       <c r="E54" s="61">
         <v>8728</v>
       </c>
@@ -6328,51 +6328,51 @@
       </c>
       <c r="R54" s="61">
         <v>8226</v>
       </c>
       <c r="S54" s="61">
         <v>18334</v>
       </c>
       <c r="T54" s="61">
         <v>19836</v>
       </c>
       <c r="U54" s="61">
         <v>17801</v>
       </c>
       <c r="V54" s="61">
         <v>23558</v>
       </c>
       <c r="W54" s="61">
         <v>17945</v>
       </c>
       <c r="X54" s="61">
         <v>16716</v>
       </c>
       <c r="Y54" s="61">
         <v>16636</v>
       </c>
-      <c r="Z54" s="80">
+      <c r="Z54" s="69">
         <v>19140</v>
       </c>
       <c r="AA54" s="65">
         <v>28715</v>
       </c>
       <c r="AB54" s="61">
         <v>32386</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="50" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="61">
         <v>4832</v>
       </c>
       <c r="D55" s="61">
         <v>5465</v>
       </c>
       <c r="E55" s="61">
         <v>6742</v>
       </c>
@@ -6414,51 +6414,51 @@
       </c>
       <c r="R55" s="61">
         <v>6985</v>
       </c>
       <c r="S55" s="61">
         <v>10459</v>
       </c>
       <c r="T55" s="61">
         <v>17540</v>
       </c>
       <c r="U55" s="61">
         <v>13601</v>
       </c>
       <c r="V55" s="61">
         <v>17574</v>
       </c>
       <c r="W55" s="61">
         <v>11588</v>
       </c>
       <c r="X55" s="61">
         <v>8585</v>
       </c>
       <c r="Y55" s="61">
         <v>9349</v>
       </c>
-      <c r="Z55" s="80">
+      <c r="Z55" s="69">
         <v>11304</v>
       </c>
       <c r="AA55" s="65">
         <v>18065</v>
       </c>
       <c r="AB55" s="61">
         <v>19741</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="61">
         <v>14941</v>
       </c>
       <c r="D56" s="61">
         <v>16036</v>
       </c>
       <c r="E56" s="61">
         <v>19056</v>
       </c>
@@ -6500,51 +6500,51 @@
       </c>
       <c r="R56" s="61">
         <v>27225</v>
       </c>
       <c r="S56" s="61">
         <v>34507</v>
       </c>
       <c r="T56" s="61">
         <v>54228</v>
       </c>
       <c r="U56" s="61">
         <v>48522</v>
       </c>
       <c r="V56" s="61">
         <v>75403</v>
       </c>
       <c r="W56" s="61">
         <v>66400</v>
       </c>
       <c r="X56" s="61">
         <v>56681</v>
       </c>
       <c r="Y56" s="61">
         <v>63810</v>
       </c>
-      <c r="Z56" s="80">
+      <c r="Z56" s="69">
         <v>78769</v>
       </c>
       <c r="AA56" s="65">
         <v>118419</v>
       </c>
       <c r="AB56" s="61">
         <v>137838</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="61">
         <v>2065</v>
       </c>
       <c r="D57" s="61">
         <v>1630</v>
       </c>
       <c r="E57" s="61">
         <v>1611</v>
       </c>
@@ -6586,51 +6586,51 @@
       </c>
       <c r="R57" s="61">
         <v>6592</v>
       </c>
       <c r="S57" s="61">
         <v>8008</v>
       </c>
       <c r="T57" s="61">
         <v>12522</v>
       </c>
       <c r="U57" s="61">
         <v>8911</v>
       </c>
       <c r="V57" s="61">
         <v>12898</v>
       </c>
       <c r="W57" s="61">
         <v>11293</v>
       </c>
       <c r="X57" s="61">
         <v>10110</v>
       </c>
       <c r="Y57" s="61">
         <v>10125</v>
       </c>
-      <c r="Z57" s="80">
+      <c r="Z57" s="69">
         <v>15764</v>
       </c>
       <c r="AA57" s="65">
         <v>20006</v>
       </c>
       <c r="AB57" s="61">
         <v>21466</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="61">
         <v>7375</v>
       </c>
       <c r="D58" s="61">
         <v>10637</v>
       </c>
       <c r="E58" s="61">
         <v>11547</v>
       </c>
@@ -6672,51 +6672,51 @@
       </c>
       <c r="R58" s="61">
         <v>8783</v>
       </c>
       <c r="S58" s="61">
         <v>14160</v>
       </c>
       <c r="T58" s="61">
         <v>21946</v>
       </c>
       <c r="U58" s="61">
         <v>17959</v>
       </c>
       <c r="V58" s="61">
         <v>20519</v>
       </c>
       <c r="W58" s="61">
         <v>14135</v>
       </c>
       <c r="X58" s="61">
         <v>10990</v>
       </c>
       <c r="Y58" s="61">
         <v>11975</v>
       </c>
-      <c r="Z58" s="80">
+      <c r="Z58" s="69">
         <v>14215</v>
       </c>
       <c r="AA58" s="65">
         <v>22072</v>
       </c>
       <c r="AB58" s="61">
         <v>24871</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="61">
         <v>7355</v>
       </c>
       <c r="D59" s="61">
         <v>8508</v>
       </c>
       <c r="E59" s="61">
         <v>9577</v>
       </c>
@@ -6758,51 +6758,51 @@
       </c>
       <c r="R59" s="61">
         <v>14667</v>
       </c>
       <c r="S59" s="61">
         <v>17873</v>
       </c>
       <c r="T59" s="61">
         <v>26763</v>
       </c>
       <c r="U59" s="61">
         <v>28584</v>
       </c>
       <c r="V59" s="61">
         <v>42545</v>
       </c>
       <c r="W59" s="61">
         <v>30646</v>
       </c>
       <c r="X59" s="61">
         <v>24976</v>
       </c>
       <c r="Y59" s="61">
         <v>26098</v>
       </c>
-      <c r="Z59" s="80">
+      <c r="Z59" s="69">
         <v>25559</v>
       </c>
       <c r="AA59" s="65">
         <v>47668</v>
       </c>
       <c r="AB59" s="61">
         <v>49015</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C60" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="63" t="s">
         <v>0</v>
       </c>
@@ -6844,51 +6844,51 @@
       </c>
       <c r="R60" s="61">
         <v>10559</v>
       </c>
       <c r="S60" s="61">
         <v>13456</v>
       </c>
       <c r="T60" s="61">
         <v>19441</v>
       </c>
       <c r="U60" s="61">
         <v>16067</v>
       </c>
       <c r="V60" s="61">
         <v>25792</v>
       </c>
       <c r="W60" s="61">
         <v>20847</v>
       </c>
       <c r="X60" s="61">
         <v>15846</v>
       </c>
       <c r="Y60" s="61">
         <v>17401</v>
       </c>
-      <c r="Z60" s="80">
+      <c r="Z60" s="69">
         <v>20754</v>
       </c>
       <c r="AA60" s="65">
         <v>29837</v>
       </c>
       <c r="AB60" s="61">
         <v>31867</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="61">
         <v>6871</v>
       </c>
       <c r="D61" s="61">
         <v>7037</v>
       </c>
       <c r="E61" s="61">
         <v>7297</v>
       </c>
@@ -6930,51 +6930,51 @@
       </c>
       <c r="R61" s="61">
         <v>8937</v>
       </c>
       <c r="S61" s="61">
         <v>9725</v>
       </c>
       <c r="T61" s="61">
         <v>12792</v>
       </c>
       <c r="U61" s="61">
         <v>10216</v>
       </c>
       <c r="V61" s="61">
         <v>14824</v>
       </c>
       <c r="W61" s="61">
         <v>11142</v>
       </c>
       <c r="X61" s="61">
         <v>9418</v>
       </c>
       <c r="Y61" s="61">
         <v>9369</v>
       </c>
-      <c r="Z61" s="80">
+      <c r="Z61" s="69">
         <v>11430</v>
       </c>
       <c r="AA61" s="65">
         <v>15367</v>
       </c>
       <c r="AB61" s="61">
         <v>17175</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C62" s="61">
         <v>10702</v>
       </c>
       <c r="D62" s="61">
         <v>11803</v>
       </c>
       <c r="E62" s="61">
         <v>11616</v>
       </c>
@@ -7016,51 +7016,51 @@
       </c>
       <c r="R62" s="61">
         <v>15098</v>
       </c>
       <c r="S62" s="61">
         <v>16029</v>
       </c>
       <c r="T62" s="61">
         <v>22801</v>
       </c>
       <c r="U62" s="61">
         <v>20159</v>
       </c>
       <c r="V62" s="61">
         <v>24300</v>
       </c>
       <c r="W62" s="61">
         <v>16433</v>
       </c>
       <c r="X62" s="61">
         <v>13783</v>
       </c>
       <c r="Y62" s="61">
         <v>14723</v>
       </c>
-      <c r="Z62" s="80">
+      <c r="Z62" s="69">
         <v>16517</v>
       </c>
       <c r="AA62" s="65">
         <v>21984</v>
       </c>
       <c r="AB62" s="61">
         <v>22976</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="61">
         <v>1999</v>
       </c>
       <c r="D63" s="61">
         <v>1942</v>
       </c>
       <c r="E63" s="61">
         <v>2505</v>
       </c>
@@ -7102,51 +7102,51 @@
       </c>
       <c r="R63" s="61">
         <v>10919</v>
       </c>
       <c r="S63" s="61">
         <v>16829</v>
       </c>
       <c r="T63" s="61">
         <v>19277</v>
       </c>
       <c r="U63" s="61">
         <v>18978</v>
       </c>
       <c r="V63" s="61">
         <v>26461</v>
       </c>
       <c r="W63" s="61">
         <v>17065</v>
       </c>
       <c r="X63" s="61">
         <v>13452</v>
       </c>
       <c r="Y63" s="61">
         <v>14602</v>
       </c>
-      <c r="Z63" s="80">
+      <c r="Z63" s="69">
         <v>16564</v>
       </c>
       <c r="AA63" s="65">
         <v>24701</v>
       </c>
       <c r="AB63" s="61">
         <v>27351</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="61">
         <v>1969</v>
       </c>
       <c r="D64" s="61">
         <v>2242</v>
       </c>
       <c r="E64" s="61">
         <v>1895</v>
       </c>
@@ -7188,51 +7188,51 @@
       </c>
       <c r="R64" s="61">
         <v>3976</v>
       </c>
       <c r="S64" s="61">
         <v>5829</v>
       </c>
       <c r="T64" s="61">
         <v>23609</v>
       </c>
       <c r="U64" s="61">
         <v>17466</v>
       </c>
       <c r="V64" s="61">
         <v>23783</v>
       </c>
       <c r="W64" s="61">
         <v>21338</v>
       </c>
       <c r="X64" s="61">
         <v>17254</v>
       </c>
       <c r="Y64" s="61">
         <v>17673</v>
       </c>
-      <c r="Z64" s="80">
+      <c r="Z64" s="69">
         <v>22963</v>
       </c>
       <c r="AA64" s="65">
         <v>32340</v>
       </c>
       <c r="AB64" s="61">
         <v>36764</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="61">
         <v>8099</v>
       </c>
       <c r="D65" s="61">
         <v>8048</v>
       </c>
       <c r="E65" s="61">
         <v>9282</v>
       </c>
@@ -7274,51 +7274,51 @@
       </c>
       <c r="R65" s="61">
         <v>8803</v>
       </c>
       <c r="S65" s="61">
         <v>10394</v>
       </c>
       <c r="T65" s="61">
         <v>13553</v>
       </c>
       <c r="U65" s="61">
         <v>12424</v>
       </c>
       <c r="V65" s="61">
         <v>16609</v>
       </c>
       <c r="W65" s="61">
         <v>12495</v>
       </c>
       <c r="X65" s="61">
         <v>10073</v>
       </c>
       <c r="Y65" s="61">
         <v>10145</v>
       </c>
-      <c r="Z65" s="80">
+      <c r="Z65" s="69">
         <v>11940</v>
       </c>
       <c r="AA65" s="65">
         <v>17341</v>
       </c>
       <c r="AB65" s="61">
         <v>17199</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="50" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="61">
         <v>7071</v>
       </c>
       <c r="D66" s="61">
         <v>6446</v>
       </c>
       <c r="E66" s="61">
         <v>7586</v>
       </c>
@@ -7360,51 +7360,51 @@
       </c>
       <c r="R66" s="61">
         <v>15845</v>
       </c>
       <c r="S66" s="61">
         <v>14811</v>
       </c>
       <c r="T66" s="61">
         <v>18387</v>
       </c>
       <c r="U66" s="61">
         <v>15487</v>
       </c>
       <c r="V66" s="61">
         <v>18621</v>
       </c>
       <c r="W66" s="61">
         <v>13814</v>
       </c>
       <c r="X66" s="61">
         <v>11482</v>
       </c>
       <c r="Y66" s="61">
         <v>11658</v>
       </c>
-      <c r="Z66" s="80">
+      <c r="Z66" s="69">
         <v>12479</v>
       </c>
       <c r="AA66" s="65">
         <v>18143</v>
       </c>
       <c r="AB66" s="61">
         <v>19444</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="50" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C67" s="61">
         <v>24339</v>
       </c>
       <c r="D67" s="61">
         <v>20193</v>
       </c>
       <c r="E67" s="61">
         <v>10128</v>
       </c>
@@ -7446,51 +7446,51 @@
       </c>
       <c r="R67" s="61">
         <v>25401</v>
       </c>
       <c r="S67" s="61">
         <v>38342</v>
       </c>
       <c r="T67" s="61">
         <v>62270</v>
       </c>
       <c r="U67" s="61">
         <v>99654</v>
       </c>
       <c r="V67" s="61">
         <v>110485</v>
       </c>
       <c r="W67" s="61">
         <v>84786</v>
       </c>
       <c r="X67" s="61">
         <v>65874</v>
       </c>
       <c r="Y67" s="61">
         <v>61725</v>
       </c>
-      <c r="Z67" s="80">
+      <c r="Z67" s="69">
         <v>79696</v>
       </c>
       <c r="AA67" s="65">
         <v>118855</v>
       </c>
       <c r="AB67" s="61">
         <v>135231</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="63" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="63" t="s">
         <v>0</v>
       </c>
@@ -7532,51 +7532,51 @@
       </c>
       <c r="R68" s="61">
         <v>1539</v>
       </c>
       <c r="S68" s="61">
         <v>1995</v>
       </c>
       <c r="T68" s="61">
         <v>2504</v>
       </c>
       <c r="U68" s="61">
         <v>2108</v>
       </c>
       <c r="V68" s="61">
         <v>3180</v>
       </c>
       <c r="W68" s="61">
         <v>2348</v>
       </c>
       <c r="X68" s="61">
         <v>1875</v>
       </c>
       <c r="Y68" s="61">
         <v>2248</v>
       </c>
-      <c r="Z68" s="80">
+      <c r="Z68" s="69">
         <v>2634</v>
       </c>
       <c r="AA68" s="65">
         <v>3646</v>
       </c>
       <c r="AB68" s="61">
         <v>4071</v>
       </c>
     </row>
     <row r="69" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A69" s="52" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="66">
         <v>14372</v>
       </c>
       <c r="D69" s="66">
         <v>15866</v>
       </c>
       <c r="E69" s="66">
         <v>18889</v>
       </c>
@@ -7618,94 +7618,94 @@
       </c>
       <c r="R69" s="66">
         <v>10553</v>
       </c>
       <c r="S69" s="66">
         <v>10783</v>
       </c>
       <c r="T69" s="66">
         <v>19291</v>
       </c>
       <c r="U69" s="66">
         <v>15963</v>
       </c>
       <c r="V69" s="66">
         <v>18576</v>
       </c>
       <c r="W69" s="66">
         <v>11885</v>
       </c>
       <c r="X69" s="66">
         <v>11208</v>
       </c>
       <c r="Y69" s="66">
         <v>10690</v>
       </c>
-      <c r="Z69" s="81">
+      <c r="Z69" s="70">
         <v>12407</v>
       </c>
       <c r="AA69" s="67">
         <v>16933</v>
       </c>
       <c r="AB69" s="66">
         <v>18640</v>
       </c>
     </row>
     <row r="70" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="50"/>
-      <c r="B70" s="72" t="s">
+      <c r="B70" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="C70" s="73"/>
-[...4 lines deleted...]
-      <c r="H70" s="73"/>
+      <c r="C70" s="75"/>
+      <c r="D70" s="75"/>
+      <c r="E70" s="75"/>
+      <c r="F70" s="75"/>
+      <c r="G70" s="75"/>
+      <c r="H70" s="75"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>
       <c r="O70" s="18"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="18"/>
       <c r="R70" s="18"/>
       <c r="S70" s="18"/>
       <c r="T70" s="18"/>
       <c r="U70" s="18"/>
       <c r="V70" s="18"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="51"/>
-      <c r="B71" s="70" t="s">
+      <c r="B71" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="C71" s="71"/>
-[...1 lines deleted...]
-      <c r="E71" s="71"/>
+      <c r="C71" s="73"/>
+      <c r="D71" s="73"/>
+      <c r="E71" s="73"/>
       <c r="F71" s="19"/>
       <c r="P71" s="17"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A72" s="51"/>
       <c r="P72" s="17"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
     <row r="75" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K75" s="1"/>
       <c r="T75" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:E71"/>
     <mergeCell ref="B70:H70"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B7:AB7"/>