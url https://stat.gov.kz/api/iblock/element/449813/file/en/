--- v0 (2026-04-23)
+++ v1 (2026-09-22)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\миграция 2025 год\динамика 2025 год\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\вн год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
@@ -917,87 +917,88 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="31">
+  <cellStyleXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1127,77 +1128,84 @@
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="31">
+  <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 2 4" xfId="29"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="31"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2225,51 +2233,51 @@
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB71"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6:AB6"/>
+      <selection pane="bottomLeft" activeCell="Z49" sqref="Z49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B2" s="68" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="68"/>
       <c r="G2" s="68"/>
       <c r="H2" s="68"/>
       <c r="I2" s="68"/>
@@ -2482,51 +2490,51 @@
       </c>
       <c r="R7" s="12">
         <v>0</v>
       </c>
       <c r="S7" s="12">
         <v>0</v>
       </c>
       <c r="T7" s="13">
         <v>0</v>
       </c>
       <c r="U7" s="12">
         <v>0</v>
       </c>
       <c r="V7" s="14">
         <v>0</v>
       </c>
       <c r="W7" s="12">
         <v>0</v>
       </c>
       <c r="X7" s="15">
         <v>0</v>
       </c>
       <c r="Y7" s="15">
         <v>0</v>
       </c>
-      <c r="Z7" s="15">
+      <c r="Z7" s="71">
         <v>0</v>
       </c>
       <c r="AA7" s="31">
         <v>0</v>
       </c>
       <c r="AB7" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="44">
         <v>100000000</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>0</v>
       </c>
@@ -2568,51 +2576,51 @@
       </c>
       <c r="R8" s="17">
         <v>-4422</v>
       </c>
       <c r="S8" s="17">
         <v>-9550</v>
       </c>
       <c r="T8" s="17">
         <v>-8510</v>
       </c>
       <c r="U8" s="17">
         <v>-6509</v>
       </c>
       <c r="V8" s="17">
         <v>-8132</v>
       </c>
       <c r="W8" s="17">
         <v>-6997</v>
       </c>
       <c r="X8" s="17">
         <v>-6509</v>
       </c>
       <c r="Y8" s="15">
         <v>-6403</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z8" s="71">
         <v>-6748</v>
       </c>
       <c r="AA8" s="31">
         <v>-8352</v>
       </c>
       <c r="AB8" s="31">
         <v>-9856</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="12">
         <v>-11705</v>
       </c>
       <c r="D9" s="12">
         <v>-10892</v>
       </c>
       <c r="E9" s="12">
         <v>1655</v>
       </c>
@@ -2654,51 +2662,51 @@
       </c>
       <c r="R9" s="12">
         <v>3659</v>
       </c>
       <c r="S9" s="12">
         <v>-13626</v>
       </c>
       <c r="T9" s="13">
         <v>1890</v>
       </c>
       <c r="U9" s="12">
         <v>-3273</v>
       </c>
       <c r="V9" s="14">
         <v>-4006</v>
       </c>
       <c r="W9" s="12">
         <v>-3417</v>
       </c>
       <c r="X9" s="15">
         <v>-3281</v>
       </c>
       <c r="Y9" s="15">
         <v>-936</v>
       </c>
-      <c r="Z9" s="15">
+      <c r="Z9" s="71">
         <v>-3321</v>
       </c>
       <c r="AA9" s="31">
         <v>-4150</v>
       </c>
       <c r="AB9" s="31">
         <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="12">
         <v>-1850</v>
       </c>
       <c r="D10" s="12">
         <v>-585</v>
       </c>
       <c r="E10" s="12">
         <v>-107</v>
       </c>
@@ -2740,51 +2748,51 @@
       </c>
       <c r="R10" s="12">
         <v>-1569</v>
       </c>
       <c r="S10" s="12">
         <v>-2538</v>
       </c>
       <c r="T10" s="13">
         <v>-579</v>
       </c>
       <c r="U10" s="12">
         <v>-858</v>
       </c>
       <c r="V10" s="14">
         <v>-905</v>
       </c>
       <c r="W10" s="12">
         <v>-311</v>
       </c>
       <c r="X10" s="15">
         <v>-1107</v>
       </c>
       <c r="Y10" s="15">
         <v>-1668</v>
       </c>
-      <c r="Z10" s="15">
+      <c r="Z10" s="71">
         <v>-2201</v>
       </c>
       <c r="AA10" s="31">
         <v>-2593</v>
       </c>
       <c r="AB10" s="31">
         <v>-4216</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="12">
         <v>-6350</v>
       </c>
       <c r="D11" s="12">
         <v>-5106</v>
       </c>
       <c r="E11" s="12">
         <v>-3142</v>
       </c>
@@ -2826,51 +2834,51 @@
       </c>
       <c r="R11" s="12">
         <v>-5661</v>
       </c>
       <c r="S11" s="12">
         <v>3834</v>
       </c>
       <c r="T11" s="13">
         <v>4013</v>
       </c>
       <c r="U11" s="12">
         <v>-6250</v>
       </c>
       <c r="V11" s="14">
         <v>-8458</v>
       </c>
       <c r="W11" s="12">
         <v>-7340</v>
       </c>
       <c r="X11" s="15">
         <v>586</v>
       </c>
       <c r="Y11" s="15">
         <v>898</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z11" s="71">
         <v>-202</v>
       </c>
       <c r="AA11" s="31">
         <v>2639</v>
       </c>
       <c r="AB11" s="31">
         <v>12110</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="12">
         <v>-2202</v>
       </c>
       <c r="D12" s="12">
         <v>-425</v>
       </c>
       <c r="E12" s="12">
         <v>-372</v>
       </c>
@@ -2912,51 +2920,51 @@
       </c>
       <c r="R12" s="12">
         <v>-31</v>
       </c>
       <c r="S12" s="12">
         <v>-200</v>
       </c>
       <c r="T12" s="13">
         <v>-16</v>
       </c>
       <c r="U12" s="12">
         <v>-415</v>
       </c>
       <c r="V12" s="14">
         <v>-1822</v>
       </c>
       <c r="W12" s="12">
         <v>-1442</v>
       </c>
       <c r="X12" s="15">
         <v>-2548</v>
       </c>
       <c r="Y12" s="15">
         <v>-1991</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z12" s="71">
         <v>-2556</v>
       </c>
       <c r="AA12" s="31">
         <v>-5365</v>
       </c>
       <c r="AB12" s="31">
         <v>-5424</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="12">
         <v>-1808</v>
       </c>
       <c r="D13" s="12">
         <v>-870</v>
       </c>
       <c r="E13" s="12">
         <v>53</v>
       </c>
@@ -2998,51 +3006,51 @@
       </c>
       <c r="R13" s="12">
         <v>171</v>
       </c>
       <c r="S13" s="12">
         <v>-2458</v>
       </c>
       <c r="T13" s="13">
         <v>-1234</v>
       </c>
       <c r="U13" s="12">
         <v>-948</v>
       </c>
       <c r="V13" s="14">
         <v>-1473</v>
       </c>
       <c r="W13" s="12">
         <v>-1546</v>
       </c>
       <c r="X13" s="15">
         <v>-1311</v>
       </c>
       <c r="Y13" s="15">
         <v>-1814</v>
       </c>
-      <c r="Z13" s="15">
+      <c r="Z13" s="71">
         <v>-2025</v>
       </c>
       <c r="AA13" s="31">
         <v>-3152</v>
       </c>
       <c r="AB13" s="31">
         <v>-4989</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="12">
         <v>-7320</v>
       </c>
       <c r="D14" s="12">
         <v>-7623</v>
       </c>
       <c r="E14" s="12">
         <v>-5294</v>
       </c>
@@ -3084,51 +3092,51 @@
       </c>
       <c r="R14" s="12">
         <v>-8463</v>
       </c>
       <c r="S14" s="12">
         <v>-15631</v>
       </c>
       <c r="T14" s="13">
         <v>-16834</v>
       </c>
       <c r="U14" s="12">
         <v>-11252</v>
       </c>
       <c r="V14" s="14">
         <v>-14049</v>
       </c>
       <c r="W14" s="12">
         <v>-10101</v>
       </c>
       <c r="X14" s="15">
         <v>-8218</v>
       </c>
       <c r="Y14" s="15">
         <v>-10320</v>
       </c>
-      <c r="Z14" s="15">
+      <c r="Z14" s="71">
         <v>-13681</v>
       </c>
       <c r="AA14" s="31">
         <v>-16675</v>
       </c>
       <c r="AB14" s="31">
         <v>-21179</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>0</v>
       </c>
@@ -3170,51 +3178,51 @@
       </c>
       <c r="R15" s="17">
         <v>-5808</v>
       </c>
       <c r="S15" s="17">
         <v>-7548</v>
       </c>
       <c r="T15" s="17">
         <v>-10438</v>
       </c>
       <c r="U15" s="17">
         <v>-9758</v>
       </c>
       <c r="V15" s="17">
         <v>-12444</v>
       </c>
       <c r="W15" s="17">
         <v>-8490</v>
       </c>
       <c r="X15" s="17">
         <v>-6958</v>
       </c>
       <c r="Y15" s="15">
         <v>-8872</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z15" s="71">
         <v>-9181</v>
       </c>
       <c r="AA15" s="31">
         <v>-10914</v>
       </c>
       <c r="AB15" s="31">
         <v>-13018</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="12">
         <v>-10275</v>
       </c>
       <c r="D16" s="12">
         <v>-5884</v>
       </c>
       <c r="E16" s="12">
         <v>-603</v>
       </c>
@@ -3256,51 +3264,51 @@
       </c>
       <c r="R16" s="12">
         <v>979</v>
       </c>
       <c r="S16" s="12">
         <v>-3721</v>
       </c>
       <c r="T16" s="13">
         <v>-3918</v>
       </c>
       <c r="U16" s="12">
         <v>-5500</v>
       </c>
       <c r="V16" s="14">
         <v>-4096</v>
       </c>
       <c r="W16" s="12">
         <v>-2942</v>
       </c>
       <c r="X16" s="15">
         <v>-3332</v>
       </c>
       <c r="Y16" s="15">
         <v>-3075</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z16" s="71">
         <v>-4446</v>
       </c>
       <c r="AA16" s="31">
         <v>-5696</v>
       </c>
       <c r="AB16" s="31">
         <v>-5387</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="12">
         <v>-9818</v>
       </c>
       <c r="D17" s="12">
         <v>-6823</v>
       </c>
       <c r="E17" s="12">
         <v>-3172</v>
       </c>
@@ -3342,51 +3350,51 @@
       </c>
       <c r="R17" s="12">
         <v>1094</v>
       </c>
       <c r="S17" s="12">
         <v>-4030</v>
       </c>
       <c r="T17" s="13">
         <v>-2174</v>
       </c>
       <c r="U17" s="12">
         <v>-765</v>
       </c>
       <c r="V17" s="14">
         <v>-2051</v>
       </c>
       <c r="W17" s="12">
         <v>-2532</v>
       </c>
       <c r="X17" s="15">
         <v>-3073</v>
       </c>
       <c r="Y17" s="15">
         <v>-2990</v>
       </c>
-      <c r="Z17" s="15">
+      <c r="Z17" s="71">
         <v>-3661</v>
       </c>
       <c r="AA17" s="31">
         <v>-5677</v>
       </c>
       <c r="AB17" s="31">
         <v>-4499</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="46" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="12">
         <v>-5413</v>
       </c>
       <c r="D18" s="12">
         <v>-5348</v>
       </c>
       <c r="E18" s="12">
         <v>-3973</v>
       </c>
@@ -3428,51 +3436,51 @@
       </c>
       <c r="R18" s="12">
         <v>-3234</v>
       </c>
       <c r="S18" s="12">
         <v>-6620</v>
       </c>
       <c r="T18" s="13">
         <v>-4627</v>
       </c>
       <c r="U18" s="12">
         <v>-3683</v>
       </c>
       <c r="V18" s="14">
         <v>-5586</v>
       </c>
       <c r="W18" s="12">
         <v>-4727</v>
       </c>
       <c r="X18" s="15">
         <v>-4574</v>
       </c>
       <c r="Y18" s="15">
         <v>-5816</v>
       </c>
-      <c r="Z18" s="15">
+      <c r="Z18" s="71">
         <v>-7152</v>
       </c>
       <c r="AA18" s="31">
         <v>-9898</v>
       </c>
       <c r="AB18" s="31">
         <v>-11913</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="12">
         <v>-944</v>
       </c>
       <c r="D19" s="12">
         <v>-2</v>
       </c>
       <c r="E19" s="12">
         <v>648</v>
       </c>
@@ -3514,51 +3522,51 @@
       </c>
       <c r="R19" s="12">
         <v>685</v>
       </c>
       <c r="S19" s="12">
         <v>-2339</v>
       </c>
       <c r="T19" s="13">
         <v>-241</v>
       </c>
       <c r="U19" s="12">
         <v>-100</v>
       </c>
       <c r="V19" s="14">
         <v>1227</v>
       </c>
       <c r="W19" s="12">
         <v>796</v>
       </c>
       <c r="X19" s="15">
         <v>239</v>
       </c>
       <c r="Y19" s="15">
         <v>-653</v>
       </c>
-      <c r="Z19" s="15">
+      <c r="Z19" s="71">
         <v>-1188</v>
       </c>
       <c r="AA19" s="31">
         <v>-1130</v>
       </c>
       <c r="AB19" s="31">
         <v>-2672</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="46" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="12">
         <v>-2844</v>
       </c>
       <c r="D20" s="12">
         <v>-1176</v>
       </c>
       <c r="E20" s="12">
         <v>634</v>
       </c>
@@ -3600,51 +3608,51 @@
       </c>
       <c r="R20" s="12">
         <v>342</v>
       </c>
       <c r="S20" s="12">
         <v>-2903</v>
       </c>
       <c r="T20" s="13">
         <v>-3020</v>
       </c>
       <c r="U20" s="12">
         <v>-1324</v>
       </c>
       <c r="V20" s="14">
         <v>-567</v>
       </c>
       <c r="W20" s="12">
         <v>-1436</v>
       </c>
       <c r="X20" s="15">
         <v>-2445</v>
       </c>
       <c r="Y20" s="15">
         <v>-2848</v>
       </c>
-      <c r="Z20" s="15">
+      <c r="Z20" s="71">
         <v>-3536</v>
       </c>
       <c r="AA20" s="31">
         <v>-5166</v>
       </c>
       <c r="AB20" s="31">
         <v>-7661</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="12">
         <v>-3155</v>
       </c>
       <c r="D21" s="12">
         <v>-2945</v>
       </c>
       <c r="E21" s="12">
         <v>-2271</v>
       </c>
@@ -3686,51 +3694,51 @@
       </c>
       <c r="R21" s="12">
         <v>-1547</v>
       </c>
       <c r="S21" s="12">
         <v>-4711</v>
       </c>
       <c r="T21" s="13">
         <v>-2812</v>
       </c>
       <c r="U21" s="12">
         <v>-1487</v>
       </c>
       <c r="V21" s="14">
         <v>-2283</v>
       </c>
       <c r="W21" s="12">
         <v>-2628</v>
       </c>
       <c r="X21" s="15">
         <v>-2892</v>
       </c>
       <c r="Y21" s="15">
         <v>-3460</v>
       </c>
-      <c r="Z21" s="15">
+      <c r="Z21" s="71">
         <v>-3473</v>
       </c>
       <c r="AA21" s="31">
         <v>-5254</v>
       </c>
       <c r="AB21" s="31">
         <v>-6441</v>
       </c>
     </row>
     <row r="22" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="12">
         <v>1635</v>
       </c>
       <c r="D22" s="12">
         <v>-10321</v>
       </c>
       <c r="E22" s="12">
         <v>-5054</v>
       </c>
@@ -3772,51 +3780,51 @@
       </c>
       <c r="R22" s="12">
         <v>-23021</v>
       </c>
       <c r="S22" s="12">
         <v>-34545</v>
       </c>
       <c r="T22" s="13">
         <v>-32710</v>
       </c>
       <c r="U22" s="12">
         <v>-37602</v>
       </c>
       <c r="V22" s="14">
         <v>-13301</v>
       </c>
       <c r="W22" s="12">
         <v>-20173</v>
       </c>
       <c r="X22" s="15">
         <v>-21297</v>
       </c>
       <c r="Y22" s="15">
         <v>-18068</v>
       </c>
-      <c r="Z22" s="15">
+      <c r="Z22" s="71">
         <v>-23110</v>
       </c>
       <c r="AA22" s="31">
         <v>-31966</v>
       </c>
       <c r="AB22" s="31">
         <v>-42649</v>
       </c>
     </row>
     <row r="23" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>0</v>
       </c>
@@ -3858,51 +3866,51 @@
       </c>
       <c r="R23" s="17">
         <v>-1353</v>
       </c>
       <c r="S23" s="17">
         <v>-3211</v>
       </c>
       <c r="T23" s="17">
         <v>-2196</v>
       </c>
       <c r="U23" s="17">
         <v>-844</v>
       </c>
       <c r="V23" s="17">
         <v>-1786</v>
       </c>
       <c r="W23" s="17">
         <v>-2176</v>
       </c>
       <c r="X23" s="17">
         <v>-2696</v>
       </c>
       <c r="Y23" s="15">
         <v>-1907</v>
       </c>
-      <c r="Z23" s="15">
+      <c r="Z23" s="71">
         <v>-2225</v>
       </c>
       <c r="AA23" s="31">
         <v>-2516</v>
       </c>
       <c r="AB23" s="31">
         <v>-3965</v>
       </c>
     </row>
     <row r="24" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="12">
         <v>-5738</v>
       </c>
       <c r="D24" s="12">
         <v>-4663</v>
       </c>
       <c r="E24" s="12">
         <v>-4519</v>
       </c>
@@ -3944,51 +3952,51 @@
       </c>
       <c r="R24" s="12">
         <v>206</v>
       </c>
       <c r="S24" s="12">
         <v>-1736</v>
       </c>
       <c r="T24" s="13">
         <v>-1140</v>
       </c>
       <c r="U24" s="12">
         <v>-779</v>
       </c>
       <c r="V24" s="14">
         <v>-1896</v>
       </c>
       <c r="W24" s="12">
         <v>-1497</v>
       </c>
       <c r="X24" s="15">
         <v>-1517</v>
       </c>
       <c r="Y24" s="15">
         <v>-1935</v>
       </c>
-      <c r="Z24" s="15">
+      <c r="Z24" s="71">
         <v>-2885</v>
       </c>
       <c r="AA24" s="31">
         <v>-2795</v>
       </c>
       <c r="AB24" s="31">
         <v>-4248</v>
       </c>
     </row>
     <row r="25" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="12">
         <v>64112</v>
       </c>
       <c r="D25" s="12">
         <v>55209</v>
       </c>
       <c r="E25" s="12">
         <v>9382</v>
       </c>
@@ -4030,51 +4038,51 @@
       </c>
       <c r="R25" s="12">
         <v>-2463</v>
       </c>
       <c r="S25" s="12">
         <v>76950</v>
       </c>
       <c r="T25" s="13">
         <v>34437</v>
       </c>
       <c r="U25" s="12">
         <v>24075</v>
       </c>
       <c r="V25" s="14">
         <v>34434</v>
       </c>
       <c r="W25" s="12">
         <v>25607</v>
       </c>
       <c r="X25" s="15">
         <v>31906</v>
       </c>
       <c r="Y25" s="15">
         <v>33801</v>
       </c>
-      <c r="Z25" s="15">
+      <c r="Z25" s="71">
         <v>50063</v>
       </c>
       <c r="AA25" s="31">
         <v>73238</v>
       </c>
       <c r="AB25" s="31">
         <v>87459</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="12">
         <v>3675</v>
       </c>
       <c r="D26" s="12">
         <v>7454</v>
       </c>
       <c r="E26" s="12">
         <v>16135</v>
       </c>
@@ -4116,51 +4124,51 @@
       </c>
       <c r="R26" s="12">
         <v>41915</v>
       </c>
       <c r="S26" s="12">
         <v>29568</v>
       </c>
       <c r="T26" s="13">
         <v>32001</v>
       </c>
       <c r="U26" s="12">
         <v>33178</v>
       </c>
       <c r="V26" s="14">
         <v>42317</v>
       </c>
       <c r="W26" s="17">
         <v>40310</v>
       </c>
       <c r="X26" s="15">
         <v>29253</v>
       </c>
       <c r="Y26" s="15">
         <v>35301</v>
       </c>
-      <c r="Z26" s="15">
+      <c r="Z26" s="71">
         <v>38112</v>
       </c>
       <c r="AA26" s="31">
         <v>36061</v>
       </c>
       <c r="AB26" s="31">
         <v>33126</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
@@ -4202,51 +4210,51 @@
       </c>
       <c r="R27" s="12">
         <v>8521</v>
       </c>
       <c r="S27" s="12">
         <v>5015</v>
       </c>
       <c r="T27" s="12">
         <v>18108</v>
       </c>
       <c r="U27" s="12">
         <v>34094</v>
       </c>
       <c r="V27" s="14">
         <v>4877</v>
       </c>
       <c r="W27" s="17">
         <v>11042</v>
       </c>
       <c r="X27" s="15">
         <v>9774</v>
       </c>
       <c r="Y27" s="15">
         <v>2756</v>
       </c>
-      <c r="Z27" s="15">
+      <c r="Z27" s="71">
         <v>3416</v>
       </c>
       <c r="AA27" s="31">
         <v>9361</v>
       </c>
       <c r="AB27" s="31">
         <v>15130</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="67" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="67"/>
       <c r="D28" s="67"/>
       <c r="E28" s="67"/>
       <c r="F28" s="67"/>
       <c r="G28" s="67"/>
       <c r="H28" s="67"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="67"/>
       <c r="L28" s="67"/>
       <c r="M28" s="67"/>
       <c r="N28" s="67"/>
@@ -4316,52 +4324,52 @@
       </c>
       <c r="R29" s="12">
         <v>67488</v>
       </c>
       <c r="S29" s="12">
         <v>85169</v>
       </c>
       <c r="T29" s="13">
         <v>54468</v>
       </c>
       <c r="U29" s="12">
         <v>60624</v>
       </c>
       <c r="V29" s="13">
         <v>72407</v>
       </c>
       <c r="W29" s="17">
         <v>81206</v>
       </c>
       <c r="X29" s="15">
         <v>76468</v>
       </c>
       <c r="Y29" s="15">
         <v>68350</v>
       </c>
-      <c r="Z29" s="15">
-        <v>84583</v>
+      <c r="Z29" s="72">
+        <v>80667</v>
       </c>
       <c r="AA29" s="31">
         <v>117884</v>
       </c>
       <c r="AB29" s="31">
         <v>129385</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="44">
         <v>100000000</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="17" t="s">
@@ -4402,52 +4410,52 @@
       </c>
       <c r="R30" s="17">
         <v>1904</v>
       </c>
       <c r="S30" s="17">
         <v>-2565</v>
       </c>
       <c r="T30" s="17">
         <v>-215</v>
       </c>
       <c r="U30" s="17">
         <v>-1409</v>
       </c>
       <c r="V30" s="17">
         <v>-2223</v>
       </c>
       <c r="W30" s="17">
         <v>-1990</v>
       </c>
       <c r="X30" s="17">
         <v>-1381</v>
       </c>
       <c r="Y30" s="15">
         <v>-969</v>
       </c>
-      <c r="Z30" s="15">
-        <v>-997</v>
+      <c r="Z30" s="72">
+        <v>-1095</v>
       </c>
       <c r="AA30" s="31">
         <v>-824</v>
       </c>
       <c r="AB30" s="31">
         <v>-1768</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="19">
         <v>-3760</v>
       </c>
       <c r="D31" s="19">
         <v>-3313</v>
       </c>
       <c r="E31" s="12">
         <v>3594</v>
       </c>
       <c r="F31" s="12">
@@ -4488,52 +4496,52 @@
       </c>
       <c r="R31" s="12">
         <v>3200</v>
       </c>
       <c r="S31" s="12">
         <v>-4042</v>
       </c>
       <c r="T31" s="13">
         <v>1475</v>
       </c>
       <c r="U31" s="12">
         <v>-998</v>
       </c>
       <c r="V31" s="13">
         <v>1047</v>
       </c>
       <c r="W31" s="17">
         <v>1690</v>
       </c>
       <c r="X31" s="15">
         <v>1510</v>
       </c>
       <c r="Y31" s="15">
         <v>1826</v>
       </c>
-      <c r="Z31" s="15">
-        <v>1510</v>
+      <c r="Z31" s="72">
+        <v>1167</v>
       </c>
       <c r="AA31" s="31">
         <v>2252</v>
       </c>
       <c r="AB31" s="31">
         <v>5043</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="19">
         <v>980</v>
       </c>
       <c r="D32" s="19">
         <v>2476</v>
       </c>
       <c r="E32" s="12">
         <v>2674</v>
       </c>
       <c r="F32" s="12">
@@ -4574,52 +4582,52 @@
       </c>
       <c r="R32" s="12">
         <v>1339</v>
       </c>
       <c r="S32" s="12">
         <v>1597</v>
       </c>
       <c r="T32" s="13">
         <v>6469</v>
       </c>
       <c r="U32" s="12">
         <v>2803</v>
       </c>
       <c r="V32" s="13">
         <v>4000</v>
       </c>
       <c r="W32" s="17">
         <v>3293</v>
       </c>
       <c r="X32" s="15">
         <v>1674</v>
       </c>
       <c r="Y32" s="15">
         <v>1494</v>
       </c>
-      <c r="Z32" s="15">
-        <v>973</v>
+      <c r="Z32" s="72">
+        <v>950</v>
       </c>
       <c r="AA32" s="31">
         <v>4113</v>
       </c>
       <c r="AB32" s="31">
         <v>3362</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="19">
         <v>-1969</v>
       </c>
       <c r="D33" s="19">
         <v>-237</v>
       </c>
       <c r="E33" s="12">
         <v>2448</v>
       </c>
       <c r="F33" s="12">
@@ -4660,52 +4668,52 @@
       </c>
       <c r="R33" s="12">
         <v>-2646</v>
       </c>
       <c r="S33" s="12">
         <v>-2501</v>
       </c>
       <c r="T33" s="13">
         <v>-12784</v>
       </c>
       <c r="U33" s="12">
         <v>-8948</v>
       </c>
       <c r="V33" s="13">
         <v>-9489</v>
       </c>
       <c r="W33" s="17">
         <v>-2319</v>
       </c>
       <c r="X33" s="15">
         <v>-569</v>
       </c>
       <c r="Y33" s="15">
         <v>87</v>
       </c>
-      <c r="Z33" s="15">
-        <v>740</v>
+      <c r="Z33" s="72">
+        <v>1081</v>
       </c>
       <c r="AA33" s="31">
         <v>-1231</v>
       </c>
       <c r="AB33" s="31">
         <v>1953</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="19">
         <v>-1223</v>
       </c>
       <c r="D34" s="19">
         <v>201</v>
       </c>
       <c r="E34" s="12">
         <v>-192</v>
       </c>
       <c r="F34" s="12">
@@ -4746,52 +4754,52 @@
       </c>
       <c r="R34" s="12">
         <v>2818</v>
       </c>
       <c r="S34" s="12">
         <v>2240</v>
       </c>
       <c r="T34" s="13">
         <v>599</v>
       </c>
       <c r="U34" s="12">
         <v>-1762</v>
       </c>
       <c r="V34" s="13">
         <v>-3056</v>
       </c>
       <c r="W34" s="17">
         <v>-1543</v>
       </c>
       <c r="X34" s="15">
         <v>-2022</v>
       </c>
       <c r="Y34" s="15">
         <v>-1380</v>
       </c>
-      <c r="Z34" s="15">
-        <v>86</v>
+      <c r="Z34" s="72">
+        <v>116</v>
       </c>
       <c r="AA34" s="31">
         <v>-5473</v>
       </c>
       <c r="AB34" s="31">
         <v>-3725</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="19">
         <v>2784</v>
       </c>
       <c r="D35" s="19">
         <v>5776</v>
       </c>
       <c r="E35" s="12">
         <v>5875</v>
       </c>
       <c r="F35" s="12">
@@ -4832,52 +4840,52 @@
       </c>
       <c r="R35" s="12">
         <v>1436</v>
       </c>
       <c r="S35" s="12">
         <v>3067</v>
       </c>
       <c r="T35" s="13">
         <v>4876</v>
       </c>
       <c r="U35" s="12">
         <v>2371</v>
       </c>
       <c r="V35" s="13">
         <v>1988</v>
       </c>
       <c r="W35" s="17">
         <v>797</v>
       </c>
       <c r="X35" s="15">
         <v>890</v>
       </c>
       <c r="Y35" s="15">
         <v>776</v>
       </c>
-      <c r="Z35" s="15">
-        <v>673</v>
+      <c r="Z35" s="72">
+        <v>660</v>
       </c>
       <c r="AA35" s="31">
         <v>3054</v>
       </c>
       <c r="AB35" s="31">
         <v>248</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="19">
         <v>-3200</v>
       </c>
       <c r="D36" s="19">
         <v>-2124</v>
       </c>
       <c r="E36" s="12">
         <v>890</v>
       </c>
       <c r="F36" s="12">
@@ -4918,52 +4926,52 @@
       </c>
       <c r="R36" s="12">
         <v>-518</v>
       </c>
       <c r="S36" s="12">
         <v>-8129</v>
       </c>
       <c r="T36" s="13">
         <v>-11545</v>
       </c>
       <c r="U36" s="12">
         <v>-4495</v>
       </c>
       <c r="V36" s="13">
         <v>-6340</v>
       </c>
       <c r="W36" s="17">
         <v>-1887</v>
       </c>
       <c r="X36" s="15">
         <v>-1156</v>
       </c>
       <c r="Y36" s="15">
         <v>-2634</v>
       </c>
-      <c r="Z36" s="15">
-        <v>-3325</v>
+      <c r="Z36" s="72">
+        <v>-5658</v>
       </c>
       <c r="AA36" s="31">
         <v>-1931</v>
       </c>
       <c r="AB36" s="31">
         <v>-3472</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="17" t="s">
@@ -5004,52 +5012,52 @@
       </c>
       <c r="R37" s="17">
         <v>-585</v>
       </c>
       <c r="S37" s="17">
         <v>-2267</v>
       </c>
       <c r="T37" s="17">
         <v>-6686</v>
       </c>
       <c r="U37" s="17">
         <v>-6240</v>
       </c>
       <c r="V37" s="17">
         <v>-4959</v>
       </c>
       <c r="W37" s="17">
         <v>-2083</v>
       </c>
       <c r="X37" s="17">
         <v>-1793</v>
       </c>
       <c r="Y37" s="15">
         <v>-2653</v>
       </c>
-      <c r="Z37" s="15">
-        <v>-3066</v>
+      <c r="Z37" s="72">
+        <v>-3141</v>
       </c>
       <c r="AA37" s="31">
         <v>-2971</v>
       </c>
       <c r="AB37" s="31">
         <v>-3646</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="19">
         <v>-4972</v>
       </c>
       <c r="D38" s="19">
         <v>-373</v>
       </c>
       <c r="E38" s="12">
         <v>4610</v>
       </c>
       <c r="F38" s="12">
@@ -5090,52 +5098,52 @@
       </c>
       <c r="R38" s="12">
         <v>4821</v>
       </c>
       <c r="S38" s="12">
         <v>1343</v>
       </c>
       <c r="T38" s="13">
         <v>454</v>
       </c>
       <c r="U38" s="12">
         <v>-3339</v>
       </c>
       <c r="V38" s="13">
         <v>-555</v>
       </c>
       <c r="W38" s="17">
         <v>896</v>
       </c>
       <c r="X38" s="15">
         <v>284</v>
       </c>
       <c r="Y38" s="15">
         <v>526</v>
       </c>
-      <c r="Z38" s="15">
-        <v>133</v>
+      <c r="Z38" s="72">
+        <v>22</v>
       </c>
       <c r="AA38" s="31">
         <v>176</v>
       </c>
       <c r="AB38" s="31">
         <v>1668</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="19">
         <v>-3602</v>
       </c>
       <c r="D39" s="19">
         <v>-11</v>
       </c>
       <c r="E39" s="12">
         <v>3712</v>
       </c>
       <c r="F39" s="12">
@@ -5176,52 +5184,52 @@
       </c>
       <c r="R39" s="12">
         <v>6252</v>
       </c>
       <c r="S39" s="12">
         <v>2166</v>
       </c>
       <c r="T39" s="13">
         <v>5330</v>
       </c>
       <c r="U39" s="12">
         <v>4596</v>
       </c>
       <c r="V39" s="13">
         <v>4973</v>
       </c>
       <c r="W39" s="17">
         <v>2648</v>
       </c>
       <c r="X39" s="15">
         <v>2255</v>
       </c>
       <c r="Y39" s="15">
         <v>2115</v>
       </c>
-      <c r="Z39" s="15">
-        <v>892</v>
+      <c r="Z39" s="72">
+        <v>774</v>
       </c>
       <c r="AA39" s="31">
         <v>1950</v>
       </c>
       <c r="AB39" s="31">
         <v>2710</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="46" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="19">
         <v>-4183</v>
       </c>
       <c r="D40" s="19">
         <v>-4006</v>
       </c>
       <c r="E40" s="12">
         <v>-2654</v>
       </c>
       <c r="F40" s="12">
@@ -5262,52 +5270,52 @@
       </c>
       <c r="R40" s="12">
         <v>1516</v>
       </c>
       <c r="S40" s="12">
         <v>32</v>
       </c>
       <c r="T40" s="13">
         <v>-1715</v>
       </c>
       <c r="U40" s="12">
         <v>-1393</v>
       </c>
       <c r="V40" s="13">
         <v>-1361</v>
       </c>
       <c r="W40" s="17">
         <v>-810</v>
       </c>
       <c r="X40" s="15">
         <v>-1151</v>
       </c>
       <c r="Y40" s="15">
         <v>-2256</v>
       </c>
-      <c r="Z40" s="15">
-        <v>-3309</v>
+      <c r="Z40" s="72">
+        <v>-3481</v>
       </c>
       <c r="AA40" s="31">
         <v>-3330</v>
       </c>
       <c r="AB40" s="31">
         <v>-4680</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="19">
         <v>456</v>
       </c>
       <c r="D41" s="19">
         <v>1373</v>
       </c>
       <c r="E41" s="12">
         <v>1443</v>
       </c>
       <c r="F41" s="12">
@@ -5348,52 +5356,52 @@
       </c>
       <c r="R41" s="12">
         <v>-3312</v>
       </c>
       <c r="S41" s="12">
         <v>-5408</v>
       </c>
       <c r="T41" s="13">
         <v>-10398</v>
       </c>
       <c r="U41" s="12">
         <v>-5499</v>
       </c>
       <c r="V41" s="13">
         <v>-1382</v>
       </c>
       <c r="W41" s="17">
         <v>3617</v>
       </c>
       <c r="X41" s="15">
         <v>2993</v>
       </c>
       <c r="Y41" s="15">
         <v>2346</v>
       </c>
-      <c r="Z41" s="15">
-        <v>3501</v>
+      <c r="Z41" s="72">
+        <v>3483</v>
       </c>
       <c r="AA41" s="31">
         <v>5178</v>
       </c>
       <c r="AB41" s="31">
         <v>5849</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="46" t="s">
         <v>69</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="19">
         <v>902</v>
       </c>
       <c r="D42" s="19">
         <v>2645</v>
       </c>
       <c r="E42" s="12">
         <v>4038</v>
       </c>
       <c r="F42" s="12">
@@ -5434,52 +5442,52 @@
       </c>
       <c r="R42" s="12">
         <v>3409</v>
       </c>
       <c r="S42" s="12">
         <v>70</v>
       </c>
       <c r="T42" s="13">
         <v>-876</v>
       </c>
       <c r="U42" s="12">
         <v>-744</v>
       </c>
       <c r="V42" s="13">
         <v>499</v>
       </c>
       <c r="W42" s="17">
         <v>113</v>
       </c>
       <c r="X42" s="15">
         <v>-209</v>
       </c>
       <c r="Y42" s="15">
         <v>-768</v>
       </c>
-      <c r="Z42" s="15">
-        <v>-1217</v>
+      <c r="Z42" s="72">
+        <v>-1246</v>
       </c>
       <c r="AA42" s="31">
         <v>-330</v>
       </c>
       <c r="AB42" s="31">
         <v>-2763</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="19">
         <v>-514</v>
       </c>
       <c r="D43" s="19">
         <v>-364</v>
       </c>
       <c r="E43" s="12">
         <v>975</v>
       </c>
       <c r="F43" s="12">
@@ -5520,52 +5528,52 @@
       </c>
       <c r="R43" s="12">
         <v>5938</v>
       </c>
       <c r="S43" s="12">
         <v>1017</v>
       </c>
       <c r="T43" s="13">
         <v>2662</v>
       </c>
       <c r="U43" s="12">
         <v>2260</v>
       </c>
       <c r="V43" s="13">
         <v>2183</v>
       </c>
       <c r="W43" s="17">
         <v>1835</v>
       </c>
       <c r="X43" s="15">
         <v>1313</v>
       </c>
       <c r="Y43" s="15">
         <v>602</v>
       </c>
-      <c r="Z43" s="15">
-        <v>283</v>
+      <c r="Z43" s="72">
+        <v>172</v>
       </c>
       <c r="AA43" s="31">
         <v>518</v>
       </c>
       <c r="AB43" s="31">
         <v>656</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="19">
         <v>22077</v>
       </c>
       <c r="D44" s="19">
         <v>5806</v>
       </c>
       <c r="E44" s="12">
         <v>-1552</v>
       </c>
       <c r="F44" s="12">
@@ -5606,52 +5614,52 @@
       </c>
       <c r="R44" s="12">
         <v>-8925</v>
       </c>
       <c r="S44" s="12">
         <v>-12695</v>
       </c>
       <c r="T44" s="13">
         <v>-11879</v>
       </c>
       <c r="U44" s="12">
         <v>-11144</v>
       </c>
       <c r="V44" s="13">
         <v>3346</v>
       </c>
       <c r="W44" s="17">
         <v>-842</v>
       </c>
       <c r="X44" s="15">
         <v>2304</v>
       </c>
       <c r="Y44" s="15">
         <v>-2577</v>
       </c>
-      <c r="Z44" s="15">
-        <v>-3093</v>
+      <c r="Z44" s="72">
+        <v>-3869</v>
       </c>
       <c r="AA44" s="31">
         <v>-2403</v>
       </c>
       <c r="AB44" s="31">
         <v>-5981</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="17" t="s">
@@ -5692,52 +5700,52 @@
       </c>
       <c r="R45" s="17">
         <v>-958</v>
       </c>
       <c r="S45" s="17">
         <v>-2341</v>
       </c>
       <c r="T45" s="17">
         <v>-1602</v>
       </c>
       <c r="U45" s="17">
         <v>-862</v>
       </c>
       <c r="V45" s="17">
         <v>-1143</v>
       </c>
       <c r="W45" s="17">
         <v>-1538</v>
       </c>
       <c r="X45" s="17">
         <v>-2054</v>
       </c>
       <c r="Y45" s="15">
         <v>-1192</v>
       </c>
-      <c r="Z45" s="15">
-        <v>-1429</v>
+      <c r="Z45" s="72">
+        <v>-1433</v>
       </c>
       <c r="AA45" s="31">
         <v>-1382</v>
       </c>
       <c r="AB45" s="31">
         <v>-2903</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="19">
         <v>-51</v>
       </c>
       <c r="D46" s="19">
         <v>2306</v>
       </c>
       <c r="E46" s="12">
         <v>3462</v>
       </c>
       <c r="F46" s="12">
@@ -5778,52 +5786,52 @@
       </c>
       <c r="R46" s="12">
         <v>3826</v>
       </c>
       <c r="S46" s="12">
         <v>2052</v>
       </c>
       <c r="T46" s="13">
         <v>5757</v>
       </c>
       <c r="U46" s="12">
         <v>4080</v>
       </c>
       <c r="V46" s="13">
         <v>3251</v>
       </c>
       <c r="W46" s="17">
         <v>2370</v>
       </c>
       <c r="X46" s="15">
         <v>2647</v>
       </c>
       <c r="Y46" s="15">
         <v>1149</v>
       </c>
-      <c r="Z46" s="15">
-        <v>637</v>
+      <c r="Z46" s="72">
+        <v>574</v>
       </c>
       <c r="AA46" s="31">
         <v>1858</v>
       </c>
       <c r="AB46" s="31">
         <v>1119</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C47" s="19">
         <v>64112</v>
       </c>
       <c r="D47" s="19">
         <v>55209</v>
       </c>
       <c r="E47" s="12">
         <v>9382</v>
       </c>
       <c r="F47" s="12">
@@ -5864,51 +5872,51 @@
       </c>
       <c r="R47" s="12">
         <v>-2463</v>
       </c>
       <c r="S47" s="12">
         <v>76950</v>
       </c>
       <c r="T47" s="13">
         <v>34437</v>
       </c>
       <c r="U47" s="12">
         <v>24075</v>
       </c>
       <c r="V47" s="13">
         <v>34434</v>
       </c>
       <c r="W47" s="17">
         <v>25607</v>
       </c>
       <c r="X47" s="15">
         <v>31906</v>
       </c>
       <c r="Y47" s="15">
         <v>33801</v>
       </c>
-      <c r="Z47" s="15">
+      <c r="Z47" s="72">
         <v>50063</v>
       </c>
       <c r="AA47" s="31">
         <v>73238</v>
       </c>
       <c r="AB47" s="31">
         <v>87459</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="19">
         <v>3675</v>
       </c>
       <c r="D48" s="19">
         <v>7454</v>
       </c>
       <c r="E48" s="12">
         <v>16135</v>
       </c>
@@ -5950,51 +5958,51 @@
       </c>
       <c r="R48" s="12">
         <v>41915</v>
       </c>
       <c r="S48" s="12">
         <v>29568</v>
       </c>
       <c r="T48" s="13">
         <v>32001</v>
       </c>
       <c r="U48" s="12">
         <v>33178</v>
       </c>
       <c r="V48" s="13">
         <v>42317</v>
       </c>
       <c r="W48" s="17">
         <v>40310</v>
       </c>
       <c r="X48" s="15">
         <v>29253</v>
       </c>
       <c r="Y48" s="15">
         <v>35301</v>
       </c>
-      <c r="Z48" s="15">
+      <c r="Z48" s="72">
         <v>38112</v>
       </c>
       <c r="AA48" s="31">
         <v>36061</v>
       </c>
       <c r="AB48" s="31">
         <v>33126</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>0</v>
       </c>
@@ -6036,51 +6044,51 @@
       </c>
       <c r="R49" s="12">
         <v>8521</v>
       </c>
       <c r="S49" s="12">
         <v>5015</v>
       </c>
       <c r="T49" s="12">
         <v>18108</v>
       </c>
       <c r="U49" s="12">
         <v>34094</v>
       </c>
       <c r="V49" s="13">
         <v>4877</v>
       </c>
       <c r="W49" s="17">
         <v>11042</v>
       </c>
       <c r="X49" s="15">
         <v>9774</v>
       </c>
       <c r="Y49" s="15">
         <v>2756</v>
       </c>
-      <c r="Z49" s="15">
+      <c r="Z49" s="72">
         <v>3416</v>
       </c>
       <c r="AA49" s="31">
         <v>9361</v>
       </c>
       <c r="AB49" s="31">
         <v>15130</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="66" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="66"/>
       <c r="D50" s="66"/>
       <c r="E50" s="66"/>
       <c r="F50" s="66"/>
       <c r="G50" s="66"/>
       <c r="H50" s="66"/>
       <c r="I50" s="66"/>
       <c r="J50" s="66"/>
       <c r="K50" s="66"/>
       <c r="L50" s="66"/>
       <c r="M50" s="66"/>
       <c r="N50" s="66"/>
@@ -6150,52 +6158,52 @@
       </c>
       <c r="R51" s="12">
         <v>-67488</v>
       </c>
       <c r="S51" s="12">
         <v>-85169</v>
       </c>
       <c r="T51" s="13">
         <v>-54468</v>
       </c>
       <c r="U51" s="12">
         <v>-60624</v>
       </c>
       <c r="V51" s="13">
         <v>-72407</v>
       </c>
       <c r="W51" s="17">
         <v>-81206</v>
       </c>
       <c r="X51" s="15">
         <v>-76468</v>
       </c>
       <c r="Y51" s="15">
         <v>-68350</v>
       </c>
-      <c r="Z51" s="15">
-        <v>-84583</v>
+      <c r="Z51" s="73">
+        <v>-80667</v>
       </c>
       <c r="AA51" s="31">
         <v>-117884</v>
       </c>
       <c r="AB51" s="31">
         <v>-129385</v>
       </c>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="44">
         <v>100000000</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="17" t="s">
@@ -6236,52 +6244,52 @@
       </c>
       <c r="R52" s="17">
         <v>-6326</v>
       </c>
       <c r="S52" s="17">
         <v>-6985</v>
       </c>
       <c r="T52" s="17">
         <v>-8295</v>
       </c>
       <c r="U52" s="17">
         <v>-5100</v>
       </c>
       <c r="V52" s="17">
         <v>-5909</v>
       </c>
       <c r="W52" s="17">
         <v>-5007</v>
       </c>
       <c r="X52" s="17">
         <v>-5128</v>
       </c>
       <c r="Y52" s="15">
         <v>-5434</v>
       </c>
-      <c r="Z52" s="15">
-        <v>-5751</v>
+      <c r="Z52" s="73">
+        <v>-5653</v>
       </c>
       <c r="AA52" s="31">
         <v>-7528</v>
       </c>
       <c r="AB52" s="31">
         <v>-8088</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="19">
         <v>-7945</v>
       </c>
       <c r="D53" s="19">
         <v>-7579</v>
       </c>
       <c r="E53" s="12">
         <v>-1939</v>
       </c>
       <c r="F53" s="12">
@@ -6322,52 +6330,52 @@
       </c>
       <c r="R53" s="12">
         <v>459</v>
       </c>
       <c r="S53" s="12">
         <v>-9584</v>
       </c>
       <c r="T53" s="13">
         <v>415</v>
       </c>
       <c r="U53" s="12">
         <v>-2275</v>
       </c>
       <c r="V53" s="13">
         <v>-5053</v>
       </c>
       <c r="W53" s="17">
         <v>-5107</v>
       </c>
       <c r="X53" s="15">
         <v>-4791</v>
       </c>
       <c r="Y53" s="15">
         <v>-2762</v>
       </c>
-      <c r="Z53" s="15">
-        <v>-4831</v>
+      <c r="Z53" s="73">
+        <v>-4488</v>
       </c>
       <c r="AA53" s="31">
         <v>-6402</v>
       </c>
       <c r="AB53" s="31">
         <v>-4751</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="19">
         <v>-2830</v>
       </c>
       <c r="D54" s="19">
         <v>-3061</v>
       </c>
       <c r="E54" s="12">
         <v>-2781</v>
       </c>
       <c r="F54" s="12">
@@ -6408,52 +6416,52 @@
       </c>
       <c r="R54" s="12">
         <v>-2908</v>
       </c>
       <c r="S54" s="12">
         <v>-4135</v>
       </c>
       <c r="T54" s="13">
         <v>-7048</v>
       </c>
       <c r="U54" s="12">
         <v>-3661</v>
       </c>
       <c r="V54" s="13">
         <v>-4905</v>
       </c>
       <c r="W54" s="17">
         <v>-3604</v>
       </c>
       <c r="X54" s="15">
         <v>-2781</v>
       </c>
       <c r="Y54" s="15">
         <v>-3162</v>
       </c>
-      <c r="Z54" s="15">
-        <v>-3174</v>
+      <c r="Z54" s="73">
+        <v>-3151</v>
       </c>
       <c r="AA54" s="31">
         <v>-6706</v>
       </c>
       <c r="AB54" s="31">
         <v>-7578</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="46" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="19">
         <v>-4381</v>
       </c>
       <c r="D55" s="19">
         <v>-4869</v>
       </c>
       <c r="E55" s="12">
         <v>-5590</v>
       </c>
       <c r="F55" s="12">
@@ -6494,52 +6502,52 @@
       </c>
       <c r="R55" s="12">
         <v>-3015</v>
       </c>
       <c r="S55" s="12">
         <v>6335</v>
       </c>
       <c r="T55" s="13">
         <v>16797</v>
       </c>
       <c r="U55" s="12">
         <v>2698</v>
       </c>
       <c r="V55" s="13">
         <v>1031</v>
       </c>
       <c r="W55" s="17">
         <v>-5021</v>
       </c>
       <c r="X55" s="15">
         <v>1155</v>
       </c>
       <c r="Y55" s="15">
         <v>811</v>
       </c>
-      <c r="Z55" s="15">
-        <v>-942</v>
+      <c r="Z55" s="73">
+        <v>-1283</v>
       </c>
       <c r="AA55" s="31">
         <v>3870</v>
       </c>
       <c r="AB55" s="31">
         <v>10157</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C56" s="19">
         <v>-979</v>
       </c>
       <c r="D56" s="19">
         <v>-626</v>
       </c>
       <c r="E56" s="12">
         <v>-180</v>
       </c>
       <c r="F56" s="12">
@@ -6580,52 +6588,52 @@
       </c>
       <c r="R56" s="12">
         <v>-2849</v>
       </c>
       <c r="S56" s="12">
         <v>-2440</v>
       </c>
       <c r="T56" s="13">
         <v>-615</v>
       </c>
       <c r="U56" s="12">
         <v>1347</v>
       </c>
       <c r="V56" s="13">
         <v>1234</v>
       </c>
       <c r="W56" s="17">
         <v>101</v>
       </c>
       <c r="X56" s="15">
         <v>-526</v>
       </c>
       <c r="Y56" s="15">
         <v>-611</v>
       </c>
-      <c r="Z56" s="15">
-        <v>-2642</v>
+      <c r="Z56" s="73">
+        <v>-2672</v>
       </c>
       <c r="AA56" s="31">
         <v>108</v>
       </c>
       <c r="AB56" s="31">
         <v>-1699</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="19">
         <v>-4592</v>
       </c>
       <c r="D57" s="19">
         <v>-6646</v>
       </c>
       <c r="E57" s="12">
         <v>-5822</v>
       </c>
       <c r="F57" s="12">
@@ -6666,52 +6674,52 @@
       </c>
       <c r="R57" s="12">
         <v>-1265</v>
       </c>
       <c r="S57" s="12">
         <v>-5525</v>
       </c>
       <c r="T57" s="13">
         <v>-6110</v>
       </c>
       <c r="U57" s="12">
         <v>-3319</v>
       </c>
       <c r="V57" s="13">
         <v>-3461</v>
       </c>
       <c r="W57" s="17">
         <v>-2343</v>
       </c>
       <c r="X57" s="15">
         <v>-2201</v>
       </c>
       <c r="Y57" s="15">
         <v>-2590</v>
       </c>
-      <c r="Z57" s="15">
-        <v>-2698</v>
+      <c r="Z57" s="73">
+        <v>-2685</v>
       </c>
       <c r="AA57" s="31">
         <v>-6206</v>
       </c>
       <c r="AB57" s="31">
         <v>-5237</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="19">
         <v>-4120</v>
       </c>
       <c r="D58" s="19">
         <v>-5499</v>
       </c>
       <c r="E58" s="12">
         <v>-6184</v>
       </c>
       <c r="F58" s="12">
@@ -6752,52 +6760,52 @@
       </c>
       <c r="R58" s="12">
         <v>-7945</v>
       </c>
       <c r="S58" s="12">
         <v>-7502</v>
       </c>
       <c r="T58" s="13">
         <v>-5289</v>
       </c>
       <c r="U58" s="12">
         <v>-6757</v>
       </c>
       <c r="V58" s="13">
         <v>-7709</v>
       </c>
       <c r="W58" s="17">
         <v>-8214</v>
       </c>
       <c r="X58" s="15">
         <v>-7062</v>
       </c>
       <c r="Y58" s="15">
         <v>-7686</v>
       </c>
-      <c r="Z58" s="15">
-        <v>-10356</v>
+      <c r="Z58" s="73">
+        <v>-8023</v>
       </c>
       <c r="AA58" s="31">
         <v>-14744</v>
       </c>
       <c r="AB58" s="31">
         <v>-17707</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="17" t="s">
@@ -6838,52 +6846,52 @@
       </c>
       <c r="R59" s="17">
         <v>-5223</v>
       </c>
       <c r="S59" s="17">
         <v>-5281</v>
       </c>
       <c r="T59" s="17">
         <v>-3752</v>
       </c>
       <c r="U59" s="17">
         <v>-3518</v>
       </c>
       <c r="V59" s="17">
         <v>-7485</v>
       </c>
       <c r="W59" s="17">
         <v>-6407</v>
       </c>
       <c r="X59" s="17">
         <v>-5165</v>
       </c>
       <c r="Y59" s="15">
         <v>-6219</v>
       </c>
-      <c r="Z59" s="15">
-        <v>-6115</v>
+      <c r="Z59" s="73">
+        <v>-6040</v>
       </c>
       <c r="AA59" s="31">
         <v>-7943</v>
       </c>
       <c r="AB59" s="31">
         <v>-9372</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="19">
         <v>-5303</v>
       </c>
       <c r="D60" s="19">
         <v>-5511</v>
       </c>
       <c r="E60" s="12">
         <v>-5213</v>
       </c>
       <c r="F60" s="12">
@@ -6924,52 +6932,52 @@
       </c>
       <c r="R60" s="12">
         <v>-3842</v>
       </c>
       <c r="S60" s="12">
         <v>-5064</v>
       </c>
       <c r="T60" s="13">
         <v>-4372</v>
       </c>
       <c r="U60" s="12">
         <v>-2161</v>
       </c>
       <c r="V60" s="13">
         <v>-3541</v>
       </c>
       <c r="W60" s="17">
         <v>-3838</v>
       </c>
       <c r="X60" s="15">
         <v>-3616</v>
       </c>
       <c r="Y60" s="15">
         <v>-3601</v>
       </c>
-      <c r="Z60" s="15">
-        <v>-4579</v>
+      <c r="Z60" s="73">
+        <v>-4468</v>
       </c>
       <c r="AA60" s="31">
         <v>-5872</v>
       </c>
       <c r="AB60" s="31">
         <v>-7055</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="19">
         <v>-6216</v>
       </c>
       <c r="D61" s="19">
         <v>-6812</v>
       </c>
       <c r="E61" s="12">
         <v>-6884</v>
       </c>
       <c r="F61" s="12">
@@ -7010,52 +7018,52 @@
       </c>
       <c r="R61" s="12">
         <v>-5158</v>
       </c>
       <c r="S61" s="12">
         <v>-6196</v>
       </c>
       <c r="T61" s="13">
         <v>-7504</v>
       </c>
       <c r="U61" s="12">
         <v>-5361</v>
       </c>
       <c r="V61" s="13">
         <v>-7024</v>
       </c>
       <c r="W61" s="17">
         <v>-5180</v>
       </c>
       <c r="X61" s="15">
         <v>-5328</v>
       </c>
       <c r="Y61" s="15">
         <v>-5105</v>
       </c>
-      <c r="Z61" s="15">
-        <v>-4553</v>
+      <c r="Z61" s="73">
+        <v>-4435</v>
       </c>
       <c r="AA61" s="31">
         <v>-7627</v>
       </c>
       <c r="AB61" s="31">
         <v>-7209</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="46" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="19">
         <v>-1230</v>
       </c>
       <c r="D62" s="19">
         <v>-1342</v>
       </c>
       <c r="E62" s="12">
         <v>-1319</v>
       </c>
       <c r="F62" s="12">
@@ -7096,52 +7104,52 @@
       </c>
       <c r="R62" s="12">
         <v>-4750</v>
       </c>
       <c r="S62" s="12">
         <v>-6652</v>
       </c>
       <c r="T62" s="13">
         <v>-2912</v>
       </c>
       <c r="U62" s="12">
         <v>-2290</v>
       </c>
       <c r="V62" s="13">
         <v>-4225</v>
       </c>
       <c r="W62" s="17">
         <v>-3917</v>
       </c>
       <c r="X62" s="15">
         <v>-3423</v>
       </c>
       <c r="Y62" s="15">
         <v>-3560</v>
       </c>
-      <c r="Z62" s="15">
-        <v>-3843</v>
+      <c r="Z62" s="73">
+        <v>-3671</v>
       </c>
       <c r="AA62" s="31">
         <v>-6568</v>
       </c>
       <c r="AB62" s="31">
         <v>-7233</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="19">
         <v>-1400</v>
       </c>
       <c r="D63" s="19">
         <v>-1375</v>
       </c>
       <c r="E63" s="12">
         <v>-795</v>
       </c>
       <c r="F63" s="12">
@@ -7182,52 +7190,52 @@
       </c>
       <c r="R63" s="12">
         <v>3997</v>
       </c>
       <c r="S63" s="12">
         <v>3069</v>
       </c>
       <c r="T63" s="13">
         <v>10157</v>
       </c>
       <c r="U63" s="12">
         <v>5399</v>
       </c>
       <c r="V63" s="13">
         <v>2609</v>
       </c>
       <c r="W63" s="17">
         <v>-2821</v>
       </c>
       <c r="X63" s="15">
         <v>-2754</v>
       </c>
       <c r="Y63" s="15">
         <v>-2999</v>
       </c>
-      <c r="Z63" s="15">
-        <v>-4689</v>
+      <c r="Z63" s="73">
+        <v>-4671</v>
       </c>
       <c r="AA63" s="31">
         <v>-6308</v>
       </c>
       <c r="AB63" s="31">
         <v>-8521</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="46" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="19">
         <v>-3746</v>
       </c>
       <c r="D64" s="19">
         <v>-3821</v>
       </c>
       <c r="E64" s="12">
         <v>-3404</v>
       </c>
       <c r="F64" s="12">
@@ -7268,52 +7276,52 @@
       </c>
       <c r="R64" s="12">
         <v>-3067</v>
       </c>
       <c r="S64" s="12">
         <v>-2973</v>
       </c>
       <c r="T64" s="13">
         <v>-2144</v>
       </c>
       <c r="U64" s="12">
         <v>-580</v>
       </c>
       <c r="V64" s="13">
         <v>-1066</v>
       </c>
       <c r="W64" s="17">
         <v>-1549</v>
       </c>
       <c r="X64" s="15">
         <v>-2236</v>
       </c>
       <c r="Y64" s="15">
         <v>-2080</v>
       </c>
-      <c r="Z64" s="15">
-        <v>-2319</v>
+      <c r="Z64" s="73">
+        <v>-2290</v>
       </c>
       <c r="AA64" s="31">
         <v>-4836</v>
       </c>
       <c r="AB64" s="31">
         <v>-4898</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="19">
         <v>-2641</v>
       </c>
       <c r="D65" s="19">
         <v>-2581</v>
       </c>
       <c r="E65" s="12">
         <v>-3246</v>
       </c>
       <c r="F65" s="12">
@@ -7354,52 +7362,52 @@
       </c>
       <c r="R65" s="12">
         <v>-7485</v>
       </c>
       <c r="S65" s="12">
         <v>-5728</v>
       </c>
       <c r="T65" s="13">
         <v>-5474</v>
       </c>
       <c r="U65" s="12">
         <v>-3747</v>
       </c>
       <c r="V65" s="13">
         <v>-4466</v>
       </c>
       <c r="W65" s="17">
         <v>-4463</v>
       </c>
       <c r="X65" s="15">
         <v>-4205</v>
       </c>
       <c r="Y65" s="15">
         <v>-4062</v>
       </c>
-      <c r="Z65" s="15">
-        <v>-3756</v>
+      <c r="Z65" s="73">
+        <v>-3645</v>
       </c>
       <c r="AA65" s="31">
         <v>-5772</v>
       </c>
       <c r="AB65" s="31">
         <v>-7097</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="28" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="19">
         <v>-20442</v>
       </c>
       <c r="D66" s="19">
         <v>-16127</v>
       </c>
       <c r="E66" s="12">
         <v>-3502</v>
       </c>
       <c r="F66" s="12">
@@ -7440,52 +7448,52 @@
       </c>
       <c r="R66" s="12">
         <v>-14096</v>
       </c>
       <c r="S66" s="12">
         <v>-21850</v>
       </c>
       <c r="T66" s="13">
         <v>-20831</v>
       </c>
       <c r="U66" s="12">
         <v>-26458</v>
       </c>
       <c r="V66" s="13">
         <v>-16647</v>
       </c>
       <c r="W66" s="17">
         <v>-19331</v>
       </c>
       <c r="X66" s="15">
         <v>-23601</v>
       </c>
       <c r="Y66" s="15">
         <v>-15491</v>
       </c>
-      <c r="Z66" s="15">
-        <v>-20017</v>
+      <c r="Z66" s="73">
+        <v>-19241</v>
       </c>
       <c r="AA66" s="31">
         <v>-29563</v>
       </c>
       <c r="AB66" s="31">
         <v>-36668</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="17" t="s">
@@ -7526,52 +7534,52 @@
       </c>
       <c r="R67" s="17">
         <v>-395</v>
       </c>
       <c r="S67" s="17">
         <v>-870</v>
       </c>
       <c r="T67" s="17">
         <v>-594</v>
       </c>
       <c r="U67" s="17">
         <v>18</v>
       </c>
       <c r="V67" s="17">
         <v>-643</v>
       </c>
       <c r="W67" s="17">
         <v>-638</v>
       </c>
       <c r="X67" s="17">
         <v>-642</v>
       </c>
       <c r="Y67" s="15">
         <v>-715</v>
       </c>
-      <c r="Z67" s="15">
-        <v>-796</v>
+      <c r="Z67" s="73">
+        <v>-792</v>
       </c>
       <c r="AA67" s="31">
         <v>-1134</v>
       </c>
       <c r="AB67" s="31">
         <v>-1062</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="48" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="21">
         <v>-5687</v>
       </c>
       <c r="D68" s="21">
         <v>-6969</v>
       </c>
       <c r="E68" s="21">
         <v>-7981</v>
       </c>
       <c r="F68" s="21">
@@ -7612,52 +7620,52 @@
       </c>
       <c r="R68" s="21">
         <v>-3620</v>
       </c>
       <c r="S68" s="21">
         <v>-3788</v>
       </c>
       <c r="T68" s="22">
         <v>-6897</v>
       </c>
       <c r="U68" s="21">
         <v>-4859</v>
       </c>
       <c r="V68" s="22">
         <v>-5147</v>
       </c>
       <c r="W68" s="23">
         <v>-3867</v>
       </c>
       <c r="X68" s="24">
         <v>-4164</v>
       </c>
       <c r="Y68" s="24">
         <v>-3084</v>
       </c>
-      <c r="Z68" s="24">
-        <v>-3522</v>
+      <c r="Z68" s="74">
+        <v>-3459</v>
       </c>
       <c r="AA68" s="24">
         <v>-4653</v>
       </c>
       <c r="AB68" s="24">
         <v>-5367</v>
       </c>
     </row>
     <row r="69" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="46"/>
       <c r="B69" s="65" t="s">
         <v>27</v>
       </c>
       <c r="C69" s="65"/>
       <c r="D69" s="65"/>
       <c r="E69" s="65"/>
       <c r="F69" s="65"/>
       <c r="G69" s="65"/>
       <c r="H69" s="65"/>
       <c r="I69" s="25"/>
       <c r="J69" s="25"/>
       <c r="K69" s="25"/>
       <c r="L69" s="25"/>
       <c r="M69" s="25"/>
       <c r="N69" s="25"/>