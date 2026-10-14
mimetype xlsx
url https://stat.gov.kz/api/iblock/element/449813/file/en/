--- v1 (2026-09-22)
+++ v2 (2026-10-14)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\вн год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
@@ -389,51 +389,51 @@
     <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
   </si>
   <si>
     <t>Balance of internal migration for all flows</t>
   </si>
   <si>
     <t>SIC code  - 613303</t>
   </si>
   <si>
     <t>The difference between the number of arrivals and the number of departures</t>
   </si>
   <si>
     <t xml:space="preserve">Karabekova Danagul </t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -659,52 +659,84 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="15">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -730,50 +762,85 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -917,88 +984,1778 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="32">
+  <cellStyleXfs count="1722">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1106,109 +2863,1808 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="32">
+  <cellStyles count="1722">
+    <cellStyle name="20% - Акцент1 2" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="54"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="55"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="56"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="57"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="58"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="59"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="60"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="61"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="79"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="80"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="81"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="82"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="83"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="84"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="85"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="86"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="104"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="105"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="106"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="107"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="108"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="109"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="110"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="111"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="129"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="130"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="131"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="132"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="133"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="134"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="135"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="136"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="154"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="155"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="156"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="157"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="158"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="159"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="160"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="161"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="179"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="180"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="181"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="182"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="183"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="184"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="185"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="186"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="204"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="205"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="206"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="207"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="208"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="209"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="210"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="211"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="229"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="230"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="231"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="232"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="233"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="234"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="235"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="236"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="254"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="255"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="256"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="257"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="258"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="259"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="260"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="261"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="279"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="280"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="281"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="282"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="283"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="284"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="285"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="286"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="304"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="305"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="306"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="307"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="308"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="309"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="310"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="311"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="329"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="330"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="331"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="332"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="333"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="334"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="335"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="336"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="354"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="355"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="356"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="357"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="358"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="359"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="360"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="361"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="379"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="380"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="381"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="382"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="383"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="384"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="385"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="386"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="404"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="405"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="406"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="407"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="408"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="409"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="410"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="411"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="429"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="430"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="431"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="432"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="433"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="434"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="435"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="436"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="454"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="455"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="456"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="457"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="458"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="459"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="460"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="461"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="479"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="480"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="481"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="482"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="483"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="484"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="485"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="486"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="504"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="505"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="506"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="507"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="508"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="509"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="510"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="511"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="529"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="530"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="531"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="532"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="533"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="534"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="535"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="536"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="554"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="555"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="556"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="557"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="558"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="559"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="560"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="561"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="579"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="580"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="581"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="582"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="583"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="584"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="585"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="586"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="604"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="605"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="606"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="607"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="608"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="609"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="610"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="611"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="629"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="630"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="631"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="632"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="633"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="634"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="635"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="636"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="654"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="655"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="656"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="657"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="658"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="659"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="660"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="661"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="679"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="680"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="681"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="682"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="683"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="684"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="685"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="686"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="704"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="705"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="706"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="707"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="708"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="709"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="710"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="711"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="729"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="730"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="731"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="732"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="733"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="734"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="735"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="736"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="754"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="755"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="756"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="757"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="758"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="759"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="760"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="761"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="779"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="780"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="781"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="782"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="783"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="784"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="785"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="786"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="804"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="805"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="806"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="807"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="808"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="809"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="810"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="811"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="829"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="830"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="831"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="832"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="833"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="834"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="835"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="836"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="854"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="855"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="856"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="857"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="858"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="859"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="860"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="861"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="879"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="880"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="881"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="882"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="883"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="884"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="885"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="886"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="904"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="905"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="906"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="907"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="908"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="909"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="910"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="911"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="929"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="930"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="931"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="932"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="933"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="934"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="935"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="936"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="954"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="955"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="956"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="957"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="958"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="959"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="960"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="961"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="979"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="980"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="981"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="982"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="983"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="984"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="985"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="986"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1030"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1031"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1032"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1033"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1034"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1035"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1036"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1229"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1230"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1231"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1232"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1233"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1234"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1235"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1236"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1429"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1430"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1431"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1432"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1433"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1434"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1435"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1436"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1629"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1630"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1631"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1632"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1633"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1634"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1635"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1636"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1637"/>
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1638"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
+    <cellStyle name="Название 2 2" xfId="1719"/>
+    <cellStyle name="Название 2 3" xfId="33"/>
+    <cellStyle name="Нейтральный" xfId="32" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 2 4" xfId="29"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1720"/>
+    <cellStyle name="Обычный 3" xfId="1721"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Обычный_обл.уровень" xfId="31"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
+    <cellStyle name="Примечание 2 10" xfId="1640"/>
+    <cellStyle name="Примечание 2 11" xfId="35"/>
+    <cellStyle name="Примечание 2 2" xfId="1641"/>
+    <cellStyle name="Примечание 2 3" xfId="1642"/>
+    <cellStyle name="Примечание 2 4" xfId="1643"/>
+    <cellStyle name="Примечание 2 5" xfId="1644"/>
+    <cellStyle name="Примечание 2 6" xfId="1645"/>
+    <cellStyle name="Примечание 2 7" xfId="1646"/>
+    <cellStyle name="Примечание 2 8" xfId="1647"/>
+    <cellStyle name="Примечание 2 9" xfId="1648"/>
+    <cellStyle name="Примечание 3" xfId="36"/>
+    <cellStyle name="Примечание 3 10" xfId="1650"/>
+    <cellStyle name="Примечание 3 11" xfId="1651"/>
+    <cellStyle name="Примечание 3 12" xfId="1652"/>
+    <cellStyle name="Примечание 3 13" xfId="1653"/>
+    <cellStyle name="Примечание 3 14" xfId="1654"/>
+    <cellStyle name="Примечание 3 15" xfId="1655"/>
+    <cellStyle name="Примечание 3 16" xfId="1656"/>
+    <cellStyle name="Примечание 3 17" xfId="1657"/>
+    <cellStyle name="Примечание 3 18" xfId="1658"/>
+    <cellStyle name="Примечание 3 19" xfId="1659"/>
+    <cellStyle name="Примечание 3 2" xfId="1660"/>
+    <cellStyle name="Примечание 3 20" xfId="1661"/>
+    <cellStyle name="Примечание 3 21" xfId="1662"/>
+    <cellStyle name="Примечание 3 22" xfId="1663"/>
+    <cellStyle name="Примечание 3 23" xfId="1664"/>
+    <cellStyle name="Примечание 3 24" xfId="1665"/>
+    <cellStyle name="Примечание 3 25" xfId="1666"/>
+    <cellStyle name="Примечание 3 26" xfId="1667"/>
+    <cellStyle name="Примечание 3 27" xfId="1668"/>
+    <cellStyle name="Примечание 3 28" xfId="1669"/>
+    <cellStyle name="Примечание 3 29" xfId="1670"/>
+    <cellStyle name="Примечание 3 3" xfId="1671"/>
+    <cellStyle name="Примечание 3 30" xfId="1672"/>
+    <cellStyle name="Примечание 3 31" xfId="1673"/>
+    <cellStyle name="Примечание 3 32" xfId="1674"/>
+    <cellStyle name="Примечание 3 33" xfId="1675"/>
+    <cellStyle name="Примечание 3 34" xfId="1676"/>
+    <cellStyle name="Примечание 3 35" xfId="1677"/>
+    <cellStyle name="Примечание 3 36" xfId="1649"/>
+    <cellStyle name="Примечание 3 4" xfId="1678"/>
+    <cellStyle name="Примечание 3 5" xfId="1679"/>
+    <cellStyle name="Примечание 3 6" xfId="1680"/>
+    <cellStyle name="Примечание 3 7" xfId="1681"/>
+    <cellStyle name="Примечание 3 8" xfId="1682"/>
+    <cellStyle name="Примечание 3 9" xfId="1683"/>
+    <cellStyle name="Примечание 4" xfId="37"/>
+    <cellStyle name="Примечание 4 10" xfId="1685"/>
+    <cellStyle name="Примечание 4 11" xfId="1686"/>
+    <cellStyle name="Примечание 4 12" xfId="1687"/>
+    <cellStyle name="Примечание 4 13" xfId="1688"/>
+    <cellStyle name="Примечание 4 14" xfId="1689"/>
+    <cellStyle name="Примечание 4 15" xfId="1690"/>
+    <cellStyle name="Примечание 4 16" xfId="1691"/>
+    <cellStyle name="Примечание 4 17" xfId="1692"/>
+    <cellStyle name="Примечание 4 18" xfId="1693"/>
+    <cellStyle name="Примечание 4 19" xfId="1694"/>
+    <cellStyle name="Примечание 4 2" xfId="1695"/>
+    <cellStyle name="Примечание 4 20" xfId="1696"/>
+    <cellStyle name="Примечание 4 21" xfId="1697"/>
+    <cellStyle name="Примечание 4 22" xfId="1698"/>
+    <cellStyle name="Примечание 4 23" xfId="1699"/>
+    <cellStyle name="Примечание 4 24" xfId="1700"/>
+    <cellStyle name="Примечание 4 25" xfId="1701"/>
+    <cellStyle name="Примечание 4 26" xfId="1702"/>
+    <cellStyle name="Примечание 4 27" xfId="1703"/>
+    <cellStyle name="Примечание 4 28" xfId="1704"/>
+    <cellStyle name="Примечание 4 29" xfId="1705"/>
+    <cellStyle name="Примечание 4 3" xfId="1706"/>
+    <cellStyle name="Примечание 4 30" xfId="1707"/>
+    <cellStyle name="Примечание 4 31" xfId="1708"/>
+    <cellStyle name="Примечание 4 32" xfId="1709"/>
+    <cellStyle name="Примечание 4 33" xfId="1710"/>
+    <cellStyle name="Примечание 4 34" xfId="1711"/>
+    <cellStyle name="Примечание 4 35" xfId="1712"/>
+    <cellStyle name="Примечание 4 36" xfId="1684"/>
+    <cellStyle name="Примечание 4 4" xfId="1713"/>
+    <cellStyle name="Примечание 4 5" xfId="1714"/>
+    <cellStyle name="Примечание 4 6" xfId="1715"/>
+    <cellStyle name="Примечание 4 7" xfId="1716"/>
+    <cellStyle name="Примечание 4 8" xfId="1717"/>
+    <cellStyle name="Примечание 4 9" xfId="1718"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1689,52 +5145,52 @@
     <col min="14339" max="14592" width="9.140625" style="32"/>
     <col min="14593" max="14593" width="44.28515625" style="32" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="32" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="32"/>
     <col min="14849" max="14849" width="44.28515625" style="32" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="32" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="32"/>
     <col min="15105" max="15105" width="44.28515625" style="32" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="32" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="32"/>
     <col min="15361" max="15361" width="44.28515625" style="32" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="32" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="32"/>
     <col min="15617" max="15617" width="44.28515625" style="32" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="32" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="32"/>
     <col min="15873" max="15873" width="44.28515625" style="32" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="32" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="32"/>
     <col min="16129" max="16129" width="44.28515625" style="32" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="32" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63"/>
-      <c r="B1" s="63"/>
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="38">
         <v>613303</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="52" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2233,95 +5689,95 @@
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB71"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Z49" sqref="Z49"/>
+      <selection pane="bottomLeft" activeCell="M73" sqref="M73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="59" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="68" t="s">
+      <c r="B2" s="72" t="s">
         <v>86</v>
       </c>
-      <c r="C2" s="68"/>
-[...24 lines deleted...]
-      <c r="AB2" s="69"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="73"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="Z4" s="5"/>
       <c r="AB4" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
@@ -2387,5327 +5843,5327 @@
         <v>2018</v>
       </c>
       <c r="V5" s="8">
         <v>2019</v>
       </c>
       <c r="W5" s="9">
         <v>2020</v>
       </c>
       <c r="X5" s="9">
         <v>2021</v>
       </c>
       <c r="Y5" s="10">
         <v>2022</v>
       </c>
       <c r="Z5" s="10">
         <v>2023</v>
       </c>
       <c r="AA5" s="10">
         <v>2024</v>
       </c>
       <c r="AB5" s="10">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="70"/>
-[...24 lines deleted...]
-      <c r="AB6" s="69"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
+      <c r="Z6" s="74"/>
+      <c r="AA6" s="74"/>
+      <c r="AB6" s="73"/>
     </row>
     <row r="7" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="12">
         <v>0</v>
       </c>
       <c r="D7" s="12">
         <v>0</v>
       </c>
       <c r="E7" s="12">
         <v>0</v>
       </c>
       <c r="F7" s="12">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>0</v>
       </c>
       <c r="H7" s="12">
         <v>0</v>
       </c>
       <c r="I7" s="12">
         <v>0</v>
       </c>
       <c r="J7" s="12">
         <v>0</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="75">
         <v>0</v>
       </c>
       <c r="L7" s="13">
         <v>0</v>
       </c>
       <c r="M7" s="13">
         <v>0</v>
       </c>
       <c r="N7" s="13">
         <v>0</v>
       </c>
       <c r="O7" s="13">
         <v>0</v>
       </c>
       <c r="P7" s="13">
         <v>0</v>
       </c>
       <c r="Q7" s="12">
         <v>0</v>
       </c>
       <c r="R7" s="12">
         <v>0</v>
       </c>
       <c r="S7" s="12">
         <v>0</v>
       </c>
       <c r="T7" s="13">
         <v>0</v>
       </c>
       <c r="U7" s="12">
         <v>0</v>
       </c>
       <c r="V7" s="14">
         <v>0</v>
       </c>
       <c r="W7" s="12">
         <v>0</v>
       </c>
       <c r="X7" s="15">
         <v>0</v>
       </c>
       <c r="Y7" s="15">
         <v>0</v>
       </c>
-      <c r="Z7" s="71">
+      <c r="Z7" s="63">
         <v>0</v>
       </c>
       <c r="AA7" s="31">
         <v>0</v>
       </c>
       <c r="AB7" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="44">
         <v>100000000</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K8" s="17" t="s">
+      <c r="K8" s="75" t="s">
         <v>0</v>
       </c>
       <c r="L8" s="17">
         <v>-5164</v>
       </c>
       <c r="M8" s="17">
         <v>-4962</v>
       </c>
       <c r="N8" s="17">
         <v>-5532</v>
       </c>
       <c r="O8" s="17">
         <v>-4046</v>
       </c>
       <c r="P8" s="17">
         <v>-5249</v>
       </c>
       <c r="Q8" s="17">
         <v>-4648</v>
       </c>
       <c r="R8" s="17">
         <v>-4422</v>
       </c>
       <c r="S8" s="17">
         <v>-9550</v>
       </c>
       <c r="T8" s="17">
         <v>-8510</v>
       </c>
       <c r="U8" s="17">
         <v>-6509</v>
       </c>
       <c r="V8" s="17">
         <v>-8132</v>
       </c>
       <c r="W8" s="17">
         <v>-6997</v>
       </c>
       <c r="X8" s="17">
         <v>-6509</v>
       </c>
       <c r="Y8" s="15">
         <v>-6403</v>
       </c>
-      <c r="Z8" s="71">
+      <c r="Z8" s="63">
         <v>-6748</v>
       </c>
       <c r="AA8" s="31">
         <v>-8352</v>
       </c>
       <c r="AB8" s="31">
         <v>-9856</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="12">
         <v>-11705</v>
       </c>
       <c r="D9" s="12">
         <v>-10892</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="75">
         <v>1655</v>
       </c>
       <c r="F9" s="12">
         <v>4763</v>
       </c>
       <c r="G9" s="12">
         <v>-1788</v>
       </c>
       <c r="H9" s="12">
         <v>-1007</v>
       </c>
       <c r="I9" s="12">
         <v>-1273</v>
       </c>
       <c r="J9" s="12">
         <v>-2395</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="75">
         <v>-5488</v>
       </c>
       <c r="L9" s="13">
         <v>-6585</v>
       </c>
       <c r="M9" s="13">
         <v>-5582</v>
       </c>
       <c r="N9" s="13">
         <v>-4776</v>
       </c>
       <c r="O9" s="13">
         <v>-1626</v>
       </c>
       <c r="P9" s="13">
         <v>-553</v>
       </c>
       <c r="Q9" s="12">
         <v>-2855</v>
       </c>
       <c r="R9" s="12">
         <v>3659</v>
       </c>
       <c r="S9" s="12">
         <v>-13626</v>
       </c>
       <c r="T9" s="13">
         <v>1890</v>
       </c>
       <c r="U9" s="12">
         <v>-3273</v>
       </c>
       <c r="V9" s="14">
         <v>-4006</v>
       </c>
       <c r="W9" s="12">
         <v>-3417</v>
       </c>
       <c r="X9" s="15">
         <v>-3281</v>
       </c>
       <c r="Y9" s="15">
         <v>-936</v>
       </c>
-      <c r="Z9" s="71">
+      <c r="Z9" s="63">
         <v>-3321</v>
       </c>
       <c r="AA9" s="31">
         <v>-4150</v>
       </c>
       <c r="AB9" s="31">
         <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="12">
         <v>-1850</v>
       </c>
       <c r="D10" s="12">
         <v>-585</v>
       </c>
       <c r="E10" s="12">
         <v>-107</v>
       </c>
       <c r="F10" s="12">
         <v>-107</v>
       </c>
       <c r="G10" s="12">
         <v>-451</v>
       </c>
       <c r="H10" s="12">
         <v>-184</v>
       </c>
       <c r="I10" s="12">
         <v>-630</v>
       </c>
       <c r="J10" s="12">
         <v>-1114</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="75">
         <v>-1883</v>
       </c>
       <c r="L10" s="13">
         <v>-4157</v>
       </c>
       <c r="M10" s="13">
         <v>2683</v>
       </c>
       <c r="N10" s="13">
         <v>-2944</v>
       </c>
       <c r="O10" s="13">
         <v>-2704</v>
       </c>
       <c r="P10" s="13">
         <v>-1562</v>
       </c>
       <c r="Q10" s="12">
         <v>-301</v>
       </c>
       <c r="R10" s="12">
         <v>-1569</v>
       </c>
       <c r="S10" s="12">
         <v>-2538</v>
       </c>
       <c r="T10" s="13">
         <v>-579</v>
       </c>
       <c r="U10" s="12">
         <v>-858</v>
       </c>
       <c r="V10" s="14">
         <v>-905</v>
       </c>
       <c r="W10" s="12">
         <v>-311</v>
       </c>
       <c r="X10" s="15">
         <v>-1107</v>
       </c>
       <c r="Y10" s="15">
         <v>-1668</v>
       </c>
-      <c r="Z10" s="71">
+      <c r="Z10" s="63">
         <v>-2201</v>
       </c>
       <c r="AA10" s="31">
         <v>-2593</v>
       </c>
       <c r="AB10" s="31">
         <v>-4216</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="12">
         <v>-6350</v>
       </c>
       <c r="D11" s="12">
         <v>-5106</v>
       </c>
       <c r="E11" s="12">
         <v>-3142</v>
       </c>
       <c r="F11" s="12">
         <v>-3617</v>
       </c>
       <c r="G11" s="12">
         <v>225</v>
       </c>
       <c r="H11" s="12">
         <v>-3971</v>
       </c>
       <c r="I11" s="12">
         <v>-3170</v>
       </c>
       <c r="J11" s="12">
         <v>-445</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="75">
         <v>-2263</v>
       </c>
       <c r="L11" s="13">
         <v>2989</v>
       </c>
       <c r="M11" s="13">
         <v>4817</v>
       </c>
       <c r="N11" s="13">
         <v>5083</v>
       </c>
       <c r="O11" s="13">
         <v>5944</v>
       </c>
       <c r="P11" s="13">
         <v>3322</v>
       </c>
       <c r="Q11" s="12">
         <v>-2395</v>
       </c>
       <c r="R11" s="12">
         <v>-5661</v>
       </c>
       <c r="S11" s="12">
         <v>3834</v>
       </c>
       <c r="T11" s="13">
         <v>4013</v>
       </c>
       <c r="U11" s="12">
         <v>-6250</v>
       </c>
       <c r="V11" s="14">
         <v>-8458</v>
       </c>
       <c r="W11" s="12">
         <v>-7340</v>
       </c>
       <c r="X11" s="15">
         <v>586</v>
       </c>
       <c r="Y11" s="15">
         <v>898</v>
       </c>
-      <c r="Z11" s="71">
+      <c r="Z11" s="63">
         <v>-202</v>
       </c>
       <c r="AA11" s="31">
         <v>2639</v>
       </c>
       <c r="AB11" s="31">
         <v>12110</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="12">
         <v>-2202</v>
       </c>
       <c r="D12" s="12">
         <v>-425</v>
       </c>
       <c r="E12" s="12">
         <v>-372</v>
       </c>
       <c r="F12" s="12">
         <v>-354</v>
       </c>
       <c r="G12" s="12">
         <v>-492</v>
       </c>
       <c r="H12" s="12">
         <v>-76</v>
       </c>
       <c r="I12" s="12">
         <v>-341</v>
       </c>
       <c r="J12" s="12">
         <v>-39</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="75">
         <v>126</v>
       </c>
       <c r="L12" s="13">
         <v>217</v>
       </c>
       <c r="M12" s="13">
         <v>-1634</v>
       </c>
       <c r="N12" s="13">
         <v>-893</v>
       </c>
       <c r="O12" s="13">
         <v>118</v>
       </c>
       <c r="P12" s="13">
         <v>-81</v>
       </c>
       <c r="Q12" s="12">
         <v>356</v>
       </c>
       <c r="R12" s="12">
         <v>-31</v>
       </c>
       <c r="S12" s="12">
         <v>-200</v>
       </c>
       <c r="T12" s="13">
         <v>-16</v>
       </c>
       <c r="U12" s="12">
         <v>-415</v>
       </c>
       <c r="V12" s="14">
         <v>-1822</v>
       </c>
       <c r="W12" s="12">
         <v>-1442</v>
       </c>
       <c r="X12" s="15">
         <v>-2548</v>
       </c>
       <c r="Y12" s="15">
         <v>-1991</v>
       </c>
-      <c r="Z12" s="71">
+      <c r="Z12" s="63">
         <v>-2556</v>
       </c>
       <c r="AA12" s="31">
         <v>-5365</v>
       </c>
       <c r="AB12" s="31">
         <v>-5424</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="12">
         <v>-1808</v>
       </c>
       <c r="D13" s="12">
         <v>-870</v>
       </c>
       <c r="E13" s="12">
         <v>53</v>
       </c>
       <c r="F13" s="12">
         <v>-357</v>
       </c>
       <c r="G13" s="12">
         <v>-828</v>
       </c>
       <c r="H13" s="12">
         <v>-1156</v>
       </c>
       <c r="I13" s="12">
         <v>-1177</v>
       </c>
       <c r="J13" s="12">
         <v>-1365</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="75">
         <v>-1297</v>
       </c>
       <c r="L13" s="13">
         <v>-1116</v>
       </c>
       <c r="M13" s="13">
         <v>-2046</v>
       </c>
       <c r="N13" s="13">
         <v>-1137</v>
       </c>
       <c r="O13" s="13">
         <v>-766</v>
       </c>
       <c r="P13" s="13">
         <v>-154</v>
       </c>
       <c r="Q13" s="12">
         <v>-949</v>
       </c>
       <c r="R13" s="12">
         <v>171</v>
       </c>
       <c r="S13" s="12">
         <v>-2458</v>
       </c>
       <c r="T13" s="13">
         <v>-1234</v>
       </c>
       <c r="U13" s="12">
         <v>-948</v>
       </c>
       <c r="V13" s="14">
         <v>-1473</v>
       </c>
       <c r="W13" s="12">
         <v>-1546</v>
       </c>
       <c r="X13" s="15">
         <v>-1311</v>
       </c>
       <c r="Y13" s="15">
         <v>-1814</v>
       </c>
-      <c r="Z13" s="71">
+      <c r="Z13" s="63">
         <v>-2025</v>
       </c>
       <c r="AA13" s="31">
         <v>-3152</v>
       </c>
       <c r="AB13" s="31">
         <v>-4989</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="12">
         <v>-7320</v>
       </c>
       <c r="D14" s="12">
         <v>-7623</v>
       </c>
       <c r="E14" s="12">
         <v>-5294</v>
       </c>
       <c r="F14" s="12">
         <v>-6286</v>
       </c>
       <c r="G14" s="12">
         <v>-8062</v>
       </c>
       <c r="H14" s="12">
         <v>-7931</v>
       </c>
       <c r="I14" s="12">
         <v>-7681</v>
       </c>
       <c r="J14" s="12">
         <v>-7496</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="75">
         <v>-7372</v>
       </c>
       <c r="L14" s="13">
         <v>-7163</v>
       </c>
       <c r="M14" s="13">
         <v>-8493</v>
       </c>
       <c r="N14" s="13">
         <v>-12193</v>
       </c>
       <c r="O14" s="13">
         <v>-7535</v>
       </c>
       <c r="P14" s="13">
         <v>-6800</v>
       </c>
       <c r="Q14" s="12">
         <v>-7814</v>
       </c>
       <c r="R14" s="12">
         <v>-8463</v>
       </c>
       <c r="S14" s="12">
         <v>-15631</v>
       </c>
       <c r="T14" s="13">
         <v>-16834</v>
       </c>
       <c r="U14" s="12">
         <v>-11252</v>
       </c>
       <c r="V14" s="14">
         <v>-14049</v>
       </c>
       <c r="W14" s="12">
         <v>-10101</v>
       </c>
       <c r="X14" s="15">
         <v>-8218</v>
       </c>
       <c r="Y14" s="15">
         <v>-10320</v>
       </c>
-      <c r="Z14" s="71">
+      <c r="Z14" s="63">
         <v>-13681</v>
       </c>
       <c r="AA14" s="31">
         <v>-16675</v>
       </c>
       <c r="AB14" s="31">
         <v>-21179</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K15" s="17" t="s">
+      <c r="K15" s="75" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="17">
         <v>-2968</v>
       </c>
       <c r="M15" s="17">
         <v>-2392</v>
       </c>
       <c r="N15" s="17">
         <v>-4574</v>
       </c>
       <c r="O15" s="17">
         <v>-3062</v>
       </c>
       <c r="P15" s="17">
         <v>-3703</v>
       </c>
       <c r="Q15" s="17">
         <v>-3140</v>
       </c>
       <c r="R15" s="17">
         <v>-5808</v>
       </c>
       <c r="S15" s="17">
         <v>-7548</v>
       </c>
       <c r="T15" s="17">
         <v>-10438</v>
       </c>
       <c r="U15" s="17">
         <v>-9758</v>
       </c>
       <c r="V15" s="17">
         <v>-12444</v>
       </c>
       <c r="W15" s="17">
         <v>-8490</v>
       </c>
       <c r="X15" s="17">
         <v>-6958</v>
       </c>
       <c r="Y15" s="15">
         <v>-8872</v>
       </c>
-      <c r="Z15" s="71">
+      <c r="Z15" s="63">
         <v>-9181</v>
       </c>
       <c r="AA15" s="31">
         <v>-10914</v>
       </c>
       <c r="AB15" s="31">
         <v>-13018</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="12">
         <v>-10275</v>
       </c>
       <c r="D16" s="12">
         <v>-5884</v>
       </c>
       <c r="E16" s="12">
         <v>-603</v>
       </c>
       <c r="F16" s="12">
         <v>199</v>
       </c>
       <c r="G16" s="12">
         <v>343</v>
       </c>
       <c r="H16" s="12">
         <v>136</v>
       </c>
       <c r="I16" s="12">
         <v>300</v>
       </c>
       <c r="J16" s="12">
         <v>730</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="75">
         <v>1097</v>
       </c>
       <c r="L16" s="13">
         <v>994</v>
       </c>
       <c r="M16" s="13">
         <v>504</v>
       </c>
       <c r="N16" s="13">
         <v>241</v>
       </c>
       <c r="O16" s="13">
         <v>-262</v>
       </c>
       <c r="P16" s="13">
         <v>265</v>
       </c>
       <c r="Q16" s="12">
         <v>2597</v>
       </c>
       <c r="R16" s="12">
         <v>979</v>
       </c>
       <c r="S16" s="12">
         <v>-3721</v>
       </c>
       <c r="T16" s="13">
         <v>-3918</v>
       </c>
       <c r="U16" s="12">
         <v>-5500</v>
       </c>
       <c r="V16" s="14">
         <v>-4096</v>
       </c>
       <c r="W16" s="12">
         <v>-2942</v>
       </c>
       <c r="X16" s="15">
         <v>-3332</v>
       </c>
       <c r="Y16" s="15">
         <v>-3075</v>
       </c>
-      <c r="Z16" s="71">
+      <c r="Z16" s="63">
         <v>-4446</v>
       </c>
       <c r="AA16" s="31">
         <v>-5696</v>
       </c>
       <c r="AB16" s="31">
         <v>-5387</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="12">
         <v>-9818</v>
       </c>
       <c r="D17" s="12">
         <v>-6823</v>
       </c>
       <c r="E17" s="12">
         <v>-3172</v>
       </c>
       <c r="F17" s="12">
         <v>-1310</v>
       </c>
       <c r="G17" s="12">
         <v>-1761</v>
       </c>
       <c r="H17" s="12">
         <v>-1834</v>
       </c>
       <c r="I17" s="12">
         <v>-2392</v>
       </c>
       <c r="J17" s="12">
         <v>-2782</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="75">
         <v>-2767</v>
       </c>
       <c r="L17" s="13">
         <v>-3047</v>
       </c>
       <c r="M17" s="13">
         <v>-2995</v>
       </c>
       <c r="N17" s="13">
         <v>-2712</v>
       </c>
       <c r="O17" s="13">
         <v>-1208</v>
       </c>
       <c r="P17" s="13">
         <v>-1298</v>
       </c>
       <c r="Q17" s="12">
         <v>-502</v>
       </c>
       <c r="R17" s="12">
         <v>1094</v>
       </c>
       <c r="S17" s="12">
         <v>-4030</v>
       </c>
       <c r="T17" s="13">
         <v>-2174</v>
       </c>
       <c r="U17" s="12">
         <v>-765</v>
       </c>
       <c r="V17" s="14">
         <v>-2051</v>
       </c>
       <c r="W17" s="12">
         <v>-2532</v>
       </c>
       <c r="X17" s="15">
         <v>-3073</v>
       </c>
       <c r="Y17" s="15">
         <v>-2990</v>
       </c>
-      <c r="Z17" s="71">
+      <c r="Z17" s="63">
         <v>-3661</v>
       </c>
       <c r="AA17" s="31">
         <v>-5677</v>
       </c>
       <c r="AB17" s="31">
         <v>-4499</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="46" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="12">
         <v>-5413</v>
       </c>
       <c r="D18" s="12">
         <v>-5348</v>
       </c>
       <c r="E18" s="12">
         <v>-3973</v>
       </c>
       <c r="F18" s="12">
         <v>-4278</v>
       </c>
       <c r="G18" s="12">
         <v>-5421</v>
       </c>
       <c r="H18" s="12">
         <v>-4879</v>
       </c>
       <c r="I18" s="12">
         <v>-4253</v>
       </c>
       <c r="J18" s="12">
         <v>-4529</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="75">
         <v>-3777</v>
       </c>
       <c r="L18" s="13">
         <v>-3062</v>
       </c>
       <c r="M18" s="13">
         <v>-3917</v>
       </c>
       <c r="N18" s="13">
         <v>-3061</v>
       </c>
       <c r="O18" s="13">
         <v>-1708</v>
       </c>
       <c r="P18" s="13">
         <v>-2196</v>
       </c>
       <c r="Q18" s="12">
         <v>-2556</v>
       </c>
       <c r="R18" s="12">
         <v>-3234</v>
       </c>
       <c r="S18" s="12">
         <v>-6620</v>
       </c>
       <c r="T18" s="13">
         <v>-4627</v>
       </c>
       <c r="U18" s="12">
         <v>-3683</v>
       </c>
       <c r="V18" s="14">
         <v>-5586</v>
       </c>
       <c r="W18" s="12">
         <v>-4727</v>
       </c>
       <c r="X18" s="15">
         <v>-4574</v>
       </c>
       <c r="Y18" s="15">
         <v>-5816</v>
       </c>
-      <c r="Z18" s="71">
+      <c r="Z18" s="63">
         <v>-7152</v>
       </c>
       <c r="AA18" s="31">
         <v>-9898</v>
       </c>
       <c r="AB18" s="31">
         <v>-11913</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="12">
         <v>-944</v>
       </c>
       <c r="D19" s="12">
         <v>-2</v>
       </c>
       <c r="E19" s="12">
         <v>648</v>
       </c>
       <c r="F19" s="12">
         <v>293</v>
       </c>
       <c r="G19" s="12">
         <v>-344</v>
       </c>
       <c r="H19" s="12">
         <v>894</v>
       </c>
       <c r="I19" s="12">
         <v>405</v>
       </c>
       <c r="J19" s="12">
         <v>1266</v>
       </c>
-      <c r="K19" s="12">
+      <c r="K19" s="75">
         <v>3293</v>
       </c>
       <c r="L19" s="13">
         <v>3281</v>
       </c>
       <c r="M19" s="13">
         <v>2274</v>
       </c>
       <c r="N19" s="13">
         <v>3074</v>
       </c>
       <c r="O19" s="13">
         <v>2298</v>
       </c>
       <c r="P19" s="13">
         <v>921</v>
       </c>
       <c r="Q19" s="12">
         <v>1016</v>
       </c>
       <c r="R19" s="12">
         <v>685</v>
       </c>
       <c r="S19" s="12">
         <v>-2339</v>
       </c>
       <c r="T19" s="13">
         <v>-241</v>
       </c>
       <c r="U19" s="12">
         <v>-100</v>
       </c>
       <c r="V19" s="14">
         <v>1227</v>
       </c>
       <c r="W19" s="12">
         <v>796</v>
       </c>
       <c r="X19" s="15">
         <v>239</v>
       </c>
       <c r="Y19" s="15">
         <v>-653</v>
       </c>
-      <c r="Z19" s="71">
+      <c r="Z19" s="63">
         <v>-1188</v>
       </c>
       <c r="AA19" s="31">
         <v>-1130</v>
       </c>
       <c r="AB19" s="31">
         <v>-2672</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="46" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="12">
         <v>-2844</v>
       </c>
       <c r="D20" s="12">
         <v>-1176</v>
       </c>
       <c r="E20" s="12">
         <v>634</v>
       </c>
       <c r="F20" s="12">
         <v>374</v>
       </c>
       <c r="G20" s="12">
         <v>-164</v>
       </c>
       <c r="H20" s="12">
         <v>-885</v>
       </c>
       <c r="I20" s="12">
         <v>-1117</v>
       </c>
       <c r="J20" s="12">
         <v>-1005</v>
       </c>
-      <c r="K20" s="12">
+      <c r="K20" s="75">
         <v>-1178</v>
       </c>
       <c r="L20" s="13">
         <v>-1154</v>
       </c>
       <c r="M20" s="13">
         <v>-1822</v>
       </c>
       <c r="N20" s="13">
         <v>-2186</v>
       </c>
       <c r="O20" s="13">
         <v>-548</v>
       </c>
       <c r="P20" s="13">
         <v>137</v>
       </c>
       <c r="Q20" s="12">
         <v>-261</v>
       </c>
       <c r="R20" s="12">
         <v>342</v>
       </c>
       <c r="S20" s="12">
         <v>-2903</v>
       </c>
       <c r="T20" s="13">
         <v>-3020</v>
       </c>
       <c r="U20" s="12">
         <v>-1324</v>
       </c>
       <c r="V20" s="14">
         <v>-567</v>
       </c>
       <c r="W20" s="12">
         <v>-1436</v>
       </c>
       <c r="X20" s="15">
         <v>-2445</v>
       </c>
       <c r="Y20" s="15">
         <v>-2848</v>
       </c>
-      <c r="Z20" s="71">
+      <c r="Z20" s="63">
         <v>-3536</v>
       </c>
       <c r="AA20" s="31">
         <v>-5166</v>
       </c>
       <c r="AB20" s="31">
         <v>-7661</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="12">
         <v>-3155</v>
       </c>
       <c r="D21" s="12">
         <v>-2945</v>
       </c>
       <c r="E21" s="12">
         <v>-2271</v>
       </c>
       <c r="F21" s="12">
         <v>-2924</v>
       </c>
       <c r="G21" s="12">
         <v>-3447</v>
       </c>
       <c r="H21" s="12">
         <v>-3725</v>
       </c>
       <c r="I21" s="12">
         <v>-4862</v>
       </c>
       <c r="J21" s="12">
         <v>-4520</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K21" s="75">
         <v>-3787</v>
       </c>
       <c r="L21" s="13">
         <v>-3460</v>
       </c>
       <c r="M21" s="13">
         <v>-3094</v>
       </c>
       <c r="N21" s="13">
         <v>-3800</v>
       </c>
       <c r="O21" s="13">
         <v>-3017</v>
       </c>
       <c r="P21" s="13">
         <v>-2775</v>
       </c>
       <c r="Q21" s="12">
         <v>-2712</v>
       </c>
       <c r="R21" s="12">
         <v>-1547</v>
       </c>
       <c r="S21" s="12">
         <v>-4711</v>
       </c>
       <c r="T21" s="13">
         <v>-2812</v>
       </c>
       <c r="U21" s="12">
         <v>-1487</v>
       </c>
       <c r="V21" s="14">
         <v>-2283</v>
       </c>
       <c r="W21" s="12">
         <v>-2628</v>
       </c>
       <c r="X21" s="15">
         <v>-2892</v>
       </c>
       <c r="Y21" s="15">
         <v>-3460</v>
       </c>
-      <c r="Z21" s="71">
+      <c r="Z21" s="63">
         <v>-3473</v>
       </c>
       <c r="AA21" s="31">
         <v>-5254</v>
       </c>
       <c r="AB21" s="31">
         <v>-6441</v>
       </c>
     </row>
     <row r="22" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="12">
         <v>1635</v>
       </c>
       <c r="D22" s="12">
         <v>-10321</v>
       </c>
       <c r="E22" s="12">
         <v>-5054</v>
       </c>
       <c r="F22" s="12">
         <v>-5971</v>
       </c>
       <c r="G22" s="12">
         <v>-8146</v>
       </c>
       <c r="H22" s="12">
         <v>-9556</v>
       </c>
       <c r="I22" s="12">
         <v>-7090</v>
       </c>
       <c r="J22" s="12">
         <v>-9331</v>
       </c>
-      <c r="K22" s="12">
+      <c r="K22" s="75">
         <v>-11942</v>
       </c>
       <c r="L22" s="13">
         <v>-13403</v>
       </c>
       <c r="M22" s="13">
         <v>-12534</v>
       </c>
       <c r="N22" s="13">
         <v>-13634</v>
       </c>
       <c r="O22" s="13">
         <v>-16110</v>
       </c>
       <c r="P22" s="13">
         <v>-19238</v>
       </c>
       <c r="Q22" s="12">
         <v>-23888</v>
       </c>
       <c r="R22" s="12">
         <v>-23021</v>
       </c>
       <c r="S22" s="12">
         <v>-34545</v>
       </c>
       <c r="T22" s="13">
         <v>-32710</v>
       </c>
       <c r="U22" s="12">
         <v>-37602</v>
       </c>
       <c r="V22" s="14">
         <v>-13301</v>
       </c>
       <c r="W22" s="12">
         <v>-20173</v>
       </c>
       <c r="X22" s="15">
         <v>-21297</v>
       </c>
       <c r="Y22" s="15">
         <v>-18068</v>
       </c>
-      <c r="Z22" s="71">
+      <c r="Z22" s="63">
         <v>-23110</v>
       </c>
       <c r="AA22" s="31">
         <v>-31966</v>
       </c>
       <c r="AB22" s="31">
         <v>-42649</v>
       </c>
     </row>
     <row r="23" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K23" s="17" t="s">
+      <c r="K23" s="75" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="17">
         <v>-1692</v>
       </c>
       <c r="M23" s="17">
         <v>-1656</v>
       </c>
       <c r="N23" s="17">
         <v>-2098</v>
       </c>
       <c r="O23" s="17">
         <v>-1884</v>
       </c>
       <c r="P23" s="17">
         <v>-1926</v>
       </c>
       <c r="Q23" s="17">
         <v>-2056</v>
       </c>
       <c r="R23" s="17">
         <v>-1353</v>
       </c>
       <c r="S23" s="17">
         <v>-3211</v>
       </c>
       <c r="T23" s="17">
         <v>-2196</v>
       </c>
       <c r="U23" s="17">
         <v>-844</v>
       </c>
       <c r="V23" s="17">
         <v>-1786</v>
       </c>
       <c r="W23" s="17">
         <v>-2176</v>
       </c>
       <c r="X23" s="17">
         <v>-2696</v>
       </c>
       <c r="Y23" s="15">
         <v>-1907</v>
       </c>
-      <c r="Z23" s="71">
+      <c r="Z23" s="63">
         <v>-2225</v>
       </c>
       <c r="AA23" s="31">
         <v>-2516</v>
       </c>
       <c r="AB23" s="31">
         <v>-3965</v>
       </c>
     </row>
     <row r="24" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="12">
         <v>-5738</v>
       </c>
       <c r="D24" s="12">
         <v>-4663</v>
       </c>
       <c r="E24" s="12">
         <v>-4519</v>
       </c>
       <c r="F24" s="12">
         <v>-5166</v>
       </c>
       <c r="G24" s="12">
         <v>-7767</v>
       </c>
       <c r="H24" s="12">
         <v>-6611</v>
       </c>
       <c r="I24" s="12">
         <v>-6634</v>
       </c>
       <c r="J24" s="12">
         <v>-6558</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="75">
         <v>-6356</v>
       </c>
       <c r="L24" s="13">
         <v>-1400</v>
       </c>
       <c r="M24" s="13">
         <v>-1715</v>
       </c>
       <c r="N24" s="13">
         <v>-1493</v>
       </c>
       <c r="O24" s="13">
         <v>-1243</v>
       </c>
       <c r="P24" s="13">
         <v>245</v>
       </c>
       <c r="Q24" s="12">
         <v>-298</v>
       </c>
       <c r="R24" s="12">
         <v>206</v>
       </c>
       <c r="S24" s="12">
         <v>-1736</v>
       </c>
       <c r="T24" s="13">
         <v>-1140</v>
       </c>
       <c r="U24" s="12">
         <v>-779</v>
       </c>
       <c r="V24" s="14">
         <v>-1896</v>
       </c>
       <c r="W24" s="12">
         <v>-1497</v>
       </c>
       <c r="X24" s="15">
         <v>-1517</v>
       </c>
       <c r="Y24" s="15">
         <v>-1935</v>
       </c>
-      <c r="Z24" s="71">
+      <c r="Z24" s="63">
         <v>-2885</v>
       </c>
       <c r="AA24" s="31">
         <v>-2795</v>
       </c>
       <c r="AB24" s="31">
         <v>-4248</v>
       </c>
     </row>
     <row r="25" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="12">
         <v>64112</v>
       </c>
       <c r="D25" s="12">
         <v>55209</v>
       </c>
       <c r="E25" s="12">
         <v>9382</v>
       </c>
       <c r="F25" s="12">
         <v>5801</v>
       </c>
       <c r="G25" s="12">
         <v>14819</v>
       </c>
       <c r="H25" s="12">
         <v>16141</v>
       </c>
       <c r="I25" s="12">
         <v>17941</v>
       </c>
       <c r="J25" s="12">
         <v>20095</v>
       </c>
-      <c r="K25" s="12">
+      <c r="K25" s="75">
         <v>25716</v>
       </c>
       <c r="L25" s="13">
         <v>32209</v>
       </c>
       <c r="M25" s="13">
         <v>33127</v>
       </c>
       <c r="N25" s="13">
         <v>30751</v>
       </c>
       <c r="O25" s="13">
         <v>19606</v>
       </c>
       <c r="P25" s="13">
         <v>16465</v>
       </c>
       <c r="Q25" s="12">
         <v>17505</v>
       </c>
       <c r="R25" s="12">
         <v>-2463</v>
       </c>
       <c r="S25" s="12">
         <v>76950</v>
       </c>
       <c r="T25" s="13">
         <v>34437</v>
       </c>
       <c r="U25" s="12">
         <v>24075</v>
       </c>
       <c r="V25" s="14">
         <v>34434</v>
       </c>
       <c r="W25" s="12">
         <v>25607</v>
       </c>
       <c r="X25" s="15">
         <v>31906</v>
       </c>
       <c r="Y25" s="15">
         <v>33801</v>
       </c>
-      <c r="Z25" s="71">
+      <c r="Z25" s="63">
         <v>50063</v>
       </c>
       <c r="AA25" s="31">
         <v>73238</v>
       </c>
       <c r="AB25" s="31">
         <v>87459</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="12">
         <v>3675</v>
       </c>
       <c r="D26" s="12">
         <v>7454</v>
       </c>
       <c r="E26" s="12">
         <v>16135</v>
       </c>
       <c r="F26" s="12">
         <v>18940</v>
       </c>
       <c r="G26" s="12">
         <v>23284</v>
       </c>
       <c r="H26" s="12">
         <v>24644</v>
       </c>
       <c r="I26" s="12">
         <v>21974</v>
       </c>
       <c r="J26" s="12">
         <v>19488</v>
       </c>
-      <c r="K26" s="12">
+      <c r="K26" s="75">
         <v>17878</v>
       </c>
       <c r="L26" s="13">
         <v>15551</v>
       </c>
       <c r="M26" s="13">
         <v>10030</v>
       </c>
       <c r="N26" s="13">
         <v>24195</v>
       </c>
       <c r="O26" s="13">
         <v>12678</v>
       </c>
       <c r="P26" s="13">
         <v>17376</v>
       </c>
       <c r="Q26" s="12">
         <v>22589</v>
       </c>
       <c r="R26" s="12">
         <v>41915</v>
       </c>
       <c r="S26" s="12">
         <v>29568</v>
       </c>
       <c r="T26" s="13">
         <v>32001</v>
       </c>
       <c r="U26" s="12">
         <v>33178</v>
       </c>
       <c r="V26" s="14">
         <v>42317</v>
       </c>
       <c r="W26" s="17">
         <v>40310</v>
       </c>
       <c r="X26" s="15">
         <v>29253</v>
       </c>
       <c r="Y26" s="15">
         <v>35301</v>
       </c>
-      <c r="Z26" s="71">
+      <c r="Z26" s="63">
         <v>38112</v>
       </c>
       <c r="AA26" s="31">
         <v>36061</v>
       </c>
       <c r="AB26" s="31">
         <v>33126</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J27" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="K27" s="12" t="s">
+      <c r="K27" s="75" t="s">
         <v>0</v>
       </c>
       <c r="L27" s="12">
         <v>-870</v>
       </c>
       <c r="M27" s="12">
         <v>-593</v>
       </c>
       <c r="N27" s="12">
         <v>-2311</v>
       </c>
       <c r="O27" s="12">
         <v>5075</v>
       </c>
       <c r="P27" s="12">
         <v>6804</v>
       </c>
       <c r="Q27" s="12">
         <v>10312</v>
       </c>
       <c r="R27" s="12">
         <v>8521</v>
       </c>
       <c r="S27" s="12">
         <v>5015</v>
       </c>
       <c r="T27" s="12">
         <v>18108</v>
       </c>
       <c r="U27" s="12">
         <v>34094</v>
       </c>
       <c r="V27" s="14">
         <v>4877</v>
       </c>
       <c r="W27" s="17">
         <v>11042</v>
       </c>
       <c r="X27" s="15">
         <v>9774</v>
       </c>
       <c r="Y27" s="15">
         <v>2756</v>
       </c>
-      <c r="Z27" s="71">
+      <c r="Z27" s="63">
         <v>3416</v>
       </c>
       <c r="AA27" s="31">
         <v>9361</v>
       </c>
       <c r="AB27" s="31">
         <v>15130</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="67" t="s">
+      <c r="B28" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="C28" s="67"/>
-[...23 lines deleted...]
-      <c r="AA28" s="67"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="71"/>
+      <c r="P28" s="71"/>
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71"/>
+      <c r="S28" s="71"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="71"/>
+      <c r="Y28" s="71"/>
+      <c r="Z28" s="71"/>
+      <c r="AA28" s="71"/>
       <c r="AB28" s="31"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B29" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="19">
         <v>71512</v>
       </c>
       <c r="D29" s="19">
         <v>72818</v>
       </c>
       <c r="E29" s="12">
         <v>54840</v>
       </c>
       <c r="F29" s="12">
         <v>54552</v>
       </c>
       <c r="G29" s="12">
         <v>65640</v>
       </c>
       <c r="H29" s="19">
         <v>59409</v>
       </c>
       <c r="I29" s="12">
         <v>53340</v>
       </c>
       <c r="J29" s="12">
         <v>58395</v>
       </c>
-      <c r="K29" s="12">
+      <c r="K29" s="76">
         <v>58527</v>
       </c>
       <c r="L29" s="13">
         <v>54186</v>
       </c>
       <c r="M29" s="13">
         <v>46315</v>
       </c>
       <c r="N29" s="13">
         <v>46556</v>
       </c>
       <c r="O29" s="13">
         <v>39055</v>
       </c>
       <c r="P29" s="13">
         <v>48303</v>
       </c>
       <c r="Q29" s="12">
         <v>62689</v>
       </c>
       <c r="R29" s="12">
         <v>67488</v>
       </c>
       <c r="S29" s="12">
         <v>85169</v>
       </c>
       <c r="T29" s="13">
         <v>54468</v>
       </c>
       <c r="U29" s="12">
         <v>60624</v>
       </c>
       <c r="V29" s="13">
         <v>72407</v>
       </c>
       <c r="W29" s="17">
         <v>81206</v>
       </c>
       <c r="X29" s="15">
         <v>76468</v>
       </c>
       <c r="Y29" s="15">
         <v>68350</v>
       </c>
-      <c r="Z29" s="72">
+      <c r="Z29" s="64">
         <v>80667</v>
       </c>
       <c r="AA29" s="31">
         <v>117884</v>
       </c>
       <c r="AB29" s="31">
         <v>129385</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="44">
         <v>100000000</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K30" s="17" t="s">
+      <c r="K30" s="76" t="s">
         <v>0</v>
       </c>
       <c r="L30" s="17">
         <v>351</v>
       </c>
       <c r="M30" s="17">
         <v>305</v>
       </c>
       <c r="N30" s="17">
         <v>304</v>
       </c>
       <c r="O30" s="17">
         <v>1671</v>
       </c>
       <c r="P30" s="17">
         <v>-629</v>
       </c>
       <c r="Q30" s="17">
         <v>-999</v>
       </c>
       <c r="R30" s="17">
         <v>1904</v>
       </c>
       <c r="S30" s="17">
         <v>-2565</v>
       </c>
       <c r="T30" s="17">
         <v>-215</v>
       </c>
       <c r="U30" s="17">
         <v>-1409</v>
       </c>
       <c r="V30" s="17">
         <v>-2223</v>
       </c>
       <c r="W30" s="17">
         <v>-1990</v>
       </c>
       <c r="X30" s="17">
         <v>-1381</v>
       </c>
       <c r="Y30" s="15">
         <v>-969</v>
       </c>
-      <c r="Z30" s="72">
+      <c r="Z30" s="64">
         <v>-1095</v>
       </c>
       <c r="AA30" s="31">
         <v>-824</v>
       </c>
       <c r="AB30" s="31">
         <v>-1768</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="19">
         <v>-3760</v>
       </c>
       <c r="D31" s="19">
         <v>-3313</v>
       </c>
       <c r="E31" s="12">
         <v>3594</v>
       </c>
       <c r="F31" s="12">
         <v>5368</v>
       </c>
       <c r="G31" s="12">
         <v>2719</v>
       </c>
       <c r="H31" s="19">
         <v>2496</v>
       </c>
       <c r="I31" s="12">
         <v>1930</v>
       </c>
       <c r="J31" s="12">
         <v>1858</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K31" s="76">
         <v>-524</v>
       </c>
       <c r="L31" s="13">
         <v>-1731</v>
       </c>
       <c r="M31" s="13">
         <v>-2056</v>
       </c>
       <c r="N31" s="13">
         <v>-1506</v>
       </c>
       <c r="O31" s="13">
         <v>1319</v>
       </c>
       <c r="P31" s="13">
         <v>1278</v>
       </c>
       <c r="Q31" s="12">
         <v>-28</v>
       </c>
       <c r="R31" s="12">
         <v>3200</v>
       </c>
       <c r="S31" s="12">
         <v>-4042</v>
       </c>
       <c r="T31" s="13">
         <v>1475</v>
       </c>
       <c r="U31" s="12">
         <v>-998</v>
       </c>
       <c r="V31" s="13">
         <v>1047</v>
       </c>
       <c r="W31" s="17">
         <v>1690</v>
       </c>
       <c r="X31" s="15">
         <v>1510</v>
       </c>
       <c r="Y31" s="15">
         <v>1826</v>
       </c>
-      <c r="Z31" s="72">
+      <c r="Z31" s="64">
         <v>1167</v>
       </c>
       <c r="AA31" s="31">
         <v>2252</v>
       </c>
       <c r="AB31" s="31">
         <v>5043</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="19">
         <v>980</v>
       </c>
       <c r="D32" s="19">
         <v>2476</v>
       </c>
       <c r="E32" s="12">
         <v>2674</v>
       </c>
       <c r="F32" s="12">
         <v>1973</v>
       </c>
       <c r="G32" s="12">
         <v>1803</v>
       </c>
       <c r="H32" s="19">
         <v>1569</v>
       </c>
       <c r="I32" s="12">
         <v>1331</v>
       </c>
       <c r="J32" s="12">
         <v>1821</v>
       </c>
-      <c r="K32" s="12">
+      <c r="K32" s="76">
         <v>395</v>
       </c>
       <c r="L32" s="13">
         <v>-1969</v>
       </c>
       <c r="M32" s="13">
         <v>6003</v>
       </c>
       <c r="N32" s="13">
         <v>-886</v>
       </c>
       <c r="O32" s="13">
         <v>-2331</v>
       </c>
       <c r="P32" s="13">
         <v>-513</v>
       </c>
       <c r="Q32" s="12">
         <v>2821</v>
       </c>
       <c r="R32" s="12">
         <v>1339</v>
       </c>
       <c r="S32" s="12">
         <v>1597</v>
       </c>
       <c r="T32" s="13">
         <v>6469</v>
       </c>
       <c r="U32" s="12">
         <v>2803</v>
       </c>
       <c r="V32" s="13">
         <v>4000</v>
       </c>
       <c r="W32" s="17">
         <v>3293</v>
       </c>
       <c r="X32" s="15">
         <v>1674</v>
       </c>
       <c r="Y32" s="15">
         <v>1494</v>
       </c>
-      <c r="Z32" s="72">
+      <c r="Z32" s="64">
         <v>950</v>
       </c>
       <c r="AA32" s="31">
         <v>4113</v>
       </c>
       <c r="AB32" s="31">
         <v>3362</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="19">
         <v>-1969</v>
       </c>
       <c r="D33" s="19">
         <v>-237</v>
       </c>
       <c r="E33" s="12">
         <v>2448</v>
       </c>
       <c r="F33" s="12">
         <v>2681</v>
       </c>
       <c r="G33" s="12">
         <v>5238</v>
       </c>
       <c r="H33" s="19">
         <v>2197</v>
       </c>
       <c r="I33" s="12">
         <v>3026</v>
       </c>
       <c r="J33" s="12">
         <v>3368</v>
       </c>
-      <c r="K33" s="12">
+      <c r="K33" s="76">
         <v>-168</v>
       </c>
       <c r="L33" s="13">
         <v>614</v>
       </c>
       <c r="M33" s="13">
         <v>249</v>
       </c>
       <c r="N33" s="13">
         <v>-421</v>
       </c>
       <c r="O33" s="13">
         <v>-305</v>
       </c>
       <c r="P33" s="13">
         <v>-716</v>
       </c>
       <c r="Q33" s="12">
         <v>-900</v>
       </c>
       <c r="R33" s="12">
         <v>-2646</v>
       </c>
       <c r="S33" s="12">
         <v>-2501</v>
       </c>
       <c r="T33" s="13">
         <v>-12784</v>
       </c>
       <c r="U33" s="12">
         <v>-8948</v>
       </c>
       <c r="V33" s="13">
         <v>-9489</v>
       </c>
       <c r="W33" s="17">
         <v>-2319</v>
       </c>
       <c r="X33" s="15">
         <v>-569</v>
       </c>
       <c r="Y33" s="15">
         <v>87</v>
       </c>
-      <c r="Z33" s="72">
+      <c r="Z33" s="64">
         <v>1081</v>
       </c>
       <c r="AA33" s="31">
         <v>-1231</v>
       </c>
       <c r="AB33" s="31">
         <v>1953</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="19">
         <v>-1223</v>
       </c>
       <c r="D34" s="19">
         <v>201</v>
       </c>
       <c r="E34" s="12">
         <v>-192</v>
       </c>
       <c r="F34" s="12">
         <v>-326</v>
       </c>
       <c r="G34" s="12">
         <v>-325</v>
       </c>
       <c r="H34" s="19">
         <v>518</v>
       </c>
       <c r="I34" s="12">
         <v>-193</v>
       </c>
       <c r="J34" s="12">
         <v>1374</v>
       </c>
-      <c r="K34" s="12">
+      <c r="K34" s="76">
         <v>1904</v>
       </c>
       <c r="L34" s="13">
         <v>1326</v>
       </c>
       <c r="M34" s="13">
         <v>-272</v>
       </c>
       <c r="N34" s="13">
         <v>504</v>
       </c>
       <c r="O34" s="13">
         <v>1140</v>
       </c>
       <c r="P34" s="13">
         <v>1158</v>
       </c>
       <c r="Q34" s="12">
         <v>2460</v>
       </c>
       <c r="R34" s="12">
         <v>2818</v>
       </c>
       <c r="S34" s="12">
         <v>2240</v>
       </c>
       <c r="T34" s="13">
         <v>599</v>
       </c>
       <c r="U34" s="12">
         <v>-1762</v>
       </c>
       <c r="V34" s="13">
         <v>-3056</v>
       </c>
       <c r="W34" s="17">
         <v>-1543</v>
       </c>
       <c r="X34" s="15">
         <v>-2022</v>
       </c>
       <c r="Y34" s="15">
         <v>-1380</v>
       </c>
-      <c r="Z34" s="72">
+      <c r="Z34" s="64">
         <v>116</v>
       </c>
       <c r="AA34" s="31">
         <v>-5473</v>
       </c>
       <c r="AB34" s="31">
         <v>-3725</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="19">
         <v>2784</v>
       </c>
       <c r="D35" s="19">
         <v>5776</v>
       </c>
       <c r="E35" s="12">
         <v>5875</v>
       </c>
       <c r="F35" s="12">
         <v>3418</v>
       </c>
       <c r="G35" s="12">
         <v>2542</v>
       </c>
       <c r="H35" s="19">
         <v>3333</v>
       </c>
       <c r="I35" s="12">
         <v>2229</v>
       </c>
       <c r="J35" s="12">
         <v>2576</v>
       </c>
-      <c r="K35" s="12">
+      <c r="K35" s="76">
         <v>1594</v>
       </c>
       <c r="L35" s="13">
         <v>3081</v>
       </c>
       <c r="M35" s="13">
         <v>2630</v>
       </c>
       <c r="N35" s="13">
         <v>4063</v>
       </c>
       <c r="O35" s="13">
         <v>2582</v>
       </c>
       <c r="P35" s="13">
         <v>2556</v>
       </c>
       <c r="Q35" s="12">
         <v>1840</v>
       </c>
       <c r="R35" s="12">
         <v>1436</v>
       </c>
       <c r="S35" s="12">
         <v>3067</v>
       </c>
       <c r="T35" s="13">
         <v>4876</v>
       </c>
       <c r="U35" s="12">
         <v>2371</v>
       </c>
       <c r="V35" s="13">
         <v>1988</v>
       </c>
       <c r="W35" s="17">
         <v>797</v>
       </c>
       <c r="X35" s="15">
         <v>890</v>
       </c>
       <c r="Y35" s="15">
         <v>776</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="64">
         <v>660</v>
       </c>
       <c r="AA35" s="31">
         <v>3054</v>
       </c>
       <c r="AB35" s="31">
         <v>248</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="19">
         <v>-3200</v>
       </c>
       <c r="D36" s="19">
         <v>-2124</v>
       </c>
       <c r="E36" s="12">
         <v>890</v>
       </c>
       <c r="F36" s="12">
         <v>5</v>
       </c>
       <c r="G36" s="12">
         <v>241</v>
       </c>
       <c r="H36" s="19">
         <v>-1941</v>
       </c>
       <c r="I36" s="12">
         <v>-2745</v>
       </c>
       <c r="J36" s="12">
         <v>-1706</v>
       </c>
-      <c r="K36" s="12">
+      <c r="K36" s="76">
         <v>-697</v>
       </c>
       <c r="L36" s="13">
         <v>-1239</v>
       </c>
       <c r="M36" s="13">
         <v>-3808</v>
       </c>
       <c r="N36" s="13">
         <v>-7684</v>
       </c>
       <c r="O36" s="13">
         <v>-1767</v>
       </c>
       <c r="P36" s="13">
         <v>1391</v>
       </c>
       <c r="Q36" s="12">
         <v>-899</v>
       </c>
       <c r="R36" s="12">
         <v>-518</v>
       </c>
       <c r="S36" s="12">
         <v>-8129</v>
       </c>
       <c r="T36" s="13">
         <v>-11545</v>
       </c>
       <c r="U36" s="12">
         <v>-4495</v>
       </c>
       <c r="V36" s="13">
         <v>-6340</v>
       </c>
       <c r="W36" s="17">
         <v>-1887</v>
       </c>
       <c r="X36" s="15">
         <v>-1156</v>
       </c>
       <c r="Y36" s="15">
         <v>-2634</v>
       </c>
-      <c r="Z36" s="72">
+      <c r="Z36" s="64">
         <v>-5658</v>
       </c>
       <c r="AA36" s="31">
         <v>-1931</v>
       </c>
       <c r="AB36" s="31">
         <v>-3472</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K37" s="17" t="s">
+      <c r="K37" s="76" t="s">
         <v>0</v>
       </c>
       <c r="L37" s="17">
         <v>1</v>
       </c>
       <c r="M37" s="17">
         <v>-235</v>
       </c>
       <c r="N37" s="17">
         <v>-511</v>
       </c>
       <c r="O37" s="17">
         <v>392</v>
       </c>
       <c r="P37" s="17">
         <v>-736</v>
       </c>
       <c r="Q37" s="17">
         <v>522</v>
       </c>
       <c r="R37" s="17">
         <v>-585</v>
       </c>
       <c r="S37" s="17">
         <v>-2267</v>
       </c>
       <c r="T37" s="17">
         <v>-6686</v>
       </c>
       <c r="U37" s="17">
         <v>-6240</v>
       </c>
       <c r="V37" s="17">
         <v>-4959</v>
       </c>
       <c r="W37" s="17">
         <v>-2083</v>
       </c>
       <c r="X37" s="17">
         <v>-1793</v>
       </c>
       <c r="Y37" s="15">
         <v>-2653</v>
       </c>
-      <c r="Z37" s="72">
+      <c r="Z37" s="64">
         <v>-3141</v>
       </c>
       <c r="AA37" s="31">
         <v>-2971</v>
       </c>
       <c r="AB37" s="31">
         <v>-3646</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="19">
         <v>-4972</v>
       </c>
       <c r="D38" s="19">
         <v>-373</v>
       </c>
       <c r="E38" s="12">
         <v>4610</v>
       </c>
       <c r="F38" s="12">
         <v>4773</v>
       </c>
       <c r="G38" s="12">
         <v>6647</v>
       </c>
       <c r="H38" s="19">
         <v>5603</v>
       </c>
       <c r="I38" s="12">
         <v>5572</v>
       </c>
       <c r="J38" s="12">
         <v>7245</v>
       </c>
-      <c r="K38" s="12">
+      <c r="K38" s="76">
         <v>7479</v>
       </c>
       <c r="L38" s="13">
         <v>5721</v>
       </c>
       <c r="M38" s="13">
         <v>4403</v>
       </c>
       <c r="N38" s="13">
         <v>4057</v>
       </c>
       <c r="O38" s="13">
         <v>2531</v>
       </c>
       <c r="P38" s="13">
         <v>4610</v>
       </c>
       <c r="Q38" s="12">
         <v>6816</v>
       </c>
       <c r="R38" s="12">
         <v>4821</v>
       </c>
       <c r="S38" s="12">
         <v>1343</v>
       </c>
       <c r="T38" s="13">
         <v>454</v>
       </c>
       <c r="U38" s="12">
         <v>-3339</v>
       </c>
       <c r="V38" s="13">
         <v>-555</v>
       </c>
       <c r="W38" s="17">
         <v>896</v>
       </c>
       <c r="X38" s="15">
         <v>284</v>
       </c>
       <c r="Y38" s="15">
         <v>526</v>
       </c>
-      <c r="Z38" s="72">
+      <c r="Z38" s="64">
         <v>22</v>
       </c>
       <c r="AA38" s="31">
         <v>176</v>
       </c>
       <c r="AB38" s="31">
         <v>1668</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="19">
         <v>-3602</v>
       </c>
       <c r="D39" s="19">
         <v>-11</v>
       </c>
       <c r="E39" s="12">
         <v>3712</v>
       </c>
       <c r="F39" s="12">
         <v>5895</v>
       </c>
       <c r="G39" s="12">
         <v>6222</v>
       </c>
       <c r="H39" s="19">
         <v>5732</v>
       </c>
       <c r="I39" s="12">
         <v>3461</v>
       </c>
       <c r="J39" s="12">
         <v>3457</v>
       </c>
-      <c r="K39" s="12">
+      <c r="K39" s="76">
         <v>2960</v>
       </c>
       <c r="L39" s="13">
         <v>1651</v>
       </c>
       <c r="M39" s="13">
         <v>1544</v>
       </c>
       <c r="N39" s="13">
         <v>2403</v>
       </c>
       <c r="O39" s="13">
         <v>2865</v>
       </c>
       <c r="P39" s="13">
         <v>2327</v>
       </c>
       <c r="Q39" s="12">
         <v>4859</v>
       </c>
       <c r="R39" s="12">
         <v>6252</v>
       </c>
       <c r="S39" s="12">
         <v>2166</v>
       </c>
       <c r="T39" s="13">
         <v>5330</v>
       </c>
       <c r="U39" s="12">
         <v>4596</v>
       </c>
       <c r="V39" s="13">
         <v>4973</v>
       </c>
       <c r="W39" s="17">
         <v>2648</v>
       </c>
       <c r="X39" s="15">
         <v>2255</v>
       </c>
       <c r="Y39" s="15">
         <v>2115</v>
       </c>
-      <c r="Z39" s="72">
+      <c r="Z39" s="64">
         <v>774</v>
       </c>
       <c r="AA39" s="31">
         <v>1950</v>
       </c>
       <c r="AB39" s="31">
         <v>2710</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="46" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="19">
         <v>-4183</v>
       </c>
       <c r="D40" s="19">
         <v>-4006</v>
       </c>
       <c r="E40" s="12">
         <v>-2654</v>
       </c>
       <c r="F40" s="12">
         <v>-2939</v>
       </c>
       <c r="G40" s="12">
         <v>-4094</v>
       </c>
       <c r="H40" s="19">
         <v>-3555</v>
       </c>
       <c r="I40" s="12">
         <v>-3289</v>
       </c>
       <c r="J40" s="12">
         <v>-2019</v>
       </c>
-      <c r="K40" s="12">
+      <c r="K40" s="76">
         <v>-1883</v>
       </c>
       <c r="L40" s="13">
         <v>-250</v>
       </c>
       <c r="M40" s="13">
         <v>-1806</v>
       </c>
       <c r="N40" s="13">
         <v>-886</v>
       </c>
       <c r="O40" s="13">
         <v>630</v>
       </c>
       <c r="P40" s="13">
         <v>-278</v>
       </c>
       <c r="Q40" s="12">
         <v>873</v>
       </c>
       <c r="R40" s="12">
         <v>1516</v>
       </c>
       <c r="S40" s="12">
         <v>32</v>
       </c>
       <c r="T40" s="13">
         <v>-1715</v>
       </c>
       <c r="U40" s="12">
         <v>-1393</v>
       </c>
       <c r="V40" s="13">
         <v>-1361</v>
       </c>
       <c r="W40" s="17">
         <v>-810</v>
       </c>
       <c r="X40" s="15">
         <v>-1151</v>
       </c>
       <c r="Y40" s="15">
         <v>-2256</v>
       </c>
-      <c r="Z40" s="72">
+      <c r="Z40" s="64">
         <v>-3481</v>
       </c>
       <c r="AA40" s="31">
         <v>-3330</v>
       </c>
       <c r="AB40" s="31">
         <v>-4680</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="19">
         <v>456</v>
       </c>
       <c r="D41" s="19">
         <v>1373</v>
       </c>
       <c r="E41" s="12">
         <v>1443</v>
       </c>
       <c r="F41" s="12">
         <v>1123</v>
       </c>
       <c r="G41" s="12">
         <v>140</v>
       </c>
       <c r="H41" s="19">
         <v>1481</v>
       </c>
       <c r="I41" s="12">
         <v>-143</v>
       </c>
       <c r="J41" s="12">
         <v>-188</v>
       </c>
-      <c r="K41" s="12">
+      <c r="K41" s="76">
         <v>1350</v>
       </c>
       <c r="L41" s="13">
         <v>229</v>
       </c>
       <c r="M41" s="13">
         <v>-602</v>
       </c>
       <c r="N41" s="13">
         <v>-919</v>
       </c>
       <c r="O41" s="13">
         <v>-1292</v>
       </c>
       <c r="P41" s="13">
         <v>-2162</v>
       </c>
       <c r="Q41" s="12">
         <v>-2033</v>
       </c>
       <c r="R41" s="12">
         <v>-3312</v>
       </c>
       <c r="S41" s="12">
         <v>-5408</v>
       </c>
       <c r="T41" s="13">
         <v>-10398</v>
       </c>
       <c r="U41" s="12">
         <v>-5499</v>
       </c>
       <c r="V41" s="13">
         <v>-1382</v>
       </c>
       <c r="W41" s="17">
         <v>3617</v>
       </c>
       <c r="X41" s="15">
         <v>2993</v>
       </c>
       <c r="Y41" s="15">
         <v>2346</v>
       </c>
-      <c r="Z41" s="72">
+      <c r="Z41" s="64">
         <v>3483</v>
       </c>
       <c r="AA41" s="31">
         <v>5178</v>
       </c>
       <c r="AB41" s="31">
         <v>5849</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="46" t="s">
         <v>69</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="19">
         <v>902</v>
       </c>
       <c r="D42" s="19">
         <v>2645</v>
       </c>
       <c r="E42" s="12">
         <v>4038</v>
       </c>
       <c r="F42" s="12">
         <v>5205</v>
       </c>
       <c r="G42" s="12">
         <v>5156</v>
       </c>
       <c r="H42" s="19">
         <v>4554</v>
       </c>
       <c r="I42" s="12">
         <v>3959</v>
       </c>
       <c r="J42" s="12">
         <v>4578</v>
       </c>
-      <c r="K42" s="12">
+      <c r="K42" s="76">
         <v>3815</v>
       </c>
       <c r="L42" s="13">
         <v>2896</v>
       </c>
       <c r="M42" s="13">
         <v>1181</v>
       </c>
       <c r="N42" s="13">
         <v>1106</v>
       </c>
       <c r="O42" s="13">
         <v>2589</v>
       </c>
       <c r="P42" s="13">
         <v>4536</v>
       </c>
       <c r="Q42" s="12">
         <v>3245</v>
       </c>
       <c r="R42" s="12">
         <v>3409</v>
       </c>
       <c r="S42" s="12">
         <v>70</v>
       </c>
       <c r="T42" s="13">
         <v>-876</v>
       </c>
       <c r="U42" s="12">
         <v>-744</v>
       </c>
       <c r="V42" s="13">
         <v>499</v>
       </c>
       <c r="W42" s="17">
         <v>113</v>
       </c>
       <c r="X42" s="15">
         <v>-209</v>
       </c>
       <c r="Y42" s="15">
         <v>-768</v>
       </c>
-      <c r="Z42" s="72">
+      <c r="Z42" s="64">
         <v>-1246</v>
       </c>
       <c r="AA42" s="31">
         <v>-330</v>
       </c>
       <c r="AB42" s="31">
         <v>-2763</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="19">
         <v>-514</v>
       </c>
       <c r="D43" s="19">
         <v>-364</v>
       </c>
       <c r="E43" s="12">
         <v>975</v>
       </c>
       <c r="F43" s="12">
         <v>1088</v>
       </c>
       <c r="G43" s="12">
         <v>160</v>
       </c>
       <c r="H43" s="19">
         <v>1305</v>
       </c>
       <c r="I43" s="12">
         <v>1503</v>
       </c>
       <c r="J43" s="12">
         <v>1421</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K43" s="76">
         <v>1332</v>
       </c>
       <c r="L43" s="13">
         <v>1125</v>
       </c>
       <c r="M43" s="13">
         <v>942</v>
       </c>
       <c r="N43" s="13">
         <v>311</v>
       </c>
       <c r="O43" s="13">
         <v>970</v>
       </c>
       <c r="P43" s="13">
         <v>2042</v>
       </c>
       <c r="Q43" s="12">
         <v>2050</v>
       </c>
       <c r="R43" s="12">
         <v>5938</v>
       </c>
       <c r="S43" s="12">
         <v>1017</v>
       </c>
       <c r="T43" s="13">
         <v>2662</v>
       </c>
       <c r="U43" s="12">
         <v>2260</v>
       </c>
       <c r="V43" s="13">
         <v>2183</v>
       </c>
       <c r="W43" s="17">
         <v>1835</v>
       </c>
       <c r="X43" s="15">
         <v>1313</v>
       </c>
       <c r="Y43" s="15">
         <v>602</v>
       </c>
-      <c r="Z43" s="72">
+      <c r="Z43" s="64">
         <v>172</v>
       </c>
       <c r="AA43" s="31">
         <v>518</v>
       </c>
       <c r="AB43" s="31">
         <v>656</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="19">
         <v>22077</v>
       </c>
       <c r="D44" s="19">
         <v>5806</v>
       </c>
       <c r="E44" s="12">
         <v>-1552</v>
       </c>
       <c r="F44" s="12">
         <v>-1619</v>
       </c>
       <c r="G44" s="12">
         <v>-2526</v>
       </c>
       <c r="H44" s="19">
         <v>-7131</v>
       </c>
       <c r="I44" s="12">
         <v>-4812</v>
       </c>
       <c r="J44" s="12">
         <v>-6451</v>
       </c>
-      <c r="K44" s="12">
+      <c r="K44" s="76">
         <v>-6203</v>
       </c>
       <c r="L44" s="13">
         <v>-5808</v>
       </c>
       <c r="M44" s="13">
         <v>-5976</v>
       </c>
       <c r="N44" s="13">
         <v>-6779</v>
       </c>
       <c r="O44" s="13">
         <v>-8045</v>
       </c>
       <c r="P44" s="13">
         <v>-9832</v>
       </c>
       <c r="Q44" s="12">
         <v>-9615</v>
       </c>
       <c r="R44" s="12">
         <v>-8925</v>
       </c>
       <c r="S44" s="12">
         <v>-12695</v>
       </c>
       <c r="T44" s="13">
         <v>-11879</v>
       </c>
       <c r="U44" s="12">
         <v>-11144</v>
       </c>
       <c r="V44" s="13">
         <v>3346</v>
       </c>
       <c r="W44" s="17">
         <v>-842</v>
       </c>
       <c r="X44" s="15">
         <v>2304</v>
       </c>
       <c r="Y44" s="15">
         <v>-2577</v>
       </c>
-      <c r="Z44" s="72">
+      <c r="Z44" s="64">
         <v>-3869</v>
       </c>
       <c r="AA44" s="31">
         <v>-2403</v>
       </c>
       <c r="AB44" s="31">
         <v>-5981</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J45" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K45" s="17" t="s">
+      <c r="K45" s="76" t="s">
         <v>0</v>
       </c>
       <c r="L45" s="17">
         <v>-648</v>
       </c>
       <c r="M45" s="17">
         <v>-1152</v>
       </c>
       <c r="N45" s="17">
         <v>-2046</v>
       </c>
       <c r="O45" s="17">
         <v>-2115</v>
       </c>
       <c r="P45" s="17">
         <v>-1767</v>
       </c>
       <c r="Q45" s="17">
         <v>-1629</v>
       </c>
       <c r="R45" s="17">
         <v>-958</v>
       </c>
       <c r="S45" s="17">
         <v>-2341</v>
       </c>
       <c r="T45" s="17">
         <v>-1602</v>
       </c>
       <c r="U45" s="17">
         <v>-862</v>
       </c>
       <c r="V45" s="17">
         <v>-1143</v>
       </c>
       <c r="W45" s="17">
         <v>-1538</v>
       </c>
       <c r="X45" s="17">
         <v>-2054</v>
       </c>
       <c r="Y45" s="15">
         <v>-1192</v>
       </c>
-      <c r="Z45" s="72">
+      <c r="Z45" s="64">
         <v>-1433</v>
       </c>
       <c r="AA45" s="31">
         <v>-1382</v>
       </c>
       <c r="AB45" s="31">
         <v>-2903</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="19">
         <v>-51</v>
       </c>
       <c r="D46" s="19">
         <v>2306</v>
       </c>
       <c r="E46" s="12">
         <v>3462</v>
       </c>
       <c r="F46" s="12">
         <v>3166</v>
       </c>
       <c r="G46" s="12">
         <v>3614</v>
       </c>
       <c r="H46" s="19">
         <v>2463</v>
       </c>
       <c r="I46" s="12">
         <v>1596</v>
       </c>
       <c r="J46" s="12">
         <v>1478</v>
       </c>
-      <c r="K46" s="12">
+      <c r="K46" s="76">
         <v>3579</v>
       </c>
       <c r="L46" s="13">
         <v>1946</v>
       </c>
       <c r="M46" s="13">
         <v>2401</v>
       </c>
       <c r="N46" s="13">
         <v>2811</v>
       </c>
       <c r="O46" s="13">
         <v>862</v>
       </c>
       <c r="P46" s="13">
         <v>4393</v>
       </c>
       <c r="Q46" s="12">
         <v>2900</v>
       </c>
       <c r="R46" s="12">
         <v>3826</v>
       </c>
       <c r="S46" s="12">
         <v>2052</v>
       </c>
       <c r="T46" s="13">
         <v>5757</v>
       </c>
       <c r="U46" s="12">
         <v>4080</v>
       </c>
       <c r="V46" s="13">
         <v>3251</v>
       </c>
       <c r="W46" s="17">
         <v>2370</v>
       </c>
       <c r="X46" s="15">
         <v>2647</v>
       </c>
       <c r="Y46" s="15">
         <v>1149</v>
       </c>
-      <c r="Z46" s="72">
+      <c r="Z46" s="64">
         <v>574</v>
       </c>
       <c r="AA46" s="31">
         <v>1858</v>
       </c>
       <c r="AB46" s="31">
         <v>1119</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C47" s="19">
         <v>64112</v>
       </c>
       <c r="D47" s="19">
         <v>55209</v>
       </c>
       <c r="E47" s="12">
         <v>9382</v>
       </c>
       <c r="F47" s="12">
         <v>5801</v>
       </c>
       <c r="G47" s="12">
         <v>14819</v>
       </c>
       <c r="H47" s="19">
         <v>16141</v>
       </c>
       <c r="I47" s="12">
         <v>17941</v>
       </c>
       <c r="J47" s="12">
         <v>20095</v>
       </c>
-      <c r="K47" s="12">
+      <c r="K47" s="76">
         <v>25716</v>
       </c>
       <c r="L47" s="13">
         <v>32209</v>
       </c>
       <c r="M47" s="13">
         <v>33127</v>
       </c>
       <c r="N47" s="13">
         <v>30751</v>
       </c>
       <c r="O47" s="13">
         <v>19606</v>
       </c>
       <c r="P47" s="13">
         <v>16465</v>
       </c>
       <c r="Q47" s="12">
         <v>17505</v>
       </c>
       <c r="R47" s="12">
         <v>-2463</v>
       </c>
       <c r="S47" s="12">
         <v>76950</v>
       </c>
       <c r="T47" s="13">
         <v>34437</v>
       </c>
       <c r="U47" s="12">
         <v>24075</v>
       </c>
       <c r="V47" s="13">
         <v>34434</v>
       </c>
       <c r="W47" s="17">
         <v>25607</v>
       </c>
       <c r="X47" s="15">
         <v>31906</v>
       </c>
       <c r="Y47" s="15">
         <v>33801</v>
       </c>
-      <c r="Z47" s="72">
+      <c r="Z47" s="64">
         <v>50063</v>
       </c>
       <c r="AA47" s="31">
         <v>73238</v>
       </c>
       <c r="AB47" s="31">
         <v>87459</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="19">
         <v>3675</v>
       </c>
       <c r="D48" s="19">
         <v>7454</v>
       </c>
       <c r="E48" s="12">
         <v>16135</v>
       </c>
       <c r="F48" s="12">
         <v>18940</v>
       </c>
       <c r="G48" s="12">
         <v>23284</v>
       </c>
       <c r="H48" s="19">
         <v>24644</v>
       </c>
       <c r="I48" s="12">
         <v>21974</v>
       </c>
       <c r="J48" s="12">
         <v>19488</v>
       </c>
-      <c r="K48" s="12">
+      <c r="K48" s="76">
         <v>17878</v>
       </c>
       <c r="L48" s="13">
         <v>15551</v>
       </c>
       <c r="M48" s="13">
         <v>10030</v>
       </c>
       <c r="N48" s="13">
         <v>24195</v>
       </c>
       <c r="O48" s="13">
         <v>12678</v>
       </c>
       <c r="P48" s="13">
         <v>17376</v>
       </c>
       <c r="Q48" s="12">
         <v>22589</v>
       </c>
       <c r="R48" s="12">
         <v>41915</v>
       </c>
       <c r="S48" s="12">
         <v>29568</v>
       </c>
       <c r="T48" s="13">
         <v>32001</v>
       </c>
       <c r="U48" s="12">
         <v>33178</v>
       </c>
       <c r="V48" s="13">
         <v>42317</v>
       </c>
       <c r="W48" s="17">
         <v>40310</v>
       </c>
       <c r="X48" s="15">
         <v>29253</v>
       </c>
       <c r="Y48" s="15">
         <v>35301</v>
       </c>
-      <c r="Z48" s="72">
+      <c r="Z48" s="64">
         <v>38112</v>
       </c>
       <c r="AA48" s="31">
         <v>36061</v>
       </c>
       <c r="AB48" s="31">
         <v>33126</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J49" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="K49" s="12" t="s">
+      <c r="K49" s="76" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="12">
         <v>-870</v>
       </c>
       <c r="M49" s="12">
         <v>-593</v>
       </c>
       <c r="N49" s="12">
         <v>-2311</v>
       </c>
       <c r="O49" s="12">
         <v>5075</v>
       </c>
       <c r="P49" s="12">
         <v>6804</v>
       </c>
       <c r="Q49" s="12">
         <v>10312</v>
       </c>
       <c r="R49" s="12">
         <v>8521</v>
       </c>
       <c r="S49" s="12">
         <v>5015</v>
       </c>
       <c r="T49" s="12">
         <v>18108</v>
       </c>
       <c r="U49" s="12">
         <v>34094</v>
       </c>
       <c r="V49" s="13">
         <v>4877</v>
       </c>
       <c r="W49" s="17">
         <v>11042</v>
       </c>
       <c r="X49" s="15">
         <v>9774</v>
       </c>
       <c r="Y49" s="15">
         <v>2756</v>
       </c>
-      <c r="Z49" s="72">
+      <c r="Z49" s="64">
         <v>3416</v>
       </c>
       <c r="AA49" s="31">
         <v>9361</v>
       </c>
       <c r="AB49" s="31">
         <v>15130</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="66" t="s">
+      <c r="B50" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="C50" s="66"/>
-[...23 lines deleted...]
-      <c r="AA50" s="66"/>
+      <c r="C50" s="70"/>
+      <c r="D50" s="70"/>
+      <c r="E50" s="70"/>
+      <c r="F50" s="70"/>
+      <c r="G50" s="70"/>
+      <c r="H50" s="70"/>
+      <c r="I50" s="70"/>
+      <c r="J50" s="70"/>
+      <c r="K50" s="70"/>
+      <c r="L50" s="70"/>
+      <c r="M50" s="70"/>
+      <c r="N50" s="70"/>
+      <c r="O50" s="70"/>
+      <c r="P50" s="70"/>
+      <c r="Q50" s="70"/>
+      <c r="R50" s="70"/>
+      <c r="S50" s="70"/>
+      <c r="T50" s="70"/>
+      <c r="U50" s="70"/>
+      <c r="V50" s="70"/>
+      <c r="W50" s="70"/>
+      <c r="X50" s="70"/>
+      <c r="Y50" s="70"/>
+      <c r="Z50" s="70"/>
+      <c r="AA50" s="70"/>
       <c r="AB50" s="31"/>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B51" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="19">
         <v>-71512</v>
       </c>
       <c r="D51" s="19">
         <v>-72818</v>
       </c>
       <c r="E51" s="12">
         <v>-54840</v>
       </c>
       <c r="F51" s="12">
         <v>-54552</v>
       </c>
       <c r="G51" s="12">
         <v>-65640</v>
       </c>
       <c r="H51" s="19">
         <v>-59409</v>
       </c>
       <c r="I51" s="12">
         <v>-53340</v>
       </c>
       <c r="J51" s="12">
         <v>-58395</v>
       </c>
-      <c r="K51" s="12">
+      <c r="K51" s="77">
         <v>-58527</v>
       </c>
       <c r="L51" s="13">
         <v>-54186</v>
       </c>
       <c r="M51" s="13">
         <v>-46315</v>
       </c>
       <c r="N51" s="13">
         <v>-46556</v>
       </c>
       <c r="O51" s="13">
         <v>-39055</v>
       </c>
       <c r="P51" s="13">
         <v>-48303</v>
       </c>
       <c r="Q51" s="12">
         <v>-62689</v>
       </c>
       <c r="R51" s="12">
         <v>-67488</v>
       </c>
       <c r="S51" s="12">
         <v>-85169</v>
       </c>
       <c r="T51" s="13">
         <v>-54468</v>
       </c>
       <c r="U51" s="12">
         <v>-60624</v>
       </c>
       <c r="V51" s="13">
         <v>-72407</v>
       </c>
       <c r="W51" s="17">
         <v>-81206</v>
       </c>
       <c r="X51" s="15">
         <v>-76468</v>
       </c>
       <c r="Y51" s="15">
         <v>-68350</v>
       </c>
-      <c r="Z51" s="73">
+      <c r="Z51" s="65">
         <v>-80667</v>
       </c>
       <c r="AA51" s="31">
         <v>-117884</v>
       </c>
       <c r="AB51" s="31">
         <v>-129385</v>
       </c>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="44">
         <v>100000000</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J52" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K52" s="17" t="s">
+      <c r="K52" s="77" t="s">
         <v>0</v>
       </c>
       <c r="L52" s="17">
         <v>-5515</v>
       </c>
       <c r="M52" s="17">
         <v>-5267</v>
       </c>
       <c r="N52" s="17">
         <v>-5836</v>
       </c>
       <c r="O52" s="17">
         <v>-5717</v>
       </c>
       <c r="P52" s="17">
         <v>-4620</v>
       </c>
       <c r="Q52" s="17">
         <v>-3649</v>
       </c>
       <c r="R52" s="17">
         <v>-6326</v>
       </c>
       <c r="S52" s="17">
         <v>-6985</v>
       </c>
       <c r="T52" s="17">
         <v>-8295</v>
       </c>
       <c r="U52" s="17">
         <v>-5100</v>
       </c>
       <c r="V52" s="17">
         <v>-5909</v>
       </c>
       <c r="W52" s="17">
         <v>-5007</v>
       </c>
       <c r="X52" s="17">
         <v>-5128</v>
       </c>
       <c r="Y52" s="15">
         <v>-5434</v>
       </c>
-      <c r="Z52" s="73">
+      <c r="Z52" s="65">
         <v>-5653</v>
       </c>
       <c r="AA52" s="31">
         <v>-7528</v>
       </c>
       <c r="AB52" s="31">
         <v>-8088</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="19">
         <v>-7945</v>
       </c>
       <c r="D53" s="19">
         <v>-7579</v>
       </c>
       <c r="E53" s="12">
         <v>-1939</v>
       </c>
       <c r="F53" s="12">
         <v>-605</v>
       </c>
       <c r="G53" s="12">
         <v>-4507</v>
       </c>
       <c r="H53" s="19">
         <v>-3503</v>
       </c>
       <c r="I53" s="12">
         <v>-3203</v>
       </c>
       <c r="J53" s="12">
         <v>-4253</v>
       </c>
-      <c r="K53" s="12">
+      <c r="K53" s="77">
         <v>-4964</v>
       </c>
       <c r="L53" s="13">
         <v>-4854</v>
       </c>
       <c r="M53" s="13">
         <v>-3526</v>
       </c>
       <c r="N53" s="13">
         <v>-3270</v>
       </c>
       <c r="O53" s="13">
         <v>-2945</v>
       </c>
       <c r="P53" s="13">
         <v>-1831</v>
       </c>
       <c r="Q53" s="12">
         <v>-2827</v>
       </c>
       <c r="R53" s="12">
         <v>459</v>
       </c>
       <c r="S53" s="12">
         <v>-9584</v>
       </c>
       <c r="T53" s="13">
         <v>415</v>
       </c>
       <c r="U53" s="12">
         <v>-2275</v>
       </c>
       <c r="V53" s="13">
         <v>-5053</v>
       </c>
       <c r="W53" s="17">
         <v>-5107</v>
       </c>
       <c r="X53" s="15">
         <v>-4791</v>
       </c>
       <c r="Y53" s="15">
         <v>-2762</v>
       </c>
-      <c r="Z53" s="73">
+      <c r="Z53" s="65">
         <v>-4488</v>
       </c>
       <c r="AA53" s="31">
         <v>-6402</v>
       </c>
       <c r="AB53" s="31">
         <v>-4751</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="19">
         <v>-2830</v>
       </c>
       <c r="D54" s="19">
         <v>-3061</v>
       </c>
       <c r="E54" s="12">
         <v>-2781</v>
       </c>
       <c r="F54" s="12">
         <v>-2080</v>
       </c>
       <c r="G54" s="12">
         <v>-2254</v>
       </c>
       <c r="H54" s="19">
         <v>-1753</v>
       </c>
       <c r="I54" s="12">
         <v>-1961</v>
       </c>
       <c r="J54" s="12">
         <v>-2935</v>
       </c>
-      <c r="K54" s="12">
+      <c r="K54" s="77">
         <v>-2278</v>
       </c>
       <c r="L54" s="13">
         <v>-2188</v>
       </c>
       <c r="M54" s="13">
         <v>-3320</v>
       </c>
       <c r="N54" s="13">
         <v>-2058</v>
       </c>
       <c r="O54" s="13">
         <v>-373</v>
       </c>
       <c r="P54" s="13">
         <v>-1049</v>
       </c>
       <c r="Q54" s="12">
         <v>-3122</v>
       </c>
       <c r="R54" s="12">
         <v>-2908</v>
       </c>
       <c r="S54" s="12">
         <v>-4135</v>
       </c>
       <c r="T54" s="13">
         <v>-7048</v>
       </c>
       <c r="U54" s="12">
         <v>-3661</v>
       </c>
       <c r="V54" s="13">
         <v>-4905</v>
       </c>
       <c r="W54" s="17">
         <v>-3604</v>
       </c>
       <c r="X54" s="15">
         <v>-2781</v>
       </c>
       <c r="Y54" s="15">
         <v>-3162</v>
       </c>
-      <c r="Z54" s="73">
+      <c r="Z54" s="65">
         <v>-3151</v>
       </c>
       <c r="AA54" s="31">
         <v>-6706</v>
       </c>
       <c r="AB54" s="31">
         <v>-7578</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="46" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="19">
         <v>-4381</v>
       </c>
       <c r="D55" s="19">
         <v>-4869</v>
       </c>
       <c r="E55" s="12">
         <v>-5590</v>
       </c>
       <c r="F55" s="12">
         <v>-6298</v>
       </c>
       <c r="G55" s="12">
         <v>-5013</v>
       </c>
       <c r="H55" s="19">
         <v>-6168</v>
       </c>
       <c r="I55" s="12">
         <v>-6196</v>
       </c>
       <c r="J55" s="12">
         <v>-3813</v>
       </c>
-      <c r="K55" s="12">
+      <c r="K55" s="77">
         <v>-2095</v>
       </c>
       <c r="L55" s="13">
         <v>2375</v>
       </c>
       <c r="M55" s="13">
         <v>4568</v>
       </c>
       <c r="N55" s="13">
         <v>5504</v>
       </c>
       <c r="O55" s="13">
         <v>6249</v>
       </c>
       <c r="P55" s="13">
         <v>4038</v>
       </c>
       <c r="Q55" s="12">
         <v>-1495</v>
       </c>
       <c r="R55" s="12">
         <v>-3015</v>
       </c>
       <c r="S55" s="12">
         <v>6335</v>
       </c>
       <c r="T55" s="13">
         <v>16797</v>
       </c>
       <c r="U55" s="12">
         <v>2698</v>
       </c>
       <c r="V55" s="13">
         <v>1031</v>
       </c>
       <c r="W55" s="17">
         <v>-5021</v>
       </c>
       <c r="X55" s="15">
         <v>1155</v>
       </c>
       <c r="Y55" s="15">
         <v>811</v>
       </c>
-      <c r="Z55" s="73">
+      <c r="Z55" s="65">
         <v>-1283</v>
       </c>
       <c r="AA55" s="31">
         <v>3870</v>
       </c>
       <c r="AB55" s="31">
         <v>10157</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C56" s="19">
         <v>-979</v>
       </c>
       <c r="D56" s="19">
         <v>-626</v>
       </c>
       <c r="E56" s="12">
         <v>-180</v>
       </c>
       <c r="F56" s="12">
         <v>-28</v>
       </c>
       <c r="G56" s="12">
         <v>-167</v>
       </c>
       <c r="H56" s="19">
         <v>-594</v>
       </c>
       <c r="I56" s="12">
         <v>-148</v>
       </c>
       <c r="J56" s="12">
         <v>-1413</v>
       </c>
-      <c r="K56" s="12">
+      <c r="K56" s="77">
         <v>-1778</v>
       </c>
       <c r="L56" s="13">
         <v>-1109</v>
       </c>
       <c r="M56" s="13">
         <v>-1362</v>
       </c>
       <c r="N56" s="13">
         <v>-1397</v>
       </c>
       <c r="O56" s="13">
         <v>-1022</v>
       </c>
       <c r="P56" s="13">
         <v>-1239</v>
       </c>
       <c r="Q56" s="12">
         <v>-2104</v>
       </c>
       <c r="R56" s="12">
         <v>-2849</v>
       </c>
       <c r="S56" s="12">
         <v>-2440</v>
       </c>
       <c r="T56" s="13">
         <v>-615</v>
       </c>
       <c r="U56" s="12">
         <v>1347</v>
       </c>
       <c r="V56" s="13">
         <v>1234</v>
       </c>
       <c r="W56" s="17">
         <v>101</v>
       </c>
       <c r="X56" s="15">
         <v>-526</v>
       </c>
       <c r="Y56" s="15">
         <v>-611</v>
       </c>
-      <c r="Z56" s="73">
+      <c r="Z56" s="65">
         <v>-2672</v>
       </c>
       <c r="AA56" s="31">
         <v>108</v>
       </c>
       <c r="AB56" s="31">
         <v>-1699</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="19">
         <v>-4592</v>
       </c>
       <c r="D57" s="19">
         <v>-6646</v>
       </c>
       <c r="E57" s="12">
         <v>-5822</v>
       </c>
       <c r="F57" s="12">
         <v>-3775</v>
       </c>
       <c r="G57" s="12">
         <v>-3370</v>
       </c>
       <c r="H57" s="19">
         <v>-4489</v>
       </c>
       <c r="I57" s="12">
         <v>-3406</v>
       </c>
       <c r="J57" s="12">
         <v>-3941</v>
       </c>
-      <c r="K57" s="12">
+      <c r="K57" s="77">
         <v>-2891</v>
       </c>
       <c r="L57" s="13">
         <v>-4197</v>
       </c>
       <c r="M57" s="13">
         <v>-4676</v>
       </c>
       <c r="N57" s="13">
         <v>-5200</v>
       </c>
       <c r="O57" s="13">
         <v>-3348</v>
       </c>
       <c r="P57" s="13">
         <v>-2710</v>
       </c>
       <c r="Q57" s="12">
         <v>-2789</v>
       </c>
       <c r="R57" s="12">
         <v>-1265</v>
       </c>
       <c r="S57" s="12">
         <v>-5525</v>
       </c>
       <c r="T57" s="13">
         <v>-6110</v>
       </c>
       <c r="U57" s="12">
         <v>-3319</v>
       </c>
       <c r="V57" s="13">
         <v>-3461</v>
       </c>
       <c r="W57" s="17">
         <v>-2343</v>
       </c>
       <c r="X57" s="15">
         <v>-2201</v>
       </c>
       <c r="Y57" s="15">
         <v>-2590</v>
       </c>
-      <c r="Z57" s="73">
+      <c r="Z57" s="65">
         <v>-2685</v>
       </c>
       <c r="AA57" s="31">
         <v>-6206</v>
       </c>
       <c r="AB57" s="31">
         <v>-5237</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="19">
         <v>-4120</v>
       </c>
       <c r="D58" s="19">
         <v>-5499</v>
       </c>
       <c r="E58" s="12">
         <v>-6184</v>
       </c>
       <c r="F58" s="12">
         <v>-6291</v>
       </c>
       <c r="G58" s="12">
         <v>-8303</v>
       </c>
       <c r="H58" s="19">
         <v>-5990</v>
       </c>
       <c r="I58" s="12">
         <v>-4936</v>
       </c>
       <c r="J58" s="12">
         <v>-5790</v>
       </c>
-      <c r="K58" s="12">
+      <c r="K58" s="77">
         <v>-6675</v>
       </c>
       <c r="L58" s="13">
         <v>-5924</v>
       </c>
       <c r="M58" s="13">
         <v>-4685</v>
       </c>
       <c r="N58" s="13">
         <v>-4509</v>
       </c>
       <c r="O58" s="13">
         <v>-5768</v>
       </c>
       <c r="P58" s="13">
         <v>-8191</v>
       </c>
       <c r="Q58" s="12">
         <v>-6915</v>
       </c>
       <c r="R58" s="12">
         <v>-7945</v>
       </c>
       <c r="S58" s="12">
         <v>-7502</v>
       </c>
       <c r="T58" s="13">
         <v>-5289</v>
       </c>
       <c r="U58" s="12">
         <v>-6757</v>
       </c>
       <c r="V58" s="13">
         <v>-7709</v>
       </c>
       <c r="W58" s="17">
         <v>-8214</v>
       </c>
       <c r="X58" s="15">
         <v>-7062</v>
       </c>
       <c r="Y58" s="15">
         <v>-7686</v>
       </c>
-      <c r="Z58" s="73">
+      <c r="Z58" s="65">
         <v>-8023</v>
       </c>
       <c r="AA58" s="31">
         <v>-14744</v>
       </c>
       <c r="AB58" s="31">
         <v>-17707</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J59" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K59" s="17" t="s">
+      <c r="K59" s="77" t="s">
         <v>0</v>
       </c>
       <c r="L59" s="17">
         <v>-2969</v>
       </c>
       <c r="M59" s="17">
         <v>-2157</v>
       </c>
       <c r="N59" s="17">
         <v>-4063</v>
       </c>
       <c r="O59" s="17">
         <v>-3454</v>
       </c>
       <c r="P59" s="17">
         <v>-2967</v>
       </c>
       <c r="Q59" s="17">
         <v>-3662</v>
       </c>
       <c r="R59" s="17">
         <v>-5223</v>
       </c>
       <c r="S59" s="17">
         <v>-5281</v>
       </c>
       <c r="T59" s="17">
         <v>-3752</v>
       </c>
       <c r="U59" s="17">
         <v>-3518</v>
       </c>
       <c r="V59" s="17">
         <v>-7485</v>
       </c>
       <c r="W59" s="17">
         <v>-6407</v>
       </c>
       <c r="X59" s="17">
         <v>-5165</v>
       </c>
       <c r="Y59" s="15">
         <v>-6219</v>
       </c>
-      <c r="Z59" s="73">
+      <c r="Z59" s="65">
         <v>-6040</v>
       </c>
       <c r="AA59" s="31">
         <v>-7943</v>
       </c>
       <c r="AB59" s="31">
         <v>-9372</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="19">
         <v>-5303</v>
       </c>
       <c r="D60" s="19">
         <v>-5511</v>
       </c>
       <c r="E60" s="12">
         <v>-5213</v>
       </c>
       <c r="F60" s="12">
         <v>-4574</v>
       </c>
       <c r="G60" s="12">
         <v>-6304</v>
       </c>
       <c r="H60" s="19">
         <v>-5467</v>
       </c>
       <c r="I60" s="12">
         <v>-5272</v>
       </c>
       <c r="J60" s="12">
         <v>-6515</v>
       </c>
-      <c r="K60" s="12">
+      <c r="K60" s="77">
         <v>-6382</v>
       </c>
       <c r="L60" s="13">
         <v>-4727</v>
       </c>
       <c r="M60" s="13">
         <v>-3899</v>
       </c>
       <c r="N60" s="13">
         <v>-3816</v>
       </c>
       <c r="O60" s="13">
         <v>-2793</v>
       </c>
       <c r="P60" s="13">
         <v>-4345</v>
       </c>
       <c r="Q60" s="12">
         <v>-4219</v>
       </c>
       <c r="R60" s="12">
         <v>-3842</v>
       </c>
       <c r="S60" s="12">
         <v>-5064</v>
       </c>
       <c r="T60" s="13">
         <v>-4372</v>
       </c>
       <c r="U60" s="12">
         <v>-2161</v>
       </c>
       <c r="V60" s="13">
         <v>-3541</v>
       </c>
       <c r="W60" s="17">
         <v>-3838</v>
       </c>
       <c r="X60" s="15">
         <v>-3616</v>
       </c>
       <c r="Y60" s="15">
         <v>-3601</v>
       </c>
-      <c r="Z60" s="73">
+      <c r="Z60" s="65">
         <v>-4468</v>
       </c>
       <c r="AA60" s="31">
         <v>-5872</v>
       </c>
       <c r="AB60" s="31">
         <v>-7055</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="19">
         <v>-6216</v>
       </c>
       <c r="D61" s="19">
         <v>-6812</v>
       </c>
       <c r="E61" s="12">
         <v>-6884</v>
       </c>
       <c r="F61" s="12">
         <v>-7205</v>
       </c>
       <c r="G61" s="12">
         <v>-7983</v>
       </c>
       <c r="H61" s="19">
         <v>-7566</v>
       </c>
       <c r="I61" s="12">
         <v>-5853</v>
       </c>
       <c r="J61" s="12">
         <v>-6239</v>
       </c>
-      <c r="K61" s="12">
+      <c r="K61" s="77">
         <v>-5727</v>
       </c>
       <c r="L61" s="13">
         <v>-4698</v>
       </c>
       <c r="M61" s="13">
         <v>-4539</v>
       </c>
       <c r="N61" s="13">
         <v>-5115</v>
       </c>
       <c r="O61" s="13">
         <v>-4073</v>
       </c>
       <c r="P61" s="13">
         <v>-3625</v>
       </c>
       <c r="Q61" s="12">
         <v>-5361</v>
       </c>
       <c r="R61" s="12">
         <v>-5158</v>
       </c>
       <c r="S61" s="12">
         <v>-6196</v>
       </c>
       <c r="T61" s="13">
         <v>-7504</v>
       </c>
       <c r="U61" s="12">
         <v>-5361</v>
       </c>
       <c r="V61" s="13">
         <v>-7024</v>
       </c>
       <c r="W61" s="17">
         <v>-5180</v>
       </c>
       <c r="X61" s="15">
         <v>-5328</v>
       </c>
       <c r="Y61" s="15">
         <v>-5105</v>
       </c>
-      <c r="Z61" s="73">
+      <c r="Z61" s="65">
         <v>-4435</v>
       </c>
       <c r="AA61" s="31">
         <v>-7627</v>
       </c>
       <c r="AB61" s="31">
         <v>-7209</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="46" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="19">
         <v>-1230</v>
       </c>
       <c r="D62" s="19">
         <v>-1342</v>
       </c>
       <c r="E62" s="12">
         <v>-1319</v>
       </c>
       <c r="F62" s="12">
         <v>-1339</v>
       </c>
       <c r="G62" s="12">
         <v>-1327</v>
       </c>
       <c r="H62" s="19">
         <v>-1324</v>
       </c>
       <c r="I62" s="12">
         <v>-964</v>
       </c>
       <c r="J62" s="12">
         <v>-2510</v>
       </c>
-      <c r="K62" s="12">
+      <c r="K62" s="77">
         <v>-1894</v>
       </c>
       <c r="L62" s="13">
         <v>-2812</v>
       </c>
       <c r="M62" s="13">
         <v>-2111</v>
       </c>
       <c r="N62" s="13">
         <v>-2175</v>
       </c>
       <c r="O62" s="13">
         <v>-2338</v>
       </c>
       <c r="P62" s="13">
         <v>-1918</v>
       </c>
       <c r="Q62" s="12">
         <v>-3429</v>
       </c>
       <c r="R62" s="12">
         <v>-4750</v>
       </c>
       <c r="S62" s="12">
         <v>-6652</v>
       </c>
       <c r="T62" s="13">
         <v>-2912</v>
       </c>
       <c r="U62" s="12">
         <v>-2290</v>
       </c>
       <c r="V62" s="13">
         <v>-4225</v>
       </c>
       <c r="W62" s="17">
         <v>-3917</v>
       </c>
       <c r="X62" s="15">
         <v>-3423</v>
       </c>
       <c r="Y62" s="15">
         <v>-3560</v>
       </c>
-      <c r="Z62" s="73">
+      <c r="Z62" s="65">
         <v>-3671</v>
       </c>
       <c r="AA62" s="31">
         <v>-6568</v>
       </c>
       <c r="AB62" s="31">
         <v>-7233</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="19">
         <v>-1400</v>
       </c>
       <c r="D63" s="19">
         <v>-1375</v>
       </c>
       <c r="E63" s="12">
         <v>-795</v>
       </c>
       <c r="F63" s="12">
         <v>-830</v>
       </c>
       <c r="G63" s="12">
         <v>-484</v>
       </c>
       <c r="H63" s="19">
         <v>-587</v>
       </c>
       <c r="I63" s="12">
         <v>548</v>
       </c>
       <c r="J63" s="12">
         <v>1454</v>
       </c>
-      <c r="K63" s="12">
+      <c r="K63" s="77">
         <v>1943</v>
       </c>
       <c r="L63" s="13">
         <v>3052</v>
       </c>
       <c r="M63" s="13">
         <v>2876</v>
       </c>
       <c r="N63" s="13">
         <v>3993</v>
       </c>
       <c r="O63" s="13">
         <v>3590</v>
       </c>
       <c r="P63" s="13">
         <v>3083</v>
       </c>
       <c r="Q63" s="12">
         <v>3049</v>
       </c>
       <c r="R63" s="12">
         <v>3997</v>
       </c>
       <c r="S63" s="12">
         <v>3069</v>
       </c>
       <c r="T63" s="13">
         <v>10157</v>
       </c>
       <c r="U63" s="12">
         <v>5399</v>
       </c>
       <c r="V63" s="13">
         <v>2609</v>
       </c>
       <c r="W63" s="17">
         <v>-2821</v>
       </c>
       <c r="X63" s="15">
         <v>-2754</v>
       </c>
       <c r="Y63" s="15">
         <v>-2999</v>
       </c>
-      <c r="Z63" s="73">
+      <c r="Z63" s="65">
         <v>-4671</v>
       </c>
       <c r="AA63" s="31">
         <v>-6308</v>
       </c>
       <c r="AB63" s="31">
         <v>-8521</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="46" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="19">
         <v>-3746</v>
       </c>
       <c r="D64" s="19">
         <v>-3821</v>
       </c>
       <c r="E64" s="12">
         <v>-3404</v>
       </c>
       <c r="F64" s="12">
         <v>-4831</v>
       </c>
       <c r="G64" s="12">
         <v>-5320</v>
       </c>
       <c r="H64" s="19">
         <v>-5439</v>
       </c>
       <c r="I64" s="12">
         <v>-5076</v>
       </c>
       <c r="J64" s="12">
         <v>-5583</v>
       </c>
-      <c r="K64" s="12">
+      <c r="K64" s="77">
         <v>-4993</v>
       </c>
       <c r="L64" s="13">
         <v>-4050</v>
       </c>
       <c r="M64" s="13">
         <v>-3003</v>
       </c>
       <c r="N64" s="13">
         <v>-3292</v>
       </c>
       <c r="O64" s="13">
         <v>-3137</v>
       </c>
       <c r="P64" s="13">
         <v>-4399</v>
       </c>
       <c r="Q64" s="12">
         <v>-3506</v>
       </c>
       <c r="R64" s="12">
         <v>-3067</v>
       </c>
       <c r="S64" s="12">
         <v>-2973</v>
       </c>
       <c r="T64" s="13">
         <v>-2144</v>
       </c>
       <c r="U64" s="12">
         <v>-580</v>
       </c>
       <c r="V64" s="13">
         <v>-1066</v>
       </c>
       <c r="W64" s="17">
         <v>-1549</v>
       </c>
       <c r="X64" s="15">
         <v>-2236</v>
       </c>
       <c r="Y64" s="15">
         <v>-2080</v>
       </c>
-      <c r="Z64" s="73">
+      <c r="Z64" s="65">
         <v>-2290</v>
       </c>
       <c r="AA64" s="31">
         <v>-4836</v>
       </c>
       <c r="AB64" s="31">
         <v>-4898</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="19">
         <v>-2641</v>
       </c>
       <c r="D65" s="19">
         <v>-2581</v>
       </c>
       <c r="E65" s="12">
         <v>-3246</v>
       </c>
       <c r="F65" s="12">
         <v>-4012</v>
       </c>
       <c r="G65" s="12">
         <v>-3607</v>
       </c>
       <c r="H65" s="19">
         <v>-5030</v>
       </c>
       <c r="I65" s="12">
         <v>-6365</v>
       </c>
       <c r="J65" s="12">
         <v>-5941</v>
       </c>
-      <c r="K65" s="12">
+      <c r="K65" s="77">
         <v>-5119</v>
       </c>
       <c r="L65" s="13">
         <v>-4585</v>
       </c>
       <c r="M65" s="13">
         <v>-4036</v>
       </c>
       <c r="N65" s="13">
         <v>-4111</v>
       </c>
       <c r="O65" s="13">
         <v>-3987</v>
       </c>
       <c r="P65" s="13">
         <v>-4817</v>
       </c>
       <c r="Q65" s="12">
         <v>-4762</v>
       </c>
       <c r="R65" s="12">
         <v>-7485</v>
       </c>
       <c r="S65" s="12">
         <v>-5728</v>
       </c>
       <c r="T65" s="13">
         <v>-5474</v>
       </c>
       <c r="U65" s="12">
         <v>-3747</v>
       </c>
       <c r="V65" s="13">
         <v>-4466</v>
       </c>
       <c r="W65" s="17">
         <v>-4463</v>
       </c>
       <c r="X65" s="15">
         <v>-4205</v>
       </c>
       <c r="Y65" s="15">
         <v>-4062</v>
       </c>
-      <c r="Z65" s="73">
+      <c r="Z65" s="65">
         <v>-3645</v>
       </c>
       <c r="AA65" s="31">
         <v>-5772</v>
       </c>
       <c r="AB65" s="31">
         <v>-7097</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="28" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="19">
         <v>-20442</v>
       </c>
       <c r="D66" s="19">
         <v>-16127</v>
       </c>
       <c r="E66" s="12">
         <v>-3502</v>
       </c>
       <c r="F66" s="12">
         <v>-4352</v>
       </c>
       <c r="G66" s="12">
         <v>-5620</v>
       </c>
       <c r="H66" s="19">
         <v>-2425</v>
       </c>
       <c r="I66" s="12">
         <v>-2278</v>
       </c>
       <c r="J66" s="12">
         <v>-2880</v>
       </c>
-      <c r="K66" s="12">
+      <c r="K66" s="77">
         <v>-5739</v>
       </c>
       <c r="L66" s="13">
         <v>-7595</v>
       </c>
       <c r="M66" s="13">
         <v>-6558</v>
       </c>
       <c r="N66" s="13">
         <v>-6855</v>
       </c>
       <c r="O66" s="13">
         <v>-8065</v>
       </c>
       <c r="P66" s="13">
         <v>-9406</v>
       </c>
       <c r="Q66" s="12">
         <v>-14273</v>
       </c>
       <c r="R66" s="12">
         <v>-14096</v>
       </c>
       <c r="S66" s="12">
         <v>-21850</v>
       </c>
       <c r="T66" s="13">
         <v>-20831</v>
       </c>
       <c r="U66" s="12">
         <v>-26458</v>
       </c>
       <c r="V66" s="13">
         <v>-16647</v>
       </c>
       <c r="W66" s="17">
         <v>-19331</v>
       </c>
       <c r="X66" s="15">
         <v>-23601</v>
       </c>
       <c r="Y66" s="15">
         <v>-15491</v>
       </c>
-      <c r="Z66" s="73">
+      <c r="Z66" s="65">
         <v>-19241</v>
       </c>
       <c r="AA66" s="31">
         <v>-29563</v>
       </c>
       <c r="AB66" s="31">
         <v>-36668</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J67" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K67" s="17" t="s">
+      <c r="K67" s="77" t="s">
         <v>0</v>
       </c>
       <c r="L67" s="17">
         <v>-1044</v>
       </c>
       <c r="M67" s="17">
         <v>-504</v>
       </c>
       <c r="N67" s="17">
         <v>-52</v>
       </c>
       <c r="O67" s="17">
         <v>231</v>
       </c>
       <c r="P67" s="17">
         <v>-159</v>
       </c>
       <c r="Q67" s="17">
         <v>-427</v>
       </c>
       <c r="R67" s="17">
         <v>-395</v>
       </c>
       <c r="S67" s="17">
         <v>-870</v>
       </c>
       <c r="T67" s="17">
         <v>-594</v>
       </c>
       <c r="U67" s="17">
         <v>18</v>
       </c>
       <c r="V67" s="17">
         <v>-643</v>
       </c>
       <c r="W67" s="17">
         <v>-638</v>
       </c>
       <c r="X67" s="17">
         <v>-642</v>
       </c>
       <c r="Y67" s="15">
         <v>-715</v>
       </c>
-      <c r="Z67" s="73">
+      <c r="Z67" s="65">
         <v>-792</v>
       </c>
       <c r="AA67" s="31">
         <v>-1134</v>
       </c>
       <c r="AB67" s="31">
         <v>-1062</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="48" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="21">
         <v>-5687</v>
       </c>
       <c r="D68" s="21">
         <v>-6969</v>
       </c>
       <c r="E68" s="21">
         <v>-7981</v>
       </c>
       <c r="F68" s="21">
         <v>-8332</v>
       </c>
       <c r="G68" s="21">
         <v>-11381</v>
       </c>
       <c r="H68" s="21">
         <v>-9074</v>
       </c>
       <c r="I68" s="21">
         <v>-8230</v>
       </c>
       <c r="J68" s="21">
         <v>-8036</v>
       </c>
-      <c r="K68" s="21">
+      <c r="K68" s="77">
         <v>-9935</v>
       </c>
       <c r="L68" s="22">
         <v>-3346</v>
       </c>
       <c r="M68" s="22">
         <v>-4116</v>
       </c>
       <c r="N68" s="22">
         <v>-4304</v>
       </c>
       <c r="O68" s="22">
         <v>-2105</v>
       </c>
       <c r="P68" s="22">
         <v>-4148</v>
       </c>
       <c r="Q68" s="21">
         <v>-3198</v>
       </c>
       <c r="R68" s="21">
         <v>-3620</v>
       </c>
       <c r="S68" s="21">
         <v>-3788</v>
       </c>
       <c r="T68" s="22">
         <v>-6897</v>
       </c>
       <c r="U68" s="21">
         <v>-4859</v>
       </c>
       <c r="V68" s="22">
         <v>-5147</v>
       </c>
       <c r="W68" s="23">
         <v>-3867</v>
       </c>
       <c r="X68" s="24">
         <v>-4164</v>
       </c>
       <c r="Y68" s="24">
         <v>-3084</v>
       </c>
-      <c r="Z68" s="74">
+      <c r="Z68" s="66">
         <v>-3459</v>
       </c>
       <c r="AA68" s="24">
         <v>-4653</v>
       </c>
       <c r="AB68" s="24">
         <v>-5367</v>
       </c>
     </row>
     <row r="69" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="46"/>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="C69" s="65"/>
-[...4 lines deleted...]
-      <c r="H69" s="65"/>
+      <c r="C69" s="69"/>
+      <c r="D69" s="69"/>
+      <c r="E69" s="69"/>
+      <c r="F69" s="69"/>
+      <c r="G69" s="69"/>
+      <c r="H69" s="69"/>
       <c r="I69" s="25"/>
       <c r="J69" s="25"/>
       <c r="K69" s="25"/>
       <c r="L69" s="25"/>
       <c r="M69" s="25"/>
       <c r="N69" s="25"/>
       <c r="O69" s="25"/>
       <c r="P69" s="25"/>
       <c r="Q69" s="25"/>
       <c r="R69" s="25"/>
       <c r="S69" s="25"/>
       <c r="T69" s="25"/>
       <c r="U69" s="25"/>
       <c r="V69" s="25"/>
     </row>
     <row r="70" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="47"/>
-      <c r="B70" s="64" t="s">
+      <c r="B70" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="C70" s="64"/>
-[...1 lines deleted...]
-      <c r="E70" s="64"/>
+      <c r="C70" s="68"/>
+      <c r="D70" s="68"/>
+      <c r="E70" s="68"/>
       <c r="F70" s="29"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B70:E70"/>
     <mergeCell ref="B69:H69"/>
     <mergeCell ref="B50:AA50"/>
     <mergeCell ref="B28:AA28"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B6:AB6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>