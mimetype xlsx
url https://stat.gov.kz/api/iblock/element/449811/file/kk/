--- v0 (2026-04-14)
+++ v1 (2026-10-07)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\миграция 2025 год\динамика 2025 год\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
@@ -932,51 +932,51 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1114,77 +1114,82 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="33" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="31" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="31" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="24"/>
     <cellStyle name="Нейтральный 2" xfId="25"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 3" xfId="27"/>
@@ -1699,52 +1704,52 @@
     <col min="14339" max="14592" width="9.140625" style="44"/>
     <col min="14593" max="14593" width="44.28515625" style="44" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="44" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="44"/>
     <col min="14849" max="14849" width="44.28515625" style="44" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="44" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="44"/>
     <col min="15105" max="15105" width="44.28515625" style="44" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="44" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="44"/>
     <col min="15361" max="15361" width="44.28515625" style="44" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="44" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="44"/>
     <col min="15617" max="15617" width="44.28515625" style="44" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="44" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="44"/>
     <col min="15873" max="15873" width="44.28515625" style="44" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="44" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="44"/>
     <col min="16129" max="16129" width="44.28515625" style="44" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="44" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="75"/>
-      <c r="B1" s="75"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="46">
         <v>613301</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="45" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2337,146 +2342,148 @@
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="60"/>
       <c r="B12" s="60"/>
       <c r="C12" s="63"/>
       <c r="D12" s="66"/>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="60"/>
       <c r="B13" s="60"/>
       <c r="C13" s="60"/>
       <c r="D13" s="66"/>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B14" s="68" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="69"/>
       <c r="D14" s="69"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="64"/>
       <c r="D15" s="64"/>
       <c r="X15" s="61"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="76"/>
-[...2 lines deleted...]
-      <c r="D19" s="76"/>
+      <c r="A19" s="78"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB77"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A161" sqref="A161"/>
-      <selection pane="bottomLeft" activeCell="B7" sqref="B7:AB7"/>
+      <selection pane="bottomLeft" activeCell="AD12" sqref="AD12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
-    <col min="21" max="25" width="9.140625" style="1"/>
+    <col min="21" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="9.85546875" style="1" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="71" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="82" t="s">
+      <c r="B2" s="84" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="82"/>
-[...24 lines deleted...]
-      <c r="AB2" s="83"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="84"/>
+      <c r="W2" s="84"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
+      <c r="AA2" s="84"/>
+      <c r="AB2" s="85"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
-      <c r="AB5" s="6" t="s">
+      <c r="AB5" s="87" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>84</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="8">
         <v>2000</v>
       </c>
       <c r="D6" s="8">
         <v>2001</v>
       </c>
       <c r="E6" s="8">
         <v>2002</v>
       </c>
       <c r="F6" s="8">
         <v>2003</v>
       </c>
       <c r="G6" s="8">
         <v>2004</v>
       </c>
       <c r="H6" s="8">
         <v>2005</v>
@@ -2521,79 +2528,79 @@
         <v>2018</v>
       </c>
       <c r="V6" s="10">
         <v>2019</v>
       </c>
       <c r="W6" s="11">
         <v>2020</v>
       </c>
       <c r="X6" s="11">
         <v>2021</v>
       </c>
       <c r="Y6" s="12">
         <v>2022</v>
       </c>
       <c r="Z6" s="12">
         <v>2023</v>
       </c>
       <c r="AA6" s="12">
         <v>2024</v>
       </c>
       <c r="AB6" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="84" t="s">
+      <c r="B7" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="84"/>
-[...24 lines deleted...]
-      <c r="AB7" s="83"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="86"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="85"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="14">
         <v>276699</v>
       </c>
       <c r="D8" s="14">
         <v>271728</v>
       </c>
       <c r="E8" s="14">
         <v>269092</v>
       </c>
       <c r="F8" s="14">
         <v>291758</v>
       </c>
       <c r="G8" s="14">
         <v>317928</v>
       </c>
       <c r="H8" s="14">
         <v>298627</v>
       </c>
       <c r="I8" s="14">
         <v>295057</v>
@@ -2624,51 +2631,51 @@
       </c>
       <c r="R8" s="14">
         <v>455048</v>
       </c>
       <c r="S8" s="14">
         <v>615899</v>
       </c>
       <c r="T8" s="15">
         <v>926558</v>
       </c>
       <c r="U8" s="14">
         <v>886917</v>
       </c>
       <c r="V8" s="15">
         <v>1109919</v>
       </c>
       <c r="W8" s="14">
         <v>844949</v>
       </c>
       <c r="X8" s="16">
         <v>756434</v>
       </c>
       <c r="Y8" s="16">
         <v>803033</v>
       </c>
-      <c r="Z8" s="16">
+      <c r="Z8" s="15">
         <v>1023573</v>
       </c>
       <c r="AA8" s="23">
         <v>1510337</v>
       </c>
       <c r="AB8" s="15">
         <v>1715597</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="39">
         <v>100000000</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>0</v>
       </c>
@@ -2710,51 +2717,51 @@
       </c>
       <c r="R9" s="18">
         <v>16528</v>
       </c>
       <c r="S9" s="18">
         <v>17839</v>
       </c>
       <c r="T9" s="18">
         <v>30259</v>
       </c>
       <c r="U9" s="14">
         <v>24643</v>
       </c>
       <c r="V9" s="15">
         <v>27671</v>
       </c>
       <c r="W9" s="14">
         <v>17394</v>
       </c>
       <c r="X9" s="16">
         <v>15548</v>
       </c>
       <c r="Y9" s="16">
         <v>15905</v>
       </c>
-      <c r="Z9" s="16">
+      <c r="Z9" s="15">
         <v>19797</v>
       </c>
       <c r="AA9" s="23">
         <v>29377</v>
       </c>
       <c r="AB9" s="15">
         <v>30394</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="14">
         <v>14404</v>
       </c>
       <c r="D10" s="14">
         <v>12995</v>
       </c>
       <c r="E10" s="14">
         <v>16080</v>
       </c>
@@ -2796,51 +2803,51 @@
       </c>
       <c r="R10" s="14">
         <v>19855</v>
       </c>
       <c r="S10" s="14">
         <v>19611</v>
       </c>
       <c r="T10" s="15">
         <v>37946</v>
       </c>
       <c r="U10" s="14">
         <v>29938</v>
       </c>
       <c r="V10" s="15">
         <v>38601</v>
       </c>
       <c r="W10" s="14">
         <v>29068</v>
       </c>
       <c r="X10" s="16">
         <v>27164</v>
       </c>
       <c r="Y10" s="16">
         <v>29926</v>
       </c>
-      <c r="Z10" s="16">
+      <c r="Z10" s="15">
         <v>34941</v>
       </c>
       <c r="AA10" s="23">
         <v>50167</v>
       </c>
       <c r="AB10" s="15">
         <v>61550</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="14">
         <v>7972</v>
       </c>
       <c r="D11" s="14">
         <v>10002</v>
       </c>
       <c r="E11" s="14">
         <v>12425</v>
       </c>
@@ -2882,51 +2889,51 @@
       </c>
       <c r="R11" s="14">
         <v>15456</v>
       </c>
       <c r="S11" s="14">
         <v>21812</v>
       </c>
       <c r="T11" s="15">
         <v>36684</v>
       </c>
       <c r="U11" s="14">
         <v>30444</v>
       </c>
       <c r="V11" s="15">
         <v>39615</v>
       </c>
       <c r="W11" s="14">
         <v>33642</v>
       </c>
       <c r="X11" s="16">
         <v>28029</v>
       </c>
       <c r="Y11" s="16">
         <v>30092</v>
       </c>
-      <c r="Z11" s="16">
+      <c r="Z11" s="15">
         <v>36707</v>
       </c>
       <c r="AA11" s="23">
         <v>59078</v>
       </c>
       <c r="AB11" s="15">
         <v>66225</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="14">
         <v>18219</v>
       </c>
       <c r="D12" s="14">
         <v>21119</v>
       </c>
       <c r="E12" s="14">
         <v>27143</v>
       </c>
@@ -2968,51 +2975,51 @@
       </c>
       <c r="R12" s="14">
         <v>28824</v>
       </c>
       <c r="S12" s="14">
         <v>48416</v>
       </c>
       <c r="T12" s="15">
         <v>78401</v>
       </c>
       <c r="U12" s="14">
         <v>57083</v>
       </c>
       <c r="V12" s="15">
         <v>85594</v>
       </c>
       <c r="W12" s="14">
         <v>70848</v>
       </c>
       <c r="X12" s="16">
         <v>67458</v>
       </c>
       <c r="Y12" s="16">
         <v>80064</v>
       </c>
-      <c r="Z12" s="16">
+      <c r="Z12" s="15">
         <v>96340</v>
       </c>
       <c r="AA12" s="23">
         <v>148059</v>
       </c>
       <c r="AB12" s="15">
         <v>179402</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="14">
         <v>3304</v>
       </c>
       <c r="D13" s="14">
         <v>3872</v>
       </c>
       <c r="E13" s="14">
         <v>3606</v>
       </c>
@@ -3054,51 +3061,51 @@
       </c>
       <c r="R13" s="14">
         <v>11699</v>
       </c>
       <c r="S13" s="14">
         <v>14496</v>
       </c>
       <c r="T13" s="15">
         <v>23870</v>
       </c>
       <c r="U13" s="14">
         <v>19330</v>
       </c>
       <c r="V13" s="15">
         <v>24743</v>
       </c>
       <c r="W13" s="14">
         <v>20286</v>
       </c>
       <c r="X13" s="16">
         <v>18110</v>
       </c>
       <c r="Y13" s="16">
         <v>18662</v>
       </c>
-      <c r="Z13" s="16">
+      <c r="Z13" s="15">
         <v>28350</v>
       </c>
       <c r="AA13" s="23">
         <v>38811</v>
       </c>
       <c r="AB13" s="15">
         <v>40257</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="14">
         <v>8986</v>
       </c>
       <c r="D14" s="14">
         <v>13446</v>
       </c>
       <c r="E14" s="14">
         <v>15644</v>
       </c>
@@ -3140,51 +3147,51 @@
       </c>
       <c r="R14" s="14">
         <v>15697</v>
       </c>
       <c r="S14" s="14">
         <v>21244</v>
       </c>
       <c r="T14" s="15">
         <v>38985</v>
       </c>
       <c r="U14" s="14">
         <v>32640</v>
       </c>
       <c r="V14" s="15">
         <v>38321</v>
       </c>
       <c r="W14" s="14">
         <v>26823</v>
       </c>
       <c r="X14" s="16">
         <v>21978</v>
       </c>
       <c r="Y14" s="16">
         <v>23808</v>
       </c>
-      <c r="Z14" s="16">
+      <c r="Z14" s="15">
         <v>29925</v>
       </c>
       <c r="AA14" s="23">
         <v>47399</v>
       </c>
       <c r="AB14" s="15">
         <v>53116</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14">
         <v>8165</v>
       </c>
       <c r="D15" s="14">
         <v>10022</v>
       </c>
       <c r="E15" s="14">
         <v>11734</v>
       </c>
@@ -3226,51 +3233,51 @@
       </c>
       <c r="R15" s="14">
         <v>17376</v>
       </c>
       <c r="S15" s="14">
         <v>17042</v>
       </c>
       <c r="T15" s="15">
         <v>29680</v>
       </c>
       <c r="U15" s="14">
         <v>35073</v>
       </c>
       <c r="V15" s="15">
         <v>51673</v>
       </c>
       <c r="W15" s="14">
         <v>37355</v>
       </c>
       <c r="X15" s="16">
         <v>31531</v>
       </c>
       <c r="Y15" s="16">
         <v>32067</v>
       </c>
-      <c r="Z15" s="16">
+      <c r="Z15" s="15">
         <v>41803</v>
       </c>
       <c r="AA15" s="23">
         <v>58655</v>
       </c>
       <c r="AB15" s="15">
         <v>58762</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>0</v>
       </c>
@@ -3312,51 +3319,51 @@
       </c>
       <c r="R16" s="18">
         <v>16252</v>
       </c>
       <c r="S16" s="18">
         <v>20532</v>
       </c>
       <c r="T16" s="18">
         <v>32605</v>
       </c>
       <c r="U16" s="14">
         <v>24975</v>
       </c>
       <c r="V16" s="15">
         <v>31880</v>
       </c>
       <c r="W16" s="14">
         <v>24936</v>
       </c>
       <c r="X16" s="16">
         <v>19600</v>
       </c>
       <c r="Y16" s="16">
         <v>19131</v>
       </c>
-      <c r="Z16" s="16">
+      <c r="Z16" s="15">
         <v>27532</v>
       </c>
       <c r="AA16" s="23">
         <v>40703</v>
       </c>
       <c r="AB16" s="15">
         <v>42683</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="14">
         <v>14703</v>
       </c>
       <c r="D17" s="14">
         <v>18159</v>
       </c>
       <c r="E17" s="14">
         <v>23461</v>
       </c>
@@ -3398,51 +3405,51 @@
       </c>
       <c r="R17" s="14">
         <v>27699</v>
       </c>
       <c r="S17" s="14">
         <v>27872</v>
       </c>
       <c r="T17" s="15">
         <v>37063</v>
       </c>
       <c r="U17" s="14">
         <v>30108</v>
       </c>
       <c r="V17" s="15">
         <v>43928</v>
       </c>
       <c r="W17" s="14">
         <v>34874</v>
       </c>
       <c r="X17" s="16">
         <v>30354</v>
       </c>
       <c r="Y17" s="16">
         <v>31132</v>
       </c>
-      <c r="Z17" s="16">
+      <c r="Z17" s="15">
         <v>39338</v>
       </c>
       <c r="AA17" s="23">
         <v>51293</v>
       </c>
       <c r="AB17" s="15">
         <v>58633</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="14">
         <v>14817</v>
       </c>
       <c r="D18" s="14">
         <v>17261</v>
       </c>
       <c r="E18" s="14">
         <v>16964</v>
       </c>
@@ -3484,51 +3491,51 @@
       </c>
       <c r="R18" s="14">
         <v>27098</v>
       </c>
       <c r="S18" s="14">
         <v>25471</v>
       </c>
       <c r="T18" s="15">
         <v>37435</v>
       </c>
       <c r="U18" s="14">
         <v>35171</v>
       </c>
       <c r="V18" s="15">
         <v>40574</v>
       </c>
       <c r="W18" s="14">
         <v>27447</v>
       </c>
       <c r="X18" s="16">
         <v>23183</v>
       </c>
       <c r="Y18" s="16">
         <v>24901</v>
       </c>
-      <c r="Z18" s="16">
+      <c r="Z18" s="15">
         <v>28872</v>
       </c>
       <c r="AA18" s="23">
         <v>37999</v>
       </c>
       <c r="AB18" s="15">
         <v>42387</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="14">
         <v>4380</v>
       </c>
       <c r="D19" s="14">
         <v>4039</v>
       </c>
       <c r="E19" s="14">
         <v>6097</v>
       </c>
@@ -3570,51 +3577,51 @@
       </c>
       <c r="R19" s="14">
         <v>15296</v>
       </c>
       <c r="S19" s="14">
         <v>21634</v>
       </c>
       <c r="T19" s="15">
         <v>30239</v>
       </c>
       <c r="U19" s="14">
         <v>31691</v>
       </c>
       <c r="V19" s="15">
         <v>39307</v>
       </c>
       <c r="W19" s="14">
         <v>25171</v>
       </c>
       <c r="X19" s="16">
         <v>19882</v>
       </c>
       <c r="Y19" s="16">
         <v>21141</v>
       </c>
-      <c r="Z19" s="16">
+      <c r="Z19" s="15">
         <v>25398</v>
       </c>
       <c r="AA19" s="23">
         <v>36591</v>
       </c>
       <c r="AB19" s="15">
         <v>41222</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="14">
         <v>6620</v>
       </c>
       <c r="D20" s="14">
         <v>6829</v>
       </c>
       <c r="E20" s="14">
         <v>6876</v>
       </c>
@@ -3656,51 +3663,51 @@
       </c>
       <c r="R20" s="14">
         <v>11928</v>
       </c>
       <c r="S20" s="14">
         <v>11943</v>
       </c>
       <c r="T20" s="15">
         <v>43356</v>
       </c>
       <c r="U20" s="14">
         <v>33006</v>
       </c>
       <c r="V20" s="15">
         <v>41740</v>
       </c>
       <c r="W20" s="14">
         <v>34264</v>
       </c>
       <c r="X20" s="16">
         <v>28810</v>
       </c>
       <c r="Y20" s="16">
         <v>29071</v>
       </c>
-      <c r="Z20" s="16">
+      <c r="Z20" s="15">
         <v>38015</v>
       </c>
       <c r="AA20" s="23">
         <v>54908</v>
       </c>
       <c r="AB20" s="15">
         <v>61375</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A21" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="18">
         <v>13432</v>
       </c>
       <c r="D21" s="18">
         <v>14129</v>
       </c>
       <c r="E21" s="18">
         <v>17002</v>
       </c>
@@ -3742,51 +3749,51 @@
       </c>
       <c r="R21" s="18">
         <v>18931</v>
       </c>
       <c r="S21" s="18">
         <v>22124</v>
       </c>
       <c r="T21" s="15">
         <v>28291</v>
       </c>
       <c r="U21" s="18">
         <v>28327</v>
       </c>
       <c r="V21" s="20">
         <v>35365</v>
       </c>
       <c r="W21" s="18">
         <v>25563</v>
       </c>
       <c r="X21" s="16">
         <v>20526</v>
       </c>
       <c r="Y21" s="16">
         <v>20431</v>
       </c>
-      <c r="Z21" s="16">
+      <c r="Z21" s="15">
         <v>24392</v>
       </c>
       <c r="AA21" s="23">
         <v>33382</v>
       </c>
       <c r="AB21" s="15">
         <v>33470</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A22" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="18">
         <v>7772</v>
       </c>
       <c r="D22" s="18">
         <v>7386</v>
       </c>
       <c r="E22" s="18">
         <v>8210</v>
       </c>
@@ -3828,51 +3835,51 @@
       </c>
       <c r="R22" s="18">
         <v>19515</v>
       </c>
       <c r="S22" s="18">
         <v>15864</v>
       </c>
       <c r="T22" s="15">
         <v>22226</v>
       </c>
       <c r="U22" s="18">
         <v>20020</v>
       </c>
       <c r="V22" s="20">
         <v>23234</v>
       </c>
       <c r="W22" s="18">
         <v>16374</v>
       </c>
       <c r="X22" s="16">
         <v>13297</v>
       </c>
       <c r="Y22" s="16">
         <v>13471</v>
       </c>
-      <c r="Z22" s="16">
+      <c r="Z22" s="15">
         <v>15489</v>
       </c>
       <c r="AA22" s="23">
         <v>21871</v>
       </c>
       <c r="AB22" s="15">
         <v>22526</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A23" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="18">
         <v>41761</v>
       </c>
       <c r="D23" s="18">
         <v>23774</v>
       </c>
       <c r="E23" s="18">
         <v>15609</v>
       </c>
@@ -3914,51 +3921,51 @@
       </c>
       <c r="R23" s="18">
         <v>15824</v>
       </c>
       <c r="S23" s="18">
         <v>22678</v>
       </c>
       <c r="T23" s="15">
         <v>57393</v>
       </c>
       <c r="U23" s="18">
         <v>101190</v>
       </c>
       <c r="V23" s="20">
         <v>129378</v>
       </c>
       <c r="W23" s="18">
         <v>87069</v>
       </c>
       <c r="X23" s="16">
         <v>62632</v>
       </c>
       <c r="Y23" s="16">
         <v>63837</v>
       </c>
-      <c r="Z23" s="16">
+      <c r="Z23" s="15">
         <v>84830</v>
       </c>
       <c r="AA23" s="23">
         <v>126223</v>
       </c>
       <c r="AB23" s="15">
         <v>137090</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>0</v>
       </c>
@@ -4000,51 +4007,51 @@
       </c>
       <c r="R24" s="18">
         <v>3950</v>
       </c>
       <c r="S24" s="18">
         <v>4108</v>
       </c>
       <c r="T24" s="18">
         <v>6620</v>
       </c>
       <c r="U24" s="14">
         <v>7064</v>
       </c>
       <c r="V24" s="15">
         <v>9381</v>
       </c>
       <c r="W24" s="14">
         <v>6552</v>
       </c>
       <c r="X24" s="16">
         <v>4920</v>
       </c>
       <c r="Y24" s="16">
         <v>6014</v>
       </c>
-      <c r="Z24" s="16">
+      <c r="Z24" s="15">
         <v>7741</v>
       </c>
       <c r="AA24" s="23">
         <v>10556</v>
       </c>
       <c r="AB24" s="15">
         <v>10656</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A25" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="18">
         <v>23168</v>
       </c>
       <c r="D25" s="18">
         <v>25183</v>
       </c>
       <c r="E25" s="18">
         <v>29764</v>
       </c>
@@ -4086,51 +4093,51 @@
       </c>
       <c r="R25" s="18">
         <v>19308</v>
       </c>
       <c r="S25" s="18">
         <v>18579</v>
       </c>
       <c r="T25" s="15">
         <v>31885</v>
       </c>
       <c r="U25" s="18">
         <v>27656</v>
       </c>
       <c r="V25" s="20">
         <v>30644</v>
       </c>
       <c r="W25" s="18">
         <v>20123</v>
       </c>
       <c r="X25" s="16">
         <v>18524</v>
       </c>
       <c r="Y25" s="16">
         <v>18700</v>
       </c>
-      <c r="Z25" s="16">
+      <c r="Z25" s="15">
         <v>22197</v>
       </c>
       <c r="AA25" s="23">
         <v>31612</v>
       </c>
       <c r="AB25" s="15">
         <v>34029</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="18">
         <v>68220</v>
       </c>
       <c r="D26" s="18">
         <v>60325</v>
       </c>
       <c r="E26" s="18">
         <v>14512</v>
       </c>
@@ -4172,51 +4179,51 @@
       </c>
       <c r="R26" s="18">
         <v>30373</v>
       </c>
       <c r="S26" s="18">
         <v>134967</v>
       </c>
       <c r="T26" s="15">
         <v>134139</v>
       </c>
       <c r="U26" s="18">
         <v>113738</v>
       </c>
       <c r="V26" s="20">
         <v>161408</v>
       </c>
       <c r="W26" s="18">
         <v>121534</v>
       </c>
       <c r="X26" s="16">
         <v>131015</v>
       </c>
       <c r="Y26" s="16">
         <v>143184</v>
       </c>
-      <c r="Z26" s="16">
+      <c r="Z26" s="15">
         <v>182990</v>
       </c>
       <c r="AA26" s="23">
         <v>271694</v>
       </c>
       <c r="AB26" s="15">
         <v>316324</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="18">
         <v>20776</v>
       </c>
       <c r="D27" s="18">
         <v>23187</v>
       </c>
       <c r="E27" s="18">
         <v>43965</v>
       </c>
@@ -4258,51 +4265,51 @@
       </c>
       <c r="R27" s="18">
         <v>92083</v>
       </c>
       <c r="S27" s="18">
         <v>96909</v>
       </c>
       <c r="T27" s="15">
         <v>121562</v>
       </c>
       <c r="U27" s="18">
         <v>109198</v>
       </c>
       <c r="V27" s="20">
         <v>140874</v>
       </c>
       <c r="W27" s="18">
         <v>122767</v>
       </c>
       <c r="X27" s="16">
         <v>117169</v>
       </c>
       <c r="Y27" s="16">
         <v>129863</v>
       </c>
-      <c r="Z27" s="16">
+      <c r="Z27" s="15">
         <v>160529</v>
       </c>
       <c r="AA27" s="23">
         <v>232305</v>
       </c>
       <c r="AB27" s="15">
         <v>272862</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>0</v>
       </c>
@@ -4344,89 +4351,89 @@
       </c>
       <c r="R28" s="18">
         <v>31356</v>
       </c>
       <c r="S28" s="18">
         <v>32758</v>
       </c>
       <c r="T28" s="18">
         <v>67919</v>
       </c>
       <c r="U28" s="15">
         <v>95622</v>
       </c>
       <c r="V28" s="18">
         <v>75988</v>
       </c>
       <c r="W28" s="18">
         <v>62859</v>
       </c>
       <c r="X28" s="23">
         <v>56704</v>
       </c>
       <c r="Y28" s="16">
         <v>51633</v>
       </c>
-      <c r="Z28" s="16">
+      <c r="Z28" s="15">
         <v>78387</v>
       </c>
       <c r="AA28" s="23">
         <v>129654</v>
       </c>
       <c r="AB28" s="15">
         <v>152634</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="81" t="s">
+      <c r="B29" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="81"/>
-[...23 lines deleted...]
-      <c r="AA29" s="81"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="Z29" s="83"/>
+      <c r="AA29" s="83"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="24">
         <v>222093</v>
       </c>
       <c r="D30" s="24">
         <v>215459</v>
       </c>
       <c r="E30" s="18">
         <v>197473</v>
       </c>
       <c r="F30" s="18">
         <v>216892</v>
       </c>
       <c r="G30" s="18">
         <v>240405</v>
       </c>
       <c r="H30" s="24">
         <v>226291</v>
       </c>
       <c r="I30" s="18">
         <v>222415</v>
@@ -4457,52 +4464,52 @@
       </c>
       <c r="R30" s="18">
         <v>327213</v>
       </c>
       <c r="S30" s="18">
         <v>446584</v>
       </c>
       <c r="T30" s="15">
         <v>593235</v>
       </c>
       <c r="U30" s="18">
         <v>567439</v>
       </c>
       <c r="V30" s="20">
         <v>688289</v>
       </c>
       <c r="W30" s="18">
         <v>549441</v>
       </c>
       <c r="X30" s="16">
         <v>523419</v>
       </c>
       <c r="Y30" s="16">
         <v>551899</v>
       </c>
-      <c r="Z30" s="16">
-        <v>708285</v>
+      <c r="Z30" s="75">
+        <v>719466</v>
       </c>
       <c r="AA30" s="23">
         <v>1055829</v>
       </c>
       <c r="AB30" s="73">
         <v>1210039</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="39">
         <v>100000000</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="18" t="s">
@@ -4543,52 +4550,52 @@
       </c>
       <c r="R31" s="18">
         <v>11639</v>
       </c>
       <c r="S31" s="18">
         <v>11874</v>
       </c>
       <c r="T31" s="18">
         <v>17523</v>
       </c>
       <c r="U31" s="14">
         <v>13541</v>
       </c>
       <c r="V31" s="15">
         <v>14671</v>
       </c>
       <c r="W31" s="14">
         <v>9847</v>
       </c>
       <c r="X31" s="16">
         <v>9516</v>
       </c>
       <c r="Y31" s="16">
         <v>10082</v>
       </c>
-      <c r="Z31" s="16">
-        <v>12726</v>
+      <c r="Z31" s="75">
+        <v>12811</v>
       </c>
       <c r="AA31" s="23">
         <v>18605</v>
       </c>
       <c r="AB31" s="73">
         <v>19574</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="24">
         <v>8221</v>
       </c>
       <c r="D32" s="24">
         <v>7340</v>
       </c>
       <c r="E32" s="18">
         <v>9291</v>
       </c>
       <c r="F32" s="18">
@@ -4629,52 +4636,52 @@
       </c>
       <c r="R32" s="18">
         <v>11170</v>
       </c>
       <c r="S32" s="18">
         <v>10861</v>
       </c>
       <c r="T32" s="15">
         <v>17695</v>
       </c>
       <c r="U32" s="18">
         <v>14412</v>
       </c>
       <c r="V32" s="20">
         <v>20096</v>
       </c>
       <c r="W32" s="18">
         <v>16230</v>
       </c>
       <c r="X32" s="16">
         <v>15239</v>
       </c>
       <c r="Y32" s="16">
         <v>16052</v>
       </c>
-      <c r="Z32" s="16">
-        <v>19397</v>
+      <c r="Z32" s="75">
+        <v>20289</v>
       </c>
       <c r="AA32" s="23">
         <v>27854</v>
       </c>
       <c r="AB32" s="73">
         <v>33915</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="24">
         <v>5970</v>
       </c>
       <c r="D33" s="24">
         <v>7598</v>
       </c>
       <c r="E33" s="18">
         <v>8464</v>
       </c>
       <c r="F33" s="18">
@@ -4715,52 +4722,52 @@
       </c>
       <c r="R33" s="18">
         <v>11379</v>
       </c>
       <c r="S33" s="18">
         <v>15488</v>
       </c>
       <c r="T33" s="15">
         <v>26192</v>
       </c>
       <c r="U33" s="18">
         <v>20504</v>
       </c>
       <c r="V33" s="20">
         <v>26946</v>
       </c>
       <c r="W33" s="18">
         <v>25658</v>
       </c>
       <c r="X33" s="16">
         <v>22225</v>
       </c>
       <c r="Y33" s="16">
         <v>23905</v>
       </c>
-      <c r="Z33" s="16">
-        <v>28537</v>
+      <c r="Z33" s="75">
+        <v>28554</v>
       </c>
       <c r="AA33" s="23">
         <v>47719</v>
       </c>
       <c r="AB33" s="73">
         <v>54062</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="24">
         <v>7659</v>
       </c>
       <c r="D34" s="24">
         <v>9952</v>
       </c>
       <c r="E34" s="18">
         <v>13677</v>
       </c>
       <c r="F34" s="18">
@@ -4801,52 +4808,52 @@
       </c>
       <c r="R34" s="18">
         <v>4614</v>
       </c>
       <c r="S34" s="18">
         <v>7574</v>
       </c>
       <c r="T34" s="15">
         <v>7376</v>
       </c>
       <c r="U34" s="18">
         <v>5863</v>
       </c>
       <c r="V34" s="20">
         <v>9160</v>
       </c>
       <c r="W34" s="18">
         <v>9469</v>
       </c>
       <c r="X34" s="16">
         <v>9622</v>
       </c>
       <c r="Y34" s="16">
         <v>15443</v>
       </c>
-      <c r="Z34" s="16">
-        <v>17888</v>
+      <c r="Z34" s="75">
+        <v>18854</v>
       </c>
       <c r="AA34" s="23">
         <v>25770</v>
       </c>
       <c r="AB34" s="73">
         <v>31407</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="24">
         <v>2218</v>
       </c>
       <c r="D35" s="24">
         <v>2868</v>
       </c>
       <c r="E35" s="18">
         <v>2175</v>
       </c>
       <c r="F35" s="18">
@@ -4887,52 +4894,52 @@
       </c>
       <c r="R35" s="18">
         <v>7956</v>
       </c>
       <c r="S35" s="18">
         <v>8928</v>
       </c>
       <c r="T35" s="15">
         <v>11963</v>
       </c>
       <c r="U35" s="18">
         <v>9072</v>
       </c>
       <c r="V35" s="20">
         <v>10611</v>
       </c>
       <c r="W35" s="18">
         <v>8892</v>
       </c>
       <c r="X35" s="16">
         <v>8526</v>
       </c>
       <c r="Y35" s="16">
         <v>9148</v>
       </c>
-      <c r="Z35" s="16">
-        <v>15173</v>
+      <c r="Z35" s="75">
+        <v>15258</v>
       </c>
       <c r="AA35" s="23">
         <v>18697</v>
       </c>
       <c r="AB35" s="73">
         <v>20490</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="24">
         <v>6203</v>
       </c>
       <c r="D36" s="24">
         <v>9455</v>
       </c>
       <c r="E36" s="18">
         <v>9919</v>
       </c>
       <c r="F36" s="18">
@@ -4973,52 +4980,52 @@
       </c>
       <c r="R36" s="18">
         <v>8179</v>
       </c>
       <c r="S36" s="18">
         <v>12609</v>
       </c>
       <c r="T36" s="15">
         <v>23149</v>
       </c>
       <c r="U36" s="18">
         <v>18000</v>
       </c>
       <c r="V36" s="20">
         <v>21263</v>
       </c>
       <c r="W36" s="18">
         <v>15031</v>
       </c>
       <c r="X36" s="16">
         <v>13189</v>
       </c>
       <c r="Y36" s="16">
         <v>14423</v>
       </c>
-      <c r="Z36" s="16">
-        <v>18343</v>
+      <c r="Z36" s="75">
+        <v>18395</v>
       </c>
       <c r="AA36" s="23">
         <v>31533</v>
       </c>
       <c r="AB36" s="73">
         <v>33482</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="24">
         <v>4930</v>
       </c>
       <c r="D37" s="24">
         <v>7013</v>
       </c>
       <c r="E37" s="18">
         <v>8341</v>
       </c>
       <c r="F37" s="18">
@@ -5059,52 +5066,52 @@
       </c>
       <c r="R37" s="18">
         <v>10654</v>
       </c>
       <c r="S37" s="18">
         <v>6671</v>
       </c>
       <c r="T37" s="15">
         <v>8206</v>
       </c>
       <c r="U37" s="18">
         <v>13246</v>
       </c>
       <c r="V37" s="20">
         <v>16837</v>
       </c>
       <c r="W37" s="18">
         <v>14923</v>
       </c>
       <c r="X37" s="16">
         <v>13617</v>
       </c>
       <c r="Y37" s="16">
         <v>13655</v>
       </c>
-      <c r="Z37" s="16">
-        <v>17207</v>
+      <c r="Z37" s="75">
+        <v>24267</v>
       </c>
       <c r="AA37" s="23">
         <v>25731</v>
       </c>
       <c r="AB37" s="73">
         <v>27454</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="18" t="s">
@@ -5145,52 +5152,52 @@
       </c>
       <c r="R38" s="18">
         <v>10916</v>
       </c>
       <c r="S38" s="18">
         <v>12357</v>
       </c>
       <c r="T38" s="18">
         <v>16916</v>
       </c>
       <c r="U38" s="14">
         <v>12426</v>
       </c>
       <c r="V38" s="15">
         <v>13573</v>
       </c>
       <c r="W38" s="14">
         <v>10496</v>
       </c>
       <c r="X38" s="16">
         <v>8919</v>
       </c>
       <c r="Y38" s="16">
         <v>7949</v>
       </c>
-      <c r="Z38" s="16">
-        <v>12452</v>
+      <c r="Z38" s="75">
+        <v>12818</v>
       </c>
       <c r="AA38" s="23">
         <v>18809</v>
       </c>
       <c r="AB38" s="73">
         <v>20188</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="24">
         <v>13135</v>
       </c>
       <c r="D39" s="24">
         <v>16633</v>
       </c>
       <c r="E39" s="18">
         <v>21377</v>
       </c>
       <c r="F39" s="18">
@@ -5231,52 +5238,52 @@
       </c>
       <c r="R39" s="18">
         <v>22604</v>
       </c>
       <c r="S39" s="18">
         <v>23211</v>
       </c>
       <c r="T39" s="15">
         <v>28643</v>
       </c>
       <c r="U39" s="18">
         <v>22053</v>
       </c>
       <c r="V39" s="20">
         <v>32645</v>
       </c>
       <c r="W39" s="18">
         <v>27570</v>
       </c>
       <c r="X39" s="16">
         <v>24552</v>
       </c>
       <c r="Y39" s="16">
         <v>25364</v>
       </c>
-      <c r="Z39" s="16">
-        <v>32270</v>
+      <c r="Z39" s="75">
+        <v>32376</v>
       </c>
       <c r="AA39" s="23">
         <v>41798</v>
       </c>
       <c r="AB39" s="73">
         <v>48513</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="24">
         <v>10331</v>
       </c>
       <c r="D40" s="24">
         <v>12270</v>
       </c>
       <c r="E40" s="18">
         <v>12232</v>
       </c>
       <c r="F40" s="18">
@@ -5317,52 +5324,52 @@
       </c>
       <c r="R40" s="18">
         <v>17158</v>
       </c>
       <c r="S40" s="18">
         <v>15638</v>
       </c>
       <c r="T40" s="15">
         <v>22138</v>
       </c>
       <c r="U40" s="18">
         <v>20373</v>
       </c>
       <c r="V40" s="20">
         <v>23298</v>
       </c>
       <c r="W40" s="18">
         <v>16194</v>
       </c>
       <c r="X40" s="16">
         <v>14728</v>
       </c>
       <c r="Y40" s="16">
         <v>15283</v>
       </c>
-      <c r="Z40" s="16">
-        <v>16688</v>
+      <c r="Z40" s="75">
+        <v>16790</v>
       </c>
       <c r="AA40" s="23">
         <v>23642</v>
       </c>
       <c r="AB40" s="73">
         <v>26620</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="24">
         <v>3611</v>
       </c>
       <c r="D41" s="24">
         <v>3439</v>
       </c>
       <c r="E41" s="18">
         <v>4911</v>
       </c>
       <c r="F41" s="18">
@@ -5403,52 +5410,52 @@
       </c>
       <c r="R41" s="18">
         <v>9127</v>
       </c>
       <c r="S41" s="18">
         <v>11457</v>
       </c>
       <c r="T41" s="15">
         <v>13874</v>
       </c>
       <c r="U41" s="18">
         <v>15003</v>
       </c>
       <c r="V41" s="20">
         <v>17071</v>
       </c>
       <c r="W41" s="18">
         <v>12023</v>
       </c>
       <c r="X41" s="16">
         <v>9853</v>
       </c>
       <c r="Y41" s="16">
         <v>10099</v>
       </c>
-      <c r="Z41" s="16">
-        <v>12300</v>
+      <c r="Z41" s="75">
+        <v>12505</v>
       </c>
       <c r="AA41" s="23">
         <v>18458</v>
       </c>
       <c r="AB41" s="73">
         <v>21104</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="24">
         <v>6051</v>
       </c>
       <c r="D42" s="24">
         <v>5962</v>
       </c>
       <c r="E42" s="18">
         <v>5776</v>
       </c>
       <c r="F42" s="18">
@@ -5489,52 +5496,52 @@
       </c>
       <c r="R42" s="18">
         <v>3955</v>
       </c>
       <c r="S42" s="18">
         <v>3045</v>
       </c>
       <c r="T42" s="15">
         <v>9590</v>
       </c>
       <c r="U42" s="18">
         <v>10141</v>
       </c>
       <c r="V42" s="20">
         <v>15348</v>
       </c>
       <c r="W42" s="18">
         <v>15747</v>
       </c>
       <c r="X42" s="16">
         <v>14310</v>
       </c>
       <c r="Y42" s="16">
         <v>14397</v>
       </c>
-      <c r="Z42" s="16">
-        <v>19648</v>
+      <c r="Z42" s="75">
+        <v>19723</v>
       </c>
       <c r="AA42" s="23">
         <v>28876</v>
       </c>
       <c r="AB42" s="73">
         <v>33132</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="24">
         <v>9079</v>
       </c>
       <c r="D43" s="24">
         <v>9902</v>
       </c>
       <c r="E43" s="18">
         <v>11124</v>
       </c>
       <c r="F43" s="18">
@@ -5575,52 +5582,52 @@
       </c>
       <c r="R43" s="18">
         <v>13195</v>
       </c>
       <c r="S43" s="18">
         <v>14703</v>
       </c>
       <c r="T43" s="15">
         <v>16882</v>
       </c>
       <c r="U43" s="18">
         <v>16483</v>
       </c>
       <c r="V43" s="20">
         <v>19822</v>
       </c>
       <c r="W43" s="18">
         <v>14617</v>
       </c>
       <c r="X43" s="16">
         <v>12689</v>
       </c>
       <c r="Y43" s="16">
         <v>12366</v>
       </c>
-      <c r="Z43" s="16">
-        <v>14658</v>
+      <c r="Z43" s="75">
+        <v>14742</v>
       </c>
       <c r="AA43" s="23">
         <v>20877</v>
       </c>
       <c r="AB43" s="73">
         <v>21169</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="24">
         <v>3342</v>
       </c>
       <c r="D44" s="24">
         <v>3521</v>
       </c>
       <c r="E44" s="18">
         <v>3870</v>
       </c>
       <c r="F44" s="18">
@@ -5661,52 +5668,52 @@
       </c>
       <c r="R44" s="18">
         <v>11155</v>
       </c>
       <c r="S44" s="18">
         <v>6781</v>
       </c>
       <c r="T44" s="15">
         <v>9313</v>
       </c>
       <c r="U44" s="18">
         <v>8280</v>
       </c>
       <c r="V44" s="20">
         <v>9079</v>
       </c>
       <c r="W44" s="18">
         <v>7023</v>
       </c>
       <c r="X44" s="16">
         <v>6020</v>
       </c>
       <c r="Y44" s="16">
         <v>5875</v>
       </c>
-      <c r="Z44" s="16">
-        <v>6506</v>
+      <c r="Z44" s="75">
+        <v>6655</v>
       </c>
       <c r="AA44" s="23">
         <v>9500</v>
       </c>
       <c r="AB44" s="73">
         <v>10179</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="36" t="s">
         <v>27</v>
       </c>
       <c r="C45" s="24">
         <v>37864</v>
       </c>
       <c r="D45" s="24">
         <v>19708</v>
       </c>
       <c r="E45" s="18">
         <v>8983</v>
       </c>
       <c r="F45" s="18">
@@ -5747,52 +5754,52 @@
       </c>
       <c r="R45" s="18">
         <v>4519</v>
       </c>
       <c r="S45" s="18">
         <v>6186</v>
       </c>
       <c r="T45" s="15">
         <v>15954</v>
       </c>
       <c r="U45" s="18">
         <v>27994</v>
       </c>
       <c r="V45" s="20">
         <v>35540</v>
       </c>
       <c r="W45" s="18">
         <v>21614</v>
       </c>
       <c r="X45" s="16">
         <v>20359</v>
       </c>
       <c r="Y45" s="16">
         <v>17603</v>
       </c>
-      <c r="Z45" s="16">
-        <v>23521</v>
+      <c r="Z45" s="75">
+        <v>24375</v>
       </c>
       <c r="AA45" s="23">
         <v>36931</v>
       </c>
       <c r="AB45" s="73">
         <v>38527</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="18" t="s">
@@ -5833,52 +5840,52 @@
       </c>
       <c r="R46" s="18">
         <v>2806</v>
       </c>
       <c r="S46" s="18">
         <v>2983</v>
       </c>
       <c r="T46" s="18">
         <v>4710</v>
       </c>
       <c r="U46" s="14">
         <v>4938</v>
       </c>
       <c r="V46" s="15">
         <v>6844</v>
       </c>
       <c r="W46" s="14">
         <v>4842</v>
       </c>
       <c r="X46" s="16">
         <v>3687</v>
       </c>
       <c r="Y46" s="16">
         <v>4481</v>
       </c>
-      <c r="Z46" s="16">
-        <v>5858</v>
+      <c r="Z46" s="75">
+        <v>5899</v>
       </c>
       <c r="AA46" s="23">
         <v>8044</v>
       </c>
       <c r="AB46" s="73">
         <v>7647</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="24">
         <v>14483</v>
       </c>
       <c r="D47" s="24">
         <v>16286</v>
       </c>
       <c r="E47" s="18">
         <v>18856</v>
       </c>
       <c r="F47" s="18">
@@ -5919,52 +5926,52 @@
       </c>
       <c r="R47" s="18">
         <v>12375</v>
       </c>
       <c r="S47" s="18">
         <v>11584</v>
       </c>
       <c r="T47" s="15">
         <v>19491</v>
       </c>
       <c r="U47" s="18">
         <v>16552</v>
       </c>
       <c r="V47" s="20">
         <v>17215</v>
       </c>
       <c r="W47" s="18">
         <v>12105</v>
       </c>
       <c r="X47" s="16">
         <v>11480</v>
       </c>
       <c r="Y47" s="16">
         <v>11094</v>
       </c>
-      <c r="Z47" s="16">
-        <v>13207</v>
+      <c r="Z47" s="75">
+        <v>13249</v>
       </c>
       <c r="AA47" s="23">
         <v>19332</v>
       </c>
       <c r="AB47" s="73">
         <v>20756</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="24">
         <v>68220</v>
       </c>
       <c r="D48" s="24">
         <v>60325</v>
       </c>
       <c r="E48" s="18">
         <v>14512</v>
       </c>
       <c r="F48" s="18">
@@ -6005,51 +6012,51 @@
       </c>
       <c r="R48" s="18">
         <v>30373</v>
       </c>
       <c r="S48" s="18">
         <v>134967</v>
       </c>
       <c r="T48" s="15">
         <v>134139</v>
       </c>
       <c r="U48" s="18">
         <v>113738</v>
       </c>
       <c r="V48" s="20">
         <v>161408</v>
       </c>
       <c r="W48" s="18">
         <v>121534</v>
       </c>
       <c r="X48" s="16">
         <v>131015</v>
       </c>
       <c r="Y48" s="16">
         <v>143184</v>
       </c>
-      <c r="Z48" s="16">
+      <c r="Z48" s="75">
         <v>182990</v>
       </c>
       <c r="AA48" s="23">
         <v>271694</v>
       </c>
       <c r="AB48" s="73">
         <v>316324</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="24">
         <v>20776</v>
       </c>
       <c r="D49" s="24">
         <v>23187</v>
       </c>
       <c r="E49" s="18">
         <v>43965</v>
       </c>
@@ -6091,51 +6098,51 @@
       </c>
       <c r="R49" s="18">
         <v>92083</v>
       </c>
       <c r="S49" s="18">
         <v>96909</v>
       </c>
       <c r="T49" s="15">
         <v>121562</v>
       </c>
       <c r="U49" s="18">
         <v>109198</v>
       </c>
       <c r="V49" s="20">
         <v>140874</v>
       </c>
       <c r="W49" s="18">
         <v>122767</v>
       </c>
       <c r="X49" s="16">
         <v>117169</v>
       </c>
       <c r="Y49" s="16">
         <v>129863</v>
       </c>
-      <c r="Z49" s="16">
+      <c r="Z49" s="75">
         <v>160529</v>
       </c>
       <c r="AA49" s="23">
         <v>232305</v>
       </c>
       <c r="AB49" s="73">
         <v>272862</v>
       </c>
     </row>
     <row r="50" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A50" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>0</v>
       </c>
@@ -6177,89 +6184,89 @@
       </c>
       <c r="R50" s="18">
         <v>31356</v>
       </c>
       <c r="S50" s="18">
         <v>32758</v>
       </c>
       <c r="T50" s="18">
         <v>67919</v>
       </c>
       <c r="U50" s="18">
         <v>95622</v>
       </c>
       <c r="V50" s="20">
         <v>75988</v>
       </c>
       <c r="W50" s="18">
         <v>62859</v>
       </c>
       <c r="X50" s="23">
         <v>56704</v>
       </c>
       <c r="Y50" s="16">
         <v>51633</v>
       </c>
-      <c r="Z50" s="16">
+      <c r="Z50" s="75">
         <v>78387</v>
       </c>
       <c r="AA50" s="23">
         <v>129654</v>
       </c>
       <c r="AB50" s="73">
         <v>152634</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="81" t="s">
+      <c r="B51" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="81"/>
-[...23 lines deleted...]
-      <c r="AA51" s="81"/>
+      <c r="C51" s="83"/>
+      <c r="D51" s="83"/>
+      <c r="E51" s="83"/>
+      <c r="F51" s="83"/>
+      <c r="G51" s="83"/>
+      <c r="H51" s="83"/>
+      <c r="I51" s="83"/>
+      <c r="J51" s="83"/>
+      <c r="K51" s="83"/>
+      <c r="L51" s="83"/>
+      <c r="M51" s="83"/>
+      <c r="N51" s="83"/>
+      <c r="O51" s="83"/>
+      <c r="P51" s="83"/>
+      <c r="Q51" s="83"/>
+      <c r="R51" s="83"/>
+      <c r="S51" s="83"/>
+      <c r="T51" s="83"/>
+      <c r="U51" s="83"/>
+      <c r="V51" s="83"/>
+      <c r="W51" s="83"/>
+      <c r="X51" s="83"/>
+      <c r="Y51" s="83"/>
+      <c r="Z51" s="83"/>
+      <c r="AA51" s="83"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B52" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="24">
         <v>54606</v>
       </c>
       <c r="D52" s="24">
         <v>56269</v>
       </c>
       <c r="E52" s="18">
         <v>71619</v>
       </c>
       <c r="F52" s="18">
         <v>74866</v>
       </c>
       <c r="G52" s="18">
         <v>77523</v>
       </c>
       <c r="H52" s="24">
         <v>72336</v>
       </c>
       <c r="I52" s="18">
         <v>72642</v>
@@ -6290,52 +6297,52 @@
       </c>
       <c r="R52" s="18">
         <v>127835</v>
       </c>
       <c r="S52" s="18">
         <v>169315</v>
       </c>
       <c r="T52" s="15">
         <v>333323</v>
       </c>
       <c r="U52" s="18">
         <v>319478</v>
       </c>
       <c r="V52" s="20">
         <v>421630</v>
       </c>
       <c r="W52" s="18">
         <v>295508</v>
       </c>
       <c r="X52" s="16">
         <v>233015</v>
       </c>
       <c r="Y52" s="16">
         <v>251134</v>
       </c>
-      <c r="Z52" s="16">
-        <v>315288</v>
+      <c r="Z52" s="75">
+        <v>304107</v>
       </c>
       <c r="AA52" s="23">
         <v>454508</v>
       </c>
       <c r="AB52" s="73">
         <v>505558</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="39">
         <v>100000000</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="18" t="s">
@@ -6376,52 +6383,52 @@
       </c>
       <c r="R53" s="18">
         <v>4889</v>
       </c>
       <c r="S53" s="18">
         <v>5965</v>
       </c>
       <c r="T53" s="18">
         <v>12736</v>
       </c>
       <c r="U53" s="14">
         <v>11102</v>
       </c>
       <c r="V53" s="15">
         <v>13000</v>
       </c>
       <c r="W53" s="14">
         <v>7547</v>
       </c>
       <c r="X53" s="16">
         <v>6032</v>
       </c>
       <c r="Y53" s="16">
         <v>5823</v>
       </c>
-      <c r="Z53" s="16">
-        <v>7071</v>
+      <c r="Z53" s="75">
+        <v>6986</v>
       </c>
       <c r="AA53" s="23">
         <v>10772</v>
       </c>
       <c r="AB53" s="73">
         <v>10820</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="24">
         <v>6183</v>
       </c>
       <c r="D54" s="24">
         <v>5655</v>
       </c>
       <c r="E54" s="18">
         <v>6789</v>
       </c>
       <c r="F54" s="18">
@@ -6462,52 +6469,52 @@
       </c>
       <c r="R54" s="18">
         <v>8685</v>
       </c>
       <c r="S54" s="18">
         <v>8750</v>
       </c>
       <c r="T54" s="15">
         <v>20251</v>
       </c>
       <c r="U54" s="18">
         <v>15526</v>
       </c>
       <c r="V54" s="20">
         <v>18505</v>
       </c>
       <c r="W54" s="18">
         <v>12838</v>
       </c>
       <c r="X54" s="16">
         <v>11925</v>
       </c>
       <c r="Y54" s="16">
         <v>13874</v>
       </c>
-      <c r="Z54" s="16">
-        <v>15544</v>
+      <c r="Z54" s="75">
+        <v>14652</v>
       </c>
       <c r="AA54" s="23">
         <v>22313</v>
       </c>
       <c r="AB54" s="73">
         <v>27635</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="24">
         <v>2002</v>
       </c>
       <c r="D55" s="24">
         <v>2404</v>
       </c>
       <c r="E55" s="18">
         <v>3961</v>
       </c>
       <c r="F55" s="18">
@@ -6548,52 +6555,52 @@
       </c>
       <c r="R55" s="18">
         <v>4077</v>
       </c>
       <c r="S55" s="18">
         <v>6324</v>
       </c>
       <c r="T55" s="15">
         <v>10492</v>
       </c>
       <c r="U55" s="18">
         <v>9940</v>
       </c>
       <c r="V55" s="20">
         <v>12669</v>
       </c>
       <c r="W55" s="18">
         <v>7984</v>
       </c>
       <c r="X55" s="16">
         <v>5804</v>
       </c>
       <c r="Y55" s="16">
         <v>6187</v>
       </c>
-      <c r="Z55" s="16">
-        <v>8170</v>
+      <c r="Z55" s="75">
+        <v>8153</v>
       </c>
       <c r="AA55" s="23">
         <v>11359</v>
       </c>
       <c r="AB55" s="73">
         <v>12163</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="24">
         <v>10560</v>
       </c>
       <c r="D56" s="24">
         <v>11167</v>
       </c>
       <c r="E56" s="18">
         <v>13466</v>
       </c>
       <c r="F56" s="18">
@@ -6634,52 +6641,52 @@
       </c>
       <c r="R56" s="18">
         <v>24210</v>
       </c>
       <c r="S56" s="18">
         <v>40842</v>
       </c>
       <c r="T56" s="15">
         <v>71025</v>
       </c>
       <c r="U56" s="18">
         <v>51220</v>
       </c>
       <c r="V56" s="20">
         <v>76434</v>
       </c>
       <c r="W56" s="18">
         <v>61379</v>
       </c>
       <c r="X56" s="16">
         <v>57836</v>
       </c>
       <c r="Y56" s="16">
         <v>64621</v>
       </c>
-      <c r="Z56" s="16">
-        <v>78452</v>
+      <c r="Z56" s="75">
+        <v>77486</v>
       </c>
       <c r="AA56" s="23">
         <v>122289</v>
       </c>
       <c r="AB56" s="73">
         <v>147995</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="24">
         <v>1086</v>
       </c>
       <c r="D57" s="24">
         <v>1004</v>
       </c>
       <c r="E57" s="18">
         <v>1431</v>
       </c>
       <c r="F57" s="18">
@@ -6720,52 +6727,52 @@
       </c>
       <c r="R57" s="18">
         <v>3743</v>
       </c>
       <c r="S57" s="18">
         <v>5568</v>
       </c>
       <c r="T57" s="15">
         <v>11907</v>
       </c>
       <c r="U57" s="18">
         <v>10258</v>
       </c>
       <c r="V57" s="20">
         <v>14132</v>
       </c>
       <c r="W57" s="18">
         <v>11394</v>
       </c>
       <c r="X57" s="16">
         <v>9584</v>
       </c>
       <c r="Y57" s="16">
         <v>9514</v>
       </c>
-      <c r="Z57" s="16">
-        <v>13177</v>
+      <c r="Z57" s="75">
+        <v>13092</v>
       </c>
       <c r="AA57" s="23">
         <v>20114</v>
       </c>
       <c r="AB57" s="73">
         <v>19767</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="24">
         <v>2783</v>
       </c>
       <c r="D58" s="24">
         <v>3991</v>
       </c>
       <c r="E58" s="18">
         <v>5725</v>
       </c>
       <c r="F58" s="18">
@@ -6806,52 +6813,52 @@
       </c>
       <c r="R58" s="18">
         <v>7518</v>
       </c>
       <c r="S58" s="18">
         <v>8635</v>
       </c>
       <c r="T58" s="15">
         <v>15836</v>
       </c>
       <c r="U58" s="18">
         <v>14640</v>
       </c>
       <c r="V58" s="20">
         <v>17058</v>
       </c>
       <c r="W58" s="18">
         <v>11792</v>
       </c>
       <c r="X58" s="16">
         <v>8789</v>
       </c>
       <c r="Y58" s="16">
         <v>9385</v>
       </c>
-      <c r="Z58" s="16">
-        <v>11582</v>
+      <c r="Z58" s="75">
+        <v>11530</v>
       </c>
       <c r="AA58" s="23">
         <v>15866</v>
       </c>
       <c r="AB58" s="73">
         <v>19634</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="24">
         <v>3235</v>
       </c>
       <c r="D59" s="24">
         <v>3009</v>
       </c>
       <c r="E59" s="18">
         <v>3393</v>
       </c>
       <c r="F59" s="18">
@@ -6892,52 +6899,52 @@
       </c>
       <c r="R59" s="18">
         <v>6722</v>
       </c>
       <c r="S59" s="18">
         <v>10371</v>
       </c>
       <c r="T59" s="15">
         <v>21474</v>
       </c>
       <c r="U59" s="18">
         <v>21827</v>
       </c>
       <c r="V59" s="20">
         <v>34836</v>
       </c>
       <c r="W59" s="18">
         <v>22432</v>
       </c>
       <c r="X59" s="16">
         <v>17914</v>
       </c>
       <c r="Y59" s="16">
         <v>18412</v>
       </c>
-      <c r="Z59" s="16">
-        <v>24596</v>
+      <c r="Z59" s="75">
+        <v>17536</v>
       </c>
       <c r="AA59" s="23">
         <v>32924</v>
       </c>
       <c r="AB59" s="73">
         <v>31308</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="18" t="s">
@@ -6978,52 +6985,52 @@
       </c>
       <c r="R60" s="18">
         <v>5336</v>
       </c>
       <c r="S60" s="18">
         <v>8175</v>
       </c>
       <c r="T60" s="18">
         <v>15689</v>
       </c>
       <c r="U60" s="14">
         <v>12549</v>
       </c>
       <c r="V60" s="15">
         <v>18307</v>
       </c>
       <c r="W60" s="14">
         <v>14440</v>
       </c>
       <c r="X60" s="16">
         <v>10681</v>
       </c>
       <c r="Y60" s="16">
         <v>11182</v>
       </c>
-      <c r="Z60" s="16">
-        <v>15080</v>
+      <c r="Z60" s="75">
+        <v>14714</v>
       </c>
       <c r="AA60" s="23">
         <v>21894</v>
       </c>
       <c r="AB60" s="73">
         <v>22495</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="24">
         <v>1568</v>
       </c>
       <c r="D61" s="24">
         <v>1526</v>
       </c>
       <c r="E61" s="18">
         <v>2084</v>
       </c>
       <c r="F61" s="18">
@@ -7064,52 +7071,52 @@
       </c>
       <c r="R61" s="18">
         <v>5095</v>
       </c>
       <c r="S61" s="18">
         <v>4661</v>
       </c>
       <c r="T61" s="15">
         <v>8420</v>
       </c>
       <c r="U61" s="18">
         <v>8055</v>
       </c>
       <c r="V61" s="20">
         <v>11283</v>
       </c>
       <c r="W61" s="18">
         <v>7304</v>
       </c>
       <c r="X61" s="16">
         <v>5802</v>
       </c>
       <c r="Y61" s="16">
         <v>5768</v>
       </c>
-      <c r="Z61" s="16">
-        <v>7068</v>
+      <c r="Z61" s="75">
+        <v>6962</v>
       </c>
       <c r="AA61" s="23">
         <v>9495</v>
       </c>
       <c r="AB61" s="73">
         <v>10120</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="24">
         <v>4486</v>
       </c>
       <c r="D62" s="24">
         <v>4991</v>
       </c>
       <c r="E62" s="18">
         <v>4732</v>
       </c>
       <c r="F62" s="18">
@@ -7150,52 +7157,52 @@
       </c>
       <c r="R62" s="18">
         <v>9940</v>
       </c>
       <c r="S62" s="18">
         <v>9833</v>
       </c>
       <c r="T62" s="15">
         <v>15297</v>
       </c>
       <c r="U62" s="18">
         <v>14798</v>
       </c>
       <c r="V62" s="20">
         <v>17276</v>
       </c>
       <c r="W62" s="18">
         <v>11253</v>
       </c>
       <c r="X62" s="16">
         <v>8455</v>
       </c>
       <c r="Y62" s="16">
         <v>9618</v>
       </c>
-      <c r="Z62" s="16">
-        <v>12184</v>
+      <c r="Z62" s="75">
+        <v>12082</v>
       </c>
       <c r="AA62" s="23">
         <v>14357</v>
       </c>
       <c r="AB62" s="73">
         <v>15767</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="24">
         <v>769</v>
       </c>
       <c r="D63" s="24">
         <v>600</v>
       </c>
       <c r="E63" s="18">
         <v>1186</v>
       </c>
       <c r="F63" s="18">
@@ -7236,52 +7243,52 @@
       </c>
       <c r="R63" s="18">
         <v>6169</v>
       </c>
       <c r="S63" s="18">
         <v>10177</v>
       </c>
       <c r="T63" s="15">
         <v>16365</v>
       </c>
       <c r="U63" s="18">
         <v>16688</v>
       </c>
       <c r="V63" s="20">
         <v>22236</v>
       </c>
       <c r="W63" s="18">
         <v>13148</v>
       </c>
       <c r="X63" s="16">
         <v>10029</v>
       </c>
       <c r="Y63" s="16">
         <v>11042</v>
       </c>
-      <c r="Z63" s="16">
-        <v>13098</v>
+      <c r="Z63" s="75">
+        <v>12893</v>
       </c>
       <c r="AA63" s="23">
         <v>18133</v>
       </c>
       <c r="AB63" s="73">
         <v>20118</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="24">
         <v>569</v>
       </c>
       <c r="D64" s="24">
         <v>867</v>
       </c>
       <c r="E64" s="18">
         <v>1100</v>
       </c>
       <c r="F64" s="18">
@@ -7322,52 +7329,52 @@
       </c>
       <c r="R64" s="18">
         <v>7973</v>
       </c>
       <c r="S64" s="18">
         <v>8898</v>
       </c>
       <c r="T64" s="15">
         <v>33766</v>
       </c>
       <c r="U64" s="18">
         <v>22865</v>
       </c>
       <c r="V64" s="20">
         <v>26392</v>
       </c>
       <c r="W64" s="18">
         <v>18517</v>
       </c>
       <c r="X64" s="16">
         <v>14500</v>
       </c>
       <c r="Y64" s="16">
         <v>14674</v>
       </c>
-      <c r="Z64" s="16">
-        <v>18367</v>
+      <c r="Z64" s="75">
+        <v>18292</v>
       </c>
       <c r="AA64" s="23">
         <v>26032</v>
       </c>
       <c r="AB64" s="73">
         <v>28243</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B65" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="24">
         <v>4353</v>
       </c>
       <c r="D65" s="24">
         <v>4227</v>
       </c>
       <c r="E65" s="18">
         <v>5878</v>
       </c>
       <c r="F65" s="18">
@@ -7408,52 +7415,52 @@
       </c>
       <c r="R65" s="18">
         <v>5736</v>
       </c>
       <c r="S65" s="18">
         <v>7421</v>
       </c>
       <c r="T65" s="15">
         <v>11409</v>
       </c>
       <c r="U65" s="18">
         <v>11844</v>
       </c>
       <c r="V65" s="20">
         <v>15543</v>
       </c>
       <c r="W65" s="18">
         <v>10946</v>
       </c>
       <c r="X65" s="16">
         <v>7837</v>
       </c>
       <c r="Y65" s="16">
         <v>8065</v>
       </c>
-      <c r="Z65" s="16">
-        <v>9734</v>
+      <c r="Z65" s="75">
+        <v>9650</v>
       </c>
       <c r="AA65" s="23">
         <v>12505</v>
       </c>
       <c r="AB65" s="73">
         <v>12301</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="24">
         <v>4430</v>
       </c>
       <c r="D66" s="24">
         <v>3865</v>
       </c>
       <c r="E66" s="18">
         <v>4340</v>
       </c>
       <c r="F66" s="18">
@@ -7494,52 +7501,52 @@
       </c>
       <c r="R66" s="18">
         <v>8360</v>
       </c>
       <c r="S66" s="18">
         <v>9083</v>
       </c>
       <c r="T66" s="15">
         <v>12913</v>
       </c>
       <c r="U66" s="18">
         <v>11740</v>
       </c>
       <c r="V66" s="20">
         <v>14155</v>
       </c>
       <c r="W66" s="18">
         <v>9351</v>
       </c>
       <c r="X66" s="16">
         <v>7277</v>
       </c>
       <c r="Y66" s="16">
         <v>7596</v>
       </c>
-      <c r="Z66" s="16">
-        <v>8983</v>
+      <c r="Z66" s="75">
+        <v>8834</v>
       </c>
       <c r="AA66" s="23">
         <v>12371</v>
       </c>
       <c r="AB66" s="73">
         <v>12347</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C67" s="24">
         <v>3897</v>
       </c>
       <c r="D67" s="24">
         <v>4066</v>
       </c>
       <c r="E67" s="18">
         <v>6626</v>
       </c>
       <c r="F67" s="18">
@@ -7580,52 +7587,52 @@
       </c>
       <c r="R67" s="18">
         <v>11305</v>
       </c>
       <c r="S67" s="18">
         <v>16492</v>
       </c>
       <c r="T67" s="15">
         <v>41439</v>
       </c>
       <c r="U67" s="18">
         <v>73196</v>
       </c>
       <c r="V67" s="20">
         <v>93838</v>
       </c>
       <c r="W67" s="18">
         <v>65455</v>
       </c>
       <c r="X67" s="16">
         <v>42273</v>
       </c>
       <c r="Y67" s="16">
         <v>46234</v>
       </c>
-      <c r="Z67" s="16">
-        <v>61309</v>
+      <c r="Z67" s="75">
+        <v>60455</v>
       </c>
       <c r="AA67" s="23">
         <v>89292</v>
       </c>
       <c r="AB67" s="73">
         <v>98563</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="18" t="s">
@@ -7666,52 +7673,52 @@
       </c>
       <c r="R68" s="18">
         <v>1144</v>
       </c>
       <c r="S68" s="18">
         <v>1125</v>
       </c>
       <c r="T68" s="18">
         <v>1910</v>
       </c>
       <c r="U68" s="14">
         <v>2126</v>
       </c>
       <c r="V68" s="15">
         <v>2537</v>
       </c>
       <c r="W68" s="14">
         <v>1710</v>
       </c>
       <c r="X68" s="16">
         <v>1233</v>
       </c>
       <c r="Y68" s="16">
         <v>1533</v>
       </c>
-      <c r="Z68" s="16">
-        <v>1883</v>
+      <c r="Z68" s="75">
+        <v>1842</v>
       </c>
       <c r="AA68" s="23">
         <v>2512</v>
       </c>
       <c r="AB68" s="73">
         <v>3009</v>
       </c>
     </row>
     <row r="69" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A69" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B69" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="27">
         <v>8685</v>
       </c>
       <c r="D69" s="27">
         <v>8897</v>
       </c>
       <c r="E69" s="27">
         <v>10908</v>
       </c>
       <c r="F69" s="28">
@@ -7752,98 +7759,98 @@
       </c>
       <c r="R69" s="27">
         <v>6933</v>
       </c>
       <c r="S69" s="27">
         <v>6995</v>
       </c>
       <c r="T69" s="30">
         <v>12394</v>
       </c>
       <c r="U69" s="27">
         <v>11104</v>
       </c>
       <c r="V69" s="29">
         <v>13429</v>
       </c>
       <c r="W69" s="27">
         <v>8018</v>
       </c>
       <c r="X69" s="31">
         <v>7044</v>
       </c>
       <c r="Y69" s="31">
         <v>7606</v>
       </c>
-      <c r="Z69" s="31">
-        <v>8990</v>
+      <c r="Z69" s="76">
+        <v>8948</v>
       </c>
       <c r="AA69" s="31">
         <v>12280</v>
       </c>
       <c r="AB69" s="74">
         <v>13273</v>
       </c>
     </row>
     <row r="70" spans="1:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="41"/>
-      <c r="B70" s="79" t="s">
+      <c r="B70" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="80"/>
-[...4 lines deleted...]
-      <c r="H70" s="80"/>
+      <c r="C70" s="82"/>
+      <c r="D70" s="82"/>
+      <c r="E70" s="82"/>
+      <c r="F70" s="82"/>
+      <c r="G70" s="82"/>
+      <c r="H70" s="82"/>
       <c r="I70" s="33"/>
       <c r="J70" s="33"/>
       <c r="K70" s="33"/>
       <c r="L70" s="33"/>
       <c r="M70" s="33"/>
       <c r="N70" s="33"/>
       <c r="O70" s="33"/>
       <c r="P70" s="33"/>
       <c r="Q70" s="33"/>
       <c r="R70" s="33"/>
       <c r="S70" s="33"/>
       <c r="T70" s="33"/>
       <c r="U70" s="33"/>
       <c r="V70" s="33"/>
       <c r="W70" s="33"/>
       <c r="X70" s="33"/>
       <c r="Y70" s="33"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="42"/>
-      <c r="B71" s="77" t="s">
+      <c r="B71" s="79" t="s">
         <v>28</v>
       </c>
-      <c r="C71" s="78"/>
-[...2 lines deleted...]
-      <c r="F71" s="78"/>
+      <c r="C71" s="80"/>
+      <c r="D71" s="80"/>
+      <c r="E71" s="80"/>
+      <c r="F71" s="80"/>
       <c r="G71" s="34"/>
       <c r="H71" s="34"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A72" s="42"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
     <row r="75" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K75" s="1"/>
       <c r="T75" s="1"/>
     </row>
     <row r="77" spans="1:28" x14ac:dyDescent="0.25">
       <c r="P77" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:F71"/>
     <mergeCell ref="B70:H70"/>