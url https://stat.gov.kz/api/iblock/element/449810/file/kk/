--- v0 (2026-04-14)
+++ v1 (2026-10-07)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\КАЗ\МН\Внутренняя\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B82678F9-FC6C-48A0-BD05-8CD8FC58C397}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
@@ -367,52 +366,52 @@
   <si>
     <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша ішкі көші-қон айырымы</t>
   </si>
   <si>
     <t>СКК коды - 613303</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="43" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -654,67 +653,50 @@
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...15 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -1115,132 +1097,132 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="22"/>
+    <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="34" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 3" xfId="25"/>
+    <cellStyle name="Обычный 2 4" xfId="30"/>
+    <cellStyle name="Обычный 2 5" xfId="31"/>
+    <cellStyle name="Обычный 3" xfId="32"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный 4 2" xfId="33"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="34"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1294,119 +1276,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1550,51 +1498,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="28" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="28" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="28"/>
     <col min="257" max="257" width="44.28515625" style="28" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="28" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="28"/>
     <col min="513" max="513" width="44.28515625" style="28" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="28" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="28"/>
     <col min="769" max="769" width="44.28515625" style="28" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="28" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="28"/>
     <col min="1025" max="1025" width="44.28515625" style="28" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="28" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="28"/>
     <col min="1281" max="1281" width="44.28515625" style="28" customWidth="1"/>
@@ -1755,52 +1703,52 @@
     <col min="14339" max="14592" width="9.140625" style="28"/>
     <col min="14593" max="14593" width="44.28515625" style="28" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="28" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="28"/>
     <col min="14849" max="14849" width="44.28515625" style="28" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="28" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="28"/>
     <col min="15105" max="15105" width="44.28515625" style="28" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="28" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="28"/>
     <col min="15361" max="15361" width="44.28515625" style="28" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="28" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="28"/>
     <col min="15617" max="15617" width="44.28515625" style="28" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="28" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="28"/>
     <col min="15873" max="15873" width="44.28515625" style="28" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="28" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="28"/>
     <col min="16129" max="16129" width="44.28515625" style="28" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="28" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="73"/>
-      <c r="B1" s="73"/>
+      <c r="A1" s="72"/>
+      <c r="B1" s="72"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="45">
         <v>613303</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1914,105 +1862,105 @@
       </c>
       <c r="B18" s="41" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="27"/>
       <c r="B22" s="27"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="27"/>
       <c r="B23" s="27"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="27"/>
       <c r="B24" s="27"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="27"/>
       <c r="B25" s="27"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="27"/>
       <c r="B26" s="27"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="27"/>
       <c r="B27" s="27"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="27"/>
       <c r="B28" s="27"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="43"/>
       <c r="B29" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="30" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="30" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="30"/>
     <col min="4" max="4" width="51.7109375" style="30" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="54"/>
     <col min="257" max="257" width="4.5703125" style="54" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="54" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="54"/>
     <col min="260" max="260" width="51.7109375" style="54" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="54"/>
     <col min="513" max="513" width="4.5703125" style="54" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="54" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="54"/>
     <col min="516" max="516" width="51.7109375" style="54" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="54"/>
     <col min="769" max="769" width="4.5703125" style="54" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="54" customWidth="1"/>
@@ -2393,117 +2341,117 @@
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="29"/>
       <c r="B12" s="29"/>
       <c r="C12" s="55"/>
       <c r="D12" s="57"/>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="57"/>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B14" s="58" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="59"/>
       <c r="D14" s="59"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="56"/>
       <c r="D15" s="56"/>
       <c r="X15" s="30"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="74"/>
-[...2 lines deleted...]
-      <c r="D19" s="74"/>
+      <c r="A19" s="73"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB71"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B50" sqref="B50:AB50"/>
+      <selection pane="bottomLeft" activeCell="U19" sqref="U19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="53" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="78" t="s">
+      <c r="B2" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="C2" s="78"/>
-[...24 lines deleted...]
-      <c r="AB2" s="79"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="77"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="AB4" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="44" t="s">
@@ -2568,79 +2516,79 @@
         <v>2018</v>
       </c>
       <c r="V5" s="8">
         <v>2019</v>
       </c>
       <c r="W5" s="9">
         <v>2020</v>
       </c>
       <c r="X5" s="9">
         <v>2021</v>
       </c>
       <c r="Y5" s="10">
         <v>2022</v>
       </c>
       <c r="Z5" s="10">
         <v>2023</v>
       </c>
       <c r="AA5" s="10">
         <v>2024</v>
       </c>
       <c r="AB5" s="10">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="80"/>
-[...24 lines deleted...]
-      <c r="AB6" s="81"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="78"/>
+      <c r="AA6" s="78"/>
+      <c r="AB6" s="79"/>
     </row>
     <row r="7" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="13">
         <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="13">
         <v>0</v>
       </c>
       <c r="I7" s="13">
         <v>0</v>
@@ -2653,75 +2601,75 @@
       </c>
       <c r="L7" s="13">
         <v>0</v>
       </c>
       <c r="M7" s="13">
         <v>0</v>
       </c>
       <c r="N7" s="13">
         <v>0</v>
       </c>
       <c r="O7" s="13">
         <v>0</v>
       </c>
       <c r="P7" s="13">
         <v>0</v>
       </c>
       <c r="Q7" s="13">
         <v>0</v>
       </c>
       <c r="R7" s="13">
         <v>0</v>
       </c>
       <c r="S7" s="13">
         <v>0</v>
       </c>
-      <c r="T7" s="60">
-[...23 lines deleted...]
-      <c r="AB7" s="62">
+      <c r="T7" s="63">
+        <v>0</v>
+      </c>
+      <c r="U7" s="63">
+        <v>0</v>
+      </c>
+      <c r="V7" s="63">
+        <v>0</v>
+      </c>
+      <c r="W7" s="64">
+        <v>0</v>
+      </c>
+      <c r="X7" s="64">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="65">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="62">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="65">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33">
         <v>100000000</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>0</v>
       </c>
@@ -2739,591 +2687,591 @@
       </c>
       <c r="L8" s="13">
         <v>-5164</v>
       </c>
       <c r="M8" s="13">
         <v>-4962</v>
       </c>
       <c r="N8" s="13">
         <v>-5532</v>
       </c>
       <c r="O8" s="13">
         <v>-4046</v>
       </c>
       <c r="P8" s="13">
         <v>-5249</v>
       </c>
       <c r="Q8" s="13">
         <v>-4648</v>
       </c>
       <c r="R8" s="13">
         <v>-4422</v>
       </c>
       <c r="S8" s="13">
         <v>-9550</v>
       </c>
-      <c r="T8" s="60">
+      <c r="T8" s="63">
         <v>-8510</v>
       </c>
-      <c r="U8" s="60">
+      <c r="U8" s="63">
         <v>-6509</v>
       </c>
-      <c r="V8" s="60">
+      <c r="V8" s="63">
         <v>-8132</v>
       </c>
-      <c r="W8" s="61">
+      <c r="W8" s="64">
         <v>-6997</v>
       </c>
-      <c r="X8" s="61">
+      <c r="X8" s="64">
         <v>-6509</v>
       </c>
-      <c r="Y8" s="62">
+      <c r="Y8" s="65">
         <v>-6403</v>
       </c>
-      <c r="Z8" s="67">
+      <c r="Z8" s="62">
         <v>-6748</v>
       </c>
-      <c r="AA8" s="62">
+      <c r="AA8" s="65">
         <v>-8352</v>
       </c>
-      <c r="AB8" s="62">
+      <c r="AB8" s="65">
         <v>-9856</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="63">
+      <c r="C9" s="64">
         <v>-11705</v>
       </c>
-      <c r="D9" s="63">
+      <c r="D9" s="64">
         <v>-10892</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="64">
         <v>1655</v>
       </c>
-      <c r="F9" s="63">
+      <c r="F9" s="64">
         <v>4763</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="64">
         <v>-1788</v>
       </c>
-      <c r="H9" s="63">
+      <c r="H9" s="64">
         <v>-1007</v>
       </c>
-      <c r="I9" s="63">
+      <c r="I9" s="64">
         <v>-1273</v>
       </c>
-      <c r="J9" s="63">
+      <c r="J9" s="64">
         <v>-2395</v>
       </c>
-      <c r="K9" s="63">
+      <c r="K9" s="64">
         <v>-5488</v>
       </c>
       <c r="L9" s="13">
         <v>-6585</v>
       </c>
       <c r="M9" s="13">
         <v>-5582</v>
       </c>
       <c r="N9" s="13">
         <v>-4776</v>
       </c>
       <c r="O9" s="13">
         <v>-1626</v>
       </c>
       <c r="P9" s="13">
         <v>-553</v>
       </c>
       <c r="Q9" s="13">
         <v>-2855</v>
       </c>
       <c r="R9" s="13">
         <v>3659</v>
       </c>
       <c r="S9" s="13">
         <v>-13626</v>
       </c>
-      <c r="T9" s="60">
+      <c r="T9" s="63">
         <v>1890</v>
       </c>
-      <c r="U9" s="60">
+      <c r="U9" s="63">
         <v>-3273</v>
       </c>
-      <c r="V9" s="60">
+      <c r="V9" s="63">
         <v>-4006</v>
       </c>
-      <c r="W9" s="61">
+      <c r="W9" s="64">
         <v>-3417</v>
       </c>
-      <c r="X9" s="61">
+      <c r="X9" s="64">
         <v>-3281</v>
       </c>
-      <c r="Y9" s="62">
+      <c r="Y9" s="65">
         <v>-936</v>
       </c>
-      <c r="Z9" s="67">
+      <c r="Z9" s="62">
         <v>-3321</v>
       </c>
-      <c r="AA9" s="62">
+      <c r="AA9" s="65">
         <v>-4150</v>
       </c>
-      <c r="AB9" s="62">
+      <c r="AB9" s="65">
         <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="63">
+      <c r="C10" s="64">
         <v>-1850</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="64">
         <v>-585</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="64">
         <v>-107</v>
       </c>
-      <c r="F10" s="63">
+      <c r="F10" s="64">
         <v>-107</v>
       </c>
-      <c r="G10" s="63">
+      <c r="G10" s="64">
         <v>-451</v>
       </c>
-      <c r="H10" s="63">
+      <c r="H10" s="64">
         <v>-184</v>
       </c>
-      <c r="I10" s="63">
+      <c r="I10" s="64">
         <v>-630</v>
       </c>
-      <c r="J10" s="63">
+      <c r="J10" s="64">
         <v>-1114</v>
       </c>
-      <c r="K10" s="63">
+      <c r="K10" s="64">
         <v>-1883</v>
       </c>
       <c r="L10" s="13">
         <v>-4157</v>
       </c>
       <c r="M10" s="13">
         <v>2683</v>
       </c>
       <c r="N10" s="13">
         <v>-2944</v>
       </c>
       <c r="O10" s="13">
         <v>-2704</v>
       </c>
       <c r="P10" s="13">
         <v>-1562</v>
       </c>
       <c r="Q10" s="13">
         <v>-301</v>
       </c>
       <c r="R10" s="13">
         <v>-1569</v>
       </c>
       <c r="S10" s="13">
         <v>-2538</v>
       </c>
-      <c r="T10" s="60">
+      <c r="T10" s="63">
         <v>-579</v>
       </c>
-      <c r="U10" s="60">
+      <c r="U10" s="63">
         <v>-858</v>
       </c>
-      <c r="V10" s="60">
+      <c r="V10" s="63">
         <v>-905</v>
       </c>
-      <c r="W10" s="61">
+      <c r="W10" s="64">
         <v>-311</v>
       </c>
-      <c r="X10" s="61">
+      <c r="X10" s="64">
         <v>-1107</v>
       </c>
-      <c r="Y10" s="62">
+      <c r="Y10" s="65">
         <v>-1668</v>
       </c>
-      <c r="Z10" s="67">
+      <c r="Z10" s="62">
         <v>-2201</v>
       </c>
-      <c r="AA10" s="62">
+      <c r="AA10" s="65">
         <v>-2593</v>
       </c>
-      <c r="AB10" s="62">
+      <c r="AB10" s="65">
         <v>-4216</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="63">
+      <c r="C11" s="64">
         <v>-6350</v>
       </c>
-      <c r="D11" s="63">
+      <c r="D11" s="64">
         <v>-5106</v>
       </c>
-      <c r="E11" s="63">
+      <c r="E11" s="64">
         <v>-3142</v>
       </c>
-      <c r="F11" s="63">
+      <c r="F11" s="64">
         <v>-3617</v>
       </c>
-      <c r="G11" s="63">
+      <c r="G11" s="64">
         <v>225</v>
       </c>
-      <c r="H11" s="63">
+      <c r="H11" s="64">
         <v>-3971</v>
       </c>
-      <c r="I11" s="63">
+      <c r="I11" s="64">
         <v>-3170</v>
       </c>
-      <c r="J11" s="63">
+      <c r="J11" s="64">
         <v>-445</v>
       </c>
-      <c r="K11" s="63">
+      <c r="K11" s="64">
         <v>-2263</v>
       </c>
       <c r="L11" s="13">
         <v>2989</v>
       </c>
       <c r="M11" s="13">
         <v>4817</v>
       </c>
       <c r="N11" s="13">
         <v>5083</v>
       </c>
       <c r="O11" s="13">
         <v>5944</v>
       </c>
       <c r="P11" s="13">
         <v>3322</v>
       </c>
       <c r="Q11" s="13">
         <v>-2395</v>
       </c>
       <c r="R11" s="13">
         <v>-5661</v>
       </c>
       <c r="S11" s="13">
         <v>3834</v>
       </c>
-      <c r="T11" s="60">
+      <c r="T11" s="63">
         <v>4013</v>
       </c>
-      <c r="U11" s="60">
+      <c r="U11" s="63">
         <v>-6250</v>
       </c>
-      <c r="V11" s="60">
+      <c r="V11" s="63">
         <v>-8458</v>
       </c>
-      <c r="W11" s="61">
+      <c r="W11" s="64">
         <v>-7340</v>
       </c>
-      <c r="X11" s="61">
+      <c r="X11" s="64">
         <v>586</v>
       </c>
-      <c r="Y11" s="62">
+      <c r="Y11" s="65">
         <v>898</v>
       </c>
-      <c r="Z11" s="67">
+      <c r="Z11" s="62">
         <v>-202</v>
       </c>
-      <c r="AA11" s="62">
+      <c r="AA11" s="65">
         <v>2639</v>
       </c>
-      <c r="AB11" s="62">
+      <c r="AB11" s="65">
         <v>12110</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="63">
+      <c r="C12" s="64">
         <v>-2202</v>
       </c>
-      <c r="D12" s="63">
+      <c r="D12" s="64">
         <v>-425</v>
       </c>
-      <c r="E12" s="63">
+      <c r="E12" s="64">
         <v>-372</v>
       </c>
-      <c r="F12" s="63">
+      <c r="F12" s="64">
         <v>-354</v>
       </c>
-      <c r="G12" s="63">
+      <c r="G12" s="64">
         <v>-492</v>
       </c>
-      <c r="H12" s="63">
+      <c r="H12" s="64">
         <v>-76</v>
       </c>
-      <c r="I12" s="63">
+      <c r="I12" s="64">
         <v>-341</v>
       </c>
-      <c r="J12" s="63">
+      <c r="J12" s="64">
         <v>-39</v>
       </c>
-      <c r="K12" s="63">
+      <c r="K12" s="64">
         <v>126</v>
       </c>
       <c r="L12" s="13">
         <v>217</v>
       </c>
       <c r="M12" s="13">
         <v>-1634</v>
       </c>
       <c r="N12" s="13">
         <v>-893</v>
       </c>
       <c r="O12" s="13">
         <v>118</v>
       </c>
       <c r="P12" s="13">
         <v>-81</v>
       </c>
       <c r="Q12" s="13">
         <v>356</v>
       </c>
       <c r="R12" s="13">
         <v>-31</v>
       </c>
       <c r="S12" s="13">
         <v>-200</v>
       </c>
-      <c r="T12" s="60">
+      <c r="T12" s="63">
         <v>-16</v>
       </c>
-      <c r="U12" s="60">
+      <c r="U12" s="63">
         <v>-415</v>
       </c>
-      <c r="V12" s="60">
+      <c r="V12" s="63">
         <v>-1822</v>
       </c>
-      <c r="W12" s="61">
+      <c r="W12" s="64">
         <v>-1442</v>
       </c>
-      <c r="X12" s="61">
+      <c r="X12" s="64">
         <v>-2548</v>
       </c>
-      <c r="Y12" s="62">
+      <c r="Y12" s="65">
         <v>-1991</v>
       </c>
-      <c r="Z12" s="67">
+      <c r="Z12" s="62">
         <v>-2556</v>
       </c>
-      <c r="AA12" s="62">
+      <c r="AA12" s="65">
         <v>-5365</v>
       </c>
-      <c r="AB12" s="62">
+      <c r="AB12" s="65">
         <v>-5424</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="63">
+      <c r="C13" s="64">
         <v>-1808</v>
       </c>
-      <c r="D13" s="63">
+      <c r="D13" s="64">
         <v>-870</v>
       </c>
-      <c r="E13" s="63">
+      <c r="E13" s="64">
         <v>53</v>
       </c>
-      <c r="F13" s="63">
+      <c r="F13" s="64">
         <v>-357</v>
       </c>
-      <c r="G13" s="63">
+      <c r="G13" s="64">
         <v>-828</v>
       </c>
-      <c r="H13" s="63">
+      <c r="H13" s="64">
         <v>-1156</v>
       </c>
-      <c r="I13" s="63">
+      <c r="I13" s="64">
         <v>-1177</v>
       </c>
-      <c r="J13" s="63">
+      <c r="J13" s="64">
         <v>-1365</v>
       </c>
-      <c r="K13" s="63">
+      <c r="K13" s="64">
         <v>-1297</v>
       </c>
       <c r="L13" s="13">
         <v>-1116</v>
       </c>
       <c r="M13" s="13">
         <v>-2046</v>
       </c>
       <c r="N13" s="13">
         <v>-1137</v>
       </c>
       <c r="O13" s="13">
         <v>-766</v>
       </c>
       <c r="P13" s="13">
         <v>-154</v>
       </c>
       <c r="Q13" s="13">
         <v>-949</v>
       </c>
       <c r="R13" s="13">
         <v>171</v>
       </c>
       <c r="S13" s="13">
         <v>-2458</v>
       </c>
-      <c r="T13" s="60">
+      <c r="T13" s="63">
         <v>-1234</v>
       </c>
-      <c r="U13" s="60">
+      <c r="U13" s="63">
         <v>-948</v>
       </c>
-      <c r="V13" s="60">
+      <c r="V13" s="63">
         <v>-1473</v>
       </c>
-      <c r="W13" s="61">
+      <c r="W13" s="64">
         <v>-1546</v>
       </c>
-      <c r="X13" s="61">
+      <c r="X13" s="64">
         <v>-1311</v>
       </c>
-      <c r="Y13" s="62">
+      <c r="Y13" s="65">
         <v>-1814</v>
       </c>
-      <c r="Z13" s="67">
+      <c r="Z13" s="62">
         <v>-2025</v>
       </c>
-      <c r="AA13" s="62">
+      <c r="AA13" s="65">
         <v>-3152</v>
       </c>
-      <c r="AB13" s="62">
+      <c r="AB13" s="65">
         <v>-4989</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="63">
+      <c r="C14" s="64">
         <v>-7320</v>
       </c>
-      <c r="D14" s="63">
+      <c r="D14" s="64">
         <v>-7623</v>
       </c>
-      <c r="E14" s="63">
+      <c r="E14" s="64">
         <v>-5294</v>
       </c>
-      <c r="F14" s="63">
+      <c r="F14" s="64">
         <v>-6286</v>
       </c>
-      <c r="G14" s="63">
+      <c r="G14" s="64">
         <v>-8062</v>
       </c>
-      <c r="H14" s="63">
+      <c r="H14" s="64">
         <v>-7931</v>
       </c>
-      <c r="I14" s="63">
+      <c r="I14" s="64">
         <v>-7681</v>
       </c>
-      <c r="J14" s="63">
+      <c r="J14" s="64">
         <v>-7496</v>
       </c>
-      <c r="K14" s="63">
+      <c r="K14" s="64">
         <v>-7372</v>
       </c>
       <c r="L14" s="13">
         <v>-7163</v>
       </c>
       <c r="M14" s="13">
         <v>-8493</v>
       </c>
       <c r="N14" s="13">
         <v>-12193</v>
       </c>
       <c r="O14" s="13">
         <v>-7535</v>
       </c>
       <c r="P14" s="13">
         <v>-6800</v>
       </c>
       <c r="Q14" s="13">
         <v>-7814</v>
       </c>
       <c r="R14" s="13">
         <v>-8463</v>
       </c>
       <c r="S14" s="13">
         <v>-15631</v>
       </c>
-      <c r="T14" s="60">
+      <c r="T14" s="63">
         <v>-16834</v>
       </c>
-      <c r="U14" s="60">
+      <c r="U14" s="63">
         <v>-11252</v>
       </c>
-      <c r="V14" s="60">
+      <c r="V14" s="63">
         <v>-14049</v>
       </c>
-      <c r="W14" s="61">
+      <c r="W14" s="64">
         <v>-10101</v>
       </c>
-      <c r="X14" s="61">
+      <c r="X14" s="64">
         <v>-8218</v>
       </c>
-      <c r="Y14" s="62">
+      <c r="Y14" s="65">
         <v>-10320</v>
       </c>
-      <c r="Z14" s="67">
+      <c r="Z14" s="62">
         <v>-13681</v>
       </c>
-      <c r="AA14" s="62">
+      <c r="AA14" s="65">
         <v>-16675</v>
       </c>
-      <c r="AB14" s="62">
+      <c r="AB14" s="65">
         <v>-21179</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>0</v>
       </c>
@@ -3341,677 +3289,677 @@
       </c>
       <c r="L15" s="13">
         <v>-2968</v>
       </c>
       <c r="M15" s="13">
         <v>-2392</v>
       </c>
       <c r="N15" s="13">
         <v>-4574</v>
       </c>
       <c r="O15" s="13">
         <v>-3062</v>
       </c>
       <c r="P15" s="13">
         <v>-3703</v>
       </c>
       <c r="Q15" s="13">
         <v>-3140</v>
       </c>
       <c r="R15" s="13">
         <v>-5808</v>
       </c>
       <c r="S15" s="13">
         <v>-7548</v>
       </c>
-      <c r="T15" s="60">
+      <c r="T15" s="63">
         <v>-10438</v>
       </c>
-      <c r="U15" s="60">
+      <c r="U15" s="63">
         <v>-9758</v>
       </c>
-      <c r="V15" s="60">
+      <c r="V15" s="63">
         <v>-12444</v>
       </c>
-      <c r="W15" s="61">
+      <c r="W15" s="64">
         <v>-8490</v>
       </c>
-      <c r="X15" s="61">
+      <c r="X15" s="64">
         <v>-6958</v>
       </c>
-      <c r="Y15" s="62">
+      <c r="Y15" s="65">
         <v>-8872</v>
       </c>
-      <c r="Z15" s="67">
+      <c r="Z15" s="62">
         <v>-9181</v>
       </c>
-      <c r="AA15" s="62">
+      <c r="AA15" s="65">
         <v>-10914</v>
       </c>
-      <c r="AB15" s="62">
+      <c r="AB15" s="65">
         <v>-13018</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="63">
+      <c r="C16" s="64">
         <v>-10275</v>
       </c>
-      <c r="D16" s="63">
+      <c r="D16" s="64">
         <v>-5884</v>
       </c>
-      <c r="E16" s="63">
+      <c r="E16" s="64">
         <v>-603</v>
       </c>
-      <c r="F16" s="63">
+      <c r="F16" s="64">
         <v>199</v>
       </c>
-      <c r="G16" s="63">
+      <c r="G16" s="64">
         <v>343</v>
       </c>
-      <c r="H16" s="63">
+      <c r="H16" s="64">
         <v>136</v>
       </c>
-      <c r="I16" s="63">
+      <c r="I16" s="64">
         <v>300</v>
       </c>
-      <c r="J16" s="63">
+      <c r="J16" s="64">
         <v>730</v>
       </c>
-      <c r="K16" s="63">
+      <c r="K16" s="64">
         <v>1097</v>
       </c>
       <c r="L16" s="13">
         <v>994</v>
       </c>
       <c r="M16" s="13">
         <v>504</v>
       </c>
       <c r="N16" s="13">
         <v>241</v>
       </c>
       <c r="O16" s="13">
         <v>-262</v>
       </c>
       <c r="P16" s="13">
         <v>265</v>
       </c>
       <c r="Q16" s="13">
         <v>2597</v>
       </c>
       <c r="R16" s="13">
         <v>979</v>
       </c>
       <c r="S16" s="13">
         <v>-3721</v>
       </c>
-      <c r="T16" s="60">
+      <c r="T16" s="63">
         <v>-3918</v>
       </c>
-      <c r="U16" s="60">
+      <c r="U16" s="63">
         <v>-5500</v>
       </c>
-      <c r="V16" s="60">
+      <c r="V16" s="63">
         <v>-4096</v>
       </c>
-      <c r="W16" s="61">
+      <c r="W16" s="64">
         <v>-2942</v>
       </c>
-      <c r="X16" s="61">
+      <c r="X16" s="64">
         <v>-3332</v>
       </c>
-      <c r="Y16" s="62">
+      <c r="Y16" s="65">
         <v>-3075</v>
       </c>
-      <c r="Z16" s="67">
+      <c r="Z16" s="62">
         <v>-4446</v>
       </c>
-      <c r="AA16" s="62">
+      <c r="AA16" s="65">
         <v>-5696</v>
       </c>
-      <c r="AB16" s="62">
+      <c r="AB16" s="65">
         <v>-5387</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="63">
+      <c r="C17" s="64">
         <v>-9818</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="64">
         <v>-6823</v>
       </c>
-      <c r="E17" s="63">
+      <c r="E17" s="64">
         <v>-3172</v>
       </c>
-      <c r="F17" s="63">
+      <c r="F17" s="64">
         <v>-1310</v>
       </c>
-      <c r="G17" s="63">
+      <c r="G17" s="64">
         <v>-1761</v>
       </c>
-      <c r="H17" s="63">
+      <c r="H17" s="64">
         <v>-1834</v>
       </c>
-      <c r="I17" s="63">
+      <c r="I17" s="64">
         <v>-2392</v>
       </c>
-      <c r="J17" s="63">
+      <c r="J17" s="64">
         <v>-2782</v>
       </c>
-      <c r="K17" s="63">
+      <c r="K17" s="64">
         <v>-2767</v>
       </c>
       <c r="L17" s="13">
         <v>-3047</v>
       </c>
       <c r="M17" s="13">
         <v>-2995</v>
       </c>
       <c r="N17" s="13">
         <v>-2712</v>
       </c>
       <c r="O17" s="13">
         <v>-1208</v>
       </c>
       <c r="P17" s="13">
         <v>-1298</v>
       </c>
       <c r="Q17" s="13">
         <v>-502</v>
       </c>
       <c r="R17" s="13">
         <v>1094</v>
       </c>
       <c r="S17" s="13">
         <v>-4030</v>
       </c>
-      <c r="T17" s="60">
+      <c r="T17" s="63">
         <v>-2174</v>
       </c>
-      <c r="U17" s="60">
+      <c r="U17" s="63">
         <v>-765</v>
       </c>
-      <c r="V17" s="60">
+      <c r="V17" s="63">
         <v>-2051</v>
       </c>
-      <c r="W17" s="61">
+      <c r="W17" s="64">
         <v>-2532</v>
       </c>
-      <c r="X17" s="61">
+      <c r="X17" s="64">
         <v>-3073</v>
       </c>
-      <c r="Y17" s="62">
+      <c r="Y17" s="65">
         <v>-2990</v>
       </c>
-      <c r="Z17" s="67">
+      <c r="Z17" s="62">
         <v>-3661</v>
       </c>
-      <c r="AA17" s="62">
+      <c r="AA17" s="65">
         <v>-5677</v>
       </c>
-      <c r="AB17" s="62">
+      <c r="AB17" s="65">
         <v>-4499</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="63">
+      <c r="C18" s="64">
         <v>-5413</v>
       </c>
-      <c r="D18" s="63">
+      <c r="D18" s="64">
         <v>-5348</v>
       </c>
-      <c r="E18" s="63">
+      <c r="E18" s="64">
         <v>-3973</v>
       </c>
-      <c r="F18" s="63">
+      <c r="F18" s="64">
         <v>-4278</v>
       </c>
-      <c r="G18" s="63">
+      <c r="G18" s="64">
         <v>-5421</v>
       </c>
-      <c r="H18" s="63">
+      <c r="H18" s="64">
         <v>-4879</v>
       </c>
-      <c r="I18" s="63">
+      <c r="I18" s="64">
         <v>-4253</v>
       </c>
-      <c r="J18" s="63">
+      <c r="J18" s="64">
         <v>-4529</v>
       </c>
-      <c r="K18" s="63">
+      <c r="K18" s="64">
         <v>-3777</v>
       </c>
       <c r="L18" s="13">
         <v>-3062</v>
       </c>
       <c r="M18" s="13">
         <v>-3917</v>
       </c>
       <c r="N18" s="13">
         <v>-3061</v>
       </c>
       <c r="O18" s="13">
         <v>-1708</v>
       </c>
       <c r="P18" s="13">
         <v>-2196</v>
       </c>
       <c r="Q18" s="13">
         <v>-2556</v>
       </c>
       <c r="R18" s="13">
         <v>-3234</v>
       </c>
       <c r="S18" s="13">
         <v>-6620</v>
       </c>
-      <c r="T18" s="60">
+      <c r="T18" s="63">
         <v>-4627</v>
       </c>
-      <c r="U18" s="60">
+      <c r="U18" s="63">
         <v>-3683</v>
       </c>
-      <c r="V18" s="60">
+      <c r="V18" s="63">
         <v>-5586</v>
       </c>
-      <c r="W18" s="61">
+      <c r="W18" s="64">
         <v>-4727</v>
       </c>
-      <c r="X18" s="61">
+      <c r="X18" s="64">
         <v>-4574</v>
       </c>
-      <c r="Y18" s="62">
+      <c r="Y18" s="65">
         <v>-5816</v>
       </c>
-      <c r="Z18" s="67">
+      <c r="Z18" s="62">
         <v>-7152</v>
       </c>
-      <c r="AA18" s="62">
+      <c r="AA18" s="65">
         <v>-9898</v>
       </c>
-      <c r="AB18" s="62">
+      <c r="AB18" s="65">
         <v>-11913</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="63">
+      <c r="C19" s="64">
         <v>-944</v>
       </c>
-      <c r="D19" s="63">
+      <c r="D19" s="64">
         <v>-2</v>
       </c>
-      <c r="E19" s="63">
+      <c r="E19" s="64">
         <v>648</v>
       </c>
-      <c r="F19" s="63">
+      <c r="F19" s="64">
         <v>293</v>
       </c>
-      <c r="G19" s="63">
+      <c r="G19" s="64">
         <v>-344</v>
       </c>
-      <c r="H19" s="63">
+      <c r="H19" s="64">
         <v>894</v>
       </c>
-      <c r="I19" s="63">
+      <c r="I19" s="64">
         <v>405</v>
       </c>
-      <c r="J19" s="63">
+      <c r="J19" s="64">
         <v>1266</v>
       </c>
-      <c r="K19" s="63">
+      <c r="K19" s="64">
         <v>3293</v>
       </c>
       <c r="L19" s="13">
         <v>3281</v>
       </c>
       <c r="M19" s="13">
         <v>2274</v>
       </c>
       <c r="N19" s="13">
         <v>3074</v>
       </c>
       <c r="O19" s="13">
         <v>2298</v>
       </c>
       <c r="P19" s="13">
         <v>921</v>
       </c>
       <c r="Q19" s="13">
         <v>1016</v>
       </c>
       <c r="R19" s="13">
         <v>685</v>
       </c>
       <c r="S19" s="13">
         <v>-2339</v>
       </c>
-      <c r="T19" s="60">
+      <c r="T19" s="63">
         <v>-241</v>
       </c>
-      <c r="U19" s="60">
+      <c r="U19" s="63">
         <v>-100</v>
       </c>
-      <c r="V19" s="60">
+      <c r="V19" s="63">
         <v>1227</v>
       </c>
-      <c r="W19" s="61">
+      <c r="W19" s="64">
         <v>796</v>
       </c>
-      <c r="X19" s="61">
+      <c r="X19" s="64">
         <v>239</v>
       </c>
-      <c r="Y19" s="62">
+      <c r="Y19" s="65">
         <v>-653</v>
       </c>
-      <c r="Z19" s="67">
+      <c r="Z19" s="62">
         <v>-1188</v>
       </c>
-      <c r="AA19" s="62">
+      <c r="AA19" s="65">
         <v>-1130</v>
       </c>
-      <c r="AB19" s="62">
+      <c r="AB19" s="65">
         <v>-2672</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="63">
+      <c r="C20" s="64">
         <v>-2844</v>
       </c>
-      <c r="D20" s="63">
+      <c r="D20" s="64">
         <v>-1176</v>
       </c>
-      <c r="E20" s="63">
+      <c r="E20" s="64">
         <v>634</v>
       </c>
-      <c r="F20" s="63">
+      <c r="F20" s="64">
         <v>374</v>
       </c>
-      <c r="G20" s="63">
+      <c r="G20" s="64">
         <v>-164</v>
       </c>
-      <c r="H20" s="63">
+      <c r="H20" s="64">
         <v>-885</v>
       </c>
-      <c r="I20" s="63">
+      <c r="I20" s="64">
         <v>-1117</v>
       </c>
-      <c r="J20" s="63">
+      <c r="J20" s="64">
         <v>-1005</v>
       </c>
-      <c r="K20" s="63">
+      <c r="K20" s="64">
         <v>-1178</v>
       </c>
       <c r="L20" s="13">
         <v>-1154</v>
       </c>
       <c r="M20" s="13">
         <v>-1822</v>
       </c>
       <c r="N20" s="13">
         <v>-2186</v>
       </c>
       <c r="O20" s="13">
         <v>-548</v>
       </c>
       <c r="P20" s="13">
         <v>137</v>
       </c>
       <c r="Q20" s="13">
         <v>-261</v>
       </c>
       <c r="R20" s="13">
         <v>342</v>
       </c>
       <c r="S20" s="13">
         <v>-2903</v>
       </c>
-      <c r="T20" s="60">
+      <c r="T20" s="63">
         <v>-3020</v>
       </c>
-      <c r="U20" s="60">
+      <c r="U20" s="63">
         <v>-1324</v>
       </c>
-      <c r="V20" s="60">
+      <c r="V20" s="63">
         <v>-567</v>
       </c>
-      <c r="W20" s="61">
+      <c r="W20" s="64">
         <v>-1436</v>
       </c>
-      <c r="X20" s="61">
+      <c r="X20" s="64">
         <v>-2445</v>
       </c>
-      <c r="Y20" s="62">
+      <c r="Y20" s="65">
         <v>-2848</v>
       </c>
-      <c r="Z20" s="67">
+      <c r="Z20" s="62">
         <v>-3536</v>
       </c>
-      <c r="AA20" s="62">
+      <c r="AA20" s="65">
         <v>-5166</v>
       </c>
-      <c r="AB20" s="62">
+      <c r="AB20" s="65">
         <v>-7661</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="63">
+      <c r="C21" s="64">
         <v>-3155</v>
       </c>
-      <c r="D21" s="63">
+      <c r="D21" s="64">
         <v>-2945</v>
       </c>
-      <c r="E21" s="63">
+      <c r="E21" s="64">
         <v>-2271</v>
       </c>
-      <c r="F21" s="63">
+      <c r="F21" s="64">
         <v>-2924</v>
       </c>
-      <c r="G21" s="63">
+      <c r="G21" s="64">
         <v>-3447</v>
       </c>
-      <c r="H21" s="63">
+      <c r="H21" s="64">
         <v>-3725</v>
       </c>
-      <c r="I21" s="63">
+      <c r="I21" s="64">
         <v>-4862</v>
       </c>
-      <c r="J21" s="63">
+      <c r="J21" s="64">
         <v>-4520</v>
       </c>
-      <c r="K21" s="63">
+      <c r="K21" s="64">
         <v>-3787</v>
       </c>
       <c r="L21" s="13">
         <v>-3460</v>
       </c>
       <c r="M21" s="13">
         <v>-3094</v>
       </c>
       <c r="N21" s="13">
         <v>-3800</v>
       </c>
       <c r="O21" s="13">
         <v>-3017</v>
       </c>
       <c r="P21" s="13">
         <v>-2775</v>
       </c>
       <c r="Q21" s="13">
         <v>-2712</v>
       </c>
       <c r="R21" s="13">
         <v>-1547</v>
       </c>
       <c r="S21" s="13">
         <v>-4711</v>
       </c>
-      <c r="T21" s="60">
+      <c r="T21" s="63">
         <v>-2812</v>
       </c>
-      <c r="U21" s="60">
+      <c r="U21" s="63">
         <v>-1487</v>
       </c>
-      <c r="V21" s="60">
+      <c r="V21" s="63">
         <v>-2283</v>
       </c>
-      <c r="W21" s="61">
+      <c r="W21" s="64">
         <v>-2628</v>
       </c>
-      <c r="X21" s="61">
+      <c r="X21" s="64">
         <v>-2892</v>
       </c>
-      <c r="Y21" s="62">
+      <c r="Y21" s="65">
         <v>-3460</v>
       </c>
-      <c r="Z21" s="67">
+      <c r="Z21" s="62">
         <v>-3473</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="65">
         <v>-5254</v>
       </c>
-      <c r="AB21" s="62">
+      <c r="AB21" s="65">
         <v>-6441</v>
       </c>
     </row>
     <row r="22" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="63">
+      <c r="C22" s="64">
         <v>1635</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="64">
         <v>-10321</v>
       </c>
-      <c r="E22" s="63">
+      <c r="E22" s="64">
         <v>-5054</v>
       </c>
-      <c r="F22" s="63">
+      <c r="F22" s="64">
         <v>-5971</v>
       </c>
-      <c r="G22" s="63">
+      <c r="G22" s="64">
         <v>-8146</v>
       </c>
-      <c r="H22" s="63">
+      <c r="H22" s="64">
         <v>-9556</v>
       </c>
-      <c r="I22" s="63">
+      <c r="I22" s="64">
         <v>-7090</v>
       </c>
-      <c r="J22" s="63">
+      <c r="J22" s="64">
         <v>-9331</v>
       </c>
-      <c r="K22" s="63">
+      <c r="K22" s="64">
         <v>-11942</v>
       </c>
       <c r="L22" s="13">
         <v>-13403</v>
       </c>
       <c r="M22" s="13">
         <v>-12534</v>
       </c>
       <c r="N22" s="13">
         <v>-13634</v>
       </c>
       <c r="O22" s="13">
         <v>-16110</v>
       </c>
       <c r="P22" s="13">
         <v>-19238</v>
       </c>
       <c r="Q22" s="13">
         <v>-23888</v>
       </c>
       <c r="R22" s="13">
         <v>-23021</v>
       </c>
       <c r="S22" s="13">
         <v>-34545</v>
       </c>
-      <c r="T22" s="60">
+      <c r="T22" s="63">
         <v>-32710</v>
       </c>
-      <c r="U22" s="60">
+      <c r="U22" s="63">
         <v>-37602</v>
       </c>
-      <c r="V22" s="60">
+      <c r="V22" s="63">
         <v>-13301</v>
       </c>
-      <c r="W22" s="61">
+      <c r="W22" s="64">
         <v>-20173</v>
       </c>
-      <c r="X22" s="61">
+      <c r="X22" s="64">
         <v>-21297</v>
       </c>
-      <c r="Y22" s="62">
+      <c r="Y22" s="65">
         <v>-18068</v>
       </c>
-      <c r="Z22" s="67">
+      <c r="Z22" s="62">
         <v>-23110</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="65">
         <v>-31966</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="65">
         <v>-42649</v>
       </c>
     </row>
     <row r="23" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
@@ -4029,333 +3977,333 @@
       </c>
       <c r="L23" s="13">
         <v>-1692</v>
       </c>
       <c r="M23" s="13">
         <v>-1656</v>
       </c>
       <c r="N23" s="13">
         <v>-2098</v>
       </c>
       <c r="O23" s="13">
         <v>-1884</v>
       </c>
       <c r="P23" s="13">
         <v>-1926</v>
       </c>
       <c r="Q23" s="13">
         <v>-2056</v>
       </c>
       <c r="R23" s="13">
         <v>-1353</v>
       </c>
       <c r="S23" s="13">
         <v>-3211</v>
       </c>
-      <c r="T23" s="60">
+      <c r="T23" s="63">
         <v>-2196</v>
       </c>
-      <c r="U23" s="60">
+      <c r="U23" s="63">
         <v>-844</v>
       </c>
-      <c r="V23" s="60">
+      <c r="V23" s="63">
         <v>-1786</v>
       </c>
-      <c r="W23" s="61">
+      <c r="W23" s="64">
         <v>-2176</v>
       </c>
-      <c r="X23" s="61">
+      <c r="X23" s="64">
         <v>-2696</v>
       </c>
-      <c r="Y23" s="62">
+      <c r="Y23" s="65">
         <v>-1907</v>
       </c>
-      <c r="Z23" s="67">
+      <c r="Z23" s="62">
         <v>-2225</v>
       </c>
-      <c r="AA23" s="62">
+      <c r="AA23" s="65">
         <v>-2516</v>
       </c>
-      <c r="AB23" s="62">
+      <c r="AB23" s="65">
         <v>-3965</v>
       </c>
     </row>
     <row r="24" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="63">
+      <c r="C24" s="64">
         <v>-5738</v>
       </c>
-      <c r="D24" s="63">
+      <c r="D24" s="64">
         <v>-4663</v>
       </c>
-      <c r="E24" s="63">
+      <c r="E24" s="64">
         <v>-4519</v>
       </c>
-      <c r="F24" s="63">
+      <c r="F24" s="64">
         <v>-5166</v>
       </c>
-      <c r="G24" s="63">
+      <c r="G24" s="64">
         <v>-7767</v>
       </c>
-      <c r="H24" s="63">
+      <c r="H24" s="64">
         <v>-6611</v>
       </c>
-      <c r="I24" s="63">
+      <c r="I24" s="64">
         <v>-6634</v>
       </c>
-      <c r="J24" s="63">
+      <c r="J24" s="64">
         <v>-6558</v>
       </c>
-      <c r="K24" s="63">
+      <c r="K24" s="64">
         <v>-6356</v>
       </c>
       <c r="L24" s="13">
         <v>-1400</v>
       </c>
       <c r="M24" s="13">
         <v>-1715</v>
       </c>
       <c r="N24" s="13">
         <v>-1493</v>
       </c>
       <c r="O24" s="13">
         <v>-1243</v>
       </c>
       <c r="P24" s="13">
         <v>245</v>
       </c>
       <c r="Q24" s="13">
         <v>-298</v>
       </c>
       <c r="R24" s="13">
         <v>206</v>
       </c>
       <c r="S24" s="13">
         <v>-1736</v>
       </c>
-      <c r="T24" s="60">
+      <c r="T24" s="63">
         <v>-1140</v>
       </c>
-      <c r="U24" s="60">
+      <c r="U24" s="63">
         <v>-779</v>
       </c>
-      <c r="V24" s="60">
+      <c r="V24" s="63">
         <v>-1896</v>
       </c>
-      <c r="W24" s="61">
+      <c r="W24" s="64">
         <v>-1497</v>
       </c>
-      <c r="X24" s="61">
+      <c r="X24" s="64">
         <v>-1517</v>
       </c>
-      <c r="Y24" s="62">
+      <c r="Y24" s="65">
         <v>-1935</v>
       </c>
-      <c r="Z24" s="67">
+      <c r="Z24" s="62">
         <v>-2885</v>
       </c>
-      <c r="AA24" s="62">
+      <c r="AA24" s="65">
         <v>-2795</v>
       </c>
-      <c r="AB24" s="62">
+      <c r="AB24" s="65">
         <v>-4248</v>
       </c>
     </row>
     <row r="25" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="C25" s="63">
+      <c r="C25" s="64">
         <v>64112</v>
       </c>
-      <c r="D25" s="63">
+      <c r="D25" s="64">
         <v>55209</v>
       </c>
-      <c r="E25" s="63">
+      <c r="E25" s="64">
         <v>9382</v>
       </c>
-      <c r="F25" s="63">
+      <c r="F25" s="64">
         <v>5801</v>
       </c>
-      <c r="G25" s="63">
+      <c r="G25" s="64">
         <v>14819</v>
       </c>
-      <c r="H25" s="63">
+      <c r="H25" s="64">
         <v>16141</v>
       </c>
-      <c r="I25" s="63">
+      <c r="I25" s="64">
         <v>17941</v>
       </c>
-      <c r="J25" s="63">
+      <c r="J25" s="64">
         <v>20095</v>
       </c>
-      <c r="K25" s="63">
+      <c r="K25" s="64">
         <v>25716</v>
       </c>
       <c r="L25" s="13">
         <v>32209</v>
       </c>
       <c r="M25" s="13">
         <v>33127</v>
       </c>
       <c r="N25" s="13">
         <v>30751</v>
       </c>
       <c r="O25" s="13">
         <v>19606</v>
       </c>
       <c r="P25" s="13">
         <v>16465</v>
       </c>
       <c r="Q25" s="13">
         <v>17505</v>
       </c>
       <c r="R25" s="13">
         <v>-2463</v>
       </c>
       <c r="S25" s="13">
         <v>76950</v>
       </c>
-      <c r="T25" s="60">
+      <c r="T25" s="63">
         <v>34437</v>
       </c>
-      <c r="U25" s="60">
+      <c r="U25" s="63">
         <v>24075</v>
       </c>
-      <c r="V25" s="60">
+      <c r="V25" s="63">
         <v>34434</v>
       </c>
-      <c r="W25" s="61">
+      <c r="W25" s="64">
         <v>25607</v>
       </c>
-      <c r="X25" s="61">
+      <c r="X25" s="64">
         <v>31906</v>
       </c>
-      <c r="Y25" s="62">
+      <c r="Y25" s="65">
         <v>33801</v>
       </c>
-      <c r="Z25" s="67">
+      <c r="Z25" s="62">
         <v>50063</v>
       </c>
-      <c r="AA25" s="62">
+      <c r="AA25" s="65">
         <v>73238</v>
       </c>
-      <c r="AB25" s="62">
+      <c r="AB25" s="65">
         <v>87459</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="C26" s="63">
+      <c r="C26" s="64">
         <v>3675</v>
       </c>
-      <c r="D26" s="63">
+      <c r="D26" s="64">
         <v>7454</v>
       </c>
-      <c r="E26" s="63">
+      <c r="E26" s="64">
         <v>16135</v>
       </c>
-      <c r="F26" s="63">
+      <c r="F26" s="64">
         <v>18940</v>
       </c>
-      <c r="G26" s="63">
+      <c r="G26" s="64">
         <v>23284</v>
       </c>
-      <c r="H26" s="63">
+      <c r="H26" s="64">
         <v>24644</v>
       </c>
-      <c r="I26" s="63">
+      <c r="I26" s="64">
         <v>21974</v>
       </c>
-      <c r="J26" s="63">
+      <c r="J26" s="64">
         <v>19488</v>
       </c>
-      <c r="K26" s="63">
+      <c r="K26" s="64">
         <v>17878</v>
       </c>
       <c r="L26" s="13">
         <v>15551</v>
       </c>
       <c r="M26" s="13">
         <v>10030</v>
       </c>
       <c r="N26" s="13">
         <v>24195</v>
       </c>
       <c r="O26" s="13">
         <v>12678</v>
       </c>
       <c r="P26" s="13">
         <v>17376</v>
       </c>
       <c r="Q26" s="13">
         <v>22589</v>
       </c>
       <c r="R26" s="13">
         <v>41915</v>
       </c>
       <c r="S26" s="13">
         <v>29568</v>
       </c>
-      <c r="T26" s="60">
+      <c r="T26" s="63">
         <v>32001</v>
       </c>
-      <c r="U26" s="60">
+      <c r="U26" s="63">
         <v>33178</v>
       </c>
-      <c r="V26" s="60">
+      <c r="V26" s="63">
         <v>42317</v>
       </c>
-      <c r="W26" s="61">
+      <c r="W26" s="64">
         <v>40310</v>
       </c>
-      <c r="X26" s="61">
+      <c r="X26" s="64">
         <v>29253</v>
       </c>
-      <c r="Y26" s="62">
+      <c r="Y26" s="65">
         <v>35301</v>
       </c>
-      <c r="Z26" s="67">
+      <c r="Z26" s="62">
         <v>38112</v>
       </c>
-      <c r="AA26" s="62">
+      <c r="AA26" s="65">
         <v>36061</v>
       </c>
-      <c r="AB26" s="62">
+      <c r="AB26" s="65">
         <v>33126</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>0</v>
       </c>
@@ -4373,3528 +4321,3528 @@
       </c>
       <c r="L27" s="13">
         <v>-870</v>
       </c>
       <c r="M27" s="13">
         <v>-593</v>
       </c>
       <c r="N27" s="13">
         <v>-2311</v>
       </c>
       <c r="O27" s="13">
         <v>5075</v>
       </c>
       <c r="P27" s="13">
         <v>6804</v>
       </c>
       <c r="Q27" s="13">
         <v>10312</v>
       </c>
       <c r="R27" s="13">
         <v>8521</v>
       </c>
       <c r="S27" s="13">
         <v>5015</v>
       </c>
-      <c r="T27" s="60">
+      <c r="T27" s="63">
         <v>18108</v>
       </c>
-      <c r="U27" s="60">
+      <c r="U27" s="63">
         <v>34094</v>
       </c>
-      <c r="V27" s="60">
+      <c r="V27" s="63">
         <v>4877</v>
       </c>
-      <c r="W27" s="61">
+      <c r="W27" s="64">
         <v>11042</v>
       </c>
-      <c r="X27" s="61">
+      <c r="X27" s="64">
         <v>9774</v>
       </c>
-      <c r="Y27" s="62">
+      <c r="Y27" s="65">
         <v>2756</v>
       </c>
-      <c r="Z27" s="67">
+      <c r="Z27" s="62">
         <v>3416</v>
       </c>
-      <c r="AA27" s="62">
+      <c r="AA27" s="65">
         <v>9361</v>
       </c>
-      <c r="AB27" s="62">
+      <c r="AB27" s="65">
         <v>15130</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="76" t="s">
+      <c r="B28" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="76"/>
-[...24 lines deleted...]
-      <c r="AB28" s="76"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="80"/>
+      <c r="F28" s="80"/>
+      <c r="G28" s="80"/>
+      <c r="H28" s="80"/>
+      <c r="I28" s="80"/>
+      <c r="J28" s="80"/>
+      <c r="K28" s="80"/>
+      <c r="L28" s="80"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="80"/>
+      <c r="O28" s="80"/>
+      <c r="P28" s="80"/>
+      <c r="Q28" s="80"/>
+      <c r="R28" s="80"/>
+      <c r="S28" s="80"/>
+      <c r="T28" s="80"/>
+      <c r="U28" s="80"/>
+      <c r="V28" s="80"/>
+      <c r="W28" s="80"/>
+      <c r="X28" s="80"/>
+      <c r="Y28" s="80"/>
+      <c r="Z28" s="80"/>
+      <c r="AA28" s="80"/>
+      <c r="AB28" s="80"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="63">
+      <c r="C29" s="64">
         <v>71512</v>
       </c>
-      <c r="D29" s="63">
+      <c r="D29" s="64">
         <v>72818</v>
       </c>
-      <c r="E29" s="63">
+      <c r="E29" s="64">
         <v>54840</v>
       </c>
-      <c r="F29" s="63">
+      <c r="F29" s="64">
         <v>54552</v>
       </c>
-      <c r="G29" s="63">
+      <c r="G29" s="64">
         <v>65640</v>
       </c>
-      <c r="H29" s="63">
+      <c r="H29" s="64">
         <v>59409</v>
       </c>
-      <c r="I29" s="63">
+      <c r="I29" s="64">
         <v>53340</v>
       </c>
-      <c r="J29" s="63">
+      <c r="J29" s="64">
         <v>58395</v>
       </c>
-      <c r="K29" s="63">
+      <c r="K29" s="64">
         <v>58527</v>
       </c>
-      <c r="L29" s="64">
+      <c r="L29" s="60">
         <v>54186</v>
       </c>
-      <c r="M29" s="64">
+      <c r="M29" s="60">
         <v>46315</v>
       </c>
-      <c r="N29" s="64">
+      <c r="N29" s="60">
         <v>46556</v>
       </c>
-      <c r="O29" s="64">
+      <c r="O29" s="60">
         <v>39055</v>
       </c>
-      <c r="P29" s="64">
+      <c r="P29" s="60">
         <v>48303</v>
       </c>
-      <c r="Q29" s="64">
+      <c r="Q29" s="60">
         <v>62689</v>
       </c>
-      <c r="R29" s="64">
+      <c r="R29" s="60">
         <v>67488</v>
       </c>
-      <c r="S29" s="64">
+      <c r="S29" s="60">
         <v>85169</v>
       </c>
-      <c r="T29" s="65">
+      <c r="T29" s="66">
         <v>54468</v>
       </c>
-      <c r="U29" s="65">
+      <c r="U29" s="66">
         <v>60624</v>
       </c>
-      <c r="V29" s="65">
+      <c r="V29" s="66">
         <v>72407</v>
       </c>
-      <c r="W29" s="65">
+      <c r="W29" s="66">
         <v>81206</v>
       </c>
-      <c r="X29" s="65">
+      <c r="X29" s="66">
         <v>76468</v>
       </c>
-      <c r="Y29" s="65">
+      <c r="Y29" s="66">
         <v>68350</v>
       </c>
-      <c r="Z29" s="68">
-[...2 lines deleted...]
-      <c r="AA29" s="66">
+      <c r="Z29" s="67">
+        <v>80667</v>
+      </c>
+      <c r="AA29" s="68">
         <v>117884</v>
       </c>
-      <c r="AB29" s="68">
+      <c r="AB29" s="67">
         <v>129385</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="33">
         <v>100000000</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K30" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="60">
         <v>351</v>
       </c>
-      <c r="M30" s="64">
+      <c r="M30" s="60">
         <v>305</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="60">
         <v>304</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="60">
         <v>1671</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="60">
         <v>-629</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="60">
         <v>-999</v>
       </c>
-      <c r="R30" s="64">
+      <c r="R30" s="60">
         <v>1904</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="60">
         <v>-2565</v>
       </c>
-      <c r="T30" s="65">
+      <c r="T30" s="66">
         <v>-215</v>
       </c>
-      <c r="U30" s="65">
+      <c r="U30" s="66">
         <v>-1409</v>
       </c>
-      <c r="V30" s="65">
+      <c r="V30" s="66">
         <v>-2223</v>
       </c>
-      <c r="W30" s="65">
+      <c r="W30" s="66">
         <v>-1990</v>
       </c>
-      <c r="X30" s="65">
+      <c r="X30" s="66">
         <v>-1381</v>
       </c>
-      <c r="Y30" s="65">
+      <c r="Y30" s="66">
         <v>-969</v>
       </c>
-      <c r="Z30" s="68">
-[...2 lines deleted...]
-      <c r="AA30" s="66">
+      <c r="Z30" s="67">
+        <v>-1095</v>
+      </c>
+      <c r="AA30" s="68">
         <v>-824</v>
       </c>
-      <c r="AB30" s="68">
+      <c r="AB30" s="67">
         <v>-1768</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="63">
+      <c r="C31" s="64">
         <v>-3760</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="64">
         <v>-3313</v>
       </c>
-      <c r="E31" s="63">
+      <c r="E31" s="64">
         <v>3594</v>
       </c>
-      <c r="F31" s="63">
+      <c r="F31" s="64">
         <v>5368</v>
       </c>
-      <c r="G31" s="63">
+      <c r="G31" s="64">
         <v>2719</v>
       </c>
-      <c r="H31" s="63">
+      <c r="H31" s="64">
         <v>2496</v>
       </c>
-      <c r="I31" s="63">
+      <c r="I31" s="64">
         <v>1930</v>
       </c>
-      <c r="J31" s="63">
+      <c r="J31" s="64">
         <v>1858</v>
       </c>
-      <c r="K31" s="63">
+      <c r="K31" s="64">
         <v>-524</v>
       </c>
-      <c r="L31" s="64">
+      <c r="L31" s="60">
         <v>-1731</v>
       </c>
-      <c r="M31" s="64">
+      <c r="M31" s="60">
         <v>-2056</v>
       </c>
-      <c r="N31" s="64">
+      <c r="N31" s="60">
         <v>-1506</v>
       </c>
-      <c r="O31" s="64">
+      <c r="O31" s="60">
         <v>1319</v>
       </c>
-      <c r="P31" s="64">
+      <c r="P31" s="60">
         <v>1278</v>
       </c>
-      <c r="Q31" s="64">
+      <c r="Q31" s="60">
         <v>-28</v>
       </c>
-      <c r="R31" s="64">
+      <c r="R31" s="60">
         <v>3200</v>
       </c>
-      <c r="S31" s="64">
+      <c r="S31" s="60">
         <v>-4042</v>
       </c>
-      <c r="T31" s="65">
+      <c r="T31" s="66">
         <v>1475</v>
       </c>
-      <c r="U31" s="65">
+      <c r="U31" s="66">
         <v>-998</v>
       </c>
-      <c r="V31" s="65">
+      <c r="V31" s="66">
         <v>1047</v>
       </c>
-      <c r="W31" s="65">
+      <c r="W31" s="66">
         <v>1690</v>
       </c>
-      <c r="X31" s="65">
+      <c r="X31" s="66">
         <v>1510</v>
       </c>
-      <c r="Y31" s="65">
+      <c r="Y31" s="66">
         <v>1826</v>
       </c>
-      <c r="Z31" s="68">
-[...2 lines deleted...]
-      <c r="AA31" s="66">
+      <c r="Z31" s="67">
+        <v>1167</v>
+      </c>
+      <c r="AA31" s="68">
         <v>2252</v>
       </c>
-      <c r="AB31" s="68">
+      <c r="AB31" s="67">
         <v>5043</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="63">
+      <c r="C32" s="64">
         <v>980</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="64">
         <v>2476</v>
       </c>
-      <c r="E32" s="63">
+      <c r="E32" s="64">
         <v>2674</v>
       </c>
-      <c r="F32" s="63">
+      <c r="F32" s="64">
         <v>1973</v>
       </c>
-      <c r="G32" s="63">
+      <c r="G32" s="64">
         <v>1803</v>
       </c>
-      <c r="H32" s="63">
+      <c r="H32" s="64">
         <v>1569</v>
       </c>
-      <c r="I32" s="63">
+      <c r="I32" s="64">
         <v>1331</v>
       </c>
-      <c r="J32" s="63">
+      <c r="J32" s="64">
         <v>1821</v>
       </c>
-      <c r="K32" s="63">
+      <c r="K32" s="64">
         <v>395</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="60">
         <v>-1969</v>
       </c>
-      <c r="M32" s="64">
+      <c r="M32" s="60">
         <v>6003</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="60">
         <v>-886</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="60">
         <v>-2331</v>
       </c>
-      <c r="P32" s="64">
+      <c r="P32" s="60">
         <v>-513</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="60">
         <v>2821</v>
       </c>
-      <c r="R32" s="64">
+      <c r="R32" s="60">
         <v>1339</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="60">
         <v>1597</v>
       </c>
-      <c r="T32" s="65">
+      <c r="T32" s="66">
         <v>6469</v>
       </c>
-      <c r="U32" s="65">
+      <c r="U32" s="66">
         <v>2803</v>
       </c>
-      <c r="V32" s="65">
+      <c r="V32" s="66">
         <v>4000</v>
       </c>
-      <c r="W32" s="65">
+      <c r="W32" s="66">
         <v>3293</v>
       </c>
-      <c r="X32" s="65">
+      <c r="X32" s="66">
         <v>1674</v>
       </c>
-      <c r="Y32" s="65">
+      <c r="Y32" s="66">
         <v>1494</v>
       </c>
-      <c r="Z32" s="68">
-[...2 lines deleted...]
-      <c r="AA32" s="66">
+      <c r="Z32" s="67">
+        <v>950</v>
+      </c>
+      <c r="AA32" s="68">
         <v>4113</v>
       </c>
-      <c r="AB32" s="68">
+      <c r="AB32" s="67">
         <v>3362</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C33" s="63">
+      <c r="C33" s="64">
         <v>-1969</v>
       </c>
-      <c r="D33" s="63">
+      <c r="D33" s="64">
         <v>-237</v>
       </c>
-      <c r="E33" s="63">
+      <c r="E33" s="64">
         <v>2448</v>
       </c>
-      <c r="F33" s="63">
+      <c r="F33" s="64">
         <v>2681</v>
       </c>
-      <c r="G33" s="63">
+      <c r="G33" s="64">
         <v>5238</v>
       </c>
-      <c r="H33" s="63">
+      <c r="H33" s="64">
         <v>2197</v>
       </c>
-      <c r="I33" s="63">
+      <c r="I33" s="64">
         <v>3026</v>
       </c>
-      <c r="J33" s="63">
+      <c r="J33" s="64">
         <v>3368</v>
       </c>
-      <c r="K33" s="63">
+      <c r="K33" s="64">
         <v>-168</v>
       </c>
-      <c r="L33" s="64">
+      <c r="L33" s="60">
         <v>614</v>
       </c>
-      <c r="M33" s="64">
+      <c r="M33" s="60">
         <v>249</v>
       </c>
-      <c r="N33" s="64">
+      <c r="N33" s="60">
         <v>-421</v>
       </c>
-      <c r="O33" s="64">
+      <c r="O33" s="60">
         <v>-305</v>
       </c>
-      <c r="P33" s="64">
+      <c r="P33" s="60">
         <v>-716</v>
       </c>
-      <c r="Q33" s="64">
+      <c r="Q33" s="60">
         <v>-900</v>
       </c>
-      <c r="R33" s="64">
+      <c r="R33" s="60">
         <v>-2646</v>
       </c>
-      <c r="S33" s="64">
+      <c r="S33" s="60">
         <v>-2501</v>
       </c>
-      <c r="T33" s="65">
+      <c r="T33" s="66">
         <v>-12784</v>
       </c>
-      <c r="U33" s="65">
+      <c r="U33" s="66">
         <v>-8948</v>
       </c>
-      <c r="V33" s="65">
+      <c r="V33" s="66">
         <v>-9489</v>
       </c>
-      <c r="W33" s="65">
+      <c r="W33" s="66">
         <v>-2319</v>
       </c>
-      <c r="X33" s="65">
+      <c r="X33" s="66">
         <v>-569</v>
       </c>
-      <c r="Y33" s="65">
+      <c r="Y33" s="66">
         <v>87</v>
       </c>
-      <c r="Z33" s="68">
-[...2 lines deleted...]
-      <c r="AA33" s="66">
+      <c r="Z33" s="67">
+        <v>1081</v>
+      </c>
+      <c r="AA33" s="68">
         <v>-1231</v>
       </c>
-      <c r="AB33" s="68">
+      <c r="AB33" s="67">
         <v>1953</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="63">
+      <c r="C34" s="64">
         <v>-1223</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="64">
         <v>201</v>
       </c>
-      <c r="E34" s="63">
+      <c r="E34" s="64">
         <v>-192</v>
       </c>
-      <c r="F34" s="63">
+      <c r="F34" s="64">
         <v>-326</v>
       </c>
-      <c r="G34" s="63">
+      <c r="G34" s="64">
         <v>-325</v>
       </c>
-      <c r="H34" s="63">
+      <c r="H34" s="64">
         <v>518</v>
       </c>
-      <c r="I34" s="63">
+      <c r="I34" s="64">
         <v>-193</v>
       </c>
-      <c r="J34" s="63">
+      <c r="J34" s="64">
         <v>1374</v>
       </c>
-      <c r="K34" s="63">
+      <c r="K34" s="64">
         <v>1904</v>
       </c>
-      <c r="L34" s="64">
+      <c r="L34" s="60">
         <v>1326</v>
       </c>
-      <c r="M34" s="64">
+      <c r="M34" s="60">
         <v>-272</v>
       </c>
-      <c r="N34" s="64">
+      <c r="N34" s="60">
         <v>504</v>
       </c>
-      <c r="O34" s="64">
+      <c r="O34" s="60">
         <v>1140</v>
       </c>
-      <c r="P34" s="64">
+      <c r="P34" s="60">
         <v>1158</v>
       </c>
-      <c r="Q34" s="64">
+      <c r="Q34" s="60">
         <v>2460</v>
       </c>
-      <c r="R34" s="64">
+      <c r="R34" s="60">
         <v>2818</v>
       </c>
-      <c r="S34" s="64">
+      <c r="S34" s="60">
         <v>2240</v>
       </c>
-      <c r="T34" s="65">
+      <c r="T34" s="66">
         <v>599</v>
       </c>
-      <c r="U34" s="65">
+      <c r="U34" s="66">
         <v>-1762</v>
       </c>
-      <c r="V34" s="65">
+      <c r="V34" s="66">
         <v>-3056</v>
       </c>
-      <c r="W34" s="65">
+      <c r="W34" s="66">
         <v>-1543</v>
       </c>
-      <c r="X34" s="65">
+      <c r="X34" s="66">
         <v>-2022</v>
       </c>
-      <c r="Y34" s="65">
+      <c r="Y34" s="66">
         <v>-1380</v>
       </c>
-      <c r="Z34" s="68">
-[...2 lines deleted...]
-      <c r="AA34" s="66">
+      <c r="Z34" s="67">
+        <v>116</v>
+      </c>
+      <c r="AA34" s="68">
         <v>-5473</v>
       </c>
-      <c r="AB34" s="68">
+      <c r="AB34" s="67">
         <v>-3725</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C35" s="63">
+      <c r="C35" s="64">
         <v>2784</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="64">
         <v>5776</v>
       </c>
-      <c r="E35" s="63">
+      <c r="E35" s="64">
         <v>5875</v>
       </c>
-      <c r="F35" s="63">
+      <c r="F35" s="64">
         <v>3418</v>
       </c>
-      <c r="G35" s="63">
+      <c r="G35" s="64">
         <v>2542</v>
       </c>
-      <c r="H35" s="63">
+      <c r="H35" s="64">
         <v>3333</v>
       </c>
-      <c r="I35" s="63">
+      <c r="I35" s="64">
         <v>2229</v>
       </c>
-      <c r="J35" s="63">
+      <c r="J35" s="64">
         <v>2576</v>
       </c>
-      <c r="K35" s="63">
+      <c r="K35" s="64">
         <v>1594</v>
       </c>
-      <c r="L35" s="64">
+      <c r="L35" s="60">
         <v>3081</v>
       </c>
-      <c r="M35" s="64">
+      <c r="M35" s="60">
         <v>2630</v>
       </c>
-      <c r="N35" s="64">
+      <c r="N35" s="60">
         <v>4063</v>
       </c>
-      <c r="O35" s="64">
+      <c r="O35" s="60">
         <v>2582</v>
       </c>
-      <c r="P35" s="64">
+      <c r="P35" s="60">
         <v>2556</v>
       </c>
-      <c r="Q35" s="64">
+      <c r="Q35" s="60">
         <v>1840</v>
       </c>
-      <c r="R35" s="64">
+      <c r="R35" s="60">
         <v>1436</v>
       </c>
-      <c r="S35" s="64">
+      <c r="S35" s="60">
         <v>3067</v>
       </c>
-      <c r="T35" s="65">
+      <c r="T35" s="66">
         <v>4876</v>
       </c>
-      <c r="U35" s="65">
+      <c r="U35" s="66">
         <v>2371</v>
       </c>
-      <c r="V35" s="65">
+      <c r="V35" s="66">
         <v>1988</v>
       </c>
-      <c r="W35" s="65">
+      <c r="W35" s="66">
         <v>797</v>
       </c>
-      <c r="X35" s="65">
+      <c r="X35" s="66">
         <v>890</v>
       </c>
-      <c r="Y35" s="65">
+      <c r="Y35" s="66">
         <v>776</v>
       </c>
-      <c r="Z35" s="68">
-[...2 lines deleted...]
-      <c r="AA35" s="66">
+      <c r="Z35" s="67">
+        <v>660</v>
+      </c>
+      <c r="AA35" s="68">
         <v>3054</v>
       </c>
-      <c r="AB35" s="68">
+      <c r="AB35" s="67">
         <v>248</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C36" s="63">
+      <c r="C36" s="64">
         <v>-3200</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="64">
         <v>-2124</v>
       </c>
-      <c r="E36" s="63">
+      <c r="E36" s="64">
         <v>890</v>
       </c>
-      <c r="F36" s="63">
+      <c r="F36" s="64">
         <v>5</v>
       </c>
-      <c r="G36" s="63">
+      <c r="G36" s="64">
         <v>241</v>
       </c>
-      <c r="H36" s="63">
+      <c r="H36" s="64">
         <v>-1941</v>
       </c>
-      <c r="I36" s="63">
+      <c r="I36" s="64">
         <v>-2745</v>
       </c>
-      <c r="J36" s="63">
+      <c r="J36" s="64">
         <v>-1706</v>
       </c>
-      <c r="K36" s="63">
+      <c r="K36" s="64">
         <v>-697</v>
       </c>
-      <c r="L36" s="64">
+      <c r="L36" s="60">
         <v>-1239</v>
       </c>
-      <c r="M36" s="64">
+      <c r="M36" s="60">
         <v>-3808</v>
       </c>
-      <c r="N36" s="64">
+      <c r="N36" s="60">
         <v>-7684</v>
       </c>
-      <c r="O36" s="64">
+      <c r="O36" s="60">
         <v>-1767</v>
       </c>
-      <c r="P36" s="64">
+      <c r="P36" s="60">
         <v>1391</v>
       </c>
-      <c r="Q36" s="64">
+      <c r="Q36" s="60">
         <v>-899</v>
       </c>
-      <c r="R36" s="64">
+      <c r="R36" s="60">
         <v>-518</v>
       </c>
-      <c r="S36" s="64">
+      <c r="S36" s="60">
         <v>-8129</v>
       </c>
-      <c r="T36" s="65">
+      <c r="T36" s="66">
         <v>-11545</v>
       </c>
-      <c r="U36" s="65">
+      <c r="U36" s="66">
         <v>-4495</v>
       </c>
-      <c r="V36" s="65">
+      <c r="V36" s="66">
         <v>-6340</v>
       </c>
-      <c r="W36" s="65">
+      <c r="W36" s="66">
         <v>-1887</v>
       </c>
-      <c r="X36" s="65">
+      <c r="X36" s="66">
         <v>-1156</v>
       </c>
-      <c r="Y36" s="65">
+      <c r="Y36" s="66">
         <v>-2634</v>
       </c>
-      <c r="Z36" s="68">
-[...2 lines deleted...]
-      <c r="AA36" s="66">
+      <c r="Z36" s="67">
+        <v>-5658</v>
+      </c>
+      <c r="AA36" s="68">
         <v>-1931</v>
       </c>
-      <c r="AB36" s="68">
+      <c r="AB36" s="67">
         <v>-3472</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K37" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L37" s="64">
+      <c r="L37" s="60">
         <v>1</v>
       </c>
-      <c r="M37" s="64">
+      <c r="M37" s="60">
         <v>-235</v>
       </c>
-      <c r="N37" s="64">
+      <c r="N37" s="60">
         <v>-511</v>
       </c>
-      <c r="O37" s="64">
+      <c r="O37" s="60">
         <v>392</v>
       </c>
-      <c r="P37" s="64">
+      <c r="P37" s="60">
         <v>-736</v>
       </c>
-      <c r="Q37" s="64">
+      <c r="Q37" s="60">
         <v>522</v>
       </c>
-      <c r="R37" s="64">
+      <c r="R37" s="60">
         <v>-585</v>
       </c>
-      <c r="S37" s="64">
+      <c r="S37" s="60">
         <v>-2267</v>
       </c>
-      <c r="T37" s="65">
+      <c r="T37" s="66">
         <v>-6686</v>
       </c>
-      <c r="U37" s="65">
+      <c r="U37" s="66">
         <v>-6240</v>
       </c>
-      <c r="V37" s="65">
+      <c r="V37" s="66">
         <v>-4959</v>
       </c>
-      <c r="W37" s="65">
+      <c r="W37" s="66">
         <v>-2083</v>
       </c>
-      <c r="X37" s="65">
+      <c r="X37" s="66">
         <v>-1793</v>
       </c>
-      <c r="Y37" s="65">
+      <c r="Y37" s="66">
         <v>-2653</v>
       </c>
-      <c r="Z37" s="68">
-[...2 lines deleted...]
-      <c r="AA37" s="66">
+      <c r="Z37" s="67">
+        <v>-3141</v>
+      </c>
+      <c r="AA37" s="68">
         <v>-2971</v>
       </c>
-      <c r="AB37" s="68">
+      <c r="AB37" s="67">
         <v>-3646</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C38" s="63">
+      <c r="C38" s="64">
         <v>-4972</v>
       </c>
-      <c r="D38" s="63">
+      <c r="D38" s="64">
         <v>-373</v>
       </c>
-      <c r="E38" s="63">
+      <c r="E38" s="64">
         <v>4610</v>
       </c>
-      <c r="F38" s="63">
+      <c r="F38" s="64">
         <v>4773</v>
       </c>
-      <c r="G38" s="63">
+      <c r="G38" s="64">
         <v>6647</v>
       </c>
-      <c r="H38" s="63">
+      <c r="H38" s="64">
         <v>5603</v>
       </c>
-      <c r="I38" s="63">
+      <c r="I38" s="64">
         <v>5572</v>
       </c>
-      <c r="J38" s="63">
+      <c r="J38" s="64">
         <v>7245</v>
       </c>
-      <c r="K38" s="63">
+      <c r="K38" s="64">
         <v>7479</v>
       </c>
-      <c r="L38" s="64">
+      <c r="L38" s="60">
         <v>5721</v>
       </c>
-      <c r="M38" s="64">
+      <c r="M38" s="60">
         <v>4403</v>
       </c>
-      <c r="N38" s="64">
+      <c r="N38" s="60">
         <v>4057</v>
       </c>
-      <c r="O38" s="64">
+      <c r="O38" s="60">
         <v>2531</v>
       </c>
-      <c r="P38" s="64">
+      <c r="P38" s="60">
         <v>4610</v>
       </c>
-      <c r="Q38" s="64">
+      <c r="Q38" s="60">
         <v>6816</v>
       </c>
-      <c r="R38" s="64">
+      <c r="R38" s="60">
         <v>4821</v>
       </c>
-      <c r="S38" s="64">
+      <c r="S38" s="60">
         <v>1343</v>
       </c>
-      <c r="T38" s="65">
+      <c r="T38" s="66">
         <v>454</v>
       </c>
-      <c r="U38" s="65">
+      <c r="U38" s="66">
         <v>-3339</v>
       </c>
-      <c r="V38" s="65">
+      <c r="V38" s="66">
         <v>-555</v>
       </c>
-      <c r="W38" s="65">
+      <c r="W38" s="66">
         <v>896</v>
       </c>
-      <c r="X38" s="65">
+      <c r="X38" s="66">
         <v>284</v>
       </c>
-      <c r="Y38" s="65">
+      <c r="Y38" s="66">
         <v>526</v>
       </c>
-      <c r="Z38" s="68">
-[...2 lines deleted...]
-      <c r="AA38" s="66">
+      <c r="Z38" s="67">
+        <v>22</v>
+      </c>
+      <c r="AA38" s="68">
         <v>176</v>
       </c>
-      <c r="AB38" s="68">
+      <c r="AB38" s="67">
         <v>1668</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C39" s="63">
+      <c r="C39" s="64">
         <v>-3602</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="64">
         <v>-11</v>
       </c>
-      <c r="E39" s="63">
+      <c r="E39" s="64">
         <v>3712</v>
       </c>
-      <c r="F39" s="63">
+      <c r="F39" s="64">
         <v>5895</v>
       </c>
-      <c r="G39" s="63">
+      <c r="G39" s="64">
         <v>6222</v>
       </c>
-      <c r="H39" s="63">
+      <c r="H39" s="64">
         <v>5732</v>
       </c>
-      <c r="I39" s="63">
+      <c r="I39" s="64">
         <v>3461</v>
       </c>
-      <c r="J39" s="63">
+      <c r="J39" s="64">
         <v>3457</v>
       </c>
-      <c r="K39" s="63">
+      <c r="K39" s="64">
         <v>2960</v>
       </c>
-      <c r="L39" s="64">
+      <c r="L39" s="60">
         <v>1651</v>
       </c>
-      <c r="M39" s="64">
+      <c r="M39" s="60">
         <v>1544</v>
       </c>
-      <c r="N39" s="64">
+      <c r="N39" s="60">
         <v>2403</v>
       </c>
-      <c r="O39" s="64">
+      <c r="O39" s="60">
         <v>2865</v>
       </c>
-      <c r="P39" s="64">
+      <c r="P39" s="60">
         <v>2327</v>
       </c>
-      <c r="Q39" s="64">
+      <c r="Q39" s="60">
         <v>4859</v>
       </c>
-      <c r="R39" s="64">
+      <c r="R39" s="60">
         <v>6252</v>
       </c>
-      <c r="S39" s="64">
+      <c r="S39" s="60">
         <v>2166</v>
       </c>
-      <c r="T39" s="65">
+      <c r="T39" s="66">
         <v>5330</v>
       </c>
-      <c r="U39" s="65">
+      <c r="U39" s="66">
         <v>4596</v>
       </c>
-      <c r="V39" s="65">
+      <c r="V39" s="66">
         <v>4973</v>
       </c>
-      <c r="W39" s="65">
+      <c r="W39" s="66">
         <v>2648</v>
       </c>
-      <c r="X39" s="65">
+      <c r="X39" s="66">
         <v>2255</v>
       </c>
-      <c r="Y39" s="65">
+      <c r="Y39" s="66">
         <v>2115</v>
       </c>
-      <c r="Z39" s="68">
-[...2 lines deleted...]
-      <c r="AA39" s="66">
+      <c r="Z39" s="67">
+        <v>774</v>
+      </c>
+      <c r="AA39" s="68">
         <v>1950</v>
       </c>
-      <c r="AB39" s="68">
+      <c r="AB39" s="67">
         <v>2710</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="C40" s="63">
+      <c r="C40" s="64">
         <v>-4183</v>
       </c>
-      <c r="D40" s="63">
+      <c r="D40" s="64">
         <v>-4006</v>
       </c>
-      <c r="E40" s="63">
+      <c r="E40" s="64">
         <v>-2654</v>
       </c>
-      <c r="F40" s="63">
+      <c r="F40" s="64">
         <v>-2939</v>
       </c>
-      <c r="G40" s="63">
+      <c r="G40" s="64">
         <v>-4094</v>
       </c>
-      <c r="H40" s="63">
+      <c r="H40" s="64">
         <v>-3555</v>
       </c>
-      <c r="I40" s="63">
+      <c r="I40" s="64">
         <v>-3289</v>
       </c>
-      <c r="J40" s="63">
+      <c r="J40" s="64">
         <v>-2019</v>
       </c>
-      <c r="K40" s="63">
+      <c r="K40" s="64">
         <v>-1883</v>
       </c>
-      <c r="L40" s="64">
+      <c r="L40" s="60">
         <v>-250</v>
       </c>
-      <c r="M40" s="64">
+      <c r="M40" s="60">
         <v>-1806</v>
       </c>
-      <c r="N40" s="64">
+      <c r="N40" s="60">
         <v>-886</v>
       </c>
-      <c r="O40" s="64">
+      <c r="O40" s="60">
         <v>630</v>
       </c>
-      <c r="P40" s="64">
+      <c r="P40" s="60">
         <v>-278</v>
       </c>
-      <c r="Q40" s="64">
+      <c r="Q40" s="60">
         <v>873</v>
       </c>
-      <c r="R40" s="64">
+      <c r="R40" s="60">
         <v>1516</v>
       </c>
-      <c r="S40" s="64">
+      <c r="S40" s="60">
         <v>32</v>
       </c>
-      <c r="T40" s="65">
+      <c r="T40" s="66">
         <v>-1715</v>
       </c>
-      <c r="U40" s="65">
+      <c r="U40" s="66">
         <v>-1393</v>
       </c>
-      <c r="V40" s="65">
+      <c r="V40" s="66">
         <v>-1361</v>
       </c>
-      <c r="W40" s="65">
+      <c r="W40" s="66">
         <v>-810</v>
       </c>
-      <c r="X40" s="65">
+      <c r="X40" s="66">
         <v>-1151</v>
       </c>
-      <c r="Y40" s="65">
+      <c r="Y40" s="66">
         <v>-2256</v>
       </c>
-      <c r="Z40" s="68">
-[...2 lines deleted...]
-      <c r="AA40" s="66">
+      <c r="Z40" s="67">
+        <v>-3481</v>
+      </c>
+      <c r="AA40" s="68">
         <v>-3330</v>
       </c>
-      <c r="AB40" s="68">
+      <c r="AB40" s="67">
         <v>-4680</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="C41" s="63">
+      <c r="C41" s="64">
         <v>456</v>
       </c>
-      <c r="D41" s="63">
+      <c r="D41" s="64">
         <v>1373</v>
       </c>
-      <c r="E41" s="63">
+      <c r="E41" s="64">
         <v>1443</v>
       </c>
-      <c r="F41" s="63">
+      <c r="F41" s="64">
         <v>1123</v>
       </c>
-      <c r="G41" s="63">
+      <c r="G41" s="64">
         <v>140</v>
       </c>
-      <c r="H41" s="63">
+      <c r="H41" s="64">
         <v>1481</v>
       </c>
-      <c r="I41" s="63">
+      <c r="I41" s="64">
         <v>-143</v>
       </c>
-      <c r="J41" s="63">
+      <c r="J41" s="64">
         <v>-188</v>
       </c>
-      <c r="K41" s="63">
+      <c r="K41" s="64">
         <v>1350</v>
       </c>
-      <c r="L41" s="64">
+      <c r="L41" s="60">
         <v>229</v>
       </c>
-      <c r="M41" s="64">
+      <c r="M41" s="60">
         <v>-602</v>
       </c>
-      <c r="N41" s="64">
+      <c r="N41" s="60">
         <v>-919</v>
       </c>
-      <c r="O41" s="64">
+      <c r="O41" s="60">
         <v>-1292</v>
       </c>
-      <c r="P41" s="64">
+      <c r="P41" s="60">
         <v>-2162</v>
       </c>
-      <c r="Q41" s="64">
+      <c r="Q41" s="60">
         <v>-2033</v>
       </c>
-      <c r="R41" s="64">
+      <c r="R41" s="60">
         <v>-3312</v>
       </c>
-      <c r="S41" s="64">
+      <c r="S41" s="60">
         <v>-5408</v>
       </c>
-      <c r="T41" s="65">
+      <c r="T41" s="66">
         <v>-10398</v>
       </c>
-      <c r="U41" s="65">
+      <c r="U41" s="66">
         <v>-5499</v>
       </c>
-      <c r="V41" s="65">
+      <c r="V41" s="66">
         <v>-1382</v>
       </c>
-      <c r="W41" s="65">
+      <c r="W41" s="66">
         <v>3617</v>
       </c>
-      <c r="X41" s="65">
+      <c r="X41" s="66">
         <v>2993</v>
       </c>
-      <c r="Y41" s="65">
+      <c r="Y41" s="66">
         <v>2346</v>
       </c>
-      <c r="Z41" s="68">
-[...2 lines deleted...]
-      <c r="AA41" s="66">
+      <c r="Z41" s="67">
+        <v>3483</v>
+      </c>
+      <c r="AA41" s="68">
         <v>5178</v>
       </c>
-      <c r="AB41" s="68">
+      <c r="AB41" s="67">
         <v>5849</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="63">
+      <c r="C42" s="64">
         <v>902</v>
       </c>
-      <c r="D42" s="63">
+      <c r="D42" s="64">
         <v>2645</v>
       </c>
-      <c r="E42" s="63">
+      <c r="E42" s="64">
         <v>4038</v>
       </c>
-      <c r="F42" s="63">
+      <c r="F42" s="64">
         <v>5205</v>
       </c>
-      <c r="G42" s="63">
+      <c r="G42" s="64">
         <v>5156</v>
       </c>
-      <c r="H42" s="63">
+      <c r="H42" s="64">
         <v>4554</v>
       </c>
-      <c r="I42" s="63">
+      <c r="I42" s="64">
         <v>3959</v>
       </c>
-      <c r="J42" s="63">
+      <c r="J42" s="64">
         <v>4578</v>
       </c>
-      <c r="K42" s="63">
+      <c r="K42" s="64">
         <v>3815</v>
       </c>
-      <c r="L42" s="64">
+      <c r="L42" s="60">
         <v>2896</v>
       </c>
-      <c r="M42" s="64">
+      <c r="M42" s="60">
         <v>1181</v>
       </c>
-      <c r="N42" s="64">
+      <c r="N42" s="60">
         <v>1106</v>
       </c>
-      <c r="O42" s="64">
+      <c r="O42" s="60">
         <v>2589</v>
       </c>
-      <c r="P42" s="64">
+      <c r="P42" s="60">
         <v>4536</v>
       </c>
-      <c r="Q42" s="64">
+      <c r="Q42" s="60">
         <v>3245</v>
       </c>
-      <c r="R42" s="64">
+      <c r="R42" s="60">
         <v>3409</v>
       </c>
-      <c r="S42" s="64">
+      <c r="S42" s="60">
         <v>70</v>
       </c>
-      <c r="T42" s="65">
+      <c r="T42" s="66">
         <v>-876</v>
       </c>
-      <c r="U42" s="65">
+      <c r="U42" s="66">
         <v>-744</v>
       </c>
-      <c r="V42" s="65">
+      <c r="V42" s="66">
         <v>499</v>
       </c>
-      <c r="W42" s="65">
+      <c r="W42" s="66">
         <v>113</v>
       </c>
-      <c r="X42" s="65">
+      <c r="X42" s="66">
         <v>-209</v>
       </c>
-      <c r="Y42" s="65">
+      <c r="Y42" s="66">
         <v>-768</v>
       </c>
-      <c r="Z42" s="68">
-[...2 lines deleted...]
-      <c r="AA42" s="66">
+      <c r="Z42" s="67">
+        <v>-1246</v>
+      </c>
+      <c r="AA42" s="68">
         <v>-330</v>
       </c>
-      <c r="AB42" s="68">
+      <c r="AB42" s="67">
         <v>-2763</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C43" s="63">
+      <c r="C43" s="64">
         <v>-514</v>
       </c>
-      <c r="D43" s="63">
+      <c r="D43" s="64">
         <v>-364</v>
       </c>
-      <c r="E43" s="63">
+      <c r="E43" s="64">
         <v>975</v>
       </c>
-      <c r="F43" s="63">
+      <c r="F43" s="64">
         <v>1088</v>
       </c>
-      <c r="G43" s="63">
+      <c r="G43" s="64">
         <v>160</v>
       </c>
-      <c r="H43" s="63">
+      <c r="H43" s="64">
         <v>1305</v>
       </c>
-      <c r="I43" s="63">
+      <c r="I43" s="64">
         <v>1503</v>
       </c>
-      <c r="J43" s="63">
+      <c r="J43" s="64">
         <v>1421</v>
       </c>
-      <c r="K43" s="63">
+      <c r="K43" s="64">
         <v>1332</v>
       </c>
-      <c r="L43" s="64">
+      <c r="L43" s="60">
         <v>1125</v>
       </c>
-      <c r="M43" s="64">
+      <c r="M43" s="60">
         <v>942</v>
       </c>
-      <c r="N43" s="64">
+      <c r="N43" s="60">
         <v>311</v>
       </c>
-      <c r="O43" s="64">
+      <c r="O43" s="60">
         <v>970</v>
       </c>
-      <c r="P43" s="64">
+      <c r="P43" s="60">
         <v>2042</v>
       </c>
-      <c r="Q43" s="64">
+      <c r="Q43" s="60">
         <v>2050</v>
       </c>
-      <c r="R43" s="64">
+      <c r="R43" s="60">
         <v>5938</v>
       </c>
-      <c r="S43" s="64">
+      <c r="S43" s="60">
         <v>1017</v>
       </c>
-      <c r="T43" s="65">
+      <c r="T43" s="66">
         <v>2662</v>
       </c>
-      <c r="U43" s="65">
+      <c r="U43" s="66">
         <v>2260</v>
       </c>
-      <c r="V43" s="65">
+      <c r="V43" s="66">
         <v>2183</v>
       </c>
-      <c r="W43" s="65">
+      <c r="W43" s="66">
         <v>1835</v>
       </c>
-      <c r="X43" s="65">
+      <c r="X43" s="66">
         <v>1313</v>
       </c>
-      <c r="Y43" s="65">
+      <c r="Y43" s="66">
         <v>602</v>
       </c>
-      <c r="Z43" s="68">
-[...2 lines deleted...]
-      <c r="AA43" s="66">
+      <c r="Z43" s="67">
+        <v>172</v>
+      </c>
+      <c r="AA43" s="68">
         <v>518</v>
       </c>
-      <c r="AB43" s="68">
+      <c r="AB43" s="67">
         <v>656</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="35" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="C44" s="63">
+      <c r="C44" s="64">
         <v>22077</v>
       </c>
-      <c r="D44" s="63">
+      <c r="D44" s="64">
         <v>5806</v>
       </c>
-      <c r="E44" s="63">
+      <c r="E44" s="64">
         <v>-1552</v>
       </c>
-      <c r="F44" s="63">
+      <c r="F44" s="64">
         <v>-1619</v>
       </c>
-      <c r="G44" s="63">
+      <c r="G44" s="64">
         <v>-2526</v>
       </c>
-      <c r="H44" s="63">
+      <c r="H44" s="64">
         <v>-7131</v>
       </c>
-      <c r="I44" s="63">
+      <c r="I44" s="64">
         <v>-4812</v>
       </c>
-      <c r="J44" s="63">
+      <c r="J44" s="64">
         <v>-6451</v>
       </c>
-      <c r="K44" s="63">
+      <c r="K44" s="64">
         <v>-6203</v>
       </c>
-      <c r="L44" s="64">
+      <c r="L44" s="60">
         <v>-5808</v>
       </c>
-      <c r="M44" s="64">
+      <c r="M44" s="60">
         <v>-5976</v>
       </c>
-      <c r="N44" s="64">
+      <c r="N44" s="60">
         <v>-6779</v>
       </c>
-      <c r="O44" s="64">
+      <c r="O44" s="60">
         <v>-8045</v>
       </c>
-      <c r="P44" s="64">
+      <c r="P44" s="60">
         <v>-9832</v>
       </c>
-      <c r="Q44" s="64">
+      <c r="Q44" s="60">
         <v>-9615</v>
       </c>
-      <c r="R44" s="64">
+      <c r="R44" s="60">
         <v>-8925</v>
       </c>
-      <c r="S44" s="64">
+      <c r="S44" s="60">
         <v>-12695</v>
       </c>
-      <c r="T44" s="65">
+      <c r="T44" s="66">
         <v>-11879</v>
       </c>
-      <c r="U44" s="65">
+      <c r="U44" s="66">
         <v>-11144</v>
       </c>
-      <c r="V44" s="65">
+      <c r="V44" s="66">
         <v>3346</v>
       </c>
-      <c r="W44" s="65">
+      <c r="W44" s="66">
         <v>-842</v>
       </c>
-      <c r="X44" s="65">
+      <c r="X44" s="66">
         <v>2304</v>
       </c>
-      <c r="Y44" s="65">
+      <c r="Y44" s="66">
         <v>-2577</v>
       </c>
-      <c r="Z44" s="68">
-[...2 lines deleted...]
-      <c r="AA44" s="66">
+      <c r="Z44" s="67">
+        <v>-3869</v>
+      </c>
+      <c r="AA44" s="68">
         <v>-2403</v>
       </c>
-      <c r="AB44" s="68">
+      <c r="AB44" s="67">
         <v>-5981</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K45" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L45" s="64">
+      <c r="L45" s="60">
         <v>-648</v>
       </c>
-      <c r="M45" s="64">
+      <c r="M45" s="60">
         <v>-1152</v>
       </c>
-      <c r="N45" s="64">
+      <c r="N45" s="60">
         <v>-2046</v>
       </c>
-      <c r="O45" s="64">
+      <c r="O45" s="60">
         <v>-2115</v>
       </c>
-      <c r="P45" s="64">
+      <c r="P45" s="60">
         <v>-1767</v>
       </c>
-      <c r="Q45" s="64">
+      <c r="Q45" s="60">
         <v>-1629</v>
       </c>
-      <c r="R45" s="64">
+      <c r="R45" s="60">
         <v>-958</v>
       </c>
-      <c r="S45" s="64">
+      <c r="S45" s="60">
         <v>-2341</v>
       </c>
-      <c r="T45" s="65">
+      <c r="T45" s="66">
         <v>-1602</v>
       </c>
-      <c r="U45" s="65">
+      <c r="U45" s="66">
         <v>-862</v>
       </c>
-      <c r="V45" s="65">
+      <c r="V45" s="66">
         <v>-1143</v>
       </c>
-      <c r="W45" s="65">
+      <c r="W45" s="66">
         <v>-1538</v>
       </c>
-      <c r="X45" s="65">
+      <c r="X45" s="66">
         <v>-2054</v>
       </c>
-      <c r="Y45" s="65">
+      <c r="Y45" s="66">
         <v>-1192</v>
       </c>
-      <c r="Z45" s="68">
-[...2 lines deleted...]
-      <c r="AA45" s="66">
+      <c r="Z45" s="67">
+        <v>-1433</v>
+      </c>
+      <c r="AA45" s="68">
         <v>-1382</v>
       </c>
-      <c r="AB45" s="68">
+      <c r="AB45" s="67">
         <v>-2903</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="35" t="s">
         <v>72</v>
       </c>
       <c r="B46" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="C46" s="63">
+      <c r="C46" s="64">
         <v>-51</v>
       </c>
-      <c r="D46" s="63">
+      <c r="D46" s="64">
         <v>2306</v>
       </c>
-      <c r="E46" s="63">
+      <c r="E46" s="64">
         <v>3462</v>
       </c>
-      <c r="F46" s="63">
+      <c r="F46" s="64">
         <v>3166</v>
       </c>
-      <c r="G46" s="63">
+      <c r="G46" s="64">
         <v>3614</v>
       </c>
-      <c r="H46" s="63">
+      <c r="H46" s="64">
         <v>2463</v>
       </c>
-      <c r="I46" s="63">
+      <c r="I46" s="64">
         <v>1596</v>
       </c>
-      <c r="J46" s="63">
+      <c r="J46" s="64">
         <v>1478</v>
       </c>
-      <c r="K46" s="63">
+      <c r="K46" s="64">
         <v>3579</v>
       </c>
-      <c r="L46" s="64">
+      <c r="L46" s="60">
         <v>1946</v>
       </c>
-      <c r="M46" s="64">
+      <c r="M46" s="60">
         <v>2401</v>
       </c>
-      <c r="N46" s="64">
+      <c r="N46" s="60">
         <v>2811</v>
       </c>
-      <c r="O46" s="64">
+      <c r="O46" s="60">
         <v>862</v>
       </c>
-      <c r="P46" s="64">
+      <c r="P46" s="60">
         <v>4393</v>
       </c>
-      <c r="Q46" s="64">
+      <c r="Q46" s="60">
         <v>2900</v>
       </c>
-      <c r="R46" s="64">
+      <c r="R46" s="60">
         <v>3826</v>
       </c>
-      <c r="S46" s="64">
+      <c r="S46" s="60">
         <v>2052</v>
       </c>
-      <c r="T46" s="65">
+      <c r="T46" s="66">
         <v>5757</v>
       </c>
-      <c r="U46" s="65">
+      <c r="U46" s="66">
         <v>4080</v>
       </c>
-      <c r="V46" s="65">
+      <c r="V46" s="66">
         <v>3251</v>
       </c>
-      <c r="W46" s="65">
+      <c r="W46" s="66">
         <v>2370</v>
       </c>
-      <c r="X46" s="65">
+      <c r="X46" s="66">
         <v>2647</v>
       </c>
-      <c r="Y46" s="65">
+      <c r="Y46" s="66">
         <v>1149</v>
       </c>
-      <c r="Z46" s="68">
-[...2 lines deleted...]
-      <c r="AA46" s="66">
+      <c r="Z46" s="67">
+        <v>574</v>
+      </c>
+      <c r="AA46" s="68">
         <v>1858</v>
       </c>
-      <c r="AB46" s="68">
+      <c r="AB46" s="67">
         <v>1119</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B47" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="C47" s="63">
+      <c r="C47" s="64">
         <v>64112</v>
       </c>
-      <c r="D47" s="63">
+      <c r="D47" s="64">
         <v>55209</v>
       </c>
-      <c r="E47" s="63">
+      <c r="E47" s="64">
         <v>9382</v>
       </c>
-      <c r="F47" s="63">
+      <c r="F47" s="64">
         <v>5801</v>
       </c>
-      <c r="G47" s="63">
+      <c r="G47" s="64">
         <v>14819</v>
       </c>
-      <c r="H47" s="63">
+      <c r="H47" s="64">
         <v>16141</v>
       </c>
-      <c r="I47" s="63">
+      <c r="I47" s="64">
         <v>17941</v>
       </c>
-      <c r="J47" s="63">
+      <c r="J47" s="64">
         <v>20095</v>
       </c>
-      <c r="K47" s="63">
+      <c r="K47" s="64">
         <v>25716</v>
       </c>
-      <c r="L47" s="64">
+      <c r="L47" s="60">
         <v>32209</v>
       </c>
-      <c r="M47" s="64">
+      <c r="M47" s="60">
         <v>33127</v>
       </c>
-      <c r="N47" s="64">
+      <c r="N47" s="60">
         <v>30751</v>
       </c>
-      <c r="O47" s="64">
+      <c r="O47" s="60">
         <v>19606</v>
       </c>
-      <c r="P47" s="64">
+      <c r="P47" s="60">
         <v>16465</v>
       </c>
-      <c r="Q47" s="64">
+      <c r="Q47" s="60">
         <v>17505</v>
       </c>
-      <c r="R47" s="64">
+      <c r="R47" s="60">
         <v>-2463</v>
       </c>
-      <c r="S47" s="64">
+      <c r="S47" s="60">
         <v>76950</v>
       </c>
-      <c r="T47" s="65">
+      <c r="T47" s="66">
         <v>34437</v>
       </c>
-      <c r="U47" s="65">
+      <c r="U47" s="66">
         <v>24075</v>
       </c>
-      <c r="V47" s="65">
+      <c r="V47" s="66">
         <v>34434</v>
       </c>
-      <c r="W47" s="65">
+      <c r="W47" s="66">
         <v>25607</v>
       </c>
-      <c r="X47" s="65">
+      <c r="X47" s="66">
         <v>31906</v>
       </c>
-      <c r="Y47" s="65">
+      <c r="Y47" s="66">
         <v>33801</v>
       </c>
-      <c r="Z47" s="68">
+      <c r="Z47" s="67">
         <v>50063</v>
       </c>
-      <c r="AA47" s="66">
+      <c r="AA47" s="68">
         <v>73238</v>
       </c>
-      <c r="AB47" s="68">
+      <c r="AB47" s="67">
         <v>87459</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="C48" s="63">
+      <c r="C48" s="64">
         <v>3675</v>
       </c>
-      <c r="D48" s="63">
+      <c r="D48" s="64">
         <v>7454</v>
       </c>
-      <c r="E48" s="63">
+      <c r="E48" s="64">
         <v>16135</v>
       </c>
-      <c r="F48" s="63">
+      <c r="F48" s="64">
         <v>18940</v>
       </c>
-      <c r="G48" s="63">
+      <c r="G48" s="64">
         <v>23284</v>
       </c>
-      <c r="H48" s="63">
+      <c r="H48" s="64">
         <v>24644</v>
       </c>
-      <c r="I48" s="63">
+      <c r="I48" s="64">
         <v>21974</v>
       </c>
-      <c r="J48" s="63">
+      <c r="J48" s="64">
         <v>19488</v>
       </c>
-      <c r="K48" s="63">
+      <c r="K48" s="64">
         <v>17878</v>
       </c>
-      <c r="L48" s="64">
+      <c r="L48" s="60">
         <v>15551</v>
       </c>
-      <c r="M48" s="64">
+      <c r="M48" s="60">
         <v>10030</v>
       </c>
-      <c r="N48" s="64">
+      <c r="N48" s="60">
         <v>24195</v>
       </c>
-      <c r="O48" s="64">
+      <c r="O48" s="60">
         <v>12678</v>
       </c>
-      <c r="P48" s="64">
+      <c r="P48" s="60">
         <v>17376</v>
       </c>
-      <c r="Q48" s="64">
+      <c r="Q48" s="60">
         <v>22589</v>
       </c>
-      <c r="R48" s="64">
+      <c r="R48" s="60">
         <v>41915</v>
       </c>
-      <c r="S48" s="64">
+      <c r="S48" s="60">
         <v>29568</v>
       </c>
-      <c r="T48" s="65">
+      <c r="T48" s="66">
         <v>32001</v>
       </c>
-      <c r="U48" s="65">
+      <c r="U48" s="66">
         <v>33178</v>
       </c>
-      <c r="V48" s="65">
+      <c r="V48" s="66">
         <v>42317</v>
       </c>
-      <c r="W48" s="65">
+      <c r="W48" s="66">
         <v>40310</v>
       </c>
-      <c r="X48" s="65">
+      <c r="X48" s="66">
         <v>29253</v>
       </c>
-      <c r="Y48" s="65">
+      <c r="Y48" s="66">
         <v>35301</v>
       </c>
-      <c r="Z48" s="68">
+      <c r="Z48" s="67">
         <v>38112</v>
       </c>
-      <c r="AA48" s="66">
+      <c r="AA48" s="68">
         <v>36061</v>
       </c>
-      <c r="AB48" s="68">
+      <c r="AB48" s="67">
         <v>33126</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K49" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L49" s="64">
+      <c r="L49" s="60">
         <v>-870</v>
       </c>
-      <c r="M49" s="64">
+      <c r="M49" s="60">
         <v>-593</v>
       </c>
-      <c r="N49" s="64">
+      <c r="N49" s="60">
         <v>-2311</v>
       </c>
-      <c r="O49" s="64">
+      <c r="O49" s="60">
         <v>5075</v>
       </c>
-      <c r="P49" s="64">
+      <c r="P49" s="60">
         <v>6804</v>
       </c>
-      <c r="Q49" s="64">
+      <c r="Q49" s="60">
         <v>10312</v>
       </c>
-      <c r="R49" s="64">
+      <c r="R49" s="60">
         <v>8521</v>
       </c>
-      <c r="S49" s="64">
+      <c r="S49" s="60">
         <v>5015</v>
       </c>
-      <c r="T49" s="65">
+      <c r="T49" s="66">
         <v>18108</v>
       </c>
-      <c r="U49" s="65">
+      <c r="U49" s="66">
         <v>34094</v>
       </c>
-      <c r="V49" s="65">
+      <c r="V49" s="66">
         <v>4877</v>
       </c>
-      <c r="W49" s="65">
+      <c r="W49" s="66">
         <v>11042</v>
       </c>
-      <c r="X49" s="65">
+      <c r="X49" s="66">
         <v>9774</v>
       </c>
-      <c r="Y49" s="65">
+      <c r="Y49" s="66">
         <v>2756</v>
       </c>
-      <c r="Z49" s="68">
+      <c r="Z49" s="67">
         <v>3416</v>
       </c>
-      <c r="AA49" s="66">
+      <c r="AA49" s="68">
         <v>9361</v>
       </c>
-      <c r="AB49" s="68">
+      <c r="AB49" s="67">
         <v>15130</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="76" t="s">
+      <c r="B50" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="C50" s="76"/>
-[...24 lines deleted...]
-      <c r="AB50" s="76"/>
+      <c r="C50" s="80"/>
+      <c r="D50" s="80"/>
+      <c r="E50" s="80"/>
+      <c r="F50" s="80"/>
+      <c r="G50" s="80"/>
+      <c r="H50" s="80"/>
+      <c r="I50" s="80"/>
+      <c r="J50" s="80"/>
+      <c r="K50" s="80"/>
+      <c r="L50" s="80"/>
+      <c r="M50" s="80"/>
+      <c r="N50" s="80"/>
+      <c r="O50" s="80"/>
+      <c r="P50" s="80"/>
+      <c r="Q50" s="80"/>
+      <c r="R50" s="80"/>
+      <c r="S50" s="80"/>
+      <c r="T50" s="80"/>
+      <c r="U50" s="80"/>
+      <c r="V50" s="80"/>
+      <c r="W50" s="80"/>
+      <c r="X50" s="80"/>
+      <c r="Y50" s="80"/>
+      <c r="Z50" s="80"/>
+      <c r="AA50" s="80"/>
+      <c r="AB50" s="80"/>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B51" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C51" s="63">
+      <c r="C51" s="64">
         <v>-71512</v>
       </c>
-      <c r="D51" s="63">
+      <c r="D51" s="64">
         <v>-72818</v>
       </c>
-      <c r="E51" s="63">
+      <c r="E51" s="64">
         <v>-54840</v>
       </c>
-      <c r="F51" s="63">
+      <c r="F51" s="64">
         <v>-54552</v>
       </c>
-      <c r="G51" s="63">
+      <c r="G51" s="64">
         <v>-65640</v>
       </c>
-      <c r="H51" s="63">
+      <c r="H51" s="64">
         <v>-59409</v>
       </c>
-      <c r="I51" s="63">
+      <c r="I51" s="64">
         <v>-53340</v>
       </c>
-      <c r="J51" s="63">
+      <c r="J51" s="64">
         <v>-58395</v>
       </c>
-      <c r="K51" s="63">
+      <c r="K51" s="64">
         <v>-58527</v>
       </c>
-      <c r="L51" s="64">
+      <c r="L51" s="60">
         <v>-54186</v>
       </c>
-      <c r="M51" s="64">
+      <c r="M51" s="60">
         <v>-46315</v>
       </c>
-      <c r="N51" s="64">
+      <c r="N51" s="60">
         <v>-46556</v>
       </c>
-      <c r="O51" s="64">
+      <c r="O51" s="60">
         <v>-39055</v>
       </c>
-      <c r="P51" s="64">
+      <c r="P51" s="60">
         <v>-48303</v>
       </c>
       <c r="Q51" s="18">
         <v>-62689</v>
       </c>
       <c r="R51" s="18">
         <v>-67488</v>
       </c>
       <c r="S51" s="18">
         <v>-85169</v>
       </c>
-      <c r="T51" s="61">
+      <c r="T51" s="64">
         <v>-54468</v>
       </c>
-      <c r="U51" s="61">
+      <c r="U51" s="64">
         <v>-60624</v>
       </c>
-      <c r="V51" s="61">
+      <c r="V51" s="64">
         <v>-72407</v>
       </c>
-      <c r="W51" s="61">
+      <c r="W51" s="64">
         <v>-81206</v>
       </c>
-      <c r="X51" s="61">
+      <c r="X51" s="64">
         <v>-76468</v>
       </c>
-      <c r="Y51" s="61">
+      <c r="Y51" s="64">
         <v>-68350</v>
       </c>
       <c r="Z51" s="69">
-        <v>-84583</v>
-[...1 lines deleted...]
-      <c r="AA51" s="66">
+        <v>-80667</v>
+      </c>
+      <c r="AA51" s="68">
         <v>-117884</v>
       </c>
       <c r="AB51" s="69">
         <v>-129385</v>
       </c>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="33">
         <v>100000000</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K52" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L52" s="64">
+      <c r="L52" s="60">
         <v>-5515</v>
       </c>
-      <c r="M52" s="64">
+      <c r="M52" s="60">
         <v>-5267</v>
       </c>
-      <c r="N52" s="64">
+      <c r="N52" s="60">
         <v>-5836</v>
       </c>
-      <c r="O52" s="64">
+      <c r="O52" s="60">
         <v>-5717</v>
       </c>
-      <c r="P52" s="64">
+      <c r="P52" s="60">
         <v>-4620</v>
       </c>
       <c r="Q52" s="18">
         <v>-3649</v>
       </c>
       <c r="R52" s="18">
         <v>-6326</v>
       </c>
       <c r="S52" s="18">
         <v>-6985</v>
       </c>
-      <c r="T52" s="61">
+      <c r="T52" s="64">
         <v>-8295</v>
       </c>
-      <c r="U52" s="61">
+      <c r="U52" s="64">
         <v>-5100</v>
       </c>
-      <c r="V52" s="61">
+      <c r="V52" s="64">
         <v>-5909</v>
       </c>
-      <c r="W52" s="61">
+      <c r="W52" s="64">
         <v>-5007</v>
       </c>
-      <c r="X52" s="61">
+      <c r="X52" s="64">
         <v>-5128</v>
       </c>
-      <c r="Y52" s="61">
+      <c r="Y52" s="64">
         <v>-5434</v>
       </c>
       <c r="Z52" s="69">
-        <v>-5751</v>
-[...1 lines deleted...]
-      <c r="AA52" s="66">
+        <v>-5653</v>
+      </c>
+      <c r="AA52" s="68">
         <v>-7528</v>
       </c>
       <c r="AB52" s="69">
         <v>-8088</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C53" s="63">
+      <c r="C53" s="64">
         <v>-7945</v>
       </c>
-      <c r="D53" s="63">
+      <c r="D53" s="64">
         <v>-7579</v>
       </c>
-      <c r="E53" s="63">
+      <c r="E53" s="64">
         <v>-1939</v>
       </c>
-      <c r="F53" s="63">
+      <c r="F53" s="64">
         <v>-605</v>
       </c>
-      <c r="G53" s="63">
+      <c r="G53" s="64">
         <v>-4507</v>
       </c>
-      <c r="H53" s="63">
+      <c r="H53" s="64">
         <v>-3503</v>
       </c>
-      <c r="I53" s="63">
+      <c r="I53" s="64">
         <v>-3203</v>
       </c>
-      <c r="J53" s="63">
+      <c r="J53" s="64">
         <v>-4253</v>
       </c>
-      <c r="K53" s="63">
+      <c r="K53" s="64">
         <v>-4964</v>
       </c>
-      <c r="L53" s="64">
+      <c r="L53" s="60">
         <v>-4854</v>
       </c>
-      <c r="M53" s="64">
+      <c r="M53" s="60">
         <v>-3526</v>
       </c>
-      <c r="N53" s="64">
+      <c r="N53" s="60">
         <v>-3270</v>
       </c>
-      <c r="O53" s="64">
+      <c r="O53" s="60">
         <v>-2945</v>
       </c>
-      <c r="P53" s="64">
+      <c r="P53" s="60">
         <v>-1831</v>
       </c>
       <c r="Q53" s="18">
         <v>-2827</v>
       </c>
       <c r="R53" s="18">
         <v>459</v>
       </c>
       <c r="S53" s="18">
         <v>-9584</v>
       </c>
-      <c r="T53" s="61">
+      <c r="T53" s="64">
         <v>415</v>
       </c>
-      <c r="U53" s="61">
+      <c r="U53" s="64">
         <v>-2275</v>
       </c>
-      <c r="V53" s="61">
+      <c r="V53" s="64">
         <v>-5053</v>
       </c>
-      <c r="W53" s="61">
+      <c r="W53" s="64">
         <v>-5107</v>
       </c>
-      <c r="X53" s="61">
+      <c r="X53" s="64">
         <v>-4791</v>
       </c>
-      <c r="Y53" s="61">
+      <c r="Y53" s="64">
         <v>-2762</v>
       </c>
       <c r="Z53" s="69">
-        <v>-4831</v>
-[...1 lines deleted...]
-      <c r="AA53" s="66">
+        <v>-4488</v>
+      </c>
+      <c r="AA53" s="68">
         <v>-6402</v>
       </c>
       <c r="AB53" s="69">
         <v>-4751</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C54" s="63">
+      <c r="C54" s="64">
         <v>-2830</v>
       </c>
-      <c r="D54" s="63">
+      <c r="D54" s="64">
         <v>-3061</v>
       </c>
-      <c r="E54" s="63">
+      <c r="E54" s="64">
         <v>-2781</v>
       </c>
-      <c r="F54" s="63">
+      <c r="F54" s="64">
         <v>-2080</v>
       </c>
-      <c r="G54" s="63">
+      <c r="G54" s="64">
         <v>-2254</v>
       </c>
-      <c r="H54" s="63">
+      <c r="H54" s="64">
         <v>-1753</v>
       </c>
-      <c r="I54" s="63">
+      <c r="I54" s="64">
         <v>-1961</v>
       </c>
-      <c r="J54" s="63">
+      <c r="J54" s="64">
         <v>-2935</v>
       </c>
-      <c r="K54" s="63">
+      <c r="K54" s="64">
         <v>-2278</v>
       </c>
-      <c r="L54" s="64">
+      <c r="L54" s="60">
         <v>-2188</v>
       </c>
-      <c r="M54" s="64">
+      <c r="M54" s="60">
         <v>-3320</v>
       </c>
-      <c r="N54" s="64">
+      <c r="N54" s="60">
         <v>-2058</v>
       </c>
-      <c r="O54" s="64">
+      <c r="O54" s="60">
         <v>-373</v>
       </c>
-      <c r="P54" s="64">
+      <c r="P54" s="60">
         <v>-1049</v>
       </c>
       <c r="Q54" s="18">
         <v>-3122</v>
       </c>
       <c r="R54" s="18">
         <v>-2908</v>
       </c>
       <c r="S54" s="18">
         <v>-4135</v>
       </c>
-      <c r="T54" s="61">
+      <c r="T54" s="64">
         <v>-7048</v>
       </c>
-      <c r="U54" s="61">
+      <c r="U54" s="64">
         <v>-3661</v>
       </c>
-      <c r="V54" s="61">
+      <c r="V54" s="64">
         <v>-4905</v>
       </c>
-      <c r="W54" s="61">
+      <c r="W54" s="64">
         <v>-3604</v>
       </c>
-      <c r="X54" s="61">
+      <c r="X54" s="64">
         <v>-2781</v>
       </c>
-      <c r="Y54" s="61">
+      <c r="Y54" s="64">
         <v>-3162</v>
       </c>
       <c r="Z54" s="69">
-        <v>-3174</v>
-[...1 lines deleted...]
-      <c r="AA54" s="66">
+        <v>-3151</v>
+      </c>
+      <c r="AA54" s="68">
         <v>-6706</v>
       </c>
       <c r="AB54" s="69">
         <v>-7578</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C55" s="63">
+      <c r="C55" s="64">
         <v>-4381</v>
       </c>
-      <c r="D55" s="63">
+      <c r="D55" s="64">
         <v>-4869</v>
       </c>
-      <c r="E55" s="63">
+      <c r="E55" s="64">
         <v>-5590</v>
       </c>
-      <c r="F55" s="63">
+      <c r="F55" s="64">
         <v>-6298</v>
       </c>
-      <c r="G55" s="63">
+      <c r="G55" s="64">
         <v>-5013</v>
       </c>
-      <c r="H55" s="63">
+      <c r="H55" s="64">
         <v>-6168</v>
       </c>
-      <c r="I55" s="63">
+      <c r="I55" s="64">
         <v>-6196</v>
       </c>
-      <c r="J55" s="63">
+      <c r="J55" s="64">
         <v>-3813</v>
       </c>
-      <c r="K55" s="63">
+      <c r="K55" s="64">
         <v>-2095</v>
       </c>
-      <c r="L55" s="64">
+      <c r="L55" s="60">
         <v>2375</v>
       </c>
-      <c r="M55" s="64">
+      <c r="M55" s="60">
         <v>4568</v>
       </c>
-      <c r="N55" s="64">
+      <c r="N55" s="60">
         <v>5504</v>
       </c>
-      <c r="O55" s="64">
+      <c r="O55" s="60">
         <v>6249</v>
       </c>
-      <c r="P55" s="64">
+      <c r="P55" s="60">
         <v>4038</v>
       </c>
       <c r="Q55" s="18">
         <v>-1495</v>
       </c>
       <c r="R55" s="18">
         <v>-3015</v>
       </c>
       <c r="S55" s="18">
         <v>6335</v>
       </c>
-      <c r="T55" s="61">
+      <c r="T55" s="64">
         <v>16797</v>
       </c>
-      <c r="U55" s="61">
+      <c r="U55" s="64">
         <v>2698</v>
       </c>
-      <c r="V55" s="61">
+      <c r="V55" s="64">
         <v>1031</v>
       </c>
-      <c r="W55" s="61">
+      <c r="W55" s="64">
         <v>-5021</v>
       </c>
-      <c r="X55" s="61">
+      <c r="X55" s="64">
         <v>1155</v>
       </c>
-      <c r="Y55" s="61">
+      <c r="Y55" s="64">
         <v>811</v>
       </c>
       <c r="Z55" s="69">
-        <v>-942</v>
-[...1 lines deleted...]
-      <c r="AA55" s="66">
+        <v>-1283</v>
+      </c>
+      <c r="AA55" s="68">
         <v>3870</v>
       </c>
       <c r="AB55" s="69">
         <v>10157</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C56" s="63">
+      <c r="C56" s="64">
         <v>-979</v>
       </c>
-      <c r="D56" s="63">
+      <c r="D56" s="64">
         <v>-626</v>
       </c>
-      <c r="E56" s="63">
+      <c r="E56" s="64">
         <v>-180</v>
       </c>
-      <c r="F56" s="63">
+      <c r="F56" s="64">
         <v>-28</v>
       </c>
-      <c r="G56" s="63">
+      <c r="G56" s="64">
         <v>-167</v>
       </c>
-      <c r="H56" s="63">
+      <c r="H56" s="64">
         <v>-594</v>
       </c>
-      <c r="I56" s="63">
+      <c r="I56" s="64">
         <v>-148</v>
       </c>
-      <c r="J56" s="63">
+      <c r="J56" s="64">
         <v>-1413</v>
       </c>
-      <c r="K56" s="63">
+      <c r="K56" s="64">
         <v>-1778</v>
       </c>
-      <c r="L56" s="64">
+      <c r="L56" s="60">
         <v>-1109</v>
       </c>
-      <c r="M56" s="64">
+      <c r="M56" s="60">
         <v>-1362</v>
       </c>
-      <c r="N56" s="64">
+      <c r="N56" s="60">
         <v>-1397</v>
       </c>
-      <c r="O56" s="64">
+      <c r="O56" s="60">
         <v>-1022</v>
       </c>
-      <c r="P56" s="64">
+      <c r="P56" s="60">
         <v>-1239</v>
       </c>
       <c r="Q56" s="18">
         <v>-2104</v>
       </c>
       <c r="R56" s="18">
         <v>-2849</v>
       </c>
       <c r="S56" s="18">
         <v>-2440</v>
       </c>
-      <c r="T56" s="61">
+      <c r="T56" s="64">
         <v>-615</v>
       </c>
-      <c r="U56" s="61">
+      <c r="U56" s="64">
         <v>1347</v>
       </c>
-      <c r="V56" s="61">
+      <c r="V56" s="64">
         <v>1234</v>
       </c>
-      <c r="W56" s="61">
+      <c r="W56" s="64">
         <v>101</v>
       </c>
-      <c r="X56" s="61">
+      <c r="X56" s="64">
         <v>-526</v>
       </c>
-      <c r="Y56" s="61">
+      <c r="Y56" s="64">
         <v>-611</v>
       </c>
       <c r="Z56" s="69">
-        <v>-2642</v>
-[...1 lines deleted...]
-      <c r="AA56" s="66">
+        <v>-2672</v>
+      </c>
+      <c r="AA56" s="68">
         <v>108</v>
       </c>
       <c r="AB56" s="69">
         <v>-1699</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="64">
         <v>-4592</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="64">
         <v>-6646</v>
       </c>
-      <c r="E57" s="63">
+      <c r="E57" s="64">
         <v>-5822</v>
       </c>
-      <c r="F57" s="63">
+      <c r="F57" s="64">
         <v>-3775</v>
       </c>
-      <c r="G57" s="63">
+      <c r="G57" s="64">
         <v>-3370</v>
       </c>
-      <c r="H57" s="63">
+      <c r="H57" s="64">
         <v>-4489</v>
       </c>
-      <c r="I57" s="63">
+      <c r="I57" s="64">
         <v>-3406</v>
       </c>
-      <c r="J57" s="63">
+      <c r="J57" s="64">
         <v>-3941</v>
       </c>
-      <c r="K57" s="63">
+      <c r="K57" s="64">
         <v>-2891</v>
       </c>
-      <c r="L57" s="64">
+      <c r="L57" s="60">
         <v>-4197</v>
       </c>
-      <c r="M57" s="64">
+      <c r="M57" s="60">
         <v>-4676</v>
       </c>
-      <c r="N57" s="64">
+      <c r="N57" s="60">
         <v>-5200</v>
       </c>
-      <c r="O57" s="64">
+      <c r="O57" s="60">
         <v>-3348</v>
       </c>
-      <c r="P57" s="64">
+      <c r="P57" s="60">
         <v>-2710</v>
       </c>
       <c r="Q57" s="18">
         <v>-2789</v>
       </c>
       <c r="R57" s="18">
         <v>-1265</v>
       </c>
       <c r="S57" s="18">
         <v>-5525</v>
       </c>
-      <c r="T57" s="61">
+      <c r="T57" s="64">
         <v>-6110</v>
       </c>
-      <c r="U57" s="61">
+      <c r="U57" s="64">
         <v>-3319</v>
       </c>
-      <c r="V57" s="61">
+      <c r="V57" s="64">
         <v>-3461</v>
       </c>
-      <c r="W57" s="61">
+      <c r="W57" s="64">
         <v>-2343</v>
       </c>
-      <c r="X57" s="61">
+      <c r="X57" s="64">
         <v>-2201</v>
       </c>
-      <c r="Y57" s="61">
+      <c r="Y57" s="64">
         <v>-2590</v>
       </c>
       <c r="Z57" s="69">
-        <v>-2698</v>
-[...1 lines deleted...]
-      <c r="AA57" s="66">
+        <v>-2685</v>
+      </c>
+      <c r="AA57" s="68">
         <v>-6206</v>
       </c>
       <c r="AB57" s="69">
         <v>-5237</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C58" s="63">
+      <c r="C58" s="64">
         <v>-4120</v>
       </c>
-      <c r="D58" s="63">
+      <c r="D58" s="64">
         <v>-5499</v>
       </c>
-      <c r="E58" s="63">
+      <c r="E58" s="64">
         <v>-6184</v>
       </c>
-      <c r="F58" s="63">
+      <c r="F58" s="64">
         <v>-6291</v>
       </c>
-      <c r="G58" s="63">
+      <c r="G58" s="64">
         <v>-8303</v>
       </c>
-      <c r="H58" s="63">
+      <c r="H58" s="64">
         <v>-5990</v>
       </c>
-      <c r="I58" s="63">
+      <c r="I58" s="64">
         <v>-4936</v>
       </c>
-      <c r="J58" s="63">
+      <c r="J58" s="64">
         <v>-5790</v>
       </c>
-      <c r="K58" s="63">
+      <c r="K58" s="64">
         <v>-6675</v>
       </c>
-      <c r="L58" s="64">
+      <c r="L58" s="60">
         <v>-5924</v>
       </c>
-      <c r="M58" s="64">
+      <c r="M58" s="60">
         <v>-4685</v>
       </c>
-      <c r="N58" s="64">
+      <c r="N58" s="60">
         <v>-4509</v>
       </c>
-      <c r="O58" s="64">
+      <c r="O58" s="60">
         <v>-5768</v>
       </c>
-      <c r="P58" s="64">
+      <c r="P58" s="60">
         <v>-8191</v>
       </c>
       <c r="Q58" s="18">
         <v>-6915</v>
       </c>
       <c r="R58" s="18">
         <v>-7945</v>
       </c>
       <c r="S58" s="18">
         <v>-7502</v>
       </c>
-      <c r="T58" s="61">
+      <c r="T58" s="64">
         <v>-5289</v>
       </c>
-      <c r="U58" s="61">
+      <c r="U58" s="64">
         <v>-6757</v>
       </c>
-      <c r="V58" s="61">
+      <c r="V58" s="64">
         <v>-7709</v>
       </c>
-      <c r="W58" s="61">
+      <c r="W58" s="64">
         <v>-8214</v>
       </c>
-      <c r="X58" s="61">
+      <c r="X58" s="64">
         <v>-7062</v>
       </c>
-      <c r="Y58" s="61">
+      <c r="Y58" s="64">
         <v>-7686</v>
       </c>
       <c r="Z58" s="69">
-        <v>-10356</v>
-[...1 lines deleted...]
-      <c r="AA58" s="66">
+        <v>-8023</v>
+      </c>
+      <c r="AA58" s="68">
         <v>-14744</v>
       </c>
       <c r="AB58" s="69">
         <v>-17707</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B59" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K59" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L59" s="64">
+      <c r="L59" s="60">
         <v>-2969</v>
       </c>
-      <c r="M59" s="64">
+      <c r="M59" s="60">
         <v>-2157</v>
       </c>
-      <c r="N59" s="64">
+      <c r="N59" s="60">
         <v>-4063</v>
       </c>
-      <c r="O59" s="64">
+      <c r="O59" s="60">
         <v>-3454</v>
       </c>
-      <c r="P59" s="64">
+      <c r="P59" s="60">
         <v>-2967</v>
       </c>
       <c r="Q59" s="18">
         <v>-3662</v>
       </c>
       <c r="R59" s="18">
         <v>-5223</v>
       </c>
       <c r="S59" s="18">
         <v>-5281</v>
       </c>
-      <c r="T59" s="61">
+      <c r="T59" s="64">
         <v>-3752</v>
       </c>
-      <c r="U59" s="61">
+      <c r="U59" s="64">
         <v>-3518</v>
       </c>
-      <c r="V59" s="61">
+      <c r="V59" s="64">
         <v>-7485</v>
       </c>
-      <c r="W59" s="61">
+      <c r="W59" s="64">
         <v>-6407</v>
       </c>
-      <c r="X59" s="61">
+      <c r="X59" s="64">
         <v>-5165</v>
       </c>
-      <c r="Y59" s="61">
+      <c r="Y59" s="64">
         <v>-6219</v>
       </c>
       <c r="Z59" s="69">
-        <v>-6115</v>
-[...1 lines deleted...]
-      <c r="AA59" s="66">
+        <v>-6040</v>
+      </c>
+      <c r="AA59" s="68">
         <v>-7943</v>
       </c>
       <c r="AB59" s="69">
         <v>-9372</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C60" s="63">
+      <c r="C60" s="64">
         <v>-5303</v>
       </c>
-      <c r="D60" s="63">
+      <c r="D60" s="64">
         <v>-5511</v>
       </c>
-      <c r="E60" s="63">
+      <c r="E60" s="64">
         <v>-5213</v>
       </c>
-      <c r="F60" s="63">
+      <c r="F60" s="64">
         <v>-4574</v>
       </c>
-      <c r="G60" s="63">
+      <c r="G60" s="64">
         <v>-6304</v>
       </c>
-      <c r="H60" s="63">
+      <c r="H60" s="64">
         <v>-5467</v>
       </c>
-      <c r="I60" s="63">
+      <c r="I60" s="64">
         <v>-5272</v>
       </c>
-      <c r="J60" s="63">
+      <c r="J60" s="64">
         <v>-6515</v>
       </c>
-      <c r="K60" s="63">
+      <c r="K60" s="64">
         <v>-6382</v>
       </c>
-      <c r="L60" s="64">
+      <c r="L60" s="60">
         <v>-4727</v>
       </c>
-      <c r="M60" s="64">
+      <c r="M60" s="60">
         <v>-3899</v>
       </c>
-      <c r="N60" s="64">
+      <c r="N60" s="60">
         <v>-3816</v>
       </c>
-      <c r="O60" s="64">
+      <c r="O60" s="60">
         <v>-2793</v>
       </c>
-      <c r="P60" s="64">
+      <c r="P60" s="60">
         <v>-4345</v>
       </c>
       <c r="Q60" s="18">
         <v>-4219</v>
       </c>
       <c r="R60" s="18">
         <v>-3842</v>
       </c>
       <c r="S60" s="18">
         <v>-5064</v>
       </c>
-      <c r="T60" s="61">
+      <c r="T60" s="64">
         <v>-4372</v>
       </c>
-      <c r="U60" s="61">
+      <c r="U60" s="64">
         <v>-2161</v>
       </c>
-      <c r="V60" s="61">
+      <c r="V60" s="64">
         <v>-3541</v>
       </c>
-      <c r="W60" s="61">
+      <c r="W60" s="64">
         <v>-3838</v>
       </c>
-      <c r="X60" s="61">
+      <c r="X60" s="64">
         <v>-3616</v>
       </c>
-      <c r="Y60" s="61">
+      <c r="Y60" s="64">
         <v>-3601</v>
       </c>
       <c r="Z60" s="69">
-        <v>-4579</v>
-[...1 lines deleted...]
-      <c r="AA60" s="66">
+        <v>-4468</v>
+      </c>
+      <c r="AA60" s="68">
         <v>-5872</v>
       </c>
       <c r="AB60" s="69">
         <v>-7055</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C61" s="63">
+      <c r="C61" s="64">
         <v>-6216</v>
       </c>
-      <c r="D61" s="63">
+      <c r="D61" s="64">
         <v>-6812</v>
       </c>
-      <c r="E61" s="63">
+      <c r="E61" s="64">
         <v>-6884</v>
       </c>
-      <c r="F61" s="63">
+      <c r="F61" s="64">
         <v>-7205</v>
       </c>
-      <c r="G61" s="63">
+      <c r="G61" s="64">
         <v>-7983</v>
       </c>
-      <c r="H61" s="63">
+      <c r="H61" s="64">
         <v>-7566</v>
       </c>
-      <c r="I61" s="63">
+      <c r="I61" s="64">
         <v>-5853</v>
       </c>
-      <c r="J61" s="63">
+      <c r="J61" s="64">
         <v>-6239</v>
       </c>
-      <c r="K61" s="63">
+      <c r="K61" s="64">
         <v>-5727</v>
       </c>
-      <c r="L61" s="64">
+      <c r="L61" s="60">
         <v>-4698</v>
       </c>
-      <c r="M61" s="64">
+      <c r="M61" s="60">
         <v>-4539</v>
       </c>
-      <c r="N61" s="64">
+      <c r="N61" s="60">
         <v>-5115</v>
       </c>
-      <c r="O61" s="64">
+      <c r="O61" s="60">
         <v>-4073</v>
       </c>
-      <c r="P61" s="64">
+      <c r="P61" s="60">
         <v>-3625</v>
       </c>
       <c r="Q61" s="18">
         <v>-5361</v>
       </c>
       <c r="R61" s="18">
         <v>-5158</v>
       </c>
       <c r="S61" s="18">
         <v>-6196</v>
       </c>
-      <c r="T61" s="61">
+      <c r="T61" s="64">
         <v>-7504</v>
       </c>
-      <c r="U61" s="61">
+      <c r="U61" s="64">
         <v>-5361</v>
       </c>
-      <c r="V61" s="61">
+      <c r="V61" s="64">
         <v>-7024</v>
       </c>
-      <c r="W61" s="61">
+      <c r="W61" s="64">
         <v>-5180</v>
       </c>
-      <c r="X61" s="61">
+      <c r="X61" s="64">
         <v>-5328</v>
       </c>
-      <c r="Y61" s="61">
+      <c r="Y61" s="64">
         <v>-5105</v>
       </c>
       <c r="Z61" s="69">
-        <v>-4553</v>
-[...1 lines deleted...]
-      <c r="AA61" s="66">
+        <v>-4435</v>
+      </c>
+      <c r="AA61" s="68">
         <v>-7627</v>
       </c>
       <c r="AB61" s="69">
         <v>-7209</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C62" s="63">
+      <c r="C62" s="64">
         <v>-1230</v>
       </c>
-      <c r="D62" s="63">
+      <c r="D62" s="64">
         <v>-1342</v>
       </c>
-      <c r="E62" s="63">
+      <c r="E62" s="64">
         <v>-1319</v>
       </c>
-      <c r="F62" s="63">
+      <c r="F62" s="64">
         <v>-1339</v>
       </c>
-      <c r="G62" s="63">
+      <c r="G62" s="64">
         <v>-1327</v>
       </c>
-      <c r="H62" s="63">
+      <c r="H62" s="64">
         <v>-1324</v>
       </c>
-      <c r="I62" s="63">
+      <c r="I62" s="64">
         <v>-964</v>
       </c>
-      <c r="J62" s="63">
+      <c r="J62" s="64">
         <v>-2510</v>
       </c>
-      <c r="K62" s="63">
+      <c r="K62" s="64">
         <v>-1894</v>
       </c>
-      <c r="L62" s="64">
+      <c r="L62" s="60">
         <v>-2812</v>
       </c>
-      <c r="M62" s="64">
+      <c r="M62" s="60">
         <v>-2111</v>
       </c>
-      <c r="N62" s="64">
+      <c r="N62" s="60">
         <v>-2175</v>
       </c>
-      <c r="O62" s="64">
+      <c r="O62" s="60">
         <v>-2338</v>
       </c>
-      <c r="P62" s="64">
+      <c r="P62" s="60">
         <v>-1918</v>
       </c>
       <c r="Q62" s="18">
         <v>-3429</v>
       </c>
       <c r="R62" s="18">
         <v>-4750</v>
       </c>
       <c r="S62" s="18">
         <v>-6652</v>
       </c>
-      <c r="T62" s="61">
+      <c r="T62" s="64">
         <v>-2912</v>
       </c>
-      <c r="U62" s="61">
+      <c r="U62" s="64">
         <v>-2290</v>
       </c>
-      <c r="V62" s="61">
+      <c r="V62" s="64">
         <v>-4225</v>
       </c>
-      <c r="W62" s="61">
+      <c r="W62" s="64">
         <v>-3917</v>
       </c>
-      <c r="X62" s="61">
+      <c r="X62" s="64">
         <v>-3423</v>
       </c>
-      <c r="Y62" s="61">
+      <c r="Y62" s="64">
         <v>-3560</v>
       </c>
       <c r="Z62" s="69">
-        <v>-3843</v>
-[...1 lines deleted...]
-      <c r="AA62" s="66">
+        <v>-3671</v>
+      </c>
+      <c r="AA62" s="68">
         <v>-6568</v>
       </c>
       <c r="AB62" s="69">
         <v>-7233</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C63" s="63">
+      <c r="C63" s="64">
         <v>-1400</v>
       </c>
-      <c r="D63" s="63">
+      <c r="D63" s="64">
         <v>-1375</v>
       </c>
-      <c r="E63" s="63">
+      <c r="E63" s="64">
         <v>-795</v>
       </c>
-      <c r="F63" s="63">
+      <c r="F63" s="64">
         <v>-830</v>
       </c>
-      <c r="G63" s="63">
+      <c r="G63" s="64">
         <v>-484</v>
       </c>
-      <c r="H63" s="63">
+      <c r="H63" s="64">
         <v>-587</v>
       </c>
-      <c r="I63" s="63">
+      <c r="I63" s="64">
         <v>548</v>
       </c>
-      <c r="J63" s="63">
+      <c r="J63" s="64">
         <v>1454</v>
       </c>
-      <c r="K63" s="63">
+      <c r="K63" s="64">
         <v>1943</v>
       </c>
-      <c r="L63" s="64">
+      <c r="L63" s="60">
         <v>3052</v>
       </c>
-      <c r="M63" s="64">
+      <c r="M63" s="60">
         <v>2876</v>
       </c>
-      <c r="N63" s="64">
+      <c r="N63" s="60">
         <v>3993</v>
       </c>
-      <c r="O63" s="64">
+      <c r="O63" s="60">
         <v>3590</v>
       </c>
-      <c r="P63" s="64">
+      <c r="P63" s="60">
         <v>3083</v>
       </c>
       <c r="Q63" s="18">
         <v>3049</v>
       </c>
       <c r="R63" s="18">
         <v>3997</v>
       </c>
       <c r="S63" s="18">
         <v>3069</v>
       </c>
-      <c r="T63" s="61">
+      <c r="T63" s="64">
         <v>10157</v>
       </c>
-      <c r="U63" s="61">
+      <c r="U63" s="64">
         <v>5399</v>
       </c>
-      <c r="V63" s="61">
+      <c r="V63" s="64">
         <v>2609</v>
       </c>
-      <c r="W63" s="61">
+      <c r="W63" s="64">
         <v>-2821</v>
       </c>
-      <c r="X63" s="61">
+      <c r="X63" s="64">
         <v>-2754</v>
       </c>
-      <c r="Y63" s="61">
+      <c r="Y63" s="64">
         <v>-2999</v>
       </c>
       <c r="Z63" s="69">
-        <v>-4689</v>
-[...1 lines deleted...]
-      <c r="AA63" s="66">
+        <v>-4671</v>
+      </c>
+      <c r="AA63" s="68">
         <v>-6308</v>
       </c>
       <c r="AB63" s="69">
         <v>-8521</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C64" s="63">
+      <c r="C64" s="64">
         <v>-3746</v>
       </c>
-      <c r="D64" s="63">
+      <c r="D64" s="64">
         <v>-3821</v>
       </c>
-      <c r="E64" s="63">
+      <c r="E64" s="64">
         <v>-3404</v>
       </c>
-      <c r="F64" s="63">
+      <c r="F64" s="64">
         <v>-4831</v>
       </c>
-      <c r="G64" s="63">
+      <c r="G64" s="64">
         <v>-5320</v>
       </c>
-      <c r="H64" s="63">
+      <c r="H64" s="64">
         <v>-5439</v>
       </c>
-      <c r="I64" s="63">
+      <c r="I64" s="64">
         <v>-5076</v>
       </c>
-      <c r="J64" s="63">
+      <c r="J64" s="64">
         <v>-5583</v>
       </c>
-      <c r="K64" s="63">
+      <c r="K64" s="64">
         <v>-4993</v>
       </c>
-      <c r="L64" s="64">
+      <c r="L64" s="60">
         <v>-4050</v>
       </c>
-      <c r="M64" s="64">
+      <c r="M64" s="60">
         <v>-3003</v>
       </c>
-      <c r="N64" s="64">
+      <c r="N64" s="60">
         <v>-3292</v>
       </c>
-      <c r="O64" s="64">
+      <c r="O64" s="60">
         <v>-3137</v>
       </c>
-      <c r="P64" s="64">
+      <c r="P64" s="60">
         <v>-4399</v>
       </c>
       <c r="Q64" s="18">
         <v>-3506</v>
       </c>
       <c r="R64" s="18">
         <v>-3067</v>
       </c>
       <c r="S64" s="18">
         <v>-2973</v>
       </c>
-      <c r="T64" s="61">
+      <c r="T64" s="64">
         <v>-2144</v>
       </c>
-      <c r="U64" s="61">
+      <c r="U64" s="64">
         <v>-580</v>
       </c>
-      <c r="V64" s="61">
+      <c r="V64" s="64">
         <v>-1066</v>
       </c>
-      <c r="W64" s="61">
+      <c r="W64" s="64">
         <v>-1549</v>
       </c>
-      <c r="X64" s="61">
+      <c r="X64" s="64">
         <v>-2236</v>
       </c>
-      <c r="Y64" s="61">
+      <c r="Y64" s="64">
         <v>-2080</v>
       </c>
       <c r="Z64" s="69">
-        <v>-2319</v>
-[...1 lines deleted...]
-      <c r="AA64" s="66">
+        <v>-2290</v>
+      </c>
+      <c r="AA64" s="68">
         <v>-4836</v>
       </c>
       <c r="AB64" s="69">
         <v>-4898</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C65" s="63">
+      <c r="C65" s="64">
         <v>-2641</v>
       </c>
-      <c r="D65" s="63">
+      <c r="D65" s="64">
         <v>-2581</v>
       </c>
-      <c r="E65" s="63">
+      <c r="E65" s="64">
         <v>-3246</v>
       </c>
-      <c r="F65" s="63">
+      <c r="F65" s="64">
         <v>-4012</v>
       </c>
-      <c r="G65" s="63">
+      <c r="G65" s="64">
         <v>-3607</v>
       </c>
-      <c r="H65" s="63">
+      <c r="H65" s="64">
         <v>-5030</v>
       </c>
-      <c r="I65" s="63">
+      <c r="I65" s="64">
         <v>-6365</v>
       </c>
-      <c r="J65" s="63">
+      <c r="J65" s="64">
         <v>-5941</v>
       </c>
-      <c r="K65" s="63">
+      <c r="K65" s="64">
         <v>-5119</v>
       </c>
-      <c r="L65" s="64">
+      <c r="L65" s="60">
         <v>-4585</v>
       </c>
-      <c r="M65" s="64">
+      <c r="M65" s="60">
         <v>-4036</v>
       </c>
-      <c r="N65" s="64">
+      <c r="N65" s="60">
         <v>-4111</v>
       </c>
-      <c r="O65" s="64">
+      <c r="O65" s="60">
         <v>-3987</v>
       </c>
-      <c r="P65" s="64">
+      <c r="P65" s="60">
         <v>-4817</v>
       </c>
       <c r="Q65" s="18">
         <v>-4762</v>
       </c>
       <c r="R65" s="18">
         <v>-7485</v>
       </c>
       <c r="S65" s="18">
         <v>-5728</v>
       </c>
-      <c r="T65" s="61">
+      <c r="T65" s="64">
         <v>-5474</v>
       </c>
-      <c r="U65" s="61">
+      <c r="U65" s="64">
         <v>-3747</v>
       </c>
-      <c r="V65" s="61">
+      <c r="V65" s="64">
         <v>-4466</v>
       </c>
-      <c r="W65" s="61">
+      <c r="W65" s="64">
         <v>-4463</v>
       </c>
-      <c r="X65" s="61">
+      <c r="X65" s="64">
         <v>-4205</v>
       </c>
-      <c r="Y65" s="61">
+      <c r="Y65" s="64">
         <v>-4062</v>
       </c>
       <c r="Z65" s="69">
-        <v>-3756</v>
-[...1 lines deleted...]
-      <c r="AA65" s="66">
+        <v>-3645</v>
+      </c>
+      <c r="AA65" s="68">
         <v>-5772</v>
       </c>
       <c r="AB65" s="69">
         <v>-7097</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="35" t="s">
         <v>70</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="C66" s="63">
+      <c r="C66" s="64">
         <v>-20442</v>
       </c>
-      <c r="D66" s="63">
+      <c r="D66" s="64">
         <v>-16127</v>
       </c>
-      <c r="E66" s="63">
+      <c r="E66" s="64">
         <v>-3502</v>
       </c>
-      <c r="F66" s="63">
+      <c r="F66" s="64">
         <v>-4352</v>
       </c>
-      <c r="G66" s="63">
+      <c r="G66" s="64">
         <v>-5620</v>
       </c>
-      <c r="H66" s="63">
+      <c r="H66" s="64">
         <v>-2425</v>
       </c>
-      <c r="I66" s="63">
+      <c r="I66" s="64">
         <v>-2278</v>
       </c>
-      <c r="J66" s="63">
+      <c r="J66" s="64">
         <v>-2880</v>
       </c>
-      <c r="K66" s="63">
+      <c r="K66" s="64">
         <v>-5739</v>
       </c>
-      <c r="L66" s="64">
+      <c r="L66" s="60">
         <v>-7595</v>
       </c>
-      <c r="M66" s="64">
+      <c r="M66" s="60">
         <v>-6558</v>
       </c>
-      <c r="N66" s="64">
+      <c r="N66" s="60">
         <v>-6855</v>
       </c>
-      <c r="O66" s="64">
+      <c r="O66" s="60">
         <v>-8065</v>
       </c>
-      <c r="P66" s="64">
+      <c r="P66" s="60">
         <v>-9406</v>
       </c>
       <c r="Q66" s="18">
         <v>-14273</v>
       </c>
       <c r="R66" s="18">
         <v>-14096</v>
       </c>
       <c r="S66" s="18">
         <v>-21850</v>
       </c>
-      <c r="T66" s="61">
+      <c r="T66" s="64">
         <v>-20831</v>
       </c>
-      <c r="U66" s="61">
+      <c r="U66" s="64">
         <v>-26458</v>
       </c>
-      <c r="V66" s="61">
+      <c r="V66" s="64">
         <v>-16647</v>
       </c>
-      <c r="W66" s="61">
+      <c r="W66" s="64">
         <v>-19331</v>
       </c>
-      <c r="X66" s="61">
+      <c r="X66" s="64">
         <v>-23601</v>
       </c>
-      <c r="Y66" s="61">
+      <c r="Y66" s="64">
         <v>-15491</v>
       </c>
       <c r="Z66" s="69">
-        <v>-20017</v>
-[...1 lines deleted...]
-      <c r="AA66" s="66">
+        <v>-19241</v>
+      </c>
+      <c r="AA66" s="68">
         <v>-29563</v>
       </c>
       <c r="AB66" s="69">
         <v>-36668</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K67" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L67" s="64">
+      <c r="L67" s="60">
         <v>-1044</v>
       </c>
-      <c r="M67" s="64">
+      <c r="M67" s="60">
         <v>-504</v>
       </c>
-      <c r="N67" s="64">
+      <c r="N67" s="60">
         <v>-52</v>
       </c>
-      <c r="O67" s="64">
+      <c r="O67" s="60">
         <v>231</v>
       </c>
-      <c r="P67" s="64">
+      <c r="P67" s="60">
         <v>-159</v>
       </c>
       <c r="Q67" s="18">
         <v>-427</v>
       </c>
       <c r="R67" s="18">
         <v>-395</v>
       </c>
       <c r="S67" s="18">
         <v>-870</v>
       </c>
-      <c r="T67" s="61">
+      <c r="T67" s="64">
         <v>-594</v>
       </c>
-      <c r="U67" s="61">
+      <c r="U67" s="64">
         <v>18</v>
       </c>
-      <c r="V67" s="61">
+      <c r="V67" s="64">
         <v>-643</v>
       </c>
-      <c r="W67" s="61">
+      <c r="W67" s="64">
         <v>-638</v>
       </c>
-      <c r="X67" s="61">
+      <c r="X67" s="64">
         <v>-642</v>
       </c>
-      <c r="Y67" s="61">
+      <c r="Y67" s="64">
         <v>-715</v>
       </c>
       <c r="Z67" s="69">
-        <v>-796</v>
-[...1 lines deleted...]
-      <c r="AA67" s="66">
+        <v>-792</v>
+      </c>
+      <c r="AA67" s="68">
         <v>-1134</v>
       </c>
       <c r="AB67" s="69">
         <v>-1062</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="C68" s="63">
+      <c r="C68" s="64">
         <v>-5687</v>
       </c>
-      <c r="D68" s="63">
+      <c r="D68" s="64">
         <v>-6969</v>
       </c>
-      <c r="E68" s="63">
+      <c r="E68" s="64">
         <v>-7981</v>
       </c>
-      <c r="F68" s="63">
+      <c r="F68" s="64">
         <v>-8332</v>
       </c>
-      <c r="G68" s="63">
+      <c r="G68" s="64">
         <v>-11381</v>
       </c>
-      <c r="H68" s="63">
+      <c r="H68" s="64">
         <v>-9074</v>
       </c>
-      <c r="I68" s="63">
+      <c r="I68" s="81">
         <v>-8230</v>
       </c>
-      <c r="J68" s="63">
+      <c r="J68" s="64">
         <v>-8036</v>
       </c>
-      <c r="K68" s="63">
+      <c r="K68" s="64">
         <v>-9935</v>
       </c>
-      <c r="L68" s="64">
+      <c r="L68" s="60">
         <v>-3346</v>
       </c>
-      <c r="M68" s="64">
+      <c r="M68" s="60">
         <v>-4116</v>
       </c>
-      <c r="N68" s="64">
+      <c r="N68" s="60">
         <v>-4304</v>
       </c>
-      <c r="O68" s="64">
+      <c r="O68" s="60">
         <v>-2105</v>
       </c>
-      <c r="P68" s="64">
+      <c r="P68" s="60">
         <v>-4148</v>
       </c>
       <c r="Q68" s="18">
         <v>-3198</v>
       </c>
       <c r="R68" s="18">
         <v>-3620</v>
       </c>
       <c r="S68" s="18">
         <v>-3788</v>
       </c>
-      <c r="T68" s="61">
+      <c r="T68" s="64">
         <v>-6897</v>
       </c>
-      <c r="U68" s="61">
+      <c r="U68" s="64">
         <v>-4859</v>
       </c>
-      <c r="V68" s="61">
+      <c r="V68" s="64">
         <v>-5147</v>
       </c>
-      <c r="W68" s="61">
+      <c r="W68" s="64">
         <v>-3867</v>
       </c>
-      <c r="X68" s="61">
+      <c r="X68" s="64">
         <v>-4164</v>
       </c>
-      <c r="Y68" s="61">
+      <c r="Y68" s="64">
         <v>-3084</v>
       </c>
-      <c r="Z68" s="71">
-[...2 lines deleted...]
-      <c r="AA68" s="72">
+      <c r="Z68" s="70">
+        <v>-3459</v>
+      </c>
+      <c r="AA68" s="71">
         <v>-4653</v>
       </c>
-      <c r="AB68" s="71">
+      <c r="AB68" s="70">
         <v>-5367</v>
       </c>
     </row>
     <row r="69" spans="1:28" s="21" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="77" t="s">
+      <c r="A69" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="B69" s="77"/>
-[...5 lines deleted...]
-      <c r="H69" s="77"/>
+      <c r="B69" s="75"/>
+      <c r="C69" s="75"/>
+      <c r="D69" s="75"/>
+      <c r="E69" s="75"/>
+      <c r="F69" s="75"/>
+      <c r="G69" s="75"/>
+      <c r="H69" s="75"/>
       <c r="J69" s="25"/>
       <c r="K69" s="25"/>
       <c r="L69" s="25"/>
       <c r="M69" s="25"/>
       <c r="N69" s="25"/>
       <c r="O69" s="25"/>
       <c r="P69" s="25"/>
       <c r="Q69" s="25"/>
       <c r="R69" s="25"/>
       <c r="S69" s="25"/>
       <c r="T69" s="25"/>
       <c r="U69" s="25"/>
       <c r="V69" s="25"/>
       <c r="W69" s="25"/>
       <c r="X69" s="25"/>
       <c r="Y69" s="25"/>
       <c r="Z69" s="4"/>
     </row>
     <row r="70" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="75" t="s">
+      <c r="A70" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="B70" s="75"/>
-[...5 lines deleted...]
-      <c r="H70" s="75"/>
+      <c r="B70" s="74"/>
+      <c r="C70" s="74"/>
+      <c r="D70" s="74"/>
+      <c r="E70" s="74"/>
+      <c r="F70" s="74"/>
+      <c r="G70" s="74"/>
+      <c r="H70" s="74"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A70:H70"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B6:AB6"/>
     <mergeCell ref="B28:AB28"/>
     <mergeCell ref="B50:AB50"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">