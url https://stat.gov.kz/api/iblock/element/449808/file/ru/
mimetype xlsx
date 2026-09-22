--- v0 (2026-04-26)
+++ v1 (2026-09-22)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\РУС\МН\Внутренняя\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\вн год\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AA526C6-EA4C-4D72-A852-E7622FF48DA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="92">
   <si>
     <t xml:space="preserve">Республика Казахстан </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
@@ -359,51 +358,51 @@
   <si>
     <t>Внутренняя миграция по всем потокам - прибытие</t>
   </si>
   <si>
     <t>код КСП - 613301</t>
   </si>
   <si>
     <t>Лица прибывшие для постоянного или длительного проживания</t>
   </si>
   <si>
     <t>Количество лиц прибывшие для постоянного или длительного проживания в отчетном периоде</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -2698,62 +2697,59 @@
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -2875,1780 +2871,1785 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1715" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="1717" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1718">
-    <cellStyle name="20% - Акцент1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...1598 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1630" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="54"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="79"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="104"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="129"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="154"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="179"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="204"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="229"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="254"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="279"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="304"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="329"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="354"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="379"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="404"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="429"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="454"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="479"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="504"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="529"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="554"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="579"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="604"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="629"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="654"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="679"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="704"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="729"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="754"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="779"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="804"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="829"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="854"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="879"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="904"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="929"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="954"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="979"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1229"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1429"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1629"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1630"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="1715" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="1631" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="1631"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
-    <cellStyle name="Название 2 2" xfId="1713" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Название 2" xfId="24"/>
+    <cellStyle name="Название 2 2" xfId="1713"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="Нейтральный 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="Нейтральный 2" xfId="25"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="27" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1632"/>
+    <cellStyle name="Обычный 2 3" xfId="1633"/>
+    <cellStyle name="Обычный 2 4" xfId="23"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1716"/>
+    <cellStyle name="Обычный 3" xfId="1717"/>
+    <cellStyle name="Обычный 3 2" xfId="1714"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
-[...80 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="Примечание 2" xfId="28"/>
+    <cellStyle name="Примечание 2 10" xfId="1634"/>
+    <cellStyle name="Примечание 2 2" xfId="1635"/>
+    <cellStyle name="Примечание 2 3" xfId="1636"/>
+    <cellStyle name="Примечание 2 4" xfId="1637"/>
+    <cellStyle name="Примечание 2 5" xfId="1638"/>
+    <cellStyle name="Примечание 2 6" xfId="1639"/>
+    <cellStyle name="Примечание 2 7" xfId="1640"/>
+    <cellStyle name="Примечание 2 8" xfId="1641"/>
+    <cellStyle name="Примечание 2 9" xfId="1642"/>
+    <cellStyle name="Примечание 3" xfId="29"/>
+    <cellStyle name="Примечание 3 10" xfId="1644"/>
+    <cellStyle name="Примечание 3 11" xfId="1645"/>
+    <cellStyle name="Примечание 3 12" xfId="1646"/>
+    <cellStyle name="Примечание 3 13" xfId="1647"/>
+    <cellStyle name="Примечание 3 14" xfId="1648"/>
+    <cellStyle name="Примечание 3 15" xfId="1649"/>
+    <cellStyle name="Примечание 3 16" xfId="1650"/>
+    <cellStyle name="Примечание 3 17" xfId="1651"/>
+    <cellStyle name="Примечание 3 18" xfId="1652"/>
+    <cellStyle name="Примечание 3 19" xfId="1653"/>
+    <cellStyle name="Примечание 3 2" xfId="1654"/>
+    <cellStyle name="Примечание 3 20" xfId="1655"/>
+    <cellStyle name="Примечание 3 21" xfId="1656"/>
+    <cellStyle name="Примечание 3 22" xfId="1657"/>
+    <cellStyle name="Примечание 3 23" xfId="1658"/>
+    <cellStyle name="Примечание 3 24" xfId="1659"/>
+    <cellStyle name="Примечание 3 25" xfId="1660"/>
+    <cellStyle name="Примечание 3 26" xfId="1661"/>
+    <cellStyle name="Примечание 3 27" xfId="1662"/>
+    <cellStyle name="Примечание 3 28" xfId="1663"/>
+    <cellStyle name="Примечание 3 29" xfId="1664"/>
+    <cellStyle name="Примечание 3 3" xfId="1665"/>
+    <cellStyle name="Примечание 3 30" xfId="1666"/>
+    <cellStyle name="Примечание 3 31" xfId="1667"/>
+    <cellStyle name="Примечание 3 32" xfId="1668"/>
+    <cellStyle name="Примечание 3 33" xfId="1669"/>
+    <cellStyle name="Примечание 3 34" xfId="1670"/>
+    <cellStyle name="Примечание 3 35" xfId="1671"/>
+    <cellStyle name="Примечание 3 36" xfId="1643"/>
+    <cellStyle name="Примечание 3 4" xfId="1672"/>
+    <cellStyle name="Примечание 3 5" xfId="1673"/>
+    <cellStyle name="Примечание 3 6" xfId="1674"/>
+    <cellStyle name="Примечание 3 7" xfId="1675"/>
+    <cellStyle name="Примечание 3 8" xfId="1676"/>
+    <cellStyle name="Примечание 3 9" xfId="1677"/>
+    <cellStyle name="Примечание 4" xfId="30"/>
+    <cellStyle name="Примечание 4 10" xfId="1679"/>
+    <cellStyle name="Примечание 4 11" xfId="1680"/>
+    <cellStyle name="Примечание 4 12" xfId="1681"/>
+    <cellStyle name="Примечание 4 13" xfId="1682"/>
+    <cellStyle name="Примечание 4 14" xfId="1683"/>
+    <cellStyle name="Примечание 4 15" xfId="1684"/>
+    <cellStyle name="Примечание 4 16" xfId="1685"/>
+    <cellStyle name="Примечание 4 17" xfId="1686"/>
+    <cellStyle name="Примечание 4 18" xfId="1687"/>
+    <cellStyle name="Примечание 4 19" xfId="1688"/>
+    <cellStyle name="Примечание 4 2" xfId="1689"/>
+    <cellStyle name="Примечание 4 20" xfId="1690"/>
+    <cellStyle name="Примечание 4 21" xfId="1691"/>
+    <cellStyle name="Примечание 4 22" xfId="1692"/>
+    <cellStyle name="Примечание 4 23" xfId="1693"/>
+    <cellStyle name="Примечание 4 24" xfId="1694"/>
+    <cellStyle name="Примечание 4 25" xfId="1695"/>
+    <cellStyle name="Примечание 4 26" xfId="1696"/>
+    <cellStyle name="Примечание 4 27" xfId="1697"/>
+    <cellStyle name="Примечание 4 28" xfId="1698"/>
+    <cellStyle name="Примечание 4 29" xfId="1699"/>
+    <cellStyle name="Примечание 4 3" xfId="1700"/>
+    <cellStyle name="Примечание 4 30" xfId="1701"/>
+    <cellStyle name="Примечание 4 31" xfId="1702"/>
+    <cellStyle name="Примечание 4 32" xfId="1703"/>
+    <cellStyle name="Примечание 4 33" xfId="1704"/>
+    <cellStyle name="Примечание 4 34" xfId="1705"/>
+    <cellStyle name="Примечание 4 35" xfId="1706"/>
+    <cellStyle name="Примечание 4 36" xfId="1678"/>
+    <cellStyle name="Примечание 4 4" xfId="1707"/>
+    <cellStyle name="Примечание 4 5" xfId="1708"/>
+    <cellStyle name="Примечание 4 6" xfId="1709"/>
+    <cellStyle name="Примечание 4 7" xfId="1710"/>
+    <cellStyle name="Примечание 4 8" xfId="1711"/>
+    <cellStyle name="Примечание 4 9" xfId="1712"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -4702,119 +4703,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4958,6365 +4925,6366 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="48.5703125" style="31" bestFit="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="48.5703125" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="23"/>
+    <col min="257" max="257" width="42.28515625" style="23" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="23" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="23"/>
+    <col min="513" max="513" width="42.28515625" style="23" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="23" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="23"/>
+    <col min="769" max="769" width="42.28515625" style="23" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="23" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="23"/>
+    <col min="1025" max="1025" width="42.28515625" style="23" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="23" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="23"/>
+    <col min="1281" max="1281" width="42.28515625" style="23" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="23" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="23"/>
+    <col min="1537" max="1537" width="42.28515625" style="23" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="23" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="23"/>
+    <col min="1793" max="1793" width="42.28515625" style="23" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="23" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="23"/>
+    <col min="2049" max="2049" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="23" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="23"/>
+    <col min="2305" max="2305" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="23" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="23"/>
+    <col min="2561" max="2561" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="23" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="23"/>
+    <col min="2817" max="2817" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="23" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="23"/>
+    <col min="3073" max="3073" width="42.28515625" style="23" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="23"/>
+    <col min="3329" max="3329" width="42.28515625" style="23" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="23"/>
+    <col min="3585" max="3585" width="42.28515625" style="23" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="23"/>
+    <col min="3841" max="3841" width="42.28515625" style="23" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="23"/>
+    <col min="4097" max="4097" width="42.28515625" style="23" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="23" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="23"/>
+    <col min="4353" max="4353" width="42.28515625" style="23" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="23" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="23"/>
+    <col min="4609" max="4609" width="42.28515625" style="23" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="23" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="23"/>
+    <col min="4865" max="4865" width="42.28515625" style="23" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="23" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="23"/>
+    <col min="5121" max="5121" width="42.28515625" style="23" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="23" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="23"/>
+    <col min="5377" max="5377" width="42.28515625" style="23" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="23" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="23"/>
+    <col min="5633" max="5633" width="42.28515625" style="23" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="23" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="23"/>
+    <col min="5889" max="5889" width="42.28515625" style="23" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="23" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="23"/>
+    <col min="6145" max="6145" width="42.28515625" style="23" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="23" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="23"/>
+    <col min="6401" max="6401" width="42.28515625" style="23" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="23" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="23"/>
+    <col min="6657" max="6657" width="42.28515625" style="23" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="23" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="23"/>
+    <col min="6913" max="6913" width="42.28515625" style="23" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="23" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="23"/>
+    <col min="7169" max="7169" width="42.28515625" style="23" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="23" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="23"/>
+    <col min="7425" max="7425" width="42.28515625" style="23" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="23" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="23"/>
+    <col min="7681" max="7681" width="42.28515625" style="23" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="23" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="23"/>
+    <col min="7937" max="7937" width="42.28515625" style="23" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="23" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="23"/>
+    <col min="8193" max="8193" width="42.28515625" style="23" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="23" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="23"/>
+    <col min="8449" max="8449" width="42.28515625" style="23" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="23" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="23"/>
+    <col min="8705" max="8705" width="42.28515625" style="23" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="23" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="23"/>
+    <col min="8961" max="8961" width="42.28515625" style="23" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="23" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="23"/>
+    <col min="9217" max="9217" width="42.28515625" style="23" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="23" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="23"/>
+    <col min="9473" max="9473" width="42.28515625" style="23" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="23" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="23"/>
+    <col min="9729" max="9729" width="42.28515625" style="23" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="23" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="23"/>
+    <col min="9985" max="9985" width="42.28515625" style="23" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="23" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="23"/>
+    <col min="10241" max="10241" width="42.28515625" style="23" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="23" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="23"/>
+    <col min="10497" max="10497" width="42.28515625" style="23" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="23" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="23"/>
+    <col min="10753" max="10753" width="42.28515625" style="23" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="23" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="23"/>
+    <col min="11009" max="11009" width="42.28515625" style="23" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="23" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="23"/>
+    <col min="11265" max="11265" width="42.28515625" style="23" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="23" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="23"/>
+    <col min="11521" max="11521" width="42.28515625" style="23" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="23" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="23"/>
+    <col min="11777" max="11777" width="42.28515625" style="23" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="23" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="23"/>
+    <col min="12033" max="12033" width="42.28515625" style="23" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="23" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="23"/>
+    <col min="12289" max="12289" width="42.28515625" style="23" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="23" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="23"/>
+    <col min="12545" max="12545" width="42.28515625" style="23" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="23" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="23"/>
+    <col min="12801" max="12801" width="42.28515625" style="23" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="23" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="23"/>
+    <col min="13057" max="13057" width="42.28515625" style="23" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="23" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="23"/>
+    <col min="13313" max="13313" width="42.28515625" style="23" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="23" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="23"/>
+    <col min="13569" max="13569" width="42.28515625" style="23" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="23" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="23"/>
+    <col min="13825" max="13825" width="42.28515625" style="23" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="23" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="23"/>
+    <col min="14081" max="14081" width="42.28515625" style="23" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="23" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="23"/>
+    <col min="14337" max="14337" width="42.28515625" style="23" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="23" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="23"/>
+    <col min="14593" max="14593" width="42.28515625" style="23" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="23" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="23"/>
+    <col min="14849" max="14849" width="42.28515625" style="23" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="23" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="23"/>
+    <col min="15105" max="15105" width="42.28515625" style="23" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="23" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="23"/>
+    <col min="15361" max="15361" width="42.28515625" style="23" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="23" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="23"/>
+    <col min="15617" max="15617" width="42.28515625" style="23" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="23" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="23"/>
+    <col min="15873" max="15873" width="42.28515625" style="23" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="23" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="23"/>
+    <col min="16129" max="16129" width="42.28515625" style="23" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="23" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="29"/>
-      <c r="B1" s="30"/>
+      <c r="A1" s="28"/>
+      <c r="B1" s="29"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="49">
+      <c r="B2" s="48">
         <v>613301</v>
       </c>
-      <c r="M2" s="28"/>
+      <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="27"/>
+      <c r="M3" s="26"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="M4" s="28"/>
+      <c r="M4" s="27"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="M5" s="27"/>
+      <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="60" t="s">
+      <c r="B7" s="59" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="60" t="s">
+      <c r="B8" s="59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="59" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="50" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="52">
+      <c r="B16" s="51">
         <v>46142</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="52">
+      <c r="B17" s="51">
         <v>46507</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="52" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="53" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="68" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="40" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="4.5703125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="39" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="39"/>
+    <col min="4" max="4" width="51.7109375" style="39" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="4.5703125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="40" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="40"/>
+    <col min="260" max="260" width="51.7109375" style="40" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="4.5703125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="40" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="40"/>
+    <col min="516" max="516" width="51.7109375" style="40" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="4.5703125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="40" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="40"/>
+    <col min="772" max="772" width="51.7109375" style="40" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="40"/>
+    <col min="1028" max="1028" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="40"/>
+    <col min="1284" max="1284" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="40"/>
+    <col min="1540" max="1540" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="40"/>
+    <col min="1796" max="1796" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="40"/>
+    <col min="2052" max="2052" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="40"/>
+    <col min="2308" max="2308" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="40"/>
+    <col min="2564" max="2564" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="40"/>
+    <col min="2820" max="2820" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="40"/>
+    <col min="3076" max="3076" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="40"/>
+    <col min="3332" max="3332" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="40"/>
+    <col min="3588" max="3588" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="40"/>
+    <col min="3844" max="3844" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="40"/>
+    <col min="4100" max="4100" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="40"/>
+    <col min="4356" max="4356" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="40"/>
+    <col min="4612" max="4612" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="40"/>
+    <col min="4868" max="4868" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="40"/>
+    <col min="5124" max="5124" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="40"/>
+    <col min="5380" max="5380" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="40"/>
+    <col min="5636" max="5636" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="40"/>
+    <col min="5892" max="5892" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="40"/>
+    <col min="6148" max="6148" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="40"/>
+    <col min="6404" max="6404" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="40"/>
+    <col min="6660" max="6660" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="40"/>
+    <col min="6916" max="6916" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="40"/>
+    <col min="7172" max="7172" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="40"/>
+    <col min="7428" max="7428" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="40"/>
+    <col min="7684" max="7684" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="40"/>
+    <col min="7940" max="7940" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="40"/>
+    <col min="8196" max="8196" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="40"/>
+    <col min="8452" max="8452" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="40"/>
+    <col min="8708" max="8708" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="40"/>
+    <col min="8964" max="8964" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="40"/>
+    <col min="9220" max="9220" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="40"/>
+    <col min="9476" max="9476" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="40"/>
+    <col min="9732" max="9732" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="40"/>
+    <col min="9988" max="9988" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="4.5703125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="40"/>
+    <col min="10244" max="10244" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="4.5703125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="40"/>
+    <col min="10500" max="10500" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="4.5703125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="40"/>
+    <col min="10756" max="10756" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="40"/>
+    <col min="11012" max="11012" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="40"/>
+    <col min="11268" max="11268" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="40"/>
+    <col min="11524" max="11524" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="40"/>
+    <col min="11780" max="11780" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="40"/>
+    <col min="12036" max="12036" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="40"/>
+    <col min="12292" max="12292" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="40"/>
+    <col min="12548" max="12548" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="40"/>
+    <col min="12804" max="12804" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="40"/>
+    <col min="13060" max="13060" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="40"/>
+    <col min="13316" max="13316" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="40"/>
+    <col min="13572" max="13572" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="40"/>
+    <col min="13828" max="13828" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="40"/>
+    <col min="14084" max="14084" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="40"/>
+    <col min="14340" max="14340" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="40"/>
+    <col min="14596" max="14596" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="40"/>
+    <col min="14852" max="14852" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="40"/>
+    <col min="15108" max="15108" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="40"/>
+    <col min="15364" max="15364" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="40"/>
+    <col min="15620" max="15620" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="40"/>
+    <col min="15876" max="15876" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="4.5703125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="40" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="40"/>
+    <col min="16132" max="16132" width="51.7109375" style="40" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="39"/>
-[...1 lines deleted...]
-      <c r="C1" s="39"/>
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="39"/>
-[...1 lines deleted...]
-      <c r="C2" s="39"/>
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A3" s="39"/>
-[...1 lines deleted...]
-      <c r="C3" s="42"/>
+      <c r="A3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="39"/>
-[...1 lines deleted...]
-      <c r="D4" s="43"/>
+      <c r="A4" s="38"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="42"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="39"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="C5" s="42"/>
+      <c r="C5" s="41"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="39"/>
-      <c r="B6" s="42" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="C6" s="42"/>
+      <c r="C6" s="41"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="39"/>
-      <c r="B7" s="42" t="s">
+      <c r="A7" s="38"/>
+      <c r="B7" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="C7" s="42"/>
+      <c r="C7" s="41"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="39"/>
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="38"/>
+      <c r="B8" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="C8" s="42"/>
+      <c r="C8" s="41"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="39"/>
-      <c r="B9" s="42" t="s">
+      <c r="A9" s="38"/>
+      <c r="B9" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="42"/>
+      <c r="C9" s="41"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="39"/>
-[...2 lines deleted...]
-      <c r="D10" s="44"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="43"/>
     </row>
     <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="39"/>
-      <c r="B11" s="45" t="s">
+      <c r="A11" s="38"/>
+      <c r="B11" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C11" s="42"/>
-      <c r="D11" s="44"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="43"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="39"/>
-[...2 lines deleted...]
-      <c r="D12" s="44"/>
+      <c r="A12" s="38"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="43"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="39"/>
-[...2 lines deleted...]
-      <c r="D13" s="44"/>
+      <c r="A13" s="38"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="43"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B14" s="46" t="s">
+      <c r="B14" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="47"/>
-      <c r="D14" s="47"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B15" s="43"/>
-      <c r="D15" s="43"/>
+      <c r="B15" s="42"/>
+      <c r="D15" s="42"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="70"/>
-[...2 lines deleted...]
-      <c r="D19" s="70"/>
+      <c r="A19" s="69"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB77"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A154" sqref="A154"/>
-      <selection pane="bottomLeft" activeCell="W12" sqref="W12"/>
+      <selection pane="bottomLeft" activeCell="AE21" sqref="AE21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.42578125" style="1" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="1"/>
-    <col min="26" max="26" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.85546875" style="3" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="75" t="s">
+      <c r="B2" s="73" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="75"/>
-[...24 lines deleted...]
-      <c r="AB2" s="76"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="74"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
-      <c r="Z5" s="6"/>
-      <c r="AB5" s="67" t="s">
+      <c r="Z5" s="78"/>
+      <c r="AB5" s="66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A6" s="55"/>
-[...1 lines deleted...]
-      <c r="C6" s="22">
+      <c r="A6" s="54"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="21">
         <v>2000</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="21">
         <v>2001</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="21">
         <v>2002</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="21">
         <v>2003</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="21">
         <v>2004</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="21">
         <v>2005</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="21">
         <v>2006</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="21">
         <v>2007</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K6" s="6">
         <v>2008</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="M6" s="22">
+      <c r="M6" s="21">
         <v>2010</v>
       </c>
-      <c r="N6" s="22">
+      <c r="N6" s="21">
         <v>2011</v>
       </c>
-      <c r="O6" s="22">
+      <c r="O6" s="21">
         <v>2012</v>
       </c>
-      <c r="P6" s="22">
+      <c r="P6" s="21">
         <v>2013</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q6" s="21">
         <v>2014</v>
       </c>
-      <c r="R6" s="22">
+      <c r="R6" s="21">
         <v>2015</v>
       </c>
-      <c r="S6" s="8">
+      <c r="S6" s="7">
         <v>2016</v>
       </c>
-      <c r="T6" s="7">
+      <c r="T6" s="6">
         <v>2017</v>
       </c>
-      <c r="U6" s="22">
+      <c r="U6" s="21">
         <v>2018</v>
       </c>
-      <c r="V6" s="8">
+      <c r="V6" s="7">
         <v>2019</v>
       </c>
-      <c r="W6" s="9">
+      <c r="W6" s="8">
         <v>2020</v>
       </c>
-      <c r="X6" s="9">
+      <c r="X6" s="8">
         <v>2021</v>
       </c>
-      <c r="Y6" s="10">
+      <c r="Y6" s="9">
         <v>2022</v>
       </c>
-      <c r="Z6" s="10">
+      <c r="Z6" s="9">
         <v>2023</v>
       </c>
-      <c r="AA6" s="10">
+      <c r="AA6" s="9">
         <v>2024</v>
       </c>
-      <c r="AB6" s="68">
+      <c r="AB6" s="67">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="56"/>
-      <c r="B7" s="77" t="s">
+      <c r="A7" s="55"/>
+      <c r="B7" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="77"/>
-[...24 lines deleted...]
-      <c r="AB7" s="78"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="75"/>
+      <c r="N7" s="75"/>
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="75"/>
+      <c r="T7" s="75"/>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="75"/>
+      <c r="Y7" s="75"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="75"/>
+      <c r="AB7" s="76"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="57"/>
-      <c r="B8" s="11" t="s">
+      <c r="A8" s="56"/>
+      <c r="B8" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="58">
+      <c r="C8" s="57">
         <v>276699</v>
       </c>
-      <c r="D8" s="58">
+      <c r="D8" s="57">
         <v>271728</v>
       </c>
-      <c r="E8" s="58">
+      <c r="E8" s="57">
         <v>269092</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="57">
         <v>291758</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="57">
         <v>317928</v>
       </c>
-      <c r="H8" s="58">
+      <c r="H8" s="57">
         <v>298627</v>
       </c>
-      <c r="I8" s="58">
+      <c r="I8" s="57">
         <v>295057</v>
       </c>
-      <c r="J8" s="58">
+      <c r="J8" s="57">
         <v>311740</v>
       </c>
-      <c r="K8" s="58">
+      <c r="K8" s="57">
         <v>345138</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="11">
         <v>363978</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="11">
         <v>365167</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="11">
         <v>364049</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="11">
         <v>336961</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="11">
         <v>336564</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="11">
         <v>405448</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="11">
         <v>455048</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="11">
         <v>615899</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="11">
         <v>926558</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U8" s="11">
         <v>886917</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="11">
         <v>1109919</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="11">
         <v>844949</v>
       </c>
-      <c r="X8" s="12">
+      <c r="X8" s="11">
         <v>756434</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="11">
         <v>803033</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="11">
         <v>1023573</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="11">
         <v>1510337</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB8" s="11">
         <v>1715597</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="32">
+      <c r="A9" s="31">
         <v>100000000</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="B9" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G9" s="14" t="s">
+      <c r="G9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H9" s="14" t="s">
+      <c r="H9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I9" s="14" t="s">
+      <c r="I9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="14" t="s">
+      <c r="J9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K9" s="14" t="s">
+      <c r="K9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="11">
         <v>13090</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="11">
         <v>12169</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="11">
         <v>13365</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="11">
         <v>12082</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="11">
         <v>8633</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="11">
         <v>12543</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="11">
         <v>16528</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="11">
         <v>17839</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="11">
         <v>30259</v>
       </c>
-      <c r="U9" s="12">
+      <c r="U9" s="11">
         <v>24643</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="11">
         <v>27671</v>
       </c>
-      <c r="W9" s="12">
+      <c r="W9" s="11">
         <v>17394</v>
       </c>
-      <c r="X9" s="12">
+      <c r="X9" s="11">
         <v>15548</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="11">
         <v>15905</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="11">
         <v>19797</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="11">
         <v>29377</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="11">
         <v>30394</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="58">
+      <c r="C10" s="57">
         <v>14404</v>
       </c>
-      <c r="D10" s="58">
+      <c r="D10" s="57">
         <v>12995</v>
       </c>
-      <c r="E10" s="58">
+      <c r="E10" s="57">
         <v>16080</v>
       </c>
-      <c r="F10" s="58">
+      <c r="F10" s="57">
         <v>16877</v>
       </c>
-      <c r="G10" s="58">
+      <c r="G10" s="57">
         <v>15651</v>
       </c>
-      <c r="H10" s="58">
+      <c r="H10" s="57">
         <v>16076</v>
       </c>
-      <c r="I10" s="58">
+      <c r="I10" s="57">
         <v>15709</v>
       </c>
-      <c r="J10" s="58">
+      <c r="J10" s="57">
         <v>14067</v>
       </c>
-      <c r="K10" s="58">
+      <c r="K10" s="57">
         <v>13307</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="11">
         <v>13433</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="11">
         <v>12800</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="11">
         <v>12239</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="11">
         <v>12400</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="11">
         <v>12623</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q10" s="11">
         <v>13676</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="11">
         <v>19855</v>
       </c>
-      <c r="S10" s="12">
+      <c r="S10" s="11">
         <v>19611</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="11">
         <v>37946</v>
       </c>
-      <c r="U10" s="12">
+      <c r="U10" s="11">
         <v>29938</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="11">
         <v>38601</v>
       </c>
-      <c r="W10" s="12">
+      <c r="W10" s="11">
         <v>29068</v>
       </c>
-      <c r="X10" s="12">
+      <c r="X10" s="11">
         <v>27164</v>
       </c>
-      <c r="Y10" s="12">
+      <c r="Y10" s="11">
         <v>29926</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="11">
         <v>34941</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="11">
         <v>50167</v>
       </c>
-      <c r="AB10" s="12">
+      <c r="AB10" s="11">
         <v>61550</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="34" t="s">
+      <c r="A11" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B11" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="58">
+      <c r="C11" s="57">
         <v>7972</v>
       </c>
-      <c r="D11" s="58">
+      <c r="D11" s="57">
         <v>10002</v>
       </c>
-      <c r="E11" s="58">
+      <c r="E11" s="57">
         <v>12425</v>
       </c>
-      <c r="F11" s="58">
+      <c r="F11" s="57">
         <v>11277</v>
       </c>
-      <c r="G11" s="58">
+      <c r="G11" s="57">
         <v>11338</v>
       </c>
-      <c r="H11" s="58">
+      <c r="H11" s="57">
         <v>10890</v>
       </c>
-      <c r="I11" s="58">
+      <c r="I11" s="57">
         <v>11447</v>
       </c>
-      <c r="J11" s="58">
+      <c r="J11" s="57">
         <v>12381</v>
       </c>
-      <c r="K11" s="58">
+      <c r="K11" s="57">
         <v>10964</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="11">
         <v>8952</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M11" s="11">
         <v>16573</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="11">
         <v>8855</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="11">
         <v>7570</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="11">
         <v>12481</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q11" s="11">
         <v>18954</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="11">
         <v>15456</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="11">
         <v>21812</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="11">
         <v>36684</v>
       </c>
-      <c r="U11" s="12">
+      <c r="U11" s="11">
         <v>30444</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="11">
         <v>39615</v>
       </c>
-      <c r="W11" s="12">
+      <c r="W11" s="11">
         <v>33642</v>
       </c>
-      <c r="X11" s="12">
+      <c r="X11" s="11">
         <v>28029</v>
       </c>
-      <c r="Y11" s="12">
+      <c r="Y11" s="11">
         <v>30092</v>
       </c>
-      <c r="Z11" s="12">
+      <c r="Z11" s="11">
         <v>36707</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="11">
         <v>59078</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="11">
         <v>66225</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="34" t="s">
+      <c r="A12" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="58">
+      <c r="C12" s="57">
         <v>18219</v>
       </c>
-      <c r="D12" s="58">
+      <c r="D12" s="57">
         <v>21119</v>
       </c>
-      <c r="E12" s="58">
+      <c r="E12" s="57">
         <v>27143</v>
       </c>
-      <c r="F12" s="58">
+      <c r="F12" s="57">
         <v>29616</v>
       </c>
-      <c r="G12" s="58">
+      <c r="G12" s="57">
         <v>38465</v>
       </c>
-      <c r="H12" s="58">
+      <c r="H12" s="57">
         <v>32746</v>
       </c>
-      <c r="I12" s="58">
+      <c r="I12" s="57">
         <v>30967</v>
       </c>
-      <c r="J12" s="58">
+      <c r="J12" s="57">
         <v>33231</v>
       </c>
-      <c r="K12" s="58">
+      <c r="K12" s="57">
         <v>33353</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L12" s="11">
         <v>23945</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="11">
         <v>24463</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="11">
         <v>27304</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="11">
         <v>25456</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="11">
         <v>22677</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="11">
         <v>24087</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="11">
         <v>28824</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="11">
         <v>48416</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="11">
         <v>78401</v>
       </c>
-      <c r="U12" s="12">
+      <c r="U12" s="11">
         <v>57083</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="11">
         <v>85594</v>
       </c>
-      <c r="W12" s="12">
+      <c r="W12" s="11">
         <v>70848</v>
       </c>
-      <c r="X12" s="12">
+      <c r="X12" s="11">
         <v>67458</v>
       </c>
-      <c r="Y12" s="12">
+      <c r="Y12" s="11">
         <v>80064</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="11">
         <v>96340</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="11">
         <v>148059</v>
       </c>
-      <c r="AB12" s="12">
+      <c r="AB12" s="11">
         <v>179402</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="13" t="s">
+      <c r="B13" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="58">
+      <c r="C13" s="57">
         <v>3304</v>
       </c>
-      <c r="D13" s="58">
+      <c r="D13" s="57">
         <v>3872</v>
       </c>
-      <c r="E13" s="58">
+      <c r="E13" s="57">
         <v>3606</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="57">
         <v>4117</v>
       </c>
-      <c r="G13" s="58">
+      <c r="G13" s="57">
         <v>3892</v>
       </c>
-      <c r="H13" s="58">
+      <c r="H13" s="57">
         <v>5616</v>
       </c>
-      <c r="I13" s="58">
+      <c r="I13" s="57">
         <v>5784</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="57">
         <v>7651</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="57">
         <v>8419</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="11">
         <v>8241</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="11">
         <v>7683</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="11">
         <v>7547</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="11">
         <v>7912</v>
       </c>
-      <c r="P13" s="12">
+      <c r="P13" s="11">
         <v>7882</v>
       </c>
-      <c r="Q13" s="12">
+      <c r="Q13" s="11">
         <v>10937</v>
       </c>
-      <c r="R13" s="12">
+      <c r="R13" s="11">
         <v>11699</v>
       </c>
-      <c r="S13" s="12">
+      <c r="S13" s="11">
         <v>14496</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="11">
         <v>23870</v>
       </c>
-      <c r="U13" s="12">
+      <c r="U13" s="11">
         <v>19330</v>
       </c>
-      <c r="V13" s="12">
+      <c r="V13" s="11">
         <v>24743</v>
       </c>
-      <c r="W13" s="12">
+      <c r="W13" s="11">
         <v>20286</v>
       </c>
-      <c r="X13" s="12">
+      <c r="X13" s="11">
         <v>18110</v>
       </c>
-      <c r="Y13" s="12">
+      <c r="Y13" s="11">
         <v>18662</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="11">
         <v>28350</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="11">
         <v>38811</v>
       </c>
-      <c r="AB13" s="12">
+      <c r="AB13" s="11">
         <v>40257</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="34" t="s">
+      <c r="A14" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="13" t="s">
+      <c r="B14" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="57">
         <v>8986</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="57">
         <v>13446</v>
       </c>
-      <c r="E14" s="58">
+      <c r="E14" s="57">
         <v>15644</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="57">
         <v>13268</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="57">
         <v>11639</v>
       </c>
-      <c r="H14" s="58">
+      <c r="H14" s="57">
         <v>12267</v>
       </c>
-      <c r="I14" s="58">
+      <c r="I14" s="57">
         <v>11086</v>
       </c>
-      <c r="J14" s="58">
+      <c r="J14" s="57">
         <v>12909</v>
       </c>
-      <c r="K14" s="58">
+      <c r="K14" s="57">
         <v>11982</v>
       </c>
-      <c r="L14" s="12">
+      <c r="L14" s="11">
         <v>13132</v>
       </c>
-      <c r="M14" s="12">
+      <c r="M14" s="11">
         <v>12211</v>
       </c>
-      <c r="N14" s="12">
+      <c r="N14" s="11">
         <v>13386</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="11">
         <v>12580</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="11">
         <v>14431</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="11">
         <v>15290</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="11">
         <v>15697</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="11">
         <v>21244</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="11">
         <v>38985</v>
       </c>
-      <c r="U14" s="12">
+      <c r="U14" s="11">
         <v>32640</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="11">
         <v>38321</v>
       </c>
-      <c r="W14" s="12">
+      <c r="W14" s="11">
         <v>26823</v>
       </c>
-      <c r="X14" s="12">
+      <c r="X14" s="11">
         <v>21978</v>
       </c>
-      <c r="Y14" s="12">
+      <c r="Y14" s="11">
         <v>23808</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="11">
         <v>29925</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="11">
         <v>47399</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="11">
         <v>53116</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="34" t="s">
+      <c r="A15" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B15" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="58">
+      <c r="C15" s="57">
         <v>8165</v>
       </c>
-      <c r="D15" s="58">
+      <c r="D15" s="57">
         <v>10022</v>
       </c>
-      <c r="E15" s="58">
+      <c r="E15" s="57">
         <v>11734</v>
       </c>
-      <c r="F15" s="58">
+      <c r="F15" s="57">
         <v>13075</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="57">
         <v>14223</v>
       </c>
-      <c r="H15" s="58">
+      <c r="H15" s="57">
         <v>11188</v>
       </c>
-      <c r="I15" s="58">
+      <c r="I15" s="57">
         <v>10302</v>
       </c>
-      <c r="J15" s="58">
+      <c r="J15" s="57">
         <v>12533</v>
       </c>
-      <c r="K15" s="58">
+      <c r="K15" s="57">
         <v>13169</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L15" s="11">
         <v>15398</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M15" s="11">
         <v>11661</v>
       </c>
-      <c r="N15" s="12">
+      <c r="N15" s="11">
         <v>6457</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O15" s="11">
         <v>12012</v>
       </c>
-      <c r="P15" s="12">
+      <c r="P15" s="11">
         <v>13735</v>
       </c>
-      <c r="Q15" s="12">
+      <c r="Q15" s="11">
         <v>14934</v>
       </c>
-      <c r="R15" s="12">
+      <c r="R15" s="11">
         <v>17376</v>
       </c>
-      <c r="S15" s="12">
+      <c r="S15" s="11">
         <v>17042</v>
       </c>
-      <c r="T15" s="12">
+      <c r="T15" s="11">
         <v>29680</v>
       </c>
-      <c r="U15" s="12">
+      <c r="U15" s="11">
         <v>35073</v>
       </c>
-      <c r="V15" s="12">
+      <c r="V15" s="11">
         <v>51673</v>
       </c>
-      <c r="W15" s="12">
+      <c r="W15" s="11">
         <v>37355</v>
       </c>
-      <c r="X15" s="12">
+      <c r="X15" s="11">
         <v>31531</v>
       </c>
-      <c r="Y15" s="12">
+      <c r="Y15" s="11">
         <v>32067</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="11">
         <v>41803</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="11">
         <v>58655</v>
       </c>
-      <c r="AB15" s="12">
+      <c r="AB15" s="11">
         <v>58762</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="34" t="s">
+      <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="C16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="D16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E16" s="14" t="s">
+      <c r="E16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F16" s="14" t="s">
+      <c r="F16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G16" s="14" t="s">
+      <c r="G16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H16" s="14" t="s">
+      <c r="H16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I16" s="14" t="s">
+      <c r="I16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J16" s="14" t="s">
+      <c r="J16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K16" s="14" t="s">
+      <c r="K16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L16" s="11">
         <v>12143</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="11">
         <v>11826</v>
       </c>
-      <c r="N16" s="12">
+      <c r="N16" s="11">
         <v>12229</v>
       </c>
-      <c r="O16" s="12">
+      <c r="O16" s="11">
         <v>11644</v>
       </c>
-      <c r="P16" s="12">
+      <c r="P16" s="11">
         <v>11316</v>
       </c>
-      <c r="Q16" s="12">
+      <c r="Q16" s="11">
         <v>14151</v>
       </c>
-      <c r="R16" s="12">
+      <c r="R16" s="11">
         <v>16252</v>
       </c>
-      <c r="S16" s="12">
+      <c r="S16" s="11">
         <v>20532</v>
       </c>
-      <c r="T16" s="12">
+      <c r="T16" s="11">
         <v>32605</v>
       </c>
-      <c r="U16" s="12">
+      <c r="U16" s="11">
         <v>24975</v>
       </c>
-      <c r="V16" s="12">
+      <c r="V16" s="11">
         <v>31880</v>
       </c>
-      <c r="W16" s="12">
+      <c r="W16" s="11">
         <v>24936</v>
       </c>
-      <c r="X16" s="12">
+      <c r="X16" s="11">
         <v>19600</v>
       </c>
-      <c r="Y16" s="12">
+      <c r="Y16" s="11">
         <v>19131</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="Z16" s="11">
         <v>27532</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="11">
         <v>40703</v>
       </c>
-      <c r="AB16" s="12">
+      <c r="AB16" s="11">
         <v>42683</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="34" t="s">
+      <c r="A17" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="13" t="s">
+      <c r="B17" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="58">
+      <c r="C17" s="57">
         <v>14703</v>
       </c>
-      <c r="D17" s="58">
+      <c r="D17" s="57">
         <v>18159</v>
       </c>
-      <c r="E17" s="58">
+      <c r="E17" s="57">
         <v>23461</v>
       </c>
-      <c r="F17" s="58">
+      <c r="F17" s="57">
         <v>25171</v>
       </c>
-      <c r="G17" s="58">
+      <c r="G17" s="57">
         <v>31115</v>
       </c>
-      <c r="H17" s="58">
+      <c r="H17" s="57">
         <v>25911</v>
       </c>
-      <c r="I17" s="58">
+      <c r="I17" s="57">
         <v>25811</v>
       </c>
-      <c r="J17" s="58">
+      <c r="J17" s="57">
         <v>25911</v>
       </c>
-      <c r="K17" s="58">
+      <c r="K17" s="57">
         <v>30812</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="11">
         <v>25431</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="11">
         <v>21996</v>
       </c>
-      <c r="N17" s="12">
+      <c r="N17" s="11">
         <v>22946</v>
       </c>
-      <c r="O17" s="12">
+      <c r="O17" s="11">
         <v>20829</v>
       </c>
-      <c r="P17" s="12">
+      <c r="P17" s="11">
         <v>22095</v>
       </c>
-      <c r="Q17" s="12">
+      <c r="Q17" s="11">
         <v>28974</v>
       </c>
-      <c r="R17" s="12">
+      <c r="R17" s="11">
         <v>27699</v>
       </c>
-      <c r="S17" s="12">
+      <c r="S17" s="11">
         <v>27872</v>
       </c>
-      <c r="T17" s="12">
+      <c r="T17" s="11">
         <v>37063</v>
       </c>
-      <c r="U17" s="12">
+      <c r="U17" s="11">
         <v>30108</v>
       </c>
-      <c r="V17" s="12">
+      <c r="V17" s="11">
         <v>43928</v>
       </c>
-      <c r="W17" s="12">
+      <c r="W17" s="11">
         <v>34874</v>
       </c>
-      <c r="X17" s="12">
+      <c r="X17" s="11">
         <v>30354</v>
       </c>
-      <c r="Y17" s="12">
+      <c r="Y17" s="11">
         <v>31132</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="11">
         <v>39338</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="11">
         <v>51293</v>
       </c>
-      <c r="AB17" s="12">
+      <c r="AB17" s="11">
         <v>58633</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="34" t="s">
+      <c r="A18" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="13" t="s">
+      <c r="B18" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="57">
         <v>14817</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="57">
         <v>17261</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="57">
         <v>16964</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="57">
         <v>20527</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="57">
         <v>22087</v>
       </c>
-      <c r="H18" s="58">
+      <c r="H18" s="57">
         <v>20577</v>
       </c>
-      <c r="I18" s="58">
+      <c r="I18" s="57">
         <v>19410</v>
       </c>
-      <c r="J18" s="58">
+      <c r="J18" s="57">
         <v>18345</v>
       </c>
-      <c r="K18" s="58">
+      <c r="K18" s="57">
         <v>20842</v>
       </c>
-      <c r="L18" s="12">
+      <c r="L18" s="11">
         <v>20248</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="11">
         <v>17803</v>
       </c>
-      <c r="N18" s="12">
+      <c r="N18" s="11">
         <v>17774</v>
       </c>
-      <c r="O18" s="12">
+      <c r="O18" s="11">
         <v>17774</v>
       </c>
-      <c r="P18" s="12">
+      <c r="P18" s="11">
         <v>16554</v>
       </c>
-      <c r="Q18" s="12">
+      <c r="Q18" s="11">
         <v>23926</v>
       </c>
-      <c r="R18" s="12">
+      <c r="R18" s="11">
         <v>27098</v>
       </c>
-      <c r="S18" s="12">
+      <c r="S18" s="11">
         <v>25471</v>
       </c>
-      <c r="T18" s="12">
+      <c r="T18" s="11">
         <v>37435</v>
       </c>
-      <c r="U18" s="12">
+      <c r="U18" s="11">
         <v>35171</v>
       </c>
-      <c r="V18" s="12">
+      <c r="V18" s="11">
         <v>40574</v>
       </c>
-      <c r="W18" s="12">
+      <c r="W18" s="11">
         <v>27447</v>
       </c>
-      <c r="X18" s="12">
+      <c r="X18" s="11">
         <v>23183</v>
       </c>
-      <c r="Y18" s="12">
+      <c r="Y18" s="11">
         <v>24901</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="11">
         <v>28872</v>
       </c>
-      <c r="AA18" s="12">
+      <c r="AA18" s="11">
         <v>37999</v>
       </c>
-      <c r="AB18" s="12">
+      <c r="AB18" s="11">
         <v>42387</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="34" t="s">
+      <c r="A19" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="13" t="s">
+      <c r="B19" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="57">
         <v>4380</v>
       </c>
-      <c r="D19" s="58">
+      <c r="D19" s="57">
         <v>4039</v>
       </c>
-      <c r="E19" s="58">
+      <c r="E19" s="57">
         <v>6097</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="57">
         <v>5582</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="57">
         <v>3883</v>
       </c>
-      <c r="H19" s="58">
+      <c r="H19" s="57">
         <v>4545</v>
       </c>
-      <c r="I19" s="58">
+      <c r="I19" s="57">
         <v>5727</v>
       </c>
-      <c r="J19" s="58">
+      <c r="J19" s="57">
         <v>6967</v>
       </c>
-      <c r="K19" s="58">
+      <c r="K19" s="57">
         <v>9241</v>
       </c>
-      <c r="L19" s="12">
+      <c r="L19" s="11">
         <v>11210</v>
       </c>
-      <c r="M19" s="12">
+      <c r="M19" s="11">
         <v>11706</v>
       </c>
-      <c r="N19" s="12">
+      <c r="N19" s="11">
         <v>11675</v>
       </c>
-      <c r="O19" s="12">
+      <c r="O19" s="11">
         <v>11755</v>
       </c>
-      <c r="P19" s="12">
+      <c r="P19" s="11">
         <v>10561</v>
       </c>
-      <c r="Q19" s="12">
+      <c r="Q19" s="11">
         <v>13030</v>
       </c>
-      <c r="R19" s="12">
+      <c r="R19" s="11">
         <v>15296</v>
       </c>
-      <c r="S19" s="12">
+      <c r="S19" s="11">
         <v>21634</v>
       </c>
-      <c r="T19" s="12">
+      <c r="T19" s="11">
         <v>30239</v>
       </c>
-      <c r="U19" s="12">
+      <c r="U19" s="11">
         <v>31691</v>
       </c>
-      <c r="V19" s="12">
+      <c r="V19" s="11">
         <v>39307</v>
       </c>
-      <c r="W19" s="12">
+      <c r="W19" s="11">
         <v>25171</v>
       </c>
-      <c r="X19" s="12">
+      <c r="X19" s="11">
         <v>19882</v>
       </c>
-      <c r="Y19" s="12">
+      <c r="Y19" s="11">
         <v>21141</v>
       </c>
-      <c r="Z19" s="12">
+      <c r="Z19" s="11">
         <v>25398</v>
       </c>
-      <c r="AA19" s="12">
+      <c r="AA19" s="11">
         <v>36591</v>
       </c>
-      <c r="AB19" s="12">
+      <c r="AB19" s="11">
         <v>41222</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="34" t="s">
+      <c r="A20" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="B20" s="13" t="s">
+      <c r="B20" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="57">
         <v>6620</v>
       </c>
-      <c r="D20" s="58">
+      <c r="D20" s="57">
         <v>6829</v>
       </c>
-      <c r="E20" s="58">
+      <c r="E20" s="57">
         <v>6876</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="57">
         <v>7023</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="57">
         <v>5369</v>
       </c>
-      <c r="H20" s="58">
+      <c r="H20" s="57">
         <v>7476</v>
       </c>
-      <c r="I20" s="58">
+      <c r="I20" s="57">
         <v>6351</v>
       </c>
-      <c r="J20" s="58">
+      <c r="J20" s="57">
         <v>7656</v>
       </c>
-      <c r="K20" s="58">
+      <c r="K20" s="57">
         <v>13359</v>
       </c>
-      <c r="L20" s="12">
+      <c r="L20" s="11">
         <v>14234</v>
       </c>
-      <c r="M20" s="12">
+      <c r="M20" s="11">
         <v>14238</v>
       </c>
-      <c r="N20" s="12">
+      <c r="N20" s="11">
         <v>15304</v>
       </c>
-      <c r="O20" s="12">
+      <c r="O20" s="11">
         <v>12552</v>
       </c>
-      <c r="P20" s="12">
+      <c r="P20" s="11">
         <v>10808</v>
       </c>
-      <c r="Q20" s="12">
+      <c r="Q20" s="11">
         <v>11814</v>
       </c>
-      <c r="R20" s="12">
+      <c r="R20" s="11">
         <v>11928</v>
       </c>
-      <c r="S20" s="12">
+      <c r="S20" s="11">
         <v>11943</v>
       </c>
-      <c r="T20" s="12">
+      <c r="T20" s="11">
         <v>43356</v>
       </c>
-      <c r="U20" s="12">
+      <c r="U20" s="11">
         <v>33006</v>
       </c>
-      <c r="V20" s="12">
+      <c r="V20" s="11">
         <v>41740</v>
       </c>
-      <c r="W20" s="12">
+      <c r="W20" s="11">
         <v>34264</v>
       </c>
-      <c r="X20" s="12">
+      <c r="X20" s="11">
         <v>28810</v>
       </c>
-      <c r="Y20" s="12">
+      <c r="Y20" s="11">
         <v>29071</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="Z20" s="11">
         <v>38015</v>
       </c>
-      <c r="AA20" s="12">
+      <c r="AA20" s="11">
         <v>54908</v>
       </c>
-      <c r="AB20" s="12">
+      <c r="AB20" s="11">
         <v>61375</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A21" s="34" t="s">
+      <c r="A21" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="15" t="s">
+      <c r="B21" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="57">
         <v>13432</v>
       </c>
-      <c r="D21" s="58">
+      <c r="D21" s="57">
         <v>14129</v>
       </c>
-      <c r="E21" s="58">
+      <c r="E21" s="57">
         <v>17002</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="57">
         <v>16867</v>
       </c>
-      <c r="G21" s="58">
+      <c r="G21" s="57">
         <v>15964</v>
       </c>
-      <c r="H21" s="58">
+      <c r="H21" s="57">
         <v>13344</v>
       </c>
-      <c r="I21" s="58">
+      <c r="I21" s="57">
         <v>12199</v>
       </c>
-      <c r="J21" s="58">
+      <c r="J21" s="57">
         <v>14052</v>
       </c>
-      <c r="K21" s="58">
+      <c r="K21" s="57">
         <v>13973</v>
       </c>
-      <c r="L21" s="12">
+      <c r="L21" s="11">
         <v>14371</v>
       </c>
-      <c r="M21" s="12">
+      <c r="M21" s="11">
         <v>11926</v>
       </c>
-      <c r="N21" s="12">
+      <c r="N21" s="11">
         <v>11576</v>
       </c>
-      <c r="O21" s="12">
+      <c r="O21" s="11">
         <v>12582</v>
       </c>
-      <c r="P21" s="12">
+      <c r="P21" s="11">
         <v>15672</v>
       </c>
-      <c r="Q21" s="12">
+      <c r="Q21" s="11">
         <v>16046</v>
       </c>
-      <c r="R21" s="12">
+      <c r="R21" s="11">
         <v>18931</v>
       </c>
-      <c r="S21" s="12">
+      <c r="S21" s="11">
         <v>22124</v>
       </c>
-      <c r="T21" s="12">
+      <c r="T21" s="11">
         <v>28291</v>
       </c>
-      <c r="U21" s="12">
+      <c r="U21" s="11">
         <v>28327</v>
       </c>
-      <c r="V21" s="12">
+      <c r="V21" s="11">
         <v>35365</v>
       </c>
-      <c r="W21" s="12">
+      <c r="W21" s="11">
         <v>25563</v>
       </c>
-      <c r="X21" s="12">
+      <c r="X21" s="11">
         <v>20526</v>
       </c>
-      <c r="Y21" s="12">
+      <c r="Y21" s="11">
         <v>20431</v>
       </c>
-      <c r="Z21" s="12">
+      <c r="Z21" s="11">
         <v>24392</v>
       </c>
-      <c r="AA21" s="12">
+      <c r="AA21" s="11">
         <v>33382</v>
       </c>
-      <c r="AB21" s="12">
+      <c r="AB21" s="11">
         <v>33470</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A22" s="34" t="s">
+      <c r="A22" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="B22" s="15" t="s">
+      <c r="B22" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="57">
         <v>7772</v>
       </c>
-      <c r="D22" s="58">
+      <c r="D22" s="57">
         <v>7386</v>
       </c>
-      <c r="E22" s="58">
+      <c r="E22" s="57">
         <v>8210</v>
       </c>
-      <c r="F22" s="58">
+      <c r="F22" s="57">
         <v>8052</v>
       </c>
-      <c r="G22" s="58">
+      <c r="G22" s="57">
         <v>10051</v>
       </c>
-      <c r="H22" s="58">
+      <c r="H22" s="57">
         <v>10570</v>
       </c>
-      <c r="I22" s="58">
+      <c r="I22" s="57">
         <v>11103</v>
       </c>
-      <c r="J22" s="58">
+      <c r="J22" s="57">
         <v>10866</v>
       </c>
-      <c r="K22" s="58">
+      <c r="K22" s="57">
         <v>11154</v>
       </c>
-      <c r="L22" s="12">
+      <c r="L22" s="11">
         <v>11519</v>
       </c>
-      <c r="M22" s="12">
+      <c r="M22" s="11">
         <v>11318</v>
       </c>
-      <c r="N22" s="12">
+      <c r="N22" s="11">
         <v>9455</v>
       </c>
-      <c r="O22" s="12">
+      <c r="O22" s="11">
         <v>9933</v>
       </c>
-      <c r="P22" s="12">
+      <c r="P22" s="11">
         <v>9547</v>
       </c>
-      <c r="Q22" s="12">
+      <c r="Q22" s="11">
         <v>12478</v>
       </c>
-      <c r="R22" s="12">
+      <c r="R22" s="11">
         <v>19515</v>
       </c>
-      <c r="S22" s="12">
+      <c r="S22" s="11">
         <v>15864</v>
       </c>
-      <c r="T22" s="12">
+      <c r="T22" s="11">
         <v>22226</v>
       </c>
-      <c r="U22" s="12">
+      <c r="U22" s="11">
         <v>20020</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="11">
         <v>23234</v>
       </c>
-      <c r="W22" s="12">
+      <c r="W22" s="11">
         <v>16374</v>
       </c>
-      <c r="X22" s="12">
+      <c r="X22" s="11">
         <v>13297</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="Y22" s="11">
         <v>13471</v>
       </c>
-      <c r="Z22" s="12">
+      <c r="Z22" s="11">
         <v>15489</v>
       </c>
-      <c r="AA22" s="12">
+      <c r="AA22" s="11">
         <v>21871</v>
       </c>
-      <c r="AB22" s="12">
+      <c r="AB22" s="11">
         <v>22526</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A23" s="34" t="s">
+      <c r="A23" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="21" t="s">
+      <c r="B23" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="57">
         <v>41761</v>
       </c>
-      <c r="D23" s="58">
+      <c r="D23" s="57">
         <v>23774</v>
       </c>
-      <c r="E23" s="58">
+      <c r="E23" s="57">
         <v>15609</v>
       </c>
-      <c r="F23" s="58">
+      <c r="F23" s="57">
         <v>19630</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="57">
         <v>19694</v>
       </c>
-      <c r="H23" s="58">
+      <c r="H23" s="57">
         <v>14630</v>
       </c>
-      <c r="I23" s="58">
+      <c r="I23" s="57">
         <v>18716</v>
       </c>
-      <c r="J23" s="58">
+      <c r="J23" s="57">
         <v>21390</v>
       </c>
-      <c r="K23" s="58">
+      <c r="K23" s="57">
         <v>21626</v>
       </c>
-      <c r="L23" s="12">
+      <c r="L23" s="11">
         <v>16202</v>
       </c>
-      <c r="M23" s="12">
+      <c r="M23" s="11">
         <v>18223</v>
       </c>
-      <c r="N23" s="12">
+      <c r="N23" s="11">
         <v>16120</v>
       </c>
-      <c r="O23" s="12">
+      <c r="O23" s="11">
         <v>15841</v>
       </c>
-      <c r="P23" s="12">
+      <c r="P23" s="11">
         <v>11484</v>
       </c>
-      <c r="Q23" s="12">
+      <c r="Q23" s="11">
         <v>15008</v>
       </c>
-      <c r="R23" s="12">
+      <c r="R23" s="11">
         <v>15824</v>
       </c>
-      <c r="S23" s="12">
+      <c r="S23" s="11">
         <v>22678</v>
       </c>
-      <c r="T23" s="12">
+      <c r="T23" s="11">
         <v>57393</v>
       </c>
-      <c r="U23" s="12">
+      <c r="U23" s="11">
         <v>101190</v>
       </c>
-      <c r="V23" s="12">
+      <c r="V23" s="11">
         <v>129378</v>
       </c>
-      <c r="W23" s="12">
+      <c r="W23" s="11">
         <v>87069</v>
       </c>
-      <c r="X23" s="12">
+      <c r="X23" s="11">
         <v>62632</v>
       </c>
-      <c r="Y23" s="12">
+      <c r="Y23" s="11">
         <v>63837</v>
       </c>
-      <c r="Z23" s="12">
+      <c r="Z23" s="11">
         <v>84830</v>
       </c>
-      <c r="AA23" s="12">
+      <c r="AA23" s="11">
         <v>126223</v>
       </c>
-      <c r="AB23" s="12">
+      <c r="AB23" s="11">
         <v>137090</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A24" s="34" t="s">
+      <c r="A24" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="21" t="s">
+      <c r="B24" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="14" t="s">
+      <c r="C24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D24" s="14" t="s">
+      <c r="D24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E24" s="14" t="s">
+      <c r="E24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F24" s="14" t="s">
+      <c r="F24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G24" s="14" t="s">
+      <c r="G24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H24" s="14" t="s">
+      <c r="H24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I24" s="14" t="s">
+      <c r="I24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J24" s="14" t="s">
+      <c r="J24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K24" s="14" t="s">
+      <c r="K24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L24" s="12">
+      <c r="L24" s="11">
         <v>4240</v>
       </c>
-      <c r="M24" s="12">
+      <c r="M24" s="11">
         <v>3389</v>
       </c>
-      <c r="N24" s="12">
+      <c r="N24" s="11">
         <v>1909</v>
       </c>
-      <c r="O24" s="12">
+      <c r="O24" s="11">
         <v>1991</v>
       </c>
-      <c r="P24" s="12">
+      <c r="P24" s="11">
         <v>2240</v>
       </c>
-      <c r="Q24" s="12">
+      <c r="Q24" s="11">
         <v>3259</v>
       </c>
-      <c r="R24" s="12">
+      <c r="R24" s="11">
         <v>3950</v>
       </c>
-      <c r="S24" s="12">
+      <c r="S24" s="11">
         <v>4108</v>
       </c>
-      <c r="T24" s="12">
+      <c r="T24" s="11">
         <v>6620</v>
       </c>
-      <c r="U24" s="12">
+      <c r="U24" s="11">
         <v>7064</v>
       </c>
-      <c r="V24" s="12">
+      <c r="V24" s="11">
         <v>9381</v>
       </c>
-      <c r="W24" s="12">
+      <c r="W24" s="11">
         <v>6552</v>
       </c>
-      <c r="X24" s="12">
+      <c r="X24" s="11">
         <v>4920</v>
       </c>
-      <c r="Y24" s="12">
+      <c r="Y24" s="11">
         <v>6014</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z24" s="11">
         <v>7741</v>
       </c>
-      <c r="AA24" s="12">
+      <c r="AA24" s="11">
         <v>10556</v>
       </c>
-      <c r="AB24" s="12">
+      <c r="AB24" s="11">
         <v>10656</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A25" s="34" t="s">
+      <c r="A25" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="15" t="s">
+      <c r="B25" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C25" s="58">
+      <c r="C25" s="57">
         <v>23168</v>
       </c>
-      <c r="D25" s="58">
+      <c r="D25" s="57">
         <v>25183</v>
       </c>
-      <c r="E25" s="58">
+      <c r="E25" s="57">
         <v>29764</v>
       </c>
-      <c r="F25" s="58">
+      <c r="F25" s="57">
         <v>27316</v>
       </c>
-      <c r="G25" s="58">
+      <c r="G25" s="57">
         <v>28455</v>
       </c>
-      <c r="H25" s="58">
+      <c r="H25" s="57">
         <v>24164</v>
       </c>
-      <c r="I25" s="58">
+      <c r="I25" s="57">
         <v>22080</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="57">
         <v>22084</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="57">
         <v>27352</v>
       </c>
-      <c r="L25" s="12">
+      <c r="L25" s="11">
         <v>15113</v>
       </c>
-      <c r="M25" s="12">
+      <c r="M25" s="11">
         <v>15458</v>
       </c>
-      <c r="N25" s="12">
+      <c r="N25" s="11">
         <v>17178</v>
       </c>
-      <c r="O25" s="12">
+      <c r="O25" s="11">
         <v>14338</v>
       </c>
-      <c r="P25" s="12">
+      <c r="P25" s="11">
         <v>17788</v>
       </c>
-      <c r="Q25" s="12">
+      <c r="Q25" s="11">
         <v>17747</v>
       </c>
-      <c r="R25" s="12">
+      <c r="R25" s="11">
         <v>19308</v>
       </c>
-      <c r="S25" s="12">
+      <c r="S25" s="11">
         <v>18579</v>
       </c>
-      <c r="T25" s="12">
+      <c r="T25" s="11">
         <v>31885</v>
       </c>
-      <c r="U25" s="12">
+      <c r="U25" s="11">
         <v>27656</v>
       </c>
-      <c r="V25" s="12">
+      <c r="V25" s="11">
         <v>30644</v>
       </c>
-      <c r="W25" s="12">
+      <c r="W25" s="11">
         <v>20123</v>
       </c>
-      <c r="X25" s="12">
+      <c r="X25" s="11">
         <v>18524</v>
       </c>
-      <c r="Y25" s="12">
+      <c r="Y25" s="11">
         <v>18700</v>
       </c>
-      <c r="Z25" s="12">
+      <c r="Z25" s="11">
         <v>22197</v>
       </c>
-      <c r="AA25" s="12">
+      <c r="AA25" s="11">
         <v>31612</v>
       </c>
-      <c r="AB25" s="12">
+      <c r="AB25" s="11">
         <v>34029</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A26" s="34" t="s">
+      <c r="A26" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B26" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="58">
+      <c r="C26" s="57">
         <v>68220</v>
       </c>
-      <c r="D26" s="58">
+      <c r="D26" s="57">
         <v>60325</v>
       </c>
-      <c r="E26" s="58">
+      <c r="E26" s="57">
         <v>14512</v>
       </c>
-      <c r="F26" s="58">
+      <c r="F26" s="57">
         <v>13926</v>
       </c>
-      <c r="G26" s="58">
+      <c r="G26" s="57">
         <v>23584</v>
       </c>
-      <c r="H26" s="58">
+      <c r="H26" s="57">
         <v>26129</v>
       </c>
-      <c r="I26" s="58">
+      <c r="I26" s="57">
         <v>28995</v>
       </c>
-      <c r="J26" s="58">
+      <c r="J26" s="57">
         <v>31349</v>
       </c>
-      <c r="K26" s="58">
+      <c r="K26" s="57">
         <v>43413</v>
       </c>
-      <c r="L26" s="12">
+      <c r="L26" s="11">
         <v>49108</v>
       </c>
-      <c r="M26" s="12">
+      <c r="M26" s="11">
         <v>57805</v>
       </c>
-      <c r="N26" s="12">
+      <c r="N26" s="11">
         <v>57892</v>
       </c>
-      <c r="O26" s="12">
+      <c r="O26" s="11">
         <v>50496</v>
       </c>
-      <c r="P26" s="12">
+      <c r="P26" s="11">
         <v>45974</v>
       </c>
-      <c r="Q26" s="12">
+      <c r="Q26" s="11">
         <v>47120</v>
       </c>
-      <c r="R26" s="12">
+      <c r="R26" s="11">
         <v>30373</v>
       </c>
-      <c r="S26" s="12">
+      <c r="S26" s="11">
         <v>134967</v>
       </c>
-      <c r="T26" s="12">
+      <c r="T26" s="11">
         <v>134139</v>
       </c>
-      <c r="U26" s="12">
+      <c r="U26" s="11">
         <v>113738</v>
       </c>
-      <c r="V26" s="12">
+      <c r="V26" s="11">
         <v>161408</v>
       </c>
-      <c r="W26" s="12">
+      <c r="W26" s="11">
         <v>121534</v>
       </c>
-      <c r="X26" s="12">
+      <c r="X26" s="11">
         <v>131015</v>
       </c>
-      <c r="Y26" s="12">
+      <c r="Y26" s="11">
         <v>143184</v>
       </c>
-      <c r="Z26" s="12">
+      <c r="Z26" s="11">
         <v>182990</v>
       </c>
-      <c r="AA26" s="12">
+      <c r="AA26" s="11">
         <v>271694</v>
       </c>
-      <c r="AB26" s="12">
+      <c r="AB26" s="11">
         <v>316324</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="B27" s="15" t="s">
+      <c r="B27" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="58">
+      <c r="C27" s="57">
         <v>20776</v>
       </c>
-      <c r="D27" s="58">
+      <c r="D27" s="57">
         <v>23187</v>
       </c>
-      <c r="E27" s="58">
+      <c r="E27" s="57">
         <v>43965</v>
       </c>
-      <c r="F27" s="58">
+      <c r="F27" s="57">
         <v>59434</v>
       </c>
-      <c r="G27" s="58">
+      <c r="G27" s="57">
         <v>62518</v>
       </c>
-      <c r="H27" s="58">
+      <c r="H27" s="57">
         <v>62498</v>
       </c>
-      <c r="I27" s="58">
+      <c r="I27" s="57">
         <v>59370</v>
       </c>
-      <c r="J27" s="58">
+      <c r="J27" s="57">
         <v>60348</v>
       </c>
-      <c r="K27" s="58">
+      <c r="K27" s="57">
         <v>62172</v>
       </c>
-      <c r="L27" s="12">
+      <c r="L27" s="11">
         <v>65251</v>
       </c>
-      <c r="M27" s="12">
+      <c r="M27" s="11">
         <v>61280</v>
       </c>
-      <c r="N27" s="12">
+      <c r="N27" s="11">
         <v>72272</v>
       </c>
-      <c r="O27" s="12">
+      <c r="O27" s="11">
         <v>52454</v>
       </c>
-      <c r="P27" s="12">
+      <c r="P27" s="11">
         <v>53726</v>
       </c>
-      <c r="Q27" s="12">
+      <c r="Q27" s="11">
         <v>65721</v>
       </c>
-      <c r="R27" s="12">
+      <c r="R27" s="11">
         <v>92083</v>
       </c>
-      <c r="S27" s="12">
+      <c r="S27" s="11">
         <v>96909</v>
       </c>
-      <c r="T27" s="12">
+      <c r="T27" s="11">
         <v>121562</v>
       </c>
-      <c r="U27" s="12">
+      <c r="U27" s="11">
         <v>109198</v>
       </c>
-      <c r="V27" s="12">
+      <c r="V27" s="11">
         <v>140874</v>
       </c>
-      <c r="W27" s="12">
+      <c r="W27" s="11">
         <v>122767</v>
       </c>
-      <c r="X27" s="12">
+      <c r="X27" s="11">
         <v>117169</v>
       </c>
-      <c r="Y27" s="12">
+      <c r="Y27" s="11">
         <v>129863</v>
       </c>
-      <c r="Z27" s="12">
+      <c r="Z27" s="11">
         <v>160529</v>
       </c>
-      <c r="AA27" s="12">
+      <c r="AA27" s="11">
         <v>232305</v>
       </c>
-      <c r="AB27" s="12">
+      <c r="AB27" s="11">
         <v>272862</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A28" s="35" t="s">
+      <c r="A28" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="B28" s="15" t="s">
+      <c r="B28" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="14" t="s">
+      <c r="C28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D28" s="14" t="s">
+      <c r="D28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E28" s="14" t="s">
+      <c r="E28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F28" s="14" t="s">
+      <c r="F28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G28" s="14" t="s">
+      <c r="G28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H28" s="14" t="s">
+      <c r="H28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I28" s="14" t="s">
+      <c r="I28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J28" s="14" t="s">
+      <c r="J28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K28" s="14" t="s">
+      <c r="K28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L28" s="12">
+      <c r="L28" s="11">
         <v>8717</v>
       </c>
-      <c r="M28" s="12">
+      <c r="M28" s="11">
         <v>10639</v>
       </c>
-      <c r="N28" s="12">
+      <c r="N28" s="11">
         <v>8566</v>
       </c>
-      <c r="O28" s="12">
+      <c r="O28" s="11">
         <v>14760</v>
       </c>
-      <c r="P28" s="12">
+      <c r="P28" s="11">
         <v>16337</v>
       </c>
-      <c r="Q28" s="12">
+      <c r="Q28" s="11">
         <v>25753</v>
       </c>
-      <c r="R28" s="12">
+      <c r="R28" s="11">
         <v>31356</v>
       </c>
-      <c r="S28" s="12">
+      <c r="S28" s="11">
         <v>32758</v>
       </c>
-      <c r="T28" s="12">
+      <c r="T28" s="11">
         <v>67919</v>
       </c>
-      <c r="U28" s="12">
+      <c r="U28" s="11">
         <v>95622</v>
       </c>
-      <c r="V28" s="12">
+      <c r="V28" s="11">
         <v>75988</v>
       </c>
-      <c r="W28" s="12">
+      <c r="W28" s="11">
         <v>62859</v>
       </c>
-      <c r="X28" s="12">
+      <c r="X28" s="11">
         <v>56704</v>
       </c>
-      <c r="Y28" s="12">
+      <c r="Y28" s="11">
         <v>51633</v>
       </c>
-      <c r="Z28" s="12">
+      <c r="Z28" s="11">
         <v>78387</v>
       </c>
-      <c r="AA28" s="12">
+      <c r="AA28" s="11">
         <v>129654</v>
       </c>
-      <c r="AB28" s="12">
+      <c r="AB28" s="11">
         <v>152634</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="56"/>
-      <c r="B29" s="74" t="s">
+      <c r="A29" s="55"/>
+      <c r="B29" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="74"/>
-[...24 lines deleted...]
-      <c r="AB29" s="74"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="77"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="77"/>
+      <c r="O29" s="77"/>
+      <c r="P29" s="77"/>
+      <c r="Q29" s="77"/>
+      <c r="R29" s="77"/>
+      <c r="S29" s="77"/>
+      <c r="T29" s="77"/>
+      <c r="U29" s="77"/>
+      <c r="V29" s="77"/>
+      <c r="W29" s="77"/>
+      <c r="X29" s="77"/>
+      <c r="Y29" s="77"/>
+      <c r="Z29" s="77"/>
+      <c r="AA29" s="77"/>
+      <c r="AB29" s="77"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A30" s="56"/>
-      <c r="B30" s="17" t="s">
+      <c r="A30" s="55"/>
+      <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C30" s="58">
+      <c r="C30" s="57">
         <v>222093</v>
       </c>
-      <c r="D30" s="58">
+      <c r="D30" s="57">
         <v>215459</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="57">
         <v>197473</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="57">
         <v>216892</v>
       </c>
-      <c r="G30" s="58">
+      <c r="G30" s="57">
         <v>240405</v>
       </c>
-      <c r="H30" s="58">
+      <c r="H30" s="57">
         <v>226291</v>
       </c>
-      <c r="I30" s="58">
+      <c r="I30" s="57">
         <v>222415</v>
       </c>
-      <c r="J30" s="58">
+      <c r="J30" s="57">
         <v>218512</v>
       </c>
-      <c r="K30" s="58">
+      <c r="K30" s="57">
         <v>239496</v>
       </c>
-      <c r="L30" s="16">
+      <c r="L30" s="15">
         <v>257125</v>
       </c>
-      <c r="M30" s="16">
+      <c r="M30" s="15">
         <v>260507</v>
       </c>
-      <c r="N30" s="16">
+      <c r="N30" s="15">
         <v>260990</v>
       </c>
-      <c r="O30" s="16">
+      <c r="O30" s="15">
         <v>235935</v>
       </c>
-      <c r="P30" s="16">
+      <c r="P30" s="15">
         <v>242395</v>
       </c>
-      <c r="Q30" s="16">
+      <c r="Q30" s="15">
         <v>293868</v>
       </c>
-      <c r="R30" s="16">
+      <c r="R30" s="15">
         <v>327213</v>
       </c>
-      <c r="S30" s="16">
+      <c r="S30" s="15">
         <v>446584</v>
       </c>
-      <c r="T30" s="59">
+      <c r="T30" s="58">
         <v>593235</v>
       </c>
-      <c r="U30" s="59">
+      <c r="U30" s="58">
         <v>567439</v>
       </c>
-      <c r="V30" s="59">
+      <c r="V30" s="58">
         <v>688289</v>
       </c>
-      <c r="W30" s="59">
+      <c r="W30" s="58">
         <v>549441</v>
       </c>
-      <c r="X30" s="59">
+      <c r="X30" s="58">
         <v>523419</v>
       </c>
-      <c r="Y30" s="59">
+      <c r="Y30" s="58">
         <v>551899</v>
       </c>
-      <c r="Z30" s="59">
-[...2 lines deleted...]
-      <c r="AA30" s="59">
+      <c r="Z30" s="79">
+        <v>719466</v>
+      </c>
+      <c r="AA30" s="58">
         <v>1055829</v>
       </c>
-      <c r="AB30" s="59">
+      <c r="AB30" s="58">
         <v>1210039</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A31" s="32">
+      <c r="A31" s="31">
         <v>100000000</v>
       </c>
-      <c r="B31" s="13" t="s">
+      <c r="B31" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C31" s="14" t="s">
+      <c r="C31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D31" s="14" t="s">
+      <c r="D31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E31" s="14" t="s">
+      <c r="E31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F31" s="14" t="s">
+      <c r="F31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G31" s="14" t="s">
+      <c r="G31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H31" s="14" t="s">
+      <c r="H31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I31" s="14" t="s">
+      <c r="I31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J31" s="14" t="s">
+      <c r="J31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K31" s="14" t="s">
+      <c r="K31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L31" s="16">
+      <c r="L31" s="15">
         <v>8644</v>
       </c>
-      <c r="M31" s="16">
+      <c r="M31" s="15">
         <v>8235</v>
       </c>
-      <c r="N31" s="16">
+      <c r="N31" s="15">
         <v>9064</v>
       </c>
-      <c r="O31" s="16">
+      <c r="O31" s="15">
         <v>9226</v>
       </c>
-      <c r="P31" s="16">
+      <c r="P31" s="15">
         <v>6569</v>
       </c>
-      <c r="Q31" s="16">
+      <c r="Q31" s="15">
         <v>8070</v>
       </c>
-      <c r="R31" s="16">
+      <c r="R31" s="15">
         <v>11639</v>
       </c>
-      <c r="S31" s="16">
+      <c r="S31" s="15">
         <v>11874</v>
       </c>
-      <c r="T31" s="59">
+      <c r="T31" s="58">
         <v>17523</v>
       </c>
-      <c r="U31" s="59">
+      <c r="U31" s="58">
         <v>13541</v>
       </c>
-      <c r="V31" s="59">
+      <c r="V31" s="58">
         <v>14671</v>
       </c>
-      <c r="W31" s="59">
+      <c r="W31" s="58">
         <v>9847</v>
       </c>
-      <c r="X31" s="59">
+      <c r="X31" s="58">
         <v>9516</v>
       </c>
-      <c r="Y31" s="59">
+      <c r="Y31" s="58">
         <v>10082</v>
       </c>
-      <c r="Z31" s="59">
-[...2 lines deleted...]
-      <c r="AA31" s="59">
+      <c r="Z31" s="79">
+        <v>12811</v>
+      </c>
+      <c r="AA31" s="58">
         <v>18605</v>
       </c>
-      <c r="AB31" s="59">
+      <c r="AB31" s="58">
         <v>19574</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A32" s="33" t="s">
+      <c r="A32" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="15" t="s">
+      <c r="B32" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="58">
+      <c r="C32" s="57">
         <v>8221</v>
       </c>
-      <c r="D32" s="58">
+      <c r="D32" s="57">
         <v>7340</v>
       </c>
-      <c r="E32" s="58">
+      <c r="E32" s="57">
         <v>9291</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="57">
         <v>10364</v>
       </c>
-      <c r="G32" s="58">
+      <c r="G32" s="57">
         <v>9736</v>
       </c>
-      <c r="H32" s="58">
+      <c r="H32" s="57">
         <v>10220</v>
       </c>
-      <c r="I32" s="58">
+      <c r="I32" s="57">
         <v>9825</v>
       </c>
-      <c r="J32" s="58">
+      <c r="J32" s="57">
         <v>8630</v>
       </c>
-      <c r="K32" s="58">
+      <c r="K32" s="57">
         <v>7424</v>
       </c>
-      <c r="L32" s="16">
+      <c r="L32" s="15">
         <v>7803</v>
       </c>
-      <c r="M32" s="16">
+      <c r="M32" s="15">
         <v>7355</v>
       </c>
-      <c r="N32" s="16">
+      <c r="N32" s="15">
         <v>7690</v>
       </c>
-      <c r="O32" s="16">
+      <c r="O32" s="15">
         <v>8332</v>
       </c>
-      <c r="P32" s="16">
+      <c r="P32" s="15">
         <v>8024</v>
       </c>
-      <c r="Q32" s="16">
+      <c r="Q32" s="15">
         <v>8244</v>
       </c>
-      <c r="R32" s="16">
+      <c r="R32" s="15">
         <v>11170</v>
       </c>
-      <c r="S32" s="16">
+      <c r="S32" s="15">
         <v>10861</v>
       </c>
-      <c r="T32" s="59">
+      <c r="T32" s="58">
         <v>17695</v>
       </c>
-      <c r="U32" s="59">
+      <c r="U32" s="58">
         <v>14412</v>
       </c>
-      <c r="V32" s="59">
+      <c r="V32" s="58">
         <v>20096</v>
       </c>
-      <c r="W32" s="59">
+      <c r="W32" s="58">
         <v>16230</v>
       </c>
-      <c r="X32" s="59">
+      <c r="X32" s="58">
         <v>15239</v>
       </c>
-      <c r="Y32" s="59">
+      <c r="Y32" s="58">
         <v>16052</v>
       </c>
-      <c r="Z32" s="59">
-[...2 lines deleted...]
-      <c r="AA32" s="59">
+      <c r="Z32" s="79">
+        <v>20289</v>
+      </c>
+      <c r="AA32" s="58">
         <v>27854</v>
       </c>
-      <c r="AB32" s="59">
+      <c r="AB32" s="58">
         <v>33915</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A33" s="34" t="s">
+      <c r="A33" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B33" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C33" s="58">
+      <c r="C33" s="57">
         <v>5970</v>
       </c>
-      <c r="D33" s="58">
+      <c r="D33" s="57">
         <v>7598</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="57">
         <v>8464</v>
       </c>
-      <c r="F33" s="58">
+      <c r="F33" s="57">
         <v>7671</v>
       </c>
-      <c r="G33" s="58">
+      <c r="G33" s="57">
         <v>7828</v>
       </c>
-      <c r="H33" s="58">
+      <c r="H33" s="57">
         <v>7496</v>
       </c>
-      <c r="I33" s="58">
+      <c r="I33" s="57">
         <v>8083</v>
       </c>
-      <c r="J33" s="58">
+      <c r="J33" s="57">
         <v>8845</v>
       </c>
-      <c r="K33" s="58">
+      <c r="K33" s="57">
         <v>7311</v>
       </c>
-      <c r="L33" s="16">
+      <c r="L33" s="15">
         <v>5926</v>
       </c>
-      <c r="M33" s="16">
+      <c r="M33" s="15">
         <v>14042</v>
       </c>
-      <c r="N33" s="16">
+      <c r="N33" s="15">
         <v>6573</v>
       </c>
-      <c r="O33" s="16">
+      <c r="O33" s="15">
         <v>4549</v>
       </c>
-      <c r="P33" s="16">
+      <c r="P33" s="15">
         <v>8169</v>
       </c>
-      <c r="Q33" s="16">
+      <c r="Q33" s="15">
         <v>13826</v>
       </c>
-      <c r="R33" s="16">
+      <c r="R33" s="15">
         <v>11379</v>
       </c>
-      <c r="S33" s="16">
+      <c r="S33" s="15">
         <v>15488</v>
       </c>
-      <c r="T33" s="59">
+      <c r="T33" s="58">
         <v>26192</v>
       </c>
-      <c r="U33" s="59">
+      <c r="U33" s="58">
         <v>20504</v>
       </c>
-      <c r="V33" s="59">
+      <c r="V33" s="58">
         <v>26946</v>
       </c>
-      <c r="W33" s="59">
+      <c r="W33" s="58">
         <v>25658</v>
       </c>
-      <c r="X33" s="59">
+      <c r="X33" s="58">
         <v>22225</v>
       </c>
-      <c r="Y33" s="59">
+      <c r="Y33" s="58">
         <v>23905</v>
       </c>
-      <c r="Z33" s="59">
-[...2 lines deleted...]
-      <c r="AA33" s="59">
+      <c r="Z33" s="79">
+        <v>28554</v>
+      </c>
+      <c r="AA33" s="58">
         <v>47719</v>
       </c>
-      <c r="AB33" s="59">
+      <c r="AB33" s="58">
         <v>54062</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A34" s="34" t="s">
+      <c r="A34" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="15" t="s">
+      <c r="B34" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="58">
+      <c r="C34" s="57">
         <v>7659</v>
       </c>
-      <c r="D34" s="58">
+      <c r="D34" s="57">
         <v>9952</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="57">
         <v>13677</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="57">
         <v>14961</v>
       </c>
-      <c r="G34" s="58">
+      <c r="G34" s="57">
         <v>19782</v>
       </c>
-      <c r="H34" s="58">
+      <c r="H34" s="57">
         <v>16291</v>
       </c>
-      <c r="I34" s="58">
+      <c r="I34" s="57">
         <v>16251</v>
       </c>
-      <c r="J34" s="58">
+      <c r="J34" s="57">
         <v>12695</v>
       </c>
-      <c r="K34" s="58">
+      <c r="K34" s="57">
         <v>9853</v>
       </c>
-      <c r="L34" s="16">
+      <c r="L34" s="15">
         <v>5193</v>
       </c>
-      <c r="M34" s="16">
+      <c r="M34" s="15">
         <v>4938</v>
       </c>
-      <c r="N34" s="16">
+      <c r="N34" s="15">
         <v>4991</v>
       </c>
-      <c r="O34" s="16">
+      <c r="O34" s="15">
         <v>4864</v>
       </c>
-      <c r="P34" s="16">
+      <c r="P34" s="15">
         <v>4413</v>
       </c>
-      <c r="Q34" s="16">
+      <c r="Q34" s="15">
         <v>5777</v>
       </c>
-      <c r="R34" s="16">
+      <c r="R34" s="15">
         <v>4614</v>
       </c>
-      <c r="S34" s="16">
+      <c r="S34" s="15">
         <v>7574</v>
       </c>
-      <c r="T34" s="59">
+      <c r="T34" s="58">
         <v>7376</v>
       </c>
-      <c r="U34" s="59">
+      <c r="U34" s="58">
         <v>5863</v>
       </c>
-      <c r="V34" s="59">
+      <c r="V34" s="58">
         <v>9160</v>
       </c>
-      <c r="W34" s="59">
+      <c r="W34" s="58">
         <v>9469</v>
       </c>
-      <c r="X34" s="59">
+      <c r="X34" s="58">
         <v>9622</v>
       </c>
-      <c r="Y34" s="59">
+      <c r="Y34" s="58">
         <v>15443</v>
       </c>
-      <c r="Z34" s="59">
-[...2 lines deleted...]
-      <c r="AA34" s="59">
+      <c r="Z34" s="79">
+        <v>18854</v>
+      </c>
+      <c r="AA34" s="58">
         <v>25770</v>
       </c>
-      <c r="AB34" s="59">
+      <c r="AB34" s="58">
         <v>31407</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A35" s="34" t="s">
+      <c r="A35" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="B35" s="15" t="s">
+      <c r="B35" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="58">
+      <c r="C35" s="57">
         <v>2218</v>
       </c>
-      <c r="D35" s="58">
+      <c r="D35" s="57">
         <v>2868</v>
       </c>
-      <c r="E35" s="58">
+      <c r="E35" s="57">
         <v>2175</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="57">
         <v>2127</v>
       </c>
-      <c r="G35" s="58">
+      <c r="G35" s="57">
         <v>2116</v>
       </c>
-      <c r="H35" s="58">
+      <c r="H35" s="57">
         <v>3693</v>
       </c>
-      <c r="I35" s="58">
+      <c r="I35" s="57">
         <v>3403</v>
       </c>
-      <c r="J35" s="58">
+      <c r="J35" s="57">
         <v>4527</v>
       </c>
-      <c r="K35" s="58">
+      <c r="K35" s="57">
         <v>5244</v>
       </c>
-      <c r="L35" s="16">
+      <c r="L35" s="15">
         <v>5014</v>
       </c>
-      <c r="M35" s="16">
+      <c r="M35" s="15">
         <v>4295</v>
       </c>
-      <c r="N35" s="16">
+      <c r="N35" s="15">
         <v>4580</v>
       </c>
-      <c r="O35" s="16">
+      <c r="O35" s="15">
         <v>4816</v>
       </c>
-      <c r="P35" s="16">
+      <c r="P35" s="15">
         <v>4922</v>
       </c>
-      <c r="Q35" s="16">
+      <c r="Q35" s="15">
         <v>7364</v>
       </c>
-      <c r="R35" s="16">
+      <c r="R35" s="15">
         <v>7956</v>
       </c>
-      <c r="S35" s="16">
+      <c r="S35" s="15">
         <v>8928</v>
       </c>
-      <c r="T35" s="59">
+      <c r="T35" s="58">
         <v>11963</v>
       </c>
-      <c r="U35" s="59">
+      <c r="U35" s="58">
         <v>9072</v>
       </c>
-      <c r="V35" s="59">
+      <c r="V35" s="58">
         <v>10611</v>
       </c>
-      <c r="W35" s="59">
+      <c r="W35" s="58">
         <v>8892</v>
       </c>
-      <c r="X35" s="59">
+      <c r="X35" s="58">
         <v>8526</v>
       </c>
-      <c r="Y35" s="59">
+      <c r="Y35" s="58">
         <v>9148</v>
       </c>
-      <c r="Z35" s="59">
-[...2 lines deleted...]
-      <c r="AA35" s="59">
+      <c r="Z35" s="79">
+        <v>15258</v>
+      </c>
+      <c r="AA35" s="58">
         <v>18697</v>
       </c>
-      <c r="AB35" s="59">
+      <c r="AB35" s="58">
         <v>20490</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A36" s="34" t="s">
+      <c r="A36" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B36" s="15" t="s">
+      <c r="B36" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="58">
+      <c r="C36" s="57">
         <v>6203</v>
       </c>
-      <c r="D36" s="58">
+      <c r="D36" s="57">
         <v>9455</v>
       </c>
-      <c r="E36" s="58">
+      <c r="E36" s="57">
         <v>9919</v>
       </c>
-      <c r="F36" s="58">
+      <c r="F36" s="57">
         <v>7465</v>
       </c>
-      <c r="G36" s="58">
+      <c r="G36" s="57">
         <v>6519</v>
       </c>
-      <c r="H36" s="58">
+      <c r="H36" s="57">
         <v>7517</v>
       </c>
-      <c r="I36" s="58">
+      <c r="I36" s="57">
         <v>6472</v>
       </c>
-      <c r="J36" s="58">
+      <c r="J36" s="57">
         <v>7264</v>
       </c>
-      <c r="K36" s="58">
+      <c r="K36" s="57">
         <v>6242</v>
       </c>
-      <c r="L36" s="16">
+      <c r="L36" s="15">
         <v>7929</v>
       </c>
-      <c r="M36" s="16">
+      <c r="M36" s="15">
         <v>7442</v>
       </c>
-      <c r="N36" s="16">
+      <c r="N36" s="15">
         <v>8739</v>
       </c>
-      <c r="O36" s="16">
+      <c r="O36" s="15">
         <v>7184</v>
       </c>
-      <c r="P36" s="16">
+      <c r="P36" s="15">
         <v>7876</v>
       </c>
-      <c r="Q36" s="16">
+      <c r="Q36" s="15">
         <v>8147</v>
       </c>
-      <c r="R36" s="16">
+      <c r="R36" s="15">
         <v>8179</v>
       </c>
-      <c r="S36" s="16">
+      <c r="S36" s="15">
         <v>12609</v>
       </c>
-      <c r="T36" s="59">
+      <c r="T36" s="58">
         <v>23149</v>
       </c>
-      <c r="U36" s="59">
+      <c r="U36" s="58">
         <v>18000</v>
       </c>
-      <c r="V36" s="59">
+      <c r="V36" s="58">
         <v>21263</v>
       </c>
-      <c r="W36" s="59">
+      <c r="W36" s="58">
         <v>15031</v>
       </c>
-      <c r="X36" s="59">
+      <c r="X36" s="58">
         <v>13189</v>
       </c>
-      <c r="Y36" s="59">
+      <c r="Y36" s="58">
         <v>14423</v>
       </c>
-      <c r="Z36" s="59">
-[...2 lines deleted...]
-      <c r="AA36" s="59">
+      <c r="Z36" s="79">
+        <v>18395</v>
+      </c>
+      <c r="AA36" s="58">
         <v>31533</v>
       </c>
-      <c r="AB36" s="59">
+      <c r="AB36" s="58">
         <v>33482</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A37" s="34" t="s">
+      <c r="A37" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B37" s="15" t="s">
+      <c r="B37" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="58">
+      <c r="C37" s="57">
         <v>4930</v>
       </c>
-      <c r="D37" s="58">
+      <c r="D37" s="57">
         <v>7013</v>
       </c>
-      <c r="E37" s="58">
+      <c r="E37" s="57">
         <v>8341</v>
       </c>
-      <c r="F37" s="58">
+      <c r="F37" s="57">
         <v>8757</v>
       </c>
-      <c r="G37" s="58">
+      <c r="G37" s="57">
         <v>9939</v>
       </c>
-      <c r="H37" s="58">
+      <c r="H37" s="57">
         <v>6934</v>
       </c>
-      <c r="I37" s="58">
+      <c r="I37" s="57">
         <v>5718</v>
       </c>
-      <c r="J37" s="58">
+      <c r="J37" s="57">
         <v>7179</v>
       </c>
-      <c r="K37" s="58">
+      <c r="K37" s="57">
         <v>8061</v>
       </c>
-      <c r="L37" s="16">
+      <c r="L37" s="15">
         <v>8833</v>
       </c>
-      <c r="M37" s="16">
+      <c r="M37" s="15">
         <v>6022</v>
       </c>
-      <c r="N37" s="16">
+      <c r="N37" s="15">
         <v>1767</v>
       </c>
-      <c r="O37" s="16">
+      <c r="O37" s="15">
         <v>7005</v>
       </c>
-      <c r="P37" s="16">
+      <c r="P37" s="15">
         <v>9948</v>
       </c>
-      <c r="Q37" s="16">
+      <c r="Q37" s="15">
         <v>9255</v>
       </c>
-      <c r="R37" s="16">
+      <c r="R37" s="15">
         <v>10654</v>
       </c>
-      <c r="S37" s="16">
+      <c r="S37" s="15">
         <v>6671</v>
       </c>
-      <c r="T37" s="59">
+      <c r="T37" s="58">
         <v>8206</v>
       </c>
-      <c r="U37" s="59">
+      <c r="U37" s="58">
         <v>13246</v>
       </c>
-      <c r="V37" s="59">
+      <c r="V37" s="58">
         <v>16837</v>
       </c>
-      <c r="W37" s="59">
+      <c r="W37" s="58">
         <v>14923</v>
       </c>
-      <c r="X37" s="59">
+      <c r="X37" s="58">
         <v>13617</v>
       </c>
-      <c r="Y37" s="59">
+      <c r="Y37" s="58">
         <v>13655</v>
       </c>
-      <c r="Z37" s="59">
-[...2 lines deleted...]
-      <c r="AA37" s="59">
+      <c r="Z37" s="79">
+        <v>24267</v>
+      </c>
+      <c r="AA37" s="58">
         <v>25731</v>
       </c>
-      <c r="AB37" s="59">
+      <c r="AB37" s="58">
         <v>27454</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A38" s="34" t="s">
+      <c r="A38" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B38" s="13" t="s">
+      <c r="B38" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="C38" s="14" t="s">
+      <c r="C38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D38" s="14" t="s">
+      <c r="D38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E38" s="14" t="s">
+      <c r="E38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F38" s="14" t="s">
+      <c r="F38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G38" s="14" t="s">
+      <c r="G38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="14" t="s">
+      <c r="H38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I38" s="14" t="s">
+      <c r="I38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J38" s="14" t="s">
+      <c r="J38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K38" s="14" t="s">
+      <c r="K38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L38" s="16">
+      <c r="L38" s="15">
         <v>6639</v>
       </c>
-      <c r="M38" s="16">
+      <c r="M38" s="15">
         <v>6435</v>
       </c>
-      <c r="N38" s="16">
+      <c r="N38" s="15">
         <v>7083</v>
       </c>
-      <c r="O38" s="16">
+      <c r="O38" s="15">
         <v>6840</v>
       </c>
-      <c r="P38" s="16">
+      <c r="P38" s="15">
         <v>6500</v>
       </c>
-      <c r="Q38" s="16">
+      <c r="Q38" s="15">
         <v>8713</v>
       </c>
-      <c r="R38" s="16">
+      <c r="R38" s="15">
         <v>10916</v>
       </c>
-      <c r="S38" s="16">
+      <c r="S38" s="15">
         <v>12357</v>
       </c>
-      <c r="T38" s="59">
+      <c r="T38" s="58">
         <v>16916</v>
       </c>
-      <c r="U38" s="59">
+      <c r="U38" s="58">
         <v>12426</v>
       </c>
-      <c r="V38" s="59">
+      <c r="V38" s="58">
         <v>13573</v>
       </c>
-      <c r="W38" s="59">
+      <c r="W38" s="58">
         <v>10496</v>
       </c>
-      <c r="X38" s="59">
+      <c r="X38" s="58">
         <v>8919</v>
       </c>
-      <c r="Y38" s="59">
+      <c r="Y38" s="58">
         <v>7949</v>
       </c>
-      <c r="Z38" s="59">
-[...2 lines deleted...]
-      <c r="AA38" s="59">
+      <c r="Z38" s="79">
+        <v>12818</v>
+      </c>
+      <c r="AA38" s="58">
         <v>18809</v>
       </c>
-      <c r="AB38" s="59">
+      <c r="AB38" s="58">
         <v>20188</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A39" s="34" t="s">
+      <c r="A39" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="B39" s="15" t="s">
+      <c r="B39" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="C39" s="58">
+      <c r="C39" s="57">
         <v>13135</v>
       </c>
-      <c r="D39" s="58">
+      <c r="D39" s="57">
         <v>16633</v>
       </c>
-      <c r="E39" s="58">
+      <c r="E39" s="57">
         <v>21377</v>
       </c>
-      <c r="F39" s="58">
+      <c r="F39" s="57">
         <v>22743</v>
       </c>
-      <c r="G39" s="58">
+      <c r="G39" s="57">
         <v>28452</v>
       </c>
-      <c r="H39" s="58">
+      <c r="H39" s="57">
         <v>23592</v>
       </c>
-      <c r="I39" s="58">
+      <c r="I39" s="57">
         <v>23686</v>
       </c>
-      <c r="J39" s="58">
+      <c r="J39" s="57">
         <v>22510</v>
       </c>
-      <c r="K39" s="58">
+      <c r="K39" s="57">
         <v>25576</v>
       </c>
-      <c r="L39" s="16">
+      <c r="L39" s="15">
         <v>21376</v>
       </c>
-      <c r="M39" s="16">
+      <c r="M39" s="15">
         <v>18602</v>
       </c>
-      <c r="N39" s="16">
+      <c r="N39" s="15">
         <v>19547</v>
       </c>
-      <c r="O39" s="16">
+      <c r="O39" s="15">
         <v>17177</v>
       </c>
-      <c r="P39" s="16">
+      <c r="P39" s="15">
         <v>18884</v>
       </c>
-      <c r="Q39" s="16">
+      <c r="Q39" s="15">
         <v>24140</v>
       </c>
-      <c r="R39" s="16">
+      <c r="R39" s="15">
         <v>22604</v>
       </c>
-      <c r="S39" s="16">
+      <c r="S39" s="15">
         <v>23211</v>
       </c>
-      <c r="T39" s="59">
+      <c r="T39" s="58">
         <v>28643</v>
       </c>
-      <c r="U39" s="59">
+      <c r="U39" s="58">
         <v>22053</v>
       </c>
-      <c r="V39" s="59">
+      <c r="V39" s="58">
         <v>32645</v>
       </c>
-      <c r="W39" s="59">
+      <c r="W39" s="58">
         <v>27570</v>
       </c>
-      <c r="X39" s="59">
+      <c r="X39" s="58">
         <v>24552</v>
       </c>
-      <c r="Y39" s="59">
+      <c r="Y39" s="58">
         <v>25364</v>
       </c>
-      <c r="Z39" s="59">
-[...2 lines deleted...]
-      <c r="AA39" s="59">
+      <c r="Z39" s="79">
+        <v>32376</v>
+      </c>
+      <c r="AA39" s="58">
         <v>41798</v>
       </c>
-      <c r="AB39" s="59">
+      <c r="AB39" s="58">
         <v>48513</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A40" s="34" t="s">
+      <c r="A40" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="15" t="s">
+      <c r="B40" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C40" s="58">
+      <c r="C40" s="57">
         <v>10331</v>
       </c>
-      <c r="D40" s="58">
+      <c r="D40" s="57">
         <v>12270</v>
       </c>
-      <c r="E40" s="58">
+      <c r="E40" s="57">
         <v>12232</v>
       </c>
-      <c r="F40" s="58">
+      <c r="F40" s="57">
         <v>14923</v>
       </c>
-      <c r="G40" s="58">
+      <c r="G40" s="57">
         <v>16348</v>
       </c>
-      <c r="H40" s="58">
+      <c r="H40" s="57">
         <v>14771</v>
       </c>
-      <c r="I40" s="58">
+      <c r="I40" s="57">
         <v>13300</v>
       </c>
-      <c r="J40" s="58">
+      <c r="J40" s="57">
         <v>11849</v>
       </c>
-      <c r="K40" s="58">
+      <c r="K40" s="57">
         <v>11761</v>
       </c>
-      <c r="L40" s="16">
+      <c r="L40" s="15">
         <v>12245</v>
       </c>
-      <c r="M40" s="16">
+      <c r="M40" s="15">
         <v>11170</v>
       </c>
-      <c r="N40" s="16">
+      <c r="N40" s="15">
         <v>11729</v>
       </c>
-      <c r="O40" s="16">
+      <c r="O40" s="15">
         <v>11191</v>
       </c>
-      <c r="P40" s="16">
+      <c r="P40" s="15">
         <v>9915</v>
       </c>
-      <c r="Q40" s="16">
+      <c r="Q40" s="15">
         <v>14753</v>
       </c>
-      <c r="R40" s="16">
+      <c r="R40" s="15">
         <v>17158</v>
       </c>
-      <c r="S40" s="16">
+      <c r="S40" s="15">
         <v>15638</v>
       </c>
-      <c r="T40" s="59">
+      <c r="T40" s="58">
         <v>22138</v>
       </c>
-      <c r="U40" s="59">
+      <c r="U40" s="58">
         <v>20373</v>
       </c>
-      <c r="V40" s="59">
+      <c r="V40" s="58">
         <v>23298</v>
       </c>
-      <c r="W40" s="59">
+      <c r="W40" s="58">
         <v>16194</v>
       </c>
-      <c r="X40" s="59">
+      <c r="X40" s="58">
         <v>14728</v>
       </c>
-      <c r="Y40" s="59">
+      <c r="Y40" s="58">
         <v>15283</v>
       </c>
-      <c r="Z40" s="59">
-[...2 lines deleted...]
-      <c r="AA40" s="59">
+      <c r="Z40" s="79">
+        <v>16790</v>
+      </c>
+      <c r="AA40" s="58">
         <v>23642</v>
       </c>
-      <c r="AB40" s="59">
+      <c r="AB40" s="58">
         <v>26620</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A41" s="34" t="s">
+      <c r="A41" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="15" t="s">
+      <c r="B41" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="57">
         <v>3611</v>
       </c>
-      <c r="D41" s="58">
+      <c r="D41" s="57">
         <v>3439</v>
       </c>
-      <c r="E41" s="58">
+      <c r="E41" s="57">
         <v>4911</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="57">
         <v>4453</v>
       </c>
-      <c r="G41" s="58">
+      <c r="G41" s="57">
         <v>2954</v>
       </c>
-      <c r="H41" s="58">
+      <c r="H41" s="57">
         <v>3727</v>
       </c>
-      <c r="I41" s="58">
+      <c r="I41" s="57">
         <v>4517</v>
       </c>
-      <c r="J41" s="58">
+      <c r="J41" s="57">
         <v>3154</v>
       </c>
-      <c r="K41" s="58">
+      <c r="K41" s="57">
         <v>4085</v>
       </c>
-      <c r="L41" s="16">
+      <c r="L41" s="15">
         <v>5667</v>
       </c>
-      <c r="M41" s="16">
+      <c r="M41" s="15">
         <v>5285</v>
       </c>
-      <c r="N41" s="16">
+      <c r="N41" s="15">
         <v>5462</v>
       </c>
-      <c r="O41" s="16">
+      <c r="O41" s="15">
         <v>5980</v>
       </c>
-      <c r="P41" s="16">
+      <c r="P41" s="15">
         <v>5364</v>
       </c>
-      <c r="Q41" s="16">
+      <c r="Q41" s="15">
         <v>7664</v>
       </c>
-      <c r="R41" s="16">
+      <c r="R41" s="15">
         <v>9127</v>
       </c>
-      <c r="S41" s="16">
+      <c r="S41" s="15">
         <v>11457</v>
       </c>
-      <c r="T41" s="59">
+      <c r="T41" s="58">
         <v>13874</v>
       </c>
-      <c r="U41" s="59">
+      <c r="U41" s="58">
         <v>15003</v>
       </c>
-      <c r="V41" s="59">
+      <c r="V41" s="58">
         <v>17071</v>
       </c>
-      <c r="W41" s="59">
+      <c r="W41" s="58">
         <v>12023</v>
       </c>
-      <c r="X41" s="59">
+      <c r="X41" s="58">
         <v>9853</v>
       </c>
-      <c r="Y41" s="59">
+      <c r="Y41" s="58">
         <v>10099</v>
       </c>
-      <c r="Z41" s="59">
-[...2 lines deleted...]
-      <c r="AA41" s="59">
+      <c r="Z41" s="79">
+        <v>12505</v>
+      </c>
+      <c r="AA41" s="58">
         <v>18458</v>
       </c>
-      <c r="AB41" s="59">
+      <c r="AB41" s="58">
         <v>21104</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A42" s="34" t="s">
+      <c r="A42" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="B42" s="15" t="s">
+      <c r="B42" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C42" s="58">
+      <c r="C42" s="57">
         <v>6051</v>
       </c>
-      <c r="D42" s="58">
+      <c r="D42" s="57">
         <v>5962</v>
       </c>
-      <c r="E42" s="58">
+      <c r="E42" s="57">
         <v>5776</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="57">
         <v>5896</v>
       </c>
-      <c r="G42" s="58">
+      <c r="G42" s="57">
         <v>4412</v>
       </c>
-      <c r="H42" s="58">
+      <c r="H42" s="57">
         <v>5910</v>
       </c>
-      <c r="I42" s="58">
+      <c r="I42" s="57">
         <v>4147</v>
       </c>
-      <c r="J42" s="58">
+      <c r="J42" s="57">
         <v>4014</v>
       </c>
-      <c r="K42" s="58">
+      <c r="K42" s="57">
         <v>6623</v>
       </c>
-      <c r="L42" s="16">
+      <c r="L42" s="15">
         <v>6712</v>
       </c>
-      <c r="M42" s="16">
+      <c r="M42" s="15">
         <v>6611</v>
       </c>
-      <c r="N42" s="16">
+      <c r="N42" s="15">
         <v>6377</v>
       </c>
-      <c r="O42" s="16">
+      <c r="O42" s="15">
         <v>4905</v>
       </c>
-      <c r="P42" s="16">
+      <c r="P42" s="15">
         <v>3598</v>
       </c>
-      <c r="Q42" s="16">
+      <c r="Q42" s="15">
         <v>4615</v>
       </c>
-      <c r="R42" s="16">
+      <c r="R42" s="15">
         <v>3955</v>
       </c>
-      <c r="S42" s="16">
+      <c r="S42" s="15">
         <v>3045</v>
       </c>
-      <c r="T42" s="59">
+      <c r="T42" s="58">
         <v>9590</v>
       </c>
-      <c r="U42" s="59">
+      <c r="U42" s="58">
         <v>10141</v>
       </c>
-      <c r="V42" s="59">
+      <c r="V42" s="58">
         <v>15348</v>
       </c>
-      <c r="W42" s="59">
+      <c r="W42" s="58">
         <v>15747</v>
       </c>
-      <c r="X42" s="59">
+      <c r="X42" s="58">
         <v>14310</v>
       </c>
-      <c r="Y42" s="59">
+      <c r="Y42" s="58">
         <v>14397</v>
       </c>
-      <c r="Z42" s="59">
-[...2 lines deleted...]
-      <c r="AA42" s="59">
+      <c r="Z42" s="79">
+        <v>19723</v>
+      </c>
+      <c r="AA42" s="58">
         <v>28876</v>
       </c>
-      <c r="AB42" s="59">
+      <c r="AB42" s="58">
         <v>33132</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A43" s="34" t="s">
+      <c r="A43" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="B43" s="15" t="s">
+      <c r="B43" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C43" s="58">
+      <c r="C43" s="57">
         <v>9079</v>
       </c>
-      <c r="D43" s="58">
+      <c r="D43" s="57">
         <v>9902</v>
       </c>
-      <c r="E43" s="58">
+      <c r="E43" s="57">
         <v>11124</v>
       </c>
-      <c r="F43" s="58">
+      <c r="F43" s="57">
         <v>12022</v>
       </c>
-      <c r="G43" s="58">
+      <c r="G43" s="57">
         <v>11632</v>
       </c>
-      <c r="H43" s="58">
+      <c r="H43" s="57">
         <v>10232</v>
       </c>
-      <c r="I43" s="58">
+      <c r="I43" s="57">
         <v>9603</v>
       </c>
-      <c r="J43" s="58">
+      <c r="J43" s="57">
         <v>10436</v>
       </c>
-      <c r="K43" s="58">
+      <c r="K43" s="57">
         <v>10050</v>
       </c>
-      <c r="L43" s="16">
+      <c r="L43" s="15">
         <v>10095</v>
       </c>
-      <c r="M43" s="16">
+      <c r="M43" s="15">
         <v>8146</v>
       </c>
-      <c r="N43" s="16">
+      <c r="N43" s="15">
         <v>8453</v>
       </c>
-      <c r="O43" s="16">
+      <c r="O43" s="15">
         <v>9160</v>
       </c>
-      <c r="P43" s="16">
+      <c r="P43" s="15">
         <v>11921</v>
       </c>
-      <c r="Q43" s="16">
+      <c r="Q43" s="15">
         <v>11629</v>
       </c>
-      <c r="R43" s="16">
+      <c r="R43" s="15">
         <v>13195</v>
       </c>
-      <c r="S43" s="16">
+      <c r="S43" s="15">
         <v>14703</v>
       </c>
-      <c r="T43" s="59">
+      <c r="T43" s="58">
         <v>16882</v>
       </c>
-      <c r="U43" s="59">
+      <c r="U43" s="58">
         <v>16483</v>
       </c>
-      <c r="V43" s="59">
+      <c r="V43" s="58">
         <v>19822</v>
       </c>
-      <c r="W43" s="59">
+      <c r="W43" s="58">
         <v>14617</v>
       </c>
-      <c r="X43" s="59">
+      <c r="X43" s="58">
         <v>12689</v>
       </c>
-      <c r="Y43" s="59">
+      <c r="Y43" s="58">
         <v>12366</v>
       </c>
-      <c r="Z43" s="59">
-[...2 lines deleted...]
-      <c r="AA43" s="59">
+      <c r="Z43" s="79">
+        <v>14742</v>
+      </c>
+      <c r="AA43" s="58">
         <v>20877</v>
       </c>
-      <c r="AB43" s="59">
+      <c r="AB43" s="58">
         <v>21169</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A44" s="34" t="s">
+      <c r="A44" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="15" t="s">
+      <c r="B44" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C44" s="58">
+      <c r="C44" s="57">
         <v>3342</v>
       </c>
-      <c r="D44" s="58">
+      <c r="D44" s="57">
         <v>3521</v>
       </c>
-      <c r="E44" s="58">
+      <c r="E44" s="57">
         <v>3870</v>
       </c>
-      <c r="F44" s="58">
+      <c r="F44" s="57">
         <v>3587</v>
       </c>
-      <c r="G44" s="58">
+      <c r="G44" s="57">
         <v>3663</v>
       </c>
-      <c r="H44" s="58">
+      <c r="H44" s="57">
         <v>4533</v>
       </c>
-      <c r="I44" s="58">
+      <c r="I44" s="57">
         <v>5147</v>
       </c>
-      <c r="J44" s="58">
+      <c r="J44" s="57">
         <v>4441</v>
       </c>
-      <c r="K44" s="58">
+      <c r="K44" s="57">
         <v>4720</v>
       </c>
-      <c r="L44" s="16">
+      <c r="L44" s="15">
         <v>4989</v>
       </c>
-      <c r="M44" s="16">
+      <c r="M44" s="15">
         <v>4847</v>
       </c>
-      <c r="N44" s="16">
+      <c r="N44" s="15">
         <v>3922</v>
       </c>
-      <c r="O44" s="16">
+      <c r="O44" s="15">
         <v>4326</v>
       </c>
-      <c r="P44" s="16">
+      <c r="P44" s="15">
         <v>5197</v>
       </c>
-      <c r="Q44" s="16">
+      <c r="Q44" s="15">
         <v>5947</v>
       </c>
-      <c r="R44" s="16">
+      <c r="R44" s="15">
         <v>11155</v>
       </c>
-      <c r="S44" s="16">
+      <c r="S44" s="15">
         <v>6781</v>
       </c>
-      <c r="T44" s="59">
+      <c r="T44" s="58">
         <v>9313</v>
       </c>
-      <c r="U44" s="59">
+      <c r="U44" s="58">
         <v>8280</v>
       </c>
-      <c r="V44" s="59">
+      <c r="V44" s="58">
         <v>9079</v>
       </c>
-      <c r="W44" s="59">
+      <c r="W44" s="58">
         <v>7023</v>
       </c>
-      <c r="X44" s="59">
+      <c r="X44" s="58">
         <v>6020</v>
       </c>
-      <c r="Y44" s="59">
+      <c r="Y44" s="58">
         <v>5875</v>
       </c>
-      <c r="Z44" s="59">
-[...2 lines deleted...]
-      <c r="AA44" s="59">
+      <c r="Z44" s="79">
+        <v>6655</v>
+      </c>
+      <c r="AA44" s="58">
         <v>9500</v>
       </c>
-      <c r="AB44" s="59">
+      <c r="AB44" s="58">
         <v>10179</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A45" s="34" t="s">
+      <c r="A45" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="21" t="s">
+      <c r="B45" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C45" s="58">
+      <c r="C45" s="57">
         <v>37864</v>
       </c>
-      <c r="D45" s="58">
+      <c r="D45" s="57">
         <v>19708</v>
       </c>
-      <c r="E45" s="58">
+      <c r="E45" s="57">
         <v>8983</v>
       </c>
-      <c r="F45" s="58">
+      <c r="F45" s="57">
         <v>10691</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="57">
         <v>11333</v>
       </c>
-      <c r="H45" s="58">
+      <c r="H45" s="57">
         <v>6200</v>
       </c>
-      <c r="I45" s="58">
+      <c r="I45" s="57">
         <v>8812</v>
       </c>
-      <c r="J45" s="58">
+      <c r="J45" s="57">
         <v>8145</v>
       </c>
-      <c r="K45" s="58">
+      <c r="K45" s="57">
         <v>9646</v>
       </c>
-      <c r="L45" s="16">
+      <c r="L45" s="15">
         <v>4797</v>
       </c>
-      <c r="M45" s="16">
+      <c r="M45" s="15">
         <v>5377</v>
       </c>
-      <c r="N45" s="16">
+      <c r="N45" s="15">
         <v>4569</v>
       </c>
-      <c r="O45" s="16">
+      <c r="O45" s="15">
         <v>3981</v>
       </c>
-      <c r="P45" s="16">
+      <c r="P45" s="15">
         <v>2268</v>
       </c>
-      <c r="Q45" s="16">
+      <c r="Q45" s="15">
         <v>4171</v>
       </c>
-      <c r="R45" s="16">
+      <c r="R45" s="15">
         <v>4519</v>
       </c>
-      <c r="S45" s="16">
+      <c r="S45" s="15">
         <v>6186</v>
       </c>
-      <c r="T45" s="59">
+      <c r="T45" s="58">
         <v>15954</v>
       </c>
-      <c r="U45" s="59">
+      <c r="U45" s="58">
         <v>27994</v>
       </c>
-      <c r="V45" s="59">
+      <c r="V45" s="58">
         <v>35540</v>
       </c>
-      <c r="W45" s="59">
+      <c r="W45" s="58">
         <v>21614</v>
       </c>
-      <c r="X45" s="59">
+      <c r="X45" s="58">
         <v>20359</v>
       </c>
-      <c r="Y45" s="59">
+      <c r="Y45" s="58">
         <v>17603</v>
       </c>
-      <c r="Z45" s="59">
-[...2 lines deleted...]
-      <c r="AA45" s="59">
+      <c r="Z45" s="79">
+        <v>24375</v>
+      </c>
+      <c r="AA45" s="58">
         <v>36931</v>
       </c>
-      <c r="AB45" s="59">
+      <c r="AB45" s="58">
         <v>38527</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A46" s="34" t="s">
+      <c r="A46" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="21" t="s">
+      <c r="B46" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="14" t="s">
+      <c r="C46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D46" s="14" t="s">
+      <c r="D46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E46" s="14" t="s">
+      <c r="E46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F46" s="14" t="s">
+      <c r="F46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G46" s="14" t="s">
+      <c r="G46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H46" s="14" t="s">
+      <c r="H46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I46" s="14" t="s">
+      <c r="I46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J46" s="14" t="s">
+      <c r="J46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K46" s="14" t="s">
+      <c r="K46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L46" s="16">
+      <c r="L46" s="15">
         <v>3417</v>
       </c>
-      <c r="M46" s="16">
+      <c r="M46" s="15">
         <v>2453</v>
       </c>
-      <c r="N46" s="16">
+      <c r="N46" s="15">
         <v>892</v>
       </c>
-      <c r="O46" s="16">
+      <c r="O46" s="15">
         <v>749</v>
       </c>
-      <c r="P46" s="16">
+      <c r="P46" s="15">
         <v>1158</v>
       </c>
-      <c r="Q46" s="16">
+      <c r="Q46" s="15">
         <v>2148</v>
       </c>
-      <c r="R46" s="16">
+      <c r="R46" s="15">
         <v>2806</v>
       </c>
-      <c r="S46" s="16">
+      <c r="S46" s="15">
         <v>2983</v>
       </c>
-      <c r="T46" s="59">
+      <c r="T46" s="58">
         <v>4710</v>
       </c>
-      <c r="U46" s="59">
+      <c r="U46" s="58">
         <v>4938</v>
       </c>
-      <c r="V46" s="59">
+      <c r="V46" s="58">
         <v>6844</v>
       </c>
-      <c r="W46" s="59">
+      <c r="W46" s="58">
         <v>4842</v>
       </c>
-      <c r="X46" s="59">
+      <c r="X46" s="58">
         <v>3687</v>
       </c>
-      <c r="Y46" s="59">
+      <c r="Y46" s="58">
         <v>4481</v>
       </c>
-      <c r="Z46" s="59">
-[...2 lines deleted...]
-      <c r="AA46" s="59">
+      <c r="Z46" s="79">
+        <v>5899</v>
+      </c>
+      <c r="AA46" s="58">
         <v>8044</v>
       </c>
-      <c r="AB46" s="59">
+      <c r="AB46" s="58">
         <v>7647</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A47" s="34" t="s">
+      <c r="A47" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="15" t="s">
+      <c r="B47" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C47" s="58">
+      <c r="C47" s="57">
         <v>14483</v>
       </c>
-      <c r="D47" s="58">
+      <c r="D47" s="57">
         <v>16286</v>
       </c>
-      <c r="E47" s="58">
+      <c r="E47" s="57">
         <v>18856</v>
       </c>
-      <c r="F47" s="58">
+      <c r="F47" s="57">
         <v>17872</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="57">
         <v>19589</v>
       </c>
-      <c r="H47" s="58">
+      <c r="H47" s="57">
         <v>16548</v>
       </c>
-      <c r="I47" s="58">
+      <c r="I47" s="57">
         <v>15086</v>
       </c>
-      <c r="J47" s="58">
+      <c r="J47" s="57">
         <v>13126</v>
       </c>
-      <c r="K47" s="58">
+      <c r="K47" s="57">
         <v>17315</v>
       </c>
-      <c r="L47" s="16">
+      <c r="L47" s="15">
         <v>8770</v>
       </c>
-      <c r="M47" s="16">
+      <c r="M47" s="15">
         <v>9528</v>
       </c>
-      <c r="N47" s="16">
+      <c r="N47" s="15">
         <v>10822</v>
       </c>
-      <c r="O47" s="16">
+      <c r="O47" s="15">
         <v>7940</v>
       </c>
-      <c r="P47" s="16">
+      <c r="P47" s="15">
         <v>11632</v>
       </c>
-      <c r="Q47" s="16">
+      <c r="Q47" s="15">
         <v>10811</v>
       </c>
-      <c r="R47" s="16">
+      <c r="R47" s="15">
         <v>12375</v>
       </c>
-      <c r="S47" s="16">
+      <c r="S47" s="15">
         <v>11584</v>
       </c>
-      <c r="T47" s="59">
+      <c r="T47" s="58">
         <v>19491</v>
       </c>
-      <c r="U47" s="59">
+      <c r="U47" s="58">
         <v>16552</v>
       </c>
-      <c r="V47" s="59">
+      <c r="V47" s="58">
         <v>17215</v>
       </c>
-      <c r="W47" s="59">
+      <c r="W47" s="58">
         <v>12105</v>
       </c>
-      <c r="X47" s="59">
+      <c r="X47" s="58">
         <v>11480</v>
       </c>
-      <c r="Y47" s="59">
+      <c r="Y47" s="58">
         <v>11094</v>
       </c>
-      <c r="Z47" s="59">
-[...2 lines deleted...]
-      <c r="AA47" s="59">
+      <c r="Z47" s="79">
+        <v>13249</v>
+      </c>
+      <c r="AA47" s="58">
         <v>19332</v>
       </c>
-      <c r="AB47" s="59">
+      <c r="AB47" s="58">
         <v>20756</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A48" s="34" t="s">
+      <c r="A48" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="B48" s="15" t="s">
+      <c r="B48" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="C48" s="58">
+      <c r="C48" s="57">
         <v>68220</v>
       </c>
-      <c r="D48" s="58">
+      <c r="D48" s="57">
         <v>60325</v>
       </c>
-      <c r="E48" s="58">
+      <c r="E48" s="57">
         <v>14512</v>
       </c>
-      <c r="F48" s="58">
+      <c r="F48" s="57">
         <v>13926</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="57">
         <v>23584</v>
       </c>
-      <c r="H48" s="58">
+      <c r="H48" s="57">
         <v>26129</v>
       </c>
-      <c r="I48" s="58">
+      <c r="I48" s="57">
         <v>28995</v>
       </c>
-      <c r="J48" s="58">
+      <c r="J48" s="57">
         <v>31349</v>
       </c>
-      <c r="K48" s="58">
+      <c r="K48" s="57">
         <v>43413</v>
       </c>
-      <c r="L48" s="16">
+      <c r="L48" s="15">
         <v>49108</v>
       </c>
-      <c r="M48" s="16">
+      <c r="M48" s="15">
         <v>57805</v>
       </c>
-      <c r="N48" s="16">
+      <c r="N48" s="15">
         <v>57892</v>
       </c>
-      <c r="O48" s="16">
+      <c r="O48" s="15">
         <v>50496</v>
       </c>
-      <c r="P48" s="16">
+      <c r="P48" s="15">
         <v>45974</v>
       </c>
-      <c r="Q48" s="16">
+      <c r="Q48" s="15">
         <v>47120</v>
       </c>
-      <c r="R48" s="16">
+      <c r="R48" s="15">
         <v>30373</v>
       </c>
-      <c r="S48" s="16">
+      <c r="S48" s="15">
         <v>134967</v>
       </c>
-      <c r="T48" s="59">
+      <c r="T48" s="58">
         <v>134139</v>
       </c>
-      <c r="U48" s="59">
+      <c r="U48" s="58">
         <v>113738</v>
       </c>
-      <c r="V48" s="59">
+      <c r="V48" s="58">
         <v>161408</v>
       </c>
-      <c r="W48" s="59">
+      <c r="W48" s="58">
         <v>121534</v>
       </c>
-      <c r="X48" s="59">
+      <c r="X48" s="58">
         <v>131015</v>
       </c>
-      <c r="Y48" s="59">
+      <c r="Y48" s="58">
         <v>143184</v>
       </c>
-      <c r="Z48" s="59">
+      <c r="Z48" s="79">
         <v>182990</v>
       </c>
-      <c r="AA48" s="59">
+      <c r="AA48" s="58">
         <v>271694</v>
       </c>
-      <c r="AB48" s="59">
+      <c r="AB48" s="58">
         <v>316324</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A49" s="35" t="s">
+      <c r="A49" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="B49" s="15" t="s">
+      <c r="B49" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C49" s="58">
+      <c r="C49" s="57">
         <v>20776</v>
       </c>
-      <c r="D49" s="58">
+      <c r="D49" s="57">
         <v>23187</v>
       </c>
-      <c r="E49" s="58">
+      <c r="E49" s="57">
         <v>43965</v>
       </c>
-      <c r="F49" s="58">
+      <c r="F49" s="57">
         <v>59434</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="57">
         <v>62518</v>
       </c>
-      <c r="H49" s="58">
+      <c r="H49" s="57">
         <v>62498</v>
       </c>
-      <c r="I49" s="58">
+      <c r="I49" s="57">
         <v>59370</v>
       </c>
-      <c r="J49" s="58">
+      <c r="J49" s="57">
         <v>60348</v>
       </c>
-      <c r="K49" s="58">
+      <c r="K49" s="57">
         <v>62172</v>
       </c>
-      <c r="L49" s="16">
+      <c r="L49" s="15">
         <v>65251</v>
       </c>
-      <c r="M49" s="16">
+      <c r="M49" s="15">
         <v>61280</v>
       </c>
-      <c r="N49" s="16">
+      <c r="N49" s="15">
         <v>72272</v>
       </c>
-      <c r="O49" s="16">
+      <c r="O49" s="15">
         <v>52454</v>
       </c>
-      <c r="P49" s="16">
+      <c r="P49" s="15">
         <v>53726</v>
       </c>
-      <c r="Q49" s="16">
+      <c r="Q49" s="15">
         <v>65721</v>
       </c>
-      <c r="R49" s="16">
+      <c r="R49" s="15">
         <v>92083</v>
       </c>
-      <c r="S49" s="16">
+      <c r="S49" s="15">
         <v>96909</v>
       </c>
-      <c r="T49" s="59">
+      <c r="T49" s="58">
         <v>121562</v>
       </c>
-      <c r="U49" s="59">
+      <c r="U49" s="58">
         <v>109198</v>
       </c>
-      <c r="V49" s="59">
+      <c r="V49" s="58">
         <v>140874</v>
       </c>
-      <c r="W49" s="59">
+      <c r="W49" s="58">
         <v>122767</v>
       </c>
-      <c r="X49" s="59">
+      <c r="X49" s="58">
         <v>117169</v>
       </c>
-      <c r="Y49" s="59">
+      <c r="Y49" s="58">
         <v>129863</v>
       </c>
-      <c r="Z49" s="59">
+      <c r="Z49" s="79">
         <v>160529</v>
       </c>
-      <c r="AA49" s="59">
+      <c r="AA49" s="58">
         <v>232305</v>
       </c>
-      <c r="AB49" s="59">
+      <c r="AB49" s="58">
         <v>272862</v>
       </c>
     </row>
     <row r="50" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A50" s="35" t="s">
+      <c r="A50" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="B50" s="15" t="s">
+      <c r="B50" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C50" s="14" t="s">
+      <c r="C50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="D50" s="14" t="s">
+      <c r="D50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E50" s="14" t="s">
+      <c r="E50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="F50" s="14" t="s">
+      <c r="F50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="G50" s="14" t="s">
+      <c r="G50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="H50" s="14" t="s">
+      <c r="H50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I50" s="14" t="s">
+      <c r="I50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J50" s="14" t="s">
+      <c r="J50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K50" s="14" t="s">
+      <c r="K50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L50" s="16">
+      <c r="L50" s="15">
         <v>8717</v>
       </c>
-      <c r="M50" s="16">
+      <c r="M50" s="15">
         <v>10639</v>
       </c>
-      <c r="N50" s="16">
+      <c r="N50" s="15">
         <v>8566</v>
       </c>
-      <c r="O50" s="16">
+      <c r="O50" s="15">
         <v>14760</v>
       </c>
-      <c r="P50" s="16">
+      <c r="P50" s="15">
         <v>16337</v>
       </c>
-      <c r="Q50" s="16">
+      <c r="Q50" s="15">
         <v>25753</v>
       </c>
-      <c r="R50" s="16">
+      <c r="R50" s="15">
         <v>31356</v>
       </c>
-      <c r="S50" s="16">
+      <c r="S50" s="15">
         <v>32758</v>
       </c>
-      <c r="T50" s="59">
+      <c r="T50" s="58">
         <v>67919</v>
       </c>
-      <c r="U50" s="59">
+      <c r="U50" s="58">
         <v>95622</v>
       </c>
-      <c r="V50" s="59">
+      <c r="V50" s="58">
         <v>75988</v>
       </c>
-      <c r="W50" s="59">
+      <c r="W50" s="58">
         <v>62859</v>
       </c>
-      <c r="X50" s="59">
+      <c r="X50" s="58">
         <v>56704</v>
       </c>
-      <c r="Y50" s="59">
+      <c r="Y50" s="58">
         <v>51633</v>
       </c>
-      <c r="Z50" s="59">
+      <c r="Z50" s="79">
         <v>78387</v>
       </c>
-      <c r="AA50" s="59">
+      <c r="AA50" s="58">
         <v>129654</v>
       </c>
-      <c r="AB50" s="59">
+      <c r="AB50" s="58">
         <v>152634</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="56"/>
-      <c r="B51" s="74" t="s">
+      <c r="A51" s="55"/>
+      <c r="B51" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="C51" s="74"/>
-[...24 lines deleted...]
-      <c r="AB51" s="74"/>
+      <c r="C51" s="77"/>
+      <c r="D51" s="77"/>
+      <c r="E51" s="77"/>
+      <c r="F51" s="77"/>
+      <c r="G51" s="77"/>
+      <c r="H51" s="77"/>
+      <c r="I51" s="77"/>
+      <c r="J51" s="77"/>
+      <c r="K51" s="77"/>
+      <c r="L51" s="77"/>
+      <c r="M51" s="77"/>
+      <c r="N51" s="77"/>
+      <c r="O51" s="77"/>
+      <c r="P51" s="77"/>
+      <c r="Q51" s="77"/>
+      <c r="R51" s="77"/>
+      <c r="S51" s="77"/>
+      <c r="T51" s="77"/>
+      <c r="U51" s="77"/>
+      <c r="V51" s="77"/>
+      <c r="W51" s="77"/>
+      <c r="X51" s="77"/>
+      <c r="Y51" s="77"/>
+      <c r="Z51" s="77"/>
+      <c r="AA51" s="77"/>
+      <c r="AB51" s="77"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A52" s="56"/>
-      <c r="B52" s="18" t="s">
+      <c r="A52" s="55"/>
+      <c r="B52" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C52" s="59">
+      <c r="C52" s="58">
         <v>54606</v>
       </c>
-      <c r="D52" s="59">
+      <c r="D52" s="58">
         <v>56269</v>
       </c>
-      <c r="E52" s="59">
+      <c r="E52" s="58">
         <v>71619</v>
       </c>
-      <c r="F52" s="59">
+      <c r="F52" s="58">
         <v>74866</v>
       </c>
-      <c r="G52" s="59">
+      <c r="G52" s="58">
         <v>77523</v>
       </c>
-      <c r="H52" s="59">
+      <c r="H52" s="58">
         <v>72336</v>
       </c>
-      <c r="I52" s="59">
+      <c r="I52" s="58">
         <v>72642</v>
       </c>
-      <c r="J52" s="59">
+      <c r="J52" s="58">
         <v>93228</v>
       </c>
-      <c r="K52" s="59">
+      <c r="K52" s="58">
         <v>105642</v>
       </c>
-      <c r="L52" s="62">
+      <c r="L52" s="61">
         <v>106853</v>
       </c>
-      <c r="M52" s="62">
+      <c r="M52" s="61">
         <v>104660</v>
       </c>
-      <c r="N52" s="62">
+      <c r="N52" s="61">
         <v>103059</v>
       </c>
-      <c r="O52" s="62">
+      <c r="O52" s="61">
         <v>101026</v>
       </c>
-      <c r="P52" s="62">
+      <c r="P52" s="61">
         <v>94169</v>
       </c>
-      <c r="Q52" s="63">
+      <c r="Q52" s="62">
         <v>111580</v>
       </c>
-      <c r="R52" s="63">
+      <c r="R52" s="62">
         <v>127835</v>
       </c>
-      <c r="S52" s="63">
+      <c r="S52" s="62">
         <v>169315</v>
       </c>
-      <c r="T52" s="59">
+      <c r="T52" s="58">
         <v>333323</v>
       </c>
-      <c r="U52" s="59">
+      <c r="U52" s="58">
         <v>319478</v>
       </c>
-      <c r="V52" s="59">
+      <c r="V52" s="58">
         <v>421630</v>
       </c>
-      <c r="W52" s="59">
+      <c r="W52" s="58">
         <v>295508</v>
       </c>
-      <c r="X52" s="59">
+      <c r="X52" s="58">
         <v>233015</v>
       </c>
-      <c r="Y52" s="59">
+      <c r="Y52" s="58">
         <v>251134</v>
       </c>
-      <c r="Z52" s="59">
-[...2 lines deleted...]
-      <c r="AA52" s="59">
+      <c r="Z52" s="79">
+        <v>304107</v>
+      </c>
+      <c r="AA52" s="58">
         <v>454508</v>
       </c>
-      <c r="AB52" s="59">
+      <c r="AB52" s="58">
         <v>505558</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A53" s="32">
+      <c r="A53" s="31">
         <v>100000000</v>
       </c>
-      <c r="B53" s="13" t="s">
+      <c r="B53" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C53" s="63" t="s">
+      <c r="C53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="D53" s="63" t="s">
+      <c r="D53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="E53" s="63" t="s">
+      <c r="E53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="F53" s="63" t="s">
+      <c r="F53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="G53" s="63" t="s">
+      <c r="G53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="H53" s="63" t="s">
+      <c r="H53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="I53" s="63" t="s">
+      <c r="I53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="J53" s="63" t="s">
+      <c r="J53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="K53" s="63" t="s">
+      <c r="K53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="L53" s="62">
+      <c r="L53" s="61">
         <v>4446</v>
       </c>
-      <c r="M53" s="62">
+      <c r="M53" s="61">
         <v>3934</v>
       </c>
-      <c r="N53" s="62">
+      <c r="N53" s="61">
         <v>4301</v>
       </c>
-      <c r="O53" s="62">
+      <c r="O53" s="61">
         <v>2856</v>
       </c>
-      <c r="P53" s="62">
+      <c r="P53" s="61">
         <v>2064</v>
       </c>
-      <c r="Q53" s="63">
+      <c r="Q53" s="62">
         <v>4473</v>
       </c>
-      <c r="R53" s="63">
+      <c r="R53" s="62">
         <v>4889</v>
       </c>
-      <c r="S53" s="63">
+      <c r="S53" s="62">
         <v>5965</v>
       </c>
-      <c r="T53" s="59">
+      <c r="T53" s="58">
         <v>12736</v>
       </c>
-      <c r="U53" s="59">
+      <c r="U53" s="58">
         <v>11102</v>
       </c>
-      <c r="V53" s="59">
+      <c r="V53" s="58">
         <v>13000</v>
       </c>
-      <c r="W53" s="59">
+      <c r="W53" s="58">
         <v>7547</v>
       </c>
-      <c r="X53" s="59">
+      <c r="X53" s="58">
         <v>6032</v>
       </c>
-      <c r="Y53" s="59">
+      <c r="Y53" s="58">
         <v>5823</v>
       </c>
-      <c r="Z53" s="59">
-[...2 lines deleted...]
-      <c r="AA53" s="59">
+      <c r="Z53" s="79">
+        <v>6986</v>
+      </c>
+      <c r="AA53" s="58">
         <v>10772</v>
       </c>
-      <c r="AB53" s="59">
+      <c r="AB53" s="58">
         <v>10820</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A54" s="33" t="s">
+      <c r="A54" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B54" s="21" t="s">
+      <c r="B54" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C54" s="59">
+      <c r="C54" s="58">
         <v>6183</v>
       </c>
-      <c r="D54" s="59">
+      <c r="D54" s="58">
         <v>5655</v>
       </c>
-      <c r="E54" s="59">
+      <c r="E54" s="58">
         <v>6789</v>
       </c>
-      <c r="F54" s="59">
+      <c r="F54" s="58">
         <v>6513</v>
       </c>
-      <c r="G54" s="59">
+      <c r="G54" s="58">
         <v>5915</v>
       </c>
-      <c r="H54" s="59">
+      <c r="H54" s="58">
         <v>5856</v>
       </c>
-      <c r="I54" s="59">
+      <c r="I54" s="58">
         <v>5884</v>
       </c>
-      <c r="J54" s="59">
+      <c r="J54" s="58">
         <v>5437</v>
       </c>
-      <c r="K54" s="59">
+      <c r="K54" s="58">
         <v>5883</v>
       </c>
-      <c r="L54" s="62">
+      <c r="L54" s="61">
         <v>5630</v>
       </c>
-      <c r="M54" s="62">
+      <c r="M54" s="61">
         <v>5445</v>
       </c>
-      <c r="N54" s="62">
+      <c r="N54" s="61">
         <v>4549</v>
       </c>
-      <c r="O54" s="62">
+      <c r="O54" s="61">
         <v>4068</v>
       </c>
-      <c r="P54" s="62">
+      <c r="P54" s="61">
         <v>4599</v>
       </c>
-      <c r="Q54" s="63">
+      <c r="Q54" s="62">
         <v>5432</v>
       </c>
-      <c r="R54" s="63">
+      <c r="R54" s="62">
         <v>8685</v>
       </c>
-      <c r="S54" s="63">
+      <c r="S54" s="62">
         <v>8750</v>
       </c>
-      <c r="T54" s="59">
+      <c r="T54" s="58">
         <v>20251</v>
       </c>
-      <c r="U54" s="59">
+      <c r="U54" s="58">
         <v>15526</v>
       </c>
-      <c r="V54" s="59">
+      <c r="V54" s="58">
         <v>18505</v>
       </c>
-      <c r="W54" s="59">
+      <c r="W54" s="58">
         <v>12838</v>
       </c>
-      <c r="X54" s="59">
+      <c r="X54" s="58">
         <v>11925</v>
       </c>
-      <c r="Y54" s="59">
+      <c r="Y54" s="58">
         <v>13874</v>
       </c>
-      <c r="Z54" s="59">
-[...2 lines deleted...]
-      <c r="AA54" s="59">
+      <c r="Z54" s="79">
+        <v>14652</v>
+      </c>
+      <c r="AA54" s="58">
         <v>22313</v>
       </c>
-      <c r="AB54" s="59">
+      <c r="AB54" s="58">
         <v>27635</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A55" s="34" t="s">
+      <c r="A55" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B55" s="21" t="s">
+      <c r="B55" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="C55" s="59">
+      <c r="C55" s="58">
         <v>2002</v>
       </c>
-      <c r="D55" s="59">
+      <c r="D55" s="58">
         <v>2404</v>
       </c>
-      <c r="E55" s="59">
+      <c r="E55" s="58">
         <v>3961</v>
       </c>
-      <c r="F55" s="59">
+      <c r="F55" s="58">
         <v>3606</v>
       </c>
-      <c r="G55" s="59">
+      <c r="G55" s="58">
         <v>3510</v>
       </c>
-      <c r="H55" s="59">
+      <c r="H55" s="58">
         <v>3394</v>
       </c>
-      <c r="I55" s="59">
+      <c r="I55" s="58">
         <v>3364</v>
       </c>
-      <c r="J55" s="59">
+      <c r="J55" s="58">
         <v>3536</v>
       </c>
-      <c r="K55" s="59">
+      <c r="K55" s="58">
         <v>3653</v>
       </c>
-      <c r="L55" s="62">
+      <c r="L55" s="61">
         <v>3026</v>
       </c>
-      <c r="M55" s="62">
+      <c r="M55" s="61">
         <v>2531</v>
       </c>
-      <c r="N55" s="62">
+      <c r="N55" s="61">
         <v>2282</v>
       </c>
-      <c r="O55" s="62">
+      <c r="O55" s="61">
         <v>3021</v>
       </c>
-      <c r="P55" s="62">
+      <c r="P55" s="61">
         <v>4312</v>
       </c>
-      <c r="Q55" s="63">
+      <c r="Q55" s="62">
         <v>5128</v>
       </c>
-      <c r="R55" s="63">
+      <c r="R55" s="62">
         <v>4077</v>
       </c>
-      <c r="S55" s="63">
+      <c r="S55" s="62">
         <v>6324</v>
       </c>
-      <c r="T55" s="59">
+      <c r="T55" s="58">
         <v>10492</v>
       </c>
-      <c r="U55" s="59">
+      <c r="U55" s="58">
         <v>9940</v>
       </c>
-      <c r="V55" s="59">
+      <c r="V55" s="58">
         <v>12669</v>
       </c>
-      <c r="W55" s="59">
+      <c r="W55" s="58">
         <v>7984</v>
       </c>
-      <c r="X55" s="59">
+      <c r="X55" s="58">
         <v>5804</v>
       </c>
-      <c r="Y55" s="59">
+      <c r="Y55" s="58">
         <v>6187</v>
       </c>
-      <c r="Z55" s="59">
-[...2 lines deleted...]
-      <c r="AA55" s="59">
+      <c r="Z55" s="79">
+        <v>8153</v>
+      </c>
+      <c r="AA55" s="58">
         <v>11359</v>
       </c>
-      <c r="AB55" s="59">
+      <c r="AB55" s="58">
         <v>12163</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A56" s="34" t="s">
+      <c r="A56" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B56" s="21" t="s">
+      <c r="B56" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C56" s="59">
+      <c r="C56" s="58">
         <v>10560</v>
       </c>
-      <c r="D56" s="59">
+      <c r="D56" s="58">
         <v>11167</v>
       </c>
-      <c r="E56" s="59">
+      <c r="E56" s="58">
         <v>13466</v>
       </c>
-      <c r="F56" s="59">
+      <c r="F56" s="58">
         <v>14655</v>
       </c>
-      <c r="G56" s="59">
+      <c r="G56" s="58">
         <v>18683</v>
       </c>
-      <c r="H56" s="59">
+      <c r="H56" s="58">
         <v>16455</v>
       </c>
-      <c r="I56" s="59">
+      <c r="I56" s="58">
         <v>14716</v>
       </c>
-      <c r="J56" s="59">
+      <c r="J56" s="58">
         <v>20536</v>
       </c>
-      <c r="K56" s="59">
+      <c r="K56" s="58">
         <v>23500</v>
       </c>
-      <c r="L56" s="62">
+      <c r="L56" s="61">
         <v>18752</v>
       </c>
-      <c r="M56" s="62">
+      <c r="M56" s="61">
         <v>19525</v>
       </c>
-      <c r="N56" s="62">
+      <c r="N56" s="61">
         <v>22313</v>
       </c>
-      <c r="O56" s="62">
+      <c r="O56" s="61">
         <v>20592</v>
       </c>
-      <c r="P56" s="62">
+      <c r="P56" s="61">
         <v>18264</v>
       </c>
-      <c r="Q56" s="63">
+      <c r="Q56" s="62">
         <v>18310</v>
       </c>
-      <c r="R56" s="63">
+      <c r="R56" s="62">
         <v>24210</v>
       </c>
-      <c r="S56" s="63">
+      <c r="S56" s="62">
         <v>40842</v>
       </c>
-      <c r="T56" s="59">
+      <c r="T56" s="58">
         <v>71025</v>
       </c>
-      <c r="U56" s="59">
+      <c r="U56" s="58">
         <v>51220</v>
       </c>
-      <c r="V56" s="59">
+      <c r="V56" s="58">
         <v>76434</v>
       </c>
-      <c r="W56" s="59">
+      <c r="W56" s="58">
         <v>61379</v>
       </c>
-      <c r="X56" s="59">
+      <c r="X56" s="58">
         <v>57836</v>
       </c>
-      <c r="Y56" s="59">
+      <c r="Y56" s="58">
         <v>64621</v>
       </c>
-      <c r="Z56" s="59">
-[...2 lines deleted...]
-      <c r="AA56" s="59">
+      <c r="Z56" s="79">
+        <v>77486</v>
+      </c>
+      <c r="AA56" s="58">
         <v>122289</v>
       </c>
-      <c r="AB56" s="59">
+      <c r="AB56" s="58">
         <v>147995</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A57" s="34" t="s">
+      <c r="A57" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="B57" s="21" t="s">
+      <c r="B57" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C57" s="59">
+      <c r="C57" s="58">
         <v>1086</v>
       </c>
-      <c r="D57" s="59">
+      <c r="D57" s="58">
         <v>1004</v>
       </c>
-      <c r="E57" s="59">
+      <c r="E57" s="58">
         <v>1431</v>
       </c>
-      <c r="F57" s="59">
+      <c r="F57" s="58">
         <v>1990</v>
       </c>
-      <c r="G57" s="59">
+      <c r="G57" s="58">
         <v>1776</v>
       </c>
-      <c r="H57" s="59">
+      <c r="H57" s="58">
         <v>1923</v>
       </c>
-      <c r="I57" s="59">
+      <c r="I57" s="58">
         <v>2381</v>
       </c>
-      <c r="J57" s="59">
+      <c r="J57" s="58">
         <v>3124</v>
       </c>
-      <c r="K57" s="59">
+      <c r="K57" s="58">
         <v>3175</v>
       </c>
-      <c r="L57" s="62">
+      <c r="L57" s="61">
         <v>3227</v>
       </c>
-      <c r="M57" s="62">
+      <c r="M57" s="61">
         <v>3388</v>
       </c>
-      <c r="N57" s="62">
+      <c r="N57" s="61">
         <v>2967</v>
       </c>
-      <c r="O57" s="62">
+      <c r="O57" s="61">
         <v>3096</v>
       </c>
-      <c r="P57" s="62">
+      <c r="P57" s="61">
         <v>2960</v>
       </c>
-      <c r="Q57" s="63">
+      <c r="Q57" s="62">
         <v>3573</v>
       </c>
-      <c r="R57" s="63">
+      <c r="R57" s="62">
         <v>3743</v>
       </c>
-      <c r="S57" s="63">
+      <c r="S57" s="62">
         <v>5568</v>
       </c>
-      <c r="T57" s="59">
+      <c r="T57" s="58">
         <v>11907</v>
       </c>
-      <c r="U57" s="59">
+      <c r="U57" s="58">
         <v>10258</v>
       </c>
-      <c r="V57" s="59">
+      <c r="V57" s="58">
         <v>14132</v>
       </c>
-      <c r="W57" s="59">
+      <c r="W57" s="58">
         <v>11394</v>
       </c>
-      <c r="X57" s="59">
+      <c r="X57" s="58">
         <v>9584</v>
       </c>
-      <c r="Y57" s="59">
+      <c r="Y57" s="58">
         <v>9514</v>
       </c>
-      <c r="Z57" s="59">
-[...2 lines deleted...]
-      <c r="AA57" s="59">
+      <c r="Z57" s="79">
+        <v>13092</v>
+      </c>
+      <c r="AA57" s="58">
         <v>20114</v>
       </c>
-      <c r="AB57" s="59">
+      <c r="AB57" s="58">
         <v>19767</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A58" s="34" t="s">
+      <c r="A58" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="21" t="s">
+      <c r="B58" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="59">
+      <c r="C58" s="58">
         <v>2783</v>
       </c>
-      <c r="D58" s="59">
+      <c r="D58" s="58">
         <v>3991</v>
       </c>
-      <c r="E58" s="59">
+      <c r="E58" s="58">
         <v>5725</v>
       </c>
-      <c r="F58" s="59">
+      <c r="F58" s="58">
         <v>5803</v>
       </c>
-      <c r="G58" s="59">
+      <c r="G58" s="58">
         <v>5120</v>
       </c>
-      <c r="H58" s="59">
+      <c r="H58" s="58">
         <v>4750</v>
       </c>
-      <c r="I58" s="59">
+      <c r="I58" s="58">
         <v>4614</v>
       </c>
-      <c r="J58" s="59">
+      <c r="J58" s="58">
         <v>5645</v>
       </c>
-      <c r="K58" s="59">
+      <c r="K58" s="58">
         <v>5740</v>
       </c>
-      <c r="L58" s="62">
+      <c r="L58" s="61">
         <v>5203</v>
       </c>
-      <c r="M58" s="62">
+      <c r="M58" s="61">
         <v>4769</v>
       </c>
-      <c r="N58" s="62">
+      <c r="N58" s="61">
         <v>4647</v>
       </c>
-      <c r="O58" s="62">
+      <c r="O58" s="61">
         <v>5396</v>
       </c>
-      <c r="P58" s="62">
+      <c r="P58" s="61">
         <v>6555</v>
       </c>
-      <c r="Q58" s="63">
+      <c r="Q58" s="62">
         <v>7143</v>
       </c>
-      <c r="R58" s="63">
+      <c r="R58" s="62">
         <v>7518</v>
       </c>
-      <c r="S58" s="63">
+      <c r="S58" s="62">
         <v>8635</v>
       </c>
-      <c r="T58" s="59">
+      <c r="T58" s="58">
         <v>15836</v>
       </c>
-      <c r="U58" s="59">
+      <c r="U58" s="58">
         <v>14640</v>
       </c>
-      <c r="V58" s="59">
+      <c r="V58" s="58">
         <v>17058</v>
       </c>
-      <c r="W58" s="59">
+      <c r="W58" s="58">
         <v>11792</v>
       </c>
-      <c r="X58" s="59">
+      <c r="X58" s="58">
         <v>8789</v>
       </c>
-      <c r="Y58" s="59">
+      <c r="Y58" s="58">
         <v>9385</v>
       </c>
-      <c r="Z58" s="59">
-[...2 lines deleted...]
-      <c r="AA58" s="59">
+      <c r="Z58" s="79">
+        <v>11530</v>
+      </c>
+      <c r="AA58" s="58">
         <v>15866</v>
       </c>
-      <c r="AB58" s="59">
+      <c r="AB58" s="58">
         <v>19634</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A59" s="34" t="s">
+      <c r="A59" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B59" s="21" t="s">
+      <c r="B59" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C59" s="59">
+      <c r="C59" s="58">
         <v>3235</v>
       </c>
-      <c r="D59" s="59">
+      <c r="D59" s="58">
         <v>3009</v>
       </c>
-      <c r="E59" s="59">
+      <c r="E59" s="58">
         <v>3393</v>
       </c>
-      <c r="F59" s="59">
+      <c r="F59" s="58">
         <v>4318</v>
       </c>
-      <c r="G59" s="59">
+      <c r="G59" s="58">
         <v>4284</v>
       </c>
-      <c r="H59" s="59">
+      <c r="H59" s="58">
         <v>4254</v>
       </c>
-      <c r="I59" s="59">
+      <c r="I59" s="58">
         <v>4584</v>
       </c>
-      <c r="J59" s="59">
+      <c r="J59" s="58">
         <v>5354</v>
       </c>
-      <c r="K59" s="59">
+      <c r="K59" s="58">
         <v>5108</v>
       </c>
-      <c r="L59" s="62">
+      <c r="L59" s="61">
         <v>6565</v>
       </c>
-      <c r="M59" s="62">
+      <c r="M59" s="61">
         <v>5639</v>
       </c>
-      <c r="N59" s="62">
+      <c r="N59" s="61">
         <v>4690</v>
       </c>
-      <c r="O59" s="62">
+      <c r="O59" s="61">
         <v>5007</v>
       </c>
-      <c r="P59" s="62">
+      <c r="P59" s="61">
         <v>3787</v>
       </c>
-      <c r="Q59" s="63">
+      <c r="Q59" s="62">
         <v>5679</v>
       </c>
-      <c r="R59" s="63">
+      <c r="R59" s="62">
         <v>6722</v>
       </c>
-      <c r="S59" s="63">
+      <c r="S59" s="62">
         <v>10371</v>
       </c>
-      <c r="T59" s="59">
+      <c r="T59" s="58">
         <v>21474</v>
       </c>
-      <c r="U59" s="59">
+      <c r="U59" s="58">
         <v>21827</v>
       </c>
-      <c r="V59" s="59">
+      <c r="V59" s="58">
         <v>34836</v>
       </c>
-      <c r="W59" s="59">
+      <c r="W59" s="58">
         <v>22432</v>
       </c>
-      <c r="X59" s="59">
+      <c r="X59" s="58">
         <v>17914</v>
       </c>
-      <c r="Y59" s="59">
+      <c r="Y59" s="58">
         <v>18412</v>
       </c>
-      <c r="Z59" s="59">
-[...2 lines deleted...]
-      <c r="AA59" s="59">
+      <c r="Z59" s="79">
+        <v>17536</v>
+      </c>
+      <c r="AA59" s="58">
         <v>32924</v>
       </c>
-      <c r="AB59" s="59">
+      <c r="AB59" s="58">
         <v>31308</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A60" s="34" t="s">
+      <c r="A60" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B60" s="13" t="s">
+      <c r="B60" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="C60" s="63" t="s">
+      <c r="C60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="D60" s="63" t="s">
+      <c r="D60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="E60" s="63" t="s">
+      <c r="E60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="F60" s="63" t="s">
+      <c r="F60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="G60" s="63" t="s">
+      <c r="G60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="H60" s="63" t="s">
+      <c r="H60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="I60" s="63" t="s">
+      <c r="I60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="J60" s="63" t="s">
+      <c r="J60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="K60" s="63" t="s">
+      <c r="K60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="L60" s="62">
+      <c r="L60" s="61">
         <v>5504</v>
       </c>
-      <c r="M60" s="62">
+      <c r="M60" s="61">
         <v>5391</v>
       </c>
-      <c r="N60" s="62">
+      <c r="N60" s="61">
         <v>5146</v>
       </c>
-      <c r="O60" s="62">
+      <c r="O60" s="61">
         <v>4804</v>
       </c>
-      <c r="P60" s="62">
+      <c r="P60" s="61">
         <v>4816</v>
       </c>
-      <c r="Q60" s="63">
+      <c r="Q60" s="62">
         <v>5438</v>
       </c>
-      <c r="R60" s="63">
+      <c r="R60" s="62">
         <v>5336</v>
       </c>
-      <c r="S60" s="63">
+      <c r="S60" s="62">
         <v>8175</v>
       </c>
-      <c r="T60" s="59">
+      <c r="T60" s="58">
         <v>15689</v>
       </c>
-      <c r="U60" s="59">
+      <c r="U60" s="58">
         <v>12549</v>
       </c>
-      <c r="V60" s="59">
+      <c r="V60" s="58">
         <v>18307</v>
       </c>
-      <c r="W60" s="59">
+      <c r="W60" s="58">
         <v>14440</v>
       </c>
-      <c r="X60" s="59">
+      <c r="X60" s="58">
         <v>10681</v>
       </c>
-      <c r="Y60" s="59">
+      <c r="Y60" s="58">
         <v>11182</v>
       </c>
-      <c r="Z60" s="59">
-[...2 lines deleted...]
-      <c r="AA60" s="59">
+      <c r="Z60" s="79">
+        <v>14714</v>
+      </c>
+      <c r="AA60" s="58">
         <v>21894</v>
       </c>
-      <c r="AB60" s="59">
+      <c r="AB60" s="58">
         <v>22495</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A61" s="34" t="s">
+      <c r="A61" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="B61" s="21" t="s">
+      <c r="B61" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="C61" s="59">
+      <c r="C61" s="58">
         <v>1568</v>
       </c>
-      <c r="D61" s="59">
+      <c r="D61" s="58">
         <v>1526</v>
       </c>
-      <c r="E61" s="59">
+      <c r="E61" s="58">
         <v>2084</v>
       </c>
-      <c r="F61" s="59">
+      <c r="F61" s="58">
         <v>2428</v>
       </c>
-      <c r="G61" s="59">
+      <c r="G61" s="58">
         <v>2663</v>
       </c>
-      <c r="H61" s="59">
+      <c r="H61" s="58">
         <v>2319</v>
       </c>
-      <c r="I61" s="59">
+      <c r="I61" s="58">
         <v>2125</v>
       </c>
-      <c r="J61" s="59">
+      <c r="J61" s="58">
         <v>3401</v>
       </c>
-      <c r="K61" s="59">
+      <c r="K61" s="58">
         <v>5236</v>
       </c>
-      <c r="L61" s="62">
+      <c r="L61" s="61">
         <v>4055</v>
       </c>
-      <c r="M61" s="62">
+      <c r="M61" s="61">
         <v>3394</v>
       </c>
-      <c r="N61" s="62">
+      <c r="N61" s="61">
         <v>3399</v>
       </c>
-      <c r="O61" s="62">
+      <c r="O61" s="61">
         <v>3652</v>
       </c>
-      <c r="P61" s="62">
+      <c r="P61" s="61">
         <v>3211</v>
       </c>
-      <c r="Q61" s="63">
+      <c r="Q61" s="62">
         <v>4834</v>
       </c>
-      <c r="R61" s="63">
+      <c r="R61" s="62">
         <v>5095</v>
       </c>
-      <c r="S61" s="63">
+      <c r="S61" s="62">
         <v>4661</v>
       </c>
-      <c r="T61" s="59">
+      <c r="T61" s="58">
         <v>8420</v>
       </c>
-      <c r="U61" s="59">
+      <c r="U61" s="58">
         <v>8055</v>
       </c>
-      <c r="V61" s="59">
+      <c r="V61" s="58">
         <v>11283</v>
       </c>
-      <c r="W61" s="59">
+      <c r="W61" s="58">
         <v>7304</v>
       </c>
-      <c r="X61" s="59">
+      <c r="X61" s="58">
         <v>5802</v>
       </c>
-      <c r="Y61" s="59">
+      <c r="Y61" s="58">
         <v>5768</v>
       </c>
-      <c r="Z61" s="59">
-[...2 lines deleted...]
-      <c r="AA61" s="59">
+      <c r="Z61" s="79">
+        <v>6962</v>
+      </c>
+      <c r="AA61" s="58">
         <v>9495</v>
       </c>
-      <c r="AB61" s="59">
+      <c r="AB61" s="58">
         <v>10120</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A62" s="34" t="s">
+      <c r="A62" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="B62" s="21" t="s">
+      <c r="B62" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="C62" s="59">
+      <c r="C62" s="58">
         <v>4486</v>
       </c>
-      <c r="D62" s="59">
+      <c r="D62" s="58">
         <v>4991</v>
       </c>
-      <c r="E62" s="59">
+      <c r="E62" s="58">
         <v>4732</v>
       </c>
-      <c r="F62" s="59">
+      <c r="F62" s="58">
         <v>5604</v>
       </c>
-      <c r="G62" s="59">
+      <c r="G62" s="58">
         <v>5739</v>
       </c>
-      <c r="H62" s="59">
+      <c r="H62" s="58">
         <v>5806</v>
       </c>
-      <c r="I62" s="59">
+      <c r="I62" s="58">
         <v>6110</v>
       </c>
-      <c r="J62" s="59">
+      <c r="J62" s="58">
         <v>6496</v>
       </c>
-      <c r="K62" s="59">
+      <c r="K62" s="58">
         <v>9081</v>
       </c>
-      <c r="L62" s="62">
+      <c r="L62" s="61">
         <v>8003</v>
       </c>
-      <c r="M62" s="62">
+      <c r="M62" s="61">
         <v>6633</v>
       </c>
-      <c r="N62" s="62">
+      <c r="N62" s="61">
         <v>6045</v>
       </c>
-      <c r="O62" s="62">
+      <c r="O62" s="61">
         <v>6583</v>
       </c>
-      <c r="P62" s="62">
+      <c r="P62" s="61">
         <v>6639</v>
       </c>
-      <c r="Q62" s="63">
+      <c r="Q62" s="62">
         <v>9173</v>
       </c>
-      <c r="R62" s="63">
+      <c r="R62" s="62">
         <v>9940</v>
       </c>
-      <c r="S62" s="63">
+      <c r="S62" s="62">
         <v>9833</v>
       </c>
-      <c r="T62" s="59">
+      <c r="T62" s="58">
         <v>15297</v>
       </c>
-      <c r="U62" s="59">
+      <c r="U62" s="58">
         <v>14798</v>
       </c>
-      <c r="V62" s="59">
+      <c r="V62" s="58">
         <v>17276</v>
       </c>
-      <c r="W62" s="59">
+      <c r="W62" s="58">
         <v>11253</v>
       </c>
-      <c r="X62" s="59">
+      <c r="X62" s="58">
         <v>8455</v>
       </c>
-      <c r="Y62" s="59">
+      <c r="Y62" s="58">
         <v>9618</v>
       </c>
-      <c r="Z62" s="59">
-[...2 lines deleted...]
-      <c r="AA62" s="59">
+      <c r="Z62" s="79">
+        <v>12082</v>
+      </c>
+      <c r="AA62" s="58">
         <v>14357</v>
       </c>
-      <c r="AB62" s="59">
+      <c r="AB62" s="58">
         <v>15767</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A63" s="34" t="s">
+      <c r="A63" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="B63" s="21" t="s">
+      <c r="B63" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="C63" s="59">
+      <c r="C63" s="58">
         <v>769</v>
       </c>
-      <c r="D63" s="59">
+      <c r="D63" s="58">
         <v>600</v>
       </c>
-      <c r="E63" s="59">
+      <c r="E63" s="58">
         <v>1186</v>
       </c>
-      <c r="F63" s="59">
+      <c r="F63" s="58">
         <v>1129</v>
       </c>
-      <c r="G63" s="59">
+      <c r="G63" s="58">
         <v>929</v>
       </c>
-      <c r="H63" s="59">
+      <c r="H63" s="58">
         <v>818</v>
       </c>
-      <c r="I63" s="59">
+      <c r="I63" s="58">
         <v>1210</v>
       </c>
-      <c r="J63" s="59">
+      <c r="J63" s="58">
         <v>3813</v>
       </c>
-      <c r="K63" s="59">
+      <c r="K63" s="58">
         <v>5156</v>
       </c>
-      <c r="L63" s="62">
+      <c r="L63" s="61">
         <v>5543</v>
       </c>
-      <c r="M63" s="62">
+      <c r="M63" s="61">
         <v>6421</v>
       </c>
-      <c r="N63" s="62">
+      <c r="N63" s="61">
         <v>6213</v>
       </c>
-      <c r="O63" s="62">
+      <c r="O63" s="61">
         <v>5775</v>
       </c>
-      <c r="P63" s="62">
+      <c r="P63" s="61">
         <v>5197</v>
       </c>
-      <c r="Q63" s="63">
+      <c r="Q63" s="62">
         <v>5366</v>
       </c>
-      <c r="R63" s="63">
+      <c r="R63" s="62">
         <v>6169</v>
       </c>
-      <c r="S63" s="63">
+      <c r="S63" s="62">
         <v>10177</v>
       </c>
-      <c r="T63" s="59">
+      <c r="T63" s="58">
         <v>16365</v>
       </c>
-      <c r="U63" s="59">
+      <c r="U63" s="58">
         <v>16688</v>
       </c>
-      <c r="V63" s="59">
+      <c r="V63" s="58">
         <v>22236</v>
       </c>
-      <c r="W63" s="59">
+      <c r="W63" s="58">
         <v>13148</v>
       </c>
-      <c r="X63" s="59">
+      <c r="X63" s="58">
         <v>10029</v>
       </c>
-      <c r="Y63" s="59">
+      <c r="Y63" s="58">
         <v>11042</v>
       </c>
-      <c r="Z63" s="59">
-[...2 lines deleted...]
-      <c r="AA63" s="59">
+      <c r="Z63" s="79">
+        <v>12893</v>
+      </c>
+      <c r="AA63" s="58">
         <v>18133</v>
       </c>
-      <c r="AB63" s="59">
+      <c r="AB63" s="58">
         <v>20118</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A64" s="34" t="s">
+      <c r="A64" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="B64" s="21" t="s">
+      <c r="B64" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="C64" s="59">
+      <c r="C64" s="58">
         <v>569</v>
       </c>
-      <c r="D64" s="59">
+      <c r="D64" s="58">
         <v>867</v>
       </c>
-      <c r="E64" s="59">
+      <c r="E64" s="58">
         <v>1100</v>
       </c>
-      <c r="F64" s="59">
+      <c r="F64" s="58">
         <v>1127</v>
       </c>
-      <c r="G64" s="59">
+      <c r="G64" s="58">
         <v>957</v>
       </c>
-      <c r="H64" s="59">
+      <c r="H64" s="58">
         <v>1566</v>
       </c>
-      <c r="I64" s="59">
+      <c r="I64" s="58">
         <v>2204</v>
       </c>
-      <c r="J64" s="59">
+      <c r="J64" s="58">
         <v>3642</v>
       </c>
-      <c r="K64" s="59">
+      <c r="K64" s="58">
         <v>6736</v>
       </c>
-      <c r="L64" s="62">
+      <c r="L64" s="61">
         <v>7522</v>
       </c>
-      <c r="M64" s="62">
+      <c r="M64" s="61">
         <v>7627</v>
       </c>
-      <c r="N64" s="62">
+      <c r="N64" s="61">
         <v>8927</v>
       </c>
-      <c r="O64" s="62">
+      <c r="O64" s="61">
         <v>7647</v>
       </c>
-      <c r="P64" s="62">
+      <c r="P64" s="61">
         <v>7210</v>
       </c>
-      <c r="Q64" s="63">
+      <c r="Q64" s="62">
         <v>7199</v>
       </c>
-      <c r="R64" s="63">
+      <c r="R64" s="62">
         <v>7973</v>
       </c>
-      <c r="S64" s="63">
+      <c r="S64" s="62">
         <v>8898</v>
       </c>
-      <c r="T64" s="59">
+      <c r="T64" s="58">
         <v>33766</v>
       </c>
-      <c r="U64" s="59">
+      <c r="U64" s="58">
         <v>22865</v>
       </c>
-      <c r="V64" s="59">
+      <c r="V64" s="58">
         <v>26392</v>
       </c>
-      <c r="W64" s="59">
+      <c r="W64" s="58">
         <v>18517</v>
       </c>
-      <c r="X64" s="59">
+      <c r="X64" s="58">
         <v>14500</v>
       </c>
-      <c r="Y64" s="59">
+      <c r="Y64" s="58">
         <v>14674</v>
       </c>
-      <c r="Z64" s="59">
-[...2 lines deleted...]
-      <c r="AA64" s="59">
+      <c r="Z64" s="79">
+        <v>18292</v>
+      </c>
+      <c r="AA64" s="58">
         <v>26032</v>
       </c>
-      <c r="AB64" s="59">
+      <c r="AB64" s="58">
         <v>28243</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A65" s="34" t="s">
+      <c r="A65" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="B65" s="21" t="s">
+      <c r="B65" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="C65" s="59">
+      <c r="C65" s="58">
         <v>4353</v>
       </c>
-      <c r="D65" s="59">
+      <c r="D65" s="58">
         <v>4227</v>
       </c>
-      <c r="E65" s="59">
+      <c r="E65" s="58">
         <v>5878</v>
       </c>
-      <c r="F65" s="59">
+      <c r="F65" s="58">
         <v>4845</v>
       </c>
-      <c r="G65" s="59">
+      <c r="G65" s="58">
         <v>4332</v>
       </c>
-      <c r="H65" s="59">
+      <c r="H65" s="58">
         <v>3112</v>
       </c>
-      <c r="I65" s="59">
+      <c r="I65" s="58">
         <v>2596</v>
       </c>
-      <c r="J65" s="59">
+      <c r="J65" s="58">
         <v>3616</v>
       </c>
-      <c r="K65" s="59">
+      <c r="K65" s="58">
         <v>3923</v>
       </c>
-      <c r="L65" s="62">
+      <c r="L65" s="61">
         <v>4276</v>
       </c>
-      <c r="M65" s="62">
+      <c r="M65" s="61">
         <v>3780</v>
       </c>
-      <c r="N65" s="62">
+      <c r="N65" s="61">
         <v>3123</v>
       </c>
-      <c r="O65" s="62">
+      <c r="O65" s="61">
         <v>3422</v>
       </c>
-      <c r="P65" s="62">
+      <c r="P65" s="61">
         <v>3751</v>
       </c>
-      <c r="Q65" s="63">
+      <c r="Q65" s="62">
         <v>4417</v>
       </c>
-      <c r="R65" s="63">
+      <c r="R65" s="62">
         <v>5736</v>
       </c>
-      <c r="S65" s="63">
+      <c r="S65" s="62">
         <v>7421</v>
       </c>
-      <c r="T65" s="59">
+      <c r="T65" s="58">
         <v>11409</v>
       </c>
-      <c r="U65" s="59">
+      <c r="U65" s="58">
         <v>11844</v>
       </c>
-      <c r="V65" s="59">
+      <c r="V65" s="58">
         <v>15543</v>
       </c>
-      <c r="W65" s="59">
+      <c r="W65" s="58">
         <v>10946</v>
       </c>
-      <c r="X65" s="59">
+      <c r="X65" s="58">
         <v>7837</v>
       </c>
-      <c r="Y65" s="59">
+      <c r="Y65" s="58">
         <v>8065</v>
       </c>
-      <c r="Z65" s="59">
-[...2 lines deleted...]
-      <c r="AA65" s="59">
+      <c r="Z65" s="79">
+        <v>9650</v>
+      </c>
+      <c r="AA65" s="58">
         <v>12505</v>
       </c>
-      <c r="AB65" s="59">
+      <c r="AB65" s="58">
         <v>12301</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A66" s="34" t="s">
+      <c r="A66" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="B66" s="21" t="s">
+      <c r="B66" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C66" s="59">
+      <c r="C66" s="58">
         <v>4430</v>
       </c>
-      <c r="D66" s="59">
+      <c r="D66" s="58">
         <v>3865</v>
       </c>
-      <c r="E66" s="59">
+      <c r="E66" s="58">
         <v>4340</v>
       </c>
-      <c r="F66" s="59">
+      <c r="F66" s="58">
         <v>4465</v>
       </c>
-      <c r="G66" s="59">
+      <c r="G66" s="58">
         <v>6388</v>
       </c>
-      <c r="H66" s="59">
+      <c r="H66" s="58">
         <v>6037</v>
       </c>
-      <c r="I66" s="59">
+      <c r="I66" s="58">
         <v>5956</v>
       </c>
-      <c r="J66" s="59">
+      <c r="J66" s="58">
         <v>6425</v>
       </c>
-      <c r="K66" s="59">
+      <c r="K66" s="58">
         <v>6434</v>
       </c>
-      <c r="L66" s="62">
+      <c r="L66" s="61">
         <v>6530</v>
       </c>
-      <c r="M66" s="62">
+      <c r="M66" s="61">
         <v>6471</v>
       </c>
-      <c r="N66" s="62">
+      <c r="N66" s="61">
         <v>5533</v>
       </c>
-      <c r="O66" s="62">
+      <c r="O66" s="61">
         <v>5607</v>
       </c>
-      <c r="P66" s="62">
+      <c r="P66" s="61">
         <v>4350</v>
       </c>
-      <c r="Q66" s="63">
+      <c r="Q66" s="62">
         <v>6531</v>
       </c>
-      <c r="R66" s="63">
+      <c r="R66" s="62">
         <v>8360</v>
       </c>
-      <c r="S66" s="63">
+      <c r="S66" s="62">
         <v>9083</v>
       </c>
-      <c r="T66" s="59">
+      <c r="T66" s="58">
         <v>12913</v>
       </c>
-      <c r="U66" s="59">
+      <c r="U66" s="58">
         <v>11740</v>
       </c>
-      <c r="V66" s="59">
+      <c r="V66" s="58">
         <v>14155</v>
       </c>
-      <c r="W66" s="59">
+      <c r="W66" s="58">
         <v>9351</v>
       </c>
-      <c r="X66" s="59">
+      <c r="X66" s="58">
         <v>7277</v>
       </c>
-      <c r="Y66" s="59">
+      <c r="Y66" s="58">
         <v>7596</v>
       </c>
-      <c r="Z66" s="59">
-[...2 lines deleted...]
-      <c r="AA66" s="59">
+      <c r="Z66" s="79">
+        <v>8834</v>
+      </c>
+      <c r="AA66" s="58">
         <v>12371</v>
       </c>
-      <c r="AB66" s="59">
+      <c r="AB66" s="58">
         <v>12347</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A67" s="34" t="s">
+      <c r="A67" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="B67" s="21" t="s">
+      <c r="B67" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C67" s="59">
+      <c r="C67" s="58">
         <v>3897</v>
       </c>
-      <c r="D67" s="59">
+      <c r="D67" s="58">
         <v>4066</v>
       </c>
-      <c r="E67" s="59">
+      <c r="E67" s="58">
         <v>6626</v>
       </c>
-      <c r="F67" s="59">
+      <c r="F67" s="58">
         <v>8939</v>
       </c>
-      <c r="G67" s="59">
+      <c r="G67" s="58">
         <v>8361</v>
       </c>
-      <c r="H67" s="59">
+      <c r="H67" s="58">
         <v>8430</v>
       </c>
-      <c r="I67" s="59">
+      <c r="I67" s="58">
         <v>9904</v>
       </c>
-      <c r="J67" s="59">
+      <c r="J67" s="58">
         <v>13245</v>
       </c>
-      <c r="K67" s="59">
+      <c r="K67" s="58">
         <v>11980</v>
       </c>
-      <c r="L67" s="62">
+      <c r="L67" s="61">
         <v>11405</v>
       </c>
-      <c r="M67" s="62">
+      <c r="M67" s="61">
         <v>12846</v>
       </c>
-      <c r="N67" s="62">
+      <c r="N67" s="61">
         <v>11551</v>
       </c>
-      <c r="O67" s="62">
+      <c r="O67" s="61">
         <v>11860</v>
       </c>
-      <c r="P67" s="62">
+      <c r="P67" s="61">
         <v>9216</v>
       </c>
-      <c r="Q67" s="63">
+      <c r="Q67" s="62">
         <v>10837</v>
       </c>
-      <c r="R67" s="63">
+      <c r="R67" s="62">
         <v>11305</v>
       </c>
-      <c r="S67" s="63">
+      <c r="S67" s="62">
         <v>16492</v>
       </c>
-      <c r="T67" s="59">
+      <c r="T67" s="58">
         <v>41439</v>
       </c>
-      <c r="U67" s="59">
+      <c r="U67" s="58">
         <v>73196</v>
       </c>
-      <c r="V67" s="59">
+      <c r="V67" s="58">
         <v>93838</v>
       </c>
-      <c r="W67" s="59">
+      <c r="W67" s="58">
         <v>65455</v>
       </c>
-      <c r="X67" s="59">
+      <c r="X67" s="58">
         <v>42273</v>
       </c>
-      <c r="Y67" s="59">
+      <c r="Y67" s="58">
         <v>46234</v>
       </c>
-      <c r="Z67" s="59">
-[...2 lines deleted...]
-      <c r="AA67" s="59">
+      <c r="Z67" s="79">
+        <v>60455</v>
+      </c>
+      <c r="AA67" s="58">
         <v>89292</v>
       </c>
-      <c r="AB67" s="59">
+      <c r="AB67" s="58">
         <v>98563</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A68" s="34" t="s">
+      <c r="A68" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="B68" s="21" t="s">
+      <c r="B68" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C68" s="63" t="s">
+      <c r="C68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="D68" s="63" t="s">
+      <c r="D68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="E68" s="63" t="s">
+      <c r="E68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="F68" s="63" t="s">
+      <c r="F68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="G68" s="63" t="s">
+      <c r="G68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="H68" s="63" t="s">
+      <c r="H68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="I68" s="63" t="s">
+      <c r="I68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="J68" s="63" t="s">
+      <c r="J68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="K68" s="63" t="s">
+      <c r="K68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="L68" s="62">
+      <c r="L68" s="61">
         <v>823</v>
       </c>
-      <c r="M68" s="62">
+      <c r="M68" s="61">
         <v>936</v>
       </c>
-      <c r="N68" s="62">
+      <c r="N68" s="61">
         <v>1017</v>
       </c>
-      <c r="O68" s="62">
+      <c r="O68" s="61">
         <v>1242</v>
       </c>
-      <c r="P68" s="62">
+      <c r="P68" s="61">
         <v>1082</v>
       </c>
-      <c r="Q68" s="63">
+      <c r="Q68" s="62">
         <v>1111</v>
       </c>
-      <c r="R68" s="63">
+      <c r="R68" s="62">
         <v>1144</v>
       </c>
-      <c r="S68" s="63">
+      <c r="S68" s="62">
         <v>1125</v>
       </c>
-      <c r="T68" s="59">
+      <c r="T68" s="58">
         <v>1910</v>
       </c>
-      <c r="U68" s="59">
+      <c r="U68" s="58">
         <v>2126</v>
       </c>
-      <c r="V68" s="59">
+      <c r="V68" s="58">
         <v>2537</v>
       </c>
-      <c r="W68" s="59">
+      <c r="W68" s="58">
         <v>1710</v>
       </c>
-      <c r="X68" s="59">
+      <c r="X68" s="58">
         <v>1233</v>
       </c>
-      <c r="Y68" s="59">
+      <c r="Y68" s="58">
         <v>1533</v>
       </c>
-      <c r="Z68" s="59">
-[...2 lines deleted...]
-      <c r="AA68" s="59">
+      <c r="Z68" s="79">
+        <v>1842</v>
+      </c>
+      <c r="AA68" s="58">
         <v>2512</v>
       </c>
-      <c r="AB68" s="59">
+      <c r="AB68" s="58">
         <v>3009</v>
       </c>
     </row>
     <row r="69" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A69" s="36" t="s">
+      <c r="A69" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="B69" s="19" t="s">
+      <c r="B69" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C69" s="64">
+      <c r="C69" s="63">
         <v>8685</v>
       </c>
-      <c r="D69" s="64">
+      <c r="D69" s="63">
         <v>8897</v>
       </c>
-      <c r="E69" s="64">
+      <c r="E69" s="63">
         <v>10908</v>
       </c>
-      <c r="F69" s="64">
+      <c r="F69" s="63">
         <v>9444</v>
       </c>
-      <c r="G69" s="64">
+      <c r="G69" s="63">
         <v>8866</v>
       </c>
-      <c r="H69" s="64">
+      <c r="H69" s="63">
         <v>7616</v>
       </c>
-      <c r="I69" s="64">
+      <c r="I69" s="63">
         <v>6994</v>
       </c>
-      <c r="J69" s="64">
+      <c r="J69" s="63">
         <v>8958</v>
       </c>
-      <c r="K69" s="64">
+      <c r="K69" s="63">
         <v>10037</v>
       </c>
-      <c r="L69" s="65">
+      <c r="L69" s="64">
         <v>6343</v>
       </c>
-      <c r="M69" s="65">
+      <c r="M69" s="64">
         <v>5930</v>
       </c>
-      <c r="N69" s="65">
+      <c r="N69" s="64">
         <v>6356</v>
       </c>
-      <c r="O69" s="65">
+      <c r="O69" s="64">
         <v>6398</v>
       </c>
-      <c r="P69" s="65">
+      <c r="P69" s="64">
         <v>6156</v>
       </c>
-      <c r="Q69" s="66">
+      <c r="Q69" s="65">
         <v>6936</v>
       </c>
-      <c r="R69" s="66">
+      <c r="R69" s="65">
         <v>6933</v>
       </c>
-      <c r="S69" s="66">
+      <c r="S69" s="65">
         <v>6995</v>
       </c>
-      <c r="T69" s="64">
+      <c r="T69" s="63">
         <v>12394</v>
       </c>
-      <c r="U69" s="64">
+      <c r="U69" s="63">
         <v>11104</v>
       </c>
-      <c r="V69" s="64">
+      <c r="V69" s="63">
         <v>13429</v>
       </c>
-      <c r="W69" s="64">
+      <c r="W69" s="63">
         <v>8018</v>
       </c>
-      <c r="X69" s="64">
+      <c r="X69" s="63">
         <v>7044</v>
       </c>
-      <c r="Y69" s="64">
+      <c r="Y69" s="63">
         <v>7606</v>
       </c>
-      <c r="Z69" s="64">
-[...2 lines deleted...]
-      <c r="AA69" s="64">
+      <c r="Z69" s="80">
+        <v>8948</v>
+      </c>
+      <c r="AA69" s="63">
         <v>12280</v>
       </c>
-      <c r="AB69" s="64">
+      <c r="AB69" s="63">
         <v>13273</v>
       </c>
     </row>
     <row r="70" spans="1:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="34"/>
-      <c r="B70" s="73" t="s">
+      <c r="A70" s="33"/>
+      <c r="B70" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="C70" s="73"/>
-[...3 lines deleted...]
-      <c r="G70" s="73"/>
+      <c r="C70" s="72"/>
+      <c r="D70" s="72"/>
+      <c r="E70" s="72"/>
+      <c r="F70" s="72"/>
+      <c r="G70" s="72"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
+      <c r="Z70" s="5"/>
     </row>
     <row r="71" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="35"/>
-      <c r="B71" s="71" t="s">
+      <c r="A71" s="34"/>
+      <c r="B71" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="C71" s="72"/>
-[...21 lines deleted...]
-      <c r="Y71" s="23"/>
+      <c r="C71" s="71"/>
+      <c r="D71" s="71"/>
+      <c r="E71" s="71"/>
+      <c r="F71" s="71"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="22"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="22"/>
+      <c r="K71" s="22"/>
+      <c r="L71" s="22"/>
+      <c r="M71" s="22"/>
+      <c r="N71" s="22"/>
+      <c r="O71" s="22"/>
+      <c r="P71" s="22"/>
+      <c r="Q71" s="22"/>
+      <c r="R71" s="22"/>
+      <c r="S71" s="22"/>
+      <c r="T71" s="22"/>
+      <c r="U71" s="22"/>
+      <c r="V71" s="22"/>
+      <c r="W71" s="22"/>
+      <c r="X71" s="22"/>
+      <c r="Y71" s="22"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A72" s="35"/>
+      <c r="A72" s="34"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
     <row r="75" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K75" s="1"/>
       <c r="T75" s="1"/>
     </row>
     <row r="77" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="P77" s="20"/>
+      <c r="P77" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:F71"/>
     <mergeCell ref="B70:G70"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B7:AB7"/>
     <mergeCell ref="B29:AB29"/>
     <mergeCell ref="B51:AB51"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>