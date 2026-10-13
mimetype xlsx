--- v1 (2026-09-22)
+++ v2 (2026-10-13)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\вн год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="92">
   <si>
     <t xml:space="preserve">Республика Казахстан </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
@@ -2697,51 +2697,51 @@
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -2859,80 +2859,90 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1632" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1715" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="1717" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1718">
     <cellStyle name="20% - Акцент1 2" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="53"/>
@@ -5732,147 +5742,147 @@
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="38"/>
       <c r="B12" s="38"/>
       <c r="C12" s="41"/>
       <c r="D12" s="43"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="38"/>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="43"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B14" s="45" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="46"/>
       <c r="D14" s="46"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="42"/>
       <c r="D15" s="42"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="69"/>
-[...2 lines deleted...]
-      <c r="D19" s="69"/>
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB77"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A154" sqref="A154"/>
-      <selection pane="bottomLeft" activeCell="AE21" sqref="AE21"/>
+      <selection pane="bottomLeft" activeCell="AC16" sqref="AC16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.42578125" style="1" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.85546875" style="3" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="80" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="73"/>
-[...24 lines deleted...]
-      <c r="AB2" s="74"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="81"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
-      <c r="Z5" s="78"/>
+      <c r="Z5" s="69"/>
       <c r="AB5" s="66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A6" s="54"/>
       <c r="B6" s="37"/>
       <c r="C6" s="21">
         <v>2000</v>
       </c>
       <c r="D6" s="21">
         <v>2001</v>
       </c>
       <c r="E6" s="21">
         <v>2002</v>
       </c>
       <c r="F6" s="21">
         <v>2003</v>
       </c>
       <c r="G6" s="21">
         <v>2004</v>
       </c>
       <c r="H6" s="21">
         <v>2005</v>
       </c>
@@ -5917,110 +5927,110 @@
       </c>
       <c r="V6" s="7">
         <v>2019</v>
       </c>
       <c r="W6" s="8">
         <v>2020</v>
       </c>
       <c r="X6" s="8">
         <v>2021</v>
       </c>
       <c r="Y6" s="9">
         <v>2022</v>
       </c>
       <c r="Z6" s="9">
         <v>2023</v>
       </c>
       <c r="AA6" s="9">
         <v>2024</v>
       </c>
       <c r="AB6" s="67">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="55"/>
-      <c r="B7" s="75" t="s">
+      <c r="B7" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="75"/>
-[...24 lines deleted...]
-      <c r="AB7" s="76"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="82"/>
+      <c r="U7" s="82"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="82"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="82"/>
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="82"/>
+      <c r="AB7" s="83"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="56"/>
       <c r="B8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="57">
         <v>276699</v>
       </c>
       <c r="D8" s="57">
         <v>271728</v>
       </c>
       <c r="E8" s="57">
         <v>269092</v>
       </c>
       <c r="F8" s="57">
         <v>291758</v>
       </c>
       <c r="G8" s="57">
         <v>317928</v>
       </c>
       <c r="H8" s="57">
         <v>298627</v>
       </c>
       <c r="I8" s="57">
         <v>295057</v>
       </c>
       <c r="J8" s="57">
         <v>311740</v>
       </c>
-      <c r="K8" s="57">
+      <c r="K8" s="72">
         <v>345138</v>
       </c>
       <c r="L8" s="11">
         <v>363978</v>
       </c>
       <c r="M8" s="11">
         <v>365167</v>
       </c>
       <c r="N8" s="11">
         <v>364049</v>
       </c>
       <c r="O8" s="11">
         <v>336961</v>
       </c>
       <c r="P8" s="11">
         <v>336564</v>
       </c>
       <c r="Q8" s="11">
         <v>405448</v>
       </c>
       <c r="R8" s="11">
         <v>455048</v>
       </c>
       <c r="S8" s="11">
         <v>615899</v>
@@ -6062,51 +6072,51 @@
       </c>
       <c r="C9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K9" s="13" t="s">
+      <c r="K9" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L9" s="11">
         <v>13090</v>
       </c>
       <c r="M9" s="11">
         <v>12169</v>
       </c>
       <c r="N9" s="11">
         <v>13365</v>
       </c>
       <c r="O9" s="11">
         <v>12082</v>
       </c>
       <c r="P9" s="11">
         <v>8633</v>
       </c>
       <c r="Q9" s="11">
         <v>12543</v>
       </c>
       <c r="R9" s="11">
         <v>16528</v>
       </c>
       <c r="S9" s="11">
         <v>17839</v>
@@ -6148,51 +6158,51 @@
       </c>
       <c r="C10" s="57">
         <v>14404</v>
       </c>
       <c r="D10" s="57">
         <v>12995</v>
       </c>
       <c r="E10" s="57">
         <v>16080</v>
       </c>
       <c r="F10" s="57">
         <v>16877</v>
       </c>
       <c r="G10" s="57">
         <v>15651</v>
       </c>
       <c r="H10" s="57">
         <v>16076</v>
       </c>
       <c r="I10" s="57">
         <v>15709</v>
       </c>
       <c r="J10" s="57">
         <v>14067</v>
       </c>
-      <c r="K10" s="57">
+      <c r="K10" s="72">
         <v>13307</v>
       </c>
       <c r="L10" s="11">
         <v>13433</v>
       </c>
       <c r="M10" s="11">
         <v>12800</v>
       </c>
       <c r="N10" s="11">
         <v>12239</v>
       </c>
       <c r="O10" s="11">
         <v>12400</v>
       </c>
       <c r="P10" s="11">
         <v>12623</v>
       </c>
       <c r="Q10" s="11">
         <v>13676</v>
       </c>
       <c r="R10" s="11">
         <v>19855</v>
       </c>
       <c r="S10" s="11">
         <v>19611</v>
@@ -6234,51 +6244,51 @@
       </c>
       <c r="C11" s="57">
         <v>7972</v>
       </c>
       <c r="D11" s="57">
         <v>10002</v>
       </c>
       <c r="E11" s="57">
         <v>12425</v>
       </c>
       <c r="F11" s="57">
         <v>11277</v>
       </c>
       <c r="G11" s="57">
         <v>11338</v>
       </c>
       <c r="H11" s="57">
         <v>10890</v>
       </c>
       <c r="I11" s="57">
         <v>11447</v>
       </c>
       <c r="J11" s="57">
         <v>12381</v>
       </c>
-      <c r="K11" s="57">
+      <c r="K11" s="72">
         <v>10964</v>
       </c>
       <c r="L11" s="11">
         <v>8952</v>
       </c>
       <c r="M11" s="11">
         <v>16573</v>
       </c>
       <c r="N11" s="11">
         <v>8855</v>
       </c>
       <c r="O11" s="11">
         <v>7570</v>
       </c>
       <c r="P11" s="11">
         <v>12481</v>
       </c>
       <c r="Q11" s="11">
         <v>18954</v>
       </c>
       <c r="R11" s="11">
         <v>15456</v>
       </c>
       <c r="S11" s="11">
         <v>21812</v>
@@ -6320,51 +6330,51 @@
       </c>
       <c r="C12" s="57">
         <v>18219</v>
       </c>
       <c r="D12" s="57">
         <v>21119</v>
       </c>
       <c r="E12" s="57">
         <v>27143</v>
       </c>
       <c r="F12" s="57">
         <v>29616</v>
       </c>
       <c r="G12" s="57">
         <v>38465</v>
       </c>
       <c r="H12" s="57">
         <v>32746</v>
       </c>
       <c r="I12" s="57">
         <v>30967</v>
       </c>
       <c r="J12" s="57">
         <v>33231</v>
       </c>
-      <c r="K12" s="57">
+      <c r="K12" s="72">
         <v>33353</v>
       </c>
       <c r="L12" s="11">
         <v>23945</v>
       </c>
       <c r="M12" s="11">
         <v>24463</v>
       </c>
       <c r="N12" s="11">
         <v>27304</v>
       </c>
       <c r="O12" s="11">
         <v>25456</v>
       </c>
       <c r="P12" s="11">
         <v>22677</v>
       </c>
       <c r="Q12" s="11">
         <v>24087</v>
       </c>
       <c r="R12" s="11">
         <v>28824</v>
       </c>
       <c r="S12" s="11">
         <v>48416</v>
@@ -6406,51 +6416,51 @@
       </c>
       <c r="C13" s="57">
         <v>3304</v>
       </c>
       <c r="D13" s="57">
         <v>3872</v>
       </c>
       <c r="E13" s="57">
         <v>3606</v>
       </c>
       <c r="F13" s="57">
         <v>4117</v>
       </c>
       <c r="G13" s="57">
         <v>3892</v>
       </c>
       <c r="H13" s="57">
         <v>5616</v>
       </c>
       <c r="I13" s="57">
         <v>5784</v>
       </c>
       <c r="J13" s="57">
         <v>7651</v>
       </c>
-      <c r="K13" s="57">
+      <c r="K13" s="72">
         <v>8419</v>
       </c>
       <c r="L13" s="11">
         <v>8241</v>
       </c>
       <c r="M13" s="11">
         <v>7683</v>
       </c>
       <c r="N13" s="11">
         <v>7547</v>
       </c>
       <c r="O13" s="11">
         <v>7912</v>
       </c>
       <c r="P13" s="11">
         <v>7882</v>
       </c>
       <c r="Q13" s="11">
         <v>10937</v>
       </c>
       <c r="R13" s="11">
         <v>11699</v>
       </c>
       <c r="S13" s="11">
         <v>14496</v>
@@ -6492,51 +6502,51 @@
       </c>
       <c r="C14" s="57">
         <v>8986</v>
       </c>
       <c r="D14" s="57">
         <v>13446</v>
       </c>
       <c r="E14" s="57">
         <v>15644</v>
       </c>
       <c r="F14" s="57">
         <v>13268</v>
       </c>
       <c r="G14" s="57">
         <v>11639</v>
       </c>
       <c r="H14" s="57">
         <v>12267</v>
       </c>
       <c r="I14" s="57">
         <v>11086</v>
       </c>
       <c r="J14" s="57">
         <v>12909</v>
       </c>
-      <c r="K14" s="57">
+      <c r="K14" s="72">
         <v>11982</v>
       </c>
       <c r="L14" s="11">
         <v>13132</v>
       </c>
       <c r="M14" s="11">
         <v>12211</v>
       </c>
       <c r="N14" s="11">
         <v>13386</v>
       </c>
       <c r="O14" s="11">
         <v>12580</v>
       </c>
       <c r="P14" s="11">
         <v>14431</v>
       </c>
       <c r="Q14" s="11">
         <v>15290</v>
       </c>
       <c r="R14" s="11">
         <v>15697</v>
       </c>
       <c r="S14" s="11">
         <v>21244</v>
@@ -6578,51 +6588,51 @@
       </c>
       <c r="C15" s="57">
         <v>8165</v>
       </c>
       <c r="D15" s="57">
         <v>10022</v>
       </c>
       <c r="E15" s="57">
         <v>11734</v>
       </c>
       <c r="F15" s="57">
         <v>13075</v>
       </c>
       <c r="G15" s="57">
         <v>14223</v>
       </c>
       <c r="H15" s="57">
         <v>11188</v>
       </c>
       <c r="I15" s="57">
         <v>10302</v>
       </c>
       <c r="J15" s="57">
         <v>12533</v>
       </c>
-      <c r="K15" s="57">
+      <c r="K15" s="72">
         <v>13169</v>
       </c>
       <c r="L15" s="11">
         <v>15398</v>
       </c>
       <c r="M15" s="11">
         <v>11661</v>
       </c>
       <c r="N15" s="11">
         <v>6457</v>
       </c>
       <c r="O15" s="11">
         <v>12012</v>
       </c>
       <c r="P15" s="11">
         <v>13735</v>
       </c>
       <c r="Q15" s="11">
         <v>14934</v>
       </c>
       <c r="R15" s="11">
         <v>17376</v>
       </c>
       <c r="S15" s="11">
         <v>17042</v>
@@ -6664,51 +6674,51 @@
       </c>
       <c r="C16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K16" s="13" t="s">
+      <c r="K16" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="11">
         <v>12143</v>
       </c>
       <c r="M16" s="11">
         <v>11826</v>
       </c>
       <c r="N16" s="11">
         <v>12229</v>
       </c>
       <c r="O16" s="11">
         <v>11644</v>
       </c>
       <c r="P16" s="11">
         <v>11316</v>
       </c>
       <c r="Q16" s="11">
         <v>14151</v>
       </c>
       <c r="R16" s="11">
         <v>16252</v>
       </c>
       <c r="S16" s="11">
         <v>20532</v>
@@ -6750,51 +6760,51 @@
       </c>
       <c r="C17" s="57">
         <v>14703</v>
       </c>
       <c r="D17" s="57">
         <v>18159</v>
       </c>
       <c r="E17" s="57">
         <v>23461</v>
       </c>
       <c r="F17" s="57">
         <v>25171</v>
       </c>
       <c r="G17" s="57">
         <v>31115</v>
       </c>
       <c r="H17" s="57">
         <v>25911</v>
       </c>
       <c r="I17" s="57">
         <v>25811</v>
       </c>
       <c r="J17" s="57">
         <v>25911</v>
       </c>
-      <c r="K17" s="57">
+      <c r="K17" s="72">
         <v>30812</v>
       </c>
       <c r="L17" s="11">
         <v>25431</v>
       </c>
       <c r="M17" s="11">
         <v>21996</v>
       </c>
       <c r="N17" s="11">
         <v>22946</v>
       </c>
       <c r="O17" s="11">
         <v>20829</v>
       </c>
       <c r="P17" s="11">
         <v>22095</v>
       </c>
       <c r="Q17" s="11">
         <v>28974</v>
       </c>
       <c r="R17" s="11">
         <v>27699</v>
       </c>
       <c r="S17" s="11">
         <v>27872</v>
@@ -6836,51 +6846,51 @@
       </c>
       <c r="C18" s="57">
         <v>14817</v>
       </c>
       <c r="D18" s="57">
         <v>17261</v>
       </c>
       <c r="E18" s="57">
         <v>16964</v>
       </c>
       <c r="F18" s="57">
         <v>20527</v>
       </c>
       <c r="G18" s="57">
         <v>22087</v>
       </c>
       <c r="H18" s="57">
         <v>20577</v>
       </c>
       <c r="I18" s="57">
         <v>19410</v>
       </c>
       <c r="J18" s="57">
         <v>18345</v>
       </c>
-      <c r="K18" s="57">
+      <c r="K18" s="72">
         <v>20842</v>
       </c>
       <c r="L18" s="11">
         <v>20248</v>
       </c>
       <c r="M18" s="11">
         <v>17803</v>
       </c>
       <c r="N18" s="11">
         <v>17774</v>
       </c>
       <c r="O18" s="11">
         <v>17774</v>
       </c>
       <c r="P18" s="11">
         <v>16554</v>
       </c>
       <c r="Q18" s="11">
         <v>23926</v>
       </c>
       <c r="R18" s="11">
         <v>27098</v>
       </c>
       <c r="S18" s="11">
         <v>25471</v>
@@ -6922,51 +6932,51 @@
       </c>
       <c r="C19" s="57">
         <v>4380</v>
       </c>
       <c r="D19" s="57">
         <v>4039</v>
       </c>
       <c r="E19" s="57">
         <v>6097</v>
       </c>
       <c r="F19" s="57">
         <v>5582</v>
       </c>
       <c r="G19" s="57">
         <v>3883</v>
       </c>
       <c r="H19" s="57">
         <v>4545</v>
       </c>
       <c r="I19" s="57">
         <v>5727</v>
       </c>
       <c r="J19" s="57">
         <v>6967</v>
       </c>
-      <c r="K19" s="57">
+      <c r="K19" s="72">
         <v>9241</v>
       </c>
       <c r="L19" s="11">
         <v>11210</v>
       </c>
       <c r="M19" s="11">
         <v>11706</v>
       </c>
       <c r="N19" s="11">
         <v>11675</v>
       </c>
       <c r="O19" s="11">
         <v>11755</v>
       </c>
       <c r="P19" s="11">
         <v>10561</v>
       </c>
       <c r="Q19" s="11">
         <v>13030</v>
       </c>
       <c r="R19" s="11">
         <v>15296</v>
       </c>
       <c r="S19" s="11">
         <v>21634</v>
@@ -7008,51 +7018,51 @@
       </c>
       <c r="C20" s="57">
         <v>6620</v>
       </c>
       <c r="D20" s="57">
         <v>6829</v>
       </c>
       <c r="E20" s="57">
         <v>6876</v>
       </c>
       <c r="F20" s="57">
         <v>7023</v>
       </c>
       <c r="G20" s="57">
         <v>5369</v>
       </c>
       <c r="H20" s="57">
         <v>7476</v>
       </c>
       <c r="I20" s="57">
         <v>6351</v>
       </c>
       <c r="J20" s="57">
         <v>7656</v>
       </c>
-      <c r="K20" s="57">
+      <c r="K20" s="72">
         <v>13359</v>
       </c>
       <c r="L20" s="11">
         <v>14234</v>
       </c>
       <c r="M20" s="11">
         <v>14238</v>
       </c>
       <c r="N20" s="11">
         <v>15304</v>
       </c>
       <c r="O20" s="11">
         <v>12552</v>
       </c>
       <c r="P20" s="11">
         <v>10808</v>
       </c>
       <c r="Q20" s="11">
         <v>11814</v>
       </c>
       <c r="R20" s="11">
         <v>11928</v>
       </c>
       <c r="S20" s="11">
         <v>11943</v>
@@ -7094,51 +7104,51 @@
       </c>
       <c r="C21" s="57">
         <v>13432</v>
       </c>
       <c r="D21" s="57">
         <v>14129</v>
       </c>
       <c r="E21" s="57">
         <v>17002</v>
       </c>
       <c r="F21" s="57">
         <v>16867</v>
       </c>
       <c r="G21" s="57">
         <v>15964</v>
       </c>
       <c r="H21" s="57">
         <v>13344</v>
       </c>
       <c r="I21" s="57">
         <v>12199</v>
       </c>
       <c r="J21" s="57">
         <v>14052</v>
       </c>
-      <c r="K21" s="57">
+      <c r="K21" s="72">
         <v>13973</v>
       </c>
       <c r="L21" s="11">
         <v>14371</v>
       </c>
       <c r="M21" s="11">
         <v>11926</v>
       </c>
       <c r="N21" s="11">
         <v>11576</v>
       </c>
       <c r="O21" s="11">
         <v>12582</v>
       </c>
       <c r="P21" s="11">
         <v>15672</v>
       </c>
       <c r="Q21" s="11">
         <v>16046</v>
       </c>
       <c r="R21" s="11">
         <v>18931</v>
       </c>
       <c r="S21" s="11">
         <v>22124</v>
@@ -7180,51 +7190,51 @@
       </c>
       <c r="C22" s="57">
         <v>7772</v>
       </c>
       <c r="D22" s="57">
         <v>7386</v>
       </c>
       <c r="E22" s="57">
         <v>8210</v>
       </c>
       <c r="F22" s="57">
         <v>8052</v>
       </c>
       <c r="G22" s="57">
         <v>10051</v>
       </c>
       <c r="H22" s="57">
         <v>10570</v>
       </c>
       <c r="I22" s="57">
         <v>11103</v>
       </c>
       <c r="J22" s="57">
         <v>10866</v>
       </c>
-      <c r="K22" s="57">
+      <c r="K22" s="72">
         <v>11154</v>
       </c>
       <c r="L22" s="11">
         <v>11519</v>
       </c>
       <c r="M22" s="11">
         <v>11318</v>
       </c>
       <c r="N22" s="11">
         <v>9455</v>
       </c>
       <c r="O22" s="11">
         <v>9933</v>
       </c>
       <c r="P22" s="11">
         <v>9547</v>
       </c>
       <c r="Q22" s="11">
         <v>12478</v>
       </c>
       <c r="R22" s="11">
         <v>19515</v>
       </c>
       <c r="S22" s="11">
         <v>15864</v>
@@ -7266,51 +7276,51 @@
       </c>
       <c r="C23" s="57">
         <v>41761</v>
       </c>
       <c r="D23" s="57">
         <v>23774</v>
       </c>
       <c r="E23" s="57">
         <v>15609</v>
       </c>
       <c r="F23" s="57">
         <v>19630</v>
       </c>
       <c r="G23" s="57">
         <v>19694</v>
       </c>
       <c r="H23" s="57">
         <v>14630</v>
       </c>
       <c r="I23" s="57">
         <v>18716</v>
       </c>
       <c r="J23" s="57">
         <v>21390</v>
       </c>
-      <c r="K23" s="57">
+      <c r="K23" s="72">
         <v>21626</v>
       </c>
       <c r="L23" s="11">
         <v>16202</v>
       </c>
       <c r="M23" s="11">
         <v>18223</v>
       </c>
       <c r="N23" s="11">
         <v>16120</v>
       </c>
       <c r="O23" s="11">
         <v>15841</v>
       </c>
       <c r="P23" s="11">
         <v>11484</v>
       </c>
       <c r="Q23" s="11">
         <v>15008</v>
       </c>
       <c r="R23" s="11">
         <v>15824</v>
       </c>
       <c r="S23" s="11">
         <v>22678</v>
@@ -7352,51 +7362,51 @@
       </c>
       <c r="C24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K24" s="13" t="s">
+      <c r="K24" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L24" s="11">
         <v>4240</v>
       </c>
       <c r="M24" s="11">
         <v>3389</v>
       </c>
       <c r="N24" s="11">
         <v>1909</v>
       </c>
       <c r="O24" s="11">
         <v>1991</v>
       </c>
       <c r="P24" s="11">
         <v>2240</v>
       </c>
       <c r="Q24" s="11">
         <v>3259</v>
       </c>
       <c r="R24" s="11">
         <v>3950</v>
       </c>
       <c r="S24" s="11">
         <v>4108</v>
@@ -7438,51 +7448,51 @@
       </c>
       <c r="C25" s="57">
         <v>23168</v>
       </c>
       <c r="D25" s="57">
         <v>25183</v>
       </c>
       <c r="E25" s="57">
         <v>29764</v>
       </c>
       <c r="F25" s="57">
         <v>27316</v>
       </c>
       <c r="G25" s="57">
         <v>28455</v>
       </c>
       <c r="H25" s="57">
         <v>24164</v>
       </c>
       <c r="I25" s="57">
         <v>22080</v>
       </c>
       <c r="J25" s="57">
         <v>22084</v>
       </c>
-      <c r="K25" s="57">
+      <c r="K25" s="72">
         <v>27352</v>
       </c>
       <c r="L25" s="11">
         <v>15113</v>
       </c>
       <c r="M25" s="11">
         <v>15458</v>
       </c>
       <c r="N25" s="11">
         <v>17178</v>
       </c>
       <c r="O25" s="11">
         <v>14338</v>
       </c>
       <c r="P25" s="11">
         <v>17788</v>
       </c>
       <c r="Q25" s="11">
         <v>17747</v>
       </c>
       <c r="R25" s="11">
         <v>19308</v>
       </c>
       <c r="S25" s="11">
         <v>18579</v>
@@ -7524,51 +7534,51 @@
       </c>
       <c r="C26" s="57">
         <v>68220</v>
       </c>
       <c r="D26" s="57">
         <v>60325</v>
       </c>
       <c r="E26" s="57">
         <v>14512</v>
       </c>
       <c r="F26" s="57">
         <v>13926</v>
       </c>
       <c r="G26" s="57">
         <v>23584</v>
       </c>
       <c r="H26" s="57">
         <v>26129</v>
       </c>
       <c r="I26" s="57">
         <v>28995</v>
       </c>
       <c r="J26" s="57">
         <v>31349</v>
       </c>
-      <c r="K26" s="57">
+      <c r="K26" s="72">
         <v>43413</v>
       </c>
       <c r="L26" s="11">
         <v>49108</v>
       </c>
       <c r="M26" s="11">
         <v>57805</v>
       </c>
       <c r="N26" s="11">
         <v>57892</v>
       </c>
       <c r="O26" s="11">
         <v>50496</v>
       </c>
       <c r="P26" s="11">
         <v>45974</v>
       </c>
       <c r="Q26" s="11">
         <v>47120</v>
       </c>
       <c r="R26" s="11">
         <v>30373</v>
       </c>
       <c r="S26" s="11">
         <v>134967</v>
@@ -7610,51 +7620,51 @@
       </c>
       <c r="C27" s="57">
         <v>20776</v>
       </c>
       <c r="D27" s="57">
         <v>23187</v>
       </c>
       <c r="E27" s="57">
         <v>43965</v>
       </c>
       <c r="F27" s="57">
         <v>59434</v>
       </c>
       <c r="G27" s="57">
         <v>62518</v>
       </c>
       <c r="H27" s="57">
         <v>62498</v>
       </c>
       <c r="I27" s="57">
         <v>59370</v>
       </c>
       <c r="J27" s="57">
         <v>60348</v>
       </c>
-      <c r="K27" s="57">
+      <c r="K27" s="72">
         <v>62172</v>
       </c>
       <c r="L27" s="11">
         <v>65251</v>
       </c>
       <c r="M27" s="11">
         <v>61280</v>
       </c>
       <c r="N27" s="11">
         <v>72272</v>
       </c>
       <c r="O27" s="11">
         <v>52454</v>
       </c>
       <c r="P27" s="11">
         <v>53726</v>
       </c>
       <c r="Q27" s="11">
         <v>65721</v>
       </c>
       <c r="R27" s="11">
         <v>92083</v>
       </c>
       <c r="S27" s="11">
         <v>96909</v>
@@ -7696,51 +7706,51 @@
       </c>
       <c r="C28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K28" s="13" t="s">
+      <c r="K28" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L28" s="11">
         <v>8717</v>
       </c>
       <c r="M28" s="11">
         <v>10639</v>
       </c>
       <c r="N28" s="11">
         <v>8566</v>
       </c>
       <c r="O28" s="11">
         <v>14760</v>
       </c>
       <c r="P28" s="11">
         <v>16337</v>
       </c>
       <c r="Q28" s="11">
         <v>25753</v>
       </c>
       <c r="R28" s="11">
         <v>31356</v>
       </c>
       <c r="S28" s="11">
         <v>32758</v>
@@ -7753,3534 +7763,3531 @@
       </c>
       <c r="V28" s="11">
         <v>75988</v>
       </c>
       <c r="W28" s="11">
         <v>62859</v>
       </c>
       <c r="X28" s="11">
         <v>56704</v>
       </c>
       <c r="Y28" s="11">
         <v>51633</v>
       </c>
       <c r="Z28" s="11">
         <v>78387</v>
       </c>
       <c r="AA28" s="11">
         <v>129654</v>
       </c>
       <c r="AB28" s="11">
         <v>152634</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55"/>
-      <c r="B29" s="77" t="s">
+      <c r="B29" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="77"/>
-[...24 lines deleted...]
-      <c r="AB29" s="77"/>
+      <c r="C29" s="84"/>
+      <c r="D29" s="84"/>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="84"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="84"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="84"/>
+      <c r="M29" s="84"/>
+      <c r="N29" s="84"/>
+      <c r="O29" s="84"/>
+      <c r="P29" s="84"/>
+      <c r="Q29" s="84"/>
+      <c r="R29" s="84"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="84"/>
+      <c r="U29" s="84"/>
+      <c r="V29" s="84"/>
+      <c r="W29" s="84"/>
+      <c r="X29" s="84"/>
+      <c r="Y29" s="84"/>
+      <c r="Z29" s="84"/>
+      <c r="AA29" s="84"/>
+      <c r="AB29" s="84"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="55"/>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="57">
         <v>222093</v>
       </c>
       <c r="D30" s="57">
         <v>215459</v>
       </c>
       <c r="E30" s="57">
         <v>197473</v>
       </c>
       <c r="F30" s="57">
         <v>216892</v>
       </c>
       <c r="G30" s="57">
         <v>240405</v>
       </c>
       <c r="H30" s="57">
         <v>226291</v>
       </c>
       <c r="I30" s="57">
         <v>222415</v>
       </c>
       <c r="J30" s="57">
         <v>218512</v>
       </c>
-      <c r="K30" s="57">
+      <c r="K30" s="72">
         <v>239496</v>
       </c>
       <c r="L30" s="15">
         <v>257125</v>
       </c>
       <c r="M30" s="15">
         <v>260507</v>
       </c>
       <c r="N30" s="15">
         <v>260990</v>
       </c>
       <c r="O30" s="15">
         <v>235935</v>
       </c>
       <c r="P30" s="15">
         <v>242395</v>
       </c>
       <c r="Q30" s="15">
         <v>293868</v>
       </c>
       <c r="R30" s="15">
         <v>327213</v>
       </c>
       <c r="S30" s="15">
         <v>446584</v>
       </c>
       <c r="T30" s="58">
         <v>593235</v>
       </c>
       <c r="U30" s="58">
         <v>567439</v>
       </c>
       <c r="V30" s="58">
         <v>688289</v>
       </c>
       <c r="W30" s="58">
         <v>549441</v>
       </c>
       <c r="X30" s="58">
         <v>523419</v>
       </c>
       <c r="Y30" s="58">
         <v>551899</v>
       </c>
-      <c r="Z30" s="79">
+      <c r="Z30" s="70">
         <v>719466</v>
       </c>
       <c r="AA30" s="58">
         <v>1055829</v>
       </c>
       <c r="AB30" s="58">
         <v>1210039</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="31">
         <v>100000000</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K31" s="13" t="s">
+      <c r="K31" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L31" s="15">
         <v>8644</v>
       </c>
       <c r="M31" s="15">
         <v>8235</v>
       </c>
       <c r="N31" s="15">
         <v>9064</v>
       </c>
       <c r="O31" s="15">
         <v>9226</v>
       </c>
       <c r="P31" s="15">
         <v>6569</v>
       </c>
       <c r="Q31" s="15">
         <v>8070</v>
       </c>
       <c r="R31" s="15">
         <v>11639</v>
       </c>
       <c r="S31" s="15">
         <v>11874</v>
       </c>
       <c r="T31" s="58">
         <v>17523</v>
       </c>
       <c r="U31" s="58">
         <v>13541</v>
       </c>
       <c r="V31" s="58">
         <v>14671</v>
       </c>
       <c r="W31" s="58">
         <v>9847</v>
       </c>
       <c r="X31" s="58">
         <v>9516</v>
       </c>
       <c r="Y31" s="58">
         <v>10082</v>
       </c>
-      <c r="Z31" s="79">
+      <c r="Z31" s="70">
         <v>12811</v>
       </c>
       <c r="AA31" s="58">
         <v>18605</v>
       </c>
       <c r="AB31" s="58">
         <v>19574</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="57">
         <v>8221</v>
       </c>
       <c r="D32" s="57">
         <v>7340</v>
       </c>
       <c r="E32" s="57">
         <v>9291</v>
       </c>
       <c r="F32" s="57">
         <v>10364</v>
       </c>
       <c r="G32" s="57">
         <v>9736</v>
       </c>
       <c r="H32" s="57">
         <v>10220</v>
       </c>
       <c r="I32" s="57">
         <v>9825</v>
       </c>
       <c r="J32" s="57">
         <v>8630</v>
       </c>
-      <c r="K32" s="57">
+      <c r="K32" s="72">
         <v>7424</v>
       </c>
       <c r="L32" s="15">
         <v>7803</v>
       </c>
       <c r="M32" s="15">
         <v>7355</v>
       </c>
       <c r="N32" s="15">
         <v>7690</v>
       </c>
       <c r="O32" s="15">
         <v>8332</v>
       </c>
       <c r="P32" s="15">
         <v>8024</v>
       </c>
       <c r="Q32" s="15">
         <v>8244</v>
       </c>
       <c r="R32" s="15">
         <v>11170</v>
       </c>
       <c r="S32" s="15">
         <v>10861</v>
       </c>
       <c r="T32" s="58">
         <v>17695</v>
       </c>
       <c r="U32" s="58">
         <v>14412</v>
       </c>
       <c r="V32" s="58">
         <v>20096</v>
       </c>
       <c r="W32" s="58">
         <v>16230</v>
       </c>
       <c r="X32" s="58">
         <v>15239</v>
       </c>
       <c r="Y32" s="58">
         <v>16052</v>
       </c>
-      <c r="Z32" s="79">
+      <c r="Z32" s="70">
         <v>20289</v>
       </c>
       <c r="AA32" s="58">
         <v>27854</v>
       </c>
       <c r="AB32" s="58">
         <v>33915</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="57">
         <v>5970</v>
       </c>
       <c r="D33" s="57">
         <v>7598</v>
       </c>
       <c r="E33" s="57">
         <v>8464</v>
       </c>
       <c r="F33" s="57">
         <v>7671</v>
       </c>
       <c r="G33" s="57">
         <v>7828</v>
       </c>
       <c r="H33" s="57">
         <v>7496</v>
       </c>
       <c r="I33" s="57">
         <v>8083</v>
       </c>
       <c r="J33" s="57">
         <v>8845</v>
       </c>
-      <c r="K33" s="57">
+      <c r="K33" s="72">
         <v>7311</v>
       </c>
       <c r="L33" s="15">
         <v>5926</v>
       </c>
       <c r="M33" s="15">
         <v>14042</v>
       </c>
       <c r="N33" s="15">
         <v>6573</v>
       </c>
       <c r="O33" s="15">
         <v>4549</v>
       </c>
       <c r="P33" s="15">
         <v>8169</v>
       </c>
       <c r="Q33" s="15">
         <v>13826</v>
       </c>
       <c r="R33" s="15">
         <v>11379</v>
       </c>
       <c r="S33" s="15">
         <v>15488</v>
       </c>
       <c r="T33" s="58">
         <v>26192</v>
       </c>
       <c r="U33" s="58">
         <v>20504</v>
       </c>
       <c r="V33" s="58">
         <v>26946</v>
       </c>
       <c r="W33" s="58">
         <v>25658</v>
       </c>
       <c r="X33" s="58">
         <v>22225</v>
       </c>
       <c r="Y33" s="58">
         <v>23905</v>
       </c>
-      <c r="Z33" s="79">
+      <c r="Z33" s="70">
         <v>28554</v>
       </c>
       <c r="AA33" s="58">
         <v>47719</v>
       </c>
       <c r="AB33" s="58">
         <v>54062</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="57">
         <v>7659</v>
       </c>
       <c r="D34" s="57">
         <v>9952</v>
       </c>
       <c r="E34" s="57">
         <v>13677</v>
       </c>
       <c r="F34" s="57">
         <v>14961</v>
       </c>
       <c r="G34" s="57">
         <v>19782</v>
       </c>
       <c r="H34" s="57">
         <v>16291</v>
       </c>
       <c r="I34" s="57">
         <v>16251</v>
       </c>
       <c r="J34" s="57">
         <v>12695</v>
       </c>
-      <c r="K34" s="57">
+      <c r="K34" s="72">
         <v>9853</v>
       </c>
       <c r="L34" s="15">
         <v>5193</v>
       </c>
       <c r="M34" s="15">
         <v>4938</v>
       </c>
       <c r="N34" s="15">
         <v>4991</v>
       </c>
       <c r="O34" s="15">
         <v>4864</v>
       </c>
       <c r="P34" s="15">
         <v>4413</v>
       </c>
       <c r="Q34" s="15">
         <v>5777</v>
       </c>
       <c r="R34" s="15">
         <v>4614</v>
       </c>
       <c r="S34" s="15">
         <v>7574</v>
       </c>
       <c r="T34" s="58">
         <v>7376</v>
       </c>
       <c r="U34" s="58">
         <v>5863</v>
       </c>
       <c r="V34" s="58">
         <v>9160</v>
       </c>
       <c r="W34" s="58">
         <v>9469</v>
       </c>
       <c r="X34" s="58">
         <v>9622</v>
       </c>
       <c r="Y34" s="58">
         <v>15443</v>
       </c>
-      <c r="Z34" s="79">
+      <c r="Z34" s="70">
         <v>18854</v>
       </c>
       <c r="AA34" s="58">
         <v>25770</v>
       </c>
       <c r="AB34" s="58">
         <v>31407</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="57">
         <v>2218</v>
       </c>
       <c r="D35" s="57">
         <v>2868</v>
       </c>
       <c r="E35" s="57">
         <v>2175</v>
       </c>
       <c r="F35" s="57">
         <v>2127</v>
       </c>
       <c r="G35" s="57">
         <v>2116</v>
       </c>
       <c r="H35" s="57">
         <v>3693</v>
       </c>
       <c r="I35" s="57">
         <v>3403</v>
       </c>
       <c r="J35" s="57">
         <v>4527</v>
       </c>
-      <c r="K35" s="57">
+      <c r="K35" s="72">
         <v>5244</v>
       </c>
       <c r="L35" s="15">
         <v>5014</v>
       </c>
       <c r="M35" s="15">
         <v>4295</v>
       </c>
       <c r="N35" s="15">
         <v>4580</v>
       </c>
       <c r="O35" s="15">
         <v>4816</v>
       </c>
       <c r="P35" s="15">
         <v>4922</v>
       </c>
       <c r="Q35" s="15">
         <v>7364</v>
       </c>
       <c r="R35" s="15">
         <v>7956</v>
       </c>
       <c r="S35" s="15">
         <v>8928</v>
       </c>
       <c r="T35" s="58">
         <v>11963</v>
       </c>
       <c r="U35" s="58">
         <v>9072</v>
       </c>
       <c r="V35" s="58">
         <v>10611</v>
       </c>
       <c r="W35" s="58">
         <v>8892</v>
       </c>
       <c r="X35" s="58">
         <v>8526</v>
       </c>
       <c r="Y35" s="58">
         <v>9148</v>
       </c>
-      <c r="Z35" s="79">
+      <c r="Z35" s="70">
         <v>15258</v>
       </c>
       <c r="AA35" s="58">
         <v>18697</v>
       </c>
       <c r="AB35" s="58">
         <v>20490</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="57">
         <v>6203</v>
       </c>
       <c r="D36" s="57">
         <v>9455</v>
       </c>
       <c r="E36" s="57">
         <v>9919</v>
       </c>
       <c r="F36" s="57">
         <v>7465</v>
       </c>
       <c r="G36" s="57">
         <v>6519</v>
       </c>
       <c r="H36" s="57">
         <v>7517</v>
       </c>
       <c r="I36" s="57">
         <v>6472</v>
       </c>
       <c r="J36" s="57">
         <v>7264</v>
       </c>
-      <c r="K36" s="57">
+      <c r="K36" s="72">
         <v>6242</v>
       </c>
       <c r="L36" s="15">
         <v>7929</v>
       </c>
       <c r="M36" s="15">
         <v>7442</v>
       </c>
       <c r="N36" s="15">
         <v>8739</v>
       </c>
       <c r="O36" s="15">
         <v>7184</v>
       </c>
       <c r="P36" s="15">
         <v>7876</v>
       </c>
       <c r="Q36" s="15">
         <v>8147</v>
       </c>
       <c r="R36" s="15">
         <v>8179</v>
       </c>
       <c r="S36" s="15">
         <v>12609</v>
       </c>
       <c r="T36" s="58">
         <v>23149</v>
       </c>
       <c r="U36" s="58">
         <v>18000</v>
       </c>
       <c r="V36" s="58">
         <v>21263</v>
       </c>
       <c r="W36" s="58">
         <v>15031</v>
       </c>
       <c r="X36" s="58">
         <v>13189</v>
       </c>
       <c r="Y36" s="58">
         <v>14423</v>
       </c>
-      <c r="Z36" s="79">
+      <c r="Z36" s="70">
         <v>18395</v>
       </c>
       <c r="AA36" s="58">
         <v>31533</v>
       </c>
       <c r="AB36" s="58">
         <v>33482</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="57">
         <v>4930</v>
       </c>
       <c r="D37" s="57">
         <v>7013</v>
       </c>
       <c r="E37" s="57">
         <v>8341</v>
       </c>
       <c r="F37" s="57">
         <v>8757</v>
       </c>
       <c r="G37" s="57">
         <v>9939</v>
       </c>
       <c r="H37" s="57">
         <v>6934</v>
       </c>
       <c r="I37" s="57">
         <v>5718</v>
       </c>
       <c r="J37" s="57">
         <v>7179</v>
       </c>
-      <c r="K37" s="57">
+      <c r="K37" s="72">
         <v>8061</v>
       </c>
       <c r="L37" s="15">
         <v>8833</v>
       </c>
       <c r="M37" s="15">
         <v>6022</v>
       </c>
       <c r="N37" s="15">
         <v>1767</v>
       </c>
       <c r="O37" s="15">
         <v>7005</v>
       </c>
       <c r="P37" s="15">
         <v>9948</v>
       </c>
       <c r="Q37" s="15">
         <v>9255</v>
       </c>
       <c r="R37" s="15">
         <v>10654</v>
       </c>
       <c r="S37" s="15">
         <v>6671</v>
       </c>
       <c r="T37" s="58">
         <v>8206</v>
       </c>
       <c r="U37" s="58">
         <v>13246</v>
       </c>
       <c r="V37" s="58">
         <v>16837</v>
       </c>
       <c r="W37" s="58">
         <v>14923</v>
       </c>
       <c r="X37" s="58">
         <v>13617</v>
       </c>
       <c r="Y37" s="58">
         <v>13655</v>
       </c>
-      <c r="Z37" s="79">
+      <c r="Z37" s="70">
         <v>24267</v>
       </c>
       <c r="AA37" s="58">
         <v>25731</v>
       </c>
       <c r="AB37" s="58">
         <v>27454</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K38" s="13" t="s">
+      <c r="K38" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L38" s="15">
         <v>6639</v>
       </c>
       <c r="M38" s="15">
         <v>6435</v>
       </c>
       <c r="N38" s="15">
         <v>7083</v>
       </c>
       <c r="O38" s="15">
         <v>6840</v>
       </c>
       <c r="P38" s="15">
         <v>6500</v>
       </c>
       <c r="Q38" s="15">
         <v>8713</v>
       </c>
       <c r="R38" s="15">
         <v>10916</v>
       </c>
       <c r="S38" s="15">
         <v>12357</v>
       </c>
       <c r="T38" s="58">
         <v>16916</v>
       </c>
       <c r="U38" s="58">
         <v>12426</v>
       </c>
       <c r="V38" s="58">
         <v>13573</v>
       </c>
       <c r="W38" s="58">
         <v>10496</v>
       </c>
       <c r="X38" s="58">
         <v>8919</v>
       </c>
       <c r="Y38" s="58">
         <v>7949</v>
       </c>
-      <c r="Z38" s="79">
+      <c r="Z38" s="70">
         <v>12818</v>
       </c>
       <c r="AA38" s="58">
         <v>18809</v>
       </c>
       <c r="AB38" s="58">
         <v>20188</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="57">
         <v>13135</v>
       </c>
       <c r="D39" s="57">
         <v>16633</v>
       </c>
       <c r="E39" s="57">
         <v>21377</v>
       </c>
       <c r="F39" s="57">
         <v>22743</v>
       </c>
       <c r="G39" s="57">
         <v>28452</v>
       </c>
       <c r="H39" s="57">
         <v>23592</v>
       </c>
       <c r="I39" s="57">
         <v>23686</v>
       </c>
       <c r="J39" s="57">
         <v>22510</v>
       </c>
-      <c r="K39" s="57">
+      <c r="K39" s="72">
         <v>25576</v>
       </c>
       <c r="L39" s="15">
         <v>21376</v>
       </c>
       <c r="M39" s="15">
         <v>18602</v>
       </c>
       <c r="N39" s="15">
         <v>19547</v>
       </c>
       <c r="O39" s="15">
         <v>17177</v>
       </c>
       <c r="P39" s="15">
         <v>18884</v>
       </c>
       <c r="Q39" s="15">
         <v>24140</v>
       </c>
       <c r="R39" s="15">
         <v>22604</v>
       </c>
       <c r="S39" s="15">
         <v>23211</v>
       </c>
       <c r="T39" s="58">
         <v>28643</v>
       </c>
       <c r="U39" s="58">
         <v>22053</v>
       </c>
       <c r="V39" s="58">
         <v>32645</v>
       </c>
       <c r="W39" s="58">
         <v>27570</v>
       </c>
       <c r="X39" s="58">
         <v>24552</v>
       </c>
       <c r="Y39" s="58">
         <v>25364</v>
       </c>
-      <c r="Z39" s="79">
+      <c r="Z39" s="70">
         <v>32376</v>
       </c>
       <c r="AA39" s="58">
         <v>41798</v>
       </c>
       <c r="AB39" s="58">
         <v>48513</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="57">
         <v>10331</v>
       </c>
       <c r="D40" s="57">
         <v>12270</v>
       </c>
       <c r="E40" s="57">
         <v>12232</v>
       </c>
       <c r="F40" s="57">
         <v>14923</v>
       </c>
       <c r="G40" s="57">
         <v>16348</v>
       </c>
       <c r="H40" s="57">
         <v>14771</v>
       </c>
       <c r="I40" s="57">
         <v>13300</v>
       </c>
       <c r="J40" s="57">
         <v>11849</v>
       </c>
-      <c r="K40" s="57">
+      <c r="K40" s="72">
         <v>11761</v>
       </c>
       <c r="L40" s="15">
         <v>12245</v>
       </c>
       <c r="M40" s="15">
         <v>11170</v>
       </c>
       <c r="N40" s="15">
         <v>11729</v>
       </c>
       <c r="O40" s="15">
         <v>11191</v>
       </c>
       <c r="P40" s="15">
         <v>9915</v>
       </c>
       <c r="Q40" s="15">
         <v>14753</v>
       </c>
       <c r="R40" s="15">
         <v>17158</v>
       </c>
       <c r="S40" s="15">
         <v>15638</v>
       </c>
       <c r="T40" s="58">
         <v>22138</v>
       </c>
       <c r="U40" s="58">
         <v>20373</v>
       </c>
       <c r="V40" s="58">
         <v>23298</v>
       </c>
       <c r="W40" s="58">
         <v>16194</v>
       </c>
       <c r="X40" s="58">
         <v>14728</v>
       </c>
       <c r="Y40" s="58">
         <v>15283</v>
       </c>
-      <c r="Z40" s="79">
+      <c r="Z40" s="70">
         <v>16790</v>
       </c>
       <c r="AA40" s="58">
         <v>23642</v>
       </c>
       <c r="AB40" s="58">
         <v>26620</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="57">
         <v>3611</v>
       </c>
       <c r="D41" s="57">
         <v>3439</v>
       </c>
       <c r="E41" s="57">
         <v>4911</v>
       </c>
       <c r="F41" s="57">
         <v>4453</v>
       </c>
       <c r="G41" s="57">
         <v>2954</v>
       </c>
       <c r="H41" s="57">
         <v>3727</v>
       </c>
       <c r="I41" s="57">
         <v>4517</v>
       </c>
       <c r="J41" s="57">
         <v>3154</v>
       </c>
-      <c r="K41" s="57">
+      <c r="K41" s="72">
         <v>4085</v>
       </c>
       <c r="L41" s="15">
         <v>5667</v>
       </c>
       <c r="M41" s="15">
         <v>5285</v>
       </c>
       <c r="N41" s="15">
         <v>5462</v>
       </c>
       <c r="O41" s="15">
         <v>5980</v>
       </c>
       <c r="P41" s="15">
         <v>5364</v>
       </c>
       <c r="Q41" s="15">
         <v>7664</v>
       </c>
       <c r="R41" s="15">
         <v>9127</v>
       </c>
       <c r="S41" s="15">
         <v>11457</v>
       </c>
       <c r="T41" s="58">
         <v>13874</v>
       </c>
       <c r="U41" s="58">
         <v>15003</v>
       </c>
       <c r="V41" s="58">
         <v>17071</v>
       </c>
       <c r="W41" s="58">
         <v>12023</v>
       </c>
       <c r="X41" s="58">
         <v>9853</v>
       </c>
       <c r="Y41" s="58">
         <v>10099</v>
       </c>
-      <c r="Z41" s="79">
+      <c r="Z41" s="70">
         <v>12505</v>
       </c>
       <c r="AA41" s="58">
         <v>18458</v>
       </c>
       <c r="AB41" s="58">
         <v>21104</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="57">
         <v>6051</v>
       </c>
       <c r="D42" s="57">
         <v>5962</v>
       </c>
       <c r="E42" s="57">
         <v>5776</v>
       </c>
       <c r="F42" s="57">
         <v>5896</v>
       </c>
       <c r="G42" s="57">
         <v>4412</v>
       </c>
       <c r="H42" s="57">
         <v>5910</v>
       </c>
       <c r="I42" s="57">
         <v>4147</v>
       </c>
       <c r="J42" s="57">
         <v>4014</v>
       </c>
-      <c r="K42" s="57">
+      <c r="K42" s="72">
         <v>6623</v>
       </c>
       <c r="L42" s="15">
         <v>6712</v>
       </c>
       <c r="M42" s="15">
         <v>6611</v>
       </c>
       <c r="N42" s="15">
         <v>6377</v>
       </c>
       <c r="O42" s="15">
         <v>4905</v>
       </c>
       <c r="P42" s="15">
         <v>3598</v>
       </c>
       <c r="Q42" s="15">
         <v>4615</v>
       </c>
       <c r="R42" s="15">
         <v>3955</v>
       </c>
       <c r="S42" s="15">
         <v>3045</v>
       </c>
       <c r="T42" s="58">
         <v>9590</v>
       </c>
       <c r="U42" s="58">
         <v>10141</v>
       </c>
       <c r="V42" s="58">
         <v>15348</v>
       </c>
       <c r="W42" s="58">
         <v>15747</v>
       </c>
       <c r="X42" s="58">
         <v>14310</v>
       </c>
       <c r="Y42" s="58">
         <v>14397</v>
       </c>
-      <c r="Z42" s="79">
+      <c r="Z42" s="70">
         <v>19723</v>
       </c>
       <c r="AA42" s="58">
         <v>28876</v>
       </c>
       <c r="AB42" s="58">
         <v>33132</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="57">
         <v>9079</v>
       </c>
       <c r="D43" s="57">
         <v>9902</v>
       </c>
       <c r="E43" s="57">
         <v>11124</v>
       </c>
       <c r="F43" s="57">
         <v>12022</v>
       </c>
       <c r="G43" s="57">
         <v>11632</v>
       </c>
       <c r="H43" s="57">
         <v>10232</v>
       </c>
       <c r="I43" s="57">
         <v>9603</v>
       </c>
       <c r="J43" s="57">
         <v>10436</v>
       </c>
-      <c r="K43" s="57">
+      <c r="K43" s="72">
         <v>10050</v>
       </c>
       <c r="L43" s="15">
         <v>10095</v>
       </c>
       <c r="M43" s="15">
         <v>8146</v>
       </c>
       <c r="N43" s="15">
         <v>8453</v>
       </c>
       <c r="O43" s="15">
         <v>9160</v>
       </c>
       <c r="P43" s="15">
         <v>11921</v>
       </c>
       <c r="Q43" s="15">
         <v>11629</v>
       </c>
       <c r="R43" s="15">
         <v>13195</v>
       </c>
       <c r="S43" s="15">
         <v>14703</v>
       </c>
       <c r="T43" s="58">
         <v>16882</v>
       </c>
       <c r="U43" s="58">
         <v>16483</v>
       </c>
       <c r="V43" s="58">
         <v>19822</v>
       </c>
       <c r="W43" s="58">
         <v>14617</v>
       </c>
       <c r="X43" s="58">
         <v>12689</v>
       </c>
       <c r="Y43" s="58">
         <v>12366</v>
       </c>
-      <c r="Z43" s="79">
+      <c r="Z43" s="70">
         <v>14742</v>
       </c>
       <c r="AA43" s="58">
         <v>20877</v>
       </c>
       <c r="AB43" s="58">
         <v>21169</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="57">
         <v>3342</v>
       </c>
       <c r="D44" s="57">
         <v>3521</v>
       </c>
       <c r="E44" s="57">
         <v>3870</v>
       </c>
       <c r="F44" s="57">
         <v>3587</v>
       </c>
       <c r="G44" s="57">
         <v>3663</v>
       </c>
       <c r="H44" s="57">
         <v>4533</v>
       </c>
       <c r="I44" s="57">
         <v>5147</v>
       </c>
       <c r="J44" s="57">
         <v>4441</v>
       </c>
-      <c r="K44" s="57">
+      <c r="K44" s="72">
         <v>4720</v>
       </c>
       <c r="L44" s="15">
         <v>4989</v>
       </c>
       <c r="M44" s="15">
         <v>4847</v>
       </c>
       <c r="N44" s="15">
         <v>3922</v>
       </c>
       <c r="O44" s="15">
         <v>4326</v>
       </c>
       <c r="P44" s="15">
         <v>5197</v>
       </c>
       <c r="Q44" s="15">
         <v>5947</v>
       </c>
       <c r="R44" s="15">
         <v>11155</v>
       </c>
       <c r="S44" s="15">
         <v>6781</v>
       </c>
       <c r="T44" s="58">
         <v>9313</v>
       </c>
       <c r="U44" s="58">
         <v>8280</v>
       </c>
       <c r="V44" s="58">
         <v>9079</v>
       </c>
       <c r="W44" s="58">
         <v>7023</v>
       </c>
       <c r="X44" s="58">
         <v>6020</v>
       </c>
       <c r="Y44" s="58">
         <v>5875</v>
       </c>
-      <c r="Z44" s="79">
+      <c r="Z44" s="70">
         <v>6655</v>
       </c>
       <c r="AA44" s="58">
         <v>9500</v>
       </c>
       <c r="AB44" s="58">
         <v>10179</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>25</v>
       </c>
       <c r="C45" s="57">
         <v>37864</v>
       </c>
       <c r="D45" s="57">
         <v>19708</v>
       </c>
       <c r="E45" s="57">
         <v>8983</v>
       </c>
       <c r="F45" s="57">
         <v>10691</v>
       </c>
       <c r="G45" s="57">
         <v>11333</v>
       </c>
       <c r="H45" s="57">
         <v>6200</v>
       </c>
       <c r="I45" s="57">
         <v>8812</v>
       </c>
       <c r="J45" s="57">
         <v>8145</v>
       </c>
-      <c r="K45" s="57">
+      <c r="K45" s="72">
         <v>9646</v>
       </c>
       <c r="L45" s="15">
         <v>4797</v>
       </c>
       <c r="M45" s="15">
         <v>5377</v>
       </c>
       <c r="N45" s="15">
         <v>4569</v>
       </c>
       <c r="O45" s="15">
         <v>3981</v>
       </c>
       <c r="P45" s="15">
         <v>2268</v>
       </c>
       <c r="Q45" s="15">
         <v>4171</v>
       </c>
       <c r="R45" s="15">
         <v>4519</v>
       </c>
       <c r="S45" s="15">
         <v>6186</v>
       </c>
       <c r="T45" s="58">
         <v>15954</v>
       </c>
       <c r="U45" s="58">
         <v>27994</v>
       </c>
       <c r="V45" s="58">
         <v>35540</v>
       </c>
       <c r="W45" s="58">
         <v>21614</v>
       </c>
       <c r="X45" s="58">
         <v>20359</v>
       </c>
       <c r="Y45" s="58">
         <v>17603</v>
       </c>
-      <c r="Z45" s="79">
+      <c r="Z45" s="70">
         <v>24375</v>
       </c>
       <c r="AA45" s="58">
         <v>36931</v>
       </c>
       <c r="AB45" s="58">
         <v>38527</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K46" s="13" t="s">
+      <c r="K46" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L46" s="15">
         <v>3417</v>
       </c>
       <c r="M46" s="15">
         <v>2453</v>
       </c>
       <c r="N46" s="15">
         <v>892</v>
       </c>
       <c r="O46" s="15">
         <v>749</v>
       </c>
       <c r="P46" s="15">
         <v>1158</v>
       </c>
       <c r="Q46" s="15">
         <v>2148</v>
       </c>
       <c r="R46" s="15">
         <v>2806</v>
       </c>
       <c r="S46" s="15">
         <v>2983</v>
       </c>
       <c r="T46" s="58">
         <v>4710</v>
       </c>
       <c r="U46" s="58">
         <v>4938</v>
       </c>
       <c r="V46" s="58">
         <v>6844</v>
       </c>
       <c r="W46" s="58">
         <v>4842</v>
       </c>
       <c r="X46" s="58">
         <v>3687</v>
       </c>
       <c r="Y46" s="58">
         <v>4481</v>
       </c>
-      <c r="Z46" s="79">
+      <c r="Z46" s="70">
         <v>5899</v>
       </c>
       <c r="AA46" s="58">
         <v>8044</v>
       </c>
       <c r="AB46" s="58">
         <v>7647</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="33" t="s">
         <v>73</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="57">
         <v>14483</v>
       </c>
       <c r="D47" s="57">
         <v>16286</v>
       </c>
       <c r="E47" s="57">
         <v>18856</v>
       </c>
       <c r="F47" s="57">
         <v>17872</v>
       </c>
       <c r="G47" s="57">
         <v>19589</v>
       </c>
       <c r="H47" s="57">
         <v>16548</v>
       </c>
       <c r="I47" s="57">
         <v>15086</v>
       </c>
       <c r="J47" s="57">
         <v>13126</v>
       </c>
-      <c r="K47" s="57">
+      <c r="K47" s="72">
         <v>17315</v>
       </c>
       <c r="L47" s="15">
         <v>8770</v>
       </c>
       <c r="M47" s="15">
         <v>9528</v>
       </c>
       <c r="N47" s="15">
         <v>10822</v>
       </c>
       <c r="O47" s="15">
         <v>7940</v>
       </c>
       <c r="P47" s="15">
         <v>11632</v>
       </c>
       <c r="Q47" s="15">
         <v>10811</v>
       </c>
       <c r="R47" s="15">
         <v>12375</v>
       </c>
       <c r="S47" s="15">
         <v>11584</v>
       </c>
       <c r="T47" s="58">
         <v>19491</v>
       </c>
       <c r="U47" s="58">
         <v>16552</v>
       </c>
       <c r="V47" s="58">
         <v>17215</v>
       </c>
       <c r="W47" s="58">
         <v>12105</v>
       </c>
       <c r="X47" s="58">
         <v>11480</v>
       </c>
       <c r="Y47" s="58">
         <v>11094</v>
       </c>
-      <c r="Z47" s="79">
+      <c r="Z47" s="70">
         <v>13249</v>
       </c>
       <c r="AA47" s="58">
         <v>19332</v>
       </c>
       <c r="AB47" s="58">
         <v>20756</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="57">
         <v>68220</v>
       </c>
       <c r="D48" s="57">
         <v>60325</v>
       </c>
       <c r="E48" s="57">
         <v>14512</v>
       </c>
       <c r="F48" s="57">
         <v>13926</v>
       </c>
       <c r="G48" s="57">
         <v>23584</v>
       </c>
       <c r="H48" s="57">
         <v>26129</v>
       </c>
       <c r="I48" s="57">
         <v>28995</v>
       </c>
       <c r="J48" s="57">
         <v>31349</v>
       </c>
-      <c r="K48" s="57">
+      <c r="K48" s="72">
         <v>43413</v>
       </c>
       <c r="L48" s="15">
         <v>49108</v>
       </c>
       <c r="M48" s="15">
         <v>57805</v>
       </c>
       <c r="N48" s="15">
         <v>57892</v>
       </c>
       <c r="O48" s="15">
         <v>50496</v>
       </c>
       <c r="P48" s="15">
         <v>45974</v>
       </c>
       <c r="Q48" s="15">
         <v>47120</v>
       </c>
       <c r="R48" s="15">
         <v>30373</v>
       </c>
       <c r="S48" s="15">
         <v>134967</v>
       </c>
       <c r="T48" s="58">
         <v>134139</v>
       </c>
       <c r="U48" s="58">
         <v>113738</v>
       </c>
       <c r="V48" s="58">
         <v>161408</v>
       </c>
       <c r="W48" s="58">
         <v>121534</v>
       </c>
       <c r="X48" s="58">
         <v>131015</v>
       </c>
       <c r="Y48" s="58">
         <v>143184</v>
       </c>
-      <c r="Z48" s="79">
+      <c r="Z48" s="70">
         <v>182990</v>
       </c>
       <c r="AA48" s="58">
         <v>271694</v>
       </c>
       <c r="AB48" s="58">
         <v>316324</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="57">
         <v>20776</v>
       </c>
       <c r="D49" s="57">
         <v>23187</v>
       </c>
       <c r="E49" s="57">
         <v>43965</v>
       </c>
       <c r="F49" s="57">
         <v>59434</v>
       </c>
       <c r="G49" s="57">
         <v>62518</v>
       </c>
       <c r="H49" s="57">
         <v>62498</v>
       </c>
       <c r="I49" s="57">
         <v>59370</v>
       </c>
       <c r="J49" s="57">
         <v>60348</v>
       </c>
-      <c r="K49" s="57">
+      <c r="K49" s="72">
         <v>62172</v>
       </c>
       <c r="L49" s="15">
         <v>65251</v>
       </c>
       <c r="M49" s="15">
         <v>61280</v>
       </c>
       <c r="N49" s="15">
         <v>72272</v>
       </c>
       <c r="O49" s="15">
         <v>52454</v>
       </c>
       <c r="P49" s="15">
         <v>53726</v>
       </c>
       <c r="Q49" s="15">
         <v>65721</v>
       </c>
       <c r="R49" s="15">
         <v>92083</v>
       </c>
       <c r="S49" s="15">
         <v>96909</v>
       </c>
       <c r="T49" s="58">
         <v>121562</v>
       </c>
       <c r="U49" s="58">
         <v>109198</v>
       </c>
       <c r="V49" s="58">
         <v>140874</v>
       </c>
       <c r="W49" s="58">
         <v>122767</v>
       </c>
       <c r="X49" s="58">
         <v>117169</v>
       </c>
       <c r="Y49" s="58">
         <v>129863</v>
       </c>
-      <c r="Z49" s="79">
+      <c r="Z49" s="70">
         <v>160529</v>
       </c>
       <c r="AA49" s="58">
         <v>232305</v>
       </c>
       <c r="AB49" s="58">
         <v>272862</v>
       </c>
     </row>
     <row r="50" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A50" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="K50" s="13" t="s">
+      <c r="K50" s="73" t="s">
         <v>84</v>
       </c>
       <c r="L50" s="15">
         <v>8717</v>
       </c>
       <c r="M50" s="15">
         <v>10639</v>
       </c>
       <c r="N50" s="15">
         <v>8566</v>
       </c>
       <c r="O50" s="15">
         <v>14760</v>
       </c>
       <c r="P50" s="15">
         <v>16337</v>
       </c>
       <c r="Q50" s="15">
         <v>25753</v>
       </c>
       <c r="R50" s="15">
         <v>31356</v>
       </c>
       <c r="S50" s="15">
         <v>32758</v>
       </c>
       <c r="T50" s="58">
         <v>67919</v>
       </c>
       <c r="U50" s="58">
         <v>95622</v>
       </c>
       <c r="V50" s="58">
         <v>75988</v>
       </c>
       <c r="W50" s="58">
         <v>62859</v>
       </c>
       <c r="X50" s="58">
         <v>56704</v>
       </c>
       <c r="Y50" s="58">
         <v>51633</v>
       </c>
-      <c r="Z50" s="79">
+      <c r="Z50" s="70">
         <v>78387</v>
       </c>
       <c r="AA50" s="58">
         <v>129654</v>
       </c>
       <c r="AB50" s="58">
         <v>152634</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="55"/>
-      <c r="B51" s="77" t="s">
+      <c r="B51" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="C51" s="77"/>
-[...24 lines deleted...]
-      <c r="AB51" s="77"/>
+      <c r="C51" s="84"/>
+      <c r="D51" s="84"/>
+      <c r="E51" s="84"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="84"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="84"/>
+      <c r="J51" s="84"/>
+      <c r="K51" s="84"/>
+      <c r="L51" s="84"/>
+      <c r="M51" s="84"/>
+      <c r="N51" s="84"/>
+      <c r="O51" s="84"/>
+      <c r="P51" s="84"/>
+      <c r="Q51" s="84"/>
+      <c r="R51" s="84"/>
+      <c r="S51" s="84"/>
+      <c r="T51" s="84"/>
+      <c r="U51" s="84"/>
+      <c r="V51" s="84"/>
+      <c r="W51" s="84"/>
+      <c r="X51" s="84"/>
+      <c r="Y51" s="84"/>
+      <c r="Z51" s="84"/>
+      <c r="AA51" s="84"/>
+      <c r="AB51" s="84"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="55"/>
       <c r="B52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="58">
         <v>54606</v>
       </c>
       <c r="D52" s="58">
         <v>56269</v>
       </c>
       <c r="E52" s="58">
         <v>71619</v>
       </c>
       <c r="F52" s="58">
         <v>74866</v>
       </c>
       <c r="G52" s="58">
         <v>77523</v>
       </c>
       <c r="H52" s="58">
         <v>72336</v>
       </c>
       <c r="I52" s="58">
         <v>72642</v>
       </c>
       <c r="J52" s="58">
         <v>93228</v>
       </c>
-      <c r="K52" s="58">
+      <c r="K52" s="70">
         <v>105642</v>
       </c>
       <c r="L52" s="61">
         <v>106853</v>
       </c>
       <c r="M52" s="61">
         <v>104660</v>
       </c>
       <c r="N52" s="61">
         <v>103059</v>
       </c>
       <c r="O52" s="61">
         <v>101026</v>
       </c>
       <c r="P52" s="61">
         <v>94169</v>
       </c>
       <c r="Q52" s="62">
         <v>111580</v>
       </c>
       <c r="R52" s="62">
         <v>127835</v>
       </c>
       <c r="S52" s="62">
         <v>169315</v>
       </c>
       <c r="T52" s="58">
         <v>333323</v>
       </c>
       <c r="U52" s="58">
         <v>319478</v>
       </c>
       <c r="V52" s="58">
         <v>421630</v>
       </c>
       <c r="W52" s="58">
         <v>295508</v>
       </c>
       <c r="X52" s="58">
         <v>233015</v>
       </c>
       <c r="Y52" s="58">
         <v>251134</v>
       </c>
-      <c r="Z52" s="79">
+      <c r="Z52" s="70">
         <v>304107</v>
       </c>
       <c r="AA52" s="58">
         <v>454508</v>
       </c>
       <c r="AB52" s="58">
         <v>505558</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="31">
         <v>100000000</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="D53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="F53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="G53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="H53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="I53" s="62" t="s">
         <v>84</v>
       </c>
       <c r="J53" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="K53" s="62" t="s">
+      <c r="K53" s="74" t="s">
         <v>84</v>
       </c>
       <c r="L53" s="61">
         <v>4446</v>
       </c>
       <c r="M53" s="61">
         <v>3934</v>
       </c>
       <c r="N53" s="61">
         <v>4301</v>
       </c>
       <c r="O53" s="61">
         <v>2856</v>
       </c>
       <c r="P53" s="61">
         <v>2064</v>
       </c>
       <c r="Q53" s="62">
         <v>4473</v>
       </c>
       <c r="R53" s="62">
         <v>4889</v>
       </c>
       <c r="S53" s="62">
         <v>5965</v>
       </c>
       <c r="T53" s="58">
         <v>12736</v>
       </c>
       <c r="U53" s="58">
         <v>11102</v>
       </c>
       <c r="V53" s="58">
         <v>13000</v>
       </c>
       <c r="W53" s="58">
         <v>7547</v>
       </c>
       <c r="X53" s="58">
         <v>6032</v>
       </c>
       <c r="Y53" s="58">
         <v>5823</v>
       </c>
-      <c r="Z53" s="79">
+      <c r="Z53" s="70">
         <v>6986</v>
       </c>
       <c r="AA53" s="58">
         <v>10772</v>
       </c>
       <c r="AB53" s="58">
         <v>10820</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="58">
         <v>6183</v>
       </c>
       <c r="D54" s="58">
         <v>5655</v>
       </c>
       <c r="E54" s="58">
         <v>6789</v>
       </c>
       <c r="F54" s="58">
         <v>6513</v>
       </c>
       <c r="G54" s="58">
         <v>5915</v>
       </c>
       <c r="H54" s="58">
         <v>5856</v>
       </c>
       <c r="I54" s="58">
         <v>5884</v>
       </c>
       <c r="J54" s="58">
         <v>5437</v>
       </c>
-      <c r="K54" s="58">
+      <c r="K54" s="70">
         <v>5883</v>
       </c>
       <c r="L54" s="61">
         <v>5630</v>
       </c>
       <c r="M54" s="61">
         <v>5445</v>
       </c>
       <c r="N54" s="61">
         <v>4549</v>
       </c>
       <c r="O54" s="61">
         <v>4068</v>
       </c>
       <c r="P54" s="61">
         <v>4599</v>
       </c>
       <c r="Q54" s="62">
         <v>5432</v>
       </c>
       <c r="R54" s="62">
         <v>8685</v>
       </c>
       <c r="S54" s="62">
         <v>8750</v>
       </c>
       <c r="T54" s="58">
         <v>20251</v>
       </c>
       <c r="U54" s="58">
         <v>15526</v>
       </c>
       <c r="V54" s="58">
         <v>18505</v>
       </c>
       <c r="W54" s="58">
         <v>12838</v>
       </c>
       <c r="X54" s="58">
         <v>11925</v>
       </c>
       <c r="Y54" s="58">
         <v>13874</v>
       </c>
-      <c r="Z54" s="79">
+      <c r="Z54" s="70">
         <v>14652</v>
       </c>
       <c r="AA54" s="58">
         <v>22313</v>
       </c>
       <c r="AB54" s="58">
         <v>27635</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="58">
         <v>2002</v>
       </c>
       <c r="D55" s="58">
         <v>2404</v>
       </c>
       <c r="E55" s="58">
         <v>3961</v>
       </c>
       <c r="F55" s="58">
         <v>3606</v>
       </c>
       <c r="G55" s="58">
         <v>3510</v>
       </c>
       <c r="H55" s="58">
         <v>3394</v>
       </c>
       <c r="I55" s="58">
         <v>3364</v>
       </c>
       <c r="J55" s="58">
         <v>3536</v>
       </c>
-      <c r="K55" s="58">
+      <c r="K55" s="70">
         <v>3653</v>
       </c>
       <c r="L55" s="61">
         <v>3026</v>
       </c>
       <c r="M55" s="61">
         <v>2531</v>
       </c>
       <c r="N55" s="61">
         <v>2282</v>
       </c>
       <c r="O55" s="61">
         <v>3021</v>
       </c>
       <c r="P55" s="61">
         <v>4312</v>
       </c>
       <c r="Q55" s="62">
         <v>5128</v>
       </c>
       <c r="R55" s="62">
         <v>4077</v>
       </c>
       <c r="S55" s="62">
         <v>6324</v>
       </c>
       <c r="T55" s="58">
         <v>10492</v>
       </c>
       <c r="U55" s="58">
         <v>9940</v>
       </c>
       <c r="V55" s="58">
         <v>12669</v>
       </c>
       <c r="W55" s="58">
         <v>7984</v>
       </c>
       <c r="X55" s="58">
         <v>5804</v>
       </c>
       <c r="Y55" s="58">
         <v>6187</v>
       </c>
-      <c r="Z55" s="79">
+      <c r="Z55" s="70">
         <v>8153</v>
       </c>
       <c r="AA55" s="58">
         <v>11359</v>
       </c>
       <c r="AB55" s="58">
         <v>12163</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="58">
         <v>10560</v>
       </c>
       <c r="D56" s="58">
         <v>11167</v>
       </c>
       <c r="E56" s="58">
         <v>13466</v>
       </c>
       <c r="F56" s="58">
         <v>14655</v>
       </c>
       <c r="G56" s="58">
         <v>18683</v>
       </c>
       <c r="H56" s="58">
         <v>16455</v>
       </c>
       <c r="I56" s="58">
         <v>14716</v>
       </c>
       <c r="J56" s="58">
         <v>20536</v>
       </c>
-      <c r="K56" s="58">
+      <c r="K56" s="70">
         <v>23500</v>
       </c>
       <c r="L56" s="61">
         <v>18752</v>
       </c>
       <c r="M56" s="61">
         <v>19525</v>
       </c>
       <c r="N56" s="61">
         <v>22313</v>
       </c>
       <c r="O56" s="61">
         <v>20592</v>
       </c>
       <c r="P56" s="61">
         <v>18264</v>
       </c>
       <c r="Q56" s="62">
         <v>18310</v>
       </c>
       <c r="R56" s="62">
         <v>24210</v>
       </c>
       <c r="S56" s="62">
         <v>40842</v>
       </c>
       <c r="T56" s="58">
         <v>71025</v>
       </c>
       <c r="U56" s="58">
         <v>51220</v>
       </c>
       <c r="V56" s="58">
         <v>76434</v>
       </c>
       <c r="W56" s="58">
         <v>61379</v>
       </c>
       <c r="X56" s="58">
         <v>57836</v>
       </c>
       <c r="Y56" s="58">
         <v>64621</v>
       </c>
-      <c r="Z56" s="79">
+      <c r="Z56" s="70">
         <v>77486</v>
       </c>
       <c r="AA56" s="58">
         <v>122289</v>
       </c>
       <c r="AB56" s="58">
         <v>147995</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="58">
         <v>1086</v>
       </c>
       <c r="D57" s="58">
         <v>1004</v>
       </c>
       <c r="E57" s="58">
         <v>1431</v>
       </c>
       <c r="F57" s="58">
         <v>1990</v>
       </c>
       <c r="G57" s="58">
         <v>1776</v>
       </c>
       <c r="H57" s="58">
         <v>1923</v>
       </c>
       <c r="I57" s="58">
         <v>2381</v>
       </c>
       <c r="J57" s="58">
         <v>3124</v>
       </c>
-      <c r="K57" s="58">
+      <c r="K57" s="70">
         <v>3175</v>
       </c>
       <c r="L57" s="61">
         <v>3227</v>
       </c>
       <c r="M57" s="61">
         <v>3388</v>
       </c>
       <c r="N57" s="61">
         <v>2967</v>
       </c>
       <c r="O57" s="61">
         <v>3096</v>
       </c>
       <c r="P57" s="61">
         <v>2960</v>
       </c>
       <c r="Q57" s="62">
         <v>3573</v>
       </c>
       <c r="R57" s="62">
         <v>3743</v>
       </c>
       <c r="S57" s="62">
         <v>5568</v>
       </c>
       <c r="T57" s="58">
         <v>11907</v>
       </c>
       <c r="U57" s="58">
         <v>10258</v>
       </c>
       <c r="V57" s="58">
         <v>14132</v>
       </c>
       <c r="W57" s="58">
         <v>11394</v>
       </c>
       <c r="X57" s="58">
         <v>9584</v>
       </c>
       <c r="Y57" s="58">
         <v>9514</v>
       </c>
-      <c r="Z57" s="79">
+      <c r="Z57" s="70">
         <v>13092</v>
       </c>
       <c r="AA57" s="58">
         <v>20114</v>
       </c>
       <c r="AB57" s="58">
         <v>19767</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="58">
         <v>2783</v>
       </c>
       <c r="D58" s="58">
         <v>3991</v>
       </c>
       <c r="E58" s="58">
         <v>5725</v>
       </c>
       <c r="F58" s="58">
         <v>5803</v>
       </c>
       <c r="G58" s="58">
         <v>5120</v>
       </c>
       <c r="H58" s="58">
         <v>4750</v>
       </c>
       <c r="I58" s="58">
         <v>4614</v>
       </c>
       <c r="J58" s="58">
         <v>5645</v>
       </c>
-      <c r="K58" s="58">
+      <c r="K58" s="70">
         <v>5740</v>
       </c>
       <c r="L58" s="61">
         <v>5203</v>
       </c>
       <c r="M58" s="61">
         <v>4769</v>
       </c>
       <c r="N58" s="61">
         <v>4647</v>
       </c>
       <c r="O58" s="61">
         <v>5396</v>
       </c>
       <c r="P58" s="61">
         <v>6555</v>
       </c>
       <c r="Q58" s="62">
         <v>7143</v>
       </c>
       <c r="R58" s="62">
         <v>7518</v>
       </c>
       <c r="S58" s="62">
         <v>8635</v>
       </c>
       <c r="T58" s="58">
         <v>15836</v>
       </c>
       <c r="U58" s="58">
         <v>14640</v>
       </c>
       <c r="V58" s="58">
         <v>17058</v>
       </c>
       <c r="W58" s="58">
         <v>11792</v>
       </c>
       <c r="X58" s="58">
         <v>8789</v>
       </c>
       <c r="Y58" s="58">
         <v>9385</v>
       </c>
-      <c r="Z58" s="79">
+      <c r="Z58" s="70">
         <v>11530</v>
       </c>
       <c r="AA58" s="58">
         <v>15866</v>
       </c>
       <c r="AB58" s="58">
         <v>19634</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="58">
         <v>3235</v>
       </c>
       <c r="D59" s="58">
         <v>3009</v>
       </c>
       <c r="E59" s="58">
         <v>3393</v>
       </c>
       <c r="F59" s="58">
         <v>4318</v>
       </c>
       <c r="G59" s="58">
         <v>4284</v>
       </c>
       <c r="H59" s="58">
         <v>4254</v>
       </c>
       <c r="I59" s="58">
         <v>4584</v>
       </c>
       <c r="J59" s="58">
         <v>5354</v>
       </c>
-      <c r="K59" s="58">
+      <c r="K59" s="70">
         <v>5108</v>
       </c>
       <c r="L59" s="61">
         <v>6565</v>
       </c>
       <c r="M59" s="61">
         <v>5639</v>
       </c>
       <c r="N59" s="61">
         <v>4690</v>
       </c>
       <c r="O59" s="61">
         <v>5007</v>
       </c>
       <c r="P59" s="61">
         <v>3787</v>
       </c>
       <c r="Q59" s="62">
         <v>5679</v>
       </c>
       <c r="R59" s="62">
         <v>6722</v>
       </c>
       <c r="S59" s="62">
         <v>10371</v>
       </c>
       <c r="T59" s="58">
         <v>21474</v>
       </c>
       <c r="U59" s="58">
         <v>21827</v>
       </c>
       <c r="V59" s="58">
         <v>34836</v>
       </c>
       <c r="W59" s="58">
         <v>22432</v>
       </c>
       <c r="X59" s="58">
         <v>17914</v>
       </c>
       <c r="Y59" s="58">
         <v>18412</v>
       </c>
-      <c r="Z59" s="79">
+      <c r="Z59" s="70">
         <v>17536</v>
       </c>
       <c r="AA59" s="58">
         <v>32924</v>
       </c>
       <c r="AB59" s="58">
         <v>31308</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="D60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="E60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="F60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="G60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="H60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="I60" s="62" t="s">
         <v>84</v>
       </c>
       <c r="J60" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="K60" s="62" t="s">
+      <c r="K60" s="74" t="s">
         <v>84</v>
       </c>
       <c r="L60" s="61">
         <v>5504</v>
       </c>
       <c r="M60" s="61">
         <v>5391</v>
       </c>
       <c r="N60" s="61">
         <v>5146</v>
       </c>
       <c r="O60" s="61">
         <v>4804</v>
       </c>
       <c r="P60" s="61">
         <v>4816</v>
       </c>
       <c r="Q60" s="62">
         <v>5438</v>
       </c>
       <c r="R60" s="62">
         <v>5336</v>
       </c>
       <c r="S60" s="62">
         <v>8175</v>
       </c>
       <c r="T60" s="58">
         <v>15689</v>
       </c>
       <c r="U60" s="58">
         <v>12549</v>
       </c>
       <c r="V60" s="58">
         <v>18307</v>
       </c>
       <c r="W60" s="58">
         <v>14440</v>
       </c>
       <c r="X60" s="58">
         <v>10681</v>
       </c>
       <c r="Y60" s="58">
         <v>11182</v>
       </c>
-      <c r="Z60" s="79">
+      <c r="Z60" s="70">
         <v>14714</v>
       </c>
       <c r="AA60" s="58">
         <v>21894</v>
       </c>
       <c r="AB60" s="58">
         <v>22495</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C61" s="58">
         <v>1568</v>
       </c>
       <c r="D61" s="58">
         <v>1526</v>
       </c>
       <c r="E61" s="58">
         <v>2084</v>
       </c>
       <c r="F61" s="58">
         <v>2428</v>
       </c>
       <c r="G61" s="58">
         <v>2663</v>
       </c>
       <c r="H61" s="58">
         <v>2319</v>
       </c>
       <c r="I61" s="58">
         <v>2125</v>
       </c>
       <c r="J61" s="58">
         <v>3401</v>
       </c>
-      <c r="K61" s="58">
+      <c r="K61" s="70">
         <v>5236</v>
       </c>
       <c r="L61" s="61">
         <v>4055</v>
       </c>
       <c r="M61" s="61">
         <v>3394</v>
       </c>
       <c r="N61" s="61">
         <v>3399</v>
       </c>
       <c r="O61" s="61">
         <v>3652</v>
       </c>
       <c r="P61" s="61">
         <v>3211</v>
       </c>
       <c r="Q61" s="62">
         <v>4834</v>
       </c>
       <c r="R61" s="62">
         <v>5095</v>
       </c>
       <c r="S61" s="62">
         <v>4661</v>
       </c>
       <c r="T61" s="58">
         <v>8420</v>
       </c>
       <c r="U61" s="58">
         <v>8055</v>
       </c>
       <c r="V61" s="58">
         <v>11283</v>
       </c>
       <c r="W61" s="58">
         <v>7304</v>
       </c>
       <c r="X61" s="58">
         <v>5802</v>
       </c>
       <c r="Y61" s="58">
         <v>5768</v>
       </c>
-      <c r="Z61" s="79">
+      <c r="Z61" s="70">
         <v>6962</v>
       </c>
       <c r="AA61" s="58">
         <v>9495</v>
       </c>
       <c r="AB61" s="58">
         <v>10120</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C62" s="58">
         <v>4486</v>
       </c>
       <c r="D62" s="58">
         <v>4991</v>
       </c>
       <c r="E62" s="58">
         <v>4732</v>
       </c>
       <c r="F62" s="58">
         <v>5604</v>
       </c>
       <c r="G62" s="58">
         <v>5739</v>
       </c>
       <c r="H62" s="58">
         <v>5806</v>
       </c>
       <c r="I62" s="58">
         <v>6110</v>
       </c>
       <c r="J62" s="58">
         <v>6496</v>
       </c>
-      <c r="K62" s="58">
+      <c r="K62" s="70">
         <v>9081</v>
       </c>
       <c r="L62" s="61">
         <v>8003</v>
       </c>
       <c r="M62" s="61">
         <v>6633</v>
       </c>
       <c r="N62" s="61">
         <v>6045</v>
       </c>
       <c r="O62" s="61">
         <v>6583</v>
       </c>
       <c r="P62" s="61">
         <v>6639</v>
       </c>
       <c r="Q62" s="62">
         <v>9173</v>
       </c>
       <c r="R62" s="62">
         <v>9940</v>
       </c>
       <c r="S62" s="62">
         <v>9833</v>
       </c>
       <c r="T62" s="58">
         <v>15297</v>
       </c>
       <c r="U62" s="58">
         <v>14798</v>
       </c>
       <c r="V62" s="58">
         <v>17276</v>
       </c>
       <c r="W62" s="58">
         <v>11253</v>
       </c>
       <c r="X62" s="58">
         <v>8455</v>
       </c>
       <c r="Y62" s="58">
         <v>9618</v>
       </c>
-      <c r="Z62" s="79">
+      <c r="Z62" s="70">
         <v>12082</v>
       </c>
       <c r="AA62" s="58">
         <v>14357</v>
       </c>
       <c r="AB62" s="58">
         <v>15767</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C63" s="58">
         <v>769</v>
       </c>
       <c r="D63" s="58">
         <v>600</v>
       </c>
       <c r="E63" s="58">
         <v>1186</v>
       </c>
       <c r="F63" s="58">
         <v>1129</v>
       </c>
       <c r="G63" s="58">
         <v>929</v>
       </c>
       <c r="H63" s="58">
         <v>818</v>
       </c>
       <c r="I63" s="58">
         <v>1210</v>
       </c>
       <c r="J63" s="58">
         <v>3813</v>
       </c>
-      <c r="K63" s="58">
+      <c r="K63" s="70">
         <v>5156</v>
       </c>
       <c r="L63" s="61">
         <v>5543</v>
       </c>
       <c r="M63" s="61">
         <v>6421</v>
       </c>
       <c r="N63" s="61">
         <v>6213</v>
       </c>
       <c r="O63" s="61">
         <v>5775</v>
       </c>
       <c r="P63" s="61">
         <v>5197</v>
       </c>
       <c r="Q63" s="62">
         <v>5366</v>
       </c>
       <c r="R63" s="62">
         <v>6169</v>
       </c>
       <c r="S63" s="62">
         <v>10177</v>
       </c>
       <c r="T63" s="58">
         <v>16365</v>
       </c>
       <c r="U63" s="58">
         <v>16688</v>
       </c>
       <c r="V63" s="58">
         <v>22236</v>
       </c>
       <c r="W63" s="58">
         <v>13148</v>
       </c>
       <c r="X63" s="58">
         <v>10029</v>
       </c>
       <c r="Y63" s="58">
         <v>11042</v>
       </c>
-      <c r="Z63" s="79">
+      <c r="Z63" s="70">
         <v>12893</v>
       </c>
       <c r="AA63" s="58">
         <v>18133</v>
       </c>
       <c r="AB63" s="58">
         <v>20118</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="58">
         <v>569</v>
       </c>
       <c r="D64" s="58">
         <v>867</v>
       </c>
       <c r="E64" s="58">
         <v>1100</v>
       </c>
       <c r="F64" s="58">
         <v>1127</v>
       </c>
       <c r="G64" s="58">
         <v>957</v>
       </c>
       <c r="H64" s="58">
         <v>1566</v>
       </c>
       <c r="I64" s="58">
         <v>2204</v>
       </c>
       <c r="J64" s="58">
         <v>3642</v>
       </c>
-      <c r="K64" s="58">
+      <c r="K64" s="70">
         <v>6736</v>
       </c>
       <c r="L64" s="61">
         <v>7522</v>
       </c>
       <c r="M64" s="61">
         <v>7627</v>
       </c>
       <c r="N64" s="61">
         <v>8927</v>
       </c>
       <c r="O64" s="61">
         <v>7647</v>
       </c>
       <c r="P64" s="61">
         <v>7210</v>
       </c>
       <c r="Q64" s="62">
         <v>7199</v>
       </c>
       <c r="R64" s="62">
         <v>7973</v>
       </c>
       <c r="S64" s="62">
         <v>8898</v>
       </c>
       <c r="T64" s="58">
         <v>33766</v>
       </c>
       <c r="U64" s="58">
         <v>22865</v>
       </c>
       <c r="V64" s="58">
         <v>26392</v>
       </c>
       <c r="W64" s="58">
         <v>18517</v>
       </c>
       <c r="X64" s="58">
         <v>14500</v>
       </c>
       <c r="Y64" s="58">
         <v>14674</v>
       </c>
-      <c r="Z64" s="79">
+      <c r="Z64" s="70">
         <v>18292</v>
       </c>
       <c r="AA64" s="58">
         <v>26032</v>
       </c>
       <c r="AB64" s="58">
         <v>28243</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B65" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C65" s="58">
         <v>4353</v>
       </c>
       <c r="D65" s="58">
         <v>4227</v>
       </c>
       <c r="E65" s="58">
         <v>5878</v>
       </c>
       <c r="F65" s="58">
         <v>4845</v>
       </c>
       <c r="G65" s="58">
         <v>4332</v>
       </c>
       <c r="H65" s="58">
         <v>3112</v>
       </c>
       <c r="I65" s="58">
         <v>2596</v>
       </c>
       <c r="J65" s="58">
         <v>3616</v>
       </c>
-      <c r="K65" s="58">
+      <c r="K65" s="70">
         <v>3923</v>
       </c>
       <c r="L65" s="61">
         <v>4276</v>
       </c>
       <c r="M65" s="61">
         <v>3780</v>
       </c>
       <c r="N65" s="61">
         <v>3123</v>
       </c>
       <c r="O65" s="61">
         <v>3422</v>
       </c>
       <c r="P65" s="61">
         <v>3751</v>
       </c>
       <c r="Q65" s="62">
         <v>4417</v>
       </c>
       <c r="R65" s="62">
         <v>5736</v>
       </c>
       <c r="S65" s="62">
         <v>7421</v>
       </c>
       <c r="T65" s="58">
         <v>11409</v>
       </c>
       <c r="U65" s="58">
         <v>11844</v>
       </c>
       <c r="V65" s="58">
         <v>15543</v>
       </c>
       <c r="W65" s="58">
         <v>10946</v>
       </c>
       <c r="X65" s="58">
         <v>7837</v>
       </c>
       <c r="Y65" s="58">
         <v>8065</v>
       </c>
-      <c r="Z65" s="79">
+      <c r="Z65" s="70">
         <v>9650</v>
       </c>
       <c r="AA65" s="58">
         <v>12505</v>
       </c>
       <c r="AB65" s="58">
         <v>12301</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="58">
         <v>4430</v>
       </c>
       <c r="D66" s="58">
         <v>3865</v>
       </c>
       <c r="E66" s="58">
         <v>4340</v>
       </c>
       <c r="F66" s="58">
         <v>4465</v>
       </c>
       <c r="G66" s="58">
         <v>6388</v>
       </c>
       <c r="H66" s="58">
         <v>6037</v>
       </c>
       <c r="I66" s="58">
         <v>5956</v>
       </c>
       <c r="J66" s="58">
         <v>6425</v>
       </c>
-      <c r="K66" s="58">
+      <c r="K66" s="70">
         <v>6434</v>
       </c>
       <c r="L66" s="61">
         <v>6530</v>
       </c>
       <c r="M66" s="61">
         <v>6471</v>
       </c>
       <c r="N66" s="61">
         <v>5533</v>
       </c>
       <c r="O66" s="61">
         <v>5607</v>
       </c>
       <c r="P66" s="61">
         <v>4350</v>
       </c>
       <c r="Q66" s="62">
         <v>6531</v>
       </c>
       <c r="R66" s="62">
         <v>8360</v>
       </c>
       <c r="S66" s="62">
         <v>9083</v>
       </c>
       <c r="T66" s="58">
         <v>12913</v>
       </c>
       <c r="U66" s="58">
         <v>11740</v>
       </c>
       <c r="V66" s="58">
         <v>14155</v>
       </c>
       <c r="W66" s="58">
         <v>9351</v>
       </c>
       <c r="X66" s="58">
         <v>7277</v>
       </c>
       <c r="Y66" s="58">
         <v>7596</v>
       </c>
-      <c r="Z66" s="79">
+      <c r="Z66" s="70">
         <v>8834</v>
       </c>
       <c r="AA66" s="58">
         <v>12371</v>
       </c>
       <c r="AB66" s="58">
         <v>12347</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>25</v>
       </c>
       <c r="C67" s="58">
         <v>3897</v>
       </c>
       <c r="D67" s="58">
         <v>4066</v>
       </c>
       <c r="E67" s="58">
         <v>6626</v>
       </c>
       <c r="F67" s="58">
         <v>8939</v>
       </c>
       <c r="G67" s="58">
         <v>8361</v>
       </c>
       <c r="H67" s="58">
         <v>8430</v>
       </c>
       <c r="I67" s="58">
         <v>9904</v>
       </c>
       <c r="J67" s="58">
         <v>13245</v>
       </c>
-      <c r="K67" s="58">
+      <c r="K67" s="70">
         <v>11980</v>
       </c>
       <c r="L67" s="61">
         <v>11405</v>
       </c>
       <c r="M67" s="61">
         <v>12846</v>
       </c>
       <c r="N67" s="61">
         <v>11551</v>
       </c>
       <c r="O67" s="61">
         <v>11860</v>
       </c>
       <c r="P67" s="61">
         <v>9216</v>
       </c>
       <c r="Q67" s="62">
         <v>10837</v>
       </c>
       <c r="R67" s="62">
         <v>11305</v>
       </c>
       <c r="S67" s="62">
         <v>16492</v>
       </c>
       <c r="T67" s="58">
         <v>41439</v>
       </c>
       <c r="U67" s="58">
         <v>73196</v>
       </c>
       <c r="V67" s="58">
         <v>93838</v>
       </c>
       <c r="W67" s="58">
         <v>65455</v>
       </c>
       <c r="X67" s="58">
         <v>42273</v>
       </c>
       <c r="Y67" s="58">
         <v>46234</v>
       </c>
-      <c r="Z67" s="79">
+      <c r="Z67" s="70">
         <v>60455</v>
       </c>
       <c r="AA67" s="58">
         <v>89292</v>
       </c>
       <c r="AB67" s="58">
         <v>98563</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="D68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="E68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="F68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="G68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="H68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="I68" s="62" t="s">
         <v>84</v>
       </c>
       <c r="J68" s="62" t="s">
         <v>84</v>
       </c>
-      <c r="K68" s="62" t="s">
+      <c r="K68" s="74" t="s">
         <v>84</v>
       </c>
       <c r="L68" s="61">
         <v>823</v>
       </c>
       <c r="M68" s="61">
         <v>936</v>
       </c>
       <c r="N68" s="61">
         <v>1017</v>
       </c>
       <c r="O68" s="61">
         <v>1242</v>
       </c>
       <c r="P68" s="61">
         <v>1082</v>
       </c>
       <c r="Q68" s="62">
         <v>1111</v>
       </c>
       <c r="R68" s="62">
         <v>1144</v>
       </c>
       <c r="S68" s="62">
         <v>1125</v>
       </c>
       <c r="T68" s="58">
         <v>1910</v>
       </c>
       <c r="U68" s="58">
         <v>2126</v>
       </c>
       <c r="V68" s="58">
         <v>2537</v>
       </c>
       <c r="W68" s="58">
         <v>1710</v>
       </c>
       <c r="X68" s="58">
         <v>1233</v>
       </c>
       <c r="Y68" s="58">
         <v>1533</v>
       </c>
-      <c r="Z68" s="79">
+      <c r="Z68" s="70">
         <v>1842</v>
       </c>
       <c r="AA68" s="58">
         <v>2512</v>
       </c>
       <c r="AB68" s="58">
         <v>3009</v>
       </c>
     </row>
     <row r="69" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A69" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="63">
         <v>8685</v>
       </c>
       <c r="D69" s="63">
         <v>8897</v>
       </c>
       <c r="E69" s="63">
         <v>10908</v>
       </c>
       <c r="F69" s="63">
         <v>9444</v>
       </c>
       <c r="G69" s="63">
         <v>8866</v>
       </c>
       <c r="H69" s="63">
         <v>7616</v>
       </c>
       <c r="I69" s="63">
         <v>6994</v>
       </c>
       <c r="J69" s="63">
         <v>8958</v>
       </c>
-      <c r="K69" s="63">
+      <c r="K69" s="71">
         <v>10037</v>
       </c>
       <c r="L69" s="64">
         <v>6343</v>
       </c>
       <c r="M69" s="64">
         <v>5930</v>
       </c>
       <c r="N69" s="64">
         <v>6356</v>
       </c>
       <c r="O69" s="64">
         <v>6398</v>
       </c>
       <c r="P69" s="64">
         <v>6156</v>
       </c>
       <c r="Q69" s="65">
         <v>6936</v>
       </c>
       <c r="R69" s="65">
         <v>6933</v>
       </c>
       <c r="S69" s="65">
         <v>6995</v>
       </c>
       <c r="T69" s="63">
         <v>12394</v>
       </c>
       <c r="U69" s="63">
         <v>11104</v>
       </c>
       <c r="V69" s="63">
         <v>13429</v>
       </c>
       <c r="W69" s="63">
         <v>8018</v>
       </c>
       <c r="X69" s="63">
         <v>7044</v>
       </c>
       <c r="Y69" s="63">
         <v>7606</v>
       </c>
-      <c r="Z69" s="80">
+      <c r="Z69" s="71">
         <v>8948</v>
       </c>
       <c r="AA69" s="63">
         <v>12280</v>
       </c>
       <c r="AB69" s="63">
         <v>13273</v>
       </c>
     </row>
     <row r="70" spans="1:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="33"/>
-      <c r="B70" s="72" t="s">
+      <c r="B70" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="C70" s="72"/>
-[...3 lines deleted...]
-      <c r="G70" s="72"/>
+      <c r="C70" s="79"/>
+      <c r="D70" s="79"/>
+      <c r="E70" s="79"/>
+      <c r="F70" s="79"/>
+      <c r="G70" s="79"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
-      <c r="K70" s="1"/>
+      <c r="K70" s="3"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="5"/>
     </row>
     <row r="71" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="34"/>
-      <c r="B71" s="70" t="s">
+      <c r="B71" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="C71" s="71"/>
-[...2 lines deleted...]
-      <c r="F71" s="71"/>
+      <c r="C71" s="78"/>
+      <c r="D71" s="78"/>
+      <c r="E71" s="78"/>
+      <c r="F71" s="78"/>
       <c r="G71" s="22"/>
       <c r="H71" s="22"/>
       <c r="I71" s="22"/>
       <c r="J71" s="22"/>
-      <c r="K71" s="22"/>
+      <c r="K71" s="75"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
       <c r="N71" s="22"/>
       <c r="O71" s="22"/>
       <c r="P71" s="22"/>
       <c r="Q71" s="22"/>
       <c r="R71" s="22"/>
       <c r="S71" s="22"/>
       <c r="T71" s="22"/>
       <c r="U71" s="22"/>
       <c r="V71" s="22"/>
       <c r="W71" s="22"/>
       <c r="X71" s="22"/>
       <c r="Y71" s="22"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A72" s="34"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
     <row r="75" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="K75" s="1"/>
       <c r="T75" s="1"/>
     </row>
     <row r="77" spans="1:28" x14ac:dyDescent="0.25">
       <c r="P77" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:F71"/>
     <mergeCell ref="B70:G70"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B7:AB7"/>
     <mergeCell ref="B29:AB29"/>
     <mergeCell ref="B51:AB51"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>