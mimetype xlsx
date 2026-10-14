--- v0 (2026-04-23)
+++ v1 (2026-10-14)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
@@ -367,51 +372,51 @@
   <si>
     <t>Arrival of migrants in all flows</t>
   </si>
   <si>
     <t>SIC code  - 613101</t>
   </si>
   <si>
     <t>persons arrived through all streams for permanent or long-term residence</t>
   </si>
   <si>
     <t>the number of persons arriving in all streams for permanent or long-term residence in the reporting period</t>
   </si>
   <si>
     <t>karabekova Danagul</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -1102,65 +1107,65 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
@@ -1213,86 +1218,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2216,102 +2221,102 @@
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB77"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="B51" sqref="B51:AB51"/>
+      <selection pane="bottomLeft" activeCell="M73" sqref="M73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="10" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="70" t="s">
+      <c r="B2" s="66" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="70"/>
-[...24 lines deleted...]
-      <c r="AB2" s="71"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="67"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
       <c r="AB5" s="6" t="s">
         <v>19</v>
@@ -2380,110 +2385,110 @@
         <v>2018</v>
       </c>
       <c r="V6" s="9">
         <v>2019</v>
       </c>
       <c r="W6" s="18">
         <v>2020</v>
       </c>
       <c r="X6" s="18">
         <v>2021</v>
       </c>
       <c r="Y6" s="10">
         <v>2022</v>
       </c>
       <c r="Z6" s="10">
         <v>2023</v>
       </c>
       <c r="AA6" s="10">
         <v>2024</v>
       </c>
       <c r="AB6" s="10">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="69"/>
-[...24 lines deleted...]
-      <c r="AB7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="68"/>
+      <c r="AB7" s="69"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="39">
         <v>324141</v>
       </c>
       <c r="D8" s="39">
         <v>325276</v>
       </c>
       <c r="E8" s="39">
         <v>327303</v>
       </c>
       <c r="F8" s="39">
         <v>357342</v>
       </c>
       <c r="G8" s="39">
         <v>386247</v>
       </c>
       <c r="H8" s="39">
         <v>373434</v>
       </c>
       <c r="I8" s="39">
         <v>361788</v>
       </c>
       <c r="J8" s="39">
         <v>365137</v>
       </c>
       <c r="K8" s="39">
-        <v>391068</v>
+        <v>391251</v>
       </c>
       <c r="L8" s="39">
         <v>405489</v>
       </c>
       <c r="M8" s="39">
         <v>407224</v>
       </c>
       <c r="N8" s="39">
         <v>402065</v>
       </c>
       <c r="O8" s="39">
         <v>365257</v>
       </c>
       <c r="P8" s="39">
         <v>360669</v>
       </c>
       <c r="Q8" s="39">
         <v>422232</v>
       </c>
       <c r="R8" s="39">
         <v>471629</v>
       </c>
       <c r="S8" s="39">
         <v>629654</v>
       </c>
@@ -3385,51 +3390,51 @@
       <c r="C19" s="39">
         <v>4733</v>
       </c>
       <c r="D19" s="39">
         <v>4319</v>
       </c>
       <c r="E19" s="39">
         <v>6690</v>
       </c>
       <c r="F19" s="39">
         <v>6310</v>
       </c>
       <c r="G19" s="39">
         <v>4828</v>
       </c>
       <c r="H19" s="39">
         <v>6919</v>
       </c>
       <c r="I19" s="39">
         <v>6925</v>
       </c>
       <c r="J19" s="39">
         <v>7646</v>
       </c>
       <c r="K19" s="39">
-        <v>9432</v>
+        <v>9615</v>
       </c>
       <c r="L19" s="39">
         <v>11467</v>
       </c>
       <c r="M19" s="39">
         <v>11943</v>
       </c>
       <c r="N19" s="39">
         <v>11800</v>
       </c>
       <c r="O19" s="39">
         <v>11837</v>
       </c>
       <c r="P19" s="39">
         <v>10609</v>
       </c>
       <c r="Q19" s="39">
         <v>13083</v>
       </c>
       <c r="R19" s="39">
         <v>15310</v>
       </c>
       <c r="S19" s="39">
         <v>21648</v>
       </c>
@@ -4214,110 +4219,110 @@
         <v>96680</v>
       </c>
       <c r="V28" s="39">
         <v>76878</v>
       </c>
       <c r="W28" s="39">
         <v>63692</v>
       </c>
       <c r="X28" s="39">
         <v>57629</v>
       </c>
       <c r="Y28" s="39">
         <v>52383</v>
       </c>
       <c r="Z28" s="39">
         <v>79134</v>
       </c>
       <c r="AA28" s="40">
         <v>130465</v>
       </c>
       <c r="AB28" s="40">
         <v>153088</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="67" t="s">
+      <c r="B29" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="67"/>
-[...24 lines deleted...]
-      <c r="AB29" s="68"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
+      <c r="Z29" s="70"/>
+      <c r="AA29" s="70"/>
+      <c r="AB29" s="69"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="40">
         <v>259311</v>
       </c>
       <c r="D30" s="40">
         <v>253824</v>
       </c>
       <c r="E30" s="40">
         <v>234759</v>
       </c>
       <c r="F30" s="40">
         <v>258331</v>
       </c>
       <c r="G30" s="40">
         <v>280707</v>
       </c>
       <c r="H30" s="40">
         <v>269513</v>
       </c>
       <c r="I30" s="40">
         <v>261874</v>
       </c>
       <c r="J30" s="40">
         <v>247669</v>
       </c>
       <c r="K30" s="40">
-        <v>262176</v>
+        <v>262359</v>
       </c>
       <c r="L30" s="40">
         <v>278780</v>
       </c>
       <c r="M30" s="40">
         <v>283538</v>
       </c>
       <c r="N30" s="40">
         <v>281236</v>
       </c>
       <c r="O30" s="40">
         <v>251265</v>
       </c>
       <c r="P30" s="40">
         <v>255752</v>
       </c>
       <c r="Q30" s="40">
         <v>303894</v>
       </c>
       <c r="R30" s="40">
         <v>336006</v>
       </c>
       <c r="S30" s="40">
         <v>454278</v>
       </c>
@@ -4960,53 +4965,51 @@
       </c>
       <c r="C38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="K38" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K38" s="12"/>
       <c r="L38" s="40">
         <v>7076</v>
       </c>
       <c r="M38" s="40">
         <v>6739</v>
       </c>
       <c r="N38" s="40">
         <v>7502</v>
       </c>
       <c r="O38" s="40">
         <v>7319</v>
       </c>
       <c r="P38" s="40">
         <v>6962</v>
       </c>
       <c r="Q38" s="40">
         <v>8748</v>
       </c>
       <c r="R38" s="40">
         <v>10965</v>
       </c>
       <c r="S38" s="40">
         <v>12498</v>
       </c>
       <c r="T38" s="40">
@@ -5219,51 +5222,51 @@
       <c r="C41" s="40">
         <v>3895</v>
       </c>
       <c r="D41" s="40">
         <v>3677</v>
       </c>
       <c r="E41" s="40">
         <v>5382</v>
       </c>
       <c r="F41" s="40">
         <v>5036</v>
       </c>
       <c r="G41" s="40">
         <v>3729</v>
       </c>
       <c r="H41" s="40">
         <v>5917</v>
       </c>
       <c r="I41" s="40">
         <v>5670</v>
       </c>
       <c r="J41" s="40">
         <v>3702</v>
       </c>
       <c r="K41" s="40">
-        <v>4266</v>
+        <v>4449</v>
       </c>
       <c r="L41" s="40">
         <v>5894</v>
       </c>
       <c r="M41" s="40">
         <v>5498</v>
       </c>
       <c r="N41" s="40">
         <v>5577</v>
       </c>
       <c r="O41" s="40">
         <v>6060</v>
       </c>
       <c r="P41" s="40">
         <v>5411</v>
       </c>
       <c r="Q41" s="40">
         <v>7712</v>
       </c>
       <c r="R41" s="40">
         <v>9135</v>
       </c>
       <c r="S41" s="40">
         <v>11460</v>
       </c>
@@ -6048,79 +6051,79 @@
         <v>96680</v>
       </c>
       <c r="V50" s="40">
         <v>76878</v>
       </c>
       <c r="W50" s="40">
         <v>63692</v>
       </c>
       <c r="X50" s="40">
         <v>57629</v>
       </c>
       <c r="Y50" s="40">
         <v>52383</v>
       </c>
       <c r="Z50" s="40">
         <v>79134</v>
       </c>
       <c r="AA50" s="40">
         <v>130465</v>
       </c>
       <c r="AB50" s="40">
         <v>153088</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="66" t="s">
+      <c r="B51" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="66"/>
-[...24 lines deleted...]
-      <c r="AB51" s="68"/>
+      <c r="C51" s="71"/>
+      <c r="D51" s="71"/>
+      <c r="E51" s="71"/>
+      <c r="F51" s="71"/>
+      <c r="G51" s="71"/>
+      <c r="H51" s="71"/>
+      <c r="I51" s="71"/>
+      <c r="J51" s="71"/>
+      <c r="K51" s="71"/>
+      <c r="L51" s="71"/>
+      <c r="M51" s="71"/>
+      <c r="N51" s="71"/>
+      <c r="O51" s="71"/>
+      <c r="P51" s="71"/>
+      <c r="Q51" s="71"/>
+      <c r="R51" s="71"/>
+      <c r="S51" s="71"/>
+      <c r="T51" s="71"/>
+      <c r="U51" s="71"/>
+      <c r="V51" s="71"/>
+      <c r="W51" s="71"/>
+      <c r="X51" s="71"/>
+      <c r="Y51" s="71"/>
+      <c r="Z51" s="71"/>
+      <c r="AA51" s="71"/>
+      <c r="AB51" s="69"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B52" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="41">
         <v>64830</v>
       </c>
       <c r="D52" s="41">
         <v>71452</v>
       </c>
       <c r="E52" s="41">
         <v>92544</v>
       </c>
       <c r="F52" s="41">
         <v>99011</v>
       </c>
       <c r="G52" s="41">
         <v>105390</v>
       </c>
       <c r="H52" s="41">
         <v>103921</v>
       </c>
       <c r="I52" s="41">
         <v>99914</v>