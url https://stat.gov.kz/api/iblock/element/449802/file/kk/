--- v0 (2026-04-14)
+++ v1 (2026-10-07)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\КАЗ\МН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{540D2B0E-2BD4-4C94-B2D2-73CE65D3EA1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="93">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
@@ -354,51 +353,51 @@
       <t>2000-2008 жылдарға деректер Оңтүстік Қазақстан облысы бойынша.</t>
     </r>
   </si>
   <si>
     <t>Барлық ағындар бойынша мигранттардың кетуі</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша тұрақты немесе ұзақ мерзімді тұру үшін кеткен адамдар</t>
   </si>
   <si>
     <t>есепті кезеңде барлық ағындар бойынша тұрақты немесе ұзақ мерзімге тұру үшін кеткен адамдар саны</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1123,66 +1122,66 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="31" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="24"/>
+    <cellStyle name="Нейтральный 2" xfId="25"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 3" xfId="27"/>
+    <cellStyle name="Обычный 2 4" xfId="23"/>
+    <cellStyle name="Обычный 2 5" xfId="32"/>
+    <cellStyle name="Обычный 3" xfId="33"/>
+    <cellStyle name="Обычный 3 2" xfId="30"/>
+    <cellStyle name="Обычный 4" xfId="29"/>
+    <cellStyle name="Обычный 4 2" xfId="34"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
     <cellStyle name="Плохой" xfId="8" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Примечание 2" xfId="26"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="7" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1236,119 +1235,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1492,51 +1457,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="24" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="24"/>
     <col min="257" max="257" width="44.28515625" style="24" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="24" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="24"/>
     <col min="513" max="513" width="44.28515625" style="24" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="24" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="24"/>
     <col min="769" max="769" width="44.28515625" style="24" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="24" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="24"/>
     <col min="1025" max="1025" width="44.28515625" style="24" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="24" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="24"/>
     <col min="1281" max="1281" width="44.28515625" style="24" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="24" customWidth="1"/>
@@ -1896,64 +1861,64 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="25"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="25"/>
       <c r="B26" s="25"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="25"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="25"/>
       <c r="B28" s="25"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="26"/>
       <c r="B29" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="28" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="28"/>
     <col min="4" max="4" width="51.7109375" style="28" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="29"/>
     <col min="257" max="257" width="4.5703125" style="29" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="29" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="29"/>
     <col min="260" max="260" width="51.7109375" style="29" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="29"/>
     <col min="513" max="513" width="4.5703125" style="29" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="29" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="29"/>
     <col min="516" max="516" width="51.7109375" style="29" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="29"/>
     <col min="769" max="769" width="4.5703125" style="29" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="29" customWidth="1"/>
@@ -2349,57 +2314,57 @@
       </c>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="31"/>
       <c r="D15" s="31"/>
       <c r="X15" s="28"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="73"/>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB75"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A161" sqref="A161"/>
-      <selection pane="bottomLeft" activeCell="B51" sqref="B51:AB51"/>
+      <selection pane="bottomLeft" activeCell="AB5" sqref="AB5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="42" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="42" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="42"/>
     <col min="5" max="5" width="9.7109375" style="42" customWidth="1"/>
     <col min="6" max="10" width="9.140625" style="42"/>
     <col min="11" max="11" width="9.140625" style="44"/>
     <col min="12" max="19" width="9.140625" style="42"/>
     <col min="20" max="20" width="9.140625" style="44"/>
     <col min="21" max="21" width="9.140625" style="42"/>
     <col min="22" max="22" width="10" style="42" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="42"/>
     <col min="26" max="26" width="9.7109375" style="42" customWidth="1"/>
     <col min="27" max="28" width="10.28515625" style="42" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
         <v>84</v>
       </c>
       <c r="B2" s="78" t="s">