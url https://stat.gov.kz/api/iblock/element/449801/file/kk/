--- v0 (2026-04-14)
+++ v1 (2026-10-07)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\КАЗ\МН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0ACE6652-26BE-4B4E-B0B2-9DF8514804B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
@@ -351,52 +350,52 @@
   <si>
     <t>Барлық ағындар бойынша мигранттардың келуі</t>
   </si>
   <si>
     <t>СКК коды - 613101</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар</t>
   </si>
   <si>
     <t>есепті кезеңде барлық ағындар бойынша тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="40" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -626,56 +625,50 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -938,53 +931,53 @@
     <xf numFmtId="0" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1047,164 +1040,159 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="27" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="23"/>
+    <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="34" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 3" xfId="26"/>
+    <cellStyle name="Обычный 2 4" xfId="22"/>
+    <cellStyle name="Обычный 2 5" xfId="31"/>
+    <cellStyle name="Обычный 3" xfId="32"/>
+    <cellStyle name="Обычный 3 2" xfId="29"/>
+    <cellStyle name="Обычный 4" xfId="28"/>
+    <cellStyle name="Обычный 4 2" xfId="33"/>
+    <cellStyle name="Обычный 5" xfId="34"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Примечание 2" xfId="25"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1258,119 +1246,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1514,51 +1468,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="33" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="33" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="33"/>
     <col min="257" max="257" width="44.28515625" style="33" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="33" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="33"/>
     <col min="513" max="513" width="44.28515625" style="33" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="33" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="33"/>
     <col min="769" max="769" width="44.28515625" style="33" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="33" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="33"/>
     <col min="1025" max="1025" width="44.28515625" style="33" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="33" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="33"/>
     <col min="1281" max="1281" width="44.28515625" style="33" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="33" customWidth="1"/>
@@ -1718,264 +1672,264 @@
     <col min="14339" max="14592" width="9.140625" style="33"/>
     <col min="14593" max="14593" width="44.28515625" style="33" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="33" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="33"/>
     <col min="14849" max="14849" width="44.28515625" style="33" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="33" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="33"/>
     <col min="15105" max="15105" width="44.28515625" style="33" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="33" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="33"/>
     <col min="15361" max="15361" width="44.28515625" style="33" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="33" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="33"/>
     <col min="15617" max="15617" width="44.28515625" style="33" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="33" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="33"/>
     <col min="15873" max="15873" width="44.28515625" style="33" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="33" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="33"/>
     <col min="16129" max="16129" width="44.28515625" style="33" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="33" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="69"/>
-      <c r="B1" s="69"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="55">
+      <c r="B2" s="51">
         <v>613101</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="57" t="s">
+      <c r="B4" s="53" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="55" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="58" t="s">
+      <c r="A7" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="59" t="s">
+      <c r="B7" s="55" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="54" t="s">
+      <c r="A8" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A9" s="54" t="s">
+      <c r="A9" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="59" t="s">
+      <c r="B9" s="55" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="60" t="s">
+      <c r="B10" s="56" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="60" t="s">
+      <c r="B11" s="56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="61" t="s">
+      <c r="B12" s="57" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="63" t="s">
+      <c r="B13" s="59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="58" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="62" t="s">
+      <c r="A15" s="58" t="s">
         <v>68</v>
       </c>
-      <c r="B15" s="63" t="s">
+      <c r="B15" s="59" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="64">
+      <c r="B16" s="60">
         <v>46142</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="54" t="s">
+      <c r="A17" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="64">
+      <c r="B17" s="60">
         <v>46507</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="54" t="s">
+      <c r="A18" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="61" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="54" t="s">
+      <c r="A20" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="66" t="s">
+      <c r="B20" s="62" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="67" t="s">
+      <c r="B21" s="63" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="34"/>
       <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="34"/>
       <c r="B23" s="34"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="34"/>
       <c r="B24" s="34"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="34"/>
       <c r="B25" s="34"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="34"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="34"/>
       <c r="B27" s="34"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="34"/>
       <c r="B28" s="34"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="35"/>
       <c r="B29" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="37" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="37" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="37"/>
     <col min="4" max="4" width="51.7109375" style="37" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="38"/>
     <col min="257" max="257" width="4.5703125" style="38" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="38" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="38"/>
     <col min="260" max="260" width="51.7109375" style="38" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="38"/>
     <col min="513" max="513" width="4.5703125" style="38" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="38" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="38"/>
     <col min="516" max="516" width="51.7109375" style="38" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="38"/>
     <col min="769" max="769" width="4.5703125" style="38" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="38" customWidth="1"/>
@@ -2356,120 +2310,120 @@
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="39"/>
       <c r="D12" s="42"/>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="36"/>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="42"/>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B14" s="44" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="40"/>
       <c r="D15" s="40"/>
       <c r="X15" s="37"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="70"/>
-[...2 lines deleted...]
-      <c r="D19" s="70"/>
+      <c r="A19" s="65"/>
+      <c r="B19" s="65"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB77"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A161" sqref="A161"/>
-      <selection pane="bottomLeft" activeCell="B51" sqref="B51:AB51"/>
+      <selection pane="bottomLeft" activeCell="S58" sqref="S58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="76" t="s">
+      <c r="B2" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="76"/>
-[...24 lines deleted...]
-      <c r="AB2" s="77"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="70"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="71"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
       <c r="AB5" s="6" t="s">
         <v>24</v>
@@ -2533,3752 +2487,3750 @@
       </c>
       <c r="T6" s="9">
         <v>2017</v>
       </c>
       <c r="U6" s="8">
         <v>2018</v>
       </c>
       <c r="V6" s="10">
         <v>2019</v>
       </c>
       <c r="W6" s="11">
         <v>2020</v>
       </c>
       <c r="X6" s="11">
         <v>2021</v>
       </c>
       <c r="Y6" s="12">
         <v>2022</v>
       </c>
       <c r="Z6" s="12">
         <v>2023</v>
       </c>
       <c r="AA6" s="12">
         <v>2024</v>
       </c>
-      <c r="AB6" s="68">
+      <c r="AB6" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="78" t="s">
+      <c r="B7" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="78"/>
-[...24 lines deleted...]
-      <c r="AB7" s="79"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="73"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="48">
         <v>324141</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="48">
         <v>325276</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="48">
         <v>327303</v>
       </c>
-      <c r="F8" s="50">
+      <c r="F8" s="48">
         <v>357342</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="48">
         <v>386247</v>
       </c>
-      <c r="H8" s="50">
+      <c r="H8" s="48">
         <v>373434</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I8" s="48">
         <v>361788</v>
       </c>
-      <c r="J8" s="50">
+      <c r="J8" s="48">
         <v>365137</v>
       </c>
-      <c r="K8" s="50">
-[...2 lines deleted...]
-      <c r="L8" s="50">
+      <c r="K8" s="48">
+        <v>391251</v>
+      </c>
+      <c r="L8" s="48">
         <v>405489</v>
       </c>
-      <c r="M8" s="50">
+      <c r="M8" s="48">
         <v>407224</v>
       </c>
-      <c r="N8" s="50">
+      <c r="N8" s="48">
         <v>402065</v>
       </c>
-      <c r="O8" s="50">
+      <c r="O8" s="48">
         <v>365257</v>
       </c>
-      <c r="P8" s="50">
+      <c r="P8" s="48">
         <v>360669</v>
       </c>
-      <c r="Q8" s="50">
+      <c r="Q8" s="48">
         <v>422232</v>
       </c>
-      <c r="R8" s="50">
+      <c r="R8" s="48">
         <v>471629</v>
       </c>
-      <c r="S8" s="50">
+      <c r="S8" s="48">
         <v>629654</v>
       </c>
-      <c r="T8" s="50">
+      <c r="T8" s="48">
         <v>942153</v>
       </c>
-      <c r="U8" s="50">
+      <c r="U8" s="48">
         <v>899664</v>
       </c>
-      <c r="V8" s="50">
+      <c r="V8" s="48">
         <v>1122174</v>
       </c>
-      <c r="W8" s="50">
+      <c r="W8" s="48">
         <v>856319</v>
       </c>
-      <c r="X8" s="50">
+      <c r="X8" s="48">
         <v>767473</v>
       </c>
-      <c r="Y8" s="50">
+      <c r="Y8" s="48">
         <v>820458</v>
       </c>
-      <c r="Z8" s="50">
+      <c r="Z8" s="48">
         <v>1048960</v>
       </c>
-      <c r="AA8" s="51">
+      <c r="AA8" s="49">
         <v>1539619</v>
       </c>
-      <c r="AB8" s="51">
+      <c r="AB8" s="49">
         <v>1739358</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28">
         <v>100000000</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L9" s="50">
+      <c r="L9" s="48">
         <v>14387</v>
       </c>
-      <c r="M9" s="50">
+      <c r="M9" s="48">
         <v>13264</v>
       </c>
-      <c r="N9" s="50">
+      <c r="N9" s="48">
         <v>14244</v>
       </c>
-      <c r="O9" s="50">
+      <c r="O9" s="48">
         <v>12471</v>
       </c>
-      <c r="P9" s="50">
+      <c r="P9" s="48">
         <v>8819</v>
       </c>
-      <c r="Q9" s="50">
+      <c r="Q9" s="48">
         <v>12700</v>
       </c>
-      <c r="R9" s="50">
+      <c r="R9" s="48">
         <v>16667</v>
       </c>
-      <c r="S9" s="50">
+      <c r="S9" s="48">
         <v>17934</v>
       </c>
-      <c r="T9" s="50">
+      <c r="T9" s="48">
         <v>30461</v>
       </c>
-      <c r="U9" s="50">
+      <c r="U9" s="48">
         <v>24860</v>
       </c>
-      <c r="V9" s="50">
+      <c r="V9" s="48">
         <v>27808</v>
       </c>
-      <c r="W9" s="50">
+      <c r="W9" s="48">
         <v>17462</v>
       </c>
-      <c r="X9" s="50">
+      <c r="X9" s="48">
         <v>15678</v>
       </c>
-      <c r="Y9" s="50">
+      <c r="Y9" s="48">
         <v>16076</v>
       </c>
-      <c r="Z9" s="50">
+      <c r="Z9" s="48">
         <v>19965</v>
       </c>
-      <c r="AA9" s="51">
+      <c r="AA9" s="49">
         <v>29483</v>
       </c>
-      <c r="AB9" s="51">
+      <c r="AB9" s="49">
         <v>30569</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="48">
         <v>17039</v>
       </c>
-      <c r="D10" s="50">
+      <c r="D10" s="48">
         <v>15282</v>
       </c>
-      <c r="E10" s="50">
+      <c r="E10" s="48">
         <v>18321</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F10" s="48">
         <v>20067</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="48">
         <v>19955</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="48">
         <v>20364</v>
       </c>
-      <c r="I10" s="50">
+      <c r="I10" s="48">
         <v>20401</v>
       </c>
-      <c r="J10" s="50">
+      <c r="J10" s="48">
         <v>18075</v>
       </c>
-      <c r="K10" s="50">
+      <c r="K10" s="48">
         <v>15337</v>
       </c>
-      <c r="L10" s="50">
+      <c r="L10" s="48">
         <v>15305</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M10" s="48">
         <v>15048</v>
       </c>
-      <c r="N10" s="50">
+      <c r="N10" s="48">
         <v>14322</v>
       </c>
-      <c r="O10" s="50">
+      <c r="O10" s="48">
         <v>13355</v>
       </c>
-      <c r="P10" s="50">
+      <c r="P10" s="48">
         <v>13492</v>
       </c>
-      <c r="Q10" s="50">
+      <c r="Q10" s="48">
         <v>14645</v>
       </c>
-      <c r="R10" s="50">
+      <c r="R10" s="48">
         <v>21374</v>
       </c>
-      <c r="S10" s="50">
+      <c r="S10" s="48">
         <v>20587</v>
       </c>
-      <c r="T10" s="50">
+      <c r="T10" s="48">
         <v>38590</v>
       </c>
-      <c r="U10" s="50">
+      <c r="U10" s="48">
         <v>30716</v>
       </c>
-      <c r="V10" s="50">
+      <c r="V10" s="48">
         <v>39008</v>
       </c>
-      <c r="W10" s="50">
+      <c r="W10" s="48">
         <v>29264</v>
       </c>
-      <c r="X10" s="50">
+      <c r="X10" s="48">
         <v>27363</v>
       </c>
-      <c r="Y10" s="50">
+      <c r="Y10" s="48">
         <v>30252</v>
       </c>
-      <c r="Z10" s="50">
+      <c r="Z10" s="48">
         <v>35361</v>
       </c>
-      <c r="AA10" s="51">
+      <c r="AA10" s="49">
         <v>51521</v>
       </c>
-      <c r="AB10" s="51">
+      <c r="AB10" s="49">
         <v>62131</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="48">
         <v>9354</v>
       </c>
-      <c r="D11" s="50">
+      <c r="D11" s="48">
         <v>12110</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E11" s="48">
         <v>14779</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F11" s="48">
         <v>14116</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="48">
         <v>16032</v>
       </c>
-      <c r="H11" s="50">
+      <c r="H11" s="48">
         <v>15064</v>
       </c>
-      <c r="I11" s="50">
+      <c r="I11" s="48">
         <v>15048</v>
       </c>
-      <c r="J11" s="50">
+      <c r="J11" s="48">
         <v>15375</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K11" s="48">
         <v>12807</v>
       </c>
-      <c r="L11" s="50">
+      <c r="L11" s="48">
         <v>10422</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="48">
         <v>17347</v>
       </c>
-      <c r="N11" s="50">
+      <c r="N11" s="48">
         <v>9517</v>
       </c>
-      <c r="O11" s="50">
+      <c r="O11" s="48">
         <v>8362</v>
       </c>
-      <c r="P11" s="50">
+      <c r="P11" s="48">
         <v>14615</v>
       </c>
-      <c r="Q11" s="50">
+      <c r="Q11" s="48">
         <v>19294</v>
       </c>
-      <c r="R11" s="50">
+      <c r="R11" s="48">
         <v>15572</v>
       </c>
-      <c r="S11" s="50">
+      <c r="S11" s="48">
         <v>21932</v>
       </c>
-      <c r="T11" s="50">
+      <c r="T11" s="48">
         <v>36744</v>
       </c>
-      <c r="U11" s="50">
+      <c r="U11" s="48">
         <v>30543</v>
       </c>
-      <c r="V11" s="50">
+      <c r="V11" s="48">
         <v>39674</v>
       </c>
-      <c r="W11" s="50">
+      <c r="W11" s="48">
         <v>33924</v>
       </c>
-      <c r="X11" s="50">
+      <c r="X11" s="48">
         <v>28527</v>
       </c>
-      <c r="Y11" s="50">
+      <c r="Y11" s="48">
         <v>30584</v>
       </c>
-      <c r="Z11" s="50">
+      <c r="Z11" s="48">
         <v>37459</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA11" s="49">
         <v>59985</v>
       </c>
-      <c r="AB11" s="51">
+      <c r="AB11" s="49">
         <v>66785</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C12" s="48">
         <v>21002</v>
       </c>
-      <c r="D12" s="50">
+      <c r="D12" s="48">
         <v>25420</v>
       </c>
-      <c r="E12" s="50">
+      <c r="E12" s="48">
         <v>33246</v>
       </c>
-      <c r="F12" s="50">
+      <c r="F12" s="48">
         <v>37387</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G12" s="48">
         <v>47003</v>
       </c>
-      <c r="H12" s="50">
+      <c r="H12" s="48">
         <v>40728</v>
       </c>
-      <c r="I12" s="50">
+      <c r="I12" s="48">
         <v>37657</v>
       </c>
-      <c r="J12" s="50">
+      <c r="J12" s="48">
         <v>40008</v>
       </c>
-      <c r="K12" s="50">
+      <c r="K12" s="48">
         <v>37119</v>
       </c>
-      <c r="L12" s="50">
+      <c r="L12" s="48">
         <v>27243</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M12" s="48">
         <v>27675</v>
       </c>
-      <c r="N12" s="50">
+      <c r="N12" s="48">
         <v>30767</v>
       </c>
-      <c r="O12" s="50">
+      <c r="O12" s="48">
         <v>27281</v>
       </c>
-      <c r="P12" s="50">
+      <c r="P12" s="48">
         <v>25783</v>
       </c>
-      <c r="Q12" s="50">
+      <c r="Q12" s="48">
         <v>25406</v>
       </c>
-      <c r="R12" s="50">
+      <c r="R12" s="48">
         <v>31447</v>
       </c>
-      <c r="S12" s="50">
+      <c r="S12" s="48">
         <v>51471</v>
       </c>
-      <c r="T12" s="50">
+      <c r="T12" s="48">
         <v>82314</v>
       </c>
-      <c r="U12" s="50">
+      <c r="U12" s="48">
         <v>58577</v>
       </c>
-      <c r="V12" s="50">
+      <c r="V12" s="48">
         <v>87180</v>
       </c>
-      <c r="W12" s="50">
+      <c r="W12" s="48">
         <v>71482</v>
       </c>
-      <c r="X12" s="50">
+      <c r="X12" s="48">
         <v>67534</v>
       </c>
-      <c r="Y12" s="50">
+      <c r="Y12" s="48">
         <v>81965</v>
       </c>
-      <c r="Z12" s="50">
+      <c r="Z12" s="48">
         <v>98033</v>
       </c>
-      <c r="AA12" s="51">
+      <c r="AA12" s="49">
         <v>152847</v>
       </c>
-      <c r="AB12" s="51">
+      <c r="AB12" s="49">
         <v>185156</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="48">
         <v>3838</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D13" s="48">
         <v>4470</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="48">
         <v>4162</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F13" s="48">
         <v>4693</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="48">
         <v>5053</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H13" s="48">
         <v>7905</v>
       </c>
-      <c r="I13" s="50">
+      <c r="I13" s="48">
         <v>6979</v>
       </c>
-      <c r="J13" s="50">
+      <c r="J13" s="48">
         <v>9671</v>
       </c>
-      <c r="K13" s="50">
+      <c r="K13" s="48">
         <v>10314</v>
       </c>
-      <c r="L13" s="50">
+      <c r="L13" s="48">
         <v>9859</v>
       </c>
-      <c r="M13" s="50">
+      <c r="M13" s="48">
         <v>9690</v>
       </c>
-      <c r="N13" s="50">
+      <c r="N13" s="48">
         <v>8101</v>
       </c>
-      <c r="O13" s="50">
+      <c r="O13" s="48">
         <v>8424</v>
       </c>
-      <c r="P13" s="50">
+      <c r="P13" s="48">
         <v>8318</v>
       </c>
-      <c r="Q13" s="50">
+      <c r="Q13" s="48">
         <v>11452</v>
       </c>
-      <c r="R13" s="50">
+      <c r="R13" s="48">
         <v>12088</v>
       </c>
-      <c r="S13" s="50">
+      <c r="S13" s="48">
         <v>14880</v>
       </c>
-      <c r="T13" s="50">
+      <c r="T13" s="48">
         <v>24184</v>
       </c>
-      <c r="U13" s="50">
+      <c r="U13" s="48">
         <v>19610</v>
       </c>
-      <c r="V13" s="50">
+      <c r="V13" s="48">
         <v>25020</v>
       </c>
-      <c r="W13" s="50">
+      <c r="W13" s="48">
         <v>20540</v>
       </c>
-      <c r="X13" s="50">
+      <c r="X13" s="48">
         <v>18511</v>
       </c>
-      <c r="Y13" s="50">
+      <c r="Y13" s="48">
         <v>19124</v>
       </c>
-      <c r="Z13" s="50">
+      <c r="Z13" s="48">
         <v>28978</v>
       </c>
-      <c r="AA13" s="51">
+      <c r="AA13" s="49">
         <v>39550</v>
       </c>
-      <c r="AB13" s="51">
+      <c r="AB13" s="49">
         <v>40704</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="48">
         <v>10788</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="48">
         <v>15963</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="48">
         <v>19516</v>
       </c>
-      <c r="F14" s="50">
+      <c r="F14" s="48">
         <v>15129</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="48">
         <v>13650</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="48">
         <v>15422</v>
       </c>
-      <c r="I14" s="50">
+      <c r="I14" s="48">
         <v>13708</v>
       </c>
-      <c r="J14" s="50">
+      <c r="J14" s="48">
         <v>15489</v>
       </c>
-      <c r="K14" s="50">
+      <c r="K14" s="48">
         <v>13778</v>
       </c>
-      <c r="L14" s="50">
+      <c r="L14" s="48">
         <v>15562</v>
       </c>
-      <c r="M14" s="50">
+      <c r="M14" s="48">
         <v>13959</v>
       </c>
-      <c r="N14" s="50">
+      <c r="N14" s="48">
         <v>14301</v>
       </c>
-      <c r="O14" s="50">
+      <c r="O14" s="48">
         <v>13147</v>
       </c>
-      <c r="P14" s="50">
+      <c r="P14" s="48">
         <v>14861</v>
       </c>
-      <c r="Q14" s="50">
+      <c r="Q14" s="48">
         <v>15526</v>
       </c>
-      <c r="R14" s="50">
+      <c r="R14" s="48">
         <v>15955</v>
       </c>
-      <c r="S14" s="50">
+      <c r="S14" s="48">
         <v>21488</v>
       </c>
-      <c r="T14" s="50">
+      <c r="T14" s="48">
         <v>39279</v>
       </c>
-      <c r="U14" s="50">
+      <c r="U14" s="48">
         <v>32991</v>
       </c>
-      <c r="V14" s="50">
+      <c r="V14" s="48">
         <v>38485</v>
       </c>
-      <c r="W14" s="50">
+      <c r="W14" s="48">
         <v>26913</v>
       </c>
-      <c r="X14" s="50">
+      <c r="X14" s="48">
         <v>22114</v>
       </c>
-      <c r="Y14" s="50">
+      <c r="Y14" s="48">
         <v>24196</v>
       </c>
-      <c r="Z14" s="50">
+      <c r="Z14" s="48">
         <v>31061</v>
       </c>
-      <c r="AA14" s="51">
+      <c r="AA14" s="49">
         <v>47928</v>
       </c>
-      <c r="AB14" s="51">
+      <c r="AB14" s="49">
         <v>53152</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="48">
         <v>10626</v>
       </c>
-      <c r="D15" s="50">
+      <c r="D15" s="48">
         <v>14430</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E15" s="48">
         <v>17161</v>
       </c>
-      <c r="F15" s="50">
+      <c r="F15" s="48">
         <v>19046</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G15" s="48">
         <v>19323</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="48">
         <v>16932</v>
       </c>
-      <c r="I15" s="50">
+      <c r="I15" s="48">
         <v>12557</v>
       </c>
-      <c r="J15" s="50">
+      <c r="J15" s="48">
         <v>14388</v>
       </c>
-      <c r="K15" s="50">
+      <c r="K15" s="48">
         <v>15043</v>
       </c>
-      <c r="L15" s="50">
+      <c r="L15" s="48">
         <v>17580</v>
       </c>
-      <c r="M15" s="50">
+      <c r="M15" s="48">
         <v>12760</v>
       </c>
-      <c r="N15" s="50">
+      <c r="N15" s="48">
         <v>8159</v>
       </c>
-      <c r="O15" s="50">
+      <c r="O15" s="48">
         <v>13936</v>
       </c>
-      <c r="P15" s="50">
+      <c r="P15" s="48">
         <v>14904</v>
       </c>
-      <c r="Q15" s="50">
+      <c r="Q15" s="48">
         <v>16034</v>
       </c>
-      <c r="R15" s="50">
+      <c r="R15" s="48">
         <v>18053</v>
       </c>
-      <c r="S15" s="50">
+      <c r="S15" s="48">
         <v>17448</v>
       </c>
-      <c r="T15" s="50">
+      <c r="T15" s="48">
         <v>30245</v>
       </c>
-      <c r="U15" s="50">
+      <c r="U15" s="48">
         <v>35565</v>
       </c>
-      <c r="V15" s="50">
+      <c r="V15" s="48">
         <v>51893</v>
       </c>
-      <c r="W15" s="50">
+      <c r="W15" s="48">
         <v>37522</v>
       </c>
-      <c r="X15" s="50">
+      <c r="X15" s="48">
         <v>31801</v>
       </c>
-      <c r="Y15" s="50">
+      <c r="Y15" s="48">
         <v>32524</v>
       </c>
-      <c r="Z15" s="50">
+      <c r="Z15" s="48">
         <v>42083</v>
       </c>
-      <c r="AA15" s="51">
+      <c r="AA15" s="49">
         <v>59045</v>
       </c>
-      <c r="AB15" s="51">
+      <c r="AB15" s="49">
         <v>59217</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L16" s="50">
+      <c r="L16" s="48">
         <v>12671</v>
       </c>
-      <c r="M16" s="50">
+      <c r="M16" s="48">
         <v>12199</v>
       </c>
-      <c r="N16" s="50">
+      <c r="N16" s="48">
         <v>12774</v>
       </c>
-      <c r="O16" s="50">
+      <c r="O16" s="48">
         <v>12199</v>
       </c>
-      <c r="P16" s="50">
+      <c r="P16" s="48">
         <v>11852</v>
       </c>
-      <c r="Q16" s="50">
+      <c r="Q16" s="48">
         <v>14193</v>
       </c>
-      <c r="R16" s="50">
+      <c r="R16" s="48">
         <v>16321</v>
       </c>
-      <c r="S16" s="50">
+      <c r="S16" s="48">
         <v>20722</v>
       </c>
-      <c r="T16" s="50">
+      <c r="T16" s="48">
         <v>33448</v>
       </c>
-      <c r="U16" s="50">
+      <c r="U16" s="48">
         <v>25292</v>
       </c>
-      <c r="V16" s="50">
+      <c r="V16" s="48">
         <v>32441</v>
       </c>
-      <c r="W16" s="50">
+      <c r="W16" s="48">
         <v>25393</v>
       </c>
-      <c r="X16" s="50">
+      <c r="X16" s="48">
         <v>19752</v>
       </c>
-      <c r="Y16" s="50">
+      <c r="Y16" s="48">
         <v>19209</v>
       </c>
-      <c r="Z16" s="50">
+      <c r="Z16" s="48">
         <v>27911</v>
       </c>
-      <c r="AA16" s="51">
+      <c r="AA16" s="49">
         <v>41060</v>
       </c>
-      <c r="AB16" s="51">
+      <c r="AB16" s="49">
         <v>43416</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="48">
         <v>17109</v>
       </c>
-      <c r="D17" s="50">
+      <c r="D17" s="48">
         <v>21092</v>
       </c>
-      <c r="E17" s="50">
+      <c r="E17" s="48">
         <v>26858</v>
       </c>
-      <c r="F17" s="50">
+      <c r="F17" s="48">
         <v>29706</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="48">
         <v>36461</v>
       </c>
-      <c r="H17" s="50">
+      <c r="H17" s="48">
         <v>31957</v>
       </c>
-      <c r="I17" s="50">
+      <c r="I17" s="48">
         <v>30889</v>
       </c>
-      <c r="J17" s="50">
+      <c r="J17" s="48">
         <v>28745</v>
       </c>
-      <c r="K17" s="50">
+      <c r="K17" s="48">
         <v>33629</v>
       </c>
-      <c r="L17" s="50">
+      <c r="L17" s="48">
         <v>27243</v>
       </c>
-      <c r="M17" s="50">
+      <c r="M17" s="48">
         <v>24152</v>
       </c>
-      <c r="N17" s="50">
+      <c r="N17" s="48">
         <v>25616</v>
       </c>
-      <c r="O17" s="50">
+      <c r="O17" s="48">
         <v>22595</v>
       </c>
-      <c r="P17" s="50">
+      <c r="P17" s="48">
         <v>23764</v>
       </c>
-      <c r="Q17" s="50">
+      <c r="Q17" s="48">
         <v>29895</v>
       </c>
-      <c r="R17" s="50">
+      <c r="R17" s="48">
         <v>28451</v>
       </c>
-      <c r="S17" s="50">
+      <c r="S17" s="48">
         <v>28455</v>
       </c>
-      <c r="T17" s="50">
+      <c r="T17" s="48">
         <v>37671</v>
       </c>
-      <c r="U17" s="50">
+      <c r="U17" s="48">
         <v>30470</v>
       </c>
-      <c r="V17" s="50">
+      <c r="V17" s="48">
         <v>44271</v>
       </c>
-      <c r="W17" s="50">
+      <c r="W17" s="48">
         <v>35156</v>
       </c>
-      <c r="X17" s="50">
+      <c r="X17" s="48">
         <v>30558</v>
       </c>
-      <c r="Y17" s="50">
+      <c r="Y17" s="48">
         <v>31770</v>
       </c>
-      <c r="Z17" s="50">
+      <c r="Z17" s="48">
         <v>40526</v>
       </c>
-      <c r="AA17" s="51">
+      <c r="AA17" s="49">
         <v>52396</v>
       </c>
-      <c r="AB17" s="51">
+      <c r="AB17" s="49">
         <v>59774</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="48">
         <v>17478</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="48">
         <v>20519</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="48">
         <v>20430</v>
       </c>
-      <c r="F18" s="50">
+      <c r="F18" s="48">
         <v>25321</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="48">
         <v>26147</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H18" s="48">
         <v>25682</v>
       </c>
-      <c r="I18" s="50">
+      <c r="I18" s="48">
         <v>23583</v>
       </c>
-      <c r="J18" s="50">
+      <c r="J18" s="48">
         <v>20808</v>
       </c>
-      <c r="K18" s="50">
+      <c r="K18" s="48">
         <v>23197</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="48">
         <v>21813</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="48">
         <v>19438</v>
       </c>
-      <c r="N18" s="50">
+      <c r="N18" s="48">
         <v>20092</v>
       </c>
-      <c r="O18" s="50">
+      <c r="O18" s="48">
         <v>19780</v>
       </c>
-      <c r="P18" s="50">
+      <c r="P18" s="48">
         <v>17923</v>
       </c>
-      <c r="Q18" s="50">
+      <c r="Q18" s="48">
         <v>25539</v>
       </c>
-      <c r="R18" s="50">
+      <c r="R18" s="48">
         <v>28069</v>
       </c>
-      <c r="S18" s="50">
+      <c r="S18" s="48">
         <v>26135</v>
       </c>
-      <c r="T18" s="50">
+      <c r="T18" s="48">
         <v>38313</v>
       </c>
-      <c r="U18" s="50">
+      <c r="U18" s="48">
         <v>36407</v>
       </c>
-      <c r="V18" s="50">
+      <c r="V18" s="48">
         <v>41617</v>
       </c>
-      <c r="W18" s="50">
+      <c r="W18" s="48">
         <v>28252</v>
       </c>
-      <c r="X18" s="50">
+      <c r="X18" s="48">
         <v>23915</v>
       </c>
-      <c r="Y18" s="50">
+      <c r="Y18" s="48">
         <v>26036</v>
       </c>
-      <c r="Z18" s="50">
+      <c r="Z18" s="48">
         <v>31239</v>
       </c>
-      <c r="AA18" s="51">
+      <c r="AA18" s="49">
         <v>39720</v>
       </c>
-      <c r="AB18" s="51">
+      <c r="AB18" s="49">
         <v>43375</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="50">
+      <c r="C19" s="48">
         <v>4733</v>
       </c>
-      <c r="D19" s="50">
+      <c r="D19" s="48">
         <v>4319</v>
       </c>
-      <c r="E19" s="50">
+      <c r="E19" s="48">
         <v>6690</v>
       </c>
-      <c r="F19" s="50">
+      <c r="F19" s="48">
         <v>6310</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="48">
         <v>4828</v>
       </c>
-      <c r="H19" s="50">
+      <c r="H19" s="48">
         <v>6919</v>
       </c>
-      <c r="I19" s="50">
+      <c r="I19" s="48">
         <v>6925</v>
       </c>
-      <c r="J19" s="50">
+      <c r="J19" s="48">
         <v>7646</v>
       </c>
-      <c r="K19" s="50">
-[...2 lines deleted...]
-      <c r="L19" s="50">
+      <c r="K19" s="48">
+        <v>9615</v>
+      </c>
+      <c r="L19" s="48">
         <v>11467</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="48">
         <v>11943</v>
       </c>
-      <c r="N19" s="50">
+      <c r="N19" s="48">
         <v>11800</v>
       </c>
-      <c r="O19" s="50">
+      <c r="O19" s="48">
         <v>11837</v>
       </c>
-      <c r="P19" s="50">
+      <c r="P19" s="48">
         <v>10609</v>
       </c>
-      <c r="Q19" s="50">
+      <c r="Q19" s="48">
         <v>13083</v>
       </c>
-      <c r="R19" s="50">
+      <c r="R19" s="48">
         <v>15310</v>
       </c>
-      <c r="S19" s="50">
+      <c r="S19" s="48">
         <v>21648</v>
       </c>
-      <c r="T19" s="50">
+      <c r="T19" s="48">
         <v>30267</v>
       </c>
-      <c r="U19" s="50">
+      <c r="U19" s="48">
         <v>31728</v>
       </c>
-      <c r="V19" s="50">
+      <c r="V19" s="48">
         <v>39344</v>
       </c>
-      <c r="W19" s="50">
+      <c r="W19" s="48">
         <v>25215</v>
       </c>
-      <c r="X19" s="50">
+      <c r="X19" s="48">
         <v>19896</v>
       </c>
-      <c r="Y19" s="50">
+      <c r="Y19" s="48">
         <v>21162</v>
       </c>
-      <c r="Z19" s="50">
+      <c r="Z19" s="48">
         <v>25422</v>
       </c>
-      <c r="AA19" s="51">
+      <c r="AA19" s="49">
         <v>36644</v>
       </c>
-      <c r="AB19" s="51">
+      <c r="AB19" s="49">
         <v>41275</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="50">
+      <c r="C20" s="48">
         <v>9946</v>
       </c>
-      <c r="D20" s="50">
+      <c r="D20" s="48">
         <v>13322</v>
       </c>
-      <c r="E20" s="50">
+      <c r="E20" s="48">
         <v>12982</v>
       </c>
-      <c r="F20" s="50">
+      <c r="F20" s="48">
         <v>13201</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G20" s="48">
         <v>11791</v>
       </c>
-      <c r="H20" s="50">
+      <c r="H20" s="48">
         <v>12845</v>
       </c>
-      <c r="I20" s="50">
+      <c r="I20" s="48">
         <v>14266</v>
       </c>
-      <c r="J20" s="50">
+      <c r="J20" s="48">
         <v>14642</v>
       </c>
-      <c r="K20" s="50">
+      <c r="K20" s="48">
         <v>18603</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="48">
         <v>20485</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="48">
         <v>21656</v>
       </c>
-      <c r="N20" s="50">
+      <c r="N20" s="48">
         <v>21188</v>
       </c>
-      <c r="O20" s="50">
+      <c r="O20" s="48">
         <v>18664</v>
       </c>
-      <c r="P20" s="50">
+      <c r="P20" s="48">
         <v>14605</v>
       </c>
-      <c r="Q20" s="50">
+      <c r="Q20" s="48">
         <v>14623</v>
       </c>
-      <c r="R20" s="50">
+      <c r="R20" s="48">
         <v>15242</v>
       </c>
-      <c r="S20" s="50">
+      <c r="S20" s="48">
         <v>13703</v>
       </c>
-      <c r="T20" s="50">
+      <c r="T20" s="48">
         <v>44917</v>
       </c>
-      <c r="U20" s="50">
+      <c r="U20" s="48">
         <v>34623</v>
       </c>
-      <c r="V20" s="50">
+      <c r="V20" s="48">
         <v>44272</v>
       </c>
-      <c r="W20" s="50">
+      <c r="W20" s="48">
         <v>36959</v>
       </c>
-      <c r="X20" s="50">
+      <c r="X20" s="48">
         <v>31563</v>
       </c>
-      <c r="Y20" s="50">
+      <c r="Y20" s="48">
         <v>32575</v>
       </c>
-      <c r="Z20" s="50">
+      <c r="Z20" s="48">
         <v>41561</v>
       </c>
-      <c r="AA20" s="51">
+      <c r="AA20" s="49">
         <v>58588</v>
       </c>
-      <c r="AB20" s="51">
+      <c r="AB20" s="49">
         <v>64937</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A21" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="50">
+      <c r="C21" s="48">
         <v>15360</v>
       </c>
-      <c r="D21" s="50">
+      <c r="D21" s="48">
         <v>16530</v>
       </c>
-      <c r="E21" s="50">
+      <c r="E21" s="48">
         <v>20703</v>
       </c>
-      <c r="F21" s="50">
+      <c r="F21" s="48">
         <v>20081</v>
       </c>
-      <c r="G21" s="50">
+      <c r="G21" s="48">
         <v>19470</v>
       </c>
-      <c r="H21" s="50">
+      <c r="H21" s="48">
         <v>16576</v>
       </c>
-      <c r="I21" s="50">
+      <c r="I21" s="48">
         <v>15595</v>
       </c>
-      <c r="J21" s="50">
+      <c r="J21" s="48">
         <v>16915</v>
       </c>
-      <c r="K21" s="50">
+      <c r="K21" s="48">
         <v>16431</v>
       </c>
-      <c r="L21" s="50">
+      <c r="L21" s="48">
         <v>15842</v>
       </c>
-      <c r="M21" s="50">
+      <c r="M21" s="48">
         <v>13521</v>
       </c>
-      <c r="N21" s="50">
+      <c r="N21" s="48">
         <v>12982</v>
       </c>
-      <c r="O21" s="50">
+      <c r="O21" s="48">
         <v>13302</v>
       </c>
-      <c r="P21" s="50">
+      <c r="P21" s="48">
         <v>16297</v>
       </c>
-      <c r="Q21" s="50">
+      <c r="Q21" s="48">
         <v>16641</v>
       </c>
-      <c r="R21" s="50">
+      <c r="R21" s="48">
         <v>19360</v>
       </c>
-      <c r="S21" s="50">
+      <c r="S21" s="48">
         <v>22569</v>
       </c>
-      <c r="T21" s="50">
+      <c r="T21" s="48">
         <v>28785</v>
       </c>
-      <c r="U21" s="50">
+      <c r="U21" s="48">
         <v>28744</v>
       </c>
-      <c r="V21" s="50">
+      <c r="V21" s="48">
         <v>35661</v>
       </c>
-      <c r="W21" s="50">
+      <c r="W21" s="48">
         <v>25941</v>
       </c>
-      <c r="X21" s="50">
+      <c r="X21" s="48">
         <v>21021</v>
       </c>
-      <c r="Y21" s="50">
+      <c r="Y21" s="48">
         <v>21274</v>
       </c>
-      <c r="Z21" s="50">
+      <c r="Z21" s="48">
         <v>25535</v>
       </c>
-      <c r="AA21" s="51">
+      <c r="AA21" s="49">
         <v>34805</v>
       </c>
-      <c r="AB21" s="51">
+      <c r="AB21" s="49">
         <v>34462</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A22" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="48">
         <v>9661</v>
       </c>
-      <c r="D22" s="50">
+      <c r="D22" s="48">
         <v>9580</v>
       </c>
-      <c r="E22" s="50">
+      <c r="E22" s="48">
         <v>10782</v>
       </c>
-      <c r="F22" s="50">
+      <c r="F22" s="48">
         <v>10935</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G22" s="48">
         <v>13288</v>
       </c>
-      <c r="H22" s="50">
+      <c r="H22" s="48">
         <v>18117</v>
       </c>
-      <c r="I22" s="50">
+      <c r="I22" s="48">
         <v>18303</v>
       </c>
-      <c r="J22" s="50">
+      <c r="J22" s="48">
         <v>14490</v>
       </c>
-      <c r="K22" s="50">
+      <c r="K22" s="48">
         <v>15916</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="48">
         <v>13356</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="48">
         <v>12937</v>
       </c>
-      <c r="N22" s="50">
+      <c r="N22" s="48">
         <v>10716</v>
       </c>
-      <c r="O22" s="50">
+      <c r="O22" s="48">
         <v>10962</v>
       </c>
-      <c r="P22" s="50">
+      <c r="P22" s="48">
         <v>10268</v>
       </c>
-      <c r="Q22" s="50">
+      <c r="Q22" s="48">
         <v>13198</v>
       </c>
-      <c r="R22" s="50">
+      <c r="R22" s="48">
         <v>20402</v>
       </c>
-      <c r="S22" s="50">
+      <c r="S22" s="48">
         <v>16607</v>
       </c>
-      <c r="T22" s="50">
+      <c r="T22" s="48">
         <v>23020</v>
       </c>
-      <c r="U22" s="50">
+      <c r="U22" s="48">
         <v>20700</v>
       </c>
-      <c r="V22" s="50">
+      <c r="V22" s="48">
         <v>23889</v>
       </c>
-      <c r="W22" s="50">
+      <c r="W22" s="48">
         <v>16967</v>
       </c>
-      <c r="X22" s="50">
+      <c r="X22" s="48">
         <v>13815</v>
       </c>
-      <c r="Y22" s="50">
+      <c r="Y22" s="48">
         <v>14262</v>
       </c>
-      <c r="Z22" s="50">
+      <c r="Z22" s="48">
         <v>16666</v>
       </c>
-      <c r="AA22" s="51">
+      <c r="AA22" s="49">
         <v>22312</v>
       </c>
-      <c r="AB22" s="51">
+      <c r="AB22" s="49">
         <v>22823</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A23" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C23" s="48">
         <v>59096</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D23" s="48">
         <v>34038</v>
       </c>
-      <c r="E23" s="50">
+      <c r="E23" s="48">
         <v>25180</v>
       </c>
-      <c r="F23" s="50">
+      <c r="F23" s="48">
         <v>31440</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G23" s="48">
         <v>30337</v>
       </c>
-      <c r="H23" s="50">
+      <c r="H23" s="48">
         <v>23797</v>
       </c>
-      <c r="I23" s="50">
+      <c r="I23" s="48">
         <v>28462</v>
       </c>
-      <c r="J23" s="50">
+      <c r="J23" s="48">
         <v>29008</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K23" s="48">
         <v>26020</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="48">
         <v>19436</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="48">
         <v>22190</v>
       </c>
-      <c r="N23" s="50">
+      <c r="N23" s="48">
         <v>20325</v>
       </c>
-      <c r="O23" s="50">
+      <c r="O23" s="48">
         <v>18508</v>
       </c>
-      <c r="P23" s="50">
+      <c r="P23" s="48">
         <v>13197</v>
       </c>
-      <c r="Q23" s="50">
+      <c r="Q23" s="48">
         <v>16607</v>
       </c>
-      <c r="R23" s="50">
+      <c r="R23" s="48">
         <v>16602</v>
       </c>
-      <c r="S23" s="50">
+      <c r="S23" s="48">
         <v>23180</v>
       </c>
-      <c r="T23" s="50">
+      <c r="T23" s="48">
         <v>57842</v>
       </c>
-      <c r="U23" s="50">
+      <c r="U23" s="48">
         <v>101857</v>
       </c>
-      <c r="V23" s="50">
+      <c r="V23" s="48">
         <v>129704</v>
       </c>
-      <c r="W23" s="50">
+      <c r="W23" s="48">
         <v>87781</v>
       </c>
-      <c r="X23" s="50">
+      <c r="X23" s="48">
         <v>63169</v>
       </c>
-      <c r="Y23" s="50">
+      <c r="Y23" s="48">
         <v>64434</v>
       </c>
-      <c r="Z23" s="50">
+      <c r="Z23" s="48">
         <v>85358</v>
       </c>
-      <c r="AA23" s="51">
+      <c r="AA23" s="49">
         <v>126836</v>
       </c>
-      <c r="AB23" s="51">
+      <c r="AB23" s="49">
         <v>137558</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K24" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="48">
         <v>4354</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="48">
         <v>3450</v>
       </c>
-      <c r="N24" s="50">
+      <c r="N24" s="48">
         <v>1985</v>
       </c>
-      <c r="O24" s="50">
+      <c r="O24" s="48">
         <v>2030</v>
       </c>
-      <c r="P24" s="50">
+      <c r="P24" s="48">
         <v>2267</v>
       </c>
-      <c r="Q24" s="50">
+      <c r="Q24" s="48">
         <v>3281</v>
       </c>
-      <c r="R24" s="50">
+      <c r="R24" s="48">
         <v>3985</v>
       </c>
-      <c r="S24" s="50">
+      <c r="S24" s="48">
         <v>4132</v>
       </c>
-      <c r="T24" s="50">
+      <c r="T24" s="48">
         <v>6669</v>
       </c>
-      <c r="U24" s="50">
+      <c r="U24" s="48">
         <v>7111</v>
       </c>
-      <c r="V24" s="50">
+      <c r="V24" s="48">
         <v>9426</v>
       </c>
-      <c r="W24" s="50">
+      <c r="W24" s="48">
         <v>6605</v>
       </c>
-      <c r="X24" s="50">
+      <c r="X24" s="48">
         <v>4970</v>
       </c>
-      <c r="Y24" s="50">
+      <c r="Y24" s="48">
         <v>6071</v>
       </c>
-      <c r="Z24" s="50">
+      <c r="Z24" s="48">
         <v>7779</v>
       </c>
-      <c r="AA24" s="51">
+      <c r="AA24" s="49">
         <v>10661</v>
       </c>
-      <c r="AB24" s="51">
+      <c r="AB24" s="49">
         <v>10730</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A25" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="50">
+      <c r="C25" s="48">
         <v>25836</v>
       </c>
-      <c r="D25" s="50">
+      <c r="D25" s="48">
         <v>27798</v>
       </c>
-      <c r="E25" s="50">
+      <c r="E25" s="48">
         <v>32487</v>
       </c>
-      <c r="F25" s="50">
+      <c r="F25" s="48">
         <v>29737</v>
       </c>
-      <c r="G25" s="50">
+      <c r="G25" s="48">
         <v>30826</v>
       </c>
-      <c r="H25" s="50">
+      <c r="H25" s="48">
         <v>26566</v>
       </c>
-      <c r="I25" s="50">
+      <c r="I25" s="48">
         <v>24158</v>
       </c>
-      <c r="J25" s="50">
+      <c r="J25" s="48">
         <v>24532</v>
       </c>
-      <c r="K25" s="50">
+      <c r="K25" s="48">
         <v>34586</v>
       </c>
-      <c r="L25" s="50">
+      <c r="L25" s="48">
         <v>19420</v>
       </c>
-      <c r="M25" s="50">
+      <c r="M25" s="48">
         <v>18693</v>
       </c>
-      <c r="N25" s="50">
+      <c r="N25" s="48">
         <v>19174</v>
       </c>
-      <c r="O25" s="50">
+      <c r="O25" s="48">
         <v>15990</v>
       </c>
-      <c r="P25" s="50">
+      <c r="P25" s="48">
         <v>18559</v>
       </c>
-      <c r="Q25" s="50">
+      <c r="Q25" s="48">
         <v>18150</v>
       </c>
-      <c r="R25" s="50">
+      <c r="R25" s="48">
         <v>19877</v>
       </c>
-      <c r="S25" s="50">
+      <c r="S25" s="48">
         <v>19102</v>
       </c>
-      <c r="T25" s="50">
+      <c r="T25" s="48">
         <v>32494</v>
       </c>
-      <c r="U25" s="50">
+      <c r="U25" s="48">
         <v>28126</v>
       </c>
-      <c r="V25" s="50">
+      <c r="V25" s="48">
         <v>31135</v>
       </c>
-      <c r="W25" s="50">
+      <c r="W25" s="48">
         <v>20588</v>
       </c>
-      <c r="X25" s="50">
+      <c r="X25" s="48">
         <v>18822</v>
       </c>
-      <c r="Y25" s="50">
+      <c r="Y25" s="48">
         <v>19064</v>
       </c>
-      <c r="Z25" s="50">
+      <c r="Z25" s="48">
         <v>22643</v>
       </c>
-      <c r="AA25" s="51">
+      <c r="AA25" s="49">
         <v>32223</v>
       </c>
-      <c r="AB25" s="51">
+      <c r="AB25" s="49">
         <v>34639</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="48">
         <v>68824</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="48">
         <v>62380</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="48">
         <v>15217</v>
       </c>
-      <c r="F26" s="50">
+      <c r="F26" s="48">
         <v>15243</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="48">
         <v>24542</v>
       </c>
-      <c r="H26" s="50">
+      <c r="H26" s="48">
         <v>26754</v>
       </c>
-      <c r="I26" s="50">
+      <c r="I26" s="48">
         <v>29450</v>
       </c>
-      <c r="J26" s="50">
+      <c r="J26" s="48">
         <v>31533</v>
       </c>
-      <c r="K26" s="50">
+      <c r="K26" s="48">
         <v>43900</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="48">
         <v>49863</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="48">
         <v>59391</v>
       </c>
-      <c r="N26" s="50">
+      <c r="N26" s="48">
         <v>59228</v>
       </c>
-      <c r="O26" s="50">
+      <c r="O26" s="48">
         <v>50834</v>
       </c>
-      <c r="P26" s="50">
+      <c r="P26" s="48">
         <v>47839</v>
       </c>
-      <c r="Q26" s="50">
+      <c r="Q26" s="48">
         <v>48107</v>
       </c>
-      <c r="R26" s="50">
+      <c r="R26" s="48">
         <v>31008</v>
       </c>
-      <c r="S26" s="50">
+      <c r="S26" s="48">
         <v>135489</v>
       </c>
-      <c r="T26" s="50">
+      <c r="T26" s="48">
         <v>134652</v>
       </c>
-      <c r="U26" s="50">
+      <c r="U26" s="48">
         <v>114417</v>
       </c>
-      <c r="V26" s="50">
+      <c r="V26" s="48">
         <v>162191</v>
       </c>
-      <c r="W26" s="50">
+      <c r="W26" s="48">
         <v>122206</v>
       </c>
-      <c r="X26" s="50">
+      <c r="X26" s="48">
         <v>131784</v>
       </c>
-      <c r="Y26" s="50">
+      <c r="Y26" s="48">
         <v>144348</v>
       </c>
-      <c r="Z26" s="50">
+      <c r="Z26" s="48">
         <v>185308</v>
       </c>
-      <c r="AA26" s="51">
+      <c r="AA26" s="49">
         <v>274985</v>
       </c>
-      <c r="AB26" s="51">
+      <c r="AB26" s="49">
         <v>318637</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="50">
+      <c r="C27" s="48">
         <v>23451</v>
       </c>
-      <c r="D27" s="50">
+      <c r="D27" s="48">
         <v>28023</v>
       </c>
-      <c r="E27" s="50">
+      <c r="E27" s="48">
         <v>48789</v>
       </c>
-      <c r="F27" s="50">
+      <c r="F27" s="48">
         <v>64930</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G27" s="48">
         <v>67541</v>
       </c>
-      <c r="H27" s="50">
+      <c r="H27" s="48">
         <v>67806</v>
       </c>
-      <c r="I27" s="50">
+      <c r="I27" s="48">
         <v>63807</v>
       </c>
-      <c r="J27" s="50">
+      <c r="J27" s="48">
         <v>63812</v>
       </c>
-      <c r="K27" s="50">
+      <c r="K27" s="48">
         <v>64956</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="48">
         <v>68157</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="48">
         <v>64202</v>
       </c>
-      <c r="N27" s="50">
+      <c r="N27" s="48">
         <v>75460</v>
       </c>
-      <c r="O27" s="50">
+      <c r="O27" s="48">
         <v>55246</v>
       </c>
-      <c r="P27" s="50">
+      <c r="P27" s="48">
         <v>55600</v>
       </c>
-      <c r="Q27" s="50">
+      <c r="Q27" s="48">
         <v>67537</v>
       </c>
-      <c r="R27" s="50">
+      <c r="R27" s="48">
         <v>93790</v>
       </c>
-      <c r="S27" s="50">
+      <c r="S27" s="48">
         <v>98692</v>
       </c>
-      <c r="T27" s="50">
+      <c r="T27" s="48">
         <v>123293</v>
       </c>
-      <c r="U27" s="50">
+      <c r="U27" s="48">
         <v>110647</v>
       </c>
-      <c r="V27" s="50">
+      <c r="V27" s="48">
         <v>142277</v>
       </c>
-      <c r="W27" s="50">
+      <c r="W27" s="48">
         <v>124457</v>
       </c>
-      <c r="X27" s="50">
+      <c r="X27" s="48">
         <v>119051</v>
       </c>
-      <c r="Y27" s="50">
+      <c r="Y27" s="48">
         <v>133149</v>
       </c>
-      <c r="Z27" s="50">
+      <c r="Z27" s="48">
         <v>166938</v>
       </c>
-      <c r="AA27" s="51">
+      <c r="AA27" s="49">
         <v>238565</v>
       </c>
-      <c r="AB27" s="51">
+      <c r="AB27" s="49">
         <v>276930</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A28" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="48">
         <v>11024</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="48">
         <v>13709</v>
       </c>
-      <c r="N28" s="50">
+      <c r="N28" s="48">
         <v>11314</v>
       </c>
-      <c r="O28" s="50">
+      <c r="O28" s="48">
         <v>16334</v>
       </c>
-      <c r="P28" s="50">
+      <c r="P28" s="48">
         <v>17097</v>
       </c>
-      <c r="Q28" s="50">
+      <c r="Q28" s="48">
         <v>26321</v>
       </c>
-      <c r="R28" s="50">
+      <c r="R28" s="48">
         <v>32056</v>
       </c>
-      <c r="S28" s="50">
+      <c r="S28" s="48">
         <v>33480</v>
       </c>
-      <c r="T28" s="50">
+      <c r="T28" s="48">
         <v>68965</v>
       </c>
-      <c r="U28" s="50">
+      <c r="U28" s="48">
         <v>96680</v>
       </c>
-      <c r="V28" s="50">
+      <c r="V28" s="48">
         <v>76878</v>
       </c>
-      <c r="W28" s="50">
+      <c r="W28" s="48">
         <v>63692</v>
       </c>
-      <c r="X28" s="50">
+      <c r="X28" s="48">
         <v>57629</v>
       </c>
-      <c r="Y28" s="50">
+      <c r="Y28" s="48">
         <v>52383</v>
       </c>
-      <c r="Z28" s="50">
+      <c r="Z28" s="48">
         <v>79134</v>
       </c>
-      <c r="AA28" s="51">
+      <c r="AA28" s="49">
         <v>130465</v>
       </c>
-      <c r="AB28" s="51">
+      <c r="AB28" s="49">
         <v>153088</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="75" t="s">
+      <c r="B29" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="75"/>
-[...24 lines deleted...]
-      <c r="AB29" s="75"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+      <c r="O29" s="74"/>
+      <c r="P29" s="74"/>
+      <c r="Q29" s="74"/>
+      <c r="R29" s="74"/>
+      <c r="S29" s="74"/>
+      <c r="T29" s="74"/>
+      <c r="U29" s="74"/>
+      <c r="V29" s="74"/>
+      <c r="W29" s="74"/>
+      <c r="X29" s="74"/>
+      <c r="Y29" s="74"/>
+      <c r="Z29" s="74"/>
+      <c r="AA29" s="74"/>
+      <c r="AB29" s="74"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="51">
+      <c r="C30" s="49">
         <v>259311</v>
       </c>
-      <c r="D30" s="51">
+      <c r="D30" s="49">
         <v>253824</v>
       </c>
-      <c r="E30" s="51">
+      <c r="E30" s="49">
         <v>234759</v>
       </c>
-      <c r="F30" s="51">
+      <c r="F30" s="49">
         <v>258331</v>
       </c>
-      <c r="G30" s="51">
+      <c r="G30" s="49">
         <v>280707</v>
       </c>
-      <c r="H30" s="51">
+      <c r="H30" s="49">
         <v>269513</v>
       </c>
-      <c r="I30" s="51">
+      <c r="I30" s="49">
         <v>261874</v>
       </c>
-      <c r="J30" s="51">
+      <c r="J30" s="49">
         <v>247669</v>
       </c>
-      <c r="K30" s="51">
-[...2 lines deleted...]
-      <c r="L30" s="51">
+      <c r="K30" s="49">
+        <v>262359</v>
+      </c>
+      <c r="L30" s="49">
         <v>278780</v>
       </c>
-      <c r="M30" s="51">
+      <c r="M30" s="49">
         <v>283538</v>
       </c>
-      <c r="N30" s="51">
+      <c r="N30" s="49">
         <v>281236</v>
       </c>
-      <c r="O30" s="51">
+      <c r="O30" s="49">
         <v>251265</v>
       </c>
-      <c r="P30" s="51">
+      <c r="P30" s="49">
         <v>255752</v>
       </c>
-      <c r="Q30" s="51">
+      <c r="Q30" s="49">
         <v>303894</v>
       </c>
-      <c r="R30" s="51">
+      <c r="R30" s="49">
         <v>336006</v>
       </c>
-      <c r="S30" s="51">
+      <c r="S30" s="49">
         <v>454278</v>
       </c>
-      <c r="T30" s="51">
+      <c r="T30" s="49">
         <v>602385</v>
       </c>
-      <c r="U30" s="51">
+      <c r="U30" s="49">
         <v>575714</v>
       </c>
-      <c r="V30" s="51">
+      <c r="V30" s="49">
         <v>696064</v>
       </c>
-      <c r="W30" s="51">
+      <c r="W30" s="49">
         <v>557261</v>
       </c>
-      <c r="X30" s="51">
+      <c r="X30" s="49">
         <v>531742</v>
       </c>
-      <c r="Y30" s="51">
+      <c r="Y30" s="49">
         <v>563421</v>
       </c>
-      <c r="Z30" s="51">
+      <c r="Z30" s="49">
         <v>727778</v>
       </c>
-      <c r="AA30" s="51">
+      <c r="AA30" s="49">
         <v>1075867</v>
       </c>
-      <c r="AB30" s="51">
+      <c r="AB30" s="49">
         <v>1225104</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="28">
         <v>100000000</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L31" s="51">
+      <c r="L31" s="49">
         <v>8927</v>
       </c>
-      <c r="M31" s="51">
+      <c r="M31" s="49">
         <v>8523</v>
       </c>
-      <c r="N31" s="51">
+      <c r="N31" s="49">
         <v>9251</v>
       </c>
-      <c r="O31" s="51">
+      <c r="O31" s="49">
         <v>9357</v>
       </c>
-      <c r="P31" s="51">
+      <c r="P31" s="49">
         <v>6690</v>
       </c>
-      <c r="Q31" s="51">
+      <c r="Q31" s="49">
         <v>8160</v>
       </c>
-      <c r="R31" s="51">
+      <c r="R31" s="49">
         <v>11751</v>
       </c>
-      <c r="S31" s="51">
+      <c r="S31" s="49">
         <v>11955</v>
       </c>
-      <c r="T31" s="51">
+      <c r="T31" s="49">
         <v>17700</v>
       </c>
-      <c r="U31" s="51">
+      <c r="U31" s="49">
         <v>13735</v>
       </c>
-      <c r="V31" s="51">
+      <c r="V31" s="49">
         <v>14768</v>
       </c>
-      <c r="W31" s="51">
+      <c r="W31" s="49">
         <v>9896</v>
       </c>
-      <c r="X31" s="51">
+      <c r="X31" s="49">
         <v>9608</v>
       </c>
-      <c r="Y31" s="51">
+      <c r="Y31" s="49">
         <v>10197</v>
       </c>
-      <c r="Z31" s="51">
+      <c r="Z31" s="49">
         <v>12813</v>
       </c>
-      <c r="AA31" s="51">
+      <c r="AA31" s="49">
         <v>18681</v>
       </c>
-      <c r="AB31" s="51">
+      <c r="AB31" s="49">
         <v>19692</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="51">
+      <c r="C32" s="49">
         <v>9659</v>
       </c>
-      <c r="D32" s="51">
+      <c r="D32" s="49">
         <v>8748</v>
       </c>
-      <c r="E32" s="51">
+      <c r="E32" s="49">
         <v>10578</v>
       </c>
-      <c r="F32" s="51">
+      <c r="F32" s="49">
         <v>12222</v>
       </c>
-      <c r="G32" s="51">
+      <c r="G32" s="49">
         <v>12477</v>
       </c>
-      <c r="H32" s="51">
+      <c r="H32" s="49">
         <v>13034</v>
       </c>
-      <c r="I32" s="51">
+      <c r="I32" s="49">
         <v>12471</v>
       </c>
-      <c r="J32" s="51">
+      <c r="J32" s="49">
         <v>10238</v>
       </c>
-      <c r="K32" s="51">
+      <c r="K32" s="49">
         <v>8473</v>
       </c>
-      <c r="L32" s="51">
+      <c r="L32" s="49">
         <v>8850</v>
       </c>
-      <c r="M32" s="51">
+      <c r="M32" s="49">
         <v>8804</v>
       </c>
-      <c r="N32" s="51">
+      <c r="N32" s="49">
         <v>8588</v>
       </c>
-      <c r="O32" s="51">
+      <c r="O32" s="49">
         <v>8967</v>
       </c>
-      <c r="P32" s="51">
+      <c r="P32" s="49">
         <v>8598</v>
       </c>
-      <c r="Q32" s="51">
+      <c r="Q32" s="49">
         <v>8758</v>
       </c>
-      <c r="R32" s="51">
+      <c r="R32" s="49">
         <v>11881</v>
       </c>
-      <c r="S32" s="51">
+      <c r="S32" s="49">
         <v>11335</v>
       </c>
-      <c r="T32" s="51">
+      <c r="T32" s="49">
         <v>18078</v>
       </c>
-      <c r="U32" s="51">
+      <c r="U32" s="49">
         <v>14879</v>
       </c>
-      <c r="V32" s="51">
+      <c r="V32" s="49">
         <v>20361</v>
       </c>
-      <c r="W32" s="51">
+      <c r="W32" s="49">
         <v>16358</v>
       </c>
-      <c r="X32" s="51">
+      <c r="X32" s="49">
         <v>15385</v>
       </c>
-      <c r="Y32" s="51">
+      <c r="Y32" s="49">
         <v>16303</v>
       </c>
-      <c r="Z32" s="51">
+      <c r="Z32" s="49">
         <v>19690</v>
       </c>
-      <c r="AA32" s="51">
+      <c r="AA32" s="49">
         <v>28721</v>
       </c>
-      <c r="AB32" s="51">
+      <c r="AB32" s="49">
         <v>34319</v>
       </c>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="51">
+      <c r="C33" s="49">
         <v>6971</v>
       </c>
-      <c r="D33" s="51">
+      <c r="D33" s="49">
         <v>9102</v>
       </c>
-      <c r="E33" s="51">
+      <c r="E33" s="49">
         <v>10025</v>
       </c>
-      <c r="F33" s="51">
+      <c r="F33" s="49">
         <v>9467</v>
       </c>
-      <c r="G33" s="51">
+      <c r="G33" s="49">
         <v>10208</v>
       </c>
-      <c r="H33" s="51">
+      <c r="H33" s="49">
         <v>9360</v>
       </c>
-      <c r="I33" s="51">
+      <c r="I33" s="49">
         <v>9656</v>
       </c>
-      <c r="J33" s="51">
+      <c r="J33" s="49">
         <v>10972</v>
       </c>
-      <c r="K33" s="51">
+      <c r="K33" s="49">
         <v>8701</v>
       </c>
-      <c r="L33" s="51">
+      <c r="L33" s="49">
         <v>7097</v>
       </c>
-      <c r="M33" s="51">
+      <c r="M33" s="49">
         <v>14673</v>
       </c>
-      <c r="N33" s="51">
+      <c r="N33" s="49">
         <v>7207</v>
       </c>
-      <c r="O33" s="51">
+      <c r="O33" s="49">
         <v>5228</v>
       </c>
-      <c r="P33" s="51">
+      <c r="P33" s="49">
         <v>8789</v>
       </c>
-      <c r="Q33" s="51">
+      <c r="Q33" s="49">
         <v>14103</v>
       </c>
-      <c r="R33" s="51">
+      <c r="R33" s="49">
         <v>11481</v>
       </c>
-      <c r="S33" s="51">
+      <c r="S33" s="49">
         <v>15597</v>
       </c>
-      <c r="T33" s="51">
+      <c r="T33" s="49">
         <v>26246</v>
       </c>
-      <c r="U33" s="51">
+      <c r="U33" s="49">
         <v>20585</v>
       </c>
-      <c r="V33" s="51">
+      <c r="V33" s="49">
         <v>26987</v>
       </c>
-      <c r="W33" s="51">
+      <c r="W33" s="49">
         <v>25923</v>
       </c>
-      <c r="X33" s="51">
+      <c r="X33" s="49">
         <v>22708</v>
       </c>
-      <c r="Y33" s="51">
+      <c r="Y33" s="49">
         <v>24382</v>
       </c>
-      <c r="Z33" s="51">
+      <c r="Z33" s="49">
         <v>29260</v>
       </c>
-      <c r="AA33" s="51">
+      <c r="AA33" s="49">
         <v>48593</v>
       </c>
-      <c r="AB33" s="51">
+      <c r="AB33" s="49">
         <v>54568</v>
       </c>
     </row>
     <row r="34" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A34" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C34" s="51">
+      <c r="C34" s="49">
         <v>9005</v>
       </c>
-      <c r="D34" s="51">
+      <c r="D34" s="49">
         <v>11835</v>
       </c>
-      <c r="E34" s="51">
+      <c r="E34" s="49">
         <v>16062</v>
       </c>
-      <c r="F34" s="51">
+      <c r="F34" s="49">
         <v>17903</v>
       </c>
-      <c r="G34" s="51">
+      <c r="G34" s="49">
         <v>22638</v>
       </c>
-      <c r="H34" s="51">
+      <c r="H34" s="49">
         <v>18465</v>
       </c>
-      <c r="I34" s="51">
+      <c r="I34" s="49">
         <v>18608</v>
       </c>
-      <c r="J34" s="51">
+      <c r="J34" s="49">
         <v>14608</v>
       </c>
-      <c r="K34" s="51">
+      <c r="K34" s="49">
         <v>10835</v>
       </c>
-      <c r="L34" s="51">
+      <c r="L34" s="49">
         <v>5708</v>
       </c>
-      <c r="M34" s="51">
+      <c r="M34" s="49">
         <v>5317</v>
       </c>
-      <c r="N34" s="51">
+      <c r="N34" s="49">
         <v>5416</v>
       </c>
-      <c r="O34" s="51">
+      <c r="O34" s="49">
         <v>5236</v>
       </c>
-      <c r="P34" s="51">
+      <c r="P34" s="49">
         <v>4935</v>
       </c>
-      <c r="Q34" s="51">
+      <c r="Q34" s="49">
         <v>6054</v>
       </c>
-      <c r="R34" s="51">
+      <c r="R34" s="49">
         <v>5032</v>
       </c>
-      <c r="S34" s="51">
+      <c r="S34" s="49">
         <v>7986</v>
       </c>
-      <c r="T34" s="51">
+      <c r="T34" s="49">
         <v>7786</v>
       </c>
-      <c r="U34" s="51">
+      <c r="U34" s="49">
         <v>5987</v>
       </c>
-      <c r="V34" s="51">
+      <c r="V34" s="49">
         <v>9340</v>
       </c>
-      <c r="W34" s="51">
+      <c r="W34" s="49">
         <v>9587</v>
       </c>
-      <c r="X34" s="51">
+      <c r="X34" s="49">
         <v>9650</v>
       </c>
-      <c r="Y34" s="51">
+      <c r="Y34" s="49">
         <v>15728</v>
       </c>
-      <c r="Z34" s="51">
+      <c r="Z34" s="49">
         <v>18229</v>
       </c>
-      <c r="AA34" s="51">
+      <c r="AA34" s="49">
         <v>26672</v>
       </c>
-      <c r="AB34" s="51">
+      <c r="AB34" s="49">
         <v>32643</v>
       </c>
     </row>
     <row r="35" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A35" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C35" s="51">
+      <c r="C35" s="49">
         <v>2687</v>
       </c>
-      <c r="D35" s="51">
+      <c r="D35" s="49">
         <v>3364</v>
       </c>
-      <c r="E35" s="51">
+      <c r="E35" s="49">
         <v>2614</v>
       </c>
-      <c r="F35" s="51">
+      <c r="F35" s="49">
         <v>2603</v>
       </c>
-      <c r="G35" s="51">
+      <c r="G35" s="49">
         <v>3104</v>
       </c>
-      <c r="H35" s="51">
+      <c r="H35" s="49">
         <v>5879</v>
       </c>
-      <c r="I35" s="51">
+      <c r="I35" s="49">
         <v>4569</v>
       </c>
-      <c r="J35" s="51">
+      <c r="J35" s="49">
         <v>6514</v>
       </c>
-      <c r="K35" s="51">
+      <c r="K35" s="49">
         <v>7100</v>
       </c>
-      <c r="L35" s="51">
+      <c r="L35" s="49">
         <v>6613</v>
       </c>
-      <c r="M35" s="51">
+      <c r="M35" s="49">
         <v>6027</v>
       </c>
-      <c r="N35" s="51">
+      <c r="N35" s="49">
         <v>5061</v>
       </c>
-      <c r="O35" s="51">
+      <c r="O35" s="49">
         <v>5231</v>
       </c>
-      <c r="P35" s="51">
+      <c r="P35" s="49">
         <v>5277</v>
       </c>
-      <c r="Q35" s="51">
+      <c r="Q35" s="49">
         <v>7768</v>
       </c>
-      <c r="R35" s="51">
+      <c r="R35" s="49">
         <v>8239</v>
       </c>
-      <c r="S35" s="51">
+      <c r="S35" s="49">
         <v>9213</v>
       </c>
-      <c r="T35" s="51">
+      <c r="T35" s="49">
         <v>12213</v>
       </c>
-      <c r="U35" s="51">
+      <c r="U35" s="49">
         <v>9289</v>
       </c>
-      <c r="V35" s="51">
+      <c r="V35" s="49">
         <v>10840</v>
       </c>
-      <c r="W35" s="51">
+      <c r="W35" s="49">
         <v>9114</v>
       </c>
-      <c r="X35" s="51">
+      <c r="X35" s="49">
         <v>8843</v>
       </c>
-      <c r="Y35" s="51">
+      <c r="Y35" s="49">
         <v>9521</v>
       </c>
-      <c r="Z35" s="51">
+      <c r="Z35" s="49">
         <v>15642</v>
       </c>
-      <c r="AA35" s="51">
+      <c r="AA35" s="49">
         <v>19268</v>
       </c>
-      <c r="AB35" s="51">
+      <c r="AB35" s="49">
         <v>20794</v>
       </c>
     </row>
     <row r="36" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A36" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C36" s="51">
+      <c r="C36" s="49">
         <v>7488</v>
       </c>
-      <c r="D36" s="51">
+      <c r="D36" s="49">
         <v>11103</v>
       </c>
-      <c r="E36" s="51">
+      <c r="E36" s="49">
         <v>12969</v>
       </c>
-      <c r="F36" s="51">
+      <c r="F36" s="49">
         <v>8603</v>
       </c>
-      <c r="G36" s="51">
+      <c r="G36" s="49">
         <v>7388</v>
       </c>
-      <c r="H36" s="51">
+      <c r="H36" s="49">
         <v>9701</v>
       </c>
-      <c r="I36" s="51">
+      <c r="I36" s="49">
         <v>8559</v>
       </c>
-      <c r="J36" s="51">
+      <c r="J36" s="49">
         <v>9095</v>
       </c>
-      <c r="K36" s="51">
+      <c r="K36" s="49">
         <v>7232</v>
       </c>
-      <c r="L36" s="51">
+      <c r="L36" s="49">
         <v>9581</v>
       </c>
-      <c r="M36" s="51">
+      <c r="M36" s="49">
         <v>8698</v>
       </c>
-      <c r="N36" s="51">
+      <c r="N36" s="49">
         <v>9500</v>
       </c>
-      <c r="O36" s="51">
+      <c r="O36" s="49">
         <v>7657</v>
       </c>
-      <c r="P36" s="51">
+      <c r="P36" s="49">
         <v>8263</v>
       </c>
-      <c r="Q36" s="51">
+      <c r="Q36" s="49">
         <v>8350</v>
       </c>
-      <c r="R36" s="51">
+      <c r="R36" s="49">
         <v>8414</v>
       </c>
-      <c r="S36" s="51">
+      <c r="S36" s="49">
         <v>12826</v>
       </c>
-      <c r="T36" s="51">
+      <c r="T36" s="49">
         <v>23422</v>
       </c>
-      <c r="U36" s="51">
+      <c r="U36" s="49">
         <v>18327</v>
       </c>
-      <c r="V36" s="51">
+      <c r="V36" s="49">
         <v>21402</v>
       </c>
-      <c r="W36" s="51">
+      <c r="W36" s="49">
         <v>15108</v>
       </c>
-      <c r="X36" s="51">
+      <c r="X36" s="49">
         <v>13293</v>
       </c>
-      <c r="Y36" s="51">
+      <c r="Y36" s="49">
         <v>14778</v>
       </c>
-      <c r="Z36" s="51">
+      <c r="Z36" s="49">
         <v>19400</v>
       </c>
-      <c r="AA36" s="51">
+      <c r="AA36" s="49">
         <v>32014</v>
       </c>
-      <c r="AB36" s="51">
+      <c r="AB36" s="49">
         <v>33509</v>
       </c>
     </row>
     <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C37" s="51">
+      <c r="C37" s="49">
         <v>6275</v>
       </c>
-      <c r="D37" s="51">
+      <c r="D37" s="49">
         <v>9120</v>
       </c>
-      <c r="E37" s="51">
+      <c r="E37" s="49">
         <v>10718</v>
       </c>
-      <c r="F37" s="51">
+      <c r="F37" s="49">
         <v>11308</v>
       </c>
-      <c r="G37" s="51">
+      <c r="G37" s="49">
         <v>11923</v>
       </c>
-      <c r="H37" s="51">
+      <c r="H37" s="49">
         <v>9052</v>
       </c>
-      <c r="I37" s="51">
+      <c r="I37" s="49">
         <v>6972</v>
       </c>
-      <c r="J37" s="51">
+      <c r="J37" s="49">
         <v>8044</v>
       </c>
-      <c r="K37" s="51">
+      <c r="K37" s="49">
         <v>8716</v>
       </c>
-      <c r="L37" s="51">
+      <c r="L37" s="49">
         <v>9091</v>
       </c>
-      <c r="M37" s="51">
+      <c r="M37" s="49">
         <v>6118</v>
       </c>
-      <c r="N37" s="51">
+      <c r="N37" s="49">
         <v>1799</v>
       </c>
-      <c r="O37" s="51">
+      <c r="O37" s="49">
         <v>7031</v>
       </c>
-      <c r="P37" s="51">
+      <c r="P37" s="49">
         <v>10151</v>
       </c>
-      <c r="Q37" s="51">
+      <c r="Q37" s="49">
         <v>9474</v>
       </c>
-      <c r="R37" s="51">
+      <c r="R37" s="49">
         <v>10763</v>
       </c>
-      <c r="S37" s="51">
+      <c r="S37" s="49">
         <v>6692</v>
       </c>
-      <c r="T37" s="51">
+      <c r="T37" s="49">
         <v>8347</v>
       </c>
-      <c r="U37" s="51">
+      <c r="U37" s="49">
         <v>13330</v>
       </c>
-      <c r="V37" s="51">
+      <c r="V37" s="49">
         <v>16901</v>
       </c>
-      <c r="W37" s="51">
+      <c r="W37" s="49">
         <v>15010</v>
       </c>
-      <c r="X37" s="51">
+      <c r="X37" s="49">
         <v>13721</v>
       </c>
-      <c r="Y37" s="51">
+      <c r="Y37" s="49">
         <v>13842</v>
       </c>
-      <c r="Z37" s="51">
+      <c r="Z37" s="49">
         <v>17285</v>
       </c>
-      <c r="AA37" s="51">
+      <c r="AA37" s="49">
         <v>25887</v>
       </c>
-      <c r="AB37" s="51">
+      <c r="AB37" s="49">
         <v>27719</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A38" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="K38" s="14" t="s">
-[...2 lines deleted...]
-      <c r="L38" s="51">
+      <c r="K38" s="14"/>
+      <c r="L38" s="49">
         <v>7076</v>
       </c>
-      <c r="M38" s="51">
+      <c r="M38" s="49">
         <v>6739</v>
       </c>
-      <c r="N38" s="51">
+      <c r="N38" s="49">
         <v>7502</v>
       </c>
-      <c r="O38" s="51">
+      <c r="O38" s="49">
         <v>7319</v>
       </c>
-      <c r="P38" s="51">
+      <c r="P38" s="49">
         <v>6962</v>
       </c>
-      <c r="Q38" s="51">
+      <c r="Q38" s="49">
         <v>8748</v>
       </c>
-      <c r="R38" s="51">
+      <c r="R38" s="49">
         <v>10965</v>
       </c>
-      <c r="S38" s="51">
+      <c r="S38" s="49">
         <v>12498</v>
       </c>
-      <c r="T38" s="51">
+      <c r="T38" s="49">
         <v>17609</v>
       </c>
-      <c r="U38" s="51">
+      <c r="U38" s="49">
         <v>12693</v>
       </c>
-      <c r="V38" s="51">
+      <c r="V38" s="49">
         <v>14069</v>
       </c>
-      <c r="W38" s="51">
+      <c r="W38" s="49">
         <v>10801</v>
       </c>
-      <c r="X38" s="51">
+      <c r="X38" s="49">
         <v>9052</v>
       </c>
-      <c r="Y38" s="51">
+      <c r="Y38" s="49">
         <v>7988</v>
       </c>
-      <c r="Z38" s="51">
+      <c r="Z38" s="49">
         <v>12770</v>
       </c>
-      <c r="AA38" s="51">
+      <c r="AA38" s="49">
         <v>19061</v>
       </c>
-      <c r="AB38" s="51">
+      <c r="AB38" s="49">
         <v>20617</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C39" s="51">
+      <c r="C39" s="49">
         <v>15424</v>
       </c>
-      <c r="D39" s="51">
+      <c r="D39" s="49">
         <v>19493</v>
       </c>
-      <c r="E39" s="51">
+      <c r="E39" s="49">
         <v>24670</v>
       </c>
-      <c r="F39" s="51">
+      <c r="F39" s="49">
         <v>27018</v>
       </c>
-      <c r="G39" s="51">
+      <c r="G39" s="49">
         <v>33433</v>
       </c>
-      <c r="H39" s="51">
+      <c r="H39" s="49">
         <v>29327</v>
       </c>
-      <c r="I39" s="51">
+      <c r="I39" s="49">
         <v>28473</v>
       </c>
-      <c r="J39" s="51">
+      <c r="J39" s="49">
         <v>24885</v>
       </c>
-      <c r="K39" s="51">
+      <c r="K39" s="49">
         <v>28034</v>
       </c>
-      <c r="L39" s="51">
+      <c r="L39" s="49">
         <v>23061</v>
       </c>
-      <c r="M39" s="51">
+      <c r="M39" s="49">
         <v>20676</v>
       </c>
-      <c r="N39" s="51">
+      <c r="N39" s="49">
         <v>22065</v>
       </c>
-      <c r="O39" s="51">
+      <c r="O39" s="49">
         <v>18874</v>
       </c>
-      <c r="P39" s="51">
+      <c r="P39" s="49">
         <v>20484</v>
       </c>
-      <c r="Q39" s="51">
+      <c r="Q39" s="49">
         <v>25026</v>
       </c>
-      <c r="R39" s="51">
+      <c r="R39" s="49">
         <v>23286</v>
       </c>
-      <c r="S39" s="51">
+      <c r="S39" s="49">
         <v>23742</v>
       </c>
-      <c r="T39" s="51">
+      <c r="T39" s="49">
         <v>29194</v>
       </c>
-      <c r="U39" s="51">
+      <c r="U39" s="49">
         <v>22373</v>
       </c>
-      <c r="V39" s="51">
+      <c r="V39" s="49">
         <v>32961</v>
       </c>
-      <c r="W39" s="51">
+      <c r="W39" s="49">
         <v>27831</v>
       </c>
-      <c r="X39" s="51">
+      <c r="X39" s="49">
         <v>24746</v>
       </c>
-      <c r="Y39" s="51">
+      <c r="Y39" s="49">
         <v>25962</v>
       </c>
-      <c r="Z39" s="51">
+      <c r="Z39" s="49">
         <v>33415</v>
       </c>
-      <c r="AA39" s="51">
+      <c r="AA39" s="49">
         <v>42853</v>
       </c>
-      <c r="AB39" s="51">
+      <c r="AB39" s="49">
         <v>49599</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C40" s="51">
+      <c r="C40" s="49">
         <v>12117</v>
       </c>
-      <c r="D40" s="51">
+      <c r="D40" s="49">
         <v>14730</v>
       </c>
-      <c r="E40" s="51">
+      <c r="E40" s="49">
         <v>14911</v>
       </c>
-      <c r="F40" s="51">
+      <c r="F40" s="49">
         <v>18854</v>
       </c>
-      <c r="G40" s="51">
+      <c r="G40" s="49">
         <v>19596</v>
       </c>
-      <c r="H40" s="51">
+      <c r="H40" s="49">
         <v>19106</v>
       </c>
-      <c r="I40" s="51">
+      <c r="I40" s="49">
         <v>16411</v>
       </c>
-      <c r="J40" s="51">
+      <c r="J40" s="49">
         <v>13824</v>
       </c>
-      <c r="K40" s="51">
+      <c r="K40" s="49">
         <v>13373</v>
       </c>
-      <c r="L40" s="51">
+      <c r="L40" s="49">
         <v>13553</v>
       </c>
-      <c r="M40" s="51">
+      <c r="M40" s="49">
         <v>12626</v>
       </c>
-      <c r="N40" s="51">
+      <c r="N40" s="49">
         <v>13812</v>
       </c>
-      <c r="O40" s="51">
+      <c r="O40" s="49">
         <v>13018</v>
       </c>
-      <c r="P40" s="51">
+      <c r="P40" s="49">
         <v>11159</v>
       </c>
-      <c r="Q40" s="51">
+      <c r="Q40" s="49">
         <v>16194</v>
       </c>
-      <c r="R40" s="51">
+      <c r="R40" s="49">
         <v>17996</v>
       </c>
-      <c r="S40" s="51">
+      <c r="S40" s="49">
         <v>16199</v>
       </c>
-      <c r="T40" s="51">
+      <c r="T40" s="49">
         <v>22903</v>
       </c>
-      <c r="U40" s="51">
+      <c r="U40" s="49">
         <v>21465</v>
       </c>
-      <c r="V40" s="51">
+      <c r="V40" s="49">
         <v>24229</v>
       </c>
-      <c r="W40" s="51">
+      <c r="W40" s="49">
         <v>16933</v>
       </c>
-      <c r="X40" s="51">
+      <c r="X40" s="49">
         <v>15359</v>
       </c>
-      <c r="Y40" s="51">
+      <c r="Y40" s="49">
         <v>16322</v>
       </c>
-      <c r="Z40" s="51">
+      <c r="Z40" s="49">
         <v>18915</v>
       </c>
-      <c r="AA40" s="51">
+      <c r="AA40" s="49">
         <v>25191</v>
       </c>
-      <c r="AB40" s="51">
+      <c r="AB40" s="49">
         <v>27487</v>
       </c>
     </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C41" s="51">
+      <c r="C41" s="49">
         <v>3895</v>
       </c>
-      <c r="D41" s="51">
+      <c r="D41" s="49">
         <v>3677</v>
       </c>
-      <c r="E41" s="51">
+      <c r="E41" s="49">
         <v>5382</v>
       </c>
-      <c r="F41" s="51">
+      <c r="F41" s="49">
         <v>5036</v>
       </c>
-      <c r="G41" s="51">
+      <c r="G41" s="49">
         <v>3729</v>
       </c>
-      <c r="H41" s="51">
+      <c r="H41" s="49">
         <v>5917</v>
       </c>
-      <c r="I41" s="51">
+      <c r="I41" s="49">
         <v>5670</v>
       </c>
-      <c r="J41" s="51">
+      <c r="J41" s="49">
         <v>3702</v>
       </c>
-      <c r="K41" s="51">
-[...2 lines deleted...]
-      <c r="L41" s="51">
+      <c r="K41" s="49">
+        <v>4449</v>
+      </c>
+      <c r="L41" s="49">
         <v>5894</v>
       </c>
-      <c r="M41" s="51">
+      <c r="M41" s="49">
         <v>5498</v>
       </c>
-      <c r="N41" s="51">
+      <c r="N41" s="49">
         <v>5577</v>
       </c>
-      <c r="O41" s="51">
+      <c r="O41" s="49">
         <v>6060</v>
       </c>
-      <c r="P41" s="51">
+      <c r="P41" s="49">
         <v>5411</v>
       </c>
-      <c r="Q41" s="51">
+      <c r="Q41" s="49">
         <v>7712</v>
       </c>
-      <c r="R41" s="51">
+      <c r="R41" s="49">
         <v>9135</v>
       </c>
-      <c r="S41" s="51">
+      <c r="S41" s="49">
         <v>11460</v>
       </c>
-      <c r="T41" s="51">
+      <c r="T41" s="49">
         <v>13889</v>
       </c>
-      <c r="U41" s="51">
+      <c r="U41" s="49">
         <v>15025</v>
       </c>
-      <c r="V41" s="51">
+      <c r="V41" s="49">
         <v>17085</v>
       </c>
-      <c r="W41" s="51">
+      <c r="W41" s="49">
         <v>12056</v>
       </c>
-      <c r="X41" s="51">
+      <c r="X41" s="49">
         <v>9866</v>
       </c>
-      <c r="Y41" s="51">
+      <c r="Y41" s="49">
         <v>10115</v>
       </c>
-      <c r="Z41" s="51">
+      <c r="Z41" s="49">
         <v>12316</v>
       </c>
-      <c r="AA41" s="51">
+      <c r="AA41" s="49">
         <v>18500</v>
       </c>
-      <c r="AB41" s="51">
+      <c r="AB41" s="49">
         <v>21149</v>
       </c>
     </row>
     <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C42" s="51">
+      <c r="C42" s="49">
         <v>9156</v>
       </c>
-      <c r="D42" s="51">
+      <c r="D42" s="49">
         <v>11209</v>
       </c>
-      <c r="E42" s="51">
+      <c r="E42" s="49">
         <v>10367</v>
       </c>
-      <c r="F42" s="51">
+      <c r="F42" s="49">
         <v>10422</v>
       </c>
-      <c r="G42" s="51">
+      <c r="G42" s="49">
         <v>8951</v>
       </c>
-      <c r="H42" s="51">
+      <c r="H42" s="49">
         <v>8103</v>
       </c>
-      <c r="I42" s="51">
+      <c r="I42" s="49">
         <v>6814</v>
       </c>
-      <c r="J42" s="51">
+      <c r="J42" s="49">
         <v>6777</v>
       </c>
-      <c r="K42" s="51">
+      <c r="K42" s="49">
         <v>8459</v>
       </c>
-      <c r="L42" s="51">
+      <c r="L42" s="49">
         <v>8343</v>
       </c>
-      <c r="M42" s="51">
+      <c r="M42" s="49">
         <v>8697</v>
       </c>
-      <c r="N42" s="51">
+      <c r="N42" s="49">
         <v>7634</v>
       </c>
-      <c r="O42" s="51">
+      <c r="O42" s="49">
         <v>6158</v>
       </c>
-      <c r="P42" s="51">
+      <c r="P42" s="49">
         <v>4501</v>
       </c>
-      <c r="Q42" s="51">
+      <c r="Q42" s="49">
         <v>5328</v>
       </c>
-      <c r="R42" s="51">
+      <c r="R42" s="49">
         <v>4566</v>
       </c>
-      <c r="S42" s="51">
+      <c r="S42" s="49">
         <v>3507</v>
       </c>
-      <c r="T42" s="51">
+      <c r="T42" s="49">
         <v>10152</v>
       </c>
-      <c r="U42" s="51">
+      <c r="U42" s="49">
         <v>10705</v>
       </c>
-      <c r="V42" s="51">
+      <c r="V42" s="49">
         <v>16064</v>
       </c>
-      <c r="W42" s="51">
+      <c r="W42" s="49">
         <v>16650</v>
       </c>
-      <c r="X42" s="51">
+      <c r="X42" s="49">
         <v>15528</v>
       </c>
-      <c r="Y42" s="51">
+      <c r="Y42" s="49">
         <v>15095</v>
       </c>
-      <c r="Z42" s="51">
+      <c r="Z42" s="49">
         <v>20420</v>
       </c>
-      <c r="AA42" s="51">
+      <c r="AA42" s="49">
         <v>29563</v>
       </c>
-      <c r="AB42" s="51">
+      <c r="AB42" s="49">
         <v>34474</v>
       </c>
     </row>
     <row r="43" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A43" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C43" s="51">
+      <c r="C43" s="49">
         <v>10471</v>
       </c>
-      <c r="D43" s="51">
+      <c r="D43" s="49">
         <v>11778</v>
       </c>
-      <c r="E43" s="51">
+      <c r="E43" s="49">
         <v>13756</v>
       </c>
-      <c r="F43" s="51">
+      <c r="F43" s="49">
         <v>14394</v>
       </c>
-      <c r="G43" s="51">
+      <c r="G43" s="49">
         <v>14281</v>
       </c>
-      <c r="H43" s="51">
+      <c r="H43" s="49">
         <v>12265</v>
       </c>
-      <c r="I43" s="51">
+      <c r="I43" s="49">
         <v>11630</v>
       </c>
-      <c r="J43" s="51">
+      <c r="J43" s="49">
         <v>12075</v>
       </c>
-      <c r="K43" s="51">
+      <c r="K43" s="49">
         <v>11420</v>
       </c>
-      <c r="L43" s="51">
+      <c r="L43" s="49">
         <v>11051</v>
       </c>
-      <c r="M43" s="51">
+      <c r="M43" s="49">
         <v>9025</v>
       </c>
-      <c r="N43" s="51">
+      <c r="N43" s="49">
         <v>9416</v>
       </c>
-      <c r="O43" s="51">
+      <c r="O43" s="49">
         <v>9760</v>
       </c>
-      <c r="P43" s="51">
+      <c r="P43" s="49">
         <v>12475</v>
       </c>
-      <c r="Q43" s="51">
+      <c r="Q43" s="49">
         <v>12120</v>
       </c>
-      <c r="R43" s="51">
+      <c r="R43" s="49">
         <v>13571</v>
       </c>
-      <c r="S43" s="51">
+      <c r="S43" s="49">
         <v>15102</v>
       </c>
-      <c r="T43" s="51">
+      <c r="T43" s="49">
         <v>17337</v>
       </c>
-      <c r="U43" s="51">
+      <c r="U43" s="49">
         <v>16860</v>
       </c>
-      <c r="V43" s="51">
+      <c r="V43" s="49">
         <v>20079</v>
       </c>
-      <c r="W43" s="51">
+      <c r="W43" s="49">
         <v>14946</v>
       </c>
-      <c r="X43" s="51">
+      <c r="X43" s="49">
         <v>13131</v>
       </c>
-      <c r="Y43" s="51">
+      <c r="Y43" s="49">
         <v>13126</v>
       </c>
-      <c r="Z43" s="51">
+      <c r="Z43" s="49">
         <v>15614</v>
       </c>
-      <c r="AA43" s="51">
+      <c r="AA43" s="49">
         <v>22004</v>
       </c>
-      <c r="AB43" s="51">
+      <c r="AB43" s="49">
         <v>21885</v>
       </c>
     </row>
     <row r="44" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A44" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C44" s="51">
+      <c r="C44" s="49">
         <v>4018</v>
       </c>
-      <c r="D44" s="51">
+      <c r="D44" s="49">
         <v>4164</v>
       </c>
-      <c r="E44" s="51">
+      <c r="E44" s="49">
         <v>4745</v>
       </c>
-      <c r="F44" s="51">
+      <c r="F44" s="49">
         <v>5144</v>
       </c>
-      <c r="G44" s="51">
+      <c r="G44" s="49">
         <v>4760</v>
       </c>
-      <c r="H44" s="51">
+      <c r="H44" s="49">
         <v>6423</v>
       </c>
-      <c r="I44" s="51">
+      <c r="I44" s="49">
         <v>8446</v>
       </c>
-      <c r="J44" s="51">
+      <c r="J44" s="49">
         <v>5590</v>
       </c>
-      <c r="K44" s="51">
+      <c r="K44" s="49">
         <v>5990</v>
       </c>
-      <c r="L44" s="51">
+      <c r="L44" s="49">
         <v>5863</v>
       </c>
-      <c r="M44" s="51">
+      <c r="M44" s="49">
         <v>5591</v>
       </c>
-      <c r="N44" s="51">
+      <c r="N44" s="49">
         <v>4524</v>
       </c>
-      <c r="O44" s="51">
+      <c r="O44" s="49">
         <v>4976</v>
       </c>
-      <c r="P44" s="51">
+      <c r="P44" s="49">
         <v>5706</v>
       </c>
-      <c r="Q44" s="51">
+      <c r="Q44" s="49">
         <v>6414</v>
       </c>
-      <c r="R44" s="51">
+      <c r="R44" s="49">
         <v>11784</v>
       </c>
-      <c r="S44" s="51">
+      <c r="S44" s="49">
         <v>7290</v>
       </c>
-      <c r="T44" s="51">
+      <c r="T44" s="49">
         <v>9843</v>
       </c>
-      <c r="U44" s="51">
+      <c r="U44" s="49">
         <v>8744</v>
       </c>
-      <c r="V44" s="51">
+      <c r="V44" s="49">
         <v>9536</v>
       </c>
-      <c r="W44" s="51">
+      <c r="W44" s="49">
         <v>7410</v>
       </c>
-      <c r="X44" s="51">
+      <c r="X44" s="49">
         <v>6437</v>
       </c>
-      <c r="Y44" s="51">
+      <c r="Y44" s="49">
         <v>6538</v>
       </c>
-      <c r="Z44" s="51">
+      <c r="Z44" s="49">
         <v>7541</v>
       </c>
-      <c r="AA44" s="51">
+      <c r="AA44" s="49">
         <v>9816</v>
       </c>
-      <c r="AB44" s="51">
+      <c r="AB44" s="49">
         <v>10401</v>
       </c>
     </row>
     <row r="45" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A45" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C45" s="51">
+      <c r="C45" s="49">
         <v>53351</v>
       </c>
-      <c r="D45" s="51">
+      <c r="D45" s="49">
         <v>26706</v>
       </c>
-      <c r="E45" s="51">
+      <c r="E45" s="49">
         <v>12925</v>
       </c>
-      <c r="F45" s="51">
+      <c r="F45" s="49">
         <v>15320</v>
       </c>
-      <c r="G45" s="51">
+      <c r="G45" s="49">
         <v>14761</v>
       </c>
-      <c r="H45" s="51">
+      <c r="H45" s="49">
         <v>10150</v>
       </c>
-      <c r="I45" s="51">
+      <c r="I45" s="49">
         <v>13797</v>
       </c>
-      <c r="J45" s="51">
+      <c r="J45" s="49">
         <v>11672</v>
       </c>
-      <c r="K45" s="51">
+      <c r="K45" s="49">
         <v>12003</v>
       </c>
-      <c r="L45" s="51">
+      <c r="L45" s="49">
         <v>5651</v>
       </c>
-      <c r="M45" s="51">
+      <c r="M45" s="49">
         <v>6158</v>
       </c>
-      <c r="N45" s="51">
+      <c r="N45" s="49">
         <v>5339</v>
       </c>
-      <c r="O45" s="51">
+      <c r="O45" s="49">
         <v>4563</v>
       </c>
-      <c r="P45" s="51">
+      <c r="P45" s="49">
         <v>2587</v>
       </c>
-      <c r="Q45" s="51">
+      <c r="Q45" s="49">
         <v>4452</v>
       </c>
-      <c r="R45" s="51">
+      <c r="R45" s="49">
         <v>4682</v>
       </c>
-      <c r="S45" s="51">
+      <c r="S45" s="49">
         <v>6278</v>
       </c>
-      <c r="T45" s="51">
+      <c r="T45" s="49">
         <v>16034</v>
       </c>
-      <c r="U45" s="51">
+      <c r="U45" s="49">
         <v>28113</v>
       </c>
-      <c r="V45" s="51">
+      <c r="V45" s="49">
         <v>35632</v>
       </c>
-      <c r="W45" s="51">
+      <c r="W45" s="49">
         <v>21969</v>
       </c>
-      <c r="X45" s="51">
+      <c r="X45" s="49">
         <v>20535</v>
       </c>
-      <c r="Y45" s="51">
+      <c r="Y45" s="49">
         <v>17773</v>
       </c>
-      <c r="Z45" s="51">
+      <c r="Z45" s="49">
         <v>23693</v>
       </c>
-      <c r="AA45" s="51">
+      <c r="AA45" s="49">
         <v>37132</v>
       </c>
-      <c r="AB45" s="51">
+      <c r="AB45" s="49">
         <v>38665</v>
       </c>
     </row>
     <row r="46" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A46" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L46" s="51">
+      <c r="L46" s="49">
         <v>3530</v>
       </c>
-      <c r="M46" s="51">
+      <c r="M46" s="49">
         <v>2514</v>
       </c>
-      <c r="N46" s="51">
+      <c r="N46" s="49">
         <v>968</v>
       </c>
-      <c r="O46" s="51">
+      <c r="O46" s="49">
         <v>788</v>
       </c>
-      <c r="P46" s="51">
+      <c r="P46" s="49">
         <v>1182</v>
       </c>
-      <c r="Q46" s="51">
+      <c r="Q46" s="49">
         <v>2170</v>
       </c>
-      <c r="R46" s="51">
+      <c r="R46" s="49">
         <v>2841</v>
       </c>
-      <c r="S46" s="51">
+      <c r="S46" s="49">
         <v>3006</v>
       </c>
-      <c r="T46" s="51">
+      <c r="T46" s="49">
         <v>4759</v>
       </c>
-      <c r="U46" s="51">
+      <c r="U46" s="49">
         <v>4984</v>
       </c>
-      <c r="V46" s="51">
+      <c r="V46" s="49">
         <v>6889</v>
       </c>
-      <c r="W46" s="51">
+      <c r="W46" s="49">
         <v>4895</v>
       </c>
-      <c r="X46" s="51">
+      <c r="X46" s="49">
         <v>3737</v>
       </c>
-      <c r="Y46" s="51">
+      <c r="Y46" s="49">
         <v>4538</v>
       </c>
-      <c r="Z46" s="51">
+      <c r="Z46" s="49">
         <v>5894</v>
       </c>
-      <c r="AA46" s="51">
+      <c r="AA46" s="49">
         <v>8147</v>
       </c>
-      <c r="AB46" s="51">
+      <c r="AB46" s="49">
         <v>7720</v>
       </c>
     </row>
     <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="C47" s="51">
+      <c r="C47" s="49">
         <v>16519</v>
       </c>
-      <c r="D47" s="51">
+      <c r="D47" s="49">
         <v>18392</v>
       </c>
-      <c r="E47" s="51">
+      <c r="E47" s="49">
         <v>21031</v>
       </c>
-      <c r="F47" s="51">
+      <c r="F47" s="49">
         <v>19864</v>
       </c>
-      <c r="G47" s="51">
+      <c r="G47" s="49">
         <v>21375</v>
       </c>
-      <c r="H47" s="51">
+      <c r="H47" s="49">
         <v>18171</v>
       </c>
-      <c r="I47" s="51">
+      <c r="I47" s="49">
         <v>16541</v>
       </c>
-      <c r="J47" s="51">
+      <c r="J47" s="49">
         <v>14328</v>
       </c>
-      <c r="K47" s="51">
+      <c r="K47" s="49">
         <v>18718</v>
       </c>
-      <c r="L47" s="51">
+      <c r="L47" s="49">
         <v>9847</v>
       </c>
-      <c r="M47" s="51">
+      <c r="M47" s="49">
         <v>10552</v>
       </c>
-      <c r="N47" s="51">
+      <c r="N47" s="49">
         <v>11575</v>
       </c>
-      <c r="O47" s="51">
+      <c r="O47" s="49">
         <v>8628</v>
       </c>
-      <c r="P47" s="51">
+      <c r="P47" s="49">
         <v>12046</v>
       </c>
-      <c r="Q47" s="51">
+      <c r="Q47" s="49">
         <v>11098</v>
       </c>
-      <c r="R47" s="51">
+      <c r="R47" s="49">
         <v>12765</v>
       </c>
-      <c r="S47" s="51">
+      <c r="S47" s="49">
         <v>11931</v>
       </c>
-      <c r="T47" s="51">
+      <c r="T47" s="49">
         <v>19963</v>
       </c>
-      <c r="U47" s="51">
+      <c r="U47" s="49">
         <v>16876</v>
       </c>
-      <c r="V47" s="51">
+      <c r="V47" s="49">
         <v>17575</v>
       </c>
-      <c r="W47" s="51">
+      <c r="W47" s="49">
         <v>12419</v>
       </c>
-      <c r="X47" s="51">
+      <c r="X47" s="49">
         <v>11679</v>
       </c>
-      <c r="Y47" s="51">
+      <c r="Y47" s="49">
         <v>11333</v>
       </c>
-      <c r="Z47" s="51">
+      <c r="Z47" s="49">
         <v>13501</v>
       </c>
-      <c r="AA47" s="51">
+      <c r="AA47" s="49">
         <v>19749</v>
       </c>
-      <c r="AB47" s="51">
+      <c r="AB47" s="49">
         <v>21208</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C48" s="51">
+      <c r="C48" s="49">
         <v>68824</v>
       </c>
-      <c r="D48" s="51">
+      <c r="D48" s="49">
         <v>62380</v>
       </c>
-      <c r="E48" s="51">
+      <c r="E48" s="49">
         <v>15217</v>
       </c>
-      <c r="F48" s="51">
+      <c r="F48" s="49">
         <v>15243</v>
       </c>
-      <c r="G48" s="51">
+      <c r="G48" s="49">
         <v>24542</v>
       </c>
-      <c r="H48" s="51">
+      <c r="H48" s="49">
         <v>26754</v>
       </c>
-      <c r="I48" s="51">
+      <c r="I48" s="49">
         <v>29450</v>
       </c>
-      <c r="J48" s="51">
+      <c r="J48" s="49">
         <v>31533</v>
       </c>
-      <c r="K48" s="51">
+      <c r="K48" s="49">
         <v>43900</v>
       </c>
-      <c r="L48" s="51">
+      <c r="L48" s="49">
         <v>49863</v>
       </c>
-      <c r="M48" s="51">
+      <c r="M48" s="49">
         <v>59391</v>
       </c>
-      <c r="N48" s="51">
+      <c r="N48" s="49">
         <v>59228</v>
       </c>
-      <c r="O48" s="51">
+      <c r="O48" s="49">
         <v>50834</v>
       </c>
-      <c r="P48" s="51">
+      <c r="P48" s="49">
         <v>47839</v>
       </c>
-      <c r="Q48" s="51">
+      <c r="Q48" s="49">
         <v>48107</v>
       </c>
-      <c r="R48" s="51">
+      <c r="R48" s="49">
         <v>31008</v>
       </c>
-      <c r="S48" s="51">
+      <c r="S48" s="49">
         <v>135489</v>
       </c>
-      <c r="T48" s="51">
+      <c r="T48" s="49">
         <v>134652</v>
       </c>
-      <c r="U48" s="51">
+      <c r="U48" s="49">
         <v>114417</v>
       </c>
-      <c r="V48" s="51">
+      <c r="V48" s="49">
         <v>162191</v>
       </c>
-      <c r="W48" s="51">
+      <c r="W48" s="49">
         <v>122206</v>
       </c>
-      <c r="X48" s="51">
+      <c r="X48" s="49">
         <v>131784</v>
       </c>
-      <c r="Y48" s="51">
+      <c r="Y48" s="49">
         <v>144348</v>
       </c>
-      <c r="Z48" s="51">
+      <c r="Z48" s="49">
         <v>185308</v>
       </c>
-      <c r="AA48" s="51">
+      <c r="AA48" s="49">
         <v>274985</v>
       </c>
-      <c r="AB48" s="51">
+      <c r="AB48" s="49">
         <v>318637</v>
       </c>
     </row>
     <row r="49" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A49" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C49" s="51">
+      <c r="C49" s="49">
         <v>23451</v>
       </c>
-      <c r="D49" s="51">
+      <c r="D49" s="49">
         <v>28023</v>
       </c>
-      <c r="E49" s="51">
+      <c r="E49" s="49">
         <v>48789</v>
       </c>
-      <c r="F49" s="51">
+      <c r="F49" s="49">
         <v>64930</v>
       </c>
-      <c r="G49" s="51">
+      <c r="G49" s="49">
         <v>67541</v>
       </c>
-      <c r="H49" s="51">
+      <c r="H49" s="49">
         <v>67806</v>
       </c>
-      <c r="I49" s="51">
+      <c r="I49" s="49">
         <v>63807</v>
       </c>
-      <c r="J49" s="51">
+      <c r="J49" s="49">
         <v>63812</v>
       </c>
-      <c r="K49" s="51">
+      <c r="K49" s="49">
         <v>64956</v>
       </c>
-      <c r="L49" s="51">
+      <c r="L49" s="49">
         <v>68157</v>
       </c>
-      <c r="M49" s="51">
+      <c r="M49" s="49">
         <v>64202</v>
       </c>
-      <c r="N49" s="51">
+      <c r="N49" s="49">
         <v>75460</v>
       </c>
-      <c r="O49" s="51">
+      <c r="O49" s="49">
         <v>55246</v>
       </c>
-      <c r="P49" s="51">
+      <c r="P49" s="49">
         <v>55600</v>
       </c>
-      <c r="Q49" s="51">
+      <c r="Q49" s="49">
         <v>67537</v>
       </c>
-      <c r="R49" s="51">
+      <c r="R49" s="49">
         <v>93790</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="49">
         <v>98692</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="49">
         <v>123293</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="49">
         <v>110647</v>
       </c>
-      <c r="V49" s="51">
+      <c r="V49" s="49">
         <v>142277</v>
       </c>
-      <c r="W49" s="51">
+      <c r="W49" s="49">
         <v>124457</v>
       </c>
-      <c r="X49" s="51">
+      <c r="X49" s="49">
         <v>119051</v>
       </c>
-      <c r="Y49" s="51">
+      <c r="Y49" s="49">
         <v>133149</v>
       </c>
-      <c r="Z49" s="51">
+      <c r="Z49" s="49">
         <v>166938</v>
       </c>
-      <c r="AA49" s="51">
+      <c r="AA49" s="49">
         <v>238565</v>
       </c>
-      <c r="AB49" s="51">
+      <c r="AB49" s="49">
         <v>276930</v>
       </c>
     </row>
     <row r="50" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A50" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L50" s="51">
+      <c r="L50" s="49">
         <v>11024</v>
       </c>
-      <c r="M50" s="51">
+      <c r="M50" s="49">
         <v>13709</v>
       </c>
-      <c r="N50" s="51">
+      <c r="N50" s="49">
         <v>11314</v>
       </c>
-      <c r="O50" s="51">
+      <c r="O50" s="49">
         <v>16334</v>
       </c>
-      <c r="P50" s="51">
+      <c r="P50" s="49">
         <v>17097</v>
       </c>
-      <c r="Q50" s="51">
+      <c r="Q50" s="49">
         <v>26321</v>
       </c>
-      <c r="R50" s="51">
+      <c r="R50" s="49">
         <v>32056</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="49">
         <v>33480</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="49">
         <v>68965</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="49">
         <v>96680</v>
       </c>
-      <c r="V50" s="51">
+      <c r="V50" s="49">
         <v>76878</v>
       </c>
-      <c r="W50" s="51">
+      <c r="W50" s="49">
         <v>63692</v>
       </c>
-      <c r="X50" s="51">
+      <c r="X50" s="49">
         <v>57629</v>
       </c>
-      <c r="Y50" s="51">
+      <c r="Y50" s="49">
         <v>52383</v>
       </c>
-      <c r="Z50" s="51">
+      <c r="Z50" s="49">
         <v>79134</v>
       </c>
-      <c r="AA50" s="51">
+      <c r="AA50" s="49">
         <v>130465</v>
       </c>
-      <c r="AB50" s="51">
+      <c r="AB50" s="49">
         <v>153088</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="75" t="s">
+      <c r="B51" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="75"/>
-[...24 lines deleted...]
-      <c r="AB51" s="75"/>
+      <c r="C51" s="74"/>
+      <c r="D51" s="74"/>
+      <c r="E51" s="74"/>
+      <c r="F51" s="74"/>
+      <c r="G51" s="74"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="74"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+      <c r="N51" s="74"/>
+      <c r="O51" s="74"/>
+      <c r="P51" s="74"/>
+      <c r="Q51" s="74"/>
+      <c r="R51" s="74"/>
+      <c r="S51" s="74"/>
+      <c r="T51" s="74"/>
+      <c r="U51" s="74"/>
+      <c r="V51" s="74"/>
+      <c r="W51" s="74"/>
+      <c r="X51" s="74"/>
+      <c r="Y51" s="74"/>
+      <c r="Z51" s="74"/>
+      <c r="AA51" s="74"/>
+      <c r="AB51" s="74"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B52" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="48">
         <v>64830</v>
       </c>
       <c r="D52" s="48">
         <v>71452</v>
       </c>
       <c r="E52" s="48">
         <v>92544</v>
       </c>
       <c r="F52" s="48">
         <v>99011</v>
       </c>
       <c r="G52" s="48">
         <v>105390</v>
       </c>
       <c r="H52" s="48">
         <v>103921</v>
       </c>
       <c r="I52" s="48">
         <v>99914</v>
@@ -6315,51 +6267,51 @@
       </c>
       <c r="T52" s="49">
         <v>339768</v>
       </c>
       <c r="U52" s="49">
         <v>323950</v>
       </c>
       <c r="V52" s="49">
         <v>426110</v>
       </c>
       <c r="W52" s="49">
         <v>299058</v>
       </c>
       <c r="X52" s="49">
         <v>235731</v>
       </c>
       <c r="Y52" s="49">
         <v>257037</v>
       </c>
       <c r="Z52" s="49">
         <v>321182</v>
       </c>
       <c r="AA52" s="49">
         <v>463752</v>
       </c>
-      <c r="AB52" s="51">
+      <c r="AB52" s="49">
         <v>514254</v>
       </c>
     </row>
     <row r="53" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A53" s="28">
         <v>100000000</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="14" t="s">
         <v>0</v>
       </c>
@@ -6401,51 +6353,51 @@
       </c>
       <c r="T53" s="49">
         <v>12761</v>
       </c>
       <c r="U53" s="49">
         <v>11125</v>
       </c>
       <c r="V53" s="49">
         <v>13040</v>
       </c>
       <c r="W53" s="49">
         <v>7566</v>
       </c>
       <c r="X53" s="49">
         <v>6070</v>
       </c>
       <c r="Y53" s="49">
         <v>5879</v>
       </c>
       <c r="Z53" s="49">
         <v>7152</v>
       </c>
       <c r="AA53" s="49">
         <v>10802</v>
       </c>
-      <c r="AB53" s="51">
+      <c r="AB53" s="49">
         <v>10877</v>
       </c>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A54" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="48">
         <v>7380</v>
       </c>
       <c r="D54" s="48">
         <v>6534</v>
       </c>
       <c r="E54" s="48">
         <v>7743</v>
       </c>
       <c r="F54" s="48">
         <v>7845</v>
       </c>
       <c r="G54" s="48">
         <v>7478</v>
       </c>
@@ -6487,51 +6439,51 @@
       </c>
       <c r="T54" s="49">
         <v>20512</v>
       </c>
       <c r="U54" s="49">
         <v>15837</v>
       </c>
       <c r="V54" s="49">
         <v>18647</v>
       </c>
       <c r="W54" s="49">
         <v>12906</v>
       </c>
       <c r="X54" s="49">
         <v>11978</v>
       </c>
       <c r="Y54" s="49">
         <v>13949</v>
       </c>
       <c r="Z54" s="49">
         <v>15671</v>
       </c>
       <c r="AA54" s="49">
         <v>22800</v>
       </c>
-      <c r="AB54" s="51">
+      <c r="AB54" s="49">
         <v>27812</v>
       </c>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A55" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="48">
         <v>2383</v>
       </c>
       <c r="D55" s="48">
         <v>3008</v>
       </c>
       <c r="E55" s="48">
         <v>4754</v>
       </c>
       <c r="F55" s="48">
         <v>4649</v>
       </c>
       <c r="G55" s="48">
         <v>5824</v>
       </c>
@@ -6573,51 +6525,51 @@
       </c>
       <c r="T55" s="49">
         <v>10498</v>
       </c>
       <c r="U55" s="49">
         <v>9958</v>
       </c>
       <c r="V55" s="49">
         <v>12687</v>
       </c>
       <c r="W55" s="49">
         <v>8001</v>
       </c>
       <c r="X55" s="49">
         <v>5819</v>
       </c>
       <c r="Y55" s="49">
         <v>6202</v>
       </c>
       <c r="Z55" s="49">
         <v>8199</v>
       </c>
       <c r="AA55" s="49">
         <v>11392</v>
       </c>
-      <c r="AB55" s="51">
+      <c r="AB55" s="49">
         <v>12217</v>
       </c>
     </row>
     <row r="56" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A56" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="48">
         <v>11997</v>
       </c>
       <c r="D56" s="48">
         <v>13585</v>
       </c>
       <c r="E56" s="48">
         <v>17184</v>
       </c>
       <c r="F56" s="48">
         <v>19484</v>
       </c>
       <c r="G56" s="48">
         <v>24365</v>
       </c>
@@ -6659,51 +6611,51 @@
       </c>
       <c r="T56" s="49">
         <v>74528</v>
       </c>
       <c r="U56" s="49">
         <v>52590</v>
       </c>
       <c r="V56" s="49">
         <v>77840</v>
       </c>
       <c r="W56" s="49">
         <v>61895</v>
       </c>
       <c r="X56" s="49">
         <v>57884</v>
       </c>
       <c r="Y56" s="49">
         <v>66237</v>
       </c>
       <c r="Z56" s="49">
         <v>79804</v>
       </c>
       <c r="AA56" s="49">
         <v>126175</v>
       </c>
-      <c r="AB56" s="51">
+      <c r="AB56" s="49">
         <v>152513</v>
       </c>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A57" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="48">
         <v>1151</v>
       </c>
       <c r="D57" s="48">
         <v>1106</v>
       </c>
       <c r="E57" s="48">
         <v>1548</v>
       </c>
       <c r="F57" s="48">
         <v>2090</v>
       </c>
       <c r="G57" s="48">
         <v>1949</v>
       </c>
@@ -6745,51 +6697,51 @@
       </c>
       <c r="T57" s="49">
         <v>11971</v>
       </c>
       <c r="U57" s="49">
         <v>10321</v>
       </c>
       <c r="V57" s="49">
         <v>14180</v>
       </c>
       <c r="W57" s="49">
         <v>11426</v>
       </c>
       <c r="X57" s="49">
         <v>9668</v>
       </c>
       <c r="Y57" s="49">
         <v>9603</v>
       </c>
       <c r="Z57" s="49">
         <v>13336</v>
       </c>
       <c r="AA57" s="49">
         <v>20282</v>
       </c>
-      <c r="AB57" s="51">
+      <c r="AB57" s="49">
         <v>19910</v>
       </c>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A58" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="48">
         <v>3300</v>
       </c>
       <c r="D58" s="48">
         <v>4860</v>
       </c>
       <c r="E58" s="48">
         <v>6547</v>
       </c>
       <c r="F58" s="48">
         <v>6526</v>
       </c>
       <c r="G58" s="48">
         <v>6262</v>
       </c>
@@ -6831,51 +6783,51 @@
       </c>
       <c r="T58" s="49">
         <v>15857</v>
       </c>
       <c r="U58" s="49">
         <v>14664</v>
       </c>
       <c r="V58" s="49">
         <v>17083</v>
       </c>
       <c r="W58" s="49">
         <v>11805</v>
       </c>
       <c r="X58" s="49">
         <v>8821</v>
       </c>
       <c r="Y58" s="49">
         <v>9418</v>
       </c>
       <c r="Z58" s="49">
         <v>11661</v>
       </c>
       <c r="AA58" s="49">
         <v>15914</v>
       </c>
-      <c r="AB58" s="51">
+      <c r="AB58" s="49">
         <v>19643</v>
       </c>
     </row>
     <row r="59" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A59" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="48">
         <v>4351</v>
       </c>
       <c r="D59" s="48">
         <v>5310</v>
       </c>
       <c r="E59" s="48">
         <v>6443</v>
       </c>
       <c r="F59" s="48">
         <v>7738</v>
       </c>
       <c r="G59" s="48">
         <v>7400</v>
       </c>
@@ -6917,51 +6869,51 @@
       </c>
       <c r="T59" s="49">
         <v>21898</v>
       </c>
       <c r="U59" s="49">
         <v>22235</v>
       </c>
       <c r="V59" s="49">
         <v>34992</v>
       </c>
       <c r="W59" s="49">
         <v>22512</v>
       </c>
       <c r="X59" s="49">
         <v>18080</v>
       </c>
       <c r="Y59" s="49">
         <v>18682</v>
       </c>
       <c r="Z59" s="49">
         <v>24798</v>
       </c>
       <c r="AA59" s="49">
         <v>33158</v>
       </c>
-      <c r="AB59" s="51">
+      <c r="AB59" s="49">
         <v>31498</v>
       </c>
     </row>
     <row r="60" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A60" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>0</v>
       </c>
@@ -7003,51 +6955,51 @@
       </c>
       <c r="T60" s="49">
         <v>15839</v>
       </c>
       <c r="U60" s="49">
         <v>12599</v>
       </c>
       <c r="V60" s="49">
         <v>18372</v>
       </c>
       <c r="W60" s="49">
         <v>14592</v>
       </c>
       <c r="X60" s="49">
         <v>10700</v>
       </c>
       <c r="Y60" s="49">
         <v>11221</v>
       </c>
       <c r="Z60" s="49">
         <v>15141</v>
       </c>
       <c r="AA60" s="49">
         <v>21999</v>
       </c>
-      <c r="AB60" s="51">
+      <c r="AB60" s="49">
         <v>22799</v>
       </c>
     </row>
     <row r="61" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A61" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="48">
         <v>1685</v>
       </c>
       <c r="D61" s="48">
         <v>1599</v>
       </c>
       <c r="E61" s="48">
         <v>2188</v>
       </c>
       <c r="F61" s="48">
         <v>2688</v>
       </c>
       <c r="G61" s="48">
         <v>3028</v>
       </c>
@@ -7089,51 +7041,51 @@
       </c>
       <c r="T61" s="49">
         <v>8477</v>
       </c>
       <c r="U61" s="49">
         <v>8097</v>
       </c>
       <c r="V61" s="49">
         <v>11310</v>
       </c>
       <c r="W61" s="49">
         <v>7325</v>
       </c>
       <c r="X61" s="49">
         <v>5812</v>
       </c>
       <c r="Y61" s="49">
         <v>5808</v>
       </c>
       <c r="Z61" s="49">
         <v>7111</v>
       </c>
       <c r="AA61" s="49">
         <v>9543</v>
       </c>
-      <c r="AB61" s="51">
+      <c r="AB61" s="49">
         <v>10175</v>
       </c>
     </row>
     <row r="62" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A62" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="48">
         <v>5361</v>
       </c>
       <c r="D62" s="48">
         <v>5789</v>
       </c>
       <c r="E62" s="48">
         <v>5519</v>
       </c>
       <c r="F62" s="48">
         <v>6467</v>
       </c>
       <c r="G62" s="48">
         <v>6551</v>
       </c>
@@ -7175,51 +7127,51 @@
       </c>
       <c r="T62" s="49">
         <v>15410</v>
       </c>
       <c r="U62" s="49">
         <v>14942</v>
       </c>
       <c r="V62" s="49">
         <v>17388</v>
       </c>
       <c r="W62" s="49">
         <v>11319</v>
       </c>
       <c r="X62" s="49">
         <v>8556</v>
       </c>
       <c r="Y62" s="49">
         <v>9714</v>
       </c>
       <c r="Z62" s="49">
         <v>12324</v>
       </c>
       <c r="AA62" s="49">
         <v>14529</v>
       </c>
-      <c r="AB62" s="51">
+      <c r="AB62" s="49">
         <v>15888</v>
       </c>
     </row>
     <row r="63" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A63" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="48">
         <v>838</v>
       </c>
       <c r="D63" s="48">
         <v>642</v>
       </c>
       <c r="E63" s="48">
         <v>1308</v>
       </c>
       <c r="F63" s="48">
         <v>1274</v>
       </c>
       <c r="G63" s="48">
         <v>1099</v>
       </c>
@@ -7261,51 +7213,51 @@
       </c>
       <c r="T63" s="49">
         <v>16378</v>
       </c>
       <c r="U63" s="49">
         <v>16703</v>
       </c>
       <c r="V63" s="49">
         <v>22259</v>
       </c>
       <c r="W63" s="49">
         <v>13159</v>
       </c>
       <c r="X63" s="49">
         <v>10030</v>
       </c>
       <c r="Y63" s="49">
         <v>11047</v>
       </c>
       <c r="Z63" s="49">
         <v>13106</v>
       </c>
       <c r="AA63" s="49">
         <v>18144</v>
       </c>
-      <c r="AB63" s="51">
+      <c r="AB63" s="49">
         <v>20126</v>
       </c>
     </row>
     <row r="64" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A64" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="48">
         <v>790</v>
       </c>
       <c r="D64" s="48">
         <v>2113</v>
       </c>
       <c r="E64" s="48">
         <v>2615</v>
       </c>
       <c r="F64" s="48">
         <v>2779</v>
       </c>
       <c r="G64" s="48">
         <v>2840</v>
       </c>
@@ -7347,51 +7299,51 @@
       </c>
       <c r="T64" s="49">
         <v>34765</v>
       </c>
       <c r="U64" s="49">
         <v>23918</v>
       </c>
       <c r="V64" s="49">
         <v>28208</v>
       </c>
       <c r="W64" s="49">
         <v>20309</v>
       </c>
       <c r="X64" s="49">
         <v>16035</v>
       </c>
       <c r="Y64" s="49">
         <v>17480</v>
       </c>
       <c r="Z64" s="49">
         <v>21141</v>
       </c>
       <c r="AA64" s="49">
         <v>29025</v>
       </c>
-      <c r="AB64" s="51">
+      <c r="AB64" s="49">
         <v>30463</v>
       </c>
     </row>
     <row r="65" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A65" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="48">
         <v>4889</v>
       </c>
       <c r="D65" s="48">
         <v>4752</v>
       </c>
       <c r="E65" s="48">
         <v>6947</v>
       </c>
       <c r="F65" s="48">
         <v>5687</v>
       </c>
       <c r="G65" s="48">
         <v>5189</v>
       </c>
@@ -7433,51 +7385,51 @@
       </c>
       <c r="T65" s="49">
         <v>11448</v>
       </c>
       <c r="U65" s="49">
         <v>11884</v>
       </c>
       <c r="V65" s="49">
         <v>15582</v>
       </c>
       <c r="W65" s="49">
         <v>10995</v>
       </c>
       <c r="X65" s="49">
         <v>7890</v>
       </c>
       <c r="Y65" s="49">
         <v>8148</v>
       </c>
       <c r="Z65" s="49">
         <v>9921</v>
       </c>
       <c r="AA65" s="49">
         <v>12801</v>
       </c>
-      <c r="AB65" s="51">
+      <c r="AB65" s="49">
         <v>12577</v>
       </c>
     </row>
     <row r="66" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A66" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="48">
         <v>5643</v>
       </c>
       <c r="D66" s="48">
         <v>5416</v>
       </c>
       <c r="E66" s="48">
         <v>6037</v>
       </c>
       <c r="F66" s="48">
         <v>5791</v>
       </c>
       <c r="G66" s="48">
         <v>8528</v>
       </c>
@@ -7519,51 +7471,51 @@
       </c>
       <c r="T66" s="49">
         <v>13177</v>
       </c>
       <c r="U66" s="49">
         <v>11956</v>
       </c>
       <c r="V66" s="49">
         <v>14353</v>
       </c>
       <c r="W66" s="49">
         <v>9557</v>
       </c>
       <c r="X66" s="49">
         <v>7378</v>
       </c>
       <c r="Y66" s="49">
         <v>7724</v>
       </c>
       <c r="Z66" s="49">
         <v>9125</v>
       </c>
       <c r="AA66" s="49">
         <v>12496</v>
       </c>
-      <c r="AB66" s="51">
+      <c r="AB66" s="49">
         <v>12422</v>
       </c>
     </row>
     <row r="67" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A67" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C67" s="48">
         <v>5745</v>
       </c>
       <c r="D67" s="48">
         <v>7332</v>
       </c>
       <c r="E67" s="48">
         <v>12255</v>
       </c>
       <c r="F67" s="48">
         <v>16120</v>
       </c>
       <c r="G67" s="48">
         <v>15576</v>
       </c>
@@ -7605,51 +7557,51 @@
       </c>
       <c r="T67" s="49">
         <v>41808</v>
       </c>
       <c r="U67" s="49">
         <v>73744</v>
       </c>
       <c r="V67" s="49">
         <v>94072</v>
       </c>
       <c r="W67" s="49">
         <v>65812</v>
       </c>
       <c r="X67" s="49">
         <v>42634</v>
       </c>
       <c r="Y67" s="49">
         <v>46661</v>
       </c>
       <c r="Z67" s="49">
         <v>61665</v>
       </c>
       <c r="AA67" s="49">
         <v>89704</v>
       </c>
-      <c r="AB67" s="51">
+      <c r="AB67" s="49">
         <v>98893</v>
       </c>
     </row>
     <row r="68" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A68" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G68" s="14" t="s">
         <v>0</v>
       </c>
@@ -7691,178 +7643,178 @@
       </c>
       <c r="T68" s="49">
         <v>1910</v>
       </c>
       <c r="U68" s="49">
         <v>2127</v>
       </c>
       <c r="V68" s="49">
         <v>2537</v>
       </c>
       <c r="W68" s="49">
         <v>1710</v>
       </c>
       <c r="X68" s="49">
         <v>1233</v>
       </c>
       <c r="Y68" s="49">
         <v>1533</v>
       </c>
       <c r="Z68" s="49">
         <v>1885</v>
       </c>
       <c r="AA68" s="49">
         <v>2514</v>
       </c>
-      <c r="AB68" s="51">
+      <c r="AB68" s="49">
         <v>3010</v>
       </c>
     </row>
     <row r="69" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A69" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="C69" s="52">
+      <c r="C69" s="76">
         <v>9317</v>
       </c>
-      <c r="D69" s="52">
+      <c r="D69" s="76">
         <v>9406</v>
       </c>
-      <c r="E69" s="52">
+      <c r="E69" s="76">
         <v>11456</v>
       </c>
-      <c r="F69" s="52">
+      <c r="F69" s="76">
         <v>9873</v>
       </c>
-      <c r="G69" s="52">
+      <c r="G69" s="76">
         <v>9451</v>
       </c>
-      <c r="H69" s="52">
+      <c r="H69" s="76">
         <v>8395</v>
       </c>
-      <c r="I69" s="52">
+      <c r="I69" s="76">
         <v>7617</v>
       </c>
-      <c r="J69" s="52">
+      <c r="J69" s="76">
         <v>10204</v>
       </c>
-      <c r="K69" s="52">
+      <c r="K69" s="76">
         <v>15868</v>
       </c>
-      <c r="L69" s="53">
+      <c r="L69" s="75">
         <v>9573</v>
       </c>
-      <c r="M69" s="53">
+      <c r="M69" s="75">
         <v>8141</v>
       </c>
-      <c r="N69" s="53">
+      <c r="N69" s="75">
         <v>7599</v>
       </c>
-      <c r="O69" s="53">
+      <c r="O69" s="75">
         <v>7362</v>
       </c>
-      <c r="P69" s="53">
+      <c r="P69" s="75">
         <v>6513</v>
       </c>
-      <c r="Q69" s="53">
+      <c r="Q69" s="75">
         <v>7052</v>
       </c>
-      <c r="R69" s="53">
+      <c r="R69" s="75">
         <v>7112</v>
       </c>
-      <c r="S69" s="53">
+      <c r="S69" s="75">
         <v>7171</v>
       </c>
-      <c r="T69" s="53">
+      <c r="T69" s="75">
         <v>12531</v>
       </c>
-      <c r="U69" s="53">
+      <c r="U69" s="75">
         <v>11250</v>
       </c>
-      <c r="V69" s="53">
+      <c r="V69" s="75">
         <v>13560</v>
       </c>
-      <c r="W69" s="53">
+      <c r="W69" s="75">
         <v>8169</v>
       </c>
-      <c r="X69" s="53">
+      <c r="X69" s="75">
         <v>7143</v>
       </c>
-      <c r="Y69" s="53">
+      <c r="Y69" s="75">
         <v>7731</v>
       </c>
-      <c r="Z69" s="53">
+      <c r="Z69" s="75">
         <v>9142</v>
       </c>
-      <c r="AA69" s="53">
+      <c r="AA69" s="75">
         <v>12474</v>
       </c>
-      <c r="AB69" s="51">
+      <c r="AB69" s="75">
         <v>13431</v>
       </c>
     </row>
     <row r="70" spans="1:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="30"/>
-      <c r="B70" s="73" t="s">
+      <c r="B70" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="74"/>
-[...4 lines deleted...]
-      <c r="H70" s="74"/>
+      <c r="C70" s="69"/>
+      <c r="D70" s="69"/>
+      <c r="E70" s="69"/>
+      <c r="F70" s="69"/>
+      <c r="G70" s="69"/>
+      <c r="H70" s="69"/>
       <c r="I70" s="22"/>
       <c r="J70" s="22"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
       <c r="N70" s="22"/>
       <c r="O70" s="22"/>
       <c r="P70" s="22"/>
       <c r="Q70" s="22"/>
       <c r="R70" s="22"/>
       <c r="S70" s="22"/>
       <c r="T70" s="22"/>
       <c r="U70" s="22"/>
       <c r="V70" s="22"/>
       <c r="W70" s="22"/>
       <c r="X70" s="22"/>
       <c r="Y70" s="22"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="31"/>
-      <c r="B71" s="71" t="s">
+      <c r="B71" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C71" s="72"/>
-[...2 lines deleted...]
-      <c r="F71" s="72"/>
+      <c r="C71" s="67"/>
+      <c r="D71" s="67"/>
+      <c r="E71" s="67"/>
+      <c r="F71" s="67"/>
       <c r="G71" s="23"/>
       <c r="H71" s="23"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A72" s="31"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
     <row r="75" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K75" s="1"/>
       <c r="T75" s="1"/>
     </row>
     <row r="77" spans="1:28" x14ac:dyDescent="0.25">
       <c r="P77" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:F71"/>
     <mergeCell ref="B70:H70"/>