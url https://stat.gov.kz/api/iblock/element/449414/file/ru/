--- v0 (2026-04-14)
+++ v1 (2026-05-18)
@@ -5,72 +5,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\ес прирост\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\ес прирост\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="KgS0dRhAYZcPJo4MpGZvwPIG7frkS+8ya7kJDyS03zI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="100">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -329,50 +329,53 @@
     <t>790000000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">        </t>
   </si>
   <si>
     <t>на 1000 человек</t>
+  </si>
+  <si>
+    <t>январь-март</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -665,51 +668,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -785,92 +788,93 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
@@ -1065,51 +1069,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B25" sqref="B25:B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" customWidth="1"/>
     <col min="2" max="2" width="78.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1191,59 +1195,59 @@
       <c r="B12" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="48">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="48">
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="25">
         <v>7172749343</v>
       </c>
@@ -1278,131 +1282,132 @@
     <sheetView workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="26" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AF1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG10" sqref="AG10"/>
+      <selection pane="bottomLeft" activeCell="AH61" sqref="AH61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" customWidth="1"/>
     <col min="24" max="24" width="3.5703125" hidden="1" customWidth="1"/>
     <col min="25" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="30" width="9" customWidth="1"/>
     <col min="31" max="31" width="10.28515625" customWidth="1"/>
+    <col min="32" max="32" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="63"/>
-[...27 lines deleted...]
-      <c r="AE2" s="67"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="56"/>
     </row>
     <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
@@ -1447,214 +1452,217 @@
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="34"/>
       <c r="T5" s="33"/>
       <c r="U5" s="33"/>
       <c r="V5" s="34"/>
       <c r="W5" s="46" t="s">
         <v>97</v>
       </c>
       <c r="X5" s="46"/>
       <c r="Y5" s="46"/>
       <c r="Z5" s="46"/>
       <c r="AA5" s="47"/>
       <c r="AB5" s="51"/>
       <c r="AC5" s="52"/>
-      <c r="AD5" s="68" t="s">
+      <c r="AD5" s="53"/>
+      <c r="AF5" s="54" t="s">
         <v>98</v>
       </c>
-      <c r="AE5" s="66"/>
     </row>
     <row r="6" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="55"/>
-      <c r="C6" s="57">
+      <c r="B6" s="59"/>
+      <c r="C6" s="61">
         <v>2024</v>
       </c>
-      <c r="D6" s="58"/>
-[...10 lines deleted...]
-      <c r="O6" s="59">
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="63">
         <v>2025</v>
       </c>
-      <c r="P6" s="60"/>
-[...13 lines deleted...]
-      <c r="AD6" s="70">
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="65"/>
+      <c r="AD6" s="67">
         <v>2026</v>
       </c>
-      <c r="AE6" s="61"/>
+      <c r="AE6" s="65"/>
+      <c r="AF6" s="65"/>
     </row>
     <row r="7" spans="1:32" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="54"/>
-      <c r="B7" s="56"/>
+      <c r="A7" s="58"/>
+      <c r="B7" s="60"/>
       <c r="C7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>60</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>61</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>62</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>63</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>64</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>65</v>
       </c>
       <c r="L7" s="8" t="s">
         <v>66</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>67</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>68</v>
       </c>
       <c r="O7" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="27" t="s">
         <v>58</v>
       </c>
       <c r="Q7" s="27" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="R7" s="28" t="s">
         <v>60</v>
       </c>
       <c r="S7" s="28" t="s">
         <v>61</v>
       </c>
       <c r="T7" s="28" t="s">
         <v>62</v>
       </c>
       <c r="U7" s="28" t="s">
         <v>63</v>
       </c>
       <c r="V7" s="28" t="s">
         <v>64</v>
       </c>
       <c r="W7" s="28" t="s">
         <v>65</v>
       </c>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="28" t="s">
         <v>66</v>
       </c>
       <c r="AB7" s="49" t="s">
         <v>67</v>
       </c>
       <c r="AC7" s="50" t="s">
         <v>68</v>
       </c>
       <c r="AD7" s="28" t="s">
         <v>31</v>
       </c>
       <c r="AE7" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="AF7" s="69"/>
+      <c r="AF7" s="28" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="8" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="64" t="s">
+      <c r="B8" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="64"/>
-[...26 lines deleted...]
-      <c r="AD8" s="64"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="68"/>
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="68"/>
+      <c r="U8" s="68"/>
+      <c r="V8" s="68"/>
+      <c r="W8" s="68"/>
+      <c r="X8" s="68"/>
+      <c r="Y8" s="68"/>
+      <c r="Z8" s="68"/>
+      <c r="AA8" s="68"/>
+      <c r="AB8" s="68"/>
+      <c r="AC8" s="68"/>
+      <c r="AD8" s="68"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="10">
         <v>11.91</v>
       </c>
       <c r="D9" s="10">
         <v>12.11</v>
       </c>
       <c r="E9" s="10">
         <v>11.66</v>
       </c>
       <c r="F9" s="10">
         <v>11.93</v>
       </c>
       <c r="G9" s="10">
         <v>11.9</v>
       </c>
       <c r="H9" s="10">
         <v>11.83</v>
       </c>
       <c r="I9" s="10">
         <v>11.94</v>
@@ -1697,50 +1705,53 @@
       </c>
       <c r="V9" s="35">
         <v>9.7899999999999991</v>
       </c>
       <c r="W9" s="35">
         <v>9.9499999999999993</v>
       </c>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="35">
         <v>9.92</v>
       </c>
       <c r="AB9" s="35">
         <v>9.74</v>
       </c>
       <c r="AC9" s="35">
         <v>9.64</v>
       </c>
       <c r="AD9" s="35">
         <v>9.07</v>
       </c>
       <c r="AE9" s="35">
         <v>8.66</v>
       </c>
+      <c r="AF9" s="35">
+        <v>8.44</v>
+      </c>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="16">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="10">
         <v>5.61</v>
       </c>
       <c r="D10" s="10">
         <v>6.2</v>
       </c>
       <c r="E10" s="10">
         <v>6.46</v>
       </c>
       <c r="F10" s="10">
         <v>7.03</v>
       </c>
       <c r="G10" s="10">
         <v>7</v>
       </c>
       <c r="H10" s="10">
         <v>6.92</v>
@@ -1786,50 +1797,53 @@
       </c>
       <c r="V10" s="35">
         <v>4.76</v>
       </c>
       <c r="W10" s="35">
         <v>4.9800000000000004</v>
       </c>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="35">
         <v>4.87</v>
       </c>
       <c r="AB10" s="35">
         <v>4.71</v>
       </c>
       <c r="AC10" s="35">
         <v>4.5599999999999996</v>
       </c>
       <c r="AD10" s="35">
         <v>3.7</v>
       </c>
       <c r="AE10" s="35">
         <v>3.56</v>
       </c>
+      <c r="AF10" s="35">
+        <v>3.78</v>
+      </c>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="10">
         <v>3.08</v>
       </c>
       <c r="D11" s="10">
         <v>3.09</v>
       </c>
       <c r="E11" s="10">
         <v>3.54</v>
       </c>
       <c r="F11" s="10">
         <v>4</v>
       </c>
       <c r="G11" s="10">
         <v>3.98</v>
       </c>
       <c r="H11" s="10">
         <v>3.98</v>
@@ -1875,50 +1889,53 @@
       </c>
       <c r="V11" s="35">
         <v>2.65</v>
       </c>
       <c r="W11" s="35">
         <v>2.61</v>
       </c>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="35">
         <v>2.59</v>
       </c>
       <c r="AB11" s="35">
         <v>2.54</v>
       </c>
       <c r="AC11" s="35">
         <v>2.4300000000000002</v>
       </c>
       <c r="AD11" s="35">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE11" s="35">
         <v>2.29</v>
       </c>
+      <c r="AF11" s="35">
+        <v>1.94</v>
+      </c>
     </row>
     <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="10">
         <v>12.62</v>
       </c>
       <c r="D12" s="10">
         <v>13.21</v>
       </c>
       <c r="E12" s="10">
         <v>13.18</v>
       </c>
       <c r="F12" s="10">
         <v>13.35</v>
       </c>
       <c r="G12" s="10">
         <v>13.33</v>
       </c>
       <c r="H12" s="10">
         <v>13.28</v>
@@ -1964,50 +1981,53 @@
       </c>
       <c r="V12" s="35">
         <v>10.63</v>
       </c>
       <c r="W12" s="35">
         <v>10.73</v>
       </c>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="35">
         <v>10.75</v>
       </c>
       <c r="AB12" s="35">
         <v>10.57</v>
       </c>
       <c r="AC12" s="35">
         <v>10.57</v>
       </c>
       <c r="AD12" s="35">
         <v>11.12</v>
       </c>
       <c r="AE12" s="35">
         <v>10.07</v>
       </c>
+      <c r="AF12" s="35">
+        <v>9.5299999999999994</v>
+      </c>
     </row>
     <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="10">
         <v>15.3</v>
       </c>
       <c r="D13" s="10">
         <v>15.88</v>
       </c>
       <c r="E13" s="10">
         <v>15.13</v>
       </c>
       <c r="F13" s="10">
         <v>15.08</v>
       </c>
       <c r="G13" s="10">
         <v>15.07</v>
       </c>
       <c r="H13" s="10">
         <v>14.96</v>
@@ -2053,50 +2073,53 @@
       </c>
       <c r="V13" s="35">
         <v>12.09</v>
       </c>
       <c r="W13" s="35">
         <v>12.24</v>
       </c>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="35">
         <v>12.16</v>
       </c>
       <c r="AB13" s="35">
         <v>11.86</v>
       </c>
       <c r="AC13" s="35">
         <v>11.8</v>
       </c>
       <c r="AD13" s="35">
         <v>10.37</v>
       </c>
       <c r="AE13" s="35">
         <v>9.75</v>
       </c>
+      <c r="AF13" s="35">
+        <v>10.11</v>
+      </c>
     </row>
     <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="10">
         <v>18.55</v>
       </c>
       <c r="D14" s="10">
         <v>17.86</v>
       </c>
       <c r="E14" s="10">
         <v>17.37</v>
       </c>
       <c r="F14" s="10">
         <v>17.47</v>
       </c>
       <c r="G14" s="10">
         <v>16.87</v>
       </c>
       <c r="H14" s="10">
         <v>16.57</v>
@@ -2142,50 +2165,53 @@
       </c>
       <c r="V14" s="35">
         <v>14.3</v>
       </c>
       <c r="W14" s="35">
         <v>14.41</v>
       </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="35">
         <v>14.39</v>
       </c>
       <c r="AB14" s="35">
         <v>14.31</v>
       </c>
       <c r="AC14" s="35">
         <v>14.25</v>
       </c>
       <c r="AD14" s="35">
         <v>14.38</v>
       </c>
       <c r="AE14" s="35">
         <v>13.5</v>
       </c>
+      <c r="AF14" s="35">
+        <v>13.16</v>
+      </c>
     </row>
     <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="10">
         <v>8.08</v>
       </c>
       <c r="D15" s="10">
         <v>8.25</v>
       </c>
       <c r="E15" s="10">
         <v>8.14</v>
       </c>
       <c r="F15" s="10">
         <v>8.56</v>
       </c>
       <c r="G15" s="10">
         <v>8.58</v>
       </c>
       <c r="H15" s="10">
         <v>8.58</v>
@@ -2231,50 +2257,53 @@
       </c>
       <c r="V15" s="35">
         <v>6.54</v>
       </c>
       <c r="W15" s="35">
         <v>6.75</v>
       </c>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="35">
         <v>6.75</v>
       </c>
       <c r="AB15" s="35">
         <v>6.64</v>
       </c>
       <c r="AC15" s="35">
         <v>6.67</v>
       </c>
       <c r="AD15" s="35">
         <v>5.72</v>
       </c>
       <c r="AE15" s="35">
         <v>5.62</v>
       </c>
+      <c r="AF15" s="35">
+        <v>5.0199999999999996</v>
+      </c>
     </row>
     <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="10">
         <v>15.29</v>
       </c>
       <c r="D16" s="10">
         <v>14.45</v>
       </c>
       <c r="E16" s="10">
         <v>13.85</v>
       </c>
       <c r="F16" s="10">
         <v>13.96</v>
       </c>
       <c r="G16" s="10">
         <v>14.04</v>
       </c>
       <c r="H16" s="10">
         <v>13.97</v>
@@ -2320,52 +2349,55 @@
       </c>
       <c r="V16" s="35">
         <v>11.84</v>
       </c>
       <c r="W16" s="35">
         <v>12.16</v>
       </c>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="35">
         <v>12.18</v>
       </c>
       <c r="AB16" s="35">
         <v>12.03</v>
       </c>
       <c r="AC16" s="35">
         <v>11.79</v>
       </c>
       <c r="AD16" s="35">
         <v>11.49</v>
       </c>
       <c r="AE16" s="35">
         <v>10.89</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="35">
+        <v>10.68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10">
         <v>10.119999999999999</v>
       </c>
       <c r="D17" s="10">
         <v>11.18</v>
       </c>
       <c r="E17" s="10">
         <v>10.89</v>
       </c>
       <c r="F17" s="10">
         <v>11.1</v>
       </c>
       <c r="G17" s="10">
         <v>10.99</v>
       </c>
       <c r="H17" s="10">
         <v>10.92</v>
       </c>
       <c r="I17" s="10">
@@ -2409,52 +2441,55 @@
       </c>
       <c r="V17" s="35">
         <v>8.25</v>
       </c>
       <c r="W17" s="35">
         <v>8.48</v>
       </c>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="35">
         <v>8.5</v>
       </c>
       <c r="AB17" s="35">
         <v>8.27</v>
       </c>
       <c r="AC17" s="35">
         <v>8.17</v>
       </c>
       <c r="AD17" s="35">
         <v>7.59</v>
       </c>
       <c r="AE17" s="35">
         <v>7.83</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="35">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="10">
         <v>2.5299999999999998</v>
       </c>
       <c r="D18" s="10">
         <v>3.61</v>
       </c>
       <c r="E18" s="10">
         <v>3.77</v>
       </c>
       <c r="F18" s="10">
         <v>4.04</v>
       </c>
       <c r="G18" s="10">
         <v>4.09</v>
       </c>
       <c r="H18" s="10">
         <v>4.25</v>
       </c>
       <c r="I18" s="10">
@@ -2498,52 +2533,55 @@
       </c>
       <c r="V18" s="35">
         <v>2.94</v>
       </c>
       <c r="W18" s="35">
         <v>3.01</v>
       </c>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="35">
         <v>2.93</v>
       </c>
       <c r="AB18" s="35">
         <v>2.82</v>
       </c>
       <c r="AC18" s="35">
         <v>2.7</v>
       </c>
       <c r="AD18" s="35">
         <v>2.58</v>
       </c>
       <c r="AE18" s="35">
         <v>2.4500000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="35">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="10">
         <v>0.67</v>
       </c>
       <c r="D19" s="10">
         <v>1.22</v>
       </c>
       <c r="E19" s="10">
         <v>0.77</v>
       </c>
       <c r="F19" s="10">
         <v>1.1399999999999999</v>
       </c>
       <c r="G19" s="10">
         <v>1.07</v>
       </c>
       <c r="H19" s="10">
         <v>1.05</v>
       </c>
       <c r="I19" s="10">
@@ -2587,52 +2625,55 @@
       </c>
       <c r="V19" s="35">
         <v>0.3</v>
       </c>
       <c r="W19" s="35">
         <v>0.31</v>
       </c>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="35">
         <v>0.24</v>
       </c>
       <c r="AB19" s="35">
         <v>0.14000000000000001</v>
       </c>
       <c r="AC19" s="35">
         <v>-0.02</v>
       </c>
       <c r="AD19" s="35">
         <v>0.44</v>
       </c>
       <c r="AE19" s="35">
         <v>-0.73</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="35">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="10">
         <v>19.66</v>
       </c>
       <c r="D20" s="10">
         <v>18.899999999999999</v>
       </c>
       <c r="E20" s="10">
         <v>17.47</v>
       </c>
       <c r="F20" s="10">
         <v>17.420000000000002</v>
       </c>
       <c r="G20" s="10">
         <v>17.21</v>
       </c>
       <c r="H20" s="10">
         <v>17.11</v>
       </c>
       <c r="I20" s="10">
@@ -2676,52 +2717,55 @@
       </c>
       <c r="V20" s="35">
         <v>14.31</v>
       </c>
       <c r="W20" s="35">
         <v>14.47</v>
       </c>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="35">
         <v>14.45</v>
       </c>
       <c r="AB20" s="35">
         <v>14.23</v>
       </c>
       <c r="AC20" s="35">
         <v>14.08</v>
       </c>
       <c r="AD20" s="35">
         <v>12.33</v>
       </c>
       <c r="AE20" s="35">
         <v>11.96</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF20" s="35">
+        <v>11.71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="10">
         <v>21.12</v>
       </c>
       <c r="D21" s="10">
         <v>21.17</v>
       </c>
       <c r="E21" s="10">
         <v>20.399999999999999</v>
       </c>
       <c r="F21" s="10">
         <v>20.5</v>
       </c>
       <c r="G21" s="10">
         <v>20.45</v>
       </c>
       <c r="H21" s="10">
         <v>20.239999999999998</v>
       </c>
       <c r="I21" s="10">
@@ -2765,52 +2809,55 @@
       </c>
       <c r="V21" s="35">
         <v>16.940000000000001</v>
       </c>
       <c r="W21" s="35">
         <v>17.170000000000002</v>
       </c>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="35">
         <v>17.13</v>
       </c>
       <c r="AB21" s="35">
         <v>16.920000000000002</v>
       </c>
       <c r="AC21" s="35">
         <v>16.91</v>
       </c>
       <c r="AD21" s="35">
         <v>15.86</v>
       </c>
       <c r="AE21" s="35">
         <v>15.84</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF21" s="35">
+        <v>15.36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="10">
         <v>1.52</v>
       </c>
       <c r="D22" s="10">
         <v>2.14</v>
       </c>
       <c r="E22" s="10">
         <v>2.2200000000000002</v>
       </c>
       <c r="F22" s="10">
         <v>2.4900000000000002</v>
       </c>
       <c r="G22" s="10">
         <v>2.54</v>
       </c>
       <c r="H22" s="10">
         <v>2.59</v>
       </c>
       <c r="I22" s="10">
@@ -2852,52 +2899,55 @@
       <c r="U22" s="29">
         <v>2.09</v>
       </c>
       <c r="V22" s="35">
         <v>2.15</v>
       </c>
       <c r="W22" s="35">
         <v>2.2200000000000002</v>
       </c>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="35">
         <v>2.15</v>
       </c>
       <c r="AB22" s="35">
         <v>1.92</v>
       </c>
       <c r="AC22" s="35">
         <v>1.8</v>
       </c>
       <c r="AD22" s="35"/>
       <c r="AE22" s="35">
         <v>0.66</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF22" s="35">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="10">
         <v>-3.62</v>
       </c>
       <c r="D23" s="10">
         <v>-2.58</v>
       </c>
       <c r="E23" s="10">
         <v>-2.44</v>
       </c>
       <c r="F23" s="10">
         <v>-2.15</v>
       </c>
       <c r="G23" s="10">
         <v>-1.97</v>
       </c>
       <c r="H23" s="10">
         <v>-1.94</v>
       </c>
       <c r="I23" s="10">
@@ -2941,52 +2991,55 @@
       </c>
       <c r="V23" s="35">
         <v>-2.39</v>
       </c>
       <c r="W23" s="35">
         <v>-2.4500000000000002</v>
       </c>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="35">
         <v>-2.5299999999999998</v>
       </c>
       <c r="AB23" s="35">
         <v>-2.61</v>
       </c>
       <c r="AC23" s="35">
         <v>-2.66</v>
       </c>
       <c r="AD23" s="35">
         <v>-2.88</v>
       </c>
       <c r="AE23" s="35">
         <v>-2.64</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF23" s="35">
+        <v>-3.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="10">
         <v>21.34</v>
       </c>
       <c r="D24" s="10">
         <v>20.94</v>
       </c>
       <c r="E24" s="10">
         <v>19.91</v>
       </c>
       <c r="F24" s="10">
         <v>20.260000000000002</v>
       </c>
       <c r="G24" s="10">
         <v>20.34</v>
       </c>
       <c r="H24" s="10">
         <v>20.11</v>
       </c>
       <c r="I24" s="10">
@@ -3030,52 +3083,55 @@
       </c>
       <c r="V24" s="35">
         <v>17.37</v>
       </c>
       <c r="W24" s="35">
         <v>17.55</v>
       </c>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="35">
         <v>17.559999999999999</v>
       </c>
       <c r="AB24" s="35">
         <v>17.28</v>
       </c>
       <c r="AC24" s="35">
         <v>17.13</v>
       </c>
       <c r="AD24" s="35">
         <v>16.350000000000001</v>
       </c>
       <c r="AE24" s="35">
         <v>15.72</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF24" s="35">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="10">
         <v>11.73</v>
       </c>
       <c r="D25" s="10">
         <v>10.63</v>
       </c>
       <c r="E25" s="10">
         <v>10.4</v>
       </c>
       <c r="F25" s="10">
         <v>10.99</v>
       </c>
       <c r="G25" s="10">
         <v>10.71</v>
       </c>
       <c r="H25" s="10">
         <v>10.27</v>
       </c>
       <c r="I25" s="10">
@@ -3119,52 +3175,55 @@
       </c>
       <c r="V25" s="35">
         <v>7.84</v>
       </c>
       <c r="W25" s="35">
         <v>7.87</v>
       </c>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="35">
         <v>8.16</v>
       </c>
       <c r="AB25" s="35">
         <v>7.93</v>
       </c>
       <c r="AC25" s="35">
         <v>7.7</v>
       </c>
       <c r="AD25" s="35">
         <v>8.61</v>
       </c>
       <c r="AE25" s="35">
         <v>6.54</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF25" s="35">
+        <v>6.18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="10">
         <v>-0.41</v>
       </c>
       <c r="D26" s="10">
         <v>-0.02</v>
       </c>
       <c r="E26" s="10">
         <v>-0.24</v>
       </c>
       <c r="F26" s="10">
         <v>0.28000000000000003</v>
       </c>
       <c r="G26" s="10">
         <v>0.5</v>
       </c>
       <c r="H26" s="10">
         <v>0.51</v>
       </c>
       <c r="I26" s="10">
@@ -3208,52 +3267,55 @@
       </c>
       <c r="V26" s="35">
         <v>-0.76</v>
       </c>
       <c r="W26" s="35">
         <v>-0.64</v>
       </c>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="35">
         <v>-0.72</v>
       </c>
       <c r="AB26" s="35">
         <v>-0.8</v>
       </c>
       <c r="AC26" s="35">
         <v>-0.97</v>
       </c>
       <c r="AD26" s="35">
         <v>-0.97</v>
       </c>
       <c r="AE26" s="35">
         <v>-1.4</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF26" s="35">
+        <v>-2.09</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="10">
         <v>15.78</v>
       </c>
       <c r="D27" s="10">
         <v>15.64</v>
       </c>
       <c r="E27" s="10">
         <v>15.04</v>
       </c>
       <c r="F27" s="10">
         <v>15.52</v>
       </c>
       <c r="G27" s="10">
         <v>15.59</v>
       </c>
       <c r="H27" s="10">
         <v>15.76</v>
       </c>
       <c r="I27" s="10">
@@ -3297,52 +3359,55 @@
       </c>
       <c r="V27" s="35">
         <v>12.89</v>
       </c>
       <c r="W27" s="35">
         <v>13.06</v>
       </c>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="35">
         <v>13.08</v>
       </c>
       <c r="AB27" s="35">
         <v>12.88</v>
       </c>
       <c r="AC27" s="35">
         <v>12.81</v>
       </c>
       <c r="AD27" s="35">
         <v>11.42</v>
       </c>
       <c r="AE27" s="35">
         <v>11.54</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF27" s="35">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="10">
         <v>9.67</v>
       </c>
       <c r="D28" s="10">
         <v>10.34</v>
       </c>
       <c r="E28" s="10">
         <v>9.83</v>
       </c>
       <c r="F28" s="10">
         <v>10.14</v>
       </c>
       <c r="G28" s="10">
         <v>10.01</v>
       </c>
       <c r="H28" s="10">
         <v>9.99</v>
       </c>
       <c r="I28" s="10">
@@ -3386,52 +3451,55 @@
       </c>
       <c r="V28" s="35">
         <v>8.61</v>
       </c>
       <c r="W28" s="35">
         <v>8.74</v>
       </c>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="35">
         <v>8.69</v>
       </c>
       <c r="AB28" s="35">
         <v>8.49</v>
       </c>
       <c r="AC28" s="35">
         <v>8.3699999999999992</v>
       </c>
       <c r="AD28" s="35">
         <v>7.79</v>
       </c>
       <c r="AE28" s="35">
         <v>7.36</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF28" s="35">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="10">
         <v>19.91</v>
       </c>
       <c r="D29" s="10">
         <v>20.3</v>
       </c>
       <c r="E29" s="10">
         <v>19.66</v>
       </c>
       <c r="F29" s="10">
         <v>19.940000000000001</v>
       </c>
       <c r="G29" s="10">
         <v>19.829999999999998</v>
       </c>
       <c r="H29" s="10">
         <v>19.54</v>
       </c>
       <c r="I29" s="10">
@@ -3475,85 +3543,88 @@
       </c>
       <c r="V29" s="35">
         <v>17.18</v>
       </c>
       <c r="W29" s="35">
         <v>17.45</v>
       </c>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="35">
         <v>17.54</v>
       </c>
       <c r="AB29" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="AC29" s="35">
         <v>17.3</v>
       </c>
       <c r="AD29" s="35">
         <v>17.22</v>
       </c>
       <c r="AE29" s="35">
         <v>16.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="65" t="s">
+      <c r="AF29" s="35">
+        <v>15.91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="69" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="65"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="69"/>
+      <c r="AB30" s="69"/>
+      <c r="AC30" s="69"/>
+      <c r="AD30" s="69"/>
+    </row>
+    <row r="31" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="10">
         <v>10.95</v>
       </c>
       <c r="D31" s="10">
         <v>11.23</v>
       </c>
       <c r="E31" s="10">
         <v>10.87</v>
       </c>
       <c r="F31" s="10">
         <v>11.2</v>
       </c>
       <c r="G31" s="10">
         <v>11.14</v>
       </c>
       <c r="H31" s="10">
         <v>11.11</v>
       </c>
       <c r="I31" s="10">
         <v>11.2</v>
       </c>
       <c r="J31" s="10">
@@ -3594,52 +3665,55 @@
       </c>
       <c r="V31" s="35">
         <v>9.31</v>
       </c>
       <c r="W31" s="35">
         <v>9.4499999999999993</v>
       </c>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="35">
         <v>9.42</v>
       </c>
       <c r="AB31" s="35">
         <v>9.25</v>
       </c>
       <c r="AC31" s="35">
         <v>9.17</v>
       </c>
       <c r="AD31" s="35">
         <v>8.65</v>
       </c>
       <c r="AE31" s="35">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF31" s="35">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="16">
         <v>100000000</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="10">
         <v>7.05</v>
       </c>
       <c r="D32" s="10">
         <v>7.35</v>
       </c>
       <c r="E32" s="10">
         <v>7.77</v>
       </c>
       <c r="F32" s="10">
         <v>8.3000000000000007</v>
       </c>
       <c r="G32" s="10">
         <v>8.17</v>
       </c>
       <c r="H32" s="10">
         <v>8.02</v>
       </c>
       <c r="I32" s="10">
@@ -3683,52 +3757,55 @@
       </c>
       <c r="V32" s="35">
         <v>5.45</v>
       </c>
       <c r="W32" s="35">
         <v>5.77</v>
       </c>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
       <c r="AA32" s="35">
         <v>5.62</v>
       </c>
       <c r="AB32" s="35">
         <v>5.46</v>
       </c>
       <c r="AC32" s="35">
         <v>5.4</v>
       </c>
       <c r="AD32" s="35">
         <v>3.23</v>
       </c>
       <c r="AE32" s="35">
         <v>3.67</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF32" s="35">
+        <v>4.43</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>3.67</v>
       </c>
       <c r="D33" s="10">
         <v>3.84</v>
       </c>
       <c r="E33" s="10">
         <v>3.99</v>
       </c>
       <c r="F33" s="10">
         <v>4.76</v>
       </c>
       <c r="G33" s="10">
         <v>4.6100000000000003</v>
       </c>
       <c r="H33" s="10">
         <v>4.7300000000000004</v>
       </c>
       <c r="I33" s="10">
@@ -3772,52 +3849,55 @@
       </c>
       <c r="V33" s="35">
         <v>3.31</v>
       </c>
       <c r="W33" s="35">
         <v>3.2</v>
       </c>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
       <c r="AA33" s="35">
         <v>3.26</v>
       </c>
       <c r="AB33" s="35">
         <v>3.24</v>
       </c>
       <c r="AC33" s="35">
         <v>3.07</v>
       </c>
       <c r="AD33" s="35">
         <v>3.23</v>
       </c>
       <c r="AE33" s="35">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF33" s="35">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="10">
         <v>12.83</v>
       </c>
       <c r="D34" s="10">
         <v>13.14</v>
       </c>
       <c r="E34" s="10">
         <v>13.24</v>
       </c>
       <c r="F34" s="10">
         <v>13.57</v>
       </c>
       <c r="G34" s="10">
         <v>13.47</v>
       </c>
       <c r="H34" s="10">
         <v>13.48</v>
       </c>
       <c r="I34" s="10">
@@ -3861,52 +3941,55 @@
       </c>
       <c r="V34" s="35">
         <v>10.92</v>
       </c>
       <c r="W34" s="35">
         <v>10.99</v>
       </c>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="35">
         <v>11.09</v>
       </c>
       <c r="AB34" s="35">
         <v>10.85</v>
       </c>
       <c r="AC34" s="35">
         <v>10.88</v>
       </c>
       <c r="AD34" s="35">
         <v>11.54</v>
       </c>
       <c r="AE34" s="35">
         <v>10.33</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF34" s="35">
+        <v>9.8800000000000008</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="10">
         <v>11.17</v>
       </c>
       <c r="D35" s="10">
         <v>12.46</v>
       </c>
       <c r="E35" s="10">
         <v>11.79</v>
       </c>
       <c r="F35" s="10">
         <v>12.14</v>
       </c>
       <c r="G35" s="10">
         <v>12.06</v>
       </c>
       <c r="H35" s="10">
         <v>11.99</v>
       </c>
       <c r="I35" s="10">
@@ -3950,52 +4033,55 @@
       </c>
       <c r="V35" s="35">
         <v>9.65</v>
       </c>
       <c r="W35" s="35">
         <v>9.86</v>
       </c>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="35">
         <v>9.75</v>
       </c>
       <c r="AB35" s="35">
         <v>9.44</v>
       </c>
       <c r="AC35" s="35">
         <v>9.31</v>
       </c>
       <c r="AD35" s="35">
         <v>7.74</v>
       </c>
       <c r="AE35" s="35">
         <v>7.34</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF35" s="35">
+        <v>7.34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="10">
         <v>19</v>
       </c>
       <c r="D36" s="10">
         <v>17.649999999999999</v>
       </c>
       <c r="E36" s="10">
         <v>17.12</v>
       </c>
       <c r="F36" s="10">
         <v>16.98</v>
       </c>
       <c r="G36" s="10">
         <v>16.39</v>
       </c>
       <c r="H36" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="I36" s="10">
@@ -4039,52 +4125,55 @@
       </c>
       <c r="V36" s="35">
         <v>14.2</v>
       </c>
       <c r="W36" s="35">
         <v>14.23</v>
       </c>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="35">
         <v>14.15</v>
       </c>
       <c r="AB36" s="35">
         <v>13.98</v>
       </c>
       <c r="AC36" s="35">
         <v>13.89</v>
       </c>
       <c r="AD36" s="35">
         <v>13.75</v>
       </c>
       <c r="AE36" s="35">
         <v>12.59</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF36" s="35">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="10">
         <v>7.74</v>
       </c>
       <c r="D37" s="10">
         <v>7.68</v>
       </c>
       <c r="E37" s="10">
         <v>7.9</v>
       </c>
       <c r="F37" s="10">
         <v>8.48</v>
       </c>
       <c r="G37" s="10">
         <v>8.68</v>
       </c>
       <c r="H37" s="10">
         <v>8.67</v>
       </c>
       <c r="I37" s="10">
@@ -4128,52 +4217,55 @@
       </c>
       <c r="V37" s="35">
         <v>7.11</v>
       </c>
       <c r="W37" s="35">
         <v>7.32</v>
       </c>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="35">
         <v>7.24</v>
       </c>
       <c r="AB37" s="35">
         <v>7.15</v>
       </c>
       <c r="AC37" s="35">
         <v>7.26</v>
       </c>
       <c r="AD37" s="35">
         <v>5.95</v>
       </c>
       <c r="AE37" s="35">
         <v>5.55</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF37" s="35">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="10">
         <v>14.38</v>
       </c>
       <c r="D38" s="10">
         <v>13.22</v>
       </c>
       <c r="E38" s="10">
         <v>12.54</v>
       </c>
       <c r="F38" s="10">
         <v>12.77</v>
       </c>
       <c r="G38" s="10">
         <v>12.85</v>
       </c>
       <c r="H38" s="10">
         <v>12.85</v>
       </c>
       <c r="I38" s="10">
@@ -4217,52 +4309,55 @@
       </c>
       <c r="V38" s="35">
         <v>12.08</v>
       </c>
       <c r="W38" s="35">
         <v>12.33</v>
       </c>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="35">
         <v>12.36</v>
       </c>
       <c r="AB38" s="35">
         <v>12.19</v>
       </c>
       <c r="AC38" s="35">
         <v>12.03</v>
       </c>
       <c r="AD38" s="35">
         <v>10.93</v>
       </c>
       <c r="AE38" s="35">
         <v>10.18</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF38" s="35">
+        <v>9.74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="10">
         <v>9.36</v>
       </c>
       <c r="D39" s="10">
         <v>10.44</v>
       </c>
       <c r="E39" s="10">
         <v>10.26</v>
       </c>
       <c r="F39" s="10">
         <v>10.69</v>
       </c>
       <c r="G39" s="10">
         <v>10.59</v>
       </c>
       <c r="H39" s="10">
         <v>10.51</v>
       </c>
       <c r="I39" s="10">
@@ -4306,52 +4401,55 @@
       </c>
       <c r="V39" s="35">
         <v>8.65</v>
       </c>
       <c r="W39" s="35">
         <v>9.01</v>
       </c>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="35">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB39" s="35">
         <v>8.7200000000000006</v>
       </c>
       <c r="AC39" s="35">
         <v>8.59</v>
       </c>
       <c r="AD39" s="35">
         <v>6.28</v>
       </c>
       <c r="AE39" s="35">
         <v>7.41</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF39" s="35">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="10">
         <v>1.95</v>
       </c>
       <c r="D40" s="10">
         <v>3.16</v>
       </c>
       <c r="E40" s="10">
         <v>3.2</v>
       </c>
       <c r="F40" s="10">
         <v>3.53</v>
       </c>
       <c r="G40" s="10">
         <v>3.58</v>
       </c>
       <c r="H40" s="10">
         <v>3.74</v>
       </c>
       <c r="I40" s="10">
@@ -4395,52 +4493,55 @@
       </c>
       <c r="V40" s="35">
         <v>2.62</v>
       </c>
       <c r="W40" s="35">
         <v>2.68</v>
       </c>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="35">
         <v>2.62</v>
       </c>
       <c r="AB40" s="35">
         <v>2.52</v>
       </c>
       <c r="AC40" s="35">
         <v>2.4</v>
       </c>
       <c r="AD40" s="35">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE40" s="35">
         <v>2.19</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF40" s="35">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="10">
         <v>0.91</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>69</v>
       </c>
       <c r="E41" s="10">
         <v>1.5</v>
       </c>
       <c r="F41" s="10">
         <v>1.75</v>
       </c>
       <c r="G41" s="10">
         <v>1.64</v>
       </c>
       <c r="H41" s="10">
         <v>1.54</v>
       </c>
       <c r="I41" s="10">
@@ -4484,52 +4585,55 @@
       </c>
       <c r="V41" s="35">
         <v>0.79</v>
       </c>
       <c r="W41" s="35">
         <v>0.81</v>
       </c>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="35">
         <v>0.67</v>
       </c>
       <c r="AB41" s="35">
         <v>0.59</v>
       </c>
       <c r="AC41" s="35">
         <v>0.35</v>
       </c>
       <c r="AD41" s="35">
         <v>1.27</v>
       </c>
       <c r="AE41" s="35">
         <v>0.01</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF41" s="35">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="10">
         <v>18.68</v>
       </c>
       <c r="D42" s="10">
         <v>18.78</v>
       </c>
       <c r="E42" s="10">
         <v>17.29</v>
       </c>
       <c r="F42" s="10">
         <v>17.18</v>
       </c>
       <c r="G42" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="H42" s="10">
         <v>16.96</v>
       </c>
       <c r="I42" s="10">
@@ -4573,52 +4677,55 @@
       </c>
       <c r="V42" s="35">
         <v>14.54</v>
       </c>
       <c r="W42" s="35">
         <v>14.68</v>
       </c>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="35">
         <v>14.45</v>
       </c>
       <c r="AB42" s="35">
         <v>14.26</v>
       </c>
       <c r="AC42" s="35">
         <v>14.09</v>
       </c>
       <c r="AD42" s="35">
         <v>12.62</v>
       </c>
       <c r="AE42" s="35">
         <v>12.19</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF42" s="35">
+        <v>11.95</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="10">
         <v>19.73</v>
       </c>
       <c r="D43" s="10">
         <v>19.43</v>
       </c>
       <c r="E43" s="10">
         <v>18.75</v>
       </c>
       <c r="F43" s="10">
         <v>18.96</v>
       </c>
       <c r="G43" s="10">
         <v>18.940000000000001</v>
       </c>
       <c r="H43" s="10">
         <v>18.86</v>
       </c>
       <c r="I43" s="10">
@@ -4662,52 +4769,55 @@
       </c>
       <c r="V43" s="35">
         <v>15.75</v>
       </c>
       <c r="W43" s="35">
         <v>15.83</v>
       </c>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="35">
         <v>15.87</v>
       </c>
       <c r="AB43" s="35">
         <v>15.74</v>
       </c>
       <c r="AC43" s="35">
         <v>15.76</v>
       </c>
       <c r="AD43" s="35">
         <v>14.74</v>
       </c>
       <c r="AE43" s="35">
         <v>14.48</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF43" s="35">
+        <v>14.19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="10">
         <v>1.35</v>
       </c>
       <c r="D44" s="10">
         <v>2.02</v>
       </c>
       <c r="E44" s="10">
         <v>2.1800000000000002</v>
       </c>
       <c r="F44" s="10">
         <v>2.21</v>
       </c>
       <c r="G44" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="H44" s="10">
         <v>2.34</v>
       </c>
       <c r="I44" s="10">
@@ -4751,52 +4861,55 @@
       </c>
       <c r="V44" s="35">
         <v>1.98</v>
       </c>
       <c r="W44" s="35">
         <v>1.99</v>
       </c>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="35">
         <v>1.94</v>
       </c>
       <c r="AB44" s="35">
         <v>1.68</v>
       </c>
       <c r="AC44" s="35">
         <v>1.58</v>
       </c>
       <c r="AD44" s="35">
         <v>0.42</v>
       </c>
       <c r="AE44" s="35">
         <v>0.84</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF44" s="35">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="10">
         <v>-2.5099999999999998</v>
       </c>
       <c r="D45" s="10">
         <v>-2.12</v>
       </c>
       <c r="E45" s="10">
         <v>-1.93</v>
       </c>
       <c r="F45" s="10">
         <v>-1.69</v>
       </c>
       <c r="G45" s="10">
         <v>-1.73</v>
       </c>
       <c r="H45" s="10">
         <v>-1.65</v>
       </c>
       <c r="I45" s="10">
@@ -4840,52 +4953,55 @@
       </c>
       <c r="V45" s="35">
         <v>-2.5499999999999998</v>
       </c>
       <c r="W45" s="35">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="35">
         <v>-2.71</v>
       </c>
       <c r="AB45" s="35">
         <v>-2.82</v>
       </c>
       <c r="AC45" s="35">
         <v>-2.81</v>
       </c>
       <c r="AD45" s="35">
         <v>-2.37</v>
       </c>
       <c r="AE45" s="35">
         <v>-2.2200000000000002</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF45" s="35">
+        <v>-2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="10">
         <v>22.14</v>
       </c>
       <c r="D46" s="10">
         <v>22.06</v>
       </c>
       <c r="E46" s="10">
         <v>21.19</v>
       </c>
       <c r="F46" s="10">
         <v>21.36</v>
       </c>
       <c r="G46" s="10">
         <v>21.49</v>
       </c>
       <c r="H46" s="10">
         <v>21.33</v>
       </c>
       <c r="I46" s="10">
@@ -4929,52 +5045,55 @@
       </c>
       <c r="V46" s="35">
         <v>17.91</v>
       </c>
       <c r="W46" s="35">
         <v>18.16</v>
       </c>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="35">
         <v>18.149999999999999</v>
       </c>
       <c r="AB46" s="35">
         <v>18</v>
       </c>
       <c r="AC46" s="35">
         <v>17.95</v>
       </c>
       <c r="AD46" s="35">
         <v>17.55</v>
       </c>
       <c r="AE46" s="35">
         <v>16.059999999999999</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF46" s="35">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="10">
         <v>10.02</v>
       </c>
       <c r="D47" s="10">
         <v>9.2899999999999991</v>
       </c>
       <c r="E47" s="10">
         <v>9.5399999999999991</v>
       </c>
       <c r="F47" s="10">
         <v>10.47</v>
       </c>
       <c r="G47" s="10">
         <v>9.8699999999999992</v>
       </c>
       <c r="H47" s="10">
         <v>9.49</v>
       </c>
       <c r="I47" s="10">
@@ -5018,52 +5137,55 @@
       </c>
       <c r="V47" s="35">
         <v>7.42</v>
       </c>
       <c r="W47" s="35">
         <v>7.45</v>
       </c>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="35">
         <v>7.71</v>
       </c>
       <c r="AB47" s="35">
         <v>7.47</v>
       </c>
       <c r="AC47" s="35">
         <v>7.29</v>
       </c>
       <c r="AD47" s="35">
         <v>8.57</v>
       </c>
       <c r="AE47" s="35">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF47" s="35">
+        <v>6.35</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="10">
         <v>0.15</v>
       </c>
       <c r="D48" s="10">
         <v>0.53</v>
       </c>
       <c r="E48" s="10">
         <v>0.43</v>
       </c>
       <c r="F48" s="10">
         <v>0.91</v>
       </c>
       <c r="G48" s="10">
         <v>1.0900000000000001</v>
       </c>
       <c r="H48" s="10">
         <v>1.0900000000000001</v>
       </c>
       <c r="I48" s="10">
@@ -5107,52 +5229,55 @@
       </c>
       <c r="V48" s="35">
         <v>-0.45</v>
       </c>
       <c r="W48" s="35">
         <v>-0.34</v>
       </c>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="35">
         <v>-0.43</v>
       </c>
       <c r="AB48" s="35">
         <v>-0.46</v>
       </c>
       <c r="AC48" s="35">
         <v>-0.64</v>
       </c>
       <c r="AD48" s="35">
         <v>-0.73</v>
       </c>
       <c r="AE48" s="35">
         <v>-0.91</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF48" s="35">
+        <v>-1.67</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="10">
         <v>15.78</v>
       </c>
       <c r="D49" s="10">
         <v>15.64</v>
       </c>
       <c r="E49" s="10">
         <v>15.04</v>
       </c>
       <c r="F49" s="10">
         <v>15.52</v>
       </c>
       <c r="G49" s="10">
         <v>15.59</v>
       </c>
       <c r="H49" s="10">
         <v>15.76</v>
       </c>
       <c r="I49" s="10">
@@ -5196,52 +5321,55 @@
       </c>
       <c r="V49" s="35">
         <v>12.89</v>
       </c>
       <c r="W49" s="35">
         <v>13.06</v>
       </c>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="35">
         <v>13.08</v>
       </c>
       <c r="AB49" s="35">
         <v>12.88</v>
       </c>
       <c r="AC49" s="35">
         <v>12.81</v>
       </c>
       <c r="AD49" s="35">
         <v>11.42</v>
       </c>
       <c r="AE49" s="35">
         <v>11.54</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF49" s="35">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="10">
         <v>9.67</v>
       </c>
       <c r="D50" s="10">
         <v>10.34</v>
       </c>
       <c r="E50" s="10">
         <v>9.83</v>
       </c>
       <c r="F50" s="10">
         <v>10.14</v>
       </c>
       <c r="G50" s="10">
         <v>10.01</v>
       </c>
       <c r="H50" s="10">
         <v>9.99</v>
       </c>
       <c r="I50" s="10">
@@ -5285,52 +5413,55 @@
       </c>
       <c r="V50" s="35">
         <v>8.61</v>
       </c>
       <c r="W50" s="35">
         <v>8.74</v>
       </c>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="35">
         <v>8.69</v>
       </c>
       <c r="AB50" s="35">
         <v>8.49</v>
       </c>
       <c r="AC50" s="35">
         <v>8.3699999999999992</v>
       </c>
       <c r="AD50" s="35">
         <v>7.79</v>
       </c>
       <c r="AE50" s="35">
         <v>7.36</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF50" s="35">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="10">
         <v>19.91</v>
       </c>
       <c r="D51" s="10">
         <v>20.3</v>
       </c>
       <c r="E51" s="10">
         <v>19.66</v>
       </c>
       <c r="F51" s="10">
         <v>19.940000000000001</v>
       </c>
       <c r="G51" s="10">
         <v>19.829999999999998</v>
       </c>
       <c r="H51" s="10">
         <v>19.54</v>
       </c>
       <c r="I51" s="10">
@@ -5374,85 +5505,88 @@
       </c>
       <c r="V51" s="35">
         <v>17.18</v>
       </c>
       <c r="W51" s="35">
         <v>17.45</v>
       </c>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
       <c r="AA51" s="35">
         <v>17.54</v>
       </c>
       <c r="AB51" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="AC51" s="35">
         <v>17.3</v>
       </c>
       <c r="AD51" s="35">
         <v>17.22</v>
       </c>
       <c r="AE51" s="35">
         <v>16.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B52" s="62" t="s">
+      <c r="AF51" s="35">
+        <v>15.91</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="62"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="66"/>
+      <c r="D52" s="66"/>
+      <c r="E52" s="66"/>
+      <c r="F52" s="66"/>
+      <c r="G52" s="66"/>
+      <c r="H52" s="66"/>
+      <c r="I52" s="66"/>
+      <c r="J52" s="66"/>
+      <c r="K52" s="66"/>
+      <c r="L52" s="66"/>
+      <c r="M52" s="66"/>
+      <c r="N52" s="66"/>
+      <c r="O52" s="66"/>
+      <c r="P52" s="66"/>
+      <c r="Q52" s="66"/>
+      <c r="R52" s="66"/>
+      <c r="S52" s="66"/>
+      <c r="T52" s="66"/>
+      <c r="U52" s="66"/>
+      <c r="V52" s="66"/>
+      <c r="W52" s="66"/>
+      <c r="X52" s="66"/>
+      <c r="Y52" s="66"/>
+      <c r="Z52" s="66"/>
+      <c r="AA52" s="66"/>
+      <c r="AB52" s="66"/>
+      <c r="AC52" s="66"/>
+      <c r="AD52" s="66"/>
+    </row>
+    <row r="53" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="16">
         <v>100000000</v>
       </c>
       <c r="B53" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="10">
         <v>13.5</v>
       </c>
       <c r="D53" s="10">
         <v>13.57</v>
       </c>
       <c r="E53" s="10">
         <v>12.96</v>
       </c>
       <c r="F53" s="10">
         <v>13.14</v>
       </c>
       <c r="G53" s="10">
         <v>13.15</v>
       </c>
       <c r="H53" s="10">
         <v>13.01</v>
       </c>
       <c r="I53" s="10">
@@ -5496,52 +5630,55 @@
       </c>
       <c r="V53" s="35">
         <v>10.63</v>
       </c>
       <c r="W53" s="35">
         <v>10.8</v>
       </c>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="35">
         <v>10.79</v>
       </c>
       <c r="AB53" s="35">
         <v>10.57</v>
       </c>
       <c r="AC53" s="35">
         <v>10.44</v>
       </c>
       <c r="AD53" s="35">
         <v>9.82</v>
       </c>
       <c r="AE53" s="35">
         <v>9.4499999999999993</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF53" s="35">
+        <v>9.2100000000000009</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B54" s="40" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="10">
         <v>3.31</v>
       </c>
       <c r="D54" s="10">
         <v>4.3600000000000003</v>
       </c>
       <c r="E54" s="10">
         <v>4.3600000000000003</v>
       </c>
       <c r="F54" s="10">
         <v>5.01</v>
       </c>
       <c r="G54" s="10">
         <v>5.13</v>
       </c>
       <c r="H54" s="10">
         <v>5.17</v>
       </c>
       <c r="I54" s="10">
@@ -5585,52 +5722,55 @@
       </c>
       <c r="V54" s="35">
         <v>3.59</v>
       </c>
       <c r="W54" s="35">
         <v>3.65</v>
       </c>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="35">
         <v>3.61</v>
       </c>
       <c r="AB54" s="35">
         <v>3.48</v>
       </c>
       <c r="AC54" s="35">
         <v>3.14</v>
       </c>
       <c r="AD54" s="35">
         <v>4.4800000000000004</v>
       </c>
       <c r="AE54" s="35">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF54" s="35">
+        <v>2.69</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B55" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C55" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="D55" s="10">
         <v>2.08</v>
       </c>
       <c r="E55" s="10">
         <v>2.95</v>
       </c>
       <c r="F55" s="10">
         <v>3</v>
       </c>
       <c r="G55" s="10">
         <v>3.15</v>
       </c>
       <c r="H55" s="10">
         <v>2.99</v>
       </c>
       <c r="I55" s="10">
@@ -5674,52 +5814,55 @@
       </c>
       <c r="V55" s="35">
         <v>1.75</v>
       </c>
       <c r="W55" s="35">
         <v>1.81</v>
       </c>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="35">
         <v>1.69</v>
       </c>
       <c r="AB55" s="35">
         <v>1.6</v>
       </c>
       <c r="AC55" s="35">
         <v>1.55</v>
       </c>
       <c r="AD55" s="35">
         <v>1.06</v>
       </c>
       <c r="AE55" s="35">
         <v>0.82</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF55" s="35">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B56" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C56" s="10">
         <v>11.97</v>
       </c>
       <c r="D56" s="10">
         <v>13.47</v>
       </c>
       <c r="E56" s="10">
         <v>13.04</v>
       </c>
       <c r="F56" s="10">
         <v>12.71</v>
       </c>
       <c r="G56" s="10">
         <v>12.89</v>
       </c>
       <c r="H56" s="10">
         <v>12.66</v>
       </c>
       <c r="I56" s="10">
@@ -5763,52 +5906,55 @@
       </c>
       <c r="V56" s="35">
         <v>9.7100000000000009</v>
       </c>
       <c r="W56" s="35">
         <v>9.91</v>
       </c>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="35">
         <v>9.7100000000000009</v>
       </c>
       <c r="AB56" s="35">
         <v>9.66</v>
       </c>
       <c r="AC56" s="35">
         <v>9.59</v>
       </c>
       <c r="AD56" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="AE56" s="35">
         <v>9.24</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF56" s="35">
+        <v>8.39</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B57" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="D57" s="10">
         <v>16.52</v>
       </c>
       <c r="E57" s="10">
         <v>15.77</v>
       </c>
       <c r="F57" s="10">
         <v>15.64</v>
       </c>
       <c r="G57" s="10">
         <v>15.65</v>
       </c>
       <c r="H57" s="10">
         <v>15.52</v>
       </c>
       <c r="I57" s="10">
@@ -5852,52 +5998,55 @@
       </c>
       <c r="V57" s="35">
         <v>12.69</v>
       </c>
       <c r="W57" s="35">
         <v>12.81</v>
       </c>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="35">
         <v>12.74</v>
       </c>
       <c r="AB57" s="35">
         <v>12.45</v>
       </c>
       <c r="AC57" s="35">
         <v>12.39</v>
       </c>
       <c r="AD57" s="35">
         <v>10.99</v>
       </c>
       <c r="AE57" s="35">
         <v>10.33</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF57" s="35">
+        <v>10.77</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C58" s="10">
         <v>18</v>
       </c>
       <c r="D58" s="10">
         <v>18.12</v>
       </c>
       <c r="E58" s="10">
         <v>17.670000000000002</v>
       </c>
       <c r="F58" s="10">
         <v>18.09</v>
       </c>
       <c r="G58" s="10">
         <v>17.46</v>
       </c>
       <c r="H58" s="10">
         <v>17.14</v>
       </c>
       <c r="I58" s="10">
@@ -5941,52 +6090,55 @@
       </c>
       <c r="V58" s="35">
         <v>14.43</v>
       </c>
       <c r="W58" s="35">
         <v>14.63</v>
       </c>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="35">
         <v>14.67</v>
       </c>
       <c r="AB58" s="35">
         <v>14.7</v>
       </c>
       <c r="AC58" s="35">
         <v>14.7</v>
       </c>
       <c r="AD58" s="35">
         <v>15.15</v>
       </c>
       <c r="AE58" s="35">
         <v>14.6</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF58" s="35">
+        <v>14.09</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B59" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="10">
         <v>8.52</v>
       </c>
       <c r="D59" s="10">
         <v>9.01</v>
       </c>
       <c r="E59" s="10">
         <v>8.4499999999999993</v>
       </c>
       <c r="F59" s="10">
         <v>8.68</v>
       </c>
       <c r="G59" s="10">
         <v>8.44</v>
       </c>
       <c r="H59" s="10">
         <v>8.4499999999999993</v>
       </c>
       <c r="I59" s="10">
@@ -6030,52 +6182,55 @@
       </c>
       <c r="V59" s="35">
         <v>5.78</v>
       </c>
       <c r="W59" s="35">
         <v>5.99</v>
       </c>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="35">
         <v>6.1</v>
       </c>
       <c r="AB59" s="35">
         <v>5.95</v>
       </c>
       <c r="AC59" s="35">
         <v>5.85</v>
       </c>
       <c r="AD59" s="35">
         <v>5.4</v>
       </c>
       <c r="AE59" s="35">
         <v>5.71</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF59" s="35">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B60" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="10">
         <v>15.98</v>
       </c>
       <c r="D60" s="10">
         <v>15.4</v>
       </c>
       <c r="E60" s="10">
         <v>14.87</v>
       </c>
       <c r="F60" s="10">
         <v>14.88</v>
       </c>
       <c r="G60" s="10">
         <v>14.96</v>
       </c>
       <c r="H60" s="10">
         <v>14.83</v>
       </c>
       <c r="I60" s="10">
@@ -6119,52 +6274,55 @@
       </c>
       <c r="V60" s="35">
         <v>11.65</v>
       </c>
       <c r="W60" s="35">
         <v>12.01</v>
       </c>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="35">
         <v>12.05</v>
       </c>
       <c r="AB60" s="35">
         <v>11.9</v>
       </c>
       <c r="AC60" s="35">
         <v>11.61</v>
       </c>
       <c r="AD60" s="35">
         <v>12.03</v>
       </c>
       <c r="AE60" s="35">
         <v>11.57</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF60" s="35">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C61" s="10">
         <v>10.74</v>
       </c>
       <c r="D61" s="10">
         <v>11.78</v>
       </c>
       <c r="E61" s="10">
         <v>11.41</v>
       </c>
       <c r="F61" s="10">
         <v>11.43</v>
       </c>
       <c r="G61" s="10">
         <v>11.31</v>
       </c>
       <c r="H61" s="10">
         <v>11.27</v>
       </c>
       <c r="I61" s="10">
@@ -6208,52 +6366,55 @@
       </c>
       <c r="V61" s="35">
         <v>7.91</v>
       </c>
       <c r="W61" s="35">
         <v>8.0399999999999991</v>
       </c>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="35">
         <v>8.14</v>
       </c>
       <c r="AB61" s="35">
         <v>7.89</v>
       </c>
       <c r="AC61" s="35">
         <v>7.84</v>
       </c>
       <c r="AD61" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="AE61" s="35">
         <v>8.19</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF61" s="35">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B62" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C62" s="10">
         <v>5.15</v>
       </c>
       <c r="D62" s="10">
         <v>5.63</v>
       </c>
       <c r="E62" s="10">
         <v>6.3</v>
       </c>
       <c r="F62" s="10">
         <v>6.36</v>
       </c>
       <c r="G62" s="10">
         <v>6.33</v>
       </c>
       <c r="H62" s="10">
         <v>6.54</v>
       </c>
       <c r="I62" s="10">
@@ -6297,52 +6458,55 @@
       </c>
       <c r="V62" s="35">
         <v>4.4000000000000004</v>
       </c>
       <c r="W62" s="35">
         <v>4.58</v>
       </c>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="35">
         <v>4.41</v>
       </c>
       <c r="AB62" s="35">
         <v>4.2699999999999996</v>
       </c>
       <c r="AC62" s="35">
         <v>4.09</v>
       </c>
       <c r="AD62" s="35">
         <v>3.86</v>
       </c>
       <c r="AE62" s="35">
         <v>3.76</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF62" s="35">
+        <v>3.29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B63" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="10">
         <v>0.27</v>
       </c>
       <c r="D63" s="10">
         <v>0.32</v>
       </c>
       <c r="E63" s="10">
         <v>-0.45</v>
       </c>
       <c r="F63" s="10">
         <v>0.11</v>
       </c>
       <c r="G63" s="10">
         <v>0.13</v>
       </c>
       <c r="H63" s="10">
         <v>0.22</v>
       </c>
       <c r="I63" s="10">
@@ -6386,52 +6550,55 @@
       </c>
       <c r="V63" s="35">
         <v>-0.56000000000000005</v>
       </c>
       <c r="W63" s="35">
         <v>-0.55000000000000004</v>
       </c>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="35">
         <v>-0.51</v>
       </c>
       <c r="AB63" s="35">
         <v>-0.62</v>
       </c>
       <c r="AC63" s="35">
         <v>-0.68</v>
       </c>
       <c r="AD63" s="35">
         <v>-1.04</v>
       </c>
       <c r="AE63" s="35">
         <v>-2.04</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF63" s="35">
+        <v>-1.64</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B64" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C64" s="10">
         <v>20.53</v>
       </c>
       <c r="D64" s="10">
         <v>19.010000000000002</v>
       </c>
       <c r="E64" s="10">
         <v>17.62</v>
       </c>
       <c r="F64" s="10">
         <v>17.649999999999999</v>
       </c>
       <c r="G64" s="10">
         <v>17.489999999999998</v>
       </c>
       <c r="H64" s="10">
         <v>17.23</v>
       </c>
       <c r="I64" s="10">
@@ -6475,52 +6642,55 @@
       </c>
       <c r="V64" s="35">
         <v>14.11</v>
       </c>
       <c r="W64" s="35">
         <v>14.29</v>
       </c>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
       <c r="AA64" s="35">
         <v>14.44</v>
       </c>
       <c r="AB64" s="35">
         <v>14.2</v>
       </c>
       <c r="AC64" s="35">
         <v>14.06</v>
       </c>
       <c r="AD64" s="35">
         <v>12.08</v>
       </c>
       <c r="AE64" s="35">
         <v>11.75</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF64" s="35">
+        <v>11.49</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C65" s="10">
         <v>22.29</v>
       </c>
       <c r="D65" s="10">
         <v>22.64</v>
       </c>
       <c r="E65" s="10">
         <v>21.78</v>
       </c>
       <c r="F65" s="10">
         <v>21.8</v>
       </c>
       <c r="G65" s="10">
         <v>21.73</v>
       </c>
       <c r="H65" s="10">
         <v>21.4</v>
       </c>
       <c r="I65" s="10">
@@ -6564,52 +6734,55 @@
       </c>
       <c r="V65" s="35">
         <v>17.95</v>
       </c>
       <c r="W65" s="35">
         <v>18.34</v>
       </c>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="35">
         <v>18.23</v>
       </c>
       <c r="AB65" s="35">
         <v>17.96</v>
       </c>
       <c r="AC65" s="35">
         <v>17.899999999999999</v>
       </c>
       <c r="AD65" s="35">
         <v>16.88</v>
       </c>
       <c r="AE65" s="35">
         <v>17.05</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF65" s="35">
+        <v>16.41</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C66" s="10">
         <v>1.94</v>
       </c>
       <c r="D66" s="10">
         <v>2.4300000000000002</v>
       </c>
       <c r="E66" s="10">
         <v>2.33</v>
       </c>
       <c r="F66" s="10">
         <v>3.18</v>
       </c>
       <c r="G66" s="10">
         <v>3.12</v>
       </c>
       <c r="H66" s="10">
         <v>3.21</v>
       </c>
       <c r="I66" s="10">
@@ -6653,52 +6826,55 @@
       </c>
       <c r="V66" s="35">
         <v>2.57</v>
       </c>
       <c r="W66" s="35">
         <v>2.8</v>
       </c>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="35">
         <v>2.67</v>
       </c>
       <c r="AB66" s="35">
         <v>2.4900000000000002</v>
       </c>
       <c r="AC66" s="35">
         <v>2.35</v>
       </c>
       <c r="AD66" s="35">
         <v>-1.06</v>
       </c>
       <c r="AE66" s="35">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF66" s="35">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C67" s="10">
         <v>-4.68</v>
       </c>
       <c r="D67" s="10">
         <v>-3.04</v>
       </c>
       <c r="E67" s="10">
         <v>-2.93</v>
       </c>
       <c r="F67" s="10">
         <v>-2.59</v>
       </c>
       <c r="G67" s="10">
         <v>-2.2000000000000002</v>
       </c>
       <c r="H67" s="10">
         <v>-2.2200000000000002</v>
       </c>
       <c r="I67" s="10">
@@ -6742,52 +6918,55 @@
       </c>
       <c r="V67" s="35">
         <v>-2.2200000000000002</v>
       </c>
       <c r="W67" s="35">
         <v>-2.35</v>
       </c>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
       <c r="AA67" s="35">
         <v>-2.36</v>
       </c>
       <c r="AB67" s="35">
         <v>-2.4</v>
       </c>
       <c r="AC67" s="35">
         <v>-2.5</v>
       </c>
       <c r="AD67" s="35">
         <v>-3.4</v>
       </c>
       <c r="AE67" s="35">
         <v>-3.05</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF67" s="35">
+        <v>-3.84</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C68" s="10">
         <v>21.07</v>
       </c>
       <c r="D68" s="10">
         <v>20.57</v>
       </c>
       <c r="E68" s="10">
         <v>19.489999999999998</v>
       </c>
       <c r="F68" s="10">
         <v>19.88</v>
       </c>
       <c r="G68" s="10">
         <v>19.95</v>
       </c>
       <c r="H68" s="10">
         <v>19.71</v>
       </c>
       <c r="I68" s="10">
@@ -6831,52 +7010,55 @@
       </c>
       <c r="V68" s="35">
         <v>17.190000000000001</v>
       </c>
       <c r="W68" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="AB68" s="35">
         <v>17.04</v>
       </c>
       <c r="AC68" s="35">
         <v>16.850000000000001</v>
       </c>
       <c r="AD68" s="35">
         <v>15.94</v>
       </c>
       <c r="AE68" s="35">
         <v>15.61</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF68" s="35">
+        <v>15.16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B69" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C69" s="10">
         <v>18.21</v>
       </c>
       <c r="D69" s="10">
         <v>15.75</v>
       </c>
       <c r="E69" s="10">
         <v>13.71</v>
       </c>
       <c r="F69" s="10">
         <v>12.97</v>
       </c>
       <c r="G69" s="10">
         <v>13.88</v>
       </c>
       <c r="H69" s="10">
         <v>13.27</v>
       </c>
       <c r="I69" s="10">
@@ -6920,52 +7102,55 @@
       </c>
       <c r="V69" s="35">
         <v>9.51</v>
       </c>
       <c r="W69" s="35">
         <v>9.49</v>
       </c>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="35">
         <v>9.86</v>
       </c>
       <c r="AB69" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="AC69" s="35">
         <v>9.25</v>
       </c>
       <c r="AD69" s="35">
         <v>8.74</v>
       </c>
       <c r="AE69" s="35">
         <v>6.55</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF69" s="35">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B70" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C70" s="12">
         <v>-1.51</v>
       </c>
       <c r="D70" s="12">
         <v>-1.1299999999999999</v>
       </c>
       <c r="E70" s="12">
         <v>-1.59</v>
       </c>
       <c r="F70" s="12">
         <v>-1</v>
       </c>
       <c r="G70" s="12">
         <v>-0.68</v>
       </c>
       <c r="H70" s="12">
         <v>-0.64</v>
       </c>
       <c r="I70" s="12">
@@ -7009,306 +7194,309 @@
       </c>
       <c r="V70" s="36">
         <v>-1.4</v>
       </c>
       <c r="W70" s="36">
         <v>-1.25</v>
       </c>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="36">
         <v>-1.33</v>
       </c>
       <c r="AB70" s="36">
         <v>-1.54</v>
       </c>
       <c r="AC70" s="36">
         <v>-1.65</v>
       </c>
       <c r="AD70" s="36">
         <v>-1.49</v>
       </c>
       <c r="AE70" s="36">
         <v>-2.44</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF70" s="36">
+        <v>-2.98</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
     </row>
-    <row r="72" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="2"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
     </row>
-    <row r="73" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
     </row>
-    <row r="74" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="2"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
     </row>
-    <row r="75" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="2"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="1"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
     </row>
-    <row r="76" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="2"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="1"/>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
     </row>
-    <row r="77" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="2"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
     </row>
-    <row r="78" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="2"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="1"/>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
     </row>
-    <row r="79" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="2"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
     </row>
-    <row r="80" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="2"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="1"/>
       <c r="Z80" s="1"/>
@@ -33053,61 +33241,60 @@
       <c r="E1000" s="1"/>
       <c r="F1000" s="2"/>
       <c r="G1000" s="1"/>
       <c r="H1000" s="1"/>
       <c r="I1000" s="1"/>
       <c r="J1000" s="1"/>
       <c r="K1000" s="1"/>
       <c r="L1000" s="1"/>
       <c r="M1000" s="1"/>
       <c r="N1000" s="1"/>
       <c r="O1000" s="1"/>
       <c r="P1000" s="1"/>
       <c r="Q1000" s="1"/>
       <c r="R1000" s="1"/>
       <c r="S1000" s="1"/>
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="9">
+    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="B8:AD8"/>
     <mergeCell ref="B30:AD30"/>
     <mergeCell ref="B2:AE2"/>
-    <mergeCell ref="AD5:AE5"/>
-    <mergeCell ref="AD6:AE6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:AC6"/>
-    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>