--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -5,72 +5,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\ес прирост\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\ес прирост +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="KgS0dRhAYZcPJo4MpGZvwPIG7frkS+8ya7kJDyS03zI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="100">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -338,52 +338,53 @@
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">        </t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
+    <numFmt numFmtId="166" formatCode="#,##0_р_."/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -668,51 +669,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -794,88 +795,91 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
@@ -1069,51 +1073,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:B26"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" customWidth="1"/>
     <col min="2" max="2" width="78.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1195,59 +1199,59 @@
       <c r="B12" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="48">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="48">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="25">
         <v>7172749343</v>
       </c>
@@ -1278,274 +1282,276 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="26" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF1000"/>
+  <dimension ref="A1:AG1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH61" sqref="AH61"/>
+      <selection pane="bottomLeft" activeCell="AI17" sqref="AI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" customWidth="1"/>
     <col min="24" max="24" width="3.5703125" hidden="1" customWidth="1"/>
     <col min="25" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="30" width="9" customWidth="1"/>
     <col min="31" max="31" width="10.28515625" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" customWidth="1"/>
+    <col min="33" max="33" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="68" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="55"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="68"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="Z2" s="68"/>
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="68"/>
+      <c r="AC2" s="68"/>
+      <c r="AD2" s="68"/>
+      <c r="AE2" s="69"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="2"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="34"/>
       <c r="T5" s="33"/>
       <c r="U5" s="33"/>
       <c r="V5" s="34"/>
       <c r="W5" s="46" t="s">
         <v>97</v>
       </c>
       <c r="X5" s="46"/>
       <c r="Y5" s="46"/>
       <c r="Z5" s="46"/>
       <c r="AA5" s="47"/>
       <c r="AB5" s="51"/>
       <c r="AC5" s="52"/>
       <c r="AD5" s="53"/>
-      <c r="AF5" s="54" t="s">
+      <c r="AG5" s="54" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A6" s="57" t="s">
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="59"/>
-      <c r="C6" s="61">
+      <c r="B6" s="57"/>
+      <c r="C6" s="59">
         <v>2024</v>
       </c>
-      <c r="D6" s="62"/>
-[...10 lines deleted...]
-      <c r="O6" s="63">
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="61">
         <v>2025</v>
       </c>
-      <c r="P6" s="64"/>
-[...13 lines deleted...]
-      <c r="AD6" s="67">
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="64">
         <v>2026</v>
       </c>
-      <c r="AE6" s="65"/>
-[...4 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="AE6" s="63"/>
+      <c r="AF6" s="63"/>
+      <c r="AG6" s="63"/>
+    </row>
+    <row r="7" spans="1:33" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="56"/>
+      <c r="B7" s="58"/>
       <c r="C7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>60</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>61</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>62</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>63</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>64</v>
       </c>
       <c r="K7" s="8" t="s">
@@ -1586,85 +1592,88 @@
       </c>
       <c r="W7" s="28" t="s">
         <v>65</v>
       </c>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="28" t="s">
         <v>66</v>
       </c>
       <c r="AB7" s="49" t="s">
         <v>67</v>
       </c>
       <c r="AC7" s="50" t="s">
         <v>68</v>
       </c>
       <c r="AD7" s="28" t="s">
         <v>31</v>
       </c>
       <c r="AE7" s="28" t="s">
         <v>58</v>
       </c>
       <c r="AF7" s="28" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="68" t="s">
+      <c r="AG7" s="28" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="68"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="66"/>
+      <c r="L8" s="66"/>
+      <c r="M8" s="66"/>
+      <c r="N8" s="66"/>
+      <c r="O8" s="66"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="66"/>
+      <c r="R8" s="66"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="66"/>
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="10">
         <v>11.91</v>
       </c>
       <c r="D9" s="10">
         <v>12.11</v>
       </c>
       <c r="E9" s="10">
         <v>11.66</v>
       </c>
       <c r="F9" s="10">
         <v>11.93</v>
       </c>
       <c r="G9" s="10">
         <v>11.9</v>
       </c>
       <c r="H9" s="10">
         <v>11.83</v>
       </c>
       <c r="I9" s="10">
         <v>11.94</v>
       </c>
       <c r="J9" s="10">
@@ -1708,52 +1717,55 @@
       </c>
       <c r="W9" s="35">
         <v>9.9499999999999993</v>
       </c>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="35">
         <v>9.92</v>
       </c>
       <c r="AB9" s="35">
         <v>9.74</v>
       </c>
       <c r="AC9" s="35">
         <v>9.64</v>
       </c>
       <c r="AD9" s="35">
         <v>9.07</v>
       </c>
       <c r="AE9" s="35">
         <v>8.66</v>
       </c>
       <c r="AF9" s="35">
         <v>8.44</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG9" s="35">
+        <v>8.4499999999999993</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="16">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="10">
         <v>5.61</v>
       </c>
       <c r="D10" s="10">
         <v>6.2</v>
       </c>
       <c r="E10" s="10">
         <v>6.46</v>
       </c>
       <c r="F10" s="10">
         <v>7.03</v>
       </c>
       <c r="G10" s="10">
         <v>7</v>
       </c>
       <c r="H10" s="10">
         <v>6.92</v>
       </c>
       <c r="I10" s="10">
@@ -1800,52 +1812,55 @@
       </c>
       <c r="W10" s="35">
         <v>4.9800000000000004</v>
       </c>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="35">
         <v>4.87</v>
       </c>
       <c r="AB10" s="35">
         <v>4.71</v>
       </c>
       <c r="AC10" s="35">
         <v>4.5599999999999996</v>
       </c>
       <c r="AD10" s="35">
         <v>3.7</v>
       </c>
       <c r="AE10" s="35">
         <v>3.56</v>
       </c>
       <c r="AF10" s="35">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG10" s="35">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="10">
         <v>3.08</v>
       </c>
       <c r="D11" s="10">
         <v>3.09</v>
       </c>
       <c r="E11" s="10">
         <v>3.54</v>
       </c>
       <c r="F11" s="10">
         <v>4</v>
       </c>
       <c r="G11" s="10">
         <v>3.98</v>
       </c>
       <c r="H11" s="10">
         <v>3.98</v>
       </c>
       <c r="I11" s="10">
@@ -1892,52 +1907,55 @@
       </c>
       <c r="W11" s="35">
         <v>2.61</v>
       </c>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="35">
         <v>2.59</v>
       </c>
       <c r="AB11" s="35">
         <v>2.54</v>
       </c>
       <c r="AC11" s="35">
         <v>2.4300000000000002</v>
       </c>
       <c r="AD11" s="35">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE11" s="35">
         <v>2.29</v>
       </c>
       <c r="AF11" s="35">
         <v>1.94</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG11" s="35">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="10">
         <v>12.62</v>
       </c>
       <c r="D12" s="10">
         <v>13.21</v>
       </c>
       <c r="E12" s="10">
         <v>13.18</v>
       </c>
       <c r="F12" s="10">
         <v>13.35</v>
       </c>
       <c r="G12" s="10">
         <v>13.33</v>
       </c>
       <c r="H12" s="10">
         <v>13.28</v>
       </c>
       <c r="I12" s="10">
@@ -1984,52 +2002,55 @@
       </c>
       <c r="W12" s="35">
         <v>10.73</v>
       </c>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="35">
         <v>10.75</v>
       </c>
       <c r="AB12" s="35">
         <v>10.57</v>
       </c>
       <c r="AC12" s="35">
         <v>10.57</v>
       </c>
       <c r="AD12" s="35">
         <v>11.12</v>
       </c>
       <c r="AE12" s="35">
         <v>10.07</v>
       </c>
       <c r="AF12" s="35">
         <v>9.5299999999999994</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG12" s="35">
+        <v>9.51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="10">
         <v>15.3</v>
       </c>
       <c r="D13" s="10">
         <v>15.88</v>
       </c>
       <c r="E13" s="10">
         <v>15.13</v>
       </c>
       <c r="F13" s="10">
         <v>15.08</v>
       </c>
       <c r="G13" s="10">
         <v>15.07</v>
       </c>
       <c r="H13" s="10">
         <v>14.96</v>
       </c>
       <c r="I13" s="10">
@@ -2076,52 +2097,55 @@
       </c>
       <c r="W13" s="35">
         <v>12.24</v>
       </c>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="35">
         <v>12.16</v>
       </c>
       <c r="AB13" s="35">
         <v>11.86</v>
       </c>
       <c r="AC13" s="35">
         <v>11.8</v>
       </c>
       <c r="AD13" s="35">
         <v>10.37</v>
       </c>
       <c r="AE13" s="35">
         <v>9.75</v>
       </c>
       <c r="AF13" s="35">
         <v>10.11</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG13" s="35">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="10">
         <v>18.55</v>
       </c>
       <c r="D14" s="10">
         <v>17.86</v>
       </c>
       <c r="E14" s="10">
         <v>17.37</v>
       </c>
       <c r="F14" s="10">
         <v>17.47</v>
       </c>
       <c r="G14" s="10">
         <v>16.87</v>
       </c>
       <c r="H14" s="10">
         <v>16.57</v>
       </c>
       <c r="I14" s="10">
@@ -2168,52 +2192,55 @@
       </c>
       <c r="W14" s="35">
         <v>14.41</v>
       </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="35">
         <v>14.39</v>
       </c>
       <c r="AB14" s="35">
         <v>14.31</v>
       </c>
       <c r="AC14" s="35">
         <v>14.25</v>
       </c>
       <c r="AD14" s="35">
         <v>14.38</v>
       </c>
       <c r="AE14" s="35">
         <v>13.5</v>
       </c>
       <c r="AF14" s="35">
         <v>13.16</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG14" s="35">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="10">
         <v>8.08</v>
       </c>
       <c r="D15" s="10">
         <v>8.25</v>
       </c>
       <c r="E15" s="10">
         <v>8.14</v>
       </c>
       <c r="F15" s="10">
         <v>8.56</v>
       </c>
       <c r="G15" s="10">
         <v>8.58</v>
       </c>
       <c r="H15" s="10">
         <v>8.58</v>
       </c>
       <c r="I15" s="10">
@@ -2260,52 +2287,55 @@
       </c>
       <c r="W15" s="35">
         <v>6.75</v>
       </c>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="35">
         <v>6.75</v>
       </c>
       <c r="AB15" s="35">
         <v>6.64</v>
       </c>
       <c r="AC15" s="35">
         <v>6.67</v>
       </c>
       <c r="AD15" s="35">
         <v>5.72</v>
       </c>
       <c r="AE15" s="35">
         <v>5.62</v>
       </c>
       <c r="AF15" s="35">
         <v>5.0199999999999996</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG15" s="35">
+        <v>4.87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="10">
         <v>15.29</v>
       </c>
       <c r="D16" s="10">
         <v>14.45</v>
       </c>
       <c r="E16" s="10">
         <v>13.85</v>
       </c>
       <c r="F16" s="10">
         <v>13.96</v>
       </c>
       <c r="G16" s="10">
         <v>14.04</v>
       </c>
       <c r="H16" s="10">
         <v>13.97</v>
       </c>
       <c r="I16" s="10">
@@ -2352,52 +2382,55 @@
       </c>
       <c r="W16" s="35">
         <v>12.16</v>
       </c>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="35">
         <v>12.18</v>
       </c>
       <c r="AB16" s="35">
         <v>12.03</v>
       </c>
       <c r="AC16" s="35">
         <v>11.79</v>
       </c>
       <c r="AD16" s="35">
         <v>11.49</v>
       </c>
       <c r="AE16" s="35">
         <v>10.89</v>
       </c>
       <c r="AF16" s="35">
         <v>10.68</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG16" s="35">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10">
         <v>10.119999999999999</v>
       </c>
       <c r="D17" s="10">
         <v>11.18</v>
       </c>
       <c r="E17" s="10">
         <v>10.89</v>
       </c>
       <c r="F17" s="10">
         <v>11.1</v>
       </c>
       <c r="G17" s="10">
         <v>10.99</v>
       </c>
       <c r="H17" s="10">
         <v>10.92</v>
       </c>
       <c r="I17" s="10">
@@ -2444,52 +2477,55 @@
       </c>
       <c r="W17" s="35">
         <v>8.48</v>
       </c>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="35">
         <v>8.5</v>
       </c>
       <c r="AB17" s="35">
         <v>8.27</v>
       </c>
       <c r="AC17" s="35">
         <v>8.17</v>
       </c>
       <c r="AD17" s="35">
         <v>7.59</v>
       </c>
       <c r="AE17" s="35">
         <v>7.83</v>
       </c>
       <c r="AF17" s="35">
         <v>7.32</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG17" s="35">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="10">
         <v>2.5299999999999998</v>
       </c>
       <c r="D18" s="10">
         <v>3.61</v>
       </c>
       <c r="E18" s="10">
         <v>3.77</v>
       </c>
       <c r="F18" s="10">
         <v>4.04</v>
       </c>
       <c r="G18" s="10">
         <v>4.09</v>
       </c>
       <c r="H18" s="10">
         <v>4.25</v>
       </c>
       <c r="I18" s="10">
@@ -2536,52 +2572,55 @@
       </c>
       <c r="W18" s="35">
         <v>3.01</v>
       </c>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="35">
         <v>2.93</v>
       </c>
       <c r="AB18" s="35">
         <v>2.82</v>
       </c>
       <c r="AC18" s="35">
         <v>2.7</v>
       </c>
       <c r="AD18" s="35">
         <v>2.58</v>
       </c>
       <c r="AE18" s="35">
         <v>2.4500000000000002</v>
       </c>
       <c r="AF18" s="35">
         <v>1.84</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG18" s="35">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="10">
         <v>0.67</v>
       </c>
       <c r="D19" s="10">
         <v>1.22</v>
       </c>
       <c r="E19" s="10">
         <v>0.77</v>
       </c>
       <c r="F19" s="10">
         <v>1.1399999999999999</v>
       </c>
       <c r="G19" s="10">
         <v>1.07</v>
       </c>
       <c r="H19" s="10">
         <v>1.05</v>
       </c>
       <c r="I19" s="10">
@@ -2628,52 +2667,55 @@
       </c>
       <c r="W19" s="35">
         <v>0.31</v>
       </c>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="35">
         <v>0.24</v>
       </c>
       <c r="AB19" s="35">
         <v>0.14000000000000001</v>
       </c>
       <c r="AC19" s="35">
         <v>-0.02</v>
       </c>
       <c r="AD19" s="35">
         <v>0.44</v>
       </c>
       <c r="AE19" s="35">
         <v>-0.73</v>
       </c>
       <c r="AF19" s="35">
         <v>-1.1000000000000001</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG19" s="35">
+        <v>-1.23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A20" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="10">
         <v>19.66</v>
       </c>
       <c r="D20" s="10">
         <v>18.899999999999999</v>
       </c>
       <c r="E20" s="10">
         <v>17.47</v>
       </c>
       <c r="F20" s="10">
         <v>17.420000000000002</v>
       </c>
       <c r="G20" s="10">
         <v>17.21</v>
       </c>
       <c r="H20" s="10">
         <v>17.11</v>
       </c>
       <c r="I20" s="10">
@@ -2720,52 +2762,55 @@
       </c>
       <c r="W20" s="35">
         <v>14.47</v>
       </c>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="35">
         <v>14.45</v>
       </c>
       <c r="AB20" s="35">
         <v>14.23</v>
       </c>
       <c r="AC20" s="35">
         <v>14.08</v>
       </c>
       <c r="AD20" s="35">
         <v>12.33</v>
       </c>
       <c r="AE20" s="35">
         <v>11.96</v>
       </c>
       <c r="AF20" s="35">
         <v>11.71</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG20" s="35">
+        <v>11.78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="10">
         <v>21.12</v>
       </c>
       <c r="D21" s="10">
         <v>21.17</v>
       </c>
       <c r="E21" s="10">
         <v>20.399999999999999</v>
       </c>
       <c r="F21" s="10">
         <v>20.5</v>
       </c>
       <c r="G21" s="10">
         <v>20.45</v>
       </c>
       <c r="H21" s="10">
         <v>20.239999999999998</v>
       </c>
       <c r="I21" s="10">
@@ -2812,52 +2857,55 @@
       </c>
       <c r="W21" s="35">
         <v>17.170000000000002</v>
       </c>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="35">
         <v>17.13</v>
       </c>
       <c r="AB21" s="35">
         <v>16.920000000000002</v>
       </c>
       <c r="AC21" s="35">
         <v>16.91</v>
       </c>
       <c r="AD21" s="35">
         <v>15.86</v>
       </c>
       <c r="AE21" s="35">
         <v>15.84</v>
       </c>
       <c r="AF21" s="35">
         <v>15.36</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG21" s="35">
+        <v>15.08</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="10">
         <v>1.52</v>
       </c>
       <c r="D22" s="10">
         <v>2.14</v>
       </c>
       <c r="E22" s="10">
         <v>2.2200000000000002</v>
       </c>
       <c r="F22" s="10">
         <v>2.4900000000000002</v>
       </c>
       <c r="G22" s="10">
         <v>2.54</v>
       </c>
       <c r="H22" s="10">
         <v>2.59</v>
       </c>
       <c r="I22" s="10">
@@ -2895,59 +2943,64 @@
       </c>
       <c r="T22" s="29">
         <v>2.09</v>
       </c>
       <c r="U22" s="29">
         <v>2.09</v>
       </c>
       <c r="V22" s="35">
         <v>2.15</v>
       </c>
       <c r="W22" s="35">
         <v>2.2200000000000002</v>
       </c>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="35">
         <v>2.15</v>
       </c>
       <c r="AB22" s="35">
         <v>1.92</v>
       </c>
       <c r="AC22" s="35">
         <v>1.8</v>
       </c>
-      <c r="AD22" s="35"/>
+      <c r="AD22" s="70">
+        <v>0</v>
+      </c>
       <c r="AE22" s="35">
         <v>0.66</v>
       </c>
       <c r="AF22" s="35">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG22" s="35">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="10">
         <v>-3.62</v>
       </c>
       <c r="D23" s="10">
         <v>-2.58</v>
       </c>
       <c r="E23" s="10">
         <v>-2.44</v>
       </c>
       <c r="F23" s="10">
         <v>-2.15</v>
       </c>
       <c r="G23" s="10">
         <v>-1.97</v>
       </c>
       <c r="H23" s="10">
         <v>-1.94</v>
       </c>
       <c r="I23" s="10">
@@ -2994,52 +3047,55 @@
       </c>
       <c r="W23" s="35">
         <v>-2.4500000000000002</v>
       </c>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="35">
         <v>-2.5299999999999998</v>
       </c>
       <c r="AB23" s="35">
         <v>-2.61</v>
       </c>
       <c r="AC23" s="35">
         <v>-2.66</v>
       </c>
       <c r="AD23" s="35">
         <v>-2.88</v>
       </c>
       <c r="AE23" s="35">
         <v>-2.64</v>
       </c>
       <c r="AF23" s="35">
         <v>-3.16</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG23" s="35">
+        <v>-3.25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="10">
         <v>21.34</v>
       </c>
       <c r="D24" s="10">
         <v>20.94</v>
       </c>
       <c r="E24" s="10">
         <v>19.91</v>
       </c>
       <c r="F24" s="10">
         <v>20.260000000000002</v>
       </c>
       <c r="G24" s="10">
         <v>20.34</v>
       </c>
       <c r="H24" s="10">
         <v>20.11</v>
       </c>
       <c r="I24" s="10">
@@ -3086,52 +3142,55 @@
       </c>
       <c r="W24" s="35">
         <v>17.55</v>
       </c>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="35">
         <v>17.559999999999999</v>
       </c>
       <c r="AB24" s="35">
         <v>17.28</v>
       </c>
       <c r="AC24" s="35">
         <v>17.13</v>
       </c>
       <c r="AD24" s="35">
         <v>16.350000000000001</v>
       </c>
       <c r="AE24" s="35">
         <v>15.72</v>
       </c>
       <c r="AF24" s="35">
         <v>15.42</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG24" s="35">
+        <v>15.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="10">
         <v>11.73</v>
       </c>
       <c r="D25" s="10">
         <v>10.63</v>
       </c>
       <c r="E25" s="10">
         <v>10.4</v>
       </c>
       <c r="F25" s="10">
         <v>10.99</v>
       </c>
       <c r="G25" s="10">
         <v>10.71</v>
       </c>
       <c r="H25" s="10">
         <v>10.27</v>
       </c>
       <c r="I25" s="10">
@@ -3178,52 +3237,55 @@
       </c>
       <c r="W25" s="35">
         <v>7.87</v>
       </c>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="35">
         <v>8.16</v>
       </c>
       <c r="AB25" s="35">
         <v>7.93</v>
       </c>
       <c r="AC25" s="35">
         <v>7.7</v>
       </c>
       <c r="AD25" s="35">
         <v>8.61</v>
       </c>
       <c r="AE25" s="35">
         <v>6.54</v>
       </c>
       <c r="AF25" s="35">
         <v>6.18</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG25" s="35">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="10">
         <v>-0.41</v>
       </c>
       <c r="D26" s="10">
         <v>-0.02</v>
       </c>
       <c r="E26" s="10">
         <v>-0.24</v>
       </c>
       <c r="F26" s="10">
         <v>0.28000000000000003</v>
       </c>
       <c r="G26" s="10">
         <v>0.5</v>
       </c>
       <c r="H26" s="10">
         <v>0.51</v>
       </c>
       <c r="I26" s="10">
@@ -3270,52 +3332,55 @@
       </c>
       <c r="W26" s="35">
         <v>-0.64</v>
       </c>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="35">
         <v>-0.72</v>
       </c>
       <c r="AB26" s="35">
         <v>-0.8</v>
       </c>
       <c r="AC26" s="35">
         <v>-0.97</v>
       </c>
       <c r="AD26" s="35">
         <v>-0.97</v>
       </c>
       <c r="AE26" s="35">
         <v>-1.4</v>
       </c>
       <c r="AF26" s="35">
         <v>-2.09</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG26" s="35">
+        <v>-1.95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="10">
         <v>15.78</v>
       </c>
       <c r="D27" s="10">
         <v>15.64</v>
       </c>
       <c r="E27" s="10">
         <v>15.04</v>
       </c>
       <c r="F27" s="10">
         <v>15.52</v>
       </c>
       <c r="G27" s="10">
         <v>15.59</v>
       </c>
       <c r="H27" s="10">
         <v>15.76</v>
       </c>
       <c r="I27" s="10">
@@ -3362,52 +3427,55 @@
       </c>
       <c r="W27" s="35">
         <v>13.06</v>
       </c>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="35">
         <v>13.08</v>
       </c>
       <c r="AB27" s="35">
         <v>12.88</v>
       </c>
       <c r="AC27" s="35">
         <v>12.81</v>
       </c>
       <c r="AD27" s="35">
         <v>11.42</v>
       </c>
       <c r="AE27" s="35">
         <v>11.54</v>
       </c>
       <c r="AF27" s="35">
         <v>11.58</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG27" s="35">
+        <v>12.02</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="10">
         <v>9.67</v>
       </c>
       <c r="D28" s="10">
         <v>10.34</v>
       </c>
       <c r="E28" s="10">
         <v>9.83</v>
       </c>
       <c r="F28" s="10">
         <v>10.14</v>
       </c>
       <c r="G28" s="10">
         <v>10.01</v>
       </c>
       <c r="H28" s="10">
         <v>9.99</v>
       </c>
       <c r="I28" s="10">
@@ -3454,52 +3522,55 @@
       </c>
       <c r="W28" s="35">
         <v>8.74</v>
       </c>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="35">
         <v>8.69</v>
       </c>
       <c r="AB28" s="35">
         <v>8.49</v>
       </c>
       <c r="AC28" s="35">
         <v>8.3699999999999992</v>
       </c>
       <c r="AD28" s="35">
         <v>7.79</v>
       </c>
       <c r="AE28" s="35">
         <v>7.36</v>
       </c>
       <c r="AF28" s="35">
         <v>7.53</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG28" s="35">
+        <v>7.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="10">
         <v>19.91</v>
       </c>
       <c r="D29" s="10">
         <v>20.3</v>
       </c>
       <c r="E29" s="10">
         <v>19.66</v>
       </c>
       <c r="F29" s="10">
         <v>19.940000000000001</v>
       </c>
       <c r="G29" s="10">
         <v>19.829999999999998</v>
       </c>
       <c r="H29" s="10">
         <v>19.54</v>
       </c>
       <c r="I29" s="10">
@@ -3546,85 +3617,88 @@
       </c>
       <c r="W29" s="35">
         <v>17.45</v>
       </c>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="35">
         <v>17.54</v>
       </c>
       <c r="AB29" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="AC29" s="35">
         <v>17.3</v>
       </c>
       <c r="AD29" s="35">
         <v>17.22</v>
       </c>
       <c r="AE29" s="35">
         <v>16.22</v>
       </c>
       <c r="AF29" s="35">
         <v>15.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="69" t="s">
+      <c r="AG29" s="35">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="69"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+    </row>
+    <row r="31" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="10">
         <v>10.95</v>
       </c>
       <c r="D31" s="10">
         <v>11.23</v>
       </c>
       <c r="E31" s="10">
         <v>10.87</v>
       </c>
       <c r="F31" s="10">
         <v>11.2</v>
       </c>
       <c r="G31" s="10">
         <v>11.14</v>
       </c>
       <c r="H31" s="10">
         <v>11.11</v>
       </c>
       <c r="I31" s="10">
         <v>11.2</v>
       </c>
       <c r="J31" s="10">
@@ -3668,52 +3742,55 @@
       </c>
       <c r="W31" s="35">
         <v>9.4499999999999993</v>
       </c>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="35">
         <v>9.42</v>
       </c>
       <c r="AB31" s="35">
         <v>9.25</v>
       </c>
       <c r="AC31" s="35">
         <v>9.17</v>
       </c>
       <c r="AD31" s="35">
         <v>8.65</v>
       </c>
       <c r="AE31" s="35">
         <v>8.2100000000000009</v>
       </c>
       <c r="AF31" s="35">
         <v>8.01</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG31" s="35">
+        <v>8.0500000000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="16">
         <v>100000000</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="10">
         <v>7.05</v>
       </c>
       <c r="D32" s="10">
         <v>7.35</v>
       </c>
       <c r="E32" s="10">
         <v>7.77</v>
       </c>
       <c r="F32" s="10">
         <v>8.3000000000000007</v>
       </c>
       <c r="G32" s="10">
         <v>8.17</v>
       </c>
       <c r="H32" s="10">
         <v>8.02</v>
       </c>
       <c r="I32" s="10">
@@ -3760,52 +3837,55 @@
       </c>
       <c r="W32" s="35">
         <v>5.77</v>
       </c>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
       <c r="AA32" s="35">
         <v>5.62</v>
       </c>
       <c r="AB32" s="35">
         <v>5.46</v>
       </c>
       <c r="AC32" s="35">
         <v>5.4</v>
       </c>
       <c r="AD32" s="35">
         <v>3.23</v>
       </c>
       <c r="AE32" s="35">
         <v>3.67</v>
       </c>
       <c r="AF32" s="35">
         <v>4.43</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG32" s="35">
+        <v>4.83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>3.67</v>
       </c>
       <c r="D33" s="10">
         <v>3.84</v>
       </c>
       <c r="E33" s="10">
         <v>3.99</v>
       </c>
       <c r="F33" s="10">
         <v>4.76</v>
       </c>
       <c r="G33" s="10">
         <v>4.6100000000000003</v>
       </c>
       <c r="H33" s="10">
         <v>4.7300000000000004</v>
       </c>
       <c r="I33" s="10">
@@ -3852,52 +3932,55 @@
       </c>
       <c r="W33" s="35">
         <v>3.2</v>
       </c>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
       <c r="AA33" s="35">
         <v>3.26</v>
       </c>
       <c r="AB33" s="35">
         <v>3.24</v>
       </c>
       <c r="AC33" s="35">
         <v>3.07</v>
       </c>
       <c r="AD33" s="35">
         <v>3.23</v>
       </c>
       <c r="AE33" s="35">
         <v>3.35</v>
       </c>
       <c r="AF33" s="35">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG33" s="35">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="10">
         <v>12.83</v>
       </c>
       <c r="D34" s="10">
         <v>13.14</v>
       </c>
       <c r="E34" s="10">
         <v>13.24</v>
       </c>
       <c r="F34" s="10">
         <v>13.57</v>
       </c>
       <c r="G34" s="10">
         <v>13.47</v>
       </c>
       <c r="H34" s="10">
         <v>13.48</v>
       </c>
       <c r="I34" s="10">
@@ -3944,52 +4027,55 @@
       </c>
       <c r="W34" s="35">
         <v>10.99</v>
       </c>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="35">
         <v>11.09</v>
       </c>
       <c r="AB34" s="35">
         <v>10.85</v>
       </c>
       <c r="AC34" s="35">
         <v>10.88</v>
       </c>
       <c r="AD34" s="35">
         <v>11.54</v>
       </c>
       <c r="AE34" s="35">
         <v>10.33</v>
       </c>
       <c r="AF34" s="35">
         <v>9.8800000000000008</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG34" s="35">
+        <v>9.91</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="10">
         <v>11.17</v>
       </c>
       <c r="D35" s="10">
         <v>12.46</v>
       </c>
       <c r="E35" s="10">
         <v>11.79</v>
       </c>
       <c r="F35" s="10">
         <v>12.14</v>
       </c>
       <c r="G35" s="10">
         <v>12.06</v>
       </c>
       <c r="H35" s="10">
         <v>11.99</v>
       </c>
       <c r="I35" s="10">
@@ -4036,52 +4122,55 @@
       </c>
       <c r="W35" s="35">
         <v>9.86</v>
       </c>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="35">
         <v>9.75</v>
       </c>
       <c r="AB35" s="35">
         <v>9.44</v>
       </c>
       <c r="AC35" s="35">
         <v>9.31</v>
       </c>
       <c r="AD35" s="35">
         <v>7.74</v>
       </c>
       <c r="AE35" s="35">
         <v>7.34</v>
       </c>
       <c r="AF35" s="35">
         <v>7.34</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG35" s="35">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="10">
         <v>19</v>
       </c>
       <c r="D36" s="10">
         <v>17.649999999999999</v>
       </c>
       <c r="E36" s="10">
         <v>17.12</v>
       </c>
       <c r="F36" s="10">
         <v>16.98</v>
       </c>
       <c r="G36" s="10">
         <v>16.39</v>
       </c>
       <c r="H36" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="I36" s="10">
@@ -4128,52 +4217,55 @@
       </c>
       <c r="W36" s="35">
         <v>14.23</v>
       </c>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="35">
         <v>14.15</v>
       </c>
       <c r="AB36" s="35">
         <v>13.98</v>
       </c>
       <c r="AC36" s="35">
         <v>13.89</v>
       </c>
       <c r="AD36" s="35">
         <v>13.75</v>
       </c>
       <c r="AE36" s="35">
         <v>12.59</v>
       </c>
       <c r="AF36" s="35">
         <v>12.4</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG36" s="35">
+        <v>11.98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="10">
         <v>7.74</v>
       </c>
       <c r="D37" s="10">
         <v>7.68</v>
       </c>
       <c r="E37" s="10">
         <v>7.9</v>
       </c>
       <c r="F37" s="10">
         <v>8.48</v>
       </c>
       <c r="G37" s="10">
         <v>8.68</v>
       </c>
       <c r="H37" s="10">
         <v>8.67</v>
       </c>
       <c r="I37" s="10">
@@ -4220,52 +4312,55 @@
       </c>
       <c r="W37" s="35">
         <v>7.32</v>
       </c>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="35">
         <v>7.24</v>
       </c>
       <c r="AB37" s="35">
         <v>7.15</v>
       </c>
       <c r="AC37" s="35">
         <v>7.26</v>
       </c>
       <c r="AD37" s="35">
         <v>5.95</v>
       </c>
       <c r="AE37" s="35">
         <v>5.55</v>
       </c>
       <c r="AF37" s="35">
         <v>5.37</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG37" s="35">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="10">
         <v>14.38</v>
       </c>
       <c r="D38" s="10">
         <v>13.22</v>
       </c>
       <c r="E38" s="10">
         <v>12.54</v>
       </c>
       <c r="F38" s="10">
         <v>12.77</v>
       </c>
       <c r="G38" s="10">
         <v>12.85</v>
       </c>
       <c r="H38" s="10">
         <v>12.85</v>
       </c>
       <c r="I38" s="10">
@@ -4312,52 +4407,55 @@
       </c>
       <c r="W38" s="35">
         <v>12.33</v>
       </c>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="35">
         <v>12.36</v>
       </c>
       <c r="AB38" s="35">
         <v>12.19</v>
       </c>
       <c r="AC38" s="35">
         <v>12.03</v>
       </c>
       <c r="AD38" s="35">
         <v>10.93</v>
       </c>
       <c r="AE38" s="35">
         <v>10.18</v>
       </c>
       <c r="AF38" s="35">
         <v>9.74</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG38" s="35">
+        <v>9.35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="10">
         <v>9.36</v>
       </c>
       <c r="D39" s="10">
         <v>10.44</v>
       </c>
       <c r="E39" s="10">
         <v>10.26</v>
       </c>
       <c r="F39" s="10">
         <v>10.69</v>
       </c>
       <c r="G39" s="10">
         <v>10.59</v>
       </c>
       <c r="H39" s="10">
         <v>10.51</v>
       </c>
       <c r="I39" s="10">
@@ -4404,52 +4502,55 @@
       </c>
       <c r="W39" s="35">
         <v>9.01</v>
       </c>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="35">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB39" s="35">
         <v>8.7200000000000006</v>
       </c>
       <c r="AC39" s="35">
         <v>8.59</v>
       </c>
       <c r="AD39" s="35">
         <v>6.28</v>
       </c>
       <c r="AE39" s="35">
         <v>7.41</v>
       </c>
       <c r="AF39" s="35">
         <v>7.26</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG39" s="35">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="10">
         <v>1.95</v>
       </c>
       <c r="D40" s="10">
         <v>3.16</v>
       </c>
       <c r="E40" s="10">
         <v>3.2</v>
       </c>
       <c r="F40" s="10">
         <v>3.53</v>
       </c>
       <c r="G40" s="10">
         <v>3.58</v>
       </c>
       <c r="H40" s="10">
         <v>3.74</v>
       </c>
       <c r="I40" s="10">
@@ -4496,52 +4597,55 @@
       </c>
       <c r="W40" s="35">
         <v>2.68</v>
       </c>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="35">
         <v>2.62</v>
       </c>
       <c r="AB40" s="35">
         <v>2.52</v>
       </c>
       <c r="AC40" s="35">
         <v>2.4</v>
       </c>
       <c r="AD40" s="35">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE40" s="35">
         <v>2.19</v>
       </c>
       <c r="AF40" s="35">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG40" s="35">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="10">
         <v>0.91</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>69</v>
       </c>
       <c r="E41" s="10">
         <v>1.5</v>
       </c>
       <c r="F41" s="10">
         <v>1.75</v>
       </c>
       <c r="G41" s="10">
         <v>1.64</v>
       </c>
       <c r="H41" s="10">
         <v>1.54</v>
       </c>
       <c r="I41" s="10">
@@ -4588,52 +4692,55 @@
       </c>
       <c r="W41" s="35">
         <v>0.81</v>
       </c>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="35">
         <v>0.67</v>
       </c>
       <c r="AB41" s="35">
         <v>0.59</v>
       </c>
       <c r="AC41" s="35">
         <v>0.35</v>
       </c>
       <c r="AD41" s="35">
         <v>1.27</v>
       </c>
       <c r="AE41" s="35">
         <v>0.01</v>
       </c>
       <c r="AF41" s="35">
         <v>-0.8</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG41" s="35">
+        <v>-0.62</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="10">
         <v>18.68</v>
       </c>
       <c r="D42" s="10">
         <v>18.78</v>
       </c>
       <c r="E42" s="10">
         <v>17.29</v>
       </c>
       <c r="F42" s="10">
         <v>17.18</v>
       </c>
       <c r="G42" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="H42" s="10">
         <v>16.96</v>
       </c>
       <c r="I42" s="10">
@@ -4680,52 +4787,55 @@
       </c>
       <c r="W42" s="35">
         <v>14.68</v>
       </c>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="35">
         <v>14.45</v>
       </c>
       <c r="AB42" s="35">
         <v>14.26</v>
       </c>
       <c r="AC42" s="35">
         <v>14.09</v>
       </c>
       <c r="AD42" s="35">
         <v>12.62</v>
       </c>
       <c r="AE42" s="35">
         <v>12.19</v>
       </c>
       <c r="AF42" s="35">
         <v>11.95</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG42" s="35">
+        <v>11.71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="10">
         <v>19.73</v>
       </c>
       <c r="D43" s="10">
         <v>19.43</v>
       </c>
       <c r="E43" s="10">
         <v>18.75</v>
       </c>
       <c r="F43" s="10">
         <v>18.96</v>
       </c>
       <c r="G43" s="10">
         <v>18.940000000000001</v>
       </c>
       <c r="H43" s="10">
         <v>18.86</v>
       </c>
       <c r="I43" s="10">
@@ -4772,52 +4882,55 @@
       </c>
       <c r="W43" s="35">
         <v>15.83</v>
       </c>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="35">
         <v>15.87</v>
       </c>
       <c r="AB43" s="35">
         <v>15.74</v>
       </c>
       <c r="AC43" s="35">
         <v>15.76</v>
       </c>
       <c r="AD43" s="35">
         <v>14.74</v>
       </c>
       <c r="AE43" s="35">
         <v>14.48</v>
       </c>
       <c r="AF43" s="35">
         <v>14.19</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG43" s="35">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="10">
         <v>1.35</v>
       </c>
       <c r="D44" s="10">
         <v>2.02</v>
       </c>
       <c r="E44" s="10">
         <v>2.1800000000000002</v>
       </c>
       <c r="F44" s="10">
         <v>2.21</v>
       </c>
       <c r="G44" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="H44" s="10">
         <v>2.34</v>
       </c>
       <c r="I44" s="10">
@@ -4864,52 +4977,55 @@
       </c>
       <c r="W44" s="35">
         <v>1.99</v>
       </c>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="35">
         <v>1.94</v>
       </c>
       <c r="AB44" s="35">
         <v>1.68</v>
       </c>
       <c r="AC44" s="35">
         <v>1.58</v>
       </c>
       <c r="AD44" s="35">
         <v>0.42</v>
       </c>
       <c r="AE44" s="35">
         <v>0.84</v>
       </c>
       <c r="AF44" s="35">
         <v>0.19</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG44" s="35">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="10">
         <v>-2.5099999999999998</v>
       </c>
       <c r="D45" s="10">
         <v>-2.12</v>
       </c>
       <c r="E45" s="10">
         <v>-1.93</v>
       </c>
       <c r="F45" s="10">
         <v>-1.69</v>
       </c>
       <c r="G45" s="10">
         <v>-1.73</v>
       </c>
       <c r="H45" s="10">
         <v>-1.65</v>
       </c>
       <c r="I45" s="10">
@@ -4956,52 +5072,55 @@
       </c>
       <c r="W45" s="35">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="35">
         <v>-2.71</v>
       </c>
       <c r="AB45" s="35">
         <v>-2.82</v>
       </c>
       <c r="AC45" s="35">
         <v>-2.81</v>
       </c>
       <c r="AD45" s="35">
         <v>-2.37</v>
       </c>
       <c r="AE45" s="35">
         <v>-2.2200000000000002</v>
       </c>
       <c r="AF45" s="35">
         <v>-2.4900000000000002</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG45" s="35">
+        <v>-2.83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="10">
         <v>22.14</v>
       </c>
       <c r="D46" s="10">
         <v>22.06</v>
       </c>
       <c r="E46" s="10">
         <v>21.19</v>
       </c>
       <c r="F46" s="10">
         <v>21.36</v>
       </c>
       <c r="G46" s="10">
         <v>21.49</v>
       </c>
       <c r="H46" s="10">
         <v>21.33</v>
       </c>
       <c r="I46" s="10">
@@ -5048,52 +5167,55 @@
       </c>
       <c r="W46" s="35">
         <v>18.16</v>
       </c>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="35">
         <v>18.149999999999999</v>
       </c>
       <c r="AB46" s="35">
         <v>18</v>
       </c>
       <c r="AC46" s="35">
         <v>17.95</v>
       </c>
       <c r="AD46" s="35">
         <v>17.55</v>
       </c>
       <c r="AE46" s="35">
         <v>16.059999999999999</v>
       </c>
       <c r="AF46" s="35">
         <v>16.2</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG46" s="35">
+        <v>15.85</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="10">
         <v>10.02</v>
       </c>
       <c r="D47" s="10">
         <v>9.2899999999999991</v>
       </c>
       <c r="E47" s="10">
         <v>9.5399999999999991</v>
       </c>
       <c r="F47" s="10">
         <v>10.47</v>
       </c>
       <c r="G47" s="10">
         <v>9.8699999999999992</v>
       </c>
       <c r="H47" s="10">
         <v>9.49</v>
       </c>
       <c r="I47" s="10">
@@ -5140,52 +5262,55 @@
       </c>
       <c r="W47" s="35">
         <v>7.45</v>
       </c>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="35">
         <v>7.71</v>
       </c>
       <c r="AB47" s="35">
         <v>7.47</v>
       </c>
       <c r="AC47" s="35">
         <v>7.29</v>
       </c>
       <c r="AD47" s="35">
         <v>8.57</v>
       </c>
       <c r="AE47" s="35">
         <v>6.53</v>
       </c>
       <c r="AF47" s="35">
         <v>6.35</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG47" s="35">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="10">
         <v>0.15</v>
       </c>
       <c r="D48" s="10">
         <v>0.53</v>
       </c>
       <c r="E48" s="10">
         <v>0.43</v>
       </c>
       <c r="F48" s="10">
         <v>0.91</v>
       </c>
       <c r="G48" s="10">
         <v>1.0900000000000001</v>
       </c>
       <c r="H48" s="10">
         <v>1.0900000000000001</v>
       </c>
       <c r="I48" s="10">
@@ -5232,52 +5357,55 @@
       </c>
       <c r="W48" s="35">
         <v>-0.34</v>
       </c>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="35">
         <v>-0.43</v>
       </c>
       <c r="AB48" s="35">
         <v>-0.46</v>
       </c>
       <c r="AC48" s="35">
         <v>-0.64</v>
       </c>
       <c r="AD48" s="35">
         <v>-0.73</v>
       </c>
       <c r="AE48" s="35">
         <v>-0.91</v>
       </c>
       <c r="AF48" s="35">
         <v>-1.67</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG48" s="35">
+        <v>-1.63</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="10">
         <v>15.78</v>
       </c>
       <c r="D49" s="10">
         <v>15.64</v>
       </c>
       <c r="E49" s="10">
         <v>15.04</v>
       </c>
       <c r="F49" s="10">
         <v>15.52</v>
       </c>
       <c r="G49" s="10">
         <v>15.59</v>
       </c>
       <c r="H49" s="10">
         <v>15.76</v>
       </c>
       <c r="I49" s="10">
@@ -5324,52 +5452,55 @@
       </c>
       <c r="W49" s="35">
         <v>13.06</v>
       </c>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="35">
         <v>13.08</v>
       </c>
       <c r="AB49" s="35">
         <v>12.88</v>
       </c>
       <c r="AC49" s="35">
         <v>12.81</v>
       </c>
       <c r="AD49" s="35">
         <v>11.42</v>
       </c>
       <c r="AE49" s="35">
         <v>11.54</v>
       </c>
       <c r="AF49" s="35">
         <v>11.58</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG49" s="35">
+        <v>12.02</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="10">
         <v>9.67</v>
       </c>
       <c r="D50" s="10">
         <v>10.34</v>
       </c>
       <c r="E50" s="10">
         <v>9.83</v>
       </c>
       <c r="F50" s="10">
         <v>10.14</v>
       </c>
       <c r="G50" s="10">
         <v>10.01</v>
       </c>
       <c r="H50" s="10">
         <v>9.99</v>
       </c>
       <c r="I50" s="10">
@@ -5416,52 +5547,55 @@
       </c>
       <c r="W50" s="35">
         <v>8.74</v>
       </c>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="35">
         <v>8.69</v>
       </c>
       <c r="AB50" s="35">
         <v>8.49</v>
       </c>
       <c r="AC50" s="35">
         <v>8.3699999999999992</v>
       </c>
       <c r="AD50" s="35">
         <v>7.79</v>
       </c>
       <c r="AE50" s="35">
         <v>7.36</v>
       </c>
       <c r="AF50" s="35">
         <v>7.53</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG50" s="35">
+        <v>7.64</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="10">
         <v>19.91</v>
       </c>
       <c r="D51" s="10">
         <v>20.3</v>
       </c>
       <c r="E51" s="10">
         <v>19.66</v>
       </c>
       <c r="F51" s="10">
         <v>19.940000000000001</v>
       </c>
       <c r="G51" s="10">
         <v>19.829999999999998</v>
       </c>
       <c r="H51" s="10">
         <v>19.54</v>
       </c>
       <c r="I51" s="10">
@@ -5508,85 +5642,88 @@
       </c>
       <c r="W51" s="35">
         <v>17.45</v>
       </c>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
       <c r="AA51" s="35">
         <v>17.54</v>
       </c>
       <c r="AB51" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="AC51" s="35">
         <v>17.3</v>
       </c>
       <c r="AD51" s="35">
         <v>17.22</v>
       </c>
       <c r="AE51" s="35">
         <v>16.22</v>
       </c>
       <c r="AF51" s="35">
         <v>15.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B52" s="66" t="s">
+      <c r="AG51" s="35">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="66"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="65"/>
+      <c r="D52" s="65"/>
+      <c r="E52" s="65"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65"/>
+      <c r="I52" s="65"/>
+      <c r="J52" s="65"/>
+      <c r="K52" s="65"/>
+      <c r="L52" s="65"/>
+      <c r="M52" s="65"/>
+      <c r="N52" s="65"/>
+      <c r="O52" s="65"/>
+      <c r="P52" s="65"/>
+      <c r="Q52" s="65"/>
+      <c r="R52" s="65"/>
+      <c r="S52" s="65"/>
+      <c r="T52" s="65"/>
+      <c r="U52" s="65"/>
+      <c r="V52" s="65"/>
+      <c r="W52" s="65"/>
+      <c r="X52" s="65"/>
+      <c r="Y52" s="65"/>
+      <c r="Z52" s="65"/>
+      <c r="AA52" s="65"/>
+      <c r="AB52" s="65"/>
+      <c r="AC52" s="65"/>
+      <c r="AD52" s="65"/>
+    </row>
+    <row r="53" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="16">
         <v>100000000</v>
       </c>
       <c r="B53" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="10">
         <v>13.5</v>
       </c>
       <c r="D53" s="10">
         <v>13.57</v>
       </c>
       <c r="E53" s="10">
         <v>12.96</v>
       </c>
       <c r="F53" s="10">
         <v>13.14</v>
       </c>
       <c r="G53" s="10">
         <v>13.15</v>
       </c>
       <c r="H53" s="10">
         <v>13.01</v>
       </c>
       <c r="I53" s="10">
@@ -5633,52 +5770,55 @@
       </c>
       <c r="W53" s="35">
         <v>10.8</v>
       </c>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="35">
         <v>10.79</v>
       </c>
       <c r="AB53" s="35">
         <v>10.57</v>
       </c>
       <c r="AC53" s="35">
         <v>10.44</v>
       </c>
       <c r="AD53" s="35">
         <v>9.82</v>
       </c>
       <c r="AE53" s="35">
         <v>9.4499999999999993</v>
       </c>
       <c r="AF53" s="35">
         <v>9.2100000000000009</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG53" s="35">
+        <v>9.14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B54" s="40" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="10">
         <v>3.31</v>
       </c>
       <c r="D54" s="10">
         <v>4.3600000000000003</v>
       </c>
       <c r="E54" s="10">
         <v>4.3600000000000003</v>
       </c>
       <c r="F54" s="10">
         <v>5.01</v>
       </c>
       <c r="G54" s="10">
         <v>5.13</v>
       </c>
       <c r="H54" s="10">
         <v>5.17</v>
       </c>
       <c r="I54" s="10">
@@ -5725,52 +5865,55 @@
       </c>
       <c r="W54" s="35">
         <v>3.65</v>
       </c>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="35">
         <v>3.61</v>
       </c>
       <c r="AB54" s="35">
         <v>3.48</v>
       </c>
       <c r="AC54" s="35">
         <v>3.14</v>
       </c>
       <c r="AD54" s="35">
         <v>4.4800000000000004</v>
       </c>
       <c r="AE54" s="35">
         <v>3.36</v>
       </c>
       <c r="AF54" s="35">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG54" s="35">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B55" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C55" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="D55" s="10">
         <v>2.08</v>
       </c>
       <c r="E55" s="10">
         <v>2.95</v>
       </c>
       <c r="F55" s="10">
         <v>3</v>
       </c>
       <c r="G55" s="10">
         <v>3.15</v>
       </c>
       <c r="H55" s="10">
         <v>2.99</v>
       </c>
       <c r="I55" s="10">
@@ -5817,52 +5960,55 @@
       </c>
       <c r="W55" s="35">
         <v>1.81</v>
       </c>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="35">
         <v>1.69</v>
       </c>
       <c r="AB55" s="35">
         <v>1.6</v>
       </c>
       <c r="AC55" s="35">
         <v>1.55</v>
       </c>
       <c r="AD55" s="35">
         <v>1.06</v>
       </c>
       <c r="AE55" s="35">
         <v>0.82</v>
       </c>
       <c r="AF55" s="35">
         <v>0.73</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG55" s="35">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B56" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C56" s="10">
         <v>11.97</v>
       </c>
       <c r="D56" s="10">
         <v>13.47</v>
       </c>
       <c r="E56" s="10">
         <v>13.04</v>
       </c>
       <c r="F56" s="10">
         <v>12.71</v>
       </c>
       <c r="G56" s="10">
         <v>12.89</v>
       </c>
       <c r="H56" s="10">
         <v>12.66</v>
       </c>
       <c r="I56" s="10">
@@ -5909,52 +6055,55 @@
       </c>
       <c r="W56" s="35">
         <v>9.91</v>
       </c>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="35">
         <v>9.7100000000000009</v>
       </c>
       <c r="AB56" s="35">
         <v>9.66</v>
       </c>
       <c r="AC56" s="35">
         <v>9.59</v>
       </c>
       <c r="AD56" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="AE56" s="35">
         <v>9.24</v>
       </c>
       <c r="AF56" s="35">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG56" s="35">
+        <v>8.2200000000000006</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B57" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="D57" s="10">
         <v>16.52</v>
       </c>
       <c r="E57" s="10">
         <v>15.77</v>
       </c>
       <c r="F57" s="10">
         <v>15.64</v>
       </c>
       <c r="G57" s="10">
         <v>15.65</v>
       </c>
       <c r="H57" s="10">
         <v>15.52</v>
       </c>
       <c r="I57" s="10">
@@ -6001,52 +6150,55 @@
       </c>
       <c r="W57" s="35">
         <v>12.81</v>
       </c>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="35">
         <v>12.74</v>
       </c>
       <c r="AB57" s="35">
         <v>12.45</v>
       </c>
       <c r="AC57" s="35">
         <v>12.39</v>
       </c>
       <c r="AD57" s="35">
         <v>10.99</v>
       </c>
       <c r="AE57" s="35">
         <v>10.33</v>
       </c>
       <c r="AF57" s="35">
         <v>10.77</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG57" s="35">
+        <v>10.89</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C58" s="10">
         <v>18</v>
       </c>
       <c r="D58" s="10">
         <v>18.12</v>
       </c>
       <c r="E58" s="10">
         <v>17.670000000000002</v>
       </c>
       <c r="F58" s="10">
         <v>18.09</v>
       </c>
       <c r="G58" s="10">
         <v>17.46</v>
       </c>
       <c r="H58" s="10">
         <v>17.14</v>
       </c>
       <c r="I58" s="10">
@@ -6093,52 +6245,55 @@
       </c>
       <c r="W58" s="35">
         <v>14.63</v>
       </c>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="35">
         <v>14.67</v>
       </c>
       <c r="AB58" s="35">
         <v>14.7</v>
       </c>
       <c r="AC58" s="35">
         <v>14.7</v>
       </c>
       <c r="AD58" s="35">
         <v>15.15</v>
       </c>
       <c r="AE58" s="35">
         <v>14.6</v>
       </c>
       <c r="AF58" s="35">
         <v>14.09</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG58" s="35">
+        <v>13.42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B59" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="10">
         <v>8.52</v>
       </c>
       <c r="D59" s="10">
         <v>9.01</v>
       </c>
       <c r="E59" s="10">
         <v>8.4499999999999993</v>
       </c>
       <c r="F59" s="10">
         <v>8.68</v>
       </c>
       <c r="G59" s="10">
         <v>8.44</v>
       </c>
       <c r="H59" s="10">
         <v>8.4499999999999993</v>
       </c>
       <c r="I59" s="10">
@@ -6185,52 +6340,55 @@
       </c>
       <c r="W59" s="35">
         <v>5.99</v>
       </c>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="35">
         <v>6.1</v>
       </c>
       <c r="AB59" s="35">
         <v>5.95</v>
       </c>
       <c r="AC59" s="35">
         <v>5.85</v>
       </c>
       <c r="AD59" s="35">
         <v>5.4</v>
       </c>
       <c r="AE59" s="35">
         <v>5.71</v>
       </c>
       <c r="AF59" s="35">
         <v>4.55</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG59" s="35">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B60" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="10">
         <v>15.98</v>
       </c>
       <c r="D60" s="10">
         <v>15.4</v>
       </c>
       <c r="E60" s="10">
         <v>14.87</v>
       </c>
       <c r="F60" s="10">
         <v>14.88</v>
       </c>
       <c r="G60" s="10">
         <v>14.96</v>
       </c>
       <c r="H60" s="10">
         <v>14.83</v>
       </c>
       <c r="I60" s="10">
@@ -6277,52 +6435,55 @@
       </c>
       <c r="W60" s="35">
         <v>12.01</v>
       </c>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="35">
         <v>12.05</v>
       </c>
       <c r="AB60" s="35">
         <v>11.9</v>
       </c>
       <c r="AC60" s="35">
         <v>11.61</v>
       </c>
       <c r="AD60" s="35">
         <v>12.03</v>
       </c>
       <c r="AE60" s="35">
         <v>11.57</v>
       </c>
       <c r="AF60" s="35">
         <v>11.57</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG60" s="35">
+        <v>11.33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C61" s="10">
         <v>10.74</v>
       </c>
       <c r="D61" s="10">
         <v>11.78</v>
       </c>
       <c r="E61" s="10">
         <v>11.41</v>
       </c>
       <c r="F61" s="10">
         <v>11.43</v>
       </c>
       <c r="G61" s="10">
         <v>11.31</v>
       </c>
       <c r="H61" s="10">
         <v>11.27</v>
       </c>
       <c r="I61" s="10">
@@ -6369,52 +6530,55 @@
       </c>
       <c r="W61" s="35">
         <v>8.0399999999999991</v>
       </c>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="35">
         <v>8.14</v>
       </c>
       <c r="AB61" s="35">
         <v>7.89</v>
       </c>
       <c r="AC61" s="35">
         <v>7.84</v>
       </c>
       <c r="AD61" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="AE61" s="35">
         <v>8.19</v>
       </c>
       <c r="AF61" s="35">
         <v>7.38</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG61" s="35">
+        <v>7.19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B62" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C62" s="10">
         <v>5.15</v>
       </c>
       <c r="D62" s="10">
         <v>5.63</v>
       </c>
       <c r="E62" s="10">
         <v>6.3</v>
       </c>
       <c r="F62" s="10">
         <v>6.36</v>
       </c>
       <c r="G62" s="10">
         <v>6.33</v>
       </c>
       <c r="H62" s="10">
         <v>6.54</v>
       </c>
       <c r="I62" s="10">
@@ -6461,52 +6625,55 @@
       </c>
       <c r="W62" s="35">
         <v>4.58</v>
       </c>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="35">
         <v>4.41</v>
       </c>
       <c r="AB62" s="35">
         <v>4.2699999999999996</v>
       </c>
       <c r="AC62" s="35">
         <v>4.09</v>
       </c>
       <c r="AD62" s="35">
         <v>3.86</v>
       </c>
       <c r="AE62" s="35">
         <v>3.76</v>
       </c>
       <c r="AF62" s="35">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG62" s="35">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B63" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="10">
         <v>0.27</v>
       </c>
       <c r="D63" s="10">
         <v>0.32</v>
       </c>
       <c r="E63" s="10">
         <v>-0.45</v>
       </c>
       <c r="F63" s="10">
         <v>0.11</v>
       </c>
       <c r="G63" s="10">
         <v>0.13</v>
       </c>
       <c r="H63" s="10">
         <v>0.22</v>
       </c>
       <c r="I63" s="10">
@@ -6553,52 +6720,55 @@
       </c>
       <c r="W63" s="35">
         <v>-0.55000000000000004</v>
       </c>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="35">
         <v>-0.51</v>
       </c>
       <c r="AB63" s="35">
         <v>-0.62</v>
       </c>
       <c r="AC63" s="35">
         <v>-0.68</v>
       </c>
       <c r="AD63" s="35">
         <v>-1.04</v>
       </c>
       <c r="AE63" s="35">
         <v>-2.04</v>
       </c>
       <c r="AF63" s="35">
         <v>-1.64</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG63" s="35">
+        <v>-2.33</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B64" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C64" s="10">
         <v>20.53</v>
       </c>
       <c r="D64" s="10">
         <v>19.010000000000002</v>
       </c>
       <c r="E64" s="10">
         <v>17.62</v>
       </c>
       <c r="F64" s="10">
         <v>17.649999999999999</v>
       </c>
       <c r="G64" s="10">
         <v>17.489999999999998</v>
       </c>
       <c r="H64" s="10">
         <v>17.23</v>
       </c>
       <c r="I64" s="10">
@@ -6645,52 +6815,55 @@
       </c>
       <c r="W64" s="35">
         <v>14.29</v>
       </c>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
       <c r="AA64" s="35">
         <v>14.44</v>
       </c>
       <c r="AB64" s="35">
         <v>14.2</v>
       </c>
       <c r="AC64" s="35">
         <v>14.06</v>
       </c>
       <c r="AD64" s="35">
         <v>12.08</v>
       </c>
       <c r="AE64" s="35">
         <v>11.75</v>
       </c>
       <c r="AF64" s="35">
         <v>11.49</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG64" s="35">
+        <v>11.83</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C65" s="10">
         <v>22.29</v>
       </c>
       <c r="D65" s="10">
         <v>22.64</v>
       </c>
       <c r="E65" s="10">
         <v>21.78</v>
       </c>
       <c r="F65" s="10">
         <v>21.8</v>
       </c>
       <c r="G65" s="10">
         <v>21.73</v>
       </c>
       <c r="H65" s="10">
         <v>21.4</v>
       </c>
       <c r="I65" s="10">
@@ -6737,52 +6910,55 @@
       </c>
       <c r="W65" s="35">
         <v>18.34</v>
       </c>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="35">
         <v>18.23</v>
       </c>
       <c r="AB65" s="35">
         <v>17.96</v>
       </c>
       <c r="AC65" s="35">
         <v>17.899999999999999</v>
       </c>
       <c r="AD65" s="35">
         <v>16.88</v>
       </c>
       <c r="AE65" s="35">
         <v>17.05</v>
       </c>
       <c r="AF65" s="35">
         <v>16.41</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG65" s="35">
+        <v>16.02</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C66" s="10">
         <v>1.94</v>
       </c>
       <c r="D66" s="10">
         <v>2.4300000000000002</v>
       </c>
       <c r="E66" s="10">
         <v>2.33</v>
       </c>
       <c r="F66" s="10">
         <v>3.18</v>
       </c>
       <c r="G66" s="10">
         <v>3.12</v>
       </c>
       <c r="H66" s="10">
         <v>3.21</v>
       </c>
       <c r="I66" s="10">
@@ -6829,52 +7005,55 @@
       </c>
       <c r="W66" s="35">
         <v>2.8</v>
       </c>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="35">
         <v>2.67</v>
       </c>
       <c r="AB66" s="35">
         <v>2.4900000000000002</v>
       </c>
       <c r="AC66" s="35">
         <v>2.35</v>
       </c>
       <c r="AD66" s="35">
         <v>-1.06</v>
       </c>
       <c r="AE66" s="35">
         <v>0.2</v>
       </c>
       <c r="AF66" s="35">
         <v>1.29</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG66" s="35">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C67" s="10">
         <v>-4.68</v>
       </c>
       <c r="D67" s="10">
         <v>-3.04</v>
       </c>
       <c r="E67" s="10">
         <v>-2.93</v>
       </c>
       <c r="F67" s="10">
         <v>-2.59</v>
       </c>
       <c r="G67" s="10">
         <v>-2.2000000000000002</v>
       </c>
       <c r="H67" s="10">
         <v>-2.2200000000000002</v>
       </c>
       <c r="I67" s="10">
@@ -6921,52 +7100,55 @@
       </c>
       <c r="W67" s="35">
         <v>-2.35</v>
       </c>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
       <c r="AA67" s="35">
         <v>-2.36</v>
       </c>
       <c r="AB67" s="35">
         <v>-2.4</v>
       </c>
       <c r="AC67" s="35">
         <v>-2.5</v>
       </c>
       <c r="AD67" s="35">
         <v>-3.4</v>
       </c>
       <c r="AE67" s="35">
         <v>-3.05</v>
       </c>
       <c r="AF67" s="35">
         <v>-3.84</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG67" s="35">
+        <v>-3.68</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C68" s="10">
         <v>21.07</v>
       </c>
       <c r="D68" s="10">
         <v>20.57</v>
       </c>
       <c r="E68" s="10">
         <v>19.489999999999998</v>
       </c>
       <c r="F68" s="10">
         <v>19.88</v>
       </c>
       <c r="G68" s="10">
         <v>19.95</v>
       </c>
       <c r="H68" s="10">
         <v>19.71</v>
       </c>
       <c r="I68" s="10">
@@ -7013,52 +7195,55 @@
       </c>
       <c r="W68" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="35">
         <v>17.350000000000001</v>
       </c>
       <c r="AB68" s="35">
         <v>17.04</v>
       </c>
       <c r="AC68" s="35">
         <v>16.850000000000001</v>
       </c>
       <c r="AD68" s="35">
         <v>15.94</v>
       </c>
       <c r="AE68" s="35">
         <v>15.61</v>
       </c>
       <c r="AF68" s="35">
         <v>15.16</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG68" s="35">
+        <v>15.11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B69" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C69" s="10">
         <v>18.21</v>
       </c>
       <c r="D69" s="10">
         <v>15.75</v>
       </c>
       <c r="E69" s="10">
         <v>13.71</v>
       </c>
       <c r="F69" s="10">
         <v>12.97</v>
       </c>
       <c r="G69" s="10">
         <v>13.88</v>
       </c>
       <c r="H69" s="10">
         <v>13.27</v>
       </c>
       <c r="I69" s="10">
@@ -7105,52 +7290,55 @@
       </c>
       <c r="W69" s="35">
         <v>9.49</v>
       </c>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="35">
         <v>9.86</v>
       </c>
       <c r="AB69" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="AC69" s="35">
         <v>9.25</v>
       </c>
       <c r="AD69" s="35">
         <v>8.74</v>
       </c>
       <c r="AE69" s="35">
         <v>6.55</v>
       </c>
       <c r="AF69" s="35">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG69" s="35">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B70" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C70" s="12">
         <v>-1.51</v>
       </c>
       <c r="D70" s="12">
         <v>-1.1299999999999999</v>
       </c>
       <c r="E70" s="12">
         <v>-1.59</v>
       </c>
       <c r="F70" s="12">
         <v>-1</v>
       </c>
       <c r="G70" s="12">
         <v>-0.68</v>
       </c>
       <c r="H70" s="12">
         <v>-0.64</v>
       </c>
       <c r="I70" s="12">
@@ -7197,306 +7385,309 @@
       </c>
       <c r="W70" s="36">
         <v>-1.25</v>
       </c>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="36">
         <v>-1.33</v>
       </c>
       <c r="AB70" s="36">
         <v>-1.54</v>
       </c>
       <c r="AC70" s="36">
         <v>-1.65</v>
       </c>
       <c r="AD70" s="36">
         <v>-1.49</v>
       </c>
       <c r="AE70" s="36">
         <v>-2.44</v>
       </c>
       <c r="AF70" s="36">
         <v>-2.98</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG70" s="36">
+        <v>-2.63</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
     </row>
-    <row r="72" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="2"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
     </row>
-    <row r="73" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
     </row>
-    <row r="74" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="2"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
     </row>
-    <row r="75" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="2"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="1"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
     </row>
-    <row r="76" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="2"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="1"/>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
     </row>
-    <row r="77" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="2"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
     </row>
-    <row r="78" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="2"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="1"/>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
     </row>
-    <row r="79" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="2"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
     </row>
-    <row r="80" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="2"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="1"/>
       <c r="Z80" s="1"/>
@@ -33243,58 +33434,58 @@
       <c r="G1000" s="1"/>
       <c r="H1000" s="1"/>
       <c r="I1000" s="1"/>
       <c r="J1000" s="1"/>
       <c r="K1000" s="1"/>
       <c r="L1000" s="1"/>
       <c r="M1000" s="1"/>
       <c r="N1000" s="1"/>
       <c r="O1000" s="1"/>
       <c r="P1000" s="1"/>
       <c r="Q1000" s="1"/>
       <c r="R1000" s="1"/>
       <c r="S1000" s="1"/>
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B52:AD52"/>
-    <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="B8:AD8"/>
     <mergeCell ref="B30:AD30"/>
     <mergeCell ref="B2:AE2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:AC6"/>
+    <mergeCell ref="AD6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>