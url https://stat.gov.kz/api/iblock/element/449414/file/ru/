--- v2 (2026-06-29)
+++ v3 (2026-07-20)
@@ -1,76 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\ес прирост +\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\61230101 Общий коэффициент естественного прироста (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="101">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -333,197 +327,197 @@
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">        </t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
+  <si>
+    <t xml:space="preserve">январь-май </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
-    <numFmt numFmtId="166" formatCode="#,##0_р_."/>
+    <numFmt numFmtId="165" formatCode="#,##0_р_."/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -649,260 +643,253 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1073,6621 +1060,6808 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49" customWidth="1"/>
-    <col min="2" max="2" width="78.7109375" customWidth="1"/>
+    <col min="1" max="1" width="49" style="47" customWidth="1"/>
+    <col min="2" max="2" width="78.7109375" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="22">
+      <c r="B1" s="46">
         <v>61230101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="21" t="s">
+    <row r="2" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="B2" s="48" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="48" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="48" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="48" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="48" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="49" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="90" x14ac:dyDescent="0.25">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="49" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="21" t="s">
+    <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="23" t="s">
+      <c r="B10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="30" t="s">
+      <c r="B11" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="21" t="s">
+    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="23" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="21" t="s">
+    <row r="13" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="24" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="21" t="s">
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="24" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="21" t="s">
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="48">
-[...4 lines deleted...]
-      <c r="A16" s="21" t="s">
+      <c r="B15" s="36">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="48">
-[...4 lines deleted...]
-      <c r="A17" s="21" t="s">
+      <c r="B16" s="36">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="23" t="s">
+      <c r="B17" s="48" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="21" t="s">
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="23" t="s">
+      <c r="B18" s="48" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="21" t="s">
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="50">
         <v>7172749343</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="21" t="s">
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="51" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="19" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG1000"/>
+  <dimension ref="A1:AH1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI17" sqref="AI17"/>
+      <selection pane="bottomLeft" activeCell="U21" sqref="U21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.140625" style="14" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="33" max="33" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.28515625" style="52" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="52" hidden="1" customWidth="1"/>
+    <col min="15" max="21" width="9.140625" style="52" customWidth="1"/>
+    <col min="22" max="22" width="8.7109375" style="52" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="52" customWidth="1"/>
+    <col min="24" max="24" width="3.5703125" style="52" hidden="1" customWidth="1"/>
+    <col min="25" max="26" width="8.7109375" style="52" hidden="1" customWidth="1"/>
+    <col min="27" max="30" width="9" style="52" customWidth="1"/>
+    <col min="31" max="31" width="10.28515625" style="52" customWidth="1"/>
+    <col min="32" max="32" width="8.7109375" style="52" customWidth="1"/>
+    <col min="33" max="33" width="7.85546875" style="52" customWidth="1"/>
+    <col min="34" max="34" width="9.28515625" style="52" customWidth="1"/>
+    <col min="35" max="16384" width="14.42578125" style="52"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:34" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="68" t="s">
+      <c r="B2" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="68"/>
-[...33 lines deleted...]
-      <c r="E3" s="3"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="58"/>
+    </row>
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E4" s="3"/>
+    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
       <c r="F4" s="2"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
-      <c r="S5" s="34"/>
-[...3 lines deleted...]
-      <c r="W5" s="46" t="s">
+      <c r="S5" s="25"/>
+      <c r="V5" s="25"/>
+      <c r="W5" s="53" t="s">
         <v>97</v>
       </c>
-      <c r="X5" s="46"/>
-[...6 lines deleted...]
-      <c r="AG5" s="54" t="s">
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="40"/>
+      <c r="AF5" s="68" t="s">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="55" t="s">
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+    </row>
+    <row r="6" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A6" s="59" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="59">
+      <c r="B6" s="61"/>
+      <c r="C6" s="63">
         <v>2024</v>
       </c>
-      <c r="D6" s="60"/>
-[...10 lines deleted...]
-      <c r="O6" s="61">
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="65">
         <v>2025</v>
       </c>
-      <c r="P6" s="62"/>
-[...13 lines deleted...]
-      <c r="AD6" s="64">
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="67"/>
+      <c r="AD6" s="69">
         <v>2026</v>
       </c>
-      <c r="AE6" s="63"/>
-[...6 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+    </row>
+    <row r="7" spans="1:34" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="60"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H7" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="I7" s="8" t="s">
+      <c r="I7" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="J7" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="K7" s="8" t="s">
+      <c r="K7" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="L7" s="8" t="s">
+      <c r="L7" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="N7" s="8" t="s">
+      <c r="N7" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O7" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="P7" s="27" t="s">
+      <c r="P7" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q7" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="R7" s="28" t="s">
+      <c r="R7" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="28" t="s">
+      <c r="S7" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="T7" s="28" t="s">
+      <c r="T7" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="U7" s="28" t="s">
+      <c r="U7" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V7" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="W7" s="28" t="s">
+      <c r="W7" s="21" t="s">
         <v>65</v>
       </c>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
-      <c r="AA7" s="28" t="s">
+      <c r="AA7" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="AB7" s="49" t="s">
+      <c r="AB7" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="AC7" s="50" t="s">
+      <c r="AC7" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="AD7" s="28" t="s">
+      <c r="AD7" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="AE7" s="28" t="s">
+      <c r="AE7" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="AF7" s="28" t="s">
+      <c r="AF7" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="AG7" s="28" t="s">
+      <c r="AG7" s="55" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="66" t="s">
+      <c r="AH7" s="56" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="66"/>
-[...29 lines deleted...]
-      <c r="B9" s="4" t="s">
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
+      <c r="O8" s="71"/>
+      <c r="P8" s="71"/>
+      <c r="Q8" s="71"/>
+      <c r="R8" s="71"/>
+      <c r="S8" s="71"/>
+      <c r="T8" s="71"/>
+      <c r="U8" s="71"/>
+      <c r="V8" s="71"/>
+      <c r="W8" s="71"/>
+      <c r="X8" s="71"/>
+      <c r="Y8" s="71"/>
+      <c r="Z8" s="71"/>
+      <c r="AA8" s="71"/>
+      <c r="AB8" s="71"/>
+      <c r="AC8" s="71"/>
+      <c r="AD8" s="71"/>
+    </row>
+    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="B9" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>11.91</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>12.11</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>11.66</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>11.93</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>11.9</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="9">
         <v>11.83</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="9">
         <v>11.94</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="9">
         <v>11.86</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="9">
         <v>11.88</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="9">
         <v>11.81</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="9">
         <v>11.77</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="9">
         <v>11.66</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="9">
         <v>8.2899999999999991</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="9">
         <v>9.1999999999999993</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="9">
         <v>9.2200000000000006</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="28">
         <v>9.4700000000000006</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>9.48</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="25">
         <v>9.56</v>
       </c>
-      <c r="U9" s="29">
+      <c r="U9" s="25">
         <v>9.76</v>
       </c>
-      <c r="V9" s="35">
+      <c r="V9" s="26">
         <v>9.7899999999999991</v>
       </c>
-      <c r="W9" s="35">
+      <c r="W9" s="26">
         <v>9.9499999999999993</v>
       </c>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
-      <c r="AA9" s="35">
+      <c r="AA9" s="26">
         <v>9.92</v>
       </c>
-      <c r="AB9" s="35">
+      <c r="AB9" s="26">
         <v>9.74</v>
       </c>
-      <c r="AC9" s="35">
+      <c r="AC9" s="26">
         <v>9.64</v>
       </c>
-      <c r="AD9" s="35">
+      <c r="AD9" s="26">
         <v>9.07</v>
       </c>
-      <c r="AE9" s="35">
+      <c r="AE9" s="26">
         <v>8.66</v>
       </c>
-      <c r="AF9" s="35">
+      <c r="AF9" s="26">
         <v>8.44</v>
       </c>
-      <c r="AG9" s="35">
+      <c r="AG9" s="26">
         <v>8.4499999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="16">
+      <c r="AH9" s="43">
+        <v>8.24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A10" s="14">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>5.61</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>6.2</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>6.46</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>7.03</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>7</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="9">
         <v>6.92</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="9">
         <v>6.81</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="9">
         <v>6.94</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="9">
         <v>6.93</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="9">
         <v>6.89</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="9">
         <v>6.94</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="9">
         <v>6.74</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="9">
         <v>4.24</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P10" s="9">
         <v>4.79</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="9">
         <v>4.62</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="28">
         <v>4.22</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>4.18</v>
       </c>
-      <c r="T10" s="29">
+      <c r="T10" s="25">
         <v>4.33</v>
       </c>
-      <c r="U10" s="29">
+      <c r="U10" s="25">
         <v>4.54</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="26">
         <v>4.76</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="26">
         <v>4.9800000000000004</v>
       </c>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
-      <c r="AA10" s="35">
+      <c r="AA10" s="26">
         <v>4.87</v>
       </c>
-      <c r="AB10" s="35">
+      <c r="AB10" s="26">
         <v>4.71</v>
       </c>
-      <c r="AC10" s="35">
+      <c r="AC10" s="26">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AD10" s="35">
+      <c r="AD10" s="26">
         <v>3.7</v>
       </c>
-      <c r="AE10" s="35">
+      <c r="AE10" s="26">
         <v>3.56</v>
       </c>
-      <c r="AF10" s="35">
+      <c r="AF10" s="26">
         <v>3.78</v>
       </c>
-      <c r="AG10" s="35">
+      <c r="AG10" s="26">
         <v>3.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="AH10" s="43">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>3.08</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>3.09</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>3.54</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="9">
         <v>4</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>3.98</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="9">
         <v>3.98</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="9">
         <v>4.05</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="9">
         <v>4.1500000000000004</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="9">
         <v>4.1100000000000003</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="9">
         <v>4.03</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="9">
         <v>3.94</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="9">
         <v>3.82</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="9">
         <v>0.92</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="9">
         <v>1.87</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="9">
         <v>1.9</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="28">
         <v>1.88</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="10">
         <v>2.06</v>
       </c>
-      <c r="T11" s="29">
+      <c r="T11" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="U11" s="29">
+      <c r="U11" s="25">
         <v>2.5299999999999998</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="26">
         <v>2.65</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="26">
         <v>2.61</v>
       </c>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
-      <c r="AA11" s="35">
+      <c r="AA11" s="26">
         <v>2.59</v>
       </c>
-      <c r="AB11" s="35">
+      <c r="AB11" s="26">
         <v>2.54</v>
       </c>
-      <c r="AC11" s="35">
+      <c r="AC11" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AD11" s="35">
+      <c r="AD11" s="26">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AE11" s="35">
+      <c r="AE11" s="26">
         <v>2.29</v>
       </c>
-      <c r="AF11" s="35">
+      <c r="AF11" s="26">
         <v>1.94</v>
       </c>
-      <c r="AG11" s="35">
+      <c r="AG11" s="26">
         <v>1.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="AH11" s="44">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>12.62</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>13.21</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>13.18</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>13.35</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>13.33</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="9">
         <v>13.28</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="9">
         <v>13.42</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="9">
         <v>13.24</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="9">
         <v>13.21</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="9">
         <v>13.11</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="9">
         <v>13.05</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="9">
         <v>12.86</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="9">
         <v>9.4</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="9">
         <v>10.54</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="9">
         <v>10.29</v>
       </c>
-      <c r="R12" s="37">
+      <c r="R12" s="28">
         <v>10.4</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="10">
         <v>10.27</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="25">
         <v>10.54</v>
       </c>
-      <c r="U12" s="29">
+      <c r="U12" s="25">
         <v>10.8</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="26">
         <v>10.63</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="26">
         <v>10.73</v>
       </c>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
-      <c r="AA12" s="35">
+      <c r="AA12" s="26">
         <v>10.75</v>
       </c>
-      <c r="AB12" s="35">
+      <c r="AB12" s="26">
         <v>10.57</v>
       </c>
-      <c r="AC12" s="35">
+      <c r="AC12" s="26">
         <v>10.57</v>
       </c>
-      <c r="AD12" s="35">
+      <c r="AD12" s="26">
         <v>11.12</v>
       </c>
-      <c r="AE12" s="35">
+      <c r="AE12" s="26">
         <v>10.07</v>
       </c>
-      <c r="AF12" s="35">
+      <c r="AF12" s="26">
         <v>9.5299999999999994</v>
       </c>
-      <c r="AG12" s="35">
+      <c r="AG12" s="26">
         <v>9.51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="AH12" s="44">
+        <v>9.39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>15.3</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>15.88</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>15.13</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>15.08</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>15.07</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="9">
         <v>14.96</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="9">
         <v>14.98</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="9">
         <v>14.93</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="9">
         <v>14.81</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="9">
         <v>14.58</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="9">
         <v>14.57</v>
       </c>
-      <c r="N13" s="10">
+      <c r="N13" s="9">
         <v>14.36</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="9">
         <v>10.52</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="9">
         <v>11.24</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="9">
         <v>11.38</v>
       </c>
-      <c r="R13" s="37">
+      <c r="R13" s="28">
         <v>11.8</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>11.74</v>
       </c>
-      <c r="T13" s="29">
+      <c r="T13" s="25">
         <v>11.88</v>
       </c>
-      <c r="U13" s="29">
+      <c r="U13" s="25">
         <v>12.1</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V13" s="26">
         <v>12.09</v>
       </c>
-      <c r="W13" s="35">
+      <c r="W13" s="26">
         <v>12.24</v>
       </c>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
-      <c r="AA13" s="35">
+      <c r="AA13" s="26">
         <v>12.16</v>
       </c>
-      <c r="AB13" s="35">
+      <c r="AB13" s="26">
         <v>11.86</v>
       </c>
-      <c r="AC13" s="35">
+      <c r="AC13" s="26">
         <v>11.8</v>
       </c>
-      <c r="AD13" s="35">
+      <c r="AD13" s="26">
         <v>10.37</v>
       </c>
-      <c r="AE13" s="35">
+      <c r="AE13" s="26">
         <v>9.75</v>
       </c>
-      <c r="AF13" s="35">
+      <c r="AF13" s="26">
         <v>10.11</v>
       </c>
-      <c r="AG13" s="35">
+      <c r="AG13" s="26">
         <v>10.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="18" t="s">
+      <c r="AH13" s="44">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>18.55</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>17.86</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>17.37</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>17.47</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>16.87</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>16.57</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="9">
         <v>16.66</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="9">
         <v>16.57</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="9">
         <v>16.57</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="9">
         <v>16.45</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>16.32</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="9">
         <v>16.239999999999998</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="9">
         <v>13.17</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="9">
         <v>13.95</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="9">
         <v>13.96</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="28">
         <v>14.28</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>14.22</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="25">
         <v>14.24</v>
       </c>
-      <c r="U14" s="29">
+      <c r="U14" s="25">
         <v>14.3</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="26">
         <v>14.3</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="26">
         <v>14.41</v>
       </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
-      <c r="AA14" s="35">
+      <c r="AA14" s="26">
         <v>14.39</v>
       </c>
-      <c r="AB14" s="35">
+      <c r="AB14" s="26">
         <v>14.31</v>
       </c>
-      <c r="AC14" s="35">
+      <c r="AC14" s="26">
         <v>14.25</v>
       </c>
-      <c r="AD14" s="35">
+      <c r="AD14" s="26">
         <v>14.38</v>
       </c>
-      <c r="AE14" s="35">
+      <c r="AE14" s="26">
         <v>13.5</v>
       </c>
-      <c r="AF14" s="35">
+      <c r="AF14" s="26">
         <v>13.16</v>
       </c>
-      <c r="AG14" s="35">
+      <c r="AG14" s="26">
         <v>12.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="18" t="s">
+      <c r="AH14" s="44">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B15" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>8.08</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>8.25</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>8.14</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>8.56</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>8.58</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="9">
         <v>8.58</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="9">
         <v>8.57</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="9">
         <v>8.34</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="9">
         <v>8.27</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="9">
         <v>8.2200000000000006</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="9">
         <v>8.08</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="9">
         <v>7.98</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="9">
         <v>5.53</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="9">
         <v>6</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="9">
         <v>6.39</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="28">
         <v>6.22</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>6.28</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="25">
         <v>6.26</v>
       </c>
-      <c r="U15" s="29">
+      <c r="U15" s="25">
         <v>6.33</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="26">
         <v>6.54</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="26">
         <v>6.75</v>
       </c>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
-      <c r="AA15" s="35">
+      <c r="AA15" s="26">
         <v>6.75</v>
       </c>
-      <c r="AB15" s="35">
+      <c r="AB15" s="26">
         <v>6.64</v>
       </c>
-      <c r="AC15" s="35">
+      <c r="AC15" s="26">
         <v>6.67</v>
       </c>
-      <c r="AD15" s="35">
+      <c r="AD15" s="26">
         <v>5.72</v>
       </c>
-      <c r="AE15" s="35">
+      <c r="AE15" s="26">
         <v>5.62</v>
       </c>
-      <c r="AF15" s="35">
+      <c r="AF15" s="26">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AG15" s="35">
+      <c r="AG15" s="26">
         <v>4.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="18" t="s">
+      <c r="AH15" s="44">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="B16" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>15.29</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>14.45</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>13.85</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>13.96</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>14.04</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="9">
         <v>13.97</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="9">
         <v>14.1</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="9">
         <v>13.94</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="9">
         <v>14.03</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="9">
         <v>13.97</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="9">
         <v>13.88</v>
       </c>
-      <c r="N16" s="10">
+      <c r="N16" s="9">
         <v>13.82</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O16" s="9">
         <v>9.5</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="9">
         <v>11.39</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="9">
         <v>11.49</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="28">
         <v>11.56</v>
       </c>
-      <c r="S16" s="11">
+      <c r="S16" s="10">
         <v>11.52</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="25">
         <v>11.66</v>
       </c>
-      <c r="U16" s="29">
+      <c r="U16" s="25">
         <v>11.87</v>
       </c>
-      <c r="V16" s="35">
+      <c r="V16" s="26">
         <v>11.84</v>
       </c>
-      <c r="W16" s="35">
+      <c r="W16" s="26">
         <v>12.16</v>
       </c>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
-      <c r="AA16" s="35">
+      <c r="AA16" s="26">
         <v>12.18</v>
       </c>
-      <c r="AB16" s="35">
+      <c r="AB16" s="26">
         <v>12.03</v>
       </c>
-      <c r="AC16" s="35">
+      <c r="AC16" s="26">
         <v>11.79</v>
       </c>
-      <c r="AD16" s="35">
+      <c r="AD16" s="26">
         <v>11.49</v>
       </c>
-      <c r="AE16" s="35">
+      <c r="AE16" s="26">
         <v>10.89</v>
       </c>
-      <c r="AF16" s="35">
+      <c r="AF16" s="26">
         <v>10.68</v>
       </c>
-      <c r="AG16" s="35">
+      <c r="AG16" s="26">
         <v>10.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="18" t="s">
+      <c r="AH16" s="44">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="5" t="s">
+      <c r="B17" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>10.119999999999999</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>11.18</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>10.89</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>11.1</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>10.99</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="9">
         <v>10.92</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="9">
         <v>10.97</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="9">
         <v>10.87</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="9">
         <v>10.96</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L17" s="9">
         <v>10.72</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="9">
         <v>10.6</v>
       </c>
-      <c r="N17" s="10">
+      <c r="N17" s="9">
         <v>10.43</v>
       </c>
-      <c r="O17" s="10">
+      <c r="O17" s="9">
         <v>6.2</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="9">
         <v>7.64</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="Q17" s="9">
         <v>7.59</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="28">
         <v>7.8</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S17" s="10">
         <v>7.86</v>
       </c>
-      <c r="T17" s="29">
+      <c r="T17" s="25">
         <v>7.76</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U17" s="25">
         <v>8.2799999999999994</v>
       </c>
-      <c r="V17" s="35">
+      <c r="V17" s="26">
         <v>8.25</v>
       </c>
-      <c r="W17" s="35">
+      <c r="W17" s="26">
         <v>8.48</v>
       </c>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
-      <c r="AA17" s="35">
+      <c r="AA17" s="26">
         <v>8.5</v>
       </c>
-      <c r="AB17" s="35">
+      <c r="AB17" s="26">
         <v>8.27</v>
       </c>
-      <c r="AC17" s="35">
+      <c r="AC17" s="26">
         <v>8.17</v>
       </c>
-      <c r="AD17" s="35">
+      <c r="AD17" s="26">
         <v>7.59</v>
       </c>
-      <c r="AE17" s="35">
+      <c r="AE17" s="26">
         <v>7.83</v>
       </c>
-      <c r="AF17" s="35">
+      <c r="AF17" s="26">
         <v>7.32</v>
       </c>
-      <c r="AG17" s="35">
+      <c r="AG17" s="26">
         <v>7.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="18" t="s">
+      <c r="AH17" s="44">
+        <v>7.22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A18" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>2.5299999999999998</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>3.61</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="9">
         <v>3.77</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>4.04</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="9">
         <v>4.09</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="9">
         <v>4.25</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="9">
         <v>4.4000000000000004</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="9">
         <v>4.42</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="9">
         <v>4.4400000000000004</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="9">
         <v>4.38</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="9">
         <v>4.3099999999999996</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="9">
         <v>4.24</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="9">
         <v>0.74</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="9">
         <v>1.52</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="9">
         <v>2.06</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="28">
         <v>2.3199999999999998</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="10">
         <v>2.56</v>
       </c>
-      <c r="T18" s="29">
+      <c r="T18" s="25">
         <v>2.59</v>
       </c>
-      <c r="U18" s="29">
+      <c r="U18" s="25">
         <v>2.84</v>
       </c>
-      <c r="V18" s="35">
+      <c r="V18" s="26">
         <v>2.94</v>
       </c>
-      <c r="W18" s="35">
+      <c r="W18" s="26">
         <v>3.01</v>
       </c>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
-      <c r="AA18" s="35">
+      <c r="AA18" s="26">
         <v>2.93</v>
       </c>
-      <c r="AB18" s="35">
+      <c r="AB18" s="26">
         <v>2.82</v>
       </c>
-      <c r="AC18" s="35">
+      <c r="AC18" s="26">
         <v>2.7</v>
       </c>
-      <c r="AD18" s="35">
+      <c r="AD18" s="26">
         <v>2.58</v>
       </c>
-      <c r="AE18" s="35">
+      <c r="AE18" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AF18" s="35">
+      <c r="AF18" s="26">
         <v>1.84</v>
       </c>
-      <c r="AG18" s="35">
+      <c r="AG18" s="26">
         <v>1.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="18" t="s">
+      <c r="AH18" s="44">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A19" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="B19" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>0.67</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="9">
         <v>1.22</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="9">
         <v>0.77</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>1.1399999999999999</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="9">
         <v>1.07</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="9">
         <v>1.05</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="9">
         <v>1.1599999999999999</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="9">
         <v>1.2</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="9">
         <v>1.1499999999999999</v>
       </c>
-      <c r="L19" s="10">
+      <c r="L19" s="9">
         <v>1.05</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="9">
         <v>0.95</v>
       </c>
-      <c r="N19" s="10">
+      <c r="N19" s="9">
         <v>0.9</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="9">
         <v>-0.4</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="9">
         <v>-0.23</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q19" s="9">
         <v>0.28999999999999998</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="28">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S19" s="11">
+      <c r="S19" s="10">
         <v>0.5</v>
       </c>
-      <c r="T19" s="29">
+      <c r="T19" s="25">
         <v>0.26</v>
       </c>
-      <c r="U19" s="29">
+      <c r="U19" s="25">
         <v>0.26</v>
       </c>
-      <c r="V19" s="35">
+      <c r="V19" s="26">
         <v>0.3</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W19" s="26">
         <v>0.31</v>
       </c>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
-      <c r="AA19" s="35">
+      <c r="AA19" s="26">
         <v>0.24</v>
       </c>
-      <c r="AB19" s="35">
+      <c r="AB19" s="26">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AC19" s="35">
+      <c r="AC19" s="26">
         <v>-0.02</v>
       </c>
-      <c r="AD19" s="35">
+      <c r="AD19" s="26">
         <v>0.44</v>
       </c>
-      <c r="AE19" s="35">
+      <c r="AE19" s="26">
         <v>-0.73</v>
       </c>
-      <c r="AF19" s="35">
+      <c r="AF19" s="26">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="AG19" s="35">
+      <c r="AG19" s="26">
         <v>-1.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="18" t="s">
+      <c r="AH19" s="44">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B20" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>19.66</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>18.899999999999999</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>17.47</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>17.420000000000002</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>17.21</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="9">
         <v>17.11</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="9">
         <v>17.21</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="9">
         <v>16.989999999999998</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="9">
         <v>16.96</v>
       </c>
-      <c r="L20" s="10">
+      <c r="L20" s="9">
         <v>16.96</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="9">
         <v>16.96</v>
       </c>
-      <c r="N20" s="10">
+      <c r="N20" s="9">
         <v>16.920000000000002</v>
       </c>
-      <c r="O20" s="10">
+      <c r="O20" s="9">
         <v>12.75</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="9">
         <v>14.27</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="9">
         <v>13.97</v>
       </c>
-      <c r="R20" s="37">
+      <c r="R20" s="28">
         <v>14.06</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="10">
         <v>13.8</v>
       </c>
-      <c r="T20" s="29">
+      <c r="T20" s="25">
         <v>13.88</v>
       </c>
-      <c r="U20" s="29">
+      <c r="U20" s="25">
         <v>14.27</v>
       </c>
-      <c r="V20" s="35">
+      <c r="V20" s="26">
         <v>14.31</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W20" s="26">
         <v>14.47</v>
       </c>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
-      <c r="AA20" s="35">
+      <c r="AA20" s="26">
         <v>14.45</v>
       </c>
-      <c r="AB20" s="35">
+      <c r="AB20" s="26">
         <v>14.23</v>
       </c>
-      <c r="AC20" s="35">
+      <c r="AC20" s="26">
         <v>14.08</v>
       </c>
-      <c r="AD20" s="35">
+      <c r="AD20" s="26">
         <v>12.33</v>
       </c>
-      <c r="AE20" s="35">
+      <c r="AE20" s="26">
         <v>11.96</v>
       </c>
-      <c r="AF20" s="35">
+      <c r="AF20" s="26">
         <v>11.71</v>
       </c>
-      <c r="AG20" s="35">
+      <c r="AG20" s="26">
         <v>11.78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="AH20" s="44">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="B21" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>21.12</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="9">
         <v>21.17</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="9">
         <v>20.399999999999999</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="9">
         <v>20.5</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="9">
         <v>20.45</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="9">
         <v>20.239999999999998</v>
       </c>
-      <c r="I21" s="10">
+      <c r="I21" s="9">
         <v>20.47</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J21" s="9">
         <v>20.37</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="9">
         <v>20.329999999999998</v>
       </c>
-      <c r="L21" s="10">
+      <c r="L21" s="9">
         <v>20.14</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="9">
         <v>20.13</v>
       </c>
-      <c r="N21" s="10">
+      <c r="N21" s="9">
         <v>20.02</v>
       </c>
-      <c r="O21" s="10">
+      <c r="O21" s="9">
         <v>17.18</v>
       </c>
-      <c r="P21" s="10">
+      <c r="P21" s="9">
         <v>17.39</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="Q21" s="9">
         <v>17.46</v>
       </c>
-      <c r="R21" s="37">
+      <c r="R21" s="28">
         <v>17.48</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S21" s="10">
         <v>17.21</v>
       </c>
-      <c r="T21" s="29">
+      <c r="T21" s="25">
         <v>16.91</v>
       </c>
-      <c r="U21" s="29">
+      <c r="U21" s="25">
         <v>17.11</v>
       </c>
-      <c r="V21" s="35">
+      <c r="V21" s="26">
         <v>16.940000000000001</v>
       </c>
-      <c r="W21" s="35">
+      <c r="W21" s="26">
         <v>17.170000000000002</v>
       </c>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
-      <c r="AA21" s="35">
+      <c r="AA21" s="26">
         <v>17.13</v>
       </c>
-      <c r="AB21" s="35">
+      <c r="AB21" s="26">
         <v>16.920000000000002</v>
       </c>
-      <c r="AC21" s="35">
+      <c r="AC21" s="26">
         <v>16.91</v>
       </c>
-      <c r="AD21" s="35">
+      <c r="AD21" s="26">
         <v>15.86</v>
       </c>
-      <c r="AE21" s="35">
+      <c r="AE21" s="26">
         <v>15.84</v>
       </c>
-      <c r="AF21" s="35">
+      <c r="AF21" s="26">
         <v>15.36</v>
       </c>
-      <c r="AG21" s="35">
+      <c r="AG21" s="26">
         <v>15.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="18" t="s">
+      <c r="AH21" s="44">
+        <v>14.64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>1.52</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="9">
         <v>2.14</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="9">
         <v>2.2200000000000002</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="9">
         <v>2.4900000000000002</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="9">
         <v>2.54</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="9">
         <v>2.59</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I22" s="9">
         <v>2.78</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="9">
         <v>2.95</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K22" s="9">
         <v>2.85</v>
       </c>
-      <c r="L22" s="10">
+      <c r="L22" s="9">
         <v>2.81</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="9">
         <v>2.67</v>
       </c>
-      <c r="N22" s="10">
+      <c r="N22" s="9">
         <v>2.5299999999999998</v>
       </c>
-      <c r="O22" s="10">
+      <c r="O22" s="9">
         <v>1.94</v>
       </c>
-      <c r="P22" s="10">
+      <c r="P22" s="9">
         <v>1.97</v>
       </c>
-      <c r="Q22" s="10">
+      <c r="Q22" s="9">
         <v>1.94</v>
       </c>
-      <c r="R22" s="37">
+      <c r="R22" s="28">
         <v>2.14</v>
       </c>
-      <c r="S22" s="11">
+      <c r="S22" s="10">
         <v>2.15</v>
       </c>
-      <c r="T22" s="29">
+      <c r="T22" s="25">
         <v>2.09</v>
       </c>
-      <c r="U22" s="29">
+      <c r="U22" s="25">
         <v>2.09</v>
       </c>
-      <c r="V22" s="35">
+      <c r="V22" s="26">
         <v>2.15</v>
       </c>
-      <c r="W22" s="35">
+      <c r="W22" s="26">
         <v>2.2200000000000002</v>
       </c>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
-      <c r="AA22" s="35">
+      <c r="AA22" s="26">
         <v>2.15</v>
       </c>
-      <c r="AB22" s="35">
+      <c r="AB22" s="26">
         <v>1.92</v>
       </c>
-      <c r="AC22" s="35">
+      <c r="AC22" s="26">
         <v>1.8</v>
       </c>
-      <c r="AD22" s="70">
+      <c r="AD22" s="41">
         <v>0</v>
       </c>
-      <c r="AE22" s="35">
+      <c r="AE22" s="26">
         <v>0.66</v>
       </c>
-      <c r="AF22" s="35">
+      <c r="AF22" s="26">
         <v>0.5</v>
       </c>
-      <c r="AG22" s="35">
+      <c r="AG22" s="26">
         <v>0.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="18" t="s">
+      <c r="AH22" s="44">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B23" s="5" t="s">
+      <c r="B23" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>-3.62</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="9">
         <v>-2.58</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="9">
         <v>-2.44</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="9">
         <v>-2.15</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="9">
         <v>-1.97</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="9">
         <v>-1.94</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="9">
         <v>-1.9</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="9">
         <v>-1.73</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="9">
         <v>-1.71</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="9">
         <v>-1.79</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="9">
         <v>-1.77</v>
       </c>
-      <c r="N23" s="10">
+      <c r="N23" s="9">
         <v>-1.85</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="9">
         <v>-4.53</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P23" s="9">
         <v>-4.1900000000000004</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="Q23" s="9">
         <v>-3.61</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="28">
         <v>-3.24</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S23" s="10">
         <v>-2.93</v>
       </c>
-      <c r="T23" s="29">
+      <c r="T23" s="25">
         <v>-2.9</v>
       </c>
-      <c r="U23" s="29">
+      <c r="U23" s="25">
         <v>-2.64</v>
       </c>
-      <c r="V23" s="35">
+      <c r="V23" s="26">
         <v>-2.39</v>
       </c>
-      <c r="W23" s="35">
+      <c r="W23" s="26">
         <v>-2.4500000000000002</v>
       </c>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
-      <c r="AA23" s="35">
+      <c r="AA23" s="26">
         <v>-2.5299999999999998</v>
       </c>
-      <c r="AB23" s="35">
+      <c r="AB23" s="26">
         <v>-2.61</v>
       </c>
-      <c r="AC23" s="35">
+      <c r="AC23" s="26">
         <v>-2.66</v>
       </c>
-      <c r="AD23" s="35">
+      <c r="AD23" s="26">
         <v>-2.88</v>
       </c>
-      <c r="AE23" s="35">
+      <c r="AE23" s="26">
         <v>-2.64</v>
       </c>
-      <c r="AF23" s="35">
+      <c r="AF23" s="26">
         <v>-3.16</v>
       </c>
-      <c r="AG23" s="35">
+      <c r="AG23" s="26">
         <v>-3.25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="18" t="s">
+      <c r="AH23" s="44">
+        <v>-3.32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>21.34</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="9">
         <v>20.94</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="9">
         <v>19.91</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="9">
         <v>20.260000000000002</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="9">
         <v>20.34</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="9">
         <v>20.11</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="9">
         <v>20.28</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="9">
         <v>20.170000000000002</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="9">
         <v>20.329999999999998</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="9">
         <v>20.45</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="9">
         <v>20.43</v>
       </c>
-      <c r="N24" s="10">
+      <c r="N24" s="9">
         <v>20.32</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="9">
         <v>16.149999999999999</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="9">
         <v>16.7</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="9">
         <v>16.79</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="28">
         <v>17.329999999999998</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S24" s="10">
         <v>17.28</v>
       </c>
-      <c r="T24" s="29">
+      <c r="T24" s="25">
         <v>17.32</v>
       </c>
-      <c r="U24" s="29">
+      <c r="U24" s="25">
         <v>17.440000000000001</v>
       </c>
-      <c r="V24" s="35">
+      <c r="V24" s="26">
         <v>17.37</v>
       </c>
-      <c r="W24" s="35">
+      <c r="W24" s="26">
         <v>17.55</v>
       </c>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
-      <c r="AA24" s="35">
+      <c r="AA24" s="26">
         <v>17.559999999999999</v>
       </c>
-      <c r="AB24" s="35">
+      <c r="AB24" s="26">
         <v>17.28</v>
       </c>
-      <c r="AC24" s="35">
+      <c r="AC24" s="26">
         <v>17.13</v>
       </c>
-      <c r="AD24" s="35">
+      <c r="AD24" s="26">
         <v>16.350000000000001</v>
       </c>
-      <c r="AE24" s="35">
+      <c r="AE24" s="26">
         <v>15.72</v>
       </c>
-      <c r="AF24" s="35">
+      <c r="AF24" s="26">
         <v>15.42</v>
       </c>
-      <c r="AG24" s="35">
+      <c r="AG24" s="26">
         <v>15.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="18" t="s">
+      <c r="AH24" s="44">
+        <v>14.92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="B25" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>11.73</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="9">
         <v>10.63</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="9">
         <v>10.4</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="9">
         <v>10.99</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="9">
         <v>10.71</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="9">
         <v>10.27</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="9">
         <v>10.45</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="9">
         <v>10.38</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="9">
         <v>10.35</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="9">
         <v>10.38</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="9">
         <v>10.33</v>
       </c>
-      <c r="N25" s="10">
+      <c r="N25" s="9">
         <v>10.23</v>
       </c>
-      <c r="O25" s="10">
+      <c r="O25" s="9">
         <v>4.82</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P25" s="9">
         <v>6.47</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="Q25" s="9">
         <v>7.61</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="28">
         <v>7.59</v>
       </c>
-      <c r="S25" s="11">
+      <c r="S25" s="10">
         <v>7.35</v>
       </c>
-      <c r="T25" s="29">
+      <c r="T25" s="25">
         <v>7.49</v>
       </c>
-      <c r="U25" s="29">
+      <c r="U25" s="25">
         <v>7.65</v>
       </c>
-      <c r="V25" s="35">
+      <c r="V25" s="26">
         <v>7.84</v>
       </c>
-      <c r="W25" s="35">
+      <c r="W25" s="26">
         <v>7.87</v>
       </c>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
-      <c r="AA25" s="35">
+      <c r="AA25" s="26">
         <v>8.16</v>
       </c>
-      <c r="AB25" s="35">
+      <c r="AB25" s="26">
         <v>7.93</v>
       </c>
-      <c r="AC25" s="35">
+      <c r="AC25" s="26">
         <v>7.7</v>
       </c>
-      <c r="AD25" s="35">
+      <c r="AD25" s="26">
         <v>8.61</v>
       </c>
-      <c r="AE25" s="35">
+      <c r="AE25" s="26">
         <v>6.54</v>
       </c>
-      <c r="AF25" s="35">
+      <c r="AF25" s="26">
         <v>6.18</v>
       </c>
-      <c r="AG25" s="35">
+      <c r="AG25" s="26">
         <v>6.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="18" t="s">
+      <c r="AH25" s="44">
+        <v>6.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B26" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>-0.41</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="9">
         <v>-0.02</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="9">
         <v>-0.24</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="9">
         <v>0.28000000000000003</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="9">
         <v>0.5</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="9">
         <v>0.51</v>
       </c>
-      <c r="I26" s="10">
+      <c r="I26" s="9">
         <v>0.43</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="9">
         <v>0.44</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="9">
         <v>0.41</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="9">
         <v>0.36</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="9">
         <v>0.41</v>
       </c>
-      <c r="N26" s="10">
+      <c r="N26" s="9">
         <v>0.43</v>
       </c>
-      <c r="O26" s="10">
+      <c r="O26" s="9">
         <v>-1.98</v>
       </c>
-      <c r="P26" s="10">
+      <c r="P26" s="9">
         <v>-1.69</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="Q26" s="9">
         <v>-1.54</v>
       </c>
-      <c r="R26" s="37">
+      <c r="R26" s="28">
         <v>-1.25</v>
       </c>
-      <c r="S26" s="11">
+      <c r="S26" s="10">
         <v>-1.19</v>
       </c>
-      <c r="T26" s="29">
+      <c r="T26" s="25">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="U26" s="29">
+      <c r="U26" s="25">
         <v>-0.89</v>
       </c>
-      <c r="V26" s="35">
+      <c r="V26" s="26">
         <v>-0.76</v>
       </c>
-      <c r="W26" s="35">
+      <c r="W26" s="26">
         <v>-0.64</v>
       </c>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
-      <c r="AA26" s="35">
+      <c r="AA26" s="26">
         <v>-0.72</v>
       </c>
-      <c r="AB26" s="35">
+      <c r="AB26" s="26">
         <v>-0.8</v>
       </c>
-      <c r="AC26" s="35">
+      <c r="AC26" s="26">
         <v>-0.97</v>
       </c>
-      <c r="AD26" s="35">
+      <c r="AD26" s="26">
         <v>-0.97</v>
       </c>
-      <c r="AE26" s="35">
+      <c r="AE26" s="26">
         <v>-1.4</v>
       </c>
-      <c r="AF26" s="35">
+      <c r="AF26" s="26">
         <v>-2.09</v>
       </c>
-      <c r="AG26" s="35">
+      <c r="AG26" s="26">
         <v>-1.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="AH26" s="44">
+        <v>-1.93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="5" t="s">
+      <c r="B27" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>15.78</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="9">
         <v>15.64</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="9">
         <v>15.04</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="9">
         <v>15.52</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="9">
         <v>15.59</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="9">
         <v>15.76</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="9">
         <v>15.85</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="9">
         <v>15.76</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="9">
         <v>15.77</v>
       </c>
-      <c r="L27" s="10">
+      <c r="L27" s="9">
         <v>15.62</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="9">
         <v>15.62</v>
       </c>
-      <c r="N27" s="10">
+      <c r="N27" s="9">
         <v>15.49</v>
       </c>
-      <c r="O27" s="10">
+      <c r="O27" s="9">
         <v>11.45</v>
       </c>
-      <c r="P27" s="10">
+      <c r="P27" s="9">
         <v>12.23</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="Q27" s="9">
         <v>11.99</v>
       </c>
-      <c r="R27" s="37">
+      <c r="R27" s="28">
         <v>12.46</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="10">
         <v>12.67</v>
       </c>
-      <c r="T27" s="29">
+      <c r="T27" s="25">
         <v>12.81</v>
       </c>
-      <c r="U27" s="29">
+      <c r="U27" s="25">
         <v>12.81</v>
       </c>
-      <c r="V27" s="35">
+      <c r="V27" s="26">
         <v>12.89</v>
       </c>
-      <c r="W27" s="35">
+      <c r="W27" s="26">
         <v>13.06</v>
       </c>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
-      <c r="AA27" s="35">
+      <c r="AA27" s="26">
         <v>13.08</v>
       </c>
-      <c r="AB27" s="35">
+      <c r="AB27" s="26">
         <v>12.88</v>
       </c>
-      <c r="AC27" s="35">
+      <c r="AC27" s="26">
         <v>12.81</v>
       </c>
-      <c r="AD27" s="35">
+      <c r="AD27" s="26">
         <v>11.42</v>
       </c>
-      <c r="AE27" s="35">
+      <c r="AE27" s="26">
         <v>11.54</v>
       </c>
-      <c r="AF27" s="35">
+      <c r="AF27" s="26">
         <v>11.58</v>
       </c>
-      <c r="AG27" s="35">
+      <c r="AG27" s="26">
         <v>12.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="AH27" s="44">
+        <v>11.86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>9.67</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="9">
         <v>10.34</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>9.83</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="9">
         <v>10.14</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="9">
         <v>10.01</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="9">
         <v>9.99</v>
       </c>
-      <c r="I28" s="10">
+      <c r="I28" s="9">
         <v>10.08</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="9">
         <v>10.01</v>
       </c>
-      <c r="K28" s="10">
+      <c r="K28" s="9">
         <v>10.02</v>
       </c>
-      <c r="L28" s="10">
+      <c r="L28" s="9">
         <v>9.99</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="9">
         <v>9.9700000000000006</v>
       </c>
-      <c r="N28" s="10">
+      <c r="N28" s="9">
         <v>9.91</v>
       </c>
-      <c r="O28" s="10">
+      <c r="O28" s="9">
         <v>6.76</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="9">
         <v>7.89</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="9">
         <v>7.72</v>
       </c>
-      <c r="R28" s="37">
+      <c r="R28" s="28">
         <v>8.1199999999999992</v>
       </c>
-      <c r="S28" s="11">
+      <c r="S28" s="10">
         <v>8.18</v>
       </c>
-      <c r="T28" s="29">
+      <c r="T28" s="25">
         <v>8.2899999999999991</v>
       </c>
-      <c r="U28" s="29">
+      <c r="U28" s="25">
         <v>8.6199999999999992</v>
       </c>
-      <c r="V28" s="35">
+      <c r="V28" s="26">
         <v>8.61</v>
       </c>
-      <c r="W28" s="35">
+      <c r="W28" s="26">
         <v>8.74</v>
       </c>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
-      <c r="AA28" s="35">
+      <c r="AA28" s="26">
         <v>8.69</v>
       </c>
-      <c r="AB28" s="35">
+      <c r="AB28" s="26">
         <v>8.49</v>
       </c>
-      <c r="AC28" s="35">
+      <c r="AC28" s="26">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AD28" s="35">
+      <c r="AD28" s="26">
         <v>7.79</v>
       </c>
-      <c r="AE28" s="35">
+      <c r="AE28" s="26">
         <v>7.36</v>
       </c>
-      <c r="AF28" s="35">
+      <c r="AF28" s="26">
         <v>7.53</v>
       </c>
-      <c r="AG28" s="35">
+      <c r="AG28" s="26">
         <v>7.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="19" t="s">
+      <c r="AH28" s="44">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="9">
         <v>19.91</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="9">
         <v>20.3</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="9">
         <v>19.66</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="9">
         <v>19.940000000000001</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="9">
         <v>19.829999999999998</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H29" s="9">
         <v>19.54</v>
       </c>
-      <c r="I29" s="10">
+      <c r="I29" s="9">
         <v>19.79</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J29" s="9">
         <v>19.600000000000001</v>
       </c>
-      <c r="K29" s="10">
+      <c r="K29" s="9">
         <v>19.62</v>
       </c>
-      <c r="L29" s="10">
+      <c r="L29" s="9">
         <v>19.71</v>
       </c>
-      <c r="M29" s="10">
+      <c r="M29" s="9">
         <v>19.63</v>
       </c>
-      <c r="N29" s="10">
+      <c r="N29" s="9">
         <v>19.54</v>
       </c>
-      <c r="O29" s="10">
+      <c r="O29" s="9">
         <v>14.61</v>
       </c>
-      <c r="P29" s="10">
+      <c r="P29" s="9">
         <v>16.73</v>
       </c>
-      <c r="Q29" s="10">
+      <c r="Q29" s="9">
         <v>16.079999999999998</v>
       </c>
-      <c r="R29" s="37">
+      <c r="R29" s="28">
         <v>16.329999999999998</v>
       </c>
-      <c r="S29" s="11">
+      <c r="S29" s="10">
         <v>16.420000000000002</v>
       </c>
-      <c r="T29" s="29">
+      <c r="T29" s="25">
         <v>16.72</v>
       </c>
-      <c r="U29" s="38">
+      <c r="U29" s="29">
         <v>17</v>
       </c>
-      <c r="V29" s="35">
+      <c r="V29" s="26">
         <v>17.18</v>
       </c>
-      <c r="W29" s="35">
+      <c r="W29" s="26">
         <v>17.45</v>
       </c>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
-      <c r="AA29" s="35">
+      <c r="AA29" s="26">
         <v>17.54</v>
       </c>
-      <c r="AB29" s="35">
+      <c r="AB29" s="26">
         <v>17.350000000000001</v>
       </c>
-      <c r="AC29" s="35">
+      <c r="AC29" s="26">
         <v>17.3</v>
       </c>
-      <c r="AD29" s="35">
+      <c r="AD29" s="26">
         <v>17.22</v>
       </c>
-      <c r="AE29" s="35">
+      <c r="AE29" s="26">
         <v>16.22</v>
       </c>
-      <c r="AF29" s="35">
+      <c r="AF29" s="26">
         <v>15.91</v>
       </c>
-      <c r="AG29" s="35">
+      <c r="AG29" s="26">
         <v>15.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="67" t="s">
+      <c r="AH29" s="44">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="67"/>
-[...29 lines deleted...]
-      <c r="B31" s="39" t="s">
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="72"/>
+      <c r="O30" s="72"/>
+      <c r="P30" s="72"/>
+      <c r="Q30" s="72"/>
+      <c r="R30" s="72"/>
+      <c r="S30" s="72"/>
+      <c r="T30" s="72"/>
+      <c r="U30" s="72"/>
+      <c r="V30" s="72"/>
+      <c r="W30" s="72"/>
+      <c r="X30" s="72"/>
+      <c r="Y30" s="72"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="72"/>
+      <c r="AD30" s="72"/>
+    </row>
+    <row r="31" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="9">
         <v>10.95</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="9">
         <v>11.23</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="9">
         <v>10.87</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="9">
         <v>11.2</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="9">
         <v>11.14</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H31" s="9">
         <v>11.11</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I31" s="9">
         <v>11.2</v>
       </c>
-      <c r="J31" s="10">
+      <c r="J31" s="9">
         <v>11.15</v>
       </c>
-      <c r="K31" s="10">
+      <c r="K31" s="9">
         <v>11.14</v>
       </c>
-      <c r="L31" s="10">
+      <c r="L31" s="9">
         <v>11.1</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M31" s="9">
         <v>11.04</v>
       </c>
-      <c r="N31" s="10">
+      <c r="N31" s="9">
         <v>10.93</v>
       </c>
-      <c r="O31" s="10">
+      <c r="O31" s="9">
         <v>7.66</v>
       </c>
-      <c r="P31" s="10">
+      <c r="P31" s="9">
         <v>8.61</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q31" s="9">
         <v>8.5500000000000007</v>
       </c>
-      <c r="R31" s="37">
+      <c r="R31" s="28">
         <v>8.7899999999999991</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S31" s="10">
         <v>8.8800000000000008</v>
       </c>
-      <c r="T31" s="38">
+      <c r="T31" s="29">
         <v>8.99</v>
       </c>
-      <c r="U31" s="38">
+      <c r="U31" s="29">
         <v>9.23</v>
       </c>
-      <c r="V31" s="35">
+      <c r="V31" s="26">
         <v>9.31</v>
       </c>
-      <c r="W31" s="35">
+      <c r="W31" s="26">
         <v>9.4499999999999993</v>
       </c>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
-      <c r="AA31" s="35">
+      <c r="AA31" s="26">
         <v>9.42</v>
       </c>
-      <c r="AB31" s="35">
+      <c r="AB31" s="26">
         <v>9.25</v>
       </c>
-      <c r="AC31" s="35">
+      <c r="AC31" s="26">
         <v>9.17</v>
       </c>
-      <c r="AD31" s="35">
+      <c r="AD31" s="26">
         <v>8.65</v>
       </c>
-      <c r="AE31" s="35">
+      <c r="AE31" s="26">
         <v>8.2100000000000009</v>
       </c>
-      <c r="AF31" s="35">
+      <c r="AF31" s="26">
         <v>8.01</v>
       </c>
-      <c r="AG31" s="35">
+      <c r="AG31" s="26">
         <v>8.0500000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="16">
+      <c r="AH31" s="26">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="14">
         <v>100000000</v>
       </c>
-      <c r="B32" s="40" t="s">
+      <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="9">
         <v>7.05</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="9">
         <v>7.35</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="9">
         <v>7.77</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="9">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="9">
         <v>8.17</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="9">
         <v>8.02</v>
       </c>
-      <c r="I32" s="10">
+      <c r="I32" s="9">
         <v>7.83</v>
       </c>
-      <c r="J32" s="10">
+      <c r="J32" s="9">
         <v>8.01</v>
       </c>
-      <c r="K32" s="10">
+      <c r="K32" s="9">
         <v>8.01</v>
       </c>
-      <c r="L32" s="10">
+      <c r="L32" s="9">
         <v>7.91</v>
       </c>
-      <c r="M32" s="10">
+      <c r="M32" s="9">
         <v>8</v>
       </c>
-      <c r="N32" s="10">
+      <c r="N32" s="9">
         <v>7.72</v>
       </c>
-      <c r="O32" s="10">
+      <c r="O32" s="9">
         <v>4.93</v>
       </c>
-      <c r="P32" s="10">
+      <c r="P32" s="9">
         <v>5.76</v>
       </c>
-      <c r="Q32" s="10">
+      <c r="Q32" s="9">
         <v>5.3</v>
       </c>
-      <c r="R32" s="37">
+      <c r="R32" s="28">
         <v>4.8899999999999997</v>
       </c>
-      <c r="S32" s="11">
+      <c r="S32" s="10">
         <v>4.6500000000000004</v>
       </c>
-      <c r="T32" s="38">
+      <c r="T32" s="29">
         <v>4.8099999999999996</v>
       </c>
-      <c r="U32" s="38">
+      <c r="U32" s="29">
         <v>5.0999999999999996</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V32" s="26">
         <v>5.45</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W32" s="26">
         <v>5.77</v>
       </c>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
-      <c r="AA32" s="35">
+      <c r="AA32" s="26">
         <v>5.62</v>
       </c>
-      <c r="AB32" s="35">
+      <c r="AB32" s="26">
         <v>5.46</v>
       </c>
-      <c r="AC32" s="35">
+      <c r="AC32" s="26">
         <v>5.4</v>
       </c>
-      <c r="AD32" s="35">
+      <c r="AD32" s="26">
         <v>3.23</v>
       </c>
-      <c r="AE32" s="35">
+      <c r="AE32" s="26">
         <v>3.67</v>
       </c>
-      <c r="AF32" s="35">
+      <c r="AF32" s="26">
         <v>4.43</v>
       </c>
-      <c r="AG32" s="35">
+      <c r="AG32" s="26">
         <v>4.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="17" t="s">
+      <c r="AH32" s="26">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A33" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="41" t="s">
+      <c r="B33" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="9">
         <v>3.67</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="9">
         <v>3.84</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="9">
         <v>3.99</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="9">
         <v>4.76</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="9">
         <v>4.6100000000000003</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="9">
         <v>4.7300000000000004</v>
       </c>
-      <c r="I33" s="10">
+      <c r="I33" s="9">
         <v>4.76</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="9">
         <v>4.8099999999999996</v>
       </c>
-      <c r="K33" s="10">
+      <c r="K33" s="9">
         <v>4.8600000000000003</v>
       </c>
-      <c r="L33" s="10">
+      <c r="L33" s="9">
         <v>4.75</v>
       </c>
-      <c r="M33" s="10">
+      <c r="M33" s="9">
         <v>4.6399999999999997</v>
       </c>
-      <c r="N33" s="10">
+      <c r="N33" s="9">
         <v>4.5199999999999996</v>
       </c>
-      <c r="O33" s="10">
+      <c r="O33" s="9">
         <v>0.96</v>
       </c>
-      <c r="P33" s="10">
+      <c r="P33" s="9">
         <v>2.02</v>
       </c>
-      <c r="Q33" s="10">
+      <c r="Q33" s="9">
         <v>2.54</v>
       </c>
-      <c r="R33" s="37">
+      <c r="R33" s="28">
         <v>2.4700000000000002</v>
       </c>
-      <c r="S33" s="11">
+      <c r="S33" s="10">
         <v>2.73</v>
       </c>
-      <c r="T33" s="38">
+      <c r="T33" s="29">
         <v>3</v>
       </c>
-      <c r="U33" s="38">
+      <c r="U33" s="29">
         <v>3.33</v>
       </c>
-      <c r="V33" s="35">
+      <c r="V33" s="26">
         <v>3.31</v>
       </c>
-      <c r="W33" s="35">
+      <c r="W33" s="26">
         <v>3.2</v>
       </c>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
-      <c r="AA33" s="35">
+      <c r="AA33" s="26">
         <v>3.26</v>
       </c>
-      <c r="AB33" s="35">
+      <c r="AB33" s="26">
         <v>3.24</v>
       </c>
-      <c r="AC33" s="35">
+      <c r="AC33" s="26">
         <v>3.07</v>
       </c>
-      <c r="AD33" s="35">
+      <c r="AD33" s="26">
         <v>3.23</v>
       </c>
-      <c r="AE33" s="35">
+      <c r="AE33" s="26">
         <v>3.35</v>
       </c>
-      <c r="AF33" s="35">
+      <c r="AF33" s="26">
         <v>2.83</v>
       </c>
-      <c r="AG33" s="35">
+      <c r="AG33" s="26">
         <v>2.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="18" t="s">
+      <c r="AH33" s="26">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="41" t="s">
+      <c r="B34" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="9">
         <v>12.83</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="9">
         <v>13.14</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="9">
         <v>13.24</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="9">
         <v>13.57</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="9">
         <v>13.47</v>
       </c>
-      <c r="H34" s="10">
+      <c r="H34" s="9">
         <v>13.48</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="9">
         <v>13.63</v>
       </c>
-      <c r="J34" s="10">
+      <c r="J34" s="9">
         <v>13.46</v>
       </c>
-      <c r="K34" s="10">
+      <c r="K34" s="9">
         <v>13.44</v>
       </c>
-      <c r="L34" s="10">
+      <c r="L34" s="9">
         <v>13.34</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M34" s="9">
         <v>13.25</v>
       </c>
-      <c r="N34" s="10">
+      <c r="N34" s="9">
         <v>13.05</v>
       </c>
-      <c r="O34" s="10">
+      <c r="O34" s="9">
         <v>9.5299999999999994</v>
       </c>
-      <c r="P34" s="10">
+      <c r="P34" s="9">
         <v>10.7</v>
       </c>
-      <c r="Q34" s="10">
+      <c r="Q34" s="9">
         <v>10.47</v>
       </c>
-      <c r="R34" s="37">
+      <c r="R34" s="28">
         <v>10.56</v>
       </c>
-      <c r="S34" s="11">
+      <c r="S34" s="10">
         <v>10.44</v>
       </c>
-      <c r="T34" s="38">
+      <c r="T34" s="29">
         <v>10.74</v>
       </c>
-      <c r="U34" s="38">
+      <c r="U34" s="29">
         <v>11.07</v>
       </c>
-      <c r="V34" s="35">
+      <c r="V34" s="26">
         <v>10.92</v>
       </c>
-      <c r="W34" s="35">
+      <c r="W34" s="26">
         <v>10.99</v>
       </c>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
-      <c r="AA34" s="35">
+      <c r="AA34" s="26">
         <v>11.09</v>
       </c>
-      <c r="AB34" s="35">
+      <c r="AB34" s="26">
         <v>10.85</v>
       </c>
-      <c r="AC34" s="35">
+      <c r="AC34" s="26">
         <v>10.88</v>
       </c>
-      <c r="AD34" s="35">
+      <c r="AD34" s="26">
         <v>11.54</v>
       </c>
-      <c r="AE34" s="35">
+      <c r="AE34" s="26">
         <v>10.33</v>
       </c>
-      <c r="AF34" s="35">
+      <c r="AF34" s="26">
         <v>9.8800000000000008</v>
       </c>
-      <c r="AG34" s="35">
+      <c r="AG34" s="26">
         <v>9.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="AH34" s="26">
+        <v>9.77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="41" t="s">
+      <c r="B35" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="9">
         <v>11.17</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="9">
         <v>12.46</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="9">
         <v>11.79</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F35" s="9">
         <v>12.14</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="9">
         <v>12.06</v>
       </c>
-      <c r="H35" s="10">
+      <c r="H35" s="9">
         <v>11.99</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="9">
         <v>12.35</v>
       </c>
-      <c r="J35" s="10">
+      <c r="J35" s="9">
         <v>12.35</v>
       </c>
-      <c r="K35" s="10">
+      <c r="K35" s="9">
         <v>12.29</v>
       </c>
-      <c r="L35" s="10">
+      <c r="L35" s="9">
         <v>12.08</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M35" s="9">
         <v>12.06</v>
       </c>
-      <c r="N35" s="10">
+      <c r="N35" s="9">
         <v>11.85</v>
       </c>
-      <c r="O35" s="10">
+      <c r="O35" s="9">
         <v>7.35</v>
       </c>
-      <c r="P35" s="10">
+      <c r="P35" s="9">
         <v>8.08</v>
       </c>
-      <c r="Q35" s="10">
+      <c r="Q35" s="9">
         <v>8.33</v>
       </c>
-      <c r="R35" s="37">
+      <c r="R35" s="28">
         <v>8.68</v>
       </c>
-      <c r="S35" s="11">
+      <c r="S35" s="10">
         <v>8.9499999999999993</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="29">
         <v>9.32</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="29">
         <v>9.44</v>
       </c>
-      <c r="V35" s="35">
+      <c r="V35" s="26">
         <v>9.65</v>
       </c>
-      <c r="W35" s="35">
+      <c r="W35" s="26">
         <v>9.86</v>
       </c>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
-      <c r="AA35" s="35">
+      <c r="AA35" s="26">
         <v>9.75</v>
       </c>
-      <c r="AB35" s="35">
+      <c r="AB35" s="26">
         <v>9.44</v>
       </c>
-      <c r="AC35" s="35">
+      <c r="AC35" s="26">
         <v>9.31</v>
       </c>
-      <c r="AD35" s="35">
+      <c r="AD35" s="26">
         <v>7.74</v>
       </c>
-      <c r="AE35" s="35">
+      <c r="AE35" s="26">
         <v>7.34</v>
       </c>
-      <c r="AF35" s="35">
+      <c r="AF35" s="26">
         <v>7.34</v>
       </c>
-      <c r="AG35" s="35">
+      <c r="AG35" s="26">
         <v>7.53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="18" t="s">
+      <c r="AH35" s="26">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B36" s="41" t="s">
+      <c r="B36" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="9">
         <v>19</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="9">
         <v>17.649999999999999</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="9">
         <v>17.12</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="9">
         <v>16.98</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="9">
         <v>16.39</v>
       </c>
-      <c r="H36" s="10">
+      <c r="H36" s="9">
         <v>16.100000000000001</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="9">
         <v>16.23</v>
       </c>
-      <c r="J36" s="10">
+      <c r="J36" s="9">
         <v>16.07</v>
       </c>
-      <c r="K36" s="10">
+      <c r="K36" s="9">
         <v>15.99</v>
       </c>
-      <c r="L36" s="10">
+      <c r="L36" s="9">
         <v>15.78</v>
       </c>
-      <c r="M36" s="10">
+      <c r="M36" s="9">
         <v>15.63</v>
       </c>
-      <c r="N36" s="10">
+      <c r="N36" s="9">
         <v>15.59</v>
       </c>
-      <c r="O36" s="10">
+      <c r="O36" s="9">
         <v>12.62</v>
       </c>
-      <c r="P36" s="10">
+      <c r="P36" s="9">
         <v>13.52</v>
       </c>
-      <c r="Q36" s="10">
+      <c r="Q36" s="9">
         <v>13.31</v>
       </c>
-      <c r="R36" s="37">
+      <c r="R36" s="28">
         <v>13.78</v>
       </c>
-      <c r="S36" s="11">
+      <c r="S36" s="10">
         <v>13.93</v>
       </c>
-      <c r="T36" s="38">
+      <c r="T36" s="29">
         <v>14.04</v>
       </c>
-      <c r="U36" s="38">
+      <c r="U36" s="29">
         <v>14.11</v>
       </c>
-      <c r="V36" s="35">
+      <c r="V36" s="26">
         <v>14.2</v>
       </c>
-      <c r="W36" s="35">
+      <c r="W36" s="26">
         <v>14.23</v>
       </c>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
-      <c r="AA36" s="35">
+      <c r="AA36" s="26">
         <v>14.15</v>
       </c>
-      <c r="AB36" s="35">
+      <c r="AB36" s="26">
         <v>13.98</v>
       </c>
-      <c r="AC36" s="35">
+      <c r="AC36" s="26">
         <v>13.89</v>
       </c>
-      <c r="AD36" s="35">
+      <c r="AD36" s="26">
         <v>13.75</v>
       </c>
-      <c r="AE36" s="35">
+      <c r="AE36" s="26">
         <v>12.59</v>
       </c>
-      <c r="AF36" s="35">
+      <c r="AF36" s="26">
         <v>12.4</v>
       </c>
-      <c r="AG36" s="35">
+      <c r="AG36" s="26">
         <v>11.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="18" t="s">
+      <c r="AH36" s="26">
+        <v>11.77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B37" s="41" t="s">
+      <c r="B37" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="9">
         <v>7.74</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="9">
         <v>7.68</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="9">
         <v>7.9</v>
       </c>
-      <c r="F37" s="10">
+      <c r="F37" s="9">
         <v>8.48</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="9">
         <v>8.68</v>
       </c>
-      <c r="H37" s="10">
+      <c r="H37" s="9">
         <v>8.67</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="9">
         <v>8.77</v>
       </c>
-      <c r="J37" s="10">
+      <c r="J37" s="9">
         <v>8.52</v>
       </c>
-      <c r="K37" s="10">
+      <c r="K37" s="9">
         <v>8.43</v>
       </c>
-      <c r="L37" s="10">
+      <c r="L37" s="9">
         <v>8.4700000000000006</v>
       </c>
-      <c r="M37" s="10">
+      <c r="M37" s="9">
         <v>8.35</v>
       </c>
-      <c r="N37" s="10">
+      <c r="N37" s="9">
         <v>8.18</v>
       </c>
-      <c r="O37" s="10">
+      <c r="O37" s="9">
         <v>5.29</v>
       </c>
-      <c r="P37" s="10">
+      <c r="P37" s="9">
         <v>6.02</v>
       </c>
-      <c r="Q37" s="10">
+      <c r="Q37" s="9">
         <v>6.62</v>
       </c>
-      <c r="R37" s="37">
+      <c r="R37" s="28">
         <v>6.47</v>
       </c>
-      <c r="S37" s="11">
+      <c r="S37" s="10">
         <v>6.54</v>
       </c>
-      <c r="T37" s="38">
+      <c r="T37" s="29">
         <v>6.72</v>
       </c>
-      <c r="U37" s="38">
+      <c r="U37" s="29">
         <v>6.78</v>
       </c>
-      <c r="V37" s="35">
+      <c r="V37" s="26">
         <v>7.11</v>
       </c>
-      <c r="W37" s="35">
+      <c r="W37" s="26">
         <v>7.32</v>
       </c>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
-      <c r="AA37" s="35">
+      <c r="AA37" s="26">
         <v>7.24</v>
       </c>
-      <c r="AB37" s="35">
+      <c r="AB37" s="26">
         <v>7.15</v>
       </c>
-      <c r="AC37" s="35">
+      <c r="AC37" s="26">
         <v>7.26</v>
       </c>
-      <c r="AD37" s="35">
+      <c r="AD37" s="26">
         <v>5.95</v>
       </c>
-      <c r="AE37" s="35">
+      <c r="AE37" s="26">
         <v>5.55</v>
       </c>
-      <c r="AF37" s="35">
+      <c r="AF37" s="26">
         <v>5.37</v>
       </c>
-      <c r="AG37" s="35">
+      <c r="AG37" s="26">
         <v>5.18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="18" t="s">
+      <c r="AH37" s="26">
+        <v>5.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="41" t="s">
+      <c r="B38" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="9">
         <v>14.38</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="9">
         <v>13.22</v>
       </c>
-      <c r="E38" s="10">
+      <c r="E38" s="9">
         <v>12.54</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F38" s="9">
         <v>12.77</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G38" s="9">
         <v>12.85</v>
       </c>
-      <c r="H38" s="10">
+      <c r="H38" s="9">
         <v>12.85</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="9">
         <v>12.87</v>
       </c>
-      <c r="J38" s="10">
+      <c r="J38" s="9">
         <v>12.68</v>
       </c>
-      <c r="K38" s="10">
+      <c r="K38" s="9">
         <v>12.68</v>
       </c>
-      <c r="L38" s="10">
+      <c r="L38" s="9">
         <v>12.7</v>
       </c>
-      <c r="M38" s="10">
+      <c r="M38" s="9">
         <v>12.62</v>
       </c>
-      <c r="N38" s="10">
+      <c r="N38" s="9">
         <v>12.58</v>
       </c>
-      <c r="O38" s="10">
+      <c r="O38" s="9">
         <v>9.59</v>
       </c>
-      <c r="P38" s="10">
+      <c r="P38" s="9">
         <v>11.39</v>
       </c>
-      <c r="Q38" s="10">
+      <c r="Q38" s="9">
         <v>11.72</v>
       </c>
-      <c r="R38" s="37">
+      <c r="R38" s="28">
         <v>11.67</v>
       </c>
-      <c r="S38" s="11">
+      <c r="S38" s="10">
         <v>11.54</v>
       </c>
-      <c r="T38" s="38">
+      <c r="T38" s="29">
         <v>11.56</v>
       </c>
-      <c r="U38" s="38">
+      <c r="U38" s="29">
         <v>11.98</v>
       </c>
-      <c r="V38" s="35">
+      <c r="V38" s="26">
         <v>12.08</v>
       </c>
-      <c r="W38" s="35">
+      <c r="W38" s="26">
         <v>12.33</v>
       </c>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
-      <c r="AA38" s="35">
+      <c r="AA38" s="26">
         <v>12.36</v>
       </c>
-      <c r="AB38" s="35">
+      <c r="AB38" s="26">
         <v>12.19</v>
       </c>
-      <c r="AC38" s="35">
+      <c r="AC38" s="26">
         <v>12.03</v>
       </c>
-      <c r="AD38" s="35">
+      <c r="AD38" s="26">
         <v>10.93</v>
       </c>
-      <c r="AE38" s="35">
+      <c r="AE38" s="26">
         <v>10.18</v>
       </c>
-      <c r="AF38" s="35">
+      <c r="AF38" s="26">
         <v>9.74</v>
       </c>
-      <c r="AG38" s="35">
+      <c r="AG38" s="26">
         <v>9.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="18" t="s">
+      <c r="AH38" s="26">
+        <v>9.2200000000000006</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="41" t="s">
+      <c r="B39" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="9">
         <v>9.36</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="9">
         <v>10.44</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="9">
         <v>10.26</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F39" s="9">
         <v>10.69</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="9">
         <v>10.59</v>
       </c>
-      <c r="H39" s="10">
+      <c r="H39" s="9">
         <v>10.51</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="9">
         <v>10.68</v>
       </c>
-      <c r="J39" s="10">
+      <c r="J39" s="9">
         <v>10.61</v>
       </c>
-      <c r="K39" s="10">
+      <c r="K39" s="9">
         <v>10.6</v>
       </c>
-      <c r="L39" s="10">
+      <c r="L39" s="9">
         <v>10.49</v>
       </c>
-      <c r="M39" s="10">
+      <c r="M39" s="9">
         <v>10.29</v>
       </c>
-      <c r="N39" s="10">
+      <c r="N39" s="9">
         <v>10.06</v>
       </c>
-      <c r="O39" s="10">
+      <c r="O39" s="9">
         <v>5.77</v>
       </c>
-      <c r="P39" s="10">
+      <c r="P39" s="9">
         <v>7.63</v>
       </c>
-      <c r="Q39" s="10">
+      <c r="Q39" s="9">
         <v>7.58</v>
       </c>
-      <c r="R39" s="37">
+      <c r="R39" s="28">
         <v>7.8</v>
       </c>
-      <c r="S39" s="11">
+      <c r="S39" s="10">
         <v>7.99</v>
       </c>
-      <c r="T39" s="38">
+      <c r="T39" s="29">
         <v>8.07</v>
       </c>
-      <c r="U39" s="38">
+      <c r="U39" s="29">
         <v>8.59</v>
       </c>
-      <c r="V39" s="35">
+      <c r="V39" s="26">
         <v>8.65</v>
       </c>
-      <c r="W39" s="35">
+      <c r="W39" s="26">
         <v>9.01</v>
       </c>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
-      <c r="AA39" s="35">
+      <c r="AA39" s="26">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AB39" s="35">
+      <c r="AB39" s="26">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AC39" s="35">
+      <c r="AC39" s="26">
         <v>8.59</v>
       </c>
-      <c r="AD39" s="35">
+      <c r="AD39" s="26">
         <v>6.28</v>
       </c>
-      <c r="AE39" s="35">
+      <c r="AE39" s="26">
         <v>7.41</v>
       </c>
-      <c r="AF39" s="35">
+      <c r="AF39" s="26">
         <v>7.26</v>
       </c>
-      <c r="AG39" s="35">
+      <c r="AG39" s="26">
         <v>7.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="18" t="s">
+      <c r="AH39" s="26">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B40" s="41" t="s">
+      <c r="B40" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="9">
         <v>1.95</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="9">
         <v>3.16</v>
       </c>
-      <c r="E40" s="10">
+      <c r="E40" s="9">
         <v>3.2</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F40" s="9">
         <v>3.53</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="9">
         <v>3.58</v>
       </c>
-      <c r="H40" s="10">
+      <c r="H40" s="9">
         <v>3.74</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="9">
         <v>3.9</v>
       </c>
-      <c r="J40" s="10">
+      <c r="J40" s="9">
         <v>3.93</v>
       </c>
-      <c r="K40" s="10">
+      <c r="K40" s="9">
         <v>3.95</v>
       </c>
-      <c r="L40" s="10">
+      <c r="L40" s="9">
         <v>3.93</v>
       </c>
-      <c r="M40" s="10">
+      <c r="M40" s="9">
         <v>3.85</v>
       </c>
-      <c r="N40" s="10">
+      <c r="N40" s="9">
         <v>3.81</v>
       </c>
-      <c r="O40" s="10">
+      <c r="O40" s="9">
         <v>0.67</v>
       </c>
-      <c r="P40" s="10">
+      <c r="P40" s="9">
         <v>1.42</v>
       </c>
-      <c r="Q40" s="10">
+      <c r="Q40" s="9">
         <v>1.87</v>
       </c>
-      <c r="R40" s="37">
+      <c r="R40" s="28">
         <v>2.0299999999999998</v>
       </c>
-      <c r="S40" s="11">
+      <c r="S40" s="10">
         <v>2.2599999999999998</v>
       </c>
-      <c r="T40" s="38">
+      <c r="T40" s="29">
         <v>2.27</v>
       </c>
-      <c r="U40" s="38">
+      <c r="U40" s="29">
         <v>2.52</v>
       </c>
-      <c r="V40" s="35">
+      <c r="V40" s="26">
         <v>2.62</v>
       </c>
-      <c r="W40" s="35">
+      <c r="W40" s="26">
         <v>2.68</v>
       </c>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
-      <c r="AA40" s="35">
+      <c r="AA40" s="26">
         <v>2.62</v>
       </c>
-      <c r="AB40" s="35">
+      <c r="AB40" s="26">
         <v>2.52</v>
       </c>
-      <c r="AC40" s="35">
+      <c r="AC40" s="26">
         <v>2.4</v>
       </c>
-      <c r="AD40" s="35">
+      <c r="AD40" s="26">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AE40" s="35">
+      <c r="AE40" s="26">
         <v>2.19</v>
       </c>
-      <c r="AF40" s="35">
+      <c r="AF40" s="26">
         <v>1.54</v>
       </c>
-      <c r="AG40" s="35">
+      <c r="AG40" s="26">
         <v>1.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="18" t="s">
+      <c r="AH40" s="26">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B41" s="41" t="s">
+      <c r="B41" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="9">
         <v>0.91</v>
       </c>
-      <c r="D41" s="10" t="s">
+      <c r="D41" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="9">
         <v>1.5</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F41" s="9">
         <v>1.75</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="9">
         <v>1.64</v>
       </c>
-      <c r="H41" s="10">
+      <c r="H41" s="9">
         <v>1.54</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="9">
         <v>1.59</v>
       </c>
-      <c r="J41" s="10">
+      <c r="J41" s="9">
         <v>1.68</v>
       </c>
-      <c r="K41" s="10">
+      <c r="K41" s="9">
         <v>1.6</v>
       </c>
-      <c r="L41" s="10">
+      <c r="L41" s="9">
         <v>1.51</v>
       </c>
-      <c r="M41" s="10">
+      <c r="M41" s="9">
         <v>1.45</v>
       </c>
-      <c r="N41" s="10">
+      <c r="N41" s="9">
         <v>1.34</v>
       </c>
-      <c r="O41" s="10">
+      <c r="O41" s="9">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="P41" s="10">
+      <c r="P41" s="9">
         <v>0.3</v>
       </c>
-      <c r="Q41" s="10">
+      <c r="Q41" s="9">
         <v>0.55000000000000004</v>
       </c>
-      <c r="R41" s="37">
+      <c r="R41" s="28">
         <v>0.89</v>
       </c>
-      <c r="S41" s="11">
+      <c r="S41" s="10">
         <v>0.8</v>
       </c>
-      <c r="T41" s="38">
+      <c r="T41" s="29">
         <v>0.73</v>
       </c>
-      <c r="U41" s="38">
+      <c r="U41" s="29">
         <v>0.79</v>
       </c>
-      <c r="V41" s="35">
+      <c r="V41" s="26">
         <v>0.79</v>
       </c>
-      <c r="W41" s="35">
+      <c r="W41" s="26">
         <v>0.81</v>
       </c>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
-      <c r="AA41" s="35">
+      <c r="AA41" s="26">
         <v>0.67</v>
       </c>
-      <c r="AB41" s="35">
+      <c r="AB41" s="26">
         <v>0.59</v>
       </c>
-      <c r="AC41" s="35">
+      <c r="AC41" s="26">
         <v>0.35</v>
       </c>
-      <c r="AD41" s="35">
+      <c r="AD41" s="26">
         <v>1.27</v>
       </c>
-      <c r="AE41" s="35">
+      <c r="AE41" s="26">
         <v>0.01</v>
       </c>
-      <c r="AF41" s="35">
+      <c r="AF41" s="26">
         <v>-0.8</v>
       </c>
-      <c r="AG41" s="35">
+      <c r="AG41" s="26">
         <v>-0.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="18" t="s">
+      <c r="AH41" s="26">
+        <v>-0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B42" s="41" t="s">
+      <c r="B42" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C42" s="9">
         <v>18.68</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="9">
         <v>18.78</v>
       </c>
-      <c r="E42" s="10">
+      <c r="E42" s="9">
         <v>17.29</v>
       </c>
-      <c r="F42" s="10">
+      <c r="F42" s="9">
         <v>17.18</v>
       </c>
-      <c r="G42" s="10">
+      <c r="G42" s="9">
         <v>16.899999999999999</v>
       </c>
-      <c r="H42" s="10">
+      <c r="H42" s="9">
         <v>16.96</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="9">
         <v>17.02</v>
       </c>
-      <c r="J42" s="10">
+      <c r="J42" s="9">
         <v>16.690000000000001</v>
       </c>
-      <c r="K42" s="10">
+      <c r="K42" s="9">
         <v>16.68</v>
       </c>
-      <c r="L42" s="10">
+      <c r="L42" s="9">
         <v>16.670000000000002</v>
       </c>
-      <c r="M42" s="10">
+      <c r="M42" s="9">
         <v>16.739999999999998</v>
       </c>
-      <c r="N42" s="10">
+      <c r="N42" s="9">
         <v>16.66</v>
       </c>
-      <c r="O42" s="10">
+      <c r="O42" s="9">
         <v>13.25</v>
       </c>
-      <c r="P42" s="10">
+      <c r="P42" s="9">
         <v>13.92</v>
       </c>
-      <c r="Q42" s="10">
+      <c r="Q42" s="9">
         <v>13.85</v>
       </c>
-      <c r="R42" s="37">
+      <c r="R42" s="28">
         <v>13.76</v>
       </c>
-      <c r="S42" s="11">
+      <c r="S42" s="10">
         <v>13.81</v>
       </c>
-      <c r="T42" s="38">
+      <c r="T42" s="29">
         <v>13.93</v>
       </c>
-      <c r="U42" s="38">
+      <c r="U42" s="29">
         <v>14.4</v>
       </c>
-      <c r="V42" s="35">
+      <c r="V42" s="26">
         <v>14.54</v>
       </c>
-      <c r="W42" s="35">
+      <c r="W42" s="26">
         <v>14.68</v>
       </c>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
-      <c r="AA42" s="35">
+      <c r="AA42" s="26">
         <v>14.45</v>
       </c>
-      <c r="AB42" s="35">
+      <c r="AB42" s="26">
         <v>14.26</v>
       </c>
-      <c r="AC42" s="35">
+      <c r="AC42" s="26">
         <v>14.09</v>
       </c>
-      <c r="AD42" s="35">
+      <c r="AD42" s="26">
         <v>12.62</v>
       </c>
-      <c r="AE42" s="35">
+      <c r="AE42" s="26">
         <v>12.19</v>
       </c>
-      <c r="AF42" s="35">
+      <c r="AF42" s="26">
         <v>11.95</v>
       </c>
-      <c r="AG42" s="35">
+      <c r="AG42" s="26">
         <v>11.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="18" t="s">
+      <c r="AH42" s="26">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="B43" s="41" t="s">
+      <c r="B43" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C43" s="9">
         <v>19.73</v>
       </c>
-      <c r="D43" s="10">
+      <c r="D43" s="9">
         <v>19.43</v>
       </c>
-      <c r="E43" s="10">
+      <c r="E43" s="9">
         <v>18.75</v>
       </c>
-      <c r="F43" s="10">
+      <c r="F43" s="9">
         <v>18.96</v>
       </c>
-      <c r="G43" s="10">
+      <c r="G43" s="9">
         <v>18.940000000000001</v>
       </c>
-      <c r="H43" s="10">
+      <c r="H43" s="9">
         <v>18.86</v>
       </c>
-      <c r="I43" s="10">
+      <c r="I43" s="9">
         <v>18.91</v>
       </c>
-      <c r="J43" s="10">
+      <c r="J43" s="9">
         <v>18.87</v>
       </c>
-      <c r="K43" s="10">
+      <c r="K43" s="9">
         <v>18.670000000000002</v>
       </c>
-      <c r="L43" s="10">
+      <c r="L43" s="9">
         <v>18.55</v>
       </c>
-      <c r="M43" s="10">
+      <c r="M43" s="9">
         <v>18.62</v>
       </c>
-      <c r="N43" s="10">
+      <c r="N43" s="9">
         <v>18.420000000000002</v>
       </c>
-      <c r="O43" s="10">
+      <c r="O43" s="9">
         <v>16.399999999999999</v>
       </c>
-      <c r="P43" s="10">
+      <c r="P43" s="9">
         <v>16.45</v>
       </c>
-      <c r="Q43" s="10">
+      <c r="Q43" s="9">
         <v>16.12</v>
       </c>
-      <c r="R43" s="37">
+      <c r="R43" s="28">
         <v>16.04</v>
       </c>
-      <c r="S43" s="11">
+      <c r="S43" s="10">
         <v>15.78</v>
       </c>
-      <c r="T43" s="38">
+      <c r="T43" s="29">
         <v>15.53</v>
       </c>
-      <c r="U43" s="38">
+      <c r="U43" s="29">
         <v>15.86</v>
       </c>
-      <c r="V43" s="35">
+      <c r="V43" s="26">
         <v>15.75</v>
       </c>
-      <c r="W43" s="35">
+      <c r="W43" s="26">
         <v>15.83</v>
       </c>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
-      <c r="AA43" s="35">
+      <c r="AA43" s="26">
         <v>15.87</v>
       </c>
-      <c r="AB43" s="35">
+      <c r="AB43" s="26">
         <v>15.74</v>
       </c>
-      <c r="AC43" s="35">
+      <c r="AC43" s="26">
         <v>15.76</v>
       </c>
-      <c r="AD43" s="35">
+      <c r="AD43" s="26">
         <v>14.74</v>
       </c>
-      <c r="AE43" s="35">
+      <c r="AE43" s="26">
         <v>14.48</v>
       </c>
-      <c r="AF43" s="35">
+      <c r="AF43" s="26">
         <v>14.19</v>
       </c>
-      <c r="AG43" s="35">
+      <c r="AG43" s="26">
         <v>14.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="18" t="s">
+      <c r="AH43" s="26">
+        <v>13.69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="41" t="s">
+      <c r="B44" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="C44" s="10">
+      <c r="C44" s="9">
         <v>1.35</v>
       </c>
-      <c r="D44" s="10">
+      <c r="D44" s="9">
         <v>2.02</v>
       </c>
-      <c r="E44" s="10">
+      <c r="E44" s="9">
         <v>2.1800000000000002</v>
       </c>
-      <c r="F44" s="10">
+      <c r="F44" s="9">
         <v>2.21</v>
       </c>
-      <c r="G44" s="10">
+      <c r="G44" s="9">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H44" s="10">
+      <c r="H44" s="9">
         <v>2.34</v>
       </c>
-      <c r="I44" s="10">
+      <c r="I44" s="9">
         <v>2.39</v>
       </c>
-      <c r="J44" s="10">
+      <c r="J44" s="9">
         <v>2.54</v>
       </c>
-      <c r="K44" s="10">
+      <c r="K44" s="9">
         <v>2.46</v>
       </c>
-      <c r="L44" s="10">
+      <c r="L44" s="9">
         <v>2.44</v>
       </c>
-      <c r="M44" s="10">
+      <c r="M44" s="9">
         <v>2.29</v>
       </c>
-      <c r="N44" s="10">
+      <c r="N44" s="9">
         <v>2.11</v>
       </c>
-      <c r="O44" s="10">
+      <c r="O44" s="9">
         <v>1.78</v>
       </c>
-      <c r="P44" s="10">
+      <c r="P44" s="9">
         <v>1.8</v>
       </c>
-      <c r="Q44" s="10">
+      <c r="Q44" s="9">
         <v>1.62</v>
       </c>
-      <c r="R44" s="37">
+      <c r="R44" s="28">
         <v>1.98</v>
       </c>
-      <c r="S44" s="11">
+      <c r="S44" s="10">
         <v>2.11</v>
       </c>
-      <c r="T44" s="38">
+      <c r="T44" s="29">
         <v>1.97</v>
       </c>
-      <c r="U44" s="38">
+      <c r="U44" s="29">
         <v>1.97</v>
       </c>
-      <c r="V44" s="35">
+      <c r="V44" s="26">
         <v>1.98</v>
       </c>
-      <c r="W44" s="35">
+      <c r="W44" s="26">
         <v>1.99</v>
       </c>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
-      <c r="AA44" s="35">
+      <c r="AA44" s="26">
         <v>1.94</v>
       </c>
-      <c r="AB44" s="35">
+      <c r="AB44" s="26">
         <v>1.68</v>
       </c>
-      <c r="AC44" s="35">
+      <c r="AC44" s="26">
         <v>1.58</v>
       </c>
-      <c r="AD44" s="35">
+      <c r="AD44" s="26">
         <v>0.42</v>
       </c>
-      <c r="AE44" s="35">
+      <c r="AE44" s="26">
         <v>0.84</v>
       </c>
-      <c r="AF44" s="35">
+      <c r="AF44" s="26">
         <v>0.19</v>
       </c>
-      <c r="AG44" s="35">
+      <c r="AG44" s="26">
         <v>0.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="18" t="s">
+      <c r="AH44" s="26">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B45" s="41" t="s">
+      <c r="B45" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="C45" s="10">
+      <c r="C45" s="9">
         <v>-2.5099999999999998</v>
       </c>
-      <c r="D45" s="10">
+      <c r="D45" s="9">
         <v>-2.12</v>
       </c>
-      <c r="E45" s="10">
+      <c r="E45" s="9">
         <v>-1.93</v>
       </c>
-      <c r="F45" s="10">
+      <c r="F45" s="9">
         <v>-1.69</v>
       </c>
-      <c r="G45" s="10">
+      <c r="G45" s="9">
         <v>-1.73</v>
       </c>
-      <c r="H45" s="10">
+      <c r="H45" s="9">
         <v>-1.65</v>
       </c>
-      <c r="I45" s="10">
+      <c r="I45" s="9">
         <v>-1.93</v>
       </c>
-      <c r="J45" s="10">
+      <c r="J45" s="9">
         <v>-1.75</v>
       </c>
-      <c r="K45" s="10">
+      <c r="K45" s="9">
         <v>-1.69</v>
       </c>
-      <c r="L45" s="10">
+      <c r="L45" s="9">
         <v>-1.92</v>
       </c>
-      <c r="M45" s="10">
+      <c r="M45" s="9">
         <v>-2.12</v>
       </c>
-      <c r="N45" s="10">
+      <c r="N45" s="9">
         <v>-2.16</v>
       </c>
-      <c r="O45" s="10">
+      <c r="O45" s="9">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="P45" s="10">
+      <c r="P45" s="9">
         <v>-4.05</v>
       </c>
-      <c r="Q45" s="10">
+      <c r="Q45" s="9">
         <v>-3.73</v>
       </c>
-      <c r="R45" s="37">
+      <c r="R45" s="28">
         <v>-3.29</v>
       </c>
-      <c r="S45" s="11">
+      <c r="S45" s="10">
         <v>-2.81</v>
       </c>
-      <c r="T45" s="38">
+      <c r="T45" s="29">
         <v>-3.03</v>
       </c>
-      <c r="U45" s="38">
+      <c r="U45" s="29">
         <v>-2.91</v>
       </c>
-      <c r="V45" s="35">
+      <c r="V45" s="26">
         <v>-2.5499999999999998</v>
       </c>
-      <c r="W45" s="35">
+      <c r="W45" s="26">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
-      <c r="AA45" s="35">
+      <c r="AA45" s="26">
         <v>-2.71</v>
       </c>
-      <c r="AB45" s="35">
+      <c r="AB45" s="26">
         <v>-2.82</v>
       </c>
-      <c r="AC45" s="35">
+      <c r="AC45" s="26">
         <v>-2.81</v>
       </c>
-      <c r="AD45" s="35">
+      <c r="AD45" s="26">
         <v>-2.37</v>
       </c>
-      <c r="AE45" s="35">
+      <c r="AE45" s="26">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="AF45" s="35">
+      <c r="AF45" s="26">
         <v>-2.4900000000000002</v>
       </c>
-      <c r="AG45" s="35">
+      <c r="AG45" s="26">
         <v>-2.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="18" t="s">
+      <c r="AH45" s="26">
+        <v>-2.77</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="B46" s="41" t="s">
+      <c r="B46" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="C46" s="10">
+      <c r="C46" s="9">
         <v>22.14</v>
       </c>
-      <c r="D46" s="10">
+      <c r="D46" s="9">
         <v>22.06</v>
       </c>
-      <c r="E46" s="10">
+      <c r="E46" s="9">
         <v>21.19</v>
       </c>
-      <c r="F46" s="10">
+      <c r="F46" s="9">
         <v>21.36</v>
       </c>
-      <c r="G46" s="10">
+      <c r="G46" s="9">
         <v>21.49</v>
       </c>
-      <c r="H46" s="10">
+      <c r="H46" s="9">
         <v>21.33</v>
       </c>
-      <c r="I46" s="10">
+      <c r="I46" s="9">
         <v>21.13</v>
       </c>
-      <c r="J46" s="10">
+      <c r="J46" s="9">
         <v>21.3</v>
       </c>
-      <c r="K46" s="10">
+      <c r="K46" s="9">
         <v>21.48</v>
       </c>
-      <c r="L46" s="10">
+      <c r="L46" s="9">
         <v>21.69</v>
       </c>
-      <c r="M46" s="10">
+      <c r="M46" s="9">
         <v>21.59</v>
       </c>
-      <c r="N46" s="10">
+      <c r="N46" s="9">
         <v>21.5</v>
       </c>
-      <c r="O46" s="10">
+      <c r="O46" s="9">
         <v>17.170000000000002</v>
       </c>
-      <c r="P46" s="10">
+      <c r="P46" s="9">
         <v>17.190000000000001</v>
       </c>
-      <c r="Q46" s="10">
+      <c r="Q46" s="9">
         <v>16.89</v>
       </c>
-      <c r="R46" s="37">
+      <c r="R46" s="28">
         <v>17.350000000000001</v>
       </c>
-      <c r="S46" s="11">
+      <c r="S46" s="10">
         <v>17.54</v>
       </c>
-      <c r="T46" s="38">
+      <c r="T46" s="29">
         <v>17.760000000000002</v>
       </c>
-      <c r="U46" s="38">
+      <c r="U46" s="29">
         <v>17.98</v>
       </c>
-      <c r="V46" s="35">
+      <c r="V46" s="26">
         <v>17.91</v>
       </c>
-      <c r="W46" s="35">
+      <c r="W46" s="26">
         <v>18.16</v>
       </c>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
-      <c r="AA46" s="35">
+      <c r="AA46" s="26">
         <v>18.149999999999999</v>
       </c>
-      <c r="AB46" s="35">
+      <c r="AB46" s="26">
         <v>18</v>
       </c>
-      <c r="AC46" s="35">
+      <c r="AC46" s="26">
         <v>17.95</v>
       </c>
-      <c r="AD46" s="35">
+      <c r="AD46" s="26">
         <v>17.55</v>
       </c>
-      <c r="AE46" s="35">
+      <c r="AE46" s="26">
         <v>16.059999999999999</v>
       </c>
-      <c r="AF46" s="35">
+      <c r="AF46" s="26">
         <v>16.2</v>
       </c>
-      <c r="AG46" s="35">
+      <c r="AG46" s="26">
         <v>15.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="18" t="s">
+      <c r="AH46" s="26">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B47" s="41" t="s">
+      <c r="B47" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="C47" s="10">
+      <c r="C47" s="9">
         <v>10.02</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="9">
         <v>9.2899999999999991</v>
       </c>
-      <c r="E47" s="10">
+      <c r="E47" s="9">
         <v>9.5399999999999991</v>
       </c>
-      <c r="F47" s="10">
+      <c r="F47" s="9">
         <v>10.47</v>
       </c>
-      <c r="G47" s="10">
+      <c r="G47" s="9">
         <v>9.8699999999999992</v>
       </c>
-      <c r="H47" s="10">
+      <c r="H47" s="9">
         <v>9.49</v>
       </c>
-      <c r="I47" s="10">
+      <c r="I47" s="9">
         <v>9.8699999999999992</v>
       </c>
-      <c r="J47" s="10">
+      <c r="J47" s="9">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K47" s="10">
+      <c r="K47" s="9">
         <v>9.67</v>
       </c>
-      <c r="L47" s="10">
+      <c r="L47" s="9">
         <v>9.7799999999999994</v>
       </c>
-      <c r="M47" s="10">
+      <c r="M47" s="9">
         <v>9.6999999999999993</v>
       </c>
-      <c r="N47" s="10">
+      <c r="N47" s="9">
         <v>9.6</v>
       </c>
-      <c r="O47" s="10">
+      <c r="O47" s="9">
         <v>4.58</v>
       </c>
-      <c r="P47" s="10">
+      <c r="P47" s="9">
         <v>5.91</v>
       </c>
-      <c r="Q47" s="10">
+      <c r="Q47" s="9">
         <v>6.97</v>
       </c>
-      <c r="R47" s="37">
+      <c r="R47" s="28">
         <v>7.09</v>
       </c>
-      <c r="S47" s="11">
+      <c r="S47" s="10">
         <v>7.04</v>
       </c>
-      <c r="T47" s="38">
+      <c r="T47" s="29">
         <v>7.14</v>
       </c>
-      <c r="U47" s="38">
+      <c r="U47" s="29">
         <v>7.25</v>
       </c>
-      <c r="V47" s="35">
+      <c r="V47" s="26">
         <v>7.42</v>
       </c>
-      <c r="W47" s="35">
+      <c r="W47" s="26">
         <v>7.45</v>
       </c>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
-      <c r="AA47" s="35">
+      <c r="AA47" s="26">
         <v>7.71</v>
       </c>
-      <c r="AB47" s="35">
+      <c r="AB47" s="26">
         <v>7.47</v>
       </c>
-      <c r="AC47" s="35">
+      <c r="AC47" s="26">
         <v>7.29</v>
       </c>
-      <c r="AD47" s="35">
+      <c r="AD47" s="26">
         <v>8.57</v>
       </c>
-      <c r="AE47" s="35">
+      <c r="AE47" s="26">
         <v>6.53</v>
       </c>
-      <c r="AF47" s="35">
+      <c r="AF47" s="26">
         <v>6.35</v>
       </c>
-      <c r="AG47" s="35">
+      <c r="AG47" s="26">
         <v>6.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="18" t="s">
+      <c r="AH47" s="26">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="B48" s="41" t="s">
+      <c r="B48" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="C48" s="10">
+      <c r="C48" s="9">
         <v>0.15</v>
       </c>
-      <c r="D48" s="10">
+      <c r="D48" s="9">
         <v>0.53</v>
       </c>
-      <c r="E48" s="10">
+      <c r="E48" s="9">
         <v>0.43</v>
       </c>
-      <c r="F48" s="10">
+      <c r="F48" s="9">
         <v>0.91</v>
       </c>
-      <c r="G48" s="10">
+      <c r="G48" s="9">
         <v>1.0900000000000001</v>
       </c>
-      <c r="H48" s="10">
+      <c r="H48" s="9">
         <v>1.0900000000000001</v>
       </c>
-      <c r="I48" s="10">
+      <c r="I48" s="9">
         <v>0.9</v>
       </c>
-      <c r="J48" s="10">
+      <c r="J48" s="9">
         <v>0.89</v>
       </c>
-      <c r="K48" s="10">
+      <c r="K48" s="9">
         <v>0.86</v>
       </c>
-      <c r="L48" s="10">
+      <c r="L48" s="9">
         <v>0.78</v>
       </c>
-      <c r="M48" s="10">
+      <c r="M48" s="9">
         <v>0.87</v>
       </c>
-      <c r="N48" s="10">
+      <c r="N48" s="9">
         <v>0.93</v>
       </c>
-      <c r="O48" s="10">
+      <c r="O48" s="9">
         <v>-1.96</v>
       </c>
-      <c r="P48" s="10">
+      <c r="P48" s="9">
         <v>-1.68</v>
       </c>
-      <c r="Q48" s="10">
+      <c r="Q48" s="9">
         <v>-1.62</v>
       </c>
-      <c r="R48" s="37">
+      <c r="R48" s="28">
         <v>-1.36</v>
       </c>
-      <c r="S48" s="11">
+      <c r="S48" s="10">
         <v>-1.23</v>
       </c>
-      <c r="T48" s="38">
+      <c r="T48" s="29">
         <v>-1.07</v>
       </c>
-      <c r="U48" s="38">
+      <c r="U48" s="29">
         <v>-0.76</v>
       </c>
-      <c r="V48" s="35">
+      <c r="V48" s="26">
         <v>-0.45</v>
       </c>
-      <c r="W48" s="35">
+      <c r="W48" s="26">
         <v>-0.34</v>
       </c>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
-      <c r="AA48" s="35">
+      <c r="AA48" s="26">
         <v>-0.43</v>
       </c>
-      <c r="AB48" s="35">
+      <c r="AB48" s="26">
         <v>-0.46</v>
       </c>
-      <c r="AC48" s="35">
+      <c r="AC48" s="26">
         <v>-0.64</v>
       </c>
-      <c r="AD48" s="35">
+      <c r="AD48" s="26">
         <v>-0.73</v>
       </c>
-      <c r="AE48" s="35">
+      <c r="AE48" s="26">
         <v>-0.91</v>
       </c>
-      <c r="AF48" s="35">
+      <c r="AF48" s="26">
         <v>-1.67</v>
       </c>
-      <c r="AG48" s="35">
+      <c r="AG48" s="26">
         <v>-1.63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="18" t="s">
+      <c r="AH48" s="26">
+        <v>-1.56</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="B49" s="41" t="s">
+      <c r="B49" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="C49" s="10">
+      <c r="C49" s="9">
         <v>15.78</v>
       </c>
-      <c r="D49" s="10">
+      <c r="D49" s="9">
         <v>15.64</v>
       </c>
-      <c r="E49" s="10">
+      <c r="E49" s="9">
         <v>15.04</v>
       </c>
-      <c r="F49" s="10">
+      <c r="F49" s="9">
         <v>15.52</v>
       </c>
-      <c r="G49" s="10">
+      <c r="G49" s="9">
         <v>15.59</v>
       </c>
-      <c r="H49" s="10">
+      <c r="H49" s="9">
         <v>15.76</v>
       </c>
-      <c r="I49" s="10">
+      <c r="I49" s="9">
         <v>15.85</v>
       </c>
-      <c r="J49" s="10">
+      <c r="J49" s="9">
         <v>15.76</v>
       </c>
-      <c r="K49" s="10">
+      <c r="K49" s="9">
         <v>15.77</v>
       </c>
-      <c r="L49" s="10">
+      <c r="L49" s="9">
         <v>15.62</v>
       </c>
-      <c r="M49" s="10">
+      <c r="M49" s="9">
         <v>15.62</v>
       </c>
-      <c r="N49" s="10">
+      <c r="N49" s="9">
         <v>15.49</v>
       </c>
-      <c r="O49" s="10">
+      <c r="O49" s="9">
         <v>11.45</v>
       </c>
-      <c r="P49" s="10">
+      <c r="P49" s="9">
         <v>12.23</v>
       </c>
-      <c r="Q49" s="10">
+      <c r="Q49" s="9">
         <v>11.99</v>
       </c>
-      <c r="R49" s="37">
+      <c r="R49" s="28">
         <v>12.46</v>
       </c>
-      <c r="S49" s="11">
+      <c r="S49" s="10">
         <v>12.67</v>
       </c>
-      <c r="T49" s="38">
+      <c r="T49" s="29">
         <v>12.81</v>
       </c>
-      <c r="U49" s="38">
+      <c r="U49" s="29">
         <v>12.81</v>
       </c>
-      <c r="V49" s="35">
+      <c r="V49" s="26">
         <v>12.89</v>
       </c>
-      <c r="W49" s="35">
+      <c r="W49" s="26">
         <v>13.06</v>
       </c>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
-      <c r="AA49" s="35">
+      <c r="AA49" s="26">
         <v>13.08</v>
       </c>
-      <c r="AB49" s="35">
+      <c r="AB49" s="26">
         <v>12.88</v>
       </c>
-      <c r="AC49" s="35">
+      <c r="AC49" s="26">
         <v>12.81</v>
       </c>
-      <c r="AD49" s="35">
+      <c r="AD49" s="26">
         <v>11.42</v>
       </c>
-      <c r="AE49" s="35">
+      <c r="AE49" s="26">
         <v>11.54</v>
       </c>
-      <c r="AF49" s="35">
+      <c r="AF49" s="26">
         <v>11.58</v>
       </c>
-      <c r="AG49" s="35">
+      <c r="AG49" s="26">
         <v>12.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="19" t="s">
+      <c r="AH49" s="26">
+        <v>11.86</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="B50" s="41" t="s">
+      <c r="B50" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="C50" s="10">
+      <c r="C50" s="9">
         <v>9.67</v>
       </c>
-      <c r="D50" s="10">
+      <c r="D50" s="9">
         <v>10.34</v>
       </c>
-      <c r="E50" s="10">
+      <c r="E50" s="9">
         <v>9.83</v>
       </c>
-      <c r="F50" s="10">
+      <c r="F50" s="9">
         <v>10.14</v>
       </c>
-      <c r="G50" s="10">
+      <c r="G50" s="9">
         <v>10.01</v>
       </c>
-      <c r="H50" s="10">
+      <c r="H50" s="9">
         <v>9.99</v>
       </c>
-      <c r="I50" s="10">
+      <c r="I50" s="9">
         <v>10.08</v>
       </c>
-      <c r="J50" s="10">
+      <c r="J50" s="9">
         <v>10.01</v>
       </c>
-      <c r="K50" s="10">
+      <c r="K50" s="9">
         <v>10.02</v>
       </c>
-      <c r="L50" s="10">
+      <c r="L50" s="9">
         <v>9.99</v>
       </c>
-      <c r="M50" s="10">
+      <c r="M50" s="9">
         <v>9.9700000000000006</v>
       </c>
-      <c r="N50" s="10">
+      <c r="N50" s="9">
         <v>9.91</v>
       </c>
-      <c r="O50" s="10">
+      <c r="O50" s="9">
         <v>6.76</v>
       </c>
-      <c r="P50" s="10">
+      <c r="P50" s="9">
         <v>7.89</v>
       </c>
-      <c r="Q50" s="10">
+      <c r="Q50" s="9">
         <v>7.72</v>
       </c>
-      <c r="R50" s="37">
+      <c r="R50" s="28">
         <v>8.1199999999999992</v>
       </c>
-      <c r="S50" s="11">
+      <c r="S50" s="10">
         <v>8.18</v>
       </c>
-      <c r="T50" s="38">
+      <c r="T50" s="29">
         <v>8.2899999999999991</v>
       </c>
-      <c r="U50" s="38">
+      <c r="U50" s="29">
         <v>8.6199999999999992</v>
       </c>
-      <c r="V50" s="35">
+      <c r="V50" s="26">
         <v>8.61</v>
       </c>
-      <c r="W50" s="35">
+      <c r="W50" s="26">
         <v>8.74</v>
       </c>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
-      <c r="AA50" s="35">
+      <c r="AA50" s="26">
         <v>8.69</v>
       </c>
-      <c r="AB50" s="35">
+      <c r="AB50" s="26">
         <v>8.49</v>
       </c>
-      <c r="AC50" s="35">
+      <c r="AC50" s="26">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AD50" s="35">
+      <c r="AD50" s="26">
         <v>7.79</v>
       </c>
-      <c r="AE50" s="35">
+      <c r="AE50" s="26">
         <v>7.36</v>
       </c>
-      <c r="AF50" s="35">
+      <c r="AF50" s="26">
         <v>7.53</v>
       </c>
-      <c r="AG50" s="35">
+      <c r="AG50" s="26">
         <v>7.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="19" t="s">
+      <c r="AH50" s="26">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="B51" s="41" t="s">
+      <c r="B51" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="C51" s="10">
+      <c r="C51" s="9">
         <v>19.91</v>
       </c>
-      <c r="D51" s="10">
+      <c r="D51" s="9">
         <v>20.3</v>
       </c>
-      <c r="E51" s="10">
+      <c r="E51" s="9">
         <v>19.66</v>
       </c>
-      <c r="F51" s="10">
+      <c r="F51" s="9">
         <v>19.940000000000001</v>
       </c>
-      <c r="G51" s="10">
+      <c r="G51" s="9">
         <v>19.829999999999998</v>
       </c>
-      <c r="H51" s="10">
+      <c r="H51" s="9">
         <v>19.54</v>
       </c>
-      <c r="I51" s="10">
+      <c r="I51" s="9">
         <v>19.79</v>
       </c>
-      <c r="J51" s="10">
+      <c r="J51" s="9">
         <v>19.600000000000001</v>
       </c>
-      <c r="K51" s="10">
+      <c r="K51" s="9">
         <v>19.62</v>
       </c>
-      <c r="L51" s="10">
+      <c r="L51" s="9">
         <v>19.71</v>
       </c>
-      <c r="M51" s="10">
+      <c r="M51" s="9">
         <v>19.63</v>
       </c>
-      <c r="N51" s="10">
+      <c r="N51" s="9">
         <v>19.54</v>
       </c>
-      <c r="O51" s="10">
+      <c r="O51" s="9">
         <v>14.61</v>
       </c>
-      <c r="P51" s="10">
+      <c r="P51" s="9">
         <v>16.73</v>
       </c>
-      <c r="Q51" s="10">
+      <c r="Q51" s="9">
         <v>16.079999999999998</v>
       </c>
-      <c r="R51" s="37">
+      <c r="R51" s="28">
         <v>16.329999999999998</v>
       </c>
-      <c r="S51" s="11">
+      <c r="S51" s="10">
         <v>16.420000000000002</v>
       </c>
-      <c r="T51" s="38">
+      <c r="T51" s="29">
         <v>16.72</v>
       </c>
-      <c r="U51" s="38">
+      <c r="U51" s="29">
         <v>17</v>
       </c>
-      <c r="V51" s="35">
+      <c r="V51" s="26">
         <v>17.18</v>
       </c>
-      <c r="W51" s="35">
+      <c r="W51" s="26">
         <v>17.45</v>
       </c>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
-      <c r="AA51" s="35">
+      <c r="AA51" s="26">
         <v>17.54</v>
       </c>
-      <c r="AB51" s="35">
+      <c r="AB51" s="26">
         <v>17.350000000000001</v>
       </c>
-      <c r="AC51" s="35">
+      <c r="AC51" s="26">
         <v>17.3</v>
       </c>
-      <c r="AD51" s="35">
+      <c r="AD51" s="26">
         <v>17.22</v>
       </c>
-      <c r="AE51" s="35">
+      <c r="AE51" s="26">
         <v>16.22</v>
       </c>
-      <c r="AF51" s="35">
+      <c r="AF51" s="26">
         <v>15.91</v>
       </c>
-      <c r="AG51" s="35">
+      <c r="AG51" s="26">
         <v>15.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B52" s="65" t="s">
+      <c r="AH51" s="26">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="65"/>
-[...29 lines deleted...]
-      <c r="A53" s="16">
+      <c r="C52" s="70"/>
+      <c r="D52" s="70"/>
+      <c r="E52" s="70"/>
+      <c r="F52" s="70"/>
+      <c r="G52" s="70"/>
+      <c r="H52" s="70"/>
+      <c r="I52" s="70"/>
+      <c r="J52" s="70"/>
+      <c r="K52" s="70"/>
+      <c r="L52" s="70"/>
+      <c r="M52" s="70"/>
+      <c r="N52" s="70"/>
+      <c r="O52" s="70"/>
+      <c r="P52" s="70"/>
+      <c r="Q52" s="70"/>
+      <c r="R52" s="70"/>
+      <c r="S52" s="70"/>
+      <c r="T52" s="70"/>
+      <c r="U52" s="70"/>
+      <c r="V52" s="70"/>
+      <c r="W52" s="70"/>
+      <c r="X52" s="70"/>
+      <c r="Y52" s="70"/>
+      <c r="Z52" s="70"/>
+      <c r="AA52" s="70"/>
+      <c r="AB52" s="70"/>
+      <c r="AC52" s="70"/>
+      <c r="AD52" s="70"/>
+    </row>
+    <row r="53" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="14">
         <v>100000000</v>
       </c>
-      <c r="B53" s="39" t="s">
+      <c r="B53" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C53" s="10">
+      <c r="C53" s="9">
         <v>13.5</v>
       </c>
-      <c r="D53" s="10">
+      <c r="D53" s="9">
         <v>13.57</v>
       </c>
-      <c r="E53" s="10">
+      <c r="E53" s="9">
         <v>12.96</v>
       </c>
-      <c r="F53" s="10">
+      <c r="F53" s="9">
         <v>13.14</v>
       </c>
-      <c r="G53" s="10">
+      <c r="G53" s="9">
         <v>13.15</v>
       </c>
-      <c r="H53" s="10">
+      <c r="H53" s="9">
         <v>13.01</v>
       </c>
-      <c r="I53" s="10">
+      <c r="I53" s="9">
         <v>13.16</v>
       </c>
-      <c r="J53" s="10">
+      <c r="J53" s="9">
         <v>13.08</v>
       </c>
-      <c r="K53" s="10">
+      <c r="K53" s="9">
         <v>13.11</v>
       </c>
-      <c r="L53" s="10">
+      <c r="L53" s="9">
         <v>13.02</v>
       </c>
-      <c r="M53" s="10">
+      <c r="M53" s="9">
         <v>12.99</v>
       </c>
-      <c r="N53" s="10">
+      <c r="N53" s="9">
         <v>12.88</v>
       </c>
-      <c r="O53" s="10">
+      <c r="O53" s="9">
         <v>9.39</v>
       </c>
-      <c r="P53" s="10">
+      <c r="P53" s="9">
         <v>10.210000000000001</v>
       </c>
-      <c r="Q53" s="10">
+      <c r="Q53" s="9">
         <v>10.37</v>
       </c>
-      <c r="R53" s="37">
+      <c r="R53" s="28">
         <v>10.64</v>
       </c>
-      <c r="S53" s="11">
+      <c r="S53" s="10">
         <v>10.54</v>
       </c>
-      <c r="T53" s="29">
+      <c r="T53" s="25">
         <v>10.53</v>
       </c>
-      <c r="U53" s="29">
+      <c r="U53" s="25">
         <v>10.68</v>
       </c>
-      <c r="V53" s="35">
+      <c r="V53" s="26">
         <v>10.63</v>
       </c>
-      <c r="W53" s="35">
+      <c r="W53" s="26">
         <v>10.8</v>
       </c>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
-      <c r="AA53" s="35">
+      <c r="AA53" s="26">
         <v>10.79</v>
       </c>
-      <c r="AB53" s="35">
+      <c r="AB53" s="26">
         <v>10.57</v>
       </c>
-      <c r="AC53" s="35">
+      <c r="AC53" s="26">
         <v>10.44</v>
       </c>
-      <c r="AD53" s="35">
+      <c r="AD53" s="26">
         <v>9.82</v>
       </c>
-      <c r="AE53" s="35">
+      <c r="AE53" s="26">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AF53" s="35">
+      <c r="AF53" s="26">
         <v>9.2100000000000009</v>
       </c>
-      <c r="AG53" s="35">
+      <c r="AG53" s="26">
         <v>9.14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="17" t="s">
+      <c r="AH53" s="26">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C54" s="10">
+      <c r="C54" s="9">
         <v>3.31</v>
       </c>
-      <c r="D54" s="10">
+      <c r="D54" s="9">
         <v>4.3600000000000003</v>
       </c>
-      <c r="E54" s="10">
+      <c r="E54" s="9">
         <v>4.3600000000000003</v>
       </c>
-      <c r="F54" s="10">
+      <c r="F54" s="9">
         <v>5.01</v>
       </c>
-      <c r="G54" s="10">
+      <c r="G54" s="9">
         <v>5.13</v>
       </c>
-      <c r="H54" s="10">
+      <c r="H54" s="9">
         <v>5.17</v>
       </c>
-      <c r="I54" s="10">
+      <c r="I54" s="9">
         <v>5.18</v>
       </c>
-      <c r="J54" s="10">
+      <c r="J54" s="9">
         <v>5.24</v>
       </c>
-      <c r="K54" s="10">
+      <c r="K54" s="9">
         <v>5.19</v>
       </c>
-      <c r="L54" s="10">
+      <c r="L54" s="9">
         <v>5.26</v>
       </c>
-      <c r="M54" s="10">
+      <c r="M54" s="9">
         <v>5.23</v>
       </c>
-      <c r="N54" s="10">
+      <c r="N54" s="9">
         <v>5.17</v>
       </c>
-      <c r="O54" s="10">
+      <c r="O54" s="9">
         <v>3.09</v>
       </c>
-      <c r="P54" s="10">
+      <c r="P54" s="9">
         <v>3.2</v>
       </c>
-      <c r="Q54" s="10">
+      <c r="Q54" s="9">
         <v>3.5</v>
       </c>
-      <c r="R54" s="37">
+      <c r="R54" s="28">
         <v>3.11</v>
       </c>
-      <c r="S54" s="11">
+      <c r="S54" s="10">
         <v>3.41</v>
       </c>
-      <c r="T54" s="29">
+      <c r="T54" s="25">
         <v>3.52</v>
       </c>
-      <c r="U54" s="29">
+      <c r="U54" s="25">
         <v>3.61</v>
       </c>
-      <c r="V54" s="35">
+      <c r="V54" s="26">
         <v>3.59</v>
       </c>
-      <c r="W54" s="35">
+      <c r="W54" s="26">
         <v>3.65</v>
       </c>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
-      <c r="AA54" s="35">
+      <c r="AA54" s="26">
         <v>3.61</v>
       </c>
-      <c r="AB54" s="35">
+      <c r="AB54" s="26">
         <v>3.48</v>
       </c>
-      <c r="AC54" s="35">
+      <c r="AC54" s="26">
         <v>3.14</v>
       </c>
-      <c r="AD54" s="35">
+      <c r="AD54" s="26">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AE54" s="35">
+      <c r="AE54" s="26">
         <v>3.36</v>
       </c>
-      <c r="AF54" s="35">
+      <c r="AF54" s="26">
         <v>2.69</v>
       </c>
-      <c r="AG54" s="35">
+      <c r="AG54" s="26">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="18" t="s">
+      <c r="AH54" s="26">
+        <v>2.15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="B55" s="41" t="s">
+      <c r="B55" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="C55" s="10">
+      <c r="C55" s="9">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D55" s="10">
+      <c r="D55" s="9">
         <v>2.08</v>
       </c>
-      <c r="E55" s="10">
+      <c r="E55" s="9">
         <v>2.95</v>
       </c>
-      <c r="F55" s="10">
+      <c r="F55" s="9">
         <v>3</v>
       </c>
-      <c r="G55" s="10">
+      <c r="G55" s="9">
         <v>3.15</v>
       </c>
-      <c r="H55" s="10">
+      <c r="H55" s="9">
         <v>2.99</v>
       </c>
-      <c r="I55" s="10">
+      <c r="I55" s="9">
         <v>3.12</v>
       </c>
-      <c r="J55" s="10">
+      <c r="J55" s="9">
         <v>3.29</v>
       </c>
-      <c r="K55" s="10">
+      <c r="K55" s="9">
         <v>3.13</v>
       </c>
-      <c r="L55" s="10">
+      <c r="L55" s="9">
         <v>3.07</v>
       </c>
-      <c r="M55" s="10">
+      <c r="M55" s="9">
         <v>3.01</v>
       </c>
-      <c r="N55" s="10">
+      <c r="N55" s="9">
         <v>2.9</v>
       </c>
-      <c r="O55" s="10">
+      <c r="O55" s="9">
         <v>0.88</v>
       </c>
-      <c r="P55" s="10">
+      <c r="P55" s="9">
         <v>1.67</v>
       </c>
-      <c r="Q55" s="10">
+      <c r="Q55" s="9">
         <v>1.04</v>
       </c>
-      <c r="R55" s="37">
+      <c r="R55" s="28">
         <v>1.08</v>
       </c>
-      <c r="S55" s="11">
+      <c r="S55" s="10">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T55" s="29">
+      <c r="T55" s="25">
         <v>1.41</v>
       </c>
-      <c r="U55" s="29">
+      <c r="U55" s="25">
         <v>1.46</v>
       </c>
-      <c r="V55" s="35">
+      <c r="V55" s="26">
         <v>1.75</v>
       </c>
-      <c r="W55" s="35">
+      <c r="W55" s="26">
         <v>1.81</v>
       </c>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
-      <c r="AA55" s="35">
+      <c r="AA55" s="26">
         <v>1.69</v>
       </c>
-      <c r="AB55" s="35">
+      <c r="AB55" s="26">
         <v>1.6</v>
       </c>
-      <c r="AC55" s="35">
+      <c r="AC55" s="26">
         <v>1.55</v>
       </c>
-      <c r="AD55" s="35">
+      <c r="AD55" s="26">
         <v>1.06</v>
       </c>
-      <c r="AE55" s="35">
+      <c r="AE55" s="26">
         <v>0.82</v>
       </c>
-      <c r="AF55" s="35">
+      <c r="AF55" s="26">
         <v>0.73</v>
       </c>
-      <c r="AG55" s="35">
+      <c r="AG55" s="26">
         <v>1.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="18" t="s">
+      <c r="AH55" s="26">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B56" s="41" t="s">
+      <c r="B56" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="C56" s="10">
+      <c r="C56" s="9">
         <v>11.97</v>
       </c>
-      <c r="D56" s="10">
+      <c r="D56" s="9">
         <v>13.47</v>
       </c>
-      <c r="E56" s="10">
+      <c r="E56" s="9">
         <v>13.04</v>
       </c>
-      <c r="F56" s="10">
+      <c r="F56" s="9">
         <v>12.71</v>
       </c>
-      <c r="G56" s="10">
+      <c r="G56" s="9">
         <v>12.89</v>
       </c>
-      <c r="H56" s="10">
+      <c r="H56" s="9">
         <v>12.66</v>
       </c>
-      <c r="I56" s="10">
+      <c r="I56" s="9">
         <v>12.77</v>
       </c>
-      <c r="J56" s="10">
+      <c r="J56" s="9">
         <v>12.58</v>
       </c>
-      <c r="K56" s="10">
+      <c r="K56" s="9">
         <v>12.53</v>
       </c>
-      <c r="L56" s="10">
+      <c r="L56" s="9">
         <v>12.42</v>
       </c>
-      <c r="M56" s="10">
+      <c r="M56" s="9">
         <v>12.39</v>
       </c>
-      <c r="N56" s="10">
+      <c r="N56" s="9">
         <v>12.33</v>
       </c>
-      <c r="O56" s="10">
+      <c r="O56" s="9">
         <v>8.9700000000000006</v>
       </c>
-      <c r="P56" s="10">
+      <c r="P56" s="9">
         <v>10.029999999999999</v>
       </c>
-      <c r="Q56" s="10">
+      <c r="Q56" s="9">
         <v>9.7200000000000006</v>
       </c>
-      <c r="R56" s="37">
+      <c r="R56" s="28">
         <v>9.8699999999999992</v>
       </c>
-      <c r="S56" s="11">
+      <c r="S56" s="10">
         <v>9.7100000000000009</v>
       </c>
-      <c r="T56" s="29">
+      <c r="T56" s="25">
         <v>9.89</v>
       </c>
-      <c r="U56" s="29">
+      <c r="U56" s="25">
         <v>9.9700000000000006</v>
       </c>
-      <c r="V56" s="35">
+      <c r="V56" s="26">
         <v>9.7100000000000009</v>
       </c>
-      <c r="W56" s="35">
+      <c r="W56" s="26">
         <v>9.91</v>
       </c>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
-      <c r="AA56" s="35">
+      <c r="AA56" s="26">
         <v>9.7100000000000009</v>
       </c>
-      <c r="AB56" s="35">
+      <c r="AB56" s="26">
         <v>9.66</v>
       </c>
-      <c r="AC56" s="35">
+      <c r="AC56" s="26">
         <v>9.59</v>
       </c>
-      <c r="AD56" s="35">
+      <c r="AD56" s="26">
         <v>9.7200000000000006</v>
       </c>
-      <c r="AE56" s="35">
+      <c r="AE56" s="26">
         <v>9.24</v>
       </c>
-      <c r="AF56" s="35">
+      <c r="AF56" s="26">
         <v>8.39</v>
       </c>
-      <c r="AG56" s="35">
+      <c r="AG56" s="26">
         <v>8.2200000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="18" t="s">
+      <c r="AH56" s="26">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B57" s="41" t="s">
+      <c r="B57" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C57" s="10">
+      <c r="C57" s="9">
         <v>16.100000000000001</v>
       </c>
-      <c r="D57" s="10">
+      <c r="D57" s="9">
         <v>16.52</v>
       </c>
-      <c r="E57" s="10">
+      <c r="E57" s="9">
         <v>15.77</v>
       </c>
-      <c r="F57" s="10">
+      <c r="F57" s="9">
         <v>15.64</v>
       </c>
-      <c r="G57" s="10">
+      <c r="G57" s="9">
         <v>15.65</v>
       </c>
-      <c r="H57" s="10">
+      <c r="H57" s="9">
         <v>15.52</v>
       </c>
-      <c r="I57" s="10">
+      <c r="I57" s="9">
         <v>15.63</v>
       </c>
-      <c r="J57" s="10">
+      <c r="J57" s="9">
         <v>15.55</v>
       </c>
-      <c r="K57" s="10">
+      <c r="K57" s="9">
         <v>15.42</v>
       </c>
-      <c r="L57" s="10">
+      <c r="L57" s="9">
         <v>15.18</v>
       </c>
-      <c r="M57" s="10">
+      <c r="M57" s="9">
         <v>15.18</v>
       </c>
-      <c r="N57" s="10">
+      <c r="N57" s="9">
         <v>14.97</v>
       </c>
-      <c r="O57" s="10">
+      <c r="O57" s="9">
         <v>11.28</v>
       </c>
-      <c r="P57" s="10">
+      <c r="P57" s="9">
         <v>11.99</v>
       </c>
-      <c r="Q57" s="10">
+      <c r="Q57" s="9">
         <v>12.11</v>
       </c>
-      <c r="R57" s="37">
+      <c r="R57" s="28">
         <v>12.54</v>
       </c>
-      <c r="S57" s="11">
+      <c r="S57" s="10">
         <v>12.42</v>
       </c>
-      <c r="T57" s="29">
+      <c r="T57" s="25">
         <v>12.5</v>
       </c>
-      <c r="U57" s="29">
+      <c r="U57" s="25">
         <v>12.74</v>
       </c>
-      <c r="V57" s="35">
+      <c r="V57" s="26">
         <v>12.69</v>
       </c>
-      <c r="W57" s="35">
+      <c r="W57" s="26">
         <v>12.81</v>
       </c>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
-      <c r="AA57" s="35">
+      <c r="AA57" s="26">
         <v>12.74</v>
       </c>
-      <c r="AB57" s="35">
+      <c r="AB57" s="26">
         <v>12.45</v>
       </c>
-      <c r="AC57" s="35">
+      <c r="AC57" s="26">
         <v>12.39</v>
       </c>
-      <c r="AD57" s="35">
+      <c r="AD57" s="26">
         <v>10.99</v>
       </c>
-      <c r="AE57" s="35">
+      <c r="AE57" s="26">
         <v>10.33</v>
       </c>
-      <c r="AF57" s="35">
+      <c r="AF57" s="26">
         <v>10.77</v>
       </c>
-      <c r="AG57" s="35">
+      <c r="AG57" s="26">
         <v>10.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="18" t="s">
+      <c r="AH57" s="26">
+        <v>10.73</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B58" s="41" t="s">
+      <c r="B58" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C58" s="10">
+      <c r="C58" s="9">
         <v>18</v>
       </c>
-      <c r="D58" s="10">
+      <c r="D58" s="9">
         <v>18.12</v>
       </c>
-      <c r="E58" s="10">
+      <c r="E58" s="9">
         <v>17.670000000000002</v>
       </c>
-      <c r="F58" s="10">
+      <c r="F58" s="9">
         <v>18.09</v>
       </c>
-      <c r="G58" s="10">
+      <c r="G58" s="9">
         <v>17.46</v>
       </c>
-      <c r="H58" s="10">
+      <c r="H58" s="9">
         <v>17.14</v>
       </c>
-      <c r="I58" s="10">
+      <c r="I58" s="9">
         <v>17.190000000000001</v>
       </c>
-      <c r="J58" s="10">
+      <c r="J58" s="9">
         <v>17.18</v>
       </c>
-      <c r="K58" s="10">
+      <c r="K58" s="9">
         <v>17.3</v>
       </c>
-      <c r="L58" s="10">
+      <c r="L58" s="9">
         <v>17.27</v>
       </c>
-      <c r="M58" s="10">
+      <c r="M58" s="9">
         <v>17.190000000000001</v>
       </c>
-      <c r="N58" s="10">
+      <c r="N58" s="9">
         <v>17.05</v>
       </c>
-      <c r="O58" s="10">
+      <c r="O58" s="9">
         <v>13.82</v>
       </c>
-      <c r="P58" s="10">
+      <c r="P58" s="9">
         <v>14.47</v>
       </c>
-      <c r="Q58" s="10">
+      <c r="Q58" s="9">
         <v>14.74</v>
       </c>
-      <c r="R58" s="37">
+      <c r="R58" s="28">
         <v>14.88</v>
       </c>
-      <c r="S58" s="11">
+      <c r="S58" s="10">
         <v>14.56</v>
       </c>
-      <c r="T58" s="29">
+      <c r="T58" s="25">
         <v>14.48</v>
       </c>
-      <c r="U58" s="29">
+      <c r="U58" s="25">
         <v>14.54</v>
       </c>
-      <c r="V58" s="35">
+      <c r="V58" s="26">
         <v>14.43</v>
       </c>
-      <c r="W58" s="35">
+      <c r="W58" s="26">
         <v>14.63</v>
       </c>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
-      <c r="AA58" s="35">
+      <c r="AA58" s="26">
         <v>14.67</v>
       </c>
-      <c r="AB58" s="35">
+      <c r="AB58" s="26">
         <v>14.7</v>
       </c>
-      <c r="AC58" s="35">
+      <c r="AC58" s="26">
         <v>14.7</v>
       </c>
-      <c r="AD58" s="35">
+      <c r="AD58" s="26">
         <v>15.15</v>
       </c>
-      <c r="AE58" s="35">
+      <c r="AE58" s="26">
         <v>14.6</v>
       </c>
-      <c r="AF58" s="35">
+      <c r="AF58" s="26">
         <v>14.09</v>
       </c>
-      <c r="AG58" s="35">
+      <c r="AG58" s="26">
         <v>13.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="18" t="s">
+      <c r="AH58" s="26">
+        <v>12.93</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B59" s="41" t="s">
+      <c r="B59" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C59" s="10">
+      <c r="C59" s="9">
         <v>8.52</v>
       </c>
-      <c r="D59" s="10">
+      <c r="D59" s="9">
         <v>9.01</v>
       </c>
-      <c r="E59" s="10">
+      <c r="E59" s="9">
         <v>8.4499999999999993</v>
       </c>
-      <c r="F59" s="10">
+      <c r="F59" s="9">
         <v>8.68</v>
       </c>
-      <c r="G59" s="10">
+      <c r="G59" s="9">
         <v>8.44</v>
       </c>
-      <c r="H59" s="10">
+      <c r="H59" s="9">
         <v>8.4499999999999993</v>
       </c>
-      <c r="I59" s="10">
+      <c r="I59" s="9">
         <v>8.3000000000000007</v>
       </c>
-      <c r="J59" s="10">
+      <c r="J59" s="9">
         <v>8.1</v>
       </c>
-      <c r="K59" s="10">
+      <c r="K59" s="9">
         <v>8.06</v>
       </c>
-      <c r="L59" s="10">
+      <c r="L59" s="9">
         <v>7.88</v>
       </c>
-      <c r="M59" s="10">
+      <c r="M59" s="9">
         <v>7.71</v>
       </c>
-      <c r="N59" s="10">
+      <c r="N59" s="9">
         <v>7.71</v>
       </c>
-      <c r="O59" s="10">
+      <c r="O59" s="9">
         <v>5.86</v>
       </c>
-      <c r="P59" s="10">
+      <c r="P59" s="9">
         <v>5.98</v>
       </c>
-      <c r="Q59" s="10">
+      <c r="Q59" s="9">
         <v>6.08</v>
       </c>
-      <c r="R59" s="37">
+      <c r="R59" s="28">
         <v>5.87</v>
       </c>
-      <c r="S59" s="11">
+      <c r="S59" s="10">
         <v>5.96</v>
       </c>
-      <c r="T59" s="29">
+      <c r="T59" s="25">
         <v>5.65</v>
       </c>
-      <c r="U59" s="29">
+      <c r="U59" s="25">
         <v>5.72</v>
       </c>
-      <c r="V59" s="35">
+      <c r="V59" s="26">
         <v>5.78</v>
       </c>
-      <c r="W59" s="35">
+      <c r="W59" s="26">
         <v>5.99</v>
       </c>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
-      <c r="AA59" s="35">
+      <c r="AA59" s="26">
         <v>6.1</v>
       </c>
-      <c r="AB59" s="35">
+      <c r="AB59" s="26">
         <v>5.95</v>
       </c>
-      <c r="AC59" s="35">
+      <c r="AC59" s="26">
         <v>5.85</v>
       </c>
-      <c r="AD59" s="35">
+      <c r="AD59" s="26">
         <v>5.4</v>
       </c>
-      <c r="AE59" s="35">
+      <c r="AE59" s="26">
         <v>5.71</v>
       </c>
-      <c r="AF59" s="35">
+      <c r="AF59" s="26">
         <v>4.55</v>
       </c>
-      <c r="AG59" s="35">
+      <c r="AG59" s="26">
         <v>4.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="18" t="s">
+      <c r="AH59" s="26">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B60" s="41" t="s">
+      <c r="B60" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C60" s="10">
+      <c r="C60" s="9">
         <v>15.98</v>
       </c>
-      <c r="D60" s="10">
+      <c r="D60" s="9">
         <v>15.4</v>
       </c>
-      <c r="E60" s="10">
+      <c r="E60" s="9">
         <v>14.87</v>
       </c>
-      <c r="F60" s="10">
+      <c r="F60" s="9">
         <v>14.88</v>
       </c>
-      <c r="G60" s="10">
+      <c r="G60" s="9">
         <v>14.96</v>
       </c>
-      <c r="H60" s="10">
+      <c r="H60" s="9">
         <v>14.83</v>
       </c>
-      <c r="I60" s="10">
+      <c r="I60" s="9">
         <v>15.06</v>
       </c>
-      <c r="J60" s="10">
+      <c r="J60" s="9">
         <v>14.91</v>
       </c>
-      <c r="K60" s="10">
+      <c r="K60" s="9">
         <v>15.06</v>
       </c>
-      <c r="L60" s="10">
+      <c r="L60" s="9">
         <v>14.94</v>
       </c>
-      <c r="M60" s="10">
+      <c r="M60" s="9">
         <v>14.86</v>
       </c>
-      <c r="N60" s="10">
+      <c r="N60" s="9">
         <v>14.78</v>
       </c>
-      <c r="O60" s="10">
+      <c r="O60" s="9">
         <v>9.43</v>
       </c>
-      <c r="P60" s="10">
+      <c r="P60" s="9">
         <v>11.4</v>
       </c>
-      <c r="Q60" s="10">
+      <c r="Q60" s="9">
         <v>11.32</v>
       </c>
-      <c r="R60" s="37">
+      <c r="R60" s="28">
         <v>11.47</v>
       </c>
-      <c r="S60" s="11">
+      <c r="S60" s="10">
         <v>11.51</v>
       </c>
-      <c r="T60" s="29">
+      <c r="T60" s="25">
         <v>11.74</v>
       </c>
-      <c r="U60" s="29">
+      <c r="U60" s="25">
         <v>11.78</v>
       </c>
-      <c r="V60" s="35">
+      <c r="V60" s="26">
         <v>11.65</v>
       </c>
-      <c r="W60" s="35">
+      <c r="W60" s="26">
         <v>12.01</v>
       </c>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
-      <c r="AA60" s="35">
+      <c r="AA60" s="26">
         <v>12.05</v>
       </c>
-      <c r="AB60" s="35">
+      <c r="AB60" s="26">
         <v>11.9</v>
       </c>
-      <c r="AC60" s="35">
+      <c r="AC60" s="26">
         <v>11.61</v>
       </c>
-      <c r="AD60" s="35">
+      <c r="AD60" s="26">
         <v>12.03</v>
       </c>
-      <c r="AE60" s="35">
+      <c r="AE60" s="26">
         <v>11.57</v>
       </c>
-      <c r="AF60" s="35">
+      <c r="AF60" s="26">
         <v>11.57</v>
       </c>
-      <c r="AG60" s="35">
+      <c r="AG60" s="26">
         <v>11.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="18" t="s">
+      <c r="AH60" s="26">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B61" s="41" t="s">
+      <c r="B61" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="C61" s="10">
+      <c r="C61" s="9">
         <v>10.74</v>
       </c>
-      <c r="D61" s="10">
+      <c r="D61" s="9">
         <v>11.78</v>
       </c>
-      <c r="E61" s="10">
+      <c r="E61" s="9">
         <v>11.41</v>
       </c>
-      <c r="F61" s="10">
+      <c r="F61" s="9">
         <v>11.43</v>
       </c>
-      <c r="G61" s="10">
+      <c r="G61" s="9">
         <v>11.31</v>
       </c>
-      <c r="H61" s="10">
+      <c r="H61" s="9">
         <v>11.27</v>
       </c>
-      <c r="I61" s="10">
+      <c r="I61" s="9">
         <v>11.2</v>
       </c>
-      <c r="J61" s="10">
+      <c r="J61" s="9">
         <v>11.09</v>
       </c>
-      <c r="K61" s="10">
+      <c r="K61" s="9">
         <v>11.24</v>
       </c>
-      <c r="L61" s="10">
+      <c r="L61" s="9">
         <v>10.9</v>
       </c>
-      <c r="M61" s="10">
+      <c r="M61" s="9">
         <v>10.85</v>
       </c>
-      <c r="N61" s="10">
+      <c r="N61" s="9">
         <v>10.72</v>
       </c>
-      <c r="O61" s="10">
+      <c r="O61" s="9">
         <v>6.55</v>
       </c>
-      <c r="P61" s="10">
+      <c r="P61" s="9">
         <v>7.65</v>
       </c>
-      <c r="Q61" s="10">
+      <c r="Q61" s="9">
         <v>7.59</v>
       </c>
-      <c r="R61" s="37">
+      <c r="R61" s="28">
         <v>7.81</v>
       </c>
-      <c r="S61" s="11">
+      <c r="S61" s="10">
         <v>7.75</v>
       </c>
-      <c r="T61" s="29">
+      <c r="T61" s="25">
         <v>7.51</v>
       </c>
-      <c r="U61" s="29">
+      <c r="U61" s="25">
         <v>8.02</v>
       </c>
-      <c r="V61" s="35">
+      <c r="V61" s="26">
         <v>7.91</v>
       </c>
-      <c r="W61" s="35">
+      <c r="W61" s="26">
         <v>8.0399999999999991</v>
       </c>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
-      <c r="AA61" s="35">
+      <c r="AA61" s="26">
         <v>8.14</v>
       </c>
-      <c r="AB61" s="35">
+      <c r="AB61" s="26">
         <v>7.89</v>
       </c>
-      <c r="AC61" s="35">
+      <c r="AC61" s="26">
         <v>7.84</v>
       </c>
-      <c r="AD61" s="35">
+      <c r="AD61" s="26">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AE61" s="35">
+      <c r="AE61" s="26">
         <v>8.19</v>
       </c>
-      <c r="AF61" s="35">
+      <c r="AF61" s="26">
         <v>7.38</v>
       </c>
-      <c r="AG61" s="35">
+      <c r="AG61" s="26">
         <v>7.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="18" t="s">
+      <c r="AH61" s="26">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B62" s="41" t="s">
+      <c r="B62" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="C62" s="10">
+      <c r="C62" s="9">
         <v>5.15</v>
       </c>
-      <c r="D62" s="10">
+      <c r="D62" s="9">
         <v>5.63</v>
       </c>
-      <c r="E62" s="10">
+      <c r="E62" s="9">
         <v>6.3</v>
       </c>
-      <c r="F62" s="10">
+      <c r="F62" s="9">
         <v>6.36</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="9">
         <v>6.33</v>
       </c>
-      <c r="H62" s="10">
+      <c r="H62" s="9">
         <v>6.54</v>
       </c>
-      <c r="I62" s="10">
+      <c r="I62" s="9">
         <v>6.69</v>
       </c>
-      <c r="J62" s="10">
+      <c r="J62" s="9">
         <v>6.62</v>
       </c>
-      <c r="K62" s="10">
+      <c r="K62" s="9">
         <v>6.66</v>
       </c>
-      <c r="L62" s="10">
+      <c r="L62" s="9">
         <v>6.41</v>
       </c>
-      <c r="M62" s="10">
+      <c r="M62" s="9">
         <v>6.37</v>
       </c>
-      <c r="N62" s="10">
+      <c r="N62" s="9">
         <v>6.2</v>
       </c>
-      <c r="O62" s="10">
+      <c r="O62" s="9">
         <v>1.1100000000000001</v>
       </c>
-      <c r="P62" s="10">
+      <c r="P62" s="9">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Q62" s="10">
+      <c r="Q62" s="9">
         <v>2.93</v>
       </c>
-      <c r="R62" s="37">
+      <c r="R62" s="28">
         <v>3.64</v>
       </c>
-      <c r="S62" s="11">
+      <c r="S62" s="10">
         <v>3.96</v>
       </c>
-      <c r="T62" s="29">
+      <c r="T62" s="25">
         <v>4.07</v>
       </c>
-      <c r="U62" s="29">
+      <c r="U62" s="25">
         <v>4.26</v>
       </c>
-      <c r="V62" s="35">
+      <c r="V62" s="26">
         <v>4.4000000000000004</v>
       </c>
-      <c r="W62" s="35">
+      <c r="W62" s="26">
         <v>4.58</v>
       </c>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
-      <c r="AA62" s="35">
+      <c r="AA62" s="26">
         <v>4.41</v>
       </c>
-      <c r="AB62" s="35">
+      <c r="AB62" s="26">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AC62" s="35">
+      <c r="AC62" s="26">
         <v>4.09</v>
       </c>
-      <c r="AD62" s="35">
+      <c r="AD62" s="26">
         <v>3.86</v>
       </c>
-      <c r="AE62" s="35">
+      <c r="AE62" s="26">
         <v>3.76</v>
       </c>
-      <c r="AF62" s="35">
+      <c r="AF62" s="26">
         <v>3.29</v>
       </c>
-      <c r="AG62" s="35">
+      <c r="AG62" s="26">
         <v>3.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="18" t="s">
+      <c r="AH62" s="26">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B63" s="41" t="s">
+      <c r="B63" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C63" s="10">
+      <c r="C63" s="9">
         <v>0.27</v>
       </c>
-      <c r="D63" s="10">
+      <c r="D63" s="9">
         <v>0.32</v>
       </c>
-      <c r="E63" s="10">
+      <c r="E63" s="9">
         <v>-0.45</v>
       </c>
-      <c r="F63" s="10">
+      <c r="F63" s="9">
         <v>0.11</v>
       </c>
-      <c r="G63" s="10">
+      <c r="G63" s="9">
         <v>0.13</v>
       </c>
-      <c r="H63" s="10">
+      <c r="H63" s="9">
         <v>0.22</v>
       </c>
-      <c r="I63" s="10">
+      <c r="I63" s="9">
         <v>0.44</v>
       </c>
-      <c r="J63" s="10">
+      <c r="J63" s="9">
         <v>0.39</v>
       </c>
-      <c r="K63" s="10">
+      <c r="K63" s="9">
         <v>0.4</v>
       </c>
-      <c r="L63" s="10">
+      <c r="L63" s="9">
         <v>0.28999999999999998</v>
       </c>
-      <c r="M63" s="10">
+      <c r="M63" s="9">
         <v>0.13</v>
       </c>
-      <c r="N63" s="10">
+      <c r="N63" s="9">
         <v>0.14000000000000001</v>
       </c>
-      <c r="O63" s="10">
+      <c r="O63" s="9">
         <v>-0.59</v>
       </c>
-      <c r="P63" s="10">
+      <c r="P63" s="9">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="Q63" s="10">
+      <c r="Q63" s="9">
         <v>-0.16</v>
       </c>
-      <c r="R63" s="37">
+      <c r="R63" s="28">
         <v>-0.02</v>
       </c>
-      <c r="S63" s="11">
+      <c r="S63" s="10">
         <v>-0.02</v>
       </c>
-      <c r="T63" s="29">
+      <c r="T63" s="25">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="U63" s="29">
+      <c r="U63" s="25">
         <v>-0.67</v>
       </c>
-      <c r="V63" s="35">
+      <c r="V63" s="26">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="W63" s="35">
+      <c r="W63" s="26">
         <v>-0.55000000000000004</v>
       </c>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
-      <c r="AA63" s="35">
+      <c r="AA63" s="26">
         <v>-0.51</v>
       </c>
-      <c r="AB63" s="35">
+      <c r="AB63" s="26">
         <v>-0.62</v>
       </c>
-      <c r="AC63" s="35">
+      <c r="AC63" s="26">
         <v>-0.68</v>
       </c>
-      <c r="AD63" s="35">
+      <c r="AD63" s="26">
         <v>-1.04</v>
       </c>
-      <c r="AE63" s="35">
+      <c r="AE63" s="26">
         <v>-2.04</v>
       </c>
-      <c r="AF63" s="35">
+      <c r="AF63" s="26">
         <v>-1.64</v>
       </c>
-      <c r="AG63" s="35">
+      <c r="AG63" s="26">
         <v>-2.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="18" t="s">
+      <c r="AH63" s="26">
+        <v>-2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="B64" s="41" t="s">
+      <c r="B64" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="C64" s="10">
+      <c r="C64" s="9">
         <v>20.53</v>
       </c>
-      <c r="D64" s="10">
+      <c r="D64" s="9">
         <v>19.010000000000002</v>
       </c>
-      <c r="E64" s="10">
+      <c r="E64" s="9">
         <v>17.62</v>
       </c>
-      <c r="F64" s="10">
+      <c r="F64" s="9">
         <v>17.649999999999999</v>
       </c>
-      <c r="G64" s="10">
+      <c r="G64" s="9">
         <v>17.489999999999998</v>
       </c>
-      <c r="H64" s="10">
+      <c r="H64" s="9">
         <v>17.23</v>
       </c>
-      <c r="I64" s="10">
+      <c r="I64" s="9">
         <v>17.39</v>
       </c>
-      <c r="J64" s="10">
+      <c r="J64" s="9">
         <v>17.25</v>
       </c>
-      <c r="K64" s="10">
+      <c r="K64" s="9">
         <v>17.22</v>
       </c>
-      <c r="L64" s="10">
+      <c r="L64" s="9">
         <v>17.22</v>
       </c>
-      <c r="M64" s="10">
+      <c r="M64" s="9">
         <v>17.149999999999999</v>
       </c>
-      <c r="N64" s="10">
+      <c r="N64" s="9">
         <v>17.14</v>
       </c>
-      <c r="O64" s="10">
+      <c r="O64" s="9">
         <v>12.3</v>
       </c>
-      <c r="P64" s="10">
+      <c r="P64" s="9">
         <v>14.59</v>
       </c>
-      <c r="Q64" s="10">
+      <c r="Q64" s="9">
         <v>14.07</v>
       </c>
-      <c r="R64" s="37">
+      <c r="R64" s="28">
         <v>14.33</v>
       </c>
-      <c r="S64" s="11">
+      <c r="S64" s="10">
         <v>13.8</v>
       </c>
-      <c r="T64" s="29">
+      <c r="T64" s="25">
         <v>13.84</v>
       </c>
-      <c r="U64" s="29">
+      <c r="U64" s="25">
         <v>14.16</v>
       </c>
-      <c r="V64" s="35">
+      <c r="V64" s="26">
         <v>14.11</v>
       </c>
-      <c r="W64" s="35">
+      <c r="W64" s="26">
         <v>14.29</v>
       </c>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
-      <c r="AA64" s="35">
+      <c r="AA64" s="26">
         <v>14.44</v>
       </c>
-      <c r="AB64" s="35">
+      <c r="AB64" s="26">
         <v>14.2</v>
       </c>
-      <c r="AC64" s="35">
+      <c r="AC64" s="26">
         <v>14.06</v>
       </c>
-      <c r="AD64" s="35">
+      <c r="AD64" s="26">
         <v>12.08</v>
       </c>
-      <c r="AE64" s="35">
+      <c r="AE64" s="26">
         <v>11.75</v>
       </c>
-      <c r="AF64" s="35">
+      <c r="AF64" s="26">
         <v>11.49</v>
       </c>
-      <c r="AG64" s="35">
+      <c r="AG64" s="26">
         <v>11.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="18" t="s">
+      <c r="AH64" s="26">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B65" s="41" t="s">
+      <c r="B65" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="C65" s="10">
+      <c r="C65" s="9">
         <v>22.29</v>
       </c>
-      <c r="D65" s="10">
+      <c r="D65" s="9">
         <v>22.64</v>
       </c>
-      <c r="E65" s="10">
+      <c r="E65" s="9">
         <v>21.78</v>
       </c>
-      <c r="F65" s="10">
+      <c r="F65" s="9">
         <v>21.8</v>
       </c>
-      <c r="G65" s="10">
+      <c r="G65" s="9">
         <v>21.73</v>
       </c>
-      <c r="H65" s="10">
+      <c r="H65" s="9">
         <v>21.4</v>
       </c>
-      <c r="I65" s="10">
+      <c r="I65" s="9">
         <v>21.79</v>
       </c>
-      <c r="J65" s="10">
+      <c r="J65" s="9">
         <v>21.64</v>
       </c>
-      <c r="K65" s="10">
+      <c r="K65" s="9">
         <v>21.73</v>
       </c>
-      <c r="L65" s="10">
+      <c r="L65" s="9">
         <v>21.48</v>
       </c>
-      <c r="M65" s="10">
+      <c r="M65" s="9">
         <v>21.41</v>
       </c>
-      <c r="N65" s="10">
+      <c r="N65" s="9">
         <v>21.37</v>
       </c>
-      <c r="O65" s="10">
+      <c r="O65" s="9">
         <v>17.88</v>
       </c>
-      <c r="P65" s="10">
+      <c r="P65" s="9">
         <v>18.21</v>
       </c>
-      <c r="Q65" s="10">
+      <c r="Q65" s="9">
         <v>18.63</v>
       </c>
-      <c r="R65" s="37">
+      <c r="R65" s="28">
         <v>18.73</v>
       </c>
-      <c r="S65" s="11">
+      <c r="S65" s="10">
         <v>18.45</v>
       </c>
-      <c r="T65" s="29">
+      <c r="T65" s="25">
         <v>18.11</v>
       </c>
-      <c r="U65" s="29">
+      <c r="U65" s="25">
         <v>18.18</v>
       </c>
-      <c r="V65" s="35">
+      <c r="V65" s="26">
         <v>17.95</v>
       </c>
-      <c r="W65" s="35">
+      <c r="W65" s="26">
         <v>18.34</v>
       </c>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
-      <c r="AA65" s="35">
+      <c r="AA65" s="26">
         <v>18.23</v>
       </c>
-      <c r="AB65" s="35">
+      <c r="AB65" s="26">
         <v>17.96</v>
       </c>
-      <c r="AC65" s="35">
+      <c r="AC65" s="26">
         <v>17.899999999999999</v>
       </c>
-      <c r="AD65" s="35">
+      <c r="AD65" s="26">
         <v>16.88</v>
       </c>
-      <c r="AE65" s="35">
+      <c r="AE65" s="26">
         <v>17.05</v>
       </c>
-      <c r="AF65" s="35">
+      <c r="AF65" s="26">
         <v>16.41</v>
       </c>
-      <c r="AG65" s="35">
+      <c r="AG65" s="26">
         <v>16.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="18" t="s">
+      <c r="AH65" s="26">
+        <v>15.49</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B66" s="41" t="s">
+      <c r="B66" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="C66" s="10">
+      <c r="C66" s="9">
         <v>1.94</v>
       </c>
-      <c r="D66" s="10">
+      <c r="D66" s="9">
         <v>2.4300000000000002</v>
       </c>
-      <c r="E66" s="10">
+      <c r="E66" s="9">
         <v>2.33</v>
       </c>
-      <c r="F66" s="10">
+      <c r="F66" s="9">
         <v>3.18</v>
       </c>
-      <c r="G66" s="10">
+      <c r="G66" s="9">
         <v>3.12</v>
       </c>
-      <c r="H66" s="10">
+      <c r="H66" s="9">
         <v>3.21</v>
       </c>
-      <c r="I66" s="10">
+      <c r="I66" s="9">
         <v>3.73</v>
       </c>
-      <c r="J66" s="10">
+      <c r="J66" s="9">
         <v>3.93</v>
       </c>
-      <c r="K66" s="10">
+      <c r="K66" s="9">
         <v>3.82</v>
       </c>
-      <c r="L66" s="10">
+      <c r="L66" s="9">
         <v>3.71</v>
       </c>
-      <c r="M66" s="10">
+      <c r="M66" s="9">
         <v>3.61</v>
       </c>
-      <c r="N66" s="10">
+      <c r="N66" s="9">
         <v>3.53</v>
       </c>
-      <c r="O66" s="10">
+      <c r="O66" s="9">
         <v>2.31</v>
       </c>
-      <c r="P66" s="10">
+      <c r="P66" s="9">
         <v>2.4</v>
       </c>
-      <c r="Q66" s="10">
+      <c r="Q66" s="9">
         <v>2.74</v>
       </c>
-      <c r="R66" s="37">
+      <c r="R66" s="28">
         <v>2.54</v>
       </c>
-      <c r="S66" s="11">
+      <c r="S66" s="10">
         <v>2.25</v>
       </c>
-      <c r="T66" s="29">
+      <c r="T66" s="25">
         <v>2.39</v>
       </c>
-      <c r="U66" s="29">
+      <c r="U66" s="25">
         <v>2.4</v>
       </c>
-      <c r="V66" s="35">
+      <c r="V66" s="26">
         <v>2.57</v>
       </c>
-      <c r="W66" s="35">
+      <c r="W66" s="26">
         <v>2.8</v>
       </c>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
-      <c r="AA66" s="35">
+      <c r="AA66" s="26">
         <v>2.67</v>
       </c>
-      <c r="AB66" s="35">
+      <c r="AB66" s="26">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AC66" s="35">
+      <c r="AC66" s="26">
         <v>2.35</v>
       </c>
-      <c r="AD66" s="35">
+      <c r="AD66" s="26">
         <v>-1.06</v>
       </c>
-      <c r="AE66" s="35">
+      <c r="AE66" s="26">
         <v>0.2</v>
       </c>
-      <c r="AF66" s="35">
+      <c r="AF66" s="26">
         <v>1.29</v>
       </c>
-      <c r="AG66" s="35">
+      <c r="AG66" s="26">
         <v>1.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="18" t="s">
+      <c r="AH66" s="26">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="B67" s="41" t="s">
+      <c r="B67" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="C67" s="10">
+      <c r="C67" s="9">
         <v>-4.68</v>
       </c>
-      <c r="D67" s="10">
+      <c r="D67" s="9">
         <v>-3.04</v>
       </c>
-      <c r="E67" s="10">
+      <c r="E67" s="9">
         <v>-2.93</v>
       </c>
-      <c r="F67" s="10">
+      <c r="F67" s="9">
         <v>-2.59</v>
       </c>
-      <c r="G67" s="10">
+      <c r="G67" s="9">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="H67" s="10">
+      <c r="H67" s="9">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="I67" s="10">
+      <c r="I67" s="9">
         <v>-1.86</v>
       </c>
-      <c r="J67" s="10">
+      <c r="J67" s="9">
         <v>-1.72</v>
       </c>
-      <c r="K67" s="10">
+      <c r="K67" s="9">
         <v>-1.73</v>
       </c>
-      <c r="L67" s="10">
+      <c r="L67" s="9">
         <v>-1.65</v>
       </c>
-      <c r="M67" s="10">
+      <c r="M67" s="9">
         <v>-1.44</v>
       </c>
-      <c r="N67" s="10">
+      <c r="N67" s="9">
         <v>-1.56</v>
       </c>
-      <c r="O67" s="10">
+      <c r="O67" s="9">
         <v>-4.97</v>
       </c>
-      <c r="P67" s="10">
+      <c r="P67" s="9">
         <v>-4.32</v>
       </c>
-      <c r="Q67" s="10">
+      <c r="Q67" s="9">
         <v>-3.51</v>
       </c>
-      <c r="R67" s="37">
+      <c r="R67" s="28">
         <v>-3.2</v>
       </c>
-      <c r="S67" s="11">
+      <c r="S67" s="10">
         <v>-3.06</v>
       </c>
-      <c r="T67" s="29">
+      <c r="T67" s="25">
         <v>-2.77</v>
       </c>
-      <c r="U67" s="29">
+      <c r="U67" s="25">
         <v>-2.36</v>
       </c>
-      <c r="V67" s="35">
+      <c r="V67" s="26">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="W67" s="35">
+      <c r="W67" s="26">
         <v>-2.35</v>
       </c>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
-      <c r="AA67" s="35">
+      <c r="AA67" s="26">
         <v>-2.36</v>
       </c>
-      <c r="AB67" s="35">
+      <c r="AB67" s="26">
         <v>-2.4</v>
       </c>
-      <c r="AC67" s="35">
+      <c r="AC67" s="26">
         <v>-2.5</v>
       </c>
-      <c r="AD67" s="35">
+      <c r="AD67" s="26">
         <v>-3.4</v>
       </c>
-      <c r="AE67" s="35">
+      <c r="AE67" s="26">
         <v>-3.05</v>
       </c>
-      <c r="AF67" s="35">
+      <c r="AF67" s="26">
         <v>-3.84</v>
       </c>
-      <c r="AG67" s="35">
+      <c r="AG67" s="26">
         <v>-3.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="18" t="s">
+      <c r="AH67" s="26">
+        <v>-3.89</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B68" s="41" t="s">
+      <c r="B68" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="C68" s="10">
+      <c r="C68" s="9">
         <v>21.07</v>
       </c>
-      <c r="D68" s="10">
+      <c r="D68" s="9">
         <v>20.57</v>
       </c>
-      <c r="E68" s="10">
+      <c r="E68" s="9">
         <v>19.489999999999998</v>
       </c>
-      <c r="F68" s="10">
+      <c r="F68" s="9">
         <v>19.88</v>
       </c>
-      <c r="G68" s="10">
+      <c r="G68" s="9">
         <v>19.95</v>
       </c>
-      <c r="H68" s="10">
+      <c r="H68" s="9">
         <v>19.71</v>
       </c>
-      <c r="I68" s="10">
+      <c r="I68" s="9">
         <v>19.989999999999998</v>
       </c>
-      <c r="J68" s="10">
+      <c r="J68" s="9">
         <v>19.809999999999999</v>
       </c>
-      <c r="K68" s="10">
+      <c r="K68" s="9">
         <v>19.95</v>
       </c>
-      <c r="L68" s="10">
+      <c r="L68" s="9">
         <v>20.04</v>
       </c>
-      <c r="M68" s="10">
+      <c r="M68" s="9">
         <v>20.05</v>
       </c>
-      <c r="N68" s="10">
+      <c r="N68" s="9">
         <v>19.920000000000002</v>
       </c>
-      <c r="O68" s="10">
+      <c r="O68" s="9">
         <v>15.8</v>
       </c>
-      <c r="P68" s="10">
+      <c r="P68" s="9">
         <v>16.53</v>
       </c>
-      <c r="Q68" s="10">
+      <c r="Q68" s="9">
         <v>16.77</v>
       </c>
-      <c r="R68" s="37">
+      <c r="R68" s="28">
         <v>17.32</v>
       </c>
-      <c r="S68" s="11">
+      <c r="S68" s="10">
         <v>17.190000000000001</v>
       </c>
-      <c r="T68" s="29">
+      <c r="T68" s="25">
         <v>17.16</v>
       </c>
-      <c r="U68" s="29">
+      <c r="U68" s="25">
         <v>17.25</v>
       </c>
-      <c r="V68" s="35">
+      <c r="V68" s="26">
         <v>17.190000000000001</v>
       </c>
-      <c r="W68" s="35">
+      <c r="W68" s="26">
         <v>17.350000000000001</v>
       </c>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
-      <c r="AA68" s="35">
+      <c r="AA68" s="26">
         <v>17.350000000000001</v>
       </c>
-      <c r="AB68" s="35">
+      <c r="AB68" s="26">
         <v>17.04</v>
       </c>
-      <c r="AC68" s="35">
+      <c r="AC68" s="26">
         <v>16.850000000000001</v>
       </c>
-      <c r="AD68" s="35">
+      <c r="AD68" s="26">
         <v>15.94</v>
       </c>
-      <c r="AE68" s="35">
+      <c r="AE68" s="26">
         <v>15.61</v>
       </c>
-      <c r="AF68" s="35">
+      <c r="AF68" s="26">
         <v>15.16</v>
       </c>
-      <c r="AG68" s="35">
+      <c r="AG68" s="26">
         <v>15.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="18" t="s">
+      <c r="AH68" s="26">
+        <v>14.75</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="B69" s="41" t="s">
+      <c r="B69" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="C69" s="10">
+      <c r="C69" s="9">
         <v>18.21</v>
       </c>
-      <c r="D69" s="10">
+      <c r="D69" s="9">
         <v>15.75</v>
       </c>
-      <c r="E69" s="10">
+      <c r="E69" s="9">
         <v>13.71</v>
       </c>
-      <c r="F69" s="10">
+      <c r="F69" s="9">
         <v>12.97</v>
       </c>
-      <c r="G69" s="10">
+      <c r="G69" s="9">
         <v>13.88</v>
       </c>
-      <c r="H69" s="10">
+      <c r="H69" s="9">
         <v>13.27</v>
       </c>
-      <c r="I69" s="10">
+      <c r="I69" s="9">
         <v>12.65</v>
       </c>
-      <c r="J69" s="10">
+      <c r="J69" s="9">
         <v>12.62</v>
       </c>
-      <c r="K69" s="10">
+      <c r="K69" s="9">
         <v>12.93</v>
       </c>
-      <c r="L69" s="10">
+      <c r="L69" s="9">
         <v>12.72</v>
       </c>
-      <c r="M69" s="10">
+      <c r="M69" s="9">
         <v>12.78</v>
       </c>
-      <c r="N69" s="10">
+      <c r="N69" s="9">
         <v>12.64</v>
       </c>
-      <c r="O69" s="10">
+      <c r="O69" s="9">
         <v>5.77</v>
       </c>
-      <c r="P69" s="10">
+      <c r="P69" s="9">
         <v>8.65</v>
       </c>
-      <c r="Q69" s="10">
+      <c r="Q69" s="9">
         <v>10.14</v>
       </c>
-      <c r="R69" s="37">
+      <c r="R69" s="28">
         <v>9.5500000000000007</v>
       </c>
-      <c r="S69" s="11">
+      <c r="S69" s="10">
         <v>8.6</v>
       </c>
-      <c r="T69" s="29">
+      <c r="T69" s="25">
         <v>8.83</v>
       </c>
-      <c r="U69" s="29">
+      <c r="U69" s="25">
         <v>9.15</v>
       </c>
-      <c r="V69" s="35">
+      <c r="V69" s="26">
         <v>9.51</v>
       </c>
-      <c r="W69" s="35">
+      <c r="W69" s="26">
         <v>9.49</v>
       </c>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
-      <c r="AA69" s="35">
+      <c r="AA69" s="26">
         <v>9.86</v>
       </c>
-      <c r="AB69" s="35">
+      <c r="AB69" s="26">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AC69" s="35">
+      <c r="AC69" s="26">
         <v>9.25</v>
       </c>
-      <c r="AD69" s="35">
+      <c r="AD69" s="26">
         <v>8.74</v>
       </c>
-      <c r="AE69" s="35">
+      <c r="AE69" s="26">
         <v>6.55</v>
       </c>
-      <c r="AF69" s="35">
+      <c r="AF69" s="26">
         <v>5.56</v>
       </c>
-      <c r="AG69" s="35">
+      <c r="AG69" s="26">
         <v>5.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="20" t="s">
+      <c r="AH69" s="26">
+        <v>6.14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="B70" s="42" t="s">
+      <c r="B70" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="C70" s="12">
+      <c r="C70" s="11">
         <v>-1.51</v>
       </c>
-      <c r="D70" s="12">
+      <c r="D70" s="11">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="E70" s="12">
+      <c r="E70" s="11">
         <v>-1.59</v>
       </c>
-      <c r="F70" s="12">
+      <c r="F70" s="11">
         <v>-1</v>
       </c>
-      <c r="G70" s="12">
+      <c r="G70" s="11">
         <v>-0.68</v>
       </c>
-      <c r="H70" s="12">
+      <c r="H70" s="11">
         <v>-0.64</v>
       </c>
-      <c r="I70" s="12">
+      <c r="I70" s="11">
         <v>-0.51</v>
       </c>
-      <c r="J70" s="12">
+      <c r="J70" s="11">
         <v>-0.48</v>
       </c>
-      <c r="K70" s="12">
+      <c r="K70" s="11">
         <v>-0.47</v>
       </c>
-      <c r="L70" s="12">
+      <c r="L70" s="11">
         <v>-0.51</v>
       </c>
-      <c r="M70" s="12">
+      <c r="M70" s="11">
         <v>-0.5</v>
       </c>
-      <c r="N70" s="12">
+      <c r="N70" s="11">
         <v>-0.59</v>
       </c>
-      <c r="O70" s="12">
+      <c r="O70" s="11">
         <v>-2.0099999999999998</v>
       </c>
-      <c r="P70" s="12">
+      <c r="P70" s="11">
         <v>-1.74</v>
       </c>
-      <c r="Q70" s="12">
+      <c r="Q70" s="11">
         <v>-1.36</v>
       </c>
-      <c r="R70" s="43">
+      <c r="R70" s="34">
         <v>-1.02</v>
       </c>
-      <c r="S70" s="13">
+      <c r="S70" s="12">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="T70" s="44">
+      <c r="T70" s="35">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="U70" s="44">
+      <c r="U70" s="35">
         <v>-1.17</v>
       </c>
-      <c r="V70" s="36">
+      <c r="V70" s="27">
         <v>-1.4</v>
       </c>
-      <c r="W70" s="36">
+      <c r="W70" s="27">
         <v>-1.25</v>
       </c>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
-      <c r="AA70" s="36">
+      <c r="AA70" s="27">
         <v>-1.33</v>
       </c>
-      <c r="AB70" s="36">
+      <c r="AB70" s="27">
         <v>-1.54</v>
       </c>
-      <c r="AC70" s="36">
+      <c r="AC70" s="27">
         <v>-1.65</v>
       </c>
-      <c r="AD70" s="36">
+      <c r="AD70" s="27">
         <v>-1.49</v>
       </c>
-      <c r="AE70" s="36">
+      <c r="AE70" s="27">
         <v>-2.44</v>
       </c>
-      <c r="AF70" s="36">
+      <c r="AF70" s="27">
         <v>-2.98</v>
       </c>
-      <c r="AG70" s="36">
+      <c r="AG70" s="27">
         <v>-2.63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B71" s="6" t="s">
+      <c r="AH70" s="27">
+        <v>-2.73</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
     </row>
-    <row r="72" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="2"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
     </row>
-    <row r="73" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
     </row>
-    <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="2"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
     </row>
-    <row r="75" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="2"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="1"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
     </row>
-    <row r="76" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="2"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="1"/>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
     </row>
-    <row r="77" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="2"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
     </row>
-    <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="2"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="1"/>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
     </row>
-    <row r="79" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="2"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
     </row>
-    <row r="80" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="2"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="1"/>
       <c r="Z80" s="1"/>
@@ -33432,60 +33606,61 @@
       <c r="E1000" s="1"/>
       <c r="F1000" s="2"/>
       <c r="G1000" s="1"/>
       <c r="H1000" s="1"/>
       <c r="I1000" s="1"/>
       <c r="J1000" s="1"/>
       <c r="K1000" s="1"/>
       <c r="L1000" s="1"/>
       <c r="M1000" s="1"/>
       <c r="N1000" s="1"/>
       <c r="O1000" s="1"/>
       <c r="P1000" s="1"/>
       <c r="Q1000" s="1"/>
       <c r="R1000" s="1"/>
       <c r="S1000" s="1"/>
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="AF5:AH5"/>
+    <mergeCell ref="AD6:AH6"/>
     <mergeCell ref="B52:AD52"/>
     <mergeCell ref="B8:AD8"/>
     <mergeCell ref="B30:AD30"/>
     <mergeCell ref="B2:AE2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:AC6"/>
-    <mergeCell ref="AD6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>