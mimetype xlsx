--- v3 (2026-07-20)
+++ v4 (2026-08-11)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\61230101 Общий коэффициент естественного прироста (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\ЕДН\ес прирост ТАБ Е1,Е21\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="7470" windowHeight="8895"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="101">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -304,75 +304,75 @@
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">        </t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t xml:space="preserve">январь-май </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0_р_."/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -473,51 +473,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -643,111 +643,132 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -776,97 +797,105 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1045,724 +1074,744 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49" style="47" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="47"/>
+    <col min="1" max="1" width="49" style="46" customWidth="1"/>
+    <col min="2" max="2" width="78.7109375" style="46" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46">
+      <c r="B1" s="45">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="47" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="47" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="47" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="48" t="s">
+      <c r="B6" s="47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="45" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="23" t="s">
+      <c r="B12" s="75" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="45" x14ac:dyDescent="0.2">
+      <c r="A13" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="23" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B13" s="24" t="s">
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="35">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="35">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="47" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="47" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="24" t="s">
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="49">
+        <v>7172749343</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="50" t="s">
         <v>94</v>
-      </c>
-[...46 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="19" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH1000"/>
+  <dimension ref="A1:AI1000"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U21" sqref="U21"/>
+      <selection pane="bottomLeft" activeCell="AL10" sqref="AL10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="23.28515625" style="52" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="35" max="16384" width="14.42578125" style="52"/>
+    <col min="2" max="2" width="23.28515625" style="51" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="51" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="51" customWidth="1"/>
+    <col min="16" max="21" width="9.140625" style="51" customWidth="1"/>
+    <col min="22" max="22" width="8.7109375" style="51" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="51" customWidth="1"/>
+    <col min="24" max="24" width="3.5703125" style="51" hidden="1" customWidth="1"/>
+    <col min="25" max="26" width="8.7109375" style="51" hidden="1" customWidth="1"/>
+    <col min="27" max="29" width="9" style="51" customWidth="1"/>
+    <col min="30" max="30" width="6.7109375" style="51" customWidth="1"/>
+    <col min="31" max="31" width="8.5703125" style="51" customWidth="1"/>
+    <col min="32" max="32" width="8.7109375" style="51" customWidth="1"/>
+    <col min="33" max="33" width="7.85546875" style="51" customWidth="1"/>
+    <col min="34" max="34" width="6" style="51" customWidth="1"/>
+    <col min="35" max="35" width="7.5703125" style="51" customWidth="1"/>
+    <col min="36" max="16384" width="14.42578125" style="51"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:34" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:35" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
       <c r="AB2" s="57"/>
       <c r="AC2" s="57"/>
       <c r="AD2" s="57"/>
       <c r="AE2" s="58"/>
-    </row>
-[...4 lines deleted...]
-      <c r="E3" s="42"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+    </row>
+    <row r="3" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E4" s="42"/>
+    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
       <c r="F4" s="2"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
-      <c r="S5" s="25"/>
-[...18 lines deleted...]
-      <c r="A6" s="59" t="s">
+      <c r="S5" s="24"/>
+      <c r="V5" s="24"/>
+      <c r="W5" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="X5" s="52"/>
+      <c r="Y5" s="52"/>
+      <c r="Z5" s="52"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="39"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A6" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="61"/>
-      <c r="C6" s="63">
+      <c r="B6" s="65"/>
+      <c r="C6" s="67">
         <v>2024</v>
       </c>
-      <c r="D6" s="64"/>
-[...10 lines deleted...]
-      <c r="O6" s="65">
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="69">
         <v>2025</v>
       </c>
-      <c r="P6" s="66"/>
-[...13 lines deleted...]
-      <c r="AD6" s="69">
+      <c r="P6" s="70"/>
+      <c r="Q6" s="70"/>
+      <c r="R6" s="70"/>
+      <c r="S6" s="70"/>
+      <c r="T6" s="70"/>
+      <c r="U6" s="70"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="70"/>
+      <c r="X6" s="70"/>
+      <c r="Y6" s="70"/>
+      <c r="Z6" s="70"/>
+      <c r="AA6" s="70"/>
+      <c r="AB6" s="70"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="72">
         <v>2026</v>
       </c>
-      <c r="AE6" s="69"/>
-[...6 lines deleted...]
-      <c r="B7" s="62"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="74"/>
+    </row>
+    <row r="7" spans="1:35" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="64"/>
+      <c r="B7" s="66"/>
       <c r="C7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>65</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>66</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="O7" s="20" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>58</v>
       </c>
       <c r="Q7" s="20" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="R7" s="21" t="s">
         <v>60</v>
       </c>
       <c r="S7" s="21" t="s">
         <v>61</v>
       </c>
       <c r="T7" s="21" t="s">
         <v>62</v>
       </c>
       <c r="U7" s="21" t="s">
         <v>63</v>
       </c>
       <c r="V7" s="21" t="s">
         <v>64</v>
       </c>
       <c r="W7" s="21" t="s">
         <v>65</v>
       </c>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="AB7" s="37" t="s">
+      <c r="AB7" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="AC7" s="38" t="s">
+      <c r="AC7" s="37" t="s">
         <v>68</v>
       </c>
       <c r="AD7" s="55" t="s">
         <v>31</v>
       </c>
       <c r="AE7" s="55" t="s">
         <v>58</v>
       </c>
       <c r="AF7" s="55" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="AG7" s="55" t="s">
         <v>60</v>
       </c>
       <c r="AH7" s="56" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="B8" s="71" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI7" s="56" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="71"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="59"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+    </row>
+    <row r="9" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="9">
         <v>11.91</v>
       </c>
       <c r="D9" s="9">
         <v>12.11</v>
       </c>
       <c r="E9" s="9">
         <v>11.66</v>
       </c>
       <c r="F9" s="9">
         <v>11.93</v>
       </c>
       <c r="G9" s="9">
         <v>11.9</v>
       </c>
       <c r="H9" s="9">
         <v>11.83</v>
       </c>
       <c r="I9" s="9">
         <v>11.94</v>
       </c>
       <c r="J9" s="9">
         <v>11.86</v>
       </c>
       <c r="K9" s="9">
         <v>11.88</v>
       </c>
       <c r="L9" s="9">
         <v>11.81</v>
       </c>
       <c r="M9" s="9">
         <v>11.77</v>
       </c>
       <c r="N9" s="9">
         <v>11.66</v>
       </c>
       <c r="O9" s="9">
         <v>8.2899999999999991</v>
       </c>
       <c r="P9" s="9">
         <v>9.1999999999999993</v>
       </c>
       <c r="Q9" s="9">
         <v>9.2200000000000006</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="27">
         <v>9.4700000000000006</v>
       </c>
       <c r="S9" s="10">
         <v>9.48</v>
       </c>
-      <c r="T9" s="25">
+      <c r="T9" s="24">
         <v>9.56</v>
       </c>
-      <c r="U9" s="25">
+      <c r="U9" s="24">
         <v>9.76</v>
       </c>
-      <c r="V9" s="26">
+      <c r="V9" s="25">
         <v>9.7899999999999991</v>
       </c>
-      <c r="W9" s="26">
+      <c r="W9" s="25">
         <v>9.9499999999999993</v>
       </c>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
-      <c r="AA9" s="26">
+      <c r="AA9" s="25">
         <v>9.92</v>
       </c>
-      <c r="AB9" s="26">
+      <c r="AB9" s="25">
         <v>9.74</v>
       </c>
-      <c r="AC9" s="26">
+      <c r="AC9" s="25">
         <v>9.64</v>
       </c>
-      <c r="AD9" s="26">
+      <c r="AD9" s="25">
         <v>9.07</v>
       </c>
-      <c r="AE9" s="26">
+      <c r="AE9" s="25">
         <v>8.66</v>
       </c>
-      <c r="AF9" s="26">
+      <c r="AF9" s="25">
         <v>8.44</v>
       </c>
-      <c r="AG9" s="26">
+      <c r="AG9" s="25">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AH9" s="43">
+      <c r="AH9" s="42">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI9" s="42">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A10" s="14">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="9">
         <v>5.61</v>
       </c>
       <c r="D10" s="9">
         <v>6.2</v>
       </c>
       <c r="E10" s="9">
         <v>6.46</v>
       </c>
       <c r="F10" s="9">
         <v>7.03</v>
       </c>
       <c r="G10" s="9">
         <v>7</v>
       </c>
       <c r="H10" s="9">
         <v>6.92</v>
       </c>
       <c r="I10" s="9">
@@ -1770,97 +1819,100 @@
       </c>
       <c r="J10" s="9">
         <v>6.94</v>
       </c>
       <c r="K10" s="9">
         <v>6.93</v>
       </c>
       <c r="L10" s="9">
         <v>6.89</v>
       </c>
       <c r="M10" s="9">
         <v>6.94</v>
       </c>
       <c r="N10" s="9">
         <v>6.74</v>
       </c>
       <c r="O10" s="9">
         <v>4.24</v>
       </c>
       <c r="P10" s="9">
         <v>4.79</v>
       </c>
       <c r="Q10" s="9">
         <v>4.62</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="27">
         <v>4.22</v>
       </c>
       <c r="S10" s="10">
         <v>4.18</v>
       </c>
-      <c r="T10" s="25">
+      <c r="T10" s="24">
         <v>4.33</v>
       </c>
-      <c r="U10" s="25">
+      <c r="U10" s="24">
         <v>4.54</v>
       </c>
-      <c r="V10" s="26">
+      <c r="V10" s="25">
         <v>4.76</v>
       </c>
-      <c r="W10" s="26">
+      <c r="W10" s="25">
         <v>4.9800000000000004</v>
       </c>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
-      <c r="AA10" s="26">
+      <c r="AA10" s="25">
         <v>4.87</v>
       </c>
-      <c r="AB10" s="26">
+      <c r="AB10" s="25">
         <v>4.71</v>
       </c>
-      <c r="AC10" s="26">
+      <c r="AC10" s="25">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AD10" s="26">
+      <c r="AD10" s="25">
         <v>3.7</v>
       </c>
-      <c r="AE10" s="26">
+      <c r="AE10" s="25">
         <v>3.56</v>
       </c>
-      <c r="AF10" s="26">
+      <c r="AF10" s="25">
         <v>3.78</v>
       </c>
-      <c r="AG10" s="26">
+      <c r="AG10" s="25">
         <v>3.91</v>
       </c>
-      <c r="AH10" s="43">
+      <c r="AH10" s="42">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI10" s="42">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="9">
         <v>3.08</v>
       </c>
       <c r="D11" s="9">
         <v>3.09</v>
       </c>
       <c r="E11" s="9">
         <v>3.54</v>
       </c>
       <c r="F11" s="9">
         <v>4</v>
       </c>
       <c r="G11" s="9">
         <v>3.98</v>
       </c>
       <c r="H11" s="9">
         <v>3.98</v>
       </c>
       <c r="I11" s="9">
@@ -1868,97 +1920,100 @@
       </c>
       <c r="J11" s="9">
         <v>4.1500000000000004</v>
       </c>
       <c r="K11" s="9">
         <v>4.1100000000000003</v>
       </c>
       <c r="L11" s="9">
         <v>4.03</v>
       </c>
       <c r="M11" s="9">
         <v>3.94</v>
       </c>
       <c r="N11" s="9">
         <v>3.82</v>
       </c>
       <c r="O11" s="9">
         <v>0.92</v>
       </c>
       <c r="P11" s="9">
         <v>1.87</v>
       </c>
       <c r="Q11" s="9">
         <v>1.9</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="27">
         <v>1.88</v>
       </c>
       <c r="S11" s="10">
         <v>2.06</v>
       </c>
-      <c r="T11" s="25">
+      <c r="T11" s="24">
         <v>2.3199999999999998</v>
       </c>
-      <c r="U11" s="25">
+      <c r="U11" s="24">
         <v>2.5299999999999998</v>
       </c>
-      <c r="V11" s="26">
+      <c r="V11" s="25">
         <v>2.65</v>
       </c>
-      <c r="W11" s="26">
+      <c r="W11" s="25">
         <v>2.61</v>
       </c>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
-      <c r="AA11" s="26">
+      <c r="AA11" s="25">
         <v>2.59</v>
       </c>
-      <c r="AB11" s="26">
+      <c r="AB11" s="25">
         <v>2.54</v>
       </c>
-      <c r="AC11" s="26">
+      <c r="AC11" s="25">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AD11" s="26">
+      <c r="AD11" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AE11" s="26">
+      <c r="AE11" s="25">
         <v>2.29</v>
       </c>
-      <c r="AF11" s="26">
+      <c r="AF11" s="25">
         <v>1.94</v>
       </c>
-      <c r="AG11" s="26">
+      <c r="AG11" s="25">
         <v>1.98</v>
       </c>
-      <c r="AH11" s="44">
+      <c r="AH11" s="43">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI11" s="42">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="9">
         <v>12.62</v>
       </c>
       <c r="D12" s="9">
         <v>13.21</v>
       </c>
       <c r="E12" s="9">
         <v>13.18</v>
       </c>
       <c r="F12" s="9">
         <v>13.35</v>
       </c>
       <c r="G12" s="9">
         <v>13.33</v>
       </c>
       <c r="H12" s="9">
         <v>13.28</v>
       </c>
       <c r="I12" s="9">
@@ -1966,97 +2021,100 @@
       </c>
       <c r="J12" s="9">
         <v>13.24</v>
       </c>
       <c r="K12" s="9">
         <v>13.21</v>
       </c>
       <c r="L12" s="9">
         <v>13.11</v>
       </c>
       <c r="M12" s="9">
         <v>13.05</v>
       </c>
       <c r="N12" s="9">
         <v>12.86</v>
       </c>
       <c r="O12" s="9">
         <v>9.4</v>
       </c>
       <c r="P12" s="9">
         <v>10.54</v>
       </c>
       <c r="Q12" s="9">
         <v>10.29</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="27">
         <v>10.4</v>
       </c>
       <c r="S12" s="10">
         <v>10.27</v>
       </c>
-      <c r="T12" s="25">
+      <c r="T12" s="24">
         <v>10.54</v>
       </c>
-      <c r="U12" s="25">
+      <c r="U12" s="24">
         <v>10.8</v>
       </c>
-      <c r="V12" s="26">
+      <c r="V12" s="25">
         <v>10.63</v>
       </c>
-      <c r="W12" s="26">
+      <c r="W12" s="25">
         <v>10.73</v>
       </c>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
-      <c r="AA12" s="26">
+      <c r="AA12" s="25">
         <v>10.75</v>
       </c>
-      <c r="AB12" s="26">
+      <c r="AB12" s="25">
         <v>10.57</v>
       </c>
-      <c r="AC12" s="26">
+      <c r="AC12" s="25">
         <v>10.57</v>
       </c>
-      <c r="AD12" s="26">
+      <c r="AD12" s="25">
         <v>11.12</v>
       </c>
-      <c r="AE12" s="26">
+      <c r="AE12" s="25">
         <v>10.07</v>
       </c>
-      <c r="AF12" s="26">
+      <c r="AF12" s="25">
         <v>9.5299999999999994</v>
       </c>
-      <c r="AG12" s="26">
+      <c r="AG12" s="25">
         <v>9.51</v>
       </c>
-      <c r="AH12" s="44">
+      <c r="AH12" s="43">
         <v>9.39</v>
       </c>
-    </row>
-    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI12" s="42">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="9">
         <v>15.3</v>
       </c>
       <c r="D13" s="9">
         <v>15.88</v>
       </c>
       <c r="E13" s="9">
         <v>15.13</v>
       </c>
       <c r="F13" s="9">
         <v>15.08</v>
       </c>
       <c r="G13" s="9">
         <v>15.07</v>
       </c>
       <c r="H13" s="9">
         <v>14.96</v>
       </c>
       <c r="I13" s="9">
@@ -2064,97 +2122,100 @@
       </c>
       <c r="J13" s="9">
         <v>14.93</v>
       </c>
       <c r="K13" s="9">
         <v>14.81</v>
       </c>
       <c r="L13" s="9">
         <v>14.58</v>
       </c>
       <c r="M13" s="9">
         <v>14.57</v>
       </c>
       <c r="N13" s="9">
         <v>14.36</v>
       </c>
       <c r="O13" s="9">
         <v>10.52</v>
       </c>
       <c r="P13" s="9">
         <v>11.24</v>
       </c>
       <c r="Q13" s="9">
         <v>11.38</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="27">
         <v>11.8</v>
       </c>
       <c r="S13" s="10">
         <v>11.74</v>
       </c>
-      <c r="T13" s="25">
+      <c r="T13" s="24">
         <v>11.88</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U13" s="24">
         <v>12.1</v>
       </c>
-      <c r="V13" s="26">
+      <c r="V13" s="25">
         <v>12.09</v>
       </c>
-      <c r="W13" s="26">
+      <c r="W13" s="25">
         <v>12.24</v>
       </c>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
-      <c r="AA13" s="26">
+      <c r="AA13" s="25">
         <v>12.16</v>
       </c>
-      <c r="AB13" s="26">
+      <c r="AB13" s="25">
         <v>11.86</v>
       </c>
-      <c r="AC13" s="26">
+      <c r="AC13" s="25">
         <v>11.8</v>
       </c>
-      <c r="AD13" s="26">
+      <c r="AD13" s="25">
         <v>10.37</v>
       </c>
-      <c r="AE13" s="26">
+      <c r="AE13" s="25">
         <v>9.75</v>
       </c>
-      <c r="AF13" s="26">
+      <c r="AF13" s="25">
         <v>10.11</v>
       </c>
-      <c r="AG13" s="26">
+      <c r="AG13" s="25">
         <v>10.24</v>
       </c>
-      <c r="AH13" s="44">
+      <c r="AH13" s="43">
         <v>10.050000000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI13" s="42">
+        <v>10.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="9">
         <v>18.55</v>
       </c>
       <c r="D14" s="9">
         <v>17.86</v>
       </c>
       <c r="E14" s="9">
         <v>17.37</v>
       </c>
       <c r="F14" s="9">
         <v>17.47</v>
       </c>
       <c r="G14" s="9">
         <v>16.87</v>
       </c>
       <c r="H14" s="9">
         <v>16.57</v>
       </c>
       <c r="I14" s="9">
@@ -2162,97 +2223,100 @@
       </c>
       <c r="J14" s="9">
         <v>16.57</v>
       </c>
       <c r="K14" s="9">
         <v>16.57</v>
       </c>
       <c r="L14" s="9">
         <v>16.45</v>
       </c>
       <c r="M14" s="9">
         <v>16.32</v>
       </c>
       <c r="N14" s="9">
         <v>16.239999999999998</v>
       </c>
       <c r="O14" s="9">
         <v>13.17</v>
       </c>
       <c r="P14" s="9">
         <v>13.95</v>
       </c>
       <c r="Q14" s="9">
         <v>13.96</v>
       </c>
-      <c r="R14" s="28">
+      <c r="R14" s="27">
         <v>14.28</v>
       </c>
       <c r="S14" s="10">
         <v>14.22</v>
       </c>
-      <c r="T14" s="25">
+      <c r="T14" s="24">
         <v>14.24</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U14" s="24">
         <v>14.3</v>
       </c>
-      <c r="V14" s="26">
+      <c r="V14" s="25">
         <v>14.3</v>
       </c>
-      <c r="W14" s="26">
+      <c r="W14" s="25">
         <v>14.41</v>
       </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
-      <c r="AA14" s="26">
+      <c r="AA14" s="25">
         <v>14.39</v>
       </c>
-      <c r="AB14" s="26">
+      <c r="AB14" s="25">
         <v>14.31</v>
       </c>
-      <c r="AC14" s="26">
+      <c r="AC14" s="25">
         <v>14.25</v>
       </c>
-      <c r="AD14" s="26">
+      <c r="AD14" s="25">
         <v>14.38</v>
       </c>
-      <c r="AE14" s="26">
+      <c r="AE14" s="25">
         <v>13.5</v>
       </c>
-      <c r="AF14" s="26">
+      <c r="AF14" s="25">
         <v>13.16</v>
       </c>
-      <c r="AG14" s="26">
+      <c r="AG14" s="25">
         <v>12.64</v>
       </c>
-      <c r="AH14" s="44">
+      <c r="AH14" s="43">
         <v>12.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI14" s="42">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="9">
         <v>8.08</v>
       </c>
       <c r="D15" s="9">
         <v>8.25</v>
       </c>
       <c r="E15" s="9">
         <v>8.14</v>
       </c>
       <c r="F15" s="9">
         <v>8.56</v>
       </c>
       <c r="G15" s="9">
         <v>8.58</v>
       </c>
       <c r="H15" s="9">
         <v>8.58</v>
       </c>
       <c r="I15" s="9">
@@ -2260,97 +2324,100 @@
       </c>
       <c r="J15" s="9">
         <v>8.34</v>
       </c>
       <c r="K15" s="9">
         <v>8.27</v>
       </c>
       <c r="L15" s="9">
         <v>8.2200000000000006</v>
       </c>
       <c r="M15" s="9">
         <v>8.08</v>
       </c>
       <c r="N15" s="9">
         <v>7.98</v>
       </c>
       <c r="O15" s="9">
         <v>5.53</v>
       </c>
       <c r="P15" s="9">
         <v>6</v>
       </c>
       <c r="Q15" s="9">
         <v>6.39</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="27">
         <v>6.22</v>
       </c>
       <c r="S15" s="10">
         <v>6.28</v>
       </c>
-      <c r="T15" s="25">
+      <c r="T15" s="24">
         <v>6.26</v>
       </c>
-      <c r="U15" s="25">
+      <c r="U15" s="24">
         <v>6.33</v>
       </c>
-      <c r="V15" s="26">
+      <c r="V15" s="25">
         <v>6.54</v>
       </c>
-      <c r="W15" s="26">
+      <c r="W15" s="25">
         <v>6.75</v>
       </c>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
-      <c r="AA15" s="26">
+      <c r="AA15" s="25">
         <v>6.75</v>
       </c>
-      <c r="AB15" s="26">
+      <c r="AB15" s="25">
         <v>6.64</v>
       </c>
-      <c r="AC15" s="26">
+      <c r="AC15" s="25">
         <v>6.67</v>
       </c>
-      <c r="AD15" s="26">
+      <c r="AD15" s="25">
         <v>5.72</v>
       </c>
-      <c r="AE15" s="26">
+      <c r="AE15" s="25">
         <v>5.62</v>
       </c>
-      <c r="AF15" s="26">
+      <c r="AF15" s="25">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AG15" s="26">
+      <c r="AG15" s="25">
         <v>4.87</v>
       </c>
-      <c r="AH15" s="44">
+      <c r="AH15" s="43">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI15" s="42">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="9">
         <v>15.29</v>
       </c>
       <c r="D16" s="9">
         <v>14.45</v>
       </c>
       <c r="E16" s="9">
         <v>13.85</v>
       </c>
       <c r="F16" s="9">
         <v>13.96</v>
       </c>
       <c r="G16" s="9">
         <v>14.04</v>
       </c>
       <c r="H16" s="9">
         <v>13.97</v>
       </c>
       <c r="I16" s="9">
@@ -2358,97 +2425,100 @@
       </c>
       <c r="J16" s="9">
         <v>13.94</v>
       </c>
       <c r="K16" s="9">
         <v>14.03</v>
       </c>
       <c r="L16" s="9">
         <v>13.97</v>
       </c>
       <c r="M16" s="9">
         <v>13.88</v>
       </c>
       <c r="N16" s="9">
         <v>13.82</v>
       </c>
       <c r="O16" s="9">
         <v>9.5</v>
       </c>
       <c r="P16" s="9">
         <v>11.39</v>
       </c>
       <c r="Q16" s="9">
         <v>11.49</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="27">
         <v>11.56</v>
       </c>
       <c r="S16" s="10">
         <v>11.52</v>
       </c>
-      <c r="T16" s="25">
+      <c r="T16" s="24">
         <v>11.66</v>
       </c>
-      <c r="U16" s="25">
+      <c r="U16" s="24">
         <v>11.87</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V16" s="25">
         <v>11.84</v>
       </c>
-      <c r="W16" s="26">
+      <c r="W16" s="25">
         <v>12.16</v>
       </c>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
-      <c r="AA16" s="26">
+      <c r="AA16" s="25">
         <v>12.18</v>
       </c>
-      <c r="AB16" s="26">
+      <c r="AB16" s="25">
         <v>12.03</v>
       </c>
-      <c r="AC16" s="26">
+      <c r="AC16" s="25">
         <v>11.79</v>
       </c>
-      <c r="AD16" s="26">
+      <c r="AD16" s="25">
         <v>11.49</v>
       </c>
-      <c r="AE16" s="26">
+      <c r="AE16" s="25">
         <v>10.89</v>
       </c>
-      <c r="AF16" s="26">
+      <c r="AF16" s="25">
         <v>10.68</v>
       </c>
-      <c r="AG16" s="26">
+      <c r="AG16" s="25">
         <v>10.37</v>
       </c>
-      <c r="AH16" s="44">
+      <c r="AH16" s="43">
         <v>10.18</v>
       </c>
-    </row>
-    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI16" s="42">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="9">
         <v>10.119999999999999</v>
       </c>
       <c r="D17" s="9">
         <v>11.18</v>
       </c>
       <c r="E17" s="9">
         <v>10.89</v>
       </c>
       <c r="F17" s="9">
         <v>11.1</v>
       </c>
       <c r="G17" s="9">
         <v>10.99</v>
       </c>
       <c r="H17" s="9">
         <v>10.92</v>
       </c>
       <c r="I17" s="9">
@@ -2456,97 +2526,100 @@
       </c>
       <c r="J17" s="9">
         <v>10.87</v>
       </c>
       <c r="K17" s="9">
         <v>10.96</v>
       </c>
       <c r="L17" s="9">
         <v>10.72</v>
       </c>
       <c r="M17" s="9">
         <v>10.6</v>
       </c>
       <c r="N17" s="9">
         <v>10.43</v>
       </c>
       <c r="O17" s="9">
         <v>6.2</v>
       </c>
       <c r="P17" s="9">
         <v>7.64</v>
       </c>
       <c r="Q17" s="9">
         <v>7.59</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="27">
         <v>7.8</v>
       </c>
       <c r="S17" s="10">
         <v>7.86</v>
       </c>
-      <c r="T17" s="25">
+      <c r="T17" s="24">
         <v>7.76</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U17" s="24">
         <v>8.2799999999999994</v>
       </c>
-      <c r="V17" s="26">
+      <c r="V17" s="25">
         <v>8.25</v>
       </c>
-      <c r="W17" s="26">
+      <c r="W17" s="25">
         <v>8.48</v>
       </c>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
-      <c r="AA17" s="26">
+      <c r="AA17" s="25">
         <v>8.5</v>
       </c>
-      <c r="AB17" s="26">
+      <c r="AB17" s="25">
         <v>8.27</v>
       </c>
-      <c r="AC17" s="26">
+      <c r="AC17" s="25">
         <v>8.17</v>
       </c>
-      <c r="AD17" s="26">
+      <c r="AD17" s="25">
         <v>7.59</v>
       </c>
-      <c r="AE17" s="26">
+      <c r="AE17" s="25">
         <v>7.83</v>
       </c>
-      <c r="AF17" s="26">
+      <c r="AF17" s="25">
         <v>7.32</v>
       </c>
-      <c r="AG17" s="26">
+      <c r="AG17" s="25">
         <v>7.38</v>
       </c>
-      <c r="AH17" s="44">
+      <c r="AH17" s="43">
         <v>7.22</v>
       </c>
-    </row>
-    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI17" s="42">
+        <v>7.24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="D18" s="9">
         <v>3.61</v>
       </c>
       <c r="E18" s="9">
         <v>3.77</v>
       </c>
       <c r="F18" s="9">
         <v>4.04</v>
       </c>
       <c r="G18" s="9">
         <v>4.09</v>
       </c>
       <c r="H18" s="9">
         <v>4.25</v>
       </c>
       <c r="I18" s="9">
@@ -2554,97 +2627,100 @@
       </c>
       <c r="J18" s="9">
         <v>4.42</v>
       </c>
       <c r="K18" s="9">
         <v>4.4400000000000004</v>
       </c>
       <c r="L18" s="9">
         <v>4.38</v>
       </c>
       <c r="M18" s="9">
         <v>4.3099999999999996</v>
       </c>
       <c r="N18" s="9">
         <v>4.24</v>
       </c>
       <c r="O18" s="9">
         <v>0.74</v>
       </c>
       <c r="P18" s="9">
         <v>1.52</v>
       </c>
       <c r="Q18" s="9">
         <v>2.06</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="S18" s="10">
         <v>2.56</v>
       </c>
-      <c r="T18" s="25">
+      <c r="T18" s="24">
         <v>2.59</v>
       </c>
-      <c r="U18" s="25">
+      <c r="U18" s="24">
         <v>2.84</v>
       </c>
-      <c r="V18" s="26">
+      <c r="V18" s="25">
         <v>2.94</v>
       </c>
-      <c r="W18" s="26">
+      <c r="W18" s="25">
         <v>3.01</v>
       </c>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
-      <c r="AA18" s="26">
+      <c r="AA18" s="25">
         <v>2.93</v>
       </c>
-      <c r="AB18" s="26">
+      <c r="AB18" s="25">
         <v>2.82</v>
       </c>
-      <c r="AC18" s="26">
+      <c r="AC18" s="25">
         <v>2.7</v>
       </c>
-      <c r="AD18" s="26">
+      <c r="AD18" s="25">
         <v>2.58</v>
       </c>
-      <c r="AE18" s="26">
+      <c r="AE18" s="25">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AF18" s="26">
+      <c r="AF18" s="25">
         <v>1.84</v>
       </c>
-      <c r="AG18" s="26">
+      <c r="AG18" s="25">
         <v>1.92</v>
       </c>
-      <c r="AH18" s="44">
+      <c r="AH18" s="43">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="19" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI18" s="42">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="9">
         <v>0.67</v>
       </c>
       <c r="D19" s="9">
         <v>1.22</v>
       </c>
       <c r="E19" s="9">
         <v>0.77</v>
       </c>
       <c r="F19" s="9">
         <v>1.1399999999999999</v>
       </c>
       <c r="G19" s="9">
         <v>1.07</v>
       </c>
       <c r="H19" s="9">
         <v>1.05</v>
       </c>
       <c r="I19" s="9">
@@ -2652,97 +2728,100 @@
       </c>
       <c r="J19" s="9">
         <v>1.2</v>
       </c>
       <c r="K19" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="L19" s="9">
         <v>1.05</v>
       </c>
       <c r="M19" s="9">
         <v>0.95</v>
       </c>
       <c r="N19" s="9">
         <v>0.9</v>
       </c>
       <c r="O19" s="9">
         <v>-0.4</v>
       </c>
       <c r="P19" s="9">
         <v>-0.23</v>
       </c>
       <c r="Q19" s="9">
         <v>0.28999999999999998</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="27">
         <v>0.56000000000000005</v>
       </c>
       <c r="S19" s="10">
         <v>0.5</v>
       </c>
-      <c r="T19" s="25">
+      <c r="T19" s="24">
         <v>0.26</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U19" s="24">
         <v>0.26</v>
       </c>
-      <c r="V19" s="26">
+      <c r="V19" s="25">
         <v>0.3</v>
       </c>
-      <c r="W19" s="26">
+      <c r="W19" s="25">
         <v>0.31</v>
       </c>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
-      <c r="AA19" s="26">
+      <c r="AA19" s="25">
         <v>0.24</v>
       </c>
-      <c r="AB19" s="26">
+      <c r="AB19" s="25">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AC19" s="26">
+      <c r="AC19" s="25">
         <v>-0.02</v>
       </c>
-      <c r="AD19" s="26">
+      <c r="AD19" s="25">
         <v>0.44</v>
       </c>
-      <c r="AE19" s="26">
+      <c r="AE19" s="25">
         <v>-0.73</v>
       </c>
-      <c r="AF19" s="26">
+      <c r="AF19" s="25">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="AG19" s="26">
+      <c r="AG19" s="25">
         <v>-1.23</v>
       </c>
-      <c r="AH19" s="44">
+      <c r="AH19" s="43">
         <v>-1.0900000000000001</v>
       </c>
-    </row>
-    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI19" s="42">
+        <v>-0.98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="9">
         <v>19.66</v>
       </c>
       <c r="D20" s="9">
         <v>18.899999999999999</v>
       </c>
       <c r="E20" s="9">
         <v>17.47</v>
       </c>
       <c r="F20" s="9">
         <v>17.420000000000002</v>
       </c>
       <c r="G20" s="9">
         <v>17.21</v>
       </c>
       <c r="H20" s="9">
         <v>17.11</v>
       </c>
       <c r="I20" s="9">
@@ -2750,97 +2829,100 @@
       </c>
       <c r="J20" s="9">
         <v>16.989999999999998</v>
       </c>
       <c r="K20" s="9">
         <v>16.96</v>
       </c>
       <c r="L20" s="9">
         <v>16.96</v>
       </c>
       <c r="M20" s="9">
         <v>16.96</v>
       </c>
       <c r="N20" s="9">
         <v>16.920000000000002</v>
       </c>
       <c r="O20" s="9">
         <v>12.75</v>
       </c>
       <c r="P20" s="9">
         <v>14.27</v>
       </c>
       <c r="Q20" s="9">
         <v>13.97</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="27">
         <v>14.06</v>
       </c>
       <c r="S20" s="10">
         <v>13.8</v>
       </c>
-      <c r="T20" s="25">
+      <c r="T20" s="24">
         <v>13.88</v>
       </c>
-      <c r="U20" s="25">
+      <c r="U20" s="24">
         <v>14.27</v>
       </c>
-      <c r="V20" s="26">
+      <c r="V20" s="25">
         <v>14.31</v>
       </c>
-      <c r="W20" s="26">
+      <c r="W20" s="25">
         <v>14.47</v>
       </c>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
-      <c r="AA20" s="26">
+      <c r="AA20" s="25">
         <v>14.45</v>
       </c>
-      <c r="AB20" s="26">
+      <c r="AB20" s="25">
         <v>14.23</v>
       </c>
-      <c r="AC20" s="26">
+      <c r="AC20" s="25">
         <v>14.08</v>
       </c>
-      <c r="AD20" s="26">
+      <c r="AD20" s="25">
         <v>12.33</v>
       </c>
-      <c r="AE20" s="26">
+      <c r="AE20" s="25">
         <v>11.96</v>
       </c>
-      <c r="AF20" s="26">
+      <c r="AF20" s="25">
         <v>11.71</v>
       </c>
-      <c r="AG20" s="26">
+      <c r="AG20" s="25">
         <v>11.78</v>
       </c>
-      <c r="AH20" s="44">
+      <c r="AH20" s="43">
         <v>11.64</v>
       </c>
-    </row>
-    <row r="21" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI20" s="42">
+        <v>11.74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="9">
         <v>21.12</v>
       </c>
       <c r="D21" s="9">
         <v>21.17</v>
       </c>
       <c r="E21" s="9">
         <v>20.399999999999999</v>
       </c>
       <c r="F21" s="9">
         <v>20.5</v>
       </c>
       <c r="G21" s="9">
         <v>20.45</v>
       </c>
       <c r="H21" s="9">
         <v>20.239999999999998</v>
       </c>
       <c r="I21" s="9">
@@ -2848,97 +2930,100 @@
       </c>
       <c r="J21" s="9">
         <v>20.37</v>
       </c>
       <c r="K21" s="9">
         <v>20.329999999999998</v>
       </c>
       <c r="L21" s="9">
         <v>20.14</v>
       </c>
       <c r="M21" s="9">
         <v>20.13</v>
       </c>
       <c r="N21" s="9">
         <v>20.02</v>
       </c>
       <c r="O21" s="9">
         <v>17.18</v>
       </c>
       <c r="P21" s="9">
         <v>17.39</v>
       </c>
       <c r="Q21" s="9">
         <v>17.46</v>
       </c>
-      <c r="R21" s="28">
+      <c r="R21" s="27">
         <v>17.48</v>
       </c>
       <c r="S21" s="10">
         <v>17.21</v>
       </c>
-      <c r="T21" s="25">
+      <c r="T21" s="24">
         <v>16.91</v>
       </c>
-      <c r="U21" s="25">
+      <c r="U21" s="24">
         <v>17.11</v>
       </c>
-      <c r="V21" s="26">
+      <c r="V21" s="25">
         <v>16.940000000000001</v>
       </c>
-      <c r="W21" s="26">
+      <c r="W21" s="25">
         <v>17.170000000000002</v>
       </c>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
-      <c r="AA21" s="26">
+      <c r="AA21" s="25">
         <v>17.13</v>
       </c>
-      <c r="AB21" s="26">
+      <c r="AB21" s="25">
         <v>16.920000000000002</v>
       </c>
-      <c r="AC21" s="26">
+      <c r="AC21" s="25">
         <v>16.91</v>
       </c>
-      <c r="AD21" s="26">
+      <c r="AD21" s="25">
         <v>15.86</v>
       </c>
-      <c r="AE21" s="26">
+      <c r="AE21" s="25">
         <v>15.84</v>
       </c>
-      <c r="AF21" s="26">
+      <c r="AF21" s="25">
         <v>15.36</v>
       </c>
-      <c r="AG21" s="26">
+      <c r="AG21" s="25">
         <v>15.08</v>
       </c>
-      <c r="AH21" s="44">
+      <c r="AH21" s="43">
         <v>14.64</v>
       </c>
-    </row>
-    <row r="22" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI21" s="42">
+        <v>14.62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="9">
         <v>1.52</v>
       </c>
       <c r="D22" s="9">
         <v>2.14</v>
       </c>
       <c r="E22" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="F22" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="G22" s="9">
         <v>2.54</v>
       </c>
       <c r="H22" s="9">
         <v>2.59</v>
       </c>
       <c r="I22" s="9">
@@ -2946,97 +3031,100 @@
       </c>
       <c r="J22" s="9">
         <v>2.95</v>
       </c>
       <c r="K22" s="9">
         <v>2.85</v>
       </c>
       <c r="L22" s="9">
         <v>2.81</v>
       </c>
       <c r="M22" s="9">
         <v>2.67</v>
       </c>
       <c r="N22" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="O22" s="9">
         <v>1.94</v>
       </c>
       <c r="P22" s="9">
         <v>1.97</v>
       </c>
       <c r="Q22" s="9">
         <v>1.94</v>
       </c>
-      <c r="R22" s="28">
+      <c r="R22" s="27">
         <v>2.14</v>
       </c>
       <c r="S22" s="10">
         <v>2.15</v>
       </c>
-      <c r="T22" s="25">
+      <c r="T22" s="24">
         <v>2.09</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="24">
         <v>2.09</v>
       </c>
-      <c r="V22" s="26">
+      <c r="V22" s="25">
         <v>2.15</v>
       </c>
-      <c r="W22" s="26">
+      <c r="W22" s="25">
         <v>2.2200000000000002</v>
       </c>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
-      <c r="AA22" s="26">
+      <c r="AA22" s="25">
         <v>2.15</v>
       </c>
-      <c r="AB22" s="26">
+      <c r="AB22" s="25">
         <v>1.92</v>
       </c>
-      <c r="AC22" s="26">
+      <c r="AC22" s="25">
         <v>1.8</v>
       </c>
-      <c r="AD22" s="41">
+      <c r="AD22" s="40">
         <v>0</v>
       </c>
-      <c r="AE22" s="26">
+      <c r="AE22" s="25">
         <v>0.66</v>
       </c>
-      <c r="AF22" s="26">
+      <c r="AF22" s="25">
         <v>0.5</v>
       </c>
-      <c r="AG22" s="26">
+      <c r="AG22" s="25">
         <v>0.71</v>
       </c>
-      <c r="AH22" s="44">
+      <c r="AH22" s="43">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="23" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI22" s="42">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="9">
         <v>-3.62</v>
       </c>
       <c r="D23" s="9">
         <v>-2.58</v>
       </c>
       <c r="E23" s="9">
         <v>-2.44</v>
       </c>
       <c r="F23" s="9">
         <v>-2.15</v>
       </c>
       <c r="G23" s="9">
         <v>-1.97</v>
       </c>
       <c r="H23" s="9">
         <v>-1.94</v>
       </c>
       <c r="I23" s="9">
@@ -3044,97 +3132,100 @@
       </c>
       <c r="J23" s="9">
         <v>-1.73</v>
       </c>
       <c r="K23" s="9">
         <v>-1.71</v>
       </c>
       <c r="L23" s="9">
         <v>-1.79</v>
       </c>
       <c r="M23" s="9">
         <v>-1.77</v>
       </c>
       <c r="N23" s="9">
         <v>-1.85</v>
       </c>
       <c r="O23" s="9">
         <v>-4.53</v>
       </c>
       <c r="P23" s="9">
         <v>-4.1900000000000004</v>
       </c>
       <c r="Q23" s="9">
         <v>-3.61</v>
       </c>
-      <c r="R23" s="28">
+      <c r="R23" s="27">
         <v>-3.24</v>
       </c>
       <c r="S23" s="10">
         <v>-2.93</v>
       </c>
-      <c r="T23" s="25">
+      <c r="T23" s="24">
         <v>-2.9</v>
       </c>
-      <c r="U23" s="25">
+      <c r="U23" s="24">
         <v>-2.64</v>
       </c>
-      <c r="V23" s="26">
+      <c r="V23" s="25">
         <v>-2.39</v>
       </c>
-      <c r="W23" s="26">
+      <c r="W23" s="25">
         <v>-2.4500000000000002</v>
       </c>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
-      <c r="AA23" s="26">
+      <c r="AA23" s="25">
         <v>-2.5299999999999998</v>
       </c>
-      <c r="AB23" s="26">
+      <c r="AB23" s="25">
         <v>-2.61</v>
       </c>
-      <c r="AC23" s="26">
+      <c r="AC23" s="25">
         <v>-2.66</v>
       </c>
-      <c r="AD23" s="26">
+      <c r="AD23" s="25">
         <v>-2.88</v>
       </c>
-      <c r="AE23" s="26">
+      <c r="AE23" s="25">
         <v>-2.64</v>
       </c>
-      <c r="AF23" s="26">
+      <c r="AF23" s="25">
         <v>-3.16</v>
       </c>
-      <c r="AG23" s="26">
+      <c r="AG23" s="25">
         <v>-3.25</v>
       </c>
-      <c r="AH23" s="44">
+      <c r="AH23" s="43">
         <v>-3.32</v>
       </c>
-    </row>
-    <row r="24" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI23" s="42">
+        <v>-3.26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="9">
         <v>21.34</v>
       </c>
       <c r="D24" s="9">
         <v>20.94</v>
       </c>
       <c r="E24" s="9">
         <v>19.91</v>
       </c>
       <c r="F24" s="9">
         <v>20.260000000000002</v>
       </c>
       <c r="G24" s="9">
         <v>20.34</v>
       </c>
       <c r="H24" s="9">
         <v>20.11</v>
       </c>
       <c r="I24" s="9">
@@ -3142,97 +3233,100 @@
       </c>
       <c r="J24" s="9">
         <v>20.170000000000002</v>
       </c>
       <c r="K24" s="9">
         <v>20.329999999999998</v>
       </c>
       <c r="L24" s="9">
         <v>20.45</v>
       </c>
       <c r="M24" s="9">
         <v>20.43</v>
       </c>
       <c r="N24" s="9">
         <v>20.32</v>
       </c>
       <c r="O24" s="9">
         <v>16.149999999999999</v>
       </c>
       <c r="P24" s="9">
         <v>16.7</v>
       </c>
       <c r="Q24" s="9">
         <v>16.79</v>
       </c>
-      <c r="R24" s="28">
+      <c r="R24" s="27">
         <v>17.329999999999998</v>
       </c>
       <c r="S24" s="10">
         <v>17.28</v>
       </c>
-      <c r="T24" s="25">
+      <c r="T24" s="24">
         <v>17.32</v>
       </c>
-      <c r="U24" s="25">
+      <c r="U24" s="24">
         <v>17.440000000000001</v>
       </c>
-      <c r="V24" s="26">
+      <c r="V24" s="25">
         <v>17.37</v>
       </c>
-      <c r="W24" s="26">
+      <c r="W24" s="25">
         <v>17.55</v>
       </c>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
-      <c r="AA24" s="26">
+      <c r="AA24" s="25">
         <v>17.559999999999999</v>
       </c>
-      <c r="AB24" s="26">
+      <c r="AB24" s="25">
         <v>17.28</v>
       </c>
-      <c r="AC24" s="26">
+      <c r="AC24" s="25">
         <v>17.13</v>
       </c>
-      <c r="AD24" s="26">
+      <c r="AD24" s="25">
         <v>16.350000000000001</v>
       </c>
-      <c r="AE24" s="26">
+      <c r="AE24" s="25">
         <v>15.72</v>
       </c>
-      <c r="AF24" s="26">
+      <c r="AF24" s="25">
         <v>15.42</v>
       </c>
-      <c r="AG24" s="26">
+      <c r="AG24" s="25">
         <v>15.3</v>
       </c>
-      <c r="AH24" s="44">
+      <c r="AH24" s="43">
         <v>14.92</v>
       </c>
-    </row>
-    <row r="25" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI24" s="42">
+        <v>15.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="9">
         <v>11.73</v>
       </c>
       <c r="D25" s="9">
         <v>10.63</v>
       </c>
       <c r="E25" s="9">
         <v>10.4</v>
       </c>
       <c r="F25" s="9">
         <v>10.99</v>
       </c>
       <c r="G25" s="9">
         <v>10.71</v>
       </c>
       <c r="H25" s="9">
         <v>10.27</v>
       </c>
       <c r="I25" s="9">
@@ -3240,97 +3334,100 @@
       </c>
       <c r="J25" s="9">
         <v>10.38</v>
       </c>
       <c r="K25" s="9">
         <v>10.35</v>
       </c>
       <c r="L25" s="9">
         <v>10.38</v>
       </c>
       <c r="M25" s="9">
         <v>10.33</v>
       </c>
       <c r="N25" s="9">
         <v>10.23</v>
       </c>
       <c r="O25" s="9">
         <v>4.82</v>
       </c>
       <c r="P25" s="9">
         <v>6.47</v>
       </c>
       <c r="Q25" s="9">
         <v>7.61</v>
       </c>
-      <c r="R25" s="28">
+      <c r="R25" s="27">
         <v>7.59</v>
       </c>
       <c r="S25" s="10">
         <v>7.35</v>
       </c>
-      <c r="T25" s="25">
+      <c r="T25" s="24">
         <v>7.49</v>
       </c>
-      <c r="U25" s="25">
+      <c r="U25" s="24">
         <v>7.65</v>
       </c>
-      <c r="V25" s="26">
+      <c r="V25" s="25">
         <v>7.84</v>
       </c>
-      <c r="W25" s="26">
+      <c r="W25" s="25">
         <v>7.87</v>
       </c>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
-      <c r="AA25" s="26">
+      <c r="AA25" s="25">
         <v>8.16</v>
       </c>
-      <c r="AB25" s="26">
+      <c r="AB25" s="25">
         <v>7.93</v>
       </c>
-      <c r="AC25" s="26">
+      <c r="AC25" s="25">
         <v>7.7</v>
       </c>
-      <c r="AD25" s="26">
+      <c r="AD25" s="25">
         <v>8.61</v>
       </c>
-      <c r="AE25" s="26">
+      <c r="AE25" s="25">
         <v>6.54</v>
       </c>
-      <c r="AF25" s="26">
+      <c r="AF25" s="25">
         <v>6.18</v>
       </c>
-      <c r="AG25" s="26">
+      <c r="AG25" s="25">
         <v>6.45</v>
       </c>
-      <c r="AH25" s="44">
+      <c r="AH25" s="43">
         <v>6.96</v>
       </c>
-    </row>
-    <row r="26" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI25" s="42">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="9">
         <v>-0.41</v>
       </c>
       <c r="D26" s="9">
         <v>-0.02</v>
       </c>
       <c r="E26" s="9">
         <v>-0.24</v>
       </c>
       <c r="F26" s="9">
         <v>0.28000000000000003</v>
       </c>
       <c r="G26" s="9">
         <v>0.5</v>
       </c>
       <c r="H26" s="9">
         <v>0.51</v>
       </c>
       <c r="I26" s="9">
@@ -3338,97 +3435,100 @@
       </c>
       <c r="J26" s="9">
         <v>0.44</v>
       </c>
       <c r="K26" s="9">
         <v>0.41</v>
       </c>
       <c r="L26" s="9">
         <v>0.36</v>
       </c>
       <c r="M26" s="9">
         <v>0.41</v>
       </c>
       <c r="N26" s="9">
         <v>0.43</v>
       </c>
       <c r="O26" s="9">
         <v>-1.98</v>
       </c>
       <c r="P26" s="9">
         <v>-1.69</v>
       </c>
       <c r="Q26" s="9">
         <v>-1.54</v>
       </c>
-      <c r="R26" s="28">
+      <c r="R26" s="27">
         <v>-1.25</v>
       </c>
       <c r="S26" s="10">
         <v>-1.19</v>
       </c>
-      <c r="T26" s="25">
+      <c r="T26" s="24">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="U26" s="25">
+      <c r="U26" s="24">
         <v>-0.89</v>
       </c>
-      <c r="V26" s="26">
+      <c r="V26" s="25">
         <v>-0.76</v>
       </c>
-      <c r="W26" s="26">
+      <c r="W26" s="25">
         <v>-0.64</v>
       </c>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
-      <c r="AA26" s="26">
+      <c r="AA26" s="25">
         <v>-0.72</v>
       </c>
-      <c r="AB26" s="26">
+      <c r="AB26" s="25">
         <v>-0.8</v>
       </c>
-      <c r="AC26" s="26">
+      <c r="AC26" s="25">
         <v>-0.97</v>
       </c>
-      <c r="AD26" s="26">
+      <c r="AD26" s="25">
         <v>-0.97</v>
       </c>
-      <c r="AE26" s="26">
+      <c r="AE26" s="25">
         <v>-1.4</v>
       </c>
-      <c r="AF26" s="26">
+      <c r="AF26" s="25">
         <v>-2.09</v>
       </c>
-      <c r="AG26" s="26">
+      <c r="AG26" s="25">
         <v>-1.95</v>
       </c>
-      <c r="AH26" s="44">
+      <c r="AH26" s="43">
         <v>-1.93</v>
       </c>
-    </row>
-    <row r="27" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI26" s="42">
+        <v>-1.93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="9">
         <v>15.78</v>
       </c>
       <c r="D27" s="9">
         <v>15.64</v>
       </c>
       <c r="E27" s="9">
         <v>15.04</v>
       </c>
       <c r="F27" s="9">
         <v>15.52</v>
       </c>
       <c r="G27" s="9">
         <v>15.59</v>
       </c>
       <c r="H27" s="9">
         <v>15.76</v>
       </c>
       <c r="I27" s="9">
@@ -3436,97 +3536,100 @@
       </c>
       <c r="J27" s="9">
         <v>15.76</v>
       </c>
       <c r="K27" s="9">
         <v>15.77</v>
       </c>
       <c r="L27" s="9">
         <v>15.62</v>
       </c>
       <c r="M27" s="9">
         <v>15.62</v>
       </c>
       <c r="N27" s="9">
         <v>15.49</v>
       </c>
       <c r="O27" s="9">
         <v>11.45</v>
       </c>
       <c r="P27" s="9">
         <v>12.23</v>
       </c>
       <c r="Q27" s="9">
         <v>11.99</v>
       </c>
-      <c r="R27" s="28">
+      <c r="R27" s="27">
         <v>12.46</v>
       </c>
       <c r="S27" s="10">
         <v>12.67</v>
       </c>
-      <c r="T27" s="25">
+      <c r="T27" s="24">
         <v>12.81</v>
       </c>
-      <c r="U27" s="25">
+      <c r="U27" s="24">
         <v>12.81</v>
       </c>
-      <c r="V27" s="26">
+      <c r="V27" s="25">
         <v>12.89</v>
       </c>
-      <c r="W27" s="26">
+      <c r="W27" s="25">
         <v>13.06</v>
       </c>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
-      <c r="AA27" s="26">
+      <c r="AA27" s="25">
         <v>13.08</v>
       </c>
-      <c r="AB27" s="26">
+      <c r="AB27" s="25">
         <v>12.88</v>
       </c>
-      <c r="AC27" s="26">
+      <c r="AC27" s="25">
         <v>12.81</v>
       </c>
-      <c r="AD27" s="26">
+      <c r="AD27" s="25">
         <v>11.42</v>
       </c>
-      <c r="AE27" s="26">
+      <c r="AE27" s="25">
         <v>11.54</v>
       </c>
-      <c r="AF27" s="26">
+      <c r="AF27" s="25">
         <v>11.58</v>
       </c>
-      <c r="AG27" s="26">
+      <c r="AG27" s="25">
         <v>12.02</v>
       </c>
-      <c r="AH27" s="44">
+      <c r="AH27" s="43">
         <v>11.86</v>
       </c>
-    </row>
-    <row r="28" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI27" s="42">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="9">
         <v>9.67</v>
       </c>
       <c r="D28" s="9">
         <v>10.34</v>
       </c>
       <c r="E28" s="9">
         <v>9.83</v>
       </c>
       <c r="F28" s="9">
         <v>10.14</v>
       </c>
       <c r="G28" s="9">
         <v>10.01</v>
       </c>
       <c r="H28" s="9">
         <v>9.99</v>
       </c>
       <c r="I28" s="9">
@@ -3534,97 +3637,100 @@
       </c>
       <c r="J28" s="9">
         <v>10.01</v>
       </c>
       <c r="K28" s="9">
         <v>10.02</v>
       </c>
       <c r="L28" s="9">
         <v>9.99</v>
       </c>
       <c r="M28" s="9">
         <v>9.9700000000000006</v>
       </c>
       <c r="N28" s="9">
         <v>9.91</v>
       </c>
       <c r="O28" s="9">
         <v>6.76</v>
       </c>
       <c r="P28" s="9">
         <v>7.89</v>
       </c>
       <c r="Q28" s="9">
         <v>7.72</v>
       </c>
-      <c r="R28" s="28">
+      <c r="R28" s="27">
         <v>8.1199999999999992</v>
       </c>
       <c r="S28" s="10">
         <v>8.18</v>
       </c>
-      <c r="T28" s="25">
+      <c r="T28" s="24">
         <v>8.2899999999999991</v>
       </c>
-      <c r="U28" s="25">
+      <c r="U28" s="24">
         <v>8.6199999999999992</v>
       </c>
-      <c r="V28" s="26">
+      <c r="V28" s="25">
         <v>8.61</v>
       </c>
-      <c r="W28" s="26">
+      <c r="W28" s="25">
         <v>8.74</v>
       </c>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
-      <c r="AA28" s="26">
+      <c r="AA28" s="25">
         <v>8.69</v>
       </c>
-      <c r="AB28" s="26">
+      <c r="AB28" s="25">
         <v>8.49</v>
       </c>
-      <c r="AC28" s="26">
+      <c r="AC28" s="25">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AD28" s="26">
+      <c r="AD28" s="25">
         <v>7.79</v>
       </c>
-      <c r="AE28" s="26">
+      <c r="AE28" s="25">
         <v>7.36</v>
       </c>
-      <c r="AF28" s="26">
+      <c r="AF28" s="25">
         <v>7.53</v>
       </c>
-      <c r="AG28" s="26">
+      <c r="AG28" s="25">
         <v>7.64</v>
       </c>
-      <c r="AH28" s="44">
+      <c r="AH28" s="43">
         <v>7.37</v>
       </c>
-    </row>
-    <row r="29" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI28" s="42">
+        <v>7.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="9">
         <v>19.91</v>
       </c>
       <c r="D29" s="9">
         <v>20.3</v>
       </c>
       <c r="E29" s="9">
         <v>19.66</v>
       </c>
       <c r="F29" s="9">
         <v>19.940000000000001</v>
       </c>
       <c r="G29" s="9">
         <v>19.829999999999998</v>
       </c>
       <c r="H29" s="9">
         <v>19.54</v>
       </c>
       <c r="I29" s="9">
@@ -3632,4236 +3738,4366 @@
       </c>
       <c r="J29" s="9">
         <v>19.600000000000001</v>
       </c>
       <c r="K29" s="9">
         <v>19.62</v>
       </c>
       <c r="L29" s="9">
         <v>19.71</v>
       </c>
       <c r="M29" s="9">
         <v>19.63</v>
       </c>
       <c r="N29" s="9">
         <v>19.54</v>
       </c>
       <c r="O29" s="9">
         <v>14.61</v>
       </c>
       <c r="P29" s="9">
         <v>16.73</v>
       </c>
       <c r="Q29" s="9">
         <v>16.079999999999998</v>
       </c>
-      <c r="R29" s="28">
+      <c r="R29" s="27">
         <v>16.329999999999998</v>
       </c>
       <c r="S29" s="10">
         <v>16.420000000000002</v>
       </c>
-      <c r="T29" s="25">
+      <c r="T29" s="24">
         <v>16.72</v>
       </c>
-      <c r="U29" s="29">
+      <c r="U29" s="28">
         <v>17</v>
       </c>
-      <c r="V29" s="26">
+      <c r="V29" s="25">
         <v>17.18</v>
       </c>
-      <c r="W29" s="26">
+      <c r="W29" s="25">
         <v>17.45</v>
       </c>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
-      <c r="AA29" s="26">
+      <c r="AA29" s="25">
         <v>17.54</v>
       </c>
-      <c r="AB29" s="26">
+      <c r="AB29" s="25">
         <v>17.350000000000001</v>
       </c>
-      <c r="AC29" s="26">
+      <c r="AC29" s="25">
         <v>17.3</v>
       </c>
-      <c r="AD29" s="26">
+      <c r="AD29" s="25">
         <v>17.22</v>
       </c>
-      <c r="AE29" s="26">
+      <c r="AE29" s="25">
         <v>16.22</v>
       </c>
-      <c r="AF29" s="26">
+      <c r="AF29" s="25">
         <v>15.91</v>
       </c>
-      <c r="AG29" s="26">
+      <c r="AG29" s="25">
         <v>15.74</v>
       </c>
-      <c r="AH29" s="44">
+      <c r="AH29" s="43">
         <v>15.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="72" t="s">
+      <c r="AI29" s="42">
+        <v>15.47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="61" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="72"/>
-[...29 lines deleted...]
-      <c r="B31" s="30" t="s">
+      <c r="C30" s="61"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="61"/>
+      <c r="O30" s="61"/>
+      <c r="P30" s="61"/>
+      <c r="Q30" s="61"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="61"/>
+      <c r="T30" s="61"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="61"/>
+      <c r="AA30" s="61"/>
+      <c r="AB30" s="61"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="59"/>
+      <c r="AI30" s="59"/>
+    </row>
+    <row r="31" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="9">
         <v>10.95</v>
       </c>
       <c r="D31" s="9">
         <v>11.23</v>
       </c>
       <c r="E31" s="9">
         <v>10.87</v>
       </c>
       <c r="F31" s="9">
         <v>11.2</v>
       </c>
       <c r="G31" s="9">
         <v>11.14</v>
       </c>
       <c r="H31" s="9">
         <v>11.11</v>
       </c>
       <c r="I31" s="9">
         <v>11.2</v>
       </c>
       <c r="J31" s="9">
         <v>11.15</v>
       </c>
       <c r="K31" s="9">
         <v>11.14</v>
       </c>
       <c r="L31" s="9">
         <v>11.1</v>
       </c>
       <c r="M31" s="9">
         <v>11.04</v>
       </c>
       <c r="N31" s="9">
         <v>10.93</v>
       </c>
       <c r="O31" s="9">
         <v>7.66</v>
       </c>
       <c r="P31" s="9">
         <v>8.61</v>
       </c>
       <c r="Q31" s="9">
         <v>8.5500000000000007</v>
       </c>
-      <c r="R31" s="28">
+      <c r="R31" s="27">
         <v>8.7899999999999991</v>
       </c>
       <c r="S31" s="10">
         <v>8.8800000000000008</v>
       </c>
-      <c r="T31" s="29">
+      <c r="T31" s="28">
         <v>8.99</v>
       </c>
-      <c r="U31" s="29">
+      <c r="U31" s="28">
         <v>9.23</v>
       </c>
-      <c r="V31" s="26">
+      <c r="V31" s="25">
         <v>9.31</v>
       </c>
-      <c r="W31" s="26">
+      <c r="W31" s="25">
         <v>9.4499999999999993</v>
       </c>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
-      <c r="AA31" s="26">
+      <c r="AA31" s="25">
         <v>9.42</v>
       </c>
-      <c r="AB31" s="26">
+      <c r="AB31" s="25">
         <v>9.25</v>
       </c>
-      <c r="AC31" s="26">
+      <c r="AC31" s="25">
         <v>9.17</v>
       </c>
-      <c r="AD31" s="26">
+      <c r="AD31" s="25">
         <v>8.65</v>
       </c>
-      <c r="AE31" s="26">
+      <c r="AE31" s="25">
         <v>8.2100000000000009</v>
       </c>
-      <c r="AF31" s="26">
+      <c r="AF31" s="25">
         <v>8.01</v>
       </c>
-      <c r="AG31" s="26">
+      <c r="AG31" s="25">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AH31" s="26">
+      <c r="AH31" s="25">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="32" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI31" s="25">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14">
         <v>100000000</v>
       </c>
-      <c r="B32" s="31" t="s">
+      <c r="B32" s="30" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="9">
         <v>7.05</v>
       </c>
       <c r="D32" s="9">
         <v>7.35</v>
       </c>
       <c r="E32" s="9">
         <v>7.77</v>
       </c>
       <c r="F32" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="G32" s="9">
         <v>8.17</v>
       </c>
       <c r="H32" s="9">
         <v>8.02</v>
       </c>
       <c r="I32" s="9">
         <v>7.83</v>
       </c>
       <c r="J32" s="9">
         <v>8.01</v>
       </c>
       <c r="K32" s="9">
         <v>8.01</v>
       </c>
       <c r="L32" s="9">
         <v>7.91</v>
       </c>
       <c r="M32" s="9">
         <v>8</v>
       </c>
       <c r="N32" s="9">
         <v>7.72</v>
       </c>
       <c r="O32" s="9">
         <v>4.93</v>
       </c>
       <c r="P32" s="9">
         <v>5.76</v>
       </c>
       <c r="Q32" s="9">
         <v>5.3</v>
       </c>
-      <c r="R32" s="28">
+      <c r="R32" s="27">
         <v>4.8899999999999997</v>
       </c>
       <c r="S32" s="10">
         <v>4.6500000000000004</v>
       </c>
-      <c r="T32" s="29">
+      <c r="T32" s="28">
         <v>4.8099999999999996</v>
       </c>
-      <c r="U32" s="29">
+      <c r="U32" s="28">
         <v>5.0999999999999996</v>
       </c>
-      <c r="V32" s="26">
+      <c r="V32" s="25">
         <v>5.45</v>
       </c>
-      <c r="W32" s="26">
+      <c r="W32" s="25">
         <v>5.77</v>
       </c>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
-      <c r="AA32" s="26">
+      <c r="AA32" s="25">
         <v>5.62</v>
       </c>
-      <c r="AB32" s="26">
+      <c r="AB32" s="25">
         <v>5.46</v>
       </c>
-      <c r="AC32" s="26">
+      <c r="AC32" s="25">
         <v>5.4</v>
       </c>
-      <c r="AD32" s="26">
+      <c r="AD32" s="25">
         <v>3.23</v>
       </c>
-      <c r="AE32" s="26">
+      <c r="AE32" s="25">
         <v>3.67</v>
       </c>
-      <c r="AF32" s="26">
+      <c r="AF32" s="25">
         <v>4.43</v>
       </c>
-      <c r="AG32" s="26">
+      <c r="AG32" s="25">
         <v>4.83</v>
       </c>
-      <c r="AH32" s="26">
+      <c r="AH32" s="25">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="AI32" s="25">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="32" t="s">
+      <c r="B33" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>3.67</v>
       </c>
       <c r="D33" s="9">
         <v>3.84</v>
       </c>
       <c r="E33" s="9">
         <v>3.99</v>
       </c>
       <c r="F33" s="9">
         <v>4.76</v>
       </c>
       <c r="G33" s="9">
         <v>4.6100000000000003</v>
       </c>
       <c r="H33" s="9">
         <v>4.7300000000000004</v>
       </c>
       <c r="I33" s="9">
         <v>4.76</v>
       </c>
       <c r="J33" s="9">
         <v>4.8099999999999996</v>
       </c>
       <c r="K33" s="9">
         <v>4.8600000000000003</v>
       </c>
       <c r="L33" s="9">
         <v>4.75</v>
       </c>
       <c r="M33" s="9">
         <v>4.6399999999999997</v>
       </c>
       <c r="N33" s="9">
         <v>4.5199999999999996</v>
       </c>
       <c r="O33" s="9">
         <v>0.96</v>
       </c>
       <c r="P33" s="9">
         <v>2.02</v>
       </c>
       <c r="Q33" s="9">
         <v>2.54</v>
       </c>
-      <c r="R33" s="28">
+      <c r="R33" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="S33" s="10">
         <v>2.73</v>
       </c>
-      <c r="T33" s="29">
+      <c r="T33" s="28">
         <v>3</v>
       </c>
-      <c r="U33" s="29">
+      <c r="U33" s="28">
         <v>3.33</v>
       </c>
-      <c r="V33" s="26">
+      <c r="V33" s="25">
         <v>3.31</v>
       </c>
-      <c r="W33" s="26">
+      <c r="W33" s="25">
         <v>3.2</v>
       </c>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
-      <c r="AA33" s="26">
+      <c r="AA33" s="25">
         <v>3.26</v>
       </c>
-      <c r="AB33" s="26">
+      <c r="AB33" s="25">
         <v>3.24</v>
       </c>
-      <c r="AC33" s="26">
+      <c r="AC33" s="25">
         <v>3.07</v>
       </c>
-      <c r="AD33" s="26">
+      <c r="AD33" s="25">
         <v>3.23</v>
       </c>
-      <c r="AE33" s="26">
+      <c r="AE33" s="25">
         <v>3.35</v>
       </c>
-      <c r="AF33" s="26">
+      <c r="AF33" s="25">
         <v>2.83</v>
       </c>
-      <c r="AG33" s="26">
+      <c r="AG33" s="25">
         <v>2.65</v>
       </c>
-      <c r="AH33" s="26">
+      <c r="AH33" s="25">
         <v>2.68</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI33" s="25">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="9">
         <v>12.83</v>
       </c>
       <c r="D34" s="9">
         <v>13.14</v>
       </c>
       <c r="E34" s="9">
         <v>13.24</v>
       </c>
       <c r="F34" s="9">
         <v>13.57</v>
       </c>
       <c r="G34" s="9">
         <v>13.47</v>
       </c>
       <c r="H34" s="9">
         <v>13.48</v>
       </c>
       <c r="I34" s="9">
         <v>13.63</v>
       </c>
       <c r="J34" s="9">
         <v>13.46</v>
       </c>
       <c r="K34" s="9">
         <v>13.44</v>
       </c>
       <c r="L34" s="9">
         <v>13.34</v>
       </c>
       <c r="M34" s="9">
         <v>13.25</v>
       </c>
       <c r="N34" s="9">
         <v>13.05</v>
       </c>
       <c r="O34" s="9">
         <v>9.5299999999999994</v>
       </c>
       <c r="P34" s="9">
         <v>10.7</v>
       </c>
       <c r="Q34" s="9">
         <v>10.47</v>
       </c>
-      <c r="R34" s="28">
+      <c r="R34" s="27">
         <v>10.56</v>
       </c>
       <c r="S34" s="10">
         <v>10.44</v>
       </c>
-      <c r="T34" s="29">
+      <c r="T34" s="28">
         <v>10.74</v>
       </c>
-      <c r="U34" s="29">
+      <c r="U34" s="28">
         <v>11.07</v>
       </c>
-      <c r="V34" s="26">
+      <c r="V34" s="25">
         <v>10.92</v>
       </c>
-      <c r="W34" s="26">
+      <c r="W34" s="25">
         <v>10.99</v>
       </c>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
-      <c r="AA34" s="26">
+      <c r="AA34" s="25">
         <v>11.09</v>
       </c>
-      <c r="AB34" s="26">
+      <c r="AB34" s="25">
         <v>10.85</v>
       </c>
-      <c r="AC34" s="26">
+      <c r="AC34" s="25">
         <v>10.88</v>
       </c>
-      <c r="AD34" s="26">
+      <c r="AD34" s="25">
         <v>11.54</v>
       </c>
-      <c r="AE34" s="26">
+      <c r="AE34" s="25">
         <v>10.33</v>
       </c>
-      <c r="AF34" s="26">
+      <c r="AF34" s="25">
         <v>9.8800000000000008</v>
       </c>
-      <c r="AG34" s="26">
+      <c r="AG34" s="25">
         <v>9.91</v>
       </c>
-      <c r="AH34" s="26">
+      <c r="AH34" s="25">
         <v>9.77</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI34" s="25">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="32" t="s">
+      <c r="B35" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="9">
         <v>11.17</v>
       </c>
       <c r="D35" s="9">
         <v>12.46</v>
       </c>
       <c r="E35" s="9">
         <v>11.79</v>
       </c>
       <c r="F35" s="9">
         <v>12.14</v>
       </c>
       <c r="G35" s="9">
         <v>12.06</v>
       </c>
       <c r="H35" s="9">
         <v>11.99</v>
       </c>
       <c r="I35" s="9">
         <v>12.35</v>
       </c>
       <c r="J35" s="9">
         <v>12.35</v>
       </c>
       <c r="K35" s="9">
         <v>12.29</v>
       </c>
       <c r="L35" s="9">
         <v>12.08</v>
       </c>
       <c r="M35" s="9">
         <v>12.06</v>
       </c>
       <c r="N35" s="9">
         <v>11.85</v>
       </c>
       <c r="O35" s="9">
         <v>7.35</v>
       </c>
       <c r="P35" s="9">
         <v>8.08</v>
       </c>
       <c r="Q35" s="9">
         <v>8.33</v>
       </c>
-      <c r="R35" s="28">
+      <c r="R35" s="27">
         <v>8.68</v>
       </c>
       <c r="S35" s="10">
         <v>8.9499999999999993</v>
       </c>
-      <c r="T35" s="29">
+      <c r="T35" s="28">
         <v>9.32</v>
       </c>
-      <c r="U35" s="29">
+      <c r="U35" s="28">
         <v>9.44</v>
       </c>
-      <c r="V35" s="26">
+      <c r="V35" s="25">
         <v>9.65</v>
       </c>
-      <c r="W35" s="26">
+      <c r="W35" s="25">
         <v>9.86</v>
       </c>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
-      <c r="AA35" s="26">
+      <c r="AA35" s="25">
         <v>9.75</v>
       </c>
-      <c r="AB35" s="26">
+      <c r="AB35" s="25">
         <v>9.44</v>
       </c>
-      <c r="AC35" s="26">
+      <c r="AC35" s="25">
         <v>9.31</v>
       </c>
-      <c r="AD35" s="26">
+      <c r="AD35" s="25">
         <v>7.74</v>
       </c>
-      <c r="AE35" s="26">
+      <c r="AE35" s="25">
         <v>7.34</v>
       </c>
-      <c r="AF35" s="26">
+      <c r="AF35" s="25">
         <v>7.34</v>
       </c>
-      <c r="AG35" s="26">
+      <c r="AG35" s="25">
         <v>7.53</v>
       </c>
-      <c r="AH35" s="26">
+      <c r="AH35" s="25">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI35" s="25">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B36" s="32" t="s">
+      <c r="B36" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="9">
         <v>19</v>
       </c>
       <c r="D36" s="9">
         <v>17.649999999999999</v>
       </c>
       <c r="E36" s="9">
         <v>17.12</v>
       </c>
       <c r="F36" s="9">
         <v>16.98</v>
       </c>
       <c r="G36" s="9">
         <v>16.39</v>
       </c>
       <c r="H36" s="9">
         <v>16.100000000000001</v>
       </c>
       <c r="I36" s="9">
         <v>16.23</v>
       </c>
       <c r="J36" s="9">
         <v>16.07</v>
       </c>
       <c r="K36" s="9">
         <v>15.99</v>
       </c>
       <c r="L36" s="9">
         <v>15.78</v>
       </c>
       <c r="M36" s="9">
         <v>15.63</v>
       </c>
       <c r="N36" s="9">
         <v>15.59</v>
       </c>
       <c r="O36" s="9">
         <v>12.62</v>
       </c>
       <c r="P36" s="9">
         <v>13.52</v>
       </c>
       <c r="Q36" s="9">
         <v>13.31</v>
       </c>
-      <c r="R36" s="28">
+      <c r="R36" s="27">
         <v>13.78</v>
       </c>
       <c r="S36" s="10">
         <v>13.93</v>
       </c>
-      <c r="T36" s="29">
+      <c r="T36" s="28">
         <v>14.04</v>
       </c>
-      <c r="U36" s="29">
+      <c r="U36" s="28">
         <v>14.11</v>
       </c>
-      <c r="V36" s="26">
+      <c r="V36" s="25">
         <v>14.2</v>
       </c>
-      <c r="W36" s="26">
+      <c r="W36" s="25">
         <v>14.23</v>
       </c>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
-      <c r="AA36" s="26">
+      <c r="AA36" s="25">
         <v>14.15</v>
       </c>
-      <c r="AB36" s="26">
+      <c r="AB36" s="25">
         <v>13.98</v>
       </c>
-      <c r="AC36" s="26">
+      <c r="AC36" s="25">
         <v>13.89</v>
       </c>
-      <c r="AD36" s="26">
+      <c r="AD36" s="25">
         <v>13.75</v>
       </c>
-      <c r="AE36" s="26">
+      <c r="AE36" s="25">
         <v>12.59</v>
       </c>
-      <c r="AF36" s="26">
+      <c r="AF36" s="25">
         <v>12.4</v>
       </c>
-      <c r="AG36" s="26">
+      <c r="AG36" s="25">
         <v>11.98</v>
       </c>
-      <c r="AH36" s="26">
+      <c r="AH36" s="25">
         <v>11.77</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI36" s="25">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B37" s="32" t="s">
+      <c r="B37" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="9">
         <v>7.74</v>
       </c>
       <c r="D37" s="9">
         <v>7.68</v>
       </c>
       <c r="E37" s="9">
         <v>7.9</v>
       </c>
       <c r="F37" s="9">
         <v>8.48</v>
       </c>
       <c r="G37" s="9">
         <v>8.68</v>
       </c>
       <c r="H37" s="9">
         <v>8.67</v>
       </c>
       <c r="I37" s="9">
         <v>8.77</v>
       </c>
       <c r="J37" s="9">
         <v>8.52</v>
       </c>
       <c r="K37" s="9">
         <v>8.43</v>
       </c>
       <c r="L37" s="9">
         <v>8.4700000000000006</v>
       </c>
       <c r="M37" s="9">
         <v>8.35</v>
       </c>
       <c r="N37" s="9">
         <v>8.18</v>
       </c>
       <c r="O37" s="9">
         <v>5.29</v>
       </c>
       <c r="P37" s="9">
         <v>6.02</v>
       </c>
       <c r="Q37" s="9">
         <v>6.62</v>
       </c>
-      <c r="R37" s="28">
+      <c r="R37" s="27">
         <v>6.47</v>
       </c>
       <c r="S37" s="10">
         <v>6.54</v>
       </c>
-      <c r="T37" s="29">
+      <c r="T37" s="28">
         <v>6.72</v>
       </c>
-      <c r="U37" s="29">
+      <c r="U37" s="28">
         <v>6.78</v>
       </c>
-      <c r="V37" s="26">
+      <c r="V37" s="25">
         <v>7.11</v>
       </c>
-      <c r="W37" s="26">
+      <c r="W37" s="25">
         <v>7.32</v>
       </c>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
-      <c r="AA37" s="26">
+      <c r="AA37" s="25">
         <v>7.24</v>
       </c>
-      <c r="AB37" s="26">
+      <c r="AB37" s="25">
         <v>7.15</v>
       </c>
-      <c r="AC37" s="26">
+      <c r="AC37" s="25">
         <v>7.26</v>
       </c>
-      <c r="AD37" s="26">
+      <c r="AD37" s="25">
         <v>5.95</v>
       </c>
-      <c r="AE37" s="26">
+      <c r="AE37" s="25">
         <v>5.55</v>
       </c>
-      <c r="AF37" s="26">
+      <c r="AF37" s="25">
         <v>5.37</v>
       </c>
-      <c r="AG37" s="26">
+      <c r="AG37" s="25">
         <v>5.18</v>
       </c>
-      <c r="AH37" s="26">
+      <c r="AH37" s="25">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI37" s="25">
+        <v>5.1100000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="32" t="s">
+      <c r="B38" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="9">
         <v>14.38</v>
       </c>
       <c r="D38" s="9">
         <v>13.22</v>
       </c>
       <c r="E38" s="9">
         <v>12.54</v>
       </c>
       <c r="F38" s="9">
         <v>12.77</v>
       </c>
       <c r="G38" s="9">
         <v>12.85</v>
       </c>
       <c r="H38" s="9">
         <v>12.85</v>
       </c>
       <c r="I38" s="9">
         <v>12.87</v>
       </c>
       <c r="J38" s="9">
         <v>12.68</v>
       </c>
       <c r="K38" s="9">
         <v>12.68</v>
       </c>
       <c r="L38" s="9">
         <v>12.7</v>
       </c>
       <c r="M38" s="9">
         <v>12.62</v>
       </c>
       <c r="N38" s="9">
         <v>12.58</v>
       </c>
       <c r="O38" s="9">
         <v>9.59</v>
       </c>
       <c r="P38" s="9">
         <v>11.39</v>
       </c>
       <c r="Q38" s="9">
         <v>11.72</v>
       </c>
-      <c r="R38" s="28">
+      <c r="R38" s="27">
         <v>11.67</v>
       </c>
       <c r="S38" s="10">
         <v>11.54</v>
       </c>
-      <c r="T38" s="29">
+      <c r="T38" s="28">
         <v>11.56</v>
       </c>
-      <c r="U38" s="29">
+      <c r="U38" s="28">
         <v>11.98</v>
       </c>
-      <c r="V38" s="26">
+      <c r="V38" s="25">
         <v>12.08</v>
       </c>
-      <c r="W38" s="26">
+      <c r="W38" s="25">
         <v>12.33</v>
       </c>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
-      <c r="AA38" s="26">
+      <c r="AA38" s="25">
         <v>12.36</v>
       </c>
-      <c r="AB38" s="26">
+      <c r="AB38" s="25">
         <v>12.19</v>
       </c>
-      <c r="AC38" s="26">
+      <c r="AC38" s="25">
         <v>12.03</v>
       </c>
-      <c r="AD38" s="26">
+      <c r="AD38" s="25">
         <v>10.93</v>
       </c>
-      <c r="AE38" s="26">
+      <c r="AE38" s="25">
         <v>10.18</v>
       </c>
-      <c r="AF38" s="26">
+      <c r="AF38" s="25">
         <v>9.74</v>
       </c>
-      <c r="AG38" s="26">
+      <c r="AG38" s="25">
         <v>9.35</v>
       </c>
-      <c r="AH38" s="26">
+      <c r="AH38" s="25">
         <v>9.2200000000000006</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI38" s="25">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="32" t="s">
+      <c r="B39" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="9">
         <v>9.36</v>
       </c>
       <c r="D39" s="9">
         <v>10.44</v>
       </c>
       <c r="E39" s="9">
         <v>10.26</v>
       </c>
       <c r="F39" s="9">
         <v>10.69</v>
       </c>
       <c r="G39" s="9">
         <v>10.59</v>
       </c>
       <c r="H39" s="9">
         <v>10.51</v>
       </c>
       <c r="I39" s="9">
         <v>10.68</v>
       </c>
       <c r="J39" s="9">
         <v>10.61</v>
       </c>
       <c r="K39" s="9">
         <v>10.6</v>
       </c>
       <c r="L39" s="9">
         <v>10.49</v>
       </c>
       <c r="M39" s="9">
         <v>10.29</v>
       </c>
       <c r="N39" s="9">
         <v>10.06</v>
       </c>
       <c r="O39" s="9">
         <v>5.77</v>
       </c>
       <c r="P39" s="9">
         <v>7.63</v>
       </c>
       <c r="Q39" s="9">
         <v>7.58</v>
       </c>
-      <c r="R39" s="28">
+      <c r="R39" s="27">
         <v>7.8</v>
       </c>
       <c r="S39" s="10">
         <v>7.99</v>
       </c>
-      <c r="T39" s="29">
+      <c r="T39" s="28">
         <v>8.07</v>
       </c>
-      <c r="U39" s="29">
+      <c r="U39" s="28">
         <v>8.59</v>
       </c>
-      <c r="V39" s="26">
+      <c r="V39" s="25">
         <v>8.65</v>
       </c>
-      <c r="W39" s="26">
+      <c r="W39" s="25">
         <v>9.01</v>
       </c>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
-      <c r="AA39" s="26">
+      <c r="AA39" s="25">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AB39" s="26">
+      <c r="AB39" s="25">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AC39" s="26">
+      <c r="AC39" s="25">
         <v>8.59</v>
       </c>
-      <c r="AD39" s="26">
+      <c r="AD39" s="25">
         <v>6.28</v>
       </c>
-      <c r="AE39" s="26">
+      <c r="AE39" s="25">
         <v>7.41</v>
       </c>
-      <c r="AF39" s="26">
+      <c r="AF39" s="25">
         <v>7.26</v>
       </c>
-      <c r="AG39" s="26">
+      <c r="AG39" s="25">
         <v>7.6</v>
       </c>
-      <c r="AH39" s="26">
+      <c r="AH39" s="25">
         <v>7.38</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI39" s="25">
+        <v>7.34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B40" s="32" t="s">
+      <c r="B40" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="9">
         <v>1.95</v>
       </c>
       <c r="D40" s="9">
         <v>3.16</v>
       </c>
       <c r="E40" s="9">
         <v>3.2</v>
       </c>
       <c r="F40" s="9">
         <v>3.53</v>
       </c>
       <c r="G40" s="9">
         <v>3.58</v>
       </c>
       <c r="H40" s="9">
         <v>3.74</v>
       </c>
       <c r="I40" s="9">
         <v>3.9</v>
       </c>
       <c r="J40" s="9">
         <v>3.93</v>
       </c>
       <c r="K40" s="9">
         <v>3.95</v>
       </c>
       <c r="L40" s="9">
         <v>3.93</v>
       </c>
       <c r="M40" s="9">
         <v>3.85</v>
       </c>
       <c r="N40" s="9">
         <v>3.81</v>
       </c>
       <c r="O40" s="9">
         <v>0.67</v>
       </c>
       <c r="P40" s="9">
         <v>1.42</v>
       </c>
       <c r="Q40" s="9">
         <v>1.87</v>
       </c>
-      <c r="R40" s="28">
+      <c r="R40" s="27">
         <v>2.0299999999999998</v>
       </c>
       <c r="S40" s="10">
         <v>2.2599999999999998</v>
       </c>
-      <c r="T40" s="29">
+      <c r="T40" s="28">
         <v>2.27</v>
       </c>
-      <c r="U40" s="29">
+      <c r="U40" s="28">
         <v>2.52</v>
       </c>
-      <c r="V40" s="26">
+      <c r="V40" s="25">
         <v>2.62</v>
       </c>
-      <c r="W40" s="26">
+      <c r="W40" s="25">
         <v>2.68</v>
       </c>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
-      <c r="AA40" s="26">
+      <c r="AA40" s="25">
         <v>2.62</v>
       </c>
-      <c r="AB40" s="26">
+      <c r="AB40" s="25">
         <v>2.52</v>
       </c>
-      <c r="AC40" s="26">
+      <c r="AC40" s="25">
         <v>2.4</v>
       </c>
-      <c r="AD40" s="26">
+      <c r="AD40" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AE40" s="26">
+      <c r="AE40" s="25">
         <v>2.19</v>
       </c>
-      <c r="AF40" s="26">
+      <c r="AF40" s="25">
         <v>1.54</v>
       </c>
-      <c r="AG40" s="26">
+      <c r="AG40" s="25">
         <v>1.67</v>
       </c>
-      <c r="AH40" s="26">
+      <c r="AH40" s="25">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI40" s="25">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B41" s="32" t="s">
+      <c r="B41" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="9">
         <v>0.91</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E41" s="9">
         <v>1.5</v>
       </c>
       <c r="F41" s="9">
         <v>1.75</v>
       </c>
       <c r="G41" s="9">
         <v>1.64</v>
       </c>
       <c r="H41" s="9">
         <v>1.54</v>
       </c>
       <c r="I41" s="9">
         <v>1.59</v>
       </c>
       <c r="J41" s="9">
         <v>1.68</v>
       </c>
       <c r="K41" s="9">
         <v>1.6</v>
       </c>
       <c r="L41" s="9">
         <v>1.51</v>
       </c>
       <c r="M41" s="9">
         <v>1.45</v>
       </c>
       <c r="N41" s="9">
         <v>1.34</v>
       </c>
       <c r="O41" s="9">
         <v>-0.28999999999999998</v>
       </c>
       <c r="P41" s="9">
         <v>0.3</v>
       </c>
       <c r="Q41" s="9">
         <v>0.55000000000000004</v>
       </c>
-      <c r="R41" s="28">
+      <c r="R41" s="27">
         <v>0.89</v>
       </c>
       <c r="S41" s="10">
         <v>0.8</v>
       </c>
-      <c r="T41" s="29">
+      <c r="T41" s="28">
         <v>0.73</v>
       </c>
-      <c r="U41" s="29">
+      <c r="U41" s="28">
         <v>0.79</v>
       </c>
-      <c r="V41" s="26">
+      <c r="V41" s="25">
         <v>0.79</v>
       </c>
-      <c r="W41" s="26">
+      <c r="W41" s="25">
         <v>0.81</v>
       </c>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
-      <c r="AA41" s="26">
+      <c r="AA41" s="25">
         <v>0.67</v>
       </c>
-      <c r="AB41" s="26">
+      <c r="AB41" s="25">
         <v>0.59</v>
       </c>
-      <c r="AC41" s="26">
+      <c r="AC41" s="25">
         <v>0.35</v>
       </c>
-      <c r="AD41" s="26">
+      <c r="AD41" s="25">
         <v>1.27</v>
       </c>
-      <c r="AE41" s="26">
+      <c r="AE41" s="25">
         <v>0.01</v>
       </c>
-      <c r="AF41" s="26">
+      <c r="AF41" s="25">
         <v>-0.8</v>
       </c>
-      <c r="AG41" s="26">
+      <c r="AG41" s="25">
         <v>-0.62</v>
       </c>
-      <c r="AH41" s="26">
+      <c r="AH41" s="25">
         <v>-0.56000000000000005</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI41" s="25">
+        <v>-0.45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B42" s="32" t="s">
+      <c r="B42" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="9">
         <v>18.68</v>
       </c>
       <c r="D42" s="9">
         <v>18.78</v>
       </c>
       <c r="E42" s="9">
         <v>17.29</v>
       </c>
       <c r="F42" s="9">
         <v>17.18</v>
       </c>
       <c r="G42" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="H42" s="9">
         <v>16.96</v>
       </c>
       <c r="I42" s="9">
         <v>17.02</v>
       </c>
       <c r="J42" s="9">
         <v>16.690000000000001</v>
       </c>
       <c r="K42" s="9">
         <v>16.68</v>
       </c>
       <c r="L42" s="9">
         <v>16.670000000000002</v>
       </c>
       <c r="M42" s="9">
         <v>16.739999999999998</v>
       </c>
       <c r="N42" s="9">
         <v>16.66</v>
       </c>
       <c r="O42" s="9">
         <v>13.25</v>
       </c>
       <c r="P42" s="9">
         <v>13.92</v>
       </c>
       <c r="Q42" s="9">
         <v>13.85</v>
       </c>
-      <c r="R42" s="28">
+      <c r="R42" s="27">
         <v>13.76</v>
       </c>
       <c r="S42" s="10">
         <v>13.81</v>
       </c>
-      <c r="T42" s="29">
+      <c r="T42" s="28">
         <v>13.93</v>
       </c>
-      <c r="U42" s="29">
+      <c r="U42" s="28">
         <v>14.4</v>
       </c>
-      <c r="V42" s="26">
+      <c r="V42" s="25">
         <v>14.54</v>
       </c>
-      <c r="W42" s="26">
+      <c r="W42" s="25">
         <v>14.68</v>
       </c>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
-      <c r="AA42" s="26">
+      <c r="AA42" s="25">
         <v>14.45</v>
       </c>
-      <c r="AB42" s="26">
+      <c r="AB42" s="25">
         <v>14.26</v>
       </c>
-      <c r="AC42" s="26">
+      <c r="AC42" s="25">
         <v>14.09</v>
       </c>
-      <c r="AD42" s="26">
+      <c r="AD42" s="25">
         <v>12.62</v>
       </c>
-      <c r="AE42" s="26">
+      <c r="AE42" s="25">
         <v>12.19</v>
       </c>
-      <c r="AF42" s="26">
+      <c r="AF42" s="25">
         <v>11.95</v>
       </c>
-      <c r="AG42" s="26">
+      <c r="AG42" s="25">
         <v>11.71</v>
       </c>
-      <c r="AH42" s="26">
+      <c r="AH42" s="25">
         <v>11.59</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI42" s="25">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="B43" s="32" t="s">
+      <c r="B43" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="9">
         <v>19.73</v>
       </c>
       <c r="D43" s="9">
         <v>19.43</v>
       </c>
       <c r="E43" s="9">
         <v>18.75</v>
       </c>
       <c r="F43" s="9">
         <v>18.96</v>
       </c>
       <c r="G43" s="9">
         <v>18.940000000000001</v>
       </c>
       <c r="H43" s="9">
         <v>18.86</v>
       </c>
       <c r="I43" s="9">
         <v>18.91</v>
       </c>
       <c r="J43" s="9">
         <v>18.87</v>
       </c>
       <c r="K43" s="9">
         <v>18.670000000000002</v>
       </c>
       <c r="L43" s="9">
         <v>18.55</v>
       </c>
       <c r="M43" s="9">
         <v>18.62</v>
       </c>
       <c r="N43" s="9">
         <v>18.420000000000002</v>
       </c>
       <c r="O43" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="P43" s="9">
         <v>16.45</v>
       </c>
       <c r="Q43" s="9">
         <v>16.12</v>
       </c>
-      <c r="R43" s="28">
+      <c r="R43" s="27">
         <v>16.04</v>
       </c>
       <c r="S43" s="10">
         <v>15.78</v>
       </c>
-      <c r="T43" s="29">
+      <c r="T43" s="28">
         <v>15.53</v>
       </c>
-      <c r="U43" s="29">
+      <c r="U43" s="28">
         <v>15.86</v>
       </c>
-      <c r="V43" s="26">
+      <c r="V43" s="25">
         <v>15.75</v>
       </c>
-      <c r="W43" s="26">
+      <c r="W43" s="25">
         <v>15.83</v>
       </c>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
-      <c r="AA43" s="26">
+      <c r="AA43" s="25">
         <v>15.87</v>
       </c>
-      <c r="AB43" s="26">
+      <c r="AB43" s="25">
         <v>15.74</v>
       </c>
-      <c r="AC43" s="26">
+      <c r="AC43" s="25">
         <v>15.76</v>
       </c>
-      <c r="AD43" s="26">
+      <c r="AD43" s="25">
         <v>14.74</v>
       </c>
-      <c r="AE43" s="26">
+      <c r="AE43" s="25">
         <v>14.48</v>
       </c>
-      <c r="AF43" s="26">
+      <c r="AF43" s="25">
         <v>14.19</v>
       </c>
-      <c r="AG43" s="26">
+      <c r="AG43" s="25">
         <v>14.02</v>
       </c>
-      <c r="AH43" s="26">
+      <c r="AH43" s="25">
         <v>13.69</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI43" s="25">
+        <v>13.64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="32" t="s">
+      <c r="B44" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="9">
         <v>1.35</v>
       </c>
       <c r="D44" s="9">
         <v>2.02</v>
       </c>
       <c r="E44" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="F44" s="9">
         <v>2.21</v>
       </c>
       <c r="G44" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="H44" s="9">
         <v>2.34</v>
       </c>
       <c r="I44" s="9">
         <v>2.39</v>
       </c>
       <c r="J44" s="9">
         <v>2.54</v>
       </c>
       <c r="K44" s="9">
         <v>2.46</v>
       </c>
       <c r="L44" s="9">
         <v>2.44</v>
       </c>
       <c r="M44" s="9">
         <v>2.29</v>
       </c>
       <c r="N44" s="9">
         <v>2.11</v>
       </c>
       <c r="O44" s="9">
         <v>1.78</v>
       </c>
       <c r="P44" s="9">
         <v>1.8</v>
       </c>
       <c r="Q44" s="9">
         <v>1.62</v>
       </c>
-      <c r="R44" s="28">
+      <c r="R44" s="27">
         <v>1.98</v>
       </c>
       <c r="S44" s="10">
         <v>2.11</v>
       </c>
-      <c r="T44" s="29">
+      <c r="T44" s="28">
         <v>1.97</v>
       </c>
-      <c r="U44" s="29">
+      <c r="U44" s="28">
         <v>1.97</v>
       </c>
-      <c r="V44" s="26">
+      <c r="V44" s="25">
         <v>1.98</v>
       </c>
-      <c r="W44" s="26">
+      <c r="W44" s="25">
         <v>1.99</v>
       </c>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
-      <c r="AA44" s="26">
+      <c r="AA44" s="25">
         <v>1.94</v>
       </c>
-      <c r="AB44" s="26">
+      <c r="AB44" s="25">
         <v>1.68</v>
       </c>
-      <c r="AC44" s="26">
+      <c r="AC44" s="25">
         <v>1.58</v>
       </c>
-      <c r="AD44" s="26">
+      <c r="AD44" s="25">
         <v>0.42</v>
       </c>
-      <c r="AE44" s="26">
+      <c r="AE44" s="25">
         <v>0.84</v>
       </c>
-      <c r="AF44" s="26">
+      <c r="AF44" s="25">
         <v>0.19</v>
       </c>
-      <c r="AG44" s="26">
+      <c r="AG44" s="25">
         <v>0.46</v>
       </c>
-      <c r="AH44" s="26">
+      <c r="AH44" s="25">
         <v>0.44</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI44" s="25">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B45" s="32" t="s">
+      <c r="B45" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="9">
         <v>-2.5099999999999998</v>
       </c>
       <c r="D45" s="9">
         <v>-2.12</v>
       </c>
       <c r="E45" s="9">
         <v>-1.93</v>
       </c>
       <c r="F45" s="9">
         <v>-1.69</v>
       </c>
       <c r="G45" s="9">
         <v>-1.73</v>
       </c>
       <c r="H45" s="9">
         <v>-1.65</v>
       </c>
       <c r="I45" s="9">
         <v>-1.93</v>
       </c>
       <c r="J45" s="9">
         <v>-1.75</v>
       </c>
       <c r="K45" s="9">
         <v>-1.69</v>
       </c>
       <c r="L45" s="9">
         <v>-1.92</v>
       </c>
       <c r="M45" s="9">
         <v>-2.12</v>
       </c>
       <c r="N45" s="9">
         <v>-2.16</v>
       </c>
       <c r="O45" s="9">
         <v>-4.1100000000000003</v>
       </c>
       <c r="P45" s="9">
         <v>-4.05</v>
       </c>
       <c r="Q45" s="9">
         <v>-3.73</v>
       </c>
-      <c r="R45" s="28">
+      <c r="R45" s="27">
         <v>-3.29</v>
       </c>
       <c r="S45" s="10">
         <v>-2.81</v>
       </c>
-      <c r="T45" s="29">
+      <c r="T45" s="28">
         <v>-3.03</v>
       </c>
-      <c r="U45" s="29">
+      <c r="U45" s="28">
         <v>-2.91</v>
       </c>
-      <c r="V45" s="26">
+      <c r="V45" s="25">
         <v>-2.5499999999999998</v>
       </c>
-      <c r="W45" s="26">
+      <c r="W45" s="25">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
-      <c r="AA45" s="26">
+      <c r="AA45" s="25">
         <v>-2.71</v>
       </c>
-      <c r="AB45" s="26">
+      <c r="AB45" s="25">
         <v>-2.82</v>
       </c>
-      <c r="AC45" s="26">
+      <c r="AC45" s="25">
         <v>-2.81</v>
       </c>
-      <c r="AD45" s="26">
+      <c r="AD45" s="25">
         <v>-2.37</v>
       </c>
-      <c r="AE45" s="26">
+      <c r="AE45" s="25">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="AF45" s="26">
+      <c r="AF45" s="25">
         <v>-2.4900000000000002</v>
       </c>
-      <c r="AG45" s="26">
+      <c r="AG45" s="25">
         <v>-2.83</v>
       </c>
-      <c r="AH45" s="26">
+      <c r="AH45" s="25">
         <v>-2.77</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI45" s="25">
+        <v>-2.78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="B46" s="32" t="s">
+      <c r="B46" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="9">
         <v>22.14</v>
       </c>
       <c r="D46" s="9">
         <v>22.06</v>
       </c>
       <c r="E46" s="9">
         <v>21.19</v>
       </c>
       <c r="F46" s="9">
         <v>21.36</v>
       </c>
       <c r="G46" s="9">
         <v>21.49</v>
       </c>
       <c r="H46" s="9">
         <v>21.33</v>
       </c>
       <c r="I46" s="9">
         <v>21.13</v>
       </c>
       <c r="J46" s="9">
         <v>21.3</v>
       </c>
       <c r="K46" s="9">
         <v>21.48</v>
       </c>
       <c r="L46" s="9">
         <v>21.69</v>
       </c>
       <c r="M46" s="9">
         <v>21.59</v>
       </c>
       <c r="N46" s="9">
         <v>21.5</v>
       </c>
       <c r="O46" s="9">
         <v>17.170000000000002</v>
       </c>
       <c r="P46" s="9">
         <v>17.190000000000001</v>
       </c>
       <c r="Q46" s="9">
         <v>16.89</v>
       </c>
-      <c r="R46" s="28">
+      <c r="R46" s="27">
         <v>17.350000000000001</v>
       </c>
       <c r="S46" s="10">
         <v>17.54</v>
       </c>
-      <c r="T46" s="29">
+      <c r="T46" s="28">
         <v>17.760000000000002</v>
       </c>
-      <c r="U46" s="29">
+      <c r="U46" s="28">
         <v>17.98</v>
       </c>
-      <c r="V46" s="26">
+      <c r="V46" s="25">
         <v>17.91</v>
       </c>
-      <c r="W46" s="26">
+      <c r="W46" s="25">
         <v>18.16</v>
       </c>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
-      <c r="AA46" s="26">
+      <c r="AA46" s="25">
         <v>18.149999999999999</v>
       </c>
-      <c r="AB46" s="26">
+      <c r="AB46" s="25">
         <v>18</v>
       </c>
-      <c r="AC46" s="26">
+      <c r="AC46" s="25">
         <v>17.95</v>
       </c>
-      <c r="AD46" s="26">
+      <c r="AD46" s="25">
         <v>17.55</v>
       </c>
-      <c r="AE46" s="26">
+      <c r="AE46" s="25">
         <v>16.059999999999999</v>
       </c>
-      <c r="AF46" s="26">
+      <c r="AF46" s="25">
         <v>16.2</v>
       </c>
-      <c r="AG46" s="26">
+      <c r="AG46" s="25">
         <v>15.85</v>
       </c>
-      <c r="AH46" s="26">
+      <c r="AH46" s="25">
         <v>15.42</v>
       </c>
-    </row>
-    <row r="47" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI46" s="25">
+        <v>15.43</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B47" s="32" t="s">
+      <c r="B47" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="9">
         <v>10.02</v>
       </c>
       <c r="D47" s="9">
         <v>9.2899999999999991</v>
       </c>
       <c r="E47" s="9">
         <v>9.5399999999999991</v>
       </c>
       <c r="F47" s="9">
         <v>10.47</v>
       </c>
       <c r="G47" s="9">
         <v>9.8699999999999992</v>
       </c>
       <c r="H47" s="9">
         <v>9.49</v>
       </c>
       <c r="I47" s="9">
         <v>9.8699999999999992</v>
       </c>
       <c r="J47" s="9">
         <v>9.8000000000000007</v>
       </c>
       <c r="K47" s="9">
         <v>9.67</v>
       </c>
       <c r="L47" s="9">
         <v>9.7799999999999994</v>
       </c>
       <c r="M47" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="N47" s="9">
         <v>9.6</v>
       </c>
       <c r="O47" s="9">
         <v>4.58</v>
       </c>
       <c r="P47" s="9">
         <v>5.91</v>
       </c>
       <c r="Q47" s="9">
         <v>6.97</v>
       </c>
-      <c r="R47" s="28">
+      <c r="R47" s="27">
         <v>7.09</v>
       </c>
       <c r="S47" s="10">
         <v>7.04</v>
       </c>
-      <c r="T47" s="29">
+      <c r="T47" s="28">
         <v>7.14</v>
       </c>
-      <c r="U47" s="29">
+      <c r="U47" s="28">
         <v>7.25</v>
       </c>
-      <c r="V47" s="26">
+      <c r="V47" s="25">
         <v>7.42</v>
       </c>
-      <c r="W47" s="26">
+      <c r="W47" s="25">
         <v>7.45</v>
       </c>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
-      <c r="AA47" s="26">
+      <c r="AA47" s="25">
         <v>7.71</v>
       </c>
-      <c r="AB47" s="26">
+      <c r="AB47" s="25">
         <v>7.47</v>
       </c>
-      <c r="AC47" s="26">
+      <c r="AC47" s="25">
         <v>7.29</v>
       </c>
-      <c r="AD47" s="26">
+      <c r="AD47" s="25">
         <v>8.57</v>
       </c>
-      <c r="AE47" s="26">
+      <c r="AE47" s="25">
         <v>6.53</v>
       </c>
-      <c r="AF47" s="26">
+      <c r="AF47" s="25">
         <v>6.35</v>
       </c>
-      <c r="AG47" s="26">
+      <c r="AG47" s="25">
         <v>6.6</v>
       </c>
-      <c r="AH47" s="26">
+      <c r="AH47" s="25">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="48" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI47" s="25">
+        <v>6.73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="B48" s="32" t="s">
+      <c r="B48" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="9">
         <v>0.15</v>
       </c>
       <c r="D48" s="9">
         <v>0.53</v>
       </c>
       <c r="E48" s="9">
         <v>0.43</v>
       </c>
       <c r="F48" s="9">
         <v>0.91</v>
       </c>
       <c r="G48" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="H48" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="I48" s="9">
         <v>0.9</v>
       </c>
       <c r="J48" s="9">
         <v>0.89</v>
       </c>
       <c r="K48" s="9">
         <v>0.86</v>
       </c>
       <c r="L48" s="9">
         <v>0.78</v>
       </c>
       <c r="M48" s="9">
         <v>0.87</v>
       </c>
       <c r="N48" s="9">
         <v>0.93</v>
       </c>
       <c r="O48" s="9">
         <v>-1.96</v>
       </c>
       <c r="P48" s="9">
         <v>-1.68</v>
       </c>
       <c r="Q48" s="9">
         <v>-1.62</v>
       </c>
-      <c r="R48" s="28">
+      <c r="R48" s="27">
         <v>-1.36</v>
       </c>
       <c r="S48" s="10">
         <v>-1.23</v>
       </c>
-      <c r="T48" s="29">
+      <c r="T48" s="28">
         <v>-1.07</v>
       </c>
-      <c r="U48" s="29">
+      <c r="U48" s="28">
         <v>-0.76</v>
       </c>
-      <c r="V48" s="26">
+      <c r="V48" s="25">
         <v>-0.45</v>
       </c>
-      <c r="W48" s="26">
+      <c r="W48" s="25">
         <v>-0.34</v>
       </c>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
-      <c r="AA48" s="26">
+      <c r="AA48" s="25">
         <v>-0.43</v>
       </c>
-      <c r="AB48" s="26">
+      <c r="AB48" s="25">
         <v>-0.46</v>
       </c>
-      <c r="AC48" s="26">
+      <c r="AC48" s="25">
         <v>-0.64</v>
       </c>
-      <c r="AD48" s="26">
+      <c r="AD48" s="25">
         <v>-0.73</v>
       </c>
-      <c r="AE48" s="26">
+      <c r="AE48" s="25">
         <v>-0.91</v>
       </c>
-      <c r="AF48" s="26">
+      <c r="AF48" s="25">
         <v>-1.67</v>
       </c>
-      <c r="AG48" s="26">
+      <c r="AG48" s="25">
         <v>-1.63</v>
       </c>
-      <c r="AH48" s="26">
+      <c r="AH48" s="25">
         <v>-1.56</v>
       </c>
-    </row>
-    <row r="49" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI48" s="25">
+        <v>-1.57</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="B49" s="32" t="s">
+      <c r="B49" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="9">
         <v>15.78</v>
       </c>
       <c r="D49" s="9">
         <v>15.64</v>
       </c>
       <c r="E49" s="9">
         <v>15.04</v>
       </c>
       <c r="F49" s="9">
         <v>15.52</v>
       </c>
       <c r="G49" s="9">
         <v>15.59</v>
       </c>
       <c r="H49" s="9">
         <v>15.76</v>
       </c>
       <c r="I49" s="9">
         <v>15.85</v>
       </c>
       <c r="J49" s="9">
         <v>15.76</v>
       </c>
       <c r="K49" s="9">
         <v>15.77</v>
       </c>
       <c r="L49" s="9">
         <v>15.62</v>
       </c>
       <c r="M49" s="9">
         <v>15.62</v>
       </c>
       <c r="N49" s="9">
         <v>15.49</v>
       </c>
       <c r="O49" s="9">
         <v>11.45</v>
       </c>
       <c r="P49" s="9">
         <v>12.23</v>
       </c>
       <c r="Q49" s="9">
         <v>11.99</v>
       </c>
-      <c r="R49" s="28">
+      <c r="R49" s="27">
         <v>12.46</v>
       </c>
       <c r="S49" s="10">
         <v>12.67</v>
       </c>
-      <c r="T49" s="29">
+      <c r="T49" s="28">
         <v>12.81</v>
       </c>
-      <c r="U49" s="29">
+      <c r="U49" s="28">
         <v>12.81</v>
       </c>
-      <c r="V49" s="26">
+      <c r="V49" s="25">
         <v>12.89</v>
       </c>
-      <c r="W49" s="26">
+      <c r="W49" s="25">
         <v>13.06</v>
       </c>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
-      <c r="AA49" s="26">
+      <c r="AA49" s="25">
         <v>13.08</v>
       </c>
-      <c r="AB49" s="26">
+      <c r="AB49" s="25">
         <v>12.88</v>
       </c>
-      <c r="AC49" s="26">
+      <c r="AC49" s="25">
         <v>12.81</v>
       </c>
-      <c r="AD49" s="26">
+      <c r="AD49" s="25">
         <v>11.42</v>
       </c>
-      <c r="AE49" s="26">
+      <c r="AE49" s="25">
         <v>11.54</v>
       </c>
-      <c r="AF49" s="26">
+      <c r="AF49" s="25">
         <v>11.58</v>
       </c>
-      <c r="AG49" s="26">
+      <c r="AG49" s="25">
         <v>12.02</v>
       </c>
-      <c r="AH49" s="26">
+      <c r="AH49" s="25">
         <v>11.86</v>
       </c>
-    </row>
-    <row r="50" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI49" s="25">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="B50" s="32" t="s">
+      <c r="B50" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="9">
         <v>9.67</v>
       </c>
       <c r="D50" s="9">
         <v>10.34</v>
       </c>
       <c r="E50" s="9">
         <v>9.83</v>
       </c>
       <c r="F50" s="9">
         <v>10.14</v>
       </c>
       <c r="G50" s="9">
         <v>10.01</v>
       </c>
       <c r="H50" s="9">
         <v>9.99</v>
       </c>
       <c r="I50" s="9">
         <v>10.08</v>
       </c>
       <c r="J50" s="9">
         <v>10.01</v>
       </c>
       <c r="K50" s="9">
         <v>10.02</v>
       </c>
       <c r="L50" s="9">
         <v>9.99</v>
       </c>
       <c r="M50" s="9">
         <v>9.9700000000000006</v>
       </c>
       <c r="N50" s="9">
         <v>9.91</v>
       </c>
       <c r="O50" s="9">
         <v>6.76</v>
       </c>
       <c r="P50" s="9">
         <v>7.89</v>
       </c>
       <c r="Q50" s="9">
         <v>7.72</v>
       </c>
-      <c r="R50" s="28">
+      <c r="R50" s="27">
         <v>8.1199999999999992</v>
       </c>
       <c r="S50" s="10">
         <v>8.18</v>
       </c>
-      <c r="T50" s="29">
+      <c r="T50" s="28">
         <v>8.2899999999999991</v>
       </c>
-      <c r="U50" s="29">
+      <c r="U50" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="V50" s="26">
+      <c r="V50" s="25">
         <v>8.61</v>
       </c>
-      <c r="W50" s="26">
+      <c r="W50" s="25">
         <v>8.74</v>
       </c>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
-      <c r="AA50" s="26">
+      <c r="AA50" s="25">
         <v>8.69</v>
       </c>
-      <c r="AB50" s="26">
+      <c r="AB50" s="25">
         <v>8.49</v>
       </c>
-      <c r="AC50" s="26">
+      <c r="AC50" s="25">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AD50" s="26">
+      <c r="AD50" s="25">
         <v>7.79</v>
       </c>
-      <c r="AE50" s="26">
+      <c r="AE50" s="25">
         <v>7.36</v>
       </c>
-      <c r="AF50" s="26">
+      <c r="AF50" s="25">
         <v>7.53</v>
       </c>
-      <c r="AG50" s="26">
+      <c r="AG50" s="25">
         <v>7.64</v>
       </c>
-      <c r="AH50" s="26">
+      <c r="AH50" s="25">
         <v>7.37</v>
       </c>
-    </row>
-    <row r="51" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI50" s="25">
+        <v>7.42</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="B51" s="32" t="s">
+      <c r="B51" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="9">
         <v>19.91</v>
       </c>
       <c r="D51" s="9">
         <v>20.3</v>
       </c>
       <c r="E51" s="9">
         <v>19.66</v>
       </c>
       <c r="F51" s="9">
         <v>19.940000000000001</v>
       </c>
       <c r="G51" s="9">
         <v>19.829999999999998</v>
       </c>
       <c r="H51" s="9">
         <v>19.54</v>
       </c>
       <c r="I51" s="9">
         <v>19.79</v>
       </c>
       <c r="J51" s="9">
         <v>19.600000000000001</v>
       </c>
       <c r="K51" s="9">
         <v>19.62</v>
       </c>
       <c r="L51" s="9">
         <v>19.71</v>
       </c>
       <c r="M51" s="9">
         <v>19.63</v>
       </c>
       <c r="N51" s="9">
         <v>19.54</v>
       </c>
       <c r="O51" s="9">
         <v>14.61</v>
       </c>
       <c r="P51" s="9">
         <v>16.73</v>
       </c>
       <c r="Q51" s="9">
         <v>16.079999999999998</v>
       </c>
-      <c r="R51" s="28">
+      <c r="R51" s="27">
         <v>16.329999999999998</v>
       </c>
       <c r="S51" s="10">
         <v>16.420000000000002</v>
       </c>
-      <c r="T51" s="29">
+      <c r="T51" s="28">
         <v>16.72</v>
       </c>
-      <c r="U51" s="29">
+      <c r="U51" s="28">
         <v>17</v>
       </c>
-      <c r="V51" s="26">
+      <c r="V51" s="25">
         <v>17.18</v>
       </c>
-      <c r="W51" s="26">
+      <c r="W51" s="25">
         <v>17.45</v>
       </c>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
-      <c r="AA51" s="26">
+      <c r="AA51" s="25">
         <v>17.54</v>
       </c>
-      <c r="AB51" s="26">
+      <c r="AB51" s="25">
         <v>17.350000000000001</v>
       </c>
-      <c r="AC51" s="26">
+      <c r="AC51" s="25">
         <v>17.3</v>
       </c>
-      <c r="AD51" s="26">
+      <c r="AD51" s="25">
         <v>17.22</v>
       </c>
-      <c r="AE51" s="26">
+      <c r="AE51" s="25">
         <v>16.22</v>
       </c>
-      <c r="AF51" s="26">
+      <c r="AF51" s="25">
         <v>15.91</v>
       </c>
-      <c r="AG51" s="26">
+      <c r="AG51" s="25">
         <v>15.74</v>
       </c>
-      <c r="AH51" s="26">
+      <c r="AH51" s="25">
         <v>15.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B52" s="70" t="s">
+      <c r="AI51" s="25">
+        <v>15.47</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="62" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="70"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="62"/>
+      <c r="D52" s="62"/>
+      <c r="E52" s="62"/>
+      <c r="F52" s="62"/>
+      <c r="G52" s="62"/>
+      <c r="H52" s="62"/>
+      <c r="I52" s="62"/>
+      <c r="J52" s="62"/>
+      <c r="K52" s="62"/>
+      <c r="L52" s="62"/>
+      <c r="M52" s="62"/>
+      <c r="N52" s="62"/>
+      <c r="O52" s="62"/>
+      <c r="P52" s="62"/>
+      <c r="Q52" s="62"/>
+      <c r="R52" s="62"/>
+      <c r="S52" s="62"/>
+      <c r="T52" s="62"/>
+      <c r="U52" s="62"/>
+      <c r="V52" s="62"/>
+      <c r="W52" s="62"/>
+      <c r="X52" s="62"/>
+      <c r="Y52" s="62"/>
+      <c r="Z52" s="62"/>
+      <c r="AA52" s="62"/>
+      <c r="AB52" s="62"/>
+      <c r="AC52" s="62"/>
+      <c r="AD52" s="62"/>
+      <c r="AE52" s="59"/>
+      <c r="AF52" s="59"/>
+      <c r="AG52" s="59"/>
+      <c r="AH52" s="59"/>
+      <c r="AI52" s="59"/>
+    </row>
+    <row r="53" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="14">
         <v>100000000</v>
       </c>
-      <c r="B53" s="30" t="s">
+      <c r="B53" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="9">
         <v>13.5</v>
       </c>
       <c r="D53" s="9">
         <v>13.57</v>
       </c>
       <c r="E53" s="9">
         <v>12.96</v>
       </c>
       <c r="F53" s="9">
         <v>13.14</v>
       </c>
       <c r="G53" s="9">
         <v>13.15</v>
       </c>
       <c r="H53" s="9">
         <v>13.01</v>
       </c>
       <c r="I53" s="9">
         <v>13.16</v>
       </c>
       <c r="J53" s="9">
         <v>13.08</v>
       </c>
       <c r="K53" s="9">
         <v>13.11</v>
       </c>
       <c r="L53" s="9">
         <v>13.02</v>
       </c>
       <c r="M53" s="9">
         <v>12.99</v>
       </c>
       <c r="N53" s="9">
         <v>12.88</v>
       </c>
       <c r="O53" s="9">
         <v>9.39</v>
       </c>
       <c r="P53" s="9">
         <v>10.210000000000001</v>
       </c>
       <c r="Q53" s="9">
         <v>10.37</v>
       </c>
-      <c r="R53" s="28">
+      <c r="R53" s="27">
         <v>10.64</v>
       </c>
       <c r="S53" s="10">
         <v>10.54</v>
       </c>
-      <c r="T53" s="25">
+      <c r="T53" s="24">
         <v>10.53</v>
       </c>
-      <c r="U53" s="25">
+      <c r="U53" s="24">
         <v>10.68</v>
       </c>
-      <c r="V53" s="26">
+      <c r="V53" s="25">
         <v>10.63</v>
       </c>
-      <c r="W53" s="26">
+      <c r="W53" s="25">
         <v>10.8</v>
       </c>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
-      <c r="AA53" s="26">
+      <c r="AA53" s="25">
         <v>10.79</v>
       </c>
-      <c r="AB53" s="26">
+      <c r="AB53" s="25">
         <v>10.57</v>
       </c>
-      <c r="AC53" s="26">
+      <c r="AC53" s="25">
         <v>10.44</v>
       </c>
-      <c r="AD53" s="26">
+      <c r="AD53" s="25">
         <v>9.82</v>
       </c>
-      <c r="AE53" s="26">
+      <c r="AE53" s="25">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AF53" s="26">
+      <c r="AF53" s="25">
         <v>9.2100000000000009</v>
       </c>
-      <c r="AG53" s="26">
+      <c r="AG53" s="25">
         <v>9.14</v>
       </c>
-      <c r="AH53" s="26">
+      <c r="AH53" s="25">
         <v>8.92</v>
       </c>
-    </row>
-    <row r="54" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI53" s="25">
+        <v>9.0299999999999994</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="B54" s="31" t="s">
+      <c r="B54" s="30" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="9">
         <v>3.31</v>
       </c>
       <c r="D54" s="9">
         <v>4.3600000000000003</v>
       </c>
       <c r="E54" s="9">
         <v>4.3600000000000003</v>
       </c>
       <c r="F54" s="9">
         <v>5.01</v>
       </c>
       <c r="G54" s="9">
         <v>5.13</v>
       </c>
       <c r="H54" s="9">
         <v>5.17</v>
       </c>
       <c r="I54" s="9">
         <v>5.18</v>
       </c>
       <c r="J54" s="9">
         <v>5.24</v>
       </c>
       <c r="K54" s="9">
         <v>5.19</v>
       </c>
       <c r="L54" s="9">
         <v>5.26</v>
       </c>
       <c r="M54" s="9">
         <v>5.23</v>
       </c>
       <c r="N54" s="9">
         <v>5.17</v>
       </c>
       <c r="O54" s="9">
         <v>3.09</v>
       </c>
       <c r="P54" s="9">
         <v>3.2</v>
       </c>
       <c r="Q54" s="9">
         <v>3.5</v>
       </c>
-      <c r="R54" s="28">
+      <c r="R54" s="27">
         <v>3.11</v>
       </c>
       <c r="S54" s="10">
         <v>3.41</v>
       </c>
-      <c r="T54" s="25">
+      <c r="T54" s="24">
         <v>3.52</v>
       </c>
-      <c r="U54" s="25">
+      <c r="U54" s="24">
         <v>3.61</v>
       </c>
-      <c r="V54" s="26">
+      <c r="V54" s="25">
         <v>3.59</v>
       </c>
-      <c r="W54" s="26">
+      <c r="W54" s="25">
         <v>3.65</v>
       </c>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
-      <c r="AA54" s="26">
+      <c r="AA54" s="25">
         <v>3.61</v>
       </c>
-      <c r="AB54" s="26">
+      <c r="AB54" s="25">
         <v>3.48</v>
       </c>
-      <c r="AC54" s="26">
+      <c r="AC54" s="25">
         <v>3.14</v>
       </c>
-      <c r="AD54" s="26">
+      <c r="AD54" s="25">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AE54" s="26">
+      <c r="AE54" s="25">
         <v>3.36</v>
       </c>
-      <c r="AF54" s="26">
+      <c r="AF54" s="25">
         <v>2.69</v>
       </c>
-      <c r="AG54" s="26">
+      <c r="AG54" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AH54" s="26">
+      <c r="AH54" s="25">
         <v>2.15</v>
       </c>
-    </row>
-    <row r="55" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI54" s="25">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="B55" s="32" t="s">
+      <c r="B55" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C55" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="D55" s="9">
         <v>2.08</v>
       </c>
       <c r="E55" s="9">
         <v>2.95</v>
       </c>
       <c r="F55" s="9">
         <v>3</v>
       </c>
       <c r="G55" s="9">
         <v>3.15</v>
       </c>
       <c r="H55" s="9">
         <v>2.99</v>
       </c>
       <c r="I55" s="9">
         <v>3.12</v>
       </c>
       <c r="J55" s="9">
         <v>3.29</v>
       </c>
       <c r="K55" s="9">
         <v>3.13</v>
       </c>
       <c r="L55" s="9">
         <v>3.07</v>
       </c>
       <c r="M55" s="9">
         <v>3.01</v>
       </c>
       <c r="N55" s="9">
         <v>2.9</v>
       </c>
       <c r="O55" s="9">
         <v>0.88</v>
       </c>
       <c r="P55" s="9">
         <v>1.67</v>
       </c>
       <c r="Q55" s="9">
         <v>1.04</v>
       </c>
-      <c r="R55" s="28">
+      <c r="R55" s="27">
         <v>1.08</v>
       </c>
       <c r="S55" s="10">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T55" s="25">
+      <c r="T55" s="24">
         <v>1.41</v>
       </c>
-      <c r="U55" s="25">
+      <c r="U55" s="24">
         <v>1.46</v>
       </c>
-      <c r="V55" s="26">
+      <c r="V55" s="25">
         <v>1.75</v>
       </c>
-      <c r="W55" s="26">
+      <c r="W55" s="25">
         <v>1.81</v>
       </c>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
-      <c r="AA55" s="26">
+      <c r="AA55" s="25">
         <v>1.69</v>
       </c>
-      <c r="AB55" s="26">
+      <c r="AB55" s="25">
         <v>1.6</v>
       </c>
-      <c r="AC55" s="26">
+      <c r="AC55" s="25">
         <v>1.55</v>
       </c>
-      <c r="AD55" s="26">
+      <c r="AD55" s="25">
         <v>1.06</v>
       </c>
-      <c r="AE55" s="26">
+      <c r="AE55" s="25">
         <v>0.82</v>
       </c>
-      <c r="AF55" s="26">
+      <c r="AF55" s="25">
         <v>0.73</v>
       </c>
-      <c r="AG55" s="26">
+      <c r="AG55" s="25">
         <v>1.06</v>
       </c>
-      <c r="AH55" s="26">
+      <c r="AH55" s="25">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="56" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI55" s="25">
+        <v>1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B56" s="32" t="s">
+      <c r="B56" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C56" s="9">
         <v>11.97</v>
       </c>
       <c r="D56" s="9">
         <v>13.47</v>
       </c>
       <c r="E56" s="9">
         <v>13.04</v>
       </c>
       <c r="F56" s="9">
         <v>12.71</v>
       </c>
       <c r="G56" s="9">
         <v>12.89</v>
       </c>
       <c r="H56" s="9">
         <v>12.66</v>
       </c>
       <c r="I56" s="9">
         <v>12.77</v>
       </c>
       <c r="J56" s="9">
         <v>12.58</v>
       </c>
       <c r="K56" s="9">
         <v>12.53</v>
       </c>
       <c r="L56" s="9">
         <v>12.42</v>
       </c>
       <c r="M56" s="9">
         <v>12.39</v>
       </c>
       <c r="N56" s="9">
         <v>12.33</v>
       </c>
       <c r="O56" s="9">
         <v>8.9700000000000006</v>
       </c>
       <c r="P56" s="9">
         <v>10.029999999999999</v>
       </c>
       <c r="Q56" s="9">
         <v>9.7200000000000006</v>
       </c>
-      <c r="R56" s="28">
+      <c r="R56" s="27">
         <v>9.8699999999999992</v>
       </c>
       <c r="S56" s="10">
         <v>9.7100000000000009</v>
       </c>
-      <c r="T56" s="25">
+      <c r="T56" s="24">
         <v>9.89</v>
       </c>
-      <c r="U56" s="25">
+      <c r="U56" s="24">
         <v>9.9700000000000006</v>
       </c>
-      <c r="V56" s="26">
+      <c r="V56" s="25">
         <v>9.7100000000000009</v>
       </c>
-      <c r="W56" s="26">
+      <c r="W56" s="25">
         <v>9.91</v>
       </c>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
-      <c r="AA56" s="26">
+      <c r="AA56" s="25">
         <v>9.7100000000000009</v>
       </c>
-      <c r="AB56" s="26">
+      <c r="AB56" s="25">
         <v>9.66</v>
       </c>
-      <c r="AC56" s="26">
+      <c r="AC56" s="25">
         <v>9.59</v>
       </c>
-      <c r="AD56" s="26">
+      <c r="AD56" s="25">
         <v>9.7200000000000006</v>
       </c>
-      <c r="AE56" s="26">
+      <c r="AE56" s="25">
         <v>9.24</v>
       </c>
-      <c r="AF56" s="26">
+      <c r="AF56" s="25">
         <v>8.39</v>
       </c>
-      <c r="AG56" s="26">
+      <c r="AG56" s="25">
         <v>8.2200000000000006</v>
       </c>
-      <c r="AH56" s="26">
+      <c r="AH56" s="25">
         <v>8.18</v>
       </c>
-    </row>
-    <row r="57" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI56" s="25">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B57" s="32" t="s">
+      <c r="B57" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="9">
         <v>16.100000000000001</v>
       </c>
       <c r="D57" s="9">
         <v>16.52</v>
       </c>
       <c r="E57" s="9">
         <v>15.77</v>
       </c>
       <c r="F57" s="9">
         <v>15.64</v>
       </c>
       <c r="G57" s="9">
         <v>15.65</v>
       </c>
       <c r="H57" s="9">
         <v>15.52</v>
       </c>
       <c r="I57" s="9">
         <v>15.63</v>
       </c>
       <c r="J57" s="9">
         <v>15.55</v>
       </c>
       <c r="K57" s="9">
         <v>15.42</v>
       </c>
       <c r="L57" s="9">
         <v>15.18</v>
       </c>
       <c r="M57" s="9">
         <v>15.18</v>
       </c>
       <c r="N57" s="9">
         <v>14.97</v>
       </c>
       <c r="O57" s="9">
         <v>11.28</v>
       </c>
       <c r="P57" s="9">
         <v>11.99</v>
       </c>
       <c r="Q57" s="9">
         <v>12.11</v>
       </c>
-      <c r="R57" s="28">
+      <c r="R57" s="27">
         <v>12.54</v>
       </c>
       <c r="S57" s="10">
         <v>12.42</v>
       </c>
-      <c r="T57" s="25">
+      <c r="T57" s="24">
         <v>12.5</v>
       </c>
-      <c r="U57" s="25">
+      <c r="U57" s="24">
         <v>12.74</v>
       </c>
-      <c r="V57" s="26">
+      <c r="V57" s="25">
         <v>12.69</v>
       </c>
-      <c r="W57" s="26">
+      <c r="W57" s="25">
         <v>12.81</v>
       </c>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
-      <c r="AA57" s="26">
+      <c r="AA57" s="25">
         <v>12.74</v>
       </c>
-      <c r="AB57" s="26">
+      <c r="AB57" s="25">
         <v>12.45</v>
       </c>
-      <c r="AC57" s="26">
+      <c r="AC57" s="25">
         <v>12.39</v>
       </c>
-      <c r="AD57" s="26">
+      <c r="AD57" s="25">
         <v>10.99</v>
       </c>
-      <c r="AE57" s="26">
+      <c r="AE57" s="25">
         <v>10.33</v>
       </c>
-      <c r="AF57" s="26">
+      <c r="AF57" s="25">
         <v>10.77</v>
       </c>
-      <c r="AG57" s="26">
+      <c r="AG57" s="25">
         <v>10.89</v>
       </c>
-      <c r="AH57" s="26">
+      <c r="AH57" s="25">
         <v>10.73</v>
       </c>
-    </row>
-    <row r="58" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI57" s="25">
+        <v>11.04</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B58" s="32" t="s">
+      <c r="B58" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C58" s="9">
         <v>18</v>
       </c>
       <c r="D58" s="9">
         <v>18.12</v>
       </c>
       <c r="E58" s="9">
         <v>17.670000000000002</v>
       </c>
       <c r="F58" s="9">
         <v>18.09</v>
       </c>
       <c r="G58" s="9">
         <v>17.46</v>
       </c>
       <c r="H58" s="9">
         <v>17.14</v>
       </c>
       <c r="I58" s="9">
         <v>17.190000000000001</v>
       </c>
       <c r="J58" s="9">
         <v>17.18</v>
       </c>
       <c r="K58" s="9">
         <v>17.3</v>
       </c>
       <c r="L58" s="9">
         <v>17.27</v>
       </c>
       <c r="M58" s="9">
         <v>17.190000000000001</v>
       </c>
       <c r="N58" s="9">
         <v>17.05</v>
       </c>
       <c r="O58" s="9">
         <v>13.82</v>
       </c>
       <c r="P58" s="9">
         <v>14.47</v>
       </c>
       <c r="Q58" s="9">
         <v>14.74</v>
       </c>
-      <c r="R58" s="28">
+      <c r="R58" s="27">
         <v>14.88</v>
       </c>
       <c r="S58" s="10">
         <v>14.56</v>
       </c>
-      <c r="T58" s="25">
+      <c r="T58" s="24">
         <v>14.48</v>
       </c>
-      <c r="U58" s="25">
+      <c r="U58" s="24">
         <v>14.54</v>
       </c>
-      <c r="V58" s="26">
+      <c r="V58" s="25">
         <v>14.43</v>
       </c>
-      <c r="W58" s="26">
+      <c r="W58" s="25">
         <v>14.63</v>
       </c>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
-      <c r="AA58" s="26">
+      <c r="AA58" s="25">
         <v>14.67</v>
       </c>
-      <c r="AB58" s="26">
+      <c r="AB58" s="25">
         <v>14.7</v>
       </c>
-      <c r="AC58" s="26">
+      <c r="AC58" s="25">
         <v>14.7</v>
       </c>
-      <c r="AD58" s="26">
+      <c r="AD58" s="25">
         <v>15.15</v>
       </c>
-      <c r="AE58" s="26">
+      <c r="AE58" s="25">
         <v>14.6</v>
       </c>
-      <c r="AF58" s="26">
+      <c r="AF58" s="25">
         <v>14.09</v>
       </c>
-      <c r="AG58" s="26">
+      <c r="AG58" s="25">
         <v>13.42</v>
       </c>
-      <c r="AH58" s="26">
+      <c r="AH58" s="25">
         <v>12.93</v>
       </c>
-    </row>
-    <row r="59" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI58" s="25">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B59" s="32" t="s">
+      <c r="B59" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="9">
         <v>8.52</v>
       </c>
       <c r="D59" s="9">
         <v>9.01</v>
       </c>
       <c r="E59" s="9">
         <v>8.4499999999999993</v>
       </c>
       <c r="F59" s="9">
         <v>8.68</v>
       </c>
       <c r="G59" s="9">
         <v>8.44</v>
       </c>
       <c r="H59" s="9">
         <v>8.4499999999999993</v>
       </c>
       <c r="I59" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="J59" s="9">
         <v>8.1</v>
       </c>
       <c r="K59" s="9">
         <v>8.06</v>
       </c>
       <c r="L59" s="9">
         <v>7.88</v>
       </c>
       <c r="M59" s="9">
         <v>7.71</v>
       </c>
       <c r="N59" s="9">
         <v>7.71</v>
       </c>
       <c r="O59" s="9">
         <v>5.86</v>
       </c>
       <c r="P59" s="9">
         <v>5.98</v>
       </c>
       <c r="Q59" s="9">
         <v>6.08</v>
       </c>
-      <c r="R59" s="28">
+      <c r="R59" s="27">
         <v>5.87</v>
       </c>
       <c r="S59" s="10">
         <v>5.96</v>
       </c>
-      <c r="T59" s="25">
+      <c r="T59" s="24">
         <v>5.65</v>
       </c>
-      <c r="U59" s="25">
+      <c r="U59" s="24">
         <v>5.72</v>
       </c>
-      <c r="V59" s="26">
+      <c r="V59" s="25">
         <v>5.78</v>
       </c>
-      <c r="W59" s="26">
+      <c r="W59" s="25">
         <v>5.99</v>
       </c>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
-      <c r="AA59" s="26">
+      <c r="AA59" s="25">
         <v>6.1</v>
       </c>
-      <c r="AB59" s="26">
+      <c r="AB59" s="25">
         <v>5.95</v>
       </c>
-      <c r="AC59" s="26">
+      <c r="AC59" s="25">
         <v>5.85</v>
       </c>
-      <c r="AD59" s="26">
+      <c r="AD59" s="25">
         <v>5.4</v>
       </c>
-      <c r="AE59" s="26">
+      <c r="AE59" s="25">
         <v>5.71</v>
       </c>
-      <c r="AF59" s="26">
+      <c r="AF59" s="25">
         <v>4.55</v>
       </c>
-      <c r="AG59" s="26">
+      <c r="AG59" s="25">
         <v>4.47</v>
       </c>
-      <c r="AH59" s="26">
+      <c r="AH59" s="25">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="60" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI59" s="25">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B60" s="32" t="s">
+      <c r="B60" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="9">
         <v>15.98</v>
       </c>
       <c r="D60" s="9">
         <v>15.4</v>
       </c>
       <c r="E60" s="9">
         <v>14.87</v>
       </c>
       <c r="F60" s="9">
         <v>14.88</v>
       </c>
       <c r="G60" s="9">
         <v>14.96</v>
       </c>
       <c r="H60" s="9">
         <v>14.83</v>
       </c>
       <c r="I60" s="9">
         <v>15.06</v>
       </c>
       <c r="J60" s="9">
         <v>14.91</v>
       </c>
       <c r="K60" s="9">
         <v>15.06</v>
       </c>
       <c r="L60" s="9">
         <v>14.94</v>
       </c>
       <c r="M60" s="9">
         <v>14.86</v>
       </c>
       <c r="N60" s="9">
         <v>14.78</v>
       </c>
       <c r="O60" s="9">
         <v>9.43</v>
       </c>
       <c r="P60" s="9">
         <v>11.4</v>
       </c>
       <c r="Q60" s="9">
         <v>11.32</v>
       </c>
-      <c r="R60" s="28">
+      <c r="R60" s="27">
         <v>11.47</v>
       </c>
       <c r="S60" s="10">
         <v>11.51</v>
       </c>
-      <c r="T60" s="25">
+      <c r="T60" s="24">
         <v>11.74</v>
       </c>
-      <c r="U60" s="25">
+      <c r="U60" s="24">
         <v>11.78</v>
       </c>
-      <c r="V60" s="26">
+      <c r="V60" s="25">
         <v>11.65</v>
       </c>
-      <c r="W60" s="26">
+      <c r="W60" s="25">
         <v>12.01</v>
       </c>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
-      <c r="AA60" s="26">
+      <c r="AA60" s="25">
         <v>12.05</v>
       </c>
-      <c r="AB60" s="26">
+      <c r="AB60" s="25">
         <v>11.9</v>
       </c>
-      <c r="AC60" s="26">
+      <c r="AC60" s="25">
         <v>11.61</v>
       </c>
-      <c r="AD60" s="26">
+      <c r="AD60" s="25">
         <v>12.03</v>
       </c>
-      <c r="AE60" s="26">
+      <c r="AE60" s="25">
         <v>11.57</v>
       </c>
-      <c r="AF60" s="26">
+      <c r="AF60" s="25">
         <v>11.57</v>
       </c>
-      <c r="AG60" s="26">
+      <c r="AG60" s="25">
         <v>11.33</v>
       </c>
-      <c r="AH60" s="26">
+      <c r="AH60" s="25">
         <v>11.07</v>
       </c>
-    </row>
-    <row r="61" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI60" s="25">
+        <v>11.32</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B61" s="32" t="s">
+      <c r="B61" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C61" s="9">
         <v>10.74</v>
       </c>
       <c r="D61" s="9">
         <v>11.78</v>
       </c>
       <c r="E61" s="9">
         <v>11.41</v>
       </c>
       <c r="F61" s="9">
         <v>11.43</v>
       </c>
       <c r="G61" s="9">
         <v>11.31</v>
       </c>
       <c r="H61" s="9">
         <v>11.27</v>
       </c>
       <c r="I61" s="9">
         <v>11.2</v>
       </c>
       <c r="J61" s="9">
         <v>11.09</v>
       </c>
       <c r="K61" s="9">
         <v>11.24</v>
       </c>
       <c r="L61" s="9">
         <v>10.9</v>
       </c>
       <c r="M61" s="9">
         <v>10.85</v>
       </c>
       <c r="N61" s="9">
         <v>10.72</v>
       </c>
       <c r="O61" s="9">
         <v>6.55</v>
       </c>
       <c r="P61" s="9">
         <v>7.65</v>
       </c>
       <c r="Q61" s="9">
         <v>7.59</v>
       </c>
-      <c r="R61" s="28">
+      <c r="R61" s="27">
         <v>7.81</v>
       </c>
       <c r="S61" s="10">
         <v>7.75</v>
       </c>
-      <c r="T61" s="25">
+      <c r="T61" s="24">
         <v>7.51</v>
       </c>
-      <c r="U61" s="25">
+      <c r="U61" s="24">
         <v>8.02</v>
       </c>
-      <c r="V61" s="26">
+      <c r="V61" s="25">
         <v>7.91</v>
       </c>
-      <c r="W61" s="26">
+      <c r="W61" s="25">
         <v>8.0399999999999991</v>
       </c>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
-      <c r="AA61" s="26">
+      <c r="AA61" s="25">
         <v>8.14</v>
       </c>
-      <c r="AB61" s="26">
+      <c r="AB61" s="25">
         <v>7.89</v>
       </c>
-      <c r="AC61" s="26">
+      <c r="AC61" s="25">
         <v>7.84</v>
       </c>
-      <c r="AD61" s="26">
+      <c r="AD61" s="25">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AE61" s="26">
+      <c r="AE61" s="25">
         <v>8.19</v>
       </c>
-      <c r="AF61" s="26">
+      <c r="AF61" s="25">
         <v>7.38</v>
       </c>
-      <c r="AG61" s="26">
+      <c r="AG61" s="25">
         <v>7.19</v>
       </c>
-      <c r="AH61" s="26">
+      <c r="AH61" s="25">
         <v>7.09</v>
       </c>
-    </row>
-    <row r="62" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI61" s="25">
+        <v>7.14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B62" s="32" t="s">
+      <c r="B62" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C62" s="9">
         <v>5.15</v>
       </c>
       <c r="D62" s="9">
         <v>5.63</v>
       </c>
       <c r="E62" s="9">
         <v>6.3</v>
       </c>
       <c r="F62" s="9">
         <v>6.36</v>
       </c>
       <c r="G62" s="9">
         <v>6.33</v>
       </c>
       <c r="H62" s="9">
         <v>6.54</v>
       </c>
       <c r="I62" s="9">
         <v>6.69</v>
       </c>
       <c r="J62" s="9">
         <v>6.62</v>
       </c>
       <c r="K62" s="9">
         <v>6.66</v>
       </c>
       <c r="L62" s="9">
         <v>6.41</v>
       </c>
       <c r="M62" s="9">
         <v>6.37</v>
       </c>
       <c r="N62" s="9">
         <v>6.2</v>
       </c>
       <c r="O62" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="P62" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="Q62" s="9">
         <v>2.93</v>
       </c>
-      <c r="R62" s="28">
+      <c r="R62" s="27">
         <v>3.64</v>
       </c>
       <c r="S62" s="10">
         <v>3.96</v>
       </c>
-      <c r="T62" s="25">
+      <c r="T62" s="24">
         <v>4.07</v>
       </c>
-      <c r="U62" s="25">
+      <c r="U62" s="24">
         <v>4.26</v>
       </c>
-      <c r="V62" s="26">
+      <c r="V62" s="25">
         <v>4.4000000000000004</v>
       </c>
-      <c r="W62" s="26">
+      <c r="W62" s="25">
         <v>4.58</v>
       </c>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
-      <c r="AA62" s="26">
+      <c r="AA62" s="25">
         <v>4.41</v>
       </c>
-      <c r="AB62" s="26">
+      <c r="AB62" s="25">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AC62" s="26">
+      <c r="AC62" s="25">
         <v>4.09</v>
       </c>
-      <c r="AD62" s="26">
+      <c r="AD62" s="25">
         <v>3.86</v>
       </c>
-      <c r="AE62" s="26">
+      <c r="AE62" s="25">
         <v>3.76</v>
       </c>
-      <c r="AF62" s="26">
+      <c r="AF62" s="25">
         <v>3.29</v>
       </c>
-      <c r="AG62" s="26">
+      <c r="AG62" s="25">
         <v>3.16</v>
       </c>
-      <c r="AH62" s="26">
+      <c r="AH62" s="25">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="63" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI62" s="25">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="63" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B63" s="32" t="s">
+      <c r="B63" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="9">
         <v>0.27</v>
       </c>
       <c r="D63" s="9">
         <v>0.32</v>
       </c>
       <c r="E63" s="9">
         <v>-0.45</v>
       </c>
       <c r="F63" s="9">
         <v>0.11</v>
       </c>
       <c r="G63" s="9">
         <v>0.13</v>
       </c>
       <c r="H63" s="9">
         <v>0.22</v>
       </c>
       <c r="I63" s="9">
         <v>0.44</v>
       </c>
       <c r="J63" s="9">
         <v>0.39</v>
       </c>
       <c r="K63" s="9">
         <v>0.4</v>
       </c>
       <c r="L63" s="9">
         <v>0.28999999999999998</v>
       </c>
       <c r="M63" s="9">
         <v>0.13</v>
       </c>
       <c r="N63" s="9">
         <v>0.14000000000000001</v>
       </c>
       <c r="O63" s="9">
         <v>-0.59</v>
       </c>
       <c r="P63" s="9">
         <v>-1.1299999999999999</v>
       </c>
       <c r="Q63" s="9">
         <v>-0.16</v>
       </c>
-      <c r="R63" s="28">
+      <c r="R63" s="27">
         <v>-0.02</v>
       </c>
       <c r="S63" s="10">
         <v>-0.02</v>
       </c>
-      <c r="T63" s="25">
+      <c r="T63" s="24">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="U63" s="25">
+      <c r="U63" s="24">
         <v>-0.67</v>
       </c>
-      <c r="V63" s="26">
+      <c r="V63" s="25">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="W63" s="26">
+      <c r="W63" s="25">
         <v>-0.55000000000000004</v>
       </c>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
-      <c r="AA63" s="26">
+      <c r="AA63" s="25">
         <v>-0.51</v>
       </c>
-      <c r="AB63" s="26">
+      <c r="AB63" s="25">
         <v>-0.62</v>
       </c>
-      <c r="AC63" s="26">
+      <c r="AC63" s="25">
         <v>-0.68</v>
       </c>
-      <c r="AD63" s="26">
+      <c r="AD63" s="25">
         <v>-1.04</v>
       </c>
-      <c r="AE63" s="26">
+      <c r="AE63" s="25">
         <v>-2.04</v>
       </c>
-      <c r="AF63" s="26">
+      <c r="AF63" s="25">
         <v>-1.64</v>
       </c>
-      <c r="AG63" s="26">
+      <c r="AG63" s="25">
         <v>-2.33</v>
       </c>
-      <c r="AH63" s="26">
+      <c r="AH63" s="25">
         <v>-2.0699999999999998</v>
       </c>
-    </row>
-    <row r="64" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI63" s="25">
+        <v>-1.92</v>
+      </c>
+    </row>
+    <row r="64" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="B64" s="32" t="s">
+      <c r="B64" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C64" s="9">
         <v>20.53</v>
       </c>
       <c r="D64" s="9">
         <v>19.010000000000002</v>
       </c>
       <c r="E64" s="9">
         <v>17.62</v>
       </c>
       <c r="F64" s="9">
         <v>17.649999999999999</v>
       </c>
       <c r="G64" s="9">
         <v>17.489999999999998</v>
       </c>
       <c r="H64" s="9">
         <v>17.23</v>
       </c>
       <c r="I64" s="9">
         <v>17.39</v>
       </c>
       <c r="J64" s="9">
         <v>17.25</v>
       </c>
       <c r="K64" s="9">
         <v>17.22</v>
       </c>
       <c r="L64" s="9">
         <v>17.22</v>
       </c>
       <c r="M64" s="9">
         <v>17.149999999999999</v>
       </c>
       <c r="N64" s="9">
         <v>17.14</v>
       </c>
       <c r="O64" s="9">
         <v>12.3</v>
       </c>
       <c r="P64" s="9">
         <v>14.59</v>
       </c>
       <c r="Q64" s="9">
         <v>14.07</v>
       </c>
-      <c r="R64" s="28">
+      <c r="R64" s="27">
         <v>14.33</v>
       </c>
       <c r="S64" s="10">
         <v>13.8</v>
       </c>
-      <c r="T64" s="25">
+      <c r="T64" s="24">
         <v>13.84</v>
       </c>
-      <c r="U64" s="25">
+      <c r="U64" s="24">
         <v>14.16</v>
       </c>
-      <c r="V64" s="26">
+      <c r="V64" s="25">
         <v>14.11</v>
       </c>
-      <c r="W64" s="26">
+      <c r="W64" s="25">
         <v>14.29</v>
       </c>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
-      <c r="AA64" s="26">
+      <c r="AA64" s="25">
         <v>14.44</v>
       </c>
-      <c r="AB64" s="26">
+      <c r="AB64" s="25">
         <v>14.2</v>
       </c>
-      <c r="AC64" s="26">
+      <c r="AC64" s="25">
         <v>14.06</v>
       </c>
-      <c r="AD64" s="26">
+      <c r="AD64" s="25">
         <v>12.08</v>
       </c>
-      <c r="AE64" s="26">
+      <c r="AE64" s="25">
         <v>11.75</v>
       </c>
-      <c r="AF64" s="26">
+      <c r="AF64" s="25">
         <v>11.49</v>
       </c>
-      <c r="AG64" s="26">
+      <c r="AG64" s="25">
         <v>11.83</v>
       </c>
-      <c r="AH64" s="26">
+      <c r="AH64" s="25">
         <v>11.67</v>
       </c>
-    </row>
-    <row r="65" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI64" s="25">
+        <v>11.84</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B65" s="32" t="s">
+      <c r="B65" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C65" s="9">
         <v>22.29</v>
       </c>
       <c r="D65" s="9">
         <v>22.64</v>
       </c>
       <c r="E65" s="9">
         <v>21.78</v>
       </c>
       <c r="F65" s="9">
         <v>21.8</v>
       </c>
       <c r="G65" s="9">
         <v>21.73</v>
       </c>
       <c r="H65" s="9">
         <v>21.4</v>
       </c>
       <c r="I65" s="9">
         <v>21.79</v>
       </c>
       <c r="J65" s="9">
         <v>21.64</v>
       </c>
       <c r="K65" s="9">
         <v>21.73</v>
       </c>
       <c r="L65" s="9">
         <v>21.48</v>
       </c>
       <c r="M65" s="9">
         <v>21.41</v>
       </c>
       <c r="N65" s="9">
         <v>21.37</v>
       </c>
       <c r="O65" s="9">
         <v>17.88</v>
       </c>
       <c r="P65" s="9">
         <v>18.21</v>
       </c>
       <c r="Q65" s="9">
         <v>18.63</v>
       </c>
-      <c r="R65" s="28">
+      <c r="R65" s="27">
         <v>18.73</v>
       </c>
       <c r="S65" s="10">
         <v>18.45</v>
       </c>
-      <c r="T65" s="25">
+      <c r="T65" s="24">
         <v>18.11</v>
       </c>
-      <c r="U65" s="25">
+      <c r="U65" s="24">
         <v>18.18</v>
       </c>
-      <c r="V65" s="26">
+      <c r="V65" s="25">
         <v>17.95</v>
       </c>
-      <c r="W65" s="26">
+      <c r="W65" s="25">
         <v>18.34</v>
       </c>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
-      <c r="AA65" s="26">
+      <c r="AA65" s="25">
         <v>18.23</v>
       </c>
-      <c r="AB65" s="26">
+      <c r="AB65" s="25">
         <v>17.96</v>
       </c>
-      <c r="AC65" s="26">
+      <c r="AC65" s="25">
         <v>17.899999999999999</v>
       </c>
-      <c r="AD65" s="26">
+      <c r="AD65" s="25">
         <v>16.88</v>
       </c>
-      <c r="AE65" s="26">
+      <c r="AE65" s="25">
         <v>17.05</v>
       </c>
-      <c r="AF65" s="26">
+      <c r="AF65" s="25">
         <v>16.41</v>
       </c>
-      <c r="AG65" s="26">
+      <c r="AG65" s="25">
         <v>16.02</v>
       </c>
-      <c r="AH65" s="26">
+      <c r="AH65" s="25">
         <v>15.49</v>
       </c>
-    </row>
-    <row r="66" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI65" s="25">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B66" s="32" t="s">
+      <c r="B66" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C66" s="9">
         <v>1.94</v>
       </c>
       <c r="D66" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="E66" s="9">
         <v>2.33</v>
       </c>
       <c r="F66" s="9">
         <v>3.18</v>
       </c>
       <c r="G66" s="9">
         <v>3.12</v>
       </c>
       <c r="H66" s="9">
         <v>3.21</v>
       </c>
       <c r="I66" s="9">
         <v>3.73</v>
       </c>
       <c r="J66" s="9">
         <v>3.93</v>
       </c>
       <c r="K66" s="9">
         <v>3.82</v>
       </c>
       <c r="L66" s="9">
         <v>3.71</v>
       </c>
       <c r="M66" s="9">
         <v>3.61</v>
       </c>
       <c r="N66" s="9">
         <v>3.53</v>
       </c>
       <c r="O66" s="9">
         <v>2.31</v>
       </c>
       <c r="P66" s="9">
         <v>2.4</v>
       </c>
       <c r="Q66" s="9">
         <v>2.74</v>
       </c>
-      <c r="R66" s="28">
+      <c r="R66" s="27">
         <v>2.54</v>
       </c>
       <c r="S66" s="10">
         <v>2.25</v>
       </c>
-      <c r="T66" s="25">
+      <c r="T66" s="24">
         <v>2.39</v>
       </c>
-      <c r="U66" s="25">
+      <c r="U66" s="24">
         <v>2.4</v>
       </c>
-      <c r="V66" s="26">
+      <c r="V66" s="25">
         <v>2.57</v>
       </c>
-      <c r="W66" s="26">
+      <c r="W66" s="25">
         <v>2.8</v>
       </c>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
-      <c r="AA66" s="26">
+      <c r="AA66" s="25">
         <v>2.67</v>
       </c>
-      <c r="AB66" s="26">
+      <c r="AB66" s="25">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AC66" s="26">
+      <c r="AC66" s="25">
         <v>2.35</v>
       </c>
-      <c r="AD66" s="26">
+      <c r="AD66" s="25">
         <v>-1.06</v>
       </c>
-      <c r="AE66" s="26">
+      <c r="AE66" s="25">
         <v>0.2</v>
       </c>
-      <c r="AF66" s="26">
+      <c r="AF66" s="25">
         <v>1.29</v>
       </c>
-      <c r="AG66" s="26">
+      <c r="AG66" s="25">
         <v>1.34</v>
       </c>
-      <c r="AH66" s="26">
+      <c r="AH66" s="25">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="67" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI66" s="25">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="B67" s="32" t="s">
+      <c r="B67" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C67" s="9">
         <v>-4.68</v>
       </c>
       <c r="D67" s="9">
         <v>-3.04</v>
       </c>
       <c r="E67" s="9">
         <v>-2.93</v>
       </c>
       <c r="F67" s="9">
         <v>-2.59</v>
       </c>
       <c r="G67" s="9">
         <v>-2.2000000000000002</v>
       </c>
       <c r="H67" s="9">
         <v>-2.2200000000000002</v>
       </c>
       <c r="I67" s="9">
         <v>-1.86</v>
       </c>
       <c r="J67" s="9">
         <v>-1.72</v>
       </c>
       <c r="K67" s="9">
         <v>-1.73</v>
       </c>
       <c r="L67" s="9">
         <v>-1.65</v>
       </c>
       <c r="M67" s="9">
         <v>-1.44</v>
       </c>
       <c r="N67" s="9">
         <v>-1.56</v>
       </c>
       <c r="O67" s="9">
         <v>-4.97</v>
       </c>
       <c r="P67" s="9">
         <v>-4.32</v>
       </c>
       <c r="Q67" s="9">
         <v>-3.51</v>
       </c>
-      <c r="R67" s="28">
+      <c r="R67" s="27">
         <v>-3.2</v>
       </c>
       <c r="S67" s="10">
         <v>-3.06</v>
       </c>
-      <c r="T67" s="25">
+      <c r="T67" s="24">
         <v>-2.77</v>
       </c>
-      <c r="U67" s="25">
+      <c r="U67" s="24">
         <v>-2.36</v>
       </c>
-      <c r="V67" s="26">
+      <c r="V67" s="25">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="W67" s="26">
+      <c r="W67" s="25">
         <v>-2.35</v>
       </c>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
-      <c r="AA67" s="26">
+      <c r="AA67" s="25">
         <v>-2.36</v>
       </c>
-      <c r="AB67" s="26">
+      <c r="AB67" s="25">
         <v>-2.4</v>
       </c>
-      <c r="AC67" s="26">
+      <c r="AC67" s="25">
         <v>-2.5</v>
       </c>
-      <c r="AD67" s="26">
+      <c r="AD67" s="25">
         <v>-3.4</v>
       </c>
-      <c r="AE67" s="26">
+      <c r="AE67" s="25">
         <v>-3.05</v>
       </c>
-      <c r="AF67" s="26">
+      <c r="AF67" s="25">
         <v>-3.84</v>
       </c>
-      <c r="AG67" s="26">
+      <c r="AG67" s="25">
         <v>-3.68</v>
       </c>
-      <c r="AH67" s="26">
+      <c r="AH67" s="25">
         <v>-3.89</v>
       </c>
-    </row>
-    <row r="68" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI67" s="25">
+        <v>-3.77</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B68" s="32" t="s">
+      <c r="B68" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C68" s="9">
         <v>21.07</v>
       </c>
       <c r="D68" s="9">
         <v>20.57</v>
       </c>
       <c r="E68" s="9">
         <v>19.489999999999998</v>
       </c>
       <c r="F68" s="9">
         <v>19.88</v>
       </c>
       <c r="G68" s="9">
         <v>19.95</v>
       </c>
       <c r="H68" s="9">
         <v>19.71</v>
       </c>
       <c r="I68" s="9">
         <v>19.989999999999998</v>
       </c>
       <c r="J68" s="9">
         <v>19.809999999999999</v>
       </c>
       <c r="K68" s="9">
         <v>19.95</v>
       </c>
       <c r="L68" s="9">
         <v>20.04</v>
       </c>
       <c r="M68" s="9">
         <v>20.05</v>
       </c>
       <c r="N68" s="9">
         <v>19.920000000000002</v>
       </c>
       <c r="O68" s="9">
         <v>15.8</v>
       </c>
       <c r="P68" s="9">
         <v>16.53</v>
       </c>
       <c r="Q68" s="9">
         <v>16.77</v>
       </c>
-      <c r="R68" s="28">
+      <c r="R68" s="27">
         <v>17.32</v>
       </c>
       <c r="S68" s="10">
         <v>17.190000000000001</v>
       </c>
-      <c r="T68" s="25">
+      <c r="T68" s="24">
         <v>17.16</v>
       </c>
-      <c r="U68" s="25">
+      <c r="U68" s="24">
         <v>17.25</v>
       </c>
-      <c r="V68" s="26">
+      <c r="V68" s="25">
         <v>17.190000000000001</v>
       </c>
-      <c r="W68" s="26">
+      <c r="W68" s="25">
         <v>17.350000000000001</v>
       </c>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
-      <c r="AA68" s="26">
+      <c r="AA68" s="25">
         <v>17.350000000000001</v>
       </c>
-      <c r="AB68" s="26">
+      <c r="AB68" s="25">
         <v>17.04</v>
       </c>
-      <c r="AC68" s="26">
+      <c r="AC68" s="25">
         <v>16.850000000000001</v>
       </c>
-      <c r="AD68" s="26">
+      <c r="AD68" s="25">
         <v>15.94</v>
       </c>
-      <c r="AE68" s="26">
+      <c r="AE68" s="25">
         <v>15.61</v>
       </c>
-      <c r="AF68" s="26">
+      <c r="AF68" s="25">
         <v>15.16</v>
       </c>
-      <c r="AG68" s="26">
+      <c r="AG68" s="25">
         <v>15.11</v>
       </c>
-      <c r="AH68" s="26">
+      <c r="AH68" s="25">
         <v>14.75</v>
       </c>
-    </row>
-    <row r="69" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI68" s="25">
+        <v>14.87</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="B69" s="32" t="s">
+      <c r="B69" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C69" s="9">
         <v>18.21</v>
       </c>
       <c r="D69" s="9">
         <v>15.75</v>
       </c>
       <c r="E69" s="9">
         <v>13.71</v>
       </c>
       <c r="F69" s="9">
         <v>12.97</v>
       </c>
       <c r="G69" s="9">
         <v>13.88</v>
       </c>
       <c r="H69" s="9">
         <v>13.27</v>
       </c>
       <c r="I69" s="9">
         <v>12.65</v>
       </c>
       <c r="J69" s="9">
         <v>12.62</v>
       </c>
       <c r="K69" s="9">
         <v>12.93</v>
       </c>
       <c r="L69" s="9">
         <v>12.72</v>
       </c>
       <c r="M69" s="9">
         <v>12.78</v>
       </c>
       <c r="N69" s="9">
         <v>12.64</v>
       </c>
       <c r="O69" s="9">
         <v>5.77</v>
       </c>
       <c r="P69" s="9">
         <v>8.65</v>
       </c>
       <c r="Q69" s="9">
         <v>10.14</v>
       </c>
-      <c r="R69" s="28">
+      <c r="R69" s="27">
         <v>9.5500000000000007</v>
       </c>
       <c r="S69" s="10">
         <v>8.6</v>
       </c>
-      <c r="T69" s="25">
+      <c r="T69" s="24">
         <v>8.83</v>
       </c>
-      <c r="U69" s="25">
+      <c r="U69" s="24">
         <v>9.15</v>
       </c>
-      <c r="V69" s="26">
+      <c r="V69" s="25">
         <v>9.51</v>
       </c>
-      <c r="W69" s="26">
+      <c r="W69" s="25">
         <v>9.49</v>
       </c>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
-      <c r="AA69" s="26">
+      <c r="AA69" s="25">
         <v>9.86</v>
       </c>
-      <c r="AB69" s="26">
+      <c r="AB69" s="25">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AC69" s="26">
+      <c r="AC69" s="25">
         <v>9.25</v>
       </c>
-      <c r="AD69" s="26">
+      <c r="AD69" s="25">
         <v>8.74</v>
       </c>
-      <c r="AE69" s="26">
+      <c r="AE69" s="25">
         <v>6.55</v>
       </c>
-      <c r="AF69" s="26">
+      <c r="AF69" s="25">
         <v>5.56</v>
       </c>
-      <c r="AG69" s="26">
+      <c r="AG69" s="25">
         <v>5.89</v>
       </c>
-      <c r="AH69" s="26">
+      <c r="AH69" s="25">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="70" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI69" s="25">
+        <v>6.52</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="B70" s="33" t="s">
+      <c r="B70" s="32" t="s">
         <v>50</v>
       </c>
       <c r="C70" s="11">
         <v>-1.51</v>
       </c>
       <c r="D70" s="11">
         <v>-1.1299999999999999</v>
       </c>
       <c r="E70" s="11">
         <v>-1.59</v>
       </c>
       <c r="F70" s="11">
         <v>-1</v>
       </c>
       <c r="G70" s="11">
         <v>-0.68</v>
       </c>
       <c r="H70" s="11">
         <v>-0.64</v>
       </c>
       <c r="I70" s="11">
         <v>-0.51</v>
       </c>
       <c r="J70" s="11">
         <v>-0.48</v>
       </c>
       <c r="K70" s="11">
         <v>-0.47</v>
       </c>
       <c r="L70" s="11">
         <v>-0.51</v>
       </c>
       <c r="M70" s="11">
         <v>-0.5</v>
       </c>
       <c r="N70" s="11">
         <v>-0.59</v>
       </c>
       <c r="O70" s="11">
         <v>-2.0099999999999998</v>
       </c>
       <c r="P70" s="11">
         <v>-1.74</v>
       </c>
       <c r="Q70" s="11">
         <v>-1.36</v>
       </c>
-      <c r="R70" s="34">
+      <c r="R70" s="33">
         <v>-1.02</v>
       </c>
       <c r="S70" s="12">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="T70" s="35">
+      <c r="T70" s="34">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="U70" s="35">
+      <c r="U70" s="34">
         <v>-1.17</v>
       </c>
-      <c r="V70" s="27">
+      <c r="V70" s="26">
         <v>-1.4</v>
       </c>
-      <c r="W70" s="27">
+      <c r="W70" s="26">
         <v>-1.25</v>
       </c>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
-      <c r="AA70" s="27">
+      <c r="AA70" s="26">
         <v>-1.33</v>
       </c>
-      <c r="AB70" s="27">
+      <c r="AB70" s="26">
         <v>-1.54</v>
       </c>
-      <c r="AC70" s="27">
+      <c r="AC70" s="26">
         <v>-1.65</v>
       </c>
-      <c r="AD70" s="27">
+      <c r="AD70" s="26">
         <v>-1.49</v>
       </c>
-      <c r="AE70" s="27">
+      <c r="AE70" s="26">
         <v>-2.44</v>
       </c>
-      <c r="AF70" s="27">
+      <c r="AF70" s="26">
         <v>-2.98</v>
       </c>
-      <c r="AG70" s="27">
+      <c r="AG70" s="26">
         <v>-2.63</v>
       </c>
-      <c r="AH70" s="27">
+      <c r="AH70" s="26">
         <v>-2.73</v>
       </c>
-    </row>
-    <row r="71" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI70" s="26">
+        <v>-2.7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
     </row>
-    <row r="72" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="2"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
     </row>
-    <row r="73" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
     </row>
-    <row r="74" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="2"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
     </row>
-    <row r="75" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="2"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="1"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
     </row>
-    <row r="76" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="2"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="1"/>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
     </row>
-    <row r="77" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="2"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
     </row>
-    <row r="78" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="2"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="1"/>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
     </row>
-    <row r="79" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="2"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
     </row>
-    <row r="80" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="2"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="1"/>
       <c r="Z80" s="1"/>
@@ -33606,61 +33842,60 @@
       <c r="E1000" s="1"/>
       <c r="F1000" s="2"/>
       <c r="G1000" s="1"/>
       <c r="H1000" s="1"/>
       <c r="I1000" s="1"/>
       <c r="J1000" s="1"/>
       <c r="K1000" s="1"/>
       <c r="L1000" s="1"/>
       <c r="M1000" s="1"/>
       <c r="N1000" s="1"/>
       <c r="O1000" s="1"/>
       <c r="P1000" s="1"/>
       <c r="Q1000" s="1"/>
       <c r="R1000" s="1"/>
       <c r="S1000" s="1"/>
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...5 lines deleted...]
-    <mergeCell ref="B2:AE2"/>
+  <mergeCells count="9">
+    <mergeCell ref="B2:AI2"/>
+    <mergeCell ref="B8:AI8"/>
+    <mergeCell ref="B30:AI30"/>
+    <mergeCell ref="B52:AI52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:AC6"/>
+    <mergeCell ref="AD6:AI6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>