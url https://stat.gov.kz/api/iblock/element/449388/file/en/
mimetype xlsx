--- v0 (2026-04-23)
+++ v1 (2026-05-18)
@@ -1,70 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Разводы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F20F599D-C611-41E4-B76D-5E19748B519F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="2370" windowHeight="0" tabRatio="807"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB70" i="6" l="1"/>
   <c r="AB69" i="6"/>
   <c r="AB68" i="6"/>
   <c r="AB67" i="6"/>
   <c r="AB66" i="6"/>
   <c r="AB65" i="6"/>
   <c r="AB64" i="6"/>
   <c r="AB63" i="6"/>
   <c r="AB62" i="6"/>
   <c r="AB61" i="6"/>
   <c r="AB60" i="6"/>
   <c r="AB59" i="6"/>
   <c r="AB58" i="6"/>
   <c r="AB57" i="6"/>
   <c r="AB56" i="6"/>
   <c r="AB55" i="6"/>
   <c r="AB53" i="6"/>
   <c r="AB54" i="6"/>
   <c r="AB51" i="6"/>
   <c r="AB50" i="6"/>
@@ -90,51 +100,51 @@
   <c r="AB29" i="6"/>
   <c r="AB28" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB9" i="6"/>
   <c r="AB10" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="98">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -396,55 +406,55 @@
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Total divorce rate</t>
   </si>
   <si>
     <t>Aitbaikyzy Aida</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> The divorce rate is calculated by dividing the number of registered divorces by month by the average population at the time of calculation multiplied by 1000
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -513,65 +523,60 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -653,57 +658,96 @@
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -732,109 +776,123 @@
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.0.35\public\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1093;%20&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1058;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1084;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;\2026\02\&#1045;&#1044;&#1053;\&#1058;&#1072;&#1073;_E21_00.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1209,85 +1267,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1419,63 +1511,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1500,310 +1592,314 @@
       </c>
       <c r="B5" s="30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="36">
-        <v>46122</v>
+      <c r="B15" s="41">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="36">
-        <v>46153</v>
+      <c r="B16" s="41">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="40" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="33">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="32" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AC79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF52" sqref="AF52"/>
+      <selection activeCell="AH59" sqref="AH59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="45" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="49"/>
-[...24 lines deleted...]
-      <c r="AB2" s="52"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
     </row>
     <row r="3" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
     <row r="4" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
     <row r="5" spans="1:29" x14ac:dyDescent="0.25">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="T5" s="44"/>
-      <c r="U5" s="44"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
       <c r="W5" s="6"/>
       <c r="AA5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="52"/>
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
     </row>
     <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="47"/>
-      <c r="C6" s="45">
+      <c r="B6" s="56"/>
+      <c r="C6" s="54">
         <v>2024</v>
       </c>
-      <c r="D6" s="46"/>
-[...10 lines deleted...]
-      <c r="O6" s="40">
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="49">
         <v>2025</v>
       </c>
-      <c r="P6" s="41"/>
-[...10 lines deleted...]
-      <c r="AA6" s="53">
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="42">
         <v>2026</v>
       </c>
-      <c r="AB6" s="54"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
     </row>
     <row r="7" spans="1:29" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="43"/>
-      <c r="B7" s="48"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1838,82 +1934,86 @@
       </c>
       <c r="U7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="AC7" s="55"/>
+      <c r="AC7" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="8" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="50"/>
-[...24 lines deleted...]
-      <c r="AA8" s="50"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
     </row>
     <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="8">
         <v>1.87</v>
       </c>
       <c r="D9" s="8">
         <v>1.71</v>
       </c>
       <c r="E9" s="8">
         <v>1.75</v>
       </c>
       <c r="F9" s="8">
         <v>1.79</v>
       </c>
       <c r="G9" s="8">
         <v>1.86</v>
       </c>
       <c r="H9" s="8">
         <v>1.85</v>
       </c>
       <c r="I9" s="8">
         <v>1.91</v>
@@ -1954,50 +2054,53 @@
       <c r="U9" s="20">
         <v>2.16</v>
       </c>
       <c r="V9" s="8">
         <v>2.15</v>
       </c>
       <c r="W9" s="8">
         <v>2.17</v>
       </c>
       <c r="X9" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="8">
         <v>2.19</v>
       </c>
       <c r="Z9" s="8">
         <v>2.23</v>
       </c>
       <c r="AA9" s="8">
         <v>2.34</v>
       </c>
       <c r="AB9" s="8">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
+      <c r="AC9" s="58">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="10" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="8">
         <v>2.19</v>
       </c>
       <c r="D10" s="8">
         <v>2.21</v>
       </c>
       <c r="E10" s="8">
         <v>2.36</v>
       </c>
       <c r="F10" s="8">
         <v>2.44</v>
       </c>
       <c r="G10" s="8">
         <v>2.4</v>
       </c>
       <c r="H10" s="8">
         <v>2.38</v>
@@ -2041,50 +2144,53 @@
       <c r="U10" s="20">
         <v>2.52</v>
       </c>
       <c r="V10" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="8">
         <v>2.52</v>
       </c>
       <c r="Y10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="8">
         <v>2.6</v>
       </c>
       <c r="AA10" s="8">
         <v>2.56</v>
       </c>
       <c r="AB10" s="8">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
+      <c r="AC10" s="58">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="11" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>1.7</v>
       </c>
       <c r="D11" s="8">
         <v>1.68</v>
       </c>
       <c r="E11" s="8">
         <v>1.66</v>
       </c>
       <c r="F11" s="8">
         <v>1.71</v>
       </c>
       <c r="G11" s="8">
         <v>1.98</v>
       </c>
       <c r="H11" s="8">
         <v>1.98</v>
@@ -2128,50 +2234,53 @@
       <c r="U11" s="20">
         <v>2.39</v>
       </c>
       <c r="V11" s="8">
         <v>2.34</v>
       </c>
       <c r="W11" s="8">
         <v>2.37</v>
       </c>
       <c r="X11" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="8">
         <v>2.42</v>
       </c>
       <c r="Z11" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="8">
         <v>2.72</v>
       </c>
       <c r="AB11" s="8">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
+      <c r="AC11" s="58">
+        <v>2.72</v>
+      </c>
     </row>
     <row r="12" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="8">
         <v>2.09</v>
       </c>
       <c r="D12" s="8">
         <v>1.87</v>
       </c>
       <c r="E12" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="8">
         <v>1.92</v>
       </c>
       <c r="G12" s="8">
         <v>1.95</v>
       </c>
       <c r="H12" s="8">
         <v>1.89</v>
@@ -2215,50 +2324,53 @@
       <c r="U12" s="20">
         <v>2.15</v>
       </c>
       <c r="V12" s="8">
         <v>2.15</v>
       </c>
       <c r="W12" s="8">
         <v>2.14</v>
       </c>
       <c r="X12" s="8">
         <v>2.16</v>
       </c>
       <c r="Y12" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="8">
         <v>2.23</v>
       </c>
       <c r="AA12" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="8">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
+      <c r="AC12" s="58">
+        <v>2.31</v>
+      </c>
     </row>
     <row r="13" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>1.39</v>
       </c>
       <c r="D13" s="8">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="8">
         <v>1.19</v>
       </c>
       <c r="G13" s="8">
         <v>1.3</v>
       </c>
       <c r="H13" s="8">
         <v>1.33</v>
@@ -2302,50 +2414,53 @@
       <c r="U13" s="20">
         <v>1.47</v>
       </c>
       <c r="V13" s="8">
         <v>1.48</v>
       </c>
       <c r="W13" s="8">
         <v>1.5</v>
       </c>
       <c r="X13" s="8">
         <v>1.52</v>
       </c>
       <c r="Y13" s="8">
         <v>1.53</v>
       </c>
       <c r="Z13" s="8">
         <v>1.58</v>
       </c>
       <c r="AA13" s="8">
         <v>1.58</v>
       </c>
       <c r="AB13" s="8">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
+      <c r="AC13" s="58">
+        <v>1.55</v>
+      </c>
     </row>
     <row r="14" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="8">
         <v>1.08</v>
       </c>
       <c r="D14" s="8">
         <v>1.2</v>
       </c>
       <c r="E14" s="8">
         <v>1.26</v>
       </c>
       <c r="F14" s="8">
         <v>1.27</v>
       </c>
       <c r="G14" s="8">
         <v>1.28</v>
       </c>
       <c r="H14" s="8">
         <v>1.31</v>
@@ -2389,50 +2504,53 @@
       <c r="U14" s="20">
         <v>1.82</v>
       </c>
       <c r="V14" s="8">
         <v>1.81</v>
       </c>
       <c r="W14" s="8">
         <v>1.85</v>
       </c>
       <c r="X14" s="8">
         <v>1.92</v>
       </c>
       <c r="Y14" s="8">
         <v>1.89</v>
       </c>
       <c r="Z14" s="8">
         <v>1.89</v>
       </c>
       <c r="AA14" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="8">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
+      <c r="AC14" s="58">
+        <v>2.42</v>
+      </c>
     </row>
     <row r="15" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="8">
         <v>1.9</v>
       </c>
       <c r="D15" s="8">
         <v>1.88</v>
       </c>
       <c r="E15" s="8">
         <v>1.86</v>
       </c>
       <c r="F15" s="8">
         <v>1.85</v>
       </c>
       <c r="G15" s="8">
         <v>1.91</v>
       </c>
       <c r="H15" s="8">
         <v>1.91</v>
@@ -2476,50 +2594,53 @@
       <c r="U15" s="20">
         <v>2.44</v>
       </c>
       <c r="V15" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="8">
         <v>2.44</v>
       </c>
       <c r="Z15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="8">
         <v>1.64</v>
       </c>
       <c r="AB15" s="8">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
+      <c r="AC15" s="58">
+        <v>2.0299999999999998</v>
+      </c>
     </row>
     <row r="16" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="8">
         <v>1.44</v>
       </c>
       <c r="D16" s="8">
         <v>1.34</v>
       </c>
       <c r="E16" s="8">
         <v>1.43</v>
       </c>
       <c r="F16" s="8">
         <v>1.45</v>
       </c>
       <c r="G16" s="8">
         <v>1.48</v>
       </c>
       <c r="H16" s="8">
         <v>1.48</v>
@@ -2563,52 +2684,55 @@
       <c r="U16" s="20">
         <v>1.85</v>
       </c>
       <c r="V16" s="8">
         <v>1.84</v>
       </c>
       <c r="W16" s="8">
         <v>1.84</v>
       </c>
       <c r="X16" s="8">
         <v>1.84</v>
       </c>
       <c r="Y16" s="8">
         <v>1.85</v>
       </c>
       <c r="Z16" s="8">
         <v>1.87</v>
       </c>
       <c r="AA16" s="8">
         <v>1.8</v>
       </c>
       <c r="AB16" s="8">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="58">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="8">
         <v>1.65</v>
       </c>
       <c r="D17" s="8">
         <v>1.51</v>
       </c>
       <c r="E17" s="8">
         <v>1.72</v>
       </c>
       <c r="F17" s="8">
         <v>1.75</v>
       </c>
       <c r="G17" s="8">
         <v>1.83</v>
       </c>
       <c r="H17" s="8">
         <v>1.76</v>
       </c>
       <c r="I17" s="8">
@@ -2650,52 +2774,55 @@
       <c r="U17" s="20">
         <v>2.52</v>
       </c>
       <c r="V17" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="8">
         <v>2.46</v>
       </c>
       <c r="Y17" s="8">
         <v>2.44</v>
       </c>
       <c r="Z17" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="8">
         <v>2.75</v>
       </c>
       <c r="AB17" s="8">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="58">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="8">
         <v>2.91</v>
       </c>
       <c r="D18" s="8">
         <v>2.78</v>
       </c>
       <c r="E18" s="8">
         <v>2.81</v>
       </c>
       <c r="F18" s="8">
         <v>2.77</v>
       </c>
       <c r="G18" s="8">
         <v>2.81</v>
       </c>
       <c r="H18" s="8">
         <v>2.88</v>
       </c>
       <c r="I18" s="8">
@@ -2737,52 +2864,55 @@
       <c r="U18" s="20">
         <v>3.31</v>
       </c>
       <c r="V18" s="8">
         <v>3.37</v>
       </c>
       <c r="W18" s="8">
         <v>3.38</v>
       </c>
       <c r="X18" s="8">
         <v>3.41</v>
       </c>
       <c r="Y18" s="8">
         <v>3.36</v>
       </c>
       <c r="Z18" s="8">
         <v>3.39</v>
       </c>
       <c r="AA18" s="8">
         <v>2.79</v>
       </c>
       <c r="AB18" s="8">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="58">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="8">
         <v>2.48</v>
       </c>
       <c r="D19" s="8">
         <v>2.34</v>
       </c>
       <c r="E19" s="8">
         <v>2.44</v>
       </c>
       <c r="F19" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="8">
         <v>2.54</v>
       </c>
       <c r="H19" s="8">
         <v>2.6</v>
       </c>
       <c r="I19" s="8">
@@ -2824,52 +2954,55 @@
       <c r="U19" s="20">
         <v>3</v>
       </c>
       <c r="V19" s="8">
         <v>2.95</v>
       </c>
       <c r="W19" s="8">
         <v>3.05</v>
       </c>
       <c r="X19" s="8">
         <v>3.11</v>
       </c>
       <c r="Y19" s="8">
         <v>3.07</v>
       </c>
       <c r="Z19" s="8">
         <v>3.12</v>
       </c>
       <c r="AA19" s="8">
         <v>3.5</v>
       </c>
       <c r="AB19" s="8">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="58">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>2.23</v>
       </c>
       <c r="D20" s="8">
         <v>1.81</v>
       </c>
       <c r="E20" s="8">
         <v>1.68</v>
       </c>
       <c r="F20" s="8">
         <v>1.79</v>
       </c>
       <c r="G20" s="8">
         <v>1.87</v>
       </c>
       <c r="H20" s="8">
         <v>1.88</v>
       </c>
       <c r="I20" s="8">
@@ -2911,52 +3044,55 @@
       <c r="U20" s="20">
         <v>1.89</v>
       </c>
       <c r="V20" s="8">
         <v>1.91</v>
       </c>
       <c r="W20" s="8">
         <v>1.94</v>
       </c>
       <c r="X20" s="8">
         <v>1.96</v>
       </c>
       <c r="Y20" s="8">
         <v>1.92</v>
       </c>
       <c r="Z20" s="8">
         <v>1.96</v>
       </c>
       <c r="AA20" s="8">
         <v>2.06</v>
       </c>
       <c r="AB20" s="8">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="58">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8">
         <v>1.22</v>
       </c>
       <c r="D21" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="8">
         <v>1.31</v>
       </c>
       <c r="F21" s="8">
         <v>1.45</v>
       </c>
       <c r="G21" s="8">
         <v>1.53</v>
       </c>
       <c r="H21" s="8">
         <v>1.51</v>
       </c>
       <c r="I21" s="8">
@@ -2998,52 +3134,55 @@
       <c r="U21" s="20">
         <v>1.79</v>
       </c>
       <c r="V21" s="8">
         <v>1.74</v>
       </c>
       <c r="W21" s="8">
         <v>1.74</v>
       </c>
       <c r="X21" s="8">
         <v>1.83</v>
       </c>
       <c r="Y21" s="8">
         <v>1.86</v>
       </c>
       <c r="Z21" s="8">
         <v>1.87</v>
       </c>
       <c r="AA21" s="8">
         <v>1.78</v>
       </c>
       <c r="AB21" s="8">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="58">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="8">
         <v>2.81</v>
       </c>
       <c r="D22" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="8">
         <v>2.59</v>
       </c>
       <c r="F22" s="8">
         <v>2.77</v>
       </c>
       <c r="G22" s="8">
         <v>2.89</v>
       </c>
       <c r="H22" s="8">
         <v>2.83</v>
       </c>
       <c r="I22" s="8">
@@ -3085,52 +3224,55 @@
       <c r="U22" s="20">
         <v>3.45</v>
       </c>
       <c r="V22" s="8">
         <v>3.41</v>
       </c>
       <c r="W22" s="8">
         <v>3.45</v>
       </c>
       <c r="X22" s="8">
         <v>3.43</v>
       </c>
       <c r="Y22" s="8">
         <v>3.4</v>
       </c>
       <c r="Z22" s="8">
         <v>3.41</v>
       </c>
       <c r="AA22" s="8">
         <v>2.6</v>
       </c>
       <c r="AB22" s="8">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="58">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="8">
         <v>2.66</v>
       </c>
       <c r="F23" s="8">
         <v>2.65</v>
       </c>
       <c r="G23" s="8">
         <v>2.71</v>
       </c>
       <c r="H23" s="8">
         <v>2.71</v>
       </c>
       <c r="I23" s="8">
@@ -3172,52 +3314,55 @@
       <c r="U23" s="20">
         <v>3.02</v>
       </c>
       <c r="V23" s="8">
         <v>3.14</v>
       </c>
       <c r="W23" s="8">
         <v>3.21</v>
       </c>
       <c r="X23" s="8">
         <v>3.22</v>
       </c>
       <c r="Y23" s="8">
         <v>3.18</v>
       </c>
       <c r="Z23" s="8">
         <v>3.26</v>
       </c>
       <c r="AA23" s="8">
         <v>3.34</v>
       </c>
       <c r="AB23" s="8">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="58">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="8">
         <v>1.03</v>
       </c>
       <c r="D24" s="8">
         <v>0.91</v>
       </c>
       <c r="E24" s="8">
         <v>0.81</v>
       </c>
       <c r="F24" s="8">
         <v>0.82</v>
       </c>
       <c r="G24" s="8">
         <v>0.84</v>
       </c>
       <c r="H24" s="8">
         <v>0.81</v>
       </c>
       <c r="I24" s="8">
@@ -3259,52 +3404,55 @@
       <c r="U24" s="20">
         <v>0.94</v>
       </c>
       <c r="V24" s="8">
         <v>0.93</v>
       </c>
       <c r="W24" s="8">
         <v>0.97</v>
       </c>
       <c r="X24" s="8">
         <v>0.98</v>
       </c>
       <c r="Y24" s="8">
         <v>1</v>
       </c>
       <c r="Z24" s="8">
         <v>1.03</v>
       </c>
       <c r="AA24" s="8">
         <v>1.21</v>
       </c>
       <c r="AB24" s="8">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="58">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1.23</v>
       </c>
       <c r="D25" s="8">
         <v>1.65</v>
       </c>
       <c r="E25" s="8">
         <v>1.96</v>
       </c>
       <c r="F25" s="8">
         <v>1.91</v>
       </c>
       <c r="G25" s="8">
         <v>2.21</v>
       </c>
       <c r="H25" s="8">
         <v>2.08</v>
       </c>
       <c r="I25" s="8">
@@ -3346,52 +3494,55 @@
       <c r="U25" s="20">
         <v>2.8</v>
       </c>
       <c r="V25" s="8">
         <v>2.79</v>
       </c>
       <c r="W25" s="8">
         <v>2.82</v>
       </c>
       <c r="X25" s="8">
         <v>2.8</v>
       </c>
       <c r="Y25" s="8">
         <v>2.82</v>
       </c>
       <c r="Z25" s="8">
         <v>2.78</v>
       </c>
       <c r="AA25" s="8">
         <v>2.87</v>
       </c>
       <c r="AB25" s="8">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="58">
+        <v>3.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="8">
         <v>3.32</v>
       </c>
       <c r="D26" s="8">
         <v>2.77</v>
       </c>
       <c r="E26" s="8">
         <v>2.86</v>
       </c>
       <c r="F26" s="8">
         <v>2.8</v>
       </c>
       <c r="G26" s="8">
         <v>2.92</v>
       </c>
       <c r="H26" s="8">
         <v>2.94</v>
       </c>
       <c r="I26" s="8">
@@ -3433,52 +3584,55 @@
       <c r="U26" s="20">
         <v>3.04</v>
       </c>
       <c r="V26" s="8">
         <v>2.98</v>
       </c>
       <c r="W26" s="8">
         <v>3.01</v>
       </c>
       <c r="X26" s="8">
         <v>3.12</v>
       </c>
       <c r="Y26" s="8">
         <v>3.12</v>
       </c>
       <c r="Z26" s="8">
         <v>3.13</v>
       </c>
       <c r="AA26" s="8">
         <v>3.6</v>
       </c>
       <c r="AB26" s="8">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="58">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="8">
         <v>2.6</v>
       </c>
       <c r="D27" s="8">
         <v>2.17</v>
       </c>
       <c r="E27" s="8">
         <v>2.23</v>
       </c>
       <c r="F27" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="8">
         <v>2.35</v>
       </c>
       <c r="H27" s="8">
         <v>2.34</v>
       </c>
       <c r="I27" s="8">
@@ -3520,52 +3674,55 @@
       <c r="U27" s="20">
         <v>2.66</v>
       </c>
       <c r="V27" s="8">
         <v>2.62</v>
       </c>
       <c r="W27" s="8">
         <v>2.57</v>
       </c>
       <c r="X27" s="8">
         <v>2.62</v>
       </c>
       <c r="Y27" s="8">
         <v>2.57</v>
       </c>
       <c r="Z27" s="8">
         <v>2.64</v>
       </c>
       <c r="AA27" s="8">
         <v>3.22</v>
       </c>
       <c r="AB27" s="8">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="58">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="8">
         <v>1.71</v>
       </c>
       <c r="D28" s="8">
         <v>1.49</v>
       </c>
       <c r="E28" s="8">
         <v>1.51</v>
       </c>
       <c r="F28" s="8">
         <v>1.6</v>
       </c>
       <c r="G28" s="8">
         <v>1.7</v>
       </c>
       <c r="H28" s="8">
         <v>1.66</v>
       </c>
       <c r="I28" s="8">
@@ -3607,52 +3764,55 @@
       <c r="U28" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="8">
         <v>2.04</v>
       </c>
       <c r="X28" s="8">
         <v>2.09</v>
       </c>
       <c r="Y28" s="8">
         <v>2.09</v>
       </c>
       <c r="Z28" s="8">
         <v>2.14</v>
       </c>
       <c r="AA28" s="8">
         <v>2.42</v>
       </c>
       <c r="AB28" s="8">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="58">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="8">
         <v>1.35</v>
       </c>
       <c r="D29" s="8">
         <v>1.47</v>
       </c>
       <c r="E29" s="8">
         <v>1.44</v>
       </c>
       <c r="F29" s="8">
         <v>1.48</v>
       </c>
       <c r="G29" s="8">
         <v>1.56</v>
       </c>
       <c r="H29" s="8">
         <v>1.57</v>
       </c>
       <c r="I29" s="8">
@@ -3694,83 +3854,88 @@
       <c r="U29" s="20">
         <v>1.73</v>
       </c>
       <c r="V29" s="8">
         <v>1.71</v>
       </c>
       <c r="W29" s="8">
         <v>1.7</v>
       </c>
       <c r="X29" s="8">
         <v>1.74</v>
       </c>
       <c r="Y29" s="8">
         <v>1.73</v>
       </c>
       <c r="Z29" s="8">
         <v>1.75</v>
       </c>
       <c r="AA29" s="8">
         <v>2.12</v>
       </c>
       <c r="AB29" s="8">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="51" t="s">
+      <c r="AC29" s="58">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="51"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="8">
         <v>2.21</v>
       </c>
       <c r="D31" s="8">
         <v>2.04</v>
       </c>
       <c r="E31" s="8">
         <v>2.1</v>
       </c>
       <c r="F31" s="8">
         <v>2.13</v>
       </c>
       <c r="G31" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="8">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="8">
@@ -3809,52 +3974,55 @@
       <c r="U31" s="20">
         <v>2.54</v>
       </c>
       <c r="V31" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="8">
         <v>2.59</v>
       </c>
       <c r="Y31" s="8">
         <v>2.58</v>
       </c>
       <c r="Z31" s="8">
         <v>2.62</v>
       </c>
       <c r="AA31" s="8">
         <v>2.76</v>
       </c>
       <c r="AB31" s="8">
         <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="58">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2.67</v>
       </c>
       <c r="D32" s="8">
         <v>2.72</v>
       </c>
       <c r="E32" s="8">
         <v>2.96</v>
       </c>
       <c r="F32" s="8">
         <v>3.1</v>
       </c>
       <c r="G32" s="8">
         <v>3.06</v>
       </c>
       <c r="H32" s="8">
         <v>3.05</v>
       </c>
       <c r="I32" s="8">
@@ -3896,52 +4064,55 @@
       <c r="U32" s="20">
         <v>2.98</v>
       </c>
       <c r="V32" s="8">
         <v>2.92</v>
       </c>
       <c r="W32" s="8">
         <v>2.99</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3.03</v>
       </c>
       <c r="Z32" s="8">
         <v>3.11</v>
       </c>
       <c r="AA32" s="8">
         <v>3.36</v>
       </c>
       <c r="AB32" s="8">
         <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="58">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>1.95</v>
       </c>
       <c r="D33" s="8">
         <v>1.96</v>
       </c>
       <c r="E33" s="8">
         <v>1.93</v>
       </c>
       <c r="F33" s="8">
         <v>1.92</v>
       </c>
       <c r="G33" s="8">
         <v>2.25</v>
       </c>
       <c r="H33" s="8">
         <v>2.21</v>
       </c>
       <c r="I33" s="8">
@@ -3983,52 +4154,55 @@
       <c r="U33" s="20">
         <v>2.7</v>
       </c>
       <c r="V33" s="8">
         <v>2.62</v>
       </c>
       <c r="W33" s="8">
         <v>2.66</v>
       </c>
       <c r="X33" s="8">
         <v>2.69</v>
       </c>
       <c r="Y33" s="8">
         <v>2.69</v>
       </c>
       <c r="Z33" s="8">
         <v>2.76</v>
       </c>
       <c r="AA33" s="8">
         <v>2.85</v>
       </c>
       <c r="AB33" s="8">
         <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="58">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="8">
         <v>2.31</v>
       </c>
       <c r="F34" s="8">
         <v>2.16</v>
       </c>
       <c r="G34" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="8">
         <v>2.09</v>
       </c>
       <c r="I34" s="8">
@@ -4070,52 +4244,55 @@
       <c r="U34" s="20">
         <v>2.34</v>
       </c>
       <c r="V34" s="8">
         <v>2.36</v>
       </c>
       <c r="W34" s="8">
         <v>2.36</v>
       </c>
       <c r="X34" s="8">
         <v>2.39</v>
       </c>
       <c r="Y34" s="8">
         <v>2.4</v>
       </c>
       <c r="Z34" s="8">
         <v>2.46</v>
       </c>
       <c r="AA34" s="8">
         <v>2.69</v>
       </c>
       <c r="AB34" s="8">
         <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="58">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="8">
         <v>1.76</v>
       </c>
       <c r="D35" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="8">
         <v>1.21</v>
       </c>
       <c r="F35" s="8">
         <v>1.36</v>
       </c>
       <c r="G35" s="8">
         <v>1.45</v>
       </c>
       <c r="H35" s="8">
         <v>1.51</v>
       </c>
       <c r="I35" s="8">
@@ -4157,52 +4334,55 @@
       <c r="U35" s="20">
         <v>1.71</v>
       </c>
       <c r="V35" s="8">
         <v>1.72</v>
       </c>
       <c r="W35" s="8">
         <v>1.79</v>
       </c>
       <c r="X35" s="8">
         <v>1.78</v>
       </c>
       <c r="Y35" s="8">
         <v>1.82</v>
       </c>
       <c r="Z35" s="8">
         <v>1.89</v>
       </c>
       <c r="AA35" s="8">
         <v>2</v>
       </c>
       <c r="AB35" s="8">
         <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="58">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="8">
         <v>1.41</v>
       </c>
       <c r="E36" s="8">
         <v>1.52</v>
       </c>
       <c r="F36" s="8">
         <v>1.5</v>
       </c>
       <c r="G36" s="8">
         <v>1.53</v>
       </c>
       <c r="H36" s="8">
         <v>1.54</v>
       </c>
       <c r="I36" s="8">
@@ -4244,52 +4424,55 @@
       <c r="U36" s="20">
         <v>2.25</v>
       </c>
       <c r="V36" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="8">
         <v>2.25</v>
       </c>
       <c r="X36" s="8">
         <v>2.34</v>
       </c>
       <c r="Y36" s="8">
         <v>2.29</v>
       </c>
       <c r="Z36" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="8">
         <v>3.09</v>
       </c>
       <c r="AB36" s="8">
         <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="58">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="8">
         <v>2.36</v>
       </c>
       <c r="E37" s="8">
         <v>2.34</v>
       </c>
       <c r="F37" s="8">
         <v>2.25</v>
       </c>
       <c r="G37" s="8">
         <v>2.31</v>
       </c>
       <c r="H37" s="8">
         <v>2.33</v>
       </c>
       <c r="I37" s="8">
@@ -4331,52 +4514,55 @@
       <c r="U37" s="20">
         <v>2.87</v>
       </c>
       <c r="V37" s="8">
         <v>2.86</v>
       </c>
       <c r="W37" s="8">
         <v>2.91</v>
       </c>
       <c r="X37" s="8">
         <v>2.92</v>
       </c>
       <c r="Y37" s="8">
         <v>2.88</v>
       </c>
       <c r="Z37" s="8">
         <v>2.93</v>
       </c>
       <c r="AA37" s="8">
         <v>1.95</v>
       </c>
       <c r="AB37" s="8">
         <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="58">
+        <v>2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="8">
         <v>1.95</v>
       </c>
       <c r="D38" s="8">
         <v>1.91</v>
       </c>
       <c r="E38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="8">
@@ -4418,52 +4604,55 @@
       <c r="U38" s="20">
         <v>2.6</v>
       </c>
       <c r="V38" s="8">
         <v>2.6</v>
       </c>
       <c r="W38" s="8">
         <v>2.61</v>
       </c>
       <c r="X38" s="8">
         <v>2.65</v>
       </c>
       <c r="Y38" s="8">
         <v>2.66</v>
       </c>
       <c r="Z38" s="8">
         <v>2.66</v>
       </c>
       <c r="AA38" s="8">
         <v>2.46</v>
       </c>
       <c r="AB38" s="8">
         <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="58">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="8">
         <v>2.17</v>
       </c>
       <c r="D39" s="8">
         <v>2</v>
       </c>
       <c r="E39" s="8">
         <v>2.41</v>
       </c>
       <c r="F39" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="8">
         <v>2.4</v>
       </c>
       <c r="H39" s="8">
         <v>2.25</v>
       </c>
       <c r="I39" s="8">
@@ -4505,52 +4694,55 @@
       <c r="U39" s="20">
         <v>3.17</v>
       </c>
       <c r="V39" s="8">
         <v>3.08</v>
       </c>
       <c r="W39" s="8">
         <v>3.18</v>
       </c>
       <c r="X39" s="8">
         <v>3.11</v>
       </c>
       <c r="Y39" s="8">
         <v>3.07</v>
       </c>
       <c r="Z39" s="8">
         <v>3.08</v>
       </c>
       <c r="AA39" s="8">
         <v>3.25</v>
       </c>
       <c r="AB39" s="8">
         <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="58">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="8">
         <v>3.04</v>
       </c>
       <c r="D40" s="8">
         <v>2.98</v>
       </c>
       <c r="E40" s="8">
         <v>2.97</v>
       </c>
       <c r="F40" s="8">
         <v>2.96</v>
       </c>
       <c r="G40" s="8">
         <v>3</v>
       </c>
       <c r="H40" s="8">
         <v>3.06</v>
       </c>
       <c r="I40" s="8">
@@ -4592,52 +4784,55 @@
       <c r="U40" s="20">
         <v>3.54</v>
       </c>
       <c r="V40" s="8">
         <v>3.59</v>
       </c>
       <c r="W40" s="8">
         <v>3.59</v>
       </c>
       <c r="X40" s="8">
         <v>3.62</v>
       </c>
       <c r="Y40" s="8">
         <v>3.55</v>
       </c>
       <c r="Z40" s="8">
         <v>3.6</v>
       </c>
       <c r="AA40" s="8">
         <v>3.11</v>
       </c>
       <c r="AB40" s="8">
         <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="58">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="8">
         <v>2.87</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="8">
         <v>2.82</v>
       </c>
       <c r="F41" s="8">
         <v>2.79</v>
       </c>
       <c r="G41" s="8">
         <v>2.9</v>
       </c>
       <c r="H41" s="8">
         <v>2.93</v>
       </c>
       <c r="I41" s="8">
@@ -4679,52 +4874,55 @@
       <c r="U41" s="20">
         <v>3.22</v>
       </c>
       <c r="V41" s="8">
         <v>3.22</v>
       </c>
       <c r="W41" s="8">
         <v>3.3</v>
       </c>
       <c r="X41" s="8">
         <v>3.37</v>
       </c>
       <c r="Y41" s="8">
         <v>3.34</v>
       </c>
       <c r="Z41" s="8">
         <v>3.43</v>
       </c>
       <c r="AA41" s="8">
         <v>3.91</v>
       </c>
       <c r="AB41" s="8">
         <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC41" s="58">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="8">
         <v>2.68</v>
       </c>
       <c r="D42" s="8">
         <v>2.23</v>
       </c>
       <c r="E42" s="8">
         <v>2.14</v>
       </c>
       <c r="F42" s="8">
         <v>2.25</v>
       </c>
       <c r="G42" s="8">
         <v>2.38</v>
       </c>
       <c r="H42" s="8">
         <v>2.39</v>
       </c>
       <c r="I42" s="8">
@@ -4766,52 +4964,55 @@
       <c r="U42" s="20">
         <v>2.37</v>
       </c>
       <c r="V42" s="8">
         <v>2.41</v>
       </c>
       <c r="W42" s="8">
         <v>2.46</v>
       </c>
       <c r="X42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="8">
         <v>2.44</v>
       </c>
       <c r="Z42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="8">
         <v>2.82</v>
       </c>
       <c r="AB42" s="8">
         <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="58">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="8">
         <v>1.81</v>
       </c>
       <c r="D43" s="8">
         <v>1.64</v>
       </c>
       <c r="E43" s="8">
         <v>1.85</v>
       </c>
       <c r="F43" s="8">
         <v>1.95</v>
       </c>
       <c r="G43" s="8">
         <v>2.1</v>
       </c>
       <c r="H43" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="8">
@@ -4853,52 +5054,55 @@
       <c r="U43" s="20">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="8">
         <v>2.5</v>
       </c>
       <c r="W43" s="8">
         <v>2.48</v>
       </c>
       <c r="X43" s="8">
         <v>2.58</v>
       </c>
       <c r="Y43" s="8">
         <v>2.67</v>
       </c>
       <c r="Z43" s="8">
         <v>2.66</v>
       </c>
       <c r="AA43" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="8">
         <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC43" s="58">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="8">
         <v>3.25</v>
       </c>
       <c r="D44" s="8">
         <v>2.84</v>
       </c>
       <c r="E44" s="8">
         <v>2.93</v>
       </c>
       <c r="F44" s="8">
         <v>3.08</v>
       </c>
       <c r="G44" s="8">
         <v>3.24</v>
       </c>
       <c r="H44" s="8">
         <v>3.15</v>
       </c>
       <c r="I44" s="8">
@@ -4940,52 +5144,55 @@
       <c r="U44" s="20">
         <v>3.84</v>
       </c>
       <c r="V44" s="8">
         <v>3.79</v>
       </c>
       <c r="W44" s="8">
         <v>3.84</v>
       </c>
       <c r="X44" s="8">
         <v>3.8</v>
       </c>
       <c r="Y44" s="8">
         <v>3.78</v>
       </c>
       <c r="Z44" s="8">
         <v>3.78</v>
       </c>
       <c r="AA44" s="8">
         <v>2.7</v>
       </c>
       <c r="AB44" s="8">
         <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC44" s="58">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="8">
         <v>2.83</v>
       </c>
       <c r="D45" s="8">
         <v>2.97</v>
       </c>
       <c r="E45" s="8">
         <v>3.26</v>
       </c>
       <c r="F45" s="8">
         <v>3.22</v>
       </c>
       <c r="G45" s="8">
         <v>3.22</v>
       </c>
       <c r="H45" s="8">
         <v>3.27</v>
       </c>
       <c r="I45" s="8">
@@ -5027,52 +5234,55 @@
       <c r="U45" s="20">
         <v>3.62</v>
       </c>
       <c r="V45" s="8">
         <v>3.73</v>
       </c>
       <c r="W45" s="8">
         <v>3.83</v>
       </c>
       <c r="X45" s="8">
         <v>3.9</v>
       </c>
       <c r="Y45" s="8">
         <v>3.87</v>
       </c>
       <c r="Z45" s="8">
         <v>3.95</v>
       </c>
       <c r="AA45" s="8">
         <v>3.7</v>
       </c>
       <c r="AB45" s="8">
         <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC45" s="58">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="8">
         <v>1.55</v>
       </c>
       <c r="D46" s="8">
         <v>1.33</v>
       </c>
       <c r="E46" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="8">
         <v>1.19</v>
       </c>
       <c r="G46" s="8">
         <v>1.29</v>
       </c>
       <c r="H46" s="8">
         <v>1.24</v>
       </c>
       <c r="I46" s="8">
@@ -5114,52 +5324,55 @@
       <c r="U46" s="20">
         <v>1.37</v>
       </c>
       <c r="V46" s="8">
         <v>1.38</v>
       </c>
       <c r="W46" s="8">
         <v>1.44</v>
       </c>
       <c r="X46" s="8">
         <v>1.47</v>
       </c>
       <c r="Y46" s="8">
         <v>1.51</v>
       </c>
       <c r="Z46" s="8">
         <v>1.58</v>
       </c>
       <c r="AA46" s="8">
         <v>1.91</v>
       </c>
       <c r="AB46" s="8">
         <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC46" s="58">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="8">
         <v>1.48</v>
       </c>
       <c r="D47" s="8">
         <v>1.91</v>
       </c>
       <c r="E47" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="8">
         <v>2.15</v>
       </c>
       <c r="G47" s="8">
         <v>2.54</v>
       </c>
       <c r="H47" s="8">
         <v>2.34</v>
       </c>
       <c r="I47" s="8">
@@ -5201,52 +5414,55 @@
       <c r="U47" s="20">
         <v>3.04</v>
       </c>
       <c r="V47" s="8">
         <v>3.03</v>
       </c>
       <c r="W47" s="8">
         <v>3.08</v>
       </c>
       <c r="X47" s="8">
         <v>3.05</v>
       </c>
       <c r="Y47" s="8">
         <v>3.08</v>
       </c>
       <c r="Z47" s="8">
         <v>3.03</v>
       </c>
       <c r="AA47" s="8">
         <v>3.4</v>
       </c>
       <c r="AB47" s="8">
         <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC47" s="58">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
         <v>3.76</v>
       </c>
       <c r="D48" s="8">
         <v>3.15</v>
       </c>
       <c r="E48" s="8">
         <v>3.17</v>
       </c>
       <c r="F48" s="8">
         <v>3.03</v>
       </c>
       <c r="G48" s="8">
         <v>3.2</v>
       </c>
       <c r="H48" s="8">
         <v>3.24</v>
       </c>
       <c r="I48" s="8">
@@ -5288,52 +5504,55 @@
       <c r="U48" s="20">
         <v>3.35</v>
       </c>
       <c r="V48" s="8">
         <v>3.26</v>
       </c>
       <c r="W48" s="8">
         <v>3.29</v>
       </c>
       <c r="X48" s="8">
         <v>3.4</v>
       </c>
       <c r="Y48" s="8">
         <v>3.38</v>
       </c>
       <c r="Z48" s="8">
         <v>3.42</v>
       </c>
       <c r="AA48" s="8">
         <v>3.78</v>
       </c>
       <c r="AB48" s="8">
         <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC48" s="58">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="8">
         <v>2.6</v>
       </c>
       <c r="D49" s="8">
         <v>2.17</v>
       </c>
       <c r="E49" s="8">
         <v>2.23</v>
       </c>
       <c r="F49" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="8">
         <v>2.35</v>
       </c>
       <c r="H49" s="8">
         <v>2.34</v>
       </c>
       <c r="I49" s="8">
@@ -5375,52 +5594,55 @@
       <c r="U49" s="20">
         <v>2.66</v>
       </c>
       <c r="V49" s="8">
         <v>2.62</v>
       </c>
       <c r="W49" s="8">
         <v>2.57</v>
       </c>
       <c r="X49" s="8">
         <v>2.62</v>
       </c>
       <c r="Y49" s="8">
         <v>2.57</v>
       </c>
       <c r="Z49" s="8">
         <v>2.64</v>
       </c>
       <c r="AA49" s="8">
         <v>3.22</v>
       </c>
       <c r="AB49" s="8">
         <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC49" s="58">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="8">
         <v>1.71</v>
       </c>
       <c r="D50" s="8">
         <v>1.49</v>
       </c>
       <c r="E50" s="8">
         <v>1.51</v>
       </c>
       <c r="F50" s="8">
         <v>1.6</v>
       </c>
       <c r="G50" s="8">
         <v>1.7</v>
       </c>
       <c r="H50" s="8">
         <v>1.66</v>
       </c>
       <c r="I50" s="8">
@@ -5462,52 +5684,55 @@
       <c r="U50" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="8">
         <v>2.04</v>
       </c>
       <c r="X50" s="8">
         <v>2.09</v>
       </c>
       <c r="Y50" s="8">
         <v>2.09</v>
       </c>
       <c r="Z50" s="8">
         <v>2.14</v>
       </c>
       <c r="AA50" s="8">
         <v>2.42</v>
       </c>
       <c r="AB50" s="8">
         <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC50" s="58">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="8">
         <v>1.35</v>
       </c>
       <c r="D51" s="8">
         <v>1.47</v>
       </c>
       <c r="E51" s="8">
         <v>1.44</v>
       </c>
       <c r="F51" s="8">
         <v>1.48</v>
       </c>
       <c r="G51" s="8">
         <v>1.56</v>
       </c>
       <c r="H51" s="8">
         <v>1.57</v>
       </c>
       <c r="I51" s="8">
@@ -5549,83 +5774,88 @@
       <c r="U51" s="20">
         <v>1.73</v>
       </c>
       <c r="V51" s="8">
         <v>1.71</v>
       </c>
       <c r="W51" s="8">
         <v>1.7</v>
       </c>
       <c r="X51" s="8">
         <v>1.74</v>
       </c>
       <c r="Y51" s="8">
         <v>1.73</v>
       </c>
       <c r="Z51" s="8">
         <v>1.75</v>
       </c>
       <c r="AA51" s="8">
         <v>2.12</v>
       </c>
       <c r="AB51" s="8">
         <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="39" t="s">
+      <c r="AC51" s="58">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="39"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="B52" s="48"/>
+      <c r="C52" s="48"/>
+      <c r="D52" s="48"/>
+      <c r="E52" s="48"/>
+      <c r="F52" s="48"/>
+      <c r="G52" s="48"/>
+      <c r="H52" s="48"/>
+      <c r="I52" s="48"/>
+      <c r="J52" s="48"/>
+      <c r="K52" s="48"/>
+      <c r="L52" s="48"/>
+      <c r="M52" s="48"/>
+      <c r="N52" s="48"/>
+      <c r="O52" s="48"/>
+      <c r="P52" s="48"/>
+      <c r="Q52" s="48"/>
+      <c r="R52" s="48"/>
+      <c r="S52" s="48"/>
+      <c r="T52" s="48"/>
+      <c r="U52" s="48"/>
+      <c r="V52" s="48"/>
+      <c r="W52" s="48"/>
+      <c r="X52" s="48"/>
+      <c r="Y52" s="48"/>
+      <c r="Z52" s="48"/>
+      <c r="AA52" s="48"/>
+      <c r="AB52" s="48"/>
+      <c r="AC52" s="48"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="8">
         <v>1.3</v>
       </c>
       <c r="D53" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="8">
         <v>1.17</v>
       </c>
       <c r="F53" s="8">
         <v>1.22</v>
       </c>
       <c r="G53" s="8">
         <v>1.27</v>
       </c>
       <c r="H53" s="8">
         <v>1.28</v>
       </c>
       <c r="I53" s="8">
         <v>1.32</v>
       </c>
       <c r="J53" s="8">
@@ -5664,52 +5894,55 @@
       <c r="U53" s="20">
         <v>1.5</v>
       </c>
       <c r="V53" s="8">
         <v>1.49</v>
       </c>
       <c r="W53" s="8">
         <v>1.51</v>
       </c>
       <c r="X53" s="8">
         <v>1.53</v>
       </c>
       <c r="Y53" s="8">
         <v>1.53</v>
       </c>
       <c r="Z53" s="8">
         <v>1.56</v>
       </c>
       <c r="AA53" s="8">
         <v>1.59</v>
       </c>
       <c r="AB53" s="8">
         <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="58">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="8">
         <v>1.43</v>
       </c>
       <c r="D54" s="8">
         <v>1.39</v>
       </c>
       <c r="E54" s="8">
         <v>1.42</v>
       </c>
       <c r="F54" s="8">
         <v>1.39</v>
       </c>
       <c r="G54" s="8">
         <v>1.35</v>
       </c>
       <c r="H54" s="8">
         <v>1.3</v>
       </c>
       <c r="I54" s="8">
@@ -5751,52 +5984,55 @@
       <c r="U54" s="20">
         <v>1.76</v>
       </c>
       <c r="V54" s="8">
         <v>1.76</v>
       </c>
       <c r="W54" s="8">
         <v>1.76</v>
       </c>
       <c r="X54" s="8">
         <v>1.72</v>
       </c>
       <c r="Y54" s="8">
         <v>1.69</v>
       </c>
       <c r="Z54" s="8">
         <v>1.74</v>
       </c>
       <c r="AA54" s="8">
         <v>1.19</v>
       </c>
       <c r="AB54" s="8">
         <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC54" s="58">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="8">
         <v>1.36</v>
       </c>
       <c r="D55" s="8">
         <v>1.31</v>
       </c>
       <c r="E55" s="8">
         <v>1.31</v>
       </c>
       <c r="F55" s="8">
         <v>1.42</v>
       </c>
       <c r="G55" s="8">
         <v>1.63</v>
       </c>
       <c r="H55" s="8">
         <v>1.67</v>
       </c>
       <c r="I55" s="8">
@@ -5838,52 +6074,55 @@
       <c r="U55" s="20">
         <v>1.98</v>
       </c>
       <c r="V55" s="8">
         <v>1.96</v>
       </c>
       <c r="W55" s="8">
         <v>1.99</v>
       </c>
       <c r="X55" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="8">
         <v>2.06</v>
       </c>
       <c r="Z55" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="8">
         <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC55" s="58">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="8">
         <v>1.51</v>
       </c>
       <c r="D56" s="8">
         <v>1.32</v>
       </c>
       <c r="E56" s="8">
         <v>1.18</v>
       </c>
       <c r="F56" s="8">
         <v>1.17</v>
       </c>
       <c r="G56" s="8">
         <v>1.23</v>
       </c>
       <c r="H56" s="8">
         <v>1.31</v>
       </c>
       <c r="I56" s="8">
@@ -5925,52 +6164,55 @@
       <c r="U56" s="20">
         <v>1.55</v>
       </c>
       <c r="V56" s="8">
         <v>1.48</v>
       </c>
       <c r="W56" s="8">
         <v>1.44</v>
       </c>
       <c r="X56" s="8">
         <v>1.43</v>
       </c>
       <c r="Y56" s="8">
         <v>1.46</v>
       </c>
       <c r="Z56" s="8">
         <v>1.47</v>
       </c>
       <c r="AA56" s="8">
         <v>1.57</v>
       </c>
       <c r="AB56" s="8">
         <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC56" s="58">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="8">
         <v>1.31</v>
       </c>
       <c r="D57" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="8">
         <v>1.27</v>
       </c>
       <c r="H57" s="8">
         <v>1.29</v>
       </c>
       <c r="I57" s="8">
@@ -6012,52 +6254,55 @@
       <c r="U57" s="20">
         <v>1.41</v>
       </c>
       <c r="V57" s="8">
         <v>1.42</v>
       </c>
       <c r="W57" s="8">
         <v>1.43</v>
       </c>
       <c r="X57" s="8">
         <v>1.45</v>
       </c>
       <c r="Y57" s="8">
         <v>1.46</v>
       </c>
       <c r="Z57" s="8">
         <v>1.5</v>
       </c>
       <c r="AA57" s="8">
         <v>1.48</v>
       </c>
       <c r="AB57" s="8">
         <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC57" s="58">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="8">
         <v>1</v>
       </c>
       <c r="D58" s="8">
         <v>0.96</v>
       </c>
       <c r="E58" s="8">
         <v>0.95</v>
       </c>
       <c r="F58" s="8">
         <v>0.99</v>
       </c>
       <c r="G58" s="8">
         <v>0.98</v>
       </c>
       <c r="H58" s="8">
         <v>1.02</v>
       </c>
       <c r="I58" s="8">
@@ -6099,52 +6344,55 @@
       <c r="U58" s="20">
         <v>1.31</v>
       </c>
       <c r="V58" s="8">
         <v>1.31</v>
       </c>
       <c r="W58" s="8">
         <v>1.36</v>
       </c>
       <c r="X58" s="8">
         <v>1.41</v>
       </c>
       <c r="Y58" s="8">
         <v>1.4</v>
       </c>
       <c r="Z58" s="8">
         <v>1.39</v>
       </c>
       <c r="AA58" s="8">
         <v>1.85</v>
       </c>
       <c r="AB58" s="8">
         <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC58" s="58">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="8">
         <v>1.46</v>
       </c>
       <c r="D59" s="8">
         <v>1.24</v>
       </c>
       <c r="E59" s="8">
         <v>1.23</v>
       </c>
       <c r="F59" s="8">
         <v>1.33</v>
       </c>
       <c r="G59" s="8">
         <v>1.38</v>
       </c>
       <c r="H59" s="8">
         <v>1.35</v>
       </c>
       <c r="I59" s="8">
@@ -6186,52 +6434,55 @@
       <c r="U59" s="20">
         <v>1.85</v>
       </c>
       <c r="V59" s="8">
         <v>1.85</v>
       </c>
       <c r="W59" s="8">
         <v>1.83</v>
       </c>
       <c r="X59" s="8">
         <v>1.86</v>
       </c>
       <c r="Y59" s="8">
         <v>1.84</v>
       </c>
       <c r="Z59" s="8">
         <v>1.86</v>
       </c>
       <c r="AA59" s="8">
         <v>1.21</v>
       </c>
       <c r="AB59" s="8">
         <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC59" s="58">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="8">
         <v>1.05</v>
       </c>
       <c r="D60" s="8">
         <v>0.89</v>
       </c>
       <c r="E60" s="8">
         <v>0.93</v>
       </c>
       <c r="F60" s="8">
         <v>0.99</v>
       </c>
       <c r="G60" s="8">
         <v>1.04</v>
       </c>
       <c r="H60" s="8">
         <v>1.02</v>
       </c>
       <c r="I60" s="8">
@@ -6273,52 +6524,55 @@
       <c r="U60" s="20">
         <v>1.25</v>
       </c>
       <c r="V60" s="8">
         <v>1.25</v>
       </c>
       <c r="W60" s="8">
         <v>1.22</v>
       </c>
       <c r="X60" s="8">
         <v>1.21</v>
       </c>
       <c r="Y60" s="8">
         <v>1.21</v>
       </c>
       <c r="Z60" s="8">
         <v>1.25</v>
       </c>
       <c r="AA60" s="8">
         <v>1.19</v>
       </c>
       <c r="AB60" s="8">
         <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC60" s="58">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="8">
         <v>1.23</v>
       </c>
       <c r="D61" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="8">
         <v>1.17</v>
       </c>
       <c r="F61" s="8">
         <v>1.33</v>
       </c>
       <c r="G61" s="8">
         <v>1.37</v>
       </c>
       <c r="H61" s="8">
         <v>1.37</v>
       </c>
       <c r="I61" s="8">
@@ -6360,52 +6614,55 @@
       <c r="U61" s="20">
         <v>1.98</v>
       </c>
       <c r="V61" s="8">
         <v>1.93</v>
       </c>
       <c r="W61" s="8">
         <v>1.94</v>
       </c>
       <c r="X61" s="8">
         <v>1.94</v>
       </c>
       <c r="Y61" s="8">
         <v>1.93</v>
       </c>
       <c r="Z61" s="8">
         <v>1.97</v>
       </c>
       <c r="AA61" s="8">
         <v>2.33</v>
       </c>
       <c r="AB61" s="8">
         <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC61" s="58">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="8">
         <v>2.29</v>
       </c>
       <c r="D62" s="8">
         <v>1.89</v>
       </c>
       <c r="E62" s="8">
         <v>2.1</v>
       </c>
       <c r="F62" s="8">
         <v>1.93</v>
       </c>
       <c r="G62" s="8">
         <v>1.96</v>
       </c>
       <c r="H62" s="8">
         <v>2.1</v>
       </c>
       <c r="I62" s="8">
@@ -6447,52 +6704,55 @@
       <c r="U62" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="8">
         <v>2.34</v>
       </c>
       <c r="W62" s="8">
         <v>2.4</v>
       </c>
       <c r="X62" s="8">
         <v>2.46</v>
       </c>
       <c r="Y62" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="8">
         <v>2.4</v>
       </c>
       <c r="AA62" s="8">
         <v>1.26</v>
       </c>
       <c r="AB62" s="8">
         <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC62" s="58">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="8">
         <v>1.84</v>
       </c>
       <c r="D63" s="8">
         <v>1.72</v>
       </c>
       <c r="E63" s="8">
         <v>1.8</v>
       </c>
       <c r="F63" s="8">
         <v>1.83</v>
       </c>
       <c r="G63" s="8">
         <v>1.95</v>
       </c>
       <c r="H63" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="8">
@@ -6534,52 +6794,55 @@
       <c r="U63" s="20">
         <v>2.61</v>
       </c>
       <c r="V63" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="8">
         <v>2.61</v>
       </c>
       <c r="X63" s="8">
         <v>2.66</v>
       </c>
       <c r="Y63" s="8">
         <v>2.61</v>
       </c>
       <c r="Z63" s="8">
         <v>2.59</v>
       </c>
       <c r="AA63" s="8">
         <v>2.77</v>
       </c>
       <c r="AB63" s="8">
         <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC63" s="58">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="8">
         <v>1.84</v>
       </c>
       <c r="D64" s="8">
         <v>1.44</v>
       </c>
       <c r="E64" s="8">
         <v>1.28</v>
       </c>
       <c r="F64" s="8">
         <v>1.39</v>
       </c>
       <c r="G64" s="8">
         <v>1.41</v>
       </c>
       <c r="H64" s="8">
         <v>1.44</v>
       </c>
       <c r="I64" s="8">
@@ -6621,52 +6884,55 @@
       <c r="U64" s="20">
         <v>1.47</v>
       </c>
       <c r="V64" s="8">
         <v>1.46</v>
       </c>
       <c r="W64" s="8">
         <v>1.48</v>
       </c>
       <c r="X64" s="8">
         <v>1.49</v>
       </c>
       <c r="Y64" s="8">
         <v>1.46</v>
       </c>
       <c r="Z64" s="8">
         <v>1.49</v>
       </c>
       <c r="AA64" s="8">
         <v>1.37</v>
       </c>
       <c r="AB64" s="8">
         <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC64" s="58">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="8">
         <v>0.71</v>
       </c>
       <c r="D65" s="8">
         <v>0.71</v>
       </c>
       <c r="E65" s="8">
         <v>0.87</v>
       </c>
       <c r="F65" s="8">
         <v>1.03</v>
       </c>
       <c r="G65" s="8">
         <v>1.05</v>
       </c>
       <c r="H65" s="8">
         <v>1.04</v>
       </c>
       <c r="I65" s="8">
@@ -6708,52 +6974,55 @@
       <c r="U65" s="20">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="8">
         <v>1.18</v>
       </c>
       <c r="Y65" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="8">
         <v>1.18</v>
       </c>
       <c r="AA65" s="8">
         <v>1.32</v>
       </c>
       <c r="AB65" s="8">
         <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC65" s="58">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="8">
         <v>1.73</v>
       </c>
       <c r="D66" s="8">
         <v>1.62</v>
       </c>
       <c r="E66" s="8">
         <v>1.74</v>
       </c>
       <c r="F66" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="8">
         <v>2.04</v>
       </c>
       <c r="H66" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="8">
@@ -6795,52 +7064,55 @@
       <c r="U66" s="20">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="8">
         <v>2.48</v>
       </c>
       <c r="X66" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="8">
         <v>2.48</v>
       </c>
       <c r="Z66" s="8">
         <v>2.52</v>
       </c>
       <c r="AA66" s="8">
         <v>2.35</v>
       </c>
       <c r="AB66" s="8">
         <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC66" s="58">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="8">
         <v>2.08</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E67" s="8">
         <v>2.08</v>
       </c>
       <c r="F67" s="8">
         <v>2.1</v>
       </c>
       <c r="G67" s="8">
         <v>2.23</v>
       </c>
       <c r="H67" s="8">
         <v>2.17</v>
       </c>
       <c r="I67" s="8">
@@ -6882,52 +7154,55 @@
       <c r="U67" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="8">
         <v>2.59</v>
       </c>
       <c r="X67" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="8">
         <v>2.5</v>
       </c>
       <c r="Z67" s="8">
         <v>2.58</v>
       </c>
       <c r="AA67" s="8">
         <v>2.97</v>
       </c>
       <c r="AB67" s="8">
         <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC67" s="58">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="8">
         <v>0.85</v>
       </c>
       <c r="D68" s="8">
         <v>0.77</v>
       </c>
       <c r="E68" s="8">
         <v>0.7</v>
       </c>
       <c r="F68" s="8">
         <v>0.71</v>
       </c>
       <c r="G68" s="8">
         <v>0.69</v>
       </c>
       <c r="H68" s="8">
         <v>0.66</v>
       </c>
       <c r="I68" s="8">
@@ -6969,52 +7244,55 @@
       <c r="U68" s="20">
         <v>0.8</v>
       </c>
       <c r="V68" s="8">
         <v>0.78</v>
       </c>
       <c r="W68" s="8">
         <v>0.81</v>
       </c>
       <c r="X68" s="8">
         <v>0.81</v>
       </c>
       <c r="Y68" s="8">
         <v>0.83</v>
       </c>
       <c r="Z68" s="8">
         <v>0.84</v>
       </c>
       <c r="AA68" s="8">
         <v>0.97</v>
       </c>
       <c r="AB68" s="8">
         <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC68" s="58">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C69" s="8">
         <v>0.26</v>
       </c>
       <c r="D69" s="8">
         <v>0.66</v>
       </c>
       <c r="E69" s="8">
         <v>0.96</v>
       </c>
       <c r="F69" s="8">
         <v>0.99</v>
       </c>
       <c r="G69" s="8">
         <v>0.94</v>
       </c>
       <c r="H69" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="8">
@@ -7056,56 +7334,59 @@
       <c r="U69" s="20">
         <v>1.87</v>
       </c>
       <c r="V69" s="8">
         <v>1.86</v>
       </c>
       <c r="W69" s="8">
         <v>1.8</v>
       </c>
       <c r="X69" s="8">
         <v>1.83</v>
       </c>
       <c r="Y69" s="8">
         <v>1.81</v>
       </c>
       <c r="Z69" s="8">
         <v>1.79</v>
       </c>
       <c r="AA69" s="8">
         <v>0.8</v>
       </c>
       <c r="AB69" s="8">
         <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC69" s="58">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="B70" s="38" t="s">
+      <c r="B70" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="11">
         <v>2.02</v>
       </c>
       <c r="E70" s="11">
         <v>2.23</v>
       </c>
       <c r="F70" s="11">
         <v>2.33</v>
       </c>
       <c r="G70" s="11">
         <v>2.35</v>
       </c>
       <c r="H70" s="11">
         <v>2.34</v>
       </c>
       <c r="I70" s="11">
         <v>2.37</v>
       </c>
       <c r="J70" s="11">
         <v>2.33</v>
@@ -7143,92 +7424,95 @@
       <c r="U70" s="21">
         <v>2.42</v>
       </c>
       <c r="V70" s="11">
         <v>2.4</v>
       </c>
       <c r="W70" s="11">
         <v>2.44</v>
       </c>
       <c r="X70" s="11">
         <v>2.54</v>
       </c>
       <c r="Y70" s="11">
         <v>2.58</v>
       </c>
       <c r="Z70" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="11">
         <v>3.23</v>
       </c>
       <c r="AB70" s="11">
         <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="59">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B72" s="9"/>
     </row>
-    <row r="73" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B73" s="9"/>
     </row>
-    <row r="74" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B74" s="9"/>
     </row>
-    <row r="75" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B75" s="9"/>
     </row>
-    <row r="76" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B76" s="9"/>
     </row>
-    <row r="77" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B77" s="9"/>
     </row>
-    <row r="78" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B78" s="9"/>
     </row>
-    <row r="79" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B79" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A8:AA8"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:AA52"/>
+    <mergeCell ref="A52:AC52"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="AA5:AC5"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="A8:AC8"/>
+    <mergeCell ref="A30:AC30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>