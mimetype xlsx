--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F20F599D-C611-41E4-B76D-5E19748B519F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EEFD58AB-51D4-4517-9BCB-ED90DE6DEA9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB29" i="6"/>
   <c r="AB28" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB9" i="6"/>
   <c r="AB10" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="98">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -703,51 +703,51 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -790,104 +790,99 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.0.35\public\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1093;%20&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1058;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1084;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;\2026\02\&#1045;&#1044;&#1053;\&#1058;&#1072;&#1073;_E21_00.xls" TargetMode="External"/></Relationships>
@@ -1523,51 +1518,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1649,59 +1644,59 @@
       <c r="B12" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="41">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="41">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="33">
         <v>7172749540</v>
       </c>
@@ -1729,177 +1724,190 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="32" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AC79"/>
+  <dimension ref="A2:AF79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH59" sqref="AH59"/>
+      <selection activeCell="AG69" sqref="AG69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="55" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="45"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+    </row>
+    <row r="3" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
-    </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AA4" s="17"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="17"/>
+      <c r="AE4" s="17"/>
+      <c r="AF4" s="17"/>
+    </row>
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="T5" s="53"/>
-      <c r="U5" s="53"/>
+      <c r="T5" s="47"/>
+      <c r="U5" s="47"/>
       <c r="W5" s="6"/>
-      <c r="AA5" s="44" t="s">
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="44"/>
-[...3 lines deleted...]
-      <c r="A6" s="51" t="s">
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+    </row>
+    <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="56"/>
-      <c r="C6" s="54">
+      <c r="B6" s="50"/>
+      <c r="C6" s="48">
         <v>2024</v>
       </c>
-      <c r="D6" s="55"/>
-[...10 lines deleted...]
-      <c r="O6" s="49">
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="43">
         <v>2025</v>
       </c>
-      <c r="P6" s="50"/>
-[...10 lines deleted...]
-      <c r="AA6" s="42">
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="52">
         <v>2026</v>
       </c>
-      <c r="AB6" s="43"/>
-[...4 lines deleted...]
-      <c r="B7" s="57"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+    </row>
+    <row r="7" spans="1:32" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="46"/>
+      <c r="B7" s="51"/>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1937,85 +1945,89 @@
       </c>
       <c r="V7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="46" t="s">
+      <c r="AD7" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="46"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="8">
         <v>1.87</v>
       </c>
       <c r="D9" s="8">
         <v>1.71</v>
       </c>
       <c r="E9" s="8">
         <v>1.75</v>
       </c>
       <c r="F9" s="8">
         <v>1.79</v>
       </c>
       <c r="G9" s="8">
         <v>1.86</v>
       </c>
       <c r="H9" s="8">
         <v>1.85</v>
       </c>
       <c r="I9" s="8">
         <v>1.91</v>
       </c>
       <c r="J9" s="8">
@@ -2054,55 +2066,58 @@
       <c r="U9" s="20">
         <v>2.16</v>
       </c>
       <c r="V9" s="8">
         <v>2.15</v>
       </c>
       <c r="W9" s="8">
         <v>2.17</v>
       </c>
       <c r="X9" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="8">
         <v>2.19</v>
       </c>
       <c r="Z9" s="8">
         <v>2.23</v>
       </c>
       <c r="AA9" s="8">
         <v>2.34</v>
       </c>
       <c r="AB9" s="8">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
-      <c r="AC9" s="58">
+      <c r="AC9" s="8">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD9" s="8">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="8">
         <v>2.19</v>
       </c>
       <c r="D10" s="8">
         <v>2.21</v>
       </c>
       <c r="E10" s="8">
         <v>2.36</v>
       </c>
       <c r="F10" s="8">
         <v>2.44</v>
       </c>
       <c r="G10" s="8">
         <v>2.4</v>
       </c>
       <c r="H10" s="8">
         <v>2.38</v>
       </c>
       <c r="I10" s="8">
@@ -2144,55 +2159,58 @@
       <c r="U10" s="20">
         <v>2.52</v>
       </c>
       <c r="V10" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="8">
         <v>2.52</v>
       </c>
       <c r="Y10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="8">
         <v>2.6</v>
       </c>
       <c r="AA10" s="8">
         <v>2.56</v>
       </c>
       <c r="AB10" s="8">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
-      <c r="AC10" s="58">
+      <c r="AC10" s="8">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD10" s="8">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>1.7</v>
       </c>
       <c r="D11" s="8">
         <v>1.68</v>
       </c>
       <c r="E11" s="8">
         <v>1.66</v>
       </c>
       <c r="F11" s="8">
         <v>1.71</v>
       </c>
       <c r="G11" s="8">
         <v>1.98</v>
       </c>
       <c r="H11" s="8">
         <v>1.98</v>
       </c>
       <c r="I11" s="8">
@@ -2234,55 +2252,58 @@
       <c r="U11" s="20">
         <v>2.39</v>
       </c>
       <c r="V11" s="8">
         <v>2.34</v>
       </c>
       <c r="W11" s="8">
         <v>2.37</v>
       </c>
       <c r="X11" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="8">
         <v>2.42</v>
       </c>
       <c r="Z11" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="8">
         <v>2.72</v>
       </c>
       <c r="AB11" s="8">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
-      <c r="AC11" s="58">
+      <c r="AC11" s="8">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD11" s="8">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="8">
         <v>2.09</v>
       </c>
       <c r="D12" s="8">
         <v>1.87</v>
       </c>
       <c r="E12" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="8">
         <v>1.92</v>
       </c>
       <c r="G12" s="8">
         <v>1.95</v>
       </c>
       <c r="H12" s="8">
         <v>1.89</v>
       </c>
       <c r="I12" s="8">
@@ -2324,55 +2345,58 @@
       <c r="U12" s="20">
         <v>2.15</v>
       </c>
       <c r="V12" s="8">
         <v>2.15</v>
       </c>
       <c r="W12" s="8">
         <v>2.14</v>
       </c>
       <c r="X12" s="8">
         <v>2.16</v>
       </c>
       <c r="Y12" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="8">
         <v>2.23</v>
       </c>
       <c r="AA12" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="8">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
-      <c r="AC12" s="58">
+      <c r="AC12" s="8">
         <v>2.31</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD12" s="8">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>1.39</v>
       </c>
       <c r="D13" s="8">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="8">
         <v>1.19</v>
       </c>
       <c r="G13" s="8">
         <v>1.3</v>
       </c>
       <c r="H13" s="8">
         <v>1.33</v>
       </c>
       <c r="I13" s="8">
@@ -2414,55 +2438,58 @@
       <c r="U13" s="20">
         <v>1.47</v>
       </c>
       <c r="V13" s="8">
         <v>1.48</v>
       </c>
       <c r="W13" s="8">
         <v>1.5</v>
       </c>
       <c r="X13" s="8">
         <v>1.52</v>
       </c>
       <c r="Y13" s="8">
         <v>1.53</v>
       </c>
       <c r="Z13" s="8">
         <v>1.58</v>
       </c>
       <c r="AA13" s="8">
         <v>1.58</v>
       </c>
       <c r="AB13" s="8">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
-      <c r="AC13" s="58">
+      <c r="AC13" s="8">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD13" s="8">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="8">
         <v>1.08</v>
       </c>
       <c r="D14" s="8">
         <v>1.2</v>
       </c>
       <c r="E14" s="8">
         <v>1.26</v>
       </c>
       <c r="F14" s="8">
         <v>1.27</v>
       </c>
       <c r="G14" s="8">
         <v>1.28</v>
       </c>
       <c r="H14" s="8">
         <v>1.31</v>
       </c>
       <c r="I14" s="8">
@@ -2504,55 +2531,58 @@
       <c r="U14" s="20">
         <v>1.82</v>
       </c>
       <c r="V14" s="8">
         <v>1.81</v>
       </c>
       <c r="W14" s="8">
         <v>1.85</v>
       </c>
       <c r="X14" s="8">
         <v>1.92</v>
       </c>
       <c r="Y14" s="8">
         <v>1.89</v>
       </c>
       <c r="Z14" s="8">
         <v>1.89</v>
       </c>
       <c r="AA14" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="8">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
-      <c r="AC14" s="58">
+      <c r="AC14" s="8">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD14" s="8">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="8">
         <v>1.9</v>
       </c>
       <c r="D15" s="8">
         <v>1.88</v>
       </c>
       <c r="E15" s="8">
         <v>1.86</v>
       </c>
       <c r="F15" s="8">
         <v>1.85</v>
       </c>
       <c r="G15" s="8">
         <v>1.91</v>
       </c>
       <c r="H15" s="8">
         <v>1.91</v>
       </c>
       <c r="I15" s="8">
@@ -2594,55 +2624,58 @@
       <c r="U15" s="20">
         <v>2.44</v>
       </c>
       <c r="V15" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="8">
         <v>2.44</v>
       </c>
       <c r="Z15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="8">
         <v>1.64</v>
       </c>
       <c r="AB15" s="8">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
-      <c r="AC15" s="58">
+      <c r="AC15" s="8">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD15" s="8">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="8">
         <v>1.44</v>
       </c>
       <c r="D16" s="8">
         <v>1.34</v>
       </c>
       <c r="E16" s="8">
         <v>1.43</v>
       </c>
       <c r="F16" s="8">
         <v>1.45</v>
       </c>
       <c r="G16" s="8">
         <v>1.48</v>
       </c>
       <c r="H16" s="8">
         <v>1.48</v>
       </c>
       <c r="I16" s="8">
@@ -2684,55 +2717,58 @@
       <c r="U16" s="20">
         <v>1.85</v>
       </c>
       <c r="V16" s="8">
         <v>1.84</v>
       </c>
       <c r="W16" s="8">
         <v>1.84</v>
       </c>
       <c r="X16" s="8">
         <v>1.84</v>
       </c>
       <c r="Y16" s="8">
         <v>1.85</v>
       </c>
       <c r="Z16" s="8">
         <v>1.87</v>
       </c>
       <c r="AA16" s="8">
         <v>1.8</v>
       </c>
       <c r="AB16" s="8">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
-      <c r="AC16" s="58">
+      <c r="AC16" s="8">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD16" s="8">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="8">
         <v>1.65</v>
       </c>
       <c r="D17" s="8">
         <v>1.51</v>
       </c>
       <c r="E17" s="8">
         <v>1.72</v>
       </c>
       <c r="F17" s="8">
         <v>1.75</v>
       </c>
       <c r="G17" s="8">
         <v>1.83</v>
       </c>
       <c r="H17" s="8">
         <v>1.76</v>
       </c>
       <c r="I17" s="8">
@@ -2774,55 +2810,58 @@
       <c r="U17" s="20">
         <v>2.52</v>
       </c>
       <c r="V17" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="8">
         <v>2.46</v>
       </c>
       <c r="Y17" s="8">
         <v>2.44</v>
       </c>
       <c r="Z17" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="8">
         <v>2.75</v>
       </c>
       <c r="AB17" s="8">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
-      <c r="AC17" s="58">
+      <c r="AC17" s="8">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD17" s="8">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="8">
         <v>2.91</v>
       </c>
       <c r="D18" s="8">
         <v>2.78</v>
       </c>
       <c r="E18" s="8">
         <v>2.81</v>
       </c>
       <c r="F18" s="8">
         <v>2.77</v>
       </c>
       <c r="G18" s="8">
         <v>2.81</v>
       </c>
       <c r="H18" s="8">
         <v>2.88</v>
       </c>
       <c r="I18" s="8">
@@ -2864,55 +2903,58 @@
       <c r="U18" s="20">
         <v>3.31</v>
       </c>
       <c r="V18" s="8">
         <v>3.37</v>
       </c>
       <c r="W18" s="8">
         <v>3.38</v>
       </c>
       <c r="X18" s="8">
         <v>3.41</v>
       </c>
       <c r="Y18" s="8">
         <v>3.36</v>
       </c>
       <c r="Z18" s="8">
         <v>3.39</v>
       </c>
       <c r="AA18" s="8">
         <v>2.79</v>
       </c>
       <c r="AB18" s="8">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
-      <c r="AC18" s="58">
+      <c r="AC18" s="8">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD18" s="8">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="8">
         <v>2.48</v>
       </c>
       <c r="D19" s="8">
         <v>2.34</v>
       </c>
       <c r="E19" s="8">
         <v>2.44</v>
       </c>
       <c r="F19" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="8">
         <v>2.54</v>
       </c>
       <c r="H19" s="8">
         <v>2.6</v>
       </c>
       <c r="I19" s="8">
@@ -2954,55 +2996,58 @@
       <c r="U19" s="20">
         <v>3</v>
       </c>
       <c r="V19" s="8">
         <v>2.95</v>
       </c>
       <c r="W19" s="8">
         <v>3.05</v>
       </c>
       <c r="X19" s="8">
         <v>3.11</v>
       </c>
       <c r="Y19" s="8">
         <v>3.07</v>
       </c>
       <c r="Z19" s="8">
         <v>3.12</v>
       </c>
       <c r="AA19" s="8">
         <v>3.5</v>
       </c>
       <c r="AB19" s="8">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
-      <c r="AC19" s="58">
+      <c r="AC19" s="8">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD19" s="8">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>2.23</v>
       </c>
       <c r="D20" s="8">
         <v>1.81</v>
       </c>
       <c r="E20" s="8">
         <v>1.68</v>
       </c>
       <c r="F20" s="8">
         <v>1.79</v>
       </c>
       <c r="G20" s="8">
         <v>1.87</v>
       </c>
       <c r="H20" s="8">
         <v>1.88</v>
       </c>
       <c r="I20" s="8">
@@ -3044,55 +3089,58 @@
       <c r="U20" s="20">
         <v>1.89</v>
       </c>
       <c r="V20" s="8">
         <v>1.91</v>
       </c>
       <c r="W20" s="8">
         <v>1.94</v>
       </c>
       <c r="X20" s="8">
         <v>1.96</v>
       </c>
       <c r="Y20" s="8">
         <v>1.92</v>
       </c>
       <c r="Z20" s="8">
         <v>1.96</v>
       </c>
       <c r="AA20" s="8">
         <v>2.06</v>
       </c>
       <c r="AB20" s="8">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
-      <c r="AC20" s="58">
+      <c r="AC20" s="8">
         <v>2.13</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD20" s="8">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8">
         <v>1.22</v>
       </c>
       <c r="D21" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="8">
         <v>1.31</v>
       </c>
       <c r="F21" s="8">
         <v>1.45</v>
       </c>
       <c r="G21" s="8">
         <v>1.53</v>
       </c>
       <c r="H21" s="8">
         <v>1.51</v>
       </c>
       <c r="I21" s="8">
@@ -3134,55 +3182,58 @@
       <c r="U21" s="20">
         <v>1.79</v>
       </c>
       <c r="V21" s="8">
         <v>1.74</v>
       </c>
       <c r="W21" s="8">
         <v>1.74</v>
       </c>
       <c r="X21" s="8">
         <v>1.83</v>
       </c>
       <c r="Y21" s="8">
         <v>1.86</v>
       </c>
       <c r="Z21" s="8">
         <v>1.87</v>
       </c>
       <c r="AA21" s="8">
         <v>1.78</v>
       </c>
       <c r="AB21" s="8">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
-      <c r="AC21" s="58">
+      <c r="AC21" s="8">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD21" s="8">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="8">
         <v>2.81</v>
       </c>
       <c r="D22" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="8">
         <v>2.59</v>
       </c>
       <c r="F22" s="8">
         <v>2.77</v>
       </c>
       <c r="G22" s="8">
         <v>2.89</v>
       </c>
       <c r="H22" s="8">
         <v>2.83</v>
       </c>
       <c r="I22" s="8">
@@ -3224,55 +3275,58 @@
       <c r="U22" s="20">
         <v>3.45</v>
       </c>
       <c r="V22" s="8">
         <v>3.41</v>
       </c>
       <c r="W22" s="8">
         <v>3.45</v>
       </c>
       <c r="X22" s="8">
         <v>3.43</v>
       </c>
       <c r="Y22" s="8">
         <v>3.4</v>
       </c>
       <c r="Z22" s="8">
         <v>3.41</v>
       </c>
       <c r="AA22" s="8">
         <v>2.6</v>
       </c>
       <c r="AB22" s="8">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
-      <c r="AC22" s="58">
+      <c r="AC22" s="8">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD22" s="8">
+        <v>2.94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="8">
         <v>2.66</v>
       </c>
       <c r="F23" s="8">
         <v>2.65</v>
       </c>
       <c r="G23" s="8">
         <v>2.71</v>
       </c>
       <c r="H23" s="8">
         <v>2.71</v>
       </c>
       <c r="I23" s="8">
@@ -3314,55 +3368,58 @@
       <c r="U23" s="20">
         <v>3.02</v>
       </c>
       <c r="V23" s="8">
         <v>3.14</v>
       </c>
       <c r="W23" s="8">
         <v>3.21</v>
       </c>
       <c r="X23" s="8">
         <v>3.22</v>
       </c>
       <c r="Y23" s="8">
         <v>3.18</v>
       </c>
       <c r="Z23" s="8">
         <v>3.26</v>
       </c>
       <c r="AA23" s="8">
         <v>3.34</v>
       </c>
       <c r="AB23" s="8">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
-      <c r="AC23" s="58">
+      <c r="AC23" s="8">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD23" s="8">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="8">
         <v>1.03</v>
       </c>
       <c r="D24" s="8">
         <v>0.91</v>
       </c>
       <c r="E24" s="8">
         <v>0.81</v>
       </c>
       <c r="F24" s="8">
         <v>0.82</v>
       </c>
       <c r="G24" s="8">
         <v>0.84</v>
       </c>
       <c r="H24" s="8">
         <v>0.81</v>
       </c>
       <c r="I24" s="8">
@@ -3404,55 +3461,58 @@
       <c r="U24" s="20">
         <v>0.94</v>
       </c>
       <c r="V24" s="8">
         <v>0.93</v>
       </c>
       <c r="W24" s="8">
         <v>0.97</v>
       </c>
       <c r="X24" s="8">
         <v>0.98</v>
       </c>
       <c r="Y24" s="8">
         <v>1</v>
       </c>
       <c r="Z24" s="8">
         <v>1.03</v>
       </c>
       <c r="AA24" s="8">
         <v>1.21</v>
       </c>
       <c r="AB24" s="8">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
-      <c r="AC24" s="58">
+      <c r="AC24" s="8">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD24" s="8">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1.23</v>
       </c>
       <c r="D25" s="8">
         <v>1.65</v>
       </c>
       <c r="E25" s="8">
         <v>1.96</v>
       </c>
       <c r="F25" s="8">
         <v>1.91</v>
       </c>
       <c r="G25" s="8">
         <v>2.21</v>
       </c>
       <c r="H25" s="8">
         <v>2.08</v>
       </c>
       <c r="I25" s="8">
@@ -3494,55 +3554,58 @@
       <c r="U25" s="20">
         <v>2.8</v>
       </c>
       <c r="V25" s="8">
         <v>2.79</v>
       </c>
       <c r="W25" s="8">
         <v>2.82</v>
       </c>
       <c r="X25" s="8">
         <v>2.8</v>
       </c>
       <c r="Y25" s="8">
         <v>2.82</v>
       </c>
       <c r="Z25" s="8">
         <v>2.78</v>
       </c>
       <c r="AA25" s="8">
         <v>2.87</v>
       </c>
       <c r="AB25" s="8">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
-      <c r="AC25" s="58">
+      <c r="AC25" s="8">
         <v>3.07</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD25" s="8">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="8">
         <v>3.32</v>
       </c>
       <c r="D26" s="8">
         <v>2.77</v>
       </c>
       <c r="E26" s="8">
         <v>2.86</v>
       </c>
       <c r="F26" s="8">
         <v>2.8</v>
       </c>
       <c r="G26" s="8">
         <v>2.92</v>
       </c>
       <c r="H26" s="8">
         <v>2.94</v>
       </c>
       <c r="I26" s="8">
@@ -3584,55 +3647,58 @@
       <c r="U26" s="20">
         <v>3.04</v>
       </c>
       <c r="V26" s="8">
         <v>2.98</v>
       </c>
       <c r="W26" s="8">
         <v>3.01</v>
       </c>
       <c r="X26" s="8">
         <v>3.12</v>
       </c>
       <c r="Y26" s="8">
         <v>3.12</v>
       </c>
       <c r="Z26" s="8">
         <v>3.13</v>
       </c>
       <c r="AA26" s="8">
         <v>3.6</v>
       </c>
       <c r="AB26" s="8">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
-      <c r="AC26" s="58">
+      <c r="AC26" s="8">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD26" s="8">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="8">
         <v>2.6</v>
       </c>
       <c r="D27" s="8">
         <v>2.17</v>
       </c>
       <c r="E27" s="8">
         <v>2.23</v>
       </c>
       <c r="F27" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="8">
         <v>2.35</v>
       </c>
       <c r="H27" s="8">
         <v>2.34</v>
       </c>
       <c r="I27" s="8">
@@ -3674,55 +3740,58 @@
       <c r="U27" s="20">
         <v>2.66</v>
       </c>
       <c r="V27" s="8">
         <v>2.62</v>
       </c>
       <c r="W27" s="8">
         <v>2.57</v>
       </c>
       <c r="X27" s="8">
         <v>2.62</v>
       </c>
       <c r="Y27" s="8">
         <v>2.57</v>
       </c>
       <c r="Z27" s="8">
         <v>2.64</v>
       </c>
       <c r="AA27" s="8">
         <v>3.22</v>
       </c>
       <c r="AB27" s="8">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
-      <c r="AC27" s="58">
+      <c r="AC27" s="8">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD27" s="8">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="8">
         <v>1.71</v>
       </c>
       <c r="D28" s="8">
         <v>1.49</v>
       </c>
       <c r="E28" s="8">
         <v>1.51</v>
       </c>
       <c r="F28" s="8">
         <v>1.6</v>
       </c>
       <c r="G28" s="8">
         <v>1.7</v>
       </c>
       <c r="H28" s="8">
         <v>1.66</v>
       </c>
       <c r="I28" s="8">
@@ -3764,55 +3833,58 @@
       <c r="U28" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="8">
         <v>2.04</v>
       </c>
       <c r="X28" s="8">
         <v>2.09</v>
       </c>
       <c r="Y28" s="8">
         <v>2.09</v>
       </c>
       <c r="Z28" s="8">
         <v>2.14</v>
       </c>
       <c r="AA28" s="8">
         <v>2.42</v>
       </c>
       <c r="AB28" s="8">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
-      <c r="AC28" s="58">
+      <c r="AC28" s="8">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD28" s="8">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="8">
         <v>1.35</v>
       </c>
       <c r="D29" s="8">
         <v>1.47</v>
       </c>
       <c r="E29" s="8">
         <v>1.44</v>
       </c>
       <c r="F29" s="8">
         <v>1.48</v>
       </c>
       <c r="G29" s="8">
         <v>1.56</v>
       </c>
       <c r="H29" s="8">
         <v>1.57</v>
       </c>
       <c r="I29" s="8">
@@ -3854,88 +3926,92 @@
       <c r="U29" s="20">
         <v>1.73</v>
       </c>
       <c r="V29" s="8">
         <v>1.71</v>
       </c>
       <c r="W29" s="8">
         <v>1.7</v>
       </c>
       <c r="X29" s="8">
         <v>1.74</v>
       </c>
       <c r="Y29" s="8">
         <v>1.73</v>
       </c>
       <c r="Z29" s="8">
         <v>1.75</v>
       </c>
       <c r="AA29" s="8">
         <v>2.12</v>
       </c>
       <c r="AB29" s="8">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
-      <c r="AC29" s="58">
+      <c r="AC29" s="8">
         <v>1.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="47" t="s">
+      <c r="AD29" s="8">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="47"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="57"/>
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="57"/>
+      <c r="AD30" s="57"/>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="8">
         <v>2.21</v>
       </c>
       <c r="D31" s="8">
         <v>2.04</v>
       </c>
       <c r="E31" s="8">
         <v>2.1</v>
       </c>
       <c r="F31" s="8">
         <v>2.13</v>
       </c>
       <c r="G31" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="8">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="8">
@@ -3974,55 +4050,58 @@
       <c r="U31" s="20">
         <v>2.54</v>
       </c>
       <c r="V31" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="8">
         <v>2.59</v>
       </c>
       <c r="Y31" s="8">
         <v>2.58</v>
       </c>
       <c r="Z31" s="8">
         <v>2.62</v>
       </c>
       <c r="AA31" s="8">
         <v>2.76</v>
       </c>
       <c r="AB31" s="8">
         <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
-      <c r="AC31" s="58">
+      <c r="AC31" s="8">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD31" s="8">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2.67</v>
       </c>
       <c r="D32" s="8">
         <v>2.72</v>
       </c>
       <c r="E32" s="8">
         <v>2.96</v>
       </c>
       <c r="F32" s="8">
         <v>3.1</v>
       </c>
       <c r="G32" s="8">
         <v>3.06</v>
       </c>
       <c r="H32" s="8">
         <v>3.05</v>
       </c>
       <c r="I32" s="8">
@@ -4064,55 +4143,58 @@
       <c r="U32" s="20">
         <v>2.98</v>
       </c>
       <c r="V32" s="8">
         <v>2.92</v>
       </c>
       <c r="W32" s="8">
         <v>2.99</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3.03</v>
       </c>
       <c r="Z32" s="8">
         <v>3.11</v>
       </c>
       <c r="AA32" s="8">
         <v>3.36</v>
       </c>
       <c r="AB32" s="8">
         <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
-      <c r="AC32" s="58">
+      <c r="AC32" s="8">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD32" s="8">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>1.95</v>
       </c>
       <c r="D33" s="8">
         <v>1.96</v>
       </c>
       <c r="E33" s="8">
         <v>1.93</v>
       </c>
       <c r="F33" s="8">
         <v>1.92</v>
       </c>
       <c r="G33" s="8">
         <v>2.25</v>
       </c>
       <c r="H33" s="8">
         <v>2.21</v>
       </c>
       <c r="I33" s="8">
@@ -4154,55 +4236,58 @@
       <c r="U33" s="20">
         <v>2.7</v>
       </c>
       <c r="V33" s="8">
         <v>2.62</v>
       </c>
       <c r="W33" s="8">
         <v>2.66</v>
       </c>
       <c r="X33" s="8">
         <v>2.69</v>
       </c>
       <c r="Y33" s="8">
         <v>2.69</v>
       </c>
       <c r="Z33" s="8">
         <v>2.76</v>
       </c>
       <c r="AA33" s="8">
         <v>2.85</v>
       </c>
       <c r="AB33" s="8">
         <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
-      <c r="AC33" s="58">
+      <c r="AC33" s="8">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD33" s="8">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="8">
         <v>2.31</v>
       </c>
       <c r="F34" s="8">
         <v>2.16</v>
       </c>
       <c r="G34" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="8">
         <v>2.09</v>
       </c>
       <c r="I34" s="8">
@@ -4244,55 +4329,58 @@
       <c r="U34" s="20">
         <v>2.34</v>
       </c>
       <c r="V34" s="8">
         <v>2.36</v>
       </c>
       <c r="W34" s="8">
         <v>2.36</v>
       </c>
       <c r="X34" s="8">
         <v>2.39</v>
       </c>
       <c r="Y34" s="8">
         <v>2.4</v>
       </c>
       <c r="Z34" s="8">
         <v>2.46</v>
       </c>
       <c r="AA34" s="8">
         <v>2.69</v>
       </c>
       <c r="AB34" s="8">
         <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
-      <c r="AC34" s="58">
+      <c r="AC34" s="8">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD34" s="8">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="8">
         <v>1.76</v>
       </c>
       <c r="D35" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="8">
         <v>1.21</v>
       </c>
       <c r="F35" s="8">
         <v>1.36</v>
       </c>
       <c r="G35" s="8">
         <v>1.45</v>
       </c>
       <c r="H35" s="8">
         <v>1.51</v>
       </c>
       <c r="I35" s="8">
@@ -4334,55 +4422,58 @@
       <c r="U35" s="20">
         <v>1.71</v>
       </c>
       <c r="V35" s="8">
         <v>1.72</v>
       </c>
       <c r="W35" s="8">
         <v>1.79</v>
       </c>
       <c r="X35" s="8">
         <v>1.78</v>
       </c>
       <c r="Y35" s="8">
         <v>1.82</v>
       </c>
       <c r="Z35" s="8">
         <v>1.89</v>
       </c>
       <c r="AA35" s="8">
         <v>2</v>
       </c>
       <c r="AB35" s="8">
         <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
-      <c r="AC35" s="58">
+      <c r="AC35" s="8">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD35" s="8">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="8">
         <v>1.41</v>
       </c>
       <c r="E36" s="8">
         <v>1.52</v>
       </c>
       <c r="F36" s="8">
         <v>1.5</v>
       </c>
       <c r="G36" s="8">
         <v>1.53</v>
       </c>
       <c r="H36" s="8">
         <v>1.54</v>
       </c>
       <c r="I36" s="8">
@@ -4424,55 +4515,58 @@
       <c r="U36" s="20">
         <v>2.25</v>
       </c>
       <c r="V36" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="8">
         <v>2.25</v>
       </c>
       <c r="X36" s="8">
         <v>2.34</v>
       </c>
       <c r="Y36" s="8">
         <v>2.29</v>
       </c>
       <c r="Z36" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="8">
         <v>3.09</v>
       </c>
       <c r="AB36" s="8">
         <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
-      <c r="AC36" s="58">
+      <c r="AC36" s="8">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD36" s="8">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="8">
         <v>2.36</v>
       </c>
       <c r="E37" s="8">
         <v>2.34</v>
       </c>
       <c r="F37" s="8">
         <v>2.25</v>
       </c>
       <c r="G37" s="8">
         <v>2.31</v>
       </c>
       <c r="H37" s="8">
         <v>2.33</v>
       </c>
       <c r="I37" s="8">
@@ -4514,55 +4608,58 @@
       <c r="U37" s="20">
         <v>2.87</v>
       </c>
       <c r="V37" s="8">
         <v>2.86</v>
       </c>
       <c r="W37" s="8">
         <v>2.91</v>
       </c>
       <c r="X37" s="8">
         <v>2.92</v>
       </c>
       <c r="Y37" s="8">
         <v>2.88</v>
       </c>
       <c r="Z37" s="8">
         <v>2.93</v>
       </c>
       <c r="AA37" s="8">
         <v>1.95</v>
       </c>
       <c r="AB37" s="8">
         <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
-      <c r="AC37" s="58">
+      <c r="AC37" s="8">
         <v>2.4900000000000002</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD37" s="8">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="8">
         <v>1.95</v>
       </c>
       <c r="D38" s="8">
         <v>1.91</v>
       </c>
       <c r="E38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="8">
@@ -4604,55 +4701,58 @@
       <c r="U38" s="20">
         <v>2.6</v>
       </c>
       <c r="V38" s="8">
         <v>2.6</v>
       </c>
       <c r="W38" s="8">
         <v>2.61</v>
       </c>
       <c r="X38" s="8">
         <v>2.65</v>
       </c>
       <c r="Y38" s="8">
         <v>2.66</v>
       </c>
       <c r="Z38" s="8">
         <v>2.66</v>
       </c>
       <c r="AA38" s="8">
         <v>2.46</v>
       </c>
       <c r="AB38" s="8">
         <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
-      <c r="AC38" s="58">
+      <c r="AC38" s="8">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD38" s="8">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="8">
         <v>2.17</v>
       </c>
       <c r="D39" s="8">
         <v>2</v>
       </c>
       <c r="E39" s="8">
         <v>2.41</v>
       </c>
       <c r="F39" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="8">
         <v>2.4</v>
       </c>
       <c r="H39" s="8">
         <v>2.25</v>
       </c>
       <c r="I39" s="8">
@@ -4694,55 +4794,58 @@
       <c r="U39" s="20">
         <v>3.17</v>
       </c>
       <c r="V39" s="8">
         <v>3.08</v>
       </c>
       <c r="W39" s="8">
         <v>3.18</v>
       </c>
       <c r="X39" s="8">
         <v>3.11</v>
       </c>
       <c r="Y39" s="8">
         <v>3.07</v>
       </c>
       <c r="Z39" s="8">
         <v>3.08</v>
       </c>
       <c r="AA39" s="8">
         <v>3.25</v>
       </c>
       <c r="AB39" s="8">
         <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
-      <c r="AC39" s="58">
+      <c r="AC39" s="8">
         <v>2.92</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD39" s="8">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="8">
         <v>3.04</v>
       </c>
       <c r="D40" s="8">
         <v>2.98</v>
       </c>
       <c r="E40" s="8">
         <v>2.97</v>
       </c>
       <c r="F40" s="8">
         <v>2.96</v>
       </c>
       <c r="G40" s="8">
         <v>3</v>
       </c>
       <c r="H40" s="8">
         <v>3.06</v>
       </c>
       <c r="I40" s="8">
@@ -4784,55 +4887,58 @@
       <c r="U40" s="20">
         <v>3.54</v>
       </c>
       <c r="V40" s="8">
         <v>3.59</v>
       </c>
       <c r="W40" s="8">
         <v>3.59</v>
       </c>
       <c r="X40" s="8">
         <v>3.62</v>
       </c>
       <c r="Y40" s="8">
         <v>3.55</v>
       </c>
       <c r="Z40" s="8">
         <v>3.6</v>
       </c>
       <c r="AA40" s="8">
         <v>3.11</v>
       </c>
       <c r="AB40" s="8">
         <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
-      <c r="AC40" s="58">
+      <c r="AC40" s="8">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD40" s="8">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="8">
         <v>2.87</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="8">
         <v>2.82</v>
       </c>
       <c r="F41" s="8">
         <v>2.79</v>
       </c>
       <c r="G41" s="8">
         <v>2.9</v>
       </c>
       <c r="H41" s="8">
         <v>2.93</v>
       </c>
       <c r="I41" s="8">
@@ -4874,55 +4980,58 @@
       <c r="U41" s="20">
         <v>3.22</v>
       </c>
       <c r="V41" s="8">
         <v>3.22</v>
       </c>
       <c r="W41" s="8">
         <v>3.3</v>
       </c>
       <c r="X41" s="8">
         <v>3.37</v>
       </c>
       <c r="Y41" s="8">
         <v>3.34</v>
       </c>
       <c r="Z41" s="8">
         <v>3.43</v>
       </c>
       <c r="AA41" s="8">
         <v>3.91</v>
       </c>
       <c r="AB41" s="8">
         <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
-      <c r="AC41" s="58">
+      <c r="AC41" s="8">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD41" s="8">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="8">
         <v>2.68</v>
       </c>
       <c r="D42" s="8">
         <v>2.23</v>
       </c>
       <c r="E42" s="8">
         <v>2.14</v>
       </c>
       <c r="F42" s="8">
         <v>2.25</v>
       </c>
       <c r="G42" s="8">
         <v>2.38</v>
       </c>
       <c r="H42" s="8">
         <v>2.39</v>
       </c>
       <c r="I42" s="8">
@@ -4964,55 +5073,58 @@
       <c r="U42" s="20">
         <v>2.37</v>
       </c>
       <c r="V42" s="8">
         <v>2.41</v>
       </c>
       <c r="W42" s="8">
         <v>2.46</v>
       </c>
       <c r="X42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="8">
         <v>2.44</v>
       </c>
       <c r="Z42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="8">
         <v>2.82</v>
       </c>
       <c r="AB42" s="8">
         <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
-      <c r="AC42" s="58">
+      <c r="AC42" s="8">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD42" s="8">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="8">
         <v>1.81</v>
       </c>
       <c r="D43" s="8">
         <v>1.64</v>
       </c>
       <c r="E43" s="8">
         <v>1.85</v>
       </c>
       <c r="F43" s="8">
         <v>1.95</v>
       </c>
       <c r="G43" s="8">
         <v>2.1</v>
       </c>
       <c r="H43" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="8">
@@ -5054,55 +5166,58 @@
       <c r="U43" s="20">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="8">
         <v>2.5</v>
       </c>
       <c r="W43" s="8">
         <v>2.48</v>
       </c>
       <c r="X43" s="8">
         <v>2.58</v>
       </c>
       <c r="Y43" s="8">
         <v>2.67</v>
       </c>
       <c r="Z43" s="8">
         <v>2.66</v>
       </c>
       <c r="AA43" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="8">
         <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
-      <c r="AC43" s="58">
+      <c r="AC43" s="8">
         <v>3.01</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD43" s="8">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="8">
         <v>3.25</v>
       </c>
       <c r="D44" s="8">
         <v>2.84</v>
       </c>
       <c r="E44" s="8">
         <v>2.93</v>
       </c>
       <c r="F44" s="8">
         <v>3.08</v>
       </c>
       <c r="G44" s="8">
         <v>3.24</v>
       </c>
       <c r="H44" s="8">
         <v>3.15</v>
       </c>
       <c r="I44" s="8">
@@ -5144,55 +5259,58 @@
       <c r="U44" s="20">
         <v>3.84</v>
       </c>
       <c r="V44" s="8">
         <v>3.79</v>
       </c>
       <c r="W44" s="8">
         <v>3.84</v>
       </c>
       <c r="X44" s="8">
         <v>3.8</v>
       </c>
       <c r="Y44" s="8">
         <v>3.78</v>
       </c>
       <c r="Z44" s="8">
         <v>3.78</v>
       </c>
       <c r="AA44" s="8">
         <v>2.7</v>
       </c>
       <c r="AB44" s="8">
         <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
-      <c r="AC44" s="58">
+      <c r="AC44" s="8">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD44" s="8">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="8">
         <v>2.83</v>
       </c>
       <c r="D45" s="8">
         <v>2.97</v>
       </c>
       <c r="E45" s="8">
         <v>3.26</v>
       </c>
       <c r="F45" s="8">
         <v>3.22</v>
       </c>
       <c r="G45" s="8">
         <v>3.22</v>
       </c>
       <c r="H45" s="8">
         <v>3.27</v>
       </c>
       <c r="I45" s="8">
@@ -5234,55 +5352,58 @@
       <c r="U45" s="20">
         <v>3.62</v>
       </c>
       <c r="V45" s="8">
         <v>3.73</v>
       </c>
       <c r="W45" s="8">
         <v>3.83</v>
       </c>
       <c r="X45" s="8">
         <v>3.9</v>
       </c>
       <c r="Y45" s="8">
         <v>3.87</v>
       </c>
       <c r="Z45" s="8">
         <v>3.95</v>
       </c>
       <c r="AA45" s="8">
         <v>3.7</v>
       </c>
       <c r="AB45" s="8">
         <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
-      <c r="AC45" s="58">
+      <c r="AC45" s="8">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD45" s="8">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="8">
         <v>1.55</v>
       </c>
       <c r="D46" s="8">
         <v>1.33</v>
       </c>
       <c r="E46" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="8">
         <v>1.19</v>
       </c>
       <c r="G46" s="8">
         <v>1.29</v>
       </c>
       <c r="H46" s="8">
         <v>1.24</v>
       </c>
       <c r="I46" s="8">
@@ -5324,55 +5445,58 @@
       <c r="U46" s="20">
         <v>1.37</v>
       </c>
       <c r="V46" s="8">
         <v>1.38</v>
       </c>
       <c r="W46" s="8">
         <v>1.44</v>
       </c>
       <c r="X46" s="8">
         <v>1.47</v>
       </c>
       <c r="Y46" s="8">
         <v>1.51</v>
       </c>
       <c r="Z46" s="8">
         <v>1.58</v>
       </c>
       <c r="AA46" s="8">
         <v>1.91</v>
       </c>
       <c r="AB46" s="8">
         <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
-      <c r="AC46" s="58">
+      <c r="AC46" s="8">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD46" s="8">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="8">
         <v>1.48</v>
       </c>
       <c r="D47" s="8">
         <v>1.91</v>
       </c>
       <c r="E47" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="8">
         <v>2.15</v>
       </c>
       <c r="G47" s="8">
         <v>2.54</v>
       </c>
       <c r="H47" s="8">
         <v>2.34</v>
       </c>
       <c r="I47" s="8">
@@ -5414,55 +5538,58 @@
       <c r="U47" s="20">
         <v>3.04</v>
       </c>
       <c r="V47" s="8">
         <v>3.03</v>
       </c>
       <c r="W47" s="8">
         <v>3.08</v>
       </c>
       <c r="X47" s="8">
         <v>3.05</v>
       </c>
       <c r="Y47" s="8">
         <v>3.08</v>
       </c>
       <c r="Z47" s="8">
         <v>3.03</v>
       </c>
       <c r="AA47" s="8">
         <v>3.4</v>
       </c>
       <c r="AB47" s="8">
         <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
-      <c r="AC47" s="58">
+      <c r="AC47" s="8">
         <v>3.39</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD47" s="8">
+        <v>3.42</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
         <v>3.76</v>
       </c>
       <c r="D48" s="8">
         <v>3.15</v>
       </c>
       <c r="E48" s="8">
         <v>3.17</v>
       </c>
       <c r="F48" s="8">
         <v>3.03</v>
       </c>
       <c r="G48" s="8">
         <v>3.2</v>
       </c>
       <c r="H48" s="8">
         <v>3.24</v>
       </c>
       <c r="I48" s="8">
@@ -5504,55 +5631,58 @@
       <c r="U48" s="20">
         <v>3.35</v>
       </c>
       <c r="V48" s="8">
         <v>3.26</v>
       </c>
       <c r="W48" s="8">
         <v>3.29</v>
       </c>
       <c r="X48" s="8">
         <v>3.4</v>
       </c>
       <c r="Y48" s="8">
         <v>3.38</v>
       </c>
       <c r="Z48" s="8">
         <v>3.42</v>
       </c>
       <c r="AA48" s="8">
         <v>3.78</v>
       </c>
       <c r="AB48" s="8">
         <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
-      <c r="AC48" s="58">
+      <c r="AC48" s="8">
         <v>3.08</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD48" s="8">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="8">
         <v>2.6</v>
       </c>
       <c r="D49" s="8">
         <v>2.17</v>
       </c>
       <c r="E49" s="8">
         <v>2.23</v>
       </c>
       <c r="F49" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="8">
         <v>2.35</v>
       </c>
       <c r="H49" s="8">
         <v>2.34</v>
       </c>
       <c r="I49" s="8">
@@ -5594,55 +5724,58 @@
       <c r="U49" s="20">
         <v>2.66</v>
       </c>
       <c r="V49" s="8">
         <v>2.62</v>
       </c>
       <c r="W49" s="8">
         <v>2.57</v>
       </c>
       <c r="X49" s="8">
         <v>2.62</v>
       </c>
       <c r="Y49" s="8">
         <v>2.57</v>
       </c>
       <c r="Z49" s="8">
         <v>2.64</v>
       </c>
       <c r="AA49" s="8">
         <v>3.22</v>
       </c>
       <c r="AB49" s="8">
         <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
-      <c r="AC49" s="58">
+      <c r="AC49" s="8">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD49" s="8">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="8">
         <v>1.71</v>
       </c>
       <c r="D50" s="8">
         <v>1.49</v>
       </c>
       <c r="E50" s="8">
         <v>1.51</v>
       </c>
       <c r="F50" s="8">
         <v>1.6</v>
       </c>
       <c r="G50" s="8">
         <v>1.7</v>
       </c>
       <c r="H50" s="8">
         <v>1.66</v>
       </c>
       <c r="I50" s="8">
@@ -5684,55 +5817,58 @@
       <c r="U50" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="8">
         <v>2.04</v>
       </c>
       <c r="X50" s="8">
         <v>2.09</v>
       </c>
       <c r="Y50" s="8">
         <v>2.09</v>
       </c>
       <c r="Z50" s="8">
         <v>2.14</v>
       </c>
       <c r="AA50" s="8">
         <v>2.42</v>
       </c>
       <c r="AB50" s="8">
         <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
-      <c r="AC50" s="58">
+      <c r="AC50" s="8">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD50" s="8">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="8">
         <v>1.35</v>
       </c>
       <c r="D51" s="8">
         <v>1.47</v>
       </c>
       <c r="E51" s="8">
         <v>1.44</v>
       </c>
       <c r="F51" s="8">
         <v>1.48</v>
       </c>
       <c r="G51" s="8">
         <v>1.56</v>
       </c>
       <c r="H51" s="8">
         <v>1.57</v>
       </c>
       <c r="I51" s="8">
@@ -5774,88 +5910,92 @@
       <c r="U51" s="20">
         <v>1.73</v>
       </c>
       <c r="V51" s="8">
         <v>1.71</v>
       </c>
       <c r="W51" s="8">
         <v>1.7</v>
       </c>
       <c r="X51" s="8">
         <v>1.74</v>
       </c>
       <c r="Y51" s="8">
         <v>1.73</v>
       </c>
       <c r="Z51" s="8">
         <v>1.75</v>
       </c>
       <c r="AA51" s="8">
         <v>2.12</v>
       </c>
       <c r="AB51" s="8">
         <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
-      <c r="AC51" s="58">
+      <c r="AC51" s="8">
         <v>1.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="48" t="s">
+      <c r="AD51" s="8">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="48"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B52" s="42"/>
+      <c r="C52" s="42"/>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="42"/>
+      <c r="I52" s="42"/>
+      <c r="J52" s="42"/>
+      <c r="K52" s="42"/>
+      <c r="L52" s="42"/>
+      <c r="M52" s="42"/>
+      <c r="N52" s="42"/>
+      <c r="O52" s="42"/>
+      <c r="P52" s="42"/>
+      <c r="Q52" s="42"/>
+      <c r="R52" s="42"/>
+      <c r="S52" s="42"/>
+      <c r="T52" s="42"/>
+      <c r="U52" s="42"/>
+      <c r="V52" s="42"/>
+      <c r="W52" s="42"/>
+      <c r="X52" s="42"/>
+      <c r="Y52" s="42"/>
+      <c r="Z52" s="42"/>
+      <c r="AA52" s="42"/>
+      <c r="AB52" s="42"/>
+      <c r="AC52" s="42"/>
+      <c r="AD52" s="42"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="8">
         <v>1.3</v>
       </c>
       <c r="D53" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="8">
         <v>1.17</v>
       </c>
       <c r="F53" s="8">
         <v>1.22</v>
       </c>
       <c r="G53" s="8">
         <v>1.27</v>
       </c>
       <c r="H53" s="8">
         <v>1.28</v>
       </c>
       <c r="I53" s="8">
         <v>1.32</v>
       </c>
       <c r="J53" s="8">
@@ -5894,55 +6034,58 @@
       <c r="U53" s="20">
         <v>1.5</v>
       </c>
       <c r="V53" s="8">
         <v>1.49</v>
       </c>
       <c r="W53" s="8">
         <v>1.51</v>
       </c>
       <c r="X53" s="8">
         <v>1.53</v>
       </c>
       <c r="Y53" s="8">
         <v>1.53</v>
       </c>
       <c r="Z53" s="8">
         <v>1.56</v>
       </c>
       <c r="AA53" s="8">
         <v>1.59</v>
       </c>
       <c r="AB53" s="8">
         <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
-      <c r="AC53" s="58">
+      <c r="AC53" s="8">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD53" s="8">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="8">
         <v>1.43</v>
       </c>
       <c r="D54" s="8">
         <v>1.39</v>
       </c>
       <c r="E54" s="8">
         <v>1.42</v>
       </c>
       <c r="F54" s="8">
         <v>1.39</v>
       </c>
       <c r="G54" s="8">
         <v>1.35</v>
       </c>
       <c r="H54" s="8">
         <v>1.3</v>
       </c>
       <c r="I54" s="8">
@@ -5984,55 +6127,58 @@
       <c r="U54" s="20">
         <v>1.76</v>
       </c>
       <c r="V54" s="8">
         <v>1.76</v>
       </c>
       <c r="W54" s="8">
         <v>1.76</v>
       </c>
       <c r="X54" s="8">
         <v>1.72</v>
       </c>
       <c r="Y54" s="8">
         <v>1.69</v>
       </c>
       <c r="Z54" s="8">
         <v>1.74</v>
       </c>
       <c r="AA54" s="8">
         <v>1.19</v>
       </c>
       <c r="AB54" s="8">
         <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
-      <c r="AC54" s="58">
+      <c r="AC54" s="8">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD54" s="8">
+        <v>1.79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="8">
         <v>1.36</v>
       </c>
       <c r="D55" s="8">
         <v>1.31</v>
       </c>
       <c r="E55" s="8">
         <v>1.31</v>
       </c>
       <c r="F55" s="8">
         <v>1.42</v>
       </c>
       <c r="G55" s="8">
         <v>1.63</v>
       </c>
       <c r="H55" s="8">
         <v>1.67</v>
       </c>
       <c r="I55" s="8">
@@ -6074,55 +6220,58 @@
       <c r="U55" s="20">
         <v>1.98</v>
       </c>
       <c r="V55" s="8">
         <v>1.96</v>
       </c>
       <c r="W55" s="8">
         <v>1.99</v>
       </c>
       <c r="X55" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="8">
         <v>2.06</v>
       </c>
       <c r="Z55" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="8">
         <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
-      <c r="AC55" s="58">
+      <c r="AC55" s="8">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD55" s="8">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="8">
         <v>1.51</v>
       </c>
       <c r="D56" s="8">
         <v>1.32</v>
       </c>
       <c r="E56" s="8">
         <v>1.18</v>
       </c>
       <c r="F56" s="8">
         <v>1.17</v>
       </c>
       <c r="G56" s="8">
         <v>1.23</v>
       </c>
       <c r="H56" s="8">
         <v>1.31</v>
       </c>
       <c r="I56" s="8">
@@ -6164,55 +6313,58 @@
       <c r="U56" s="20">
         <v>1.55</v>
       </c>
       <c r="V56" s="8">
         <v>1.48</v>
       </c>
       <c r="W56" s="8">
         <v>1.44</v>
       </c>
       <c r="X56" s="8">
         <v>1.43</v>
       </c>
       <c r="Y56" s="8">
         <v>1.46</v>
       </c>
       <c r="Z56" s="8">
         <v>1.47</v>
       </c>
       <c r="AA56" s="8">
         <v>1.57</v>
       </c>
       <c r="AB56" s="8">
         <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
-      <c r="AC56" s="58">
+      <c r="AC56" s="8">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD56" s="8">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="8">
         <v>1.31</v>
       </c>
       <c r="D57" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="8">
         <v>1.27</v>
       </c>
       <c r="H57" s="8">
         <v>1.29</v>
       </c>
       <c r="I57" s="8">
@@ -6254,55 +6406,58 @@
       <c r="U57" s="20">
         <v>1.41</v>
       </c>
       <c r="V57" s="8">
         <v>1.42</v>
       </c>
       <c r="W57" s="8">
         <v>1.43</v>
       </c>
       <c r="X57" s="8">
         <v>1.45</v>
       </c>
       <c r="Y57" s="8">
         <v>1.46</v>
       </c>
       <c r="Z57" s="8">
         <v>1.5</v>
       </c>
       <c r="AA57" s="8">
         <v>1.48</v>
       </c>
       <c r="AB57" s="8">
         <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
-      <c r="AC57" s="58">
+      <c r="AC57" s="8">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD57" s="8">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="8">
         <v>1</v>
       </c>
       <c r="D58" s="8">
         <v>0.96</v>
       </c>
       <c r="E58" s="8">
         <v>0.95</v>
       </c>
       <c r="F58" s="8">
         <v>0.99</v>
       </c>
       <c r="G58" s="8">
         <v>0.98</v>
       </c>
       <c r="H58" s="8">
         <v>1.02</v>
       </c>
       <c r="I58" s="8">
@@ -6344,55 +6499,58 @@
       <c r="U58" s="20">
         <v>1.31</v>
       </c>
       <c r="V58" s="8">
         <v>1.31</v>
       </c>
       <c r="W58" s="8">
         <v>1.36</v>
       </c>
       <c r="X58" s="8">
         <v>1.41</v>
       </c>
       <c r="Y58" s="8">
         <v>1.4</v>
       </c>
       <c r="Z58" s="8">
         <v>1.39</v>
       </c>
       <c r="AA58" s="8">
         <v>1.85</v>
       </c>
       <c r="AB58" s="8">
         <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
-      <c r="AC58" s="58">
+      <c r="AC58" s="8">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD58" s="8">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="8">
         <v>1.46</v>
       </c>
       <c r="D59" s="8">
         <v>1.24</v>
       </c>
       <c r="E59" s="8">
         <v>1.23</v>
       </c>
       <c r="F59" s="8">
         <v>1.33</v>
       </c>
       <c r="G59" s="8">
         <v>1.38</v>
       </c>
       <c r="H59" s="8">
         <v>1.35</v>
       </c>
       <c r="I59" s="8">
@@ -6434,55 +6592,58 @@
       <c r="U59" s="20">
         <v>1.85</v>
       </c>
       <c r="V59" s="8">
         <v>1.85</v>
       </c>
       <c r="W59" s="8">
         <v>1.83</v>
       </c>
       <c r="X59" s="8">
         <v>1.86</v>
       </c>
       <c r="Y59" s="8">
         <v>1.84</v>
       </c>
       <c r="Z59" s="8">
         <v>1.86</v>
       </c>
       <c r="AA59" s="8">
         <v>1.21</v>
       </c>
       <c r="AB59" s="8">
         <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
-      <c r="AC59" s="58">
+      <c r="AC59" s="8">
         <v>1.4</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD59" s="8">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="8">
         <v>1.05</v>
       </c>
       <c r="D60" s="8">
         <v>0.89</v>
       </c>
       <c r="E60" s="8">
         <v>0.93</v>
       </c>
       <c r="F60" s="8">
         <v>0.99</v>
       </c>
       <c r="G60" s="8">
         <v>1.04</v>
       </c>
       <c r="H60" s="8">
         <v>1.02</v>
       </c>
       <c r="I60" s="8">
@@ -6524,55 +6685,58 @@
       <c r="U60" s="20">
         <v>1.25</v>
       </c>
       <c r="V60" s="8">
         <v>1.25</v>
       </c>
       <c r="W60" s="8">
         <v>1.22</v>
       </c>
       <c r="X60" s="8">
         <v>1.21</v>
       </c>
       <c r="Y60" s="8">
         <v>1.21</v>
       </c>
       <c r="Z60" s="8">
         <v>1.25</v>
       </c>
       <c r="AA60" s="8">
         <v>1.19</v>
       </c>
       <c r="AB60" s="8">
         <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
-      <c r="AC60" s="58">
+      <c r="AC60" s="8">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD60" s="8">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="8">
         <v>1.23</v>
       </c>
       <c r="D61" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="8">
         <v>1.17</v>
       </c>
       <c r="F61" s="8">
         <v>1.33</v>
       </c>
       <c r="G61" s="8">
         <v>1.37</v>
       </c>
       <c r="H61" s="8">
         <v>1.37</v>
       </c>
       <c r="I61" s="8">
@@ -6614,55 +6778,58 @@
       <c r="U61" s="20">
         <v>1.98</v>
       </c>
       <c r="V61" s="8">
         <v>1.93</v>
       </c>
       <c r="W61" s="8">
         <v>1.94</v>
       </c>
       <c r="X61" s="8">
         <v>1.94</v>
       </c>
       <c r="Y61" s="8">
         <v>1.93</v>
       </c>
       <c r="Z61" s="8">
         <v>1.97</v>
       </c>
       <c r="AA61" s="8">
         <v>2.33</v>
       </c>
       <c r="AB61" s="8">
         <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
-      <c r="AC61" s="58">
+      <c r="AC61" s="8">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD61" s="8">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="8">
         <v>2.29</v>
       </c>
       <c r="D62" s="8">
         <v>1.89</v>
       </c>
       <c r="E62" s="8">
         <v>2.1</v>
       </c>
       <c r="F62" s="8">
         <v>1.93</v>
       </c>
       <c r="G62" s="8">
         <v>1.96</v>
       </c>
       <c r="H62" s="8">
         <v>2.1</v>
       </c>
       <c r="I62" s="8">
@@ -6704,55 +6871,58 @@
       <c r="U62" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="8">
         <v>2.34</v>
       </c>
       <c r="W62" s="8">
         <v>2.4</v>
       </c>
       <c r="X62" s="8">
         <v>2.46</v>
       </c>
       <c r="Y62" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="8">
         <v>2.4</v>
       </c>
       <c r="AA62" s="8">
         <v>1.26</v>
       </c>
       <c r="AB62" s="8">
         <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
-      <c r="AC62" s="58">
+      <c r="AC62" s="8">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD62" s="8">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="8">
         <v>1.84</v>
       </c>
       <c r="D63" s="8">
         <v>1.72</v>
       </c>
       <c r="E63" s="8">
         <v>1.8</v>
       </c>
       <c r="F63" s="8">
         <v>1.83</v>
       </c>
       <c r="G63" s="8">
         <v>1.95</v>
       </c>
       <c r="H63" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="8">
@@ -6794,55 +6964,58 @@
       <c r="U63" s="20">
         <v>2.61</v>
       </c>
       <c r="V63" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="8">
         <v>2.61</v>
       </c>
       <c r="X63" s="8">
         <v>2.66</v>
       </c>
       <c r="Y63" s="8">
         <v>2.61</v>
       </c>
       <c r="Z63" s="8">
         <v>2.59</v>
       </c>
       <c r="AA63" s="8">
         <v>2.77</v>
       </c>
       <c r="AB63" s="8">
         <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
-      <c r="AC63" s="58">
+      <c r="AC63" s="8">
         <v>2.5099999999999998</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD63" s="8">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="8">
         <v>1.84</v>
       </c>
       <c r="D64" s="8">
         <v>1.44</v>
       </c>
       <c r="E64" s="8">
         <v>1.28</v>
       </c>
       <c r="F64" s="8">
         <v>1.39</v>
       </c>
       <c r="G64" s="8">
         <v>1.41</v>
       </c>
       <c r="H64" s="8">
         <v>1.44</v>
       </c>
       <c r="I64" s="8">
@@ -6884,55 +7057,58 @@
       <c r="U64" s="20">
         <v>1.47</v>
       </c>
       <c r="V64" s="8">
         <v>1.46</v>
       </c>
       <c r="W64" s="8">
         <v>1.48</v>
       </c>
       <c r="X64" s="8">
         <v>1.49</v>
       </c>
       <c r="Y64" s="8">
         <v>1.46</v>
       </c>
       <c r="Z64" s="8">
         <v>1.49</v>
       </c>
       <c r="AA64" s="8">
         <v>1.37</v>
       </c>
       <c r="AB64" s="8">
         <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
-      <c r="AC64" s="58">
+      <c r="AC64" s="8">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD64" s="8">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="8">
         <v>0.71</v>
       </c>
       <c r="D65" s="8">
         <v>0.71</v>
       </c>
       <c r="E65" s="8">
         <v>0.87</v>
       </c>
       <c r="F65" s="8">
         <v>1.03</v>
       </c>
       <c r="G65" s="8">
         <v>1.05</v>
       </c>
       <c r="H65" s="8">
         <v>1.04</v>
       </c>
       <c r="I65" s="8">
@@ -6974,55 +7150,58 @@
       <c r="U65" s="20">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="8">
         <v>1.18</v>
       </c>
       <c r="Y65" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="8">
         <v>1.18</v>
       </c>
       <c r="AA65" s="8">
         <v>1.32</v>
       </c>
       <c r="AB65" s="8">
         <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
-      <c r="AC65" s="58">
+      <c r="AC65" s="8">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD65" s="8">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="8">
         <v>1.73</v>
       </c>
       <c r="D66" s="8">
         <v>1.62</v>
       </c>
       <c r="E66" s="8">
         <v>1.74</v>
       </c>
       <c r="F66" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="8">
         <v>2.04</v>
       </c>
       <c r="H66" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="8">
@@ -7064,55 +7243,58 @@
       <c r="U66" s="20">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="8">
         <v>2.48</v>
       </c>
       <c r="X66" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="8">
         <v>2.48</v>
       </c>
       <c r="Z66" s="8">
         <v>2.52</v>
       </c>
       <c r="AA66" s="8">
         <v>2.35</v>
       </c>
       <c r="AB66" s="8">
         <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
-      <c r="AC66" s="58">
+      <c r="AC66" s="8">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD66" s="8">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="8">
         <v>2.08</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E67" s="8">
         <v>2.08</v>
       </c>
       <c r="F67" s="8">
         <v>2.1</v>
       </c>
       <c r="G67" s="8">
         <v>2.23</v>
       </c>
       <c r="H67" s="8">
         <v>2.17</v>
       </c>
       <c r="I67" s="8">
@@ -7154,55 +7336,58 @@
       <c r="U67" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="8">
         <v>2.59</v>
       </c>
       <c r="X67" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="8">
         <v>2.5</v>
       </c>
       <c r="Z67" s="8">
         <v>2.58</v>
       </c>
       <c r="AA67" s="8">
         <v>2.97</v>
       </c>
       <c r="AB67" s="8">
         <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
-      <c r="AC67" s="58">
+      <c r="AC67" s="8">
         <v>2.27</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD67" s="8">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="8">
         <v>0.85</v>
       </c>
       <c r="D68" s="8">
         <v>0.77</v>
       </c>
       <c r="E68" s="8">
         <v>0.7</v>
       </c>
       <c r="F68" s="8">
         <v>0.71</v>
       </c>
       <c r="G68" s="8">
         <v>0.69</v>
       </c>
       <c r="H68" s="8">
         <v>0.66</v>
       </c>
       <c r="I68" s="8">
@@ -7244,55 +7429,58 @@
       <c r="U68" s="20">
         <v>0.8</v>
       </c>
       <c r="V68" s="8">
         <v>0.78</v>
       </c>
       <c r="W68" s="8">
         <v>0.81</v>
       </c>
       <c r="X68" s="8">
         <v>0.81</v>
       </c>
       <c r="Y68" s="8">
         <v>0.83</v>
       </c>
       <c r="Z68" s="8">
         <v>0.84</v>
       </c>
       <c r="AA68" s="8">
         <v>0.97</v>
       </c>
       <c r="AB68" s="8">
         <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
-      <c r="AC68" s="58">
+      <c r="AC68" s="8">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD68" s="8">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C69" s="8">
         <v>0.26</v>
       </c>
       <c r="D69" s="8">
         <v>0.66</v>
       </c>
       <c r="E69" s="8">
         <v>0.96</v>
       </c>
       <c r="F69" s="8">
         <v>0.99</v>
       </c>
       <c r="G69" s="8">
         <v>0.94</v>
       </c>
       <c r="H69" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="8">
@@ -7334,55 +7522,58 @@
       <c r="U69" s="20">
         <v>1.87</v>
       </c>
       <c r="V69" s="8">
         <v>1.86</v>
       </c>
       <c r="W69" s="8">
         <v>1.8</v>
       </c>
       <c r="X69" s="8">
         <v>1.83</v>
       </c>
       <c r="Y69" s="8">
         <v>1.81</v>
       </c>
       <c r="Z69" s="8">
         <v>1.79</v>
       </c>
       <c r="AA69" s="8">
         <v>0.8</v>
       </c>
       <c r="AB69" s="8">
         <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
-      <c r="AC69" s="58">
+      <c r="AC69" s="8">
         <v>1.82</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD69" s="8">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="11">
         <v>2.02</v>
       </c>
       <c r="E70" s="11">
         <v>2.23</v>
       </c>
       <c r="F70" s="11">
         <v>2.33</v>
       </c>
       <c r="G70" s="11">
         <v>2.35</v>
       </c>
       <c r="H70" s="11">
         <v>2.34</v>
       </c>
       <c r="I70" s="11">
@@ -7424,95 +7615,98 @@
       <c r="U70" s="21">
         <v>2.42</v>
       </c>
       <c r="V70" s="11">
         <v>2.4</v>
       </c>
       <c r="W70" s="11">
         <v>2.44</v>
       </c>
       <c r="X70" s="11">
         <v>2.54</v>
       </c>
       <c r="Y70" s="11">
         <v>2.58</v>
       </c>
       <c r="Z70" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="11">
         <v>3.23</v>
       </c>
       <c r="AB70" s="11">
         <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
-      <c r="AC70" s="59">
+      <c r="AC70" s="11">
         <v>2.52</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="11">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B72" s="9"/>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B73" s="9"/>
     </row>
-    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B74" s="9"/>
     </row>
-    <row r="75" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B75" s="9"/>
     </row>
-    <row r="76" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B76" s="9"/>
     </row>
-    <row r="77" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B77" s="9"/>
     </row>
-    <row r="78" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B78" s="9"/>
     </row>
-    <row r="79" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B79" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A52:AC52"/>
+    <mergeCell ref="AB5:AD5"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="A8:AD8"/>
+    <mergeCell ref="A30:AD30"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="AA6:AC6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AC30"/>
+    <mergeCell ref="A52:AD52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>