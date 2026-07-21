--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -6,54 +6,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EEFD58AB-51D4-4517-9BCB-ED90DE6DEA9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DEC51D3-7026-4DFC-84D4-01894C938552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB29" i="6"/>
   <c r="AB28" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB9" i="6"/>
   <c r="AB10" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="98">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -703,51 +703,51 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -790,99 +790,96 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.0.35\public\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1093;%20&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1058;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1084;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;\2026\02\&#1045;&#1044;&#1053;\&#1058;&#1072;&#1073;_E21_00.xls" TargetMode="External"/></Relationships>
@@ -1518,51 +1515,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1644,59 +1641,59 @@
       <c r="B12" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="41">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="41">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="33">
         <v>7172749540</v>
       </c>
@@ -1727,187 +1724,188 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="32" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AF79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AG69" sqref="AG69"/>
+      <selection activeCell="AH69" sqref="AH69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="44" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="55"/>
-[...26 lines deleted...]
-      <c r="AD2" s="55"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
     </row>
     <row r="3" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
     <row r="4" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
     </row>
     <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="T5" s="47"/>
-      <c r="U5" s="47"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
       <c r="W5" s="6"/>
       <c r="AA5" s="17"/>
-      <c r="AB5" s="54" t="s">
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AC5" s="54"/>
-[...1 lines deleted...]
-      <c r="AE5" s="6"/>
+      <c r="AE5" s="43"/>
       <c r="AF5" s="6"/>
     </row>
     <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="50"/>
-      <c r="C6" s="48">
+      <c r="B6" s="56"/>
+      <c r="C6" s="54">
         <v>2024</v>
       </c>
-      <c r="D6" s="49"/>
-[...10 lines deleted...]
-      <c r="O6" s="43">
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="50">
         <v>2025</v>
       </c>
-      <c r="P6" s="44"/>
-[...10 lines deleted...]
-      <c r="AA6" s="52">
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="45">
         <v>2026</v>
       </c>
-      <c r="AB6" s="53"/>
-[...3 lines deleted...]
-      <c r="AF6" s="58"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="42"/>
     </row>
     <row r="7" spans="1:32" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="46"/>
-      <c r="B7" s="51"/>
+      <c r="A7" s="53"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1948,84 +1946,89 @@
       </c>
       <c r="W7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>20</v>
       </c>
+      <c r="AE7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="AF7" s="42"/>
     </row>
     <row r="8" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="56"/>
-[...27 lines deleted...]
-      <c r="AD8" s="56"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="8">
         <v>1.87</v>
       </c>
       <c r="D9" s="8">
         <v>1.71</v>
       </c>
       <c r="E9" s="8">
         <v>1.75</v>
       </c>
       <c r="F9" s="8">
         <v>1.79</v>
       </c>
       <c r="G9" s="8">
         <v>1.86</v>
       </c>
       <c r="H9" s="8">
         <v>1.85</v>
       </c>
       <c r="I9" s="8">
         <v>1.91</v>
@@ -2072,50 +2075,53 @@
       <c r="W9" s="8">
         <v>2.17</v>
       </c>
       <c r="X9" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="8">
         <v>2.19</v>
       </c>
       <c r="Z9" s="8">
         <v>2.23</v>
       </c>
       <c r="AA9" s="8">
         <v>2.34</v>
       </c>
       <c r="AB9" s="8">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
       <c r="AC9" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD9" s="8">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AE9" s="8">
+        <v>2.2200000000000002</v>
+      </c>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="8">
         <v>2.19</v>
       </c>
       <c r="D10" s="8">
         <v>2.21</v>
       </c>
       <c r="E10" s="8">
         <v>2.36</v>
       </c>
       <c r="F10" s="8">
         <v>2.44</v>
       </c>
       <c r="G10" s="8">
         <v>2.4</v>
       </c>
       <c r="H10" s="8">
         <v>2.38</v>
@@ -2165,50 +2171,53 @@
       <c r="W10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="8">
         <v>2.52</v>
       </c>
       <c r="Y10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="8">
         <v>2.6</v>
       </c>
       <c r="AA10" s="8">
         <v>2.56</v>
       </c>
       <c r="AB10" s="8">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
       <c r="AC10" s="8">
         <v>2.59</v>
       </c>
       <c r="AD10" s="8">
         <v>2.68</v>
       </c>
+      <c r="AE10" s="8">
+        <v>2.6</v>
+      </c>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>1.7</v>
       </c>
       <c r="D11" s="8">
         <v>1.68</v>
       </c>
       <c r="E11" s="8">
         <v>1.66</v>
       </c>
       <c r="F11" s="8">
         <v>1.71</v>
       </c>
       <c r="G11" s="8">
         <v>1.98</v>
       </c>
       <c r="H11" s="8">
         <v>1.98</v>
@@ -2258,50 +2267,53 @@
       <c r="W11" s="8">
         <v>2.37</v>
       </c>
       <c r="X11" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="8">
         <v>2.42</v>
       </c>
       <c r="Z11" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="8">
         <v>2.72</v>
       </c>
       <c r="AB11" s="8">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
       <c r="AC11" s="8">
         <v>2.72</v>
       </c>
       <c r="AD11" s="8">
         <v>2.72</v>
       </c>
+      <c r="AE11" s="8">
+        <v>2.71</v>
+      </c>
     </row>
     <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="8">
         <v>2.09</v>
       </c>
       <c r="D12" s="8">
         <v>1.87</v>
       </c>
       <c r="E12" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="8">
         <v>1.92</v>
       </c>
       <c r="G12" s="8">
         <v>1.95</v>
       </c>
       <c r="H12" s="8">
         <v>1.89</v>
@@ -2351,50 +2363,53 @@
       <c r="W12" s="8">
         <v>2.14</v>
       </c>
       <c r="X12" s="8">
         <v>2.16</v>
       </c>
       <c r="Y12" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="8">
         <v>2.23</v>
       </c>
       <c r="AA12" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="8">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
       <c r="AC12" s="8">
         <v>2.31</v>
       </c>
       <c r="AD12" s="8">
         <v>2.2799999999999998</v>
       </c>
+      <c r="AE12" s="8">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
     <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>1.39</v>
       </c>
       <c r="D13" s="8">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="8">
         <v>1.19</v>
       </c>
       <c r="G13" s="8">
         <v>1.3</v>
       </c>
       <c r="H13" s="8">
         <v>1.33</v>
@@ -2444,50 +2459,53 @@
       <c r="W13" s="8">
         <v>1.5</v>
       </c>
       <c r="X13" s="8">
         <v>1.52</v>
       </c>
       <c r="Y13" s="8">
         <v>1.53</v>
       </c>
       <c r="Z13" s="8">
         <v>1.58</v>
       </c>
       <c r="AA13" s="8">
         <v>1.58</v>
       </c>
       <c r="AB13" s="8">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
       <c r="AC13" s="8">
         <v>1.55</v>
       </c>
       <c r="AD13" s="8">
         <v>1.62</v>
       </c>
+      <c r="AE13" s="8">
+        <v>1.64</v>
+      </c>
     </row>
     <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="8">
         <v>1.08</v>
       </c>
       <c r="D14" s="8">
         <v>1.2</v>
       </c>
       <c r="E14" s="8">
         <v>1.26</v>
       </c>
       <c r="F14" s="8">
         <v>1.27</v>
       </c>
       <c r="G14" s="8">
         <v>1.28</v>
       </c>
       <c r="H14" s="8">
         <v>1.31</v>
@@ -2537,50 +2555,53 @@
       <c r="W14" s="8">
         <v>1.85</v>
       </c>
       <c r="X14" s="8">
         <v>1.92</v>
       </c>
       <c r="Y14" s="8">
         <v>1.89</v>
       </c>
       <c r="Z14" s="8">
         <v>1.89</v>
       </c>
       <c r="AA14" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="8">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
       <c r="AC14" s="8">
         <v>2.42</v>
       </c>
       <c r="AD14" s="8">
         <v>2.12</v>
       </c>
+      <c r="AE14" s="8">
+        <v>2.0499999999999998</v>
+      </c>
     </row>
     <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="8">
         <v>1.9</v>
       </c>
       <c r="D15" s="8">
         <v>1.88</v>
       </c>
       <c r="E15" s="8">
         <v>1.86</v>
       </c>
       <c r="F15" s="8">
         <v>1.85</v>
       </c>
       <c r="G15" s="8">
         <v>1.91</v>
       </c>
       <c r="H15" s="8">
         <v>1.91</v>
@@ -2630,50 +2651,53 @@
       <c r="W15" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="8">
         <v>2.44</v>
       </c>
       <c r="Z15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="8">
         <v>1.64</v>
       </c>
       <c r="AB15" s="8">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
       <c r="AC15" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD15" s="8">
         <v>2.04</v>
       </c>
+      <c r="AE15" s="8">
+        <v>2.11</v>
+      </c>
     </row>
     <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="8">
         <v>1.44</v>
       </c>
       <c r="D16" s="8">
         <v>1.34</v>
       </c>
       <c r="E16" s="8">
         <v>1.43</v>
       </c>
       <c r="F16" s="8">
         <v>1.45</v>
       </c>
       <c r="G16" s="8">
         <v>1.48</v>
       </c>
       <c r="H16" s="8">
         <v>1.48</v>
@@ -2723,52 +2747,55 @@
       <c r="W16" s="8">
         <v>1.84</v>
       </c>
       <c r="X16" s="8">
         <v>1.84</v>
       </c>
       <c r="Y16" s="8">
         <v>1.85</v>
       </c>
       <c r="Z16" s="8">
         <v>1.87</v>
       </c>
       <c r="AA16" s="8">
         <v>1.8</v>
       </c>
       <c r="AB16" s="8">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
       <c r="AC16" s="8">
         <v>1.9</v>
       </c>
       <c r="AD16" s="8">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE16" s="8">
+        <v>1.89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="8">
         <v>1.65</v>
       </c>
       <c r="D17" s="8">
         <v>1.51</v>
       </c>
       <c r="E17" s="8">
         <v>1.72</v>
       </c>
       <c r="F17" s="8">
         <v>1.75</v>
       </c>
       <c r="G17" s="8">
         <v>1.83</v>
       </c>
       <c r="H17" s="8">
         <v>1.76</v>
       </c>
       <c r="I17" s="8">
@@ -2816,52 +2843,55 @@
       <c r="W17" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="8">
         <v>2.46</v>
       </c>
       <c r="Y17" s="8">
         <v>2.44</v>
       </c>
       <c r="Z17" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="8">
         <v>2.75</v>
       </c>
       <c r="AB17" s="8">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
       <c r="AC17" s="8">
         <v>2.4</v>
       </c>
       <c r="AD17" s="8">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE17" s="8">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="8">
         <v>2.91</v>
       </c>
       <c r="D18" s="8">
         <v>2.78</v>
       </c>
       <c r="E18" s="8">
         <v>2.81</v>
       </c>
       <c r="F18" s="8">
         <v>2.77</v>
       </c>
       <c r="G18" s="8">
         <v>2.81</v>
       </c>
       <c r="H18" s="8">
         <v>2.88</v>
       </c>
       <c r="I18" s="8">
@@ -2909,52 +2939,55 @@
       <c r="W18" s="8">
         <v>3.38</v>
       </c>
       <c r="X18" s="8">
         <v>3.41</v>
       </c>
       <c r="Y18" s="8">
         <v>3.36</v>
       </c>
       <c r="Z18" s="8">
         <v>3.39</v>
       </c>
       <c r="AA18" s="8">
         <v>2.79</v>
       </c>
       <c r="AB18" s="8">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
       <c r="AC18" s="8">
         <v>3.04</v>
       </c>
       <c r="AD18" s="8">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE18" s="8">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="8">
         <v>2.48</v>
       </c>
       <c r="D19" s="8">
         <v>2.34</v>
       </c>
       <c r="E19" s="8">
         <v>2.44</v>
       </c>
       <c r="F19" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="8">
         <v>2.54</v>
       </c>
       <c r="H19" s="8">
         <v>2.6</v>
       </c>
       <c r="I19" s="8">
@@ -3002,52 +3035,55 @@
       <c r="W19" s="8">
         <v>3.05</v>
       </c>
       <c r="X19" s="8">
         <v>3.11</v>
       </c>
       <c r="Y19" s="8">
         <v>3.07</v>
       </c>
       <c r="Z19" s="8">
         <v>3.12</v>
       </c>
       <c r="AA19" s="8">
         <v>3.5</v>
       </c>
       <c r="AB19" s="8">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
       <c r="AC19" s="8">
         <v>3.25</v>
       </c>
       <c r="AD19" s="8">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE19" s="8">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>2.23</v>
       </c>
       <c r="D20" s="8">
         <v>1.81</v>
       </c>
       <c r="E20" s="8">
         <v>1.68</v>
       </c>
       <c r="F20" s="8">
         <v>1.79</v>
       </c>
       <c r="G20" s="8">
         <v>1.87</v>
       </c>
       <c r="H20" s="8">
         <v>1.88</v>
       </c>
       <c r="I20" s="8">
@@ -3095,52 +3131,55 @@
       <c r="W20" s="8">
         <v>1.94</v>
       </c>
       <c r="X20" s="8">
         <v>1.96</v>
       </c>
       <c r="Y20" s="8">
         <v>1.92</v>
       </c>
       <c r="Z20" s="8">
         <v>1.96</v>
       </c>
       <c r="AA20" s="8">
         <v>2.06</v>
       </c>
       <c r="AB20" s="8">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
       <c r="AC20" s="8">
         <v>2.13</v>
       </c>
       <c r="AD20" s="8">
         <v>2.08</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE20" s="8">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8">
         <v>1.22</v>
       </c>
       <c r="D21" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="8">
         <v>1.31</v>
       </c>
       <c r="F21" s="8">
         <v>1.45</v>
       </c>
       <c r="G21" s="8">
         <v>1.53</v>
       </c>
       <c r="H21" s="8">
         <v>1.51</v>
       </c>
       <c r="I21" s="8">
@@ -3188,52 +3227,55 @@
       <c r="W21" s="8">
         <v>1.74</v>
       </c>
       <c r="X21" s="8">
         <v>1.83</v>
       </c>
       <c r="Y21" s="8">
         <v>1.86</v>
       </c>
       <c r="Z21" s="8">
         <v>1.87</v>
       </c>
       <c r="AA21" s="8">
         <v>1.78</v>
       </c>
       <c r="AB21" s="8">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
       <c r="AC21" s="8">
         <v>2.06</v>
       </c>
       <c r="AD21" s="8">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE21" s="8">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="8">
         <v>2.81</v>
       </c>
       <c r="D22" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="8">
         <v>2.59</v>
       </c>
       <c r="F22" s="8">
         <v>2.77</v>
       </c>
       <c r="G22" s="8">
         <v>2.89</v>
       </c>
       <c r="H22" s="8">
         <v>2.83</v>
       </c>
       <c r="I22" s="8">
@@ -3281,52 +3323,55 @@
       <c r="W22" s="8">
         <v>3.45</v>
       </c>
       <c r="X22" s="8">
         <v>3.43</v>
       </c>
       <c r="Y22" s="8">
         <v>3.4</v>
       </c>
       <c r="Z22" s="8">
         <v>3.41</v>
       </c>
       <c r="AA22" s="8">
         <v>2.6</v>
       </c>
       <c r="AB22" s="8">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
       <c r="AC22" s="8">
         <v>2.99</v>
       </c>
       <c r="AD22" s="8">
         <v>2.94</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE22" s="8">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="8">
         <v>2.66</v>
       </c>
       <c r="F23" s="8">
         <v>2.65</v>
       </c>
       <c r="G23" s="8">
         <v>2.71</v>
       </c>
       <c r="H23" s="8">
         <v>2.71</v>
       </c>
       <c r="I23" s="8">
@@ -3374,52 +3419,55 @@
       <c r="W23" s="8">
         <v>3.21</v>
       </c>
       <c r="X23" s="8">
         <v>3.22</v>
       </c>
       <c r="Y23" s="8">
         <v>3.18</v>
       </c>
       <c r="Z23" s="8">
         <v>3.26</v>
       </c>
       <c r="AA23" s="8">
         <v>3.34</v>
       </c>
       <c r="AB23" s="8">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
       <c r="AC23" s="8">
         <v>2.86</v>
       </c>
       <c r="AD23" s="8">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE23" s="8">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="8">
         <v>1.03</v>
       </c>
       <c r="D24" s="8">
         <v>0.91</v>
       </c>
       <c r="E24" s="8">
         <v>0.81</v>
       </c>
       <c r="F24" s="8">
         <v>0.82</v>
       </c>
       <c r="G24" s="8">
         <v>0.84</v>
       </c>
       <c r="H24" s="8">
         <v>0.81</v>
       </c>
       <c r="I24" s="8">
@@ -3467,52 +3515,55 @@
       <c r="W24" s="8">
         <v>0.97</v>
       </c>
       <c r="X24" s="8">
         <v>0.98</v>
       </c>
       <c r="Y24" s="8">
         <v>1</v>
       </c>
       <c r="Z24" s="8">
         <v>1.03</v>
       </c>
       <c r="AA24" s="8">
         <v>1.21</v>
       </c>
       <c r="AB24" s="8">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
       <c r="AC24" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD24" s="8">
         <v>1.07</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE24" s="8">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1.23</v>
       </c>
       <c r="D25" s="8">
         <v>1.65</v>
       </c>
       <c r="E25" s="8">
         <v>1.96</v>
       </c>
       <c r="F25" s="8">
         <v>1.91</v>
       </c>
       <c r="G25" s="8">
         <v>2.21</v>
       </c>
       <c r="H25" s="8">
         <v>2.08</v>
       </c>
       <c r="I25" s="8">
@@ -3560,52 +3611,55 @@
       <c r="W25" s="8">
         <v>2.82</v>
       </c>
       <c r="X25" s="8">
         <v>2.8</v>
       </c>
       <c r="Y25" s="8">
         <v>2.82</v>
       </c>
       <c r="Z25" s="8">
         <v>2.78</v>
       </c>
       <c r="AA25" s="8">
         <v>2.87</v>
       </c>
       <c r="AB25" s="8">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
       <c r="AC25" s="8">
         <v>3.07</v>
       </c>
       <c r="AD25" s="8">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE25" s="8">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="8">
         <v>3.32</v>
       </c>
       <c r="D26" s="8">
         <v>2.77</v>
       </c>
       <c r="E26" s="8">
         <v>2.86</v>
       </c>
       <c r="F26" s="8">
         <v>2.8</v>
       </c>
       <c r="G26" s="8">
         <v>2.92</v>
       </c>
       <c r="H26" s="8">
         <v>2.94</v>
       </c>
       <c r="I26" s="8">
@@ -3653,52 +3707,55 @@
       <c r="W26" s="8">
         <v>3.01</v>
       </c>
       <c r="X26" s="8">
         <v>3.12</v>
       </c>
       <c r="Y26" s="8">
         <v>3.12</v>
       </c>
       <c r="Z26" s="8">
         <v>3.13</v>
       </c>
       <c r="AA26" s="8">
         <v>3.6</v>
       </c>
       <c r="AB26" s="8">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
       <c r="AC26" s="8">
         <v>2.9</v>
       </c>
       <c r="AD26" s="8">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE26" s="8">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="8">
         <v>2.6</v>
       </c>
       <c r="D27" s="8">
         <v>2.17</v>
       </c>
       <c r="E27" s="8">
         <v>2.23</v>
       </c>
       <c r="F27" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="8">
         <v>2.35</v>
       </c>
       <c r="H27" s="8">
         <v>2.34</v>
       </c>
       <c r="I27" s="8">
@@ -3746,52 +3803,55 @@
       <c r="W27" s="8">
         <v>2.57</v>
       </c>
       <c r="X27" s="8">
         <v>2.62</v>
       </c>
       <c r="Y27" s="8">
         <v>2.57</v>
       </c>
       <c r="Z27" s="8">
         <v>2.64</v>
       </c>
       <c r="AA27" s="8">
         <v>3.22</v>
       </c>
       <c r="AB27" s="8">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
       <c r="AC27" s="8">
         <v>2.54</v>
       </c>
       <c r="AD27" s="8">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE27" s="8">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="8">
         <v>1.71</v>
       </c>
       <c r="D28" s="8">
         <v>1.49</v>
       </c>
       <c r="E28" s="8">
         <v>1.51</v>
       </c>
       <c r="F28" s="8">
         <v>1.6</v>
       </c>
       <c r="G28" s="8">
         <v>1.7</v>
       </c>
       <c r="H28" s="8">
         <v>1.66</v>
       </c>
       <c r="I28" s="8">
@@ -3839,52 +3899,55 @@
       <c r="W28" s="8">
         <v>2.04</v>
       </c>
       <c r="X28" s="8">
         <v>2.09</v>
       </c>
       <c r="Y28" s="8">
         <v>2.09</v>
       </c>
       <c r="Z28" s="8">
         <v>2.14</v>
       </c>
       <c r="AA28" s="8">
         <v>2.42</v>
       </c>
       <c r="AB28" s="8">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
       <c r="AC28" s="8">
         <v>2.11</v>
       </c>
       <c r="AD28" s="8">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE28" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="8">
         <v>1.35</v>
       </c>
       <c r="D29" s="8">
         <v>1.47</v>
       </c>
       <c r="E29" s="8">
         <v>1.44</v>
       </c>
       <c r="F29" s="8">
         <v>1.48</v>
       </c>
       <c r="G29" s="8">
         <v>1.56</v>
       </c>
       <c r="H29" s="8">
         <v>1.57</v>
       </c>
       <c r="I29" s="8">
@@ -3932,86 +3995,90 @@
       <c r="W29" s="8">
         <v>1.7</v>
       </c>
       <c r="X29" s="8">
         <v>1.74</v>
       </c>
       <c r="Y29" s="8">
         <v>1.73</v>
       </c>
       <c r="Z29" s="8">
         <v>1.75</v>
       </c>
       <c r="AA29" s="8">
         <v>2.12</v>
       </c>
       <c r="AB29" s="8">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
       <c r="AC29" s="8">
         <v>1.67</v>
       </c>
       <c r="AD29" s="8">
         <v>1.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="57" t="s">
+      <c r="AE29" s="8">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="57"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="48"/>
+      <c r="V30" s="48"/>
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="48"/>
+      <c r="AA30" s="48"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="48"/>
+      <c r="AD30" s="48"/>
+      <c r="AE30" s="48"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="8">
         <v>2.21</v>
       </c>
       <c r="D31" s="8">
         <v>2.04</v>
       </c>
       <c r="E31" s="8">
         <v>2.1</v>
       </c>
       <c r="F31" s="8">
         <v>2.13</v>
       </c>
       <c r="G31" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="8">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="8">
@@ -4056,52 +4123,55 @@
       <c r="W31" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="8">
         <v>2.59</v>
       </c>
       <c r="Y31" s="8">
         <v>2.58</v>
       </c>
       <c r="Z31" s="8">
         <v>2.62</v>
       </c>
       <c r="AA31" s="8">
         <v>2.76</v>
       </c>
       <c r="AB31" s="8">
         <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
       <c r="AC31" s="8">
         <v>2.57</v>
       </c>
       <c r="AD31" s="8">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE31" s="8">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2.67</v>
       </c>
       <c r="D32" s="8">
         <v>2.72</v>
       </c>
       <c r="E32" s="8">
         <v>2.96</v>
       </c>
       <c r="F32" s="8">
         <v>3.1</v>
       </c>
       <c r="G32" s="8">
         <v>3.06</v>
       </c>
       <c r="H32" s="8">
         <v>3.05</v>
       </c>
       <c r="I32" s="8">
@@ -4149,52 +4219,55 @@
       <c r="W32" s="8">
         <v>2.99</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3.03</v>
       </c>
       <c r="Z32" s="8">
         <v>3.11</v>
       </c>
       <c r="AA32" s="8">
         <v>3.36</v>
       </c>
       <c r="AB32" s="8">
         <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
       <c r="AC32" s="8">
         <v>3.13</v>
       </c>
       <c r="AD32" s="8">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE32" s="8">
+        <v>3.14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>1.95</v>
       </c>
       <c r="D33" s="8">
         <v>1.96</v>
       </c>
       <c r="E33" s="8">
         <v>1.93</v>
       </c>
       <c r="F33" s="8">
         <v>1.92</v>
       </c>
       <c r="G33" s="8">
         <v>2.25</v>
       </c>
       <c r="H33" s="8">
         <v>2.21</v>
       </c>
       <c r="I33" s="8">
@@ -4242,52 +4315,55 @@
       <c r="W33" s="8">
         <v>2.66</v>
       </c>
       <c r="X33" s="8">
         <v>2.69</v>
       </c>
       <c r="Y33" s="8">
         <v>2.69</v>
       </c>
       <c r="Z33" s="8">
         <v>2.76</v>
       </c>
       <c r="AA33" s="8">
         <v>2.85</v>
       </c>
       <c r="AB33" s="8">
         <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
       <c r="AC33" s="8">
         <v>3.05</v>
       </c>
       <c r="AD33" s="8">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE33" s="8">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="8">
         <v>2.31</v>
       </c>
       <c r="F34" s="8">
         <v>2.16</v>
       </c>
       <c r="G34" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="8">
         <v>2.09</v>
       </c>
       <c r="I34" s="8">
@@ -4335,52 +4411,55 @@
       <c r="W34" s="8">
         <v>2.36</v>
       </c>
       <c r="X34" s="8">
         <v>2.39</v>
       </c>
       <c r="Y34" s="8">
         <v>2.4</v>
       </c>
       <c r="Z34" s="8">
         <v>2.46</v>
       </c>
       <c r="AA34" s="8">
         <v>2.69</v>
       </c>
       <c r="AB34" s="8">
         <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
       <c r="AC34" s="8">
         <v>2.54</v>
       </c>
       <c r="AD34" s="8">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE34" s="8">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="8">
         <v>1.76</v>
       </c>
       <c r="D35" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="8">
         <v>1.21</v>
       </c>
       <c r="F35" s="8">
         <v>1.36</v>
       </c>
       <c r="G35" s="8">
         <v>1.45</v>
       </c>
       <c r="H35" s="8">
         <v>1.51</v>
       </c>
       <c r="I35" s="8">
@@ -4428,52 +4507,55 @@
       <c r="W35" s="8">
         <v>1.79</v>
       </c>
       <c r="X35" s="8">
         <v>1.78</v>
       </c>
       <c r="Y35" s="8">
         <v>1.82</v>
       </c>
       <c r="Z35" s="8">
         <v>1.89</v>
       </c>
       <c r="AA35" s="8">
         <v>2</v>
       </c>
       <c r="AB35" s="8">
         <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
       <c r="AC35" s="8">
         <v>1.87</v>
       </c>
       <c r="AD35" s="8">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE35" s="8">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="8">
         <v>1.41</v>
       </c>
       <c r="E36" s="8">
         <v>1.52</v>
       </c>
       <c r="F36" s="8">
         <v>1.5</v>
       </c>
       <c r="G36" s="8">
         <v>1.53</v>
       </c>
       <c r="H36" s="8">
         <v>1.54</v>
       </c>
       <c r="I36" s="8">
@@ -4521,52 +4603,55 @@
       <c r="W36" s="8">
         <v>2.25</v>
       </c>
       <c r="X36" s="8">
         <v>2.34</v>
       </c>
       <c r="Y36" s="8">
         <v>2.29</v>
       </c>
       <c r="Z36" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="8">
         <v>3.09</v>
       </c>
       <c r="AB36" s="8">
         <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
       <c r="AC36" s="8">
         <v>2.99</v>
       </c>
       <c r="AD36" s="8">
         <v>2.65</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE36" s="8">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="8">
         <v>2.36</v>
       </c>
       <c r="E37" s="8">
         <v>2.34</v>
       </c>
       <c r="F37" s="8">
         <v>2.25</v>
       </c>
       <c r="G37" s="8">
         <v>2.31</v>
       </c>
       <c r="H37" s="8">
         <v>2.33</v>
       </c>
       <c r="I37" s="8">
@@ -4614,52 +4699,55 @@
       <c r="W37" s="8">
         <v>2.91</v>
       </c>
       <c r="X37" s="8">
         <v>2.92</v>
       </c>
       <c r="Y37" s="8">
         <v>2.88</v>
       </c>
       <c r="Z37" s="8">
         <v>2.93</v>
       </c>
       <c r="AA37" s="8">
         <v>1.95</v>
       </c>
       <c r="AB37" s="8">
         <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
       <c r="AC37" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="AD37" s="8">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE37" s="8">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="8">
         <v>1.95</v>
       </c>
       <c r="D38" s="8">
         <v>1.91</v>
       </c>
       <c r="E38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="8">
@@ -4707,52 +4795,55 @@
       <c r="W38" s="8">
         <v>2.61</v>
       </c>
       <c r="X38" s="8">
         <v>2.65</v>
       </c>
       <c r="Y38" s="8">
         <v>2.66</v>
       </c>
       <c r="Z38" s="8">
         <v>2.66</v>
       </c>
       <c r="AA38" s="8">
         <v>2.46</v>
       </c>
       <c r="AB38" s="8">
         <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
       <c r="AC38" s="8">
         <v>2.5</v>
       </c>
       <c r="AD38" s="8">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE38" s="8">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="8">
         <v>2.17</v>
       </c>
       <c r="D39" s="8">
         <v>2</v>
       </c>
       <c r="E39" s="8">
         <v>2.41</v>
       </c>
       <c r="F39" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="8">
         <v>2.4</v>
       </c>
       <c r="H39" s="8">
         <v>2.25</v>
       </c>
       <c r="I39" s="8">
@@ -4800,52 +4891,55 @@
       <c r="W39" s="8">
         <v>3.18</v>
       </c>
       <c r="X39" s="8">
         <v>3.11</v>
       </c>
       <c r="Y39" s="8">
         <v>3.07</v>
       </c>
       <c r="Z39" s="8">
         <v>3.08</v>
       </c>
       <c r="AA39" s="8">
         <v>3.25</v>
       </c>
       <c r="AB39" s="8">
         <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
       <c r="AC39" s="8">
         <v>2.92</v>
       </c>
       <c r="AD39" s="8">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE39" s="8">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="8">
         <v>3.04</v>
       </c>
       <c r="D40" s="8">
         <v>2.98</v>
       </c>
       <c r="E40" s="8">
         <v>2.97</v>
       </c>
       <c r="F40" s="8">
         <v>2.96</v>
       </c>
       <c r="G40" s="8">
         <v>3</v>
       </c>
       <c r="H40" s="8">
         <v>3.06</v>
       </c>
       <c r="I40" s="8">
@@ -4893,52 +4987,55 @@
       <c r="W40" s="8">
         <v>3.59</v>
       </c>
       <c r="X40" s="8">
         <v>3.62</v>
       </c>
       <c r="Y40" s="8">
         <v>3.55</v>
       </c>
       <c r="Z40" s="8">
         <v>3.6</v>
       </c>
       <c r="AA40" s="8">
         <v>3.11</v>
       </c>
       <c r="AB40" s="8">
         <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
       <c r="AC40" s="8">
         <v>3.3</v>
       </c>
       <c r="AD40" s="8">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE40" s="8">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="8">
         <v>2.87</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="8">
         <v>2.82</v>
       </c>
       <c r="F41" s="8">
         <v>2.79</v>
       </c>
       <c r="G41" s="8">
         <v>2.9</v>
       </c>
       <c r="H41" s="8">
         <v>2.93</v>
       </c>
       <c r="I41" s="8">
@@ -4986,52 +5083,55 @@
       <c r="W41" s="8">
         <v>3.3</v>
       </c>
       <c r="X41" s="8">
         <v>3.37</v>
       </c>
       <c r="Y41" s="8">
         <v>3.34</v>
       </c>
       <c r="Z41" s="8">
         <v>3.43</v>
       </c>
       <c r="AA41" s="8">
         <v>3.91</v>
       </c>
       <c r="AB41" s="8">
         <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
       <c r="AC41" s="8">
         <v>3.66</v>
       </c>
       <c r="AD41" s="8">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE41" s="8">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="8">
         <v>2.68</v>
       </c>
       <c r="D42" s="8">
         <v>2.23</v>
       </c>
       <c r="E42" s="8">
         <v>2.14</v>
       </c>
       <c r="F42" s="8">
         <v>2.25</v>
       </c>
       <c r="G42" s="8">
         <v>2.38</v>
       </c>
       <c r="H42" s="8">
         <v>2.39</v>
       </c>
       <c r="I42" s="8">
@@ -5079,52 +5179,55 @@
       <c r="W42" s="8">
         <v>2.46</v>
       </c>
       <c r="X42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="8">
         <v>2.44</v>
       </c>
       <c r="Z42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="8">
         <v>2.82</v>
       </c>
       <c r="AB42" s="8">
         <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
       <c r="AC42" s="8">
         <v>2.8</v>
       </c>
       <c r="AD42" s="8">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE42" s="8">
+        <v>2.77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="8">
         <v>1.81</v>
       </c>
       <c r="D43" s="8">
         <v>1.64</v>
       </c>
       <c r="E43" s="8">
         <v>1.85</v>
       </c>
       <c r="F43" s="8">
         <v>1.95</v>
       </c>
       <c r="G43" s="8">
         <v>2.1</v>
       </c>
       <c r="H43" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="8">
@@ -5172,52 +5275,55 @@
       <c r="W43" s="8">
         <v>2.48</v>
       </c>
       <c r="X43" s="8">
         <v>2.58</v>
       </c>
       <c r="Y43" s="8">
         <v>2.67</v>
       </c>
       <c r="Z43" s="8">
         <v>2.66</v>
       </c>
       <c r="AA43" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="8">
         <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
       <c r="AC43" s="8">
         <v>3.01</v>
       </c>
       <c r="AD43" s="8">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE43" s="8">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="8">
         <v>3.25</v>
       </c>
       <c r="D44" s="8">
         <v>2.84</v>
       </c>
       <c r="E44" s="8">
         <v>2.93</v>
       </c>
       <c r="F44" s="8">
         <v>3.08</v>
       </c>
       <c r="G44" s="8">
         <v>3.24</v>
       </c>
       <c r="H44" s="8">
         <v>3.15</v>
       </c>
       <c r="I44" s="8">
@@ -5265,52 +5371,55 @@
       <c r="W44" s="8">
         <v>3.84</v>
       </c>
       <c r="X44" s="8">
         <v>3.8</v>
       </c>
       <c r="Y44" s="8">
         <v>3.78</v>
       </c>
       <c r="Z44" s="8">
         <v>3.78</v>
       </c>
       <c r="AA44" s="8">
         <v>2.7</v>
       </c>
       <c r="AB44" s="8">
         <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
       <c r="AC44" s="8">
         <v>3.19</v>
       </c>
       <c r="AD44" s="8">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE44" s="8">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="8">
         <v>2.83</v>
       </c>
       <c r="D45" s="8">
         <v>2.97</v>
       </c>
       <c r="E45" s="8">
         <v>3.26</v>
       </c>
       <c r="F45" s="8">
         <v>3.22</v>
       </c>
       <c r="G45" s="8">
         <v>3.22</v>
       </c>
       <c r="H45" s="8">
         <v>3.27</v>
       </c>
       <c r="I45" s="8">
@@ -5358,52 +5467,55 @@
       <c r="W45" s="8">
         <v>3.83</v>
       </c>
       <c r="X45" s="8">
         <v>3.9</v>
       </c>
       <c r="Y45" s="8">
         <v>3.87</v>
       </c>
       <c r="Z45" s="8">
         <v>3.95</v>
       </c>
       <c r="AA45" s="8">
         <v>3.7</v>
       </c>
       <c r="AB45" s="8">
         <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
       <c r="AC45" s="8">
         <v>3.44</v>
       </c>
       <c r="AD45" s="8">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE45" s="8">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="8">
         <v>1.55</v>
       </c>
       <c r="D46" s="8">
         <v>1.33</v>
       </c>
       <c r="E46" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="8">
         <v>1.19</v>
       </c>
       <c r="G46" s="8">
         <v>1.29</v>
       </c>
       <c r="H46" s="8">
         <v>1.24</v>
       </c>
       <c r="I46" s="8">
@@ -5451,52 +5563,55 @@
       <c r="W46" s="8">
         <v>1.44</v>
       </c>
       <c r="X46" s="8">
         <v>1.47</v>
       </c>
       <c r="Y46" s="8">
         <v>1.51</v>
       </c>
       <c r="Z46" s="8">
         <v>1.58</v>
       </c>
       <c r="AA46" s="8">
         <v>1.91</v>
       </c>
       <c r="AB46" s="8">
         <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
       <c r="AC46" s="8">
         <v>1.67</v>
       </c>
       <c r="AD46" s="8">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE46" s="8">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="8">
         <v>1.48</v>
       </c>
       <c r="D47" s="8">
         <v>1.91</v>
       </c>
       <c r="E47" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="8">
         <v>2.15</v>
       </c>
       <c r="G47" s="8">
         <v>2.54</v>
       </c>
       <c r="H47" s="8">
         <v>2.34</v>
       </c>
       <c r="I47" s="8">
@@ -5544,52 +5659,55 @@
       <c r="W47" s="8">
         <v>3.08</v>
       </c>
       <c r="X47" s="8">
         <v>3.05</v>
       </c>
       <c r="Y47" s="8">
         <v>3.08</v>
       </c>
       <c r="Z47" s="8">
         <v>3.03</v>
       </c>
       <c r="AA47" s="8">
         <v>3.4</v>
       </c>
       <c r="AB47" s="8">
         <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
       <c r="AC47" s="8">
         <v>3.39</v>
       </c>
       <c r="AD47" s="8">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE47" s="8">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
         <v>3.76</v>
       </c>
       <c r="D48" s="8">
         <v>3.15</v>
       </c>
       <c r="E48" s="8">
         <v>3.17</v>
       </c>
       <c r="F48" s="8">
         <v>3.03</v>
       </c>
       <c r="G48" s="8">
         <v>3.2</v>
       </c>
       <c r="H48" s="8">
         <v>3.24</v>
       </c>
       <c r="I48" s="8">
@@ -5637,52 +5755,55 @@
       <c r="W48" s="8">
         <v>3.29</v>
       </c>
       <c r="X48" s="8">
         <v>3.4</v>
       </c>
       <c r="Y48" s="8">
         <v>3.38</v>
       </c>
       <c r="Z48" s="8">
         <v>3.42</v>
       </c>
       <c r="AA48" s="8">
         <v>3.78</v>
       </c>
       <c r="AB48" s="8">
         <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
       <c r="AC48" s="8">
         <v>3.08</v>
       </c>
       <c r="AD48" s="8">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE48" s="8">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="8">
         <v>2.6</v>
       </c>
       <c r="D49" s="8">
         <v>2.17</v>
       </c>
       <c r="E49" s="8">
         <v>2.23</v>
       </c>
       <c r="F49" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="8">
         <v>2.35</v>
       </c>
       <c r="H49" s="8">
         <v>2.34</v>
       </c>
       <c r="I49" s="8">
@@ -5730,52 +5851,55 @@
       <c r="W49" s="8">
         <v>2.57</v>
       </c>
       <c r="X49" s="8">
         <v>2.62</v>
       </c>
       <c r="Y49" s="8">
         <v>2.57</v>
       </c>
       <c r="Z49" s="8">
         <v>2.64</v>
       </c>
       <c r="AA49" s="8">
         <v>3.22</v>
       </c>
       <c r="AB49" s="8">
         <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
       <c r="AC49" s="8">
         <v>2.54</v>
       </c>
       <c r="AD49" s="8">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE49" s="8">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="8">
         <v>1.71</v>
       </c>
       <c r="D50" s="8">
         <v>1.49</v>
       </c>
       <c r="E50" s="8">
         <v>1.51</v>
       </c>
       <c r="F50" s="8">
         <v>1.6</v>
       </c>
       <c r="G50" s="8">
         <v>1.7</v>
       </c>
       <c r="H50" s="8">
         <v>1.66</v>
       </c>
       <c r="I50" s="8">
@@ -5823,52 +5947,55 @@
       <c r="W50" s="8">
         <v>2.04</v>
       </c>
       <c r="X50" s="8">
         <v>2.09</v>
       </c>
       <c r="Y50" s="8">
         <v>2.09</v>
       </c>
       <c r="Z50" s="8">
         <v>2.14</v>
       </c>
       <c r="AA50" s="8">
         <v>2.42</v>
       </c>
       <c r="AB50" s="8">
         <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
       <c r="AC50" s="8">
         <v>2.11</v>
       </c>
       <c r="AD50" s="8">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE50" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="8">
         <v>1.35</v>
       </c>
       <c r="D51" s="8">
         <v>1.47</v>
       </c>
       <c r="E51" s="8">
         <v>1.44</v>
       </c>
       <c r="F51" s="8">
         <v>1.48</v>
       </c>
       <c r="G51" s="8">
         <v>1.56</v>
       </c>
       <c r="H51" s="8">
         <v>1.57</v>
       </c>
       <c r="I51" s="8">
@@ -5916,86 +6043,90 @@
       <c r="W51" s="8">
         <v>1.7</v>
       </c>
       <c r="X51" s="8">
         <v>1.74</v>
       </c>
       <c r="Y51" s="8">
         <v>1.73</v>
       </c>
       <c r="Z51" s="8">
         <v>1.75</v>
       </c>
       <c r="AA51" s="8">
         <v>2.12</v>
       </c>
       <c r="AB51" s="8">
         <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
       <c r="AC51" s="8">
         <v>1.67</v>
       </c>
       <c r="AD51" s="8">
         <v>1.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="42" t="s">
+      <c r="AE51" s="8">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="42"/>
-[...29 lines deleted...]
-    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="B52" s="49"/>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="49"/>
+      <c r="F52" s="49"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="49"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="49"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="49"/>
+      <c r="N52" s="49"/>
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="R52" s="49"/>
+      <c r="S52" s="49"/>
+      <c r="T52" s="49"/>
+      <c r="U52" s="49"/>
+      <c r="V52" s="49"/>
+      <c r="W52" s="49"/>
+      <c r="X52" s="49"/>
+      <c r="Y52" s="49"/>
+      <c r="Z52" s="49"/>
+      <c r="AA52" s="49"/>
+      <c r="AB52" s="49"/>
+      <c r="AC52" s="49"/>
+      <c r="AD52" s="49"/>
+      <c r="AE52" s="49"/>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="8">
         <v>1.3</v>
       </c>
       <c r="D53" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="8">
         <v>1.17</v>
       </c>
       <c r="F53" s="8">
         <v>1.22</v>
       </c>
       <c r="G53" s="8">
         <v>1.27</v>
       </c>
       <c r="H53" s="8">
         <v>1.28</v>
       </c>
       <c r="I53" s="8">
         <v>1.32</v>
       </c>
       <c r="J53" s="8">
@@ -6040,52 +6171,55 @@
       <c r="W53" s="8">
         <v>1.51</v>
       </c>
       <c r="X53" s="8">
         <v>1.53</v>
       </c>
       <c r="Y53" s="8">
         <v>1.53</v>
       </c>
       <c r="Z53" s="8">
         <v>1.56</v>
       </c>
       <c r="AA53" s="8">
         <v>1.59</v>
       </c>
       <c r="AB53" s="8">
         <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
       <c r="AC53" s="8">
         <v>1.54</v>
       </c>
       <c r="AD53" s="8">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE53" s="8">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="8">
         <v>1.43</v>
       </c>
       <c r="D54" s="8">
         <v>1.39</v>
       </c>
       <c r="E54" s="8">
         <v>1.42</v>
       </c>
       <c r="F54" s="8">
         <v>1.39</v>
       </c>
       <c r="G54" s="8">
         <v>1.35</v>
       </c>
       <c r="H54" s="8">
         <v>1.3</v>
       </c>
       <c r="I54" s="8">
@@ -6133,52 +6267,55 @@
       <c r="W54" s="8">
         <v>1.76</v>
       </c>
       <c r="X54" s="8">
         <v>1.72</v>
       </c>
       <c r="Y54" s="8">
         <v>1.69</v>
       </c>
       <c r="Z54" s="8">
         <v>1.74</v>
       </c>
       <c r="AA54" s="8">
         <v>1.19</v>
       </c>
       <c r="AB54" s="8">
         <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
       <c r="AC54" s="8">
         <v>1.67</v>
       </c>
       <c r="AD54" s="8">
         <v>1.79</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE54" s="8">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="8">
         <v>1.36</v>
       </c>
       <c r="D55" s="8">
         <v>1.31</v>
       </c>
       <c r="E55" s="8">
         <v>1.31</v>
       </c>
       <c r="F55" s="8">
         <v>1.42</v>
       </c>
       <c r="G55" s="8">
         <v>1.63</v>
       </c>
       <c r="H55" s="8">
         <v>1.67</v>
       </c>
       <c r="I55" s="8">
@@ -6226,52 +6363,55 @@
       <c r="W55" s="8">
         <v>1.99</v>
       </c>
       <c r="X55" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="8">
         <v>2.06</v>
       </c>
       <c r="Z55" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="8">
         <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
       <c r="AC55" s="8">
         <v>2.2599999999999998</v>
       </c>
       <c r="AD55" s="8">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE55" s="8">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="8">
         <v>1.51</v>
       </c>
       <c r="D56" s="8">
         <v>1.32</v>
       </c>
       <c r="E56" s="8">
         <v>1.18</v>
       </c>
       <c r="F56" s="8">
         <v>1.17</v>
       </c>
       <c r="G56" s="8">
         <v>1.23</v>
       </c>
       <c r="H56" s="8">
         <v>1.31</v>
       </c>
       <c r="I56" s="8">
@@ -6319,52 +6459,55 @@
       <c r="W56" s="8">
         <v>1.44</v>
       </c>
       <c r="X56" s="8">
         <v>1.43</v>
       </c>
       <c r="Y56" s="8">
         <v>1.46</v>
       </c>
       <c r="Z56" s="8">
         <v>1.47</v>
       </c>
       <c r="AA56" s="8">
         <v>1.57</v>
       </c>
       <c r="AB56" s="8">
         <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
       <c r="AC56" s="8">
         <v>1.55</v>
       </c>
       <c r="AD56" s="8">
         <v>1.58</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE56" s="8">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="8">
         <v>1.31</v>
       </c>
       <c r="D57" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="8">
         <v>1.27</v>
       </c>
       <c r="H57" s="8">
         <v>1.29</v>
       </c>
       <c r="I57" s="8">
@@ -6412,52 +6555,55 @@
       <c r="W57" s="8">
         <v>1.43</v>
       </c>
       <c r="X57" s="8">
         <v>1.45</v>
       </c>
       <c r="Y57" s="8">
         <v>1.46</v>
       </c>
       <c r="Z57" s="8">
         <v>1.5</v>
       </c>
       <c r="AA57" s="8">
         <v>1.48</v>
       </c>
       <c r="AB57" s="8">
         <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
       <c r="AC57" s="8">
         <v>1.48</v>
       </c>
       <c r="AD57" s="8">
         <v>1.53</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE57" s="8">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="8">
         <v>1</v>
       </c>
       <c r="D58" s="8">
         <v>0.96</v>
       </c>
       <c r="E58" s="8">
         <v>0.95</v>
       </c>
       <c r="F58" s="8">
         <v>0.99</v>
       </c>
       <c r="G58" s="8">
         <v>0.98</v>
       </c>
       <c r="H58" s="8">
         <v>1.02</v>
       </c>
       <c r="I58" s="8">
@@ -6505,52 +6651,55 @@
       <c r="W58" s="8">
         <v>1.36</v>
       </c>
       <c r="X58" s="8">
         <v>1.41</v>
       </c>
       <c r="Y58" s="8">
         <v>1.4</v>
       </c>
       <c r="Z58" s="8">
         <v>1.39</v>
       </c>
       <c r="AA58" s="8">
         <v>1.85</v>
       </c>
       <c r="AB58" s="8">
         <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
       <c r="AC58" s="8">
         <v>1.73</v>
       </c>
       <c r="AD58" s="8">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE58" s="8">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="8">
         <v>1.46</v>
       </c>
       <c r="D59" s="8">
         <v>1.24</v>
       </c>
       <c r="E59" s="8">
         <v>1.23</v>
       </c>
       <c r="F59" s="8">
         <v>1.33</v>
       </c>
       <c r="G59" s="8">
         <v>1.38</v>
       </c>
       <c r="H59" s="8">
         <v>1.35</v>
       </c>
       <c r="I59" s="8">
@@ -6598,52 +6747,55 @@
       <c r="W59" s="8">
         <v>1.83</v>
       </c>
       <c r="X59" s="8">
         <v>1.86</v>
       </c>
       <c r="Y59" s="8">
         <v>1.84</v>
       </c>
       <c r="Z59" s="8">
         <v>1.86</v>
       </c>
       <c r="AA59" s="8">
         <v>1.21</v>
       </c>
       <c r="AB59" s="8">
         <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
       <c r="AC59" s="8">
         <v>1.4</v>
       </c>
       <c r="AD59" s="8">
         <v>1.49</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE59" s="8">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="8">
         <v>1.05</v>
       </c>
       <c r="D60" s="8">
         <v>0.89</v>
       </c>
       <c r="E60" s="8">
         <v>0.93</v>
       </c>
       <c r="F60" s="8">
         <v>0.99</v>
       </c>
       <c r="G60" s="8">
         <v>1.04</v>
       </c>
       <c r="H60" s="8">
         <v>1.02</v>
       </c>
       <c r="I60" s="8">
@@ -6691,52 +6843,55 @@
       <c r="W60" s="8">
         <v>1.22</v>
       </c>
       <c r="X60" s="8">
         <v>1.21</v>
       </c>
       <c r="Y60" s="8">
         <v>1.21</v>
       </c>
       <c r="Z60" s="8">
         <v>1.25</v>
       </c>
       <c r="AA60" s="8">
         <v>1.19</v>
       </c>
       <c r="AB60" s="8">
         <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
       <c r="AC60" s="8">
         <v>1.34</v>
       </c>
       <c r="AD60" s="8">
         <v>1.33</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE60" s="8">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="8">
         <v>1.23</v>
       </c>
       <c r="D61" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="8">
         <v>1.17</v>
       </c>
       <c r="F61" s="8">
         <v>1.33</v>
       </c>
       <c r="G61" s="8">
         <v>1.37</v>
       </c>
       <c r="H61" s="8">
         <v>1.37</v>
       </c>
       <c r="I61" s="8">
@@ -6784,52 +6939,55 @@
       <c r="W61" s="8">
         <v>1.94</v>
       </c>
       <c r="X61" s="8">
         <v>1.94</v>
       </c>
       <c r="Y61" s="8">
         <v>1.93</v>
       </c>
       <c r="Z61" s="8">
         <v>1.97</v>
       </c>
       <c r="AA61" s="8">
         <v>2.33</v>
       </c>
       <c r="AB61" s="8">
         <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
       <c r="AC61" s="8">
         <v>1.95</v>
       </c>
       <c r="AD61" s="8">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE61" s="8">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="8">
         <v>2.29</v>
       </c>
       <c r="D62" s="8">
         <v>1.89</v>
       </c>
       <c r="E62" s="8">
         <v>2.1</v>
       </c>
       <c r="F62" s="8">
         <v>1.93</v>
       </c>
       <c r="G62" s="8">
         <v>1.96</v>
       </c>
       <c r="H62" s="8">
         <v>2.1</v>
       </c>
       <c r="I62" s="8">
@@ -6877,52 +7035,55 @@
       <c r="W62" s="8">
         <v>2.4</v>
       </c>
       <c r="X62" s="8">
         <v>2.46</v>
       </c>
       <c r="Y62" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="8">
         <v>2.4</v>
       </c>
       <c r="AA62" s="8">
         <v>1.26</v>
       </c>
       <c r="AB62" s="8">
         <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
       <c r="AC62" s="8">
         <v>1.8</v>
       </c>
       <c r="AD62" s="8">
         <v>1.97</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE62" s="8">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="8">
         <v>1.84</v>
       </c>
       <c r="D63" s="8">
         <v>1.72</v>
       </c>
       <c r="E63" s="8">
         <v>1.8</v>
       </c>
       <c r="F63" s="8">
         <v>1.83</v>
       </c>
       <c r="G63" s="8">
         <v>1.95</v>
       </c>
       <c r="H63" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="8">
@@ -6970,52 +7131,55 @@
       <c r="W63" s="8">
         <v>2.61</v>
       </c>
       <c r="X63" s="8">
         <v>2.66</v>
       </c>
       <c r="Y63" s="8">
         <v>2.61</v>
       </c>
       <c r="Z63" s="8">
         <v>2.59</v>
       </c>
       <c r="AA63" s="8">
         <v>2.77</v>
       </c>
       <c r="AB63" s="8">
         <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
       <c r="AC63" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="AD63" s="8">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE63" s="8">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="8">
         <v>1.84</v>
       </c>
       <c r="D64" s="8">
         <v>1.44</v>
       </c>
       <c r="E64" s="8">
         <v>1.28</v>
       </c>
       <c r="F64" s="8">
         <v>1.39</v>
       </c>
       <c r="G64" s="8">
         <v>1.41</v>
       </c>
       <c r="H64" s="8">
         <v>1.44</v>
       </c>
       <c r="I64" s="8">
@@ -7063,52 +7227,55 @@
       <c r="W64" s="8">
         <v>1.48</v>
       </c>
       <c r="X64" s="8">
         <v>1.49</v>
       </c>
       <c r="Y64" s="8">
         <v>1.46</v>
       </c>
       <c r="Z64" s="8">
         <v>1.49</v>
       </c>
       <c r="AA64" s="8">
         <v>1.37</v>
       </c>
       <c r="AB64" s="8">
         <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
       <c r="AC64" s="8">
         <v>1.54</v>
       </c>
       <c r="AD64" s="8">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE64" s="8">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="8">
         <v>0.71</v>
       </c>
       <c r="D65" s="8">
         <v>0.71</v>
       </c>
       <c r="E65" s="8">
         <v>0.87</v>
       </c>
       <c r="F65" s="8">
         <v>1.03</v>
       </c>
       <c r="G65" s="8">
         <v>1.05</v>
       </c>
       <c r="H65" s="8">
         <v>1.04</v>
       </c>
       <c r="I65" s="8">
@@ -7156,52 +7323,55 @@
       <c r="W65" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="8">
         <v>1.18</v>
       </c>
       <c r="Y65" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="8">
         <v>1.18</v>
       </c>
       <c r="AA65" s="8">
         <v>1.32</v>
       </c>
       <c r="AB65" s="8">
         <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
       <c r="AC65" s="8">
         <v>1.22</v>
       </c>
       <c r="AD65" s="8">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE65" s="8">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="8">
         <v>1.73</v>
       </c>
       <c r="D66" s="8">
         <v>1.62</v>
       </c>
       <c r="E66" s="8">
         <v>1.74</v>
       </c>
       <c r="F66" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="8">
         <v>2.04</v>
       </c>
       <c r="H66" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="8">
@@ -7249,52 +7419,55 @@
       <c r="W66" s="8">
         <v>2.48</v>
       </c>
       <c r="X66" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="8">
         <v>2.48</v>
       </c>
       <c r="Z66" s="8">
         <v>2.52</v>
       </c>
       <c r="AA66" s="8">
         <v>2.35</v>
       </c>
       <c r="AB66" s="8">
         <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
       <c r="AC66" s="8">
         <v>2.5</v>
       </c>
       <c r="AD66" s="8">
         <v>2.31</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE66" s="8">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="8">
         <v>2.08</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E67" s="8">
         <v>2.08</v>
       </c>
       <c r="F67" s="8">
         <v>2.1</v>
       </c>
       <c r="G67" s="8">
         <v>2.23</v>
       </c>
       <c r="H67" s="8">
         <v>2.17</v>
       </c>
       <c r="I67" s="8">
@@ -7342,52 +7515,55 @@
       <c r="W67" s="8">
         <v>2.59</v>
       </c>
       <c r="X67" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="8">
         <v>2.5</v>
       </c>
       <c r="Z67" s="8">
         <v>2.58</v>
       </c>
       <c r="AA67" s="8">
         <v>2.97</v>
       </c>
       <c r="AB67" s="8">
         <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
       <c r="AC67" s="8">
         <v>2.27</v>
       </c>
       <c r="AD67" s="8">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE67" s="8">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="8">
         <v>0.85</v>
       </c>
       <c r="D68" s="8">
         <v>0.77</v>
       </c>
       <c r="E68" s="8">
         <v>0.7</v>
       </c>
       <c r="F68" s="8">
         <v>0.71</v>
       </c>
       <c r="G68" s="8">
         <v>0.69</v>
       </c>
       <c r="H68" s="8">
         <v>0.66</v>
       </c>
       <c r="I68" s="8">
@@ -7435,52 +7611,55 @@
       <c r="W68" s="8">
         <v>0.81</v>
       </c>
       <c r="X68" s="8">
         <v>0.81</v>
       </c>
       <c r="Y68" s="8">
         <v>0.83</v>
       </c>
       <c r="Z68" s="8">
         <v>0.84</v>
       </c>
       <c r="AA68" s="8">
         <v>0.97</v>
       </c>
       <c r="AB68" s="8">
         <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
       <c r="AC68" s="8">
         <v>0.9</v>
       </c>
       <c r="AD68" s="8">
         <v>0.88</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE68" s="8">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C69" s="8">
         <v>0.26</v>
       </c>
       <c r="D69" s="8">
         <v>0.66</v>
       </c>
       <c r="E69" s="8">
         <v>0.96</v>
       </c>
       <c r="F69" s="8">
         <v>0.99</v>
       </c>
       <c r="G69" s="8">
         <v>0.94</v>
       </c>
       <c r="H69" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="8">
@@ -7528,52 +7707,55 @@
       <c r="W69" s="8">
         <v>1.8</v>
       </c>
       <c r="X69" s="8">
         <v>1.83</v>
       </c>
       <c r="Y69" s="8">
         <v>1.81</v>
       </c>
       <c r="Z69" s="8">
         <v>1.79</v>
       </c>
       <c r="AA69" s="8">
         <v>0.8</v>
       </c>
       <c r="AB69" s="8">
         <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
       <c r="AC69" s="8">
         <v>1.82</v>
       </c>
       <c r="AD69" s="8">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE69" s="8">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="11">
         <v>2.02</v>
       </c>
       <c r="E70" s="11">
         <v>2.23</v>
       </c>
       <c r="F70" s="11">
         <v>2.33</v>
       </c>
       <c r="G70" s="11">
         <v>2.35</v>
       </c>
       <c r="H70" s="11">
         <v>2.34</v>
       </c>
       <c r="I70" s="11">
@@ -7621,92 +7803,95 @@
       <c r="W70" s="11">
         <v>2.44</v>
       </c>
       <c r="X70" s="11">
         <v>2.54</v>
       </c>
       <c r="Y70" s="11">
         <v>2.58</v>
       </c>
       <c r="Z70" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="11">
         <v>3.23</v>
       </c>
       <c r="AB70" s="11">
         <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
       <c r="AC70" s="11">
         <v>2.52</v>
       </c>
       <c r="AD70" s="11">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE70" s="11">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B72" s="9"/>
     </row>
-    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B73" s="9"/>
     </row>
-    <row r="74" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B74" s="9"/>
     </row>
-    <row r="75" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B75" s="9"/>
     </row>
-    <row r="76" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B76" s="9"/>
     </row>
-    <row r="77" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B77" s="9"/>
     </row>
-    <row r="78" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B78" s="9"/>
     </row>
-    <row r="79" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B79" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AB5:AD5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AD30"/>
+    <mergeCell ref="A52:AE52"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="A52:AD52"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A30:AE30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>