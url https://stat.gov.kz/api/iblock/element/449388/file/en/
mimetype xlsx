--- v3 (2026-07-21)
+++ v4 (2026-09-01)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DEC51D3-7026-4DFC-84D4-01894C938552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EF281F7-2E76-47B7-9EA2-5F25ED7D6286}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB29" i="6"/>
   <c r="AB28" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB9" i="6"/>
   <c r="AB10" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="98">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -703,51 +703,51 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -790,71 +790,70 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1515,51 +1514,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1641,59 +1640,59 @@
       <c r="B12" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="41">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="41">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="33">
         <v>7172749540</v>
       </c>
@@ -1724,188 +1723,189 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="32" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AF79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH69" sqref="AH69"/>
+      <selection activeCell="AL36" sqref="AL36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
       <c r="Y2" s="44"/>
       <c r="Z2" s="44"/>
       <c r="AA2" s="44"/>
       <c r="AB2" s="44"/>
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
     </row>
     <row r="3" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
     <row r="4" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
     </row>
     <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="T5" s="43"/>
       <c r="U5" s="43"/>
       <c r="W5" s="6"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
-      <c r="AD5" s="43" t="s">
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="43"/>
-      <c r="AF5" s="6"/>
+      <c r="AF5" s="43"/>
     </row>
     <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="56"/>
-      <c r="C6" s="54">
+      <c r="B6" s="55"/>
+      <c r="C6" s="53">
         <v>2024</v>
       </c>
-      <c r="D6" s="55"/>
-[...10 lines deleted...]
-      <c r="O6" s="50">
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="49">
         <v>2025</v>
       </c>
-      <c r="P6" s="51"/>
-[...9 lines deleted...]
-      <c r="Z6" s="51"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
       <c r="AA6" s="45">
         <v>2026</v>
       </c>
       <c r="AB6" s="46"/>
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
-      <c r="AF6" s="42"/>
+      <c r="AF6" s="46"/>
     </row>
     <row r="7" spans="1:32" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="53"/>
-      <c r="B7" s="57"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="56"/>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1949,86 +1949,89 @@
       </c>
       <c r="X7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="AE7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="AF7" s="42"/>
+      <c r="AF7" s="2" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="8" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="47"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="47"/>
       <c r="R8" s="47"/>
       <c r="S8" s="47"/>
       <c r="T8" s="47"/>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
       <c r="Y8" s="47"/>
       <c r="Z8" s="47"/>
       <c r="AA8" s="47"/>
       <c r="AB8" s="47"/>
       <c r="AC8" s="47"/>
       <c r="AD8" s="47"/>
       <c r="AE8" s="47"/>
+      <c r="AF8" s="47"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="8">
         <v>1.87</v>
       </c>
       <c r="D9" s="8">
         <v>1.71</v>
       </c>
       <c r="E9" s="8">
         <v>1.75</v>
       </c>
       <c r="F9" s="8">
         <v>1.79</v>
       </c>
       <c r="G9" s="8">
         <v>1.86</v>
       </c>
       <c r="H9" s="8">
         <v>1.85</v>
       </c>
       <c r="I9" s="8">
         <v>1.91</v>
@@ -2078,50 +2081,53 @@
       <c r="X9" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="8">
         <v>2.19</v>
       </c>
       <c r="Z9" s="8">
         <v>2.23</v>
       </c>
       <c r="AA9" s="8">
         <v>2.34</v>
       </c>
       <c r="AB9" s="8">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
       <c r="AC9" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD9" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="AE9" s="8">
         <v>2.2200000000000002</v>
       </c>
+      <c r="AF9" s="8">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="8">
         <v>2.19</v>
       </c>
       <c r="D10" s="8">
         <v>2.21</v>
       </c>
       <c r="E10" s="8">
         <v>2.36</v>
       </c>
       <c r="F10" s="8">
         <v>2.44</v>
       </c>
       <c r="G10" s="8">
         <v>2.4</v>
       </c>
       <c r="H10" s="8">
         <v>2.38</v>
@@ -2174,50 +2180,53 @@
       <c r="X10" s="8">
         <v>2.52</v>
       </c>
       <c r="Y10" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="8">
         <v>2.6</v>
       </c>
       <c r="AA10" s="8">
         <v>2.56</v>
       </c>
       <c r="AB10" s="8">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
       <c r="AC10" s="8">
         <v>2.59</v>
       </c>
       <c r="AD10" s="8">
         <v>2.68</v>
       </c>
       <c r="AE10" s="8">
         <v>2.6</v>
       </c>
+      <c r="AF10" s="8">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>1.7</v>
       </c>
       <c r="D11" s="8">
         <v>1.68</v>
       </c>
       <c r="E11" s="8">
         <v>1.66</v>
       </c>
       <c r="F11" s="8">
         <v>1.71</v>
       </c>
       <c r="G11" s="8">
         <v>1.98</v>
       </c>
       <c r="H11" s="8">
         <v>1.98</v>
@@ -2270,50 +2279,53 @@
       <c r="X11" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="8">
         <v>2.42</v>
       </c>
       <c r="Z11" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="8">
         <v>2.72</v>
       </c>
       <c r="AB11" s="8">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
       <c r="AC11" s="8">
         <v>2.72</v>
       </c>
       <c r="AD11" s="8">
         <v>2.72</v>
       </c>
       <c r="AE11" s="8">
         <v>2.71</v>
       </c>
+      <c r="AF11" s="8">
+        <v>2.65</v>
+      </c>
     </row>
     <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="8">
         <v>2.09</v>
       </c>
       <c r="D12" s="8">
         <v>1.87</v>
       </c>
       <c r="E12" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="8">
         <v>1.92</v>
       </c>
       <c r="G12" s="8">
         <v>1.95</v>
       </c>
       <c r="H12" s="8">
         <v>1.89</v>
@@ -2366,50 +2378,53 @@
       <c r="X12" s="8">
         <v>2.16</v>
       </c>
       <c r="Y12" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="8">
         <v>2.23</v>
       </c>
       <c r="AA12" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="8">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
       <c r="AC12" s="8">
         <v>2.31</v>
       </c>
       <c r="AD12" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="AE12" s="8">
         <v>2.2999999999999998</v>
       </c>
+      <c r="AF12" s="8">
+        <v>2.29</v>
+      </c>
     </row>
     <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>1.39</v>
       </c>
       <c r="D13" s="8">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="8">
         <v>1.19</v>
       </c>
       <c r="G13" s="8">
         <v>1.3</v>
       </c>
       <c r="H13" s="8">
         <v>1.33</v>
@@ -2462,50 +2477,53 @@
       <c r="X13" s="8">
         <v>1.52</v>
       </c>
       <c r="Y13" s="8">
         <v>1.53</v>
       </c>
       <c r="Z13" s="8">
         <v>1.58</v>
       </c>
       <c r="AA13" s="8">
         <v>1.58</v>
       </c>
       <c r="AB13" s="8">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
       <c r="AC13" s="8">
         <v>1.55</v>
       </c>
       <c r="AD13" s="8">
         <v>1.62</v>
       </c>
       <c r="AE13" s="8">
         <v>1.64</v>
       </c>
+      <c r="AF13" s="8">
+        <v>1.61</v>
+      </c>
     </row>
     <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="8">
         <v>1.08</v>
       </c>
       <c r="D14" s="8">
         <v>1.2</v>
       </c>
       <c r="E14" s="8">
         <v>1.26</v>
       </c>
       <c r="F14" s="8">
         <v>1.27</v>
       </c>
       <c r="G14" s="8">
         <v>1.28</v>
       </c>
       <c r="H14" s="8">
         <v>1.31</v>
@@ -2558,50 +2576,53 @@
       <c r="X14" s="8">
         <v>1.92</v>
       </c>
       <c r="Y14" s="8">
         <v>1.89</v>
       </c>
       <c r="Z14" s="8">
         <v>1.89</v>
       </c>
       <c r="AA14" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="8">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
       <c r="AC14" s="8">
         <v>2.42</v>
       </c>
       <c r="AD14" s="8">
         <v>2.12</v>
       </c>
       <c r="AE14" s="8">
         <v>2.0499999999999998</v>
       </c>
+      <c r="AF14" s="8">
+        <v>2.08</v>
+      </c>
     </row>
     <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="8">
         <v>1.9</v>
       </c>
       <c r="D15" s="8">
         <v>1.88</v>
       </c>
       <c r="E15" s="8">
         <v>1.86</v>
       </c>
       <c r="F15" s="8">
         <v>1.85</v>
       </c>
       <c r="G15" s="8">
         <v>1.91</v>
       </c>
       <c r="H15" s="8">
         <v>1.91</v>
@@ -2654,50 +2675,53 @@
       <c r="X15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="8">
         <v>2.44</v>
       </c>
       <c r="Z15" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="8">
         <v>1.64</v>
       </c>
       <c r="AB15" s="8">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
       <c r="AC15" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD15" s="8">
         <v>2.04</v>
       </c>
       <c r="AE15" s="8">
         <v>2.11</v>
       </c>
+      <c r="AF15" s="8">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="8">
         <v>1.44</v>
       </c>
       <c r="D16" s="8">
         <v>1.34</v>
       </c>
       <c r="E16" s="8">
         <v>1.43</v>
       </c>
       <c r="F16" s="8">
         <v>1.45</v>
       </c>
       <c r="G16" s="8">
         <v>1.48</v>
       </c>
       <c r="H16" s="8">
         <v>1.48</v>
@@ -2750,52 +2774,55 @@
       <c r="X16" s="8">
         <v>1.84</v>
       </c>
       <c r="Y16" s="8">
         <v>1.85</v>
       </c>
       <c r="Z16" s="8">
         <v>1.87</v>
       </c>
       <c r="AA16" s="8">
         <v>1.8</v>
       </c>
       <c r="AB16" s="8">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
       <c r="AC16" s="8">
         <v>1.9</v>
       </c>
       <c r="AD16" s="8">
         <v>1.87</v>
       </c>
       <c r="AE16" s="8">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="8">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="8">
         <v>1.65</v>
       </c>
       <c r="D17" s="8">
         <v>1.51</v>
       </c>
       <c r="E17" s="8">
         <v>1.72</v>
       </c>
       <c r="F17" s="8">
         <v>1.75</v>
       </c>
       <c r="G17" s="8">
         <v>1.83</v>
       </c>
       <c r="H17" s="8">
         <v>1.76</v>
       </c>
       <c r="I17" s="8">
@@ -2846,52 +2873,55 @@
       <c r="X17" s="8">
         <v>2.46</v>
       </c>
       <c r="Y17" s="8">
         <v>2.44</v>
       </c>
       <c r="Z17" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="8">
         <v>2.75</v>
       </c>
       <c r="AB17" s="8">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
       <c r="AC17" s="8">
         <v>2.4</v>
       </c>
       <c r="AD17" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AE17" s="8">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="8">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="8">
         <v>2.91</v>
       </c>
       <c r="D18" s="8">
         <v>2.78</v>
       </c>
       <c r="E18" s="8">
         <v>2.81</v>
       </c>
       <c r="F18" s="8">
         <v>2.77</v>
       </c>
       <c r="G18" s="8">
         <v>2.81</v>
       </c>
       <c r="H18" s="8">
         <v>2.88</v>
       </c>
       <c r="I18" s="8">
@@ -2942,52 +2972,55 @@
       <c r="X18" s="8">
         <v>3.41</v>
       </c>
       <c r="Y18" s="8">
         <v>3.36</v>
       </c>
       <c r="Z18" s="8">
         <v>3.39</v>
       </c>
       <c r="AA18" s="8">
         <v>2.79</v>
       </c>
       <c r="AB18" s="8">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
       <c r="AC18" s="8">
         <v>3.04</v>
       </c>
       <c r="AD18" s="8">
         <v>3.06</v>
       </c>
       <c r="AE18" s="8">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="8">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="8">
         <v>2.48</v>
       </c>
       <c r="D19" s="8">
         <v>2.34</v>
       </c>
       <c r="E19" s="8">
         <v>2.44</v>
       </c>
       <c r="F19" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="8">
         <v>2.54</v>
       </c>
       <c r="H19" s="8">
         <v>2.6</v>
       </c>
       <c r="I19" s="8">
@@ -3038,52 +3071,55 @@
       <c r="X19" s="8">
         <v>3.11</v>
       </c>
       <c r="Y19" s="8">
         <v>3.07</v>
       </c>
       <c r="Z19" s="8">
         <v>3.12</v>
       </c>
       <c r="AA19" s="8">
         <v>3.5</v>
       </c>
       <c r="AB19" s="8">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
       <c r="AC19" s="8">
         <v>3.25</v>
       </c>
       <c r="AD19" s="8">
         <v>3.15</v>
       </c>
       <c r="AE19" s="8">
         <v>3.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="8">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>2.23</v>
       </c>
       <c r="D20" s="8">
         <v>1.81</v>
       </c>
       <c r="E20" s="8">
         <v>1.68</v>
       </c>
       <c r="F20" s="8">
         <v>1.79</v>
       </c>
       <c r="G20" s="8">
         <v>1.87</v>
       </c>
       <c r="H20" s="8">
         <v>1.88</v>
       </c>
       <c r="I20" s="8">
@@ -3134,52 +3170,55 @@
       <c r="X20" s="8">
         <v>1.96</v>
       </c>
       <c r="Y20" s="8">
         <v>1.92</v>
       </c>
       <c r="Z20" s="8">
         <v>1.96</v>
       </c>
       <c r="AA20" s="8">
         <v>2.06</v>
       </c>
       <c r="AB20" s="8">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
       <c r="AC20" s="8">
         <v>2.13</v>
       </c>
       <c r="AD20" s="8">
         <v>2.08</v>
       </c>
       <c r="AE20" s="8">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF20" s="8">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8">
         <v>1.22</v>
       </c>
       <c r="D21" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="8">
         <v>1.31</v>
       </c>
       <c r="F21" s="8">
         <v>1.45</v>
       </c>
       <c r="G21" s="8">
         <v>1.53</v>
       </c>
       <c r="H21" s="8">
         <v>1.51</v>
       </c>
       <c r="I21" s="8">
@@ -3230,52 +3269,55 @@
       <c r="X21" s="8">
         <v>1.83</v>
       </c>
       <c r="Y21" s="8">
         <v>1.86</v>
       </c>
       <c r="Z21" s="8">
         <v>1.87</v>
       </c>
       <c r="AA21" s="8">
         <v>1.78</v>
       </c>
       <c r="AB21" s="8">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
       <c r="AC21" s="8">
         <v>2.06</v>
       </c>
       <c r="AD21" s="8">
         <v>1.95</v>
       </c>
       <c r="AE21" s="8">
         <v>2.0099999999999998</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF21" s="8">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="8">
         <v>2.81</v>
       </c>
       <c r="D22" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="8">
         <v>2.59</v>
       </c>
       <c r="F22" s="8">
         <v>2.77</v>
       </c>
       <c r="G22" s="8">
         <v>2.89</v>
       </c>
       <c r="H22" s="8">
         <v>2.83</v>
       </c>
       <c r="I22" s="8">
@@ -3326,52 +3368,55 @@
       <c r="X22" s="8">
         <v>3.43</v>
       </c>
       <c r="Y22" s="8">
         <v>3.4</v>
       </c>
       <c r="Z22" s="8">
         <v>3.41</v>
       </c>
       <c r="AA22" s="8">
         <v>2.6</v>
       </c>
       <c r="AB22" s="8">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
       <c r="AC22" s="8">
         <v>2.99</v>
       </c>
       <c r="AD22" s="8">
         <v>2.94</v>
       </c>
       <c r="AE22" s="8">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF22" s="8">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="8">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="8">
         <v>2.66</v>
       </c>
       <c r="F23" s="8">
         <v>2.65</v>
       </c>
       <c r="G23" s="8">
         <v>2.71</v>
       </c>
       <c r="H23" s="8">
         <v>2.71</v>
       </c>
       <c r="I23" s="8">
@@ -3422,52 +3467,55 @@
       <c r="X23" s="8">
         <v>3.22</v>
       </c>
       <c r="Y23" s="8">
         <v>3.18</v>
       </c>
       <c r="Z23" s="8">
         <v>3.26</v>
       </c>
       <c r="AA23" s="8">
         <v>3.34</v>
       </c>
       <c r="AB23" s="8">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
       <c r="AC23" s="8">
         <v>2.86</v>
       </c>
       <c r="AD23" s="8">
         <v>2.93</v>
       </c>
       <c r="AE23" s="8">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF23" s="8">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="8">
         <v>1.03</v>
       </c>
       <c r="D24" s="8">
         <v>0.91</v>
       </c>
       <c r="E24" s="8">
         <v>0.81</v>
       </c>
       <c r="F24" s="8">
         <v>0.82</v>
       </c>
       <c r="G24" s="8">
         <v>0.84</v>
       </c>
       <c r="H24" s="8">
         <v>0.81</v>
       </c>
       <c r="I24" s="8">
@@ -3518,52 +3566,55 @@
       <c r="X24" s="8">
         <v>0.98</v>
       </c>
       <c r="Y24" s="8">
         <v>1</v>
       </c>
       <c r="Z24" s="8">
         <v>1.03</v>
       </c>
       <c r="AA24" s="8">
         <v>1.21</v>
       </c>
       <c r="AB24" s="8">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
       <c r="AC24" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD24" s="8">
         <v>1.07</v>
       </c>
       <c r="AE24" s="8">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF24" s="8">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1.23</v>
       </c>
       <c r="D25" s="8">
         <v>1.65</v>
       </c>
       <c r="E25" s="8">
         <v>1.96</v>
       </c>
       <c r="F25" s="8">
         <v>1.91</v>
       </c>
       <c r="G25" s="8">
         <v>2.21</v>
       </c>
       <c r="H25" s="8">
         <v>2.08</v>
       </c>
       <c r="I25" s="8">
@@ -3614,52 +3665,55 @@
       <c r="X25" s="8">
         <v>2.8</v>
       </c>
       <c r="Y25" s="8">
         <v>2.82</v>
       </c>
       <c r="Z25" s="8">
         <v>2.78</v>
       </c>
       <c r="AA25" s="8">
         <v>2.87</v>
       </c>
       <c r="AB25" s="8">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
       <c r="AC25" s="8">
         <v>3.07</v>
       </c>
       <c r="AD25" s="8">
         <v>3.06</v>
       </c>
       <c r="AE25" s="8">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF25" s="8">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="8">
         <v>3.32</v>
       </c>
       <c r="D26" s="8">
         <v>2.77</v>
       </c>
       <c r="E26" s="8">
         <v>2.86</v>
       </c>
       <c r="F26" s="8">
         <v>2.8</v>
       </c>
       <c r="G26" s="8">
         <v>2.92</v>
       </c>
       <c r="H26" s="8">
         <v>2.94</v>
       </c>
       <c r="I26" s="8">
@@ -3710,52 +3764,55 @@
       <c r="X26" s="8">
         <v>3.12</v>
       </c>
       <c r="Y26" s="8">
         <v>3.12</v>
       </c>
       <c r="Z26" s="8">
         <v>3.13</v>
       </c>
       <c r="AA26" s="8">
         <v>3.6</v>
       </c>
       <c r="AB26" s="8">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
       <c r="AC26" s="8">
         <v>2.9</v>
       </c>
       <c r="AD26" s="8">
         <v>2.81</v>
       </c>
       <c r="AE26" s="8">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF26" s="8">
+        <v>2.77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="8">
         <v>2.6</v>
       </c>
       <c r="D27" s="8">
         <v>2.17</v>
       </c>
       <c r="E27" s="8">
         <v>2.23</v>
       </c>
       <c r="F27" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="8">
         <v>2.35</v>
       </c>
       <c r="H27" s="8">
         <v>2.34</v>
       </c>
       <c r="I27" s="8">
@@ -3806,52 +3863,55 @@
       <c r="X27" s="8">
         <v>2.62</v>
       </c>
       <c r="Y27" s="8">
         <v>2.57</v>
       </c>
       <c r="Z27" s="8">
         <v>2.64</v>
       </c>
       <c r="AA27" s="8">
         <v>3.22</v>
       </c>
       <c r="AB27" s="8">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
       <c r="AC27" s="8">
         <v>2.54</v>
       </c>
       <c r="AD27" s="8">
         <v>2.57</v>
       </c>
       <c r="AE27" s="8">
         <v>2.61</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF27" s="8">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="8">
         <v>1.71</v>
       </c>
       <c r="D28" s="8">
         <v>1.49</v>
       </c>
       <c r="E28" s="8">
         <v>1.51</v>
       </c>
       <c r="F28" s="8">
         <v>1.6</v>
       </c>
       <c r="G28" s="8">
         <v>1.7</v>
       </c>
       <c r="H28" s="8">
         <v>1.66</v>
       </c>
       <c r="I28" s="8">
@@ -3902,52 +3962,55 @@
       <c r="X28" s="8">
         <v>2.09</v>
       </c>
       <c r="Y28" s="8">
         <v>2.09</v>
       </c>
       <c r="Z28" s="8">
         <v>2.14</v>
       </c>
       <c r="AA28" s="8">
         <v>2.42</v>
       </c>
       <c r="AB28" s="8">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
       <c r="AC28" s="8">
         <v>2.11</v>
       </c>
       <c r="AD28" s="8">
         <v>2.12</v>
       </c>
       <c r="AE28" s="8">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF28" s="8">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="8">
         <v>1.35</v>
       </c>
       <c r="D29" s="8">
         <v>1.47</v>
       </c>
       <c r="E29" s="8">
         <v>1.44</v>
       </c>
       <c r="F29" s="8">
         <v>1.48</v>
       </c>
       <c r="G29" s="8">
         <v>1.56</v>
       </c>
       <c r="H29" s="8">
         <v>1.57</v>
       </c>
       <c r="I29" s="8">
@@ -3998,87 +4061,91 @@
       <c r="X29" s="8">
         <v>1.74</v>
       </c>
       <c r="Y29" s="8">
         <v>1.73</v>
       </c>
       <c r="Z29" s="8">
         <v>1.75</v>
       </c>
       <c r="AA29" s="8">
         <v>2.12</v>
       </c>
       <c r="AB29" s="8">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
       <c r="AC29" s="8">
         <v>1.67</v>
       </c>
       <c r="AD29" s="8">
         <v>1.65</v>
       </c>
       <c r="AE29" s="8">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="8">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
       <c r="H30" s="48"/>
       <c r="I30" s="48"/>
       <c r="J30" s="48"/>
       <c r="K30" s="48"/>
       <c r="L30" s="48"/>
       <c r="M30" s="48"/>
       <c r="N30" s="48"/>
       <c r="O30" s="48"/>
       <c r="P30" s="48"/>
       <c r="Q30" s="48"/>
       <c r="R30" s="48"/>
       <c r="S30" s="48"/>
       <c r="T30" s="48"/>
       <c r="U30" s="48"/>
       <c r="V30" s="48"/>
       <c r="W30" s="48"/>
       <c r="X30" s="48"/>
       <c r="Y30" s="48"/>
       <c r="Z30" s="48"/>
       <c r="AA30" s="48"/>
       <c r="AB30" s="48"/>
       <c r="AC30" s="48"/>
       <c r="AD30" s="48"/>
       <c r="AE30" s="48"/>
-    </row>
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF30" s="48"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="8">
         <v>2.21</v>
       </c>
       <c r="D31" s="8">
         <v>2.04</v>
       </c>
       <c r="E31" s="8">
         <v>2.1</v>
       </c>
       <c r="F31" s="8">
         <v>2.13</v>
       </c>
       <c r="G31" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="8">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="8">
@@ -4126,52 +4193,55 @@
       <c r="X31" s="8">
         <v>2.59</v>
       </c>
       <c r="Y31" s="8">
         <v>2.58</v>
       </c>
       <c r="Z31" s="8">
         <v>2.62</v>
       </c>
       <c r="AA31" s="8">
         <v>2.76</v>
       </c>
       <c r="AB31" s="8">
         <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
       <c r="AC31" s="8">
         <v>2.57</v>
       </c>
       <c r="AD31" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="AE31" s="8">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF31" s="8">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2.67</v>
       </c>
       <c r="D32" s="8">
         <v>2.72</v>
       </c>
       <c r="E32" s="8">
         <v>2.96</v>
       </c>
       <c r="F32" s="8">
         <v>3.1</v>
       </c>
       <c r="G32" s="8">
         <v>3.06</v>
       </c>
       <c r="H32" s="8">
         <v>3.05</v>
       </c>
       <c r="I32" s="8">
@@ -4222,52 +4292,55 @@
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3.03</v>
       </c>
       <c r="Z32" s="8">
         <v>3.11</v>
       </c>
       <c r="AA32" s="8">
         <v>3.36</v>
       </c>
       <c r="AB32" s="8">
         <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
       <c r="AC32" s="8">
         <v>3.13</v>
       </c>
       <c r="AD32" s="8">
         <v>3.19</v>
       </c>
       <c r="AE32" s="8">
         <v>3.14</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF32" s="8">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>1.95</v>
       </c>
       <c r="D33" s="8">
         <v>1.96</v>
       </c>
       <c r="E33" s="8">
         <v>1.93</v>
       </c>
       <c r="F33" s="8">
         <v>1.92</v>
       </c>
       <c r="G33" s="8">
         <v>2.25</v>
       </c>
       <c r="H33" s="8">
         <v>2.21</v>
       </c>
       <c r="I33" s="8">
@@ -4318,52 +4391,55 @@
       <c r="X33" s="8">
         <v>2.69</v>
       </c>
       <c r="Y33" s="8">
         <v>2.69</v>
       </c>
       <c r="Z33" s="8">
         <v>2.76</v>
       </c>
       <c r="AA33" s="8">
         <v>2.85</v>
       </c>
       <c r="AB33" s="8">
         <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
       <c r="AC33" s="8">
         <v>3.05</v>
       </c>
       <c r="AD33" s="8">
         <v>3.11</v>
       </c>
       <c r="AE33" s="8">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF33" s="8">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="8">
         <v>2.31</v>
       </c>
       <c r="F34" s="8">
         <v>2.16</v>
       </c>
       <c r="G34" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="8">
         <v>2.09</v>
       </c>
       <c r="I34" s="8">
@@ -4414,52 +4490,55 @@
       <c r="X34" s="8">
         <v>2.39</v>
       </c>
       <c r="Y34" s="8">
         <v>2.4</v>
       </c>
       <c r="Z34" s="8">
         <v>2.46</v>
       </c>
       <c r="AA34" s="8">
         <v>2.69</v>
       </c>
       <c r="AB34" s="8">
         <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
       <c r="AC34" s="8">
         <v>2.54</v>
       </c>
       <c r="AD34" s="8">
         <v>2.5</v>
       </c>
       <c r="AE34" s="8">
         <v>2.52</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF34" s="8">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="8">
         <v>1.76</v>
       </c>
       <c r="D35" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="8">
         <v>1.21</v>
       </c>
       <c r="F35" s="8">
         <v>1.36</v>
       </c>
       <c r="G35" s="8">
         <v>1.45</v>
       </c>
       <c r="H35" s="8">
         <v>1.51</v>
       </c>
       <c r="I35" s="8">
@@ -4510,52 +4589,55 @@
       <c r="X35" s="8">
         <v>1.78</v>
       </c>
       <c r="Y35" s="8">
         <v>1.82</v>
       </c>
       <c r="Z35" s="8">
         <v>1.89</v>
       </c>
       <c r="AA35" s="8">
         <v>2</v>
       </c>
       <c r="AB35" s="8">
         <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
       <c r="AC35" s="8">
         <v>1.87</v>
       </c>
       <c r="AD35" s="8">
         <v>1.98</v>
       </c>
       <c r="AE35" s="8">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF35" s="8">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="8">
         <v>1.41</v>
       </c>
       <c r="E36" s="8">
         <v>1.52</v>
       </c>
       <c r="F36" s="8">
         <v>1.5</v>
       </c>
       <c r="G36" s="8">
         <v>1.53</v>
       </c>
       <c r="H36" s="8">
         <v>1.54</v>
       </c>
       <c r="I36" s="8">
@@ -4606,52 +4688,55 @@
       <c r="X36" s="8">
         <v>2.34</v>
       </c>
       <c r="Y36" s="8">
         <v>2.29</v>
       </c>
       <c r="Z36" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="8">
         <v>3.09</v>
       </c>
       <c r="AB36" s="8">
         <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
       <c r="AC36" s="8">
         <v>2.99</v>
       </c>
       <c r="AD36" s="8">
         <v>2.65</v>
       </c>
       <c r="AE36" s="8">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF36" s="8">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="8">
         <v>2.36</v>
       </c>
       <c r="E37" s="8">
         <v>2.34</v>
       </c>
       <c r="F37" s="8">
         <v>2.25</v>
       </c>
       <c r="G37" s="8">
         <v>2.31</v>
       </c>
       <c r="H37" s="8">
         <v>2.33</v>
       </c>
       <c r="I37" s="8">
@@ -4702,52 +4787,55 @@
       <c r="X37" s="8">
         <v>2.92</v>
       </c>
       <c r="Y37" s="8">
         <v>2.88</v>
       </c>
       <c r="Z37" s="8">
         <v>2.93</v>
       </c>
       <c r="AA37" s="8">
         <v>1.95</v>
       </c>
       <c r="AB37" s="8">
         <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
       <c r="AC37" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="AD37" s="8">
         <v>2.44</v>
       </c>
       <c r="AE37" s="8">
         <v>2.5099999999999998</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF37" s="8">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="8">
         <v>1.95</v>
       </c>
       <c r="D38" s="8">
         <v>1.91</v>
       </c>
       <c r="E38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="8">
@@ -4798,52 +4886,55 @@
       <c r="X38" s="8">
         <v>2.65</v>
       </c>
       <c r="Y38" s="8">
         <v>2.66</v>
       </c>
       <c r="Z38" s="8">
         <v>2.66</v>
       </c>
       <c r="AA38" s="8">
         <v>2.46</v>
       </c>
       <c r="AB38" s="8">
         <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
       <c r="AC38" s="8">
         <v>2.5</v>
       </c>
       <c r="AD38" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AE38" s="8">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF38" s="8">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="8">
         <v>2.17</v>
       </c>
       <c r="D39" s="8">
         <v>2</v>
       </c>
       <c r="E39" s="8">
         <v>2.41</v>
       </c>
       <c r="F39" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="8">
         <v>2.4</v>
       </c>
       <c r="H39" s="8">
         <v>2.25</v>
       </c>
       <c r="I39" s="8">
@@ -4894,52 +4985,55 @@
       <c r="X39" s="8">
         <v>3.11</v>
       </c>
       <c r="Y39" s="8">
         <v>3.07</v>
       </c>
       <c r="Z39" s="8">
         <v>3.08</v>
       </c>
       <c r="AA39" s="8">
         <v>3.25</v>
       </c>
       <c r="AB39" s="8">
         <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
       <c r="AC39" s="8">
         <v>2.92</v>
       </c>
       <c r="AD39" s="8">
         <v>3.05</v>
       </c>
       <c r="AE39" s="8">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF39" s="8">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="8">
         <v>3.04</v>
       </c>
       <c r="D40" s="8">
         <v>2.98</v>
       </c>
       <c r="E40" s="8">
         <v>2.97</v>
       </c>
       <c r="F40" s="8">
         <v>2.96</v>
       </c>
       <c r="G40" s="8">
         <v>3</v>
       </c>
       <c r="H40" s="8">
         <v>3.06</v>
       </c>
       <c r="I40" s="8">
@@ -4990,52 +5084,55 @@
       <c r="X40" s="8">
         <v>3.62</v>
       </c>
       <c r="Y40" s="8">
         <v>3.55</v>
       </c>
       <c r="Z40" s="8">
         <v>3.6</v>
       </c>
       <c r="AA40" s="8">
         <v>3.11</v>
       </c>
       <c r="AB40" s="8">
         <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
       <c r="AC40" s="8">
         <v>3.3</v>
       </c>
       <c r="AD40" s="8">
         <v>3.28</v>
       </c>
       <c r="AE40" s="8">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF40" s="8">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="8">
         <v>2.87</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="8">
         <v>2.82</v>
       </c>
       <c r="F41" s="8">
         <v>2.79</v>
       </c>
       <c r="G41" s="8">
         <v>2.9</v>
       </c>
       <c r="H41" s="8">
         <v>2.93</v>
       </c>
       <c r="I41" s="8">
@@ -5086,52 +5183,55 @@
       <c r="X41" s="8">
         <v>3.37</v>
       </c>
       <c r="Y41" s="8">
         <v>3.34</v>
       </c>
       <c r="Z41" s="8">
         <v>3.43</v>
       </c>
       <c r="AA41" s="8">
         <v>3.91</v>
       </c>
       <c r="AB41" s="8">
         <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
       <c r="AC41" s="8">
         <v>3.66</v>
       </c>
       <c r="AD41" s="8">
         <v>3.53</v>
       </c>
       <c r="AE41" s="8">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF41" s="8">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="8">
         <v>2.68</v>
       </c>
       <c r="D42" s="8">
         <v>2.23</v>
       </c>
       <c r="E42" s="8">
         <v>2.14</v>
       </c>
       <c r="F42" s="8">
         <v>2.25</v>
       </c>
       <c r="G42" s="8">
         <v>2.38</v>
       </c>
       <c r="H42" s="8">
         <v>2.39</v>
       </c>
       <c r="I42" s="8">
@@ -5182,52 +5282,55 @@
       <c r="X42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="8">
         <v>2.44</v>
       </c>
       <c r="Z42" s="8">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="8">
         <v>2.82</v>
       </c>
       <c r="AB42" s="8">
         <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
       <c r="AC42" s="8">
         <v>2.8</v>
       </c>
       <c r="AD42" s="8">
         <v>2.72</v>
       </c>
       <c r="AE42" s="8">
         <v>2.77</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF42" s="8">
+        <v>2.73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="8">
         <v>1.81</v>
       </c>
       <c r="D43" s="8">
         <v>1.64</v>
       </c>
       <c r="E43" s="8">
         <v>1.85</v>
       </c>
       <c r="F43" s="8">
         <v>1.95</v>
       </c>
       <c r="G43" s="8">
         <v>2.1</v>
       </c>
       <c r="H43" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="8">
@@ -5278,52 +5381,55 @@
       <c r="X43" s="8">
         <v>2.58</v>
       </c>
       <c r="Y43" s="8">
         <v>2.67</v>
       </c>
       <c r="Z43" s="8">
         <v>2.66</v>
       </c>
       <c r="AA43" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="8">
         <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
       <c r="AC43" s="8">
         <v>3.01</v>
       </c>
       <c r="AD43" s="8">
         <v>2.79</v>
       </c>
       <c r="AE43" s="8">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF43" s="8">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="8">
         <v>3.25</v>
       </c>
       <c r="D44" s="8">
         <v>2.84</v>
       </c>
       <c r="E44" s="8">
         <v>2.93</v>
       </c>
       <c r="F44" s="8">
         <v>3.08</v>
       </c>
       <c r="G44" s="8">
         <v>3.24</v>
       </c>
       <c r="H44" s="8">
         <v>3.15</v>
       </c>
       <c r="I44" s="8">
@@ -5374,52 +5480,55 @@
       <c r="X44" s="8">
         <v>3.8</v>
       </c>
       <c r="Y44" s="8">
         <v>3.78</v>
       </c>
       <c r="Z44" s="8">
         <v>3.78</v>
       </c>
       <c r="AA44" s="8">
         <v>2.7</v>
       </c>
       <c r="AB44" s="8">
         <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
       <c r="AC44" s="8">
         <v>3.19</v>
       </c>
       <c r="AD44" s="8">
         <v>3.19</v>
       </c>
       <c r="AE44" s="8">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF44" s="8">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="8">
         <v>2.83</v>
       </c>
       <c r="D45" s="8">
         <v>2.97</v>
       </c>
       <c r="E45" s="8">
         <v>3.26</v>
       </c>
       <c r="F45" s="8">
         <v>3.22</v>
       </c>
       <c r="G45" s="8">
         <v>3.22</v>
       </c>
       <c r="H45" s="8">
         <v>3.27</v>
       </c>
       <c r="I45" s="8">
@@ -5470,52 +5579,55 @@
       <c r="X45" s="8">
         <v>3.9</v>
       </c>
       <c r="Y45" s="8">
         <v>3.87</v>
       </c>
       <c r="Z45" s="8">
         <v>3.95</v>
       </c>
       <c r="AA45" s="8">
         <v>3.7</v>
       </c>
       <c r="AB45" s="8">
         <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
       <c r="AC45" s="8">
         <v>3.44</v>
       </c>
       <c r="AD45" s="8">
         <v>3.48</v>
       </c>
       <c r="AE45" s="8">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF45" s="8">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="8">
         <v>1.55</v>
       </c>
       <c r="D46" s="8">
         <v>1.33</v>
       </c>
       <c r="E46" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="8">
         <v>1.19</v>
       </c>
       <c r="G46" s="8">
         <v>1.29</v>
       </c>
       <c r="H46" s="8">
         <v>1.24</v>
       </c>
       <c r="I46" s="8">
@@ -5566,52 +5678,55 @@
       <c r="X46" s="8">
         <v>1.47</v>
       </c>
       <c r="Y46" s="8">
         <v>1.51</v>
       </c>
       <c r="Z46" s="8">
         <v>1.58</v>
       </c>
       <c r="AA46" s="8">
         <v>1.91</v>
       </c>
       <c r="AB46" s="8">
         <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
       <c r="AC46" s="8">
         <v>1.67</v>
       </c>
       <c r="AD46" s="8">
         <v>1.63</v>
       </c>
       <c r="AE46" s="8">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF46" s="8">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="8">
         <v>1.48</v>
       </c>
       <c r="D47" s="8">
         <v>1.91</v>
       </c>
       <c r="E47" s="8">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="8">
         <v>2.15</v>
       </c>
       <c r="G47" s="8">
         <v>2.54</v>
       </c>
       <c r="H47" s="8">
         <v>2.34</v>
       </c>
       <c r="I47" s="8">
@@ -5662,52 +5777,55 @@
       <c r="X47" s="8">
         <v>3.05</v>
       </c>
       <c r="Y47" s="8">
         <v>3.08</v>
       </c>
       <c r="Z47" s="8">
         <v>3.03</v>
       </c>
       <c r="AA47" s="8">
         <v>3.4</v>
       </c>
       <c r="AB47" s="8">
         <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
       <c r="AC47" s="8">
         <v>3.39</v>
       </c>
       <c r="AD47" s="8">
         <v>3.42</v>
       </c>
       <c r="AE47" s="8">
         <v>3.54</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF47" s="8">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
         <v>3.76</v>
       </c>
       <c r="D48" s="8">
         <v>3.15</v>
       </c>
       <c r="E48" s="8">
         <v>3.17</v>
       </c>
       <c r="F48" s="8">
         <v>3.03</v>
       </c>
       <c r="G48" s="8">
         <v>3.2</v>
       </c>
       <c r="H48" s="8">
         <v>3.24</v>
       </c>
       <c r="I48" s="8">
@@ -5758,52 +5876,55 @@
       <c r="X48" s="8">
         <v>3.4</v>
       </c>
       <c r="Y48" s="8">
         <v>3.38</v>
       </c>
       <c r="Z48" s="8">
         <v>3.42</v>
       </c>
       <c r="AA48" s="8">
         <v>3.78</v>
       </c>
       <c r="AB48" s="8">
         <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
       <c r="AC48" s="8">
         <v>3.08</v>
       </c>
       <c r="AD48" s="8">
         <v>2.93</v>
       </c>
       <c r="AE48" s="8">
         <v>2.95</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF48" s="8">
+        <v>2.94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="8">
         <v>2.6</v>
       </c>
       <c r="D49" s="8">
         <v>2.17</v>
       </c>
       <c r="E49" s="8">
         <v>2.23</v>
       </c>
       <c r="F49" s="8">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="8">
         <v>2.35</v>
       </c>
       <c r="H49" s="8">
         <v>2.34</v>
       </c>
       <c r="I49" s="8">
@@ -5854,52 +5975,55 @@
       <c r="X49" s="8">
         <v>2.62</v>
       </c>
       <c r="Y49" s="8">
         <v>2.57</v>
       </c>
       <c r="Z49" s="8">
         <v>2.64</v>
       </c>
       <c r="AA49" s="8">
         <v>3.22</v>
       </c>
       <c r="AB49" s="8">
         <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
       <c r="AC49" s="8">
         <v>2.54</v>
       </c>
       <c r="AD49" s="8">
         <v>2.57</v>
       </c>
       <c r="AE49" s="8">
         <v>2.61</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF49" s="8">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="8">
         <v>1.71</v>
       </c>
       <c r="D50" s="8">
         <v>1.49</v>
       </c>
       <c r="E50" s="8">
         <v>1.51</v>
       </c>
       <c r="F50" s="8">
         <v>1.6</v>
       </c>
       <c r="G50" s="8">
         <v>1.7</v>
       </c>
       <c r="H50" s="8">
         <v>1.66</v>
       </c>
       <c r="I50" s="8">
@@ -5950,52 +6074,55 @@
       <c r="X50" s="8">
         <v>2.09</v>
       </c>
       <c r="Y50" s="8">
         <v>2.09</v>
       </c>
       <c r="Z50" s="8">
         <v>2.14</v>
       </c>
       <c r="AA50" s="8">
         <v>2.42</v>
       </c>
       <c r="AB50" s="8">
         <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
       <c r="AC50" s="8">
         <v>2.11</v>
       </c>
       <c r="AD50" s="8">
         <v>2.12</v>
       </c>
       <c r="AE50" s="8">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF50" s="8">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="8">
         <v>1.35</v>
       </c>
       <c r="D51" s="8">
         <v>1.47</v>
       </c>
       <c r="E51" s="8">
         <v>1.44</v>
       </c>
       <c r="F51" s="8">
         <v>1.48</v>
       </c>
       <c r="G51" s="8">
         <v>1.56</v>
       </c>
       <c r="H51" s="8">
         <v>1.57</v>
       </c>
       <c r="I51" s="8">
@@ -6046,87 +6173,91 @@
       <c r="X51" s="8">
         <v>1.74</v>
       </c>
       <c r="Y51" s="8">
         <v>1.73</v>
       </c>
       <c r="Z51" s="8">
         <v>1.75</v>
       </c>
       <c r="AA51" s="8">
         <v>2.12</v>
       </c>
       <c r="AB51" s="8">
         <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
       <c r="AC51" s="8">
         <v>1.67</v>
       </c>
       <c r="AD51" s="8">
         <v>1.65</v>
       </c>
       <c r="AE51" s="8">
         <v>1.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AF51" s="8">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="49"/>
-[...30 lines deleted...]
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B52" s="42"/>
+      <c r="C52" s="42"/>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="42"/>
+      <c r="I52" s="42"/>
+      <c r="J52" s="42"/>
+      <c r="K52" s="42"/>
+      <c r="L52" s="42"/>
+      <c r="M52" s="42"/>
+      <c r="N52" s="42"/>
+      <c r="O52" s="42"/>
+      <c r="P52" s="42"/>
+      <c r="Q52" s="42"/>
+      <c r="R52" s="42"/>
+      <c r="S52" s="42"/>
+      <c r="T52" s="42"/>
+      <c r="U52" s="42"/>
+      <c r="V52" s="42"/>
+      <c r="W52" s="42"/>
+      <c r="X52" s="42"/>
+      <c r="Y52" s="42"/>
+      <c r="Z52" s="42"/>
+      <c r="AA52" s="42"/>
+      <c r="AB52" s="42"/>
+      <c r="AC52" s="42"/>
+      <c r="AD52" s="42"/>
+      <c r="AE52" s="42"/>
+      <c r="AF52" s="42"/>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="8">
         <v>1.3</v>
       </c>
       <c r="D53" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="8">
         <v>1.17</v>
       </c>
       <c r="F53" s="8">
         <v>1.22</v>
       </c>
       <c r="G53" s="8">
         <v>1.27</v>
       </c>
       <c r="H53" s="8">
         <v>1.28</v>
       </c>
       <c r="I53" s="8">
         <v>1.32</v>
       </c>
       <c r="J53" s="8">
@@ -6174,52 +6305,55 @@
       <c r="X53" s="8">
         <v>1.53</v>
       </c>
       <c r="Y53" s="8">
         <v>1.53</v>
       </c>
       <c r="Z53" s="8">
         <v>1.56</v>
       </c>
       <c r="AA53" s="8">
         <v>1.59</v>
       </c>
       <c r="AB53" s="8">
         <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
       <c r="AC53" s="8">
         <v>1.54</v>
       </c>
       <c r="AD53" s="8">
         <v>1.54</v>
       </c>
       <c r="AE53" s="8">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF53" s="8">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="8">
         <v>1.43</v>
       </c>
       <c r="D54" s="8">
         <v>1.39</v>
       </c>
       <c r="E54" s="8">
         <v>1.42</v>
       </c>
       <c r="F54" s="8">
         <v>1.39</v>
       </c>
       <c r="G54" s="8">
         <v>1.35</v>
       </c>
       <c r="H54" s="8">
         <v>1.3</v>
       </c>
       <c r="I54" s="8">
@@ -6270,52 +6404,55 @@
       <c r="X54" s="8">
         <v>1.72</v>
       </c>
       <c r="Y54" s="8">
         <v>1.69</v>
       </c>
       <c r="Z54" s="8">
         <v>1.74</v>
       </c>
       <c r="AA54" s="8">
         <v>1.19</v>
       </c>
       <c r="AB54" s="8">
         <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
       <c r="AC54" s="8">
         <v>1.67</v>
       </c>
       <c r="AD54" s="8">
         <v>1.79</v>
       </c>
       <c r="AE54" s="8">
         <v>1.66</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF54" s="8">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="8">
         <v>1.36</v>
       </c>
       <c r="D55" s="8">
         <v>1.31</v>
       </c>
       <c r="E55" s="8">
         <v>1.31</v>
       </c>
       <c r="F55" s="8">
         <v>1.42</v>
       </c>
       <c r="G55" s="8">
         <v>1.63</v>
       </c>
       <c r="H55" s="8">
         <v>1.67</v>
       </c>
       <c r="I55" s="8">
@@ -6366,52 +6503,55 @@
       <c r="X55" s="8">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="8">
         <v>2.06</v>
       </c>
       <c r="Z55" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="8">
         <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
       <c r="AC55" s="8">
         <v>2.2599999999999998</v>
       </c>
       <c r="AD55" s="8">
         <v>2.17</v>
       </c>
       <c r="AE55" s="8">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF55" s="8">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="8">
         <v>1.51</v>
       </c>
       <c r="D56" s="8">
         <v>1.32</v>
       </c>
       <c r="E56" s="8">
         <v>1.18</v>
       </c>
       <c r="F56" s="8">
         <v>1.17</v>
       </c>
       <c r="G56" s="8">
         <v>1.23</v>
       </c>
       <c r="H56" s="8">
         <v>1.31</v>
       </c>
       <c r="I56" s="8">
@@ -6462,52 +6602,55 @@
       <c r="X56" s="8">
         <v>1.43</v>
       </c>
       <c r="Y56" s="8">
         <v>1.46</v>
       </c>
       <c r="Z56" s="8">
         <v>1.47</v>
       </c>
       <c r="AA56" s="8">
         <v>1.57</v>
       </c>
       <c r="AB56" s="8">
         <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
       <c r="AC56" s="8">
         <v>1.55</v>
       </c>
       <c r="AD56" s="8">
         <v>1.58</v>
       </c>
       <c r="AE56" s="8">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF56" s="8">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="8">
         <v>1.31</v>
       </c>
       <c r="D57" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="8">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="8">
         <v>1.27</v>
       </c>
       <c r="H57" s="8">
         <v>1.29</v>
       </c>
       <c r="I57" s="8">
@@ -6558,52 +6701,55 @@
       <c r="X57" s="8">
         <v>1.45</v>
       </c>
       <c r="Y57" s="8">
         <v>1.46</v>
       </c>
       <c r="Z57" s="8">
         <v>1.5</v>
       </c>
       <c r="AA57" s="8">
         <v>1.48</v>
       </c>
       <c r="AB57" s="8">
         <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
       <c r="AC57" s="8">
         <v>1.48</v>
       </c>
       <c r="AD57" s="8">
         <v>1.53</v>
       </c>
       <c r="AE57" s="8">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF57" s="8">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="8">
         <v>1</v>
       </c>
       <c r="D58" s="8">
         <v>0.96</v>
       </c>
       <c r="E58" s="8">
         <v>0.95</v>
       </c>
       <c r="F58" s="8">
         <v>0.99</v>
       </c>
       <c r="G58" s="8">
         <v>0.98</v>
       </c>
       <c r="H58" s="8">
         <v>1.02</v>
       </c>
       <c r="I58" s="8">
@@ -6654,52 +6800,55 @@
       <c r="X58" s="8">
         <v>1.41</v>
       </c>
       <c r="Y58" s="8">
         <v>1.4</v>
       </c>
       <c r="Z58" s="8">
         <v>1.39</v>
       </c>
       <c r="AA58" s="8">
         <v>1.85</v>
       </c>
       <c r="AB58" s="8">
         <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
       <c r="AC58" s="8">
         <v>1.73</v>
       </c>
       <c r="AD58" s="8">
         <v>1.48</v>
       </c>
       <c r="AE58" s="8">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF58" s="8">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="8">
         <v>1.46</v>
       </c>
       <c r="D59" s="8">
         <v>1.24</v>
       </c>
       <c r="E59" s="8">
         <v>1.23</v>
       </c>
       <c r="F59" s="8">
         <v>1.33</v>
       </c>
       <c r="G59" s="8">
         <v>1.38</v>
       </c>
       <c r="H59" s="8">
         <v>1.35</v>
       </c>
       <c r="I59" s="8">
@@ -6750,52 +6899,55 @@
       <c r="X59" s="8">
         <v>1.86</v>
       </c>
       <c r="Y59" s="8">
         <v>1.84</v>
       </c>
       <c r="Z59" s="8">
         <v>1.86</v>
       </c>
       <c r="AA59" s="8">
         <v>1.21</v>
       </c>
       <c r="AB59" s="8">
         <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
       <c r="AC59" s="8">
         <v>1.4</v>
       </c>
       <c r="AD59" s="8">
         <v>1.49</v>
       </c>
       <c r="AE59" s="8">
         <v>1.56</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF59" s="8">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="8">
         <v>1.05</v>
       </c>
       <c r="D60" s="8">
         <v>0.89</v>
       </c>
       <c r="E60" s="8">
         <v>0.93</v>
       </c>
       <c r="F60" s="8">
         <v>0.99</v>
       </c>
       <c r="G60" s="8">
         <v>1.04</v>
       </c>
       <c r="H60" s="8">
         <v>1.02</v>
       </c>
       <c r="I60" s="8">
@@ -6846,52 +6998,55 @@
       <c r="X60" s="8">
         <v>1.21</v>
       </c>
       <c r="Y60" s="8">
         <v>1.21</v>
       </c>
       <c r="Z60" s="8">
         <v>1.25</v>
       </c>
       <c r="AA60" s="8">
         <v>1.19</v>
       </c>
       <c r="AB60" s="8">
         <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
       <c r="AC60" s="8">
         <v>1.34</v>
       </c>
       <c r="AD60" s="8">
         <v>1.33</v>
       </c>
       <c r="AE60" s="8">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF60" s="8">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="8">
         <v>1.23</v>
       </c>
       <c r="D61" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="8">
         <v>1.17</v>
       </c>
       <c r="F61" s="8">
         <v>1.33</v>
       </c>
       <c r="G61" s="8">
         <v>1.37</v>
       </c>
       <c r="H61" s="8">
         <v>1.37</v>
       </c>
       <c r="I61" s="8">
@@ -6942,52 +7097,55 @@
       <c r="X61" s="8">
         <v>1.94</v>
       </c>
       <c r="Y61" s="8">
         <v>1.93</v>
       </c>
       <c r="Z61" s="8">
         <v>1.97</v>
       </c>
       <c r="AA61" s="8">
         <v>2.33</v>
       </c>
       <c r="AB61" s="8">
         <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
       <c r="AC61" s="8">
         <v>1.95</v>
       </c>
       <c r="AD61" s="8">
         <v>1.91</v>
       </c>
       <c r="AE61" s="8">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF61" s="8">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="8">
         <v>2.29</v>
       </c>
       <c r="D62" s="8">
         <v>1.89</v>
       </c>
       <c r="E62" s="8">
         <v>2.1</v>
       </c>
       <c r="F62" s="8">
         <v>1.93</v>
       </c>
       <c r="G62" s="8">
         <v>1.96</v>
       </c>
       <c r="H62" s="8">
         <v>2.1</v>
       </c>
       <c r="I62" s="8">
@@ -7038,52 +7196,55 @@
       <c r="X62" s="8">
         <v>2.46</v>
       </c>
       <c r="Y62" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="8">
         <v>2.4</v>
       </c>
       <c r="AA62" s="8">
         <v>1.26</v>
       </c>
       <c r="AB62" s="8">
         <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
       <c r="AC62" s="8">
         <v>1.8</v>
       </c>
       <c r="AD62" s="8">
         <v>1.97</v>
       </c>
       <c r="AE62" s="8">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF62" s="8">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="8">
         <v>1.84</v>
       </c>
       <c r="D63" s="8">
         <v>1.72</v>
       </c>
       <c r="E63" s="8">
         <v>1.8</v>
       </c>
       <c r="F63" s="8">
         <v>1.83</v>
       </c>
       <c r="G63" s="8">
         <v>1.95</v>
       </c>
       <c r="H63" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="8">
@@ -7134,52 +7295,55 @@
       <c r="X63" s="8">
         <v>2.66</v>
       </c>
       <c r="Y63" s="8">
         <v>2.61</v>
       </c>
       <c r="Z63" s="8">
         <v>2.59</v>
       </c>
       <c r="AA63" s="8">
         <v>2.77</v>
       </c>
       <c r="AB63" s="8">
         <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
       <c r="AC63" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="AD63" s="8">
         <v>2.46</v>
       </c>
       <c r="AE63" s="8">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF63" s="8">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="8">
         <v>1.84</v>
       </c>
       <c r="D64" s="8">
         <v>1.44</v>
       </c>
       <c r="E64" s="8">
         <v>1.28</v>
       </c>
       <c r="F64" s="8">
         <v>1.39</v>
       </c>
       <c r="G64" s="8">
         <v>1.41</v>
       </c>
       <c r="H64" s="8">
         <v>1.44</v>
       </c>
       <c r="I64" s="8">
@@ -7230,52 +7394,55 @@
       <c r="X64" s="8">
         <v>1.49</v>
       </c>
       <c r="Y64" s="8">
         <v>1.46</v>
       </c>
       <c r="Z64" s="8">
         <v>1.49</v>
       </c>
       <c r="AA64" s="8">
         <v>1.37</v>
       </c>
       <c r="AB64" s="8">
         <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
       <c r="AC64" s="8">
         <v>1.54</v>
       </c>
       <c r="AD64" s="8">
         <v>1.5</v>
       </c>
       <c r="AE64" s="8">
         <v>1.57</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF64" s="8">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="8">
         <v>0.71</v>
       </c>
       <c r="D65" s="8">
         <v>0.71</v>
       </c>
       <c r="E65" s="8">
         <v>0.87</v>
       </c>
       <c r="F65" s="8">
         <v>1.03</v>
       </c>
       <c r="G65" s="8">
         <v>1.05</v>
       </c>
       <c r="H65" s="8">
         <v>1.04</v>
       </c>
       <c r="I65" s="8">
@@ -7326,52 +7493,55 @@
       <c r="X65" s="8">
         <v>1.18</v>
       </c>
       <c r="Y65" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="8">
         <v>1.18</v>
       </c>
       <c r="AA65" s="8">
         <v>1.32</v>
       </c>
       <c r="AB65" s="8">
         <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
       <c r="AC65" s="8">
         <v>1.22</v>
       </c>
       <c r="AD65" s="8">
         <v>1.2</v>
       </c>
       <c r="AE65" s="8">
         <v>1.28</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF65" s="8">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="8">
         <v>1.73</v>
       </c>
       <c r="D66" s="8">
         <v>1.62</v>
       </c>
       <c r="E66" s="8">
         <v>1.74</v>
       </c>
       <c r="F66" s="8">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="8">
         <v>2.04</v>
       </c>
       <c r="H66" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="8">
@@ -7422,52 +7592,55 @@
       <c r="X66" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="8">
         <v>2.48</v>
       </c>
       <c r="Z66" s="8">
         <v>2.52</v>
       </c>
       <c r="AA66" s="8">
         <v>2.35</v>
       </c>
       <c r="AB66" s="8">
         <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
       <c r="AC66" s="8">
         <v>2.5</v>
       </c>
       <c r="AD66" s="8">
         <v>2.31</v>
       </c>
       <c r="AE66" s="8">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF66" s="8">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="8">
         <v>2.08</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E67" s="8">
         <v>2.08</v>
       </c>
       <c r="F67" s="8">
         <v>2.1</v>
       </c>
       <c r="G67" s="8">
         <v>2.23</v>
       </c>
       <c r="H67" s="8">
         <v>2.17</v>
       </c>
       <c r="I67" s="8">
@@ -7518,52 +7691,55 @@
       <c r="X67" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="8">
         <v>2.5</v>
       </c>
       <c r="Z67" s="8">
         <v>2.58</v>
       </c>
       <c r="AA67" s="8">
         <v>2.97</v>
       </c>
       <c r="AB67" s="8">
         <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
       <c r="AC67" s="8">
         <v>2.27</v>
       </c>
       <c r="AD67" s="8">
         <v>2.37</v>
       </c>
       <c r="AE67" s="8">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF67" s="8">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="8">
         <v>0.85</v>
       </c>
       <c r="D68" s="8">
         <v>0.77</v>
       </c>
       <c r="E68" s="8">
         <v>0.7</v>
       </c>
       <c r="F68" s="8">
         <v>0.71</v>
       </c>
       <c r="G68" s="8">
         <v>0.69</v>
       </c>
       <c r="H68" s="8">
         <v>0.66</v>
       </c>
       <c r="I68" s="8">
@@ -7614,52 +7790,55 @@
       <c r="X68" s="8">
         <v>0.81</v>
       </c>
       <c r="Y68" s="8">
         <v>0.83</v>
       </c>
       <c r="Z68" s="8">
         <v>0.84</v>
       </c>
       <c r="AA68" s="8">
         <v>0.97</v>
       </c>
       <c r="AB68" s="8">
         <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
       <c r="AC68" s="8">
         <v>0.9</v>
       </c>
       <c r="AD68" s="8">
         <v>0.88</v>
       </c>
       <c r="AE68" s="8">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF68" s="8">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C69" s="8">
         <v>0.26</v>
       </c>
       <c r="D69" s="8">
         <v>0.66</v>
       </c>
       <c r="E69" s="8">
         <v>0.96</v>
       </c>
       <c r="F69" s="8">
         <v>0.99</v>
       </c>
       <c r="G69" s="8">
         <v>0.94</v>
       </c>
       <c r="H69" s="8">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="8">
@@ -7710,52 +7889,55 @@
       <c r="X69" s="8">
         <v>1.83</v>
       </c>
       <c r="Y69" s="8">
         <v>1.81</v>
       </c>
       <c r="Z69" s="8">
         <v>1.79</v>
       </c>
       <c r="AA69" s="8">
         <v>0.8</v>
       </c>
       <c r="AB69" s="8">
         <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
       <c r="AC69" s="8">
         <v>1.82</v>
       </c>
       <c r="AD69" s="8">
         <v>1.64</v>
       </c>
       <c r="AE69" s="8">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF69" s="8">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="11">
         <v>2.02</v>
       </c>
       <c r="E70" s="11">
         <v>2.23</v>
       </c>
       <c r="F70" s="11">
         <v>2.33</v>
       </c>
       <c r="G70" s="11">
         <v>2.35</v>
       </c>
       <c r="H70" s="11">
         <v>2.34</v>
       </c>
       <c r="I70" s="11">
@@ -7806,92 +7988,95 @@
       <c r="X70" s="11">
         <v>2.54</v>
       </c>
       <c r="Y70" s="11">
         <v>2.58</v>
       </c>
       <c r="Z70" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="11">
         <v>3.23</v>
       </c>
       <c r="AB70" s="11">
         <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
       <c r="AC70" s="11">
         <v>2.52</v>
       </c>
       <c r="AD70" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="AE70" s="11">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF70" s="11">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B72" s="9"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B73" s="9"/>
     </row>
-    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B74" s="9"/>
     </row>
-    <row r="75" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B75" s="9"/>
     </row>
-    <row r="76" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B76" s="9"/>
     </row>
-    <row r="77" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B77" s="9"/>
     </row>
-    <row r="78" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B78" s="9"/>
     </row>
-    <row r="79" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B79" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A52:AE52"/>
+    <mergeCell ref="A52:AF52"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="A8:AF8"/>
+    <mergeCell ref="A30:AF30"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="AD5:AE5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AE30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>