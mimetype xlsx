--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,70 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Разводы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64126508-33D3-4C6F-9EC7-8F7A5761C489}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="844"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB9" i="6" l="1"/>
   <c r="AB10" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB28" i="6"/>
@@ -91,51 +101,51 @@
   <c r="AB50" i="6"/>
   <c r="AB51" i="6"/>
   <c r="AB53" i="6"/>
   <c r="AB54" i="6"/>
   <c r="AB55" i="6"/>
   <c r="AB56" i="6"/>
   <c r="AB57" i="6"/>
   <c r="AB58" i="6"/>
   <c r="AB59" i="6"/>
   <c r="AB60" i="6"/>
   <c r="AB61" i="6"/>
   <c r="AB62" i="6"/>
   <c r="AB63" i="6"/>
   <c r="AB64" i="6"/>
   <c r="AB65" i="6"/>
   <c r="AB66" i="6"/>
   <c r="AB67" i="6"/>
   <c r="AB68" i="6"/>
   <c r="AB69" i="6"/>
   <c r="AB70" i="6"/>
   <c r="AB7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="103">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -405,51 +415,51 @@
   <si>
     <t>СКК коды - 61250101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Жалпы ажырасу коэффициенті</t>
   </si>
   <si>
     <t xml:space="preserve"> Ажырасу коэффициенті тіркелген ажырасулардың санын айлар бойынша санау кезіндегі орта халық санына бөлу арқылы, 1000-ға көбейту арқылы есептеледі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -545,51 +555,51 @@
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -680,58 +690,97 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -764,123 +813,135 @@
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="61250101%20&#1054;&#1073;&#1097;&#1080;&#1081;%20&#1082;&#1086;&#1101;&#1092;&#1092;&#1080;&#1094;&#1080;&#1077;&#1085;&#1090;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1080;&#1084;&#1086;&#1089;&#1090;&#1080;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/D.Karabekova/Desktop/&#1085;&#1072;%20&#1089;&#1072;&#1081;&#1090;%20&#1079;&#1072;%20&#1092;&#1077;&#1074;&#1088;&#1072;&#1083;&#1100;%20&#1084;&#1077;&#1089;&#1103;&#1094;%202026/&#1045;&#1044;&#1053;/&#1041;&#1088;&#1072;&#1082;&#1080;%20&#1080;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/&#1056;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/61250101%20&#1054;&#1073;&#1097;&#1080;&#1081;%20&#1082;&#1086;&#1101;&#1092;&#1092;&#1080;&#1094;&#1080;&#1077;&#1085;&#1090;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1080;&#1084;&#1086;&#1089;&#1090;&#1080;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="Показатель"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="9">
           <cell r="AB9">
             <v>2.13</v>
           </cell>
         </row>
         <row r="10">
           <cell r="AB10">
             <v>2.5</v>
           </cell>
         </row>
         <row r="11">
@@ -1233,85 +1294,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1451,55 +1546,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="79.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1572,120 +1667,120 @@
       </c>
       <c r="B11" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="36">
-        <v>46122</v>
+      <c r="B15" s="40">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="36">
-        <v>46153</v>
+      <c r="B16" s="40">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="39" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="C5:C14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="51.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C5" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C6" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C7" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C8" s="1" t="s">
         <v>70</v>
@@ -1699,167 +1794,170 @@
     <row r="10" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="1" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AC71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AE62" sqref="AE62"/>
+      <selection pane="bottomLeft" activeCell="AI51" sqref="AI51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="46"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="Z4" s="34"/>
     </row>
-    <row r="5" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
-      <c r="T5" s="49"/>
-[...2 lines deleted...]
-      <c r="AA5" s="49" t="s">
+      <c r="T5" s="41"/>
+      <c r="U5" s="41"/>
+      <c r="Z5" s="36"/>
+      <c r="AA5" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="50"/>
-[...2 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="AB5" s="41"/>
+      <c r="AC5" s="41"/>
+    </row>
+    <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="40"/>
-      <c r="C6" s="42">
+      <c r="B6" s="49"/>
+      <c r="C6" s="51">
         <v>2024</v>
       </c>
-      <c r="D6" s="43"/>
-[...10 lines deleted...]
-      <c r="O6" s="44">
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="53">
         <v>2025</v>
       </c>
-      <c r="P6" s="45"/>
-[...10 lines deleted...]
-      <c r="AA6" s="51">
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="42">
         <v>2026</v>
       </c>
-      <c r="AB6" s="52"/>
-[...3 lines deleted...]
-      <c r="B7" s="41"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
+    </row>
+    <row r="7" spans="1:29" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="48"/>
+      <c r="B7" s="50"/>
       <c r="C7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="8" t="s">
@@ -1888,90 +1986,95 @@
       </c>
       <c r="S7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="U7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="W7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="X7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>30</v>
       </c>
       <c r="Z7" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="AA7" s="15" t="s">
+      <c r="AA7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="AB7" s="15" t="str">
+      <c r="AB7" s="8" t="str">
         <f>$P$7</f>
         <v>қаңтар-ақпан</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC7" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="47"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+    </row>
+    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>1.87</v>
       </c>
       <c r="D9" s="9">
         <v>1.71</v>
       </c>
       <c r="E9" s="9">
         <v>1.75</v>
       </c>
       <c r="F9" s="9">
         <v>1.79</v>
       </c>
       <c r="G9" s="9">
         <v>1.86</v>
       </c>
       <c r="H9" s="9">
         <v>1.85</v>
       </c>
       <c r="I9" s="9">
         <v>1.91</v>
       </c>
       <c r="J9" s="9">
@@ -2010,52 +2113,55 @@
       <c r="U9" s="19">
         <v>2.16</v>
       </c>
       <c r="V9" s="9">
         <v>2.15</v>
       </c>
       <c r="W9" s="9">
         <v>2.17</v>
       </c>
       <c r="X9" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="9">
         <v>2.19</v>
       </c>
       <c r="Z9" s="9">
         <v>2.23</v>
       </c>
       <c r="AA9" s="9">
         <v>2.34</v>
       </c>
       <c r="AB9" s="9">
         <f>[1]Показатель!AB9</f>
         <v>2.13</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC9" s="55">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="9">
         <v>2.19</v>
       </c>
       <c r="D10" s="9">
         <v>2.21</v>
       </c>
       <c r="E10" s="9">
         <v>2.36</v>
       </c>
       <c r="F10" s="9">
         <v>2.44</v>
       </c>
       <c r="G10" s="9">
         <v>2.4</v>
       </c>
       <c r="H10" s="9">
         <v>2.38</v>
       </c>
       <c r="I10" s="9">
@@ -2097,52 +2203,55 @@
       <c r="U10" s="19">
         <v>2.52</v>
       </c>
       <c r="V10" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="9">
         <v>2.52</v>
       </c>
       <c r="Y10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="9">
         <v>2.6</v>
       </c>
       <c r="AA10" s="9">
         <v>2.56</v>
       </c>
       <c r="AB10" s="9">
         <f>[1]Показатель!AB10</f>
         <v>2.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC10" s="55">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="9">
         <v>1.7</v>
       </c>
       <c r="D11" s="9">
         <v>1.68</v>
       </c>
       <c r="E11" s="9">
         <v>1.66</v>
       </c>
       <c r="F11" s="9">
         <v>1.71</v>
       </c>
       <c r="G11" s="9">
         <v>1.98</v>
       </c>
       <c r="H11" s="9">
         <v>1.98</v>
       </c>
       <c r="I11" s="9">
@@ -2184,52 +2293,55 @@
       <c r="U11" s="19">
         <v>2.39</v>
       </c>
       <c r="V11" s="9">
         <v>2.34</v>
       </c>
       <c r="W11" s="9">
         <v>2.37</v>
       </c>
       <c r="X11" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="9">
         <v>2.42</v>
       </c>
       <c r="Z11" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="9">
         <v>2.72</v>
       </c>
       <c r="AB11" s="9">
         <f>[1]Показатель!AB11</f>
         <v>2.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC11" s="55">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="9">
         <v>2.09</v>
       </c>
       <c r="D12" s="9">
         <v>1.87</v>
       </c>
       <c r="E12" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="9">
         <v>1.92</v>
       </c>
       <c r="G12" s="9">
         <v>1.95</v>
       </c>
       <c r="H12" s="9">
         <v>1.89</v>
       </c>
       <c r="I12" s="9">
@@ -2271,52 +2383,55 @@
       <c r="U12" s="19">
         <v>2.15</v>
       </c>
       <c r="V12" s="9">
         <v>2.15</v>
       </c>
       <c r="W12" s="9">
         <v>2.14</v>
       </c>
       <c r="X12" s="9">
         <v>2.16</v>
       </c>
       <c r="Y12" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="9">
         <v>2.23</v>
       </c>
       <c r="AA12" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="9">
         <f>[1]Показатель!AB12</f>
         <v>2.19</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC12" s="55">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="9">
         <v>1.39</v>
       </c>
       <c r="D13" s="9">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="9">
         <v>1.19</v>
       </c>
       <c r="G13" s="9">
         <v>1.3</v>
       </c>
       <c r="H13" s="9">
         <v>1.33</v>
       </c>
       <c r="I13" s="9">
@@ -2358,52 +2473,55 @@
       <c r="U13" s="19">
         <v>1.47</v>
       </c>
       <c r="V13" s="9">
         <v>1.48</v>
       </c>
       <c r="W13" s="9">
         <v>1.5</v>
       </c>
       <c r="X13" s="9">
         <v>1.52</v>
       </c>
       <c r="Y13" s="9">
         <v>1.53</v>
       </c>
       <c r="Z13" s="9">
         <v>1.58</v>
       </c>
       <c r="AA13" s="9">
         <v>1.58</v>
       </c>
       <c r="AB13" s="9">
         <f>[1]Показатель!AB13</f>
         <v>1.43</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC13" s="55">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>1.08</v>
       </c>
       <c r="D14" s="9">
         <v>1.2</v>
       </c>
       <c r="E14" s="9">
         <v>1.26</v>
       </c>
       <c r="F14" s="9">
         <v>1.27</v>
       </c>
       <c r="G14" s="9">
         <v>1.28</v>
       </c>
       <c r="H14" s="9">
         <v>1.31</v>
       </c>
       <c r="I14" s="9">
@@ -2445,52 +2563,55 @@
       <c r="U14" s="19">
         <v>1.82</v>
       </c>
       <c r="V14" s="9">
         <v>1.81</v>
       </c>
       <c r="W14" s="9">
         <v>1.85</v>
       </c>
       <c r="X14" s="9">
         <v>1.92</v>
       </c>
       <c r="Y14" s="9">
         <v>1.89</v>
       </c>
       <c r="Z14" s="9">
         <v>1.89</v>
       </c>
       <c r="AA14" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="9">
         <f>[1]Показатель!AB14</f>
         <v>2.39</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC14" s="55">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>1.9</v>
       </c>
       <c r="D15" s="9">
         <v>1.88</v>
       </c>
       <c r="E15" s="9">
         <v>1.86</v>
       </c>
       <c r="F15" s="9">
         <v>1.85</v>
       </c>
       <c r="G15" s="9">
         <v>1.91</v>
       </c>
       <c r="H15" s="9">
         <v>1.91</v>
       </c>
       <c r="I15" s="9">
@@ -2532,52 +2653,55 @@
       <c r="U15" s="19">
         <v>2.44</v>
       </c>
       <c r="V15" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="9">
         <v>2.44</v>
       </c>
       <c r="Z15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="9">
         <v>1.64</v>
       </c>
       <c r="AB15" s="9">
         <f>[1]Показатель!AB15</f>
         <v>1.58</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC15" s="55">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>1.44</v>
       </c>
       <c r="D16" s="9">
         <v>1.34</v>
       </c>
       <c r="E16" s="9">
         <v>1.43</v>
       </c>
       <c r="F16" s="9">
         <v>1.45</v>
       </c>
       <c r="G16" s="9">
         <v>1.48</v>
       </c>
       <c r="H16" s="9">
         <v>1.48</v>
       </c>
       <c r="I16" s="9">
@@ -2619,52 +2743,55 @@
       <c r="U16" s="19">
         <v>1.85</v>
       </c>
       <c r="V16" s="9">
         <v>1.84</v>
       </c>
       <c r="W16" s="9">
         <v>1.84</v>
       </c>
       <c r="X16" s="9">
         <v>1.84</v>
       </c>
       <c r="Y16" s="9">
         <v>1.85</v>
       </c>
       <c r="Z16" s="9">
         <v>1.87</v>
       </c>
       <c r="AA16" s="9">
         <v>1.8</v>
       </c>
       <c r="AB16" s="9">
         <f>[1]Показатель!AB16</f>
         <v>1.73</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="55">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="9">
         <v>1.65</v>
       </c>
       <c r="D17" s="9">
         <v>1.51</v>
       </c>
       <c r="E17" s="9">
         <v>1.72</v>
       </c>
       <c r="F17" s="9">
         <v>1.75</v>
       </c>
       <c r="G17" s="9">
         <v>1.83</v>
       </c>
       <c r="H17" s="9">
         <v>1.76</v>
       </c>
       <c r="I17" s="9">
@@ -2706,52 +2833,55 @@
       <c r="U17" s="19">
         <v>2.52</v>
       </c>
       <c r="V17" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="9">
         <v>2.46</v>
       </c>
       <c r="Y17" s="9">
         <v>2.44</v>
       </c>
       <c r="Z17" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="9">
         <v>2.75</v>
       </c>
       <c r="AB17" s="9">
         <f>[1]Показатель!AB17</f>
         <v>2.29</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="55">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="9">
         <v>2.91</v>
       </c>
       <c r="D18" s="9">
         <v>2.78</v>
       </c>
       <c r="E18" s="9">
         <v>2.81</v>
       </c>
       <c r="F18" s="9">
         <v>2.77</v>
       </c>
       <c r="G18" s="9">
         <v>2.81</v>
       </c>
       <c r="H18" s="9">
         <v>2.88</v>
       </c>
       <c r="I18" s="9">
@@ -2793,52 +2923,55 @@
       <c r="U18" s="19">
         <v>3.31</v>
       </c>
       <c r="V18" s="9">
         <v>3.37</v>
       </c>
       <c r="W18" s="9">
         <v>3.38</v>
       </c>
       <c r="X18" s="9">
         <v>3.41</v>
       </c>
       <c r="Y18" s="9">
         <v>3.36</v>
       </c>
       <c r="Z18" s="9">
         <v>3.39</v>
       </c>
       <c r="AA18" s="9">
         <v>2.79</v>
       </c>
       <c r="AB18" s="9">
         <f>[1]Показатель!AB18</f>
         <v>2.8</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="55">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>2.48</v>
       </c>
       <c r="D19" s="9">
         <v>2.34</v>
       </c>
       <c r="E19" s="9">
         <v>2.44</v>
       </c>
       <c r="F19" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="9">
         <v>2.54</v>
       </c>
       <c r="H19" s="9">
         <v>2.6</v>
       </c>
       <c r="I19" s="9">
@@ -2880,52 +3013,55 @@
       <c r="U19" s="19">
         <v>3</v>
       </c>
       <c r="V19" s="9">
         <v>2.95</v>
       </c>
       <c r="W19" s="9">
         <v>3.05</v>
       </c>
       <c r="X19" s="9">
         <v>3.11</v>
       </c>
       <c r="Y19" s="9">
         <v>3.07</v>
       </c>
       <c r="Z19" s="9">
         <v>3.12</v>
       </c>
       <c r="AA19" s="9">
         <v>3.5</v>
       </c>
       <c r="AB19" s="9">
         <f>[1]Показатель!AB19</f>
         <v>3.12</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="55">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>2.23</v>
       </c>
       <c r="D20" s="9">
         <v>1.81</v>
       </c>
       <c r="E20" s="9">
         <v>1.68</v>
       </c>
       <c r="F20" s="9">
         <v>1.79</v>
       </c>
       <c r="G20" s="9">
         <v>1.87</v>
       </c>
       <c r="H20" s="9">
         <v>1.88</v>
       </c>
       <c r="I20" s="9">
@@ -2967,52 +3103,55 @@
       <c r="U20" s="19">
         <v>1.89</v>
       </c>
       <c r="V20" s="9">
         <v>1.91</v>
       </c>
       <c r="W20" s="9">
         <v>1.94</v>
       </c>
       <c r="X20" s="9">
         <v>1.96</v>
       </c>
       <c r="Y20" s="9">
         <v>1.92</v>
       </c>
       <c r="Z20" s="9">
         <v>1.96</v>
       </c>
       <c r="AA20" s="9">
         <v>2.06</v>
       </c>
       <c r="AB20" s="9">
         <f>[1]Показатель!AB20</f>
         <v>2.12</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="55">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="9">
         <v>1.22</v>
       </c>
       <c r="D21" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="9">
         <v>1.31</v>
       </c>
       <c r="F21" s="9">
         <v>1.45</v>
       </c>
       <c r="G21" s="9">
         <v>1.53</v>
       </c>
       <c r="H21" s="9">
         <v>1.51</v>
       </c>
       <c r="I21" s="9">
@@ -3054,52 +3193,55 @@
       <c r="U21" s="19">
         <v>1.79</v>
       </c>
       <c r="V21" s="9">
         <v>1.74</v>
       </c>
       <c r="W21" s="9">
         <v>1.74</v>
       </c>
       <c r="X21" s="9">
         <v>1.83</v>
       </c>
       <c r="Y21" s="9">
         <v>1.86</v>
       </c>
       <c r="Z21" s="9">
         <v>1.87</v>
       </c>
       <c r="AA21" s="9">
         <v>1.78</v>
       </c>
       <c r="AB21" s="9">
         <f>[1]Показатель!AB21</f>
         <v>1.92</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="55">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="9">
         <v>2.81</v>
       </c>
       <c r="D22" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="9">
         <v>2.59</v>
       </c>
       <c r="F22" s="9">
         <v>2.77</v>
       </c>
       <c r="G22" s="9">
         <v>2.89</v>
       </c>
       <c r="H22" s="9">
         <v>2.83</v>
       </c>
       <c r="I22" s="9">
@@ -3141,52 +3283,55 @@
       <c r="U22" s="19">
         <v>3.45</v>
       </c>
       <c r="V22" s="9">
         <v>3.41</v>
       </c>
       <c r="W22" s="9">
         <v>3.45</v>
       </c>
       <c r="X22" s="9">
         <v>3.43</v>
       </c>
       <c r="Y22" s="9">
         <v>3.4</v>
       </c>
       <c r="Z22" s="9">
         <v>3.41</v>
       </c>
       <c r="AA22" s="9">
         <v>2.6</v>
       </c>
       <c r="AB22" s="9">
         <f>[1]Показатель!AB22</f>
         <v>2.75</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="55">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="9">
         <v>2.66</v>
       </c>
       <c r="F23" s="9">
         <v>2.65</v>
       </c>
       <c r="G23" s="9">
         <v>2.71</v>
       </c>
       <c r="H23" s="9">
         <v>2.71</v>
       </c>
       <c r="I23" s="9">
@@ -3228,52 +3373,55 @@
       <c r="U23" s="19">
         <v>3.02</v>
       </c>
       <c r="V23" s="9">
         <v>3.14</v>
       </c>
       <c r="W23" s="9">
         <v>3.21</v>
       </c>
       <c r="X23" s="9">
         <v>3.22</v>
       </c>
       <c r="Y23" s="9">
         <v>3.18</v>
       </c>
       <c r="Z23" s="9">
         <v>3.26</v>
       </c>
       <c r="AA23" s="9">
         <v>3.34</v>
       </c>
       <c r="AB23" s="9">
         <f>[1]Показатель!AB23</f>
         <v>3.02</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="55">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>1.03</v>
       </c>
       <c r="D24" s="9">
         <v>0.91</v>
       </c>
       <c r="E24" s="9">
         <v>0.81</v>
       </c>
       <c r="F24" s="9">
         <v>0.82</v>
       </c>
       <c r="G24" s="9">
         <v>0.84</v>
       </c>
       <c r="H24" s="9">
         <v>0.81</v>
       </c>
       <c r="I24" s="9">
@@ -3315,52 +3463,55 @@
       <c r="U24" s="19">
         <v>0.94</v>
       </c>
       <c r="V24" s="9">
         <v>0.93</v>
       </c>
       <c r="W24" s="9">
         <v>0.97</v>
       </c>
       <c r="X24" s="9">
         <v>0.98</v>
       </c>
       <c r="Y24" s="9">
         <v>1</v>
       </c>
       <c r="Z24" s="9">
         <v>1.03</v>
       </c>
       <c r="AA24" s="9">
         <v>1.21</v>
       </c>
       <c r="AB24" s="9">
         <f>[1]Показатель!AB24</f>
         <v>1.1599999999999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="55">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9">
         <v>1.23</v>
       </c>
       <c r="D25" s="9">
         <v>1.65</v>
       </c>
       <c r="E25" s="9">
         <v>1.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.91</v>
       </c>
       <c r="G25" s="9">
         <v>2.21</v>
       </c>
       <c r="H25" s="9">
         <v>2.08</v>
       </c>
       <c r="I25" s="9">
@@ -3402,52 +3553,55 @@
       <c r="U25" s="19">
         <v>2.8</v>
       </c>
       <c r="V25" s="9">
         <v>2.79</v>
       </c>
       <c r="W25" s="9">
         <v>2.82</v>
       </c>
       <c r="X25" s="9">
         <v>2.8</v>
       </c>
       <c r="Y25" s="9">
         <v>2.82</v>
       </c>
       <c r="Z25" s="9">
         <v>2.78</v>
       </c>
       <c r="AA25" s="9">
         <v>2.87</v>
       </c>
       <c r="AB25" s="9">
         <f>[1]Показатель!AB25</f>
         <v>2.73</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="55">
+        <v>3.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="9">
         <v>3.32</v>
       </c>
       <c r="D26" s="9">
         <v>2.77</v>
       </c>
       <c r="E26" s="9">
         <v>2.86</v>
       </c>
       <c r="F26" s="9">
         <v>2.8</v>
       </c>
       <c r="G26" s="9">
         <v>2.92</v>
       </c>
       <c r="H26" s="9">
         <v>2.94</v>
       </c>
       <c r="I26" s="9">
@@ -3489,52 +3643,55 @@
       <c r="U26" s="19">
         <v>3.04</v>
       </c>
       <c r="V26" s="9">
         <v>2.98</v>
       </c>
       <c r="W26" s="9">
         <v>3.01</v>
       </c>
       <c r="X26" s="9">
         <v>3.12</v>
       </c>
       <c r="Y26" s="9">
         <v>3.12</v>
       </c>
       <c r="Z26" s="9">
         <v>3.13</v>
       </c>
       <c r="AA26" s="9">
         <v>3.6</v>
       </c>
       <c r="AB26" s="9">
         <f>[1]Показатель!AB26</f>
         <v>3.05</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="55">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="9">
         <v>2.6</v>
       </c>
       <c r="D27" s="9">
         <v>2.17</v>
       </c>
       <c r="E27" s="9">
         <v>2.23</v>
       </c>
       <c r="F27" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="9">
         <v>2.35</v>
       </c>
       <c r="H27" s="9">
         <v>2.34</v>
       </c>
       <c r="I27" s="9">
@@ -3576,52 +3733,55 @@
       <c r="U27" s="19">
         <v>2.66</v>
       </c>
       <c r="V27" s="9">
         <v>2.62</v>
       </c>
       <c r="W27" s="9">
         <v>2.57</v>
       </c>
       <c r="X27" s="9">
         <v>2.62</v>
       </c>
       <c r="Y27" s="9">
         <v>2.57</v>
       </c>
       <c r="Z27" s="9">
         <v>2.64</v>
       </c>
       <c r="AA27" s="9">
         <v>3.22</v>
       </c>
       <c r="AB27" s="9">
         <f>[1]Показатель!AB27</f>
         <v>2.52</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="55">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="9">
         <v>1.71</v>
       </c>
       <c r="D28" s="9">
         <v>1.49</v>
       </c>
       <c r="E28" s="9">
         <v>1.51</v>
       </c>
       <c r="F28" s="9">
         <v>1.6</v>
       </c>
       <c r="G28" s="9">
         <v>1.7</v>
       </c>
       <c r="H28" s="9">
         <v>1.66</v>
       </c>
       <c r="I28" s="9">
@@ -3663,52 +3823,55 @@
       <c r="U28" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="9">
         <v>2.04</v>
       </c>
       <c r="X28" s="9">
         <v>2.09</v>
       </c>
       <c r="Y28" s="9">
         <v>2.09</v>
       </c>
       <c r="Z28" s="9">
         <v>2.14</v>
       </c>
       <c r="AA28" s="9">
         <v>2.42</v>
       </c>
       <c r="AB28" s="9">
         <f>[1]Показатель!AB28</f>
         <v>2.17</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="55">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
         <v>1.35</v>
       </c>
       <c r="D29" s="9">
         <v>1.47</v>
       </c>
       <c r="E29" s="9">
         <v>1.44</v>
       </c>
       <c r="F29" s="9">
         <v>1.48</v>
       </c>
       <c r="G29" s="9">
         <v>1.56</v>
       </c>
       <c r="H29" s="9">
         <v>1.57</v>
       </c>
       <c r="I29" s="9">
@@ -3750,83 +3913,88 @@
       <c r="U29" s="19">
         <v>1.73</v>
       </c>
       <c r="V29" s="9">
         <v>1.71</v>
       </c>
       <c r="W29" s="9">
         <v>1.7</v>
       </c>
       <c r="X29" s="9">
         <v>1.74</v>
       </c>
       <c r="Y29" s="9">
         <v>1.73</v>
       </c>
       <c r="Z29" s="9">
         <v>1.75</v>
       </c>
       <c r="AA29" s="9">
         <v>2.12</v>
       </c>
       <c r="AB29" s="9">
         <f>[1]Показатель!AB29</f>
         <v>1.7</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="55">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="48"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+      <c r="U30" s="46"/>
+      <c r="V30" s="46"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="46"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="46"/>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="46"/>
+      <c r="AC30" s="46"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>2.21</v>
       </c>
       <c r="D31" s="9">
         <v>2.04</v>
       </c>
       <c r="E31" s="9">
         <v>2.1</v>
       </c>
       <c r="F31" s="9">
         <v>2.13</v>
       </c>
       <c r="G31" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="9">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="9">
@@ -3865,52 +4033,55 @@
       <c r="U31" s="19">
         <v>2.54</v>
       </c>
       <c r="V31" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="9">
         <v>2.59</v>
       </c>
       <c r="Y31" s="9">
         <v>2.58</v>
       </c>
       <c r="Z31" s="9">
         <v>2.62</v>
       </c>
       <c r="AA31" s="9">
         <v>2.76</v>
       </c>
       <c r="AB31" s="9">
         <f>[1]Показатель!AB31</f>
         <v>2.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="55">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="9">
         <v>2.67</v>
       </c>
       <c r="D32" s="9">
         <v>2.72</v>
       </c>
       <c r="E32" s="9">
         <v>2.96</v>
       </c>
       <c r="F32" s="9">
         <v>3.1</v>
       </c>
       <c r="G32" s="9">
         <v>3.06</v>
       </c>
       <c r="H32" s="9">
         <v>3.05</v>
       </c>
       <c r="I32" s="9">
@@ -3952,52 +4123,55 @@
       <c r="U32" s="19">
         <v>2.98</v>
       </c>
       <c r="V32" s="9">
         <v>2.92</v>
       </c>
       <c r="W32" s="9">
         <v>2.99</v>
       </c>
       <c r="X32" s="9">
         <v>3</v>
       </c>
       <c r="Y32" s="9">
         <v>3.03</v>
       </c>
       <c r="Z32" s="9">
         <v>3.11</v>
       </c>
       <c r="AA32" s="9">
         <v>3.36</v>
       </c>
       <c r="AB32" s="9">
         <f>[1]Показатель!AB32</f>
         <v>3.13</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="55">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>1.95</v>
       </c>
       <c r="D33" s="9">
         <v>1.96</v>
       </c>
       <c r="E33" s="9">
         <v>1.93</v>
       </c>
       <c r="F33" s="9">
         <v>1.92</v>
       </c>
       <c r="G33" s="9">
         <v>2.25</v>
       </c>
       <c r="H33" s="9">
         <v>2.21</v>
       </c>
       <c r="I33" s="9">
@@ -4039,52 +4213,55 @@
       <c r="U33" s="19">
         <v>2.7</v>
       </c>
       <c r="V33" s="9">
         <v>2.62</v>
       </c>
       <c r="W33" s="9">
         <v>2.66</v>
       </c>
       <c r="X33" s="9">
         <v>2.69</v>
       </c>
       <c r="Y33" s="9">
         <v>2.69</v>
       </c>
       <c r="Z33" s="9">
         <v>2.76</v>
       </c>
       <c r="AA33" s="9">
         <v>2.85</v>
       </c>
       <c r="AB33" s="9">
         <f>[1]Показатель!AB33</f>
         <v>2.69</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="55">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="9">
         <v>2.31</v>
       </c>
       <c r="F34" s="9">
         <v>2.16</v>
       </c>
       <c r="G34" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="9">
         <v>2.09</v>
       </c>
       <c r="I34" s="9">
@@ -4126,52 +4303,55 @@
       <c r="U34" s="19">
         <v>2.34</v>
       </c>
       <c r="V34" s="9">
         <v>2.36</v>
       </c>
       <c r="W34" s="9">
         <v>2.36</v>
       </c>
       <c r="X34" s="9">
         <v>2.39</v>
       </c>
       <c r="Y34" s="9">
         <v>2.4</v>
       </c>
       <c r="Z34" s="9">
         <v>2.46</v>
       </c>
       <c r="AA34" s="9">
         <v>2.69</v>
       </c>
       <c r="AB34" s="9">
         <f>[1]Показатель!AB34</f>
         <v>2.4500000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="55">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>1.76</v>
       </c>
       <c r="D35" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="9">
         <v>1.21</v>
       </c>
       <c r="F35" s="9">
         <v>1.36</v>
       </c>
       <c r="G35" s="9">
         <v>1.45</v>
       </c>
       <c r="H35" s="9">
         <v>1.51</v>
       </c>
       <c r="I35" s="9">
@@ -4213,52 +4393,55 @@
       <c r="U35" s="19">
         <v>1.71</v>
       </c>
       <c r="V35" s="9">
         <v>1.72</v>
       </c>
       <c r="W35" s="9">
         <v>1.79</v>
       </c>
       <c r="X35" s="9">
         <v>1.78</v>
       </c>
       <c r="Y35" s="9">
         <v>1.82</v>
       </c>
       <c r="Z35" s="9">
         <v>1.89</v>
       </c>
       <c r="AA35" s="9">
         <v>2</v>
       </c>
       <c r="AB35" s="9">
         <f>[1]Показатель!AB35</f>
         <v>1.77</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="55">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="9">
         <v>1.41</v>
       </c>
       <c r="E36" s="9">
         <v>1.52</v>
       </c>
       <c r="F36" s="9">
         <v>1.5</v>
       </c>
       <c r="G36" s="9">
         <v>1.53</v>
       </c>
       <c r="H36" s="9">
         <v>1.54</v>
       </c>
       <c r="I36" s="9">
@@ -4300,52 +4483,55 @@
       <c r="U36" s="19">
         <v>2.25</v>
       </c>
       <c r="V36" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="9">
         <v>2.25</v>
       </c>
       <c r="X36" s="9">
         <v>2.34</v>
       </c>
       <c r="Y36" s="9">
         <v>2.29</v>
       </c>
       <c r="Z36" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="9">
         <v>3.09</v>
       </c>
       <c r="AB36" s="9">
         <f>[1]Показатель!AB36</f>
         <v>2.93</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="55">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="9">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="9">
         <v>2.36</v>
       </c>
       <c r="E37" s="9">
         <v>2.34</v>
       </c>
       <c r="F37" s="9">
         <v>2.25</v>
       </c>
       <c r="G37" s="9">
         <v>2.31</v>
       </c>
       <c r="H37" s="9">
         <v>2.33</v>
       </c>
       <c r="I37" s="9">
@@ -4387,52 +4573,55 @@
       <c r="U37" s="19">
         <v>2.87</v>
       </c>
       <c r="V37" s="9">
         <v>2.86</v>
       </c>
       <c r="W37" s="9">
         <v>2.91</v>
       </c>
       <c r="X37" s="9">
         <v>2.92</v>
       </c>
       <c r="Y37" s="9">
         <v>2.88</v>
       </c>
       <c r="Z37" s="9">
         <v>2.93</v>
       </c>
       <c r="AA37" s="9">
         <v>1.95</v>
       </c>
       <c r="AB37" s="9">
         <f>[1]Показатель!AB37</f>
         <v>1.94</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="55">
+        <v>2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="9">
         <v>1.95</v>
       </c>
       <c r="D38" s="9">
         <v>1.91</v>
       </c>
       <c r="E38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="9">
@@ -4474,52 +4663,55 @@
       <c r="U38" s="19">
         <v>2.6</v>
       </c>
       <c r="V38" s="9">
         <v>2.6</v>
       </c>
       <c r="W38" s="9">
         <v>2.61</v>
       </c>
       <c r="X38" s="9">
         <v>2.65</v>
       </c>
       <c r="Y38" s="9">
         <v>2.66</v>
       </c>
       <c r="Z38" s="9">
         <v>2.66</v>
       </c>
       <c r="AA38" s="9">
         <v>2.46</v>
       </c>
       <c r="AB38" s="9">
         <f>[1]Показатель!AB38</f>
         <v>2.23</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="55">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="9">
         <v>2.17</v>
       </c>
       <c r="D39" s="9">
         <v>2</v>
       </c>
       <c r="E39" s="9">
         <v>2.41</v>
       </c>
       <c r="F39" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="9">
         <v>2.4</v>
       </c>
       <c r="H39" s="9">
         <v>2.25</v>
       </c>
       <c r="I39" s="9">
@@ -4561,52 +4753,55 @@
       <c r="U39" s="19">
         <v>3.17</v>
       </c>
       <c r="V39" s="9">
         <v>3.08</v>
       </c>
       <c r="W39" s="9">
         <v>3.18</v>
       </c>
       <c r="X39" s="9">
         <v>3.11</v>
       </c>
       <c r="Y39" s="9">
         <v>3.07</v>
       </c>
       <c r="Z39" s="9">
         <v>3.08</v>
       </c>
       <c r="AA39" s="9">
         <v>3.25</v>
       </c>
       <c r="AB39" s="9">
         <f>[1]Показатель!AB39</f>
         <v>2.77</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="55">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="9">
         <v>3.04</v>
       </c>
       <c r="D40" s="9">
         <v>2.98</v>
       </c>
       <c r="E40" s="9">
         <v>2.97</v>
       </c>
       <c r="F40" s="9">
         <v>2.96</v>
       </c>
       <c r="G40" s="9">
         <v>3</v>
       </c>
       <c r="H40" s="9">
         <v>3.06</v>
       </c>
       <c r="I40" s="9">
@@ -4648,52 +4843,55 @@
       <c r="U40" s="19">
         <v>3.54</v>
       </c>
       <c r="V40" s="9">
         <v>3.59</v>
       </c>
       <c r="W40" s="9">
         <v>3.59</v>
       </c>
       <c r="X40" s="9">
         <v>3.62</v>
       </c>
       <c r="Y40" s="9">
         <v>3.55</v>
       </c>
       <c r="Z40" s="9">
         <v>3.6</v>
       </c>
       <c r="AA40" s="9">
         <v>3.11</v>
       </c>
       <c r="AB40" s="9">
         <f>[1]Показатель!AB40</f>
         <v>3.09</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="55">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="9">
         <v>2.87</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E41" s="9">
         <v>2.82</v>
       </c>
       <c r="F41" s="9">
         <v>2.79</v>
       </c>
       <c r="G41" s="9">
         <v>2.9</v>
       </c>
       <c r="H41" s="9">
         <v>2.93</v>
       </c>
       <c r="I41" s="9">
@@ -4735,52 +4933,55 @@
       <c r="U41" s="19">
         <v>3.22</v>
       </c>
       <c r="V41" s="9">
         <v>3.22</v>
       </c>
       <c r="W41" s="9">
         <v>3.3</v>
       </c>
       <c r="X41" s="9">
         <v>3.37</v>
       </c>
       <c r="Y41" s="9">
         <v>3.34</v>
       </c>
       <c r="Z41" s="9">
         <v>3.43</v>
       </c>
       <c r="AA41" s="9">
         <v>3.91</v>
       </c>
       <c r="AB41" s="9">
         <f>[1]Показатель!AB41</f>
         <v>3.48</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC41" s="55">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="9">
         <v>2.68</v>
       </c>
       <c r="D42" s="9">
         <v>2.23</v>
       </c>
       <c r="E42" s="9">
         <v>2.14</v>
       </c>
       <c r="F42" s="9">
         <v>2.25</v>
       </c>
       <c r="G42" s="9">
         <v>2.38</v>
       </c>
       <c r="H42" s="9">
         <v>2.39</v>
       </c>
       <c r="I42" s="9">
@@ -4822,52 +5023,55 @@
       <c r="U42" s="19">
         <v>2.37</v>
       </c>
       <c r="V42" s="9">
         <v>2.41</v>
       </c>
       <c r="W42" s="9">
         <v>2.46</v>
       </c>
       <c r="X42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="9">
         <v>2.44</v>
       </c>
       <c r="Z42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="9">
         <v>2.82</v>
       </c>
       <c r="AB42" s="9">
         <f>[1]Показатель!AB42</f>
         <v>2.9</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="55">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="9">
         <v>1.81</v>
       </c>
       <c r="D43" s="9">
         <v>1.64</v>
       </c>
       <c r="E43" s="9">
         <v>1.85</v>
       </c>
       <c r="F43" s="9">
         <v>1.95</v>
       </c>
       <c r="G43" s="9">
         <v>2.1</v>
       </c>
       <c r="H43" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="9">
@@ -4909,52 +5113,55 @@
       <c r="U43" s="19">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="9">
         <v>2.5</v>
       </c>
       <c r="W43" s="9">
         <v>2.48</v>
       </c>
       <c r="X43" s="9">
         <v>2.58</v>
       </c>
       <c r="Y43" s="9">
         <v>2.67</v>
       </c>
       <c r="Z43" s="9">
         <v>2.66</v>
       </c>
       <c r="AA43" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="9">
         <f>[1]Показатель!AB43</f>
         <v>2.75</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC43" s="55">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="9">
         <v>3.25</v>
       </c>
       <c r="D44" s="9">
         <v>2.84</v>
       </c>
       <c r="E44" s="9">
         <v>2.93</v>
       </c>
       <c r="F44" s="9">
         <v>3.08</v>
       </c>
       <c r="G44" s="9">
         <v>3.24</v>
       </c>
       <c r="H44" s="9">
         <v>3.15</v>
       </c>
       <c r="I44" s="9">
@@ -4996,52 +5203,55 @@
       <c r="U44" s="19">
         <v>3.84</v>
       </c>
       <c r="V44" s="9">
         <v>3.79</v>
       </c>
       <c r="W44" s="9">
         <v>3.84</v>
       </c>
       <c r="X44" s="9">
         <v>3.8</v>
       </c>
       <c r="Y44" s="9">
         <v>3.78</v>
       </c>
       <c r="Z44" s="9">
         <v>3.78</v>
       </c>
       <c r="AA44" s="9">
         <v>2.7</v>
       </c>
       <c r="AB44" s="9">
         <f>[1]Показатель!AB44</f>
         <v>2.96</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC44" s="55">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="9">
         <v>2.83</v>
       </c>
       <c r="D45" s="9">
         <v>2.97</v>
       </c>
       <c r="E45" s="9">
         <v>3.26</v>
       </c>
       <c r="F45" s="9">
         <v>3.22</v>
       </c>
       <c r="G45" s="9">
         <v>3.22</v>
       </c>
       <c r="H45" s="9">
         <v>3.27</v>
       </c>
       <c r="I45" s="9">
@@ -5083,52 +5293,55 @@
       <c r="U45" s="19">
         <v>3.62</v>
       </c>
       <c r="V45" s="9">
         <v>3.73</v>
       </c>
       <c r="W45" s="9">
         <v>3.83</v>
       </c>
       <c r="X45" s="9">
         <v>3.9</v>
       </c>
       <c r="Y45" s="9">
         <v>3.87</v>
       </c>
       <c r="Z45" s="9">
         <v>3.95</v>
       </c>
       <c r="AA45" s="9">
         <v>3.7</v>
       </c>
       <c r="AB45" s="9">
         <f>[1]Показатель!AB45</f>
         <v>3.67</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC45" s="55">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="9">
         <v>1.55</v>
       </c>
       <c r="D46" s="9">
         <v>1.33</v>
       </c>
       <c r="E46" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="9">
         <v>1.19</v>
       </c>
       <c r="G46" s="9">
         <v>1.29</v>
       </c>
       <c r="H46" s="9">
         <v>1.24</v>
       </c>
       <c r="I46" s="9">
@@ -5170,52 +5383,55 @@
       <c r="U46" s="19">
         <v>1.37</v>
       </c>
       <c r="V46" s="9">
         <v>1.38</v>
       </c>
       <c r="W46" s="9">
         <v>1.44</v>
       </c>
       <c r="X46" s="9">
         <v>1.47</v>
       </c>
       <c r="Y46" s="9">
         <v>1.51</v>
       </c>
       <c r="Z46" s="9">
         <v>1.58</v>
       </c>
       <c r="AA46" s="9">
         <v>1.91</v>
       </c>
       <c r="AB46" s="9">
         <f>[1]Показатель!AB46</f>
         <v>1.8</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC46" s="55">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="9">
         <v>1.48</v>
       </c>
       <c r="D47" s="9">
         <v>1.91</v>
       </c>
       <c r="E47" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="9">
         <v>2.15</v>
       </c>
       <c r="G47" s="9">
         <v>2.54</v>
       </c>
       <c r="H47" s="9">
         <v>2.34</v>
       </c>
       <c r="I47" s="9">
@@ -5257,52 +5473,55 @@
       <c r="U47" s="19">
         <v>3.04</v>
       </c>
       <c r="V47" s="9">
         <v>3.03</v>
       </c>
       <c r="W47" s="9">
         <v>3.08</v>
       </c>
       <c r="X47" s="9">
         <v>3.05</v>
       </c>
       <c r="Y47" s="9">
         <v>3.08</v>
       </c>
       <c r="Z47" s="9">
         <v>3.03</v>
       </c>
       <c r="AA47" s="9">
         <v>3.4</v>
       </c>
       <c r="AB47" s="9">
         <f>[1]Показатель!AB47</f>
         <v>3.14</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC47" s="55">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="9">
         <v>3.76</v>
       </c>
       <c r="D48" s="9">
         <v>3.15</v>
       </c>
       <c r="E48" s="9">
         <v>3.17</v>
       </c>
       <c r="F48" s="9">
         <v>3.03</v>
       </c>
       <c r="G48" s="9">
         <v>3.2</v>
       </c>
       <c r="H48" s="9">
         <v>3.24</v>
       </c>
       <c r="I48" s="9">
@@ -5344,52 +5563,55 @@
       <c r="U48" s="19">
         <v>3.35</v>
       </c>
       <c r="V48" s="9">
         <v>3.26</v>
       </c>
       <c r="W48" s="9">
         <v>3.29</v>
       </c>
       <c r="X48" s="9">
         <v>3.4</v>
       </c>
       <c r="Y48" s="9">
         <v>3.38</v>
       </c>
       <c r="Z48" s="9">
         <v>3.42</v>
       </c>
       <c r="AA48" s="9">
         <v>3.78</v>
       </c>
       <c r="AB48" s="9">
         <f>[1]Показатель!AB48</f>
         <v>3.2</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC48" s="55">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="9">
         <v>2.6</v>
       </c>
       <c r="D49" s="9">
         <v>2.17</v>
       </c>
       <c r="E49" s="9">
         <v>2.23</v>
       </c>
       <c r="F49" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="9">
         <v>2.35</v>
       </c>
       <c r="H49" s="9">
         <v>2.34</v>
       </c>
       <c r="I49" s="9">
@@ -5431,52 +5653,55 @@
       <c r="U49" s="19">
         <v>2.66</v>
       </c>
       <c r="V49" s="9">
         <v>2.62</v>
       </c>
       <c r="W49" s="9">
         <v>2.57</v>
       </c>
       <c r="X49" s="9">
         <v>2.62</v>
       </c>
       <c r="Y49" s="9">
         <v>2.57</v>
       </c>
       <c r="Z49" s="9">
         <v>2.64</v>
       </c>
       <c r="AA49" s="9">
         <v>3.22</v>
       </c>
       <c r="AB49" s="9">
         <f>[1]Показатель!AB49</f>
         <v>2.52</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC49" s="55">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="9">
         <v>1.71</v>
       </c>
       <c r="D50" s="9">
         <v>1.49</v>
       </c>
       <c r="E50" s="9">
         <v>1.51</v>
       </c>
       <c r="F50" s="9">
         <v>1.6</v>
       </c>
       <c r="G50" s="9">
         <v>1.7</v>
       </c>
       <c r="H50" s="9">
         <v>1.66</v>
       </c>
       <c r="I50" s="9">
@@ -5518,52 +5743,55 @@
       <c r="U50" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="9">
         <v>2.04</v>
       </c>
       <c r="X50" s="9">
         <v>2.09</v>
       </c>
       <c r="Y50" s="9">
         <v>2.09</v>
       </c>
       <c r="Z50" s="9">
         <v>2.14</v>
       </c>
       <c r="AA50" s="9">
         <v>2.42</v>
       </c>
       <c r="AB50" s="9">
         <f>[1]Показатель!AB50</f>
         <v>2.17</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC50" s="55">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="9">
         <v>1.35</v>
       </c>
       <c r="D51" s="9">
         <v>1.47</v>
       </c>
       <c r="E51" s="9">
         <v>1.44</v>
       </c>
       <c r="F51" s="9">
         <v>1.48</v>
       </c>
       <c r="G51" s="9">
         <v>1.56</v>
       </c>
       <c r="H51" s="9">
         <v>1.57</v>
       </c>
       <c r="I51" s="9">
@@ -5605,83 +5833,88 @@
       <c r="U51" s="19">
         <v>1.73</v>
       </c>
       <c r="V51" s="9">
         <v>1.71</v>
       </c>
       <c r="W51" s="9">
         <v>1.7</v>
       </c>
       <c r="X51" s="9">
         <v>1.74</v>
       </c>
       <c r="Y51" s="9">
         <v>1.73</v>
       </c>
       <c r="Z51" s="9">
         <v>1.75</v>
       </c>
       <c r="AA51" s="9">
         <v>2.12</v>
       </c>
       <c r="AB51" s="9">
         <f>[1]Показатель!AB51</f>
         <v>1.7</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="55">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
-      <c r="B52" s="47" t="s">
+      <c r="B52" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="47"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C52" s="45"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="45"/>
+      <c r="R52" s="45"/>
+      <c r="S52" s="45"/>
+      <c r="T52" s="45"/>
+      <c r="U52" s="45"/>
+      <c r="V52" s="45"/>
+      <c r="W52" s="45"/>
+      <c r="X52" s="45"/>
+      <c r="Y52" s="45"/>
+      <c r="Z52" s="45"/>
+      <c r="AA52" s="45"/>
+      <c r="AB52" s="45"/>
+      <c r="AC52" s="45"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9">
         <v>1.3</v>
       </c>
       <c r="D53" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="9">
         <v>1.17</v>
       </c>
       <c r="F53" s="9">
         <v>1.22</v>
       </c>
       <c r="G53" s="9">
         <v>1.27</v>
       </c>
       <c r="H53" s="9">
         <v>1.28</v>
       </c>
       <c r="I53" s="9">
         <v>1.32</v>
       </c>
       <c r="J53" s="9">
@@ -5720,52 +5953,55 @@
       <c r="U53" s="19">
         <v>1.5</v>
       </c>
       <c r="V53" s="9">
         <v>1.49</v>
       </c>
       <c r="W53" s="9">
         <v>1.51</v>
       </c>
       <c r="X53" s="9">
         <v>1.53</v>
       </c>
       <c r="Y53" s="9">
         <v>1.53</v>
       </c>
       <c r="Z53" s="9">
         <v>1.56</v>
       </c>
       <c r="AA53" s="9">
         <v>1.59</v>
       </c>
       <c r="AB53" s="9">
         <f>[1]Показатель!AB53</f>
         <v>1.48</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="55">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="9">
         <v>1.43</v>
       </c>
       <c r="D54" s="9">
         <v>1.39</v>
       </c>
       <c r="E54" s="9">
         <v>1.42</v>
       </c>
       <c r="F54" s="9">
         <v>1.39</v>
       </c>
       <c r="G54" s="9">
         <v>1.35</v>
       </c>
       <c r="H54" s="9">
         <v>1.3</v>
       </c>
       <c r="I54" s="9">
@@ -5807,52 +6043,55 @@
       <c r="U54" s="19">
         <v>1.76</v>
       </c>
       <c r="V54" s="9">
         <v>1.76</v>
       </c>
       <c r="W54" s="9">
         <v>1.76</v>
       </c>
       <c r="X54" s="9">
         <v>1.72</v>
       </c>
       <c r="Y54" s="9">
         <v>1.69</v>
       </c>
       <c r="Z54" s="9">
         <v>1.74</v>
       </c>
       <c r="AA54" s="9">
         <v>1.19</v>
       </c>
       <c r="AB54" s="9">
         <f>[1]Показатель!AB54</f>
         <v>1.44</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC54" s="55">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="9">
         <v>1.36</v>
       </c>
       <c r="D55" s="9">
         <v>1.31</v>
       </c>
       <c r="E55" s="9">
         <v>1.31</v>
       </c>
       <c r="F55" s="9">
         <v>1.42</v>
       </c>
       <c r="G55" s="9">
         <v>1.63</v>
       </c>
       <c r="H55" s="9">
         <v>1.67</v>
       </c>
       <c r="I55" s="9">
@@ -5894,52 +6133,55 @@
       <c r="U55" s="19">
         <v>1.98</v>
       </c>
       <c r="V55" s="9">
         <v>1.96</v>
       </c>
       <c r="W55" s="9">
         <v>1.99</v>
       </c>
       <c r="X55" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="9">
         <v>2.06</v>
       </c>
       <c r="Z55" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="9">
         <f>[1]Показатель!AB55</f>
         <v>2.25</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC55" s="55">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="9">
         <v>1.51</v>
       </c>
       <c r="D56" s="9">
         <v>1.32</v>
       </c>
       <c r="E56" s="9">
         <v>1.18</v>
       </c>
       <c r="F56" s="9">
         <v>1.17</v>
       </c>
       <c r="G56" s="9">
         <v>1.23</v>
       </c>
       <c r="H56" s="9">
         <v>1.31</v>
       </c>
       <c r="I56" s="9">
@@ -5981,52 +6223,55 @@
       <c r="U56" s="19">
         <v>1.55</v>
       </c>
       <c r="V56" s="9">
         <v>1.48</v>
       </c>
       <c r="W56" s="9">
         <v>1.44</v>
       </c>
       <c r="X56" s="9">
         <v>1.43</v>
       </c>
       <c r="Y56" s="9">
         <v>1.46</v>
       </c>
       <c r="Z56" s="9">
         <v>1.47</v>
       </c>
       <c r="AA56" s="9">
         <v>1.57</v>
       </c>
       <c r="AB56" s="9">
         <f>[1]Показатель!AB56</f>
         <v>1.38</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC56" s="55">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="9">
         <v>1.31</v>
       </c>
       <c r="D57" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="9">
         <v>1.27</v>
       </c>
       <c r="H57" s="9">
         <v>1.29</v>
       </c>
       <c r="I57" s="9">
@@ -6068,52 +6313,55 @@
       <c r="U57" s="19">
         <v>1.41</v>
       </c>
       <c r="V57" s="9">
         <v>1.42</v>
       </c>
       <c r="W57" s="9">
         <v>1.43</v>
       </c>
       <c r="X57" s="9">
         <v>1.45</v>
       </c>
       <c r="Y57" s="9">
         <v>1.46</v>
       </c>
       <c r="Z57" s="9">
         <v>1.5</v>
       </c>
       <c r="AA57" s="9">
         <v>1.48</v>
       </c>
       <c r="AB57" s="9">
         <f>[1]Показатель!AB57</f>
         <v>1.35</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC57" s="55">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="9">
         <v>1</v>
       </c>
       <c r="D58" s="9">
         <v>0.96</v>
       </c>
       <c r="E58" s="9">
         <v>0.95</v>
       </c>
       <c r="F58" s="9">
         <v>0.99</v>
       </c>
       <c r="G58" s="9">
         <v>0.98</v>
       </c>
       <c r="H58" s="9">
         <v>1.02</v>
       </c>
       <c r="I58" s="9">
@@ -6155,52 +6403,55 @@
       <c r="U58" s="19">
         <v>1.31</v>
       </c>
       <c r="V58" s="9">
         <v>1.31</v>
       </c>
       <c r="W58" s="9">
         <v>1.36</v>
       </c>
       <c r="X58" s="9">
         <v>1.41</v>
       </c>
       <c r="Y58" s="9">
         <v>1.4</v>
       </c>
       <c r="Z58" s="9">
         <v>1.39</v>
       </c>
       <c r="AA58" s="9">
         <v>1.85</v>
       </c>
       <c r="AB58" s="9">
         <f>[1]Показатель!AB58</f>
         <v>1.73</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC58" s="55">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="9">
         <v>1.46</v>
       </c>
       <c r="D59" s="9">
         <v>1.24</v>
       </c>
       <c r="E59" s="9">
         <v>1.23</v>
       </c>
       <c r="F59" s="9">
         <v>1.33</v>
       </c>
       <c r="G59" s="9">
         <v>1.38</v>
       </c>
       <c r="H59" s="9">
         <v>1.35</v>
       </c>
       <c r="I59" s="9">
@@ -6242,52 +6493,55 @@
       <c r="U59" s="19">
         <v>1.85</v>
       </c>
       <c r="V59" s="9">
         <v>1.85</v>
       </c>
       <c r="W59" s="9">
         <v>1.83</v>
       </c>
       <c r="X59" s="9">
         <v>1.86</v>
       </c>
       <c r="Y59" s="9">
         <v>1.84</v>
       </c>
       <c r="Z59" s="9">
         <v>1.86</v>
       </c>
       <c r="AA59" s="9">
         <v>1.21</v>
       </c>
       <c r="AB59" s="9">
         <f>[1]Показатель!AB59</f>
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC59" s="55">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="9">
         <v>1.05</v>
       </c>
       <c r="D60" s="9">
         <v>0.89</v>
       </c>
       <c r="E60" s="9">
         <v>0.93</v>
       </c>
       <c r="F60" s="9">
         <v>0.99</v>
       </c>
       <c r="G60" s="9">
         <v>1.04</v>
       </c>
       <c r="H60" s="9">
         <v>1.02</v>
       </c>
       <c r="I60" s="9">
@@ -6329,52 +6583,55 @@
       <c r="U60" s="19">
         <v>1.25</v>
       </c>
       <c r="V60" s="9">
         <v>1.25</v>
       </c>
       <c r="W60" s="9">
         <v>1.22</v>
       </c>
       <c r="X60" s="9">
         <v>1.21</v>
       </c>
       <c r="Y60" s="9">
         <v>1.21</v>
       </c>
       <c r="Z60" s="9">
         <v>1.25</v>
       </c>
       <c r="AA60" s="9">
         <v>1.19</v>
       </c>
       <c r="AB60" s="9">
         <f>[1]Показатель!AB60</f>
         <v>1.27</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC60" s="55">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C61" s="9">
         <v>1.23</v>
       </c>
       <c r="D61" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="9">
         <v>1.17</v>
       </c>
       <c r="F61" s="9">
         <v>1.33</v>
       </c>
       <c r="G61" s="9">
         <v>1.37</v>
       </c>
       <c r="H61" s="9">
         <v>1.37</v>
       </c>
       <c r="I61" s="9">
@@ -6416,52 +6673,55 @@
       <c r="U61" s="19">
         <v>1.98</v>
       </c>
       <c r="V61" s="9">
         <v>1.93</v>
       </c>
       <c r="W61" s="9">
         <v>1.94</v>
       </c>
       <c r="X61" s="9">
         <v>1.94</v>
       </c>
       <c r="Y61" s="9">
         <v>1.93</v>
       </c>
       <c r="Z61" s="9">
         <v>1.97</v>
       </c>
       <c r="AA61" s="9">
         <v>2.33</v>
       </c>
       <c r="AB61" s="9">
         <f>[1]Показатель!AB61</f>
         <v>1.89</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC61" s="55">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="9">
         <v>2.29</v>
       </c>
       <c r="D62" s="9">
         <v>1.89</v>
       </c>
       <c r="E62" s="9">
         <v>2.1</v>
       </c>
       <c r="F62" s="9">
         <v>1.93</v>
       </c>
       <c r="G62" s="9">
         <v>1.96</v>
       </c>
       <c r="H62" s="9">
         <v>2.1</v>
       </c>
       <c r="I62" s="9">
@@ -6503,52 +6763,55 @@
       <c r="U62" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="9">
         <v>2.34</v>
       </c>
       <c r="W62" s="9">
         <v>2.4</v>
       </c>
       <c r="X62" s="9">
         <v>2.46</v>
       </c>
       <c r="Y62" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="9">
         <v>2.4</v>
       </c>
       <c r="AA62" s="9">
         <v>1.26</v>
       </c>
       <c r="AB62" s="9">
         <f>[1]Показатель!AB62</f>
         <v>1.45</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC62" s="55">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="9">
         <v>1.84</v>
       </c>
       <c r="D63" s="9">
         <v>1.72</v>
       </c>
       <c r="E63" s="9">
         <v>1.8</v>
       </c>
       <c r="F63" s="9">
         <v>1.83</v>
       </c>
       <c r="G63" s="9">
         <v>1.95</v>
       </c>
       <c r="H63" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="9">
@@ -6590,52 +6853,55 @@
       <c r="U63" s="19">
         <v>2.61</v>
       </c>
       <c r="V63" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="9">
         <v>2.61</v>
       </c>
       <c r="X63" s="9">
         <v>2.66</v>
       </c>
       <c r="Y63" s="9">
         <v>2.61</v>
       </c>
       <c r="Z63" s="9">
         <v>2.59</v>
       </c>
       <c r="AA63" s="9">
         <v>2.77</v>
       </c>
       <c r="AB63" s="9">
         <f>[1]Показатель!AB63</f>
         <v>2.48</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC63" s="55">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="9">
         <v>1.84</v>
       </c>
       <c r="D64" s="9">
         <v>1.44</v>
       </c>
       <c r="E64" s="9">
         <v>1.28</v>
       </c>
       <c r="F64" s="9">
         <v>1.39</v>
       </c>
       <c r="G64" s="9">
         <v>1.41</v>
       </c>
       <c r="H64" s="9">
         <v>1.44</v>
       </c>
       <c r="I64" s="9">
@@ -6677,52 +6943,55 @@
       <c r="U64" s="19">
         <v>1.47</v>
       </c>
       <c r="V64" s="9">
         <v>1.46</v>
       </c>
       <c r="W64" s="9">
         <v>1.48</v>
       </c>
       <c r="X64" s="9">
         <v>1.49</v>
       </c>
       <c r="Y64" s="9">
         <v>1.46</v>
       </c>
       <c r="Z64" s="9">
         <v>1.49</v>
       </c>
       <c r="AA64" s="9">
         <v>1.37</v>
       </c>
       <c r="AB64" s="9">
         <f>[1]Показатель!AB64</f>
         <v>1.41</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC64" s="55">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="9">
         <v>0.71</v>
       </c>
       <c r="D65" s="9">
         <v>0.71</v>
       </c>
       <c r="E65" s="9">
         <v>0.87</v>
       </c>
       <c r="F65" s="9">
         <v>1.03</v>
       </c>
       <c r="G65" s="9">
         <v>1.05</v>
       </c>
       <c r="H65" s="9">
         <v>1.04</v>
       </c>
       <c r="I65" s="9">
@@ -6764,52 +7033,55 @@
       <c r="U65" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="9">
         <v>1.18</v>
       </c>
       <c r="Y65" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="9">
         <v>1.18</v>
       </c>
       <c r="AA65" s="9">
         <v>1.32</v>
       </c>
       <c r="AB65" s="9">
         <f>[1]Показатель!AB65</f>
         <v>1.18</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC65" s="55">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="9">
         <v>1.73</v>
       </c>
       <c r="D66" s="9">
         <v>1.62</v>
       </c>
       <c r="E66" s="9">
         <v>1.74</v>
       </c>
       <c r="F66" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="9">
         <v>2.04</v>
       </c>
       <c r="H66" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="9">
@@ -6851,52 +7123,55 @@
       <c r="U66" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="9">
         <v>2.48</v>
       </c>
       <c r="X66" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="9">
         <v>2.48</v>
       </c>
       <c r="Z66" s="9">
         <v>2.52</v>
       </c>
       <c r="AA66" s="9">
         <v>2.35</v>
       </c>
       <c r="AB66" s="9">
         <f>[1]Показатель!AB66</f>
         <v>2.23</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC66" s="55">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="9">
         <v>2.08</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E67" s="9">
         <v>2.08</v>
       </c>
       <c r="F67" s="9">
         <v>2.1</v>
       </c>
       <c r="G67" s="9">
         <v>2.23</v>
       </c>
       <c r="H67" s="9">
         <v>2.17</v>
       </c>
       <c r="I67" s="9">
@@ -6938,52 +7213,55 @@
       <c r="U67" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="9">
         <v>2.59</v>
       </c>
       <c r="X67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="9">
         <v>2.5</v>
       </c>
       <c r="Z67" s="9">
         <v>2.58</v>
       </c>
       <c r="AA67" s="9">
         <v>2.97</v>
       </c>
       <c r="AB67" s="9">
         <f>[1]Показатель!AB67</f>
         <v>2.37</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC67" s="55">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="9">
         <v>0.85</v>
       </c>
       <c r="D68" s="9">
         <v>0.77</v>
       </c>
       <c r="E68" s="9">
         <v>0.7</v>
       </c>
       <c r="F68" s="9">
         <v>0.71</v>
       </c>
       <c r="G68" s="9">
         <v>0.69</v>
       </c>
       <c r="H68" s="9">
         <v>0.66</v>
       </c>
       <c r="I68" s="9">
@@ -7025,52 +7303,55 @@
       <c r="U68" s="19">
         <v>0.8</v>
       </c>
       <c r="V68" s="9">
         <v>0.78</v>
       </c>
       <c r="W68" s="9">
         <v>0.81</v>
       </c>
       <c r="X68" s="9">
         <v>0.81</v>
       </c>
       <c r="Y68" s="9">
         <v>0.83</v>
       </c>
       <c r="Z68" s="9">
         <v>0.84</v>
       </c>
       <c r="AA68" s="9">
         <v>0.97</v>
       </c>
       <c r="AB68" s="9">
         <f>[1]Показатель!AB68</f>
         <v>0.94</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC68" s="55">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C69" s="9">
         <v>0.26</v>
       </c>
       <c r="D69" s="9">
         <v>0.66</v>
       </c>
       <c r="E69" s="9">
         <v>0.96</v>
       </c>
       <c r="F69" s="9">
         <v>0.99</v>
       </c>
       <c r="G69" s="9">
         <v>0.94</v>
       </c>
       <c r="H69" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="9">
@@ -7112,52 +7393,55 @@
       <c r="U69" s="19">
         <v>1.87</v>
       </c>
       <c r="V69" s="9">
         <v>1.86</v>
       </c>
       <c r="W69" s="9">
         <v>1.8</v>
       </c>
       <c r="X69" s="9">
         <v>1.83</v>
       </c>
       <c r="Y69" s="9">
         <v>1.81</v>
       </c>
       <c r="Z69" s="9">
         <v>1.79</v>
       </c>
       <c r="AA69" s="9">
         <v>0.8</v>
       </c>
       <c r="AB69" s="9">
         <f>[1]Показатель!AB69</f>
         <v>1.1200000000000001</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC69" s="55">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="10">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="10">
         <v>2.02</v>
       </c>
       <c r="E70" s="10">
         <v>2.23</v>
       </c>
       <c r="F70" s="10">
         <v>2.33</v>
       </c>
       <c r="G70" s="10">
         <v>2.35</v>
       </c>
       <c r="H70" s="10">
         <v>2.34</v>
       </c>
       <c r="I70" s="10">
@@ -7199,68 +7483,71 @@
       <c r="U70" s="20">
         <v>2.42</v>
       </c>
       <c r="V70" s="10">
         <v>2.4</v>
       </c>
       <c r="W70" s="10">
         <v>2.44</v>
       </c>
       <c r="X70" s="10">
         <v>2.54</v>
       </c>
       <c r="Y70" s="10">
         <v>2.58</v>
       </c>
       <c r="Z70" s="10">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="10">
         <v>3.23</v>
       </c>
       <c r="AB70" s="10">
         <f>[1]Показатель!AB70</f>
         <v>2.74</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="56">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AA52"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="T5:U5"/>
-    <mergeCell ref="B2:AB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="AA6:AB6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA5:AC5"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>