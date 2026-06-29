--- v1 (2026-05-13)
+++ v2 (2026-06-29)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64126508-33D3-4C6F-9EC7-8F7A5761C489}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ECDBB2A-134F-4901-9975-5D3AECCFF154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -101,51 +101,51 @@
   <c r="AB50" i="6"/>
   <c r="AB51" i="6"/>
   <c r="AB53" i="6"/>
   <c r="AB54" i="6"/>
   <c r="AB55" i="6"/>
   <c r="AB56" i="6"/>
   <c r="AB57" i="6"/>
   <c r="AB58" i="6"/>
   <c r="AB59" i="6"/>
   <c r="AB60" i="6"/>
   <c r="AB61" i="6"/>
   <c r="AB62" i="6"/>
   <c r="AB63" i="6"/>
   <c r="AB64" i="6"/>
   <c r="AB65" i="6"/>
   <c r="AB66" i="6"/>
   <c r="AB67" i="6"/>
   <c r="AB68" i="6"/>
   <c r="AB69" i="6"/>
   <c r="AB70" i="6"/>
   <c r="AB7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="103">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -736,51 +736,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -824,98 +824,93 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1550,51 +1545,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="79.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1676,110 +1671,110 @@
       <c r="B12" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="40">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="40">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="C5:C14"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="51.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C5" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C6" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C7" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C8" s="1" t="s">
@@ -1795,169 +1790,171 @@
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="1" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AC71"/>
+  <dimension ref="A2:AD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AI51" sqref="AI51"/>
+      <selection pane="bottomLeft" activeCell="AI63" sqref="AI63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="44"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="Z4" s="34"/>
     </row>
-    <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
-      <c r="T5" s="41"/>
-      <c r="U5" s="41"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
       <c r="Z5" s="36"/>
-      <c r="AA5" s="41" t="s">
+      <c r="AB5" s="55"/>
+      <c r="AC5" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="41"/>
-[...3 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="AD5" s="42"/>
+    </row>
+    <row r="6" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="49"/>
-      <c r="C6" s="51">
+      <c r="B6" s="45"/>
+      <c r="C6" s="47">
         <v>2024</v>
       </c>
-      <c r="D6" s="52"/>
-[...10 lines deleted...]
-      <c r="O6" s="53">
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="49">
         <v>2025</v>
       </c>
-      <c r="P6" s="54"/>
-[...10 lines deleted...]
-      <c r="AA6" s="42">
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="51">
         <v>2026</v>
       </c>
-      <c r="AB6" s="43"/>
-[...4 lines deleted...]
-      <c r="B7" s="50"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+    </row>
+    <row r="7" spans="1:30" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="44"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="8" t="s">
@@ -1996,85 +1993,89 @@
       <c r="V7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="W7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="X7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>30</v>
       </c>
       <c r="Z7" s="15" t="s">
         <v>31</v>
       </c>
       <c r="AA7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AB7" s="8" t="str">
         <f>$P$7</f>
         <v>қаңтар-ақпан</v>
       </c>
       <c r="AC7" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="45"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="41"/>
+      <c r="T8" s="41"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="41"/>
+    </row>
+    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>1.87</v>
       </c>
       <c r="D9" s="9">
         <v>1.71</v>
       </c>
       <c r="E9" s="9">
         <v>1.75</v>
       </c>
       <c r="F9" s="9">
         <v>1.79</v>
       </c>
       <c r="G9" s="9">
         <v>1.86</v>
       </c>
       <c r="H9" s="9">
         <v>1.85</v>
       </c>
       <c r="I9" s="9">
         <v>1.91</v>
       </c>
       <c r="J9" s="9">
@@ -2113,55 +2114,58 @@
       <c r="U9" s="19">
         <v>2.16</v>
       </c>
       <c r="V9" s="9">
         <v>2.15</v>
       </c>
       <c r="W9" s="9">
         <v>2.17</v>
       </c>
       <c r="X9" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="9">
         <v>2.19</v>
       </c>
       <c r="Z9" s="9">
         <v>2.23</v>
       </c>
       <c r="AA9" s="9">
         <v>2.34</v>
       </c>
       <c r="AB9" s="9">
         <f>[1]Показатель!AB9</f>
         <v>2.13</v>
       </c>
-      <c r="AC9" s="55">
+      <c r="AC9" s="9">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD9" s="9">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="9">
         <v>2.19</v>
       </c>
       <c r="D10" s="9">
         <v>2.21</v>
       </c>
       <c r="E10" s="9">
         <v>2.36</v>
       </c>
       <c r="F10" s="9">
         <v>2.44</v>
       </c>
       <c r="G10" s="9">
         <v>2.4</v>
       </c>
       <c r="H10" s="9">
         <v>2.38</v>
       </c>
       <c r="I10" s="9">
@@ -2203,55 +2207,58 @@
       <c r="U10" s="19">
         <v>2.52</v>
       </c>
       <c r="V10" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="9">
         <v>2.52</v>
       </c>
       <c r="Y10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="9">
         <v>2.6</v>
       </c>
       <c r="AA10" s="9">
         <v>2.56</v>
       </c>
       <c r="AB10" s="9">
         <f>[1]Показатель!AB10</f>
         <v>2.5</v>
       </c>
-      <c r="AC10" s="55">
+      <c r="AC10" s="9">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD10" s="9">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="9">
         <v>1.7</v>
       </c>
       <c r="D11" s="9">
         <v>1.68</v>
       </c>
       <c r="E11" s="9">
         <v>1.66</v>
       </c>
       <c r="F11" s="9">
         <v>1.71</v>
       </c>
       <c r="G11" s="9">
         <v>1.98</v>
       </c>
       <c r="H11" s="9">
         <v>1.98</v>
       </c>
       <c r="I11" s="9">
@@ -2293,55 +2300,58 @@
       <c r="U11" s="19">
         <v>2.39</v>
       </c>
       <c r="V11" s="9">
         <v>2.34</v>
       </c>
       <c r="W11" s="9">
         <v>2.37</v>
       </c>
       <c r="X11" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="9">
         <v>2.42</v>
       </c>
       <c r="Z11" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="9">
         <v>2.72</v>
       </c>
       <c r="AB11" s="9">
         <f>[1]Показатель!AB11</f>
         <v>2.5</v>
       </c>
-      <c r="AC11" s="55">
+      <c r="AC11" s="9">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD11" s="9">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="9">
         <v>2.09</v>
       </c>
       <c r="D12" s="9">
         <v>1.87</v>
       </c>
       <c r="E12" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="9">
         <v>1.92</v>
       </c>
       <c r="G12" s="9">
         <v>1.95</v>
       </c>
       <c r="H12" s="9">
         <v>1.89</v>
       </c>
       <c r="I12" s="9">
@@ -2383,55 +2393,58 @@
       <c r="U12" s="19">
         <v>2.15</v>
       </c>
       <c r="V12" s="9">
         <v>2.15</v>
       </c>
       <c r="W12" s="9">
         <v>2.14</v>
       </c>
       <c r="X12" s="9">
         <v>2.16</v>
       </c>
       <c r="Y12" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="9">
         <v>2.23</v>
       </c>
       <c r="AA12" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="9">
         <f>[1]Показатель!AB12</f>
         <v>2.19</v>
       </c>
-      <c r="AC12" s="55">
+      <c r="AC12" s="9">
         <v>2.31</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD12" s="9">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="9">
         <v>1.39</v>
       </c>
       <c r="D13" s="9">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="9">
         <v>1.19</v>
       </c>
       <c r="G13" s="9">
         <v>1.3</v>
       </c>
       <c r="H13" s="9">
         <v>1.33</v>
       </c>
       <c r="I13" s="9">
@@ -2473,55 +2486,58 @@
       <c r="U13" s="19">
         <v>1.47</v>
       </c>
       <c r="V13" s="9">
         <v>1.48</v>
       </c>
       <c r="W13" s="9">
         <v>1.5</v>
       </c>
       <c r="X13" s="9">
         <v>1.52</v>
       </c>
       <c r="Y13" s="9">
         <v>1.53</v>
       </c>
       <c r="Z13" s="9">
         <v>1.58</v>
       </c>
       <c r="AA13" s="9">
         <v>1.58</v>
       </c>
       <c r="AB13" s="9">
         <f>[1]Показатель!AB13</f>
         <v>1.43</v>
       </c>
-      <c r="AC13" s="55">
+      <c r="AC13" s="9">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD13" s="9">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>1.08</v>
       </c>
       <c r="D14" s="9">
         <v>1.2</v>
       </c>
       <c r="E14" s="9">
         <v>1.26</v>
       </c>
       <c r="F14" s="9">
         <v>1.27</v>
       </c>
       <c r="G14" s="9">
         <v>1.28</v>
       </c>
       <c r="H14" s="9">
         <v>1.31</v>
       </c>
       <c r="I14" s="9">
@@ -2563,55 +2579,58 @@
       <c r="U14" s="19">
         <v>1.82</v>
       </c>
       <c r="V14" s="9">
         <v>1.81</v>
       </c>
       <c r="W14" s="9">
         <v>1.85</v>
       </c>
       <c r="X14" s="9">
         <v>1.92</v>
       </c>
       <c r="Y14" s="9">
         <v>1.89</v>
       </c>
       <c r="Z14" s="9">
         <v>1.89</v>
       </c>
       <c r="AA14" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="9">
         <f>[1]Показатель!AB14</f>
         <v>2.39</v>
       </c>
-      <c r="AC14" s="55">
+      <c r="AC14" s="9">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD14" s="9">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>1.9</v>
       </c>
       <c r="D15" s="9">
         <v>1.88</v>
       </c>
       <c r="E15" s="9">
         <v>1.86</v>
       </c>
       <c r="F15" s="9">
         <v>1.85</v>
       </c>
       <c r="G15" s="9">
         <v>1.91</v>
       </c>
       <c r="H15" s="9">
         <v>1.91</v>
       </c>
       <c r="I15" s="9">
@@ -2653,55 +2672,58 @@
       <c r="U15" s="19">
         <v>2.44</v>
       </c>
       <c r="V15" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="9">
         <v>2.44</v>
       </c>
       <c r="Z15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="9">
         <v>1.64</v>
       </c>
       <c r="AB15" s="9">
         <f>[1]Показатель!AB15</f>
         <v>1.58</v>
       </c>
-      <c r="AC15" s="55">
+      <c r="AC15" s="9">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD15" s="9">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>1.44</v>
       </c>
       <c r="D16" s="9">
         <v>1.34</v>
       </c>
       <c r="E16" s="9">
         <v>1.43</v>
       </c>
       <c r="F16" s="9">
         <v>1.45</v>
       </c>
       <c r="G16" s="9">
         <v>1.48</v>
       </c>
       <c r="H16" s="9">
         <v>1.48</v>
       </c>
       <c r="I16" s="9">
@@ -2743,55 +2765,58 @@
       <c r="U16" s="19">
         <v>1.85</v>
       </c>
       <c r="V16" s="9">
         <v>1.84</v>
       </c>
       <c r="W16" s="9">
         <v>1.84</v>
       </c>
       <c r="X16" s="9">
         <v>1.84</v>
       </c>
       <c r="Y16" s="9">
         <v>1.85</v>
       </c>
       <c r="Z16" s="9">
         <v>1.87</v>
       </c>
       <c r="AA16" s="9">
         <v>1.8</v>
       </c>
       <c r="AB16" s="9">
         <f>[1]Показатель!AB16</f>
         <v>1.73</v>
       </c>
-      <c r="AC16" s="55">
+      <c r="AC16" s="9">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD16" s="9">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="9">
         <v>1.65</v>
       </c>
       <c r="D17" s="9">
         <v>1.51</v>
       </c>
       <c r="E17" s="9">
         <v>1.72</v>
       </c>
       <c r="F17" s="9">
         <v>1.75</v>
       </c>
       <c r="G17" s="9">
         <v>1.83</v>
       </c>
       <c r="H17" s="9">
         <v>1.76</v>
       </c>
       <c r="I17" s="9">
@@ -2833,55 +2858,58 @@
       <c r="U17" s="19">
         <v>2.52</v>
       </c>
       <c r="V17" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="9">
         <v>2.46</v>
       </c>
       <c r="Y17" s="9">
         <v>2.44</v>
       </c>
       <c r="Z17" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="9">
         <v>2.75</v>
       </c>
       <c r="AB17" s="9">
         <f>[1]Показатель!AB17</f>
         <v>2.29</v>
       </c>
-      <c r="AC17" s="55">
+      <c r="AC17" s="9">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD17" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="9">
         <v>2.91</v>
       </c>
       <c r="D18" s="9">
         <v>2.78</v>
       </c>
       <c r="E18" s="9">
         <v>2.81</v>
       </c>
       <c r="F18" s="9">
         <v>2.77</v>
       </c>
       <c r="G18" s="9">
         <v>2.81</v>
       </c>
       <c r="H18" s="9">
         <v>2.88</v>
       </c>
       <c r="I18" s="9">
@@ -2923,55 +2951,58 @@
       <c r="U18" s="19">
         <v>3.31</v>
       </c>
       <c r="V18" s="9">
         <v>3.37</v>
       </c>
       <c r="W18" s="9">
         <v>3.38</v>
       </c>
       <c r="X18" s="9">
         <v>3.41</v>
       </c>
       <c r="Y18" s="9">
         <v>3.36</v>
       </c>
       <c r="Z18" s="9">
         <v>3.39</v>
       </c>
       <c r="AA18" s="9">
         <v>2.79</v>
       </c>
       <c r="AB18" s="9">
         <f>[1]Показатель!AB18</f>
         <v>2.8</v>
       </c>
-      <c r="AC18" s="55">
+      <c r="AC18" s="9">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD18" s="9">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>2.48</v>
       </c>
       <c r="D19" s="9">
         <v>2.34</v>
       </c>
       <c r="E19" s="9">
         <v>2.44</v>
       </c>
       <c r="F19" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="9">
         <v>2.54</v>
       </c>
       <c r="H19" s="9">
         <v>2.6</v>
       </c>
       <c r="I19" s="9">
@@ -3013,55 +3044,58 @@
       <c r="U19" s="19">
         <v>3</v>
       </c>
       <c r="V19" s="9">
         <v>2.95</v>
       </c>
       <c r="W19" s="9">
         <v>3.05</v>
       </c>
       <c r="X19" s="9">
         <v>3.11</v>
       </c>
       <c r="Y19" s="9">
         <v>3.07</v>
       </c>
       <c r="Z19" s="9">
         <v>3.12</v>
       </c>
       <c r="AA19" s="9">
         <v>3.5</v>
       </c>
       <c r="AB19" s="9">
         <f>[1]Показатель!AB19</f>
         <v>3.12</v>
       </c>
-      <c r="AC19" s="55">
+      <c r="AC19" s="9">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD19" s="9">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>2.23</v>
       </c>
       <c r="D20" s="9">
         <v>1.81</v>
       </c>
       <c r="E20" s="9">
         <v>1.68</v>
       </c>
       <c r="F20" s="9">
         <v>1.79</v>
       </c>
       <c r="G20" s="9">
         <v>1.87</v>
       </c>
       <c r="H20" s="9">
         <v>1.88</v>
       </c>
       <c r="I20" s="9">
@@ -3103,55 +3137,58 @@
       <c r="U20" s="19">
         <v>1.89</v>
       </c>
       <c r="V20" s="9">
         <v>1.91</v>
       </c>
       <c r="W20" s="9">
         <v>1.94</v>
       </c>
       <c r="X20" s="9">
         <v>1.96</v>
       </c>
       <c r="Y20" s="9">
         <v>1.92</v>
       </c>
       <c r="Z20" s="9">
         <v>1.96</v>
       </c>
       <c r="AA20" s="9">
         <v>2.06</v>
       </c>
       <c r="AB20" s="9">
         <f>[1]Показатель!AB20</f>
         <v>2.12</v>
       </c>
-      <c r="AC20" s="55">
+      <c r="AC20" s="9">
         <v>2.13</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD20" s="9">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="9">
         <v>1.22</v>
       </c>
       <c r="D21" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="9">
         <v>1.31</v>
       </c>
       <c r="F21" s="9">
         <v>1.45</v>
       </c>
       <c r="G21" s="9">
         <v>1.53</v>
       </c>
       <c r="H21" s="9">
         <v>1.51</v>
       </c>
       <c r="I21" s="9">
@@ -3193,55 +3230,58 @@
       <c r="U21" s="19">
         <v>1.79</v>
       </c>
       <c r="V21" s="9">
         <v>1.74</v>
       </c>
       <c r="W21" s="9">
         <v>1.74</v>
       </c>
       <c r="X21" s="9">
         <v>1.83</v>
       </c>
       <c r="Y21" s="9">
         <v>1.86</v>
       </c>
       <c r="Z21" s="9">
         <v>1.87</v>
       </c>
       <c r="AA21" s="9">
         <v>1.78</v>
       </c>
       <c r="AB21" s="9">
         <f>[1]Показатель!AB21</f>
         <v>1.92</v>
       </c>
-      <c r="AC21" s="55">
+      <c r="AC21" s="9">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD21" s="9">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="9">
         <v>2.81</v>
       </c>
       <c r="D22" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="9">
         <v>2.59</v>
       </c>
       <c r="F22" s="9">
         <v>2.77</v>
       </c>
       <c r="G22" s="9">
         <v>2.89</v>
       </c>
       <c r="H22" s="9">
         <v>2.83</v>
       </c>
       <c r="I22" s="9">
@@ -3283,55 +3323,58 @@
       <c r="U22" s="19">
         <v>3.45</v>
       </c>
       <c r="V22" s="9">
         <v>3.41</v>
       </c>
       <c r="W22" s="9">
         <v>3.45</v>
       </c>
       <c r="X22" s="9">
         <v>3.43</v>
       </c>
       <c r="Y22" s="9">
         <v>3.4</v>
       </c>
       <c r="Z22" s="9">
         <v>3.41</v>
       </c>
       <c r="AA22" s="9">
         <v>2.6</v>
       </c>
       <c r="AB22" s="9">
         <f>[1]Показатель!AB22</f>
         <v>2.75</v>
       </c>
-      <c r="AC22" s="55">
+      <c r="AC22" s="9">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD22" s="9">
+        <v>2.94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="9">
         <v>2.66</v>
       </c>
       <c r="F23" s="9">
         <v>2.65</v>
       </c>
       <c r="G23" s="9">
         <v>2.71</v>
       </c>
       <c r="H23" s="9">
         <v>2.71</v>
       </c>
       <c r="I23" s="9">
@@ -3373,55 +3416,58 @@
       <c r="U23" s="19">
         <v>3.02</v>
       </c>
       <c r="V23" s="9">
         <v>3.14</v>
       </c>
       <c r="W23" s="9">
         <v>3.21</v>
       </c>
       <c r="X23" s="9">
         <v>3.22</v>
       </c>
       <c r="Y23" s="9">
         <v>3.18</v>
       </c>
       <c r="Z23" s="9">
         <v>3.26</v>
       </c>
       <c r="AA23" s="9">
         <v>3.34</v>
       </c>
       <c r="AB23" s="9">
         <f>[1]Показатель!AB23</f>
         <v>3.02</v>
       </c>
-      <c r="AC23" s="55">
+      <c r="AC23" s="9">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD23" s="9">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>1.03</v>
       </c>
       <c r="D24" s="9">
         <v>0.91</v>
       </c>
       <c r="E24" s="9">
         <v>0.81</v>
       </c>
       <c r="F24" s="9">
         <v>0.82</v>
       </c>
       <c r="G24" s="9">
         <v>0.84</v>
       </c>
       <c r="H24" s="9">
         <v>0.81</v>
       </c>
       <c r="I24" s="9">
@@ -3463,55 +3509,58 @@
       <c r="U24" s="19">
         <v>0.94</v>
       </c>
       <c r="V24" s="9">
         <v>0.93</v>
       </c>
       <c r="W24" s="9">
         <v>0.97</v>
       </c>
       <c r="X24" s="9">
         <v>0.98</v>
       </c>
       <c r="Y24" s="9">
         <v>1</v>
       </c>
       <c r="Z24" s="9">
         <v>1.03</v>
       </c>
       <c r="AA24" s="9">
         <v>1.21</v>
       </c>
       <c r="AB24" s="9">
         <f>[1]Показатель!AB24</f>
         <v>1.1599999999999999</v>
       </c>
-      <c r="AC24" s="55">
+      <c r="AC24" s="9">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD24" s="9">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9">
         <v>1.23</v>
       </c>
       <c r="D25" s="9">
         <v>1.65</v>
       </c>
       <c r="E25" s="9">
         <v>1.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.91</v>
       </c>
       <c r="G25" s="9">
         <v>2.21</v>
       </c>
       <c r="H25" s="9">
         <v>2.08</v>
       </c>
       <c r="I25" s="9">
@@ -3553,55 +3602,58 @@
       <c r="U25" s="19">
         <v>2.8</v>
       </c>
       <c r="V25" s="9">
         <v>2.79</v>
       </c>
       <c r="W25" s="9">
         <v>2.82</v>
       </c>
       <c r="X25" s="9">
         <v>2.8</v>
       </c>
       <c r="Y25" s="9">
         <v>2.82</v>
       </c>
       <c r="Z25" s="9">
         <v>2.78</v>
       </c>
       <c r="AA25" s="9">
         <v>2.87</v>
       </c>
       <c r="AB25" s="9">
         <f>[1]Показатель!AB25</f>
         <v>2.73</v>
       </c>
-      <c r="AC25" s="55">
+      <c r="AC25" s="9">
         <v>3.07</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD25" s="9">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="9">
         <v>3.32</v>
       </c>
       <c r="D26" s="9">
         <v>2.77</v>
       </c>
       <c r="E26" s="9">
         <v>2.86</v>
       </c>
       <c r="F26" s="9">
         <v>2.8</v>
       </c>
       <c r="G26" s="9">
         <v>2.92</v>
       </c>
       <c r="H26" s="9">
         <v>2.94</v>
       </c>
       <c r="I26" s="9">
@@ -3643,55 +3695,58 @@
       <c r="U26" s="19">
         <v>3.04</v>
       </c>
       <c r="V26" s="9">
         <v>2.98</v>
       </c>
       <c r="W26" s="9">
         <v>3.01</v>
       </c>
       <c r="X26" s="9">
         <v>3.12</v>
       </c>
       <c r="Y26" s="9">
         <v>3.12</v>
       </c>
       <c r="Z26" s="9">
         <v>3.13</v>
       </c>
       <c r="AA26" s="9">
         <v>3.6</v>
       </c>
       <c r="AB26" s="9">
         <f>[1]Показатель!AB26</f>
         <v>3.05</v>
       </c>
-      <c r="AC26" s="55">
+      <c r="AC26" s="9">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD26" s="9">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="9">
         <v>2.6</v>
       </c>
       <c r="D27" s="9">
         <v>2.17</v>
       </c>
       <c r="E27" s="9">
         <v>2.23</v>
       </c>
       <c r="F27" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="9">
         <v>2.35</v>
       </c>
       <c r="H27" s="9">
         <v>2.34</v>
       </c>
       <c r="I27" s="9">
@@ -3733,55 +3788,58 @@
       <c r="U27" s="19">
         <v>2.66</v>
       </c>
       <c r="V27" s="9">
         <v>2.62</v>
       </c>
       <c r="W27" s="9">
         <v>2.57</v>
       </c>
       <c r="X27" s="9">
         <v>2.62</v>
       </c>
       <c r="Y27" s="9">
         <v>2.57</v>
       </c>
       <c r="Z27" s="9">
         <v>2.64</v>
       </c>
       <c r="AA27" s="9">
         <v>3.22</v>
       </c>
       <c r="AB27" s="9">
         <f>[1]Показатель!AB27</f>
         <v>2.52</v>
       </c>
-      <c r="AC27" s="55">
+      <c r="AC27" s="9">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD27" s="9">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="9">
         <v>1.71</v>
       </c>
       <c r="D28" s="9">
         <v>1.49</v>
       </c>
       <c r="E28" s="9">
         <v>1.51</v>
       </c>
       <c r="F28" s="9">
         <v>1.6</v>
       </c>
       <c r="G28" s="9">
         <v>1.7</v>
       </c>
       <c r="H28" s="9">
         <v>1.66</v>
       </c>
       <c r="I28" s="9">
@@ -3823,55 +3881,58 @@
       <c r="U28" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="9">
         <v>2.04</v>
       </c>
       <c r="X28" s="9">
         <v>2.09</v>
       </c>
       <c r="Y28" s="9">
         <v>2.09</v>
       </c>
       <c r="Z28" s="9">
         <v>2.14</v>
       </c>
       <c r="AA28" s="9">
         <v>2.42</v>
       </c>
       <c r="AB28" s="9">
         <f>[1]Показатель!AB28</f>
         <v>2.17</v>
       </c>
-      <c r="AC28" s="55">
+      <c r="AC28" s="9">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD28" s="9">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
         <v>1.35</v>
       </c>
       <c r="D29" s="9">
         <v>1.47</v>
       </c>
       <c r="E29" s="9">
         <v>1.44</v>
       </c>
       <c r="F29" s="9">
         <v>1.48</v>
       </c>
       <c r="G29" s="9">
         <v>1.56</v>
       </c>
       <c r="H29" s="9">
         <v>1.57</v>
       </c>
       <c r="I29" s="9">
@@ -3913,88 +3974,92 @@
       <c r="U29" s="19">
         <v>1.73</v>
       </c>
       <c r="V29" s="9">
         <v>1.71</v>
       </c>
       <c r="W29" s="9">
         <v>1.7</v>
       </c>
       <c r="X29" s="9">
         <v>1.74</v>
       </c>
       <c r="Y29" s="9">
         <v>1.73</v>
       </c>
       <c r="Z29" s="9">
         <v>1.75</v>
       </c>
       <c r="AA29" s="9">
         <v>2.12</v>
       </c>
       <c r="AB29" s="9">
         <f>[1]Показатель!AB29</f>
         <v>1.7</v>
       </c>
-      <c r="AC29" s="55">
+      <c r="AC29" s="9">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="9">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
-      <c r="B30" s="46" t="s">
+      <c r="B30" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="46"/>
-[...27 lines deleted...]
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="54"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="54"/>
+      <c r="Z30" s="54"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="54"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>2.21</v>
       </c>
       <c r="D31" s="9">
         <v>2.04</v>
       </c>
       <c r="E31" s="9">
         <v>2.1</v>
       </c>
       <c r="F31" s="9">
         <v>2.13</v>
       </c>
       <c r="G31" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="9">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="9">
@@ -4033,55 +4098,58 @@
       <c r="U31" s="19">
         <v>2.54</v>
       </c>
       <c r="V31" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="9">
         <v>2.59</v>
       </c>
       <c r="Y31" s="9">
         <v>2.58</v>
       </c>
       <c r="Z31" s="9">
         <v>2.62</v>
       </c>
       <c r="AA31" s="9">
         <v>2.76</v>
       </c>
       <c r="AB31" s="9">
         <f>[1]Показатель!AB31</f>
         <v>2.5</v>
       </c>
-      <c r="AC31" s="55">
+      <c r="AC31" s="9">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD31" s="9">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="9">
         <v>2.67</v>
       </c>
       <c r="D32" s="9">
         <v>2.72</v>
       </c>
       <c r="E32" s="9">
         <v>2.96</v>
       </c>
       <c r="F32" s="9">
         <v>3.1</v>
       </c>
       <c r="G32" s="9">
         <v>3.06</v>
       </c>
       <c r="H32" s="9">
         <v>3.05</v>
       </c>
       <c r="I32" s="9">
@@ -4123,55 +4191,58 @@
       <c r="U32" s="19">
         <v>2.98</v>
       </c>
       <c r="V32" s="9">
         <v>2.92</v>
       </c>
       <c r="W32" s="9">
         <v>2.99</v>
       </c>
       <c r="X32" s="9">
         <v>3</v>
       </c>
       <c r="Y32" s="9">
         <v>3.03</v>
       </c>
       <c r="Z32" s="9">
         <v>3.11</v>
       </c>
       <c r="AA32" s="9">
         <v>3.36</v>
       </c>
       <c r="AB32" s="9">
         <f>[1]Показатель!AB32</f>
         <v>3.13</v>
       </c>
-      <c r="AC32" s="55">
+      <c r="AC32" s="9">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD32" s="9">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>1.95</v>
       </c>
       <c r="D33" s="9">
         <v>1.96</v>
       </c>
       <c r="E33" s="9">
         <v>1.93</v>
       </c>
       <c r="F33" s="9">
         <v>1.92</v>
       </c>
       <c r="G33" s="9">
         <v>2.25</v>
       </c>
       <c r="H33" s="9">
         <v>2.21</v>
       </c>
       <c r="I33" s="9">
@@ -4213,55 +4284,58 @@
       <c r="U33" s="19">
         <v>2.7</v>
       </c>
       <c r="V33" s="9">
         <v>2.62</v>
       </c>
       <c r="W33" s="9">
         <v>2.66</v>
       </c>
       <c r="X33" s="9">
         <v>2.69</v>
       </c>
       <c r="Y33" s="9">
         <v>2.69</v>
       </c>
       <c r="Z33" s="9">
         <v>2.76</v>
       </c>
       <c r="AA33" s="9">
         <v>2.85</v>
       </c>
       <c r="AB33" s="9">
         <f>[1]Показатель!AB33</f>
         <v>2.69</v>
       </c>
-      <c r="AC33" s="55">
+      <c r="AC33" s="9">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD33" s="9">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="9">
         <v>2.31</v>
       </c>
       <c r="F34" s="9">
         <v>2.16</v>
       </c>
       <c r="G34" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="9">
         <v>2.09</v>
       </c>
       <c r="I34" s="9">
@@ -4303,55 +4377,58 @@
       <c r="U34" s="19">
         <v>2.34</v>
       </c>
       <c r="V34" s="9">
         <v>2.36</v>
       </c>
       <c r="W34" s="9">
         <v>2.36</v>
       </c>
       <c r="X34" s="9">
         <v>2.39</v>
       </c>
       <c r="Y34" s="9">
         <v>2.4</v>
       </c>
       <c r="Z34" s="9">
         <v>2.46</v>
       </c>
       <c r="AA34" s="9">
         <v>2.69</v>
       </c>
       <c r="AB34" s="9">
         <f>[1]Показатель!AB34</f>
         <v>2.4500000000000002</v>
       </c>
-      <c r="AC34" s="55">
+      <c r="AC34" s="9">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD34" s="9">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>1.76</v>
       </c>
       <c r="D35" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="9">
         <v>1.21</v>
       </c>
       <c r="F35" s="9">
         <v>1.36</v>
       </c>
       <c r="G35" s="9">
         <v>1.45</v>
       </c>
       <c r="H35" s="9">
         <v>1.51</v>
       </c>
       <c r="I35" s="9">
@@ -4393,55 +4470,58 @@
       <c r="U35" s="19">
         <v>1.71</v>
       </c>
       <c r="V35" s="9">
         <v>1.72</v>
       </c>
       <c r="W35" s="9">
         <v>1.79</v>
       </c>
       <c r="X35" s="9">
         <v>1.78</v>
       </c>
       <c r="Y35" s="9">
         <v>1.82</v>
       </c>
       <c r="Z35" s="9">
         <v>1.89</v>
       </c>
       <c r="AA35" s="9">
         <v>2</v>
       </c>
       <c r="AB35" s="9">
         <f>[1]Показатель!AB35</f>
         <v>1.77</v>
       </c>
-      <c r="AC35" s="55">
+      <c r="AC35" s="9">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD35" s="9">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="9">
         <v>1.41</v>
       </c>
       <c r="E36" s="9">
         <v>1.52</v>
       </c>
       <c r="F36" s="9">
         <v>1.5</v>
       </c>
       <c r="G36" s="9">
         <v>1.53</v>
       </c>
       <c r="H36" s="9">
         <v>1.54</v>
       </c>
       <c r="I36" s="9">
@@ -4483,55 +4563,58 @@
       <c r="U36" s="19">
         <v>2.25</v>
       </c>
       <c r="V36" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="9">
         <v>2.25</v>
       </c>
       <c r="X36" s="9">
         <v>2.34</v>
       </c>
       <c r="Y36" s="9">
         <v>2.29</v>
       </c>
       <c r="Z36" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="9">
         <v>3.09</v>
       </c>
       <c r="AB36" s="9">
         <f>[1]Показатель!AB36</f>
         <v>2.93</v>
       </c>
-      <c r="AC36" s="55">
+      <c r="AC36" s="9">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD36" s="9">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="9">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="9">
         <v>2.36</v>
       </c>
       <c r="E37" s="9">
         <v>2.34</v>
       </c>
       <c r="F37" s="9">
         <v>2.25</v>
       </c>
       <c r="G37" s="9">
         <v>2.31</v>
       </c>
       <c r="H37" s="9">
         <v>2.33</v>
       </c>
       <c r="I37" s="9">
@@ -4573,55 +4656,58 @@
       <c r="U37" s="19">
         <v>2.87</v>
       </c>
       <c r="V37" s="9">
         <v>2.86</v>
       </c>
       <c r="W37" s="9">
         <v>2.91</v>
       </c>
       <c r="X37" s="9">
         <v>2.92</v>
       </c>
       <c r="Y37" s="9">
         <v>2.88</v>
       </c>
       <c r="Z37" s="9">
         <v>2.93</v>
       </c>
       <c r="AA37" s="9">
         <v>1.95</v>
       </c>
       <c r="AB37" s="9">
         <f>[1]Показатель!AB37</f>
         <v>1.94</v>
       </c>
-      <c r="AC37" s="55">
+      <c r="AC37" s="9">
         <v>2.4900000000000002</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD37" s="9">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="9">
         <v>1.95</v>
       </c>
       <c r="D38" s="9">
         <v>1.91</v>
       </c>
       <c r="E38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="9">
@@ -4663,55 +4749,58 @@
       <c r="U38" s="19">
         <v>2.6</v>
       </c>
       <c r="V38" s="9">
         <v>2.6</v>
       </c>
       <c r="W38" s="9">
         <v>2.61</v>
       </c>
       <c r="X38" s="9">
         <v>2.65</v>
       </c>
       <c r="Y38" s="9">
         <v>2.66</v>
       </c>
       <c r="Z38" s="9">
         <v>2.66</v>
       </c>
       <c r="AA38" s="9">
         <v>2.46</v>
       </c>
       <c r="AB38" s="9">
         <f>[1]Показатель!AB38</f>
         <v>2.23</v>
       </c>
-      <c r="AC38" s="55">
+      <c r="AC38" s="9">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD38" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="9">
         <v>2.17</v>
       </c>
       <c r="D39" s="9">
         <v>2</v>
       </c>
       <c r="E39" s="9">
         <v>2.41</v>
       </c>
       <c r="F39" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="9">
         <v>2.4</v>
       </c>
       <c r="H39" s="9">
         <v>2.25</v>
       </c>
       <c r="I39" s="9">
@@ -4753,55 +4842,58 @@
       <c r="U39" s="19">
         <v>3.17</v>
       </c>
       <c r="V39" s="9">
         <v>3.08</v>
       </c>
       <c r="W39" s="9">
         <v>3.18</v>
       </c>
       <c r="X39" s="9">
         <v>3.11</v>
       </c>
       <c r="Y39" s="9">
         <v>3.07</v>
       </c>
       <c r="Z39" s="9">
         <v>3.08</v>
       </c>
       <c r="AA39" s="9">
         <v>3.25</v>
       </c>
       <c r="AB39" s="9">
         <f>[1]Показатель!AB39</f>
         <v>2.77</v>
       </c>
-      <c r="AC39" s="55">
+      <c r="AC39" s="9">
         <v>2.92</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD39" s="9">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="9">
         <v>3.04</v>
       </c>
       <c r="D40" s="9">
         <v>2.98</v>
       </c>
       <c r="E40" s="9">
         <v>2.97</v>
       </c>
       <c r="F40" s="9">
         <v>2.96</v>
       </c>
       <c r="G40" s="9">
         <v>3</v>
       </c>
       <c r="H40" s="9">
         <v>3.06</v>
       </c>
       <c r="I40" s="9">
@@ -4843,55 +4935,58 @@
       <c r="U40" s="19">
         <v>3.54</v>
       </c>
       <c r="V40" s="9">
         <v>3.59</v>
       </c>
       <c r="W40" s="9">
         <v>3.59</v>
       </c>
       <c r="X40" s="9">
         <v>3.62</v>
       </c>
       <c r="Y40" s="9">
         <v>3.55</v>
       </c>
       <c r="Z40" s="9">
         <v>3.6</v>
       </c>
       <c r="AA40" s="9">
         <v>3.11</v>
       </c>
       <c r="AB40" s="9">
         <f>[1]Показатель!AB40</f>
         <v>3.09</v>
       </c>
-      <c r="AC40" s="55">
+      <c r="AC40" s="9">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD40" s="9">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="9">
         <v>2.87</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E41" s="9">
         <v>2.82</v>
       </c>
       <c r="F41" s="9">
         <v>2.79</v>
       </c>
       <c r="G41" s="9">
         <v>2.9</v>
       </c>
       <c r="H41" s="9">
         <v>2.93</v>
       </c>
       <c r="I41" s="9">
@@ -4933,55 +5028,58 @@
       <c r="U41" s="19">
         <v>3.22</v>
       </c>
       <c r="V41" s="9">
         <v>3.22</v>
       </c>
       <c r="W41" s="9">
         <v>3.3</v>
       </c>
       <c r="X41" s="9">
         <v>3.37</v>
       </c>
       <c r="Y41" s="9">
         <v>3.34</v>
       </c>
       <c r="Z41" s="9">
         <v>3.43</v>
       </c>
       <c r="AA41" s="9">
         <v>3.91</v>
       </c>
       <c r="AB41" s="9">
         <f>[1]Показатель!AB41</f>
         <v>3.48</v>
       </c>
-      <c r="AC41" s="55">
+      <c r="AC41" s="9">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD41" s="9">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="9">
         <v>2.68</v>
       </c>
       <c r="D42" s="9">
         <v>2.23</v>
       </c>
       <c r="E42" s="9">
         <v>2.14</v>
       </c>
       <c r="F42" s="9">
         <v>2.25</v>
       </c>
       <c r="G42" s="9">
         <v>2.38</v>
       </c>
       <c r="H42" s="9">
         <v>2.39</v>
       </c>
       <c r="I42" s="9">
@@ -5023,55 +5121,58 @@
       <c r="U42" s="19">
         <v>2.37</v>
       </c>
       <c r="V42" s="9">
         <v>2.41</v>
       </c>
       <c r="W42" s="9">
         <v>2.46</v>
       </c>
       <c r="X42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="9">
         <v>2.44</v>
       </c>
       <c r="Z42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="9">
         <v>2.82</v>
       </c>
       <c r="AB42" s="9">
         <f>[1]Показатель!AB42</f>
         <v>2.9</v>
       </c>
-      <c r="AC42" s="55">
+      <c r="AC42" s="9">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD42" s="9">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="9">
         <v>1.81</v>
       </c>
       <c r="D43" s="9">
         <v>1.64</v>
       </c>
       <c r="E43" s="9">
         <v>1.85</v>
       </c>
       <c r="F43" s="9">
         <v>1.95</v>
       </c>
       <c r="G43" s="9">
         <v>2.1</v>
       </c>
       <c r="H43" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="9">
@@ -5113,55 +5214,58 @@
       <c r="U43" s="19">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="9">
         <v>2.5</v>
       </c>
       <c r="W43" s="9">
         <v>2.48</v>
       </c>
       <c r="X43" s="9">
         <v>2.58</v>
       </c>
       <c r="Y43" s="9">
         <v>2.67</v>
       </c>
       <c r="Z43" s="9">
         <v>2.66</v>
       </c>
       <c r="AA43" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="9">
         <f>[1]Показатель!AB43</f>
         <v>2.75</v>
       </c>
-      <c r="AC43" s="55">
+      <c r="AC43" s="9">
         <v>3.01</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD43" s="9">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="9">
         <v>3.25</v>
       </c>
       <c r="D44" s="9">
         <v>2.84</v>
       </c>
       <c r="E44" s="9">
         <v>2.93</v>
       </c>
       <c r="F44" s="9">
         <v>3.08</v>
       </c>
       <c r="G44" s="9">
         <v>3.24</v>
       </c>
       <c r="H44" s="9">
         <v>3.15</v>
       </c>
       <c r="I44" s="9">
@@ -5203,55 +5307,58 @@
       <c r="U44" s="19">
         <v>3.84</v>
       </c>
       <c r="V44" s="9">
         <v>3.79</v>
       </c>
       <c r="W44" s="9">
         <v>3.84</v>
       </c>
       <c r="X44" s="9">
         <v>3.8</v>
       </c>
       <c r="Y44" s="9">
         <v>3.78</v>
       </c>
       <c r="Z44" s="9">
         <v>3.78</v>
       </c>
       <c r="AA44" s="9">
         <v>2.7</v>
       </c>
       <c r="AB44" s="9">
         <f>[1]Показатель!AB44</f>
         <v>2.96</v>
       </c>
-      <c r="AC44" s="55">
+      <c r="AC44" s="9">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD44" s="9">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="9">
         <v>2.83</v>
       </c>
       <c r="D45" s="9">
         <v>2.97</v>
       </c>
       <c r="E45" s="9">
         <v>3.26</v>
       </c>
       <c r="F45" s="9">
         <v>3.22</v>
       </c>
       <c r="G45" s="9">
         <v>3.22</v>
       </c>
       <c r="H45" s="9">
         <v>3.27</v>
       </c>
       <c r="I45" s="9">
@@ -5293,55 +5400,58 @@
       <c r="U45" s="19">
         <v>3.62</v>
       </c>
       <c r="V45" s="9">
         <v>3.73</v>
       </c>
       <c r="W45" s="9">
         <v>3.83</v>
       </c>
       <c r="X45" s="9">
         <v>3.9</v>
       </c>
       <c r="Y45" s="9">
         <v>3.87</v>
       </c>
       <c r="Z45" s="9">
         <v>3.95</v>
       </c>
       <c r="AA45" s="9">
         <v>3.7</v>
       </c>
       <c r="AB45" s="9">
         <f>[1]Показатель!AB45</f>
         <v>3.67</v>
       </c>
-      <c r="AC45" s="55">
+      <c r="AC45" s="9">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD45" s="9">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="9">
         <v>1.55</v>
       </c>
       <c r="D46" s="9">
         <v>1.33</v>
       </c>
       <c r="E46" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="9">
         <v>1.19</v>
       </c>
       <c r="G46" s="9">
         <v>1.29</v>
       </c>
       <c r="H46" s="9">
         <v>1.24</v>
       </c>
       <c r="I46" s="9">
@@ -5383,55 +5493,58 @@
       <c r="U46" s="19">
         <v>1.37</v>
       </c>
       <c r="V46" s="9">
         <v>1.38</v>
       </c>
       <c r="W46" s="9">
         <v>1.44</v>
       </c>
       <c r="X46" s="9">
         <v>1.47</v>
       </c>
       <c r="Y46" s="9">
         <v>1.51</v>
       </c>
       <c r="Z46" s="9">
         <v>1.58</v>
       </c>
       <c r="AA46" s="9">
         <v>1.91</v>
       </c>
       <c r="AB46" s="9">
         <f>[1]Показатель!AB46</f>
         <v>1.8</v>
       </c>
-      <c r="AC46" s="55">
+      <c r="AC46" s="9">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD46" s="9">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="9">
         <v>1.48</v>
       </c>
       <c r="D47" s="9">
         <v>1.91</v>
       </c>
       <c r="E47" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="9">
         <v>2.15</v>
       </c>
       <c r="G47" s="9">
         <v>2.54</v>
       </c>
       <c r="H47" s="9">
         <v>2.34</v>
       </c>
       <c r="I47" s="9">
@@ -5473,55 +5586,58 @@
       <c r="U47" s="19">
         <v>3.04</v>
       </c>
       <c r="V47" s="9">
         <v>3.03</v>
       </c>
       <c r="W47" s="9">
         <v>3.08</v>
       </c>
       <c r="X47" s="9">
         <v>3.05</v>
       </c>
       <c r="Y47" s="9">
         <v>3.08</v>
       </c>
       <c r="Z47" s="9">
         <v>3.03</v>
       </c>
       <c r="AA47" s="9">
         <v>3.4</v>
       </c>
       <c r="AB47" s="9">
         <f>[1]Показатель!AB47</f>
         <v>3.14</v>
       </c>
-      <c r="AC47" s="55">
+      <c r="AC47" s="9">
         <v>3.39</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD47" s="9">
+        <v>3.42</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="9">
         <v>3.76</v>
       </c>
       <c r="D48" s="9">
         <v>3.15</v>
       </c>
       <c r="E48" s="9">
         <v>3.17</v>
       </c>
       <c r="F48" s="9">
         <v>3.03</v>
       </c>
       <c r="G48" s="9">
         <v>3.2</v>
       </c>
       <c r="H48" s="9">
         <v>3.24</v>
       </c>
       <c r="I48" s="9">
@@ -5563,55 +5679,58 @@
       <c r="U48" s="19">
         <v>3.35</v>
       </c>
       <c r="V48" s="9">
         <v>3.26</v>
       </c>
       <c r="W48" s="9">
         <v>3.29</v>
       </c>
       <c r="X48" s="9">
         <v>3.4</v>
       </c>
       <c r="Y48" s="9">
         <v>3.38</v>
       </c>
       <c r="Z48" s="9">
         <v>3.42</v>
       </c>
       <c r="AA48" s="9">
         <v>3.78</v>
       </c>
       <c r="AB48" s="9">
         <f>[1]Показатель!AB48</f>
         <v>3.2</v>
       </c>
-      <c r="AC48" s="55">
+      <c r="AC48" s="9">
         <v>3.08</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD48" s="9">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="9">
         <v>2.6</v>
       </c>
       <c r="D49" s="9">
         <v>2.17</v>
       </c>
       <c r="E49" s="9">
         <v>2.23</v>
       </c>
       <c r="F49" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="9">
         <v>2.35</v>
       </c>
       <c r="H49" s="9">
         <v>2.34</v>
       </c>
       <c r="I49" s="9">
@@ -5653,55 +5772,58 @@
       <c r="U49" s="19">
         <v>2.66</v>
       </c>
       <c r="V49" s="9">
         <v>2.62</v>
       </c>
       <c r="W49" s="9">
         <v>2.57</v>
       </c>
       <c r="X49" s="9">
         <v>2.62</v>
       </c>
       <c r="Y49" s="9">
         <v>2.57</v>
       </c>
       <c r="Z49" s="9">
         <v>2.64</v>
       </c>
       <c r="AA49" s="9">
         <v>3.22</v>
       </c>
       <c r="AB49" s="9">
         <f>[1]Показатель!AB49</f>
         <v>2.52</v>
       </c>
-      <c r="AC49" s="55">
+      <c r="AC49" s="9">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD49" s="9">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="9">
         <v>1.71</v>
       </c>
       <c r="D50" s="9">
         <v>1.49</v>
       </c>
       <c r="E50" s="9">
         <v>1.51</v>
       </c>
       <c r="F50" s="9">
         <v>1.6</v>
       </c>
       <c r="G50" s="9">
         <v>1.7</v>
       </c>
       <c r="H50" s="9">
         <v>1.66</v>
       </c>
       <c r="I50" s="9">
@@ -5743,55 +5865,58 @@
       <c r="U50" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="9">
         <v>2.04</v>
       </c>
       <c r="X50" s="9">
         <v>2.09</v>
       </c>
       <c r="Y50" s="9">
         <v>2.09</v>
       </c>
       <c r="Z50" s="9">
         <v>2.14</v>
       </c>
       <c r="AA50" s="9">
         <v>2.42</v>
       </c>
       <c r="AB50" s="9">
         <f>[1]Показатель!AB50</f>
         <v>2.17</v>
       </c>
-      <c r="AC50" s="55">
+      <c r="AC50" s="9">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD50" s="9">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="9">
         <v>1.35</v>
       </c>
       <c r="D51" s="9">
         <v>1.47</v>
       </c>
       <c r="E51" s="9">
         <v>1.44</v>
       </c>
       <c r="F51" s="9">
         <v>1.48</v>
       </c>
       <c r="G51" s="9">
         <v>1.56</v>
       </c>
       <c r="H51" s="9">
         <v>1.57</v>
       </c>
       <c r="I51" s="9">
@@ -5833,88 +5958,92 @@
       <c r="U51" s="19">
         <v>1.73</v>
       </c>
       <c r="V51" s="9">
         <v>1.71</v>
       </c>
       <c r="W51" s="9">
         <v>1.7</v>
       </c>
       <c r="X51" s="9">
         <v>1.74</v>
       </c>
       <c r="Y51" s="9">
         <v>1.73</v>
       </c>
       <c r="Z51" s="9">
         <v>1.75</v>
       </c>
       <c r="AA51" s="9">
         <v>2.12</v>
       </c>
       <c r="AB51" s="9">
         <f>[1]Показатель!AB51</f>
         <v>1.7</v>
       </c>
-      <c r="AC51" s="55">
+      <c r="AC51" s="9">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="9">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
-      <c r="B52" s="45" t="s">
+      <c r="B52" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="45"/>
-[...27 lines deleted...]
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
+      <c r="I52" s="41"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="41"/>
+      <c r="L52" s="41"/>
+      <c r="M52" s="41"/>
+      <c r="N52" s="41"/>
+      <c r="O52" s="41"/>
+      <c r="P52" s="41"/>
+      <c r="Q52" s="41"/>
+      <c r="R52" s="41"/>
+      <c r="S52" s="41"/>
+      <c r="T52" s="41"/>
+      <c r="U52" s="41"/>
+      <c r="V52" s="41"/>
+      <c r="W52" s="41"/>
+      <c r="X52" s="41"/>
+      <c r="Y52" s="41"/>
+      <c r="Z52" s="41"/>
+      <c r="AA52" s="41"/>
+      <c r="AB52" s="41"/>
+      <c r="AC52" s="41"/>
+      <c r="AD52" s="41"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9">
         <v>1.3</v>
       </c>
       <c r="D53" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="9">
         <v>1.17</v>
       </c>
       <c r="F53" s="9">
         <v>1.22</v>
       </c>
       <c r="G53" s="9">
         <v>1.27</v>
       </c>
       <c r="H53" s="9">
         <v>1.28</v>
       </c>
       <c r="I53" s="9">
         <v>1.32</v>
       </c>
       <c r="J53" s="9">
@@ -5953,55 +6082,58 @@
       <c r="U53" s="19">
         <v>1.5</v>
       </c>
       <c r="V53" s="9">
         <v>1.49</v>
       </c>
       <c r="W53" s="9">
         <v>1.51</v>
       </c>
       <c r="X53" s="9">
         <v>1.53</v>
       </c>
       <c r="Y53" s="9">
         <v>1.53</v>
       </c>
       <c r="Z53" s="9">
         <v>1.56</v>
       </c>
       <c r="AA53" s="9">
         <v>1.59</v>
       </c>
       <c r="AB53" s="9">
         <f>[1]Показатель!AB53</f>
         <v>1.48</v>
       </c>
-      <c r="AC53" s="55">
+      <c r="AC53" s="9">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD53" s="9">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="9">
         <v>1.43</v>
       </c>
       <c r="D54" s="9">
         <v>1.39</v>
       </c>
       <c r="E54" s="9">
         <v>1.42</v>
       </c>
       <c r="F54" s="9">
         <v>1.39</v>
       </c>
       <c r="G54" s="9">
         <v>1.35</v>
       </c>
       <c r="H54" s="9">
         <v>1.3</v>
       </c>
       <c r="I54" s="9">
@@ -6043,55 +6175,58 @@
       <c r="U54" s="19">
         <v>1.76</v>
       </c>
       <c r="V54" s="9">
         <v>1.76</v>
       </c>
       <c r="W54" s="9">
         <v>1.76</v>
       </c>
       <c r="X54" s="9">
         <v>1.72</v>
       </c>
       <c r="Y54" s="9">
         <v>1.69</v>
       </c>
       <c r="Z54" s="9">
         <v>1.74</v>
       </c>
       <c r="AA54" s="9">
         <v>1.19</v>
       </c>
       <c r="AB54" s="9">
         <f>[1]Показатель!AB54</f>
         <v>1.44</v>
       </c>
-      <c r="AC54" s="55">
+      <c r="AC54" s="9">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD54" s="9">
+        <v>1.79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="9">
         <v>1.36</v>
       </c>
       <c r="D55" s="9">
         <v>1.31</v>
       </c>
       <c r="E55" s="9">
         <v>1.31</v>
       </c>
       <c r="F55" s="9">
         <v>1.42</v>
       </c>
       <c r="G55" s="9">
         <v>1.63</v>
       </c>
       <c r="H55" s="9">
         <v>1.67</v>
       </c>
       <c r="I55" s="9">
@@ -6133,55 +6268,58 @@
       <c r="U55" s="19">
         <v>1.98</v>
       </c>
       <c r="V55" s="9">
         <v>1.96</v>
       </c>
       <c r="W55" s="9">
         <v>1.99</v>
       </c>
       <c r="X55" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="9">
         <v>2.06</v>
       </c>
       <c r="Z55" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="9">
         <f>[1]Показатель!AB55</f>
         <v>2.25</v>
       </c>
-      <c r="AC55" s="55">
+      <c r="AC55" s="9">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD55" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="9">
         <v>1.51</v>
       </c>
       <c r="D56" s="9">
         <v>1.32</v>
       </c>
       <c r="E56" s="9">
         <v>1.18</v>
       </c>
       <c r="F56" s="9">
         <v>1.17</v>
       </c>
       <c r="G56" s="9">
         <v>1.23</v>
       </c>
       <c r="H56" s="9">
         <v>1.31</v>
       </c>
       <c r="I56" s="9">
@@ -6223,55 +6361,58 @@
       <c r="U56" s="19">
         <v>1.55</v>
       </c>
       <c r="V56" s="9">
         <v>1.48</v>
       </c>
       <c r="W56" s="9">
         <v>1.44</v>
       </c>
       <c r="X56" s="9">
         <v>1.43</v>
       </c>
       <c r="Y56" s="9">
         <v>1.46</v>
       </c>
       <c r="Z56" s="9">
         <v>1.47</v>
       </c>
       <c r="AA56" s="9">
         <v>1.57</v>
       </c>
       <c r="AB56" s="9">
         <f>[1]Показатель!AB56</f>
         <v>1.38</v>
       </c>
-      <c r="AC56" s="55">
+      <c r="AC56" s="9">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD56" s="9">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="9">
         <v>1.31</v>
       </c>
       <c r="D57" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="9">
         <v>1.27</v>
       </c>
       <c r="H57" s="9">
         <v>1.29</v>
       </c>
       <c r="I57" s="9">
@@ -6313,55 +6454,58 @@
       <c r="U57" s="19">
         <v>1.41</v>
       </c>
       <c r="V57" s="9">
         <v>1.42</v>
       </c>
       <c r="W57" s="9">
         <v>1.43</v>
       </c>
       <c r="X57" s="9">
         <v>1.45</v>
       </c>
       <c r="Y57" s="9">
         <v>1.46</v>
       </c>
       <c r="Z57" s="9">
         <v>1.5</v>
       </c>
       <c r="AA57" s="9">
         <v>1.48</v>
       </c>
       <c r="AB57" s="9">
         <f>[1]Показатель!AB57</f>
         <v>1.35</v>
       </c>
-      <c r="AC57" s="55">
+      <c r="AC57" s="9">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD57" s="9">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="9">
         <v>1</v>
       </c>
       <c r="D58" s="9">
         <v>0.96</v>
       </c>
       <c r="E58" s="9">
         <v>0.95</v>
       </c>
       <c r="F58" s="9">
         <v>0.99</v>
       </c>
       <c r="G58" s="9">
         <v>0.98</v>
       </c>
       <c r="H58" s="9">
         <v>1.02</v>
       </c>
       <c r="I58" s="9">
@@ -6403,55 +6547,58 @@
       <c r="U58" s="19">
         <v>1.31</v>
       </c>
       <c r="V58" s="9">
         <v>1.31</v>
       </c>
       <c r="W58" s="9">
         <v>1.36</v>
       </c>
       <c r="X58" s="9">
         <v>1.41</v>
       </c>
       <c r="Y58" s="9">
         <v>1.4</v>
       </c>
       <c r="Z58" s="9">
         <v>1.39</v>
       </c>
       <c r="AA58" s="9">
         <v>1.85</v>
       </c>
       <c r="AB58" s="9">
         <f>[1]Показатель!AB58</f>
         <v>1.73</v>
       </c>
-      <c r="AC58" s="55">
+      <c r="AC58" s="9">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD58" s="9">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="9">
         <v>1.46</v>
       </c>
       <c r="D59" s="9">
         <v>1.24</v>
       </c>
       <c r="E59" s="9">
         <v>1.23</v>
       </c>
       <c r="F59" s="9">
         <v>1.33</v>
       </c>
       <c r="G59" s="9">
         <v>1.38</v>
       </c>
       <c r="H59" s="9">
         <v>1.35</v>
       </c>
       <c r="I59" s="9">
@@ -6493,55 +6640,58 @@
       <c r="U59" s="19">
         <v>1.85</v>
       </c>
       <c r="V59" s="9">
         <v>1.85</v>
       </c>
       <c r="W59" s="9">
         <v>1.83</v>
       </c>
       <c r="X59" s="9">
         <v>1.86</v>
       </c>
       <c r="Y59" s="9">
         <v>1.84</v>
       </c>
       <c r="Z59" s="9">
         <v>1.86</v>
       </c>
       <c r="AA59" s="9">
         <v>1.21</v>
       </c>
       <c r="AB59" s="9">
         <f>[1]Показатель!AB59</f>
         <v>1.1000000000000001</v>
       </c>
-      <c r="AC59" s="55">
+      <c r="AC59" s="9">
         <v>1.4</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD59" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="9">
         <v>1.05</v>
       </c>
       <c r="D60" s="9">
         <v>0.89</v>
       </c>
       <c r="E60" s="9">
         <v>0.93</v>
       </c>
       <c r="F60" s="9">
         <v>0.99</v>
       </c>
       <c r="G60" s="9">
         <v>1.04</v>
       </c>
       <c r="H60" s="9">
         <v>1.02</v>
       </c>
       <c r="I60" s="9">
@@ -6583,55 +6733,58 @@
       <c r="U60" s="19">
         <v>1.25</v>
       </c>
       <c r="V60" s="9">
         <v>1.25</v>
       </c>
       <c r="W60" s="9">
         <v>1.22</v>
       </c>
       <c r="X60" s="9">
         <v>1.21</v>
       </c>
       <c r="Y60" s="9">
         <v>1.21</v>
       </c>
       <c r="Z60" s="9">
         <v>1.25</v>
       </c>
       <c r="AA60" s="9">
         <v>1.19</v>
       </c>
       <c r="AB60" s="9">
         <f>[1]Показатель!AB60</f>
         <v>1.27</v>
       </c>
-      <c r="AC60" s="55">
+      <c r="AC60" s="9">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD60" s="9">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C61" s="9">
         <v>1.23</v>
       </c>
       <c r="D61" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="9">
         <v>1.17</v>
       </c>
       <c r="F61" s="9">
         <v>1.33</v>
       </c>
       <c r="G61" s="9">
         <v>1.37</v>
       </c>
       <c r="H61" s="9">
         <v>1.37</v>
       </c>
       <c r="I61" s="9">
@@ -6673,55 +6826,58 @@
       <c r="U61" s="19">
         <v>1.98</v>
       </c>
       <c r="V61" s="9">
         <v>1.93</v>
       </c>
       <c r="W61" s="9">
         <v>1.94</v>
       </c>
       <c r="X61" s="9">
         <v>1.94</v>
       </c>
       <c r="Y61" s="9">
         <v>1.93</v>
       </c>
       <c r="Z61" s="9">
         <v>1.97</v>
       </c>
       <c r="AA61" s="9">
         <v>2.33</v>
       </c>
       <c r="AB61" s="9">
         <f>[1]Показатель!AB61</f>
         <v>1.89</v>
       </c>
-      <c r="AC61" s="55">
+      <c r="AC61" s="9">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD61" s="9">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="9">
         <v>2.29</v>
       </c>
       <c r="D62" s="9">
         <v>1.89</v>
       </c>
       <c r="E62" s="9">
         <v>2.1</v>
       </c>
       <c r="F62" s="9">
         <v>1.93</v>
       </c>
       <c r="G62" s="9">
         <v>1.96</v>
       </c>
       <c r="H62" s="9">
         <v>2.1</v>
       </c>
       <c r="I62" s="9">
@@ -6763,55 +6919,58 @@
       <c r="U62" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="9">
         <v>2.34</v>
       </c>
       <c r="W62" s="9">
         <v>2.4</v>
       </c>
       <c r="X62" s="9">
         <v>2.46</v>
       </c>
       <c r="Y62" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="9">
         <v>2.4</v>
       </c>
       <c r="AA62" s="9">
         <v>1.26</v>
       </c>
       <c r="AB62" s="9">
         <f>[1]Показатель!AB62</f>
         <v>1.45</v>
       </c>
-      <c r="AC62" s="55">
+      <c r="AC62" s="9">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD62" s="9">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="9">
         <v>1.84</v>
       </c>
       <c r="D63" s="9">
         <v>1.72</v>
       </c>
       <c r="E63" s="9">
         <v>1.8</v>
       </c>
       <c r="F63" s="9">
         <v>1.83</v>
       </c>
       <c r="G63" s="9">
         <v>1.95</v>
       </c>
       <c r="H63" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="9">
@@ -6853,55 +7012,58 @@
       <c r="U63" s="19">
         <v>2.61</v>
       </c>
       <c r="V63" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="9">
         <v>2.61</v>
       </c>
       <c r="X63" s="9">
         <v>2.66</v>
       </c>
       <c r="Y63" s="9">
         <v>2.61</v>
       </c>
       <c r="Z63" s="9">
         <v>2.59</v>
       </c>
       <c r="AA63" s="9">
         <v>2.77</v>
       </c>
       <c r="AB63" s="9">
         <f>[1]Показатель!AB63</f>
         <v>2.48</v>
       </c>
-      <c r="AC63" s="55">
+      <c r="AC63" s="9">
         <v>2.5099999999999998</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD63" s="9">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="9">
         <v>1.84</v>
       </c>
       <c r="D64" s="9">
         <v>1.44</v>
       </c>
       <c r="E64" s="9">
         <v>1.28</v>
       </c>
       <c r="F64" s="9">
         <v>1.39</v>
       </c>
       <c r="G64" s="9">
         <v>1.41</v>
       </c>
       <c r="H64" s="9">
         <v>1.44</v>
       </c>
       <c r="I64" s="9">
@@ -6943,55 +7105,58 @@
       <c r="U64" s="19">
         <v>1.47</v>
       </c>
       <c r="V64" s="9">
         <v>1.46</v>
       </c>
       <c r="W64" s="9">
         <v>1.48</v>
       </c>
       <c r="X64" s="9">
         <v>1.49</v>
       </c>
       <c r="Y64" s="9">
         <v>1.46</v>
       </c>
       <c r="Z64" s="9">
         <v>1.49</v>
       </c>
       <c r="AA64" s="9">
         <v>1.37</v>
       </c>
       <c r="AB64" s="9">
         <f>[1]Показатель!AB64</f>
         <v>1.41</v>
       </c>
-      <c r="AC64" s="55">
+      <c r="AC64" s="9">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD64" s="9">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="9">
         <v>0.71</v>
       </c>
       <c r="D65" s="9">
         <v>0.71</v>
       </c>
       <c r="E65" s="9">
         <v>0.87</v>
       </c>
       <c r="F65" s="9">
         <v>1.03</v>
       </c>
       <c r="G65" s="9">
         <v>1.05</v>
       </c>
       <c r="H65" s="9">
         <v>1.04</v>
       </c>
       <c r="I65" s="9">
@@ -7033,55 +7198,58 @@
       <c r="U65" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="9">
         <v>1.18</v>
       </c>
       <c r="Y65" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="9">
         <v>1.18</v>
       </c>
       <c r="AA65" s="9">
         <v>1.32</v>
       </c>
       <c r="AB65" s="9">
         <f>[1]Показатель!AB65</f>
         <v>1.18</v>
       </c>
-      <c r="AC65" s="55">
+      <c r="AC65" s="9">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD65" s="9">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="9">
         <v>1.73</v>
       </c>
       <c r="D66" s="9">
         <v>1.62</v>
       </c>
       <c r="E66" s="9">
         <v>1.74</v>
       </c>
       <c r="F66" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="9">
         <v>2.04</v>
       </c>
       <c r="H66" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="9">
@@ -7123,55 +7291,58 @@
       <c r="U66" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="9">
         <v>2.48</v>
       </c>
       <c r="X66" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="9">
         <v>2.48</v>
       </c>
       <c r="Z66" s="9">
         <v>2.52</v>
       </c>
       <c r="AA66" s="9">
         <v>2.35</v>
       </c>
       <c r="AB66" s="9">
         <f>[1]Показатель!AB66</f>
         <v>2.23</v>
       </c>
-      <c r="AC66" s="55">
+      <c r="AC66" s="9">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD66" s="9">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="9">
         <v>2.08</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E67" s="9">
         <v>2.08</v>
       </c>
       <c r="F67" s="9">
         <v>2.1</v>
       </c>
       <c r="G67" s="9">
         <v>2.23</v>
       </c>
       <c r="H67" s="9">
         <v>2.17</v>
       </c>
       <c r="I67" s="9">
@@ -7213,55 +7384,58 @@
       <c r="U67" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="9">
         <v>2.59</v>
       </c>
       <c r="X67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="9">
         <v>2.5</v>
       </c>
       <c r="Z67" s="9">
         <v>2.58</v>
       </c>
       <c r="AA67" s="9">
         <v>2.97</v>
       </c>
       <c r="AB67" s="9">
         <f>[1]Показатель!AB67</f>
         <v>2.37</v>
       </c>
-      <c r="AC67" s="55">
+      <c r="AC67" s="9">
         <v>2.27</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD67" s="9">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="9">
         <v>0.85</v>
       </c>
       <c r="D68" s="9">
         <v>0.77</v>
       </c>
       <c r="E68" s="9">
         <v>0.7</v>
       </c>
       <c r="F68" s="9">
         <v>0.71</v>
       </c>
       <c r="G68" s="9">
         <v>0.69</v>
       </c>
       <c r="H68" s="9">
         <v>0.66</v>
       </c>
       <c r="I68" s="9">
@@ -7303,55 +7477,58 @@
       <c r="U68" s="19">
         <v>0.8</v>
       </c>
       <c r="V68" s="9">
         <v>0.78</v>
       </c>
       <c r="W68" s="9">
         <v>0.81</v>
       </c>
       <c r="X68" s="9">
         <v>0.81</v>
       </c>
       <c r="Y68" s="9">
         <v>0.83</v>
       </c>
       <c r="Z68" s="9">
         <v>0.84</v>
       </c>
       <c r="AA68" s="9">
         <v>0.97</v>
       </c>
       <c r="AB68" s="9">
         <f>[1]Показатель!AB68</f>
         <v>0.94</v>
       </c>
-      <c r="AC68" s="55">
+      <c r="AC68" s="9">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD68" s="9">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C69" s="9">
         <v>0.26</v>
       </c>
       <c r="D69" s="9">
         <v>0.66</v>
       </c>
       <c r="E69" s="9">
         <v>0.96</v>
       </c>
       <c r="F69" s="9">
         <v>0.99</v>
       </c>
       <c r="G69" s="9">
         <v>0.94</v>
       </c>
       <c r="H69" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="9">
@@ -7393,55 +7570,58 @@
       <c r="U69" s="19">
         <v>1.87</v>
       </c>
       <c r="V69" s="9">
         <v>1.86</v>
       </c>
       <c r="W69" s="9">
         <v>1.8</v>
       </c>
       <c r="X69" s="9">
         <v>1.83</v>
       </c>
       <c r="Y69" s="9">
         <v>1.81</v>
       </c>
       <c r="Z69" s="9">
         <v>1.79</v>
       </c>
       <c r="AA69" s="9">
         <v>0.8</v>
       </c>
       <c r="AB69" s="9">
         <f>[1]Показатель!AB69</f>
         <v>1.1200000000000001</v>
       </c>
-      <c r="AC69" s="55">
+      <c r="AC69" s="9">
         <v>1.82</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD69" s="9">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="10">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="10">
         <v>2.02</v>
       </c>
       <c r="E70" s="10">
         <v>2.23</v>
       </c>
       <c r="F70" s="10">
         <v>2.33</v>
       </c>
       <c r="G70" s="10">
         <v>2.35</v>
       </c>
       <c r="H70" s="10">
         <v>2.34</v>
       </c>
       <c r="I70" s="10">
@@ -7483,71 +7663,74 @@
       <c r="U70" s="20">
         <v>2.42</v>
       </c>
       <c r="V70" s="10">
         <v>2.4</v>
       </c>
       <c r="W70" s="10">
         <v>2.44</v>
       </c>
       <c r="X70" s="10">
         <v>2.54</v>
       </c>
       <c r="Y70" s="10">
         <v>2.58</v>
       </c>
       <c r="Z70" s="10">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="10">
         <v>3.23</v>
       </c>
       <c r="AB70" s="10">
         <f>[1]Показатель!AB70</f>
         <v>2.74</v>
       </c>
-      <c r="AC70" s="56">
+      <c r="AC70" s="10">
         <v>2.52</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="10">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B52:AC52"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA5:AC5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>