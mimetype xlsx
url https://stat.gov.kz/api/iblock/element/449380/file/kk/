--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,151 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ECDBB2A-134F-4901-9975-5D3AECCFF154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D30234E-5F6F-49D4-806F-88956B737529}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AB9" i="6" l="1"/>
-[...59 lines deleted...]
-  <c r="AB7" i="6"/>
+  <c r="AB7" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="103">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -824,437 +760,115 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...321 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1545,51 +1159,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="79.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1671,59 +1285,59 @@
       <c r="B12" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="40">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="40">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
@@ -1790,171 +1404,174 @@
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="1" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AD71"/>
+  <dimension ref="A2:AE71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AI63" sqref="AI63"/>
+      <selection pane="bottomLeft" activeCell="AH45" sqref="AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="53"/>
-[...28 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="Z4" s="34"/>
     </row>
-    <row r="5" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
-      <c r="T5" s="42"/>
-      <c r="U5" s="42"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
       <c r="Z5" s="36"/>
-      <c r="AB5" s="55"/>
-      <c r="AC5" s="42" t="s">
+      <c r="AB5" s="41"/>
+      <c r="AC5" s="41"/>
+      <c r="AD5" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="AD5" s="42"/>
-[...2 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="AE5" s="45"/>
+    </row>
+    <row r="6" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="47">
+      <c r="B6" s="48"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="48"/>
-[...10 lines deleted...]
-      <c r="O6" s="49">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="50"/>
-[...10 lines deleted...]
-      <c r="AA6" s="51">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="54">
         <v>2026</v>
       </c>
-      <c r="AB6" s="52"/>
-[...5 lines deleted...]
-      <c r="B7" s="46"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="55"/>
+    </row>
+    <row r="7" spans="1:31" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="47"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="8" t="s">
@@ -1996,86 +1613,90 @@
       <c r="W7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="X7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>30</v>
       </c>
       <c r="Z7" s="15" t="s">
         <v>31</v>
       </c>
       <c r="AA7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AB7" s="8" t="str">
         <f>$P$7</f>
         <v>қаңтар-ақпан</v>
       </c>
       <c r="AC7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE7" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="41"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="43"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+      <c r="AC8" s="43"/>
+      <c r="AD8" s="43"/>
+      <c r="AE8" s="43"/>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>1.87</v>
       </c>
       <c r="D9" s="9">
         <v>1.71</v>
       </c>
       <c r="E9" s="9">
         <v>1.75</v>
       </c>
       <c r="F9" s="9">
         <v>1.79</v>
       </c>
       <c r="G9" s="9">
         <v>1.86</v>
       </c>
       <c r="H9" s="9">
         <v>1.85</v>
       </c>
       <c r="I9" s="9">
         <v>1.91</v>
       </c>
       <c r="J9" s="9">
@@ -2111,61 +1732,63 @@
       <c r="T9" s="19">
         <v>2.13</v>
       </c>
       <c r="U9" s="19">
         <v>2.16</v>
       </c>
       <c r="V9" s="9">
         <v>2.15</v>
       </c>
       <c r="W9" s="9">
         <v>2.17</v>
       </c>
       <c r="X9" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="9">
         <v>2.19</v>
       </c>
       <c r="Z9" s="9">
         <v>2.23</v>
       </c>
       <c r="AA9" s="9">
         <v>2.34</v>
       </c>
       <c r="AB9" s="9">
-        <f>[1]Показатель!AB9</f>
         <v>2.13</v>
       </c>
       <c r="AC9" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD9" s="9">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE9" s="9">
+        <v>2.2200000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="9">
         <v>2.19</v>
       </c>
       <c r="D10" s="9">
         <v>2.21</v>
       </c>
       <c r="E10" s="9">
         <v>2.36</v>
       </c>
       <c r="F10" s="9">
         <v>2.44</v>
       </c>
       <c r="G10" s="9">
         <v>2.4</v>
       </c>
       <c r="H10" s="9">
         <v>2.38</v>
       </c>
       <c r="I10" s="9">
@@ -2204,61 +1827,63 @@
       <c r="T10" s="19">
         <v>2.48</v>
       </c>
       <c r="U10" s="19">
         <v>2.52</v>
       </c>
       <c r="V10" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="9">
         <v>2.52</v>
       </c>
       <c r="Y10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="9">
         <v>2.6</v>
       </c>
       <c r="AA10" s="9">
         <v>2.56</v>
       </c>
       <c r="AB10" s="9">
-        <f>[1]Показатель!AB10</f>
         <v>2.5</v>
       </c>
       <c r="AC10" s="9">
         <v>2.59</v>
       </c>
       <c r="AD10" s="9">
         <v>2.68</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE10" s="9">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="9">
         <v>1.7</v>
       </c>
       <c r="D11" s="9">
         <v>1.68</v>
       </c>
       <c r="E11" s="9">
         <v>1.66</v>
       </c>
       <c r="F11" s="9">
         <v>1.71</v>
       </c>
       <c r="G11" s="9">
         <v>1.98</v>
       </c>
       <c r="H11" s="9">
         <v>1.98</v>
       </c>
       <c r="I11" s="9">
@@ -2297,61 +1922,63 @@
       <c r="T11" s="19">
         <v>2.39</v>
       </c>
       <c r="U11" s="19">
         <v>2.39</v>
       </c>
       <c r="V11" s="9">
         <v>2.34</v>
       </c>
       <c r="W11" s="9">
         <v>2.37</v>
       </c>
       <c r="X11" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="9">
         <v>2.42</v>
       </c>
       <c r="Z11" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="9">
         <v>2.72</v>
       </c>
       <c r="AB11" s="9">
-        <f>[1]Показатель!AB11</f>
         <v>2.5</v>
       </c>
       <c r="AC11" s="9">
         <v>2.72</v>
       </c>
       <c r="AD11" s="9">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE11" s="9">
+        <v>2.71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="9">
         <v>2.09</v>
       </c>
       <c r="D12" s="9">
         <v>1.87</v>
       </c>
       <c r="E12" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="9">
         <v>1.92</v>
       </c>
       <c r="G12" s="9">
         <v>1.95</v>
       </c>
       <c r="H12" s="9">
         <v>1.89</v>
       </c>
       <c r="I12" s="9">
@@ -2390,61 +2017,63 @@
       <c r="T12" s="19">
         <v>2.09</v>
       </c>
       <c r="U12" s="19">
         <v>2.15</v>
       </c>
       <c r="V12" s="9">
         <v>2.15</v>
       </c>
       <c r="W12" s="9">
         <v>2.14</v>
       </c>
       <c r="X12" s="9">
         <v>2.16</v>
       </c>
       <c r="Y12" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="9">
         <v>2.23</v>
       </c>
       <c r="AA12" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="9">
-        <f>[1]Показатель!AB12</f>
         <v>2.19</v>
       </c>
       <c r="AC12" s="9">
         <v>2.31</v>
       </c>
       <c r="AD12" s="9">
         <v>2.2799999999999998</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE12" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="9">
         <v>1.39</v>
       </c>
       <c r="D13" s="9">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="9">
         <v>1.19</v>
       </c>
       <c r="G13" s="9">
         <v>1.3</v>
       </c>
       <c r="H13" s="9">
         <v>1.33</v>
       </c>
       <c r="I13" s="9">
@@ -2483,61 +2112,63 @@
       <c r="T13" s="19">
         <v>1.43</v>
       </c>
       <c r="U13" s="19">
         <v>1.47</v>
       </c>
       <c r="V13" s="9">
         <v>1.48</v>
       </c>
       <c r="W13" s="9">
         <v>1.5</v>
       </c>
       <c r="X13" s="9">
         <v>1.52</v>
       </c>
       <c r="Y13" s="9">
         <v>1.53</v>
       </c>
       <c r="Z13" s="9">
         <v>1.58</v>
       </c>
       <c r="AA13" s="9">
         <v>1.58</v>
       </c>
       <c r="AB13" s="9">
-        <f>[1]Показатель!AB13</f>
         <v>1.43</v>
       </c>
       <c r="AC13" s="9">
         <v>1.55</v>
       </c>
       <c r="AD13" s="9">
         <v>1.62</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE13" s="9">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>1.08</v>
       </c>
       <c r="D14" s="9">
         <v>1.2</v>
       </c>
       <c r="E14" s="9">
         <v>1.26</v>
       </c>
       <c r="F14" s="9">
         <v>1.27</v>
       </c>
       <c r="G14" s="9">
         <v>1.28</v>
       </c>
       <c r="H14" s="9">
         <v>1.31</v>
       </c>
       <c r="I14" s="9">
@@ -2576,61 +2207,63 @@
       <c r="T14" s="19">
         <v>1.83</v>
       </c>
       <c r="U14" s="19">
         <v>1.82</v>
       </c>
       <c r="V14" s="9">
         <v>1.81</v>
       </c>
       <c r="W14" s="9">
         <v>1.85</v>
       </c>
       <c r="X14" s="9">
         <v>1.92</v>
       </c>
       <c r="Y14" s="9">
         <v>1.89</v>
       </c>
       <c r="Z14" s="9">
         <v>1.89</v>
       </c>
       <c r="AA14" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="9">
-        <f>[1]Показатель!AB14</f>
         <v>2.39</v>
       </c>
       <c r="AC14" s="9">
         <v>2.42</v>
       </c>
       <c r="AD14" s="9">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE14" s="9">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>1.9</v>
       </c>
       <c r="D15" s="9">
         <v>1.88</v>
       </c>
       <c r="E15" s="9">
         <v>1.86</v>
       </c>
       <c r="F15" s="9">
         <v>1.85</v>
       </c>
       <c r="G15" s="9">
         <v>1.91</v>
       </c>
       <c r="H15" s="9">
         <v>1.91</v>
       </c>
       <c r="I15" s="9">
@@ -2669,61 +2302,63 @@
       <c r="T15" s="19">
         <v>2.36</v>
       </c>
       <c r="U15" s="19">
         <v>2.44</v>
       </c>
       <c r="V15" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="9">
         <v>2.44</v>
       </c>
       <c r="Z15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="9">
         <v>1.64</v>
       </c>
       <c r="AB15" s="9">
-        <f>[1]Показатель!AB15</f>
         <v>1.58</v>
       </c>
       <c r="AC15" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD15" s="9">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE15" s="9">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>1.44</v>
       </c>
       <c r="D16" s="9">
         <v>1.34</v>
       </c>
       <c r="E16" s="9">
         <v>1.43</v>
       </c>
       <c r="F16" s="9">
         <v>1.45</v>
       </c>
       <c r="G16" s="9">
         <v>1.48</v>
       </c>
       <c r="H16" s="9">
         <v>1.48</v>
       </c>
       <c r="I16" s="9">
@@ -2762,61 +2397,63 @@
       <c r="T16" s="19">
         <v>1.79</v>
       </c>
       <c r="U16" s="19">
         <v>1.85</v>
       </c>
       <c r="V16" s="9">
         <v>1.84</v>
       </c>
       <c r="W16" s="9">
         <v>1.84</v>
       </c>
       <c r="X16" s="9">
         <v>1.84</v>
       </c>
       <c r="Y16" s="9">
         <v>1.85</v>
       </c>
       <c r="Z16" s="9">
         <v>1.87</v>
       </c>
       <c r="AA16" s="9">
         <v>1.8</v>
       </c>
       <c r="AB16" s="9">
-        <f>[1]Показатель!AB16</f>
         <v>1.73</v>
       </c>
       <c r="AC16" s="9">
         <v>1.9</v>
       </c>
       <c r="AD16" s="9">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE16" s="9">
+        <v>1.89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="9">
         <v>1.65</v>
       </c>
       <c r="D17" s="9">
         <v>1.51</v>
       </c>
       <c r="E17" s="9">
         <v>1.72</v>
       </c>
       <c r="F17" s="9">
         <v>1.75</v>
       </c>
       <c r="G17" s="9">
         <v>1.83</v>
       </c>
       <c r="H17" s="9">
         <v>1.76</v>
       </c>
       <c r="I17" s="9">
@@ -2855,61 +2492,63 @@
       <c r="T17" s="19">
         <v>2.46</v>
       </c>
       <c r="U17" s="19">
         <v>2.52</v>
       </c>
       <c r="V17" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="9">
         <v>2.46</v>
       </c>
       <c r="Y17" s="9">
         <v>2.44</v>
       </c>
       <c r="Z17" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="9">
         <v>2.75</v>
       </c>
       <c r="AB17" s="9">
-        <f>[1]Показатель!AB17</f>
         <v>2.29</v>
       </c>
       <c r="AC17" s="9">
         <v>2.4</v>
       </c>
       <c r="AD17" s="9">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE17" s="9">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="9">
         <v>2.91</v>
       </c>
       <c r="D18" s="9">
         <v>2.78</v>
       </c>
       <c r="E18" s="9">
         <v>2.81</v>
       </c>
       <c r="F18" s="9">
         <v>2.77</v>
       </c>
       <c r="G18" s="9">
         <v>2.81</v>
       </c>
       <c r="H18" s="9">
         <v>2.88</v>
       </c>
       <c r="I18" s="9">
@@ -2948,61 +2587,63 @@
       <c r="T18" s="19">
         <v>3.24</v>
       </c>
       <c r="U18" s="19">
         <v>3.31</v>
       </c>
       <c r="V18" s="9">
         <v>3.37</v>
       </c>
       <c r="W18" s="9">
         <v>3.38</v>
       </c>
       <c r="X18" s="9">
         <v>3.41</v>
       </c>
       <c r="Y18" s="9">
         <v>3.36</v>
       </c>
       <c r="Z18" s="9">
         <v>3.39</v>
       </c>
       <c r="AA18" s="9">
         <v>2.79</v>
       </c>
       <c r="AB18" s="9">
-        <f>[1]Показатель!AB18</f>
         <v>2.8</v>
       </c>
       <c r="AC18" s="9">
         <v>3.04</v>
       </c>
       <c r="AD18" s="9">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE18" s="9">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>2.48</v>
       </c>
       <c r="D19" s="9">
         <v>2.34</v>
       </c>
       <c r="E19" s="9">
         <v>2.44</v>
       </c>
       <c r="F19" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="9">
         <v>2.54</v>
       </c>
       <c r="H19" s="9">
         <v>2.6</v>
       </c>
       <c r="I19" s="9">
@@ -3041,61 +2682,63 @@
       <c r="T19" s="19">
         <v>2.99</v>
       </c>
       <c r="U19" s="19">
         <v>3</v>
       </c>
       <c r="V19" s="9">
         <v>2.95</v>
       </c>
       <c r="W19" s="9">
         <v>3.05</v>
       </c>
       <c r="X19" s="9">
         <v>3.11</v>
       </c>
       <c r="Y19" s="9">
         <v>3.07</v>
       </c>
       <c r="Z19" s="9">
         <v>3.12</v>
       </c>
       <c r="AA19" s="9">
         <v>3.5</v>
       </c>
       <c r="AB19" s="9">
-        <f>[1]Показатель!AB19</f>
         <v>3.12</v>
       </c>
       <c r="AC19" s="9">
         <v>3.25</v>
       </c>
       <c r="AD19" s="9">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE19" s="9">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>2.23</v>
       </c>
       <c r="D20" s="9">
         <v>1.81</v>
       </c>
       <c r="E20" s="9">
         <v>1.68</v>
       </c>
       <c r="F20" s="9">
         <v>1.79</v>
       </c>
       <c r="G20" s="9">
         <v>1.87</v>
       </c>
       <c r="H20" s="9">
         <v>1.88</v>
       </c>
       <c r="I20" s="9">
@@ -3134,61 +2777,63 @@
       <c r="T20" s="19">
         <v>1.87</v>
       </c>
       <c r="U20" s="19">
         <v>1.89</v>
       </c>
       <c r="V20" s="9">
         <v>1.91</v>
       </c>
       <c r="W20" s="9">
         <v>1.94</v>
       </c>
       <c r="X20" s="9">
         <v>1.96</v>
       </c>
       <c r="Y20" s="9">
         <v>1.92</v>
       </c>
       <c r="Z20" s="9">
         <v>1.96</v>
       </c>
       <c r="AA20" s="9">
         <v>2.06</v>
       </c>
       <c r="AB20" s="9">
-        <f>[1]Показатель!AB20</f>
         <v>2.12</v>
       </c>
       <c r="AC20" s="9">
         <v>2.13</v>
       </c>
       <c r="AD20" s="9">
         <v>2.08</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE20" s="9">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="9">
         <v>1.22</v>
       </c>
       <c r="D21" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="9">
         <v>1.31</v>
       </c>
       <c r="F21" s="9">
         <v>1.45</v>
       </c>
       <c r="G21" s="9">
         <v>1.53</v>
       </c>
       <c r="H21" s="9">
         <v>1.51</v>
       </c>
       <c r="I21" s="9">
@@ -3227,61 +2872,63 @@
       <c r="T21" s="19">
         <v>1.76</v>
       </c>
       <c r="U21" s="19">
         <v>1.79</v>
       </c>
       <c r="V21" s="9">
         <v>1.74</v>
       </c>
       <c r="W21" s="9">
         <v>1.74</v>
       </c>
       <c r="X21" s="9">
         <v>1.83</v>
       </c>
       <c r="Y21" s="9">
         <v>1.86</v>
       </c>
       <c r="Z21" s="9">
         <v>1.87</v>
       </c>
       <c r="AA21" s="9">
         <v>1.78</v>
       </c>
       <c r="AB21" s="9">
-        <f>[1]Показатель!AB21</f>
         <v>1.92</v>
       </c>
       <c r="AC21" s="9">
         <v>2.06</v>
       </c>
       <c r="AD21" s="9">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE21" s="9">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="9">
         <v>2.81</v>
       </c>
       <c r="D22" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="9">
         <v>2.59</v>
       </c>
       <c r="F22" s="9">
         <v>2.77</v>
       </c>
       <c r="G22" s="9">
         <v>2.89</v>
       </c>
       <c r="H22" s="9">
         <v>2.83</v>
       </c>
       <c r="I22" s="9">
@@ -3320,61 +2967,63 @@
       <c r="T22" s="19">
         <v>3.4</v>
       </c>
       <c r="U22" s="19">
         <v>3.45</v>
       </c>
       <c r="V22" s="9">
         <v>3.41</v>
       </c>
       <c r="W22" s="9">
         <v>3.45</v>
       </c>
       <c r="X22" s="9">
         <v>3.43</v>
       </c>
       <c r="Y22" s="9">
         <v>3.4</v>
       </c>
       <c r="Z22" s="9">
         <v>3.41</v>
       </c>
       <c r="AA22" s="9">
         <v>2.6</v>
       </c>
       <c r="AB22" s="9">
-        <f>[1]Показатель!AB22</f>
         <v>2.75</v>
       </c>
       <c r="AC22" s="9">
         <v>2.99</v>
       </c>
       <c r="AD22" s="9">
         <v>2.94</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE22" s="9">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="9">
         <v>2.66</v>
       </c>
       <c r="F23" s="9">
         <v>2.65</v>
       </c>
       <c r="G23" s="9">
         <v>2.71</v>
       </c>
       <c r="H23" s="9">
         <v>2.71</v>
       </c>
       <c r="I23" s="9">
@@ -3413,61 +3062,63 @@
       <c r="T23" s="19">
         <v>2.87</v>
       </c>
       <c r="U23" s="19">
         <v>3.02</v>
       </c>
       <c r="V23" s="9">
         <v>3.14</v>
       </c>
       <c r="W23" s="9">
         <v>3.21</v>
       </c>
       <c r="X23" s="9">
         <v>3.22</v>
       </c>
       <c r="Y23" s="9">
         <v>3.18</v>
       </c>
       <c r="Z23" s="9">
         <v>3.26</v>
       </c>
       <c r="AA23" s="9">
         <v>3.34</v>
       </c>
       <c r="AB23" s="9">
-        <f>[1]Показатель!AB23</f>
         <v>3.02</v>
       </c>
       <c r="AC23" s="9">
         <v>2.86</v>
       </c>
       <c r="AD23" s="9">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE23" s="9">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>1.03</v>
       </c>
       <c r="D24" s="9">
         <v>0.91</v>
       </c>
       <c r="E24" s="9">
         <v>0.81</v>
       </c>
       <c r="F24" s="9">
         <v>0.82</v>
       </c>
       <c r="G24" s="9">
         <v>0.84</v>
       </c>
       <c r="H24" s="9">
         <v>0.81</v>
       </c>
       <c r="I24" s="9">
@@ -3506,61 +3157,63 @@
       <c r="T24" s="19">
         <v>0.94</v>
       </c>
       <c r="U24" s="19">
         <v>0.94</v>
       </c>
       <c r="V24" s="9">
         <v>0.93</v>
       </c>
       <c r="W24" s="9">
         <v>0.97</v>
       </c>
       <c r="X24" s="9">
         <v>0.98</v>
       </c>
       <c r="Y24" s="9">
         <v>1</v>
       </c>
       <c r="Z24" s="9">
         <v>1.03</v>
       </c>
       <c r="AA24" s="9">
         <v>1.21</v>
       </c>
       <c r="AB24" s="9">
-        <f>[1]Показатель!AB24</f>
         <v>1.1599999999999999</v>
       </c>
       <c r="AC24" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD24" s="9">
         <v>1.07</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE24" s="9">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9">
         <v>1.23</v>
       </c>
       <c r="D25" s="9">
         <v>1.65</v>
       </c>
       <c r="E25" s="9">
         <v>1.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.91</v>
       </c>
       <c r="G25" s="9">
         <v>2.21</v>
       </c>
       <c r="H25" s="9">
         <v>2.08</v>
       </c>
       <c r="I25" s="9">
@@ -3599,61 +3252,63 @@
       <c r="T25" s="19">
         <v>2.82</v>
       </c>
       <c r="U25" s="19">
         <v>2.8</v>
       </c>
       <c r="V25" s="9">
         <v>2.79</v>
       </c>
       <c r="W25" s="9">
         <v>2.82</v>
       </c>
       <c r="X25" s="9">
         <v>2.8</v>
       </c>
       <c r="Y25" s="9">
         <v>2.82</v>
       </c>
       <c r="Z25" s="9">
         <v>2.78</v>
       </c>
       <c r="AA25" s="9">
         <v>2.87</v>
       </c>
       <c r="AB25" s="9">
-        <f>[1]Показатель!AB25</f>
         <v>2.73</v>
       </c>
       <c r="AC25" s="9">
         <v>3.07</v>
       </c>
       <c r="AD25" s="9">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE25" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="9">
         <v>3.32</v>
       </c>
       <c r="D26" s="9">
         <v>2.77</v>
       </c>
       <c r="E26" s="9">
         <v>2.86</v>
       </c>
       <c r="F26" s="9">
         <v>2.8</v>
       </c>
       <c r="G26" s="9">
         <v>2.92</v>
       </c>
       <c r="H26" s="9">
         <v>2.94</v>
       </c>
       <c r="I26" s="9">
@@ -3692,61 +3347,63 @@
       <c r="T26" s="19">
         <v>2.98</v>
       </c>
       <c r="U26" s="19">
         <v>3.04</v>
       </c>
       <c r="V26" s="9">
         <v>2.98</v>
       </c>
       <c r="W26" s="9">
         <v>3.01</v>
       </c>
       <c r="X26" s="9">
         <v>3.12</v>
       </c>
       <c r="Y26" s="9">
         <v>3.12</v>
       </c>
       <c r="Z26" s="9">
         <v>3.13</v>
       </c>
       <c r="AA26" s="9">
         <v>3.6</v>
       </c>
       <c r="AB26" s="9">
-        <f>[1]Показатель!AB26</f>
         <v>3.05</v>
       </c>
       <c r="AC26" s="9">
         <v>2.9</v>
       </c>
       <c r="AD26" s="9">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE26" s="9">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="9">
         <v>2.6</v>
       </c>
       <c r="D27" s="9">
         <v>2.17</v>
       </c>
       <c r="E27" s="9">
         <v>2.23</v>
       </c>
       <c r="F27" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="9">
         <v>2.35</v>
       </c>
       <c r="H27" s="9">
         <v>2.34</v>
       </c>
       <c r="I27" s="9">
@@ -3785,61 +3442,63 @@
       <c r="T27" s="19">
         <v>2.64</v>
       </c>
       <c r="U27" s="19">
         <v>2.66</v>
       </c>
       <c r="V27" s="9">
         <v>2.62</v>
       </c>
       <c r="W27" s="9">
         <v>2.57</v>
       </c>
       <c r="X27" s="9">
         <v>2.62</v>
       </c>
       <c r="Y27" s="9">
         <v>2.57</v>
       </c>
       <c r="Z27" s="9">
         <v>2.64</v>
       </c>
       <c r="AA27" s="9">
         <v>3.22</v>
       </c>
       <c r="AB27" s="9">
-        <f>[1]Показатель!AB27</f>
         <v>2.52</v>
       </c>
       <c r="AC27" s="9">
         <v>2.54</v>
       </c>
       <c r="AD27" s="9">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE27" s="9">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="9">
         <v>1.71</v>
       </c>
       <c r="D28" s="9">
         <v>1.49</v>
       </c>
       <c r="E28" s="9">
         <v>1.51</v>
       </c>
       <c r="F28" s="9">
         <v>1.6</v>
       </c>
       <c r="G28" s="9">
         <v>1.7</v>
       </c>
       <c r="H28" s="9">
         <v>1.66</v>
       </c>
       <c r="I28" s="9">
@@ -3878,61 +3537,63 @@
       <c r="T28" s="19">
         <v>1.98</v>
       </c>
       <c r="U28" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="9">
         <v>2.04</v>
       </c>
       <c r="X28" s="9">
         <v>2.09</v>
       </c>
       <c r="Y28" s="9">
         <v>2.09</v>
       </c>
       <c r="Z28" s="9">
         <v>2.14</v>
       </c>
       <c r="AA28" s="9">
         <v>2.42</v>
       </c>
       <c r="AB28" s="9">
-        <f>[1]Показатель!AB28</f>
         <v>2.17</v>
       </c>
       <c r="AC28" s="9">
         <v>2.11</v>
       </c>
       <c r="AD28" s="9">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE28" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
         <v>1.35</v>
       </c>
       <c r="D29" s="9">
         <v>1.47</v>
       </c>
       <c r="E29" s="9">
         <v>1.44</v>
       </c>
       <c r="F29" s="9">
         <v>1.48</v>
       </c>
       <c r="G29" s="9">
         <v>1.56</v>
       </c>
       <c r="H29" s="9">
         <v>1.57</v>
       </c>
       <c r="I29" s="9">
@@ -3971,95 +3632,98 @@
       <c r="T29" s="19">
         <v>1.75</v>
       </c>
       <c r="U29" s="19">
         <v>1.73</v>
       </c>
       <c r="V29" s="9">
         <v>1.71</v>
       </c>
       <c r="W29" s="9">
         <v>1.7</v>
       </c>
       <c r="X29" s="9">
         <v>1.74</v>
       </c>
       <c r="Y29" s="9">
         <v>1.73</v>
       </c>
       <c r="Z29" s="9">
         <v>1.75</v>
       </c>
       <c r="AA29" s="9">
         <v>2.12</v>
       </c>
       <c r="AB29" s="9">
-        <f>[1]Показатель!AB29</f>
         <v>1.7</v>
       </c>
       <c r="AC29" s="9">
         <v>1.67</v>
       </c>
       <c r="AD29" s="9">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="9">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="54"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
+      <c r="N30" s="44"/>
+      <c r="O30" s="44"/>
+      <c r="P30" s="44"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="44"/>
+      <c r="S30" s="44"/>
+      <c r="T30" s="44"/>
+      <c r="U30" s="44"/>
+      <c r="V30" s="44"/>
+      <c r="W30" s="44"/>
+      <c r="X30" s="44"/>
+      <c r="Y30" s="44"/>
+      <c r="Z30" s="44"/>
+      <c r="AA30" s="44"/>
+      <c r="AB30" s="44"/>
+      <c r="AC30" s="44"/>
+      <c r="AD30" s="44"/>
+      <c r="AE30" s="44"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>2.21</v>
       </c>
       <c r="D31" s="9">
         <v>2.04</v>
       </c>
       <c r="E31" s="9">
         <v>2.1</v>
       </c>
       <c r="F31" s="9">
         <v>2.13</v>
       </c>
       <c r="G31" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="9">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="9">
@@ -4095,61 +3759,63 @@
       <c r="T31" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="U31" s="19">
         <v>2.54</v>
       </c>
       <c r="V31" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="9">
         <v>2.59</v>
       </c>
       <c r="Y31" s="9">
         <v>2.58</v>
       </c>
       <c r="Z31" s="9">
         <v>2.62</v>
       </c>
       <c r="AA31" s="9">
         <v>2.76</v>
       </c>
       <c r="AB31" s="9">
-        <f>[1]Показатель!AB31</f>
         <v>2.5</v>
       </c>
       <c r="AC31" s="9">
         <v>2.57</v>
       </c>
       <c r="AD31" s="9">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE31" s="9">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="9">
         <v>2.67</v>
       </c>
       <c r="D32" s="9">
         <v>2.72</v>
       </c>
       <c r="E32" s="9">
         <v>2.96</v>
       </c>
       <c r="F32" s="9">
         <v>3.1</v>
       </c>
       <c r="G32" s="9">
         <v>3.06</v>
       </c>
       <c r="H32" s="9">
         <v>3.05</v>
       </c>
       <c r="I32" s="9">
@@ -4188,61 +3854,63 @@
       <c r="T32" s="19">
         <v>2.93</v>
       </c>
       <c r="U32" s="19">
         <v>2.98</v>
       </c>
       <c r="V32" s="9">
         <v>2.92</v>
       </c>
       <c r="W32" s="9">
         <v>2.99</v>
       </c>
       <c r="X32" s="9">
         <v>3</v>
       </c>
       <c r="Y32" s="9">
         <v>3.03</v>
       </c>
       <c r="Z32" s="9">
         <v>3.11</v>
       </c>
       <c r="AA32" s="9">
         <v>3.36</v>
       </c>
       <c r="AB32" s="9">
-        <f>[1]Показатель!AB32</f>
         <v>3.13</v>
       </c>
       <c r="AC32" s="9">
         <v>3.13</v>
       </c>
       <c r="AD32" s="9">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE32" s="9">
+        <v>3.14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>1.95</v>
       </c>
       <c r="D33" s="9">
         <v>1.96</v>
       </c>
       <c r="E33" s="9">
         <v>1.93</v>
       </c>
       <c r="F33" s="9">
         <v>1.92</v>
       </c>
       <c r="G33" s="9">
         <v>2.25</v>
       </c>
       <c r="H33" s="9">
         <v>2.21</v>
       </c>
       <c r="I33" s="9">
@@ -4281,61 +3949,63 @@
       <c r="T33" s="19">
         <v>2.66</v>
       </c>
       <c r="U33" s="19">
         <v>2.7</v>
       </c>
       <c r="V33" s="9">
         <v>2.62</v>
       </c>
       <c r="W33" s="9">
         <v>2.66</v>
       </c>
       <c r="X33" s="9">
         <v>2.69</v>
       </c>
       <c r="Y33" s="9">
         <v>2.69</v>
       </c>
       <c r="Z33" s="9">
         <v>2.76</v>
       </c>
       <c r="AA33" s="9">
         <v>2.85</v>
       </c>
       <c r="AB33" s="9">
-        <f>[1]Показатель!AB33</f>
         <v>2.69</v>
       </c>
       <c r="AC33" s="9">
         <v>3.05</v>
       </c>
       <c r="AD33" s="9">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE33" s="9">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="9">
         <v>2.31</v>
       </c>
       <c r="F34" s="9">
         <v>2.16</v>
       </c>
       <c r="G34" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="9">
         <v>2.09</v>
       </c>
       <c r="I34" s="9">
@@ -4374,61 +4044,63 @@
       <c r="T34" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="U34" s="19">
         <v>2.34</v>
       </c>
       <c r="V34" s="9">
         <v>2.36</v>
       </c>
       <c r="W34" s="9">
         <v>2.36</v>
       </c>
       <c r="X34" s="9">
         <v>2.39</v>
       </c>
       <c r="Y34" s="9">
         <v>2.4</v>
       </c>
       <c r="Z34" s="9">
         <v>2.46</v>
       </c>
       <c r="AA34" s="9">
         <v>2.69</v>
       </c>
       <c r="AB34" s="9">
-        <f>[1]Показатель!AB34</f>
         <v>2.4500000000000002</v>
       </c>
       <c r="AC34" s="9">
         <v>2.54</v>
       </c>
       <c r="AD34" s="9">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE34" s="9">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>1.76</v>
       </c>
       <c r="D35" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="9">
         <v>1.21</v>
       </c>
       <c r="F35" s="9">
         <v>1.36</v>
       </c>
       <c r="G35" s="9">
         <v>1.45</v>
       </c>
       <c r="H35" s="9">
         <v>1.51</v>
       </c>
       <c r="I35" s="9">
@@ -4467,61 +4139,63 @@
       <c r="T35" s="19">
         <v>1.73</v>
       </c>
       <c r="U35" s="19">
         <v>1.71</v>
       </c>
       <c r="V35" s="9">
         <v>1.72</v>
       </c>
       <c r="W35" s="9">
         <v>1.79</v>
       </c>
       <c r="X35" s="9">
         <v>1.78</v>
       </c>
       <c r="Y35" s="9">
         <v>1.82</v>
       </c>
       <c r="Z35" s="9">
         <v>1.89</v>
       </c>
       <c r="AA35" s="9">
         <v>2</v>
       </c>
       <c r="AB35" s="9">
-        <f>[1]Показатель!AB35</f>
         <v>1.77</v>
       </c>
       <c r="AC35" s="9">
         <v>1.87</v>
       </c>
       <c r="AD35" s="9">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE35" s="9">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="9">
         <v>1.41</v>
       </c>
       <c r="E36" s="9">
         <v>1.52</v>
       </c>
       <c r="F36" s="9">
         <v>1.5</v>
       </c>
       <c r="G36" s="9">
         <v>1.53</v>
       </c>
       <c r="H36" s="9">
         <v>1.54</v>
       </c>
       <c r="I36" s="9">
@@ -4560,61 +4234,63 @@
       <c r="T36" s="19">
         <v>2.2200000000000002</v>
       </c>
       <c r="U36" s="19">
         <v>2.25</v>
       </c>
       <c r="V36" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="9">
         <v>2.25</v>
       </c>
       <c r="X36" s="9">
         <v>2.34</v>
       </c>
       <c r="Y36" s="9">
         <v>2.29</v>
       </c>
       <c r="Z36" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="9">
         <v>3.09</v>
       </c>
       <c r="AB36" s="9">
-        <f>[1]Показатель!AB36</f>
         <v>2.93</v>
       </c>
       <c r="AC36" s="9">
         <v>2.99</v>
       </c>
       <c r="AD36" s="9">
         <v>2.65</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE36" s="9">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="9">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="9">
         <v>2.36</v>
       </c>
       <c r="E37" s="9">
         <v>2.34</v>
       </c>
       <c r="F37" s="9">
         <v>2.25</v>
       </c>
       <c r="G37" s="9">
         <v>2.31</v>
       </c>
       <c r="H37" s="9">
         <v>2.33</v>
       </c>
       <c r="I37" s="9">
@@ -4653,61 +4329,63 @@
       <c r="T37" s="19">
         <v>2.76</v>
       </c>
       <c r="U37" s="19">
         <v>2.87</v>
       </c>
       <c r="V37" s="9">
         <v>2.86</v>
       </c>
       <c r="W37" s="9">
         <v>2.91</v>
       </c>
       <c r="X37" s="9">
         <v>2.92</v>
       </c>
       <c r="Y37" s="9">
         <v>2.88</v>
       </c>
       <c r="Z37" s="9">
         <v>2.93</v>
       </c>
       <c r="AA37" s="9">
         <v>1.95</v>
       </c>
       <c r="AB37" s="9">
-        <f>[1]Показатель!AB37</f>
         <v>1.94</v>
       </c>
       <c r="AC37" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="AD37" s="9">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE37" s="9">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="9">
         <v>1.95</v>
       </c>
       <c r="D38" s="9">
         <v>1.91</v>
       </c>
       <c r="E38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="9">
@@ -4746,61 +4424,63 @@
       <c r="T38" s="19">
         <v>2.5299999999999998</v>
       </c>
       <c r="U38" s="19">
         <v>2.6</v>
       </c>
       <c r="V38" s="9">
         <v>2.6</v>
       </c>
       <c r="W38" s="9">
         <v>2.61</v>
       </c>
       <c r="X38" s="9">
         <v>2.65</v>
       </c>
       <c r="Y38" s="9">
         <v>2.66</v>
       </c>
       <c r="Z38" s="9">
         <v>2.66</v>
       </c>
       <c r="AA38" s="9">
         <v>2.46</v>
       </c>
       <c r="AB38" s="9">
-        <f>[1]Показатель!AB38</f>
         <v>2.23</v>
       </c>
       <c r="AC38" s="9">
         <v>2.5</v>
       </c>
       <c r="AD38" s="9">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE38" s="9">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="9">
         <v>2.17</v>
       </c>
       <c r="D39" s="9">
         <v>2</v>
       </c>
       <c r="E39" s="9">
         <v>2.41</v>
       </c>
       <c r="F39" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="9">
         <v>2.4</v>
       </c>
       <c r="H39" s="9">
         <v>2.25</v>
       </c>
       <c r="I39" s="9">
@@ -4839,61 +4519,63 @@
       <c r="T39" s="19">
         <v>3.17</v>
       </c>
       <c r="U39" s="19">
         <v>3.17</v>
       </c>
       <c r="V39" s="9">
         <v>3.08</v>
       </c>
       <c r="W39" s="9">
         <v>3.18</v>
       </c>
       <c r="X39" s="9">
         <v>3.11</v>
       </c>
       <c r="Y39" s="9">
         <v>3.07</v>
       </c>
       <c r="Z39" s="9">
         <v>3.08</v>
       </c>
       <c r="AA39" s="9">
         <v>3.25</v>
       </c>
       <c r="AB39" s="9">
-        <f>[1]Показатель!AB39</f>
         <v>2.77</v>
       </c>
       <c r="AC39" s="9">
         <v>2.92</v>
       </c>
       <c r="AD39" s="9">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE39" s="9">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="9">
         <v>3.04</v>
       </c>
       <c r="D40" s="9">
         <v>2.98</v>
       </c>
       <c r="E40" s="9">
         <v>2.97</v>
       </c>
       <c r="F40" s="9">
         <v>2.96</v>
       </c>
       <c r="G40" s="9">
         <v>3</v>
       </c>
       <c r="H40" s="9">
         <v>3.06</v>
       </c>
       <c r="I40" s="9">
@@ -4932,61 +4614,63 @@
       <c r="T40" s="19">
         <v>3.46</v>
       </c>
       <c r="U40" s="19">
         <v>3.54</v>
       </c>
       <c r="V40" s="9">
         <v>3.59</v>
       </c>
       <c r="W40" s="9">
         <v>3.59</v>
       </c>
       <c r="X40" s="9">
         <v>3.62</v>
       </c>
       <c r="Y40" s="9">
         <v>3.55</v>
       </c>
       <c r="Z40" s="9">
         <v>3.6</v>
       </c>
       <c r="AA40" s="9">
         <v>3.11</v>
       </c>
       <c r="AB40" s="9">
-        <f>[1]Показатель!AB40</f>
         <v>3.09</v>
       </c>
       <c r="AC40" s="9">
         <v>3.3</v>
       </c>
       <c r="AD40" s="9">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE40" s="9">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="9">
         <v>2.87</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E41" s="9">
         <v>2.82</v>
       </c>
       <c r="F41" s="9">
         <v>2.79</v>
       </c>
       <c r="G41" s="9">
         <v>2.9</v>
       </c>
       <c r="H41" s="9">
         <v>2.93</v>
       </c>
       <c r="I41" s="9">
@@ -5025,61 +4709,63 @@
       <c r="T41" s="19">
         <v>3.17</v>
       </c>
       <c r="U41" s="19">
         <v>3.22</v>
       </c>
       <c r="V41" s="9">
         <v>3.22</v>
       </c>
       <c r="W41" s="9">
         <v>3.3</v>
       </c>
       <c r="X41" s="9">
         <v>3.37</v>
       </c>
       <c r="Y41" s="9">
         <v>3.34</v>
       </c>
       <c r="Z41" s="9">
         <v>3.43</v>
       </c>
       <c r="AA41" s="9">
         <v>3.91</v>
       </c>
       <c r="AB41" s="9">
-        <f>[1]Показатель!AB41</f>
         <v>3.48</v>
       </c>
       <c r="AC41" s="9">
         <v>3.66</v>
       </c>
       <c r="AD41" s="9">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE41" s="9">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="9">
         <v>2.68</v>
       </c>
       <c r="D42" s="9">
         <v>2.23</v>
       </c>
       <c r="E42" s="9">
         <v>2.14</v>
       </c>
       <c r="F42" s="9">
         <v>2.25</v>
       </c>
       <c r="G42" s="9">
         <v>2.38</v>
       </c>
       <c r="H42" s="9">
         <v>2.39</v>
       </c>
       <c r="I42" s="9">
@@ -5118,61 +4804,63 @@
       <c r="T42" s="19">
         <v>2.3199999999999998</v>
       </c>
       <c r="U42" s="19">
         <v>2.37</v>
       </c>
       <c r="V42" s="9">
         <v>2.41</v>
       </c>
       <c r="W42" s="9">
         <v>2.46</v>
       </c>
       <c r="X42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="9">
         <v>2.44</v>
       </c>
       <c r="Z42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="9">
         <v>2.82</v>
       </c>
       <c r="AB42" s="9">
-        <f>[1]Показатель!AB42</f>
         <v>2.9</v>
       </c>
       <c r="AC42" s="9">
         <v>2.8</v>
       </c>
       <c r="AD42" s="9">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE42" s="9">
+        <v>2.77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="9">
         <v>1.81</v>
       </c>
       <c r="D43" s="9">
         <v>1.64</v>
       </c>
       <c r="E43" s="9">
         <v>1.85</v>
       </c>
       <c r="F43" s="9">
         <v>1.95</v>
       </c>
       <c r="G43" s="9">
         <v>2.1</v>
       </c>
       <c r="H43" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="9">
@@ -5211,61 +4899,63 @@
       <c r="T43" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="U43" s="19">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="9">
         <v>2.5</v>
       </c>
       <c r="W43" s="9">
         <v>2.48</v>
       </c>
       <c r="X43" s="9">
         <v>2.58</v>
       </c>
       <c r="Y43" s="9">
         <v>2.67</v>
       </c>
       <c r="Z43" s="9">
         <v>2.66</v>
       </c>
       <c r="AA43" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="9">
-        <f>[1]Показатель!AB43</f>
         <v>2.75</v>
       </c>
       <c r="AC43" s="9">
         <v>3.01</v>
       </c>
       <c r="AD43" s="9">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE43" s="9">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="9">
         <v>3.25</v>
       </c>
       <c r="D44" s="9">
         <v>2.84</v>
       </c>
       <c r="E44" s="9">
         <v>2.93</v>
       </c>
       <c r="F44" s="9">
         <v>3.08</v>
       </c>
       <c r="G44" s="9">
         <v>3.24</v>
       </c>
       <c r="H44" s="9">
         <v>3.15</v>
       </c>
       <c r="I44" s="9">
@@ -5304,61 +4994,63 @@
       <c r="T44" s="19">
         <v>3.8</v>
       </c>
       <c r="U44" s="19">
         <v>3.84</v>
       </c>
       <c r="V44" s="9">
         <v>3.79</v>
       </c>
       <c r="W44" s="9">
         <v>3.84</v>
       </c>
       <c r="X44" s="9">
         <v>3.8</v>
       </c>
       <c r="Y44" s="9">
         <v>3.78</v>
       </c>
       <c r="Z44" s="9">
         <v>3.78</v>
       </c>
       <c r="AA44" s="9">
         <v>2.7</v>
       </c>
       <c r="AB44" s="9">
-        <f>[1]Показатель!AB44</f>
         <v>2.96</v>
       </c>
       <c r="AC44" s="9">
         <v>3.19</v>
       </c>
       <c r="AD44" s="9">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE44" s="9">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="9">
         <v>2.83</v>
       </c>
       <c r="D45" s="9">
         <v>2.97</v>
       </c>
       <c r="E45" s="9">
         <v>3.26</v>
       </c>
       <c r="F45" s="9">
         <v>3.22</v>
       </c>
       <c r="G45" s="9">
         <v>3.22</v>
       </c>
       <c r="H45" s="9">
         <v>3.27</v>
       </c>
       <c r="I45" s="9">
@@ -5397,61 +5089,63 @@
       <c r="T45" s="19">
         <v>3.45</v>
       </c>
       <c r="U45" s="19">
         <v>3.62</v>
       </c>
       <c r="V45" s="9">
         <v>3.73</v>
       </c>
       <c r="W45" s="9">
         <v>3.83</v>
       </c>
       <c r="X45" s="9">
         <v>3.9</v>
       </c>
       <c r="Y45" s="9">
         <v>3.87</v>
       </c>
       <c r="Z45" s="9">
         <v>3.95</v>
       </c>
       <c r="AA45" s="9">
         <v>3.7</v>
       </c>
       <c r="AB45" s="9">
-        <f>[1]Показатель!AB45</f>
         <v>3.67</v>
       </c>
       <c r="AC45" s="9">
         <v>3.44</v>
       </c>
       <c r="AD45" s="9">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE45" s="9">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="9">
         <v>1.55</v>
       </c>
       <c r="D46" s="9">
         <v>1.33</v>
       </c>
       <c r="E46" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="9">
         <v>1.19</v>
       </c>
       <c r="G46" s="9">
         <v>1.29</v>
       </c>
       <c r="H46" s="9">
         <v>1.24</v>
       </c>
       <c r="I46" s="9">
@@ -5490,61 +5184,63 @@
       <c r="T46" s="19">
         <v>1.36</v>
       </c>
       <c r="U46" s="19">
         <v>1.37</v>
       </c>
       <c r="V46" s="9">
         <v>1.38</v>
       </c>
       <c r="W46" s="9">
         <v>1.44</v>
       </c>
       <c r="X46" s="9">
         <v>1.47</v>
       </c>
       <c r="Y46" s="9">
         <v>1.51</v>
       </c>
       <c r="Z46" s="9">
         <v>1.58</v>
       </c>
       <c r="AA46" s="9">
         <v>1.91</v>
       </c>
       <c r="AB46" s="9">
-        <f>[1]Показатель!AB46</f>
         <v>1.8</v>
       </c>
       <c r="AC46" s="9">
         <v>1.67</v>
       </c>
       <c r="AD46" s="9">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE46" s="9">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="9">
         <v>1.48</v>
       </c>
       <c r="D47" s="9">
         <v>1.91</v>
       </c>
       <c r="E47" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="9">
         <v>2.15</v>
       </c>
       <c r="G47" s="9">
         <v>2.54</v>
       </c>
       <c r="H47" s="9">
         <v>2.34</v>
       </c>
       <c r="I47" s="9">
@@ -5583,61 +5279,63 @@
       <c r="T47" s="19">
         <v>3.05</v>
       </c>
       <c r="U47" s="19">
         <v>3.04</v>
       </c>
       <c r="V47" s="9">
         <v>3.03</v>
       </c>
       <c r="W47" s="9">
         <v>3.08</v>
       </c>
       <c r="X47" s="9">
         <v>3.05</v>
       </c>
       <c r="Y47" s="9">
         <v>3.08</v>
       </c>
       <c r="Z47" s="9">
         <v>3.03</v>
       </c>
       <c r="AA47" s="9">
         <v>3.4</v>
       </c>
       <c r="AB47" s="9">
-        <f>[1]Показатель!AB47</f>
         <v>3.14</v>
       </c>
       <c r="AC47" s="9">
         <v>3.39</v>
       </c>
       <c r="AD47" s="9">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE47" s="9">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="9">
         <v>3.76</v>
       </c>
       <c r="D48" s="9">
         <v>3.15</v>
       </c>
       <c r="E48" s="9">
         <v>3.17</v>
       </c>
       <c r="F48" s="9">
         <v>3.03</v>
       </c>
       <c r="G48" s="9">
         <v>3.2</v>
       </c>
       <c r="H48" s="9">
         <v>3.24</v>
       </c>
       <c r="I48" s="9">
@@ -5676,61 +5374,63 @@
       <c r="T48" s="19">
         <v>3.28</v>
       </c>
       <c r="U48" s="19">
         <v>3.35</v>
       </c>
       <c r="V48" s="9">
         <v>3.26</v>
       </c>
       <c r="W48" s="9">
         <v>3.29</v>
       </c>
       <c r="X48" s="9">
         <v>3.4</v>
       </c>
       <c r="Y48" s="9">
         <v>3.38</v>
       </c>
       <c r="Z48" s="9">
         <v>3.42</v>
       </c>
       <c r="AA48" s="9">
         <v>3.78</v>
       </c>
       <c r="AB48" s="9">
-        <f>[1]Показатель!AB48</f>
         <v>3.2</v>
       </c>
       <c r="AC48" s="9">
         <v>3.08</v>
       </c>
       <c r="AD48" s="9">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE48" s="9">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="9">
         <v>2.6</v>
       </c>
       <c r="D49" s="9">
         <v>2.17</v>
       </c>
       <c r="E49" s="9">
         <v>2.23</v>
       </c>
       <c r="F49" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="9">
         <v>2.35</v>
       </c>
       <c r="H49" s="9">
         <v>2.34</v>
       </c>
       <c r="I49" s="9">
@@ -5769,61 +5469,63 @@
       <c r="T49" s="19">
         <v>2.64</v>
       </c>
       <c r="U49" s="19">
         <v>2.66</v>
       </c>
       <c r="V49" s="9">
         <v>2.62</v>
       </c>
       <c r="W49" s="9">
         <v>2.57</v>
       </c>
       <c r="X49" s="9">
         <v>2.62</v>
       </c>
       <c r="Y49" s="9">
         <v>2.57</v>
       </c>
       <c r="Z49" s="9">
         <v>2.64</v>
       </c>
       <c r="AA49" s="9">
         <v>3.22</v>
       </c>
       <c r="AB49" s="9">
-        <f>[1]Показатель!AB49</f>
         <v>2.52</v>
       </c>
       <c r="AC49" s="9">
         <v>2.54</v>
       </c>
       <c r="AD49" s="9">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE49" s="9">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="9">
         <v>1.71</v>
       </c>
       <c r="D50" s="9">
         <v>1.49</v>
       </c>
       <c r="E50" s="9">
         <v>1.51</v>
       </c>
       <c r="F50" s="9">
         <v>1.6</v>
       </c>
       <c r="G50" s="9">
         <v>1.7</v>
       </c>
       <c r="H50" s="9">
         <v>1.66</v>
       </c>
       <c r="I50" s="9">
@@ -5862,61 +5564,63 @@
       <c r="T50" s="19">
         <v>1.98</v>
       </c>
       <c r="U50" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="9">
         <v>2.04</v>
       </c>
       <c r="X50" s="9">
         <v>2.09</v>
       </c>
       <c r="Y50" s="9">
         <v>2.09</v>
       </c>
       <c r="Z50" s="9">
         <v>2.14</v>
       </c>
       <c r="AA50" s="9">
         <v>2.42</v>
       </c>
       <c r="AB50" s="9">
-        <f>[1]Показатель!AB50</f>
         <v>2.17</v>
       </c>
       <c r="AC50" s="9">
         <v>2.11</v>
       </c>
       <c r="AD50" s="9">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE50" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="9">
         <v>1.35</v>
       </c>
       <c r="D51" s="9">
         <v>1.47</v>
       </c>
       <c r="E51" s="9">
         <v>1.44</v>
       </c>
       <c r="F51" s="9">
         <v>1.48</v>
       </c>
       <c r="G51" s="9">
         <v>1.56</v>
       </c>
       <c r="H51" s="9">
         <v>1.57</v>
       </c>
       <c r="I51" s="9">
@@ -5955,95 +5659,98 @@
       <c r="T51" s="19">
         <v>1.75</v>
       </c>
       <c r="U51" s="19">
         <v>1.73</v>
       </c>
       <c r="V51" s="9">
         <v>1.71</v>
       </c>
       <c r="W51" s="9">
         <v>1.7</v>
       </c>
       <c r="X51" s="9">
         <v>1.74</v>
       </c>
       <c r="Y51" s="9">
         <v>1.73</v>
       </c>
       <c r="Z51" s="9">
         <v>1.75</v>
       </c>
       <c r="AA51" s="9">
         <v>2.12</v>
       </c>
       <c r="AB51" s="9">
-        <f>[1]Показатель!AB51</f>
         <v>1.7</v>
       </c>
       <c r="AC51" s="9">
         <v>1.67</v>
       </c>
       <c r="AD51" s="9">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="9">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
-      <c r="B52" s="41" t="s">
+      <c r="B52" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="41"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+      <c r="S52" s="43"/>
+      <c r="T52" s="43"/>
+      <c r="U52" s="43"/>
+      <c r="V52" s="43"/>
+      <c r="W52" s="43"/>
+      <c r="X52" s="43"/>
+      <c r="Y52" s="43"/>
+      <c r="Z52" s="43"/>
+      <c r="AA52" s="43"/>
+      <c r="AB52" s="43"/>
+      <c r="AC52" s="43"/>
+      <c r="AD52" s="43"/>
+      <c r="AE52" s="43"/>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9">
         <v>1.3</v>
       </c>
       <c r="D53" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="9">
         <v>1.17</v>
       </c>
       <c r="F53" s="9">
         <v>1.22</v>
       </c>
       <c r="G53" s="9">
         <v>1.27</v>
       </c>
       <c r="H53" s="9">
         <v>1.28</v>
       </c>
       <c r="I53" s="9">
         <v>1.32</v>
       </c>
       <c r="J53" s="9">
@@ -6079,61 +5786,63 @@
       <c r="T53" s="19">
         <v>1.48</v>
       </c>
       <c r="U53" s="19">
         <v>1.5</v>
       </c>
       <c r="V53" s="9">
         <v>1.49</v>
       </c>
       <c r="W53" s="9">
         <v>1.51</v>
       </c>
       <c r="X53" s="9">
         <v>1.53</v>
       </c>
       <c r="Y53" s="9">
         <v>1.53</v>
       </c>
       <c r="Z53" s="9">
         <v>1.56</v>
       </c>
       <c r="AA53" s="9">
         <v>1.59</v>
       </c>
       <c r="AB53" s="9">
-        <f>[1]Показатель!AB53</f>
         <v>1.48</v>
       </c>
       <c r="AC53" s="9">
         <v>1.54</v>
       </c>
       <c r="AD53" s="9">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE53" s="9">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="9">
         <v>1.43</v>
       </c>
       <c r="D54" s="9">
         <v>1.39</v>
       </c>
       <c r="E54" s="9">
         <v>1.42</v>
       </c>
       <c r="F54" s="9">
         <v>1.39</v>
       </c>
       <c r="G54" s="9">
         <v>1.35</v>
       </c>
       <c r="H54" s="9">
         <v>1.3</v>
       </c>
       <c r="I54" s="9">
@@ -6172,61 +5881,63 @@
       <c r="T54" s="19">
         <v>1.74</v>
       </c>
       <c r="U54" s="19">
         <v>1.76</v>
       </c>
       <c r="V54" s="9">
         <v>1.76</v>
       </c>
       <c r="W54" s="9">
         <v>1.76</v>
       </c>
       <c r="X54" s="9">
         <v>1.72</v>
       </c>
       <c r="Y54" s="9">
         <v>1.69</v>
       </c>
       <c r="Z54" s="9">
         <v>1.74</v>
       </c>
       <c r="AA54" s="9">
         <v>1.19</v>
       </c>
       <c r="AB54" s="9">
-        <f>[1]Показатель!AB54</f>
         <v>1.44</v>
       </c>
       <c r="AC54" s="9">
         <v>1.67</v>
       </c>
       <c r="AD54" s="9">
         <v>1.79</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE54" s="9">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="9">
         <v>1.36</v>
       </c>
       <c r="D55" s="9">
         <v>1.31</v>
       </c>
       <c r="E55" s="9">
         <v>1.31</v>
       </c>
       <c r="F55" s="9">
         <v>1.42</v>
       </c>
       <c r="G55" s="9">
         <v>1.63</v>
       </c>
       <c r="H55" s="9">
         <v>1.67</v>
       </c>
       <c r="I55" s="9">
@@ -6265,61 +5976,63 @@
       <c r="T55" s="19">
         <v>2.0099999999999998</v>
       </c>
       <c r="U55" s="19">
         <v>1.98</v>
       </c>
       <c r="V55" s="9">
         <v>1.96</v>
       </c>
       <c r="W55" s="9">
         <v>1.99</v>
       </c>
       <c r="X55" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="9">
         <v>2.06</v>
       </c>
       <c r="Z55" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="9">
-        <f>[1]Показатель!AB55</f>
         <v>2.25</v>
       </c>
       <c r="AC55" s="9">
         <v>2.2599999999999998</v>
       </c>
       <c r="AD55" s="9">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE55" s="9">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="9">
         <v>1.51</v>
       </c>
       <c r="D56" s="9">
         <v>1.32</v>
       </c>
       <c r="E56" s="9">
         <v>1.18</v>
       </c>
       <c r="F56" s="9">
         <v>1.17</v>
       </c>
       <c r="G56" s="9">
         <v>1.23</v>
       </c>
       <c r="H56" s="9">
         <v>1.31</v>
       </c>
       <c r="I56" s="9">
@@ -6358,61 +6071,63 @@
       <c r="T56" s="19">
         <v>1.5</v>
       </c>
       <c r="U56" s="19">
         <v>1.55</v>
       </c>
       <c r="V56" s="9">
         <v>1.48</v>
       </c>
       <c r="W56" s="9">
         <v>1.44</v>
       </c>
       <c r="X56" s="9">
         <v>1.43</v>
       </c>
       <c r="Y56" s="9">
         <v>1.46</v>
       </c>
       <c r="Z56" s="9">
         <v>1.47</v>
       </c>
       <c r="AA56" s="9">
         <v>1.57</v>
       </c>
       <c r="AB56" s="9">
-        <f>[1]Показатель!AB56</f>
         <v>1.38</v>
       </c>
       <c r="AC56" s="9">
         <v>1.55</v>
       </c>
       <c r="AD56" s="9">
         <v>1.58</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE56" s="9">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="9">
         <v>1.31</v>
       </c>
       <c r="D57" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="9">
         <v>1.27</v>
       </c>
       <c r="H57" s="9">
         <v>1.29</v>
       </c>
       <c r="I57" s="9">
@@ -6451,61 +6166,63 @@
       <c r="T57" s="19">
         <v>1.36</v>
       </c>
       <c r="U57" s="19">
         <v>1.41</v>
       </c>
       <c r="V57" s="9">
         <v>1.42</v>
       </c>
       <c r="W57" s="9">
         <v>1.43</v>
       </c>
       <c r="X57" s="9">
         <v>1.45</v>
       </c>
       <c r="Y57" s="9">
         <v>1.46</v>
       </c>
       <c r="Z57" s="9">
         <v>1.5</v>
       </c>
       <c r="AA57" s="9">
         <v>1.48</v>
       </c>
       <c r="AB57" s="9">
-        <f>[1]Показатель!AB57</f>
         <v>1.35</v>
       </c>
       <c r="AC57" s="9">
         <v>1.48</v>
       </c>
       <c r="AD57" s="9">
         <v>1.53</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE57" s="9">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="9">
         <v>1</v>
       </c>
       <c r="D58" s="9">
         <v>0.96</v>
       </c>
       <c r="E58" s="9">
         <v>0.95</v>
       </c>
       <c r="F58" s="9">
         <v>0.99</v>
       </c>
       <c r="G58" s="9">
         <v>0.98</v>
       </c>
       <c r="H58" s="9">
         <v>1.02</v>
       </c>
       <c r="I58" s="9">
@@ -6544,61 +6261,63 @@
       <c r="T58" s="19">
         <v>1.35</v>
       </c>
       <c r="U58" s="19">
         <v>1.31</v>
       </c>
       <c r="V58" s="9">
         <v>1.31</v>
       </c>
       <c r="W58" s="9">
         <v>1.36</v>
       </c>
       <c r="X58" s="9">
         <v>1.41</v>
       </c>
       <c r="Y58" s="9">
         <v>1.4</v>
       </c>
       <c r="Z58" s="9">
         <v>1.39</v>
       </c>
       <c r="AA58" s="9">
         <v>1.85</v>
       </c>
       <c r="AB58" s="9">
-        <f>[1]Показатель!AB58</f>
         <v>1.73</v>
       </c>
       <c r="AC58" s="9">
         <v>1.73</v>
       </c>
       <c r="AD58" s="9">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE58" s="9">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="9">
         <v>1.46</v>
       </c>
       <c r="D59" s="9">
         <v>1.24</v>
       </c>
       <c r="E59" s="9">
         <v>1.23</v>
       </c>
       <c r="F59" s="9">
         <v>1.33</v>
       </c>
       <c r="G59" s="9">
         <v>1.38</v>
       </c>
       <c r="H59" s="9">
         <v>1.35</v>
       </c>
       <c r="I59" s="9">
@@ -6637,61 +6356,63 @@
       <c r="T59" s="19">
         <v>1.82</v>
       </c>
       <c r="U59" s="19">
         <v>1.85</v>
       </c>
       <c r="V59" s="9">
         <v>1.85</v>
       </c>
       <c r="W59" s="9">
         <v>1.83</v>
       </c>
       <c r="X59" s="9">
         <v>1.86</v>
       </c>
       <c r="Y59" s="9">
         <v>1.84</v>
       </c>
       <c r="Z59" s="9">
         <v>1.86</v>
       </c>
       <c r="AA59" s="9">
         <v>1.21</v>
       </c>
       <c r="AB59" s="9">
-        <f>[1]Показатель!AB59</f>
         <v>1.1000000000000001</v>
       </c>
       <c r="AC59" s="9">
         <v>1.4</v>
       </c>
       <c r="AD59" s="9">
         <v>1.49</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE59" s="9">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="9">
         <v>1.05</v>
       </c>
       <c r="D60" s="9">
         <v>0.89</v>
       </c>
       <c r="E60" s="9">
         <v>0.93</v>
       </c>
       <c r="F60" s="9">
         <v>0.99</v>
       </c>
       <c r="G60" s="9">
         <v>1.04</v>
       </c>
       <c r="H60" s="9">
         <v>1.02</v>
       </c>
       <c r="I60" s="9">
@@ -6730,61 +6451,63 @@
       <c r="T60" s="19">
         <v>1.21</v>
       </c>
       <c r="U60" s="19">
         <v>1.25</v>
       </c>
       <c r="V60" s="9">
         <v>1.25</v>
       </c>
       <c r="W60" s="9">
         <v>1.22</v>
       </c>
       <c r="X60" s="9">
         <v>1.21</v>
       </c>
       <c r="Y60" s="9">
         <v>1.21</v>
       </c>
       <c r="Z60" s="9">
         <v>1.25</v>
       </c>
       <c r="AA60" s="9">
         <v>1.19</v>
       </c>
       <c r="AB60" s="9">
-        <f>[1]Показатель!AB60</f>
         <v>1.27</v>
       </c>
       <c r="AC60" s="9">
         <v>1.34</v>
       </c>
       <c r="AD60" s="9">
         <v>1.33</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE60" s="9">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C61" s="9">
         <v>1.23</v>
       </c>
       <c r="D61" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="9">
         <v>1.17</v>
       </c>
       <c r="F61" s="9">
         <v>1.33</v>
       </c>
       <c r="G61" s="9">
         <v>1.37</v>
       </c>
       <c r="H61" s="9">
         <v>1.37</v>
       </c>
       <c r="I61" s="9">
@@ -6823,61 +6546,63 @@
       <c r="T61" s="19">
         <v>1.88</v>
       </c>
       <c r="U61" s="19">
         <v>1.98</v>
       </c>
       <c r="V61" s="9">
         <v>1.93</v>
       </c>
       <c r="W61" s="9">
         <v>1.94</v>
       </c>
       <c r="X61" s="9">
         <v>1.94</v>
       </c>
       <c r="Y61" s="9">
         <v>1.93</v>
       </c>
       <c r="Z61" s="9">
         <v>1.97</v>
       </c>
       <c r="AA61" s="9">
         <v>2.33</v>
       </c>
       <c r="AB61" s="9">
-        <f>[1]Показатель!AB61</f>
         <v>1.89</v>
       </c>
       <c r="AC61" s="9">
         <v>1.95</v>
       </c>
       <c r="AD61" s="9">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE61" s="9">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="9">
         <v>2.29</v>
       </c>
       <c r="D62" s="9">
         <v>1.89</v>
       </c>
       <c r="E62" s="9">
         <v>2.1</v>
       </c>
       <c r="F62" s="9">
         <v>1.93</v>
       </c>
       <c r="G62" s="9">
         <v>1.96</v>
       </c>
       <c r="H62" s="9">
         <v>2.1</v>
       </c>
       <c r="I62" s="9">
@@ -6916,61 +6641,63 @@
       <c r="T62" s="19">
         <v>2.23</v>
       </c>
       <c r="U62" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="9">
         <v>2.34</v>
       </c>
       <c r="W62" s="9">
         <v>2.4</v>
       </c>
       <c r="X62" s="9">
         <v>2.46</v>
       </c>
       <c r="Y62" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="9">
         <v>2.4</v>
       </c>
       <c r="AA62" s="9">
         <v>1.26</v>
       </c>
       <c r="AB62" s="9">
-        <f>[1]Показатель!AB62</f>
         <v>1.45</v>
       </c>
       <c r="AC62" s="9">
         <v>1.8</v>
       </c>
       <c r="AD62" s="9">
         <v>1.97</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE62" s="9">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="9">
         <v>1.84</v>
       </c>
       <c r="D63" s="9">
         <v>1.72</v>
       </c>
       <c r="E63" s="9">
         <v>1.8</v>
       </c>
       <c r="F63" s="9">
         <v>1.83</v>
       </c>
       <c r="G63" s="9">
         <v>1.95</v>
       </c>
       <c r="H63" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="9">
@@ -7009,61 +6736,63 @@
       <c r="T63" s="19">
         <v>2.67</v>
       </c>
       <c r="U63" s="19">
         <v>2.61</v>
       </c>
       <c r="V63" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="9">
         <v>2.61</v>
       </c>
       <c r="X63" s="9">
         <v>2.66</v>
       </c>
       <c r="Y63" s="9">
         <v>2.61</v>
       </c>
       <c r="Z63" s="9">
         <v>2.59</v>
       </c>
       <c r="AA63" s="9">
         <v>2.77</v>
       </c>
       <c r="AB63" s="9">
-        <f>[1]Показатель!AB63</f>
         <v>2.48</v>
       </c>
       <c r="AC63" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AD63" s="9">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE63" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="9">
         <v>1.84</v>
       </c>
       <c r="D64" s="9">
         <v>1.44</v>
       </c>
       <c r="E64" s="9">
         <v>1.28</v>
       </c>
       <c r="F64" s="9">
         <v>1.39</v>
       </c>
       <c r="G64" s="9">
         <v>1.41</v>
       </c>
       <c r="H64" s="9">
         <v>1.44</v>
       </c>
       <c r="I64" s="9">
@@ -7102,61 +6831,63 @@
       <c r="T64" s="19">
         <v>1.46</v>
       </c>
       <c r="U64" s="19">
         <v>1.47</v>
       </c>
       <c r="V64" s="9">
         <v>1.46</v>
       </c>
       <c r="W64" s="9">
         <v>1.48</v>
       </c>
       <c r="X64" s="9">
         <v>1.49</v>
       </c>
       <c r="Y64" s="9">
         <v>1.46</v>
       </c>
       <c r="Z64" s="9">
         <v>1.49</v>
       </c>
       <c r="AA64" s="9">
         <v>1.37</v>
       </c>
       <c r="AB64" s="9">
-        <f>[1]Показатель!AB64</f>
         <v>1.41</v>
       </c>
       <c r="AC64" s="9">
         <v>1.54</v>
       </c>
       <c r="AD64" s="9">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE64" s="9">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="9">
         <v>0.71</v>
       </c>
       <c r="D65" s="9">
         <v>0.71</v>
       </c>
       <c r="E65" s="9">
         <v>0.87</v>
       </c>
       <c r="F65" s="9">
         <v>1.03</v>
       </c>
       <c r="G65" s="9">
         <v>1.05</v>
       </c>
       <c r="H65" s="9">
         <v>1.04</v>
       </c>
       <c r="I65" s="9">
@@ -7195,61 +6926,63 @@
       <c r="T65" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="U65" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="9">
         <v>1.18</v>
       </c>
       <c r="Y65" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="9">
         <v>1.18</v>
       </c>
       <c r="AA65" s="9">
         <v>1.32</v>
       </c>
       <c r="AB65" s="9">
-        <f>[1]Показатель!AB65</f>
         <v>1.18</v>
       </c>
       <c r="AC65" s="9">
         <v>1.22</v>
       </c>
       <c r="AD65" s="9">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE65" s="9">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="9">
         <v>1.73</v>
       </c>
       <c r="D66" s="9">
         <v>1.62</v>
       </c>
       <c r="E66" s="9">
         <v>1.74</v>
       </c>
       <c r="F66" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="9">
         <v>2.04</v>
       </c>
       <c r="H66" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="9">
@@ -7288,61 +7021,63 @@
       <c r="T66" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="U66" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="9">
         <v>2.48</v>
       </c>
       <c r="X66" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="9">
         <v>2.48</v>
       </c>
       <c r="Z66" s="9">
         <v>2.52</v>
       </c>
       <c r="AA66" s="9">
         <v>2.35</v>
       </c>
       <c r="AB66" s="9">
-        <f>[1]Показатель!AB66</f>
         <v>2.23</v>
       </c>
       <c r="AC66" s="9">
         <v>2.5</v>
       </c>
       <c r="AD66" s="9">
         <v>2.31</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE66" s="9">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="9">
         <v>2.08</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E67" s="9">
         <v>2.08</v>
       </c>
       <c r="F67" s="9">
         <v>2.1</v>
       </c>
       <c r="G67" s="9">
         <v>2.23</v>
       </c>
       <c r="H67" s="9">
         <v>2.17</v>
       </c>
       <c r="I67" s="9">
@@ -7381,61 +7116,63 @@
       <c r="T67" s="19">
         <v>2.2999999999999998</v>
       </c>
       <c r="U67" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="9">
         <v>2.59</v>
       </c>
       <c r="X67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="9">
         <v>2.5</v>
       </c>
       <c r="Z67" s="9">
         <v>2.58</v>
       </c>
       <c r="AA67" s="9">
         <v>2.97</v>
       </c>
       <c r="AB67" s="9">
-        <f>[1]Показатель!AB67</f>
         <v>2.37</v>
       </c>
       <c r="AC67" s="9">
         <v>2.27</v>
       </c>
       <c r="AD67" s="9">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE67" s="9">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="9">
         <v>0.85</v>
       </c>
       <c r="D68" s="9">
         <v>0.77</v>
       </c>
       <c r="E68" s="9">
         <v>0.7</v>
       </c>
       <c r="F68" s="9">
         <v>0.71</v>
       </c>
       <c r="G68" s="9">
         <v>0.69</v>
       </c>
       <c r="H68" s="9">
         <v>0.66</v>
       </c>
       <c r="I68" s="9">
@@ -7474,61 +7211,63 @@
       <c r="T68" s="19">
         <v>0.8</v>
       </c>
       <c r="U68" s="19">
         <v>0.8</v>
       </c>
       <c r="V68" s="9">
         <v>0.78</v>
       </c>
       <c r="W68" s="9">
         <v>0.81</v>
       </c>
       <c r="X68" s="9">
         <v>0.81</v>
       </c>
       <c r="Y68" s="9">
         <v>0.83</v>
       </c>
       <c r="Z68" s="9">
         <v>0.84</v>
       </c>
       <c r="AA68" s="9">
         <v>0.97</v>
       </c>
       <c r="AB68" s="9">
-        <f>[1]Показатель!AB68</f>
         <v>0.94</v>
       </c>
       <c r="AC68" s="9">
         <v>0.9</v>
       </c>
       <c r="AD68" s="9">
         <v>0.88</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE68" s="9">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C69" s="9">
         <v>0.26</v>
       </c>
       <c r="D69" s="9">
         <v>0.66</v>
       </c>
       <c r="E69" s="9">
         <v>0.96</v>
       </c>
       <c r="F69" s="9">
         <v>0.99</v>
       </c>
       <c r="G69" s="9">
         <v>0.94</v>
       </c>
       <c r="H69" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="9">
@@ -7567,61 +7306,63 @@
       <c r="T69" s="19">
         <v>1.92</v>
       </c>
       <c r="U69" s="19">
         <v>1.87</v>
       </c>
       <c r="V69" s="9">
         <v>1.86</v>
       </c>
       <c r="W69" s="9">
         <v>1.8</v>
       </c>
       <c r="X69" s="9">
         <v>1.83</v>
       </c>
       <c r="Y69" s="9">
         <v>1.81</v>
       </c>
       <c r="Z69" s="9">
         <v>1.79</v>
       </c>
       <c r="AA69" s="9">
         <v>0.8</v>
       </c>
       <c r="AB69" s="9">
-        <f>[1]Показатель!AB69</f>
         <v>1.1200000000000001</v>
       </c>
       <c r="AC69" s="9">
         <v>1.82</v>
       </c>
       <c r="AD69" s="9">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE69" s="9">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="10">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="10">
         <v>2.02</v>
       </c>
       <c r="E70" s="10">
         <v>2.23</v>
       </c>
       <c r="F70" s="10">
         <v>2.33</v>
       </c>
       <c r="G70" s="10">
         <v>2.35</v>
       </c>
       <c r="H70" s="10">
         <v>2.34</v>
       </c>
       <c r="I70" s="10">
@@ -7660,77 +7401,79 @@
       <c r="T70" s="20">
         <v>2.36</v>
       </c>
       <c r="U70" s="20">
         <v>2.42</v>
       </c>
       <c r="V70" s="10">
         <v>2.4</v>
       </c>
       <c r="W70" s="10">
         <v>2.44</v>
       </c>
       <c r="X70" s="10">
         <v>2.54</v>
       </c>
       <c r="Y70" s="10">
         <v>2.58</v>
       </c>
       <c r="Z70" s="10">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="10">
         <v>3.23</v>
       </c>
       <c r="AB70" s="10">
-        <f>[1]Показатель!AB70</f>
         <v>2.74</v>
       </c>
       <c r="AC70" s="10">
         <v>2.52</v>
       </c>
       <c r="AD70" s="10">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE70" s="10">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AC5:AD5"/>
-[...4 lines deleted...]
-    <mergeCell ref="T5:U5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="AD5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>