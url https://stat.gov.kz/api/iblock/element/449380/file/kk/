--- v3 (2026-07-21)
+++ v4 (2026-09-01)
@@ -8,80 +8,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D30234E-5F6F-49D4-806F-88956B737529}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBAC94A0-F2CB-436A-95C5-58E1F942A73F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB7" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="103">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -672,51 +672,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -761,91 +761,94 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1159,51 +1162,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="79.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1285,59 +1288,59 @@
       <c r="B12" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="40">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="40">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
@@ -1404,174 +1407,176 @@
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="1" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AE71"/>
+  <dimension ref="A2:AF71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AH45" sqref="AH45"/>
+      <selection pane="bottomLeft" activeCell="AI51" sqref="AI51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="42"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="Z4" s="34"/>
     </row>
-    <row r="5" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
-      <c r="T5" s="45"/>
-      <c r="U5" s="45"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
       <c r="Z5" s="36"/>
       <c r="AB5" s="41"/>
       <c r="AC5" s="41"/>
-      <c r="AD5" s="45" t="s">
+      <c r="AE5" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="AE5" s="45"/>
-[...2 lines deleted...]
-      <c r="A6" s="46" t="s">
+      <c r="AF5" s="46"/>
+    </row>
+    <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="50">
+      <c r="B6" s="51"/>
+      <c r="C6" s="53">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="55">
         <v>2025</v>
       </c>
-      <c r="P6" s="53"/>
-[...10 lines deleted...]
-      <c r="AA6" s="54">
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="44">
         <v>2026</v>
       </c>
-      <c r="AB6" s="55"/>
-[...6 lines deleted...]
-      <c r="B7" s="49"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+    </row>
+    <row r="7" spans="1:32" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="50"/>
+      <c r="B7" s="52"/>
       <c r="C7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="8" t="s">
@@ -1616,87 +1621,91 @@
       <c r="X7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>30</v>
       </c>
       <c r="Z7" s="15" t="s">
         <v>31</v>
       </c>
       <c r="AA7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AB7" s="8" t="str">
         <f>$P$7</f>
         <v>қаңтар-ақпан</v>
       </c>
       <c r="AC7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="AE7" s="8" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF7" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="43"/>
-[...29 lines deleted...]
-    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
+      <c r="AF8" s="47"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>1.87</v>
       </c>
       <c r="D9" s="9">
         <v>1.71</v>
       </c>
       <c r="E9" s="9">
         <v>1.75</v>
       </c>
       <c r="F9" s="9">
         <v>1.79</v>
       </c>
       <c r="G9" s="9">
         <v>1.86</v>
       </c>
       <c r="H9" s="9">
         <v>1.85</v>
       </c>
       <c r="I9" s="9">
         <v>1.91</v>
       </c>
       <c r="J9" s="9">
@@ -1743,52 +1752,55 @@
       </c>
       <c r="X9" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="9">
         <v>2.19</v>
       </c>
       <c r="Z9" s="9">
         <v>2.23</v>
       </c>
       <c r="AA9" s="9">
         <v>2.34</v>
       </c>
       <c r="AB9" s="9">
         <v>2.13</v>
       </c>
       <c r="AC9" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD9" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="AE9" s="9">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF9" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="9">
         <v>2.19</v>
       </c>
       <c r="D10" s="9">
         <v>2.21</v>
       </c>
       <c r="E10" s="9">
         <v>2.36</v>
       </c>
       <c r="F10" s="9">
         <v>2.44</v>
       </c>
       <c r="G10" s="9">
         <v>2.4</v>
       </c>
       <c r="H10" s="9">
         <v>2.38</v>
       </c>
       <c r="I10" s="9">
@@ -1838,52 +1850,55 @@
       </c>
       <c r="X10" s="9">
         <v>2.52</v>
       </c>
       <c r="Y10" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="9">
         <v>2.6</v>
       </c>
       <c r="AA10" s="9">
         <v>2.56</v>
       </c>
       <c r="AB10" s="9">
         <v>2.5</v>
       </c>
       <c r="AC10" s="9">
         <v>2.59</v>
       </c>
       <c r="AD10" s="9">
         <v>2.68</v>
       </c>
       <c r="AE10" s="9">
         <v>2.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF10" s="9">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="9">
         <v>1.7</v>
       </c>
       <c r="D11" s="9">
         <v>1.68</v>
       </c>
       <c r="E11" s="9">
         <v>1.66</v>
       </c>
       <c r="F11" s="9">
         <v>1.71</v>
       </c>
       <c r="G11" s="9">
         <v>1.98</v>
       </c>
       <c r="H11" s="9">
         <v>1.98</v>
       </c>
       <c r="I11" s="9">
@@ -1933,52 +1948,55 @@
       </c>
       <c r="X11" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="9">
         <v>2.42</v>
       </c>
       <c r="Z11" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="9">
         <v>2.72</v>
       </c>
       <c r="AB11" s="9">
         <v>2.5</v>
       </c>
       <c r="AC11" s="9">
         <v>2.72</v>
       </c>
       <c r="AD11" s="9">
         <v>2.72</v>
       </c>
       <c r="AE11" s="9">
         <v>2.71</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF11" s="9">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="9">
         <v>2.09</v>
       </c>
       <c r="D12" s="9">
         <v>1.87</v>
       </c>
       <c r="E12" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="F12" s="9">
         <v>1.92</v>
       </c>
       <c r="G12" s="9">
         <v>1.95</v>
       </c>
       <c r="H12" s="9">
         <v>1.89</v>
       </c>
       <c r="I12" s="9">
@@ -2028,52 +2046,55 @@
       </c>
       <c r="X12" s="9">
         <v>2.16</v>
       </c>
       <c r="Y12" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="9">
         <v>2.23</v>
       </c>
       <c r="AA12" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="9">
         <v>2.19</v>
       </c>
       <c r="AC12" s="9">
         <v>2.31</v>
       </c>
       <c r="AD12" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="AE12" s="9">
         <v>2.2999999999999998</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF12" s="9">
+        <v>2.29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="9">
         <v>1.39</v>
       </c>
       <c r="D13" s="9">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="F13" s="9">
         <v>1.19</v>
       </c>
       <c r="G13" s="9">
         <v>1.3</v>
       </c>
       <c r="H13" s="9">
         <v>1.33</v>
       </c>
       <c r="I13" s="9">
@@ -2123,52 +2144,55 @@
       </c>
       <c r="X13" s="9">
         <v>1.52</v>
       </c>
       <c r="Y13" s="9">
         <v>1.53</v>
       </c>
       <c r="Z13" s="9">
         <v>1.58</v>
       </c>
       <c r="AA13" s="9">
         <v>1.58</v>
       </c>
       <c r="AB13" s="9">
         <v>1.43</v>
       </c>
       <c r="AC13" s="9">
         <v>1.55</v>
       </c>
       <c r="AD13" s="9">
         <v>1.62</v>
       </c>
       <c r="AE13" s="9">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF13" s="9">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>1.08</v>
       </c>
       <c r="D14" s="9">
         <v>1.2</v>
       </c>
       <c r="E14" s="9">
         <v>1.26</v>
       </c>
       <c r="F14" s="9">
         <v>1.27</v>
       </c>
       <c r="G14" s="9">
         <v>1.28</v>
       </c>
       <c r="H14" s="9">
         <v>1.31</v>
       </c>
       <c r="I14" s="9">
@@ -2218,52 +2242,55 @@
       </c>
       <c r="X14" s="9">
         <v>1.92</v>
       </c>
       <c r="Y14" s="9">
         <v>1.89</v>
       </c>
       <c r="Z14" s="9">
         <v>1.89</v>
       </c>
       <c r="AA14" s="9">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="9">
         <v>2.39</v>
       </c>
       <c r="AC14" s="9">
         <v>2.42</v>
       </c>
       <c r="AD14" s="9">
         <v>2.12</v>
       </c>
       <c r="AE14" s="9">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF14" s="9">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>1.9</v>
       </c>
       <c r="D15" s="9">
         <v>1.88</v>
       </c>
       <c r="E15" s="9">
         <v>1.86</v>
       </c>
       <c r="F15" s="9">
         <v>1.85</v>
       </c>
       <c r="G15" s="9">
         <v>1.91</v>
       </c>
       <c r="H15" s="9">
         <v>1.91</v>
       </c>
       <c r="I15" s="9">
@@ -2313,52 +2340,55 @@
       </c>
       <c r="X15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="9">
         <v>2.44</v>
       </c>
       <c r="Z15" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="9">
         <v>1.64</v>
       </c>
       <c r="AB15" s="9">
         <v>1.58</v>
       </c>
       <c r="AC15" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD15" s="9">
         <v>2.04</v>
       </c>
       <c r="AE15" s="9">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF15" s="9">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>1.44</v>
       </c>
       <c r="D16" s="9">
         <v>1.34</v>
       </c>
       <c r="E16" s="9">
         <v>1.43</v>
       </c>
       <c r="F16" s="9">
         <v>1.45</v>
       </c>
       <c r="G16" s="9">
         <v>1.48</v>
       </c>
       <c r="H16" s="9">
         <v>1.48</v>
       </c>
       <c r="I16" s="9">
@@ -2408,52 +2438,55 @@
       </c>
       <c r="X16" s="9">
         <v>1.84</v>
       </c>
       <c r="Y16" s="9">
         <v>1.85</v>
       </c>
       <c r="Z16" s="9">
         <v>1.87</v>
       </c>
       <c r="AA16" s="9">
         <v>1.8</v>
       </c>
       <c r="AB16" s="9">
         <v>1.73</v>
       </c>
       <c r="AC16" s="9">
         <v>1.9</v>
       </c>
       <c r="AD16" s="9">
         <v>1.87</v>
       </c>
       <c r="AE16" s="9">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="9">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="9">
         <v>1.65</v>
       </c>
       <c r="D17" s="9">
         <v>1.51</v>
       </c>
       <c r="E17" s="9">
         <v>1.72</v>
       </c>
       <c r="F17" s="9">
         <v>1.75</v>
       </c>
       <c r="G17" s="9">
         <v>1.83</v>
       </c>
       <c r="H17" s="9">
         <v>1.76</v>
       </c>
       <c r="I17" s="9">
@@ -2503,52 +2536,55 @@
       </c>
       <c r="X17" s="9">
         <v>2.46</v>
       </c>
       <c r="Y17" s="9">
         <v>2.44</v>
       </c>
       <c r="Z17" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="9">
         <v>2.75</v>
       </c>
       <c r="AB17" s="9">
         <v>2.29</v>
       </c>
       <c r="AC17" s="9">
         <v>2.4</v>
       </c>
       <c r="AD17" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AE17" s="9">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="9">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="9">
         <v>2.91</v>
       </c>
       <c r="D18" s="9">
         <v>2.78</v>
       </c>
       <c r="E18" s="9">
         <v>2.81</v>
       </c>
       <c r="F18" s="9">
         <v>2.77</v>
       </c>
       <c r="G18" s="9">
         <v>2.81</v>
       </c>
       <c r="H18" s="9">
         <v>2.88</v>
       </c>
       <c r="I18" s="9">
@@ -2598,52 +2634,55 @@
       </c>
       <c r="X18" s="9">
         <v>3.41</v>
       </c>
       <c r="Y18" s="9">
         <v>3.36</v>
       </c>
       <c r="Z18" s="9">
         <v>3.39</v>
       </c>
       <c r="AA18" s="9">
         <v>2.79</v>
       </c>
       <c r="AB18" s="9">
         <v>2.8</v>
       </c>
       <c r="AC18" s="9">
         <v>3.04</v>
       </c>
       <c r="AD18" s="9">
         <v>3.06</v>
       </c>
       <c r="AE18" s="9">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="9">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>2.48</v>
       </c>
       <c r="D19" s="9">
         <v>2.34</v>
       </c>
       <c r="E19" s="9">
         <v>2.44</v>
       </c>
       <c r="F19" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="G19" s="9">
         <v>2.54</v>
       </c>
       <c r="H19" s="9">
         <v>2.6</v>
       </c>
       <c r="I19" s="9">
@@ -2693,52 +2732,55 @@
       </c>
       <c r="X19" s="9">
         <v>3.11</v>
       </c>
       <c r="Y19" s="9">
         <v>3.07</v>
       </c>
       <c r="Z19" s="9">
         <v>3.12</v>
       </c>
       <c r="AA19" s="9">
         <v>3.5</v>
       </c>
       <c r="AB19" s="9">
         <v>3.12</v>
       </c>
       <c r="AC19" s="9">
         <v>3.25</v>
       </c>
       <c r="AD19" s="9">
         <v>3.15</v>
       </c>
       <c r="AE19" s="9">
         <v>3.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="9">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>2.23</v>
       </c>
       <c r="D20" s="9">
         <v>1.81</v>
       </c>
       <c r="E20" s="9">
         <v>1.68</v>
       </c>
       <c r="F20" s="9">
         <v>1.79</v>
       </c>
       <c r="G20" s="9">
         <v>1.87</v>
       </c>
       <c r="H20" s="9">
         <v>1.88</v>
       </c>
       <c r="I20" s="9">
@@ -2788,52 +2830,55 @@
       </c>
       <c r="X20" s="9">
         <v>1.96</v>
       </c>
       <c r="Y20" s="9">
         <v>1.92</v>
       </c>
       <c r="Z20" s="9">
         <v>1.96</v>
       </c>
       <c r="AA20" s="9">
         <v>2.06</v>
       </c>
       <c r="AB20" s="9">
         <v>2.12</v>
       </c>
       <c r="AC20" s="9">
         <v>2.13</v>
       </c>
       <c r="AD20" s="9">
         <v>2.08</v>
       </c>
       <c r="AE20" s="9">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF20" s="9">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="9">
         <v>1.22</v>
       </c>
       <c r="D21" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="9">
         <v>1.31</v>
       </c>
       <c r="F21" s="9">
         <v>1.45</v>
       </c>
       <c r="G21" s="9">
         <v>1.53</v>
       </c>
       <c r="H21" s="9">
         <v>1.51</v>
       </c>
       <c r="I21" s="9">
@@ -2883,52 +2928,55 @@
       </c>
       <c r="X21" s="9">
         <v>1.83</v>
       </c>
       <c r="Y21" s="9">
         <v>1.86</v>
       </c>
       <c r="Z21" s="9">
         <v>1.87</v>
       </c>
       <c r="AA21" s="9">
         <v>1.78</v>
       </c>
       <c r="AB21" s="9">
         <v>1.92</v>
       </c>
       <c r="AC21" s="9">
         <v>2.06</v>
       </c>
       <c r="AD21" s="9">
         <v>1.95</v>
       </c>
       <c r="AE21" s="9">
         <v>2.0099999999999998</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF21" s="9">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="9">
         <v>2.81</v>
       </c>
       <c r="D22" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="9">
         <v>2.59</v>
       </c>
       <c r="F22" s="9">
         <v>2.77</v>
       </c>
       <c r="G22" s="9">
         <v>2.89</v>
       </c>
       <c r="H22" s="9">
         <v>2.83</v>
       </c>
       <c r="I22" s="9">
@@ -2978,52 +3026,55 @@
       </c>
       <c r="X22" s="9">
         <v>3.43</v>
       </c>
       <c r="Y22" s="9">
         <v>3.4</v>
       </c>
       <c r="Z22" s="9">
         <v>3.41</v>
       </c>
       <c r="AA22" s="9">
         <v>2.6</v>
       </c>
       <c r="AB22" s="9">
         <v>2.75</v>
       </c>
       <c r="AC22" s="9">
         <v>2.99</v>
       </c>
       <c r="AD22" s="9">
         <v>2.94</v>
       </c>
       <c r="AE22" s="9">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF22" s="9">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="9">
         <v>2.66</v>
       </c>
       <c r="F23" s="9">
         <v>2.65</v>
       </c>
       <c r="G23" s="9">
         <v>2.71</v>
       </c>
       <c r="H23" s="9">
         <v>2.71</v>
       </c>
       <c r="I23" s="9">
@@ -3073,52 +3124,55 @@
       </c>
       <c r="X23" s="9">
         <v>3.22</v>
       </c>
       <c r="Y23" s="9">
         <v>3.18</v>
       </c>
       <c r="Z23" s="9">
         <v>3.26</v>
       </c>
       <c r="AA23" s="9">
         <v>3.34</v>
       </c>
       <c r="AB23" s="9">
         <v>3.02</v>
       </c>
       <c r="AC23" s="9">
         <v>2.86</v>
       </c>
       <c r="AD23" s="9">
         <v>2.93</v>
       </c>
       <c r="AE23" s="9">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF23" s="9">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>1.03</v>
       </c>
       <c r="D24" s="9">
         <v>0.91</v>
       </c>
       <c r="E24" s="9">
         <v>0.81</v>
       </c>
       <c r="F24" s="9">
         <v>0.82</v>
       </c>
       <c r="G24" s="9">
         <v>0.84</v>
       </c>
       <c r="H24" s="9">
         <v>0.81</v>
       </c>
       <c r="I24" s="9">
@@ -3168,52 +3222,55 @@
       </c>
       <c r="X24" s="9">
         <v>0.98</v>
       </c>
       <c r="Y24" s="9">
         <v>1</v>
       </c>
       <c r="Z24" s="9">
         <v>1.03</v>
       </c>
       <c r="AA24" s="9">
         <v>1.21</v>
       </c>
       <c r="AB24" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="AC24" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD24" s="9">
         <v>1.07</v>
       </c>
       <c r="AE24" s="9">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF24" s="9">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9">
         <v>1.23</v>
       </c>
       <c r="D25" s="9">
         <v>1.65</v>
       </c>
       <c r="E25" s="9">
         <v>1.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.91</v>
       </c>
       <c r="G25" s="9">
         <v>2.21</v>
       </c>
       <c r="H25" s="9">
         <v>2.08</v>
       </c>
       <c r="I25" s="9">
@@ -3263,52 +3320,55 @@
       </c>
       <c r="X25" s="9">
         <v>2.8</v>
       </c>
       <c r="Y25" s="9">
         <v>2.82</v>
       </c>
       <c r="Z25" s="9">
         <v>2.78</v>
       </c>
       <c r="AA25" s="9">
         <v>2.87</v>
       </c>
       <c r="AB25" s="9">
         <v>2.73</v>
       </c>
       <c r="AC25" s="9">
         <v>3.07</v>
       </c>
       <c r="AD25" s="9">
         <v>3.06</v>
       </c>
       <c r="AE25" s="9">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF25" s="9">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="9">
         <v>3.32</v>
       </c>
       <c r="D26" s="9">
         <v>2.77</v>
       </c>
       <c r="E26" s="9">
         <v>2.86</v>
       </c>
       <c r="F26" s="9">
         <v>2.8</v>
       </c>
       <c r="G26" s="9">
         <v>2.92</v>
       </c>
       <c r="H26" s="9">
         <v>2.94</v>
       </c>
       <c r="I26" s="9">
@@ -3358,52 +3418,55 @@
       </c>
       <c r="X26" s="9">
         <v>3.12</v>
       </c>
       <c r="Y26" s="9">
         <v>3.12</v>
       </c>
       <c r="Z26" s="9">
         <v>3.13</v>
       </c>
       <c r="AA26" s="9">
         <v>3.6</v>
       </c>
       <c r="AB26" s="9">
         <v>3.05</v>
       </c>
       <c r="AC26" s="9">
         <v>2.9</v>
       </c>
       <c r="AD26" s="9">
         <v>2.81</v>
       </c>
       <c r="AE26" s="9">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF26" s="9">
+        <v>2.77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="9">
         <v>2.6</v>
       </c>
       <c r="D27" s="9">
         <v>2.17</v>
       </c>
       <c r="E27" s="9">
         <v>2.23</v>
       </c>
       <c r="F27" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G27" s="9">
         <v>2.35</v>
       </c>
       <c r="H27" s="9">
         <v>2.34</v>
       </c>
       <c r="I27" s="9">
@@ -3453,52 +3516,55 @@
       </c>
       <c r="X27" s="9">
         <v>2.62</v>
       </c>
       <c r="Y27" s="9">
         <v>2.57</v>
       </c>
       <c r="Z27" s="9">
         <v>2.64</v>
       </c>
       <c r="AA27" s="9">
         <v>3.22</v>
       </c>
       <c r="AB27" s="9">
         <v>2.52</v>
       </c>
       <c r="AC27" s="9">
         <v>2.54</v>
       </c>
       <c r="AD27" s="9">
         <v>2.57</v>
       </c>
       <c r="AE27" s="9">
         <v>2.61</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF27" s="9">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="9">
         <v>1.71</v>
       </c>
       <c r="D28" s="9">
         <v>1.49</v>
       </c>
       <c r="E28" s="9">
         <v>1.51</v>
       </c>
       <c r="F28" s="9">
         <v>1.6</v>
       </c>
       <c r="G28" s="9">
         <v>1.7</v>
       </c>
       <c r="H28" s="9">
         <v>1.66</v>
       </c>
       <c r="I28" s="9">
@@ -3548,52 +3614,55 @@
       </c>
       <c r="X28" s="9">
         <v>2.09</v>
       </c>
       <c r="Y28" s="9">
         <v>2.09</v>
       </c>
       <c r="Z28" s="9">
         <v>2.14</v>
       </c>
       <c r="AA28" s="9">
         <v>2.42</v>
       </c>
       <c r="AB28" s="9">
         <v>2.17</v>
       </c>
       <c r="AC28" s="9">
         <v>2.11</v>
       </c>
       <c r="AD28" s="9">
         <v>2.12</v>
       </c>
       <c r="AE28" s="9">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF28" s="9">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
         <v>1.35</v>
       </c>
       <c r="D29" s="9">
         <v>1.47</v>
       </c>
       <c r="E29" s="9">
         <v>1.44</v>
       </c>
       <c r="F29" s="9">
         <v>1.48</v>
       </c>
       <c r="G29" s="9">
         <v>1.56</v>
       </c>
       <c r="H29" s="9">
         <v>1.57</v>
       </c>
       <c r="I29" s="9">
@@ -3643,87 +3712,91 @@
       </c>
       <c r="X29" s="9">
         <v>1.74</v>
       </c>
       <c r="Y29" s="9">
         <v>1.73</v>
       </c>
       <c r="Z29" s="9">
         <v>1.75</v>
       </c>
       <c r="AA29" s="9">
         <v>2.12</v>
       </c>
       <c r="AB29" s="9">
         <v>1.7</v>
       </c>
       <c r="AC29" s="9">
         <v>1.67</v>
       </c>
       <c r="AD29" s="9">
         <v>1.65</v>
       </c>
       <c r="AE29" s="9">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="9">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
-      <c r="B30" s="44" t="s">
+      <c r="B30" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="44"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="48"/>
+      <c r="V30" s="48"/>
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="48"/>
+      <c r="AA30" s="48"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="48"/>
+      <c r="AD30" s="48"/>
+      <c r="AE30" s="48"/>
+      <c r="AF30" s="48"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>2.21</v>
       </c>
       <c r="D31" s="9">
         <v>2.04</v>
       </c>
       <c r="E31" s="9">
         <v>2.1</v>
       </c>
       <c r="F31" s="9">
         <v>2.13</v>
       </c>
       <c r="G31" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="H31" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="I31" s="9">
         <v>2.2599999999999998</v>
       </c>
       <c r="J31" s="9">
@@ -3770,52 +3843,55 @@
       </c>
       <c r="X31" s="9">
         <v>2.59</v>
       </c>
       <c r="Y31" s="9">
         <v>2.58</v>
       </c>
       <c r="Z31" s="9">
         <v>2.62</v>
       </c>
       <c r="AA31" s="9">
         <v>2.76</v>
       </c>
       <c r="AB31" s="9">
         <v>2.5</v>
       </c>
       <c r="AC31" s="9">
         <v>2.57</v>
       </c>
       <c r="AD31" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="AE31" s="9">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF31" s="9">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="9">
         <v>2.67</v>
       </c>
       <c r="D32" s="9">
         <v>2.72</v>
       </c>
       <c r="E32" s="9">
         <v>2.96</v>
       </c>
       <c r="F32" s="9">
         <v>3.1</v>
       </c>
       <c r="G32" s="9">
         <v>3.06</v>
       </c>
       <c r="H32" s="9">
         <v>3.05</v>
       </c>
       <c r="I32" s="9">
@@ -3865,52 +3941,55 @@
       </c>
       <c r="X32" s="9">
         <v>3</v>
       </c>
       <c r="Y32" s="9">
         <v>3.03</v>
       </c>
       <c r="Z32" s="9">
         <v>3.11</v>
       </c>
       <c r="AA32" s="9">
         <v>3.36</v>
       </c>
       <c r="AB32" s="9">
         <v>3.13</v>
       </c>
       <c r="AC32" s="9">
         <v>3.13</v>
       </c>
       <c r="AD32" s="9">
         <v>3.19</v>
       </c>
       <c r="AE32" s="9">
         <v>3.14</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF32" s="9">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>1.95</v>
       </c>
       <c r="D33" s="9">
         <v>1.96</v>
       </c>
       <c r="E33" s="9">
         <v>1.93</v>
       </c>
       <c r="F33" s="9">
         <v>1.92</v>
       </c>
       <c r="G33" s="9">
         <v>2.25</v>
       </c>
       <c r="H33" s="9">
         <v>2.21</v>
       </c>
       <c r="I33" s="9">
@@ -3960,52 +4039,55 @@
       </c>
       <c r="X33" s="9">
         <v>2.69</v>
       </c>
       <c r="Y33" s="9">
         <v>2.69</v>
       </c>
       <c r="Z33" s="9">
         <v>2.76</v>
       </c>
       <c r="AA33" s="9">
         <v>2.85</v>
       </c>
       <c r="AB33" s="9">
         <v>2.69</v>
       </c>
       <c r="AC33" s="9">
         <v>3.05</v>
       </c>
       <c r="AD33" s="9">
         <v>3.11</v>
       </c>
       <c r="AE33" s="9">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF33" s="9">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="9">
         <v>2.31</v>
       </c>
       <c r="F34" s="9">
         <v>2.16</v>
       </c>
       <c r="G34" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="H34" s="9">
         <v>2.09</v>
       </c>
       <c r="I34" s="9">
@@ -4055,52 +4137,55 @@
       </c>
       <c r="X34" s="9">
         <v>2.39</v>
       </c>
       <c r="Y34" s="9">
         <v>2.4</v>
       </c>
       <c r="Z34" s="9">
         <v>2.46</v>
       </c>
       <c r="AA34" s="9">
         <v>2.69</v>
       </c>
       <c r="AB34" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="AC34" s="9">
         <v>2.54</v>
       </c>
       <c r="AD34" s="9">
         <v>2.5</v>
       </c>
       <c r="AE34" s="9">
         <v>2.52</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF34" s="9">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>1.76</v>
       </c>
       <c r="D35" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="9">
         <v>1.21</v>
       </c>
       <c r="F35" s="9">
         <v>1.36</v>
       </c>
       <c r="G35" s="9">
         <v>1.45</v>
       </c>
       <c r="H35" s="9">
         <v>1.51</v>
       </c>
       <c r="I35" s="9">
@@ -4150,52 +4235,55 @@
       </c>
       <c r="X35" s="9">
         <v>1.78</v>
       </c>
       <c r="Y35" s="9">
         <v>1.82</v>
       </c>
       <c r="Z35" s="9">
         <v>1.89</v>
       </c>
       <c r="AA35" s="9">
         <v>2</v>
       </c>
       <c r="AB35" s="9">
         <v>1.77</v>
       </c>
       <c r="AC35" s="9">
         <v>1.87</v>
       </c>
       <c r="AD35" s="9">
         <v>1.98</v>
       </c>
       <c r="AE35" s="9">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF35" s="9">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="9">
         <v>1.41</v>
       </c>
       <c r="E36" s="9">
         <v>1.52</v>
       </c>
       <c r="F36" s="9">
         <v>1.5</v>
       </c>
       <c r="G36" s="9">
         <v>1.53</v>
       </c>
       <c r="H36" s="9">
         <v>1.54</v>
       </c>
       <c r="I36" s="9">
@@ -4245,52 +4333,55 @@
       </c>
       <c r="X36" s="9">
         <v>2.34</v>
       </c>
       <c r="Y36" s="9">
         <v>2.29</v>
       </c>
       <c r="Z36" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="9">
         <v>3.09</v>
       </c>
       <c r="AB36" s="9">
         <v>2.93</v>
       </c>
       <c r="AC36" s="9">
         <v>2.99</v>
       </c>
       <c r="AD36" s="9">
         <v>2.65</v>
       </c>
       <c r="AE36" s="9">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF36" s="9">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="9">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="9">
         <v>2.36</v>
       </c>
       <c r="E37" s="9">
         <v>2.34</v>
       </c>
       <c r="F37" s="9">
         <v>2.25</v>
       </c>
       <c r="G37" s="9">
         <v>2.31</v>
       </c>
       <c r="H37" s="9">
         <v>2.33</v>
       </c>
       <c r="I37" s="9">
@@ -4340,52 +4431,55 @@
       </c>
       <c r="X37" s="9">
         <v>2.92</v>
       </c>
       <c r="Y37" s="9">
         <v>2.88</v>
       </c>
       <c r="Z37" s="9">
         <v>2.93</v>
       </c>
       <c r="AA37" s="9">
         <v>1.95</v>
       </c>
       <c r="AB37" s="9">
         <v>1.94</v>
       </c>
       <c r="AC37" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="AD37" s="9">
         <v>2.44</v>
       </c>
       <c r="AE37" s="9">
         <v>2.5099999999999998</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF37" s="9">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="9">
         <v>1.95</v>
       </c>
       <c r="D38" s="9">
         <v>1.91</v>
       </c>
       <c r="E38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="F38" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="G38" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="H38" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="I38" s="9">
@@ -4435,52 +4529,55 @@
       </c>
       <c r="X38" s="9">
         <v>2.65</v>
       </c>
       <c r="Y38" s="9">
         <v>2.66</v>
       </c>
       <c r="Z38" s="9">
         <v>2.66</v>
       </c>
       <c r="AA38" s="9">
         <v>2.46</v>
       </c>
       <c r="AB38" s="9">
         <v>2.23</v>
       </c>
       <c r="AC38" s="9">
         <v>2.5</v>
       </c>
       <c r="AD38" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AE38" s="9">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF38" s="9">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="9">
         <v>2.17</v>
       </c>
       <c r="D39" s="9">
         <v>2</v>
       </c>
       <c r="E39" s="9">
         <v>2.41</v>
       </c>
       <c r="F39" s="9">
         <v>2.2799999999999998</v>
       </c>
       <c r="G39" s="9">
         <v>2.4</v>
       </c>
       <c r="H39" s="9">
         <v>2.25</v>
       </c>
       <c r="I39" s="9">
@@ -4530,52 +4627,55 @@
       </c>
       <c r="X39" s="9">
         <v>3.11</v>
       </c>
       <c r="Y39" s="9">
         <v>3.07</v>
       </c>
       <c r="Z39" s="9">
         <v>3.08</v>
       </c>
       <c r="AA39" s="9">
         <v>3.25</v>
       </c>
       <c r="AB39" s="9">
         <v>2.77</v>
       </c>
       <c r="AC39" s="9">
         <v>2.92</v>
       </c>
       <c r="AD39" s="9">
         <v>3.05</v>
       </c>
       <c r="AE39" s="9">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF39" s="9">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="9">
         <v>3.04</v>
       </c>
       <c r="D40" s="9">
         <v>2.98</v>
       </c>
       <c r="E40" s="9">
         <v>2.97</v>
       </c>
       <c r="F40" s="9">
         <v>2.96</v>
       </c>
       <c r="G40" s="9">
         <v>3</v>
       </c>
       <c r="H40" s="9">
         <v>3.06</v>
       </c>
       <c r="I40" s="9">
@@ -4625,52 +4725,55 @@
       </c>
       <c r="X40" s="9">
         <v>3.62</v>
       </c>
       <c r="Y40" s="9">
         <v>3.55</v>
       </c>
       <c r="Z40" s="9">
         <v>3.6</v>
       </c>
       <c r="AA40" s="9">
         <v>3.11</v>
       </c>
       <c r="AB40" s="9">
         <v>3.09</v>
       </c>
       <c r="AC40" s="9">
         <v>3.3</v>
       </c>
       <c r="AD40" s="9">
         <v>3.28</v>
       </c>
       <c r="AE40" s="9">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF40" s="9">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="9">
         <v>2.87</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E41" s="9">
         <v>2.82</v>
       </c>
       <c r="F41" s="9">
         <v>2.79</v>
       </c>
       <c r="G41" s="9">
         <v>2.9</v>
       </c>
       <c r="H41" s="9">
         <v>2.93</v>
       </c>
       <c r="I41" s="9">
@@ -4720,52 +4823,55 @@
       </c>
       <c r="X41" s="9">
         <v>3.37</v>
       </c>
       <c r="Y41" s="9">
         <v>3.34</v>
       </c>
       <c r="Z41" s="9">
         <v>3.43</v>
       </c>
       <c r="AA41" s="9">
         <v>3.91</v>
       </c>
       <c r="AB41" s="9">
         <v>3.48</v>
       </c>
       <c r="AC41" s="9">
         <v>3.66</v>
       </c>
       <c r="AD41" s="9">
         <v>3.53</v>
       </c>
       <c r="AE41" s="9">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF41" s="9">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="9">
         <v>2.68</v>
       </c>
       <c r="D42" s="9">
         <v>2.23</v>
       </c>
       <c r="E42" s="9">
         <v>2.14</v>
       </c>
       <c r="F42" s="9">
         <v>2.25</v>
       </c>
       <c r="G42" s="9">
         <v>2.38</v>
       </c>
       <c r="H42" s="9">
         <v>2.39</v>
       </c>
       <c r="I42" s="9">
@@ -4815,52 +4921,55 @@
       </c>
       <c r="X42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="9">
         <v>2.44</v>
       </c>
       <c r="Z42" s="9">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="9">
         <v>2.82</v>
       </c>
       <c r="AB42" s="9">
         <v>2.9</v>
       </c>
       <c r="AC42" s="9">
         <v>2.8</v>
       </c>
       <c r="AD42" s="9">
         <v>2.72</v>
       </c>
       <c r="AE42" s="9">
         <v>2.77</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF42" s="9">
+        <v>2.73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="9">
         <v>1.81</v>
       </c>
       <c r="D43" s="9">
         <v>1.64</v>
       </c>
       <c r="E43" s="9">
         <v>1.85</v>
       </c>
       <c r="F43" s="9">
         <v>1.95</v>
       </c>
       <c r="G43" s="9">
         <v>2.1</v>
       </c>
       <c r="H43" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I43" s="9">
@@ -4910,52 +5019,55 @@
       </c>
       <c r="X43" s="9">
         <v>2.58</v>
       </c>
       <c r="Y43" s="9">
         <v>2.67</v>
       </c>
       <c r="Z43" s="9">
         <v>2.66</v>
       </c>
       <c r="AA43" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="9">
         <v>2.75</v>
       </c>
       <c r="AC43" s="9">
         <v>3.01</v>
       </c>
       <c r="AD43" s="9">
         <v>2.79</v>
       </c>
       <c r="AE43" s="9">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF43" s="9">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="9">
         <v>3.25</v>
       </c>
       <c r="D44" s="9">
         <v>2.84</v>
       </c>
       <c r="E44" s="9">
         <v>2.93</v>
       </c>
       <c r="F44" s="9">
         <v>3.08</v>
       </c>
       <c r="G44" s="9">
         <v>3.24</v>
       </c>
       <c r="H44" s="9">
         <v>3.15</v>
       </c>
       <c r="I44" s="9">
@@ -5005,52 +5117,55 @@
       </c>
       <c r="X44" s="9">
         <v>3.8</v>
       </c>
       <c r="Y44" s="9">
         <v>3.78</v>
       </c>
       <c r="Z44" s="9">
         <v>3.78</v>
       </c>
       <c r="AA44" s="9">
         <v>2.7</v>
       </c>
       <c r="AB44" s="9">
         <v>2.96</v>
       </c>
       <c r="AC44" s="9">
         <v>3.19</v>
       </c>
       <c r="AD44" s="9">
         <v>3.19</v>
       </c>
       <c r="AE44" s="9">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF44" s="9">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="9">
         <v>2.83</v>
       </c>
       <c r="D45" s="9">
         <v>2.97</v>
       </c>
       <c r="E45" s="9">
         <v>3.26</v>
       </c>
       <c r="F45" s="9">
         <v>3.22</v>
       </c>
       <c r="G45" s="9">
         <v>3.22</v>
       </c>
       <c r="H45" s="9">
         <v>3.27</v>
       </c>
       <c r="I45" s="9">
@@ -5100,52 +5215,55 @@
       </c>
       <c r="X45" s="9">
         <v>3.9</v>
       </c>
       <c r="Y45" s="9">
         <v>3.87</v>
       </c>
       <c r="Z45" s="9">
         <v>3.95</v>
       </c>
       <c r="AA45" s="9">
         <v>3.7</v>
       </c>
       <c r="AB45" s="9">
         <v>3.67</v>
       </c>
       <c r="AC45" s="9">
         <v>3.44</v>
       </c>
       <c r="AD45" s="9">
         <v>3.48</v>
       </c>
       <c r="AE45" s="9">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF45" s="9">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="9">
         <v>1.55</v>
       </c>
       <c r="D46" s="9">
         <v>1.33</v>
       </c>
       <c r="E46" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F46" s="9">
         <v>1.19</v>
       </c>
       <c r="G46" s="9">
         <v>1.29</v>
       </c>
       <c r="H46" s="9">
         <v>1.24</v>
       </c>
       <c r="I46" s="9">
@@ -5195,52 +5313,55 @@
       </c>
       <c r="X46" s="9">
         <v>1.47</v>
       </c>
       <c r="Y46" s="9">
         <v>1.51</v>
       </c>
       <c r="Z46" s="9">
         <v>1.58</v>
       </c>
       <c r="AA46" s="9">
         <v>1.91</v>
       </c>
       <c r="AB46" s="9">
         <v>1.8</v>
       </c>
       <c r="AC46" s="9">
         <v>1.67</v>
       </c>
       <c r="AD46" s="9">
         <v>1.63</v>
       </c>
       <c r="AE46" s="9">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF46" s="9">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="9">
         <v>1.48</v>
       </c>
       <c r="D47" s="9">
         <v>1.91</v>
       </c>
       <c r="E47" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="F47" s="9">
         <v>2.15</v>
       </c>
       <c r="G47" s="9">
         <v>2.54</v>
       </c>
       <c r="H47" s="9">
         <v>2.34</v>
       </c>
       <c r="I47" s="9">
@@ -5290,52 +5411,55 @@
       </c>
       <c r="X47" s="9">
         <v>3.05</v>
       </c>
       <c r="Y47" s="9">
         <v>3.08</v>
       </c>
       <c r="Z47" s="9">
         <v>3.03</v>
       </c>
       <c r="AA47" s="9">
         <v>3.4</v>
       </c>
       <c r="AB47" s="9">
         <v>3.14</v>
       </c>
       <c r="AC47" s="9">
         <v>3.39</v>
       </c>
       <c r="AD47" s="9">
         <v>3.42</v>
       </c>
       <c r="AE47" s="9">
         <v>3.54</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF47" s="9">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="9">
         <v>3.76</v>
       </c>
       <c r="D48" s="9">
         <v>3.15</v>
       </c>
       <c r="E48" s="9">
         <v>3.17</v>
       </c>
       <c r="F48" s="9">
         <v>3.03</v>
       </c>
       <c r="G48" s="9">
         <v>3.2</v>
       </c>
       <c r="H48" s="9">
         <v>3.24</v>
       </c>
       <c r="I48" s="9">
@@ -5385,52 +5509,55 @@
       </c>
       <c r="X48" s="9">
         <v>3.4</v>
       </c>
       <c r="Y48" s="9">
         <v>3.38</v>
       </c>
       <c r="Z48" s="9">
         <v>3.42</v>
       </c>
       <c r="AA48" s="9">
         <v>3.78</v>
       </c>
       <c r="AB48" s="9">
         <v>3.2</v>
       </c>
       <c r="AC48" s="9">
         <v>3.08</v>
       </c>
       <c r="AD48" s="9">
         <v>2.93</v>
       </c>
       <c r="AE48" s="9">
         <v>2.95</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF48" s="9">
+        <v>2.94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="9">
         <v>2.6</v>
       </c>
       <c r="D49" s="9">
         <v>2.17</v>
       </c>
       <c r="E49" s="9">
         <v>2.23</v>
       </c>
       <c r="F49" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="G49" s="9">
         <v>2.35</v>
       </c>
       <c r="H49" s="9">
         <v>2.34</v>
       </c>
       <c r="I49" s="9">
@@ -5480,52 +5607,55 @@
       </c>
       <c r="X49" s="9">
         <v>2.62</v>
       </c>
       <c r="Y49" s="9">
         <v>2.57</v>
       </c>
       <c r="Z49" s="9">
         <v>2.64</v>
       </c>
       <c r="AA49" s="9">
         <v>3.22</v>
       </c>
       <c r="AB49" s="9">
         <v>2.52</v>
       </c>
       <c r="AC49" s="9">
         <v>2.54</v>
       </c>
       <c r="AD49" s="9">
         <v>2.57</v>
       </c>
       <c r="AE49" s="9">
         <v>2.61</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF49" s="9">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="9">
         <v>1.71</v>
       </c>
       <c r="D50" s="9">
         <v>1.49</v>
       </c>
       <c r="E50" s="9">
         <v>1.51</v>
       </c>
       <c r="F50" s="9">
         <v>1.6</v>
       </c>
       <c r="G50" s="9">
         <v>1.7</v>
       </c>
       <c r="H50" s="9">
         <v>1.66</v>
       </c>
       <c r="I50" s="9">
@@ -5575,52 +5705,55 @@
       </c>
       <c r="X50" s="9">
         <v>2.09</v>
       </c>
       <c r="Y50" s="9">
         <v>2.09</v>
       </c>
       <c r="Z50" s="9">
         <v>2.14</v>
       </c>
       <c r="AA50" s="9">
         <v>2.42</v>
       </c>
       <c r="AB50" s="9">
         <v>2.17</v>
       </c>
       <c r="AC50" s="9">
         <v>2.11</v>
       </c>
       <c r="AD50" s="9">
         <v>2.12</v>
       </c>
       <c r="AE50" s="9">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF50" s="9">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="9">
         <v>1.35</v>
       </c>
       <c r="D51" s="9">
         <v>1.47</v>
       </c>
       <c r="E51" s="9">
         <v>1.44</v>
       </c>
       <c r="F51" s="9">
         <v>1.48</v>
       </c>
       <c r="G51" s="9">
         <v>1.56</v>
       </c>
       <c r="H51" s="9">
         <v>1.57</v>
       </c>
       <c r="I51" s="9">
@@ -5670,87 +5803,91 @@
       </c>
       <c r="X51" s="9">
         <v>1.74</v>
       </c>
       <c r="Y51" s="9">
         <v>1.73</v>
       </c>
       <c r="Z51" s="9">
         <v>1.75</v>
       </c>
       <c r="AA51" s="9">
         <v>2.12</v>
       </c>
       <c r="AB51" s="9">
         <v>1.7</v>
       </c>
       <c r="AC51" s="9">
         <v>1.67</v>
       </c>
       <c r="AD51" s="9">
         <v>1.65</v>
       </c>
       <c r="AE51" s="9">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="9">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
-      <c r="B52" s="43" t="s">
+      <c r="B52" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="43"/>
-[...29 lines deleted...]
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C52" s="47"/>
+      <c r="D52" s="47"/>
+      <c r="E52" s="47"/>
+      <c r="F52" s="47"/>
+      <c r="G52" s="47"/>
+      <c r="H52" s="47"/>
+      <c r="I52" s="47"/>
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="47"/>
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+      <c r="AD52" s="47"/>
+      <c r="AE52" s="47"/>
+      <c r="AF52" s="47"/>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9">
         <v>1.3</v>
       </c>
       <c r="D53" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="9">
         <v>1.17</v>
       </c>
       <c r="F53" s="9">
         <v>1.22</v>
       </c>
       <c r="G53" s="9">
         <v>1.27</v>
       </c>
       <c r="H53" s="9">
         <v>1.28</v>
       </c>
       <c r="I53" s="9">
         <v>1.32</v>
       </c>
       <c r="J53" s="9">
@@ -5797,52 +5934,55 @@
       </c>
       <c r="X53" s="9">
         <v>1.53</v>
       </c>
       <c r="Y53" s="9">
         <v>1.53</v>
       </c>
       <c r="Z53" s="9">
         <v>1.56</v>
       </c>
       <c r="AA53" s="9">
         <v>1.59</v>
       </c>
       <c r="AB53" s="9">
         <v>1.48</v>
       </c>
       <c r="AC53" s="9">
         <v>1.54</v>
       </c>
       <c r="AD53" s="9">
         <v>1.54</v>
       </c>
       <c r="AE53" s="9">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF53" s="9">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="9">
         <v>1.43</v>
       </c>
       <c r="D54" s="9">
         <v>1.39</v>
       </c>
       <c r="E54" s="9">
         <v>1.42</v>
       </c>
       <c r="F54" s="9">
         <v>1.39</v>
       </c>
       <c r="G54" s="9">
         <v>1.35</v>
       </c>
       <c r="H54" s="9">
         <v>1.3</v>
       </c>
       <c r="I54" s="9">
@@ -5892,52 +6032,55 @@
       </c>
       <c r="X54" s="9">
         <v>1.72</v>
       </c>
       <c r="Y54" s="9">
         <v>1.69</v>
       </c>
       <c r="Z54" s="9">
         <v>1.74</v>
       </c>
       <c r="AA54" s="9">
         <v>1.19</v>
       </c>
       <c r="AB54" s="9">
         <v>1.44</v>
       </c>
       <c r="AC54" s="9">
         <v>1.67</v>
       </c>
       <c r="AD54" s="9">
         <v>1.79</v>
       </c>
       <c r="AE54" s="9">
         <v>1.66</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF54" s="9">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="9">
         <v>1.36</v>
       </c>
       <c r="D55" s="9">
         <v>1.31</v>
       </c>
       <c r="E55" s="9">
         <v>1.31</v>
       </c>
       <c r="F55" s="9">
         <v>1.42</v>
       </c>
       <c r="G55" s="9">
         <v>1.63</v>
       </c>
       <c r="H55" s="9">
         <v>1.67</v>
       </c>
       <c r="I55" s="9">
@@ -5987,52 +6130,55 @@
       </c>
       <c r="X55" s="9">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="9">
         <v>2.06</v>
       </c>
       <c r="Z55" s="9">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="9">
         <v>2.25</v>
       </c>
       <c r="AC55" s="9">
         <v>2.2599999999999998</v>
       </c>
       <c r="AD55" s="9">
         <v>2.17</v>
       </c>
       <c r="AE55" s="9">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF55" s="9">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="9">
         <v>1.51</v>
       </c>
       <c r="D56" s="9">
         <v>1.32</v>
       </c>
       <c r="E56" s="9">
         <v>1.18</v>
       </c>
       <c r="F56" s="9">
         <v>1.17</v>
       </c>
       <c r="G56" s="9">
         <v>1.23</v>
       </c>
       <c r="H56" s="9">
         <v>1.31</v>
       </c>
       <c r="I56" s="9">
@@ -6082,52 +6228,55 @@
       </c>
       <c r="X56" s="9">
         <v>1.43</v>
       </c>
       <c r="Y56" s="9">
         <v>1.46</v>
       </c>
       <c r="Z56" s="9">
         <v>1.47</v>
       </c>
       <c r="AA56" s="9">
         <v>1.57</v>
       </c>
       <c r="AB56" s="9">
         <v>1.38</v>
       </c>
       <c r="AC56" s="9">
         <v>1.55</v>
       </c>
       <c r="AD56" s="9">
         <v>1.58</v>
       </c>
       <c r="AE56" s="9">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF56" s="9">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="9">
         <v>1.31</v>
       </c>
       <c r="D57" s="9">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="F57" s="9">
         <v>1.1499999999999999</v>
       </c>
       <c r="G57" s="9">
         <v>1.27</v>
       </c>
       <c r="H57" s="9">
         <v>1.29</v>
       </c>
       <c r="I57" s="9">
@@ -6177,52 +6326,55 @@
       </c>
       <c r="X57" s="9">
         <v>1.45</v>
       </c>
       <c r="Y57" s="9">
         <v>1.46</v>
       </c>
       <c r="Z57" s="9">
         <v>1.5</v>
       </c>
       <c r="AA57" s="9">
         <v>1.48</v>
       </c>
       <c r="AB57" s="9">
         <v>1.35</v>
       </c>
       <c r="AC57" s="9">
         <v>1.48</v>
       </c>
       <c r="AD57" s="9">
         <v>1.53</v>
       </c>
       <c r="AE57" s="9">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF57" s="9">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="9">
         <v>1</v>
       </c>
       <c r="D58" s="9">
         <v>0.96</v>
       </c>
       <c r="E58" s="9">
         <v>0.95</v>
       </c>
       <c r="F58" s="9">
         <v>0.99</v>
       </c>
       <c r="G58" s="9">
         <v>0.98</v>
       </c>
       <c r="H58" s="9">
         <v>1.02</v>
       </c>
       <c r="I58" s="9">
@@ -6272,52 +6424,55 @@
       </c>
       <c r="X58" s="9">
         <v>1.41</v>
       </c>
       <c r="Y58" s="9">
         <v>1.4</v>
       </c>
       <c r="Z58" s="9">
         <v>1.39</v>
       </c>
       <c r="AA58" s="9">
         <v>1.85</v>
       </c>
       <c r="AB58" s="9">
         <v>1.73</v>
       </c>
       <c r="AC58" s="9">
         <v>1.73</v>
       </c>
       <c r="AD58" s="9">
         <v>1.48</v>
       </c>
       <c r="AE58" s="9">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF58" s="9">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="9">
         <v>1.46</v>
       </c>
       <c r="D59" s="9">
         <v>1.24</v>
       </c>
       <c r="E59" s="9">
         <v>1.23</v>
       </c>
       <c r="F59" s="9">
         <v>1.33</v>
       </c>
       <c r="G59" s="9">
         <v>1.38</v>
       </c>
       <c r="H59" s="9">
         <v>1.35</v>
       </c>
       <c r="I59" s="9">
@@ -6367,52 +6522,55 @@
       </c>
       <c r="X59" s="9">
         <v>1.86</v>
       </c>
       <c r="Y59" s="9">
         <v>1.84</v>
       </c>
       <c r="Z59" s="9">
         <v>1.86</v>
       </c>
       <c r="AA59" s="9">
         <v>1.21</v>
       </c>
       <c r="AB59" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC59" s="9">
         <v>1.4</v>
       </c>
       <c r="AD59" s="9">
         <v>1.49</v>
       </c>
       <c r="AE59" s="9">
         <v>1.56</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF59" s="9">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="9">
         <v>1.05</v>
       </c>
       <c r="D60" s="9">
         <v>0.89</v>
       </c>
       <c r="E60" s="9">
         <v>0.93</v>
       </c>
       <c r="F60" s="9">
         <v>0.99</v>
       </c>
       <c r="G60" s="9">
         <v>1.04</v>
       </c>
       <c r="H60" s="9">
         <v>1.02</v>
       </c>
       <c r="I60" s="9">
@@ -6462,52 +6620,55 @@
       </c>
       <c r="X60" s="9">
         <v>1.21</v>
       </c>
       <c r="Y60" s="9">
         <v>1.21</v>
       </c>
       <c r="Z60" s="9">
         <v>1.25</v>
       </c>
       <c r="AA60" s="9">
         <v>1.19</v>
       </c>
       <c r="AB60" s="9">
         <v>1.27</v>
       </c>
       <c r="AC60" s="9">
         <v>1.34</v>
       </c>
       <c r="AD60" s="9">
         <v>1.33</v>
       </c>
       <c r="AE60" s="9">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF60" s="9">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C61" s="9">
         <v>1.23</v>
       </c>
       <c r="D61" s="9">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="9">
         <v>1.17</v>
       </c>
       <c r="F61" s="9">
         <v>1.33</v>
       </c>
       <c r="G61" s="9">
         <v>1.37</v>
       </c>
       <c r="H61" s="9">
         <v>1.37</v>
       </c>
       <c r="I61" s="9">
@@ -6557,52 +6718,55 @@
       </c>
       <c r="X61" s="9">
         <v>1.94</v>
       </c>
       <c r="Y61" s="9">
         <v>1.93</v>
       </c>
       <c r="Z61" s="9">
         <v>1.97</v>
       </c>
       <c r="AA61" s="9">
         <v>2.33</v>
       </c>
       <c r="AB61" s="9">
         <v>1.89</v>
       </c>
       <c r="AC61" s="9">
         <v>1.95</v>
       </c>
       <c r="AD61" s="9">
         <v>1.91</v>
       </c>
       <c r="AE61" s="9">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF61" s="9">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="9">
         <v>2.29</v>
       </c>
       <c r="D62" s="9">
         <v>1.89</v>
       </c>
       <c r="E62" s="9">
         <v>2.1</v>
       </c>
       <c r="F62" s="9">
         <v>1.93</v>
       </c>
       <c r="G62" s="9">
         <v>1.96</v>
       </c>
       <c r="H62" s="9">
         <v>2.1</v>
       </c>
       <c r="I62" s="9">
@@ -6652,52 +6816,55 @@
       </c>
       <c r="X62" s="9">
         <v>2.46</v>
       </c>
       <c r="Y62" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="9">
         <v>2.4</v>
       </c>
       <c r="AA62" s="9">
         <v>1.26</v>
       </c>
       <c r="AB62" s="9">
         <v>1.45</v>
       </c>
       <c r="AC62" s="9">
         <v>1.8</v>
       </c>
       <c r="AD62" s="9">
         <v>1.97</v>
       </c>
       <c r="AE62" s="9">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF62" s="9">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="9">
         <v>1.84</v>
       </c>
       <c r="D63" s="9">
         <v>1.72</v>
       </c>
       <c r="E63" s="9">
         <v>1.8</v>
       </c>
       <c r="F63" s="9">
         <v>1.83</v>
       </c>
       <c r="G63" s="9">
         <v>1.95</v>
       </c>
       <c r="H63" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="I63" s="9">
@@ -6747,52 +6914,55 @@
       </c>
       <c r="X63" s="9">
         <v>2.66</v>
       </c>
       <c r="Y63" s="9">
         <v>2.61</v>
       </c>
       <c r="Z63" s="9">
         <v>2.59</v>
       </c>
       <c r="AA63" s="9">
         <v>2.77</v>
       </c>
       <c r="AB63" s="9">
         <v>2.48</v>
       </c>
       <c r="AC63" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AD63" s="9">
         <v>2.46</v>
       </c>
       <c r="AE63" s="9">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF63" s="9">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="9">
         <v>1.84</v>
       </c>
       <c r="D64" s="9">
         <v>1.44</v>
       </c>
       <c r="E64" s="9">
         <v>1.28</v>
       </c>
       <c r="F64" s="9">
         <v>1.39</v>
       </c>
       <c r="G64" s="9">
         <v>1.41</v>
       </c>
       <c r="H64" s="9">
         <v>1.44</v>
       </c>
       <c r="I64" s="9">
@@ -6842,52 +7012,55 @@
       </c>
       <c r="X64" s="9">
         <v>1.49</v>
       </c>
       <c r="Y64" s="9">
         <v>1.46</v>
       </c>
       <c r="Z64" s="9">
         <v>1.49</v>
       </c>
       <c r="AA64" s="9">
         <v>1.37</v>
       </c>
       <c r="AB64" s="9">
         <v>1.41</v>
       </c>
       <c r="AC64" s="9">
         <v>1.54</v>
       </c>
       <c r="AD64" s="9">
         <v>1.5</v>
       </c>
       <c r="AE64" s="9">
         <v>1.57</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF64" s="9">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>87</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="9">
         <v>0.71</v>
       </c>
       <c r="D65" s="9">
         <v>0.71</v>
       </c>
       <c r="E65" s="9">
         <v>0.87</v>
       </c>
       <c r="F65" s="9">
         <v>1.03</v>
       </c>
       <c r="G65" s="9">
         <v>1.05</v>
       </c>
       <c r="H65" s="9">
         <v>1.04</v>
       </c>
       <c r="I65" s="9">
@@ -6937,52 +7110,55 @@
       </c>
       <c r="X65" s="9">
         <v>1.18</v>
       </c>
       <c r="Y65" s="9">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="9">
         <v>1.18</v>
       </c>
       <c r="AA65" s="9">
         <v>1.32</v>
       </c>
       <c r="AB65" s="9">
         <v>1.18</v>
       </c>
       <c r="AC65" s="9">
         <v>1.22</v>
       </c>
       <c r="AD65" s="9">
         <v>1.2</v>
       </c>
       <c r="AE65" s="9">
         <v>1.28</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF65" s="9">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="9">
         <v>1.73</v>
       </c>
       <c r="D66" s="9">
         <v>1.62</v>
       </c>
       <c r="E66" s="9">
         <v>1.74</v>
       </c>
       <c r="F66" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="G66" s="9">
         <v>2.04</v>
       </c>
       <c r="H66" s="9">
         <v>2.0499999999999998</v>
       </c>
       <c r="I66" s="9">
@@ -7032,52 +7208,55 @@
       </c>
       <c r="X66" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="9">
         <v>2.48</v>
       </c>
       <c r="Z66" s="9">
         <v>2.52</v>
       </c>
       <c r="AA66" s="9">
         <v>2.35</v>
       </c>
       <c r="AB66" s="9">
         <v>2.23</v>
       </c>
       <c r="AC66" s="9">
         <v>2.5</v>
       </c>
       <c r="AD66" s="9">
         <v>2.31</v>
       </c>
       <c r="AE66" s="9">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF66" s="9">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="9">
         <v>2.08</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E67" s="9">
         <v>2.08</v>
       </c>
       <c r="F67" s="9">
         <v>2.1</v>
       </c>
       <c r="G67" s="9">
         <v>2.23</v>
       </c>
       <c r="H67" s="9">
         <v>2.17</v>
       </c>
       <c r="I67" s="9">
@@ -7127,52 +7306,55 @@
       </c>
       <c r="X67" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="9">
         <v>2.5</v>
       </c>
       <c r="Z67" s="9">
         <v>2.58</v>
       </c>
       <c r="AA67" s="9">
         <v>2.97</v>
       </c>
       <c r="AB67" s="9">
         <v>2.37</v>
       </c>
       <c r="AC67" s="9">
         <v>2.27</v>
       </c>
       <c r="AD67" s="9">
         <v>2.37</v>
       </c>
       <c r="AE67" s="9">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF67" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="9">
         <v>0.85</v>
       </c>
       <c r="D68" s="9">
         <v>0.77</v>
       </c>
       <c r="E68" s="9">
         <v>0.7</v>
       </c>
       <c r="F68" s="9">
         <v>0.71</v>
       </c>
       <c r="G68" s="9">
         <v>0.69</v>
       </c>
       <c r="H68" s="9">
         <v>0.66</v>
       </c>
       <c r="I68" s="9">
@@ -7222,52 +7404,55 @@
       </c>
       <c r="X68" s="9">
         <v>0.81</v>
       </c>
       <c r="Y68" s="9">
         <v>0.83</v>
       </c>
       <c r="Z68" s="9">
         <v>0.84</v>
       </c>
       <c r="AA68" s="9">
         <v>0.97</v>
       </c>
       <c r="AB68" s="9">
         <v>0.94</v>
       </c>
       <c r="AC68" s="9">
         <v>0.9</v>
       </c>
       <c r="AD68" s="9">
         <v>0.88</v>
       </c>
       <c r="AE68" s="9">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF68" s="9">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C69" s="9">
         <v>0.26</v>
       </c>
       <c r="D69" s="9">
         <v>0.66</v>
       </c>
       <c r="E69" s="9">
         <v>0.96</v>
       </c>
       <c r="F69" s="9">
         <v>0.99</v>
       </c>
       <c r="G69" s="9">
         <v>0.94</v>
       </c>
       <c r="H69" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="I69" s="9">
@@ -7317,52 +7502,55 @@
       </c>
       <c r="X69" s="9">
         <v>1.83</v>
       </c>
       <c r="Y69" s="9">
         <v>1.81</v>
       </c>
       <c r="Z69" s="9">
         <v>1.79</v>
       </c>
       <c r="AA69" s="9">
         <v>0.8</v>
       </c>
       <c r="AB69" s="9">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC69" s="9">
         <v>1.82</v>
       </c>
       <c r="AD69" s="9">
         <v>1.64</v>
       </c>
       <c r="AE69" s="9">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF69" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="10">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="10">
         <v>2.02</v>
       </c>
       <c r="E70" s="10">
         <v>2.23</v>
       </c>
       <c r="F70" s="10">
         <v>2.33</v>
       </c>
       <c r="G70" s="10">
         <v>2.35</v>
       </c>
       <c r="H70" s="10">
         <v>2.34</v>
       </c>
       <c r="I70" s="10">
@@ -7412,68 +7600,71 @@
       </c>
       <c r="X70" s="10">
         <v>2.54</v>
       </c>
       <c r="Y70" s="10">
         <v>2.58</v>
       </c>
       <c r="Z70" s="10">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="10">
         <v>3.23</v>
       </c>
       <c r="AB70" s="10">
         <v>2.74</v>
       </c>
       <c r="AC70" s="10">
         <v>2.52</v>
       </c>
       <c r="AD70" s="10">
         <v>2.5499999999999998</v>
       </c>
       <c r="AE70" s="10">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF70" s="10">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AE6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="T5:U5"/>
-    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="B8:AF8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>