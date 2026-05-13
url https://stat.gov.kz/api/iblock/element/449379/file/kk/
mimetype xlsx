--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Разводы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2005D040-F937-4FE3-AF94-DC7C71366A44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="666"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -325,52 +326,52 @@
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>СКК коды - 612501</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="19" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -446,67 +447,60 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -608,58 +602,97 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -710,109 +743,100 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...6 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -863,85 +887,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1081,55 +1139,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="36">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1202,115 +1260,115 @@
       </c>
       <c r="B11" s="35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="43" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="43">
-        <v>46122</v>
+      <c r="B15" s="45">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="43">
-        <v>46153</v>
+      <c r="B16" s="45">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="C5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="157.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C5" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C6" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C7" s="3" t="s">
         <v>68</v>
       </c>
@@ -1328,162 +1386,164 @@
     <row r="10" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AC71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AB70" sqref="AB70"/>
+      <selection pane="bottomLeft" activeCell="AF43" sqref="AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="45"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="30"/>
-      <c r="AB5" s="30" t="s">
+      <c r="AC5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="51"/>
-      <c r="C6" s="53">
+      <c r="B6" s="54"/>
+      <c r="C6" s="49">
         <v>2024</v>
       </c>
-      <c r="D6" s="54"/>
-[...10 lines deleted...]
-      <c r="O6" s="55">
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="56">
         <v>2025</v>
       </c>
-      <c r="P6" s="56"/>
-[...10 lines deleted...]
-      <c r="AA6" s="58">
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="49">
         <v>2026</v>
       </c>
-      <c r="AB6" s="59"/>
-[...3 lines deleted...]
-      <c r="B7" s="52"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+    </row>
+    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A7" s="53"/>
+      <c r="B7" s="55"/>
       <c r="C7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1512,89 +1572,94 @@
       </c>
       <c r="S7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AA7" s="42" t="s">
+      <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="AB7" s="44" t="s">
+      <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC7" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="47"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="51"/>
+    </row>
+    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>3189</v>
       </c>
       <c r="D9" s="1">
         <v>2457</v>
       </c>
       <c r="E9" s="1">
         <v>3146</v>
       </c>
       <c r="F9" s="1">
         <v>3125</v>
       </c>
       <c r="G9" s="1">
         <v>3667</v>
       </c>
       <c r="H9" s="1">
         <v>2995</v>
       </c>
       <c r="I9" s="1">
         <v>3794</v>
       </c>
       <c r="J9" s="1">
@@ -1632,52 +1697,55 @@
       </c>
       <c r="U9" s="21">
         <v>4078</v>
       </c>
       <c r="V9" s="31">
         <v>3588</v>
       </c>
       <c r="W9" s="31">
         <v>3919</v>
       </c>
       <c r="X9" s="31">
         <v>4289</v>
       </c>
       <c r="Y9" s="31">
         <v>3504</v>
       </c>
       <c r="Z9" s="31">
         <v>4584</v>
       </c>
       <c r="AA9" s="31">
         <v>4098</v>
       </c>
       <c r="AB9" s="31">
         <v>3008</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC9" s="1">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>112</v>
       </c>
       <c r="D10" s="1">
         <v>107</v>
       </c>
       <c r="E10" s="1">
         <v>137</v>
       </c>
       <c r="F10" s="1">
         <v>133</v>
       </c>
       <c r="G10" s="1">
         <v>116</v>
       </c>
       <c r="H10" s="1">
         <v>112</v>
       </c>
       <c r="I10" s="1">
@@ -1718,52 +1786,55 @@
       </c>
       <c r="U10" s="21">
         <v>141</v>
       </c>
       <c r="V10" s="31">
         <v>115</v>
       </c>
       <c r="W10" s="31">
         <v>141</v>
       </c>
       <c r="X10" s="31">
         <v>123</v>
       </c>
       <c r="Y10" s="31">
         <v>128</v>
       </c>
       <c r="Z10" s="31">
         <v>172</v>
       </c>
       <c r="AA10" s="31">
         <v>129</v>
       </c>
       <c r="AB10" s="31">
         <v>111</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC10" s="1">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>113</v>
       </c>
       <c r="D11" s="1">
         <v>104</v>
       </c>
       <c r="E11" s="1">
         <v>109</v>
       </c>
       <c r="F11" s="1">
         <v>119</v>
       </c>
       <c r="G11" s="1">
         <v>203</v>
       </c>
       <c r="H11" s="1">
         <v>127</v>
       </c>
       <c r="I11" s="1">
@@ -1804,52 +1875,55 @@
       </c>
       <c r="U11" s="21">
         <v>163</v>
       </c>
       <c r="V11" s="31">
         <v>133</v>
       </c>
       <c r="W11" s="31">
         <v>171</v>
       </c>
       <c r="X11" s="31">
         <v>195</v>
       </c>
       <c r="Y11" s="31">
         <v>154</v>
       </c>
       <c r="Z11" s="31">
         <v>233</v>
       </c>
       <c r="AA11" s="31">
         <v>183</v>
       </c>
       <c r="AB11" s="31">
         <v>138</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC11" s="1">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>167</v>
       </c>
       <c r="D12" s="1">
         <v>122</v>
       </c>
       <c r="E12" s="1">
         <v>187</v>
       </c>
       <c r="F12" s="1">
         <v>122</v>
       </c>
       <c r="G12" s="1">
         <v>165</v>
       </c>
       <c r="H12" s="1">
         <v>126</v>
       </c>
       <c r="I12" s="1">
@@ -1890,52 +1964,55 @@
       </c>
       <c r="U12" s="21">
         <v>202</v>
       </c>
       <c r="V12" s="31">
         <v>172</v>
       </c>
       <c r="W12" s="31">
         <v>161</v>
       </c>
       <c r="X12" s="31">
         <v>191</v>
       </c>
       <c r="Y12" s="31">
         <v>183</v>
       </c>
       <c r="Z12" s="31">
         <v>223</v>
       </c>
       <c r="AA12" s="31">
         <v>198</v>
       </c>
       <c r="AB12" s="31">
         <v>142</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC12" s="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>181</v>
       </c>
       <c r="D13" s="1">
         <v>107</v>
       </c>
       <c r="E13" s="1">
         <v>158</v>
       </c>
       <c r="F13" s="1">
         <v>161</v>
       </c>
       <c r="G13" s="1">
         <v>225</v>
       </c>
       <c r="H13" s="1">
         <v>190</v>
       </c>
       <c r="I13" s="1">
@@ -1976,52 +2053,55 @@
       </c>
       <c r="U13" s="21">
         <v>227</v>
       </c>
       <c r="V13" s="31">
         <v>204</v>
       </c>
       <c r="W13" s="31">
         <v>214</v>
       </c>
       <c r="X13" s="31">
         <v>228</v>
       </c>
       <c r="Y13" s="31">
         <v>209</v>
       </c>
       <c r="Z13" s="31">
         <v>285</v>
       </c>
       <c r="AA13" s="31">
         <v>218</v>
       </c>
       <c r="AB13" s="31">
         <v>157</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC13" s="1">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>65</v>
       </c>
       <c r="D14" s="1">
         <v>75</v>
       </c>
       <c r="E14" s="1">
         <v>83</v>
       </c>
       <c r="F14" s="1">
         <v>75</v>
       </c>
       <c r="G14" s="1">
         <v>80</v>
       </c>
       <c r="H14" s="1">
         <v>82</v>
       </c>
       <c r="I14" s="1">
@@ -2062,52 +2142,55 @@
       </c>
       <c r="U14" s="21">
         <v>108</v>
       </c>
       <c r="V14" s="31">
         <v>105</v>
       </c>
       <c r="W14" s="31">
         <v>124</v>
       </c>
       <c r="X14" s="31">
         <v>157</v>
       </c>
       <c r="Y14" s="31">
         <v>92</v>
       </c>
       <c r="Z14" s="31">
         <v>115</v>
       </c>
       <c r="AA14" s="31">
         <v>154</v>
       </c>
       <c r="AB14" s="31">
         <v>123</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC14" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>112</v>
       </c>
       <c r="D15" s="1">
         <v>102</v>
       </c>
       <c r="E15" s="1">
         <v>108</v>
       </c>
       <c r="F15" s="1">
         <v>104</v>
       </c>
       <c r="G15" s="1">
         <v>125</v>
       </c>
       <c r="H15" s="1">
         <v>108</v>
       </c>
       <c r="I15" s="1">
@@ -2148,52 +2231,55 @@
       </c>
       <c r="U15" s="21">
         <v>172</v>
       </c>
       <c r="V15" s="31">
         <v>140</v>
       </c>
       <c r="W15" s="31">
         <v>151</v>
       </c>
       <c r="X15" s="31">
         <v>155</v>
       </c>
       <c r="Y15" s="31">
         <v>119</v>
       </c>
       <c r="Z15" s="31">
         <v>170</v>
       </c>
       <c r="AA15" s="31">
         <v>97</v>
       </c>
       <c r="AB15" s="31">
         <v>81</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC15" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>149</v>
       </c>
       <c r="D16" s="1">
         <v>119</v>
       </c>
       <c r="E16" s="1">
         <v>167</v>
       </c>
       <c r="F16" s="1">
         <v>150</v>
       </c>
       <c r="G16" s="1">
         <v>166</v>
       </c>
       <c r="H16" s="1">
         <v>148</v>
       </c>
       <c r="I16" s="1">
@@ -2234,52 +2320,55 @@
       </c>
       <c r="U16" s="21">
         <v>223</v>
       </c>
       <c r="V16" s="31">
         <v>190</v>
       </c>
       <c r="W16" s="31">
         <v>176</v>
       </c>
       <c r="X16" s="31">
         <v>196</v>
       </c>
       <c r="Y16" s="31">
         <v>197</v>
       </c>
       <c r="Z16" s="31">
         <v>218</v>
       </c>
       <c r="AA16" s="31">
         <v>186</v>
       </c>
       <c r="AB16" s="31">
         <v>154</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>97</v>
       </c>
       <c r="D17" s="1">
         <v>75</v>
       </c>
       <c r="E17" s="1">
         <v>126</v>
       </c>
       <c r="F17" s="1">
         <v>105</v>
       </c>
       <c r="G17" s="1">
         <v>126</v>
       </c>
       <c r="H17" s="1">
         <v>81</v>
       </c>
       <c r="I17" s="1">
@@ -2320,52 +2409,55 @@
       </c>
       <c r="U17" s="21">
         <v>166</v>
       </c>
       <c r="V17" s="31">
         <v>116</v>
       </c>
       <c r="W17" s="31">
         <v>163</v>
       </c>
       <c r="X17" s="31">
         <v>129</v>
       </c>
       <c r="Y17" s="31">
         <v>125</v>
       </c>
       <c r="Z17" s="31">
         <v>162</v>
       </c>
       <c r="AA17" s="31">
         <v>160</v>
       </c>
       <c r="AB17" s="31">
         <v>94</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="1">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>279</v>
       </c>
       <c r="D18" s="1">
         <v>238</v>
       </c>
       <c r="E18" s="1">
         <v>277</v>
       </c>
       <c r="F18" s="1">
         <v>247</v>
       </c>
       <c r="G18" s="1">
         <v>283</v>
       </c>
       <c r="H18" s="1">
         <v>302</v>
       </c>
       <c r="I18" s="1">
@@ -2406,52 +2498,55 @@
       </c>
       <c r="U18" s="21">
         <v>353</v>
       </c>
       <c r="V18" s="31">
         <v>364</v>
       </c>
       <c r="W18" s="31">
         <v>323</v>
       </c>
       <c r="X18" s="31">
         <v>354</v>
       </c>
       <c r="Y18" s="31">
         <v>263</v>
       </c>
       <c r="Z18" s="31">
         <v>355</v>
       </c>
       <c r="AA18" s="31">
         <v>268</v>
       </c>
       <c r="AB18" s="31">
         <v>245</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>174</v>
       </c>
       <c r="D19" s="1">
         <v>144</v>
       </c>
       <c r="E19" s="1">
         <v>184</v>
       </c>
       <c r="F19" s="1">
         <v>163</v>
       </c>
       <c r="G19" s="1">
         <v>210</v>
       </c>
       <c r="H19" s="1">
         <v>194</v>
       </c>
       <c r="I19" s="1">
@@ -2492,52 +2587,55 @@
       </c>
       <c r="U19" s="21">
         <v>213</v>
       </c>
       <c r="V19" s="31">
         <v>185</v>
       </c>
       <c r="W19" s="31">
         <v>258</v>
       </c>
       <c r="X19" s="31">
         <v>258</v>
       </c>
       <c r="Y19" s="31">
         <v>182</v>
       </c>
       <c r="Z19" s="31">
         <v>255</v>
       </c>
       <c r="AA19" s="31">
         <v>244</v>
       </c>
       <c r="AB19" s="31">
         <v>170</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
       <c r="D20" s="1">
         <v>91</v>
       </c>
       <c r="E20" s="1">
         <v>102</v>
       </c>
       <c r="F20" s="1">
         <v>148</v>
       </c>
       <c r="G20" s="1">
         <v>154</v>
       </c>
       <c r="H20" s="1">
         <v>136</v>
       </c>
       <c r="I20" s="1">
@@ -2578,52 +2676,55 @@
       </c>
       <c r="U20" s="21">
         <v>147</v>
       </c>
       <c r="V20" s="31">
         <v>145</v>
       </c>
       <c r="W20" s="31">
         <v>151</v>
       </c>
       <c r="X20" s="31">
         <v>155</v>
       </c>
       <c r="Y20" s="31">
         <v>106</v>
       </c>
       <c r="Z20" s="31">
         <v>169</v>
       </c>
       <c r="AA20" s="31">
         <v>148</v>
       </c>
       <c r="AB20" s="31">
         <v>142</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>82</v>
       </c>
       <c r="D21" s="1">
         <v>66</v>
       </c>
       <c r="E21" s="1">
         <v>112</v>
       </c>
       <c r="F21" s="1">
         <v>121</v>
       </c>
       <c r="G21" s="1">
         <v>126</v>
       </c>
       <c r="H21" s="1">
         <v>89</v>
       </c>
       <c r="I21" s="1">
@@ -2664,52 +2765,55 @@
       </c>
       <c r="U21" s="21">
         <v>136</v>
       </c>
       <c r="V21" s="31">
         <v>98</v>
       </c>
       <c r="W21" s="31">
         <v>116</v>
       </c>
       <c r="X21" s="31">
         <v>179</v>
       </c>
       <c r="Y21" s="31">
         <v>143</v>
       </c>
       <c r="Z21" s="31">
         <v>137</v>
       </c>
       <c r="AA21" s="31">
         <v>125</v>
       </c>
       <c r="AB21" s="31">
         <v>131</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>179</v>
       </c>
       <c r="D22" s="1">
         <v>128</v>
       </c>
       <c r="E22" s="1">
         <v>177</v>
       </c>
       <c r="F22" s="1">
         <v>206</v>
       </c>
       <c r="G22" s="1">
         <v>214</v>
       </c>
       <c r="H22" s="1">
         <v>156</v>
       </c>
       <c r="I22" s="1">
@@ -2750,52 +2854,55 @@
       </c>
       <c r="U22" s="21">
         <v>235</v>
       </c>
       <c r="V22" s="31">
         <v>198</v>
       </c>
       <c r="W22" s="31">
         <v>235</v>
       </c>
       <c r="X22" s="31">
         <v>206</v>
       </c>
       <c r="Y22" s="31">
         <v>193</v>
       </c>
       <c r="Z22" s="31">
         <v>224</v>
       </c>
       <c r="AA22" s="31">
         <v>164</v>
       </c>
       <c r="AB22" s="31">
         <v>166</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>109</v>
       </c>
       <c r="D23" s="1">
         <v>103</v>
       </c>
       <c r="E23" s="1">
         <v>135</v>
       </c>
       <c r="F23" s="1">
         <v>113</v>
       </c>
       <c r="G23" s="1">
         <v>133</v>
       </c>
       <c r="H23" s="1">
         <v>116</v>
       </c>
       <c r="I23" s="1">
@@ -2836,52 +2943,55 @@
       </c>
       <c r="U23" s="21">
         <v>171</v>
       </c>
       <c r="V23" s="31">
         <v>174</v>
       </c>
       <c r="W23" s="31">
         <v>160</v>
       </c>
       <c r="X23" s="31">
         <v>146</v>
       </c>
       <c r="Y23" s="31">
         <v>120</v>
       </c>
       <c r="Z23" s="31">
         <v>180</v>
       </c>
       <c r="AA23" s="31">
         <v>145</v>
       </c>
       <c r="AB23" s="31">
         <v>105</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="1">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>186</v>
       </c>
       <c r="D24" s="1">
         <v>134</v>
       </c>
       <c r="E24" s="1">
         <v>115</v>
       </c>
       <c r="F24" s="1">
         <v>151</v>
       </c>
       <c r="G24" s="1">
         <v>160</v>
       </c>
       <c r="H24" s="1">
         <v>115</v>
       </c>
       <c r="I24" s="1">
@@ -2922,52 +3032,55 @@
       </c>
       <c r="U24" s="21">
         <v>173</v>
       </c>
       <c r="V24" s="31">
         <v>154</v>
       </c>
       <c r="W24" s="31">
         <v>223</v>
       </c>
       <c r="X24" s="31">
         <v>200</v>
       </c>
       <c r="Y24" s="31">
         <v>217</v>
       </c>
       <c r="Z24" s="31">
         <v>241</v>
       </c>
       <c r="AA24" s="31">
         <v>219</v>
       </c>
       <c r="AB24" s="31">
         <v>181</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="1">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>23</v>
       </c>
       <c r="D25" s="1">
         <v>37</v>
       </c>
       <c r="E25" s="1">
         <v>48</v>
       </c>
       <c r="F25" s="1">
         <v>32</v>
       </c>
       <c r="G25" s="1">
         <v>63</v>
       </c>
       <c r="H25" s="1">
         <v>26</v>
       </c>
       <c r="I25" s="1">
@@ -3008,52 +3121,55 @@
       </c>
       <c r="U25" s="21">
         <v>50</v>
       </c>
       <c r="V25" s="31">
         <v>51</v>
       </c>
       <c r="W25" s="31">
         <v>55</v>
       </c>
       <c r="X25" s="31">
         <v>49</v>
       </c>
       <c r="Y25" s="31">
         <v>55</v>
       </c>
       <c r="Z25" s="31">
         <v>43</v>
       </c>
       <c r="AA25" s="31">
         <v>53</v>
       </c>
       <c r="AB25" s="31">
         <v>43</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>204</v>
       </c>
       <c r="D26" s="1">
         <v>126</v>
       </c>
       <c r="E26" s="1">
         <v>186</v>
       </c>
       <c r="F26" s="1">
         <v>155</v>
       </c>
       <c r="G26" s="1">
         <v>209</v>
       </c>
       <c r="H26" s="1">
         <v>182</v>
       </c>
       <c r="I26" s="1">
@@ -3094,52 +3210,55 @@
       </c>
       <c r="U26" s="21">
         <v>210</v>
       </c>
       <c r="V26" s="31">
         <v>155</v>
       </c>
       <c r="W26" s="31">
         <v>193</v>
       </c>
       <c r="X26" s="31">
         <v>250</v>
       </c>
       <c r="Y26" s="31">
         <v>185</v>
       </c>
       <c r="Z26" s="31">
         <v>201</v>
       </c>
       <c r="AA26" s="31">
         <v>219</v>
       </c>
       <c r="AB26" s="31">
         <v>134</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="1">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>325</v>
       </c>
       <c r="D27" s="1">
         <v>199</v>
       </c>
       <c r="E27" s="1">
         <v>291</v>
       </c>
       <c r="F27" s="1">
         <v>313</v>
       </c>
       <c r="G27" s="1">
         <v>311</v>
       </c>
       <c r="H27" s="1">
         <v>274</v>
       </c>
       <c r="I27" s="1">
@@ -3180,52 +3299,55 @@
       </c>
       <c r="U27" s="21">
         <v>378</v>
       </c>
       <c r="V27" s="31">
         <v>314</v>
       </c>
       <c r="W27" s="31">
         <v>293</v>
       </c>
       <c r="X27" s="31">
         <v>401</v>
       </c>
       <c r="Y27" s="31">
         <v>277</v>
       </c>
       <c r="Z27" s="31">
         <v>458</v>
       </c>
       <c r="AA27" s="31">
         <v>464</v>
       </c>
       <c r="AB27" s="31">
         <v>224</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>329</v>
       </c>
       <c r="D28" s="1">
         <v>223</v>
       </c>
       <c r="E28" s="1">
         <v>298</v>
       </c>
       <c r="F28" s="1">
         <v>348</v>
       </c>
       <c r="G28" s="1">
         <v>398</v>
       </c>
       <c r="H28" s="1">
         <v>268</v>
       </c>
       <c r="I28" s="1">
@@ -3266,52 +3388,55 @@
       </c>
       <c r="U28" s="21">
         <v>430</v>
       </c>
       <c r="V28" s="31">
         <v>405</v>
       </c>
       <c r="W28" s="31">
         <v>442</v>
       </c>
       <c r="X28" s="31">
         <v>499</v>
       </c>
       <c r="Y28" s="31">
         <v>382</v>
       </c>
       <c r="Z28" s="31">
         <v>535</v>
       </c>
       <c r="AA28" s="31">
         <v>487</v>
       </c>
       <c r="AB28" s="31">
         <v>344</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="1">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>143</v>
       </c>
       <c r="D29" s="1">
         <v>157</v>
       </c>
       <c r="E29" s="1">
         <v>146</v>
       </c>
       <c r="F29" s="1">
         <v>159</v>
       </c>
       <c r="G29" s="1">
         <v>200</v>
       </c>
       <c r="H29" s="1">
         <v>163</v>
       </c>
       <c r="I29" s="1">
@@ -3352,84 +3477,88 @@
       </c>
       <c r="U29" s="21">
         <v>180</v>
       </c>
       <c r="V29" s="31">
         <v>170</v>
       </c>
       <c r="W29" s="31">
         <v>169</v>
       </c>
       <c r="X29" s="31">
         <v>218</v>
       </c>
       <c r="Y29" s="31">
         <v>174</v>
       </c>
       <c r="Z29" s="31">
         <v>208</v>
       </c>
       <c r="AA29" s="31">
         <v>237</v>
       </c>
       <c r="AB29" s="31">
         <v>123</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="46" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="46"/>
       <c r="D30" s="46"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="46"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
       <c r="N30" s="46"/>
       <c r="O30" s="46"/>
       <c r="P30" s="46"/>
       <c r="Q30" s="46"/>
       <c r="R30" s="46"/>
       <c r="S30" s="46"/>
       <c r="T30" s="46"/>
       <c r="U30" s="46"/>
       <c r="V30" s="46"/>
       <c r="W30" s="46"/>
       <c r="X30" s="46"/>
       <c r="Y30" s="46"/>
       <c r="Z30" s="46"/>
       <c r="AA30" s="46"/>
-      <c r="AB30" s="60"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AB30" s="46"/>
+      <c r="AC30" s="46"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>2353</v>
       </c>
       <c r="D31" s="1">
         <v>1852</v>
       </c>
       <c r="E31" s="1">
         <v>2373</v>
       </c>
       <c r="F31" s="1">
         <v>2274</v>
       </c>
       <c r="G31" s="1">
         <v>2731</v>
       </c>
       <c r="H31" s="1">
         <v>2176</v>
       </c>
       <c r="I31" s="1">
         <v>2811</v>
       </c>
       <c r="J31" s="1">
@@ -3467,52 +3596,55 @@
       </c>
       <c r="U31" s="21">
         <v>3042</v>
       </c>
       <c r="V31" s="31">
         <v>2679</v>
       </c>
       <c r="W31" s="31">
         <v>2901</v>
       </c>
       <c r="X31" s="31">
         <v>3189</v>
       </c>
       <c r="Y31" s="31">
         <v>2595</v>
       </c>
       <c r="Z31" s="31">
         <v>3401</v>
       </c>
       <c r="AA31" s="31">
         <v>3098</v>
       </c>
       <c r="AB31" s="31">
         <v>2242</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="1">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>82</v>
       </c>
       <c r="E32" s="1">
         <v>108</v>
       </c>
       <c r="F32" s="1">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>92</v>
       </c>
       <c r="H32" s="1">
         <v>92</v>
       </c>
       <c r="I32" s="1">
@@ -3553,52 +3685,55 @@
       </c>
       <c r="U32" s="21">
         <v>105</v>
       </c>
       <c r="V32" s="31">
         <v>81</v>
       </c>
       <c r="W32" s="31">
         <v>109</v>
       </c>
       <c r="X32" s="31">
         <v>96</v>
       </c>
       <c r="Y32" s="31">
         <v>104</v>
       </c>
       <c r="Z32" s="31">
         <v>127</v>
       </c>
       <c r="AA32" s="31">
         <v>107</v>
       </c>
       <c r="AB32" s="31">
         <v>82</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>74</v>
       </c>
       <c r="D33" s="1">
         <v>70</v>
       </c>
       <c r="E33" s="1">
         <v>71</v>
       </c>
       <c r="F33" s="1">
         <v>70</v>
       </c>
       <c r="G33" s="1">
         <v>133</v>
       </c>
       <c r="H33" s="1">
         <v>74</v>
       </c>
       <c r="I33" s="1">
@@ -3639,52 +3774,55 @@
       </c>
       <c r="U33" s="21">
         <v>112</v>
       </c>
       <c r="V33" s="31">
         <v>81</v>
       </c>
       <c r="W33" s="31">
         <v>110</v>
       </c>
       <c r="X33" s="31">
         <v>114</v>
       </c>
       <c r="Y33" s="31">
         <v>100</v>
       </c>
       <c r="Z33" s="31">
         <v>135</v>
       </c>
       <c r="AA33" s="31">
         <v>111</v>
       </c>
       <c r="AB33" s="31">
         <v>89</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="1">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>137</v>
       </c>
       <c r="D34" s="1">
         <v>101</v>
       </c>
       <c r="E34" s="1">
         <v>169</v>
       </c>
       <c r="F34" s="1">
         <v>100</v>
       </c>
       <c r="G34" s="1">
         <v>136</v>
       </c>
       <c r="H34" s="1">
         <v>93</v>
       </c>
       <c r="I34" s="1">
@@ -3725,52 +3863,55 @@
       </c>
       <c r="U34" s="21">
         <v>167</v>
       </c>
       <c r="V34" s="31">
         <v>152</v>
       </c>
       <c r="W34" s="31">
         <v>141</v>
       </c>
       <c r="X34" s="31">
         <v>164</v>
       </c>
       <c r="Y34" s="31">
         <v>150</v>
       </c>
       <c r="Z34" s="31">
         <v>191</v>
       </c>
       <c r="AA34" s="31">
         <v>168</v>
       </c>
       <c r="AB34" s="31">
         <v>122</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>37</v>
       </c>
       <c r="D35" s="1">
         <v>10</v>
       </c>
       <c r="E35" s="1">
         <v>28</v>
       </c>
       <c r="F35" s="1">
         <v>37</v>
       </c>
       <c r="G35" s="1">
         <v>38</v>
       </c>
       <c r="H35" s="1">
         <v>37</v>
       </c>
       <c r="I35" s="1">
@@ -3811,52 +3952,55 @@
       </c>
       <c r="U35" s="21">
         <v>42</v>
       </c>
       <c r="V35" s="31">
         <v>46</v>
       </c>
       <c r="W35" s="31">
         <v>59</v>
       </c>
       <c r="X35" s="31">
         <v>44</v>
       </c>
       <c r="Y35" s="31">
         <v>55</v>
       </c>
       <c r="Z35" s="31">
         <v>69</v>
       </c>
       <c r="AA35" s="31">
         <v>53</v>
       </c>
       <c r="AB35" s="31">
         <v>36</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>38</v>
       </c>
       <c r="D36" s="1">
         <v>52</v>
       </c>
       <c r="E36" s="1">
         <v>58</v>
       </c>
       <c r="F36" s="1">
         <v>46</v>
       </c>
       <c r="G36" s="1">
         <v>54</v>
       </c>
       <c r="H36" s="1">
         <v>51</v>
       </c>
       <c r="I36" s="1">
@@ -3897,52 +4041,55 @@
       </c>
       <c r="U36" s="21">
         <v>79</v>
       </c>
       <c r="V36" s="31">
         <v>69</v>
       </c>
       <c r="W36" s="31">
         <v>78</v>
       </c>
       <c r="X36" s="31">
         <v>106</v>
       </c>
       <c r="Y36" s="31">
         <v>57</v>
       </c>
       <c r="Z36" s="31">
         <v>81</v>
       </c>
       <c r="AA36" s="31">
         <v>103</v>
       </c>
       <c r="AB36" s="31">
         <v>83</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="1">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
       <c r="D37" s="1">
         <v>78</v>
       </c>
       <c r="E37" s="1">
         <v>77</v>
       </c>
       <c r="F37" s="1">
         <v>64</v>
       </c>
       <c r="G37" s="1">
         <v>85</v>
       </c>
       <c r="H37" s="1">
         <v>79</v>
       </c>
       <c r="I37" s="1">
@@ -3983,52 +4130,55 @@
       </c>
       <c r="U37" s="21">
         <v>121</v>
       </c>
       <c r="V37" s="31">
         <v>94</v>
       </c>
       <c r="W37" s="31">
         <v>110</v>
       </c>
       <c r="X37" s="31">
         <v>101</v>
       </c>
       <c r="Y37" s="31">
         <v>81</v>
       </c>
       <c r="Z37" s="31">
         <v>117</v>
       </c>
       <c r="AA37" s="31">
         <v>67</v>
       </c>
       <c r="AB37" s="31">
         <v>59</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="1">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>88</v>
       </c>
       <c r="D38" s="1">
         <v>79</v>
       </c>
       <c r="E38" s="1">
         <v>108</v>
       </c>
       <c r="F38" s="1">
         <v>84</v>
       </c>
       <c r="G38" s="1">
         <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>95</v>
       </c>
       <c r="I38" s="1">
@@ -4069,52 +4219,55 @@
       </c>
       <c r="U38" s="21">
         <v>136</v>
       </c>
       <c r="V38" s="31">
         <v>117</v>
       </c>
       <c r="W38" s="31">
         <v>121</v>
       </c>
       <c r="X38" s="31">
         <v>134</v>
       </c>
       <c r="Y38" s="31">
         <v>125</v>
       </c>
       <c r="Z38" s="31">
         <v>121</v>
       </c>
       <c r="AA38" s="31">
         <v>123</v>
       </c>
       <c r="AB38" s="31">
         <v>89</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="1">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>57</v>
       </c>
       <c r="D39" s="1">
         <v>45</v>
       </c>
       <c r="E39" s="1">
         <v>84</v>
       </c>
       <c r="F39" s="1">
         <v>48</v>
       </c>
       <c r="G39" s="1">
         <v>76</v>
       </c>
       <c r="H39" s="1">
         <v>38</v>
       </c>
       <c r="I39" s="1">
@@ -4155,52 +4308,55 @@
       </c>
       <c r="U39" s="21">
         <v>83</v>
       </c>
       <c r="V39" s="31">
         <v>66</v>
       </c>
       <c r="W39" s="31">
         <v>101</v>
       </c>
       <c r="X39" s="31">
         <v>67</v>
       </c>
       <c r="Y39" s="31">
         <v>67</v>
       </c>
       <c r="Z39" s="31">
         <v>85</v>
       </c>
       <c r="AA39" s="31">
         <v>87</v>
       </c>
       <c r="AB39" s="31">
         <v>54</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="1">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>239</v>
       </c>
       <c r="D40" s="1">
         <v>214</v>
       </c>
       <c r="E40" s="1">
         <v>233</v>
       </c>
       <c r="F40" s="1">
         <v>223</v>
       </c>
       <c r="G40" s="1">
         <v>246</v>
       </c>
       <c r="H40" s="1">
         <v>255</v>
       </c>
       <c r="I40" s="1">
@@ -4241,52 +4397,55 @@
       </c>
       <c r="U40" s="21">
         <v>318</v>
       </c>
       <c r="V40" s="31">
         <v>308</v>
       </c>
       <c r="W40" s="31">
         <v>275</v>
       </c>
       <c r="X40" s="31">
         <v>304</v>
       </c>
       <c r="Y40" s="31">
         <v>223</v>
       </c>
       <c r="Z40" s="31">
         <v>323</v>
       </c>
       <c r="AA40" s="31">
         <v>247</v>
       </c>
       <c r="AB40" s="31">
         <v>220</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="1">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>126</v>
       </c>
       <c r="D41" s="1">
         <v>105</v>
       </c>
       <c r="E41" s="1">
         <v>133</v>
       </c>
       <c r="F41" s="1">
         <v>114</v>
       </c>
       <c r="G41" s="1">
         <v>146</v>
       </c>
       <c r="H41" s="1">
         <v>133</v>
       </c>
       <c r="I41" s="1">
@@ -4327,52 +4486,55 @@
       </c>
       <c r="U41" s="21">
         <v>155</v>
       </c>
       <c r="V41" s="31">
         <v>143</v>
       </c>
       <c r="W41" s="31">
         <v>169</v>
       </c>
       <c r="X41" s="31">
         <v>178</v>
       </c>
       <c r="Y41" s="31">
         <v>132</v>
       </c>
       <c r="Z41" s="31">
         <v>192</v>
       </c>
       <c r="AA41" s="31">
         <v>175</v>
       </c>
       <c r="AB41" s="31">
         <v>121</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC41" s="1">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>90</v>
       </c>
       <c r="D42" s="1">
         <v>55</v>
       </c>
       <c r="E42" s="1">
         <v>66</v>
       </c>
       <c r="F42" s="1">
         <v>85</v>
       </c>
       <c r="G42" s="1">
         <v>97</v>
       </c>
       <c r="H42" s="1">
         <v>78</v>
       </c>
       <c r="I42" s="1">
@@ -4413,52 +4575,55 @@
       </c>
       <c r="U42" s="21">
         <v>89</v>
       </c>
       <c r="V42" s="31">
         <v>91</v>
       </c>
       <c r="W42" s="31">
         <v>93</v>
       </c>
       <c r="X42" s="31">
         <v>93</v>
       </c>
       <c r="Y42" s="31">
         <v>63</v>
       </c>
       <c r="Z42" s="31">
         <v>103</v>
       </c>
       <c r="AA42" s="31">
         <v>96</v>
       </c>
       <c r="AB42" s="31">
         <v>92</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="1">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>56</v>
       </c>
       <c r="D43" s="1">
         <v>42</v>
       </c>
       <c r="E43" s="1">
         <v>69</v>
       </c>
       <c r="F43" s="1">
         <v>67</v>
       </c>
       <c r="G43" s="1">
         <v>84</v>
       </c>
       <c r="H43" s="1">
         <v>54</v>
       </c>
       <c r="I43" s="1">
@@ -4499,52 +4664,55 @@
       </c>
       <c r="U43" s="21">
         <v>94</v>
       </c>
       <c r="V43" s="31">
         <v>69</v>
       </c>
       <c r="W43" s="31">
         <v>70</v>
       </c>
       <c r="X43" s="31">
         <v>113</v>
       </c>
       <c r="Y43" s="31">
         <v>110</v>
       </c>
       <c r="Z43" s="31">
         <v>83</v>
       </c>
       <c r="AA43" s="31">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>97</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC43" s="1">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>147</v>
       </c>
       <c r="D44" s="1">
         <v>102</v>
       </c>
       <c r="E44" s="1">
         <v>140</v>
       </c>
       <c r="F44" s="1">
         <v>155</v>
       </c>
       <c r="G44" s="1">
         <v>174</v>
       </c>
       <c r="H44" s="1">
         <v>118</v>
       </c>
       <c r="I44" s="1">
@@ -4585,52 +4753,55 @@
       </c>
       <c r="U44" s="21">
         <v>186</v>
       </c>
       <c r="V44" s="31">
         <v>155</v>
       </c>
       <c r="W44" s="31">
         <v>187</v>
       </c>
       <c r="X44" s="31">
         <v>156</v>
       </c>
       <c r="Y44" s="31">
         <v>155</v>
       </c>
       <c r="Z44" s="31">
         <v>170</v>
       </c>
       <c r="AA44" s="31">
         <v>122</v>
       </c>
       <c r="AB44" s="31">
         <v>132</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC44" s="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>62</v>
       </c>
       <c r="D45" s="1">
         <v>63</v>
       </c>
       <c r="E45" s="1">
         <v>84</v>
       </c>
       <c r="F45" s="1">
         <v>65</v>
       </c>
       <c r="G45" s="1">
         <v>71</v>
       </c>
       <c r="H45" s="1">
         <v>75</v>
       </c>
       <c r="I45" s="1">
@@ -4671,52 +4842,55 @@
       </c>
       <c r="U45" s="21">
         <v>101</v>
       </c>
       <c r="V45" s="31">
         <v>99</v>
       </c>
       <c r="W45" s="31">
         <v>99</v>
       </c>
       <c r="X45" s="31">
         <v>98</v>
       </c>
       <c r="Y45" s="31">
         <v>76</v>
       </c>
       <c r="Z45" s="31">
         <v>105</v>
       </c>
       <c r="AA45" s="31">
         <v>81</v>
       </c>
       <c r="AB45" s="31">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC45" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
       <c r="D46" s="1">
         <v>46</v>
       </c>
       <c r="E46" s="1">
         <v>36</v>
       </c>
       <c r="F46" s="1">
         <v>57</v>
       </c>
       <c r="G46" s="1">
         <v>76</v>
       </c>
       <c r="H46" s="1">
         <v>43</v>
       </c>
       <c r="I46" s="1">
@@ -4757,52 +4931,55 @@
       </c>
       <c r="U46" s="21">
         <v>67</v>
       </c>
       <c r="V46" s="31">
         <v>65</v>
       </c>
       <c r="W46" s="31">
         <v>86</v>
       </c>
       <c r="X46" s="31">
         <v>81</v>
       </c>
       <c r="Y46" s="31">
         <v>87</v>
       </c>
       <c r="Z46" s="31">
         <v>104</v>
       </c>
       <c r="AA46" s="31">
         <v>88</v>
       </c>
       <c r="AB46" s="31">
         <v>70</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC46" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>22</v>
       </c>
       <c r="D47" s="1">
         <v>33</v>
       </c>
       <c r="E47" s="1">
         <v>42</v>
       </c>
       <c r="F47" s="1">
         <v>28</v>
       </c>
       <c r="G47" s="1">
         <v>60</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
@@ -4843,52 +5020,55 @@
       </c>
       <c r="U47" s="21">
         <v>44</v>
       </c>
       <c r="V47" s="31">
         <v>44</v>
       </c>
       <c r="W47" s="31">
         <v>50</v>
       </c>
       <c r="X47" s="31">
         <v>41</v>
       </c>
       <c r="Y47" s="31">
         <v>49</v>
       </c>
       <c r="Z47" s="31">
         <v>37</v>
       </c>
       <c r="AA47" s="31">
         <v>50</v>
       </c>
       <c r="AB47" s="31">
         <v>38</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC47" s="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>154</v>
       </c>
       <c r="D48" s="1">
         <v>96</v>
       </c>
       <c r="E48" s="1">
         <v>132</v>
       </c>
       <c r="F48" s="1">
         <v>103</v>
       </c>
       <c r="G48" s="1">
         <v>159</v>
       </c>
       <c r="H48" s="1">
         <v>137</v>
       </c>
       <c r="I48" s="1">
@@ -4929,52 +5109,55 @@
       </c>
       <c r="U48" s="21">
         <v>155</v>
       </c>
       <c r="V48" s="31">
         <v>110</v>
       </c>
       <c r="W48" s="31">
         <v>139</v>
       </c>
       <c r="X48" s="31">
         <v>181</v>
       </c>
       <c r="Y48" s="31">
         <v>128</v>
       </c>
       <c r="Z48" s="31">
         <v>157</v>
       </c>
       <c r="AA48" s="31">
         <v>156</v>
       </c>
       <c r="AB48" s="31">
         <v>95</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC48" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>325</v>
       </c>
       <c r="D49" s="1">
         <v>199</v>
       </c>
       <c r="E49" s="1">
         <v>291</v>
       </c>
       <c r="F49" s="1">
         <v>313</v>
       </c>
       <c r="G49" s="1">
         <v>311</v>
       </c>
       <c r="H49" s="1">
         <v>274</v>
       </c>
       <c r="I49" s="1">
@@ -5015,52 +5198,55 @@
       </c>
       <c r="U49" s="21">
         <v>378</v>
       </c>
       <c r="V49" s="31">
         <v>314</v>
       </c>
       <c r="W49" s="31">
         <v>293</v>
       </c>
       <c r="X49" s="31">
         <v>401</v>
       </c>
       <c r="Y49" s="31">
         <v>277</v>
       </c>
       <c r="Z49" s="31">
         <v>458</v>
       </c>
       <c r="AA49" s="31">
         <v>464</v>
       </c>
       <c r="AB49" s="31">
         <v>224</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC49" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>329</v>
       </c>
       <c r="D50" s="1">
         <v>223</v>
       </c>
       <c r="E50" s="1">
         <v>298</v>
       </c>
       <c r="F50" s="1">
         <v>348</v>
       </c>
       <c r="G50" s="1">
         <v>398</v>
       </c>
       <c r="H50" s="1">
         <v>268</v>
       </c>
       <c r="I50" s="1">
@@ -5101,52 +5287,55 @@
       </c>
       <c r="U50" s="21">
         <v>430</v>
       </c>
       <c r="V50" s="31">
         <v>405</v>
       </c>
       <c r="W50" s="31">
         <v>442</v>
       </c>
       <c r="X50" s="31">
         <v>499</v>
       </c>
       <c r="Y50" s="31">
         <v>382</v>
       </c>
       <c r="Z50" s="31">
         <v>535</v>
       </c>
       <c r="AA50" s="31">
         <v>487</v>
       </c>
       <c r="AB50" s="31">
         <v>344</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC50" s="1">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>143</v>
       </c>
       <c r="D51" s="1">
         <v>157</v>
       </c>
       <c r="E51" s="1">
         <v>146</v>
       </c>
       <c r="F51" s="1">
         <v>159</v>
       </c>
       <c r="G51" s="1">
         <v>200</v>
       </c>
       <c r="H51" s="1">
         <v>163</v>
       </c>
       <c r="I51" s="1">
@@ -5187,84 +5376,88 @@
       </c>
       <c r="U51" s="21">
         <v>180</v>
       </c>
       <c r="V51" s="31">
         <v>170</v>
       </c>
       <c r="W51" s="31">
         <v>169</v>
       </c>
       <c r="X51" s="31">
         <v>218</v>
       </c>
       <c r="Y51" s="31">
         <v>174</v>
       </c>
       <c r="Z51" s="31">
         <v>208</v>
       </c>
       <c r="AA51" s="31">
         <v>237</v>
       </c>
       <c r="AB51" s="31">
         <v>123</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="48" t="s">
+      <c r="B52" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="48"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C52" s="47"/>
+      <c r="D52" s="47"/>
+      <c r="E52" s="47"/>
+      <c r="F52" s="47"/>
+      <c r="G52" s="47"/>
+      <c r="H52" s="47"/>
+      <c r="I52" s="47"/>
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="47"/>
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>836</v>
       </c>
       <c r="D53" s="1">
         <v>605</v>
       </c>
       <c r="E53" s="1">
         <v>773</v>
       </c>
       <c r="F53" s="1">
         <v>851</v>
       </c>
       <c r="G53" s="1">
         <v>936</v>
       </c>
       <c r="H53" s="1">
         <v>819</v>
       </c>
       <c r="I53" s="1">
         <v>983</v>
       </c>
       <c r="J53" s="1">
@@ -5302,52 +5495,55 @@
       </c>
       <c r="U53" s="1">
         <v>1036</v>
       </c>
       <c r="V53" s="31">
         <v>909</v>
       </c>
       <c r="W53" s="31">
         <v>1018</v>
       </c>
       <c r="X53" s="31">
         <v>1100</v>
       </c>
       <c r="Y53" s="31">
         <v>909</v>
       </c>
       <c r="Z53" s="31">
         <v>1183</v>
       </c>
       <c r="AA53" s="31">
         <v>1000</v>
       </c>
       <c r="AB53" s="31">
         <v>766</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="1">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>28</v>
       </c>
       <c r="D54" s="1">
         <v>25</v>
       </c>
       <c r="E54" s="1">
         <v>29</v>
       </c>
       <c r="F54" s="1">
         <v>25</v>
       </c>
       <c r="G54" s="1">
         <v>24</v>
       </c>
       <c r="H54" s="1">
         <v>20</v>
       </c>
       <c r="I54" s="1">
@@ -5388,52 +5584,55 @@
       </c>
       <c r="U54" s="1">
         <v>36</v>
       </c>
       <c r="V54" s="31">
         <v>34</v>
       </c>
       <c r="W54" s="31">
         <v>32</v>
       </c>
       <c r="X54" s="31">
         <v>27</v>
       </c>
       <c r="Y54" s="31">
         <v>24</v>
       </c>
       <c r="Z54" s="31">
         <v>45</v>
       </c>
       <c r="AA54" s="31">
         <v>22</v>
       </c>
       <c r="AB54" s="31">
         <v>29</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC54" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>39</v>
       </c>
       <c r="D55" s="1">
         <v>34</v>
       </c>
       <c r="E55" s="1">
         <v>38</v>
       </c>
       <c r="F55" s="1">
         <v>49</v>
       </c>
       <c r="G55" s="1">
         <v>70</v>
       </c>
       <c r="H55" s="1">
         <v>53</v>
       </c>
       <c r="I55" s="1">
@@ -5474,52 +5673,55 @@
       </c>
       <c r="U55" s="1">
         <v>51</v>
       </c>
       <c r="V55" s="31">
         <v>52</v>
       </c>
       <c r="W55" s="31">
         <v>61</v>
       </c>
       <c r="X55" s="31">
         <v>81</v>
       </c>
       <c r="Y55" s="31">
         <v>54</v>
       </c>
       <c r="Z55" s="31">
         <v>98</v>
       </c>
       <c r="AA55" s="31">
         <v>72</v>
       </c>
       <c r="AB55" s="31">
         <v>49</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC55" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>30</v>
       </c>
       <c r="D56" s="1">
         <v>21</v>
       </c>
       <c r="E56" s="1">
         <v>18</v>
       </c>
       <c r="F56" s="1">
         <v>22</v>
       </c>
       <c r="G56" s="1">
         <v>29</v>
       </c>
       <c r="H56" s="1">
         <v>33</v>
       </c>
       <c r="I56" s="1">
@@ -5560,52 +5762,55 @@
       </c>
       <c r="U56" s="1">
         <v>35</v>
       </c>
       <c r="V56" s="31">
         <v>20</v>
       </c>
       <c r="W56" s="31">
         <v>20</v>
       </c>
       <c r="X56" s="31">
         <v>27</v>
       </c>
       <c r="Y56" s="31">
         <v>33</v>
       </c>
       <c r="Z56" s="31">
         <v>32</v>
       </c>
       <c r="AA56" s="31">
         <v>30</v>
       </c>
       <c r="AB56" s="31">
         <v>20</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC56" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>144</v>
       </c>
       <c r="D57" s="1">
         <v>97</v>
       </c>
       <c r="E57" s="1">
         <v>130</v>
       </c>
       <c r="F57" s="1">
         <v>124</v>
       </c>
       <c r="G57" s="1">
         <v>187</v>
       </c>
       <c r="H57" s="1">
         <v>153</v>
       </c>
       <c r="I57" s="1">
@@ -5646,52 +5851,55 @@
       </c>
       <c r="U57" s="1">
         <v>185</v>
       </c>
       <c r="V57" s="31">
         <v>158</v>
       </c>
       <c r="W57" s="31">
         <v>155</v>
       </c>
       <c r="X57" s="31">
         <v>184</v>
       </c>
       <c r="Y57" s="31">
         <v>154</v>
       </c>
       <c r="Z57" s="31">
         <v>216</v>
       </c>
       <c r="AA57" s="31">
         <v>165</v>
       </c>
       <c r="AB57" s="31">
         <v>121</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC57" s="1">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>27</v>
       </c>
       <c r="D58" s="1">
         <v>23</v>
       </c>
       <c r="E58" s="1">
         <v>25</v>
       </c>
       <c r="F58" s="1">
         <v>29</v>
       </c>
       <c r="G58" s="1">
         <v>26</v>
       </c>
       <c r="H58" s="1">
         <v>31</v>
       </c>
       <c r="I58" s="1">
@@ -5732,52 +5940,55 @@
       </c>
       <c r="U58" s="1">
         <v>29</v>
       </c>
       <c r="V58" s="31">
         <v>36</v>
       </c>
       <c r="W58" s="31">
         <v>46</v>
       </c>
       <c r="X58" s="31">
         <v>51</v>
       </c>
       <c r="Y58" s="31">
         <v>35</v>
       </c>
       <c r="Z58" s="31">
         <v>34</v>
       </c>
       <c r="AA58" s="31">
         <v>51</v>
       </c>
       <c r="AB58" s="31">
         <v>40</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC58" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>37</v>
       </c>
       <c r="D59" s="1">
         <v>24</v>
       </c>
       <c r="E59" s="1">
         <v>31</v>
       </c>
       <c r="F59" s="1">
         <v>40</v>
       </c>
       <c r="G59" s="1">
         <v>40</v>
       </c>
       <c r="H59" s="1">
         <v>29</v>
       </c>
       <c r="I59" s="1">
@@ -5818,52 +6029,55 @@
       </c>
       <c r="U59" s="1">
         <v>51</v>
       </c>
       <c r="V59" s="31">
         <v>46</v>
       </c>
       <c r="W59" s="31">
         <v>41</v>
       </c>
       <c r="X59" s="31">
         <v>54</v>
       </c>
       <c r="Y59" s="31">
         <v>38</v>
       </c>
       <c r="Z59" s="31">
         <v>53</v>
       </c>
       <c r="AA59" s="31">
         <v>30</v>
       </c>
       <c r="AB59" s="31">
         <v>22</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC59" s="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>61</v>
       </c>
       <c r="D60" s="1">
         <v>40</v>
       </c>
       <c r="E60" s="1">
         <v>59</v>
       </c>
       <c r="F60" s="1">
         <v>66</v>
       </c>
       <c r="G60" s="1">
         <v>71</v>
       </c>
       <c r="H60" s="1">
         <v>53</v>
       </c>
       <c r="I60" s="1">
@@ -5904,52 +6118,55 @@
       </c>
       <c r="U60" s="1">
         <v>87</v>
       </c>
       <c r="V60" s="31">
         <v>73</v>
       </c>
       <c r="W60" s="31">
         <v>55</v>
       </c>
       <c r="X60" s="31">
         <v>62</v>
       </c>
       <c r="Y60" s="31">
         <v>72</v>
       </c>
       <c r="Z60" s="31">
         <v>97</v>
       </c>
       <c r="AA60" s="31">
         <v>63</v>
       </c>
       <c r="AB60" s="31">
         <v>65</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC60" s="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>40</v>
       </c>
       <c r="D61" s="1">
         <v>30</v>
       </c>
       <c r="E61" s="1">
         <v>42</v>
       </c>
       <c r="F61" s="1">
         <v>57</v>
       </c>
       <c r="G61" s="1">
         <v>50</v>
       </c>
       <c r="H61" s="1">
         <v>43</v>
       </c>
       <c r="I61" s="1">
@@ -5990,52 +6207,55 @@
       </c>
       <c r="U61" s="1">
         <v>83</v>
       </c>
       <c r="V61" s="31">
         <v>50</v>
       </c>
       <c r="W61" s="31">
         <v>62</v>
       </c>
       <c r="X61" s="31">
         <v>62</v>
       </c>
       <c r="Y61" s="31">
         <v>58</v>
       </c>
       <c r="Z61" s="31">
         <v>77</v>
       </c>
       <c r="AA61" s="31">
         <v>73</v>
       </c>
       <c r="AB61" s="31">
         <v>40</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC61" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>40</v>
       </c>
       <c r="D62" s="1">
         <v>24</v>
       </c>
       <c r="E62" s="1">
         <v>44</v>
       </c>
       <c r="F62" s="1">
         <v>24</v>
       </c>
       <c r="G62" s="1">
         <v>37</v>
       </c>
       <c r="H62" s="1">
         <v>47</v>
       </c>
       <c r="I62" s="1">
@@ -6076,52 +6296,55 @@
       </c>
       <c r="U62" s="1">
         <v>35</v>
       </c>
       <c r="V62" s="31">
         <v>56</v>
       </c>
       <c r="W62" s="31">
         <v>48</v>
       </c>
       <c r="X62" s="31">
         <v>50</v>
       </c>
       <c r="Y62" s="31">
         <v>40</v>
       </c>
       <c r="Z62" s="31">
         <v>32</v>
       </c>
       <c r="AA62" s="31">
         <v>21</v>
       </c>
       <c r="AB62" s="31">
         <v>25</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC62" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>48</v>
       </c>
       <c r="D63" s="1">
         <v>39</v>
       </c>
       <c r="E63" s="1">
         <v>51</v>
       </c>
       <c r="F63" s="1">
         <v>49</v>
       </c>
       <c r="G63" s="1">
         <v>64</v>
       </c>
       <c r="H63" s="1">
         <v>61</v>
       </c>
       <c r="I63" s="1">
@@ -6162,52 +6385,55 @@
       </c>
       <c r="U63" s="1">
         <v>58</v>
       </c>
       <c r="V63" s="31">
         <v>42</v>
       </c>
       <c r="W63" s="31">
         <v>89</v>
       </c>
       <c r="X63" s="31">
         <v>80</v>
       </c>
       <c r="Y63" s="31">
         <v>50</v>
       </c>
       <c r="Z63" s="31">
         <v>63</v>
       </c>
       <c r="AA63" s="31">
         <v>69</v>
       </c>
       <c r="AB63" s="31">
         <v>49</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC63" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>36</v>
       </c>
       <c r="E64" s="1">
         <v>36</v>
       </c>
       <c r="F64" s="1">
         <v>63</v>
       </c>
       <c r="G64" s="1">
         <v>57</v>
       </c>
       <c r="H64" s="1">
         <v>58</v>
       </c>
       <c r="I64" s="1">
@@ -6248,52 +6474,55 @@
       </c>
       <c r="U64" s="1">
         <v>58</v>
       </c>
       <c r="V64" s="31">
         <v>54</v>
       </c>
       <c r="W64" s="31">
         <v>58</v>
       </c>
       <c r="X64" s="31">
         <v>62</v>
       </c>
       <c r="Y64" s="31">
         <v>43</v>
       </c>
       <c r="Z64" s="31">
         <v>66</v>
       </c>
       <c r="AA64" s="31">
         <v>52</v>
       </c>
       <c r="AB64" s="31">
         <v>50</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC64" s="1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>26</v>
       </c>
       <c r="D65" s="1">
         <v>24</v>
       </c>
       <c r="E65" s="1">
         <v>43</v>
       </c>
       <c r="F65" s="1">
         <v>54</v>
       </c>
       <c r="G65" s="1">
         <v>42</v>
       </c>
       <c r="H65" s="1">
         <v>35</v>
       </c>
       <c r="I65" s="1">
@@ -6334,52 +6563,55 @@
       </c>
       <c r="U65" s="1">
         <v>42</v>
       </c>
       <c r="V65" s="31">
         <v>29</v>
       </c>
       <c r="W65" s="31">
         <v>46</v>
       </c>
       <c r="X65" s="31">
         <v>66</v>
       </c>
       <c r="Y65" s="31">
         <v>33</v>
       </c>
       <c r="Z65" s="31">
         <v>54</v>
       </c>
       <c r="AA65" s="31">
         <v>49</v>
       </c>
       <c r="AB65" s="31">
         <v>34</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC65" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>32</v>
       </c>
       <c r="D66" s="1">
         <v>26</v>
       </c>
       <c r="E66" s="1">
         <v>37</v>
       </c>
       <c r="F66" s="1">
         <v>51</v>
       </c>
       <c r="G66" s="1">
         <v>40</v>
       </c>
       <c r="H66" s="1">
         <v>38</v>
       </c>
       <c r="I66" s="1">
@@ -6420,52 +6652,55 @@
       </c>
       <c r="U66" s="1">
         <v>49</v>
       </c>
       <c r="V66" s="31">
         <v>43</v>
       </c>
       <c r="W66" s="31">
         <v>48</v>
       </c>
       <c r="X66" s="31">
         <v>50</v>
       </c>
       <c r="Y66" s="31">
         <v>38</v>
       </c>
       <c r="Z66" s="31">
         <v>54</v>
       </c>
       <c r="AA66" s="31">
         <v>42</v>
       </c>
       <c r="AB66" s="31">
         <v>34</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC66" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>47</v>
       </c>
       <c r="D67" s="1">
         <v>40</v>
       </c>
       <c r="E67" s="1">
         <v>51</v>
       </c>
       <c r="F67" s="1">
         <v>48</v>
       </c>
       <c r="G67" s="1">
         <v>62</v>
       </c>
       <c r="H67" s="1">
         <v>41</v>
       </c>
       <c r="I67" s="1">
@@ -6506,52 +6741,55 @@
       </c>
       <c r="U67" s="1">
         <v>70</v>
       </c>
       <c r="V67" s="31">
         <v>75</v>
       </c>
       <c r="W67" s="31">
         <v>61</v>
       </c>
       <c r="X67" s="31">
         <v>48</v>
       </c>
       <c r="Y67" s="31">
         <v>44</v>
       </c>
       <c r="Z67" s="31">
         <v>75</v>
       </c>
       <c r="AA67" s="31">
         <v>64</v>
       </c>
       <c r="AB67" s="31">
         <v>33</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC67" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>116</v>
       </c>
       <c r="D68" s="1">
         <v>88</v>
       </c>
       <c r="E68" s="1">
         <v>79</v>
       </c>
       <c r="F68" s="1">
         <v>94</v>
       </c>
       <c r="G68" s="1">
         <v>84</v>
       </c>
       <c r="H68" s="1">
         <v>72</v>
       </c>
       <c r="I68" s="1">
@@ -6592,52 +6830,55 @@
       </c>
       <c r="U68" s="1">
         <v>106</v>
       </c>
       <c r="V68" s="31">
         <v>89</v>
       </c>
       <c r="W68" s="31">
         <v>137</v>
       </c>
       <c r="X68" s="31">
         <v>119</v>
       </c>
       <c r="Y68" s="31">
         <v>130</v>
       </c>
       <c r="Z68" s="31">
         <v>137</v>
       </c>
       <c r="AA68" s="31">
         <v>131</v>
       </c>
       <c r="AB68" s="31">
         <v>111</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC68" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>1</v>
       </c>
       <c r="D69" s="1">
         <v>4</v>
       </c>
       <c r="E69" s="1">
         <v>6</v>
       </c>
       <c r="F69" s="1">
         <v>4</v>
       </c>
       <c r="G69" s="1">
         <v>3</v>
       </c>
       <c r="H69" s="1">
         <v>7</v>
       </c>
       <c r="I69" s="1">
@@ -6678,52 +6919,55 @@
       </c>
       <c r="U69" s="1">
         <v>6</v>
       </c>
       <c r="V69" s="31">
         <v>7</v>
       </c>
       <c r="W69" s="31">
         <v>5</v>
       </c>
       <c r="X69" s="31">
         <v>8</v>
       </c>
       <c r="Y69" s="31">
         <v>6</v>
       </c>
       <c r="Z69" s="31">
         <v>6</v>
       </c>
       <c r="AA69" s="31">
         <v>3</v>
       </c>
       <c r="AB69" s="31">
         <v>5</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC69" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>50</v>
       </c>
       <c r="D70" s="2">
         <v>30</v>
       </c>
       <c r="E70" s="2">
         <v>54</v>
       </c>
       <c r="F70" s="2">
         <v>52</v>
       </c>
       <c r="G70" s="2">
         <v>50</v>
       </c>
       <c r="H70" s="2">
         <v>45</v>
       </c>
       <c r="I70" s="2">
@@ -6764,66 +7008,69 @@
       </c>
       <c r="U70" s="2">
         <v>55</v>
       </c>
       <c r="V70" s="32">
         <v>45</v>
       </c>
       <c r="W70" s="32">
         <v>54</v>
       </c>
       <c r="X70" s="32">
         <v>69</v>
       </c>
       <c r="Y70" s="32">
         <v>57</v>
       </c>
       <c r="Z70" s="32">
         <v>44</v>
       </c>
       <c r="AA70" s="32">
         <v>63</v>
       </c>
       <c r="AB70" s="32">
         <v>39</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B30:AA30"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AA52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>