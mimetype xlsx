--- v1 (2026-05-13)
+++ v2 (2026-06-27)
@@ -7,65 +7,65 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2005D040-F937-4FE3-AF94-DC7C71366A44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C291F121-6BC9-44E7-8967-936D17FA1C04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -751,85 +751,85 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1143,51 +1143,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="36">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1269,59 +1269,59 @@
       <c r="B12" s="35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="45">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="45">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37">
         <v>7172749540</v>
       </c>
@@ -1387,163 +1387,165 @@
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AC71"/>
+  <dimension ref="A2:AD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AF43" sqref="AF43"/>
+      <selection pane="bottomLeft" activeCell="AH72" sqref="AH72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="48"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="30"/>
-      <c r="AC5" s="5" t="s">
+      <c r="AD5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A6" s="52" t="s">
+    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="54"/>
-      <c r="C6" s="49">
+      <c r="B6" s="48"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="50"/>
-[...10 lines deleted...]
-      <c r="O6" s="56">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="57"/>
-[...10 lines deleted...]
-      <c r="AA6" s="49">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="50">
         <v>2026</v>
       </c>
-      <c r="AB6" s="50"/>
-[...4 lines deleted...]
-      <c r="B7" s="55"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+    </row>
+    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A7" s="47"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1581,85 +1583,89 @@
       </c>
       <c r="V7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="13" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="51"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="57"/>
+      <c r="R8" s="57"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+    </row>
+    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>3189</v>
       </c>
       <c r="D9" s="1">
         <v>2457</v>
       </c>
       <c r="E9" s="1">
         <v>3146</v>
       </c>
       <c r="F9" s="1">
         <v>3125</v>
       </c>
       <c r="G9" s="1">
         <v>3667</v>
       </c>
       <c r="H9" s="1">
         <v>2995</v>
       </c>
       <c r="I9" s="1">
         <v>3794</v>
       </c>
       <c r="J9" s="1">
@@ -1700,52 +1706,55 @@
       </c>
       <c r="V9" s="31">
         <v>3588</v>
       </c>
       <c r="W9" s="31">
         <v>3919</v>
       </c>
       <c r="X9" s="31">
         <v>4289</v>
       </c>
       <c r="Y9" s="31">
         <v>3504</v>
       </c>
       <c r="Z9" s="31">
         <v>4584</v>
       </c>
       <c r="AA9" s="31">
         <v>4098</v>
       </c>
       <c r="AB9" s="31">
         <v>3008</v>
       </c>
       <c r="AC9" s="1">
         <v>4084</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD9" s="1">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>112</v>
       </c>
       <c r="D10" s="1">
         <v>107</v>
       </c>
       <c r="E10" s="1">
         <v>137</v>
       </c>
       <c r="F10" s="1">
         <v>133</v>
       </c>
       <c r="G10" s="1">
         <v>116</v>
       </c>
       <c r="H10" s="1">
         <v>112</v>
       </c>
       <c r="I10" s="1">
@@ -1789,52 +1798,55 @@
       </c>
       <c r="V10" s="31">
         <v>115</v>
       </c>
       <c r="W10" s="31">
         <v>141</v>
       </c>
       <c r="X10" s="31">
         <v>123</v>
       </c>
       <c r="Y10" s="31">
         <v>128</v>
       </c>
       <c r="Z10" s="31">
         <v>172</v>
       </c>
       <c r="AA10" s="31">
         <v>129</v>
       </c>
       <c r="AB10" s="31">
         <v>111</v>
       </c>
       <c r="AC10" s="1">
         <v>139</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD10" s="1">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>113</v>
       </c>
       <c r="D11" s="1">
         <v>104</v>
       </c>
       <c r="E11" s="1">
         <v>109</v>
       </c>
       <c r="F11" s="1">
         <v>119</v>
       </c>
       <c r="G11" s="1">
         <v>203</v>
       </c>
       <c r="H11" s="1">
         <v>127</v>
       </c>
       <c r="I11" s="1">
@@ -1878,52 +1890,55 @@
       </c>
       <c r="V11" s="31">
         <v>133</v>
       </c>
       <c r="W11" s="31">
         <v>171</v>
       </c>
       <c r="X11" s="31">
         <v>195</v>
       </c>
       <c r="Y11" s="31">
         <v>154</v>
       </c>
       <c r="Z11" s="31">
         <v>233</v>
       </c>
       <c r="AA11" s="31">
         <v>183</v>
       </c>
       <c r="AB11" s="31">
         <v>138</v>
       </c>
       <c r="AC11" s="1">
         <v>211</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD11" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>167</v>
       </c>
       <c r="D12" s="1">
         <v>122</v>
       </c>
       <c r="E12" s="1">
         <v>187</v>
       </c>
       <c r="F12" s="1">
         <v>122</v>
       </c>
       <c r="G12" s="1">
         <v>165</v>
       </c>
       <c r="H12" s="1">
         <v>126</v>
       </c>
       <c r="I12" s="1">
@@ -1967,52 +1982,55 @@
       </c>
       <c r="V12" s="31">
         <v>172</v>
       </c>
       <c r="W12" s="31">
         <v>161</v>
       </c>
       <c r="X12" s="31">
         <v>191</v>
       </c>
       <c r="Y12" s="31">
         <v>183</v>
       </c>
       <c r="Z12" s="31">
         <v>223</v>
       </c>
       <c r="AA12" s="31">
         <v>198</v>
       </c>
       <c r="AB12" s="31">
         <v>142</v>
       </c>
       <c r="AC12" s="1">
         <v>206</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD12" s="1">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>181</v>
       </c>
       <c r="D13" s="1">
         <v>107</v>
       </c>
       <c r="E13" s="1">
         <v>158</v>
       </c>
       <c r="F13" s="1">
         <v>161</v>
       </c>
       <c r="G13" s="1">
         <v>225</v>
       </c>
       <c r="H13" s="1">
         <v>190</v>
       </c>
       <c r="I13" s="1">
@@ -2056,52 +2074,55 @@
       </c>
       <c r="V13" s="31">
         <v>204</v>
       </c>
       <c r="W13" s="31">
         <v>214</v>
       </c>
       <c r="X13" s="31">
         <v>228</v>
       </c>
       <c r="Y13" s="31">
         <v>209</v>
       </c>
       <c r="Z13" s="31">
         <v>285</v>
       </c>
       <c r="AA13" s="31">
         <v>218</v>
       </c>
       <c r="AB13" s="31">
         <v>157</v>
       </c>
       <c r="AC13" s="1">
         <v>244</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD13" s="1">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>65</v>
       </c>
       <c r="D14" s="1">
         <v>75</v>
       </c>
       <c r="E14" s="1">
         <v>83</v>
       </c>
       <c r="F14" s="1">
         <v>75</v>
       </c>
       <c r="G14" s="1">
         <v>80</v>
       </c>
       <c r="H14" s="1">
         <v>82</v>
       </c>
       <c r="I14" s="1">
@@ -2145,52 +2166,55 @@
       </c>
       <c r="V14" s="31">
         <v>105</v>
       </c>
       <c r="W14" s="31">
         <v>124</v>
       </c>
       <c r="X14" s="31">
         <v>157</v>
       </c>
       <c r="Y14" s="31">
         <v>92</v>
       </c>
       <c r="Z14" s="31">
         <v>115</v>
       </c>
       <c r="AA14" s="31">
         <v>154</v>
       </c>
       <c r="AB14" s="31">
         <v>123</v>
       </c>
       <c r="AC14" s="1">
         <v>152</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD14" s="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>112</v>
       </c>
       <c r="D15" s="1">
         <v>102</v>
       </c>
       <c r="E15" s="1">
         <v>108</v>
       </c>
       <c r="F15" s="1">
         <v>104</v>
       </c>
       <c r="G15" s="1">
         <v>125</v>
       </c>
       <c r="H15" s="1">
         <v>108</v>
       </c>
       <c r="I15" s="1">
@@ -2234,52 +2258,55 @@
       </c>
       <c r="V15" s="31">
         <v>140</v>
       </c>
       <c r="W15" s="31">
         <v>151</v>
       </c>
       <c r="X15" s="31">
         <v>155</v>
       </c>
       <c r="Y15" s="31">
         <v>119</v>
       </c>
       <c r="Z15" s="31">
         <v>170</v>
       </c>
       <c r="AA15" s="31">
         <v>97</v>
       </c>
       <c r="AB15" s="31">
         <v>81</v>
       </c>
       <c r="AC15" s="1">
         <v>170</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD15" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>149</v>
       </c>
       <c r="D16" s="1">
         <v>119</v>
       </c>
       <c r="E16" s="1">
         <v>167</v>
       </c>
       <c r="F16" s="1">
         <v>150</v>
       </c>
       <c r="G16" s="1">
         <v>166</v>
       </c>
       <c r="H16" s="1">
         <v>148</v>
       </c>
       <c r="I16" s="1">
@@ -2323,52 +2350,55 @@
       </c>
       <c r="V16" s="31">
         <v>190</v>
       </c>
       <c r="W16" s="31">
         <v>176</v>
       </c>
       <c r="X16" s="31">
         <v>196</v>
       </c>
       <c r="Y16" s="31">
         <v>197</v>
       </c>
       <c r="Z16" s="31">
         <v>218</v>
       </c>
       <c r="AA16" s="31">
         <v>186</v>
       </c>
       <c r="AB16" s="31">
         <v>154</v>
       </c>
       <c r="AC16" s="1">
         <v>229</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD16" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>97</v>
       </c>
       <c r="D17" s="1">
         <v>75</v>
       </c>
       <c r="E17" s="1">
         <v>126</v>
       </c>
       <c r="F17" s="1">
         <v>105</v>
       </c>
       <c r="G17" s="1">
         <v>126</v>
       </c>
       <c r="H17" s="1">
         <v>81</v>
       </c>
       <c r="I17" s="1">
@@ -2412,52 +2442,55 @@
       </c>
       <c r="V17" s="31">
         <v>116</v>
       </c>
       <c r="W17" s="31">
         <v>163</v>
       </c>
       <c r="X17" s="31">
         <v>129</v>
       </c>
       <c r="Y17" s="31">
         <v>125</v>
       </c>
       <c r="Z17" s="31">
         <v>162</v>
       </c>
       <c r="AA17" s="31">
         <v>160</v>
       </c>
       <c r="AB17" s="31">
         <v>94</v>
       </c>
       <c r="AC17" s="1">
         <v>151</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD17" s="1">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>279</v>
       </c>
       <c r="D18" s="1">
         <v>238</v>
       </c>
       <c r="E18" s="1">
         <v>277</v>
       </c>
       <c r="F18" s="1">
         <v>247</v>
       </c>
       <c r="G18" s="1">
         <v>283</v>
       </c>
       <c r="H18" s="1">
         <v>302</v>
       </c>
       <c r="I18" s="1">
@@ -2501,52 +2534,55 @@
       </c>
       <c r="V18" s="31">
         <v>364</v>
       </c>
       <c r="W18" s="31">
         <v>323</v>
       </c>
       <c r="X18" s="31">
         <v>354</v>
       </c>
       <c r="Y18" s="31">
         <v>263</v>
       </c>
       <c r="Z18" s="31">
         <v>355</v>
       </c>
       <c r="AA18" s="31">
         <v>268</v>
       </c>
       <c r="AB18" s="31">
         <v>245</v>
       </c>
       <c r="AC18" s="1">
         <v>335</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD18" s="1">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>174</v>
       </c>
       <c r="D19" s="1">
         <v>144</v>
       </c>
       <c r="E19" s="1">
         <v>184</v>
       </c>
       <c r="F19" s="1">
         <v>163</v>
       </c>
       <c r="G19" s="1">
         <v>210</v>
       </c>
       <c r="H19" s="1">
         <v>194</v>
       </c>
       <c r="I19" s="1">
@@ -2590,52 +2626,55 @@
       </c>
       <c r="V19" s="31">
         <v>185</v>
       </c>
       <c r="W19" s="31">
         <v>258</v>
       </c>
       <c r="X19" s="31">
         <v>258</v>
       </c>
       <c r="Y19" s="31">
         <v>182</v>
       </c>
       <c r="Z19" s="31">
         <v>255</v>
       </c>
       <c r="AA19" s="31">
         <v>244</v>
       </c>
       <c r="AB19" s="31">
         <v>170</v>
       </c>
       <c r="AC19" s="1">
         <v>242</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD19" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
       <c r="D20" s="1">
         <v>91</v>
       </c>
       <c r="E20" s="1">
         <v>102</v>
       </c>
       <c r="F20" s="1">
         <v>148</v>
       </c>
       <c r="G20" s="1">
         <v>154</v>
       </c>
       <c r="H20" s="1">
         <v>136</v>
       </c>
       <c r="I20" s="1">
@@ -2679,52 +2718,55 @@
       </c>
       <c r="V20" s="31">
         <v>145</v>
       </c>
       <c r="W20" s="31">
         <v>151</v>
       </c>
       <c r="X20" s="31">
         <v>155</v>
       </c>
       <c r="Y20" s="31">
         <v>106</v>
       </c>
       <c r="Z20" s="31">
         <v>169</v>
       </c>
       <c r="AA20" s="31">
         <v>148</v>
       </c>
       <c r="AB20" s="31">
         <v>142</v>
       </c>
       <c r="AC20" s="1">
         <v>155</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD20" s="1">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>82</v>
       </c>
       <c r="D21" s="1">
         <v>66</v>
       </c>
       <c r="E21" s="1">
         <v>112</v>
       </c>
       <c r="F21" s="1">
         <v>121</v>
       </c>
       <c r="G21" s="1">
         <v>126</v>
       </c>
       <c r="H21" s="1">
         <v>89</v>
       </c>
       <c r="I21" s="1">
@@ -2768,52 +2810,55 @@
       </c>
       <c r="V21" s="31">
         <v>98</v>
       </c>
       <c r="W21" s="31">
         <v>116</v>
       </c>
       <c r="X21" s="31">
         <v>179</v>
       </c>
       <c r="Y21" s="31">
         <v>143</v>
       </c>
       <c r="Z21" s="31">
         <v>137</v>
       </c>
       <c r="AA21" s="31">
         <v>125</v>
       </c>
       <c r="AB21" s="31">
         <v>131</v>
       </c>
       <c r="AC21" s="1">
         <v>164</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD21" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>179</v>
       </c>
       <c r="D22" s="1">
         <v>128</v>
       </c>
       <c r="E22" s="1">
         <v>177</v>
       </c>
       <c r="F22" s="1">
         <v>206</v>
       </c>
       <c r="G22" s="1">
         <v>214</v>
       </c>
       <c r="H22" s="1">
         <v>156</v>
       </c>
       <c r="I22" s="1">
@@ -2857,52 +2902,55 @@
       </c>
       <c r="V22" s="31">
         <v>198</v>
       </c>
       <c r="W22" s="31">
         <v>235</v>
       </c>
       <c r="X22" s="31">
         <v>206</v>
       </c>
       <c r="Y22" s="31">
         <v>193</v>
       </c>
       <c r="Z22" s="31">
         <v>224</v>
       </c>
       <c r="AA22" s="31">
         <v>164</v>
       </c>
       <c r="AB22" s="31">
         <v>166</v>
       </c>
       <c r="AC22" s="1">
         <v>218</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD22" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>109</v>
       </c>
       <c r="D23" s="1">
         <v>103</v>
       </c>
       <c r="E23" s="1">
         <v>135</v>
       </c>
       <c r="F23" s="1">
         <v>113</v>
       </c>
       <c r="G23" s="1">
         <v>133</v>
       </c>
       <c r="H23" s="1">
         <v>116</v>
       </c>
       <c r="I23" s="1">
@@ -2946,52 +2994,55 @@
       </c>
       <c r="V23" s="31">
         <v>174</v>
       </c>
       <c r="W23" s="31">
         <v>160</v>
       </c>
       <c r="X23" s="31">
         <v>146</v>
       </c>
       <c r="Y23" s="31">
         <v>120</v>
       </c>
       <c r="Z23" s="31">
         <v>180</v>
       </c>
       <c r="AA23" s="31">
         <v>145</v>
       </c>
       <c r="AB23" s="31">
         <v>105</v>
       </c>
       <c r="AC23" s="1">
         <v>111</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD23" s="1">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>186</v>
       </c>
       <c r="D24" s="1">
         <v>134</v>
       </c>
       <c r="E24" s="1">
         <v>115</v>
       </c>
       <c r="F24" s="1">
         <v>151</v>
       </c>
       <c r="G24" s="1">
         <v>160</v>
       </c>
       <c r="H24" s="1">
         <v>115</v>
       </c>
       <c r="I24" s="1">
@@ -3035,52 +3086,55 @@
       </c>
       <c r="V24" s="31">
         <v>154</v>
       </c>
       <c r="W24" s="31">
         <v>223</v>
       </c>
       <c r="X24" s="31">
         <v>200</v>
       </c>
       <c r="Y24" s="31">
         <v>217</v>
       </c>
       <c r="Z24" s="31">
         <v>241</v>
       </c>
       <c r="AA24" s="31">
         <v>219</v>
       </c>
       <c r="AB24" s="31">
         <v>181</v>
       </c>
       <c r="AC24" s="1">
         <v>178</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD24" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>23</v>
       </c>
       <c r="D25" s="1">
         <v>37</v>
       </c>
       <c r="E25" s="1">
         <v>48</v>
       </c>
       <c r="F25" s="1">
         <v>32</v>
       </c>
       <c r="G25" s="1">
         <v>63</v>
       </c>
       <c r="H25" s="1">
         <v>26</v>
       </c>
       <c r="I25" s="1">
@@ -3124,52 +3178,55 @@
       </c>
       <c r="V25" s="31">
         <v>51</v>
       </c>
       <c r="W25" s="31">
         <v>55</v>
       </c>
       <c r="X25" s="31">
         <v>49</v>
       </c>
       <c r="Y25" s="31">
         <v>55</v>
       </c>
       <c r="Z25" s="31">
         <v>43</v>
       </c>
       <c r="AA25" s="31">
         <v>53</v>
       </c>
       <c r="AB25" s="31">
         <v>43</v>
       </c>
       <c r="AC25" s="1">
         <v>69</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD25" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>204</v>
       </c>
       <c r="D26" s="1">
         <v>126</v>
       </c>
       <c r="E26" s="1">
         <v>186</v>
       </c>
       <c r="F26" s="1">
         <v>155</v>
       </c>
       <c r="G26" s="1">
         <v>209</v>
       </c>
       <c r="H26" s="1">
         <v>182</v>
       </c>
       <c r="I26" s="1">
@@ -3213,52 +3270,55 @@
       </c>
       <c r="V26" s="31">
         <v>155</v>
       </c>
       <c r="W26" s="31">
         <v>193</v>
       </c>
       <c r="X26" s="31">
         <v>250</v>
       </c>
       <c r="Y26" s="31">
         <v>185</v>
       </c>
       <c r="Z26" s="31">
         <v>201</v>
       </c>
       <c r="AA26" s="31">
         <v>219</v>
       </c>
       <c r="AB26" s="31">
         <v>134</v>
       </c>
       <c r="AC26" s="1">
         <v>159</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD26" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>325</v>
       </c>
       <c r="D27" s="1">
         <v>199</v>
       </c>
       <c r="E27" s="1">
         <v>291</v>
       </c>
       <c r="F27" s="1">
         <v>313</v>
       </c>
       <c r="G27" s="1">
         <v>311</v>
       </c>
       <c r="H27" s="1">
         <v>274</v>
       </c>
       <c r="I27" s="1">
@@ -3302,52 +3362,55 @@
       </c>
       <c r="V27" s="31">
         <v>314</v>
       </c>
       <c r="W27" s="31">
         <v>293</v>
       </c>
       <c r="X27" s="31">
         <v>401</v>
       </c>
       <c r="Y27" s="31">
         <v>277</v>
       </c>
       <c r="Z27" s="31">
         <v>458</v>
       </c>
       <c r="AA27" s="31">
         <v>464</v>
       </c>
       <c r="AB27" s="31">
         <v>224</v>
       </c>
       <c r="AC27" s="1">
         <v>368</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD27" s="1">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>329</v>
       </c>
       <c r="D28" s="1">
         <v>223</v>
       </c>
       <c r="E28" s="1">
         <v>298</v>
       </c>
       <c r="F28" s="1">
         <v>348</v>
       </c>
       <c r="G28" s="1">
         <v>398</v>
       </c>
       <c r="H28" s="1">
         <v>268</v>
       </c>
       <c r="I28" s="1">
@@ -3391,52 +3454,55 @@
       </c>
       <c r="V28" s="31">
         <v>405</v>
       </c>
       <c r="W28" s="31">
         <v>442</v>
       </c>
       <c r="X28" s="31">
         <v>499</v>
       </c>
       <c r="Y28" s="31">
         <v>382</v>
       </c>
       <c r="Z28" s="31">
         <v>535</v>
       </c>
       <c r="AA28" s="31">
         <v>487</v>
       </c>
       <c r="AB28" s="31">
         <v>344</v>
       </c>
       <c r="AC28" s="1">
         <v>403</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD28" s="1">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>143</v>
       </c>
       <c r="D29" s="1">
         <v>157</v>
       </c>
       <c r="E29" s="1">
         <v>146</v>
       </c>
       <c r="F29" s="1">
         <v>159</v>
       </c>
       <c r="G29" s="1">
         <v>200</v>
       </c>
       <c r="H29" s="1">
         <v>163</v>
       </c>
       <c r="I29" s="1">
@@ -3480,85 +3546,89 @@
       </c>
       <c r="V29" s="31">
         <v>170</v>
       </c>
       <c r="W29" s="31">
         <v>169</v>
       </c>
       <c r="X29" s="31">
         <v>218</v>
       </c>
       <c r="Y29" s="31">
         <v>174</v>
       </c>
       <c r="Z29" s="31">
         <v>208</v>
       </c>
       <c r="AA29" s="31">
         <v>237</v>
       </c>
       <c r="AB29" s="31">
         <v>123</v>
       </c>
       <c r="AC29" s="1">
         <v>180</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="1">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="46" t="s">
+      <c r="B30" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="46"/>
-[...27 lines deleted...]
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="54"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="54"/>
+      <c r="Z30" s="54"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="54"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>2353</v>
       </c>
       <c r="D31" s="1">
         <v>1852</v>
       </c>
       <c r="E31" s="1">
         <v>2373</v>
       </c>
       <c r="F31" s="1">
         <v>2274</v>
       </c>
       <c r="G31" s="1">
         <v>2731</v>
       </c>
       <c r="H31" s="1">
         <v>2176</v>
       </c>
       <c r="I31" s="1">
         <v>2811</v>
       </c>
       <c r="J31" s="1">
@@ -3599,52 +3669,55 @@
       </c>
       <c r="V31" s="31">
         <v>2679</v>
       </c>
       <c r="W31" s="31">
         <v>2901</v>
       </c>
       <c r="X31" s="31">
         <v>3189</v>
       </c>
       <c r="Y31" s="31">
         <v>2595</v>
       </c>
       <c r="Z31" s="31">
         <v>3401</v>
       </c>
       <c r="AA31" s="31">
         <v>3098</v>
       </c>
       <c r="AB31" s="31">
         <v>2242</v>
       </c>
       <c r="AC31" s="1">
         <v>3031</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD31" s="1">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>82</v>
       </c>
       <c r="E32" s="1">
         <v>108</v>
       </c>
       <c r="F32" s="1">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>92</v>
       </c>
       <c r="H32" s="1">
         <v>92</v>
       </c>
       <c r="I32" s="1">
@@ -3688,52 +3761,55 @@
       </c>
       <c r="V32" s="31">
         <v>81</v>
       </c>
       <c r="W32" s="31">
         <v>109</v>
       </c>
       <c r="X32" s="31">
         <v>96</v>
       </c>
       <c r="Y32" s="31">
         <v>104</v>
       </c>
       <c r="Z32" s="31">
         <v>127</v>
       </c>
       <c r="AA32" s="31">
         <v>107</v>
       </c>
       <c r="AB32" s="31">
         <v>82</v>
       </c>
       <c r="AC32" s="1">
         <v>100</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD32" s="1">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>74</v>
       </c>
       <c r="D33" s="1">
         <v>70</v>
       </c>
       <c r="E33" s="1">
         <v>71</v>
       </c>
       <c r="F33" s="1">
         <v>70</v>
       </c>
       <c r="G33" s="1">
         <v>133</v>
       </c>
       <c r="H33" s="1">
         <v>74</v>
       </c>
       <c r="I33" s="1">
@@ -3777,52 +3853,55 @@
       </c>
       <c r="V33" s="31">
         <v>81</v>
       </c>
       <c r="W33" s="31">
         <v>110</v>
       </c>
       <c r="X33" s="31">
         <v>114</v>
       </c>
       <c r="Y33" s="31">
         <v>100</v>
       </c>
       <c r="Z33" s="31">
         <v>135</v>
       </c>
       <c r="AA33" s="31">
         <v>111</v>
       </c>
       <c r="AB33" s="31">
         <v>89</v>
       </c>
       <c r="AC33" s="1">
         <v>146</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD33" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>137</v>
       </c>
       <c r="D34" s="1">
         <v>101</v>
       </c>
       <c r="E34" s="1">
         <v>169</v>
       </c>
       <c r="F34" s="1">
         <v>100</v>
       </c>
       <c r="G34" s="1">
         <v>136</v>
       </c>
       <c r="H34" s="1">
         <v>93</v>
       </c>
       <c r="I34" s="1">
@@ -3866,52 +3945,55 @@
       </c>
       <c r="V34" s="31">
         <v>152</v>
       </c>
       <c r="W34" s="31">
         <v>141</v>
       </c>
       <c r="X34" s="31">
         <v>164</v>
       </c>
       <c r="Y34" s="31">
         <v>150</v>
       </c>
       <c r="Z34" s="31">
         <v>191</v>
       </c>
       <c r="AA34" s="31">
         <v>168</v>
       </c>
       <c r="AB34" s="31">
         <v>122</v>
       </c>
       <c r="AC34" s="1">
         <v>170</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD34" s="1">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>37</v>
       </c>
       <c r="D35" s="1">
         <v>10</v>
       </c>
       <c r="E35" s="1">
         <v>28</v>
       </c>
       <c r="F35" s="1">
         <v>37</v>
       </c>
       <c r="G35" s="1">
         <v>38</v>
       </c>
       <c r="H35" s="1">
         <v>37</v>
       </c>
       <c r="I35" s="1">
@@ -3955,52 +4037,55 @@
       </c>
       <c r="V35" s="31">
         <v>46</v>
       </c>
       <c r="W35" s="31">
         <v>59</v>
       </c>
       <c r="X35" s="31">
         <v>44</v>
       </c>
       <c r="Y35" s="31">
         <v>55</v>
       </c>
       <c r="Z35" s="31">
         <v>69</v>
       </c>
       <c r="AA35" s="31">
         <v>53</v>
       </c>
       <c r="AB35" s="31">
         <v>36</v>
       </c>
       <c r="AC35" s="1">
         <v>55</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD35" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>38</v>
       </c>
       <c r="D36" s="1">
         <v>52</v>
       </c>
       <c r="E36" s="1">
         <v>58</v>
       </c>
       <c r="F36" s="1">
         <v>46</v>
       </c>
       <c r="G36" s="1">
         <v>54</v>
       </c>
       <c r="H36" s="1">
         <v>51</v>
       </c>
       <c r="I36" s="1">
@@ -4044,52 +4129,55 @@
       </c>
       <c r="V36" s="31">
         <v>69</v>
       </c>
       <c r="W36" s="31">
         <v>78</v>
       </c>
       <c r="X36" s="31">
         <v>106</v>
       </c>
       <c r="Y36" s="31">
         <v>57</v>
       </c>
       <c r="Z36" s="31">
         <v>81</v>
       </c>
       <c r="AA36" s="31">
         <v>103</v>
       </c>
       <c r="AB36" s="31">
         <v>83</v>
       </c>
       <c r="AC36" s="1">
         <v>104</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD36" s="1">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
       <c r="D37" s="1">
         <v>78</v>
       </c>
       <c r="E37" s="1">
         <v>77</v>
       </c>
       <c r="F37" s="1">
         <v>64</v>
       </c>
       <c r="G37" s="1">
         <v>85</v>
       </c>
       <c r="H37" s="1">
         <v>79</v>
       </c>
       <c r="I37" s="1">
@@ -4133,52 +4221,55 @@
       </c>
       <c r="V37" s="31">
         <v>94</v>
       </c>
       <c r="W37" s="31">
         <v>110</v>
       </c>
       <c r="X37" s="31">
         <v>101</v>
       </c>
       <c r="Y37" s="31">
         <v>81</v>
       </c>
       <c r="Z37" s="31">
         <v>117</v>
       </c>
       <c r="AA37" s="31">
         <v>67</v>
       </c>
       <c r="AB37" s="31">
         <v>59</v>
       </c>
       <c r="AC37" s="1">
         <v>121</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD37" s="1">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>88</v>
       </c>
       <c r="D38" s="1">
         <v>79</v>
       </c>
       <c r="E38" s="1">
         <v>108</v>
       </c>
       <c r="F38" s="1">
         <v>84</v>
       </c>
       <c r="G38" s="1">
         <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>95</v>
       </c>
       <c r="I38" s="1">
@@ -4222,52 +4313,55 @@
       </c>
       <c r="V38" s="31">
         <v>117</v>
       </c>
       <c r="W38" s="31">
         <v>121</v>
       </c>
       <c r="X38" s="31">
         <v>134</v>
       </c>
       <c r="Y38" s="31">
         <v>125</v>
       </c>
       <c r="Z38" s="31">
         <v>121</v>
       </c>
       <c r="AA38" s="31">
         <v>123</v>
       </c>
       <c r="AB38" s="31">
         <v>89</v>
       </c>
       <c r="AC38" s="1">
         <v>151</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD38" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>57</v>
       </c>
       <c r="D39" s="1">
         <v>45</v>
       </c>
       <c r="E39" s="1">
         <v>84</v>
       </c>
       <c r="F39" s="1">
         <v>48</v>
       </c>
       <c r="G39" s="1">
         <v>76</v>
       </c>
       <c r="H39" s="1">
         <v>38</v>
       </c>
       <c r="I39" s="1">
@@ -4311,52 +4405,55 @@
       </c>
       <c r="V39" s="31">
         <v>66</v>
       </c>
       <c r="W39" s="31">
         <v>101</v>
       </c>
       <c r="X39" s="31">
         <v>67</v>
       </c>
       <c r="Y39" s="31">
         <v>67</v>
       </c>
       <c r="Z39" s="31">
         <v>85</v>
       </c>
       <c r="AA39" s="31">
         <v>87</v>
       </c>
       <c r="AB39" s="31">
         <v>54</v>
       </c>
       <c r="AC39" s="1">
         <v>86</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD39" s="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>239</v>
       </c>
       <c r="D40" s="1">
         <v>214</v>
       </c>
       <c r="E40" s="1">
         <v>233</v>
       </c>
       <c r="F40" s="1">
         <v>223</v>
       </c>
       <c r="G40" s="1">
         <v>246</v>
       </c>
       <c r="H40" s="1">
         <v>255</v>
       </c>
       <c r="I40" s="1">
@@ -4400,52 +4497,55 @@
       </c>
       <c r="V40" s="31">
         <v>308</v>
       </c>
       <c r="W40" s="31">
         <v>275</v>
       </c>
       <c r="X40" s="31">
         <v>304</v>
       </c>
       <c r="Y40" s="31">
         <v>223</v>
       </c>
       <c r="Z40" s="31">
         <v>323</v>
       </c>
       <c r="AA40" s="31">
         <v>247</v>
       </c>
       <c r="AB40" s="31">
         <v>220</v>
       </c>
       <c r="AC40" s="1">
         <v>294</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD40" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>126</v>
       </c>
       <c r="D41" s="1">
         <v>105</v>
       </c>
       <c r="E41" s="1">
         <v>133</v>
       </c>
       <c r="F41" s="1">
         <v>114</v>
       </c>
       <c r="G41" s="1">
         <v>146</v>
       </c>
       <c r="H41" s="1">
         <v>133</v>
       </c>
       <c r="I41" s="1">
@@ -4489,52 +4589,55 @@
       </c>
       <c r="V41" s="31">
         <v>143</v>
       </c>
       <c r="W41" s="31">
         <v>169</v>
       </c>
       <c r="X41" s="31">
         <v>178</v>
       </c>
       <c r="Y41" s="31">
         <v>132</v>
       </c>
       <c r="Z41" s="31">
         <v>192</v>
       </c>
       <c r="AA41" s="31">
         <v>175</v>
       </c>
       <c r="AB41" s="31">
         <v>121</v>
       </c>
       <c r="AC41" s="1">
         <v>178</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD41" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>90</v>
       </c>
       <c r="D42" s="1">
         <v>55</v>
       </c>
       <c r="E42" s="1">
         <v>66</v>
       </c>
       <c r="F42" s="1">
         <v>85</v>
       </c>
       <c r="G42" s="1">
         <v>97</v>
       </c>
       <c r="H42" s="1">
         <v>78</v>
       </c>
       <c r="I42" s="1">
@@ -4578,52 +4681,55 @@
       </c>
       <c r="V42" s="31">
         <v>91</v>
       </c>
       <c r="W42" s="31">
         <v>93</v>
       </c>
       <c r="X42" s="31">
         <v>93</v>
       </c>
       <c r="Y42" s="31">
         <v>63</v>
       </c>
       <c r="Z42" s="31">
         <v>103</v>
       </c>
       <c r="AA42" s="31">
         <v>96</v>
       </c>
       <c r="AB42" s="31">
         <v>92</v>
       </c>
       <c r="AC42" s="1">
         <v>88</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD42" s="1">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>56</v>
       </c>
       <c r="D43" s="1">
         <v>42</v>
       </c>
       <c r="E43" s="1">
         <v>69</v>
       </c>
       <c r="F43" s="1">
         <v>67</v>
       </c>
       <c r="G43" s="1">
         <v>84</v>
       </c>
       <c r="H43" s="1">
         <v>54</v>
       </c>
       <c r="I43" s="1">
@@ -4667,52 +4773,55 @@
       </c>
       <c r="V43" s="31">
         <v>69</v>
       </c>
       <c r="W43" s="31">
         <v>70</v>
       </c>
       <c r="X43" s="31">
         <v>113</v>
       </c>
       <c r="Y43" s="31">
         <v>110</v>
       </c>
       <c r="Z43" s="31">
         <v>83</v>
       </c>
       <c r="AA43" s="31">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>97</v>
       </c>
       <c r="AC43" s="1">
         <v>116</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD43" s="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>147</v>
       </c>
       <c r="D44" s="1">
         <v>102</v>
       </c>
       <c r="E44" s="1">
         <v>140</v>
       </c>
       <c r="F44" s="1">
         <v>155</v>
       </c>
       <c r="G44" s="1">
         <v>174</v>
       </c>
       <c r="H44" s="1">
         <v>118</v>
       </c>
       <c r="I44" s="1">
@@ -4756,52 +4865,55 @@
       </c>
       <c r="V44" s="31">
         <v>155</v>
       </c>
       <c r="W44" s="31">
         <v>187</v>
       </c>
       <c r="X44" s="31">
         <v>156</v>
       </c>
       <c r="Y44" s="31">
         <v>155</v>
       </c>
       <c r="Z44" s="31">
         <v>170</v>
       </c>
       <c r="AA44" s="31">
         <v>122</v>
       </c>
       <c r="AB44" s="31">
         <v>132</v>
       </c>
       <c r="AC44" s="1">
         <v>164</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD44" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>62</v>
       </c>
       <c r="D45" s="1">
         <v>63</v>
       </c>
       <c r="E45" s="1">
         <v>84</v>
       </c>
       <c r="F45" s="1">
         <v>65</v>
       </c>
       <c r="G45" s="1">
         <v>71</v>
       </c>
       <c r="H45" s="1">
         <v>75</v>
       </c>
       <c r="I45" s="1">
@@ -4845,52 +4957,55 @@
       </c>
       <c r="V45" s="31">
         <v>99</v>
       </c>
       <c r="W45" s="31">
         <v>99</v>
       </c>
       <c r="X45" s="31">
         <v>98</v>
       </c>
       <c r="Y45" s="31">
         <v>76</v>
       </c>
       <c r="Z45" s="31">
         <v>105</v>
       </c>
       <c r="AA45" s="31">
         <v>81</v>
       </c>
       <c r="AB45" s="31">
         <v>72</v>
       </c>
       <c r="AC45" s="1">
         <v>66</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD45" s="1">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
       <c r="D46" s="1">
         <v>46</v>
       </c>
       <c r="E46" s="1">
         <v>36</v>
       </c>
       <c r="F46" s="1">
         <v>57</v>
       </c>
       <c r="G46" s="1">
         <v>76</v>
       </c>
       <c r="H46" s="1">
         <v>43</v>
       </c>
       <c r="I46" s="1">
@@ -4934,52 +5049,55 @@
       </c>
       <c r="V46" s="31">
         <v>65</v>
       </c>
       <c r="W46" s="31">
         <v>86</v>
       </c>
       <c r="X46" s="31">
         <v>81</v>
       </c>
       <c r="Y46" s="31">
         <v>87</v>
       </c>
       <c r="Z46" s="31">
         <v>104</v>
       </c>
       <c r="AA46" s="31">
         <v>88</v>
       </c>
       <c r="AB46" s="31">
         <v>70</v>
       </c>
       <c r="AC46" s="1">
         <v>66</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD46" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>22</v>
       </c>
       <c r="D47" s="1">
         <v>33</v>
       </c>
       <c r="E47" s="1">
         <v>42</v>
       </c>
       <c r="F47" s="1">
         <v>28</v>
       </c>
       <c r="G47" s="1">
         <v>60</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
@@ -5023,52 +5141,55 @@
       </c>
       <c r="V47" s="31">
         <v>44</v>
       </c>
       <c r="W47" s="31">
         <v>50</v>
       </c>
       <c r="X47" s="31">
         <v>41</v>
       </c>
       <c r="Y47" s="31">
         <v>49</v>
       </c>
       <c r="Z47" s="31">
         <v>37</v>
       </c>
       <c r="AA47" s="31">
         <v>50</v>
       </c>
       <c r="AB47" s="31">
         <v>38</v>
       </c>
       <c r="AC47" s="1">
         <v>57</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD47" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>154</v>
       </c>
       <c r="D48" s="1">
         <v>96</v>
       </c>
       <c r="E48" s="1">
         <v>132</v>
       </c>
       <c r="F48" s="1">
         <v>103</v>
       </c>
       <c r="G48" s="1">
         <v>159</v>
       </c>
       <c r="H48" s="1">
         <v>137</v>
       </c>
       <c r="I48" s="1">
@@ -5112,52 +5233,55 @@
       </c>
       <c r="V48" s="31">
         <v>110</v>
       </c>
       <c r="W48" s="31">
         <v>139</v>
       </c>
       <c r="X48" s="31">
         <v>181</v>
       </c>
       <c r="Y48" s="31">
         <v>128</v>
       </c>
       <c r="Z48" s="31">
         <v>157</v>
       </c>
       <c r="AA48" s="31">
         <v>156</v>
       </c>
       <c r="AB48" s="31">
         <v>95</v>
       </c>
       <c r="AC48" s="1">
         <v>118</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD48" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>325</v>
       </c>
       <c r="D49" s="1">
         <v>199</v>
       </c>
       <c r="E49" s="1">
         <v>291</v>
       </c>
       <c r="F49" s="1">
         <v>313</v>
       </c>
       <c r="G49" s="1">
         <v>311</v>
       </c>
       <c r="H49" s="1">
         <v>274</v>
       </c>
       <c r="I49" s="1">
@@ -5201,52 +5325,55 @@
       </c>
       <c r="V49" s="31">
         <v>314</v>
       </c>
       <c r="W49" s="31">
         <v>293</v>
       </c>
       <c r="X49" s="31">
         <v>401</v>
       </c>
       <c r="Y49" s="31">
         <v>277</v>
       </c>
       <c r="Z49" s="31">
         <v>458</v>
       </c>
       <c r="AA49" s="31">
         <v>464</v>
       </c>
       <c r="AB49" s="31">
         <v>224</v>
       </c>
       <c r="AC49" s="1">
         <v>368</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD49" s="1">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>329</v>
       </c>
       <c r="D50" s="1">
         <v>223</v>
       </c>
       <c r="E50" s="1">
         <v>298</v>
       </c>
       <c r="F50" s="1">
         <v>348</v>
       </c>
       <c r="G50" s="1">
         <v>398</v>
       </c>
       <c r="H50" s="1">
         <v>268</v>
       </c>
       <c r="I50" s="1">
@@ -5290,52 +5417,55 @@
       </c>
       <c r="V50" s="31">
         <v>405</v>
       </c>
       <c r="W50" s="31">
         <v>442</v>
       </c>
       <c r="X50" s="31">
         <v>499</v>
       </c>
       <c r="Y50" s="31">
         <v>382</v>
       </c>
       <c r="Z50" s="31">
         <v>535</v>
       </c>
       <c r="AA50" s="31">
         <v>487</v>
       </c>
       <c r="AB50" s="31">
         <v>344</v>
       </c>
       <c r="AC50" s="1">
         <v>403</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD50" s="1">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>143</v>
       </c>
       <c r="D51" s="1">
         <v>157</v>
       </c>
       <c r="E51" s="1">
         <v>146</v>
       </c>
       <c r="F51" s="1">
         <v>159</v>
       </c>
       <c r="G51" s="1">
         <v>200</v>
       </c>
       <c r="H51" s="1">
         <v>163</v>
       </c>
       <c r="I51" s="1">
@@ -5379,85 +5509,89 @@
       </c>
       <c r="V51" s="31">
         <v>170</v>
       </c>
       <c r="W51" s="31">
         <v>169</v>
       </c>
       <c r="X51" s="31">
         <v>218</v>
       </c>
       <c r="Y51" s="31">
         <v>174</v>
       </c>
       <c r="Z51" s="31">
         <v>208</v>
       </c>
       <c r="AA51" s="31">
         <v>237</v>
       </c>
       <c r="AB51" s="31">
         <v>123</v>
       </c>
       <c r="AC51" s="1">
         <v>180</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="1">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="47" t="s">
+      <c r="B52" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="47"/>
-[...27 lines deleted...]
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="55"/>
+      <c r="M52" s="55"/>
+      <c r="N52" s="55"/>
+      <c r="O52" s="55"/>
+      <c r="P52" s="55"/>
+      <c r="Q52" s="55"/>
+      <c r="R52" s="55"/>
+      <c r="S52" s="55"/>
+      <c r="T52" s="55"/>
+      <c r="U52" s="55"/>
+      <c r="V52" s="55"/>
+      <c r="W52" s="55"/>
+      <c r="X52" s="55"/>
+      <c r="Y52" s="55"/>
+      <c r="Z52" s="55"/>
+      <c r="AA52" s="55"/>
+      <c r="AB52" s="55"/>
+      <c r="AC52" s="55"/>
+      <c r="AD52" s="55"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>836</v>
       </c>
       <c r="D53" s="1">
         <v>605</v>
       </c>
       <c r="E53" s="1">
         <v>773</v>
       </c>
       <c r="F53" s="1">
         <v>851</v>
       </c>
       <c r="G53" s="1">
         <v>936</v>
       </c>
       <c r="H53" s="1">
         <v>819</v>
       </c>
       <c r="I53" s="1">
         <v>983</v>
       </c>
       <c r="J53" s="1">
@@ -5498,52 +5632,55 @@
       </c>
       <c r="V53" s="31">
         <v>909</v>
       </c>
       <c r="W53" s="31">
         <v>1018</v>
       </c>
       <c r="X53" s="31">
         <v>1100</v>
       </c>
       <c r="Y53" s="31">
         <v>909</v>
       </c>
       <c r="Z53" s="31">
         <v>1183</v>
       </c>
       <c r="AA53" s="31">
         <v>1000</v>
       </c>
       <c r="AB53" s="31">
         <v>766</v>
       </c>
       <c r="AC53" s="1">
         <v>1053</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD53" s="1">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>28</v>
       </c>
       <c r="D54" s="1">
         <v>25</v>
       </c>
       <c r="E54" s="1">
         <v>29</v>
       </c>
       <c r="F54" s="1">
         <v>25</v>
       </c>
       <c r="G54" s="1">
         <v>24</v>
       </c>
       <c r="H54" s="1">
         <v>20</v>
       </c>
       <c r="I54" s="1">
@@ -5587,52 +5724,55 @@
       </c>
       <c r="V54" s="31">
         <v>34</v>
       </c>
       <c r="W54" s="31">
         <v>32</v>
       </c>
       <c r="X54" s="31">
         <v>27</v>
       </c>
       <c r="Y54" s="31">
         <v>24</v>
       </c>
       <c r="Z54" s="31">
         <v>45</v>
       </c>
       <c r="AA54" s="31">
         <v>22</v>
       </c>
       <c r="AB54" s="31">
         <v>29</v>
       </c>
       <c r="AC54" s="1">
         <v>39</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD54" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>39</v>
       </c>
       <c r="D55" s="1">
         <v>34</v>
       </c>
       <c r="E55" s="1">
         <v>38</v>
       </c>
       <c r="F55" s="1">
         <v>49</v>
       </c>
       <c r="G55" s="1">
         <v>70</v>
       </c>
       <c r="H55" s="1">
         <v>53</v>
       </c>
       <c r="I55" s="1">
@@ -5676,52 +5816,55 @@
       </c>
       <c r="V55" s="31">
         <v>52</v>
       </c>
       <c r="W55" s="31">
         <v>61</v>
       </c>
       <c r="X55" s="31">
         <v>81</v>
       </c>
       <c r="Y55" s="31">
         <v>54</v>
       </c>
       <c r="Z55" s="31">
         <v>98</v>
       </c>
       <c r="AA55" s="31">
         <v>72</v>
       </c>
       <c r="AB55" s="31">
         <v>49</v>
       </c>
       <c r="AC55" s="1">
         <v>65</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD55" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>30</v>
       </c>
       <c r="D56" s="1">
         <v>21</v>
       </c>
       <c r="E56" s="1">
         <v>18</v>
       </c>
       <c r="F56" s="1">
         <v>22</v>
       </c>
       <c r="G56" s="1">
         <v>29</v>
       </c>
       <c r="H56" s="1">
         <v>33</v>
       </c>
       <c r="I56" s="1">
@@ -5765,52 +5908,55 @@
       </c>
       <c r="V56" s="31">
         <v>20</v>
       </c>
       <c r="W56" s="31">
         <v>20</v>
       </c>
       <c r="X56" s="31">
         <v>27</v>
       </c>
       <c r="Y56" s="31">
         <v>33</v>
       </c>
       <c r="Z56" s="31">
         <v>32</v>
       </c>
       <c r="AA56" s="31">
         <v>30</v>
       </c>
       <c r="AB56" s="31">
         <v>20</v>
       </c>
       <c r="AC56" s="1">
         <v>36</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD56" s="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>144</v>
       </c>
       <c r="D57" s="1">
         <v>97</v>
       </c>
       <c r="E57" s="1">
         <v>130</v>
       </c>
       <c r="F57" s="1">
         <v>124</v>
       </c>
       <c r="G57" s="1">
         <v>187</v>
       </c>
       <c r="H57" s="1">
         <v>153</v>
       </c>
       <c r="I57" s="1">
@@ -5854,52 +6000,55 @@
       </c>
       <c r="V57" s="31">
         <v>158</v>
       </c>
       <c r="W57" s="31">
         <v>155</v>
       </c>
       <c r="X57" s="31">
         <v>184</v>
       </c>
       <c r="Y57" s="31">
         <v>154</v>
       </c>
       <c r="Z57" s="31">
         <v>216</v>
       </c>
       <c r="AA57" s="31">
         <v>165</v>
       </c>
       <c r="AB57" s="31">
         <v>121</v>
       </c>
       <c r="AC57" s="1">
         <v>189</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD57" s="1">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>27</v>
       </c>
       <c r="D58" s="1">
         <v>23</v>
       </c>
       <c r="E58" s="1">
         <v>25</v>
       </c>
       <c r="F58" s="1">
         <v>29</v>
       </c>
       <c r="G58" s="1">
         <v>26</v>
       </c>
       <c r="H58" s="1">
         <v>31</v>
       </c>
       <c r="I58" s="1">
@@ -5943,52 +6092,55 @@
       </c>
       <c r="V58" s="31">
         <v>36</v>
       </c>
       <c r="W58" s="31">
         <v>46</v>
       </c>
       <c r="X58" s="31">
         <v>51</v>
       </c>
       <c r="Y58" s="31">
         <v>35</v>
       </c>
       <c r="Z58" s="31">
         <v>34</v>
       </c>
       <c r="AA58" s="31">
         <v>51</v>
       </c>
       <c r="AB58" s="31">
         <v>40</v>
       </c>
       <c r="AC58" s="1">
         <v>48</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD58" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>37</v>
       </c>
       <c r="D59" s="1">
         <v>24</v>
       </c>
       <c r="E59" s="1">
         <v>31</v>
       </c>
       <c r="F59" s="1">
         <v>40</v>
       </c>
       <c r="G59" s="1">
         <v>40</v>
       </c>
       <c r="H59" s="1">
         <v>29</v>
       </c>
       <c r="I59" s="1">
@@ -6032,52 +6184,55 @@
       </c>
       <c r="V59" s="31">
         <v>46</v>
       </c>
       <c r="W59" s="31">
         <v>41</v>
       </c>
       <c r="X59" s="31">
         <v>54</v>
       </c>
       <c r="Y59" s="31">
         <v>38</v>
       </c>
       <c r="Z59" s="31">
         <v>53</v>
       </c>
       <c r="AA59" s="31">
         <v>30</v>
       </c>
       <c r="AB59" s="31">
         <v>22</v>
       </c>
       <c r="AC59" s="1">
         <v>49</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD59" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>61</v>
       </c>
       <c r="D60" s="1">
         <v>40</v>
       </c>
       <c r="E60" s="1">
         <v>59</v>
       </c>
       <c r="F60" s="1">
         <v>66</v>
       </c>
       <c r="G60" s="1">
         <v>71</v>
       </c>
       <c r="H60" s="1">
         <v>53</v>
       </c>
       <c r="I60" s="1">
@@ -6121,52 +6276,55 @@
       </c>
       <c r="V60" s="31">
         <v>73</v>
       </c>
       <c r="W60" s="31">
         <v>55</v>
       </c>
       <c r="X60" s="31">
         <v>62</v>
       </c>
       <c r="Y60" s="31">
         <v>72</v>
       </c>
       <c r="Z60" s="31">
         <v>97</v>
       </c>
       <c r="AA60" s="31">
         <v>63</v>
       </c>
       <c r="AB60" s="31">
         <v>65</v>
       </c>
       <c r="AC60" s="1">
         <v>78</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD60" s="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>40</v>
       </c>
       <c r="D61" s="1">
         <v>30</v>
       </c>
       <c r="E61" s="1">
         <v>42</v>
       </c>
       <c r="F61" s="1">
         <v>57</v>
       </c>
       <c r="G61" s="1">
         <v>50</v>
       </c>
       <c r="H61" s="1">
         <v>43</v>
       </c>
       <c r="I61" s="1">
@@ -6210,52 +6368,55 @@
       </c>
       <c r="V61" s="31">
         <v>50</v>
       </c>
       <c r="W61" s="31">
         <v>62</v>
       </c>
       <c r="X61" s="31">
         <v>62</v>
       </c>
       <c r="Y61" s="31">
         <v>58</v>
       </c>
       <c r="Z61" s="31">
         <v>77</v>
       </c>
       <c r="AA61" s="31">
         <v>73</v>
       </c>
       <c r="AB61" s="31">
         <v>40</v>
       </c>
       <c r="AC61" s="1">
         <v>65</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD61" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>40</v>
       </c>
       <c r="D62" s="1">
         <v>24</v>
       </c>
       <c r="E62" s="1">
         <v>44</v>
       </c>
       <c r="F62" s="1">
         <v>24</v>
       </c>
       <c r="G62" s="1">
         <v>37</v>
       </c>
       <c r="H62" s="1">
         <v>47</v>
       </c>
       <c r="I62" s="1">
@@ -6299,52 +6460,55 @@
       </c>
       <c r="V62" s="31">
         <v>56</v>
       </c>
       <c r="W62" s="31">
         <v>48</v>
       </c>
       <c r="X62" s="31">
         <v>50</v>
       </c>
       <c r="Y62" s="31">
         <v>40</v>
       </c>
       <c r="Z62" s="31">
         <v>32</v>
       </c>
       <c r="AA62" s="31">
         <v>21</v>
       </c>
       <c r="AB62" s="31">
         <v>25</v>
       </c>
       <c r="AC62" s="1">
         <v>41</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD62" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>48</v>
       </c>
       <c r="D63" s="1">
         <v>39</v>
       </c>
       <c r="E63" s="1">
         <v>51</v>
       </c>
       <c r="F63" s="1">
         <v>49</v>
       </c>
       <c r="G63" s="1">
         <v>64</v>
       </c>
       <c r="H63" s="1">
         <v>61</v>
       </c>
       <c r="I63" s="1">
@@ -6388,52 +6552,55 @@
       </c>
       <c r="V63" s="31">
         <v>42</v>
       </c>
       <c r="W63" s="31">
         <v>89</v>
       </c>
       <c r="X63" s="31">
         <v>80</v>
       </c>
       <c r="Y63" s="31">
         <v>50</v>
       </c>
       <c r="Z63" s="31">
         <v>63</v>
       </c>
       <c r="AA63" s="31">
         <v>69</v>
       </c>
       <c r="AB63" s="31">
         <v>49</v>
       </c>
       <c r="AC63" s="1">
         <v>64</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD63" s="1">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>36</v>
       </c>
       <c r="E64" s="1">
         <v>36</v>
       </c>
       <c r="F64" s="1">
         <v>63</v>
       </c>
       <c r="G64" s="1">
         <v>57</v>
       </c>
       <c r="H64" s="1">
         <v>58</v>
       </c>
       <c r="I64" s="1">
@@ -6477,52 +6644,55 @@
       </c>
       <c r="V64" s="31">
         <v>54</v>
       </c>
       <c r="W64" s="31">
         <v>58</v>
       </c>
       <c r="X64" s="31">
         <v>62</v>
       </c>
       <c r="Y64" s="31">
         <v>43</v>
       </c>
       <c r="Z64" s="31">
         <v>66</v>
       </c>
       <c r="AA64" s="31">
         <v>52</v>
       </c>
       <c r="AB64" s="31">
         <v>50</v>
       </c>
       <c r="AC64" s="1">
         <v>67</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD64" s="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>26</v>
       </c>
       <c r="D65" s="1">
         <v>24</v>
       </c>
       <c r="E65" s="1">
         <v>43</v>
       </c>
       <c r="F65" s="1">
         <v>54</v>
       </c>
       <c r="G65" s="1">
         <v>42</v>
       </c>
       <c r="H65" s="1">
         <v>35</v>
       </c>
       <c r="I65" s="1">
@@ -6566,52 +6736,55 @@
       </c>
       <c r="V65" s="31">
         <v>29</v>
       </c>
       <c r="W65" s="31">
         <v>46</v>
       </c>
       <c r="X65" s="31">
         <v>66</v>
       </c>
       <c r="Y65" s="31">
         <v>33</v>
       </c>
       <c r="Z65" s="31">
         <v>54</v>
       </c>
       <c r="AA65" s="31">
         <v>49</v>
       </c>
       <c r="AB65" s="31">
         <v>34</v>
       </c>
       <c r="AC65" s="1">
         <v>48</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD65" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>32</v>
       </c>
       <c r="D66" s="1">
         <v>26</v>
       </c>
       <c r="E66" s="1">
         <v>37</v>
       </c>
       <c r="F66" s="1">
         <v>51</v>
       </c>
       <c r="G66" s="1">
         <v>40</v>
       </c>
       <c r="H66" s="1">
         <v>38</v>
       </c>
       <c r="I66" s="1">
@@ -6655,52 +6828,55 @@
       </c>
       <c r="V66" s="31">
         <v>43</v>
       </c>
       <c r="W66" s="31">
         <v>48</v>
       </c>
       <c r="X66" s="31">
         <v>50</v>
       </c>
       <c r="Y66" s="31">
         <v>38</v>
       </c>
       <c r="Z66" s="31">
         <v>54</v>
       </c>
       <c r="AA66" s="31">
         <v>42</v>
       </c>
       <c r="AB66" s="31">
         <v>34</v>
       </c>
       <c r="AC66" s="1">
         <v>54</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD66" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>47</v>
       </c>
       <c r="D67" s="1">
         <v>40</v>
       </c>
       <c r="E67" s="1">
         <v>51</v>
       </c>
       <c r="F67" s="1">
         <v>48</v>
       </c>
       <c r="G67" s="1">
         <v>62</v>
       </c>
       <c r="H67" s="1">
         <v>41</v>
       </c>
       <c r="I67" s="1">
@@ -6744,52 +6920,55 @@
       </c>
       <c r="V67" s="31">
         <v>75</v>
       </c>
       <c r="W67" s="31">
         <v>61</v>
       </c>
       <c r="X67" s="31">
         <v>48</v>
       </c>
       <c r="Y67" s="31">
         <v>44</v>
       </c>
       <c r="Z67" s="31">
         <v>75</v>
       </c>
       <c r="AA67" s="31">
         <v>64</v>
       </c>
       <c r="AB67" s="31">
         <v>33</v>
       </c>
       <c r="AC67" s="1">
         <v>45</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD67" s="1">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>116</v>
       </c>
       <c r="D68" s="1">
         <v>88</v>
       </c>
       <c r="E68" s="1">
         <v>79</v>
       </c>
       <c r="F68" s="1">
         <v>94</v>
       </c>
       <c r="G68" s="1">
         <v>84</v>
       </c>
       <c r="H68" s="1">
         <v>72</v>
       </c>
       <c r="I68" s="1">
@@ -6833,52 +7012,55 @@
       </c>
       <c r="V68" s="31">
         <v>89</v>
       </c>
       <c r="W68" s="31">
         <v>137</v>
       </c>
       <c r="X68" s="31">
         <v>119</v>
       </c>
       <c r="Y68" s="31">
         <v>130</v>
       </c>
       <c r="Z68" s="31">
         <v>137</v>
       </c>
       <c r="AA68" s="31">
         <v>131</v>
       </c>
       <c r="AB68" s="31">
         <v>111</v>
       </c>
       <c r="AC68" s="1">
         <v>112</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD68" s="1">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>1</v>
       </c>
       <c r="D69" s="1">
         <v>4</v>
       </c>
       <c r="E69" s="1">
         <v>6</v>
       </c>
       <c r="F69" s="1">
         <v>4</v>
       </c>
       <c r="G69" s="1">
         <v>3</v>
       </c>
       <c r="H69" s="1">
         <v>7</v>
       </c>
       <c r="I69" s="1">
@@ -6922,52 +7104,55 @@
       </c>
       <c r="V69" s="31">
         <v>7</v>
       </c>
       <c r="W69" s="31">
         <v>5</v>
       </c>
       <c r="X69" s="31">
         <v>8</v>
       </c>
       <c r="Y69" s="31">
         <v>6</v>
       </c>
       <c r="Z69" s="31">
         <v>6</v>
       </c>
       <c r="AA69" s="31">
         <v>3</v>
       </c>
       <c r="AB69" s="31">
         <v>5</v>
       </c>
       <c r="AC69" s="1">
         <v>12</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD69" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>50</v>
       </c>
       <c r="D70" s="2">
         <v>30</v>
       </c>
       <c r="E70" s="2">
         <v>54</v>
       </c>
       <c r="F70" s="2">
         <v>52</v>
       </c>
       <c r="G70" s="2">
         <v>50</v>
       </c>
       <c r="H70" s="2">
         <v>45</v>
       </c>
       <c r="I70" s="2">
@@ -7011,66 +7196,69 @@
       </c>
       <c r="V70" s="32">
         <v>45</v>
       </c>
       <c r="W70" s="32">
         <v>54</v>
       </c>
       <c r="X70" s="32">
         <v>69</v>
       </c>
       <c r="Y70" s="32">
         <v>57</v>
       </c>
       <c r="Z70" s="32">
         <v>44</v>
       </c>
       <c r="AA70" s="32">
         <v>63</v>
       </c>
       <c r="AB70" s="32">
         <v>39</v>
       </c>
       <c r="AC70" s="2">
         <v>41</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AD52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B30:AC30"/>
-[...3 lines deleted...]
-    <mergeCell ref="B8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>