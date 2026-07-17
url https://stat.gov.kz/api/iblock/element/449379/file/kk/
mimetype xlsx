--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -4,68 +4,68 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C291F121-6BC9-44E7-8967-936D17FA1C04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD2AE34E-F296-4D2A-A37E-B8AEF0C85B8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -751,84 +751,84 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1143,51 +1143,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="36">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1269,59 +1269,59 @@
       <c r="B12" s="35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="45">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="45">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37">
         <v>7172749540</v>
       </c>
@@ -1387,165 +1387,167 @@
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AD71"/>
+  <dimension ref="A2:AE71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AH72" sqref="AH72"/>
+      <selection pane="bottomLeft" activeCell="AH68" sqref="AH68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="56"/>
-[...28 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="30"/>
-      <c r="AD5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
-      <c r="A6" s="46" t="s">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A6" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="50">
+      <c r="B6" s="51"/>
+      <c r="C6" s="53">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="55">
         <v>2025</v>
       </c>
-      <c r="P6" s="53"/>
-[...10 lines deleted...]
-      <c r="AA6" s="50">
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="53">
         <v>2026</v>
       </c>
-      <c r="AB6" s="51"/>
-[...5 lines deleted...]
-      <c r="B7" s="49"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+      <c r="AD6" s="54"/>
+      <c r="AE6" s="54"/>
+    </row>
+    <row r="7" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A7" s="50"/>
+      <c r="B7" s="52"/>
       <c r="C7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1586,86 +1588,90 @@
       </c>
       <c r="W7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE7" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="57" t="s">
+      <c r="B8" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="57"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
+      <c r="AD8" s="46"/>
+      <c r="AE8" s="46"/>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>3189</v>
       </c>
       <c r="D9" s="1">
         <v>2457</v>
       </c>
       <c r="E9" s="1">
         <v>3146</v>
       </c>
       <c r="F9" s="1">
         <v>3125</v>
       </c>
       <c r="G9" s="1">
         <v>3667</v>
       </c>
       <c r="H9" s="1">
         <v>2995</v>
       </c>
       <c r="I9" s="1">
         <v>3794</v>
       </c>
       <c r="J9" s="1">
@@ -1709,52 +1715,55 @@
       </c>
       <c r="W9" s="31">
         <v>3919</v>
       </c>
       <c r="X9" s="31">
         <v>4289</v>
       </c>
       <c r="Y9" s="31">
         <v>3504</v>
       </c>
       <c r="Z9" s="31">
         <v>4584</v>
       </c>
       <c r="AA9" s="31">
         <v>4098</v>
       </c>
       <c r="AB9" s="31">
         <v>3008</v>
       </c>
       <c r="AC9" s="1">
         <v>4084</v>
       </c>
       <c r="AD9" s="1">
         <v>3599</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE9" s="1">
+        <v>4093</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>112</v>
       </c>
       <c r="D10" s="1">
         <v>107</v>
       </c>
       <c r="E10" s="1">
         <v>137</v>
       </c>
       <c r="F10" s="1">
         <v>133</v>
       </c>
       <c r="G10" s="1">
         <v>116</v>
       </c>
       <c r="H10" s="1">
         <v>112</v>
       </c>
       <c r="I10" s="1">
@@ -1801,52 +1810,55 @@
       </c>
       <c r="W10" s="31">
         <v>141</v>
       </c>
       <c r="X10" s="31">
         <v>123</v>
       </c>
       <c r="Y10" s="31">
         <v>128</v>
       </c>
       <c r="Z10" s="31">
         <v>172</v>
       </c>
       <c r="AA10" s="31">
         <v>129</v>
       </c>
       <c r="AB10" s="31">
         <v>111</v>
       </c>
       <c r="AC10" s="1">
         <v>139</v>
       </c>
       <c r="AD10" s="1">
         <v>143</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE10" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>113</v>
       </c>
       <c r="D11" s="1">
         <v>104</v>
       </c>
       <c r="E11" s="1">
         <v>109</v>
       </c>
       <c r="F11" s="1">
         <v>119</v>
       </c>
       <c r="G11" s="1">
         <v>203</v>
       </c>
       <c r="H11" s="1">
         <v>127</v>
       </c>
       <c r="I11" s="1">
@@ -1893,52 +1905,55 @@
       </c>
       <c r="W11" s="31">
         <v>171</v>
       </c>
       <c r="X11" s="31">
         <v>195</v>
       </c>
       <c r="Y11" s="31">
         <v>154</v>
       </c>
       <c r="Z11" s="31">
         <v>233</v>
       </c>
       <c r="AA11" s="31">
         <v>183</v>
       </c>
       <c r="AB11" s="31">
         <v>138</v>
       </c>
       <c r="AC11" s="1">
         <v>211</v>
       </c>
       <c r="AD11" s="1">
         <v>176</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE11" s="1">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>167</v>
       </c>
       <c r="D12" s="1">
         <v>122</v>
       </c>
       <c r="E12" s="1">
         <v>187</v>
       </c>
       <c r="F12" s="1">
         <v>122</v>
       </c>
       <c r="G12" s="1">
         <v>165</v>
       </c>
       <c r="H12" s="1">
         <v>126</v>
       </c>
       <c r="I12" s="1">
@@ -1985,52 +2000,55 @@
       </c>
       <c r="W12" s="31">
         <v>161</v>
       </c>
       <c r="X12" s="31">
         <v>191</v>
       </c>
       <c r="Y12" s="31">
         <v>183</v>
       </c>
       <c r="Z12" s="31">
         <v>223</v>
       </c>
       <c r="AA12" s="31">
         <v>198</v>
       </c>
       <c r="AB12" s="31">
         <v>142</v>
       </c>
       <c r="AC12" s="1">
         <v>206</v>
       </c>
       <c r="AD12" s="1">
         <v>173</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE12" s="1">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>181</v>
       </c>
       <c r="D13" s="1">
         <v>107</v>
       </c>
       <c r="E13" s="1">
         <v>158</v>
       </c>
       <c r="F13" s="1">
         <v>161</v>
       </c>
       <c r="G13" s="1">
         <v>225</v>
       </c>
       <c r="H13" s="1">
         <v>190</v>
       </c>
       <c r="I13" s="1">
@@ -2077,52 +2095,55 @@
       </c>
       <c r="W13" s="31">
         <v>214</v>
       </c>
       <c r="X13" s="31">
         <v>228</v>
       </c>
       <c r="Y13" s="31">
         <v>209</v>
       </c>
       <c r="Z13" s="31">
         <v>285</v>
       </c>
       <c r="AA13" s="31">
         <v>218</v>
       </c>
       <c r="AB13" s="31">
         <v>157</v>
       </c>
       <c r="AC13" s="1">
         <v>244</v>
       </c>
       <c r="AD13" s="1">
         <v>241</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE13" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>65</v>
       </c>
       <c r="D14" s="1">
         <v>75</v>
       </c>
       <c r="E14" s="1">
         <v>83</v>
       </c>
       <c r="F14" s="1">
         <v>75</v>
       </c>
       <c r="G14" s="1">
         <v>80</v>
       </c>
       <c r="H14" s="1">
         <v>82</v>
       </c>
       <c r="I14" s="1">
@@ -2169,52 +2190,55 @@
       </c>
       <c r="W14" s="31">
         <v>124</v>
       </c>
       <c r="X14" s="31">
         <v>157</v>
       </c>
       <c r="Y14" s="31">
         <v>92</v>
       </c>
       <c r="Z14" s="31">
         <v>115</v>
       </c>
       <c r="AA14" s="31">
         <v>154</v>
       </c>
       <c r="AB14" s="31">
         <v>123</v>
       </c>
       <c r="AC14" s="1">
         <v>152</v>
       </c>
       <c r="AD14" s="1">
         <v>72</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE14" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>112</v>
       </c>
       <c r="D15" s="1">
         <v>102</v>
       </c>
       <c r="E15" s="1">
         <v>108</v>
       </c>
       <c r="F15" s="1">
         <v>104</v>
       </c>
       <c r="G15" s="1">
         <v>125</v>
       </c>
       <c r="H15" s="1">
         <v>108</v>
       </c>
       <c r="I15" s="1">
@@ -2261,52 +2285,55 @@
       </c>
       <c r="W15" s="31">
         <v>151</v>
       </c>
       <c r="X15" s="31">
         <v>155</v>
       </c>
       <c r="Y15" s="31">
         <v>119</v>
       </c>
       <c r="Z15" s="31">
         <v>170</v>
       </c>
       <c r="AA15" s="31">
         <v>97</v>
       </c>
       <c r="AB15" s="31">
         <v>81</v>
       </c>
       <c r="AC15" s="1">
         <v>170</v>
       </c>
       <c r="AD15" s="1">
         <v>118</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE15" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>149</v>
       </c>
       <c r="D16" s="1">
         <v>119</v>
       </c>
       <c r="E16" s="1">
         <v>167</v>
       </c>
       <c r="F16" s="1">
         <v>150</v>
       </c>
       <c r="G16" s="1">
         <v>166</v>
       </c>
       <c r="H16" s="1">
         <v>148</v>
       </c>
       <c r="I16" s="1">
@@ -2353,52 +2380,55 @@
       </c>
       <c r="W16" s="31">
         <v>176</v>
       </c>
       <c r="X16" s="31">
         <v>196</v>
       </c>
       <c r="Y16" s="31">
         <v>197</v>
       </c>
       <c r="Z16" s="31">
         <v>218</v>
       </c>
       <c r="AA16" s="31">
         <v>186</v>
       </c>
       <c r="AB16" s="31">
         <v>154</v>
       </c>
       <c r="AC16" s="1">
         <v>229</v>
       </c>
       <c r="AD16" s="1">
         <v>176</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE16" s="1">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>97</v>
       </c>
       <c r="D17" s="1">
         <v>75</v>
       </c>
       <c r="E17" s="1">
         <v>126</v>
       </c>
       <c r="F17" s="1">
         <v>105</v>
       </c>
       <c r="G17" s="1">
         <v>126</v>
       </c>
       <c r="H17" s="1">
         <v>81</v>
       </c>
       <c r="I17" s="1">
@@ -2445,52 +2475,55 @@
       </c>
       <c r="W17" s="31">
         <v>163</v>
       </c>
       <c r="X17" s="31">
         <v>129</v>
       </c>
       <c r="Y17" s="31">
         <v>125</v>
       </c>
       <c r="Z17" s="31">
         <v>162</v>
       </c>
       <c r="AA17" s="31">
         <v>160</v>
       </c>
       <c r="AB17" s="31">
         <v>94</v>
       </c>
       <c r="AC17" s="1">
         <v>151</v>
       </c>
       <c r="AD17" s="1">
         <v>143</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE17" s="1">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>279</v>
       </c>
       <c r="D18" s="1">
         <v>238</v>
       </c>
       <c r="E18" s="1">
         <v>277</v>
       </c>
       <c r="F18" s="1">
         <v>247</v>
       </c>
       <c r="G18" s="1">
         <v>283</v>
       </c>
       <c r="H18" s="1">
         <v>302</v>
       </c>
       <c r="I18" s="1">
@@ -2537,52 +2570,55 @@
       </c>
       <c r="W18" s="31">
         <v>323</v>
       </c>
       <c r="X18" s="31">
         <v>354</v>
       </c>
       <c r="Y18" s="31">
         <v>263</v>
       </c>
       <c r="Z18" s="31">
         <v>355</v>
       </c>
       <c r="AA18" s="31">
         <v>268</v>
       </c>
       <c r="AB18" s="31">
         <v>245</v>
       </c>
       <c r="AC18" s="1">
         <v>335</v>
       </c>
       <c r="AD18" s="1">
         <v>288</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE18" s="1">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>174</v>
       </c>
       <c r="D19" s="1">
         <v>144</v>
       </c>
       <c r="E19" s="1">
         <v>184</v>
       </c>
       <c r="F19" s="1">
         <v>163</v>
       </c>
       <c r="G19" s="1">
         <v>210</v>
       </c>
       <c r="H19" s="1">
         <v>194</v>
       </c>
       <c r="I19" s="1">
@@ -2629,52 +2665,55 @@
       </c>
       <c r="W19" s="31">
         <v>258</v>
       </c>
       <c r="X19" s="31">
         <v>258</v>
       </c>
       <c r="Y19" s="31">
         <v>182</v>
       </c>
       <c r="Z19" s="31">
         <v>255</v>
       </c>
       <c r="AA19" s="31">
         <v>244</v>
       </c>
       <c r="AB19" s="31">
         <v>170</v>
       </c>
       <c r="AC19" s="1">
         <v>242</v>
       </c>
       <c r="AD19" s="1">
         <v>192</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE19" s="1">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
       <c r="D20" s="1">
         <v>91</v>
       </c>
       <c r="E20" s="1">
         <v>102</v>
       </c>
       <c r="F20" s="1">
         <v>148</v>
       </c>
       <c r="G20" s="1">
         <v>154</v>
       </c>
       <c r="H20" s="1">
         <v>136</v>
       </c>
       <c r="I20" s="1">
@@ -2721,52 +2760,55 @@
       </c>
       <c r="W20" s="31">
         <v>151</v>
       </c>
       <c r="X20" s="31">
         <v>155</v>
       </c>
       <c r="Y20" s="31">
         <v>106</v>
       </c>
       <c r="Z20" s="31">
         <v>169</v>
       </c>
       <c r="AA20" s="31">
         <v>148</v>
       </c>
       <c r="AB20" s="31">
         <v>142</v>
       </c>
       <c r="AC20" s="1">
         <v>155</v>
       </c>
       <c r="AD20" s="1">
         <v>133</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE20" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>82</v>
       </c>
       <c r="D21" s="1">
         <v>66</v>
       </c>
       <c r="E21" s="1">
         <v>112</v>
       </c>
       <c r="F21" s="1">
         <v>121</v>
       </c>
       <c r="G21" s="1">
         <v>126</v>
       </c>
       <c r="H21" s="1">
         <v>89</v>
       </c>
       <c r="I21" s="1">
@@ -2813,52 +2855,55 @@
       </c>
       <c r="W21" s="31">
         <v>116</v>
       </c>
       <c r="X21" s="31">
         <v>179</v>
       </c>
       <c r="Y21" s="31">
         <v>143</v>
       </c>
       <c r="Z21" s="31">
         <v>137</v>
       </c>
       <c r="AA21" s="31">
         <v>125</v>
       </c>
       <c r="AB21" s="31">
         <v>131</v>
       </c>
       <c r="AC21" s="1">
         <v>164</v>
       </c>
       <c r="AD21" s="1">
         <v>110</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE21" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>179</v>
       </c>
       <c r="D22" s="1">
         <v>128</v>
       </c>
       <c r="E22" s="1">
         <v>177</v>
       </c>
       <c r="F22" s="1">
         <v>206</v>
       </c>
       <c r="G22" s="1">
         <v>214</v>
       </c>
       <c r="H22" s="1">
         <v>156</v>
       </c>
       <c r="I22" s="1">
@@ -2905,52 +2950,55 @@
       </c>
       <c r="W22" s="31">
         <v>235</v>
       </c>
       <c r="X22" s="31">
         <v>206</v>
       </c>
       <c r="Y22" s="31">
         <v>193</v>
       </c>
       <c r="Z22" s="31">
         <v>224</v>
       </c>
       <c r="AA22" s="31">
         <v>164</v>
       </c>
       <c r="AB22" s="31">
         <v>166</v>
       </c>
       <c r="AC22" s="1">
         <v>218</v>
       </c>
       <c r="AD22" s="1">
         <v>170</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE22" s="1">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>109</v>
       </c>
       <c r="D23" s="1">
         <v>103</v>
       </c>
       <c r="E23" s="1">
         <v>135</v>
       </c>
       <c r="F23" s="1">
         <v>113</v>
       </c>
       <c r="G23" s="1">
         <v>133</v>
       </c>
       <c r="H23" s="1">
         <v>116</v>
       </c>
       <c r="I23" s="1">
@@ -2997,52 +3045,55 @@
       </c>
       <c r="W23" s="31">
         <v>160</v>
       </c>
       <c r="X23" s="31">
         <v>146</v>
       </c>
       <c r="Y23" s="31">
         <v>120</v>
       </c>
       <c r="Z23" s="31">
         <v>180</v>
       </c>
       <c r="AA23" s="31">
         <v>145</v>
       </c>
       <c r="AB23" s="31">
         <v>105</v>
       </c>
       <c r="AC23" s="1">
         <v>111</v>
       </c>
       <c r="AD23" s="1">
         <v>132</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE23" s="1">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>186</v>
       </c>
       <c r="D24" s="1">
         <v>134</v>
       </c>
       <c r="E24" s="1">
         <v>115</v>
       </c>
       <c r="F24" s="1">
         <v>151</v>
       </c>
       <c r="G24" s="1">
         <v>160</v>
       </c>
       <c r="H24" s="1">
         <v>115</v>
       </c>
       <c r="I24" s="1">
@@ -3089,52 +3140,55 @@
       </c>
       <c r="W24" s="31">
         <v>223</v>
       </c>
       <c r="X24" s="31">
         <v>200</v>
       </c>
       <c r="Y24" s="31">
         <v>217</v>
       </c>
       <c r="Z24" s="31">
         <v>241</v>
       </c>
       <c r="AA24" s="31">
         <v>219</v>
       </c>
       <c r="AB24" s="31">
         <v>181</v>
       </c>
       <c r="AC24" s="1">
         <v>178</v>
       </c>
       <c r="AD24" s="1">
         <v>176</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE24" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>23</v>
       </c>
       <c r="D25" s="1">
         <v>37</v>
       </c>
       <c r="E25" s="1">
         <v>48</v>
       </c>
       <c r="F25" s="1">
         <v>32</v>
       </c>
       <c r="G25" s="1">
         <v>63</v>
       </c>
       <c r="H25" s="1">
         <v>26</v>
       </c>
       <c r="I25" s="1">
@@ -3181,52 +3235,55 @@
       </c>
       <c r="W25" s="31">
         <v>55</v>
       </c>
       <c r="X25" s="31">
         <v>49</v>
       </c>
       <c r="Y25" s="31">
         <v>55</v>
       </c>
       <c r="Z25" s="31">
         <v>43</v>
       </c>
       <c r="AA25" s="31">
         <v>53</v>
       </c>
       <c r="AB25" s="31">
         <v>43</v>
       </c>
       <c r="AC25" s="1">
         <v>69</v>
       </c>
       <c r="AD25" s="1">
         <v>54</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE25" s="1">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>204</v>
       </c>
       <c r="D26" s="1">
         <v>126</v>
       </c>
       <c r="E26" s="1">
         <v>186</v>
       </c>
       <c r="F26" s="1">
         <v>155</v>
       </c>
       <c r="G26" s="1">
         <v>209</v>
       </c>
       <c r="H26" s="1">
         <v>182</v>
       </c>
       <c r="I26" s="1">
@@ -3273,52 +3330,55 @@
       </c>
       <c r="W26" s="31">
         <v>193</v>
       </c>
       <c r="X26" s="31">
         <v>250</v>
       </c>
       <c r="Y26" s="31">
         <v>185</v>
       </c>
       <c r="Z26" s="31">
         <v>201</v>
       </c>
       <c r="AA26" s="31">
         <v>219</v>
       </c>
       <c r="AB26" s="31">
         <v>134</v>
       </c>
       <c r="AC26" s="1">
         <v>159</v>
       </c>
       <c r="AD26" s="1">
         <v>149</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE26" s="1">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>325</v>
       </c>
       <c r="D27" s="1">
         <v>199</v>
       </c>
       <c r="E27" s="1">
         <v>291</v>
       </c>
       <c r="F27" s="1">
         <v>313</v>
       </c>
       <c r="G27" s="1">
         <v>311</v>
       </c>
       <c r="H27" s="1">
         <v>274</v>
       </c>
       <c r="I27" s="1">
@@ -3365,52 +3425,55 @@
       </c>
       <c r="W27" s="31">
         <v>293</v>
       </c>
       <c r="X27" s="31">
         <v>401</v>
       </c>
       <c r="Y27" s="31">
         <v>277</v>
       </c>
       <c r="Z27" s="31">
         <v>458</v>
       </c>
       <c r="AA27" s="31">
         <v>464</v>
       </c>
       <c r="AB27" s="31">
         <v>224</v>
       </c>
       <c r="AC27" s="1">
         <v>368</v>
       </c>
       <c r="AD27" s="1">
         <v>366</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE27" s="1">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>329</v>
       </c>
       <c r="D28" s="1">
         <v>223</v>
       </c>
       <c r="E28" s="1">
         <v>298</v>
       </c>
       <c r="F28" s="1">
         <v>348</v>
       </c>
       <c r="G28" s="1">
         <v>398</v>
       </c>
       <c r="H28" s="1">
         <v>268</v>
       </c>
       <c r="I28" s="1">
@@ -3457,52 +3520,55 @@
       </c>
       <c r="W28" s="31">
         <v>442</v>
       </c>
       <c r="X28" s="31">
         <v>499</v>
       </c>
       <c r="Y28" s="31">
         <v>382</v>
       </c>
       <c r="Z28" s="31">
         <v>535</v>
       </c>
       <c r="AA28" s="31">
         <v>487</v>
       </c>
       <c r="AB28" s="31">
         <v>344</v>
       </c>
       <c r="AC28" s="1">
         <v>403</v>
       </c>
       <c r="AD28" s="1">
         <v>416</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE28" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>143</v>
       </c>
       <c r="D29" s="1">
         <v>157</v>
       </c>
       <c r="E29" s="1">
         <v>146</v>
       </c>
       <c r="F29" s="1">
         <v>159</v>
       </c>
       <c r="G29" s="1">
         <v>200</v>
       </c>
       <c r="H29" s="1">
         <v>163</v>
       </c>
       <c r="I29" s="1">
@@ -3549,86 +3615,90 @@
       </c>
       <c r="W29" s="31">
         <v>169</v>
       </c>
       <c r="X29" s="31">
         <v>218</v>
       </c>
       <c r="Y29" s="31">
         <v>174</v>
       </c>
       <c r="Z29" s="31">
         <v>208</v>
       </c>
       <c r="AA29" s="31">
         <v>237</v>
       </c>
       <c r="AB29" s="31">
         <v>123</v>
       </c>
       <c r="AC29" s="1">
         <v>180</v>
       </c>
       <c r="AD29" s="1">
         <v>171</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="54"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+      <c r="AE30" s="47"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>2353</v>
       </c>
       <c r="D31" s="1">
         <v>1852</v>
       </c>
       <c r="E31" s="1">
         <v>2373</v>
       </c>
       <c r="F31" s="1">
         <v>2274</v>
       </c>
       <c r="G31" s="1">
         <v>2731</v>
       </c>
       <c r="H31" s="1">
         <v>2176</v>
       </c>
       <c r="I31" s="1">
         <v>2811</v>
       </c>
       <c r="J31" s="1">
@@ -3672,52 +3742,55 @@
       </c>
       <c r="W31" s="31">
         <v>2901</v>
       </c>
       <c r="X31" s="31">
         <v>3189</v>
       </c>
       <c r="Y31" s="31">
         <v>2595</v>
       </c>
       <c r="Z31" s="31">
         <v>3401</v>
       </c>
       <c r="AA31" s="31">
         <v>3098</v>
       </c>
       <c r="AB31" s="31">
         <v>2242</v>
       </c>
       <c r="AC31" s="1">
         <v>3031</v>
       </c>
       <c r="AD31" s="1">
         <v>2676</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE31" s="1">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>82</v>
       </c>
       <c r="E32" s="1">
         <v>108</v>
       </c>
       <c r="F32" s="1">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>92</v>
       </c>
       <c r="H32" s="1">
         <v>92</v>
       </c>
       <c r="I32" s="1">
@@ -3764,52 +3837,55 @@
       </c>
       <c r="W32" s="31">
         <v>109</v>
       </c>
       <c r="X32" s="31">
         <v>96</v>
       </c>
       <c r="Y32" s="31">
         <v>104</v>
       </c>
       <c r="Z32" s="31">
         <v>127</v>
       </c>
       <c r="AA32" s="31">
         <v>107</v>
       </c>
       <c r="AB32" s="31">
         <v>82</v>
       </c>
       <c r="AC32" s="1">
         <v>100</v>
       </c>
       <c r="AD32" s="1">
         <v>104</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE32" s="1">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>74</v>
       </c>
       <c r="D33" s="1">
         <v>70</v>
       </c>
       <c r="E33" s="1">
         <v>71</v>
       </c>
       <c r="F33" s="1">
         <v>70</v>
       </c>
       <c r="G33" s="1">
         <v>133</v>
       </c>
       <c r="H33" s="1">
         <v>74</v>
       </c>
       <c r="I33" s="1">
@@ -3856,52 +3932,55 @@
       </c>
       <c r="W33" s="31">
         <v>110</v>
       </c>
       <c r="X33" s="31">
         <v>114</v>
       </c>
       <c r="Y33" s="31">
         <v>100</v>
       </c>
       <c r="Z33" s="31">
         <v>135</v>
       </c>
       <c r="AA33" s="31">
         <v>111</v>
       </c>
       <c r="AB33" s="31">
         <v>89</v>
       </c>
       <c r="AC33" s="1">
         <v>146</v>
       </c>
       <c r="AD33" s="1">
         <v>124</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE33" s="1">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>137</v>
       </c>
       <c r="D34" s="1">
         <v>101</v>
       </c>
       <c r="E34" s="1">
         <v>169</v>
       </c>
       <c r="F34" s="1">
         <v>100</v>
       </c>
       <c r="G34" s="1">
         <v>136</v>
       </c>
       <c r="H34" s="1">
         <v>93</v>
       </c>
       <c r="I34" s="1">
@@ -3948,52 +4027,55 @@
       </c>
       <c r="W34" s="31">
         <v>141</v>
       </c>
       <c r="X34" s="31">
         <v>164</v>
       </c>
       <c r="Y34" s="31">
         <v>150</v>
       </c>
       <c r="Z34" s="31">
         <v>191</v>
       </c>
       <c r="AA34" s="31">
         <v>168</v>
       </c>
       <c r="AB34" s="31">
         <v>122</v>
       </c>
       <c r="AC34" s="1">
         <v>170</v>
       </c>
       <c r="AD34" s="1">
         <v>142</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE34" s="1">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>37</v>
       </c>
       <c r="D35" s="1">
         <v>10</v>
       </c>
       <c r="E35" s="1">
         <v>28</v>
       </c>
       <c r="F35" s="1">
         <v>37</v>
       </c>
       <c r="G35" s="1">
         <v>38</v>
       </c>
       <c r="H35" s="1">
         <v>37</v>
       </c>
       <c r="I35" s="1">
@@ -4040,52 +4122,55 @@
       </c>
       <c r="W35" s="31">
         <v>59</v>
       </c>
       <c r="X35" s="31">
         <v>44</v>
       </c>
       <c r="Y35" s="31">
         <v>55</v>
       </c>
       <c r="Z35" s="31">
         <v>69</v>
       </c>
       <c r="AA35" s="31">
         <v>53</v>
       </c>
       <c r="AB35" s="31">
         <v>36</v>
       </c>
       <c r="AC35" s="1">
         <v>55</v>
       </c>
       <c r="AD35" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE35" s="1">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>38</v>
       </c>
       <c r="D36" s="1">
         <v>52</v>
       </c>
       <c r="E36" s="1">
         <v>58</v>
       </c>
       <c r="F36" s="1">
         <v>46</v>
       </c>
       <c r="G36" s="1">
         <v>54</v>
       </c>
       <c r="H36" s="1">
         <v>51</v>
       </c>
       <c r="I36" s="1">
@@ -4132,52 +4217,55 @@
       </c>
       <c r="W36" s="31">
         <v>78</v>
       </c>
       <c r="X36" s="31">
         <v>106</v>
       </c>
       <c r="Y36" s="31">
         <v>57</v>
       </c>
       <c r="Z36" s="31">
         <v>81</v>
       </c>
       <c r="AA36" s="31">
         <v>103</v>
       </c>
       <c r="AB36" s="31">
         <v>83</v>
       </c>
       <c r="AC36" s="1">
         <v>104</v>
       </c>
       <c r="AD36" s="1">
         <v>53</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE36" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
       <c r="D37" s="1">
         <v>78</v>
       </c>
       <c r="E37" s="1">
         <v>77</v>
       </c>
       <c r="F37" s="1">
         <v>64</v>
       </c>
       <c r="G37" s="1">
         <v>85</v>
       </c>
       <c r="H37" s="1">
         <v>79</v>
       </c>
       <c r="I37" s="1">
@@ -4224,52 +4312,55 @@
       </c>
       <c r="W37" s="31">
         <v>110</v>
       </c>
       <c r="X37" s="31">
         <v>101</v>
       </c>
       <c r="Y37" s="31">
         <v>81</v>
       </c>
       <c r="Z37" s="31">
         <v>117</v>
       </c>
       <c r="AA37" s="31">
         <v>67</v>
       </c>
       <c r="AB37" s="31">
         <v>59</v>
       </c>
       <c r="AC37" s="1">
         <v>121</v>
       </c>
       <c r="AD37" s="1">
         <v>76</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE37" s="1">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>88</v>
       </c>
       <c r="D38" s="1">
         <v>79</v>
       </c>
       <c r="E38" s="1">
         <v>108</v>
       </c>
       <c r="F38" s="1">
         <v>84</v>
       </c>
       <c r="G38" s="1">
         <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>95</v>
       </c>
       <c r="I38" s="1">
@@ -4316,52 +4407,55 @@
       </c>
       <c r="W38" s="31">
         <v>121</v>
       </c>
       <c r="X38" s="31">
         <v>134</v>
       </c>
       <c r="Y38" s="31">
         <v>125</v>
       </c>
       <c r="Z38" s="31">
         <v>121</v>
       </c>
       <c r="AA38" s="31">
         <v>123</v>
       </c>
       <c r="AB38" s="31">
         <v>89</v>
       </c>
       <c r="AC38" s="1">
         <v>151</v>
       </c>
       <c r="AD38" s="1">
         <v>108</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE38" s="1">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>57</v>
       </c>
       <c r="D39" s="1">
         <v>45</v>
       </c>
       <c r="E39" s="1">
         <v>84</v>
       </c>
       <c r="F39" s="1">
         <v>48</v>
       </c>
       <c r="G39" s="1">
         <v>76</v>
       </c>
       <c r="H39" s="1">
         <v>38</v>
       </c>
       <c r="I39" s="1">
@@ -4408,52 +4502,55 @@
       </c>
       <c r="W39" s="31">
         <v>101</v>
       </c>
       <c r="X39" s="31">
         <v>67</v>
       </c>
       <c r="Y39" s="31">
         <v>67</v>
       </c>
       <c r="Z39" s="31">
         <v>85</v>
       </c>
       <c r="AA39" s="31">
         <v>87</v>
       </c>
       <c r="AB39" s="31">
         <v>54</v>
       </c>
       <c r="AC39" s="1">
         <v>86</v>
       </c>
       <c r="AD39" s="1">
         <v>89</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE39" s="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>239</v>
       </c>
       <c r="D40" s="1">
         <v>214</v>
       </c>
       <c r="E40" s="1">
         <v>233</v>
       </c>
       <c r="F40" s="1">
         <v>223</v>
       </c>
       <c r="G40" s="1">
         <v>246</v>
       </c>
       <c r="H40" s="1">
         <v>255</v>
       </c>
       <c r="I40" s="1">
@@ -4500,52 +4597,55 @@
       </c>
       <c r="W40" s="31">
         <v>275</v>
       </c>
       <c r="X40" s="31">
         <v>304</v>
       </c>
       <c r="Y40" s="31">
         <v>223</v>
       </c>
       <c r="Z40" s="31">
         <v>323</v>
       </c>
       <c r="AA40" s="31">
         <v>247</v>
       </c>
       <c r="AB40" s="31">
         <v>220</v>
       </c>
       <c r="AC40" s="1">
         <v>294</v>
       </c>
       <c r="AD40" s="1">
         <v>248</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE40" s="1">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>126</v>
       </c>
       <c r="D41" s="1">
         <v>105</v>
       </c>
       <c r="E41" s="1">
         <v>133</v>
       </c>
       <c r="F41" s="1">
         <v>114</v>
       </c>
       <c r="G41" s="1">
         <v>146</v>
       </c>
       <c r="H41" s="1">
         <v>133</v>
       </c>
       <c r="I41" s="1">
@@ -4592,52 +4692,55 @@
       </c>
       <c r="W41" s="31">
         <v>169</v>
       </c>
       <c r="X41" s="31">
         <v>178</v>
       </c>
       <c r="Y41" s="31">
         <v>132</v>
       </c>
       <c r="Z41" s="31">
         <v>192</v>
       </c>
       <c r="AA41" s="31">
         <v>175</v>
       </c>
       <c r="AB41" s="31">
         <v>121</v>
       </c>
       <c r="AC41" s="1">
         <v>178</v>
       </c>
       <c r="AD41" s="1">
         <v>136</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE41" s="1">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>90</v>
       </c>
       <c r="D42" s="1">
         <v>55</v>
       </c>
       <c r="E42" s="1">
         <v>66</v>
       </c>
       <c r="F42" s="1">
         <v>85</v>
       </c>
       <c r="G42" s="1">
         <v>97</v>
       </c>
       <c r="H42" s="1">
         <v>78</v>
       </c>
       <c r="I42" s="1">
@@ -4684,52 +4787,55 @@
       </c>
       <c r="W42" s="31">
         <v>93</v>
       </c>
       <c r="X42" s="31">
         <v>93</v>
       </c>
       <c r="Y42" s="31">
         <v>63</v>
       </c>
       <c r="Z42" s="31">
         <v>103</v>
       </c>
       <c r="AA42" s="31">
         <v>96</v>
       </c>
       <c r="AB42" s="31">
         <v>92</v>
       </c>
       <c r="AC42" s="1">
         <v>88</v>
       </c>
       <c r="AD42" s="1">
         <v>82</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE42" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>56</v>
       </c>
       <c r="D43" s="1">
         <v>42</v>
       </c>
       <c r="E43" s="1">
         <v>69</v>
       </c>
       <c r="F43" s="1">
         <v>67</v>
       </c>
       <c r="G43" s="1">
         <v>84</v>
       </c>
       <c r="H43" s="1">
         <v>54</v>
       </c>
       <c r="I43" s="1">
@@ -4776,52 +4882,55 @@
       </c>
       <c r="W43" s="31">
         <v>70</v>
       </c>
       <c r="X43" s="31">
         <v>113</v>
       </c>
       <c r="Y43" s="31">
         <v>110</v>
       </c>
       <c r="Z43" s="31">
         <v>83</v>
       </c>
       <c r="AA43" s="31">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>97</v>
       </c>
       <c r="AC43" s="1">
         <v>116</v>
       </c>
       <c r="AD43" s="1">
         <v>68</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE43" s="1">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>147</v>
       </c>
       <c r="D44" s="1">
         <v>102</v>
       </c>
       <c r="E44" s="1">
         <v>140</v>
       </c>
       <c r="F44" s="1">
         <v>155</v>
       </c>
       <c r="G44" s="1">
         <v>174</v>
       </c>
       <c r="H44" s="1">
         <v>118</v>
       </c>
       <c r="I44" s="1">
@@ -4868,52 +4977,55 @@
       </c>
       <c r="W44" s="31">
         <v>187</v>
       </c>
       <c r="X44" s="31">
         <v>156</v>
       </c>
       <c r="Y44" s="31">
         <v>155</v>
       </c>
       <c r="Z44" s="31">
         <v>170</v>
       </c>
       <c r="AA44" s="31">
         <v>122</v>
       </c>
       <c r="AB44" s="31">
         <v>132</v>
       </c>
       <c r="AC44" s="1">
         <v>164</v>
       </c>
       <c r="AD44" s="1">
         <v>140</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE44" s="1">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>62</v>
       </c>
       <c r="D45" s="1">
         <v>63</v>
       </c>
       <c r="E45" s="1">
         <v>84</v>
       </c>
       <c r="F45" s="1">
         <v>65</v>
       </c>
       <c r="G45" s="1">
         <v>71</v>
       </c>
       <c r="H45" s="1">
         <v>75</v>
       </c>
       <c r="I45" s="1">
@@ -4960,52 +5072,55 @@
       </c>
       <c r="W45" s="31">
         <v>99</v>
       </c>
       <c r="X45" s="31">
         <v>98</v>
       </c>
       <c r="Y45" s="31">
         <v>76</v>
       </c>
       <c r="Z45" s="31">
         <v>105</v>
       </c>
       <c r="AA45" s="31">
         <v>81</v>
       </c>
       <c r="AB45" s="31">
         <v>72</v>
       </c>
       <c r="AC45" s="1">
         <v>66</v>
       </c>
       <c r="AD45" s="1">
         <v>76</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE45" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
       <c r="D46" s="1">
         <v>46</v>
       </c>
       <c r="E46" s="1">
         <v>36</v>
       </c>
       <c r="F46" s="1">
         <v>57</v>
       </c>
       <c r="G46" s="1">
         <v>76</v>
       </c>
       <c r="H46" s="1">
         <v>43</v>
       </c>
       <c r="I46" s="1">
@@ -5052,52 +5167,55 @@
       </c>
       <c r="W46" s="31">
         <v>86</v>
       </c>
       <c r="X46" s="31">
         <v>81</v>
       </c>
       <c r="Y46" s="31">
         <v>87</v>
       </c>
       <c r="Z46" s="31">
         <v>104</v>
       </c>
       <c r="AA46" s="31">
         <v>88</v>
       </c>
       <c r="AB46" s="31">
         <v>70</v>
       </c>
       <c r="AC46" s="1">
         <v>66</v>
       </c>
       <c r="AD46" s="1">
         <v>69</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE46" s="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>22</v>
       </c>
       <c r="D47" s="1">
         <v>33</v>
       </c>
       <c r="E47" s="1">
         <v>42</v>
       </c>
       <c r="F47" s="1">
         <v>28</v>
       </c>
       <c r="G47" s="1">
         <v>60</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
@@ -5144,52 +5262,55 @@
       </c>
       <c r="W47" s="31">
         <v>50</v>
       </c>
       <c r="X47" s="31">
         <v>41</v>
       </c>
       <c r="Y47" s="31">
         <v>49</v>
       </c>
       <c r="Z47" s="31">
         <v>37</v>
       </c>
       <c r="AA47" s="31">
         <v>50</v>
       </c>
       <c r="AB47" s="31">
         <v>38</v>
       </c>
       <c r="AC47" s="1">
         <v>57</v>
       </c>
       <c r="AD47" s="1">
         <v>50</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE47" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>154</v>
       </c>
       <c r="D48" s="1">
         <v>96</v>
       </c>
       <c r="E48" s="1">
         <v>132</v>
       </c>
       <c r="F48" s="1">
         <v>103</v>
       </c>
       <c r="G48" s="1">
         <v>159</v>
       </c>
       <c r="H48" s="1">
         <v>137</v>
       </c>
       <c r="I48" s="1">
@@ -5236,52 +5357,55 @@
       </c>
       <c r="W48" s="31">
         <v>139</v>
       </c>
       <c r="X48" s="31">
         <v>181</v>
       </c>
       <c r="Y48" s="31">
         <v>128</v>
       </c>
       <c r="Z48" s="31">
         <v>157</v>
       </c>
       <c r="AA48" s="31">
         <v>156</v>
       </c>
       <c r="AB48" s="31">
         <v>95</v>
       </c>
       <c r="AC48" s="1">
         <v>118</v>
       </c>
       <c r="AD48" s="1">
         <v>99</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE48" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>325</v>
       </c>
       <c r="D49" s="1">
         <v>199</v>
       </c>
       <c r="E49" s="1">
         <v>291</v>
       </c>
       <c r="F49" s="1">
         <v>313</v>
       </c>
       <c r="G49" s="1">
         <v>311</v>
       </c>
       <c r="H49" s="1">
         <v>274</v>
       </c>
       <c r="I49" s="1">
@@ -5328,52 +5452,55 @@
       </c>
       <c r="W49" s="31">
         <v>293</v>
       </c>
       <c r="X49" s="31">
         <v>401</v>
       </c>
       <c r="Y49" s="31">
         <v>277</v>
       </c>
       <c r="Z49" s="31">
         <v>458</v>
       </c>
       <c r="AA49" s="31">
         <v>464</v>
       </c>
       <c r="AB49" s="31">
         <v>224</v>
       </c>
       <c r="AC49" s="1">
         <v>368</v>
       </c>
       <c r="AD49" s="1">
         <v>366</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE49" s="1">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>329</v>
       </c>
       <c r="D50" s="1">
         <v>223</v>
       </c>
       <c r="E50" s="1">
         <v>298</v>
       </c>
       <c r="F50" s="1">
         <v>348</v>
       </c>
       <c r="G50" s="1">
         <v>398</v>
       </c>
       <c r="H50" s="1">
         <v>268</v>
       </c>
       <c r="I50" s="1">
@@ -5420,52 +5547,55 @@
       </c>
       <c r="W50" s="31">
         <v>442</v>
       </c>
       <c r="X50" s="31">
         <v>499</v>
       </c>
       <c r="Y50" s="31">
         <v>382</v>
       </c>
       <c r="Z50" s="31">
         <v>535</v>
       </c>
       <c r="AA50" s="31">
         <v>487</v>
       </c>
       <c r="AB50" s="31">
         <v>344</v>
       </c>
       <c r="AC50" s="1">
         <v>403</v>
       </c>
       <c r="AD50" s="1">
         <v>416</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE50" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>143</v>
       </c>
       <c r="D51" s="1">
         <v>157</v>
       </c>
       <c r="E51" s="1">
         <v>146</v>
       </c>
       <c r="F51" s="1">
         <v>159</v>
       </c>
       <c r="G51" s="1">
         <v>200</v>
       </c>
       <c r="H51" s="1">
         <v>163</v>
       </c>
       <c r="I51" s="1">
@@ -5512,86 +5642,90 @@
       </c>
       <c r="W51" s="31">
         <v>169</v>
       </c>
       <c r="X51" s="31">
         <v>218</v>
       </c>
       <c r="Y51" s="31">
         <v>174</v>
       </c>
       <c r="Z51" s="31">
         <v>208</v>
       </c>
       <c r="AA51" s="31">
         <v>237</v>
       </c>
       <c r="AB51" s="31">
         <v>123</v>
       </c>
       <c r="AC51" s="1">
         <v>180</v>
       </c>
       <c r="AD51" s="1">
         <v>171</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="55" t="s">
+      <c r="B52" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="55"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C52" s="48"/>
+      <c r="D52" s="48"/>
+      <c r="E52" s="48"/>
+      <c r="F52" s="48"/>
+      <c r="G52" s="48"/>
+      <c r="H52" s="48"/>
+      <c r="I52" s="48"/>
+      <c r="J52" s="48"/>
+      <c r="K52" s="48"/>
+      <c r="L52" s="48"/>
+      <c r="M52" s="48"/>
+      <c r="N52" s="48"/>
+      <c r="O52" s="48"/>
+      <c r="P52" s="48"/>
+      <c r="Q52" s="48"/>
+      <c r="R52" s="48"/>
+      <c r="S52" s="48"/>
+      <c r="T52" s="48"/>
+      <c r="U52" s="48"/>
+      <c r="V52" s="48"/>
+      <c r="W52" s="48"/>
+      <c r="X52" s="48"/>
+      <c r="Y52" s="48"/>
+      <c r="Z52" s="48"/>
+      <c r="AA52" s="48"/>
+      <c r="AB52" s="48"/>
+      <c r="AC52" s="48"/>
+      <c r="AD52" s="48"/>
+      <c r="AE52" s="48"/>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>836</v>
       </c>
       <c r="D53" s="1">
         <v>605</v>
       </c>
       <c r="E53" s="1">
         <v>773</v>
       </c>
       <c r="F53" s="1">
         <v>851</v>
       </c>
       <c r="G53" s="1">
         <v>936</v>
       </c>
       <c r="H53" s="1">
         <v>819</v>
       </c>
       <c r="I53" s="1">
         <v>983</v>
       </c>
       <c r="J53" s="1">
@@ -5635,52 +5769,55 @@
       </c>
       <c r="W53" s="31">
         <v>1018</v>
       </c>
       <c r="X53" s="31">
         <v>1100</v>
       </c>
       <c r="Y53" s="31">
         <v>909</v>
       </c>
       <c r="Z53" s="31">
         <v>1183</v>
       </c>
       <c r="AA53" s="31">
         <v>1000</v>
       </c>
       <c r="AB53" s="31">
         <v>766</v>
       </c>
       <c r="AC53" s="1">
         <v>1053</v>
       </c>
       <c r="AD53" s="1">
         <v>923</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE53" s="1">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>28</v>
       </c>
       <c r="D54" s="1">
         <v>25</v>
       </c>
       <c r="E54" s="1">
         <v>29</v>
       </c>
       <c r="F54" s="1">
         <v>25</v>
       </c>
       <c r="G54" s="1">
         <v>24</v>
       </c>
       <c r="H54" s="1">
         <v>20</v>
       </c>
       <c r="I54" s="1">
@@ -5727,52 +5864,55 @@
       </c>
       <c r="W54" s="31">
         <v>32</v>
       </c>
       <c r="X54" s="31">
         <v>27</v>
       </c>
       <c r="Y54" s="31">
         <v>24</v>
       </c>
       <c r="Z54" s="31">
         <v>45</v>
       </c>
       <c r="AA54" s="31">
         <v>22</v>
       </c>
       <c r="AB54" s="31">
         <v>29</v>
       </c>
       <c r="AC54" s="1">
         <v>39</v>
       </c>
       <c r="AD54" s="1">
         <v>39</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE54" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>39</v>
       </c>
       <c r="D55" s="1">
         <v>34</v>
       </c>
       <c r="E55" s="1">
         <v>38</v>
       </c>
       <c r="F55" s="1">
         <v>49</v>
       </c>
       <c r="G55" s="1">
         <v>70</v>
       </c>
       <c r="H55" s="1">
         <v>53</v>
       </c>
       <c r="I55" s="1">
@@ -5819,52 +5959,55 @@
       </c>
       <c r="W55" s="31">
         <v>61</v>
       </c>
       <c r="X55" s="31">
         <v>81</v>
       </c>
       <c r="Y55" s="31">
         <v>54</v>
       </c>
       <c r="Z55" s="31">
         <v>98</v>
       </c>
       <c r="AA55" s="31">
         <v>72</v>
       </c>
       <c r="AB55" s="31">
         <v>49</v>
       </c>
       <c r="AC55" s="1">
         <v>65</v>
       </c>
       <c r="AD55" s="1">
         <v>52</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE55" s="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>30</v>
       </c>
       <c r="D56" s="1">
         <v>21</v>
       </c>
       <c r="E56" s="1">
         <v>18</v>
       </c>
       <c r="F56" s="1">
         <v>22</v>
       </c>
       <c r="G56" s="1">
         <v>29</v>
       </c>
       <c r="H56" s="1">
         <v>33</v>
       </c>
       <c r="I56" s="1">
@@ -5911,52 +6054,55 @@
       </c>
       <c r="W56" s="31">
         <v>20</v>
       </c>
       <c r="X56" s="31">
         <v>27</v>
       </c>
       <c r="Y56" s="31">
         <v>33</v>
       </c>
       <c r="Z56" s="31">
         <v>32</v>
       </c>
       <c r="AA56" s="31">
         <v>30</v>
       </c>
       <c r="AB56" s="31">
         <v>20</v>
       </c>
       <c r="AC56" s="1">
         <v>36</v>
       </c>
       <c r="AD56" s="1">
         <v>31</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE56" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>144</v>
       </c>
       <c r="D57" s="1">
         <v>97</v>
       </c>
       <c r="E57" s="1">
         <v>130</v>
       </c>
       <c r="F57" s="1">
         <v>124</v>
       </c>
       <c r="G57" s="1">
         <v>187</v>
       </c>
       <c r="H57" s="1">
         <v>153</v>
       </c>
       <c r="I57" s="1">
@@ -6003,52 +6149,55 @@
       </c>
       <c r="W57" s="31">
         <v>155</v>
       </c>
       <c r="X57" s="31">
         <v>184</v>
       </c>
       <c r="Y57" s="31">
         <v>154</v>
       </c>
       <c r="Z57" s="31">
         <v>216</v>
       </c>
       <c r="AA57" s="31">
         <v>165</v>
       </c>
       <c r="AB57" s="31">
         <v>121</v>
       </c>
       <c r="AC57" s="1">
         <v>189</v>
       </c>
       <c r="AD57" s="1">
         <v>182</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE57" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>27</v>
       </c>
       <c r="D58" s="1">
         <v>23</v>
       </c>
       <c r="E58" s="1">
         <v>25</v>
       </c>
       <c r="F58" s="1">
         <v>29</v>
       </c>
       <c r="G58" s="1">
         <v>26</v>
       </c>
       <c r="H58" s="1">
         <v>31</v>
       </c>
       <c r="I58" s="1">
@@ -6095,52 +6244,55 @@
       </c>
       <c r="W58" s="31">
         <v>46</v>
       </c>
       <c r="X58" s="31">
         <v>51</v>
       </c>
       <c r="Y58" s="31">
         <v>35</v>
       </c>
       <c r="Z58" s="31">
         <v>34</v>
       </c>
       <c r="AA58" s="31">
         <v>51</v>
       </c>
       <c r="AB58" s="31">
         <v>40</v>
       </c>
       <c r="AC58" s="1">
         <v>48</v>
       </c>
       <c r="AD58" s="1">
         <v>19</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE58" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>37</v>
       </c>
       <c r="D59" s="1">
         <v>24</v>
       </c>
       <c r="E59" s="1">
         <v>31</v>
       </c>
       <c r="F59" s="1">
         <v>40</v>
       </c>
       <c r="G59" s="1">
         <v>40</v>
       </c>
       <c r="H59" s="1">
         <v>29</v>
       </c>
       <c r="I59" s="1">
@@ -6187,52 +6339,55 @@
       </c>
       <c r="W59" s="31">
         <v>41</v>
       </c>
       <c r="X59" s="31">
         <v>54</v>
       </c>
       <c r="Y59" s="31">
         <v>38</v>
       </c>
       <c r="Z59" s="31">
         <v>53</v>
       </c>
       <c r="AA59" s="31">
         <v>30</v>
       </c>
       <c r="AB59" s="31">
         <v>22</v>
       </c>
       <c r="AC59" s="1">
         <v>49</v>
       </c>
       <c r="AD59" s="1">
         <v>42</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE59" s="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>61</v>
       </c>
       <c r="D60" s="1">
         <v>40</v>
       </c>
       <c r="E60" s="1">
         <v>59</v>
       </c>
       <c r="F60" s="1">
         <v>66</v>
       </c>
       <c r="G60" s="1">
         <v>71</v>
       </c>
       <c r="H60" s="1">
         <v>53</v>
       </c>
       <c r="I60" s="1">
@@ -6279,52 +6434,55 @@
       </c>
       <c r="W60" s="31">
         <v>55</v>
       </c>
       <c r="X60" s="31">
         <v>62</v>
       </c>
       <c r="Y60" s="31">
         <v>72</v>
       </c>
       <c r="Z60" s="31">
         <v>97</v>
       </c>
       <c r="AA60" s="31">
         <v>63</v>
       </c>
       <c r="AB60" s="31">
         <v>65</v>
       </c>
       <c r="AC60" s="1">
         <v>78</v>
       </c>
       <c r="AD60" s="1">
         <v>68</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE60" s="1">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>40</v>
       </c>
       <c r="D61" s="1">
         <v>30</v>
       </c>
       <c r="E61" s="1">
         <v>42</v>
       </c>
       <c r="F61" s="1">
         <v>57</v>
       </c>
       <c r="G61" s="1">
         <v>50</v>
       </c>
       <c r="H61" s="1">
         <v>43</v>
       </c>
       <c r="I61" s="1">
@@ -6371,52 +6529,55 @@
       </c>
       <c r="W61" s="31">
         <v>62</v>
       </c>
       <c r="X61" s="31">
         <v>62</v>
       </c>
       <c r="Y61" s="31">
         <v>58</v>
       </c>
       <c r="Z61" s="31">
         <v>77</v>
       </c>
       <c r="AA61" s="31">
         <v>73</v>
       </c>
       <c r="AB61" s="31">
         <v>40</v>
       </c>
       <c r="AC61" s="1">
         <v>65</v>
       </c>
       <c r="AD61" s="1">
         <v>54</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE61" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>40</v>
       </c>
       <c r="D62" s="1">
         <v>24</v>
       </c>
       <c r="E62" s="1">
         <v>44</v>
       </c>
       <c r="F62" s="1">
         <v>24</v>
       </c>
       <c r="G62" s="1">
         <v>37</v>
       </c>
       <c r="H62" s="1">
         <v>47</v>
       </c>
       <c r="I62" s="1">
@@ -6463,52 +6624,55 @@
       </c>
       <c r="W62" s="31">
         <v>48</v>
       </c>
       <c r="X62" s="31">
         <v>50</v>
       </c>
       <c r="Y62" s="31">
         <v>40</v>
       </c>
       <c r="Z62" s="31">
         <v>32</v>
       </c>
       <c r="AA62" s="31">
         <v>21</v>
       </c>
       <c r="AB62" s="31">
         <v>25</v>
       </c>
       <c r="AC62" s="1">
         <v>41</v>
       </c>
       <c r="AD62" s="1">
         <v>40</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE62" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>48</v>
       </c>
       <c r="D63" s="1">
         <v>39</v>
       </c>
       <c r="E63" s="1">
         <v>51</v>
       </c>
       <c r="F63" s="1">
         <v>49</v>
       </c>
       <c r="G63" s="1">
         <v>64</v>
       </c>
       <c r="H63" s="1">
         <v>61</v>
       </c>
       <c r="I63" s="1">
@@ -6555,52 +6719,55 @@
       </c>
       <c r="W63" s="31">
         <v>89</v>
       </c>
       <c r="X63" s="31">
         <v>80</v>
       </c>
       <c r="Y63" s="31">
         <v>50</v>
       </c>
       <c r="Z63" s="31">
         <v>63</v>
       </c>
       <c r="AA63" s="31">
         <v>69</v>
       </c>
       <c r="AB63" s="31">
         <v>49</v>
       </c>
       <c r="AC63" s="1">
         <v>64</v>
       </c>
       <c r="AD63" s="1">
         <v>56</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE63" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>36</v>
       </c>
       <c r="E64" s="1">
         <v>36</v>
       </c>
       <c r="F64" s="1">
         <v>63</v>
       </c>
       <c r="G64" s="1">
         <v>57</v>
       </c>
       <c r="H64" s="1">
         <v>58</v>
       </c>
       <c r="I64" s="1">
@@ -6647,52 +6814,55 @@
       </c>
       <c r="W64" s="31">
         <v>58</v>
       </c>
       <c r="X64" s="31">
         <v>62</v>
       </c>
       <c r="Y64" s="31">
         <v>43</v>
       </c>
       <c r="Z64" s="31">
         <v>66</v>
       </c>
       <c r="AA64" s="31">
         <v>52</v>
       </c>
       <c r="AB64" s="31">
         <v>50</v>
       </c>
       <c r="AC64" s="1">
         <v>67</v>
       </c>
       <c r="AD64" s="1">
         <v>51</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE64" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>26</v>
       </c>
       <c r="D65" s="1">
         <v>24</v>
       </c>
       <c r="E65" s="1">
         <v>43</v>
       </c>
       <c r="F65" s="1">
         <v>54</v>
       </c>
       <c r="G65" s="1">
         <v>42</v>
       </c>
       <c r="H65" s="1">
         <v>35</v>
       </c>
       <c r="I65" s="1">
@@ -6739,52 +6909,55 @@
       </c>
       <c r="W65" s="31">
         <v>46</v>
       </c>
       <c r="X65" s="31">
         <v>66</v>
       </c>
       <c r="Y65" s="31">
         <v>33</v>
       </c>
       <c r="Z65" s="31">
         <v>54</v>
       </c>
       <c r="AA65" s="31">
         <v>49</v>
       </c>
       <c r="AB65" s="31">
         <v>34</v>
       </c>
       <c r="AC65" s="1">
         <v>48</v>
       </c>
       <c r="AD65" s="1">
         <v>42</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE65" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>32</v>
       </c>
       <c r="D66" s="1">
         <v>26</v>
       </c>
       <c r="E66" s="1">
         <v>37</v>
       </c>
       <c r="F66" s="1">
         <v>51</v>
       </c>
       <c r="G66" s="1">
         <v>40</v>
       </c>
       <c r="H66" s="1">
         <v>38</v>
       </c>
       <c r="I66" s="1">
@@ -6831,52 +7004,55 @@
       </c>
       <c r="W66" s="31">
         <v>48</v>
       </c>
       <c r="X66" s="31">
         <v>50</v>
       </c>
       <c r="Y66" s="31">
         <v>38</v>
       </c>
       <c r="Z66" s="31">
         <v>54</v>
       </c>
       <c r="AA66" s="31">
         <v>42</v>
       </c>
       <c r="AB66" s="31">
         <v>34</v>
       </c>
       <c r="AC66" s="1">
         <v>54</v>
       </c>
       <c r="AD66" s="1">
         <v>30</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE66" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>47</v>
       </c>
       <c r="D67" s="1">
         <v>40</v>
       </c>
       <c r="E67" s="1">
         <v>51</v>
       </c>
       <c r="F67" s="1">
         <v>48</v>
       </c>
       <c r="G67" s="1">
         <v>62</v>
       </c>
       <c r="H67" s="1">
         <v>41</v>
       </c>
       <c r="I67" s="1">
@@ -6923,52 +7099,55 @@
       </c>
       <c r="W67" s="31">
         <v>61</v>
       </c>
       <c r="X67" s="31">
         <v>48</v>
       </c>
       <c r="Y67" s="31">
         <v>44</v>
       </c>
       <c r="Z67" s="31">
         <v>75</v>
       </c>
       <c r="AA67" s="31">
         <v>64</v>
       </c>
       <c r="AB67" s="31">
         <v>33</v>
       </c>
       <c r="AC67" s="1">
         <v>45</v>
       </c>
       <c r="AD67" s="1">
         <v>56</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE67" s="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>116</v>
       </c>
       <c r="D68" s="1">
         <v>88</v>
       </c>
       <c r="E68" s="1">
         <v>79</v>
       </c>
       <c r="F68" s="1">
         <v>94</v>
       </c>
       <c r="G68" s="1">
         <v>84</v>
       </c>
       <c r="H68" s="1">
         <v>72</v>
       </c>
       <c r="I68" s="1">
@@ -7015,52 +7194,55 @@
       </c>
       <c r="W68" s="31">
         <v>137</v>
       </c>
       <c r="X68" s="31">
         <v>119</v>
       </c>
       <c r="Y68" s="31">
         <v>130</v>
       </c>
       <c r="Z68" s="31">
         <v>137</v>
       </c>
       <c r="AA68" s="31">
         <v>131</v>
       </c>
       <c r="AB68" s="31">
         <v>111</v>
       </c>
       <c r="AC68" s="1">
         <v>112</v>
       </c>
       <c r="AD68" s="1">
         <v>107</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE68" s="1">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>1</v>
       </c>
       <c r="D69" s="1">
         <v>4</v>
       </c>
       <c r="E69" s="1">
         <v>6</v>
       </c>
       <c r="F69" s="1">
         <v>4</v>
       </c>
       <c r="G69" s="1">
         <v>3</v>
       </c>
       <c r="H69" s="1">
         <v>7</v>
       </c>
       <c r="I69" s="1">
@@ -7107,52 +7289,55 @@
       </c>
       <c r="W69" s="31">
         <v>5</v>
       </c>
       <c r="X69" s="31">
         <v>8</v>
       </c>
       <c r="Y69" s="31">
         <v>6</v>
       </c>
       <c r="Z69" s="31">
         <v>6</v>
       </c>
       <c r="AA69" s="31">
         <v>3</v>
       </c>
       <c r="AB69" s="31">
         <v>5</v>
       </c>
       <c r="AC69" s="1">
         <v>12</v>
       </c>
       <c r="AD69" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE69" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>50</v>
       </c>
       <c r="D70" s="2">
         <v>30</v>
       </c>
       <c r="E70" s="2">
         <v>54</v>
       </c>
       <c r="F70" s="2">
         <v>52</v>
       </c>
       <c r="G70" s="2">
         <v>50</v>
       </c>
       <c r="H70" s="2">
         <v>45</v>
       </c>
       <c r="I70" s="2">
@@ -7199,62 +7384,65 @@
       </c>
       <c r="W70" s="32">
         <v>54</v>
       </c>
       <c r="X70" s="32">
         <v>69</v>
       </c>
       <c r="Y70" s="32">
         <v>57</v>
       </c>
       <c r="Z70" s="32">
         <v>44</v>
       </c>
       <c r="AA70" s="32">
         <v>63</v>
       </c>
       <c r="AB70" s="32">
         <v>39</v>
       </c>
       <c r="AC70" s="2">
         <v>41</v>
       </c>
       <c r="AD70" s="2">
         <v>50</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE70" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AD2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>