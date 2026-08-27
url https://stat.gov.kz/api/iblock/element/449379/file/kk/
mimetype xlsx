--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -7,65 +7,65 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD2AE34E-F296-4D2A-A37E-B8AEF0C85B8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{995300DC-8E5D-4695-85B7-6B3402CE73EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -751,84 +751,84 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1143,51 +1143,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="36">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1269,59 +1269,59 @@
       <c r="B12" s="35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="45">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="45">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37">
         <v>7172749540</v>
       </c>
@@ -1387,167 +1387,169 @@
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AE71"/>
+  <dimension ref="A2:AF71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AH68" sqref="AH68"/>
+      <selection pane="bottomLeft" activeCell="AJ42" sqref="AJ42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="57"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="30"/>
-      <c r="AE5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="51"/>
-      <c r="C6" s="53">
+      <c r="B6" s="48"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="54"/>
-[...10 lines deleted...]
-      <c r="O6" s="55">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="56"/>
-[...10 lines deleted...]
-      <c r="AA6" s="53">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="50">
         <v>2026</v>
       </c>
-      <c r="AB6" s="54"/>
-[...6 lines deleted...]
-      <c r="B7" s="52"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A7" s="47"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1591,87 +1593,91 @@
       </c>
       <c r="X7" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF7" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="46"/>
-[...29 lines deleted...]
-    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="55"/>
+      <c r="S8" s="55"/>
+      <c r="T8" s="55"/>
+      <c r="U8" s="55"/>
+      <c r="V8" s="55"/>
+      <c r="W8" s="55"/>
+      <c r="X8" s="55"/>
+      <c r="Y8" s="55"/>
+      <c r="Z8" s="55"/>
+      <c r="AA8" s="55"/>
+      <c r="AB8" s="55"/>
+      <c r="AC8" s="55"/>
+      <c r="AD8" s="55"/>
+      <c r="AE8" s="55"/>
+      <c r="AF8" s="55"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>3189</v>
       </c>
       <c r="D9" s="1">
         <v>2457</v>
       </c>
       <c r="E9" s="1">
         <v>3146</v>
       </c>
       <c r="F9" s="1">
         <v>3125</v>
       </c>
       <c r="G9" s="1">
         <v>3667</v>
       </c>
       <c r="H9" s="1">
         <v>2995</v>
       </c>
       <c r="I9" s="1">
         <v>3794</v>
       </c>
       <c r="J9" s="1">
@@ -1718,52 +1724,55 @@
       </c>
       <c r="X9" s="31">
         <v>4289</v>
       </c>
       <c r="Y9" s="31">
         <v>3504</v>
       </c>
       <c r="Z9" s="31">
         <v>4584</v>
       </c>
       <c r="AA9" s="31">
         <v>4098</v>
       </c>
       <c r="AB9" s="31">
         <v>3008</v>
       </c>
       <c r="AC9" s="1">
         <v>4084</v>
       </c>
       <c r="AD9" s="1">
         <v>3599</v>
       </c>
       <c r="AE9" s="1">
         <v>4093</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF9" s="1">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>112</v>
       </c>
       <c r="D10" s="1">
         <v>107</v>
       </c>
       <c r="E10" s="1">
         <v>137</v>
       </c>
       <c r="F10" s="1">
         <v>133</v>
       </c>
       <c r="G10" s="1">
         <v>116</v>
       </c>
       <c r="H10" s="1">
         <v>112</v>
       </c>
       <c r="I10" s="1">
@@ -1813,52 +1822,55 @@
       </c>
       <c r="X10" s="31">
         <v>123</v>
       </c>
       <c r="Y10" s="31">
         <v>128</v>
       </c>
       <c r="Z10" s="31">
         <v>172</v>
       </c>
       <c r="AA10" s="31">
         <v>129</v>
       </c>
       <c r="AB10" s="31">
         <v>111</v>
       </c>
       <c r="AC10" s="1">
         <v>139</v>
       </c>
       <c r="AD10" s="1">
         <v>143</v>
       </c>
       <c r="AE10" s="1">
         <v>115</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF10" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>113</v>
       </c>
       <c r="D11" s="1">
         <v>104</v>
       </c>
       <c r="E11" s="1">
         <v>109</v>
       </c>
       <c r="F11" s="1">
         <v>119</v>
       </c>
       <c r="G11" s="1">
         <v>203</v>
       </c>
       <c r="H11" s="1">
         <v>127</v>
       </c>
       <c r="I11" s="1">
@@ -1908,52 +1920,55 @@
       </c>
       <c r="X11" s="31">
         <v>195</v>
       </c>
       <c r="Y11" s="31">
         <v>154</v>
       </c>
       <c r="Z11" s="31">
         <v>233</v>
       </c>
       <c r="AA11" s="31">
         <v>183</v>
       </c>
       <c r="AB11" s="31">
         <v>138</v>
       </c>
       <c r="AC11" s="1">
         <v>211</v>
       </c>
       <c r="AD11" s="1">
         <v>176</v>
       </c>
       <c r="AE11" s="1">
         <v>182</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF11" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>167</v>
       </c>
       <c r="D12" s="1">
         <v>122</v>
       </c>
       <c r="E12" s="1">
         <v>187</v>
       </c>
       <c r="F12" s="1">
         <v>122</v>
       </c>
       <c r="G12" s="1">
         <v>165</v>
       </c>
       <c r="H12" s="1">
         <v>126</v>
       </c>
       <c r="I12" s="1">
@@ -2003,52 +2018,55 @@
       </c>
       <c r="X12" s="31">
         <v>191</v>
       </c>
       <c r="Y12" s="31">
         <v>183</v>
       </c>
       <c r="Z12" s="31">
         <v>223</v>
       </c>
       <c r="AA12" s="31">
         <v>198</v>
       </c>
       <c r="AB12" s="31">
         <v>142</v>
       </c>
       <c r="AC12" s="1">
         <v>206</v>
       </c>
       <c r="AD12" s="1">
         <v>173</v>
       </c>
       <c r="AE12" s="1">
         <v>194</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF12" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>181</v>
       </c>
       <c r="D13" s="1">
         <v>107</v>
       </c>
       <c r="E13" s="1">
         <v>158</v>
       </c>
       <c r="F13" s="1">
         <v>161</v>
       </c>
       <c r="G13" s="1">
         <v>225</v>
       </c>
       <c r="H13" s="1">
         <v>190</v>
       </c>
       <c r="I13" s="1">
@@ -2098,52 +2116,55 @@
       </c>
       <c r="X13" s="31">
         <v>228</v>
       </c>
       <c r="Y13" s="31">
         <v>209</v>
       </c>
       <c r="Z13" s="31">
         <v>285</v>
       </c>
       <c r="AA13" s="31">
         <v>218</v>
       </c>
       <c r="AB13" s="31">
         <v>157</v>
       </c>
       <c r="AC13" s="1">
         <v>244</v>
       </c>
       <c r="AD13" s="1">
         <v>241</v>
       </c>
       <c r="AE13" s="1">
         <v>238</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF13" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>65</v>
       </c>
       <c r="D14" s="1">
         <v>75</v>
       </c>
       <c r="E14" s="1">
         <v>83</v>
       </c>
       <c r="F14" s="1">
         <v>75</v>
       </c>
       <c r="G14" s="1">
         <v>80</v>
       </c>
       <c r="H14" s="1">
         <v>82</v>
       </c>
       <c r="I14" s="1">
@@ -2193,52 +2214,55 @@
       </c>
       <c r="X14" s="31">
         <v>157</v>
       </c>
       <c r="Y14" s="31">
         <v>92</v>
       </c>
       <c r="Z14" s="31">
         <v>115</v>
       </c>
       <c r="AA14" s="31">
         <v>154</v>
       </c>
       <c r="AB14" s="31">
         <v>123</v>
       </c>
       <c r="AC14" s="1">
         <v>152</v>
       </c>
       <c r="AD14" s="1">
         <v>72</v>
       </c>
       <c r="AE14" s="1">
         <v>110</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF14" s="1">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>112</v>
       </c>
       <c r="D15" s="1">
         <v>102</v>
       </c>
       <c r="E15" s="1">
         <v>108</v>
       </c>
       <c r="F15" s="1">
         <v>104</v>
       </c>
       <c r="G15" s="1">
         <v>125</v>
       </c>
       <c r="H15" s="1">
         <v>108</v>
       </c>
       <c r="I15" s="1">
@@ -2288,52 +2312,55 @@
       </c>
       <c r="X15" s="31">
         <v>155</v>
       </c>
       <c r="Y15" s="31">
         <v>119</v>
       </c>
       <c r="Z15" s="31">
         <v>170</v>
       </c>
       <c r="AA15" s="31">
         <v>97</v>
       </c>
       <c r="AB15" s="31">
         <v>81</v>
       </c>
       <c r="AC15" s="1">
         <v>170</v>
       </c>
       <c r="AD15" s="1">
         <v>118</v>
       </c>
       <c r="AE15" s="1">
         <v>140</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF15" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>149</v>
       </c>
       <c r="D16" s="1">
         <v>119</v>
       </c>
       <c r="E16" s="1">
         <v>167</v>
       </c>
       <c r="F16" s="1">
         <v>150</v>
       </c>
       <c r="G16" s="1">
         <v>166</v>
       </c>
       <c r="H16" s="1">
         <v>148</v>
       </c>
       <c r="I16" s="1">
@@ -2383,52 +2410,55 @@
       </c>
       <c r="X16" s="31">
         <v>196</v>
       </c>
       <c r="Y16" s="31">
         <v>197</v>
       </c>
       <c r="Z16" s="31">
         <v>218</v>
       </c>
       <c r="AA16" s="31">
         <v>186</v>
       </c>
       <c r="AB16" s="31">
         <v>154</v>
       </c>
       <c r="AC16" s="1">
         <v>229</v>
       </c>
       <c r="AD16" s="1">
         <v>176</v>
       </c>
       <c r="AE16" s="1">
         <v>204</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="1">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>97</v>
       </c>
       <c r="D17" s="1">
         <v>75</v>
       </c>
       <c r="E17" s="1">
         <v>126</v>
       </c>
       <c r="F17" s="1">
         <v>105</v>
       </c>
       <c r="G17" s="1">
         <v>126</v>
       </c>
       <c r="H17" s="1">
         <v>81</v>
       </c>
       <c r="I17" s="1">
@@ -2478,52 +2508,55 @@
       </c>
       <c r="X17" s="31">
         <v>129</v>
       </c>
       <c r="Y17" s="31">
         <v>125</v>
       </c>
       <c r="Z17" s="31">
         <v>162</v>
       </c>
       <c r="AA17" s="31">
         <v>160</v>
       </c>
       <c r="AB17" s="31">
         <v>94</v>
       </c>
       <c r="AC17" s="1">
         <v>151</v>
       </c>
       <c r="AD17" s="1">
         <v>143</v>
       </c>
       <c r="AE17" s="1">
         <v>143</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="1">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>279</v>
       </c>
       <c r="D18" s="1">
         <v>238</v>
       </c>
       <c r="E18" s="1">
         <v>277</v>
       </c>
       <c r="F18" s="1">
         <v>247</v>
       </c>
       <c r="G18" s="1">
         <v>283</v>
       </c>
       <c r="H18" s="1">
         <v>302</v>
       </c>
       <c r="I18" s="1">
@@ -2573,52 +2606,55 @@
       </c>
       <c r="X18" s="31">
         <v>354</v>
       </c>
       <c r="Y18" s="31">
         <v>263</v>
       </c>
       <c r="Z18" s="31">
         <v>355</v>
       </c>
       <c r="AA18" s="31">
         <v>268</v>
       </c>
       <c r="AB18" s="31">
         <v>245</v>
       </c>
       <c r="AC18" s="1">
         <v>335</v>
       </c>
       <c r="AD18" s="1">
         <v>288</v>
       </c>
       <c r="AE18" s="1">
         <v>318</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="1">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>174</v>
       </c>
       <c r="D19" s="1">
         <v>144</v>
       </c>
       <c r="E19" s="1">
         <v>184</v>
       </c>
       <c r="F19" s="1">
         <v>163</v>
       </c>
       <c r="G19" s="1">
         <v>210</v>
       </c>
       <c r="H19" s="1">
         <v>194</v>
       </c>
       <c r="I19" s="1">
@@ -2668,52 +2704,55 @@
       </c>
       <c r="X19" s="31">
         <v>258</v>
       </c>
       <c r="Y19" s="31">
         <v>182</v>
       </c>
       <c r="Z19" s="31">
         <v>255</v>
       </c>
       <c r="AA19" s="31">
         <v>244</v>
       </c>
       <c r="AB19" s="31">
         <v>170</v>
       </c>
       <c r="AC19" s="1">
         <v>242</v>
       </c>
       <c r="AD19" s="1">
         <v>192</v>
       </c>
       <c r="AE19" s="1">
         <v>231</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
       <c r="D20" s="1">
         <v>91</v>
       </c>
       <c r="E20" s="1">
         <v>102</v>
       </c>
       <c r="F20" s="1">
         <v>148</v>
       </c>
       <c r="G20" s="1">
         <v>154</v>
       </c>
       <c r="H20" s="1">
         <v>136</v>
       </c>
       <c r="I20" s="1">
@@ -2763,52 +2802,55 @@
       </c>
       <c r="X20" s="31">
         <v>155</v>
       </c>
       <c r="Y20" s="31">
         <v>106</v>
       </c>
       <c r="Z20" s="31">
         <v>169</v>
       </c>
       <c r="AA20" s="31">
         <v>148</v>
       </c>
       <c r="AB20" s="31">
         <v>142</v>
       </c>
       <c r="AC20" s="1">
         <v>155</v>
       </c>
       <c r="AD20" s="1">
         <v>133</v>
       </c>
       <c r="AE20" s="1">
         <v>170</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF20" s="1">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>82</v>
       </c>
       <c r="D21" s="1">
         <v>66</v>
       </c>
       <c r="E21" s="1">
         <v>112</v>
       </c>
       <c r="F21" s="1">
         <v>121</v>
       </c>
       <c r="G21" s="1">
         <v>126</v>
       </c>
       <c r="H21" s="1">
         <v>89</v>
       </c>
       <c r="I21" s="1">
@@ -2858,52 +2900,55 @@
       </c>
       <c r="X21" s="31">
         <v>179</v>
       </c>
       <c r="Y21" s="31">
         <v>143</v>
       </c>
       <c r="Z21" s="31">
         <v>137</v>
       </c>
       <c r="AA21" s="31">
         <v>125</v>
       </c>
       <c r="AB21" s="31">
         <v>131</v>
       </c>
       <c r="AC21" s="1">
         <v>164</v>
       </c>
       <c r="AD21" s="1">
         <v>110</v>
       </c>
       <c r="AE21" s="1">
         <v>156</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF21" s="1">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>179</v>
       </c>
       <c r="D22" s="1">
         <v>128</v>
       </c>
       <c r="E22" s="1">
         <v>177</v>
       </c>
       <c r="F22" s="1">
         <v>206</v>
       </c>
       <c r="G22" s="1">
         <v>214</v>
       </c>
       <c r="H22" s="1">
         <v>156</v>
       </c>
       <c r="I22" s="1">
@@ -2953,52 +2998,55 @@
       </c>
       <c r="X22" s="31">
         <v>206</v>
       </c>
       <c r="Y22" s="31">
         <v>193</v>
       </c>
       <c r="Z22" s="31">
         <v>224</v>
       </c>
       <c r="AA22" s="31">
         <v>164</v>
       </c>
       <c r="AB22" s="31">
         <v>166</v>
       </c>
       <c r="AC22" s="1">
         <v>218</v>
       </c>
       <c r="AD22" s="1">
         <v>170</v>
       </c>
       <c r="AE22" s="1">
         <v>217</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF22" s="1">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>109</v>
       </c>
       <c r="D23" s="1">
         <v>103</v>
       </c>
       <c r="E23" s="1">
         <v>135</v>
       </c>
       <c r="F23" s="1">
         <v>113</v>
       </c>
       <c r="G23" s="1">
         <v>133</v>
       </c>
       <c r="H23" s="1">
         <v>116</v>
       </c>
       <c r="I23" s="1">
@@ -3048,52 +3096,55 @@
       </c>
       <c r="X23" s="31">
         <v>146</v>
       </c>
       <c r="Y23" s="31">
         <v>120</v>
       </c>
       <c r="Z23" s="31">
         <v>180</v>
       </c>
       <c r="AA23" s="31">
         <v>145</v>
       </c>
       <c r="AB23" s="31">
         <v>105</v>
       </c>
       <c r="AC23" s="1">
         <v>111</v>
       </c>
       <c r="AD23" s="1">
         <v>132</v>
       </c>
       <c r="AE23" s="1">
         <v>104</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF23" s="1">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>186</v>
       </c>
       <c r="D24" s="1">
         <v>134</v>
       </c>
       <c r="E24" s="1">
         <v>115</v>
       </c>
       <c r="F24" s="1">
         <v>151</v>
       </c>
       <c r="G24" s="1">
         <v>160</v>
       </c>
       <c r="H24" s="1">
         <v>115</v>
       </c>
       <c r="I24" s="1">
@@ -3143,52 +3194,55 @@
       </c>
       <c r="X24" s="31">
         <v>200</v>
       </c>
       <c r="Y24" s="31">
         <v>217</v>
       </c>
       <c r="Z24" s="31">
         <v>241</v>
       </c>
       <c r="AA24" s="31">
         <v>219</v>
       </c>
       <c r="AB24" s="31">
         <v>181</v>
       </c>
       <c r="AC24" s="1">
         <v>178</v>
       </c>
       <c r="AD24" s="1">
         <v>176</v>
       </c>
       <c r="AE24" s="1">
         <v>214</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF24" s="1">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>23</v>
       </c>
       <c r="D25" s="1">
         <v>37</v>
       </c>
       <c r="E25" s="1">
         <v>48</v>
       </c>
       <c r="F25" s="1">
         <v>32</v>
       </c>
       <c r="G25" s="1">
         <v>63</v>
       </c>
       <c r="H25" s="1">
         <v>26</v>
       </c>
       <c r="I25" s="1">
@@ -3238,52 +3292,55 @@
       </c>
       <c r="X25" s="31">
         <v>49</v>
       </c>
       <c r="Y25" s="31">
         <v>55</v>
       </c>
       <c r="Z25" s="31">
         <v>43</v>
       </c>
       <c r="AA25" s="31">
         <v>53</v>
       </c>
       <c r="AB25" s="31">
         <v>43</v>
       </c>
       <c r="AC25" s="1">
         <v>69</v>
       </c>
       <c r="AD25" s="1">
         <v>54</v>
       </c>
       <c r="AE25" s="1">
         <v>63</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF25" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>204</v>
       </c>
       <c r="D26" s="1">
         <v>126</v>
       </c>
       <c r="E26" s="1">
         <v>186</v>
       </c>
       <c r="F26" s="1">
         <v>155</v>
       </c>
       <c r="G26" s="1">
         <v>209</v>
       </c>
       <c r="H26" s="1">
         <v>182</v>
       </c>
       <c r="I26" s="1">
@@ -3333,52 +3390,55 @@
       </c>
       <c r="X26" s="31">
         <v>250</v>
       </c>
       <c r="Y26" s="31">
         <v>185</v>
       </c>
       <c r="Z26" s="31">
         <v>201</v>
       </c>
       <c r="AA26" s="31">
         <v>219</v>
       </c>
       <c r="AB26" s="31">
         <v>134</v>
       </c>
       <c r="AC26" s="1">
         <v>159</v>
       </c>
       <c r="AD26" s="1">
         <v>149</v>
       </c>
       <c r="AE26" s="1">
         <v>166</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF26" s="1">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>325</v>
       </c>
       <c r="D27" s="1">
         <v>199</v>
       </c>
       <c r="E27" s="1">
         <v>291</v>
       </c>
       <c r="F27" s="1">
         <v>313</v>
       </c>
       <c r="G27" s="1">
         <v>311</v>
       </c>
       <c r="H27" s="1">
         <v>274</v>
       </c>
       <c r="I27" s="1">
@@ -3428,52 +3488,55 @@
       </c>
       <c r="X27" s="31">
         <v>401</v>
       </c>
       <c r="Y27" s="31">
         <v>277</v>
       </c>
       <c r="Z27" s="31">
         <v>458</v>
       </c>
       <c r="AA27" s="31">
         <v>464</v>
       </c>
       <c r="AB27" s="31">
         <v>224</v>
       </c>
       <c r="AC27" s="1">
         <v>368</v>
       </c>
       <c r="AD27" s="1">
         <v>366</v>
       </c>
       <c r="AE27" s="1">
         <v>393</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF27" s="1">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>329</v>
       </c>
       <c r="D28" s="1">
         <v>223</v>
       </c>
       <c r="E28" s="1">
         <v>298</v>
       </c>
       <c r="F28" s="1">
         <v>348</v>
       </c>
       <c r="G28" s="1">
         <v>398</v>
       </c>
       <c r="H28" s="1">
         <v>268</v>
       </c>
       <c r="I28" s="1">
@@ -3523,52 +3586,55 @@
       </c>
       <c r="X28" s="31">
         <v>499</v>
       </c>
       <c r="Y28" s="31">
         <v>382</v>
       </c>
       <c r="Z28" s="31">
         <v>535</v>
       </c>
       <c r="AA28" s="31">
         <v>487</v>
       </c>
       <c r="AB28" s="31">
         <v>344</v>
       </c>
       <c r="AC28" s="1">
         <v>403</v>
       </c>
       <c r="AD28" s="1">
         <v>416</v>
       </c>
       <c r="AE28" s="1">
         <v>510</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF28" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>143</v>
       </c>
       <c r="D29" s="1">
         <v>157</v>
       </c>
       <c r="E29" s="1">
         <v>146</v>
       </c>
       <c r="F29" s="1">
         <v>159</v>
       </c>
       <c r="G29" s="1">
         <v>200</v>
       </c>
       <c r="H29" s="1">
         <v>163</v>
       </c>
       <c r="I29" s="1">
@@ -3618,87 +3684,91 @@
       </c>
       <c r="X29" s="31">
         <v>218</v>
       </c>
       <c r="Y29" s="31">
         <v>174</v>
       </c>
       <c r="Z29" s="31">
         <v>208</v>
       </c>
       <c r="AA29" s="31">
         <v>237</v>
       </c>
       <c r="AB29" s="31">
         <v>123</v>
       </c>
       <c r="AC29" s="1">
         <v>180</v>
       </c>
       <c r="AD29" s="1">
         <v>171</v>
       </c>
       <c r="AE29" s="1">
         <v>225</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="1">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="47"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
+      <c r="N30" s="56"/>
+      <c r="O30" s="56"/>
+      <c r="P30" s="56"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="56"/>
+      <c r="T30" s="56"/>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="56"/>
+      <c r="AA30" s="56"/>
+      <c r="AB30" s="56"/>
+      <c r="AC30" s="56"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="56"/>
+      <c r="AF30" s="56"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>2353</v>
       </c>
       <c r="D31" s="1">
         <v>1852</v>
       </c>
       <c r="E31" s="1">
         <v>2373</v>
       </c>
       <c r="F31" s="1">
         <v>2274</v>
       </c>
       <c r="G31" s="1">
         <v>2731</v>
       </c>
       <c r="H31" s="1">
         <v>2176</v>
       </c>
       <c r="I31" s="1">
         <v>2811</v>
       </c>
       <c r="J31" s="1">
@@ -3745,52 +3815,55 @@
       </c>
       <c r="X31" s="31">
         <v>3189</v>
       </c>
       <c r="Y31" s="31">
         <v>2595</v>
       </c>
       <c r="Z31" s="31">
         <v>3401</v>
       </c>
       <c r="AA31" s="31">
         <v>3098</v>
       </c>
       <c r="AB31" s="31">
         <v>2242</v>
       </c>
       <c r="AC31" s="1">
         <v>3031</v>
       </c>
       <c r="AD31" s="1">
         <v>2676</v>
       </c>
       <c r="AE31" s="1">
         <v>3105</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF31" s="1">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>82</v>
       </c>
       <c r="E32" s="1">
         <v>108</v>
       </c>
       <c r="F32" s="1">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>92</v>
       </c>
       <c r="H32" s="1">
         <v>92</v>
       </c>
       <c r="I32" s="1">
@@ -3840,52 +3913,55 @@
       </c>
       <c r="X32" s="31">
         <v>96</v>
       </c>
       <c r="Y32" s="31">
         <v>104</v>
       </c>
       <c r="Z32" s="31">
         <v>127</v>
       </c>
       <c r="AA32" s="31">
         <v>107</v>
       </c>
       <c r="AB32" s="31">
         <v>82</v>
       </c>
       <c r="AC32" s="1">
         <v>100</v>
       </c>
       <c r="AD32" s="1">
         <v>104</v>
       </c>
       <c r="AE32" s="1">
         <v>94</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF32" s="1">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>74</v>
       </c>
       <c r="D33" s="1">
         <v>70</v>
       </c>
       <c r="E33" s="1">
         <v>71</v>
       </c>
       <c r="F33" s="1">
         <v>70</v>
       </c>
       <c r="G33" s="1">
         <v>133</v>
       </c>
       <c r="H33" s="1">
         <v>74</v>
       </c>
       <c r="I33" s="1">
@@ -3935,52 +4011,55 @@
       </c>
       <c r="X33" s="31">
         <v>114</v>
       </c>
       <c r="Y33" s="31">
         <v>100</v>
       </c>
       <c r="Z33" s="31">
         <v>135</v>
       </c>
       <c r="AA33" s="31">
         <v>111</v>
       </c>
       <c r="AB33" s="31">
         <v>89</v>
       </c>
       <c r="AC33" s="1">
         <v>146</v>
       </c>
       <c r="AD33" s="1">
         <v>124</v>
       </c>
       <c r="AE33" s="1">
         <v>131</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF33" s="1">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>137</v>
       </c>
       <c r="D34" s="1">
         <v>101</v>
       </c>
       <c r="E34" s="1">
         <v>169</v>
       </c>
       <c r="F34" s="1">
         <v>100</v>
       </c>
       <c r="G34" s="1">
         <v>136</v>
       </c>
       <c r="H34" s="1">
         <v>93</v>
       </c>
       <c r="I34" s="1">
@@ -4030,52 +4109,55 @@
       </c>
       <c r="X34" s="31">
         <v>164</v>
       </c>
       <c r="Y34" s="31">
         <v>150</v>
       </c>
       <c r="Z34" s="31">
         <v>191</v>
       </c>
       <c r="AA34" s="31">
         <v>168</v>
       </c>
       <c r="AB34" s="31">
         <v>122</v>
       </c>
       <c r="AC34" s="1">
         <v>170</v>
       </c>
       <c r="AD34" s="1">
         <v>142</v>
       </c>
       <c r="AE34" s="1">
         <v>162</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF34" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>37</v>
       </c>
       <c r="D35" s="1">
         <v>10</v>
       </c>
       <c r="E35" s="1">
         <v>28</v>
       </c>
       <c r="F35" s="1">
         <v>37</v>
       </c>
       <c r="G35" s="1">
         <v>38</v>
       </c>
       <c r="H35" s="1">
         <v>37</v>
       </c>
       <c r="I35" s="1">
@@ -4125,52 +4207,55 @@
       </c>
       <c r="X35" s="31">
         <v>44</v>
       </c>
       <c r="Y35" s="31">
         <v>55</v>
       </c>
       <c r="Z35" s="31">
         <v>69</v>
       </c>
       <c r="AA35" s="31">
         <v>53</v>
       </c>
       <c r="AB35" s="31">
         <v>36</v>
       </c>
       <c r="AC35" s="1">
         <v>55</v>
       </c>
       <c r="AD35" s="1">
         <v>59</v>
       </c>
       <c r="AE35" s="1">
         <v>62</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF35" s="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>38</v>
       </c>
       <c r="D36" s="1">
         <v>52</v>
       </c>
       <c r="E36" s="1">
         <v>58</v>
       </c>
       <c r="F36" s="1">
         <v>46</v>
       </c>
       <c r="G36" s="1">
         <v>54</v>
       </c>
       <c r="H36" s="1">
         <v>51</v>
       </c>
       <c r="I36" s="1">
@@ -4220,52 +4305,55 @@
       </c>
       <c r="X36" s="31">
         <v>106</v>
       </c>
       <c r="Y36" s="31">
         <v>57</v>
       </c>
       <c r="Z36" s="31">
         <v>81</v>
       </c>
       <c r="AA36" s="31">
         <v>103</v>
       </c>
       <c r="AB36" s="31">
         <v>83</v>
       </c>
       <c r="AC36" s="1">
         <v>104</v>
       </c>
       <c r="AD36" s="1">
         <v>53</v>
       </c>
       <c r="AE36" s="1">
         <v>75</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF36" s="1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
       <c r="D37" s="1">
         <v>78</v>
       </c>
       <c r="E37" s="1">
         <v>77</v>
       </c>
       <c r="F37" s="1">
         <v>64</v>
       </c>
       <c r="G37" s="1">
         <v>85</v>
       </c>
       <c r="H37" s="1">
         <v>79</v>
       </c>
       <c r="I37" s="1">
@@ -4315,52 +4403,55 @@
       </c>
       <c r="X37" s="31">
         <v>101</v>
       </c>
       <c r="Y37" s="31">
         <v>81</v>
       </c>
       <c r="Z37" s="31">
         <v>117</v>
       </c>
       <c r="AA37" s="31">
         <v>67</v>
       </c>
       <c r="AB37" s="31">
         <v>59</v>
       </c>
       <c r="AC37" s="1">
         <v>121</v>
       </c>
       <c r="AD37" s="1">
         <v>76</v>
       </c>
       <c r="AE37" s="1">
         <v>94</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF37" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>88</v>
       </c>
       <c r="D38" s="1">
         <v>79</v>
       </c>
       <c r="E38" s="1">
         <v>108</v>
       </c>
       <c r="F38" s="1">
         <v>84</v>
       </c>
       <c r="G38" s="1">
         <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>95</v>
       </c>
       <c r="I38" s="1">
@@ -4410,52 +4501,55 @@
       </c>
       <c r="X38" s="31">
         <v>134</v>
       </c>
       <c r="Y38" s="31">
         <v>125</v>
       </c>
       <c r="Z38" s="31">
         <v>121</v>
       </c>
       <c r="AA38" s="31">
         <v>123</v>
       </c>
       <c r="AB38" s="31">
         <v>89</v>
       </c>
       <c r="AC38" s="1">
         <v>151</v>
       </c>
       <c r="AD38" s="1">
         <v>108</v>
       </c>
       <c r="AE38" s="1">
         <v>128</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF38" s="1">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>57</v>
       </c>
       <c r="D39" s="1">
         <v>45</v>
       </c>
       <c r="E39" s="1">
         <v>84</v>
       </c>
       <c r="F39" s="1">
         <v>48</v>
       </c>
       <c r="G39" s="1">
         <v>76</v>
       </c>
       <c r="H39" s="1">
         <v>38</v>
       </c>
       <c r="I39" s="1">
@@ -4505,52 +4599,55 @@
       </c>
       <c r="X39" s="31">
         <v>67</v>
       </c>
       <c r="Y39" s="31">
         <v>67</v>
       </c>
       <c r="Z39" s="31">
         <v>85</v>
       </c>
       <c r="AA39" s="31">
         <v>87</v>
       </c>
       <c r="AB39" s="31">
         <v>54</v>
       </c>
       <c r="AC39" s="1">
         <v>86</v>
       </c>
       <c r="AD39" s="1">
         <v>89</v>
       </c>
       <c r="AE39" s="1">
         <v>83</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF39" s="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>239</v>
       </c>
       <c r="D40" s="1">
         <v>214</v>
       </c>
       <c r="E40" s="1">
         <v>233</v>
       </c>
       <c r="F40" s="1">
         <v>223</v>
       </c>
       <c r="G40" s="1">
         <v>246</v>
       </c>
       <c r="H40" s="1">
         <v>255</v>
       </c>
       <c r="I40" s="1">
@@ -4600,52 +4697,55 @@
       </c>
       <c r="X40" s="31">
         <v>304</v>
       </c>
       <c r="Y40" s="31">
         <v>223</v>
       </c>
       <c r="Z40" s="31">
         <v>323</v>
       </c>
       <c r="AA40" s="31">
         <v>247</v>
       </c>
       <c r="AB40" s="31">
         <v>220</v>
       </c>
       <c r="AC40" s="1">
         <v>294</v>
       </c>
       <c r="AD40" s="1">
         <v>248</v>
       </c>
       <c r="AE40" s="1">
         <v>273</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF40" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>126</v>
       </c>
       <c r="D41" s="1">
         <v>105</v>
       </c>
       <c r="E41" s="1">
         <v>133</v>
       </c>
       <c r="F41" s="1">
         <v>114</v>
       </c>
       <c r="G41" s="1">
         <v>146</v>
       </c>
       <c r="H41" s="1">
         <v>133</v>
       </c>
       <c r="I41" s="1">
@@ -4695,52 +4795,55 @@
       </c>
       <c r="X41" s="31">
         <v>178</v>
       </c>
       <c r="Y41" s="31">
         <v>132</v>
       </c>
       <c r="Z41" s="31">
         <v>192</v>
       </c>
       <c r="AA41" s="31">
         <v>175</v>
       </c>
       <c r="AB41" s="31">
         <v>121</v>
       </c>
       <c r="AC41" s="1">
         <v>178</v>
       </c>
       <c r="AD41" s="1">
         <v>136</v>
       </c>
       <c r="AE41" s="1">
         <v>173</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF41" s="1">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>90</v>
       </c>
       <c r="D42" s="1">
         <v>55</v>
       </c>
       <c r="E42" s="1">
         <v>66</v>
       </c>
       <c r="F42" s="1">
         <v>85</v>
       </c>
       <c r="G42" s="1">
         <v>97</v>
       </c>
       <c r="H42" s="1">
         <v>78</v>
       </c>
       <c r="I42" s="1">
@@ -4790,52 +4893,55 @@
       </c>
       <c r="X42" s="31">
         <v>93</v>
       </c>
       <c r="Y42" s="31">
         <v>63</v>
       </c>
       <c r="Z42" s="31">
         <v>103</v>
       </c>
       <c r="AA42" s="31">
         <v>96</v>
       </c>
       <c r="AB42" s="31">
         <v>92</v>
       </c>
       <c r="AC42" s="1">
         <v>88</v>
       </c>
       <c r="AD42" s="1">
         <v>82</v>
       </c>
       <c r="AE42" s="1">
         <v>100</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF42" s="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>56</v>
       </c>
       <c r="D43" s="1">
         <v>42</v>
       </c>
       <c r="E43" s="1">
         <v>69</v>
       </c>
       <c r="F43" s="1">
         <v>67</v>
       </c>
       <c r="G43" s="1">
         <v>84</v>
       </c>
       <c r="H43" s="1">
         <v>54</v>
       </c>
       <c r="I43" s="1">
@@ -4885,52 +4991,55 @@
       </c>
       <c r="X43" s="31">
         <v>113</v>
       </c>
       <c r="Y43" s="31">
         <v>110</v>
       </c>
       <c r="Z43" s="31">
         <v>83</v>
       </c>
       <c r="AA43" s="31">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>97</v>
       </c>
       <c r="AC43" s="1">
         <v>116</v>
       </c>
       <c r="AD43" s="1">
         <v>68</v>
       </c>
       <c r="AE43" s="1">
         <v>97</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF43" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>147</v>
       </c>
       <c r="D44" s="1">
         <v>102</v>
       </c>
       <c r="E44" s="1">
         <v>140</v>
       </c>
       <c r="F44" s="1">
         <v>155</v>
       </c>
       <c r="G44" s="1">
         <v>174</v>
       </c>
       <c r="H44" s="1">
         <v>118</v>
       </c>
       <c r="I44" s="1">
@@ -4980,52 +5089,55 @@
       </c>
       <c r="X44" s="31">
         <v>156</v>
       </c>
       <c r="Y44" s="31">
         <v>155</v>
       </c>
       <c r="Z44" s="31">
         <v>170</v>
       </c>
       <c r="AA44" s="31">
         <v>122</v>
       </c>
       <c r="AB44" s="31">
         <v>132</v>
       </c>
       <c r="AC44" s="1">
         <v>164</v>
       </c>
       <c r="AD44" s="1">
         <v>140</v>
       </c>
       <c r="AE44" s="1">
         <v>181</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF44" s="1">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>62</v>
       </c>
       <c r="D45" s="1">
         <v>63</v>
       </c>
       <c r="E45" s="1">
         <v>84</v>
       </c>
       <c r="F45" s="1">
         <v>65</v>
       </c>
       <c r="G45" s="1">
         <v>71</v>
       </c>
       <c r="H45" s="1">
         <v>75</v>
       </c>
       <c r="I45" s="1">
@@ -5075,52 +5187,55 @@
       </c>
       <c r="X45" s="31">
         <v>98</v>
       </c>
       <c r="Y45" s="31">
         <v>76</v>
       </c>
       <c r="Z45" s="31">
         <v>105</v>
       </c>
       <c r="AA45" s="31">
         <v>81</v>
       </c>
       <c r="AB45" s="31">
         <v>72</v>
       </c>
       <c r="AC45" s="1">
         <v>66</v>
       </c>
       <c r="AD45" s="1">
         <v>76</v>
       </c>
       <c r="AE45" s="1">
         <v>58</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF45" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
       <c r="D46" s="1">
         <v>46</v>
       </c>
       <c r="E46" s="1">
         <v>36</v>
       </c>
       <c r="F46" s="1">
         <v>57</v>
       </c>
       <c r="G46" s="1">
         <v>76</v>
       </c>
       <c r="H46" s="1">
         <v>43</v>
       </c>
       <c r="I46" s="1">
@@ -5170,52 +5285,55 @@
       </c>
       <c r="X46" s="31">
         <v>81</v>
       </c>
       <c r="Y46" s="31">
         <v>87</v>
       </c>
       <c r="Z46" s="31">
         <v>104</v>
       </c>
       <c r="AA46" s="31">
         <v>88</v>
       </c>
       <c r="AB46" s="31">
         <v>70</v>
       </c>
       <c r="AC46" s="1">
         <v>66</v>
       </c>
       <c r="AD46" s="1">
         <v>69</v>
       </c>
       <c r="AE46" s="1">
         <v>83</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF46" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>22</v>
       </c>
       <c r="D47" s="1">
         <v>33</v>
       </c>
       <c r="E47" s="1">
         <v>42</v>
       </c>
       <c r="F47" s="1">
         <v>28</v>
       </c>
       <c r="G47" s="1">
         <v>60</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
@@ -5265,52 +5383,55 @@
       </c>
       <c r="X47" s="31">
         <v>41</v>
       </c>
       <c r="Y47" s="31">
         <v>49</v>
       </c>
       <c r="Z47" s="31">
         <v>37</v>
       </c>
       <c r="AA47" s="31">
         <v>50</v>
       </c>
       <c r="AB47" s="31">
         <v>38</v>
       </c>
       <c r="AC47" s="1">
         <v>57</v>
       </c>
       <c r="AD47" s="1">
         <v>50</v>
       </c>
       <c r="AE47" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF47" s="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>154</v>
       </c>
       <c r="D48" s="1">
         <v>96</v>
       </c>
       <c r="E48" s="1">
         <v>132</v>
       </c>
       <c r="F48" s="1">
         <v>103</v>
       </c>
       <c r="G48" s="1">
         <v>159</v>
       </c>
       <c r="H48" s="1">
         <v>137</v>
       </c>
       <c r="I48" s="1">
@@ -5360,52 +5481,55 @@
       </c>
       <c r="X48" s="31">
         <v>181</v>
       </c>
       <c r="Y48" s="31">
         <v>128</v>
       </c>
       <c r="Z48" s="31">
         <v>157</v>
       </c>
       <c r="AA48" s="31">
         <v>156</v>
       </c>
       <c r="AB48" s="31">
         <v>95</v>
       </c>
       <c r="AC48" s="1">
         <v>118</v>
       </c>
       <c r="AD48" s="1">
         <v>99</v>
       </c>
       <c r="AE48" s="1">
         <v>124</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF48" s="1">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>325</v>
       </c>
       <c r="D49" s="1">
         <v>199</v>
       </c>
       <c r="E49" s="1">
         <v>291</v>
       </c>
       <c r="F49" s="1">
         <v>313</v>
       </c>
       <c r="G49" s="1">
         <v>311</v>
       </c>
       <c r="H49" s="1">
         <v>274</v>
       </c>
       <c r="I49" s="1">
@@ -5455,52 +5579,55 @@
       </c>
       <c r="X49" s="31">
         <v>401</v>
       </c>
       <c r="Y49" s="31">
         <v>277</v>
       </c>
       <c r="Z49" s="31">
         <v>458</v>
       </c>
       <c r="AA49" s="31">
         <v>464</v>
       </c>
       <c r="AB49" s="31">
         <v>224</v>
       </c>
       <c r="AC49" s="1">
         <v>368</v>
       </c>
       <c r="AD49" s="1">
         <v>366</v>
       </c>
       <c r="AE49" s="1">
         <v>393</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF49" s="1">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>329</v>
       </c>
       <c r="D50" s="1">
         <v>223</v>
       </c>
       <c r="E50" s="1">
         <v>298</v>
       </c>
       <c r="F50" s="1">
         <v>348</v>
       </c>
       <c r="G50" s="1">
         <v>398</v>
       </c>
       <c r="H50" s="1">
         <v>268</v>
       </c>
       <c r="I50" s="1">
@@ -5550,52 +5677,55 @@
       </c>
       <c r="X50" s="31">
         <v>499</v>
       </c>
       <c r="Y50" s="31">
         <v>382</v>
       </c>
       <c r="Z50" s="31">
         <v>535</v>
       </c>
       <c r="AA50" s="31">
         <v>487</v>
       </c>
       <c r="AB50" s="31">
         <v>344</v>
       </c>
       <c r="AC50" s="1">
         <v>403</v>
       </c>
       <c r="AD50" s="1">
         <v>416</v>
       </c>
       <c r="AE50" s="1">
         <v>510</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF50" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>143</v>
       </c>
       <c r="D51" s="1">
         <v>157</v>
       </c>
       <c r="E51" s="1">
         <v>146</v>
       </c>
       <c r="F51" s="1">
         <v>159</v>
       </c>
       <c r="G51" s="1">
         <v>200</v>
       </c>
       <c r="H51" s="1">
         <v>163</v>
       </c>
       <c r="I51" s="1">
@@ -5645,87 +5775,91 @@
       </c>
       <c r="X51" s="31">
         <v>218</v>
       </c>
       <c r="Y51" s="31">
         <v>174</v>
       </c>
       <c r="Z51" s="31">
         <v>208</v>
       </c>
       <c r="AA51" s="31">
         <v>237</v>
       </c>
       <c r="AB51" s="31">
         <v>123</v>
       </c>
       <c r="AC51" s="1">
         <v>180</v>
       </c>
       <c r="AD51" s="1">
         <v>171</v>
       </c>
       <c r="AE51" s="1">
         <v>225</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="1">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="48" t="s">
+      <c r="B52" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="48"/>
-[...29 lines deleted...]
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C52" s="57"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
+      <c r="K52" s="57"/>
+      <c r="L52" s="57"/>
+      <c r="M52" s="57"/>
+      <c r="N52" s="57"/>
+      <c r="O52" s="57"/>
+      <c r="P52" s="57"/>
+      <c r="Q52" s="57"/>
+      <c r="R52" s="57"/>
+      <c r="S52" s="57"/>
+      <c r="T52" s="57"/>
+      <c r="U52" s="57"/>
+      <c r="V52" s="57"/>
+      <c r="W52" s="57"/>
+      <c r="X52" s="57"/>
+      <c r="Y52" s="57"/>
+      <c r="Z52" s="57"/>
+      <c r="AA52" s="57"/>
+      <c r="AB52" s="57"/>
+      <c r="AC52" s="57"/>
+      <c r="AD52" s="57"/>
+      <c r="AE52" s="57"/>
+      <c r="AF52" s="57"/>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>836</v>
       </c>
       <c r="D53" s="1">
         <v>605</v>
       </c>
       <c r="E53" s="1">
         <v>773</v>
       </c>
       <c r="F53" s="1">
         <v>851</v>
       </c>
       <c r="G53" s="1">
         <v>936</v>
       </c>
       <c r="H53" s="1">
         <v>819</v>
       </c>
       <c r="I53" s="1">
         <v>983</v>
       </c>
       <c r="J53" s="1">
@@ -5772,52 +5906,55 @@
       </c>
       <c r="X53" s="31">
         <v>1100</v>
       </c>
       <c r="Y53" s="31">
         <v>909</v>
       </c>
       <c r="Z53" s="31">
         <v>1183</v>
       </c>
       <c r="AA53" s="31">
         <v>1000</v>
       </c>
       <c r="AB53" s="31">
         <v>766</v>
       </c>
       <c r="AC53" s="1">
         <v>1053</v>
       </c>
       <c r="AD53" s="1">
         <v>923</v>
       </c>
       <c r="AE53" s="1">
         <v>988</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF53" s="1">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>28</v>
       </c>
       <c r="D54" s="1">
         <v>25</v>
       </c>
       <c r="E54" s="1">
         <v>29</v>
       </c>
       <c r="F54" s="1">
         <v>25</v>
       </c>
       <c r="G54" s="1">
         <v>24</v>
       </c>
       <c r="H54" s="1">
         <v>20</v>
       </c>
       <c r="I54" s="1">
@@ -5867,52 +6004,55 @@
       </c>
       <c r="X54" s="31">
         <v>27</v>
       </c>
       <c r="Y54" s="31">
         <v>24</v>
       </c>
       <c r="Z54" s="31">
         <v>45</v>
       </c>
       <c r="AA54" s="31">
         <v>22</v>
       </c>
       <c r="AB54" s="31">
         <v>29</v>
       </c>
       <c r="AC54" s="1">
         <v>39</v>
       </c>
       <c r="AD54" s="1">
         <v>39</v>
       </c>
       <c r="AE54" s="1">
         <v>21</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF54" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>39</v>
       </c>
       <c r="D55" s="1">
         <v>34</v>
       </c>
       <c r="E55" s="1">
         <v>38</v>
       </c>
       <c r="F55" s="1">
         <v>49</v>
       </c>
       <c r="G55" s="1">
         <v>70</v>
       </c>
       <c r="H55" s="1">
         <v>53</v>
       </c>
       <c r="I55" s="1">
@@ -5962,52 +6102,55 @@
       </c>
       <c r="X55" s="31">
         <v>81</v>
       </c>
       <c r="Y55" s="31">
         <v>54</v>
       </c>
       <c r="Z55" s="31">
         <v>98</v>
       </c>
       <c r="AA55" s="31">
         <v>72</v>
       </c>
       <c r="AB55" s="31">
         <v>49</v>
       </c>
       <c r="AC55" s="1">
         <v>65</v>
       </c>
       <c r="AD55" s="1">
         <v>52</v>
       </c>
       <c r="AE55" s="1">
         <v>51</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF55" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>30</v>
       </c>
       <c r="D56" s="1">
         <v>21</v>
       </c>
       <c r="E56" s="1">
         <v>18</v>
       </c>
       <c r="F56" s="1">
         <v>22</v>
       </c>
       <c r="G56" s="1">
         <v>29</v>
       </c>
       <c r="H56" s="1">
         <v>33</v>
       </c>
       <c r="I56" s="1">
@@ -6057,52 +6200,55 @@
       </c>
       <c r="X56" s="31">
         <v>27</v>
       </c>
       <c r="Y56" s="31">
         <v>33</v>
       </c>
       <c r="Z56" s="31">
         <v>32</v>
       </c>
       <c r="AA56" s="31">
         <v>30</v>
       </c>
       <c r="AB56" s="31">
         <v>20</v>
       </c>
       <c r="AC56" s="1">
         <v>36</v>
       </c>
       <c r="AD56" s="1">
         <v>31</v>
       </c>
       <c r="AE56" s="1">
         <v>32</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF56" s="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>144</v>
       </c>
       <c r="D57" s="1">
         <v>97</v>
       </c>
       <c r="E57" s="1">
         <v>130</v>
       </c>
       <c r="F57" s="1">
         <v>124</v>
       </c>
       <c r="G57" s="1">
         <v>187</v>
       </c>
       <c r="H57" s="1">
         <v>153</v>
       </c>
       <c r="I57" s="1">
@@ -6152,52 +6298,55 @@
       </c>
       <c r="X57" s="31">
         <v>184</v>
       </c>
       <c r="Y57" s="31">
         <v>154</v>
       </c>
       <c r="Z57" s="31">
         <v>216</v>
       </c>
       <c r="AA57" s="31">
         <v>165</v>
       </c>
       <c r="AB57" s="31">
         <v>121</v>
       </c>
       <c r="AC57" s="1">
         <v>189</v>
       </c>
       <c r="AD57" s="1">
         <v>182</v>
       </c>
       <c r="AE57" s="1">
         <v>176</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF57" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>27</v>
       </c>
       <c r="D58" s="1">
         <v>23</v>
       </c>
       <c r="E58" s="1">
         <v>25</v>
       </c>
       <c r="F58" s="1">
         <v>29</v>
       </c>
       <c r="G58" s="1">
         <v>26</v>
       </c>
       <c r="H58" s="1">
         <v>31</v>
       </c>
       <c r="I58" s="1">
@@ -6247,52 +6396,55 @@
       </c>
       <c r="X58" s="31">
         <v>51</v>
       </c>
       <c r="Y58" s="31">
         <v>35</v>
       </c>
       <c r="Z58" s="31">
         <v>34</v>
       </c>
       <c r="AA58" s="31">
         <v>51</v>
       </c>
       <c r="AB58" s="31">
         <v>40</v>
       </c>
       <c r="AC58" s="1">
         <v>48</v>
       </c>
       <c r="AD58" s="1">
         <v>19</v>
       </c>
       <c r="AE58" s="1">
         <v>35</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF58" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>37</v>
       </c>
       <c r="D59" s="1">
         <v>24</v>
       </c>
       <c r="E59" s="1">
         <v>31</v>
       </c>
       <c r="F59" s="1">
         <v>40</v>
       </c>
       <c r="G59" s="1">
         <v>40</v>
       </c>
       <c r="H59" s="1">
         <v>29</v>
       </c>
       <c r="I59" s="1">
@@ -6342,52 +6494,55 @@
       </c>
       <c r="X59" s="31">
         <v>54</v>
       </c>
       <c r="Y59" s="31">
         <v>38</v>
       </c>
       <c r="Z59" s="31">
         <v>53</v>
       </c>
       <c r="AA59" s="31">
         <v>30</v>
       </c>
       <c r="AB59" s="31">
         <v>22</v>
       </c>
       <c r="AC59" s="1">
         <v>49</v>
       </c>
       <c r="AD59" s="1">
         <v>42</v>
       </c>
       <c r="AE59" s="1">
         <v>46</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF59" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>61</v>
       </c>
       <c r="D60" s="1">
         <v>40</v>
       </c>
       <c r="E60" s="1">
         <v>59</v>
       </c>
       <c r="F60" s="1">
         <v>66</v>
       </c>
       <c r="G60" s="1">
         <v>71</v>
       </c>
       <c r="H60" s="1">
         <v>53</v>
       </c>
       <c r="I60" s="1">
@@ -6437,52 +6592,55 @@
       </c>
       <c r="X60" s="31">
         <v>62</v>
       </c>
       <c r="Y60" s="31">
         <v>72</v>
       </c>
       <c r="Z60" s="31">
         <v>97</v>
       </c>
       <c r="AA60" s="31">
         <v>63</v>
       </c>
       <c r="AB60" s="31">
         <v>65</v>
       </c>
       <c r="AC60" s="1">
         <v>78</v>
       </c>
       <c r="AD60" s="1">
         <v>68</v>
       </c>
       <c r="AE60" s="1">
         <v>76</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF60" s="1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>40</v>
       </c>
       <c r="D61" s="1">
         <v>30</v>
       </c>
       <c r="E61" s="1">
         <v>42</v>
       </c>
       <c r="F61" s="1">
         <v>57</v>
       </c>
       <c r="G61" s="1">
         <v>50</v>
       </c>
       <c r="H61" s="1">
         <v>43</v>
       </c>
       <c r="I61" s="1">
@@ -6532,52 +6690,55 @@
       </c>
       <c r="X61" s="31">
         <v>62</v>
       </c>
       <c r="Y61" s="31">
         <v>58</v>
       </c>
       <c r="Z61" s="31">
         <v>77</v>
       </c>
       <c r="AA61" s="31">
         <v>73</v>
       </c>
       <c r="AB61" s="31">
         <v>40</v>
       </c>
       <c r="AC61" s="1">
         <v>65</v>
       </c>
       <c r="AD61" s="1">
         <v>54</v>
       </c>
       <c r="AE61" s="1">
         <v>60</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF61" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>40</v>
       </c>
       <c r="D62" s="1">
         <v>24</v>
       </c>
       <c r="E62" s="1">
         <v>44</v>
       </c>
       <c r="F62" s="1">
         <v>24</v>
       </c>
       <c r="G62" s="1">
         <v>37</v>
       </c>
       <c r="H62" s="1">
         <v>47</v>
       </c>
       <c r="I62" s="1">
@@ -6627,52 +6788,55 @@
       </c>
       <c r="X62" s="31">
         <v>50</v>
       </c>
       <c r="Y62" s="31">
         <v>40</v>
       </c>
       <c r="Z62" s="31">
         <v>32</v>
       </c>
       <c r="AA62" s="31">
         <v>21</v>
       </c>
       <c r="AB62" s="31">
         <v>25</v>
       </c>
       <c r="AC62" s="1">
         <v>41</v>
       </c>
       <c r="AD62" s="1">
         <v>40</v>
       </c>
       <c r="AE62" s="1">
         <v>45</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF62" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>48</v>
       </c>
       <c r="D63" s="1">
         <v>39</v>
       </c>
       <c r="E63" s="1">
         <v>51</v>
       </c>
       <c r="F63" s="1">
         <v>49</v>
       </c>
       <c r="G63" s="1">
         <v>64</v>
       </c>
       <c r="H63" s="1">
         <v>61</v>
       </c>
       <c r="I63" s="1">
@@ -6722,52 +6886,55 @@
       </c>
       <c r="X63" s="31">
         <v>80</v>
       </c>
       <c r="Y63" s="31">
         <v>50</v>
       </c>
       <c r="Z63" s="31">
         <v>63</v>
       </c>
       <c r="AA63" s="31">
         <v>69</v>
       </c>
       <c r="AB63" s="31">
         <v>49</v>
       </c>
       <c r="AC63" s="1">
         <v>64</v>
       </c>
       <c r="AD63" s="1">
         <v>56</v>
       </c>
       <c r="AE63" s="1">
         <v>58</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF63" s="1">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>36</v>
       </c>
       <c r="E64" s="1">
         <v>36</v>
       </c>
       <c r="F64" s="1">
         <v>63</v>
       </c>
       <c r="G64" s="1">
         <v>57</v>
       </c>
       <c r="H64" s="1">
         <v>58</v>
       </c>
       <c r="I64" s="1">
@@ -6817,52 +6984,55 @@
       </c>
       <c r="X64" s="31">
         <v>62</v>
       </c>
       <c r="Y64" s="31">
         <v>43</v>
       </c>
       <c r="Z64" s="31">
         <v>66</v>
       </c>
       <c r="AA64" s="31">
         <v>52</v>
       </c>
       <c r="AB64" s="31">
         <v>50</v>
       </c>
       <c r="AC64" s="1">
         <v>67</v>
       </c>
       <c r="AD64" s="1">
         <v>51</v>
       </c>
       <c r="AE64" s="1">
         <v>70</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF64" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>26</v>
       </c>
       <c r="D65" s="1">
         <v>24</v>
       </c>
       <c r="E65" s="1">
         <v>43</v>
       </c>
       <c r="F65" s="1">
         <v>54</v>
       </c>
       <c r="G65" s="1">
         <v>42</v>
       </c>
       <c r="H65" s="1">
         <v>35</v>
       </c>
       <c r="I65" s="1">
@@ -6912,52 +7082,55 @@
       </c>
       <c r="X65" s="31">
         <v>66</v>
       </c>
       <c r="Y65" s="31">
         <v>33</v>
       </c>
       <c r="Z65" s="31">
         <v>54</v>
       </c>
       <c r="AA65" s="31">
         <v>49</v>
       </c>
       <c r="AB65" s="31">
         <v>34</v>
       </c>
       <c r="AC65" s="1">
         <v>48</v>
       </c>
       <c r="AD65" s="1">
         <v>42</v>
       </c>
       <c r="AE65" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF65" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>32</v>
       </c>
       <c r="D66" s="1">
         <v>26</v>
       </c>
       <c r="E66" s="1">
         <v>37</v>
       </c>
       <c r="F66" s="1">
         <v>51</v>
       </c>
       <c r="G66" s="1">
         <v>40</v>
       </c>
       <c r="H66" s="1">
         <v>38</v>
       </c>
       <c r="I66" s="1">
@@ -7007,52 +7180,55 @@
       </c>
       <c r="X66" s="31">
         <v>50</v>
       </c>
       <c r="Y66" s="31">
         <v>38</v>
       </c>
       <c r="Z66" s="31">
         <v>54</v>
       </c>
       <c r="AA66" s="31">
         <v>42</v>
       </c>
       <c r="AB66" s="31">
         <v>34</v>
       </c>
       <c r="AC66" s="1">
         <v>54</v>
       </c>
       <c r="AD66" s="1">
         <v>30</v>
       </c>
       <c r="AE66" s="1">
         <v>36</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF66" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>47</v>
       </c>
       <c r="D67" s="1">
         <v>40</v>
       </c>
       <c r="E67" s="1">
         <v>51</v>
       </c>
       <c r="F67" s="1">
         <v>48</v>
       </c>
       <c r="G67" s="1">
         <v>62</v>
       </c>
       <c r="H67" s="1">
         <v>41</v>
       </c>
       <c r="I67" s="1">
@@ -7102,52 +7278,55 @@
       </c>
       <c r="X67" s="31">
         <v>48</v>
       </c>
       <c r="Y67" s="31">
         <v>44</v>
       </c>
       <c r="Z67" s="31">
         <v>75</v>
       </c>
       <c r="AA67" s="31">
         <v>64</v>
       </c>
       <c r="AB67" s="31">
         <v>33</v>
       </c>
       <c r="AC67" s="1">
         <v>45</v>
       </c>
       <c r="AD67" s="1">
         <v>56</v>
       </c>
       <c r="AE67" s="1">
         <v>46</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF67" s="1">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>116</v>
       </c>
       <c r="D68" s="1">
         <v>88</v>
       </c>
       <c r="E68" s="1">
         <v>79</v>
       </c>
       <c r="F68" s="1">
         <v>94</v>
       </c>
       <c r="G68" s="1">
         <v>84</v>
       </c>
       <c r="H68" s="1">
         <v>72</v>
       </c>
       <c r="I68" s="1">
@@ -7197,52 +7376,55 @@
       </c>
       <c r="X68" s="31">
         <v>119</v>
       </c>
       <c r="Y68" s="31">
         <v>130</v>
       </c>
       <c r="Z68" s="31">
         <v>137</v>
       </c>
       <c r="AA68" s="31">
         <v>131</v>
       </c>
       <c r="AB68" s="31">
         <v>111</v>
       </c>
       <c r="AC68" s="1">
         <v>112</v>
       </c>
       <c r="AD68" s="1">
         <v>107</v>
       </c>
       <c r="AE68" s="1">
         <v>131</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF68" s="1">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>1</v>
       </c>
       <c r="D69" s="1">
         <v>4</v>
       </c>
       <c r="E69" s="1">
         <v>6</v>
       </c>
       <c r="F69" s="1">
         <v>4</v>
       </c>
       <c r="G69" s="1">
         <v>3</v>
       </c>
       <c r="H69" s="1">
         <v>7</v>
       </c>
       <c r="I69" s="1">
@@ -7292,52 +7474,55 @@
       </c>
       <c r="X69" s="31">
         <v>8</v>
       </c>
       <c r="Y69" s="31">
         <v>6</v>
       </c>
       <c r="Z69" s="31">
         <v>6</v>
       </c>
       <c r="AA69" s="31">
         <v>3</v>
       </c>
       <c r="AB69" s="31">
         <v>5</v>
       </c>
       <c r="AC69" s="1">
         <v>12</v>
       </c>
       <c r="AD69" s="1">
         <v>4</v>
       </c>
       <c r="AE69" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF69" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>50</v>
       </c>
       <c r="D70" s="2">
         <v>30</v>
       </c>
       <c r="E70" s="2">
         <v>54</v>
       </c>
       <c r="F70" s="2">
         <v>52</v>
       </c>
       <c r="G70" s="2">
         <v>50</v>
       </c>
       <c r="H70" s="2">
         <v>45</v>
       </c>
       <c r="I70" s="2">
@@ -7387,66 +7572,69 @@
       </c>
       <c r="X70" s="32">
         <v>69</v>
       </c>
       <c r="Y70" s="32">
         <v>57</v>
       </c>
       <c r="Z70" s="32">
         <v>44</v>
       </c>
       <c r="AA70" s="32">
         <v>63</v>
       </c>
       <c r="AB70" s="32">
         <v>39</v>
       </c>
       <c r="AC70" s="2">
         <v>41</v>
       </c>
       <c r="AD70" s="2">
         <v>50</v>
       </c>
       <c r="AE70" s="2">
         <v>42</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF70" s="2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AE2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>