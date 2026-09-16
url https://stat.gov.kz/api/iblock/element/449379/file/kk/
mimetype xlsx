--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -4,68 +4,68 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\07.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{995300DC-8E5D-4695-85B7-6B3402CE73EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B39CE99-D302-47E7-9AC4-9B5F1A61801A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -751,79 +751,79 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1143,51 +1143,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J23" sqref="J23"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="36">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1269,59 +1269,59 @@
       <c r="B12" s="35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="45">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="45">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37">
         <v>7172749540</v>
       </c>
@@ -1387,169 +1387,171 @@
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AF71"/>
+  <dimension ref="A2:AG71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AJ42" sqref="AJ42"/>
+      <selection pane="bottomLeft" activeCell="AI53" sqref="AI53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="54"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="30"/>
-      <c r="AF5" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A6" s="46" t="s">
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A6" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="50">
+      <c r="B6" s="52"/>
+      <c r="C6" s="47">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="54">
         <v>2025</v>
       </c>
-      <c r="P6" s="53"/>
-[...10 lines deleted...]
-      <c r="AA6" s="50">
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="55"/>
+      <c r="AA6" s="47">
         <v>2026</v>
       </c>
-      <c r="AB6" s="51"/>
-[...7 lines deleted...]
-      <c r="B7" s="49"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A7" s="51"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1596,88 +1598,92 @@
       </c>
       <c r="Y7" s="40" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AF7" s="6" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG7" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="55"/>
-[...30 lines deleted...]
-    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
+      <c r="Z8" s="49"/>
+      <c r="AA8" s="49"/>
+      <c r="AB8" s="49"/>
+      <c r="AC8" s="49"/>
+      <c r="AD8" s="49"/>
+      <c r="AE8" s="49"/>
+      <c r="AF8" s="49"/>
+      <c r="AG8" s="49"/>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>3189</v>
       </c>
       <c r="D9" s="1">
         <v>2457</v>
       </c>
       <c r="E9" s="1">
         <v>3146</v>
       </c>
       <c r="F9" s="1">
         <v>3125</v>
       </c>
       <c r="G9" s="1">
         <v>3667</v>
       </c>
       <c r="H9" s="1">
         <v>2995</v>
       </c>
       <c r="I9" s="1">
         <v>3794</v>
       </c>
       <c r="J9" s="1">
@@ -1727,52 +1733,55 @@
       </c>
       <c r="Y9" s="31">
         <v>3504</v>
       </c>
       <c r="Z9" s="31">
         <v>4584</v>
       </c>
       <c r="AA9" s="31">
         <v>4098</v>
       </c>
       <c r="AB9" s="31">
         <v>3008</v>
       </c>
       <c r="AC9" s="1">
         <v>4084</v>
       </c>
       <c r="AD9" s="1">
         <v>3599</v>
       </c>
       <c r="AE9" s="1">
         <v>4093</v>
       </c>
       <c r="AF9" s="1">
         <v>3621</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG9" s="1">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>112</v>
       </c>
       <c r="D10" s="1">
         <v>107</v>
       </c>
       <c r="E10" s="1">
         <v>137</v>
       </c>
       <c r="F10" s="1">
         <v>133</v>
       </c>
       <c r="G10" s="1">
         <v>116</v>
       </c>
       <c r="H10" s="1">
         <v>112</v>
       </c>
       <c r="I10" s="1">
@@ -1825,52 +1834,55 @@
       </c>
       <c r="Y10" s="31">
         <v>128</v>
       </c>
       <c r="Z10" s="31">
         <v>172</v>
       </c>
       <c r="AA10" s="31">
         <v>129</v>
       </c>
       <c r="AB10" s="31">
         <v>111</v>
       </c>
       <c r="AC10" s="1">
         <v>139</v>
       </c>
       <c r="AD10" s="1">
         <v>143</v>
       </c>
       <c r="AE10" s="1">
         <v>115</v>
       </c>
       <c r="AF10" s="1">
         <v>125</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG10" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>113</v>
       </c>
       <c r="D11" s="1">
         <v>104</v>
       </c>
       <c r="E11" s="1">
         <v>109</v>
       </c>
       <c r="F11" s="1">
         <v>119</v>
       </c>
       <c r="G11" s="1">
         <v>203</v>
       </c>
       <c r="H11" s="1">
         <v>127</v>
       </c>
       <c r="I11" s="1">
@@ -1923,52 +1935,55 @@
       </c>
       <c r="Y11" s="31">
         <v>154</v>
       </c>
       <c r="Z11" s="31">
         <v>233</v>
       </c>
       <c r="AA11" s="31">
         <v>183</v>
       </c>
       <c r="AB11" s="31">
         <v>138</v>
       </c>
       <c r="AC11" s="1">
         <v>211</v>
       </c>
       <c r="AD11" s="1">
         <v>176</v>
       </c>
       <c r="AE11" s="1">
         <v>182</v>
       </c>
       <c r="AF11" s="1">
         <v>154</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG11" s="1">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>167</v>
       </c>
       <c r="D12" s="1">
         <v>122</v>
       </c>
       <c r="E12" s="1">
         <v>187</v>
       </c>
       <c r="F12" s="1">
         <v>122</v>
       </c>
       <c r="G12" s="1">
         <v>165</v>
       </c>
       <c r="H12" s="1">
         <v>126</v>
       </c>
       <c r="I12" s="1">
@@ -2021,52 +2036,55 @@
       </c>
       <c r="Y12" s="31">
         <v>183</v>
       </c>
       <c r="Z12" s="31">
         <v>223</v>
       </c>
       <c r="AA12" s="31">
         <v>198</v>
       </c>
       <c r="AB12" s="31">
         <v>142</v>
       </c>
       <c r="AC12" s="1">
         <v>206</v>
       </c>
       <c r="AD12" s="1">
         <v>173</v>
       </c>
       <c r="AE12" s="1">
         <v>194</v>
       </c>
       <c r="AF12" s="1">
         <v>175</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG12" s="1">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>181</v>
       </c>
       <c r="D13" s="1">
         <v>107</v>
       </c>
       <c r="E13" s="1">
         <v>158</v>
       </c>
       <c r="F13" s="1">
         <v>161</v>
       </c>
       <c r="G13" s="1">
         <v>225</v>
       </c>
       <c r="H13" s="1">
         <v>190</v>
       </c>
       <c r="I13" s="1">
@@ -2119,52 +2137,55 @@
       </c>
       <c r="Y13" s="31">
         <v>209</v>
       </c>
       <c r="Z13" s="31">
         <v>285</v>
       </c>
       <c r="AA13" s="31">
         <v>218</v>
       </c>
       <c r="AB13" s="31">
         <v>157</v>
       </c>
       <c r="AC13" s="1">
         <v>244</v>
       </c>
       <c r="AD13" s="1">
         <v>241</v>
       </c>
       <c r="AE13" s="1">
         <v>238</v>
       </c>
       <c r="AF13" s="1">
         <v>192</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG13" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>65</v>
       </c>
       <c r="D14" s="1">
         <v>75</v>
       </c>
       <c r="E14" s="1">
         <v>83</v>
       </c>
       <c r="F14" s="1">
         <v>75</v>
       </c>
       <c r="G14" s="1">
         <v>80</v>
       </c>
       <c r="H14" s="1">
         <v>82</v>
       </c>
       <c r="I14" s="1">
@@ -2217,52 +2238,55 @@
       </c>
       <c r="Y14" s="31">
         <v>92</v>
       </c>
       <c r="Z14" s="31">
         <v>115</v>
       </c>
       <c r="AA14" s="31">
         <v>154</v>
       </c>
       <c r="AB14" s="31">
         <v>123</v>
       </c>
       <c r="AC14" s="1">
         <v>152</v>
       </c>
       <c r="AD14" s="1">
         <v>72</v>
       </c>
       <c r="AE14" s="1">
         <v>110</v>
       </c>
       <c r="AF14" s="1">
         <v>131</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG14" s="1">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>112</v>
       </c>
       <c r="D15" s="1">
         <v>102</v>
       </c>
       <c r="E15" s="1">
         <v>108</v>
       </c>
       <c r="F15" s="1">
         <v>104</v>
       </c>
       <c r="G15" s="1">
         <v>125</v>
       </c>
       <c r="H15" s="1">
         <v>108</v>
       </c>
       <c r="I15" s="1">
@@ -2315,52 +2339,55 @@
       </c>
       <c r="Y15" s="31">
         <v>119</v>
       </c>
       <c r="Z15" s="31">
         <v>170</v>
       </c>
       <c r="AA15" s="31">
         <v>97</v>
       </c>
       <c r="AB15" s="31">
         <v>81</v>
       </c>
       <c r="AC15" s="1">
         <v>170</v>
       </c>
       <c r="AD15" s="1">
         <v>118</v>
       </c>
       <c r="AE15" s="1">
         <v>140</v>
       </c>
       <c r="AF15" s="1">
         <v>125</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG15" s="1">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>149</v>
       </c>
       <c r="D16" s="1">
         <v>119</v>
       </c>
       <c r="E16" s="1">
         <v>167</v>
       </c>
       <c r="F16" s="1">
         <v>150</v>
       </c>
       <c r="G16" s="1">
         <v>166</v>
       </c>
       <c r="H16" s="1">
         <v>148</v>
       </c>
       <c r="I16" s="1">
@@ -2413,52 +2440,55 @@
       </c>
       <c r="Y16" s="31">
         <v>197</v>
       </c>
       <c r="Z16" s="31">
         <v>218</v>
       </c>
       <c r="AA16" s="31">
         <v>186</v>
       </c>
       <c r="AB16" s="31">
         <v>154</v>
       </c>
       <c r="AC16" s="1">
         <v>229</v>
       </c>
       <c r="AD16" s="1">
         <v>176</v>
       </c>
       <c r="AE16" s="1">
         <v>204</v>
       </c>
       <c r="AF16" s="1">
         <v>178</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG16" s="1">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>97</v>
       </c>
       <c r="D17" s="1">
         <v>75</v>
       </c>
       <c r="E17" s="1">
         <v>126</v>
       </c>
       <c r="F17" s="1">
         <v>105</v>
       </c>
       <c r="G17" s="1">
         <v>126</v>
       </c>
       <c r="H17" s="1">
         <v>81</v>
       </c>
       <c r="I17" s="1">
@@ -2511,52 +2541,55 @@
       </c>
       <c r="Y17" s="31">
         <v>125</v>
       </c>
       <c r="Z17" s="31">
         <v>162</v>
       </c>
       <c r="AA17" s="31">
         <v>160</v>
       </c>
       <c r="AB17" s="31">
         <v>94</v>
       </c>
       <c r="AC17" s="1">
         <v>151</v>
       </c>
       <c r="AD17" s="1">
         <v>143</v>
       </c>
       <c r="AE17" s="1">
         <v>143</v>
       </c>
       <c r="AF17" s="1">
         <v>137</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG17" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>279</v>
       </c>
       <c r="D18" s="1">
         <v>238</v>
       </c>
       <c r="E18" s="1">
         <v>277</v>
       </c>
       <c r="F18" s="1">
         <v>247</v>
       </c>
       <c r="G18" s="1">
         <v>283</v>
       </c>
       <c r="H18" s="1">
         <v>302</v>
       </c>
       <c r="I18" s="1">
@@ -2609,52 +2642,55 @@
       </c>
       <c r="Y18" s="31">
         <v>263</v>
       </c>
       <c r="Z18" s="31">
         <v>355</v>
       </c>
       <c r="AA18" s="31">
         <v>268</v>
       </c>
       <c r="AB18" s="31">
         <v>245</v>
       </c>
       <c r="AC18" s="1">
         <v>335</v>
       </c>
       <c r="AD18" s="1">
         <v>288</v>
       </c>
       <c r="AE18" s="1">
         <v>318</v>
       </c>
       <c r="AF18" s="1">
         <v>328</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG18" s="1">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>174</v>
       </c>
       <c r="D19" s="1">
         <v>144</v>
       </c>
       <c r="E19" s="1">
         <v>184</v>
       </c>
       <c r="F19" s="1">
         <v>163</v>
       </c>
       <c r="G19" s="1">
         <v>210</v>
       </c>
       <c r="H19" s="1">
         <v>194</v>
       </c>
       <c r="I19" s="1">
@@ -2707,52 +2743,55 @@
       </c>
       <c r="Y19" s="31">
         <v>182</v>
       </c>
       <c r="Z19" s="31">
         <v>255</v>
       </c>
       <c r="AA19" s="31">
         <v>244</v>
       </c>
       <c r="AB19" s="31">
         <v>170</v>
       </c>
       <c r="AC19" s="1">
         <v>242</v>
       </c>
       <c r="AD19" s="1">
         <v>192</v>
       </c>
       <c r="AE19" s="1">
         <v>231</v>
       </c>
       <c r="AF19" s="1">
         <v>230</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG19" s="1">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
       <c r="D20" s="1">
         <v>91</v>
       </c>
       <c r="E20" s="1">
         <v>102</v>
       </c>
       <c r="F20" s="1">
         <v>148</v>
       </c>
       <c r="G20" s="1">
         <v>154</v>
       </c>
       <c r="H20" s="1">
         <v>136</v>
       </c>
       <c r="I20" s="1">
@@ -2805,52 +2844,55 @@
       </c>
       <c r="Y20" s="31">
         <v>106</v>
       </c>
       <c r="Z20" s="31">
         <v>169</v>
       </c>
       <c r="AA20" s="31">
         <v>148</v>
       </c>
       <c r="AB20" s="31">
         <v>142</v>
       </c>
       <c r="AC20" s="1">
         <v>155</v>
       </c>
       <c r="AD20" s="1">
         <v>133</v>
       </c>
       <c r="AE20" s="1">
         <v>170</v>
       </c>
       <c r="AF20" s="1">
         <v>137</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG20" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>82</v>
       </c>
       <c r="D21" s="1">
         <v>66</v>
       </c>
       <c r="E21" s="1">
         <v>112</v>
       </c>
       <c r="F21" s="1">
         <v>121</v>
       </c>
       <c r="G21" s="1">
         <v>126</v>
       </c>
       <c r="H21" s="1">
         <v>89</v>
       </c>
       <c r="I21" s="1">
@@ -2903,52 +2945,55 @@
       </c>
       <c r="Y21" s="31">
         <v>143</v>
       </c>
       <c r="Z21" s="31">
         <v>137</v>
       </c>
       <c r="AA21" s="31">
         <v>125</v>
       </c>
       <c r="AB21" s="31">
         <v>131</v>
       </c>
       <c r="AC21" s="1">
         <v>164</v>
       </c>
       <c r="AD21" s="1">
         <v>110</v>
       </c>
       <c r="AE21" s="1">
         <v>156</v>
       </c>
       <c r="AF21" s="1">
         <v>137</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG21" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>179</v>
       </c>
       <c r="D22" s="1">
         <v>128</v>
       </c>
       <c r="E22" s="1">
         <v>177</v>
       </c>
       <c r="F22" s="1">
         <v>206</v>
       </c>
       <c r="G22" s="1">
         <v>214</v>
       </c>
       <c r="H22" s="1">
         <v>156</v>
       </c>
       <c r="I22" s="1">
@@ -3001,52 +3046,55 @@
       </c>
       <c r="Y22" s="31">
         <v>193</v>
       </c>
       <c r="Z22" s="31">
         <v>224</v>
       </c>
       <c r="AA22" s="31">
         <v>164</v>
       </c>
       <c r="AB22" s="31">
         <v>166</v>
       </c>
       <c r="AC22" s="1">
         <v>218</v>
       </c>
       <c r="AD22" s="1">
         <v>170</v>
       </c>
       <c r="AE22" s="1">
         <v>217</v>
       </c>
       <c r="AF22" s="1">
         <v>183</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG22" s="1">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>109</v>
       </c>
       <c r="D23" s="1">
         <v>103</v>
       </c>
       <c r="E23" s="1">
         <v>135</v>
       </c>
       <c r="F23" s="1">
         <v>113</v>
       </c>
       <c r="G23" s="1">
         <v>133</v>
       </c>
       <c r="H23" s="1">
         <v>116</v>
       </c>
       <c r="I23" s="1">
@@ -3099,52 +3147,55 @@
       </c>
       <c r="Y23" s="31">
         <v>120</v>
       </c>
       <c r="Z23" s="31">
         <v>180</v>
       </c>
       <c r="AA23" s="31">
         <v>145</v>
       </c>
       <c r="AB23" s="31">
         <v>105</v>
       </c>
       <c r="AC23" s="1">
         <v>111</v>
       </c>
       <c r="AD23" s="1">
         <v>132</v>
       </c>
       <c r="AE23" s="1">
         <v>104</v>
       </c>
       <c r="AF23" s="1">
         <v>131</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG23" s="1">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>186</v>
       </c>
       <c r="D24" s="1">
         <v>134</v>
       </c>
       <c r="E24" s="1">
         <v>115</v>
       </c>
       <c r="F24" s="1">
         <v>151</v>
       </c>
       <c r="G24" s="1">
         <v>160</v>
       </c>
       <c r="H24" s="1">
         <v>115</v>
       </c>
       <c r="I24" s="1">
@@ -3197,52 +3248,55 @@
       </c>
       <c r="Y24" s="31">
         <v>217</v>
       </c>
       <c r="Z24" s="31">
         <v>241</v>
       </c>
       <c r="AA24" s="31">
         <v>219</v>
       </c>
       <c r="AB24" s="31">
         <v>181</v>
       </c>
       <c r="AC24" s="1">
         <v>178</v>
       </c>
       <c r="AD24" s="1">
         <v>176</v>
       </c>
       <c r="AE24" s="1">
         <v>214</v>
       </c>
       <c r="AF24" s="1">
         <v>171</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG24" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>23</v>
       </c>
       <c r="D25" s="1">
         <v>37</v>
       </c>
       <c r="E25" s="1">
         <v>48</v>
       </c>
       <c r="F25" s="1">
         <v>32</v>
       </c>
       <c r="G25" s="1">
         <v>63</v>
       </c>
       <c r="H25" s="1">
         <v>26</v>
       </c>
       <c r="I25" s="1">
@@ -3295,52 +3349,55 @@
       </c>
       <c r="Y25" s="31">
         <v>55</v>
       </c>
       <c r="Z25" s="31">
         <v>43</v>
       </c>
       <c r="AA25" s="31">
         <v>53</v>
       </c>
       <c r="AB25" s="31">
         <v>43</v>
       </c>
       <c r="AC25" s="1">
         <v>69</v>
       </c>
       <c r="AD25" s="1">
         <v>54</v>
       </c>
       <c r="AE25" s="1">
         <v>63</v>
       </c>
       <c r="AF25" s="1">
         <v>48</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG25" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>204</v>
       </c>
       <c r="D26" s="1">
         <v>126</v>
       </c>
       <c r="E26" s="1">
         <v>186</v>
       </c>
       <c r="F26" s="1">
         <v>155</v>
       </c>
       <c r="G26" s="1">
         <v>209</v>
       </c>
       <c r="H26" s="1">
         <v>182</v>
       </c>
       <c r="I26" s="1">
@@ -3393,52 +3450,55 @@
       </c>
       <c r="Y26" s="31">
         <v>185</v>
       </c>
       <c r="Z26" s="31">
         <v>201</v>
       </c>
       <c r="AA26" s="31">
         <v>219</v>
       </c>
       <c r="AB26" s="31">
         <v>134</v>
       </c>
       <c r="AC26" s="1">
         <v>159</v>
       </c>
       <c r="AD26" s="1">
         <v>149</v>
       </c>
       <c r="AE26" s="1">
         <v>166</v>
       </c>
       <c r="AF26" s="1">
         <v>157</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG26" s="1">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>325</v>
       </c>
       <c r="D27" s="1">
         <v>199</v>
       </c>
       <c r="E27" s="1">
         <v>291</v>
       </c>
       <c r="F27" s="1">
         <v>313</v>
       </c>
       <c r="G27" s="1">
         <v>311</v>
       </c>
       <c r="H27" s="1">
         <v>274</v>
       </c>
       <c r="I27" s="1">
@@ -3491,52 +3551,55 @@
       </c>
       <c r="Y27" s="31">
         <v>277</v>
       </c>
       <c r="Z27" s="31">
         <v>458</v>
       </c>
       <c r="AA27" s="31">
         <v>464</v>
       </c>
       <c r="AB27" s="31">
         <v>224</v>
       </c>
       <c r="AC27" s="1">
         <v>368</v>
       </c>
       <c r="AD27" s="1">
         <v>366</v>
       </c>
       <c r="AE27" s="1">
         <v>393</v>
       </c>
       <c r="AF27" s="1">
         <v>344</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG27" s="1">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>329</v>
       </c>
       <c r="D28" s="1">
         <v>223</v>
       </c>
       <c r="E28" s="1">
         <v>298</v>
       </c>
       <c r="F28" s="1">
         <v>348</v>
       </c>
       <c r="G28" s="1">
         <v>398</v>
       </c>
       <c r="H28" s="1">
         <v>268</v>
       </c>
       <c r="I28" s="1">
@@ -3589,52 +3652,55 @@
       </c>
       <c r="Y28" s="31">
         <v>382</v>
       </c>
       <c r="Z28" s="31">
         <v>535</v>
       </c>
       <c r="AA28" s="31">
         <v>487</v>
       </c>
       <c r="AB28" s="31">
         <v>344</v>
       </c>
       <c r="AC28" s="1">
         <v>403</v>
       </c>
       <c r="AD28" s="1">
         <v>416</v>
       </c>
       <c r="AE28" s="1">
         <v>510</v>
       </c>
       <c r="AF28" s="1">
         <v>355</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG28" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>143</v>
       </c>
       <c r="D29" s="1">
         <v>157</v>
       </c>
       <c r="E29" s="1">
         <v>146</v>
       </c>
       <c r="F29" s="1">
         <v>159</v>
       </c>
       <c r="G29" s="1">
         <v>200</v>
       </c>
       <c r="H29" s="1">
         <v>163</v>
       </c>
       <c r="I29" s="1">
@@ -3687,88 +3753,92 @@
       </c>
       <c r="Y29" s="31">
         <v>174</v>
       </c>
       <c r="Z29" s="31">
         <v>208</v>
       </c>
       <c r="AA29" s="31">
         <v>237</v>
       </c>
       <c r="AB29" s="31">
         <v>123</v>
       </c>
       <c r="AC29" s="1">
         <v>180</v>
       </c>
       <c r="AD29" s="1">
         <v>171</v>
       </c>
       <c r="AE29" s="1">
         <v>225</v>
       </c>
       <c r="AF29" s="1">
         <v>183</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="1">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="56" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="56"/>
       <c r="D30" s="56"/>
       <c r="E30" s="56"/>
       <c r="F30" s="56"/>
       <c r="G30" s="56"/>
       <c r="H30" s="56"/>
       <c r="I30" s="56"/>
       <c r="J30" s="56"/>
       <c r="K30" s="56"/>
       <c r="L30" s="56"/>
       <c r="M30" s="56"/>
       <c r="N30" s="56"/>
       <c r="O30" s="56"/>
       <c r="P30" s="56"/>
       <c r="Q30" s="56"/>
       <c r="R30" s="56"/>
       <c r="S30" s="56"/>
       <c r="T30" s="56"/>
       <c r="U30" s="56"/>
       <c r="V30" s="56"/>
       <c r="W30" s="56"/>
       <c r="X30" s="56"/>
       <c r="Y30" s="56"/>
       <c r="Z30" s="56"/>
       <c r="AA30" s="56"/>
       <c r="AB30" s="56"/>
       <c r="AC30" s="56"/>
       <c r="AD30" s="56"/>
       <c r="AE30" s="56"/>
       <c r="AF30" s="56"/>
-    </row>
-    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG30" s="56"/>
+    </row>
+    <row r="31" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>2353</v>
       </c>
       <c r="D31" s="1">
         <v>1852</v>
       </c>
       <c r="E31" s="1">
         <v>2373</v>
       </c>
       <c r="F31" s="1">
         <v>2274</v>
       </c>
       <c r="G31" s="1">
         <v>2731</v>
       </c>
       <c r="H31" s="1">
         <v>2176</v>
       </c>
       <c r="I31" s="1">
         <v>2811</v>
       </c>
       <c r="J31" s="1">
@@ -3818,52 +3888,55 @@
       </c>
       <c r="Y31" s="31">
         <v>2595</v>
       </c>
       <c r="Z31" s="31">
         <v>3401</v>
       </c>
       <c r="AA31" s="31">
         <v>3098</v>
       </c>
       <c r="AB31" s="31">
         <v>2242</v>
       </c>
       <c r="AC31" s="1">
         <v>3031</v>
       </c>
       <c r="AD31" s="1">
         <v>2676</v>
       </c>
       <c r="AE31" s="1">
         <v>3105</v>
       </c>
       <c r="AF31" s="1">
         <v>2717</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG31" s="1">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>82</v>
       </c>
       <c r="E32" s="1">
         <v>108</v>
       </c>
       <c r="F32" s="1">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>92</v>
       </c>
       <c r="H32" s="1">
         <v>92</v>
       </c>
       <c r="I32" s="1">
@@ -3916,52 +3989,55 @@
       </c>
       <c r="Y32" s="31">
         <v>104</v>
       </c>
       <c r="Z32" s="31">
         <v>127</v>
       </c>
       <c r="AA32" s="31">
         <v>107</v>
       </c>
       <c r="AB32" s="31">
         <v>82</v>
       </c>
       <c r="AC32" s="1">
         <v>100</v>
       </c>
       <c r="AD32" s="1">
         <v>104</v>
       </c>
       <c r="AE32" s="1">
         <v>94</v>
       </c>
       <c r="AF32" s="1">
         <v>103</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG32" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>74</v>
       </c>
       <c r="D33" s="1">
         <v>70</v>
       </c>
       <c r="E33" s="1">
         <v>71</v>
       </c>
       <c r="F33" s="1">
         <v>70</v>
       </c>
       <c r="G33" s="1">
         <v>133</v>
       </c>
       <c r="H33" s="1">
         <v>74</v>
       </c>
       <c r="I33" s="1">
@@ -4014,52 +4090,55 @@
       </c>
       <c r="Y33" s="31">
         <v>100</v>
       </c>
       <c r="Z33" s="31">
         <v>135</v>
       </c>
       <c r="AA33" s="31">
         <v>111</v>
       </c>
       <c r="AB33" s="31">
         <v>89</v>
       </c>
       <c r="AC33" s="1">
         <v>146</v>
       </c>
       <c r="AD33" s="1">
         <v>124</v>
       </c>
       <c r="AE33" s="1">
         <v>131</v>
       </c>
       <c r="AF33" s="1">
         <v>106</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG33" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>137</v>
       </c>
       <c r="D34" s="1">
         <v>101</v>
       </c>
       <c r="E34" s="1">
         <v>169</v>
       </c>
       <c r="F34" s="1">
         <v>100</v>
       </c>
       <c r="G34" s="1">
         <v>136</v>
       </c>
       <c r="H34" s="1">
         <v>93</v>
       </c>
       <c r="I34" s="1">
@@ -4112,52 +4191,55 @@
       </c>
       <c r="Y34" s="31">
         <v>150</v>
       </c>
       <c r="Z34" s="31">
         <v>191</v>
       </c>
       <c r="AA34" s="31">
         <v>168</v>
       </c>
       <c r="AB34" s="31">
         <v>122</v>
       </c>
       <c r="AC34" s="1">
         <v>170</v>
       </c>
       <c r="AD34" s="1">
         <v>142</v>
       </c>
       <c r="AE34" s="1">
         <v>162</v>
       </c>
       <c r="AF34" s="1">
         <v>144</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG34" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>37</v>
       </c>
       <c r="D35" s="1">
         <v>10</v>
       </c>
       <c r="E35" s="1">
         <v>28</v>
       </c>
       <c r="F35" s="1">
         <v>37</v>
       </c>
       <c r="G35" s="1">
         <v>38</v>
       </c>
       <c r="H35" s="1">
         <v>37</v>
       </c>
       <c r="I35" s="1">
@@ -4210,52 +4292,55 @@
       </c>
       <c r="Y35" s="31">
         <v>55</v>
       </c>
       <c r="Z35" s="31">
         <v>69</v>
       </c>
       <c r="AA35" s="31">
         <v>53</v>
       </c>
       <c r="AB35" s="31">
         <v>36</v>
       </c>
       <c r="AC35" s="1">
         <v>55</v>
       </c>
       <c r="AD35" s="1">
         <v>59</v>
       </c>
       <c r="AE35" s="1">
         <v>62</v>
       </c>
       <c r="AF35" s="1">
         <v>43</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG35" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>38</v>
       </c>
       <c r="D36" s="1">
         <v>52</v>
       </c>
       <c r="E36" s="1">
         <v>58</v>
       </c>
       <c r="F36" s="1">
         <v>46</v>
       </c>
       <c r="G36" s="1">
         <v>54</v>
       </c>
       <c r="H36" s="1">
         <v>51</v>
       </c>
       <c r="I36" s="1">
@@ -4308,52 +4393,55 @@
       </c>
       <c r="Y36" s="31">
         <v>57</v>
       </c>
       <c r="Z36" s="31">
         <v>81</v>
       </c>
       <c r="AA36" s="31">
         <v>103</v>
       </c>
       <c r="AB36" s="31">
         <v>83</v>
       </c>
       <c r="AC36" s="1">
         <v>104</v>
       </c>
       <c r="AD36" s="1">
         <v>53</v>
       </c>
       <c r="AE36" s="1">
         <v>75</v>
       </c>
       <c r="AF36" s="1">
         <v>93</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG36" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
       <c r="D37" s="1">
         <v>78</v>
       </c>
       <c r="E37" s="1">
         <v>77</v>
       </c>
       <c r="F37" s="1">
         <v>64</v>
       </c>
       <c r="G37" s="1">
         <v>85</v>
       </c>
       <c r="H37" s="1">
         <v>79</v>
       </c>
       <c r="I37" s="1">
@@ -4406,52 +4494,55 @@
       </c>
       <c r="Y37" s="31">
         <v>81</v>
       </c>
       <c r="Z37" s="31">
         <v>117</v>
       </c>
       <c r="AA37" s="31">
         <v>67</v>
       </c>
       <c r="AB37" s="31">
         <v>59</v>
       </c>
       <c r="AC37" s="1">
         <v>121</v>
       </c>
       <c r="AD37" s="1">
         <v>76</v>
       </c>
       <c r="AE37" s="1">
         <v>94</v>
       </c>
       <c r="AF37" s="1">
         <v>85</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG37" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>88</v>
       </c>
       <c r="D38" s="1">
         <v>79</v>
       </c>
       <c r="E38" s="1">
         <v>108</v>
       </c>
       <c r="F38" s="1">
         <v>84</v>
       </c>
       <c r="G38" s="1">
         <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>95</v>
       </c>
       <c r="I38" s="1">
@@ -4504,52 +4595,55 @@
       </c>
       <c r="Y38" s="31">
         <v>125</v>
       </c>
       <c r="Z38" s="31">
         <v>121</v>
       </c>
       <c r="AA38" s="31">
         <v>123</v>
       </c>
       <c r="AB38" s="31">
         <v>89</v>
       </c>
       <c r="AC38" s="1">
         <v>151</v>
       </c>
       <c r="AD38" s="1">
         <v>108</v>
       </c>
       <c r="AE38" s="1">
         <v>128</v>
       </c>
       <c r="AF38" s="1">
         <v>111</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG38" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>57</v>
       </c>
       <c r="D39" s="1">
         <v>45</v>
       </c>
       <c r="E39" s="1">
         <v>84</v>
       </c>
       <c r="F39" s="1">
         <v>48</v>
       </c>
       <c r="G39" s="1">
         <v>76</v>
       </c>
       <c r="H39" s="1">
         <v>38</v>
       </c>
       <c r="I39" s="1">
@@ -4602,52 +4696,55 @@
       </c>
       <c r="Y39" s="31">
         <v>67</v>
       </c>
       <c r="Z39" s="31">
         <v>85</v>
       </c>
       <c r="AA39" s="31">
         <v>87</v>
       </c>
       <c r="AB39" s="31">
         <v>54</v>
       </c>
       <c r="AC39" s="1">
         <v>86</v>
       </c>
       <c r="AD39" s="1">
         <v>89</v>
       </c>
       <c r="AE39" s="1">
         <v>83</v>
       </c>
       <c r="AF39" s="1">
         <v>79</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG39" s="1">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>239</v>
       </c>
       <c r="D40" s="1">
         <v>214</v>
       </c>
       <c r="E40" s="1">
         <v>233</v>
       </c>
       <c r="F40" s="1">
         <v>223</v>
       </c>
       <c r="G40" s="1">
         <v>246</v>
       </c>
       <c r="H40" s="1">
         <v>255</v>
       </c>
       <c r="I40" s="1">
@@ -4700,52 +4797,55 @@
       </c>
       <c r="Y40" s="31">
         <v>223</v>
       </c>
       <c r="Z40" s="31">
         <v>323</v>
       </c>
       <c r="AA40" s="31">
         <v>247</v>
       </c>
       <c r="AB40" s="31">
         <v>220</v>
       </c>
       <c r="AC40" s="1">
         <v>294</v>
       </c>
       <c r="AD40" s="1">
         <v>248</v>
       </c>
       <c r="AE40" s="1">
         <v>273</v>
       </c>
       <c r="AF40" s="1">
         <v>295</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG40" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>126</v>
       </c>
       <c r="D41" s="1">
         <v>105</v>
       </c>
       <c r="E41" s="1">
         <v>133</v>
       </c>
       <c r="F41" s="1">
         <v>114</v>
       </c>
       <c r="G41" s="1">
         <v>146</v>
       </c>
       <c r="H41" s="1">
         <v>133</v>
       </c>
       <c r="I41" s="1">
@@ -4798,52 +4898,55 @@
       </c>
       <c r="Y41" s="31">
         <v>132</v>
       </c>
       <c r="Z41" s="31">
         <v>192</v>
       </c>
       <c r="AA41" s="31">
         <v>175</v>
       </c>
       <c r="AB41" s="31">
         <v>121</v>
       </c>
       <c r="AC41" s="1">
         <v>178</v>
       </c>
       <c r="AD41" s="1">
         <v>136</v>
       </c>
       <c r="AE41" s="1">
         <v>173</v>
       </c>
       <c r="AF41" s="1">
         <v>159</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG41" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>90</v>
       </c>
       <c r="D42" s="1">
         <v>55</v>
       </c>
       <c r="E42" s="1">
         <v>66</v>
       </c>
       <c r="F42" s="1">
         <v>85</v>
       </c>
       <c r="G42" s="1">
         <v>97</v>
       </c>
       <c r="H42" s="1">
         <v>78</v>
       </c>
       <c r="I42" s="1">
@@ -4896,52 +4999,55 @@
       </c>
       <c r="Y42" s="31">
         <v>63</v>
       </c>
       <c r="Z42" s="31">
         <v>103</v>
       </c>
       <c r="AA42" s="31">
         <v>96</v>
       </c>
       <c r="AB42" s="31">
         <v>92</v>
       </c>
       <c r="AC42" s="1">
         <v>88</v>
       </c>
       <c r="AD42" s="1">
         <v>82</v>
       </c>
       <c r="AE42" s="1">
         <v>100</v>
       </c>
       <c r="AF42" s="1">
         <v>83</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG42" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>56</v>
       </c>
       <c r="D43" s="1">
         <v>42</v>
       </c>
       <c r="E43" s="1">
         <v>69</v>
       </c>
       <c r="F43" s="1">
         <v>67</v>
       </c>
       <c r="G43" s="1">
         <v>84</v>
       </c>
       <c r="H43" s="1">
         <v>54</v>
       </c>
       <c r="I43" s="1">
@@ -4994,52 +5100,55 @@
       </c>
       <c r="Y43" s="31">
         <v>110</v>
       </c>
       <c r="Z43" s="31">
         <v>83</v>
       </c>
       <c r="AA43" s="31">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>97</v>
       </c>
       <c r="AC43" s="1">
         <v>116</v>
       </c>
       <c r="AD43" s="1">
         <v>68</v>
       </c>
       <c r="AE43" s="1">
         <v>97</v>
       </c>
       <c r="AF43" s="1">
         <v>99</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG43" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>147</v>
       </c>
       <c r="D44" s="1">
         <v>102</v>
       </c>
       <c r="E44" s="1">
         <v>140</v>
       </c>
       <c r="F44" s="1">
         <v>155</v>
       </c>
       <c r="G44" s="1">
         <v>174</v>
       </c>
       <c r="H44" s="1">
         <v>118</v>
       </c>
       <c r="I44" s="1">
@@ -5092,52 +5201,55 @@
       </c>
       <c r="Y44" s="31">
         <v>155</v>
       </c>
       <c r="Z44" s="31">
         <v>170</v>
       </c>
       <c r="AA44" s="31">
         <v>122</v>
       </c>
       <c r="AB44" s="31">
         <v>132</v>
       </c>
       <c r="AC44" s="1">
         <v>164</v>
       </c>
       <c r="AD44" s="1">
         <v>140</v>
       </c>
       <c r="AE44" s="1">
         <v>181</v>
       </c>
       <c r="AF44" s="1">
         <v>143</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG44" s="1">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>62</v>
       </c>
       <c r="D45" s="1">
         <v>63</v>
       </c>
       <c r="E45" s="1">
         <v>84</v>
       </c>
       <c r="F45" s="1">
         <v>65</v>
       </c>
       <c r="G45" s="1">
         <v>71</v>
       </c>
       <c r="H45" s="1">
         <v>75</v>
       </c>
       <c r="I45" s="1">
@@ -5190,52 +5302,55 @@
       </c>
       <c r="Y45" s="31">
         <v>76</v>
       </c>
       <c r="Z45" s="31">
         <v>105</v>
       </c>
       <c r="AA45" s="31">
         <v>81</v>
       </c>
       <c r="AB45" s="31">
         <v>72</v>
       </c>
       <c r="AC45" s="1">
         <v>66</v>
       </c>
       <c r="AD45" s="1">
         <v>76</v>
       </c>
       <c r="AE45" s="1">
         <v>58</v>
       </c>
       <c r="AF45" s="1">
         <v>69</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG45" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
       <c r="D46" s="1">
         <v>46</v>
       </c>
       <c r="E46" s="1">
         <v>36</v>
       </c>
       <c r="F46" s="1">
         <v>57</v>
       </c>
       <c r="G46" s="1">
         <v>76</v>
       </c>
       <c r="H46" s="1">
         <v>43</v>
       </c>
       <c r="I46" s="1">
@@ -5288,52 +5403,55 @@
       </c>
       <c r="Y46" s="31">
         <v>87</v>
       </c>
       <c r="Z46" s="31">
         <v>104</v>
       </c>
       <c r="AA46" s="31">
         <v>88</v>
       </c>
       <c r="AB46" s="31">
         <v>70</v>
       </c>
       <c r="AC46" s="1">
         <v>66</v>
       </c>
       <c r="AD46" s="1">
         <v>69</v>
       </c>
       <c r="AE46" s="1">
         <v>83</v>
       </c>
       <c r="AF46" s="1">
         <v>64</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG46" s="1">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>22</v>
       </c>
       <c r="D47" s="1">
         <v>33</v>
       </c>
       <c r="E47" s="1">
         <v>42</v>
       </c>
       <c r="F47" s="1">
         <v>28</v>
       </c>
       <c r="G47" s="1">
         <v>60</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
@@ -5386,52 +5504,55 @@
       </c>
       <c r="Y47" s="31">
         <v>49</v>
       </c>
       <c r="Z47" s="31">
         <v>37</v>
       </c>
       <c r="AA47" s="31">
         <v>50</v>
       </c>
       <c r="AB47" s="31">
         <v>38</v>
       </c>
       <c r="AC47" s="1">
         <v>57</v>
       </c>
       <c r="AD47" s="1">
         <v>50</v>
       </c>
       <c r="AE47" s="1">
         <v>59</v>
       </c>
       <c r="AF47" s="1">
         <v>43</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG47" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>154</v>
       </c>
       <c r="D48" s="1">
         <v>96</v>
       </c>
       <c r="E48" s="1">
         <v>132</v>
       </c>
       <c r="F48" s="1">
         <v>103</v>
       </c>
       <c r="G48" s="1">
         <v>159</v>
       </c>
       <c r="H48" s="1">
         <v>137</v>
       </c>
       <c r="I48" s="1">
@@ -5484,52 +5605,55 @@
       </c>
       <c r="Y48" s="31">
         <v>128</v>
       </c>
       <c r="Z48" s="31">
         <v>157</v>
       </c>
       <c r="AA48" s="31">
         <v>156</v>
       </c>
       <c r="AB48" s="31">
         <v>95</v>
       </c>
       <c r="AC48" s="1">
         <v>118</v>
       </c>
       <c r="AD48" s="1">
         <v>99</v>
       </c>
       <c r="AE48" s="1">
         <v>124</v>
       </c>
       <c r="AF48" s="1">
         <v>116</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG48" s="1">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>325</v>
       </c>
       <c r="D49" s="1">
         <v>199</v>
       </c>
       <c r="E49" s="1">
         <v>291</v>
       </c>
       <c r="F49" s="1">
         <v>313</v>
       </c>
       <c r="G49" s="1">
         <v>311</v>
       </c>
       <c r="H49" s="1">
         <v>274</v>
       </c>
       <c r="I49" s="1">
@@ -5582,52 +5706,55 @@
       </c>
       <c r="Y49" s="31">
         <v>277</v>
       </c>
       <c r="Z49" s="31">
         <v>458</v>
       </c>
       <c r="AA49" s="31">
         <v>464</v>
       </c>
       <c r="AB49" s="31">
         <v>224</v>
       </c>
       <c r="AC49" s="1">
         <v>368</v>
       </c>
       <c r="AD49" s="1">
         <v>366</v>
       </c>
       <c r="AE49" s="1">
         <v>393</v>
       </c>
       <c r="AF49" s="1">
         <v>344</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG49" s="1">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>329</v>
       </c>
       <c r="D50" s="1">
         <v>223</v>
       </c>
       <c r="E50" s="1">
         <v>298</v>
       </c>
       <c r="F50" s="1">
         <v>348</v>
       </c>
       <c r="G50" s="1">
         <v>398</v>
       </c>
       <c r="H50" s="1">
         <v>268</v>
       </c>
       <c r="I50" s="1">
@@ -5680,52 +5807,55 @@
       </c>
       <c r="Y50" s="31">
         <v>382</v>
       </c>
       <c r="Z50" s="31">
         <v>535</v>
       </c>
       <c r="AA50" s="31">
         <v>487</v>
       </c>
       <c r="AB50" s="31">
         <v>344</v>
       </c>
       <c r="AC50" s="1">
         <v>403</v>
       </c>
       <c r="AD50" s="1">
         <v>416</v>
       </c>
       <c r="AE50" s="1">
         <v>510</v>
       </c>
       <c r="AF50" s="1">
         <v>355</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG50" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>143</v>
       </c>
       <c r="D51" s="1">
         <v>157</v>
       </c>
       <c r="E51" s="1">
         <v>146</v>
       </c>
       <c r="F51" s="1">
         <v>159</v>
       </c>
       <c r="G51" s="1">
         <v>200</v>
       </c>
       <c r="H51" s="1">
         <v>163</v>
       </c>
       <c r="I51" s="1">
@@ -5778,88 +5908,92 @@
       </c>
       <c r="Y51" s="31">
         <v>174</v>
       </c>
       <c r="Z51" s="31">
         <v>208</v>
       </c>
       <c r="AA51" s="31">
         <v>237</v>
       </c>
       <c r="AB51" s="31">
         <v>123</v>
       </c>
       <c r="AC51" s="1">
         <v>180</v>
       </c>
       <c r="AD51" s="1">
         <v>171</v>
       </c>
       <c r="AE51" s="1">
         <v>225</v>
       </c>
       <c r="AF51" s="1">
         <v>183</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="1">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
       <c r="B52" s="57" t="s">
         <v>25</v>
       </c>
       <c r="C52" s="57"/>
       <c r="D52" s="57"/>
       <c r="E52" s="57"/>
       <c r="F52" s="57"/>
       <c r="G52" s="57"/>
       <c r="H52" s="57"/>
       <c r="I52" s="57"/>
       <c r="J52" s="57"/>
       <c r="K52" s="57"/>
       <c r="L52" s="57"/>
       <c r="M52" s="57"/>
       <c r="N52" s="57"/>
       <c r="O52" s="57"/>
       <c r="P52" s="57"/>
       <c r="Q52" s="57"/>
       <c r="R52" s="57"/>
       <c r="S52" s="57"/>
       <c r="T52" s="57"/>
       <c r="U52" s="57"/>
       <c r="V52" s="57"/>
       <c r="W52" s="57"/>
       <c r="X52" s="57"/>
       <c r="Y52" s="57"/>
       <c r="Z52" s="57"/>
       <c r="AA52" s="57"/>
       <c r="AB52" s="57"/>
       <c r="AC52" s="57"/>
       <c r="AD52" s="57"/>
       <c r="AE52" s="57"/>
       <c r="AF52" s="57"/>
-    </row>
-    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG52" s="57"/>
+    </row>
+    <row r="53" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>836</v>
       </c>
       <c r="D53" s="1">
         <v>605</v>
       </c>
       <c r="E53" s="1">
         <v>773</v>
       </c>
       <c r="F53" s="1">
         <v>851</v>
       </c>
       <c r="G53" s="1">
         <v>936</v>
       </c>
       <c r="H53" s="1">
         <v>819</v>
       </c>
       <c r="I53" s="1">
         <v>983</v>
       </c>
       <c r="J53" s="1">
@@ -5909,52 +6043,55 @@
       </c>
       <c r="Y53" s="31">
         <v>909</v>
       </c>
       <c r="Z53" s="31">
         <v>1183</v>
       </c>
       <c r="AA53" s="31">
         <v>1000</v>
       </c>
       <c r="AB53" s="31">
         <v>766</v>
       </c>
       <c r="AC53" s="1">
         <v>1053</v>
       </c>
       <c r="AD53" s="1">
         <v>923</v>
       </c>
       <c r="AE53" s="1">
         <v>988</v>
       </c>
       <c r="AF53" s="1">
         <v>904</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG53" s="1">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>28</v>
       </c>
       <c r="D54" s="1">
         <v>25</v>
       </c>
       <c r="E54" s="1">
         <v>29</v>
       </c>
       <c r="F54" s="1">
         <v>25</v>
       </c>
       <c r="G54" s="1">
         <v>24</v>
       </c>
       <c r="H54" s="1">
         <v>20</v>
       </c>
       <c r="I54" s="1">
@@ -6007,52 +6144,55 @@
       </c>
       <c r="Y54" s="31">
         <v>24</v>
       </c>
       <c r="Z54" s="31">
         <v>45</v>
       </c>
       <c r="AA54" s="31">
         <v>22</v>
       </c>
       <c r="AB54" s="31">
         <v>29</v>
       </c>
       <c r="AC54" s="1">
         <v>39</v>
       </c>
       <c r="AD54" s="1">
         <v>39</v>
       </c>
       <c r="AE54" s="1">
         <v>21</v>
       </c>
       <c r="AF54" s="1">
         <v>22</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG54" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>39</v>
       </c>
       <c r="D55" s="1">
         <v>34</v>
       </c>
       <c r="E55" s="1">
         <v>38</v>
       </c>
       <c r="F55" s="1">
         <v>49</v>
       </c>
       <c r="G55" s="1">
         <v>70</v>
       </c>
       <c r="H55" s="1">
         <v>53</v>
       </c>
       <c r="I55" s="1">
@@ -6105,52 +6245,55 @@
       </c>
       <c r="Y55" s="31">
         <v>54</v>
       </c>
       <c r="Z55" s="31">
         <v>98</v>
       </c>
       <c r="AA55" s="31">
         <v>72</v>
       </c>
       <c r="AB55" s="31">
         <v>49</v>
       </c>
       <c r="AC55" s="1">
         <v>65</v>
       </c>
       <c r="AD55" s="1">
         <v>52</v>
       </c>
       <c r="AE55" s="1">
         <v>51</v>
       </c>
       <c r="AF55" s="1">
         <v>48</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG55" s="1">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>30</v>
       </c>
       <c r="D56" s="1">
         <v>21</v>
       </c>
       <c r="E56" s="1">
         <v>18</v>
       </c>
       <c r="F56" s="1">
         <v>22</v>
       </c>
       <c r="G56" s="1">
         <v>29</v>
       </c>
       <c r="H56" s="1">
         <v>33</v>
       </c>
       <c r="I56" s="1">
@@ -6203,52 +6346,55 @@
       </c>
       <c r="Y56" s="31">
         <v>33</v>
       </c>
       <c r="Z56" s="31">
         <v>32</v>
       </c>
       <c r="AA56" s="31">
         <v>30</v>
       </c>
       <c r="AB56" s="31">
         <v>20</v>
       </c>
       <c r="AC56" s="1">
         <v>36</v>
       </c>
       <c r="AD56" s="1">
         <v>31</v>
       </c>
       <c r="AE56" s="1">
         <v>32</v>
       </c>
       <c r="AF56" s="1">
         <v>31</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG56" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>144</v>
       </c>
       <c r="D57" s="1">
         <v>97</v>
       </c>
       <c r="E57" s="1">
         <v>130</v>
       </c>
       <c r="F57" s="1">
         <v>124</v>
       </c>
       <c r="G57" s="1">
         <v>187</v>
       </c>
       <c r="H57" s="1">
         <v>153</v>
       </c>
       <c r="I57" s="1">
@@ -6301,52 +6447,55 @@
       </c>
       <c r="Y57" s="31">
         <v>154</v>
       </c>
       <c r="Z57" s="31">
         <v>216</v>
       </c>
       <c r="AA57" s="31">
         <v>165</v>
       </c>
       <c r="AB57" s="31">
         <v>121</v>
       </c>
       <c r="AC57" s="1">
         <v>189</v>
       </c>
       <c r="AD57" s="1">
         <v>182</v>
       </c>
       <c r="AE57" s="1">
         <v>176</v>
       </c>
       <c r="AF57" s="1">
         <v>149</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG57" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>27</v>
       </c>
       <c r="D58" s="1">
         <v>23</v>
       </c>
       <c r="E58" s="1">
         <v>25</v>
       </c>
       <c r="F58" s="1">
         <v>29</v>
       </c>
       <c r="G58" s="1">
         <v>26</v>
       </c>
       <c r="H58" s="1">
         <v>31</v>
       </c>
       <c r="I58" s="1">
@@ -6399,52 +6548,55 @@
       </c>
       <c r="Y58" s="31">
         <v>35</v>
       </c>
       <c r="Z58" s="31">
         <v>34</v>
       </c>
       <c r="AA58" s="31">
         <v>51</v>
       </c>
       <c r="AB58" s="31">
         <v>40</v>
       </c>
       <c r="AC58" s="1">
         <v>48</v>
       </c>
       <c r="AD58" s="1">
         <v>19</v>
       </c>
       <c r="AE58" s="1">
         <v>35</v>
       </c>
       <c r="AF58" s="1">
         <v>38</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG58" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>37</v>
       </c>
       <c r="D59" s="1">
         <v>24</v>
       </c>
       <c r="E59" s="1">
         <v>31</v>
       </c>
       <c r="F59" s="1">
         <v>40</v>
       </c>
       <c r="G59" s="1">
         <v>40</v>
       </c>
       <c r="H59" s="1">
         <v>29</v>
       </c>
       <c r="I59" s="1">
@@ -6497,52 +6649,55 @@
       </c>
       <c r="Y59" s="31">
         <v>38</v>
       </c>
       <c r="Z59" s="31">
         <v>53</v>
       </c>
       <c r="AA59" s="31">
         <v>30</v>
       </c>
       <c r="AB59" s="31">
         <v>22</v>
       </c>
       <c r="AC59" s="1">
         <v>49</v>
       </c>
       <c r="AD59" s="1">
         <v>42</v>
       </c>
       <c r="AE59" s="1">
         <v>46</v>
       </c>
       <c r="AF59" s="1">
         <v>40</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG59" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>61</v>
       </c>
       <c r="D60" s="1">
         <v>40</v>
       </c>
       <c r="E60" s="1">
         <v>59</v>
       </c>
       <c r="F60" s="1">
         <v>66</v>
       </c>
       <c r="G60" s="1">
         <v>71</v>
       </c>
       <c r="H60" s="1">
         <v>53</v>
       </c>
       <c r="I60" s="1">
@@ -6595,52 +6750,55 @@
       </c>
       <c r="Y60" s="31">
         <v>72</v>
       </c>
       <c r="Z60" s="31">
         <v>97</v>
       </c>
       <c r="AA60" s="31">
         <v>63</v>
       </c>
       <c r="AB60" s="31">
         <v>65</v>
       </c>
       <c r="AC60" s="1">
         <v>78</v>
       </c>
       <c r="AD60" s="1">
         <v>68</v>
       </c>
       <c r="AE60" s="1">
         <v>76</v>
       </c>
       <c r="AF60" s="1">
         <v>67</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG60" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>40</v>
       </c>
       <c r="D61" s="1">
         <v>30</v>
       </c>
       <c r="E61" s="1">
         <v>42</v>
       </c>
       <c r="F61" s="1">
         <v>57</v>
       </c>
       <c r="G61" s="1">
         <v>50</v>
       </c>
       <c r="H61" s="1">
         <v>43</v>
       </c>
       <c r="I61" s="1">
@@ -6693,52 +6851,55 @@
       </c>
       <c r="Y61" s="31">
         <v>58</v>
       </c>
       <c r="Z61" s="31">
         <v>77</v>
       </c>
       <c r="AA61" s="31">
         <v>73</v>
       </c>
       <c r="AB61" s="31">
         <v>40</v>
       </c>
       <c r="AC61" s="1">
         <v>65</v>
       </c>
       <c r="AD61" s="1">
         <v>54</v>
       </c>
       <c r="AE61" s="1">
         <v>60</v>
       </c>
       <c r="AF61" s="1">
         <v>58</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG61" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>40</v>
       </c>
       <c r="D62" s="1">
         <v>24</v>
       </c>
       <c r="E62" s="1">
         <v>44</v>
       </c>
       <c r="F62" s="1">
         <v>24</v>
       </c>
       <c r="G62" s="1">
         <v>37</v>
       </c>
       <c r="H62" s="1">
         <v>47</v>
       </c>
       <c r="I62" s="1">
@@ -6791,52 +6952,55 @@
       </c>
       <c r="Y62" s="31">
         <v>40</v>
       </c>
       <c r="Z62" s="31">
         <v>32</v>
       </c>
       <c r="AA62" s="31">
         <v>21</v>
       </c>
       <c r="AB62" s="31">
         <v>25</v>
       </c>
       <c r="AC62" s="1">
         <v>41</v>
       </c>
       <c r="AD62" s="1">
         <v>40</v>
       </c>
       <c r="AE62" s="1">
         <v>45</v>
       </c>
       <c r="AF62" s="1">
         <v>33</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG62" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>48</v>
       </c>
       <c r="D63" s="1">
         <v>39</v>
       </c>
       <c r="E63" s="1">
         <v>51</v>
       </c>
       <c r="F63" s="1">
         <v>49</v>
       </c>
       <c r="G63" s="1">
         <v>64</v>
       </c>
       <c r="H63" s="1">
         <v>61</v>
       </c>
       <c r="I63" s="1">
@@ -6889,52 +7053,55 @@
       </c>
       <c r="Y63" s="31">
         <v>50</v>
       </c>
       <c r="Z63" s="31">
         <v>63</v>
       </c>
       <c r="AA63" s="31">
         <v>69</v>
       </c>
       <c r="AB63" s="31">
         <v>49</v>
       </c>
       <c r="AC63" s="1">
         <v>64</v>
       </c>
       <c r="AD63" s="1">
         <v>56</v>
       </c>
       <c r="AE63" s="1">
         <v>58</v>
       </c>
       <c r="AF63" s="1">
         <v>71</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG63" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>36</v>
       </c>
       <c r="E64" s="1">
         <v>36</v>
       </c>
       <c r="F64" s="1">
         <v>63</v>
       </c>
       <c r="G64" s="1">
         <v>57</v>
       </c>
       <c r="H64" s="1">
         <v>58</v>
       </c>
       <c r="I64" s="1">
@@ -6987,52 +7154,55 @@
       </c>
       <c r="Y64" s="31">
         <v>43</v>
       </c>
       <c r="Z64" s="31">
         <v>66</v>
       </c>
       <c r="AA64" s="31">
         <v>52</v>
       </c>
       <c r="AB64" s="31">
         <v>50</v>
       </c>
       <c r="AC64" s="1">
         <v>67</v>
       </c>
       <c r="AD64" s="1">
         <v>51</v>
       </c>
       <c r="AE64" s="1">
         <v>70</v>
       </c>
       <c r="AF64" s="1">
         <v>54</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG64" s="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>26</v>
       </c>
       <c r="D65" s="1">
         <v>24</v>
       </c>
       <c r="E65" s="1">
         <v>43</v>
       </c>
       <c r="F65" s="1">
         <v>54</v>
       </c>
       <c r="G65" s="1">
         <v>42</v>
       </c>
       <c r="H65" s="1">
         <v>35</v>
       </c>
       <c r="I65" s="1">
@@ -7085,52 +7255,55 @@
       </c>
       <c r="Y65" s="31">
         <v>33</v>
       </c>
       <c r="Z65" s="31">
         <v>54</v>
       </c>
       <c r="AA65" s="31">
         <v>49</v>
       </c>
       <c r="AB65" s="31">
         <v>34</v>
       </c>
       <c r="AC65" s="1">
         <v>48</v>
       </c>
       <c r="AD65" s="1">
         <v>42</v>
       </c>
       <c r="AE65" s="1">
         <v>59</v>
       </c>
       <c r="AF65" s="1">
         <v>38</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG65" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>32</v>
       </c>
       <c r="D66" s="1">
         <v>26</v>
       </c>
       <c r="E66" s="1">
         <v>37</v>
       </c>
       <c r="F66" s="1">
         <v>51</v>
       </c>
       <c r="G66" s="1">
         <v>40</v>
       </c>
       <c r="H66" s="1">
         <v>38</v>
       </c>
       <c r="I66" s="1">
@@ -7183,52 +7356,55 @@
       </c>
       <c r="Y66" s="31">
         <v>38</v>
       </c>
       <c r="Z66" s="31">
         <v>54</v>
       </c>
       <c r="AA66" s="31">
         <v>42</v>
       </c>
       <c r="AB66" s="31">
         <v>34</v>
       </c>
       <c r="AC66" s="1">
         <v>54</v>
       </c>
       <c r="AD66" s="1">
         <v>30</v>
       </c>
       <c r="AE66" s="1">
         <v>36</v>
       </c>
       <c r="AF66" s="1">
         <v>40</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG66" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>47</v>
       </c>
       <c r="D67" s="1">
         <v>40</v>
       </c>
       <c r="E67" s="1">
         <v>51</v>
       </c>
       <c r="F67" s="1">
         <v>48</v>
       </c>
       <c r="G67" s="1">
         <v>62</v>
       </c>
       <c r="H67" s="1">
         <v>41</v>
       </c>
       <c r="I67" s="1">
@@ -7281,52 +7457,55 @@
       </c>
       <c r="Y67" s="31">
         <v>44</v>
       </c>
       <c r="Z67" s="31">
         <v>75</v>
       </c>
       <c r="AA67" s="31">
         <v>64</v>
       </c>
       <c r="AB67" s="31">
         <v>33</v>
       </c>
       <c r="AC67" s="1">
         <v>45</v>
       </c>
       <c r="AD67" s="1">
         <v>56</v>
       </c>
       <c r="AE67" s="1">
         <v>46</v>
       </c>
       <c r="AF67" s="1">
         <v>62</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG67" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>116</v>
       </c>
       <c r="D68" s="1">
         <v>88</v>
       </c>
       <c r="E68" s="1">
         <v>79</v>
       </c>
       <c r="F68" s="1">
         <v>94</v>
       </c>
       <c r="G68" s="1">
         <v>84</v>
       </c>
       <c r="H68" s="1">
         <v>72</v>
       </c>
       <c r="I68" s="1">
@@ -7379,52 +7558,55 @@
       </c>
       <c r="Y68" s="31">
         <v>130</v>
       </c>
       <c r="Z68" s="31">
         <v>137</v>
       </c>
       <c r="AA68" s="31">
         <v>131</v>
       </c>
       <c r="AB68" s="31">
         <v>111</v>
       </c>
       <c r="AC68" s="1">
         <v>112</v>
       </c>
       <c r="AD68" s="1">
         <v>107</v>
       </c>
       <c r="AE68" s="1">
         <v>131</v>
       </c>
       <c r="AF68" s="1">
         <v>107</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG68" s="1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>1</v>
       </c>
       <c r="D69" s="1">
         <v>4</v>
       </c>
       <c r="E69" s="1">
         <v>6</v>
       </c>
       <c r="F69" s="1">
         <v>4</v>
       </c>
       <c r="G69" s="1">
         <v>3</v>
       </c>
       <c r="H69" s="1">
         <v>7</v>
       </c>
       <c r="I69" s="1">
@@ -7477,52 +7659,55 @@
       </c>
       <c r="Y69" s="31">
         <v>6</v>
       </c>
       <c r="Z69" s="31">
         <v>6</v>
       </c>
       <c r="AA69" s="31">
         <v>3</v>
       </c>
       <c r="AB69" s="31">
         <v>5</v>
       </c>
       <c r="AC69" s="1">
         <v>12</v>
       </c>
       <c r="AD69" s="1">
         <v>4</v>
       </c>
       <c r="AE69" s="1">
         <v>4</v>
       </c>
       <c r="AF69" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG69" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>50</v>
       </c>
       <c r="D70" s="2">
         <v>30</v>
       </c>
       <c r="E70" s="2">
         <v>54</v>
       </c>
       <c r="F70" s="2">
         <v>52</v>
       </c>
       <c r="G70" s="2">
         <v>50</v>
       </c>
       <c r="H70" s="2">
         <v>45</v>
       </c>
       <c r="I70" s="2">
@@ -7575,66 +7760,69 @@
       </c>
       <c r="Y70" s="32">
         <v>57</v>
       </c>
       <c r="Z70" s="32">
         <v>44</v>
       </c>
       <c r="AA70" s="32">
         <v>63</v>
       </c>
       <c r="AB70" s="32">
         <v>39</v>
       </c>
       <c r="AC70" s="2">
         <v>41</v>
       </c>
       <c r="AD70" s="2">
         <v>50</v>
       </c>
       <c r="AE70" s="2">
         <v>42</v>
       </c>
       <c r="AF70" s="2">
         <v>41</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG70" s="2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AF8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="B8:AG8"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AF2"/>
-    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>