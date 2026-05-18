--- v0 (2026-04-14)
+++ v1 (2026-05-18)
@@ -2,71 +2,79 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Разводы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4961EE8E-9AB4-44A6-BA2A-352F2929BC62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="832"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="9" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId13" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB70" i="9" l="1"/>
   <c r="AB69" i="9"/>
   <c r="AB68" i="9"/>
   <c r="AB67" i="9"/>
   <c r="AB66" i="9"/>
   <c r="AB65" i="9"/>
   <c r="AB64" i="9"/>
   <c r="AB63" i="9"/>
   <c r="AB62" i="9"/>
   <c r="AB61" i="9"/>
   <c r="AB60" i="9"/>
   <c r="AB59" i="9"/>
   <c r="AB58" i="9"/>
   <c r="AB57" i="9"/>
   <c r="AB56" i="9"/>
   <c r="AB55" i="9"/>
@@ -96,51 +104,51 @@
   <c r="AB29" i="9"/>
   <c r="AB28" i="9"/>
   <c r="AB27" i="9"/>
   <c r="AB26" i="9"/>
   <c r="AB25" i="9"/>
   <c r="AB24" i="9"/>
   <c r="AB23" i="9"/>
   <c r="AB22" i="9"/>
   <c r="AB21" i="9"/>
   <c r="AB20" i="9"/>
   <c r="AB19" i="9"/>
   <c r="AB18" i="9"/>
   <c r="AB17" i="9"/>
   <c r="AB16" i="9"/>
   <c r="AB15" i="9"/>
   <c r="AB14" i="9"/>
   <c r="AB13" i="9"/>
   <c r="AB12" i="9"/>
   <c r="AB11" i="9"/>
   <c r="AB9" i="9"/>
   <c r="AB10" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="105">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -416,51 +424,51 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Айтбайқызы Аида</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">Коэффициент разводимости вычисляется путем деления количества зарегистрированных разводов по месяцам на среднюю численность населения на момент подсчета, умноженную на 1000 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -560,51 +568,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -761,57 +769,85 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -855,98 +891,113 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.0.35\public\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1093;%20&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1058;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1084;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;\2026\02\&#1045;&#1044;&#1053;\&#1058;&#1072;&#1073;_E21_00.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1450,58 +1501,58 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="48.5703125" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -1574,115 +1625,115 @@
       </c>
       <c r="B11" s="32" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="44" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="41">
-        <v>46122</v>
+      <c r="B15" s="46">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="41">
-        <v>46153</v>
+      <c r="B16" s="46">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="31" t="s">
+      <c r="B17" s="45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="134.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -1709,144 +1760,146 @@
       <c r="B11" s="33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="33" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF55" sqref="AF55"/>
+      <selection pane="bottomLeft" activeCell="AI61" sqref="AI61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="10.140625" customWidth="1"/>
-    <col min="23" max="41" width="9.140625" customWidth="1"/>
+    <col min="23" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="33" customWidth="1"/>
+    <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="42"/>
-[...25 lines deleted...]
-      <c r="AC2" s="1"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
@@ -1918,125 +1971,124 @@
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
-      <c r="S5" s="51"/>
-[...1 lines deleted...]
-      <c r="U5" s="43"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="51"/>
       <c r="W5" s="39"/>
-      <c r="AA5" s="44" t="s">
+      <c r="AB5" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="AB5" s="43"/>
-[...1 lines deleted...]
-      <c r="AD5" s="1"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="41"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B6" s="52"/>
       <c r="C6" s="54">
         <v>2024</v>
       </c>
       <c r="D6" s="55"/>
       <c r="E6" s="55"/>
       <c r="F6" s="55"/>
       <c r="G6" s="55"/>
       <c r="H6" s="55"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
       <c r="L6" s="55"/>
       <c r="M6" s="55"/>
       <c r="N6" s="55"/>
       <c r="O6" s="56">
         <v>2025</v>
       </c>
       <c r="P6" s="57"/>
       <c r="Q6" s="57"/>
       <c r="R6" s="57"/>
       <c r="S6" s="57"/>
       <c r="T6" s="57"/>
       <c r="U6" s="57"/>
       <c r="V6" s="57"/>
       <c r="W6" s="57"/>
       <c r="X6" s="57"/>
       <c r="Y6" s="57"/>
       <c r="Z6" s="57"/>
-      <c r="AA6" s="45">
+      <c r="AA6" s="60">
         <v>2026</v>
       </c>
-      <c r="AB6" s="46"/>
-      <c r="AC6" s="1"/>
+      <c r="AB6" s="61"/>
+      <c r="AC6" s="61"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="50"/>
+      <c r="A7" s="49"/>
       <c r="B7" s="53"/>
       <c r="C7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>57</v>
       </c>
@@ -2072,95 +2124,97 @@
       </c>
       <c r="U7" s="9" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>57</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>58</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>60</v>
       </c>
       <c r="Z7" s="9" t="s">
         <v>61</v>
       </c>
       <c r="AA7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AB7" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="AC7" s="1"/>
-      <c r="AD7" s="1"/>
+      <c r="AC7" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD7" s="42"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="47"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="47"/>
       <c r="R8" s="47"/>
       <c r="S8" s="47"/>
       <c r="T8" s="47"/>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
       <c r="Y8" s="47"/>
       <c r="Z8" s="47"/>
       <c r="AA8" s="47"/>
-      <c r="AB8" s="11"/>
-      <c r="AC8" s="11"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="11"/>
       <c r="AO8" s="11"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>1.87</v>
       </c>
       <c r="D9" s="12">
         <v>1.71</v>
       </c>
       <c r="E9" s="12">
         <v>1.75</v>
@@ -2213,51 +2267,53 @@
       <c r="U9" s="15">
         <v>2.16</v>
       </c>
       <c r="V9" s="34">
         <v>2.15</v>
       </c>
       <c r="W9" s="34">
         <v>2.17</v>
       </c>
       <c r="X9" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="34">
         <v>2.19</v>
       </c>
       <c r="Z9" s="34">
         <v>2.23</v>
       </c>
       <c r="AA9" s="34">
         <v>2.34</v>
       </c>
       <c r="AB9" s="34">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
-      <c r="AC9" s="1"/>
+      <c r="AC9" s="63">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="24">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="12">
         <v>2.19</v>
       </c>
       <c r="D10" s="12">
         <v>2.21</v>
@@ -2313,51 +2369,53 @@
       <c r="U10" s="15">
         <v>2.52</v>
       </c>
       <c r="V10" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="34">
         <v>2.52</v>
       </c>
       <c r="Y10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="34">
         <v>2.6</v>
       </c>
       <c r="AA10" s="34">
         <v>2.56</v>
       </c>
       <c r="AB10" s="34">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
-      <c r="AC10" s="1"/>
+      <c r="AC10" s="63">
+        <v>2.59</v>
+      </c>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="12">
         <v>1.7</v>
       </c>
       <c r="D11" s="12">
         <v>1.68</v>
@@ -2413,51 +2471,53 @@
       <c r="U11" s="15">
         <v>2.39</v>
       </c>
       <c r="V11" s="34">
         <v>2.34</v>
       </c>
       <c r="W11" s="34">
         <v>2.37</v>
       </c>
       <c r="X11" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="34">
         <v>2.42</v>
       </c>
       <c r="Z11" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="34">
         <v>2.72</v>
       </c>
       <c r="AB11" s="34">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
-      <c r="AC11" s="1"/>
+      <c r="AC11" s="63">
+        <v>2.72</v>
+      </c>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="12">
         <v>2.09</v>
       </c>
       <c r="D12" s="12">
         <v>1.87</v>
@@ -2513,51 +2573,53 @@
       <c r="U12" s="15">
         <v>2.15</v>
       </c>
       <c r="V12" s="34">
         <v>2.15</v>
       </c>
       <c r="W12" s="34">
         <v>2.14</v>
       </c>
       <c r="X12" s="34">
         <v>2.16</v>
       </c>
       <c r="Y12" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="34">
         <v>2.23</v>
       </c>
       <c r="AA12" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="34">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
-      <c r="AC12" s="1"/>
+      <c r="AC12" s="63">
+        <v>2.31</v>
+      </c>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="12">
         <v>1.39</v>
       </c>
       <c r="D13" s="12">
         <v>1.1399999999999999</v>
@@ -2613,51 +2675,53 @@
       <c r="U13" s="15">
         <v>1.47</v>
       </c>
       <c r="V13" s="34">
         <v>1.48</v>
       </c>
       <c r="W13" s="34">
         <v>1.5</v>
       </c>
       <c r="X13" s="34">
         <v>1.52</v>
       </c>
       <c r="Y13" s="34">
         <v>1.53</v>
       </c>
       <c r="Z13" s="34">
         <v>1.58</v>
       </c>
       <c r="AA13" s="34">
         <v>1.58</v>
       </c>
       <c r="AB13" s="34">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
-      <c r="AC13" s="1"/>
+      <c r="AC13" s="63">
+        <v>1.55</v>
+      </c>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="12">
         <v>1.08</v>
       </c>
       <c r="D14" s="12">
         <v>1.2</v>
@@ -2713,51 +2777,53 @@
       <c r="U14" s="15">
         <v>1.82</v>
       </c>
       <c r="V14" s="34">
         <v>1.81</v>
       </c>
       <c r="W14" s="34">
         <v>1.85</v>
       </c>
       <c r="X14" s="34">
         <v>1.92</v>
       </c>
       <c r="Y14" s="34">
         <v>1.89</v>
       </c>
       <c r="Z14" s="34">
         <v>1.89</v>
       </c>
       <c r="AA14" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="34">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
-      <c r="AC14" s="1"/>
+      <c r="AC14" s="63">
+        <v>2.42</v>
+      </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="12">
         <v>1.9</v>
       </c>
       <c r="D15" s="12">
         <v>1.88</v>
@@ -2813,51 +2879,53 @@
       <c r="U15" s="15">
         <v>2.44</v>
       </c>
       <c r="V15" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="34">
         <v>2.44</v>
       </c>
       <c r="Z15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="34">
         <v>1.64</v>
       </c>
       <c r="AB15" s="34">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
-      <c r="AC15" s="1"/>
+      <c r="AC15" s="63">
+        <v>2.0299999999999998</v>
+      </c>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="12">
         <v>1.44</v>
       </c>
       <c r="D16" s="12">
         <v>1.34</v>
@@ -2913,51 +2981,53 @@
       <c r="U16" s="15">
         <v>1.85</v>
       </c>
       <c r="V16" s="34">
         <v>1.84</v>
       </c>
       <c r="W16" s="34">
         <v>1.84</v>
       </c>
       <c r="X16" s="34">
         <v>1.84</v>
       </c>
       <c r="Y16" s="34">
         <v>1.85</v>
       </c>
       <c r="Z16" s="34">
         <v>1.87</v>
       </c>
       <c r="AA16" s="34">
         <v>1.8</v>
       </c>
       <c r="AB16" s="34">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
-      <c r="AC16" s="1"/>
+      <c r="AC16" s="63">
+        <v>1.9</v>
+      </c>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="12">
         <v>1.65</v>
       </c>
       <c r="D17" s="12">
         <v>1.51</v>
@@ -3013,51 +3083,53 @@
       <c r="U17" s="15">
         <v>2.52</v>
       </c>
       <c r="V17" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="34">
         <v>2.46</v>
       </c>
       <c r="Y17" s="34">
         <v>2.44</v>
       </c>
       <c r="Z17" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="34">
         <v>2.75</v>
       </c>
       <c r="AB17" s="34">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
-      <c r="AC17" s="1"/>
+      <c r="AC17" s="63">
+        <v>2.4</v>
+      </c>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="12">
         <v>2.91</v>
       </c>
       <c r="D18" s="12">
         <v>2.78</v>
@@ -3113,51 +3185,53 @@
       <c r="U18" s="15">
         <v>3.31</v>
       </c>
       <c r="V18" s="34">
         <v>3.37</v>
       </c>
       <c r="W18" s="34">
         <v>3.38</v>
       </c>
       <c r="X18" s="34">
         <v>3.41</v>
       </c>
       <c r="Y18" s="34">
         <v>3.36</v>
       </c>
       <c r="Z18" s="34">
         <v>3.39</v>
       </c>
       <c r="AA18" s="34">
         <v>2.79</v>
       </c>
       <c r="AB18" s="34">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
-      <c r="AC18" s="1"/>
+      <c r="AC18" s="63">
+        <v>3.04</v>
+      </c>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="12">
         <v>2.48</v>
       </c>
       <c r="D19" s="12">
         <v>2.34</v>
@@ -3213,51 +3287,53 @@
       <c r="U19" s="15">
         <v>3</v>
       </c>
       <c r="V19" s="34">
         <v>2.95</v>
       </c>
       <c r="W19" s="34">
         <v>3.05</v>
       </c>
       <c r="X19" s="34">
         <v>3.11</v>
       </c>
       <c r="Y19" s="34">
         <v>3.07</v>
       </c>
       <c r="Z19" s="34">
         <v>3.12</v>
       </c>
       <c r="AA19" s="34">
         <v>3.5</v>
       </c>
       <c r="AB19" s="34">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
-      <c r="AC19" s="1"/>
+      <c r="AC19" s="63">
+        <v>3.25</v>
+      </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="12">
         <v>2.23</v>
       </c>
       <c r="D20" s="12">
         <v>1.81</v>
@@ -3313,51 +3389,53 @@
       <c r="U20" s="15">
         <v>1.89</v>
       </c>
       <c r="V20" s="34">
         <v>1.91</v>
       </c>
       <c r="W20" s="34">
         <v>1.94</v>
       </c>
       <c r="X20" s="34">
         <v>1.96</v>
       </c>
       <c r="Y20" s="34">
         <v>1.92</v>
       </c>
       <c r="Z20" s="34">
         <v>1.96</v>
       </c>
       <c r="AA20" s="34">
         <v>2.06</v>
       </c>
       <c r="AB20" s="34">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
-      <c r="AC20" s="1"/>
+      <c r="AC20" s="63">
+        <v>2.13</v>
+      </c>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="12">
         <v>1.22</v>
       </c>
       <c r="D21" s="12">
         <v>1.1299999999999999</v>
@@ -3413,51 +3491,53 @@
       <c r="U21" s="15">
         <v>1.79</v>
       </c>
       <c r="V21" s="34">
         <v>1.74</v>
       </c>
       <c r="W21" s="34">
         <v>1.74</v>
       </c>
       <c r="X21" s="34">
         <v>1.83</v>
       </c>
       <c r="Y21" s="34">
         <v>1.86</v>
       </c>
       <c r="Z21" s="34">
         <v>1.87</v>
       </c>
       <c r="AA21" s="34">
         <v>1.78</v>
       </c>
       <c r="AB21" s="34">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
-      <c r="AC21" s="1"/>
+      <c r="AC21" s="63">
+        <v>2.06</v>
+      </c>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="12">
         <v>2.81</v>
       </c>
       <c r="D22" s="12">
         <v>2.4900000000000002</v>
@@ -3513,51 +3593,53 @@
       <c r="U22" s="15">
         <v>3.45</v>
       </c>
       <c r="V22" s="34">
         <v>3.41</v>
       </c>
       <c r="W22" s="34">
         <v>3.45</v>
       </c>
       <c r="X22" s="34">
         <v>3.43</v>
       </c>
       <c r="Y22" s="34">
         <v>3.4</v>
       </c>
       <c r="Z22" s="34">
         <v>3.41</v>
       </c>
       <c r="AA22" s="34">
         <v>2.6</v>
       </c>
       <c r="AB22" s="34">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
-      <c r="AC22" s="1"/>
+      <c r="AC22" s="63">
+        <v>2.99</v>
+      </c>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="12">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="12">
         <v>2.4700000000000002</v>
@@ -3613,51 +3695,53 @@
       <c r="U23" s="15">
         <v>3.02</v>
       </c>
       <c r="V23" s="34">
         <v>3.14</v>
       </c>
       <c r="W23" s="34">
         <v>3.21</v>
       </c>
       <c r="X23" s="34">
         <v>3.22</v>
       </c>
       <c r="Y23" s="34">
         <v>3.18</v>
       </c>
       <c r="Z23" s="34">
         <v>3.26</v>
       </c>
       <c r="AA23" s="34">
         <v>3.34</v>
       </c>
       <c r="AB23" s="34">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
-      <c r="AC23" s="1"/>
+      <c r="AC23" s="63">
+        <v>2.86</v>
+      </c>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="12">
         <v>1.03</v>
       </c>
       <c r="D24" s="12">
         <v>0.91</v>
@@ -3713,51 +3797,53 @@
       <c r="U24" s="15">
         <v>0.94</v>
       </c>
       <c r="V24" s="34">
         <v>0.93</v>
       </c>
       <c r="W24" s="34">
         <v>0.97</v>
       </c>
       <c r="X24" s="34">
         <v>0.98</v>
       </c>
       <c r="Y24" s="34">
         <v>1</v>
       </c>
       <c r="Z24" s="34">
         <v>1.03</v>
       </c>
       <c r="AA24" s="34">
         <v>1.21</v>
       </c>
       <c r="AB24" s="34">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
-      <c r="AC24" s="1"/>
+      <c r="AC24" s="63">
+        <v>1.0900000000000001</v>
+      </c>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="12">
         <v>1.23</v>
       </c>
       <c r="D25" s="12">
         <v>1.65</v>
@@ -3813,51 +3899,53 @@
       <c r="U25" s="15">
         <v>2.8</v>
       </c>
       <c r="V25" s="34">
         <v>2.79</v>
       </c>
       <c r="W25" s="34">
         <v>2.82</v>
       </c>
       <c r="X25" s="34">
         <v>2.8</v>
       </c>
       <c r="Y25" s="34">
         <v>2.82</v>
       </c>
       <c r="Z25" s="34">
         <v>2.78</v>
       </c>
       <c r="AA25" s="34">
         <v>2.87</v>
       </c>
       <c r="AB25" s="34">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
-      <c r="AC25" s="1"/>
+      <c r="AC25" s="63">
+        <v>3.07</v>
+      </c>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="12">
         <v>3.32</v>
       </c>
       <c r="D26" s="12">
         <v>2.77</v>
@@ -3913,51 +4001,53 @@
       <c r="U26" s="15">
         <v>3.04</v>
       </c>
       <c r="V26" s="34">
         <v>2.98</v>
       </c>
       <c r="W26" s="34">
         <v>3.01</v>
       </c>
       <c r="X26" s="34">
         <v>3.12</v>
       </c>
       <c r="Y26" s="34">
         <v>3.12</v>
       </c>
       <c r="Z26" s="34">
         <v>3.13</v>
       </c>
       <c r="AA26" s="34">
         <v>3.6</v>
       </c>
       <c r="AB26" s="34">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
-      <c r="AC26" s="1"/>
+      <c r="AC26" s="63">
+        <v>2.9</v>
+      </c>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="12">
         <v>2.6</v>
       </c>
       <c r="D27" s="12">
         <v>2.17</v>
@@ -4013,51 +4103,53 @@
       <c r="U27" s="15">
         <v>2.66</v>
       </c>
       <c r="V27" s="34">
         <v>2.62</v>
       </c>
       <c r="W27" s="34">
         <v>2.57</v>
       </c>
       <c r="X27" s="34">
         <v>2.62</v>
       </c>
       <c r="Y27" s="34">
         <v>2.57</v>
       </c>
       <c r="Z27" s="34">
         <v>2.64</v>
       </c>
       <c r="AA27" s="34">
         <v>3.22</v>
       </c>
       <c r="AB27" s="34">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
-      <c r="AC27" s="1"/>
+      <c r="AC27" s="63">
+        <v>2.54</v>
+      </c>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="12">
         <v>1.71</v>
       </c>
       <c r="D28" s="12">
         <v>1.49</v>
@@ -4113,51 +4205,53 @@
       <c r="U28" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="34">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="34">
         <v>2.04</v>
       </c>
       <c r="X28" s="34">
         <v>2.09</v>
       </c>
       <c r="Y28" s="34">
         <v>2.09</v>
       </c>
       <c r="Z28" s="34">
         <v>2.14</v>
       </c>
       <c r="AA28" s="34">
         <v>2.42</v>
       </c>
       <c r="AB28" s="34">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
-      <c r="AC28" s="1"/>
+      <c r="AC28" s="63">
+        <v>2.11</v>
+      </c>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>1.35</v>
       </c>
       <c r="D29" s="12">
         <v>1.47</v>
@@ -4213,95 +4307,97 @@
       <c r="U29" s="15">
         <v>1.73</v>
       </c>
       <c r="V29" s="34">
         <v>1.71</v>
       </c>
       <c r="W29" s="34">
         <v>1.7</v>
       </c>
       <c r="X29" s="34">
         <v>1.74</v>
       </c>
       <c r="Y29" s="34">
         <v>1.73</v>
       </c>
       <c r="Z29" s="34">
         <v>1.75</v>
       </c>
       <c r="AA29" s="34">
         <v>2.12</v>
       </c>
       <c r="AB29" s="34">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
-      <c r="AC29" s="1"/>
+      <c r="AC29" s="63">
+        <v>1.67</v>
+      </c>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="48"/>
-[...25 lines deleted...]
-      <c r="AC30" s="11"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="62"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="62"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="62"/>
+      <c r="U30" s="62"/>
+      <c r="V30" s="62"/>
+      <c r="W30" s="62"/>
+      <c r="X30" s="62"/>
+      <c r="Y30" s="62"/>
+      <c r="Z30" s="62"/>
+      <c r="AA30" s="62"/>
+      <c r="AB30" s="62"/>
+      <c r="AC30" s="62"/>
       <c r="AD30" s="11"/>
       <c r="AE30" s="11"/>
       <c r="AF30" s="11"/>
       <c r="AG30" s="11"/>
       <c r="AH30" s="11"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="11"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="11"/>
       <c r="AO30" s="11"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="12">
         <v>2.21</v>
       </c>
       <c r="D31" s="12">
         <v>2.04</v>
       </c>
       <c r="E31" s="12">
         <v>2.1</v>
@@ -4354,51 +4450,53 @@
       <c r="U31" s="15">
         <v>2.54</v>
       </c>
       <c r="V31" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="34">
         <v>2.59</v>
       </c>
       <c r="Y31" s="34">
         <v>2.58</v>
       </c>
       <c r="Z31" s="34">
         <v>2.62</v>
       </c>
       <c r="AA31" s="34">
         <v>2.76</v>
       </c>
       <c r="AB31" s="34">
         <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
-      <c r="AC31" s="1"/>
+      <c r="AC31" s="63">
+        <v>2.57</v>
+      </c>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="12">
         <v>2.67</v>
       </c>
       <c r="D32" s="12">
         <v>2.72</v>
@@ -4454,51 +4552,53 @@
       <c r="U32" s="15">
         <v>2.98</v>
       </c>
       <c r="V32" s="34">
         <v>2.92</v>
       </c>
       <c r="W32" s="34">
         <v>2.99</v>
       </c>
       <c r="X32" s="34">
         <v>3</v>
       </c>
       <c r="Y32" s="34">
         <v>3.03</v>
       </c>
       <c r="Z32" s="34">
         <v>3.11</v>
       </c>
       <c r="AA32" s="34">
         <v>3.36</v>
       </c>
       <c r="AB32" s="34">
         <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
-      <c r="AC32" s="1"/>
+      <c r="AC32" s="63">
+        <v>3.13</v>
+      </c>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="12">
         <v>1.95</v>
       </c>
       <c r="D33" s="12">
         <v>1.96</v>
@@ -4554,51 +4654,53 @@
       <c r="U33" s="15">
         <v>2.7</v>
       </c>
       <c r="V33" s="34">
         <v>2.62</v>
       </c>
       <c r="W33" s="34">
         <v>2.66</v>
       </c>
       <c r="X33" s="34">
         <v>2.69</v>
       </c>
       <c r="Y33" s="34">
         <v>2.69</v>
       </c>
       <c r="Z33" s="34">
         <v>2.76</v>
       </c>
       <c r="AA33" s="34">
         <v>2.85</v>
       </c>
       <c r="AB33" s="34">
         <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
-      <c r="AC33" s="1"/>
+      <c r="AC33" s="63">
+        <v>3.05</v>
+      </c>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="12">
         <v>2.0499999999999998</v>
@@ -4654,51 +4756,53 @@
       <c r="U34" s="15">
         <v>2.34</v>
       </c>
       <c r="V34" s="34">
         <v>2.36</v>
       </c>
       <c r="W34" s="34">
         <v>2.36</v>
       </c>
       <c r="X34" s="34">
         <v>2.39</v>
       </c>
       <c r="Y34" s="34">
         <v>2.4</v>
       </c>
       <c r="Z34" s="34">
         <v>2.46</v>
       </c>
       <c r="AA34" s="34">
         <v>2.69</v>
       </c>
       <c r="AB34" s="34">
         <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
-      <c r="AC34" s="1"/>
+      <c r="AC34" s="63">
+        <v>2.54</v>
+      </c>
       <c r="AD34" s="1"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="12">
         <v>1.76</v>
       </c>
       <c r="D35" s="12">
         <v>1.1499999999999999</v>
@@ -4754,51 +4858,53 @@
       <c r="U35" s="15">
         <v>1.71</v>
       </c>
       <c r="V35" s="34">
         <v>1.72</v>
       </c>
       <c r="W35" s="34">
         <v>1.79</v>
       </c>
       <c r="X35" s="34">
         <v>1.78</v>
       </c>
       <c r="Y35" s="34">
         <v>1.82</v>
       </c>
       <c r="Z35" s="34">
         <v>1.89</v>
       </c>
       <c r="AA35" s="34">
         <v>2</v>
       </c>
       <c r="AB35" s="34">
         <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
-      <c r="AC35" s="1"/>
+      <c r="AC35" s="63">
+        <v>1.87</v>
+      </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="12">
         <v>1.41</v>
@@ -4854,51 +4960,53 @@
       <c r="U36" s="15">
         <v>2.25</v>
       </c>
       <c r="V36" s="34">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="34">
         <v>2.25</v>
       </c>
       <c r="X36" s="34">
         <v>2.34</v>
       </c>
       <c r="Y36" s="34">
         <v>2.29</v>
       </c>
       <c r="Z36" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="34">
         <v>3.09</v>
       </c>
       <c r="AB36" s="34">
         <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
-      <c r="AC36" s="1"/>
+      <c r="AC36" s="63">
+        <v>2.99</v>
+      </c>
       <c r="AD36" s="1"/>
       <c r="AE36" s="1"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="12">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>2.36</v>
@@ -4954,51 +5062,53 @@
       <c r="U37" s="15">
         <v>2.87</v>
       </c>
       <c r="V37" s="34">
         <v>2.86</v>
       </c>
       <c r="W37" s="34">
         <v>2.91</v>
       </c>
       <c r="X37" s="34">
         <v>2.92</v>
       </c>
       <c r="Y37" s="34">
         <v>2.88</v>
       </c>
       <c r="Z37" s="34">
         <v>2.93</v>
       </c>
       <c r="AA37" s="34">
         <v>1.95</v>
       </c>
       <c r="AB37" s="34">
         <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
-      <c r="AC37" s="1"/>
+      <c r="AC37" s="63">
+        <v>2.4900000000000002</v>
+      </c>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="12">
         <v>1.95</v>
       </c>
       <c r="D38" s="12">
         <v>1.91</v>
@@ -5054,51 +5164,53 @@
       <c r="U38" s="15">
         <v>2.6</v>
       </c>
       <c r="V38" s="34">
         <v>2.6</v>
       </c>
       <c r="W38" s="34">
         <v>2.61</v>
       </c>
       <c r="X38" s="34">
         <v>2.65</v>
       </c>
       <c r="Y38" s="34">
         <v>2.66</v>
       </c>
       <c r="Z38" s="34">
         <v>2.66</v>
       </c>
       <c r="AA38" s="34">
         <v>2.46</v>
       </c>
       <c r="AB38" s="34">
         <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
-      <c r="AC38" s="1"/>
+      <c r="AC38" s="63">
+        <v>2.5</v>
+      </c>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="12">
         <v>2.17</v>
       </c>
       <c r="D39" s="12">
         <v>2</v>
@@ -5154,51 +5266,53 @@
       <c r="U39" s="15">
         <v>3.17</v>
       </c>
       <c r="V39" s="34">
         <v>3.08</v>
       </c>
       <c r="W39" s="34">
         <v>3.18</v>
       </c>
       <c r="X39" s="34">
         <v>3.11</v>
       </c>
       <c r="Y39" s="34">
         <v>3.07</v>
       </c>
       <c r="Z39" s="34">
         <v>3.08</v>
       </c>
       <c r="AA39" s="34">
         <v>3.25</v>
       </c>
       <c r="AB39" s="34">
         <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
-      <c r="AC39" s="1"/>
+      <c r="AC39" s="63">
+        <v>2.92</v>
+      </c>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="12">
         <v>3.04</v>
       </c>
       <c r="D40" s="12">
         <v>2.98</v>
@@ -5254,51 +5368,53 @@
       <c r="U40" s="15">
         <v>3.54</v>
       </c>
       <c r="V40" s="34">
         <v>3.59</v>
       </c>
       <c r="W40" s="34">
         <v>3.59</v>
       </c>
       <c r="X40" s="34">
         <v>3.62</v>
       </c>
       <c r="Y40" s="34">
         <v>3.55</v>
       </c>
       <c r="Z40" s="34">
         <v>3.6</v>
       </c>
       <c r="AA40" s="34">
         <v>3.11</v>
       </c>
       <c r="AB40" s="34">
         <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
-      <c r="AC40" s="1"/>
+      <c r="AC40" s="63">
+        <v>3.3</v>
+      </c>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="12">
         <v>2.87</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>63</v>
@@ -5354,51 +5470,53 @@
       <c r="U41" s="15">
         <v>3.22</v>
       </c>
       <c r="V41" s="34">
         <v>3.22</v>
       </c>
       <c r="W41" s="34">
         <v>3.3</v>
       </c>
       <c r="X41" s="34">
         <v>3.37</v>
       </c>
       <c r="Y41" s="34">
         <v>3.34</v>
       </c>
       <c r="Z41" s="34">
         <v>3.43</v>
       </c>
       <c r="AA41" s="34">
         <v>3.91</v>
       </c>
       <c r="AB41" s="34">
         <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
-      <c r="AC41" s="1"/>
+      <c r="AC41" s="63">
+        <v>3.66</v>
+      </c>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="12">
         <v>2.68</v>
       </c>
       <c r="D42" s="12">
         <v>2.23</v>
@@ -5454,51 +5572,53 @@
       <c r="U42" s="15">
         <v>2.37</v>
       </c>
       <c r="V42" s="34">
         <v>2.41</v>
       </c>
       <c r="W42" s="34">
         <v>2.46</v>
       </c>
       <c r="X42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="34">
         <v>2.44</v>
       </c>
       <c r="Z42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="34">
         <v>2.82</v>
       </c>
       <c r="AB42" s="34">
         <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
-      <c r="AC42" s="1"/>
+      <c r="AC42" s="63">
+        <v>2.8</v>
+      </c>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="12">
         <v>1.81</v>
       </c>
       <c r="D43" s="12">
         <v>1.64</v>
@@ -5554,51 +5674,53 @@
       <c r="U43" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="34">
         <v>2.5</v>
       </c>
       <c r="W43" s="34">
         <v>2.48</v>
       </c>
       <c r="X43" s="34">
         <v>2.58</v>
       </c>
       <c r="Y43" s="34">
         <v>2.67</v>
       </c>
       <c r="Z43" s="34">
         <v>2.66</v>
       </c>
       <c r="AA43" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="34">
         <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
-      <c r="AC43" s="1"/>
+      <c r="AC43" s="63">
+        <v>3.01</v>
+      </c>
       <c r="AD43" s="1"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="12">
         <v>3.25</v>
       </c>
       <c r="D44" s="12">
         <v>2.84</v>
@@ -5654,51 +5776,53 @@
       <c r="U44" s="15">
         <v>3.84</v>
       </c>
       <c r="V44" s="34">
         <v>3.79</v>
       </c>
       <c r="W44" s="34">
         <v>3.84</v>
       </c>
       <c r="X44" s="34">
         <v>3.8</v>
       </c>
       <c r="Y44" s="34">
         <v>3.78</v>
       </c>
       <c r="Z44" s="34">
         <v>3.78</v>
       </c>
       <c r="AA44" s="34">
         <v>2.7</v>
       </c>
       <c r="AB44" s="34">
         <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
-      <c r="AC44" s="1"/>
+      <c r="AC44" s="63">
+        <v>3.19</v>
+      </c>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="12">
         <v>2.83</v>
       </c>
       <c r="D45" s="12">
         <v>2.97</v>
@@ -5754,51 +5878,53 @@
       <c r="U45" s="15">
         <v>3.62</v>
       </c>
       <c r="V45" s="34">
         <v>3.73</v>
       </c>
       <c r="W45" s="34">
         <v>3.83</v>
       </c>
       <c r="X45" s="34">
         <v>3.9</v>
       </c>
       <c r="Y45" s="34">
         <v>3.87</v>
       </c>
       <c r="Z45" s="34">
         <v>3.95</v>
       </c>
       <c r="AA45" s="34">
         <v>3.7</v>
       </c>
       <c r="AB45" s="34">
         <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
-      <c r="AC45" s="1"/>
+      <c r="AC45" s="63">
+        <v>3.44</v>
+      </c>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="12">
         <v>1.55</v>
       </c>
       <c r="D46" s="12">
         <v>1.33</v>
@@ -5854,51 +5980,53 @@
       <c r="U46" s="15">
         <v>1.37</v>
       </c>
       <c r="V46" s="34">
         <v>1.38</v>
       </c>
       <c r="W46" s="34">
         <v>1.44</v>
       </c>
       <c r="X46" s="34">
         <v>1.47</v>
       </c>
       <c r="Y46" s="34">
         <v>1.51</v>
       </c>
       <c r="Z46" s="34">
         <v>1.58</v>
       </c>
       <c r="AA46" s="34">
         <v>1.91</v>
       </c>
       <c r="AB46" s="34">
         <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
-      <c r="AC46" s="1"/>
+      <c r="AC46" s="63">
+        <v>1.67</v>
+      </c>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="12">
         <v>1.48</v>
       </c>
       <c r="D47" s="12">
         <v>1.91</v>
@@ -5954,51 +6082,53 @@
       <c r="U47" s="15">
         <v>3.04</v>
       </c>
       <c r="V47" s="34">
         <v>3.03</v>
       </c>
       <c r="W47" s="34">
         <v>3.08</v>
       </c>
       <c r="X47" s="34">
         <v>3.05</v>
       </c>
       <c r="Y47" s="34">
         <v>3.08</v>
       </c>
       <c r="Z47" s="34">
         <v>3.03</v>
       </c>
       <c r="AA47" s="34">
         <v>3.4</v>
       </c>
       <c r="AB47" s="34">
         <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
-      <c r="AC47" s="1"/>
+      <c r="AC47" s="63">
+        <v>3.39</v>
+      </c>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="12">
         <v>3.76</v>
       </c>
       <c r="D48" s="12">
         <v>3.15</v>
@@ -6054,51 +6184,53 @@
       <c r="U48" s="15">
         <v>3.35</v>
       </c>
       <c r="V48" s="34">
         <v>3.26</v>
       </c>
       <c r="W48" s="34">
         <v>3.29</v>
       </c>
       <c r="X48" s="34">
         <v>3.4</v>
       </c>
       <c r="Y48" s="34">
         <v>3.38</v>
       </c>
       <c r="Z48" s="34">
         <v>3.42</v>
       </c>
       <c r="AA48" s="34">
         <v>3.78</v>
       </c>
       <c r="AB48" s="34">
         <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
-      <c r="AC48" s="1"/>
+      <c r="AC48" s="63">
+        <v>3.08</v>
+      </c>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="12">
         <v>2.6</v>
       </c>
       <c r="D49" s="12">
         <v>2.17</v>
@@ -6154,51 +6286,53 @@
       <c r="U49" s="15">
         <v>2.66</v>
       </c>
       <c r="V49" s="34">
         <v>2.62</v>
       </c>
       <c r="W49" s="34">
         <v>2.57</v>
       </c>
       <c r="X49" s="34">
         <v>2.62</v>
       </c>
       <c r="Y49" s="34">
         <v>2.57</v>
       </c>
       <c r="Z49" s="34">
         <v>2.64</v>
       </c>
       <c r="AA49" s="34">
         <v>3.22</v>
       </c>
       <c r="AB49" s="34">
         <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
-      <c r="AC49" s="1"/>
+      <c r="AC49" s="63">
+        <v>2.54</v>
+      </c>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="12">
         <v>1.71</v>
       </c>
       <c r="D50" s="12">
         <v>1.49</v>
@@ -6254,51 +6388,53 @@
       <c r="U50" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="34">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="34">
         <v>2.04</v>
       </c>
       <c r="X50" s="34">
         <v>2.09</v>
       </c>
       <c r="Y50" s="34">
         <v>2.09</v>
       </c>
       <c r="Z50" s="34">
         <v>2.14</v>
       </c>
       <c r="AA50" s="34">
         <v>2.42</v>
       </c>
       <c r="AB50" s="34">
         <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
-      <c r="AC50" s="1"/>
+      <c r="AC50" s="63">
+        <v>2.11</v>
+      </c>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C51" s="12">
         <v>1.35</v>
       </c>
       <c r="D51" s="12">
         <v>1.47</v>
@@ -6354,95 +6490,97 @@
       <c r="U51" s="15">
         <v>1.73</v>
       </c>
       <c r="V51" s="34">
         <v>1.71</v>
       </c>
       <c r="W51" s="34">
         <v>1.7</v>
       </c>
       <c r="X51" s="34">
         <v>1.74</v>
       </c>
       <c r="Y51" s="34">
         <v>1.73</v>
       </c>
       <c r="Z51" s="34">
         <v>1.75</v>
       </c>
       <c r="AA51" s="34">
         <v>2.12</v>
       </c>
       <c r="AB51" s="34">
         <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
-      <c r="AC51" s="1"/>
+      <c r="AC51" s="63">
+        <v>1.67</v>
+      </c>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="47"/>
       <c r="D52" s="47"/>
       <c r="E52" s="47"/>
       <c r="F52" s="47"/>
       <c r="G52" s="47"/>
       <c r="H52" s="47"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="47"/>
       <c r="L52" s="47"/>
       <c r="M52" s="47"/>
       <c r="N52" s="47"/>
       <c r="O52" s="47"/>
       <c r="P52" s="47"/>
       <c r="Q52" s="47"/>
       <c r="R52" s="47"/>
       <c r="S52" s="47"/>
       <c r="T52" s="47"/>
       <c r="U52" s="47"/>
       <c r="V52" s="47"/>
       <c r="W52" s="47"/>
       <c r="X52" s="47"/>
       <c r="Y52" s="47"/>
       <c r="Z52" s="47"/>
       <c r="AA52" s="47"/>
-      <c r="AB52" s="11"/>
-      <c r="AC52" s="11"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
       <c r="AD52" s="11"/>
       <c r="AE52" s="11"/>
       <c r="AF52" s="11"/>
       <c r="AG52" s="11"/>
       <c r="AH52" s="11"/>
       <c r="AI52" s="11"/>
       <c r="AJ52" s="11"/>
       <c r="AK52" s="11"/>
       <c r="AL52" s="11"/>
       <c r="AM52" s="11"/>
       <c r="AN52" s="11"/>
       <c r="AO52" s="11"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="24">
         <v>100000000</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="12">
         <v>1.3</v>
       </c>
       <c r="D53" s="12">
         <v>1.1599999999999999</v>
@@ -6498,51 +6636,53 @@
       <c r="U53" s="15">
         <v>1.5</v>
       </c>
       <c r="V53" s="34">
         <v>1.49</v>
       </c>
       <c r="W53" s="34">
         <v>1.51</v>
       </c>
       <c r="X53" s="34">
         <v>1.53</v>
       </c>
       <c r="Y53" s="34">
         <v>1.53</v>
       </c>
       <c r="Z53" s="34">
         <v>1.56</v>
       </c>
       <c r="AA53" s="34">
         <v>1.59</v>
       </c>
       <c r="AB53" s="34">
         <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
-      <c r="AC53" s="1"/>
+      <c r="AC53" s="63">
+        <v>1.54</v>
+      </c>
       <c r="AD53" s="1"/>
       <c r="AE53" s="1"/>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="12">
         <v>1.43</v>
       </c>
       <c r="D54" s="12">
         <v>1.39</v>
@@ -6598,51 +6738,53 @@
       <c r="U54" s="15">
         <v>1.76</v>
       </c>
       <c r="V54" s="34">
         <v>1.76</v>
       </c>
       <c r="W54" s="34">
         <v>1.76</v>
       </c>
       <c r="X54" s="34">
         <v>1.72</v>
       </c>
       <c r="Y54" s="34">
         <v>1.69</v>
       </c>
       <c r="Z54" s="34">
         <v>1.74</v>
       </c>
       <c r="AA54" s="34">
         <v>1.19</v>
       </c>
       <c r="AB54" s="34">
         <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
-      <c r="AC54" s="1"/>
+      <c r="AC54" s="63">
+        <v>1.67</v>
+      </c>
       <c r="AD54" s="1"/>
       <c r="AE54" s="1"/>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="12">
         <v>1.36</v>
       </c>
       <c r="D55" s="12">
         <v>1.31</v>
@@ -6698,51 +6840,53 @@
       <c r="U55" s="15">
         <v>1.98</v>
       </c>
       <c r="V55" s="34">
         <v>1.96</v>
       </c>
       <c r="W55" s="34">
         <v>1.99</v>
       </c>
       <c r="X55" s="34">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="34">
         <v>2.06</v>
       </c>
       <c r="Z55" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="34">
         <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
-      <c r="AC55" s="1"/>
+      <c r="AC55" s="63">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="AD55" s="1"/>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="12">
         <v>1.51</v>
       </c>
       <c r="D56" s="12">
         <v>1.32</v>
@@ -6798,51 +6942,53 @@
       <c r="U56" s="15">
         <v>1.55</v>
       </c>
       <c r="V56" s="34">
         <v>1.48</v>
       </c>
       <c r="W56" s="34">
         <v>1.44</v>
       </c>
       <c r="X56" s="34">
         <v>1.43</v>
       </c>
       <c r="Y56" s="34">
         <v>1.46</v>
       </c>
       <c r="Z56" s="34">
         <v>1.47</v>
       </c>
       <c r="AA56" s="34">
         <v>1.57</v>
       </c>
       <c r="AB56" s="34">
         <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
-      <c r="AC56" s="1"/>
+      <c r="AC56" s="63">
+        <v>1.55</v>
+      </c>
       <c r="AD56" s="1"/>
       <c r="AE56" s="1"/>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="12">
         <v>1.31</v>
       </c>
       <c r="D57" s="12">
         <v>1.1299999999999999</v>
@@ -6898,51 +7044,53 @@
       <c r="U57" s="15">
         <v>1.41</v>
       </c>
       <c r="V57" s="34">
         <v>1.42</v>
       </c>
       <c r="W57" s="34">
         <v>1.43</v>
       </c>
       <c r="X57" s="34">
         <v>1.45</v>
       </c>
       <c r="Y57" s="34">
         <v>1.46</v>
       </c>
       <c r="Z57" s="34">
         <v>1.5</v>
       </c>
       <c r="AA57" s="34">
         <v>1.48</v>
       </c>
       <c r="AB57" s="34">
         <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
-      <c r="AC57" s="1"/>
+      <c r="AC57" s="63">
+        <v>1.48</v>
+      </c>
       <c r="AD57" s="1"/>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="12">
         <v>1</v>
       </c>
       <c r="D58" s="12">
         <v>0.96</v>
@@ -6998,51 +7146,53 @@
       <c r="U58" s="15">
         <v>1.31</v>
       </c>
       <c r="V58" s="34">
         <v>1.31</v>
       </c>
       <c r="W58" s="34">
         <v>1.36</v>
       </c>
       <c r="X58" s="34">
         <v>1.41</v>
       </c>
       <c r="Y58" s="34">
         <v>1.4</v>
       </c>
       <c r="Z58" s="34">
         <v>1.39</v>
       </c>
       <c r="AA58" s="34">
         <v>1.85</v>
       </c>
       <c r="AB58" s="34">
         <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
-      <c r="AC58" s="1"/>
+      <c r="AC58" s="63">
+        <v>1.73</v>
+      </c>
       <c r="AD58" s="1"/>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C59" s="12">
         <v>1.46</v>
       </c>
       <c r="D59" s="12">
         <v>1.24</v>
@@ -7098,51 +7248,53 @@
       <c r="U59" s="15">
         <v>1.85</v>
       </c>
       <c r="V59" s="34">
         <v>1.85</v>
       </c>
       <c r="W59" s="34">
         <v>1.83</v>
       </c>
       <c r="X59" s="34">
         <v>1.86</v>
       </c>
       <c r="Y59" s="34">
         <v>1.84</v>
       </c>
       <c r="Z59" s="34">
         <v>1.86</v>
       </c>
       <c r="AA59" s="34">
         <v>1.21</v>
       </c>
       <c r="AB59" s="34">
         <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
-      <c r="AC59" s="1"/>
+      <c r="AC59" s="63">
+        <v>1.4</v>
+      </c>
       <c r="AD59" s="1"/>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C60" s="12">
         <v>1.05</v>
       </c>
       <c r="D60" s="12">
         <v>0.89</v>
@@ -7198,51 +7350,53 @@
       <c r="U60" s="15">
         <v>1.25</v>
       </c>
       <c r="V60" s="34">
         <v>1.25</v>
       </c>
       <c r="W60" s="34">
         <v>1.22</v>
       </c>
       <c r="X60" s="34">
         <v>1.21</v>
       </c>
       <c r="Y60" s="34">
         <v>1.21</v>
       </c>
       <c r="Z60" s="34">
         <v>1.25</v>
       </c>
       <c r="AA60" s="34">
         <v>1.19</v>
       </c>
       <c r="AB60" s="34">
         <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
-      <c r="AC60" s="1"/>
+      <c r="AC60" s="63">
+        <v>1.34</v>
+      </c>
       <c r="AD60" s="1"/>
       <c r="AE60" s="1"/>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="12">
         <v>1.23</v>
       </c>
       <c r="D61" s="12">
         <v>1.1100000000000001</v>
@@ -7298,51 +7452,53 @@
       <c r="U61" s="15">
         <v>1.98</v>
       </c>
       <c r="V61" s="34">
         <v>1.93</v>
       </c>
       <c r="W61" s="34">
         <v>1.94</v>
       </c>
       <c r="X61" s="34">
         <v>1.94</v>
       </c>
       <c r="Y61" s="34">
         <v>1.93</v>
       </c>
       <c r="Z61" s="34">
         <v>1.97</v>
       </c>
       <c r="AA61" s="34">
         <v>2.33</v>
       </c>
       <c r="AB61" s="34">
         <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
-      <c r="AC61" s="1"/>
+      <c r="AC61" s="63">
+        <v>1.95</v>
+      </c>
       <c r="AD61" s="1"/>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="12">
         <v>2.29</v>
       </c>
       <c r="D62" s="12">
         <v>1.89</v>
@@ -7398,51 +7554,53 @@
       <c r="U62" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="34">
         <v>2.34</v>
       </c>
       <c r="W62" s="34">
         <v>2.4</v>
       </c>
       <c r="X62" s="34">
         <v>2.46</v>
       </c>
       <c r="Y62" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="34">
         <v>2.4</v>
       </c>
       <c r="AA62" s="34">
         <v>1.26</v>
       </c>
       <c r="AB62" s="34">
         <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
-      <c r="AC62" s="1"/>
+      <c r="AC62" s="63">
+        <v>1.8</v>
+      </c>
       <c r="AD62" s="1"/>
       <c r="AE62" s="1"/>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="12">
         <v>1.84</v>
       </c>
       <c r="D63" s="12">
         <v>1.72</v>
@@ -7498,51 +7656,53 @@
       <c r="U63" s="15">
         <v>2.61</v>
       </c>
       <c r="V63" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="34">
         <v>2.61</v>
       </c>
       <c r="X63" s="34">
         <v>2.66</v>
       </c>
       <c r="Y63" s="34">
         <v>2.61</v>
       </c>
       <c r="Z63" s="34">
         <v>2.59</v>
       </c>
       <c r="AA63" s="34">
         <v>2.77</v>
       </c>
       <c r="AB63" s="34">
         <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
-      <c r="AC63" s="1"/>
+      <c r="AC63" s="63">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="AD63" s="1"/>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C64" s="12">
         <v>1.84</v>
       </c>
       <c r="D64" s="12">
         <v>1.44</v>
@@ -7598,51 +7758,53 @@
       <c r="U64" s="15">
         <v>1.47</v>
       </c>
       <c r="V64" s="34">
         <v>1.46</v>
       </c>
       <c r="W64" s="34">
         <v>1.48</v>
       </c>
       <c r="X64" s="34">
         <v>1.49</v>
       </c>
       <c r="Y64" s="34">
         <v>1.46</v>
       </c>
       <c r="Z64" s="34">
         <v>1.49</v>
       </c>
       <c r="AA64" s="34">
         <v>1.37</v>
       </c>
       <c r="AB64" s="34">
         <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
-      <c r="AC64" s="1"/>
+      <c r="AC64" s="63">
+        <v>1.54</v>
+      </c>
       <c r="AD64" s="1"/>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="12">
         <v>0.71</v>
       </c>
       <c r="D65" s="12">
         <v>0.71</v>
@@ -7698,51 +7860,53 @@
       <c r="U65" s="15">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="34">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="34">
         <v>1.18</v>
       </c>
       <c r="Y65" s="34">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="34">
         <v>1.18</v>
       </c>
       <c r="AA65" s="34">
         <v>1.32</v>
       </c>
       <c r="AB65" s="34">
         <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
-      <c r="AC65" s="1"/>
+      <c r="AC65" s="63">
+        <v>1.22</v>
+      </c>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="12">
         <v>1.73</v>
       </c>
       <c r="D66" s="12">
         <v>1.62</v>
@@ -7798,51 +7962,53 @@
       <c r="U66" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="34">
         <v>2.48</v>
       </c>
       <c r="X66" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="34">
         <v>2.48</v>
       </c>
       <c r="Z66" s="34">
         <v>2.52</v>
       </c>
       <c r="AA66" s="34">
         <v>2.35</v>
       </c>
       <c r="AB66" s="34">
         <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
-      <c r="AC66" s="1"/>
+      <c r="AC66" s="63">
+        <v>2.5</v>
+      </c>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="12">
         <v>2.08</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>64</v>
@@ -7898,51 +8064,53 @@
       <c r="U67" s="15">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="34">
         <v>2.59</v>
       </c>
       <c r="X67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="34">
         <v>2.5</v>
       </c>
       <c r="Z67" s="34">
         <v>2.58</v>
       </c>
       <c r="AA67" s="34">
         <v>2.97</v>
       </c>
       <c r="AB67" s="34">
         <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
-      <c r="AC67" s="1"/>
+      <c r="AC67" s="63">
+        <v>2.27</v>
+      </c>
       <c r="AD67" s="1"/>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="12">
         <v>0.85</v>
       </c>
       <c r="D68" s="12">
         <v>0.77</v>
@@ -7998,51 +8166,53 @@
       <c r="U68" s="15">
         <v>0.8</v>
       </c>
       <c r="V68" s="34">
         <v>0.78</v>
       </c>
       <c r="W68" s="34">
         <v>0.81</v>
       </c>
       <c r="X68" s="34">
         <v>0.81</v>
       </c>
       <c r="Y68" s="34">
         <v>0.83</v>
       </c>
       <c r="Z68" s="34">
         <v>0.84</v>
       </c>
       <c r="AA68" s="34">
         <v>0.97</v>
       </c>
       <c r="AB68" s="34">
         <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
-      <c r="AC68" s="1"/>
+      <c r="AC68" s="63">
+        <v>0.9</v>
+      </c>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C69" s="12">
         <v>0.26</v>
       </c>
       <c r="D69" s="12">
         <v>0.66</v>
@@ -8098,51 +8268,53 @@
       <c r="U69" s="15">
         <v>1.87</v>
       </c>
       <c r="V69" s="34">
         <v>1.86</v>
       </c>
       <c r="W69" s="34">
         <v>1.8</v>
       </c>
       <c r="X69" s="34">
         <v>1.83</v>
       </c>
       <c r="Y69" s="34">
         <v>1.81</v>
       </c>
       <c r="Z69" s="34">
         <v>1.79</v>
       </c>
       <c r="AA69" s="34">
         <v>0.8</v>
       </c>
       <c r="AB69" s="34">
         <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
-      <c r="AC69" s="1"/>
+      <c r="AC69" s="63">
+        <v>1.82</v>
+      </c>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="16">
         <v>2.02</v>
@@ -8198,51 +8370,53 @@
       <c r="U70" s="19">
         <v>2.42</v>
       </c>
       <c r="V70" s="35">
         <v>2.4</v>
       </c>
       <c r="W70" s="35">
         <v>2.44</v>
       </c>
       <c r="X70" s="35">
         <v>2.54</v>
       </c>
       <c r="Y70" s="35">
         <v>2.58</v>
       </c>
       <c r="Z70" s="35">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="35">
         <v>3.23</v>
       </c>
       <c r="AB70" s="35">
         <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
-      <c r="AC70" s="1"/>
+      <c r="AC70" s="64">
+        <v>2.52</v>
+      </c>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="20"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
@@ -47274,61 +47448,61 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B52:AA52"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B30:AA30"/>
+    <mergeCell ref="AB5:AC5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>