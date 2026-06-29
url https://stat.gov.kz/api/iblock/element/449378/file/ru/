--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4961EE8E-9AB4-44A6-BA2A-352F2929BC62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9D22A4E-37BD-4F65-9E87-3589F72E7483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="9" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId13" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
@@ -104,51 +104,51 @@
   <c r="AB29" i="9"/>
   <c r="AB28" i="9"/>
   <c r="AB27" i="9"/>
   <c r="AB26" i="9"/>
   <c r="AB25" i="9"/>
   <c r="AB24" i="9"/>
   <c r="AB23" i="9"/>
   <c r="AB22" i="9"/>
   <c r="AB21" i="9"/>
   <c r="AB20" i="9"/>
   <c r="AB19" i="9"/>
   <c r="AB18" i="9"/>
   <c r="AB17" i="9"/>
   <c r="AB16" i="9"/>
   <c r="AB15" i="9"/>
   <c r="AB14" i="9"/>
   <c r="AB13" i="9"/>
   <c r="AB12" i="9"/>
   <c r="AB11" i="9"/>
   <c r="AB9" i="9"/>
   <c r="AB10" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="105">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -803,51 +803,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -891,107 +891,99 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1508,51 +1500,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="48.5703125" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -1625,75 +1617,75 @@
       </c>
       <c r="B11" s="32" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="42" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="46">
-        <v>46154</v>
+      <c r="B15" s="44">
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="43" t="s">
+      <c r="A16" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="46">
-        <v>46183</v>
+      <c r="B16" s="44">
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="45" t="s">
+      <c r="B17" s="43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>103</v>
@@ -1765,51 +1757,51 @@
       <c r="B12" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="33" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI61" sqref="AI61"/>
+      <selection pane="bottomLeft" activeCell="AH70" sqref="AH70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="10.140625" customWidth="1"/>
     <col min="23" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="33" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -1826,81 +1818,81 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="59" t="s">
+      <c r="B2" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="59"/>
-[...26 lines deleted...]
-      <c r="AD2" s="1"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
@@ -1971,125 +1963,124 @@
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
-      <c r="S5" s="50"/>
-[...1 lines deleted...]
-      <c r="U5" s="51"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
       <c r="W5" s="39"/>
-      <c r="AB5" s="58" t="s">
+      <c r="AC5" s="60" t="s">
         <v>50</v>
       </c>
-      <c r="AC5" s="58"/>
-[...1 lines deleted...]
-      <c r="AE5" s="1"/>
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="39"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="52"/>
-      <c r="C6" s="54">
+      <c r="B6" s="54"/>
+      <c r="C6" s="56">
         <v>2024</v>
       </c>
-      <c r="D6" s="55"/>
-[...10 lines deleted...]
-      <c r="O6" s="56">
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="58">
         <v>2025</v>
       </c>
-      <c r="P6" s="57"/>
-[...10 lines deleted...]
-      <c r="AA6" s="60">
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="46">
         <v>2026</v>
       </c>
-      <c r="AB6" s="61"/>
-[...1 lines deleted...]
-      <c r="AD6" s="1"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="49"/>
-      <c r="B7" s="53"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="55"/>
       <c r="C7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="9" t="s">
@@ -2127,95 +2118,97 @@
       </c>
       <c r="V7" s="38" t="s">
         <v>57</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>58</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>60</v>
       </c>
       <c r="Z7" s="9" t="s">
         <v>61</v>
       </c>
       <c r="AA7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AB7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AC7" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="AD7" s="42"/>
+      <c r="AD7" s="9" t="s">
+        <v>53</v>
+      </c>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="47"/>
-[...26 lines deleted...]
-      <c r="AD8" s="11"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="48"/>
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="48"/>
+      <c r="AA8" s="48"/>
+      <c r="AB8" s="48"/>
+      <c r="AC8" s="48"/>
+      <c r="AD8" s="48"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="11"/>
       <c r="AO8" s="11"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>1.87</v>
       </c>
       <c r="D9" s="12">
         <v>1.71</v>
       </c>
       <c r="E9" s="12">
         <v>1.75</v>
       </c>
@@ -2267,54 +2260,56 @@
       <c r="U9" s="15">
         <v>2.16</v>
       </c>
       <c r="V9" s="34">
         <v>2.15</v>
       </c>
       <c r="W9" s="34">
         <v>2.17</v>
       </c>
       <c r="X9" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="34">
         <v>2.19</v>
       </c>
       <c r="Z9" s="34">
         <v>2.23</v>
       </c>
       <c r="AA9" s="34">
         <v>2.34</v>
       </c>
       <c r="AB9" s="34">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
-      <c r="AC9" s="63">
+      <c r="AC9" s="34">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AD9" s="1"/>
+      <c r="AD9" s="34">
+        <v>2.1800000000000002</v>
+      </c>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="24">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="12">
         <v>2.19</v>
       </c>
       <c r="D10" s="12">
         <v>2.21</v>
       </c>
@@ -2369,54 +2364,56 @@
       <c r="U10" s="15">
         <v>2.52</v>
       </c>
       <c r="V10" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="W10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="34">
         <v>2.52</v>
       </c>
       <c r="Y10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="34">
         <v>2.6</v>
       </c>
       <c r="AA10" s="34">
         <v>2.56</v>
       </c>
       <c r="AB10" s="34">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
-      <c r="AC10" s="63">
+      <c r="AC10" s="34">
         <v>2.59</v>
       </c>
-      <c r="AD10" s="1"/>
+      <c r="AD10" s="34">
+        <v>2.68</v>
+      </c>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="12">
         <v>1.7</v>
       </c>
       <c r="D11" s="12">
         <v>1.68</v>
       </c>
@@ -2471,54 +2468,56 @@
       <c r="U11" s="15">
         <v>2.39</v>
       </c>
       <c r="V11" s="34">
         <v>2.34</v>
       </c>
       <c r="W11" s="34">
         <v>2.37</v>
       </c>
       <c r="X11" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="34">
         <v>2.42</v>
       </c>
       <c r="Z11" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="34">
         <v>2.72</v>
       </c>
       <c r="AB11" s="34">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
-      <c r="AC11" s="63">
+      <c r="AC11" s="34">
         <v>2.72</v>
       </c>
-      <c r="AD11" s="1"/>
+      <c r="AD11" s="34">
+        <v>2.72</v>
+      </c>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="12">
         <v>2.09</v>
       </c>
       <c r="D12" s="12">
         <v>1.87</v>
       </c>
@@ -2573,54 +2572,56 @@
       <c r="U12" s="15">
         <v>2.15</v>
       </c>
       <c r="V12" s="34">
         <v>2.15</v>
       </c>
       <c r="W12" s="34">
         <v>2.14</v>
       </c>
       <c r="X12" s="34">
         <v>2.16</v>
       </c>
       <c r="Y12" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="34">
         <v>2.23</v>
       </c>
       <c r="AA12" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="34">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
-      <c r="AC12" s="63">
+      <c r="AC12" s="34">
         <v>2.31</v>
       </c>
-      <c r="AD12" s="1"/>
+      <c r="AD12" s="34">
+        <v>2.2799999999999998</v>
+      </c>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="12">
         <v>1.39</v>
       </c>
       <c r="D13" s="12">
         <v>1.1399999999999999</v>
       </c>
@@ -2675,54 +2676,56 @@
       <c r="U13" s="15">
         <v>1.47</v>
       </c>
       <c r="V13" s="34">
         <v>1.48</v>
       </c>
       <c r="W13" s="34">
         <v>1.5</v>
       </c>
       <c r="X13" s="34">
         <v>1.52</v>
       </c>
       <c r="Y13" s="34">
         <v>1.53</v>
       </c>
       <c r="Z13" s="34">
         <v>1.58</v>
       </c>
       <c r="AA13" s="34">
         <v>1.58</v>
       </c>
       <c r="AB13" s="34">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
-      <c r="AC13" s="63">
+      <c r="AC13" s="34">
         <v>1.55</v>
       </c>
-      <c r="AD13" s="1"/>
+      <c r="AD13" s="34">
+        <v>1.62</v>
+      </c>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="12">
         <v>1.08</v>
       </c>
       <c r="D14" s="12">
         <v>1.2</v>
       </c>
@@ -2777,54 +2780,56 @@
       <c r="U14" s="15">
         <v>1.82</v>
       </c>
       <c r="V14" s="34">
         <v>1.81</v>
       </c>
       <c r="W14" s="34">
         <v>1.85</v>
       </c>
       <c r="X14" s="34">
         <v>1.92</v>
       </c>
       <c r="Y14" s="34">
         <v>1.89</v>
       </c>
       <c r="Z14" s="34">
         <v>1.89</v>
       </c>
       <c r="AA14" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="34">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
-      <c r="AC14" s="63">
+      <c r="AC14" s="34">
         <v>2.42</v>
       </c>
-      <c r="AD14" s="1"/>
+      <c r="AD14" s="34">
+        <v>2.12</v>
+      </c>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="12">
         <v>1.9</v>
       </c>
       <c r="D15" s="12">
         <v>1.88</v>
       </c>
@@ -2879,54 +2884,56 @@
       <c r="U15" s="15">
         <v>2.44</v>
       </c>
       <c r="V15" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="W15" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="34">
         <v>2.44</v>
       </c>
       <c r="Z15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="34">
         <v>1.64</v>
       </c>
       <c r="AB15" s="34">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
-      <c r="AC15" s="63">
+      <c r="AC15" s="34">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AD15" s="1"/>
+      <c r="AD15" s="34">
+        <v>2.04</v>
+      </c>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="12">
         <v>1.44</v>
       </c>
       <c r="D16" s="12">
         <v>1.34</v>
       </c>
@@ -2981,54 +2988,56 @@
       <c r="U16" s="15">
         <v>1.85</v>
       </c>
       <c r="V16" s="34">
         <v>1.84</v>
       </c>
       <c r="W16" s="34">
         <v>1.84</v>
       </c>
       <c r="X16" s="34">
         <v>1.84</v>
       </c>
       <c r="Y16" s="34">
         <v>1.85</v>
       </c>
       <c r="Z16" s="34">
         <v>1.87</v>
       </c>
       <c r="AA16" s="34">
         <v>1.8</v>
       </c>
       <c r="AB16" s="34">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
-      <c r="AC16" s="63">
+      <c r="AC16" s="34">
         <v>1.9</v>
       </c>
-      <c r="AD16" s="1"/>
+      <c r="AD16" s="34">
+        <v>1.87</v>
+      </c>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="12">
         <v>1.65</v>
       </c>
       <c r="D17" s="12">
         <v>1.51</v>
       </c>
@@ -3083,54 +3092,56 @@
       <c r="U17" s="15">
         <v>2.52</v>
       </c>
       <c r="V17" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="W17" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="34">
         <v>2.46</v>
       </c>
       <c r="Y17" s="34">
         <v>2.44</v>
       </c>
       <c r="Z17" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="34">
         <v>2.75</v>
       </c>
       <c r="AB17" s="34">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
-      <c r="AC17" s="63">
+      <c r="AC17" s="34">
         <v>2.4</v>
       </c>
-      <c r="AD17" s="1"/>
+      <c r="AD17" s="34">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="12">
         <v>2.91</v>
       </c>
       <c r="D18" s="12">
         <v>2.78</v>
       </c>
@@ -3185,54 +3196,56 @@
       <c r="U18" s="15">
         <v>3.31</v>
       </c>
       <c r="V18" s="34">
         <v>3.37</v>
       </c>
       <c r="W18" s="34">
         <v>3.38</v>
       </c>
       <c r="X18" s="34">
         <v>3.41</v>
       </c>
       <c r="Y18" s="34">
         <v>3.36</v>
       </c>
       <c r="Z18" s="34">
         <v>3.39</v>
       </c>
       <c r="AA18" s="34">
         <v>2.79</v>
       </c>
       <c r="AB18" s="34">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
-      <c r="AC18" s="63">
+      <c r="AC18" s="34">
         <v>3.04</v>
       </c>
-      <c r="AD18" s="1"/>
+      <c r="AD18" s="34">
+        <v>3.06</v>
+      </c>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="12">
         <v>2.48</v>
       </c>
       <c r="D19" s="12">
         <v>2.34</v>
       </c>
@@ -3287,54 +3300,56 @@
       <c r="U19" s="15">
         <v>3</v>
       </c>
       <c r="V19" s="34">
         <v>2.95</v>
       </c>
       <c r="W19" s="34">
         <v>3.05</v>
       </c>
       <c r="X19" s="34">
         <v>3.11</v>
       </c>
       <c r="Y19" s="34">
         <v>3.07</v>
       </c>
       <c r="Z19" s="34">
         <v>3.12</v>
       </c>
       <c r="AA19" s="34">
         <v>3.5</v>
       </c>
       <c r="AB19" s="34">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
-      <c r="AC19" s="63">
+      <c r="AC19" s="34">
         <v>3.25</v>
       </c>
-      <c r="AD19" s="1"/>
+      <c r="AD19" s="34">
+        <v>3.15</v>
+      </c>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="12">
         <v>2.23</v>
       </c>
       <c r="D20" s="12">
         <v>1.81</v>
       </c>
@@ -3389,54 +3404,56 @@
       <c r="U20" s="15">
         <v>1.89</v>
       </c>
       <c r="V20" s="34">
         <v>1.91</v>
       </c>
       <c r="W20" s="34">
         <v>1.94</v>
       </c>
       <c r="X20" s="34">
         <v>1.96</v>
       </c>
       <c r="Y20" s="34">
         <v>1.92</v>
       </c>
       <c r="Z20" s="34">
         <v>1.96</v>
       </c>
       <c r="AA20" s="34">
         <v>2.06</v>
       </c>
       <c r="AB20" s="34">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
-      <c r="AC20" s="63">
+      <c r="AC20" s="34">
         <v>2.13</v>
       </c>
-      <c r="AD20" s="1"/>
+      <c r="AD20" s="34">
+        <v>2.08</v>
+      </c>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="12">
         <v>1.22</v>
       </c>
       <c r="D21" s="12">
         <v>1.1299999999999999</v>
       </c>
@@ -3491,54 +3508,56 @@
       <c r="U21" s="15">
         <v>1.79</v>
       </c>
       <c r="V21" s="34">
         <v>1.74</v>
       </c>
       <c r="W21" s="34">
         <v>1.74</v>
       </c>
       <c r="X21" s="34">
         <v>1.83</v>
       </c>
       <c r="Y21" s="34">
         <v>1.86</v>
       </c>
       <c r="Z21" s="34">
         <v>1.87</v>
       </c>
       <c r="AA21" s="34">
         <v>1.78</v>
       </c>
       <c r="AB21" s="34">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
-      <c r="AC21" s="63">
+      <c r="AC21" s="34">
         <v>2.06</v>
       </c>
-      <c r="AD21" s="1"/>
+      <c r="AD21" s="34">
+        <v>1.95</v>
+      </c>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="12">
         <v>2.81</v>
       </c>
       <c r="D22" s="12">
         <v>2.4900000000000002</v>
       </c>
@@ -3593,54 +3612,56 @@
       <c r="U22" s="15">
         <v>3.45</v>
       </c>
       <c r="V22" s="34">
         <v>3.41</v>
       </c>
       <c r="W22" s="34">
         <v>3.45</v>
       </c>
       <c r="X22" s="34">
         <v>3.43</v>
       </c>
       <c r="Y22" s="34">
         <v>3.4</v>
       </c>
       <c r="Z22" s="34">
         <v>3.41</v>
       </c>
       <c r="AA22" s="34">
         <v>2.6</v>
       </c>
       <c r="AB22" s="34">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
-      <c r="AC22" s="63">
+      <c r="AC22" s="34">
         <v>2.99</v>
       </c>
-      <c r="AD22" s="1"/>
+      <c r="AD22" s="34">
+        <v>2.94</v>
+      </c>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="12">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="12">
         <v>2.4700000000000002</v>
       </c>
@@ -3695,54 +3716,56 @@
       <c r="U23" s="15">
         <v>3.02</v>
       </c>
       <c r="V23" s="34">
         <v>3.14</v>
       </c>
       <c r="W23" s="34">
         <v>3.21</v>
       </c>
       <c r="X23" s="34">
         <v>3.22</v>
       </c>
       <c r="Y23" s="34">
         <v>3.18</v>
       </c>
       <c r="Z23" s="34">
         <v>3.26</v>
       </c>
       <c r="AA23" s="34">
         <v>3.34</v>
       </c>
       <c r="AB23" s="34">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
-      <c r="AC23" s="63">
+      <c r="AC23" s="34">
         <v>2.86</v>
       </c>
-      <c r="AD23" s="1"/>
+      <c r="AD23" s="34">
+        <v>2.93</v>
+      </c>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="12">
         <v>1.03</v>
       </c>
       <c r="D24" s="12">
         <v>0.91</v>
       </c>
@@ -3797,54 +3820,56 @@
       <c r="U24" s="15">
         <v>0.94</v>
       </c>
       <c r="V24" s="34">
         <v>0.93</v>
       </c>
       <c r="W24" s="34">
         <v>0.97</v>
       </c>
       <c r="X24" s="34">
         <v>0.98</v>
       </c>
       <c r="Y24" s="34">
         <v>1</v>
       </c>
       <c r="Z24" s="34">
         <v>1.03</v>
       </c>
       <c r="AA24" s="34">
         <v>1.21</v>
       </c>
       <c r="AB24" s="34">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
-      <c r="AC24" s="63">
+      <c r="AC24" s="34">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AD24" s="1"/>
+      <c r="AD24" s="34">
+        <v>1.07</v>
+      </c>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="12">
         <v>1.23</v>
       </c>
       <c r="D25" s="12">
         <v>1.65</v>
       </c>
@@ -3899,54 +3924,56 @@
       <c r="U25" s="15">
         <v>2.8</v>
       </c>
       <c r="V25" s="34">
         <v>2.79</v>
       </c>
       <c r="W25" s="34">
         <v>2.82</v>
       </c>
       <c r="X25" s="34">
         <v>2.8</v>
       </c>
       <c r="Y25" s="34">
         <v>2.82</v>
       </c>
       <c r="Z25" s="34">
         <v>2.78</v>
       </c>
       <c r="AA25" s="34">
         <v>2.87</v>
       </c>
       <c r="AB25" s="34">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
-      <c r="AC25" s="63">
+      <c r="AC25" s="34">
         <v>3.07</v>
       </c>
-      <c r="AD25" s="1"/>
+      <c r="AD25" s="34">
+        <v>3.06</v>
+      </c>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="12">
         <v>3.32</v>
       </c>
       <c r="D26" s="12">
         <v>2.77</v>
       </c>
@@ -4001,54 +4028,56 @@
       <c r="U26" s="15">
         <v>3.04</v>
       </c>
       <c r="V26" s="34">
         <v>2.98</v>
       </c>
       <c r="W26" s="34">
         <v>3.01</v>
       </c>
       <c r="X26" s="34">
         <v>3.12</v>
       </c>
       <c r="Y26" s="34">
         <v>3.12</v>
       </c>
       <c r="Z26" s="34">
         <v>3.13</v>
       </c>
       <c r="AA26" s="34">
         <v>3.6</v>
       </c>
       <c r="AB26" s="34">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
-      <c r="AC26" s="63">
+      <c r="AC26" s="34">
         <v>2.9</v>
       </c>
-      <c r="AD26" s="1"/>
+      <c r="AD26" s="34">
+        <v>2.81</v>
+      </c>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="12">
         <v>2.6</v>
       </c>
       <c r="D27" s="12">
         <v>2.17</v>
       </c>
@@ -4103,54 +4132,56 @@
       <c r="U27" s="15">
         <v>2.66</v>
       </c>
       <c r="V27" s="34">
         <v>2.62</v>
       </c>
       <c r="W27" s="34">
         <v>2.57</v>
       </c>
       <c r="X27" s="34">
         <v>2.62</v>
       </c>
       <c r="Y27" s="34">
         <v>2.57</v>
       </c>
       <c r="Z27" s="34">
         <v>2.64</v>
       </c>
       <c r="AA27" s="34">
         <v>3.22</v>
       </c>
       <c r="AB27" s="34">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
-      <c r="AC27" s="63">
+      <c r="AC27" s="34">
         <v>2.54</v>
       </c>
-      <c r="AD27" s="1"/>
+      <c r="AD27" s="34">
+        <v>2.57</v>
+      </c>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="12">
         <v>1.71</v>
       </c>
       <c r="D28" s="12">
         <v>1.49</v>
       </c>
@@ -4205,54 +4236,56 @@
       <c r="U28" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="V28" s="34">
         <v>2.0099999999999998</v>
       </c>
       <c r="W28" s="34">
         <v>2.04</v>
       </c>
       <c r="X28" s="34">
         <v>2.09</v>
       </c>
       <c r="Y28" s="34">
         <v>2.09</v>
       </c>
       <c r="Z28" s="34">
         <v>2.14</v>
       </c>
       <c r="AA28" s="34">
         <v>2.42</v>
       </c>
       <c r="AB28" s="34">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
-      <c r="AC28" s="63">
+      <c r="AC28" s="34">
         <v>2.11</v>
       </c>
-      <c r="AD28" s="1"/>
+      <c r="AD28" s="34">
+        <v>2.12</v>
+      </c>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>1.35</v>
       </c>
       <c r="D29" s="12">
         <v>1.47</v>
       </c>
@@ -4307,98 +4340,100 @@
       <c r="U29" s="15">
         <v>1.73</v>
       </c>
       <c r="V29" s="34">
         <v>1.71</v>
       </c>
       <c r="W29" s="34">
         <v>1.7</v>
       </c>
       <c r="X29" s="34">
         <v>1.74</v>
       </c>
       <c r="Y29" s="34">
         <v>1.73</v>
       </c>
       <c r="Z29" s="34">
         <v>1.75</v>
       </c>
       <c r="AA29" s="34">
         <v>2.12</v>
       </c>
       <c r="AB29" s="34">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
-      <c r="AC29" s="63">
+      <c r="AC29" s="34">
         <v>1.67</v>
       </c>
-      <c r="AD29" s="1"/>
+      <c r="AD29" s="34">
+        <v>1.65</v>
+      </c>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="62" t="s">
+      <c r="B30" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="62"/>
-[...26 lines deleted...]
-      <c r="AD30" s="11"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="49"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="49"/>
+      <c r="P30" s="49"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="49"/>
+      <c r="S30" s="49"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="49"/>
+      <c r="W30" s="49"/>
+      <c r="X30" s="49"/>
+      <c r="Y30" s="49"/>
+      <c r="Z30" s="49"/>
+      <c r="AA30" s="49"/>
+      <c r="AB30" s="49"/>
+      <c r="AC30" s="49"/>
+      <c r="AD30" s="49"/>
       <c r="AE30" s="11"/>
       <c r="AF30" s="11"/>
       <c r="AG30" s="11"/>
       <c r="AH30" s="11"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="11"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="11"/>
       <c r="AO30" s="11"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="12">
         <v>2.21</v>
       </c>
       <c r="D31" s="12">
         <v>2.04</v>
       </c>
       <c r="E31" s="12">
         <v>2.1</v>
       </c>
@@ -4450,54 +4485,56 @@
       <c r="U31" s="15">
         <v>2.54</v>
       </c>
       <c r="V31" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="34">
         <v>2.59</v>
       </c>
       <c r="Y31" s="34">
         <v>2.58</v>
       </c>
       <c r="Z31" s="34">
         <v>2.62</v>
       </c>
       <c r="AA31" s="34">
         <v>2.76</v>
       </c>
       <c r="AB31" s="34">
         <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
-      <c r="AC31" s="63">
+      <c r="AC31" s="34">
         <v>2.57</v>
       </c>
-      <c r="AD31" s="1"/>
+      <c r="AD31" s="34">
+        <v>2.5499999999999998</v>
+      </c>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="12">
         <v>2.67</v>
       </c>
       <c r="D32" s="12">
         <v>2.72</v>
       </c>
@@ -4552,54 +4589,56 @@
       <c r="U32" s="15">
         <v>2.98</v>
       </c>
       <c r="V32" s="34">
         <v>2.92</v>
       </c>
       <c r="W32" s="34">
         <v>2.99</v>
       </c>
       <c r="X32" s="34">
         <v>3</v>
       </c>
       <c r="Y32" s="34">
         <v>3.03</v>
       </c>
       <c r="Z32" s="34">
         <v>3.11</v>
       </c>
       <c r="AA32" s="34">
         <v>3.36</v>
       </c>
       <c r="AB32" s="34">
         <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
-      <c r="AC32" s="63">
+      <c r="AC32" s="34">
         <v>3.13</v>
       </c>
-      <c r="AD32" s="1"/>
+      <c r="AD32" s="34">
+        <v>3.19</v>
+      </c>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="12">
         <v>1.95</v>
       </c>
       <c r="D33" s="12">
         <v>1.96</v>
       </c>
@@ -4654,54 +4693,56 @@
       <c r="U33" s="15">
         <v>2.7</v>
       </c>
       <c r="V33" s="34">
         <v>2.62</v>
       </c>
       <c r="W33" s="34">
         <v>2.66</v>
       </c>
       <c r="X33" s="34">
         <v>2.69</v>
       </c>
       <c r="Y33" s="34">
         <v>2.69</v>
       </c>
       <c r="Z33" s="34">
         <v>2.76</v>
       </c>
       <c r="AA33" s="34">
         <v>2.85</v>
       </c>
       <c r="AB33" s="34">
         <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
-      <c r="AC33" s="63">
+      <c r="AC33" s="34">
         <v>3.05</v>
       </c>
-      <c r="AD33" s="1"/>
+      <c r="AD33" s="34">
+        <v>3.11</v>
+      </c>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="12">
         <v>2.0499999999999998</v>
       </c>
@@ -4756,54 +4797,56 @@
       <c r="U34" s="15">
         <v>2.34</v>
       </c>
       <c r="V34" s="34">
         <v>2.36</v>
       </c>
       <c r="W34" s="34">
         <v>2.36</v>
       </c>
       <c r="X34" s="34">
         <v>2.39</v>
       </c>
       <c r="Y34" s="34">
         <v>2.4</v>
       </c>
       <c r="Z34" s="34">
         <v>2.46</v>
       </c>
       <c r="AA34" s="34">
         <v>2.69</v>
       </c>
       <c r="AB34" s="34">
         <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
-      <c r="AC34" s="63">
+      <c r="AC34" s="34">
         <v>2.54</v>
       </c>
-      <c r="AD34" s="1"/>
+      <c r="AD34" s="34">
+        <v>2.5</v>
+      </c>
       <c r="AE34" s="1"/>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="12">
         <v>1.76</v>
       </c>
       <c r="D35" s="12">
         <v>1.1499999999999999</v>
       </c>
@@ -4858,54 +4901,56 @@
       <c r="U35" s="15">
         <v>1.71</v>
       </c>
       <c r="V35" s="34">
         <v>1.72</v>
       </c>
       <c r="W35" s="34">
         <v>1.79</v>
       </c>
       <c r="X35" s="34">
         <v>1.78</v>
       </c>
       <c r="Y35" s="34">
         <v>1.82</v>
       </c>
       <c r="Z35" s="34">
         <v>1.89</v>
       </c>
       <c r="AA35" s="34">
         <v>2</v>
       </c>
       <c r="AB35" s="34">
         <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
-      <c r="AC35" s="63">
+      <c r="AC35" s="34">
         <v>1.87</v>
       </c>
-      <c r="AD35" s="1"/>
+      <c r="AD35" s="34">
+        <v>1.98</v>
+      </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="12">
         <v>1.41</v>
       </c>
@@ -4960,54 +5005,56 @@
       <c r="U36" s="15">
         <v>2.25</v>
       </c>
       <c r="V36" s="34">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="34">
         <v>2.25</v>
       </c>
       <c r="X36" s="34">
         <v>2.34</v>
       </c>
       <c r="Y36" s="34">
         <v>2.29</v>
       </c>
       <c r="Z36" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="34">
         <v>3.09</v>
       </c>
       <c r="AB36" s="34">
         <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
-      <c r="AC36" s="63">
+      <c r="AC36" s="34">
         <v>2.99</v>
       </c>
-      <c r="AD36" s="1"/>
+      <c r="AD36" s="34">
+        <v>2.65</v>
+      </c>
       <c r="AE36" s="1"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="12">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>2.36</v>
       </c>
@@ -5062,54 +5109,56 @@
       <c r="U37" s="15">
         <v>2.87</v>
       </c>
       <c r="V37" s="34">
         <v>2.86</v>
       </c>
       <c r="W37" s="34">
         <v>2.91</v>
       </c>
       <c r="X37" s="34">
         <v>2.92</v>
       </c>
       <c r="Y37" s="34">
         <v>2.88</v>
       </c>
       <c r="Z37" s="34">
         <v>2.93</v>
       </c>
       <c r="AA37" s="34">
         <v>1.95</v>
       </c>
       <c r="AB37" s="34">
         <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
-      <c r="AC37" s="63">
+      <c r="AC37" s="34">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AD37" s="1"/>
+      <c r="AD37" s="34">
+        <v>2.44</v>
+      </c>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="12">
         <v>1.95</v>
       </c>
       <c r="D38" s="12">
         <v>1.91</v>
       </c>
@@ -5164,54 +5213,56 @@
       <c r="U38" s="15">
         <v>2.6</v>
       </c>
       <c r="V38" s="34">
         <v>2.6</v>
       </c>
       <c r="W38" s="34">
         <v>2.61</v>
       </c>
       <c r="X38" s="34">
         <v>2.65</v>
       </c>
       <c r="Y38" s="34">
         <v>2.66</v>
       </c>
       <c r="Z38" s="34">
         <v>2.66</v>
       </c>
       <c r="AA38" s="34">
         <v>2.46</v>
       </c>
       <c r="AB38" s="34">
         <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
-      <c r="AC38" s="63">
+      <c r="AC38" s="34">
         <v>2.5</v>
       </c>
-      <c r="AD38" s="1"/>
+      <c r="AD38" s="34">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="12">
         <v>2.17</v>
       </c>
       <c r="D39" s="12">
         <v>2</v>
       </c>
@@ -5266,54 +5317,56 @@
       <c r="U39" s="15">
         <v>3.17</v>
       </c>
       <c r="V39" s="34">
         <v>3.08</v>
       </c>
       <c r="W39" s="34">
         <v>3.18</v>
       </c>
       <c r="X39" s="34">
         <v>3.11</v>
       </c>
       <c r="Y39" s="34">
         <v>3.07</v>
       </c>
       <c r="Z39" s="34">
         <v>3.08</v>
       </c>
       <c r="AA39" s="34">
         <v>3.25</v>
       </c>
       <c r="AB39" s="34">
         <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
-      <c r="AC39" s="63">
+      <c r="AC39" s="34">
         <v>2.92</v>
       </c>
-      <c r="AD39" s="1"/>
+      <c r="AD39" s="34">
+        <v>3.05</v>
+      </c>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="12">
         <v>3.04</v>
       </c>
       <c r="D40" s="12">
         <v>2.98</v>
       </c>
@@ -5368,54 +5421,56 @@
       <c r="U40" s="15">
         <v>3.54</v>
       </c>
       <c r="V40" s="34">
         <v>3.59</v>
       </c>
       <c r="W40" s="34">
         <v>3.59</v>
       </c>
       <c r="X40" s="34">
         <v>3.62</v>
       </c>
       <c r="Y40" s="34">
         <v>3.55</v>
       </c>
       <c r="Z40" s="34">
         <v>3.6</v>
       </c>
       <c r="AA40" s="34">
         <v>3.11</v>
       </c>
       <c r="AB40" s="34">
         <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
-      <c r="AC40" s="63">
+      <c r="AC40" s="34">
         <v>3.3</v>
       </c>
-      <c r="AD40" s="1"/>
+      <c r="AD40" s="34">
+        <v>3.28</v>
+      </c>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="12">
         <v>2.87</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>63</v>
       </c>
@@ -5470,54 +5525,56 @@
       <c r="U41" s="15">
         <v>3.22</v>
       </c>
       <c r="V41" s="34">
         <v>3.22</v>
       </c>
       <c r="W41" s="34">
         <v>3.3</v>
       </c>
       <c r="X41" s="34">
         <v>3.37</v>
       </c>
       <c r="Y41" s="34">
         <v>3.34</v>
       </c>
       <c r="Z41" s="34">
         <v>3.43</v>
       </c>
       <c r="AA41" s="34">
         <v>3.91</v>
       </c>
       <c r="AB41" s="34">
         <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
-      <c r="AC41" s="63">
+      <c r="AC41" s="34">
         <v>3.66</v>
       </c>
-      <c r="AD41" s="1"/>
+      <c r="AD41" s="34">
+        <v>3.53</v>
+      </c>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="12">
         <v>2.68</v>
       </c>
       <c r="D42" s="12">
         <v>2.23</v>
       </c>
@@ -5572,54 +5629,56 @@
       <c r="U42" s="15">
         <v>2.37</v>
       </c>
       <c r="V42" s="34">
         <v>2.41</v>
       </c>
       <c r="W42" s="34">
         <v>2.46</v>
       </c>
       <c r="X42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="34">
         <v>2.44</v>
       </c>
       <c r="Z42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="34">
         <v>2.82</v>
       </c>
       <c r="AB42" s="34">
         <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
-      <c r="AC42" s="63">
+      <c r="AC42" s="34">
         <v>2.8</v>
       </c>
-      <c r="AD42" s="1"/>
+      <c r="AD42" s="34">
+        <v>2.72</v>
+      </c>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="12">
         <v>1.81</v>
       </c>
       <c r="D43" s="12">
         <v>1.64</v>
       </c>
@@ -5674,54 +5733,56 @@
       <c r="U43" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="34">
         <v>2.5</v>
       </c>
       <c r="W43" s="34">
         <v>2.48</v>
       </c>
       <c r="X43" s="34">
         <v>2.58</v>
       </c>
       <c r="Y43" s="34">
         <v>2.67</v>
       </c>
       <c r="Z43" s="34">
         <v>2.66</v>
       </c>
       <c r="AA43" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="34">
         <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
-      <c r="AC43" s="63">
+      <c r="AC43" s="34">
         <v>3.01</v>
       </c>
-      <c r="AD43" s="1"/>
+      <c r="AD43" s="34">
+        <v>2.79</v>
+      </c>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="12">
         <v>3.25</v>
       </c>
       <c r="D44" s="12">
         <v>2.84</v>
       </c>
@@ -5776,54 +5837,56 @@
       <c r="U44" s="15">
         <v>3.84</v>
       </c>
       <c r="V44" s="34">
         <v>3.79</v>
       </c>
       <c r="W44" s="34">
         <v>3.84</v>
       </c>
       <c r="X44" s="34">
         <v>3.8</v>
       </c>
       <c r="Y44" s="34">
         <v>3.78</v>
       </c>
       <c r="Z44" s="34">
         <v>3.78</v>
       </c>
       <c r="AA44" s="34">
         <v>2.7</v>
       </c>
       <c r="AB44" s="34">
         <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
-      <c r="AC44" s="63">
+      <c r="AC44" s="34">
         <v>3.19</v>
       </c>
-      <c r="AD44" s="1"/>
+      <c r="AD44" s="34">
+        <v>3.19</v>
+      </c>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="12">
         <v>2.83</v>
       </c>
       <c r="D45" s="12">
         <v>2.97</v>
       </c>
@@ -5878,54 +5941,56 @@
       <c r="U45" s="15">
         <v>3.62</v>
       </c>
       <c r="V45" s="34">
         <v>3.73</v>
       </c>
       <c r="W45" s="34">
         <v>3.83</v>
       </c>
       <c r="X45" s="34">
         <v>3.9</v>
       </c>
       <c r="Y45" s="34">
         <v>3.87</v>
       </c>
       <c r="Z45" s="34">
         <v>3.95</v>
       </c>
       <c r="AA45" s="34">
         <v>3.7</v>
       </c>
       <c r="AB45" s="34">
         <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
-      <c r="AC45" s="63">
+      <c r="AC45" s="34">
         <v>3.44</v>
       </c>
-      <c r="AD45" s="1"/>
+      <c r="AD45" s="34">
+        <v>3.48</v>
+      </c>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="12">
         <v>1.55</v>
       </c>
       <c r="D46" s="12">
         <v>1.33</v>
       </c>
@@ -5980,54 +6045,56 @@
       <c r="U46" s="15">
         <v>1.37</v>
       </c>
       <c r="V46" s="34">
         <v>1.38</v>
       </c>
       <c r="W46" s="34">
         <v>1.44</v>
       </c>
       <c r="X46" s="34">
         <v>1.47</v>
       </c>
       <c r="Y46" s="34">
         <v>1.51</v>
       </c>
       <c r="Z46" s="34">
         <v>1.58</v>
       </c>
       <c r="AA46" s="34">
         <v>1.91</v>
       </c>
       <c r="AB46" s="34">
         <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
-      <c r="AC46" s="63">
+      <c r="AC46" s="34">
         <v>1.67</v>
       </c>
-      <c r="AD46" s="1"/>
+      <c r="AD46" s="34">
+        <v>1.63</v>
+      </c>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="12">
         <v>1.48</v>
       </c>
       <c r="D47" s="12">
         <v>1.91</v>
       </c>
@@ -6082,54 +6149,56 @@
       <c r="U47" s="15">
         <v>3.04</v>
       </c>
       <c r="V47" s="34">
         <v>3.03</v>
       </c>
       <c r="W47" s="34">
         <v>3.08</v>
       </c>
       <c r="X47" s="34">
         <v>3.05</v>
       </c>
       <c r="Y47" s="34">
         <v>3.08</v>
       </c>
       <c r="Z47" s="34">
         <v>3.03</v>
       </c>
       <c r="AA47" s="34">
         <v>3.4</v>
       </c>
       <c r="AB47" s="34">
         <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
-      <c r="AC47" s="63">
+      <c r="AC47" s="34">
         <v>3.39</v>
       </c>
-      <c r="AD47" s="1"/>
+      <c r="AD47" s="34">
+        <v>3.42</v>
+      </c>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="12">
         <v>3.76</v>
       </c>
       <c r="D48" s="12">
         <v>3.15</v>
       </c>
@@ -6184,54 +6253,56 @@
       <c r="U48" s="15">
         <v>3.35</v>
       </c>
       <c r="V48" s="34">
         <v>3.26</v>
       </c>
       <c r="W48" s="34">
         <v>3.29</v>
       </c>
       <c r="X48" s="34">
         <v>3.4</v>
       </c>
       <c r="Y48" s="34">
         <v>3.38</v>
       </c>
       <c r="Z48" s="34">
         <v>3.42</v>
       </c>
       <c r="AA48" s="34">
         <v>3.78</v>
       </c>
       <c r="AB48" s="34">
         <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
-      <c r="AC48" s="63">
+      <c r="AC48" s="34">
         <v>3.08</v>
       </c>
-      <c r="AD48" s="1"/>
+      <c r="AD48" s="34">
+        <v>2.93</v>
+      </c>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="12">
         <v>2.6</v>
       </c>
       <c r="D49" s="12">
         <v>2.17</v>
       </c>
@@ -6286,54 +6357,56 @@
       <c r="U49" s="15">
         <v>2.66</v>
       </c>
       <c r="V49" s="34">
         <v>2.62</v>
       </c>
       <c r="W49" s="34">
         <v>2.57</v>
       </c>
       <c r="X49" s="34">
         <v>2.62</v>
       </c>
       <c r="Y49" s="34">
         <v>2.57</v>
       </c>
       <c r="Z49" s="34">
         <v>2.64</v>
       </c>
       <c r="AA49" s="34">
         <v>3.22</v>
       </c>
       <c r="AB49" s="34">
         <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
-      <c r="AC49" s="63">
+      <c r="AC49" s="34">
         <v>2.54</v>
       </c>
-      <c r="AD49" s="1"/>
+      <c r="AD49" s="34">
+        <v>2.57</v>
+      </c>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="12">
         <v>1.71</v>
       </c>
       <c r="D50" s="12">
         <v>1.49</v>
       </c>
@@ -6388,54 +6461,56 @@
       <c r="U50" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="34">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="34">
         <v>2.04</v>
       </c>
       <c r="X50" s="34">
         <v>2.09</v>
       </c>
       <c r="Y50" s="34">
         <v>2.09</v>
       </c>
       <c r="Z50" s="34">
         <v>2.14</v>
       </c>
       <c r="AA50" s="34">
         <v>2.42</v>
       </c>
       <c r="AB50" s="34">
         <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
-      <c r="AC50" s="63">
+      <c r="AC50" s="34">
         <v>2.11</v>
       </c>
-      <c r="AD50" s="1"/>
+      <c r="AD50" s="34">
+        <v>2.12</v>
+      </c>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C51" s="12">
         <v>1.35</v>
       </c>
       <c r="D51" s="12">
         <v>1.47</v>
       </c>
@@ -6490,98 +6565,100 @@
       <c r="U51" s="15">
         <v>1.73</v>
       </c>
       <c r="V51" s="34">
         <v>1.71</v>
       </c>
       <c r="W51" s="34">
         <v>1.7</v>
       </c>
       <c r="X51" s="34">
         <v>1.74</v>
       </c>
       <c r="Y51" s="34">
         <v>1.73</v>
       </c>
       <c r="Z51" s="34">
         <v>1.75</v>
       </c>
       <c r="AA51" s="34">
         <v>2.12</v>
       </c>
       <c r="AB51" s="34">
         <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
-      <c r="AC51" s="63">
+      <c r="AC51" s="34">
         <v>1.67</v>
       </c>
-      <c r="AD51" s="1"/>
+      <c r="AD51" s="34">
+        <v>1.65</v>
+      </c>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="47" t="s">
+      <c r="B52" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="C52" s="47"/>
-[...26 lines deleted...]
-      <c r="AD52" s="11"/>
+      <c r="C52" s="48"/>
+      <c r="D52" s="48"/>
+      <c r="E52" s="48"/>
+      <c r="F52" s="48"/>
+      <c r="G52" s="48"/>
+      <c r="H52" s="48"/>
+      <c r="I52" s="48"/>
+      <c r="J52" s="48"/>
+      <c r="K52" s="48"/>
+      <c r="L52" s="48"/>
+      <c r="M52" s="48"/>
+      <c r="N52" s="48"/>
+      <c r="O52" s="48"/>
+      <c r="P52" s="48"/>
+      <c r="Q52" s="48"/>
+      <c r="R52" s="48"/>
+      <c r="S52" s="48"/>
+      <c r="T52" s="48"/>
+      <c r="U52" s="48"/>
+      <c r="V52" s="48"/>
+      <c r="W52" s="48"/>
+      <c r="X52" s="48"/>
+      <c r="Y52" s="48"/>
+      <c r="Z52" s="48"/>
+      <c r="AA52" s="48"/>
+      <c r="AB52" s="48"/>
+      <c r="AC52" s="48"/>
+      <c r="AD52" s="48"/>
       <c r="AE52" s="11"/>
       <c r="AF52" s="11"/>
       <c r="AG52" s="11"/>
       <c r="AH52" s="11"/>
       <c r="AI52" s="11"/>
       <c r="AJ52" s="11"/>
       <c r="AK52" s="11"/>
       <c r="AL52" s="11"/>
       <c r="AM52" s="11"/>
       <c r="AN52" s="11"/>
       <c r="AO52" s="11"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="24">
         <v>100000000</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="12">
         <v>1.3</v>
       </c>
       <c r="D53" s="12">
         <v>1.1599999999999999</v>
       </c>
@@ -6636,54 +6713,56 @@
       <c r="U53" s="15">
         <v>1.5</v>
       </c>
       <c r="V53" s="34">
         <v>1.49</v>
       </c>
       <c r="W53" s="34">
         <v>1.51</v>
       </c>
       <c r="X53" s="34">
         <v>1.53</v>
       </c>
       <c r="Y53" s="34">
         <v>1.53</v>
       </c>
       <c r="Z53" s="34">
         <v>1.56</v>
       </c>
       <c r="AA53" s="34">
         <v>1.59</v>
       </c>
       <c r="AB53" s="34">
         <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
-      <c r="AC53" s="63">
+      <c r="AC53" s="34">
         <v>1.54</v>
       </c>
-      <c r="AD53" s="1"/>
+      <c r="AD53" s="34">
+        <v>1.54</v>
+      </c>
       <c r="AE53" s="1"/>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="12">
         <v>1.43</v>
       </c>
       <c r="D54" s="12">
         <v>1.39</v>
       </c>
@@ -6738,54 +6817,56 @@
       <c r="U54" s="15">
         <v>1.76</v>
       </c>
       <c r="V54" s="34">
         <v>1.76</v>
       </c>
       <c r="W54" s="34">
         <v>1.76</v>
       </c>
       <c r="X54" s="34">
         <v>1.72</v>
       </c>
       <c r="Y54" s="34">
         <v>1.69</v>
       </c>
       <c r="Z54" s="34">
         <v>1.74</v>
       </c>
       <c r="AA54" s="34">
         <v>1.19</v>
       </c>
       <c r="AB54" s="34">
         <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
-      <c r="AC54" s="63">
+      <c r="AC54" s="34">
         <v>1.67</v>
       </c>
-      <c r="AD54" s="1"/>
+      <c r="AD54" s="34">
+        <v>1.79</v>
+      </c>
       <c r="AE54" s="1"/>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="12">
         <v>1.36</v>
       </c>
       <c r="D55" s="12">
         <v>1.31</v>
       </c>
@@ -6840,54 +6921,56 @@
       <c r="U55" s="15">
         <v>1.98</v>
       </c>
       <c r="V55" s="34">
         <v>1.96</v>
       </c>
       <c r="W55" s="34">
         <v>1.99</v>
       </c>
       <c r="X55" s="34">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="34">
         <v>2.06</v>
       </c>
       <c r="Z55" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="34">
         <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
-      <c r="AC55" s="63">
+      <c r="AC55" s="34">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AD55" s="1"/>
+      <c r="AD55" s="34">
+        <v>2.17</v>
+      </c>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="12">
         <v>1.51</v>
       </c>
       <c r="D56" s="12">
         <v>1.32</v>
       </c>
@@ -6942,54 +7025,56 @@
       <c r="U56" s="15">
         <v>1.55</v>
       </c>
       <c r="V56" s="34">
         <v>1.48</v>
       </c>
       <c r="W56" s="34">
         <v>1.44</v>
       </c>
       <c r="X56" s="34">
         <v>1.43</v>
       </c>
       <c r="Y56" s="34">
         <v>1.46</v>
       </c>
       <c r="Z56" s="34">
         <v>1.47</v>
       </c>
       <c r="AA56" s="34">
         <v>1.57</v>
       </c>
       <c r="AB56" s="34">
         <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
-      <c r="AC56" s="63">
+      <c r="AC56" s="34">
         <v>1.55</v>
       </c>
-      <c r="AD56" s="1"/>
+      <c r="AD56" s="34">
+        <v>1.58</v>
+      </c>
       <c r="AE56" s="1"/>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="12">
         <v>1.31</v>
       </c>
       <c r="D57" s="12">
         <v>1.1299999999999999</v>
       </c>
@@ -7044,54 +7129,56 @@
       <c r="U57" s="15">
         <v>1.41</v>
       </c>
       <c r="V57" s="34">
         <v>1.42</v>
       </c>
       <c r="W57" s="34">
         <v>1.43</v>
       </c>
       <c r="X57" s="34">
         <v>1.45</v>
       </c>
       <c r="Y57" s="34">
         <v>1.46</v>
       </c>
       <c r="Z57" s="34">
         <v>1.5</v>
       </c>
       <c r="AA57" s="34">
         <v>1.48</v>
       </c>
       <c r="AB57" s="34">
         <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
-      <c r="AC57" s="63">
+      <c r="AC57" s="34">
         <v>1.48</v>
       </c>
-      <c r="AD57" s="1"/>
+      <c r="AD57" s="34">
+        <v>1.53</v>
+      </c>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="12">
         <v>1</v>
       </c>
       <c r="D58" s="12">
         <v>0.96</v>
       </c>
@@ -7146,54 +7233,56 @@
       <c r="U58" s="15">
         <v>1.31</v>
       </c>
       <c r="V58" s="34">
         <v>1.31</v>
       </c>
       <c r="W58" s="34">
         <v>1.36</v>
       </c>
       <c r="X58" s="34">
         <v>1.41</v>
       </c>
       <c r="Y58" s="34">
         <v>1.4</v>
       </c>
       <c r="Z58" s="34">
         <v>1.39</v>
       </c>
       <c r="AA58" s="34">
         <v>1.85</v>
       </c>
       <c r="AB58" s="34">
         <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
-      <c r="AC58" s="63">
+      <c r="AC58" s="34">
         <v>1.73</v>
       </c>
-      <c r="AD58" s="1"/>
+      <c r="AD58" s="34">
+        <v>1.48</v>
+      </c>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C59" s="12">
         <v>1.46</v>
       </c>
       <c r="D59" s="12">
         <v>1.24</v>
       </c>
@@ -7248,54 +7337,56 @@
       <c r="U59" s="15">
         <v>1.85</v>
       </c>
       <c r="V59" s="34">
         <v>1.85</v>
       </c>
       <c r="W59" s="34">
         <v>1.83</v>
       </c>
       <c r="X59" s="34">
         <v>1.86</v>
       </c>
       <c r="Y59" s="34">
         <v>1.84</v>
       </c>
       <c r="Z59" s="34">
         <v>1.86</v>
       </c>
       <c r="AA59" s="34">
         <v>1.21</v>
       </c>
       <c r="AB59" s="34">
         <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
-      <c r="AC59" s="63">
+      <c r="AC59" s="34">
         <v>1.4</v>
       </c>
-      <c r="AD59" s="1"/>
+      <c r="AD59" s="34">
+        <v>1.49</v>
+      </c>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C60" s="12">
         <v>1.05</v>
       </c>
       <c r="D60" s="12">
         <v>0.89</v>
       </c>
@@ -7350,54 +7441,56 @@
       <c r="U60" s="15">
         <v>1.25</v>
       </c>
       <c r="V60" s="34">
         <v>1.25</v>
       </c>
       <c r="W60" s="34">
         <v>1.22</v>
       </c>
       <c r="X60" s="34">
         <v>1.21</v>
       </c>
       <c r="Y60" s="34">
         <v>1.21</v>
       </c>
       <c r="Z60" s="34">
         <v>1.25</v>
       </c>
       <c r="AA60" s="34">
         <v>1.19</v>
       </c>
       <c r="AB60" s="34">
         <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
-      <c r="AC60" s="63">
+      <c r="AC60" s="34">
         <v>1.34</v>
       </c>
-      <c r="AD60" s="1"/>
+      <c r="AD60" s="34">
+        <v>1.33</v>
+      </c>
       <c r="AE60" s="1"/>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="12">
         <v>1.23</v>
       </c>
       <c r="D61" s="12">
         <v>1.1100000000000001</v>
       </c>
@@ -7452,54 +7545,56 @@
       <c r="U61" s="15">
         <v>1.98</v>
       </c>
       <c r="V61" s="34">
         <v>1.93</v>
       </c>
       <c r="W61" s="34">
         <v>1.94</v>
       </c>
       <c r="X61" s="34">
         <v>1.94</v>
       </c>
       <c r="Y61" s="34">
         <v>1.93</v>
       </c>
       <c r="Z61" s="34">
         <v>1.97</v>
       </c>
       <c r="AA61" s="34">
         <v>2.33</v>
       </c>
       <c r="AB61" s="34">
         <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
-      <c r="AC61" s="63">
+      <c r="AC61" s="34">
         <v>1.95</v>
       </c>
-      <c r="AD61" s="1"/>
+      <c r="AD61" s="34">
+        <v>1.91</v>
+      </c>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="12">
         <v>2.29</v>
       </c>
       <c r="D62" s="12">
         <v>1.89</v>
       </c>
@@ -7554,54 +7649,56 @@
       <c r="U62" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="34">
         <v>2.34</v>
       </c>
       <c r="W62" s="34">
         <v>2.4</v>
       </c>
       <c r="X62" s="34">
         <v>2.46</v>
       </c>
       <c r="Y62" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="34">
         <v>2.4</v>
       </c>
       <c r="AA62" s="34">
         <v>1.26</v>
       </c>
       <c r="AB62" s="34">
         <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
-      <c r="AC62" s="63">
+      <c r="AC62" s="34">
         <v>1.8</v>
       </c>
-      <c r="AD62" s="1"/>
+      <c r="AD62" s="34">
+        <v>1.97</v>
+      </c>
       <c r="AE62" s="1"/>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="12">
         <v>1.84</v>
       </c>
       <c r="D63" s="12">
         <v>1.72</v>
       </c>
@@ -7656,54 +7753,56 @@
       <c r="U63" s="15">
         <v>2.61</v>
       </c>
       <c r="V63" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="34">
         <v>2.61</v>
       </c>
       <c r="X63" s="34">
         <v>2.66</v>
       </c>
       <c r="Y63" s="34">
         <v>2.61</v>
       </c>
       <c r="Z63" s="34">
         <v>2.59</v>
       </c>
       <c r="AA63" s="34">
         <v>2.77</v>
       </c>
       <c r="AB63" s="34">
         <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
-      <c r="AC63" s="63">
+      <c r="AC63" s="34">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AD63" s="1"/>
+      <c r="AD63" s="34">
+        <v>2.46</v>
+      </c>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C64" s="12">
         <v>1.84</v>
       </c>
       <c r="D64" s="12">
         <v>1.44</v>
       </c>
@@ -7758,54 +7857,56 @@
       <c r="U64" s="15">
         <v>1.47</v>
       </c>
       <c r="V64" s="34">
         <v>1.46</v>
       </c>
       <c r="W64" s="34">
         <v>1.48</v>
       </c>
       <c r="X64" s="34">
         <v>1.49</v>
       </c>
       <c r="Y64" s="34">
         <v>1.46</v>
       </c>
       <c r="Z64" s="34">
         <v>1.49</v>
       </c>
       <c r="AA64" s="34">
         <v>1.37</v>
       </c>
       <c r="AB64" s="34">
         <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
-      <c r="AC64" s="63">
+      <c r="AC64" s="34">
         <v>1.54</v>
       </c>
-      <c r="AD64" s="1"/>
+      <c r="AD64" s="34">
+        <v>1.5</v>
+      </c>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="12">
         <v>0.71</v>
       </c>
       <c r="D65" s="12">
         <v>0.71</v>
       </c>
@@ -7860,54 +7961,56 @@
       <c r="U65" s="15">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="34">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="34">
         <v>1.18</v>
       </c>
       <c r="Y65" s="34">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="34">
         <v>1.18</v>
       </c>
       <c r="AA65" s="34">
         <v>1.32</v>
       </c>
       <c r="AB65" s="34">
         <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
-      <c r="AC65" s="63">
+      <c r="AC65" s="34">
         <v>1.22</v>
       </c>
-      <c r="AD65" s="1"/>
+      <c r="AD65" s="34">
+        <v>1.2</v>
+      </c>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="12">
         <v>1.73</v>
       </c>
       <c r="D66" s="12">
         <v>1.62</v>
       </c>
@@ -7962,54 +8065,56 @@
       <c r="U66" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="34">
         <v>2.48</v>
       </c>
       <c r="X66" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="34">
         <v>2.48</v>
       </c>
       <c r="Z66" s="34">
         <v>2.52</v>
       </c>
       <c r="AA66" s="34">
         <v>2.35</v>
       </c>
       <c r="AB66" s="34">
         <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
-      <c r="AC66" s="63">
+      <c r="AC66" s="34">
         <v>2.5</v>
       </c>
-      <c r="AD66" s="1"/>
+      <c r="AD66" s="34">
+        <v>2.31</v>
+      </c>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="12">
         <v>2.08</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>64</v>
       </c>
@@ -8064,54 +8169,56 @@
       <c r="U67" s="15">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="34">
         <v>2.59</v>
       </c>
       <c r="X67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="34">
         <v>2.5</v>
       </c>
       <c r="Z67" s="34">
         <v>2.58</v>
       </c>
       <c r="AA67" s="34">
         <v>2.97</v>
       </c>
       <c r="AB67" s="34">
         <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
-      <c r="AC67" s="63">
+      <c r="AC67" s="34">
         <v>2.27</v>
       </c>
-      <c r="AD67" s="1"/>
+      <c r="AD67" s="34">
+        <v>2.37</v>
+      </c>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="12">
         <v>0.85</v>
       </c>
       <c r="D68" s="12">
         <v>0.77</v>
       </c>
@@ -8166,54 +8273,56 @@
       <c r="U68" s="15">
         <v>0.8</v>
       </c>
       <c r="V68" s="34">
         <v>0.78</v>
       </c>
       <c r="W68" s="34">
         <v>0.81</v>
       </c>
       <c r="X68" s="34">
         <v>0.81</v>
       </c>
       <c r="Y68" s="34">
         <v>0.83</v>
       </c>
       <c r="Z68" s="34">
         <v>0.84</v>
       </c>
       <c r="AA68" s="34">
         <v>0.97</v>
       </c>
       <c r="AB68" s="34">
         <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
-      <c r="AC68" s="63">
+      <c r="AC68" s="34">
         <v>0.9</v>
       </c>
-      <c r="AD68" s="1"/>
+      <c r="AD68" s="34">
+        <v>0.88</v>
+      </c>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C69" s="12">
         <v>0.26</v>
       </c>
       <c r="D69" s="12">
         <v>0.66</v>
       </c>
@@ -8268,54 +8377,56 @@
       <c r="U69" s="15">
         <v>1.87</v>
       </c>
       <c r="V69" s="34">
         <v>1.86</v>
       </c>
       <c r="W69" s="34">
         <v>1.8</v>
       </c>
       <c r="X69" s="34">
         <v>1.83</v>
       </c>
       <c r="Y69" s="34">
         <v>1.81</v>
       </c>
       <c r="Z69" s="34">
         <v>1.79</v>
       </c>
       <c r="AA69" s="34">
         <v>0.8</v>
       </c>
       <c r="AB69" s="34">
         <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
-      <c r="AC69" s="63">
+      <c r="AC69" s="34">
         <v>1.82</v>
       </c>
-      <c r="AD69" s="1"/>
+      <c r="AD69" s="34">
+        <v>1.64</v>
+      </c>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="16">
         <v>2.02</v>
       </c>
@@ -8370,54 +8481,56 @@
       <c r="U70" s="19">
         <v>2.42</v>
       </c>
       <c r="V70" s="35">
         <v>2.4</v>
       </c>
       <c r="W70" s="35">
         <v>2.44</v>
       </c>
       <c r="X70" s="35">
         <v>2.54</v>
       </c>
       <c r="Y70" s="35">
         <v>2.58</v>
       </c>
       <c r="Z70" s="35">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="35">
         <v>3.23</v>
       </c>
       <c r="AB70" s="35">
         <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
-      <c r="AC70" s="64">
+      <c r="AC70" s="35">
         <v>2.52</v>
       </c>
-      <c r="AD70" s="1"/>
+      <c r="AD70" s="35">
+        <v>2.5499999999999998</v>
+      </c>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="20"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
@@ -47448,61 +47561,61 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B2:AC2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>