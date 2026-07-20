--- v2 (2026-06-29)
+++ v3 (2026-07-20)
@@ -7,148 +7,109 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9D22A4E-37BD-4F65-9E87-3589F72E7483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{440C2E0E-322E-4209-853C-084D2AFFDC2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="9" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId13" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AB70" i="9" l="1"/>
-[...38 lines deleted...]
-  <c r="AB29" i="9"/>
+  <c r="AB29" i="9" l="1"/>
   <c r="AB28" i="9"/>
   <c r="AB27" i="9"/>
   <c r="AB26" i="9"/>
   <c r="AB25" i="9"/>
   <c r="AB24" i="9"/>
   <c r="AB23" i="9"/>
   <c r="AB22" i="9"/>
   <c r="AB21" i="9"/>
   <c r="AB20" i="9"/>
   <c r="AB19" i="9"/>
   <c r="AB18" i="9"/>
   <c r="AB17" i="9"/>
   <c r="AB16" i="9"/>
   <c r="AB15" i="9"/>
   <c r="AB14" i="9"/>
   <c r="AB13" i="9"/>
   <c r="AB12" i="9"/>
   <c r="AB11" i="9"/>
   <c r="AB9" i="9"/>
   <c r="AB10" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="105">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -899,91 +860,91 @@
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1084,249 +1045,52 @@
           <cell r="M215">
             <v>2.73</v>
           </cell>
         </row>
         <row r="221">
           <cell r="M221">
             <v>3.05</v>
           </cell>
         </row>
         <row r="235">
           <cell r="M235">
             <v>2.52</v>
           </cell>
         </row>
         <row r="242">
           <cell r="M242">
             <v>2.17</v>
           </cell>
         </row>
         <row r="251">
           <cell r="M251">
             <v>1.7</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="1">
-[...197 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1500,51 +1264,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="48.5703125" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -1626,59 +1390,59 @@
       <c r="B12" s="32" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="44">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="44">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
@@ -1757,51 +1521,51 @@
       <c r="B12" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="33" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH70" sqref="AH70"/>
+      <selection pane="bottomLeft" activeCell="AI60" sqref="AI60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="10.140625" customWidth="1"/>
     <col min="23" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="33" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -1818,82 +1582,82 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="57" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="45"/>
-[...27 lines deleted...]
-      <c r="AE2" s="1"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
@@ -1963,124 +1727,124 @@
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
-      <c r="S5" s="52"/>
-[...1 lines deleted...]
-      <c r="U5" s="53"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
       <c r="W5" s="39"/>
-      <c r="AC5" s="60" t="s">
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="AD5" s="60"/>
-      <c r="AE5" s="39"/>
+      <c r="AE5" s="56"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="54"/>
-      <c r="C6" s="56">
+      <c r="B6" s="50"/>
+      <c r="C6" s="52">
         <v>2024</v>
       </c>
-      <c r="D6" s="57"/>
-[...10 lines deleted...]
-      <c r="O6" s="58">
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="54">
         <v>2025</v>
       </c>
-      <c r="P6" s="59"/>
-[...10 lines deleted...]
-      <c r="AA6" s="46">
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="55"/>
+      <c r="AA6" s="58">
         <v>2026</v>
       </c>
-      <c r="AB6" s="47"/>
-[...2 lines deleted...]
-      <c r="AE6" s="1"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="51"/>
-      <c r="B7" s="55"/>
+      <c r="A7" s="47"/>
+      <c r="B7" s="51"/>
       <c r="C7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="9" t="s">
@@ -2121,95 +1885,97 @@
       </c>
       <c r="W7" s="9" t="s">
         <v>58</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>60</v>
       </c>
       <c r="Z7" s="9" t="s">
         <v>61</v>
       </c>
       <c r="AA7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AB7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AC7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="AD7" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="AE7" s="1"/>
+      <c r="AE7" s="9" t="s">
+        <v>54</v>
+      </c>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="48"/>
-[...27 lines deleted...]
-      <c r="AE8" s="11"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="45"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="11"/>
       <c r="AO8" s="11"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>1.87</v>
       </c>
       <c r="D9" s="12">
         <v>1.71</v>
       </c>
       <c r="E9" s="12">
         <v>1.75</v>
       </c>
       <c r="F9" s="12">
@@ -2266,51 +2032,53 @@
       <c r="W9" s="34">
         <v>2.17</v>
       </c>
       <c r="X9" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="34">
         <v>2.19</v>
       </c>
       <c r="Z9" s="34">
         <v>2.23</v>
       </c>
       <c r="AA9" s="34">
         <v>2.34</v>
       </c>
       <c r="AB9" s="34">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
       <c r="AC9" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD9" s="34">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AE9" s="1"/>
+      <c r="AE9" s="34">
+        <v>2.2200000000000002</v>
+      </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="24">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="12">
         <v>2.19</v>
       </c>
       <c r="D10" s="12">
         <v>2.21</v>
       </c>
       <c r="E10" s="12">
@@ -2370,51 +2138,53 @@
       <c r="W10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="X10" s="34">
         <v>2.52</v>
       </c>
       <c r="Y10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="34">
         <v>2.6</v>
       </c>
       <c r="AA10" s="34">
         <v>2.56</v>
       </c>
       <c r="AB10" s="34">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
       <c r="AC10" s="34">
         <v>2.59</v>
       </c>
       <c r="AD10" s="34">
         <v>2.68</v>
       </c>
-      <c r="AE10" s="1"/>
+      <c r="AE10" s="34">
+        <v>2.6</v>
+      </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="12">
         <v>1.7</v>
       </c>
       <c r="D11" s="12">
         <v>1.68</v>
       </c>
       <c r="E11" s="12">
@@ -2474,51 +2244,53 @@
       <c r="W11" s="34">
         <v>2.37</v>
       </c>
       <c r="X11" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="34">
         <v>2.42</v>
       </c>
       <c r="Z11" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="34">
         <v>2.72</v>
       </c>
       <c r="AB11" s="34">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
       <c r="AC11" s="34">
         <v>2.72</v>
       </c>
       <c r="AD11" s="34">
         <v>2.72</v>
       </c>
-      <c r="AE11" s="1"/>
+      <c r="AE11" s="34">
+        <v>2.71</v>
+      </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="12">
         <v>2.09</v>
       </c>
       <c r="D12" s="12">
         <v>1.87</v>
       </c>
       <c r="E12" s="12">
@@ -2578,51 +2350,53 @@
       <c r="W12" s="34">
         <v>2.14</v>
       </c>
       <c r="X12" s="34">
         <v>2.16</v>
       </c>
       <c r="Y12" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="34">
         <v>2.23</v>
       </c>
       <c r="AA12" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="34">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
       <c r="AC12" s="34">
         <v>2.31</v>
       </c>
       <c r="AD12" s="34">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AE12" s="1"/>
+      <c r="AE12" s="34">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="12">
         <v>1.39</v>
       </c>
       <c r="D13" s="12">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="12">
@@ -2682,51 +2456,53 @@
       <c r="W13" s="34">
         <v>1.5</v>
       </c>
       <c r="X13" s="34">
         <v>1.52</v>
       </c>
       <c r="Y13" s="34">
         <v>1.53</v>
       </c>
       <c r="Z13" s="34">
         <v>1.58</v>
       </c>
       <c r="AA13" s="34">
         <v>1.58</v>
       </c>
       <c r="AB13" s="34">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
       <c r="AC13" s="34">
         <v>1.55</v>
       </c>
       <c r="AD13" s="34">
         <v>1.62</v>
       </c>
-      <c r="AE13" s="1"/>
+      <c r="AE13" s="34">
+        <v>1.64</v>
+      </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="12">
         <v>1.08</v>
       </c>
       <c r="D14" s="12">
         <v>1.2</v>
       </c>
       <c r="E14" s="12">
@@ -2786,51 +2562,53 @@
       <c r="W14" s="34">
         <v>1.85</v>
       </c>
       <c r="X14" s="34">
         <v>1.92</v>
       </c>
       <c r="Y14" s="34">
         <v>1.89</v>
       </c>
       <c r="Z14" s="34">
         <v>1.89</v>
       </c>
       <c r="AA14" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="34">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
       <c r="AC14" s="34">
         <v>2.42</v>
       </c>
       <c r="AD14" s="34">
         <v>2.12</v>
       </c>
-      <c r="AE14" s="1"/>
+      <c r="AE14" s="34">
+        <v>2.0499999999999998</v>
+      </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="12">
         <v>1.9</v>
       </c>
       <c r="D15" s="12">
         <v>1.88</v>
       </c>
       <c r="E15" s="12">
@@ -2890,51 +2668,53 @@
       <c r="W15" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="X15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="34">
         <v>2.44</v>
       </c>
       <c r="Z15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="34">
         <v>1.64</v>
       </c>
       <c r="AB15" s="34">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
       <c r="AC15" s="34">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD15" s="34">
         <v>2.04</v>
       </c>
-      <c r="AE15" s="1"/>
+      <c r="AE15" s="34">
+        <v>2.11</v>
+      </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="12">
         <v>1.44</v>
       </c>
       <c r="D16" s="12">
         <v>1.34</v>
       </c>
       <c r="E16" s="12">
@@ -2994,51 +2774,53 @@
       <c r="W16" s="34">
         <v>1.84</v>
       </c>
       <c r="X16" s="34">
         <v>1.84</v>
       </c>
       <c r="Y16" s="34">
         <v>1.85</v>
       </c>
       <c r="Z16" s="34">
         <v>1.87</v>
       </c>
       <c r="AA16" s="34">
         <v>1.8</v>
       </c>
       <c r="AB16" s="34">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
       <c r="AC16" s="34">
         <v>1.9</v>
       </c>
       <c r="AD16" s="34">
         <v>1.87</v>
       </c>
-      <c r="AE16" s="1"/>
+      <c r="AE16" s="34">
+        <v>1.89</v>
+      </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="12">
         <v>1.65</v>
       </c>
       <c r="D17" s="12">
         <v>1.51</v>
       </c>
       <c r="E17" s="12">
@@ -3098,51 +2880,53 @@
       <c r="W17" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="X17" s="34">
         <v>2.46</v>
       </c>
       <c r="Y17" s="34">
         <v>2.44</v>
       </c>
       <c r="Z17" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="34">
         <v>2.75</v>
       </c>
       <c r="AB17" s="34">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
       <c r="AC17" s="34">
         <v>2.4</v>
       </c>
       <c r="AD17" s="34">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AE17" s="1"/>
+      <c r="AE17" s="34">
+        <v>2.44</v>
+      </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="12">
         <v>2.91</v>
       </c>
       <c r="D18" s="12">
         <v>2.78</v>
       </c>
       <c r="E18" s="12">
@@ -3202,51 +2986,53 @@
       <c r="W18" s="34">
         <v>3.38</v>
       </c>
       <c r="X18" s="34">
         <v>3.41</v>
       </c>
       <c r="Y18" s="34">
         <v>3.36</v>
       </c>
       <c r="Z18" s="34">
         <v>3.39</v>
       </c>
       <c r="AA18" s="34">
         <v>2.79</v>
       </c>
       <c r="AB18" s="34">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
       <c r="AC18" s="34">
         <v>3.04</v>
       </c>
       <c r="AD18" s="34">
         <v>3.06</v>
       </c>
-      <c r="AE18" s="1"/>
+      <c r="AE18" s="34">
+        <v>3.11</v>
+      </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="12">
         <v>2.48</v>
       </c>
       <c r="D19" s="12">
         <v>2.34</v>
       </c>
       <c r="E19" s="12">
@@ -3306,51 +3092,53 @@
       <c r="W19" s="34">
         <v>3.05</v>
       </c>
       <c r="X19" s="34">
         <v>3.11</v>
       </c>
       <c r="Y19" s="34">
         <v>3.07</v>
       </c>
       <c r="Z19" s="34">
         <v>3.12</v>
       </c>
       <c r="AA19" s="34">
         <v>3.5</v>
       </c>
       <c r="AB19" s="34">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
       <c r="AC19" s="34">
         <v>3.25</v>
       </c>
       <c r="AD19" s="34">
         <v>3.15</v>
       </c>
-      <c r="AE19" s="1"/>
+      <c r="AE19" s="34">
+        <v>3.18</v>
+      </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="12">
         <v>2.23</v>
       </c>
       <c r="D20" s="12">
         <v>1.81</v>
       </c>
       <c r="E20" s="12">
@@ -3410,51 +3198,53 @@
       <c r="W20" s="34">
         <v>1.94</v>
       </c>
       <c r="X20" s="34">
         <v>1.96</v>
       </c>
       <c r="Y20" s="34">
         <v>1.92</v>
       </c>
       <c r="Z20" s="34">
         <v>1.96</v>
       </c>
       <c r="AA20" s="34">
         <v>2.06</v>
       </c>
       <c r="AB20" s="34">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
       <c r="AC20" s="34">
         <v>2.13</v>
       </c>
       <c r="AD20" s="34">
         <v>2.08</v>
       </c>
-      <c r="AE20" s="1"/>
+      <c r="AE20" s="34">
+        <v>2.14</v>
+      </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="12">
         <v>1.22</v>
       </c>
       <c r="D21" s="12">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="12">
@@ -3514,51 +3304,53 @@
       <c r="W21" s="34">
         <v>1.74</v>
       </c>
       <c r="X21" s="34">
         <v>1.83</v>
       </c>
       <c r="Y21" s="34">
         <v>1.86</v>
       </c>
       <c r="Z21" s="34">
         <v>1.87</v>
       </c>
       <c r="AA21" s="34">
         <v>1.78</v>
       </c>
       <c r="AB21" s="34">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
       <c r="AC21" s="34">
         <v>2.06</v>
       </c>
       <c r="AD21" s="34">
         <v>1.95</v>
       </c>
-      <c r="AE21" s="1"/>
+      <c r="AE21" s="34">
+        <v>2.0099999999999998</v>
+      </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="12">
         <v>2.81</v>
       </c>
       <c r="D22" s="12">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="12">
@@ -3618,51 +3410,53 @@
       <c r="W22" s="34">
         <v>3.45</v>
       </c>
       <c r="X22" s="34">
         <v>3.43</v>
       </c>
       <c r="Y22" s="34">
         <v>3.4</v>
       </c>
       <c r="Z22" s="34">
         <v>3.41</v>
       </c>
       <c r="AA22" s="34">
         <v>2.6</v>
       </c>
       <c r="AB22" s="34">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
       <c r="AC22" s="34">
         <v>2.99</v>
       </c>
       <c r="AD22" s="34">
         <v>2.94</v>
       </c>
-      <c r="AE22" s="1"/>
+      <c r="AE22" s="34">
+        <v>3.04</v>
+      </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="12">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="12">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="12">
@@ -3722,51 +3516,53 @@
       <c r="W23" s="34">
         <v>3.21</v>
       </c>
       <c r="X23" s="34">
         <v>3.22</v>
       </c>
       <c r="Y23" s="34">
         <v>3.18</v>
       </c>
       <c r="Z23" s="34">
         <v>3.26</v>
       </c>
       <c r="AA23" s="34">
         <v>3.34</v>
       </c>
       <c r="AB23" s="34">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
       <c r="AC23" s="34">
         <v>2.86</v>
       </c>
       <c r="AD23" s="34">
         <v>2.93</v>
       </c>
-      <c r="AE23" s="1"/>
+      <c r="AE23" s="34">
+        <v>2.82</v>
+      </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="12">
         <v>1.03</v>
       </c>
       <c r="D24" s="12">
         <v>0.91</v>
       </c>
       <c r="E24" s="12">
@@ -3826,51 +3622,53 @@
       <c r="W24" s="34">
         <v>0.97</v>
       </c>
       <c r="X24" s="34">
         <v>0.98</v>
       </c>
       <c r="Y24" s="34">
         <v>1</v>
       </c>
       <c r="Z24" s="34">
         <v>1.03</v>
       </c>
       <c r="AA24" s="34">
         <v>1.21</v>
       </c>
       <c r="AB24" s="34">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
       <c r="AC24" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD24" s="34">
         <v>1.07</v>
       </c>
-      <c r="AE24" s="1"/>
+      <c r="AE24" s="34">
+        <v>1.0900000000000001</v>
+      </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="12">
         <v>1.23</v>
       </c>
       <c r="D25" s="12">
         <v>1.65</v>
       </c>
       <c r="E25" s="12">
@@ -3930,51 +3728,53 @@
       <c r="W25" s="34">
         <v>2.82</v>
       </c>
       <c r="X25" s="34">
         <v>2.8</v>
       </c>
       <c r="Y25" s="34">
         <v>2.82</v>
       </c>
       <c r="Z25" s="34">
         <v>2.78</v>
       </c>
       <c r="AA25" s="34">
         <v>2.87</v>
       </c>
       <c r="AB25" s="34">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
       <c r="AC25" s="34">
         <v>3.07</v>
       </c>
       <c r="AD25" s="34">
         <v>3.06</v>
       </c>
-      <c r="AE25" s="1"/>
+      <c r="AE25" s="34">
+        <v>3.13</v>
+      </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="12">
         <v>3.32</v>
       </c>
       <c r="D26" s="12">
         <v>2.77</v>
       </c>
       <c r="E26" s="12">
@@ -4034,51 +3834,53 @@
       <c r="W26" s="34">
         <v>3.01</v>
       </c>
       <c r="X26" s="34">
         <v>3.12</v>
       </c>
       <c r="Y26" s="34">
         <v>3.12</v>
       </c>
       <c r="Z26" s="34">
         <v>3.13</v>
       </c>
       <c r="AA26" s="34">
         <v>3.6</v>
       </c>
       <c r="AB26" s="34">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
       <c r="AC26" s="34">
         <v>2.9</v>
       </c>
       <c r="AD26" s="34">
         <v>2.81</v>
       </c>
-      <c r="AE26" s="1"/>
+      <c r="AE26" s="34">
+        <v>2.79</v>
+      </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="12">
         <v>2.6</v>
       </c>
       <c r="D27" s="12">
         <v>2.17</v>
       </c>
       <c r="E27" s="12">
@@ -4138,51 +3940,53 @@
       <c r="W27" s="34">
         <v>2.57</v>
       </c>
       <c r="X27" s="34">
         <v>2.62</v>
       </c>
       <c r="Y27" s="34">
         <v>2.57</v>
       </c>
       <c r="Z27" s="34">
         <v>2.64</v>
       </c>
       <c r="AA27" s="34">
         <v>3.22</v>
       </c>
       <c r="AB27" s="34">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
       <c r="AC27" s="34">
         <v>2.54</v>
       </c>
       <c r="AD27" s="34">
         <v>2.57</v>
       </c>
-      <c r="AE27" s="1"/>
+      <c r="AE27" s="34">
+        <v>2.61</v>
+      </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="12">
         <v>1.71</v>
       </c>
       <c r="D28" s="12">
         <v>1.49</v>
       </c>
       <c r="E28" s="12">
@@ -4242,51 +4046,53 @@
       <c r="W28" s="34">
         <v>2.04</v>
       </c>
       <c r="X28" s="34">
         <v>2.09</v>
       </c>
       <c r="Y28" s="34">
         <v>2.09</v>
       </c>
       <c r="Z28" s="34">
         <v>2.14</v>
       </c>
       <c r="AA28" s="34">
         <v>2.42</v>
       </c>
       <c r="AB28" s="34">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
       <c r="AC28" s="34">
         <v>2.11</v>
       </c>
       <c r="AD28" s="34">
         <v>2.12</v>
       </c>
-      <c r="AE28" s="1"/>
+      <c r="AE28" s="34">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>1.35</v>
       </c>
       <c r="D29" s="12">
         <v>1.47</v>
       </c>
       <c r="E29" s="12">
@@ -4346,95 +4152,97 @@
       <c r="W29" s="34">
         <v>1.7</v>
       </c>
       <c r="X29" s="34">
         <v>1.74</v>
       </c>
       <c r="Y29" s="34">
         <v>1.73</v>
       </c>
       <c r="Z29" s="34">
         <v>1.75</v>
       </c>
       <c r="AA29" s="34">
         <v>2.12</v>
       </c>
       <c r="AB29" s="34">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
       <c r="AC29" s="34">
         <v>1.67</v>
       </c>
       <c r="AD29" s="34">
         <v>1.65</v>
       </c>
-      <c r="AE29" s="1"/>
+      <c r="AE29" s="34">
+        <v>1.73</v>
+      </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="49" t="s">
+      <c r="B30" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="49"/>
-[...27 lines deleted...]
-      <c r="AE30" s="11"/>
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="60"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="60"/>
+      <c r="T30" s="60"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
       <c r="AF30" s="11"/>
       <c r="AG30" s="11"/>
       <c r="AH30" s="11"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="11"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="11"/>
       <c r="AO30" s="11"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="12">
         <v>2.21</v>
       </c>
       <c r="D31" s="12">
         <v>2.04</v>
       </c>
       <c r="E31" s="12">
         <v>2.1</v>
       </c>
       <c r="F31" s="12">
@@ -4482,60 +4290,61 @@
       <c r="T31" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="U31" s="15">
         <v>2.54</v>
       </c>
       <c r="V31" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="W31" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="X31" s="34">
         <v>2.59</v>
       </c>
       <c r="Y31" s="34">
         <v>2.58</v>
       </c>
       <c r="Z31" s="34">
         <v>2.62</v>
       </c>
       <c r="AA31" s="34">
         <v>2.76</v>
       </c>
       <c r="AB31" s="34">
-        <f>[1]Город!M8</f>
         <v>2.5</v>
       </c>
       <c r="AC31" s="34">
         <v>2.57</v>
       </c>
       <c r="AD31" s="34">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AE31" s="1"/>
+      <c r="AE31" s="34">
+        <v>2.59</v>
+      </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="12">
         <v>2.67</v>
       </c>
       <c r="D32" s="12">
         <v>2.72</v>
       </c>
       <c r="E32" s="12">
@@ -4586,60 +4395,61 @@
       <c r="T32" s="15">
         <v>2.93</v>
       </c>
       <c r="U32" s="15">
         <v>2.98</v>
       </c>
       <c r="V32" s="34">
         <v>2.92</v>
       </c>
       <c r="W32" s="34">
         <v>2.99</v>
       </c>
       <c r="X32" s="34">
         <v>3</v>
       </c>
       <c r="Y32" s="34">
         <v>3.03</v>
       </c>
       <c r="Z32" s="34">
         <v>3.11</v>
       </c>
       <c r="AA32" s="34">
         <v>3.36</v>
       </c>
       <c r="AB32" s="34">
-        <f>[1]Город!M9</f>
         <v>3.13</v>
       </c>
       <c r="AC32" s="34">
         <v>3.13</v>
       </c>
       <c r="AD32" s="34">
         <v>3.19</v>
       </c>
-      <c r="AE32" s="1"/>
+      <c r="AE32" s="34">
+        <v>3.14</v>
+      </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="12">
         <v>1.95</v>
       </c>
       <c r="D33" s="12">
         <v>1.96</v>
       </c>
       <c r="E33" s="12">
@@ -4690,60 +4500,61 @@
       <c r="T33" s="15">
         <v>2.66</v>
       </c>
       <c r="U33" s="15">
         <v>2.7</v>
       </c>
       <c r="V33" s="34">
         <v>2.62</v>
       </c>
       <c r="W33" s="34">
         <v>2.66</v>
       </c>
       <c r="X33" s="34">
         <v>2.69</v>
       </c>
       <c r="Y33" s="34">
         <v>2.69</v>
       </c>
       <c r="Z33" s="34">
         <v>2.76</v>
       </c>
       <c r="AA33" s="34">
         <v>2.85</v>
       </c>
       <c r="AB33" s="34">
-        <f>[1]Город!$M$15</f>
         <v>2.69</v>
       </c>
       <c r="AC33" s="34">
         <v>3.05</v>
       </c>
       <c r="AD33" s="34">
         <v>3.11</v>
       </c>
-      <c r="AE33" s="1"/>
+      <c r="AE33" s="34">
+        <v>3.16</v>
+      </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="12">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="12">
@@ -4794,60 +4605,61 @@
       <c r="T34" s="15">
         <v>2.2799999999999998</v>
       </c>
       <c r="U34" s="15">
         <v>2.34</v>
       </c>
       <c r="V34" s="34">
         <v>2.36</v>
       </c>
       <c r="W34" s="34">
         <v>2.36</v>
       </c>
       <c r="X34" s="34">
         <v>2.39</v>
       </c>
       <c r="Y34" s="34">
         <v>2.4</v>
       </c>
       <c r="Z34" s="34">
         <v>2.46</v>
       </c>
       <c r="AA34" s="34">
         <v>2.69</v>
       </c>
       <c r="AB34" s="34">
-        <f>[1]Город!$M$27</f>
         <v>2.4500000000000002</v>
       </c>
       <c r="AC34" s="34">
         <v>2.54</v>
       </c>
       <c r="AD34" s="34">
         <v>2.5</v>
       </c>
-      <c r="AE34" s="1"/>
+      <c r="AE34" s="34">
+        <v>2.52</v>
+      </c>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="12">
         <v>1.76</v>
       </c>
       <c r="D35" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="12">
@@ -4898,60 +4710,61 @@
       <c r="T35" s="15">
         <v>1.73</v>
       </c>
       <c r="U35" s="15">
         <v>1.71</v>
       </c>
       <c r="V35" s="34">
         <v>1.72</v>
       </c>
       <c r="W35" s="34">
         <v>1.79</v>
       </c>
       <c r="X35" s="34">
         <v>1.78</v>
       </c>
       <c r="Y35" s="34">
         <v>1.82</v>
       </c>
       <c r="Z35" s="34">
         <v>1.89</v>
       </c>
       <c r="AA35" s="34">
         <v>2</v>
       </c>
       <c r="AB35" s="34">
-        <f>[1]Город!$M$34</f>
         <v>1.77</v>
       </c>
       <c r="AC35" s="34">
         <v>1.87</v>
       </c>
       <c r="AD35" s="34">
         <v>1.98</v>
       </c>
-      <c r="AE35" s="1"/>
+      <c r="AE35" s="34">
+        <v>2.0499999999999998</v>
+      </c>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="12">
         <v>1.41</v>
       </c>
       <c r="E36" s="12">
@@ -5002,60 +4815,61 @@
       <c r="T36" s="15">
         <v>2.2200000000000002</v>
       </c>
       <c r="U36" s="15">
         <v>2.25</v>
       </c>
       <c r="V36" s="34">
         <v>2.2200000000000002</v>
       </c>
       <c r="W36" s="34">
         <v>2.25</v>
       </c>
       <c r="X36" s="34">
         <v>2.34</v>
       </c>
       <c r="Y36" s="34">
         <v>2.29</v>
       </c>
       <c r="Z36" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="34">
         <v>3.09</v>
       </c>
       <c r="AB36" s="34">
-        <f>[1]Город!$M$40</f>
         <v>2.93</v>
       </c>
       <c r="AC36" s="34">
         <v>2.99</v>
       </c>
       <c r="AD36" s="34">
         <v>2.65</v>
       </c>
-      <c r="AE36" s="1"/>
+      <c r="AE36" s="34">
+        <v>2.57</v>
+      </c>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="12">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>2.36</v>
       </c>
       <c r="E37" s="12">
@@ -5106,60 +4920,61 @@
       <c r="T37" s="15">
         <v>2.76</v>
       </c>
       <c r="U37" s="15">
         <v>2.87</v>
       </c>
       <c r="V37" s="34">
         <v>2.86</v>
       </c>
       <c r="W37" s="34">
         <v>2.91</v>
       </c>
       <c r="X37" s="34">
         <v>2.92</v>
       </c>
       <c r="Y37" s="34">
         <v>2.88</v>
       </c>
       <c r="Z37" s="34">
         <v>2.93</v>
       </c>
       <c r="AA37" s="34">
         <v>1.95</v>
       </c>
       <c r="AB37" s="34">
-        <f>[1]Город!$M$43</f>
         <v>1.94</v>
       </c>
       <c r="AC37" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="AD37" s="34">
         <v>2.44</v>
       </c>
-      <c r="AE37" s="1"/>
+      <c r="AE37" s="34">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="12">
         <v>1.95</v>
       </c>
       <c r="D38" s="12">
         <v>1.91</v>
       </c>
       <c r="E38" s="12">
@@ -5210,60 +5025,61 @@
       <c r="T38" s="15">
         <v>2.5299999999999998</v>
       </c>
       <c r="U38" s="15">
         <v>2.6</v>
       </c>
       <c r="V38" s="34">
         <v>2.6</v>
       </c>
       <c r="W38" s="34">
         <v>2.61</v>
       </c>
       <c r="X38" s="34">
         <v>2.65</v>
       </c>
       <c r="Y38" s="34">
         <v>2.66</v>
       </c>
       <c r="Z38" s="34">
         <v>2.66</v>
       </c>
       <c r="AA38" s="34">
         <v>2.46</v>
       </c>
       <c r="AB38" s="34">
-        <f>[1]Город!$M$46</f>
         <v>2.23</v>
       </c>
       <c r="AC38" s="34">
         <v>2.5</v>
       </c>
       <c r="AD38" s="34">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AE38" s="1"/>
+      <c r="AE38" s="34">
+        <v>2.46</v>
+      </c>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="12">
         <v>2.17</v>
       </c>
       <c r="D39" s="12">
         <v>2</v>
       </c>
       <c r="E39" s="12">
@@ -5314,60 +5130,61 @@
       <c r="T39" s="15">
         <v>3.17</v>
       </c>
       <c r="U39" s="15">
         <v>3.17</v>
       </c>
       <c r="V39" s="34">
         <v>3.08</v>
       </c>
       <c r="W39" s="34">
         <v>3.18</v>
       </c>
       <c r="X39" s="34">
         <v>3.11</v>
       </c>
       <c r="Y39" s="34">
         <v>3.07</v>
       </c>
       <c r="Z39" s="34">
         <v>3.08</v>
       </c>
       <c r="AA39" s="34">
         <v>3.25</v>
       </c>
       <c r="AB39" s="34">
-        <f>[1]Город!$M$51</f>
         <v>2.77</v>
       </c>
       <c r="AC39" s="34">
         <v>2.92</v>
       </c>
       <c r="AD39" s="34">
         <v>3.05</v>
       </c>
-      <c r="AE39" s="1"/>
+      <c r="AE39" s="34">
+        <v>3.06</v>
+      </c>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="12">
         <v>3.04</v>
       </c>
       <c r="D40" s="12">
         <v>2.98</v>
       </c>
       <c r="E40" s="12">
@@ -5418,60 +5235,61 @@
       <c r="T40" s="15">
         <v>3.46</v>
       </c>
       <c r="U40" s="15">
         <v>3.54</v>
       </c>
       <c r="V40" s="34">
         <v>3.59</v>
       </c>
       <c r="W40" s="34">
         <v>3.59</v>
       </c>
       <c r="X40" s="34">
         <v>3.62</v>
       </c>
       <c r="Y40" s="34">
         <v>3.55</v>
       </c>
       <c r="Z40" s="34">
         <v>3.6</v>
       </c>
       <c r="AA40" s="34">
         <v>3.11</v>
       </c>
       <c r="AB40" s="34">
-        <f>[1]Город!$M$58</f>
         <v>3.09</v>
       </c>
       <c r="AC40" s="34">
         <v>3.3</v>
       </c>
       <c r="AD40" s="34">
         <v>3.28</v>
       </c>
-      <c r="AE40" s="1"/>
+      <c r="AE40" s="34">
+        <v>3.31</v>
+      </c>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="12">
         <v>2.87</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="12">
@@ -5522,60 +5340,61 @@
       <c r="T41" s="15">
         <v>3.17</v>
       </c>
       <c r="U41" s="15">
         <v>3.22</v>
       </c>
       <c r="V41" s="34">
         <v>3.22</v>
       </c>
       <c r="W41" s="34">
         <v>3.3</v>
       </c>
       <c r="X41" s="34">
         <v>3.37</v>
       </c>
       <c r="Y41" s="34">
         <v>3.34</v>
       </c>
       <c r="Z41" s="34">
         <v>3.43</v>
       </c>
       <c r="AA41" s="34">
         <v>3.91</v>
       </c>
       <c r="AB41" s="34">
-        <f>[1]Город!$M$67</f>
         <v>3.48</v>
       </c>
       <c r="AC41" s="34">
         <v>3.66</v>
       </c>
       <c r="AD41" s="34">
         <v>3.53</v>
       </c>
-      <c r="AE41" s="1"/>
+      <c r="AE41" s="34">
+        <v>3.6</v>
+      </c>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="12">
         <v>2.68</v>
       </c>
       <c r="D42" s="12">
         <v>2.23</v>
       </c>
       <c r="E42" s="12">
@@ -5626,60 +5445,61 @@
       <c r="T42" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="U42" s="15">
         <v>2.37</v>
       </c>
       <c r="V42" s="34">
         <v>2.41</v>
       </c>
       <c r="W42" s="34">
         <v>2.46</v>
       </c>
       <c r="X42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="34">
         <v>2.44</v>
       </c>
       <c r="Z42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="34">
         <v>2.82</v>
       </c>
       <c r="AB42" s="34">
-        <f>[1]Город!$M$74</f>
         <v>2.9</v>
       </c>
       <c r="AC42" s="34">
         <v>2.8</v>
       </c>
       <c r="AD42" s="34">
         <v>2.72</v>
       </c>
-      <c r="AE42" s="1"/>
+      <c r="AE42" s="34">
+        <v>2.77</v>
+      </c>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="12">
         <v>1.81</v>
       </c>
       <c r="D43" s="12">
         <v>1.64</v>
       </c>
       <c r="E43" s="12">
@@ -5730,60 +5550,61 @@
       <c r="T43" s="15">
         <v>2.4900000000000002</v>
       </c>
       <c r="U43" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="V43" s="34">
         <v>2.5</v>
       </c>
       <c r="W43" s="34">
         <v>2.48</v>
       </c>
       <c r="X43" s="34">
         <v>2.58</v>
       </c>
       <c r="Y43" s="34">
         <v>2.67</v>
       </c>
       <c r="Z43" s="34">
         <v>2.66</v>
       </c>
       <c r="AA43" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="34">
-        <f>[1]Город!$M$79</f>
         <v>2.75</v>
       </c>
       <c r="AC43" s="34">
         <v>3.01</v>
       </c>
       <c r="AD43" s="34">
         <v>2.79</v>
       </c>
-      <c r="AE43" s="1"/>
+      <c r="AE43" s="34">
+        <v>2.82</v>
+      </c>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="12">
         <v>3.25</v>
       </c>
       <c r="D44" s="12">
         <v>2.84</v>
       </c>
       <c r="E44" s="12">
@@ -5834,60 +5655,61 @@
       <c r="T44" s="15">
         <v>3.8</v>
       </c>
       <c r="U44" s="15">
         <v>3.84</v>
       </c>
       <c r="V44" s="34">
         <v>3.79</v>
       </c>
       <c r="W44" s="34">
         <v>3.84</v>
       </c>
       <c r="X44" s="34">
         <v>3.8</v>
       </c>
       <c r="Y44" s="34">
         <v>3.78</v>
       </c>
       <c r="Z44" s="34">
         <v>3.78</v>
       </c>
       <c r="AA44" s="34">
         <v>2.7</v>
       </c>
       <c r="AB44" s="34">
-        <f>[1]Город!$M$83</f>
         <v>2.96</v>
       </c>
       <c r="AC44" s="34">
         <v>3.19</v>
       </c>
       <c r="AD44" s="34">
         <v>3.19</v>
       </c>
-      <c r="AE44" s="1"/>
+      <c r="AE44" s="34">
+        <v>3.36</v>
+      </c>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="12">
         <v>2.83</v>
       </c>
       <c r="D45" s="12">
         <v>2.97</v>
       </c>
       <c r="E45" s="12">
@@ -5938,60 +5760,61 @@
       <c r="T45" s="15">
         <v>3.45</v>
       </c>
       <c r="U45" s="15">
         <v>3.62</v>
       </c>
       <c r="V45" s="34">
         <v>3.73</v>
       </c>
       <c r="W45" s="34">
         <v>3.83</v>
       </c>
       <c r="X45" s="34">
         <v>3.9</v>
       </c>
       <c r="Y45" s="34">
         <v>3.87</v>
       </c>
       <c r="Z45" s="34">
         <v>3.95</v>
       </c>
       <c r="AA45" s="34">
         <v>3.7</v>
       </c>
       <c r="AB45" s="34">
-        <f>[1]Город!$M$87</f>
         <v>3.67</v>
       </c>
       <c r="AC45" s="34">
         <v>3.44</v>
       </c>
       <c r="AD45" s="34">
         <v>3.48</v>
       </c>
-      <c r="AE45" s="1"/>
+      <c r="AE45" s="34">
+        <v>3.31</v>
+      </c>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="12">
         <v>1.55</v>
       </c>
       <c r="D46" s="12">
         <v>1.33</v>
       </c>
       <c r="E46" s="12">
@@ -6042,60 +5865,61 @@
       <c r="T46" s="15">
         <v>1.36</v>
       </c>
       <c r="U46" s="15">
         <v>1.37</v>
       </c>
       <c r="V46" s="34">
         <v>1.38</v>
       </c>
       <c r="W46" s="34">
         <v>1.44</v>
       </c>
       <c r="X46" s="34">
         <v>1.47</v>
       </c>
       <c r="Y46" s="34">
         <v>1.51</v>
       </c>
       <c r="Z46" s="34">
         <v>1.58</v>
       </c>
       <c r="AA46" s="34">
         <v>1.91</v>
       </c>
       <c r="AB46" s="34">
-        <f>[1]Город!$M$93</f>
         <v>1.8</v>
       </c>
       <c r="AC46" s="34">
         <v>1.67</v>
       </c>
       <c r="AD46" s="34">
         <v>1.63</v>
       </c>
-      <c r="AE46" s="1"/>
+      <c r="AE46" s="34">
+        <v>1.67</v>
+      </c>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="12">
         <v>1.48</v>
       </c>
       <c r="D47" s="12">
         <v>1.91</v>
       </c>
       <c r="E47" s="12">
@@ -6146,60 +5970,61 @@
       <c r="T47" s="15">
         <v>3.05</v>
       </c>
       <c r="U47" s="15">
         <v>3.04</v>
       </c>
       <c r="V47" s="34">
         <v>3.03</v>
       </c>
       <c r="W47" s="34">
         <v>3.08</v>
       </c>
       <c r="X47" s="34">
         <v>3.05</v>
       </c>
       <c r="Y47" s="34">
         <v>3.08</v>
       </c>
       <c r="Z47" s="34">
         <v>3.03</v>
       </c>
       <c r="AA47" s="34">
         <v>3.4</v>
       </c>
       <c r="AB47" s="34">
-        <f>[1]Город!$M$101</f>
         <v>3.14</v>
       </c>
       <c r="AC47" s="34">
         <v>3.39</v>
       </c>
       <c r="AD47" s="34">
         <v>3.42</v>
       </c>
-      <c r="AE47" s="1"/>
+      <c r="AE47" s="34">
+        <v>3.54</v>
+      </c>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="12">
         <v>3.76</v>
       </c>
       <c r="D48" s="12">
         <v>3.15</v>
       </c>
       <c r="E48" s="12">
@@ -6250,60 +6075,61 @@
       <c r="T48" s="15">
         <v>3.28</v>
       </c>
       <c r="U48" s="15">
         <v>3.35</v>
       </c>
       <c r="V48" s="34">
         <v>3.26</v>
       </c>
       <c r="W48" s="34">
         <v>3.29</v>
       </c>
       <c r="X48" s="34">
         <v>3.4</v>
       </c>
       <c r="Y48" s="34">
         <v>3.38</v>
       </c>
       <c r="Z48" s="34">
         <v>3.42</v>
       </c>
       <c r="AA48" s="34">
         <v>3.78</v>
       </c>
       <c r="AB48" s="34">
-        <f>[1]Город!$M$105</f>
         <v>3.2</v>
       </c>
       <c r="AC48" s="34">
         <v>3.08</v>
       </c>
       <c r="AD48" s="34">
         <v>2.93</v>
       </c>
-      <c r="AE48" s="1"/>
+      <c r="AE48" s="34">
+        <v>2.95</v>
+      </c>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="12">
         <v>2.6</v>
       </c>
       <c r="D49" s="12">
         <v>2.17</v>
       </c>
       <c r="E49" s="12">
@@ -6354,60 +6180,61 @@
       <c r="T49" s="15">
         <v>2.64</v>
       </c>
       <c r="U49" s="15">
         <v>2.66</v>
       </c>
       <c r="V49" s="34">
         <v>2.62</v>
       </c>
       <c r="W49" s="34">
         <v>2.57</v>
       </c>
       <c r="X49" s="34">
         <v>2.62</v>
       </c>
       <c r="Y49" s="34">
         <v>2.57</v>
       </c>
       <c r="Z49" s="34">
         <v>2.64</v>
       </c>
       <c r="AA49" s="34">
         <v>3.22</v>
       </c>
       <c r="AB49" s="34">
-        <f>[1]Город!$M$111</f>
         <v>2.52</v>
       </c>
       <c r="AC49" s="34">
         <v>2.54</v>
       </c>
       <c r="AD49" s="34">
         <v>2.57</v>
       </c>
-      <c r="AE49" s="1"/>
+      <c r="AE49" s="34">
+        <v>2.61</v>
+      </c>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="12">
         <v>1.71</v>
       </c>
       <c r="D50" s="12">
         <v>1.49</v>
       </c>
       <c r="E50" s="12">
@@ -6458,60 +6285,61 @@
       <c r="T50" s="15">
         <v>1.98</v>
       </c>
       <c r="U50" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="V50" s="34">
         <v>2.0099999999999998</v>
       </c>
       <c r="W50" s="34">
         <v>2.04</v>
       </c>
       <c r="X50" s="34">
         <v>2.09</v>
       </c>
       <c r="Y50" s="34">
         <v>2.09</v>
       </c>
       <c r="Z50" s="34">
         <v>2.14</v>
       </c>
       <c r="AA50" s="34">
         <v>2.42</v>
       </c>
       <c r="AB50" s="34">
-        <f>[1]Город!$M$118</f>
         <v>2.17</v>
       </c>
       <c r="AC50" s="34">
         <v>2.11</v>
       </c>
       <c r="AD50" s="34">
         <v>2.12</v>
       </c>
-      <c r="AE50" s="1"/>
+      <c r="AE50" s="34">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C51" s="12">
         <v>1.35</v>
       </c>
       <c r="D51" s="12">
         <v>1.47</v>
       </c>
       <c r="E51" s="12">
@@ -6562,104 +6390,105 @@
       <c r="T51" s="15">
         <v>1.75</v>
       </c>
       <c r="U51" s="15">
         <v>1.73</v>
       </c>
       <c r="V51" s="34">
         <v>1.71</v>
       </c>
       <c r="W51" s="34">
         <v>1.7</v>
       </c>
       <c r="X51" s="34">
         <v>1.74</v>
       </c>
       <c r="Y51" s="34">
         <v>1.73</v>
       </c>
       <c r="Z51" s="34">
         <v>1.75</v>
       </c>
       <c r="AA51" s="34">
         <v>2.12</v>
       </c>
       <c r="AB51" s="34">
-        <f>[1]Город!$M$127</f>
         <v>1.7</v>
       </c>
       <c r="AC51" s="34">
         <v>1.67</v>
       </c>
       <c r="AD51" s="34">
         <v>1.65</v>
       </c>
-      <c r="AE51" s="1"/>
+      <c r="AE51" s="34">
+        <v>1.73</v>
+      </c>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="48" t="s">
+      <c r="B52" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="C52" s="48"/>
-[...27 lines deleted...]
-      <c r="AE52" s="11"/>
+      <c r="C52" s="45"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="45"/>
+      <c r="R52" s="45"/>
+      <c r="S52" s="45"/>
+      <c r="T52" s="45"/>
+      <c r="U52" s="45"/>
+      <c r="V52" s="45"/>
+      <c r="W52" s="45"/>
+      <c r="X52" s="45"/>
+      <c r="Y52" s="45"/>
+      <c r="Z52" s="45"/>
+      <c r="AA52" s="45"/>
+      <c r="AB52" s="45"/>
+      <c r="AC52" s="45"/>
+      <c r="AD52" s="45"/>
+      <c r="AE52" s="45"/>
       <c r="AF52" s="11"/>
       <c r="AG52" s="11"/>
       <c r="AH52" s="11"/>
       <c r="AI52" s="11"/>
       <c r="AJ52" s="11"/>
       <c r="AK52" s="11"/>
       <c r="AL52" s="11"/>
       <c r="AM52" s="11"/>
       <c r="AN52" s="11"/>
       <c r="AO52" s="11"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="24">
         <v>100000000</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="12">
         <v>1.3</v>
       </c>
       <c r="D53" s="12">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="12">
@@ -6710,60 +6539,61 @@
       <c r="T53" s="15">
         <v>1.48</v>
       </c>
       <c r="U53" s="15">
         <v>1.5</v>
       </c>
       <c r="V53" s="34">
         <v>1.49</v>
       </c>
       <c r="W53" s="34">
         <v>1.51</v>
       </c>
       <c r="X53" s="34">
         <v>1.53</v>
       </c>
       <c r="Y53" s="34">
         <v>1.53</v>
       </c>
       <c r="Z53" s="34">
         <v>1.56</v>
       </c>
       <c r="AA53" s="34">
         <v>1.59</v>
       </c>
       <c r="AB53" s="34">
-        <f>[1]Село!M8</f>
         <v>1.48</v>
       </c>
       <c r="AC53" s="34">
         <v>1.54</v>
       </c>
       <c r="AD53" s="34">
         <v>1.54</v>
       </c>
-      <c r="AE53" s="1"/>
+      <c r="AE53" s="34">
+        <v>1.54</v>
+      </c>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="12">
         <v>1.43</v>
       </c>
       <c r="D54" s="12">
         <v>1.39</v>
       </c>
       <c r="E54" s="12">
@@ -6814,60 +6644,61 @@
       <c r="T54" s="15">
         <v>1.74</v>
       </c>
       <c r="U54" s="15">
         <v>1.76</v>
       </c>
       <c r="V54" s="34">
         <v>1.76</v>
       </c>
       <c r="W54" s="34">
         <v>1.76</v>
       </c>
       <c r="X54" s="34">
         <v>1.72</v>
       </c>
       <c r="Y54" s="34">
         <v>1.69</v>
       </c>
       <c r="Z54" s="34">
         <v>1.74</v>
       </c>
       <c r="AA54" s="34">
         <v>1.19</v>
       </c>
       <c r="AB54" s="34">
-        <f>[1]Село!M9</f>
         <v>1.44</v>
       </c>
       <c r="AC54" s="34">
         <v>1.67</v>
       </c>
       <c r="AD54" s="34">
         <v>1.79</v>
       </c>
-      <c r="AE54" s="1"/>
+      <c r="AE54" s="34">
+        <v>1.66</v>
+      </c>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="12">
         <v>1.36</v>
       </c>
       <c r="D55" s="12">
         <v>1.31</v>
       </c>
       <c r="E55" s="12">
@@ -6918,60 +6749,61 @@
       <c r="T55" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="U55" s="15">
         <v>1.98</v>
       </c>
       <c r="V55" s="34">
         <v>1.96</v>
       </c>
       <c r="W55" s="34">
         <v>1.99</v>
       </c>
       <c r="X55" s="34">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="34">
         <v>2.06</v>
       </c>
       <c r="Z55" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="34">
-        <f>[1]Село!$M$20</f>
         <v>2.25</v>
       </c>
       <c r="AC55" s="34">
         <v>2.2599999999999998</v>
       </c>
       <c r="AD55" s="34">
         <v>2.17</v>
       </c>
-      <c r="AE55" s="1"/>
+      <c r="AE55" s="34">
+        <v>2.1</v>
+      </c>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="12">
         <v>1.51</v>
       </c>
       <c r="D56" s="12">
         <v>1.32</v>
       </c>
       <c r="E56" s="12">
@@ -7022,60 +6854,61 @@
       <c r="T56" s="15">
         <v>1.5</v>
       </c>
       <c r="U56" s="15">
         <v>1.55</v>
       </c>
       <c r="V56" s="34">
         <v>1.48</v>
       </c>
       <c r="W56" s="34">
         <v>1.44</v>
       </c>
       <c r="X56" s="34">
         <v>1.43</v>
       </c>
       <c r="Y56" s="34">
         <v>1.46</v>
       </c>
       <c r="Z56" s="34">
         <v>1.47</v>
       </c>
       <c r="AA56" s="34">
         <v>1.57</v>
       </c>
       <c r="AB56" s="34">
-        <f>[1]Село!$M$41</f>
         <v>1.38</v>
       </c>
       <c r="AC56" s="34">
         <v>1.55</v>
       </c>
       <c r="AD56" s="34">
         <v>1.58</v>
       </c>
-      <c r="AE56" s="1"/>
+      <c r="AE56" s="34">
+        <v>1.6</v>
+      </c>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="12">
         <v>1.31</v>
       </c>
       <c r="D57" s="12">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="12">
@@ -7126,60 +6959,61 @@
       <c r="T57" s="15">
         <v>1.36</v>
       </c>
       <c r="U57" s="15">
         <v>1.41</v>
       </c>
       <c r="V57" s="34">
         <v>1.42</v>
       </c>
       <c r="W57" s="34">
         <v>1.43</v>
       </c>
       <c r="X57" s="34">
         <v>1.45</v>
       </c>
       <c r="Y57" s="34">
         <v>1.46</v>
       </c>
       <c r="Z57" s="34">
         <v>1.5</v>
       </c>
       <c r="AA57" s="34">
         <v>1.48</v>
       </c>
       <c r="AB57" s="34">
-        <f>[1]Село!$M$54</f>
         <v>1.35</v>
       </c>
       <c r="AC57" s="34">
         <v>1.48</v>
       </c>
       <c r="AD57" s="34">
         <v>1.53</v>
       </c>
-      <c r="AE57" s="1"/>
+      <c r="AE57" s="34">
+        <v>1.55</v>
+      </c>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="12">
         <v>1</v>
       </c>
       <c r="D58" s="12">
         <v>0.96</v>
       </c>
       <c r="E58" s="12">
@@ -7230,60 +7064,61 @@
       <c r="T58" s="15">
         <v>1.35</v>
       </c>
       <c r="U58" s="15">
         <v>1.31</v>
       </c>
       <c r="V58" s="34">
         <v>1.31</v>
       </c>
       <c r="W58" s="34">
         <v>1.36</v>
       </c>
       <c r="X58" s="34">
         <v>1.41</v>
       </c>
       <c r="Y58" s="34">
         <v>1.4</v>
       </c>
       <c r="Z58" s="34">
         <v>1.39</v>
       </c>
       <c r="AA58" s="34">
         <v>1.85</v>
       </c>
       <c r="AB58" s="34">
-        <f>[1]Село!$M$65</f>
         <v>1.73</v>
       </c>
       <c r="AC58" s="34">
         <v>1.73</v>
       </c>
       <c r="AD58" s="34">
         <v>1.48</v>
       </c>
-      <c r="AE58" s="1"/>
+      <c r="AE58" s="34">
+        <v>1.44</v>
+      </c>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C59" s="12">
         <v>1.46</v>
       </c>
       <c r="D59" s="12">
         <v>1.24</v>
       </c>
       <c r="E59" s="12">
@@ -7334,60 +7169,61 @@
       <c r="T59" s="15">
         <v>1.82</v>
       </c>
       <c r="U59" s="15">
         <v>1.85</v>
       </c>
       <c r="V59" s="34">
         <v>1.85</v>
       </c>
       <c r="W59" s="34">
         <v>1.83</v>
       </c>
       <c r="X59" s="34">
         <v>1.86</v>
       </c>
       <c r="Y59" s="34">
         <v>1.84</v>
       </c>
       <c r="Z59" s="34">
         <v>1.86</v>
       </c>
       <c r="AA59" s="34">
         <v>1.21</v>
       </c>
       <c r="AB59" s="34">
-        <f>[1]Село!$M$74</f>
         <v>1.1000000000000001</v>
       </c>
       <c r="AC59" s="34">
         <v>1.4</v>
       </c>
       <c r="AD59" s="34">
         <v>1.49</v>
       </c>
-      <c r="AE59" s="1"/>
+      <c r="AE59" s="34">
+        <v>1.56</v>
+      </c>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C60" s="12">
         <v>1.05</v>
       </c>
       <c r="D60" s="12">
         <v>0.89</v>
       </c>
       <c r="E60" s="12">
@@ -7438,60 +7274,61 @@
       <c r="T60" s="15">
         <v>1.21</v>
       </c>
       <c r="U60" s="15">
         <v>1.25</v>
       </c>
       <c r="V60" s="34">
         <v>1.25</v>
       </c>
       <c r="W60" s="34">
         <v>1.22</v>
       </c>
       <c r="X60" s="34">
         <v>1.21</v>
       </c>
       <c r="Y60" s="34">
         <v>1.21</v>
       </c>
       <c r="Z60" s="34">
         <v>1.25</v>
       </c>
       <c r="AA60" s="34">
         <v>1.19</v>
       </c>
       <c r="AB60" s="34">
-        <f>[1]Село!$M$88</f>
         <v>1.27</v>
       </c>
       <c r="AC60" s="34">
         <v>1.34</v>
       </c>
       <c r="AD60" s="34">
         <v>1.33</v>
       </c>
-      <c r="AE60" s="1"/>
+      <c r="AE60" s="34">
+        <v>1.35</v>
+      </c>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="12">
         <v>1.23</v>
       </c>
       <c r="D61" s="12">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="12">
@@ -7542,60 +7379,61 @@
       <c r="T61" s="15">
         <v>1.88</v>
       </c>
       <c r="U61" s="15">
         <v>1.98</v>
       </c>
       <c r="V61" s="34">
         <v>1.93</v>
       </c>
       <c r="W61" s="34">
         <v>1.94</v>
       </c>
       <c r="X61" s="34">
         <v>1.94</v>
       </c>
       <c r="Y61" s="34">
         <v>1.93</v>
       </c>
       <c r="Z61" s="34">
         <v>1.97</v>
       </c>
       <c r="AA61" s="34">
         <v>2.33</v>
       </c>
       <c r="AB61" s="34">
-        <f>[1]Село!$M$99</f>
         <v>1.89</v>
       </c>
       <c r="AC61" s="34">
         <v>1.95</v>
       </c>
       <c r="AD61" s="34">
         <v>1.91</v>
       </c>
-      <c r="AE61" s="1"/>
+      <c r="AE61" s="34">
+        <v>1.91</v>
+      </c>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="12">
         <v>2.29</v>
       </c>
       <c r="D62" s="12">
         <v>1.89</v>
       </c>
       <c r="E62" s="12">
@@ -7646,60 +7484,61 @@
       <c r="T62" s="15">
         <v>2.23</v>
       </c>
       <c r="U62" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="V62" s="34">
         <v>2.34</v>
       </c>
       <c r="W62" s="34">
         <v>2.4</v>
       </c>
       <c r="X62" s="34">
         <v>2.46</v>
       </c>
       <c r="Y62" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="34">
         <v>2.4</v>
       </c>
       <c r="AA62" s="34">
         <v>1.26</v>
       </c>
       <c r="AB62" s="34">
-        <f>[1]Село!$M$110</f>
         <v>1.45</v>
       </c>
       <c r="AC62" s="34">
         <v>1.8</v>
       </c>
       <c r="AD62" s="34">
         <v>1.97</v>
       </c>
-      <c r="AE62" s="1"/>
+      <c r="AE62" s="34">
+        <v>2.12</v>
+      </c>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="12">
         <v>1.84</v>
       </c>
       <c r="D63" s="12">
         <v>1.72</v>
       </c>
       <c r="E63" s="12">
@@ -7750,60 +7589,61 @@
       <c r="T63" s="15">
         <v>2.67</v>
       </c>
       <c r="U63" s="15">
         <v>2.61</v>
       </c>
       <c r="V63" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="W63" s="34">
         <v>2.61</v>
       </c>
       <c r="X63" s="34">
         <v>2.66</v>
       </c>
       <c r="Y63" s="34">
         <v>2.61</v>
       </c>
       <c r="Z63" s="34">
         <v>2.59</v>
       </c>
       <c r="AA63" s="34">
         <v>2.77</v>
       </c>
       <c r="AB63" s="34">
-        <f>[1]Село!$M$118</f>
         <v>2.48</v>
       </c>
       <c r="AC63" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="AD63" s="34">
         <v>2.46</v>
       </c>
-      <c r="AE63" s="1"/>
+      <c r="AE63" s="34">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C64" s="12">
         <v>1.84</v>
       </c>
       <c r="D64" s="12">
         <v>1.44</v>
       </c>
       <c r="E64" s="12">
@@ -7854,60 +7694,61 @@
       <c r="T64" s="15">
         <v>1.46</v>
       </c>
       <c r="U64" s="15">
         <v>1.47</v>
       </c>
       <c r="V64" s="34">
         <v>1.46</v>
       </c>
       <c r="W64" s="34">
         <v>1.48</v>
       </c>
       <c r="X64" s="34">
         <v>1.49</v>
       </c>
       <c r="Y64" s="34">
         <v>1.46</v>
       </c>
       <c r="Z64" s="34">
         <v>1.49</v>
       </c>
       <c r="AA64" s="34">
         <v>1.37</v>
       </c>
       <c r="AB64" s="34">
-        <f>[1]Село!$M$137</f>
         <v>1.41</v>
       </c>
       <c r="AC64" s="34">
         <v>1.54</v>
       </c>
       <c r="AD64" s="34">
         <v>1.5</v>
       </c>
-      <c r="AE64" s="1"/>
+      <c r="AE64" s="34">
+        <v>1.57</v>
+      </c>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="12">
         <v>0.71</v>
       </c>
       <c r="D65" s="12">
         <v>0.71</v>
       </c>
       <c r="E65" s="12">
@@ -7958,60 +7799,61 @@
       <c r="T65" s="15">
         <v>1.1299999999999999</v>
       </c>
       <c r="U65" s="15">
         <v>1.1299999999999999</v>
       </c>
       <c r="V65" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="W65" s="34">
         <v>1.1100000000000001</v>
       </c>
       <c r="X65" s="34">
         <v>1.18</v>
       </c>
       <c r="Y65" s="34">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="34">
         <v>1.18</v>
       </c>
       <c r="AA65" s="34">
         <v>1.32</v>
       </c>
       <c r="AB65" s="34">
-        <f>[1]Село!$M$146</f>
         <v>1.18</v>
       </c>
       <c r="AC65" s="34">
         <v>1.22</v>
       </c>
       <c r="AD65" s="34">
         <v>1.2</v>
       </c>
-      <c r="AE65" s="1"/>
+      <c r="AE65" s="34">
+        <v>1.28</v>
+      </c>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="12">
         <v>1.73</v>
       </c>
       <c r="D66" s="12">
         <v>1.62</v>
       </c>
       <c r="E66" s="12">
@@ -8062,60 +7904,61 @@
       <c r="T66" s="15">
         <v>2.4300000000000002</v>
       </c>
       <c r="U66" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="V66" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="W66" s="34">
         <v>2.48</v>
       </c>
       <c r="X66" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="34">
         <v>2.48</v>
       </c>
       <c r="Z66" s="34">
         <v>2.52</v>
       </c>
       <c r="AA66" s="34">
         <v>2.35</v>
       </c>
       <c r="AB66" s="34">
-        <f>[1]Село!$M$154</f>
         <v>2.23</v>
       </c>
       <c r="AC66" s="34">
         <v>2.5</v>
       </c>
       <c r="AD66" s="34">
         <v>2.31</v>
       </c>
-      <c r="AE66" s="1"/>
+      <c r="AE66" s="34">
+        <v>2.2400000000000002</v>
+      </c>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="12">
         <v>2.08</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E67" s="12">
@@ -8166,60 +8009,61 @@
       <c r="T67" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="U67" s="15">
         <v>2.4300000000000002</v>
       </c>
       <c r="V67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="W67" s="34">
         <v>2.59</v>
       </c>
       <c r="X67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="34">
         <v>2.5</v>
       </c>
       <c r="Z67" s="34">
         <v>2.58</v>
       </c>
       <c r="AA67" s="34">
         <v>2.97</v>
       </c>
       <c r="AB67" s="34">
-        <f>[1]Село!$M$168</f>
         <v>2.37</v>
       </c>
       <c r="AC67" s="34">
         <v>2.27</v>
       </c>
       <c r="AD67" s="34">
         <v>2.37</v>
       </c>
-      <c r="AE67" s="1"/>
+      <c r="AE67" s="34">
+        <v>2.3199999999999998</v>
+      </c>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="12">
         <v>0.85</v>
       </c>
       <c r="D68" s="12">
         <v>0.77</v>
       </c>
       <c r="E68" s="12">
@@ -8270,60 +8114,61 @@
       <c r="T68" s="15">
         <v>0.8</v>
       </c>
       <c r="U68" s="15">
         <v>0.8</v>
       </c>
       <c r="V68" s="34">
         <v>0.78</v>
       </c>
       <c r="W68" s="34">
         <v>0.81</v>
       </c>
       <c r="X68" s="34">
         <v>0.81</v>
       </c>
       <c r="Y68" s="34">
         <v>0.83</v>
       </c>
       <c r="Z68" s="34">
         <v>0.84</v>
       </c>
       <c r="AA68" s="34">
         <v>0.97</v>
       </c>
       <c r="AB68" s="34">
-        <f>[1]Село!$M$182</f>
         <v>0.94</v>
       </c>
       <c r="AC68" s="34">
         <v>0.9</v>
       </c>
       <c r="AD68" s="34">
         <v>0.88</v>
       </c>
-      <c r="AE68" s="1"/>
+      <c r="AE68" s="34">
+        <v>0.89</v>
+      </c>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C69" s="12">
         <v>0.26</v>
       </c>
       <c r="D69" s="12">
         <v>0.66</v>
       </c>
       <c r="E69" s="12">
@@ -8374,60 +8219,61 @@
       <c r="T69" s="15">
         <v>1.92</v>
       </c>
       <c r="U69" s="15">
         <v>1.87</v>
       </c>
       <c r="V69" s="34">
         <v>1.86</v>
       </c>
       <c r="W69" s="34">
         <v>1.8</v>
       </c>
       <c r="X69" s="34">
         <v>1.83</v>
       </c>
       <c r="Y69" s="34">
         <v>1.81</v>
       </c>
       <c r="Z69" s="34">
         <v>1.79</v>
       </c>
       <c r="AA69" s="34">
         <v>0.8</v>
       </c>
       <c r="AB69" s="34">
-        <f>[1]Село!$M$199</f>
         <v>1.1200000000000001</v>
       </c>
       <c r="AC69" s="34">
         <v>1.82</v>
       </c>
       <c r="AD69" s="34">
         <v>1.64</v>
       </c>
-      <c r="AE69" s="1"/>
+      <c r="AE69" s="34">
+        <v>1.52</v>
+      </c>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="16">
         <v>2.02</v>
       </c>
       <c r="E70" s="16">
@@ -8478,60 +8324,61 @@
       <c r="T70" s="19">
         <v>2.36</v>
       </c>
       <c r="U70" s="19">
         <v>2.42</v>
       </c>
       <c r="V70" s="35">
         <v>2.4</v>
       </c>
       <c r="W70" s="35">
         <v>2.44</v>
       </c>
       <c r="X70" s="35">
         <v>2.54</v>
       </c>
       <c r="Y70" s="35">
         <v>2.58</v>
       </c>
       <c r="Z70" s="35">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="35">
         <v>3.23</v>
       </c>
       <c r="AB70" s="35">
-        <f>[1]Село!$M$204</f>
         <v>2.74</v>
       </c>
       <c r="AC70" s="35">
         <v>2.52</v>
       </c>
       <c r="AD70" s="35">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AE70" s="1"/>
+      <c r="AE70" s="35">
+        <v>2.46</v>
+      </c>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="20"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
@@ -47561,61 +47408,61 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AC5:AD5"/>
-[...4 lines deleted...]
-    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="AD5:AE5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>