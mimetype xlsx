--- v3 (2026-07-20)
+++ v4 (2026-09-01)
@@ -10,53 +10,53 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{440C2E0E-322E-4209-853C-084D2AFFDC2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AE8A6D6-D9DA-4384-A60D-4D7708FEE091}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="9" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId13" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -65,51 +65,51 @@
   <c r="AB29" i="9" l="1"/>
   <c r="AB28" i="9"/>
   <c r="AB27" i="9"/>
   <c r="AB26" i="9"/>
   <c r="AB25" i="9"/>
   <c r="AB24" i="9"/>
   <c r="AB23" i="9"/>
   <c r="AB22" i="9"/>
   <c r="AB21" i="9"/>
   <c r="AB20" i="9"/>
   <c r="AB19" i="9"/>
   <c r="AB18" i="9"/>
   <c r="AB17" i="9"/>
   <c r="AB16" i="9"/>
   <c r="AB15" i="9"/>
   <c r="AB14" i="9"/>
   <c r="AB13" i="9"/>
   <c r="AB12" i="9"/>
   <c r="AB11" i="9"/>
   <c r="AB9" i="9"/>
   <c r="AB10" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="105">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -863,88 +863,88 @@
     <xf numFmtId="164" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1045,52 +1045,64 @@
           <cell r="M215">
             <v>2.73</v>
           </cell>
         </row>
         <row r="221">
           <cell r="M221">
             <v>3.05</v>
           </cell>
         </row>
         <row r="235">
           <cell r="M235">
             <v>2.52</v>
           </cell>
         </row>
         <row r="242">
           <cell r="M242">
             <v>2.17</v>
           </cell>
         </row>
         <row r="251">
           <cell r="M251">
             <v>1.7</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="1"/>
-      <sheetData sheetId="2"/>
+      <sheetData sheetId="1">
+        <row r="8">
+          <cell r="M8">
+            <v>2.5</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2">
+        <row r="8">
+          <cell r="M8">
+            <v>1.48</v>
+          </cell>
+        </row>
+      </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1263,52 +1275,52 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="48.5703125" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -1390,59 +1402,59 @@
       <c r="B12" s="32" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="44">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="44">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
@@ -1519,53 +1531,53 @@
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="33" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AI60" sqref="AI60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A47" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AF53" sqref="AF53:AF70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="10.140625" customWidth="1"/>
     <col min="23" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="33" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -1582,83 +1594,83 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="57"/>
-[...28 lines deleted...]
-      <c r="AF2" s="1"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
@@ -1727,124 +1739,123 @@
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
-      <c r="S5" s="48"/>
-[...1 lines deleted...]
-      <c r="U5" s="49"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
       <c r="W5" s="39"/>
       <c r="AC5" s="39"/>
-      <c r="AD5" s="56" t="s">
+      <c r="AE5" s="46" t="s">
         <v>50</v>
       </c>
-      <c r="AE5" s="56"/>
-      <c r="AF5" s="1"/>
+      <c r="AF5" s="46"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="50"/>
-      <c r="C6" s="52">
+      <c r="B6" s="55"/>
+      <c r="C6" s="57">
         <v>2024</v>
       </c>
-      <c r="D6" s="53"/>
-[...10 lines deleted...]
-      <c r="O6" s="54">
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="59">
         <v>2025</v>
       </c>
-      <c r="P6" s="55"/>
-[...10 lines deleted...]
-      <c r="AA6" s="58">
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="48">
         <v>2026</v>
       </c>
-      <c r="AB6" s="59"/>
-[...3 lines deleted...]
-      <c r="AF6" s="1"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="49"/>
+      <c r="AF6" s="49"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="47"/>
-      <c r="B7" s="51"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="56"/>
       <c r="C7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="9" t="s">
@@ -1888,95 +1899,97 @@
       </c>
       <c r="X7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>60</v>
       </c>
       <c r="Z7" s="9" t="s">
         <v>61</v>
       </c>
       <c r="AA7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AB7" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AC7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="AD7" s="9" t="s">
         <v>53</v>
       </c>
       <c r="AE7" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="AF7" s="1"/>
+      <c r="AF7" s="9" t="s">
+        <v>55</v>
+      </c>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="45"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="45"/>
       <c r="L8" s="45"/>
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="45"/>
       <c r="AB8" s="45"/>
       <c r="AC8" s="45"/>
       <c r="AD8" s="45"/>
       <c r="AE8" s="45"/>
-      <c r="AF8" s="11"/>
+      <c r="AF8" s="45"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="11"/>
       <c r="AO8" s="11"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>1.87</v>
       </c>
       <c r="D9" s="12">
         <v>1.71</v>
       </c>
       <c r="E9" s="12">
         <v>1.75</v>
       </c>
       <c r="F9" s="12">
         <v>1.79</v>
@@ -2035,51 +2048,53 @@
       <c r="X9" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y9" s="34">
         <v>2.19</v>
       </c>
       <c r="Z9" s="34">
         <v>2.23</v>
       </c>
       <c r="AA9" s="34">
         <v>2.34</v>
       </c>
       <c r="AB9" s="34">
         <f>[1]Всего!M8</f>
         <v>2.13</v>
       </c>
       <c r="AC9" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD9" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="AE9" s="34">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AF9" s="1"/>
+      <c r="AF9" s="34">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="24">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="12">
         <v>2.19</v>
       </c>
       <c r="D10" s="12">
         <v>2.21</v>
       </c>
       <c r="E10" s="12">
         <v>2.36</v>
@@ -2141,51 +2156,53 @@
       <c r="X10" s="34">
         <v>2.52</v>
       </c>
       <c r="Y10" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="Z10" s="34">
         <v>2.6</v>
       </c>
       <c r="AA10" s="34">
         <v>2.56</v>
       </c>
       <c r="AB10" s="34">
         <f>[1]Всего!M9</f>
         <v>2.5</v>
       </c>
       <c r="AC10" s="34">
         <v>2.59</v>
       </c>
       <c r="AD10" s="34">
         <v>2.68</v>
       </c>
       <c r="AE10" s="34">
         <v>2.6</v>
       </c>
-      <c r="AF10" s="1"/>
+      <c r="AF10" s="34">
+        <v>2.59</v>
+      </c>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="12">
         <v>1.7</v>
       </c>
       <c r="D11" s="12">
         <v>1.68</v>
       </c>
       <c r="E11" s="12">
         <v>1.66</v>
@@ -2247,51 +2264,53 @@
       <c r="X11" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y11" s="34">
         <v>2.42</v>
       </c>
       <c r="Z11" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA11" s="34">
         <v>2.72</v>
       </c>
       <c r="AB11" s="34">
         <f>[1]Всего!$M$22</f>
         <v>2.5</v>
       </c>
       <c r="AC11" s="34">
         <v>2.72</v>
       </c>
       <c r="AD11" s="34">
         <v>2.72</v>
       </c>
       <c r="AE11" s="34">
         <v>2.71</v>
       </c>
-      <c r="AF11" s="1"/>
+      <c r="AF11" s="34">
+        <v>2.65</v>
+      </c>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="12">
         <v>2.09</v>
       </c>
       <c r="D12" s="12">
         <v>1.87</v>
       </c>
       <c r="E12" s="12">
         <v>2.0299999999999998</v>
@@ -2353,51 +2372,53 @@
       <c r="X12" s="34">
         <v>2.16</v>
       </c>
       <c r="Y12" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="Z12" s="34">
         <v>2.23</v>
       </c>
       <c r="AA12" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AB12" s="34">
         <f>[1]Всего!$M$43</f>
         <v>2.19</v>
       </c>
       <c r="AC12" s="34">
         <v>2.31</v>
       </c>
       <c r="AD12" s="34">
         <v>2.2799999999999998</v>
       </c>
       <c r="AE12" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AF12" s="1"/>
+      <c r="AF12" s="34">
+        <v>2.29</v>
+      </c>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="12">
         <v>1.39</v>
       </c>
       <c r="D13" s="12">
         <v>1.1399999999999999</v>
       </c>
       <c r="E13" s="12">
         <v>1.1599999999999999</v>
@@ -2459,51 +2480,53 @@
       <c r="X13" s="34">
         <v>1.52</v>
       </c>
       <c r="Y13" s="34">
         <v>1.53</v>
       </c>
       <c r="Z13" s="34">
         <v>1.58</v>
       </c>
       <c r="AA13" s="34">
         <v>1.58</v>
       </c>
       <c r="AB13" s="34">
         <f>[1]Всего!$M$57</f>
         <v>1.43</v>
       </c>
       <c r="AC13" s="34">
         <v>1.55</v>
       </c>
       <c r="AD13" s="34">
         <v>1.62</v>
       </c>
       <c r="AE13" s="34">
         <v>1.64</v>
       </c>
-      <c r="AF13" s="1"/>
+      <c r="AF13" s="34">
+        <v>1.61</v>
+      </c>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="12">
         <v>1.08</v>
       </c>
       <c r="D14" s="12">
         <v>1.2</v>
       </c>
       <c r="E14" s="12">
         <v>1.26</v>
@@ -2565,51 +2588,53 @@
       <c r="X14" s="34">
         <v>1.92</v>
       </c>
       <c r="Y14" s="34">
         <v>1.89</v>
       </c>
       <c r="Z14" s="34">
         <v>1.89</v>
       </c>
       <c r="AA14" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB14" s="34">
         <f>[1]Всего!$M$69</f>
         <v>2.39</v>
       </c>
       <c r="AC14" s="34">
         <v>2.42</v>
       </c>
       <c r="AD14" s="34">
         <v>2.12</v>
       </c>
       <c r="AE14" s="34">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AF14" s="1"/>
+      <c r="AF14" s="34">
+        <v>2.08</v>
+      </c>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="12">
         <v>1.9</v>
       </c>
       <c r="D15" s="12">
         <v>1.88</v>
       </c>
       <c r="E15" s="12">
         <v>1.86</v>
@@ -2671,51 +2696,53 @@
       <c r="X15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="Y15" s="34">
         <v>2.44</v>
       </c>
       <c r="Z15" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA15" s="34">
         <v>1.64</v>
       </c>
       <c r="AB15" s="34">
         <f>[1]Всего!$M$78</f>
         <v>1.58</v>
       </c>
       <c r="AC15" s="34">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD15" s="34">
         <v>2.04</v>
       </c>
       <c r="AE15" s="34">
         <v>2.11</v>
       </c>
-      <c r="AF15" s="1"/>
+      <c r="AF15" s="34">
+        <v>2.12</v>
+      </c>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="12">
         <v>1.44</v>
       </c>
       <c r="D16" s="12">
         <v>1.34</v>
       </c>
       <c r="E16" s="12">
         <v>1.43</v>
@@ -2777,51 +2804,53 @@
       <c r="X16" s="34">
         <v>1.84</v>
       </c>
       <c r="Y16" s="34">
         <v>1.85</v>
       </c>
       <c r="Z16" s="34">
         <v>1.87</v>
       </c>
       <c r="AA16" s="34">
         <v>1.8</v>
       </c>
       <c r="AB16" s="34">
         <f>[1]Всего!$M$92</f>
         <v>1.73</v>
       </c>
       <c r="AC16" s="34">
         <v>1.9</v>
       </c>
       <c r="AD16" s="34">
         <v>1.87</v>
       </c>
       <c r="AE16" s="34">
         <v>1.89</v>
       </c>
-      <c r="AF16" s="1"/>
+      <c r="AF16" s="34">
+        <v>1.87</v>
+      </c>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="12">
         <v>1.65</v>
       </c>
       <c r="D17" s="12">
         <v>1.51</v>
       </c>
       <c r="E17" s="12">
         <v>1.72</v>
@@ -2883,51 +2912,53 @@
       <c r="X17" s="34">
         <v>2.46</v>
       </c>
       <c r="Y17" s="34">
         <v>2.44</v>
       </c>
       <c r="Z17" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA17" s="34">
         <v>2.75</v>
       </c>
       <c r="AB17" s="34">
         <f>[1]Всего!$M$104</f>
         <v>2.29</v>
       </c>
       <c r="AC17" s="34">
         <v>2.4</v>
       </c>
       <c r="AD17" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AE17" s="34">
         <v>2.44</v>
       </c>
-      <c r="AF17" s="1"/>
+      <c r="AF17" s="34">
+        <v>2.44</v>
+      </c>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="12">
         <v>2.91</v>
       </c>
       <c r="D18" s="12">
         <v>2.78</v>
       </c>
       <c r="E18" s="12">
         <v>2.81</v>
@@ -2989,51 +3020,53 @@
       <c r="X18" s="34">
         <v>3.41</v>
       </c>
       <c r="Y18" s="34">
         <v>3.36</v>
       </c>
       <c r="Z18" s="34">
         <v>3.39</v>
       </c>
       <c r="AA18" s="34">
         <v>2.79</v>
       </c>
       <c r="AB18" s="34">
         <f>[1]Всего!$M$115</f>
         <v>2.8</v>
       </c>
       <c r="AC18" s="34">
         <v>3.04</v>
       </c>
       <c r="AD18" s="34">
         <v>3.06</v>
       </c>
       <c r="AE18" s="34">
         <v>3.11</v>
       </c>
-      <c r="AF18" s="1"/>
+      <c r="AF18" s="34">
+        <v>3.18</v>
+      </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="12">
         <v>2.48</v>
       </c>
       <c r="D19" s="12">
         <v>2.34</v>
       </c>
       <c r="E19" s="12">
         <v>2.44</v>
@@ -3095,51 +3128,53 @@
       <c r="X19" s="34">
         <v>3.11</v>
       </c>
       <c r="Y19" s="34">
         <v>3.07</v>
       </c>
       <c r="Z19" s="34">
         <v>3.12</v>
       </c>
       <c r="AA19" s="34">
         <v>3.5</v>
       </c>
       <c r="AB19" s="34">
         <f>[1]Всего!$M$129</f>
         <v>3.12</v>
       </c>
       <c r="AC19" s="34">
         <v>3.25</v>
       </c>
       <c r="AD19" s="34">
         <v>3.15</v>
       </c>
       <c r="AE19" s="34">
         <v>3.18</v>
       </c>
-      <c r="AF19" s="1"/>
+      <c r="AF19" s="34">
+        <v>3.22</v>
+      </c>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="12">
         <v>2.23</v>
       </c>
       <c r="D20" s="12">
         <v>1.81</v>
       </c>
       <c r="E20" s="12">
         <v>1.68</v>
@@ -3201,51 +3236,53 @@
       <c r="X20" s="34">
         <v>1.96</v>
       </c>
       <c r="Y20" s="34">
         <v>1.92</v>
       </c>
       <c r="Z20" s="34">
         <v>1.96</v>
       </c>
       <c r="AA20" s="34">
         <v>2.06</v>
       </c>
       <c r="AB20" s="34">
         <f>[1]Всего!$M$150</f>
         <v>2.12</v>
       </c>
       <c r="AC20" s="34">
         <v>2.13</v>
       </c>
       <c r="AD20" s="34">
         <v>2.08</v>
       </c>
       <c r="AE20" s="34">
         <v>2.14</v>
       </c>
-      <c r="AF20" s="1"/>
+      <c r="AF20" s="34">
+        <v>2.11</v>
+      </c>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="12">
         <v>1.22</v>
       </c>
       <c r="D21" s="12">
         <v>1.1299999999999999</v>
       </c>
       <c r="E21" s="12">
         <v>1.31</v>
@@ -3307,51 +3344,53 @@
       <c r="X21" s="34">
         <v>1.83</v>
       </c>
       <c r="Y21" s="34">
         <v>1.86</v>
       </c>
       <c r="Z21" s="34">
         <v>1.87</v>
       </c>
       <c r="AA21" s="34">
         <v>1.78</v>
       </c>
       <c r="AB21" s="34">
         <f>[1]Всего!$M$160</f>
         <v>1.92</v>
       </c>
       <c r="AC21" s="34">
         <v>2.06</v>
       </c>
       <c r="AD21" s="34">
         <v>1.95</v>
       </c>
       <c r="AE21" s="34">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AF21" s="1"/>
+      <c r="AF21" s="34">
+        <v>2.0099999999999998</v>
+      </c>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="12">
         <v>2.81</v>
       </c>
       <c r="D22" s="12">
         <v>2.4900000000000002</v>
       </c>
       <c r="E22" s="12">
         <v>2.59</v>
@@ -3413,51 +3452,53 @@
       <c r="X22" s="34">
         <v>3.43</v>
       </c>
       <c r="Y22" s="34">
         <v>3.4</v>
       </c>
       <c r="Z22" s="34">
         <v>3.41</v>
       </c>
       <c r="AA22" s="34">
         <v>2.6</v>
       </c>
       <c r="AB22" s="34">
         <f>[1]Всего!$M$168</f>
         <v>2.75</v>
       </c>
       <c r="AC22" s="34">
         <v>2.99</v>
       </c>
       <c r="AD22" s="34">
         <v>2.94</v>
       </c>
       <c r="AE22" s="34">
         <v>3.04</v>
       </c>
-      <c r="AF22" s="1"/>
+      <c r="AF22" s="34">
+        <v>3.03</v>
+      </c>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="12">
         <v>2.4500000000000002</v>
       </c>
       <c r="D23" s="12">
         <v>2.4700000000000002</v>
       </c>
       <c r="E23" s="12">
         <v>2.66</v>
@@ -3519,51 +3560,53 @@
       <c r="X23" s="34">
         <v>3.22</v>
       </c>
       <c r="Y23" s="34">
         <v>3.18</v>
       </c>
       <c r="Z23" s="34">
         <v>3.26</v>
       </c>
       <c r="AA23" s="34">
         <v>3.34</v>
       </c>
       <c r="AB23" s="34">
         <f>[1]Всего!$M$182</f>
         <v>3.02</v>
       </c>
       <c r="AC23" s="34">
         <v>2.86</v>
       </c>
       <c r="AD23" s="34">
         <v>2.93</v>
       </c>
       <c r="AE23" s="34">
         <v>2.82</v>
       </c>
-      <c r="AF23" s="1"/>
+      <c r="AF23" s="34">
+        <v>2.87</v>
+      </c>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="12">
         <v>1.03</v>
       </c>
       <c r="D24" s="12">
         <v>0.91</v>
       </c>
       <c r="E24" s="12">
         <v>0.81</v>
@@ -3625,51 +3668,53 @@
       <c r="X24" s="34">
         <v>0.98</v>
       </c>
       <c r="Y24" s="34">
         <v>1</v>
       </c>
       <c r="Z24" s="34">
         <v>1.03</v>
       </c>
       <c r="AA24" s="34">
         <v>1.21</v>
       </c>
       <c r="AB24" s="34">
         <f>[1]Всего!$M$197</f>
         <v>1.1599999999999999</v>
       </c>
       <c r="AC24" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD24" s="34">
         <v>1.07</v>
       </c>
       <c r="AE24" s="34">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AF24" s="1"/>
+      <c r="AF24" s="34">
+        <v>1.07</v>
+      </c>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="12">
         <v>1.23</v>
       </c>
       <c r="D25" s="12">
         <v>1.65</v>
       </c>
       <c r="E25" s="12">
         <v>1.96</v>
@@ -3731,51 +3776,53 @@
       <c r="X25" s="34">
         <v>2.8</v>
       </c>
       <c r="Y25" s="34">
         <v>2.82</v>
       </c>
       <c r="Z25" s="34">
         <v>2.78</v>
       </c>
       <c r="AA25" s="34">
         <v>2.87</v>
       </c>
       <c r="AB25" s="34">
         <f>[1]Всего!$M$215</f>
         <v>2.73</v>
       </c>
       <c r="AC25" s="34">
         <v>3.07</v>
       </c>
       <c r="AD25" s="34">
         <v>3.06</v>
       </c>
       <c r="AE25" s="34">
         <v>3.13</v>
       </c>
-      <c r="AF25" s="1"/>
+      <c r="AF25" s="34">
+        <v>3.05</v>
+      </c>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="12">
         <v>3.32</v>
       </c>
       <c r="D26" s="12">
         <v>2.77</v>
       </c>
       <c r="E26" s="12">
         <v>2.86</v>
@@ -3837,51 +3884,53 @@
       <c r="X26" s="34">
         <v>3.12</v>
       </c>
       <c r="Y26" s="34">
         <v>3.12</v>
       </c>
       <c r="Z26" s="34">
         <v>3.13</v>
       </c>
       <c r="AA26" s="34">
         <v>3.6</v>
       </c>
       <c r="AB26" s="34">
         <f>[1]Всего!$M$221</f>
         <v>3.05</v>
       </c>
       <c r="AC26" s="34">
         <v>2.9</v>
       </c>
       <c r="AD26" s="34">
         <v>2.81</v>
       </c>
       <c r="AE26" s="34">
         <v>2.79</v>
       </c>
-      <c r="AF26" s="1"/>
+      <c r="AF26" s="34">
+        <v>2.77</v>
+      </c>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="12">
         <v>2.6</v>
       </c>
       <c r="D27" s="12">
         <v>2.17</v>
       </c>
       <c r="E27" s="12">
         <v>2.23</v>
@@ -3943,51 +3992,53 @@
       <c r="X27" s="34">
         <v>2.62</v>
       </c>
       <c r="Y27" s="34">
         <v>2.57</v>
       </c>
       <c r="Z27" s="34">
         <v>2.64</v>
       </c>
       <c r="AA27" s="34">
         <v>3.22</v>
       </c>
       <c r="AB27" s="34">
         <f>[1]Всего!$M$235</f>
         <v>2.52</v>
       </c>
       <c r="AC27" s="34">
         <v>2.54</v>
       </c>
       <c r="AD27" s="34">
         <v>2.57</v>
       </c>
       <c r="AE27" s="34">
         <v>2.61</v>
       </c>
-      <c r="AF27" s="1"/>
+      <c r="AF27" s="34">
+        <v>2.59</v>
+      </c>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="12">
         <v>1.71</v>
       </c>
       <c r="D28" s="12">
         <v>1.49</v>
       </c>
       <c r="E28" s="12">
         <v>1.51</v>
@@ -4049,51 +4100,53 @@
       <c r="X28" s="34">
         <v>2.09</v>
       </c>
       <c r="Y28" s="34">
         <v>2.09</v>
       </c>
       <c r="Z28" s="34">
         <v>2.14</v>
       </c>
       <c r="AA28" s="34">
         <v>2.42</v>
       </c>
       <c r="AB28" s="34">
         <f>[1]Всего!$M$242</f>
         <v>2.17</v>
       </c>
       <c r="AC28" s="34">
         <v>2.11</v>
       </c>
       <c r="AD28" s="34">
         <v>2.12</v>
       </c>
       <c r="AE28" s="34">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AF28" s="1"/>
+      <c r="AF28" s="34">
+        <v>2.14</v>
+      </c>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>1.35</v>
       </c>
       <c r="D29" s="12">
         <v>1.47</v>
       </c>
       <c r="E29" s="12">
         <v>1.44</v>
@@ -4155,95 +4208,97 @@
       <c r="X29" s="34">
         <v>1.74</v>
       </c>
       <c r="Y29" s="34">
         <v>1.73</v>
       </c>
       <c r="Z29" s="34">
         <v>1.75</v>
       </c>
       <c r="AA29" s="34">
         <v>2.12</v>
       </c>
       <c r="AB29" s="34">
         <f>[1]Всего!$M$251</f>
         <v>1.7</v>
       </c>
       <c r="AC29" s="34">
         <v>1.67</v>
       </c>
       <c r="AD29" s="34">
         <v>1.65</v>
       </c>
       <c r="AE29" s="34">
         <v>1.73</v>
       </c>
-      <c r="AF29" s="1"/>
+      <c r="AF29" s="34">
+        <v>1.72</v>
+      </c>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="60" t="s">
+      <c r="B30" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="60"/>
-[...28 lines deleted...]
-      <c r="AF30" s="11"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="50"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="50"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="50"/>
+      <c r="N30" s="50"/>
+      <c r="O30" s="50"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="50"/>
+      <c r="R30" s="50"/>
+      <c r="S30" s="50"/>
+      <c r="T30" s="50"/>
+      <c r="U30" s="50"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="50"/>
+      <c r="Y30" s="50"/>
+      <c r="Z30" s="50"/>
+      <c r="AA30" s="50"/>
+      <c r="AB30" s="50"/>
+      <c r="AC30" s="50"/>
+      <c r="AD30" s="50"/>
+      <c r="AE30" s="50"/>
+      <c r="AF30" s="50"/>
       <c r="AG30" s="11"/>
       <c r="AH30" s="11"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="11"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="11"/>
       <c r="AO30" s="11"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="12">
         <v>2.21</v>
       </c>
       <c r="D31" s="12">
         <v>2.04</v>
       </c>
       <c r="E31" s="12">
         <v>2.1</v>
       </c>
       <c r="F31" s="12">
         <v>2.13</v>
@@ -4301,51 +4356,53 @@
       </c>
       <c r="X31" s="34">
         <v>2.59</v>
       </c>
       <c r="Y31" s="34">
         <v>2.58</v>
       </c>
       <c r="Z31" s="34">
         <v>2.62</v>
       </c>
       <c r="AA31" s="34">
         <v>2.76</v>
       </c>
       <c r="AB31" s="34">
         <v>2.5</v>
       </c>
       <c r="AC31" s="34">
         <v>2.57</v>
       </c>
       <c r="AD31" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="AE31" s="34">
         <v>2.59</v>
       </c>
-      <c r="AF31" s="1"/>
+      <c r="AF31" s="34">
+        <v>2.58</v>
+      </c>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="12">
         <v>2.67</v>
       </c>
       <c r="D32" s="12">
         <v>2.72</v>
       </c>
       <c r="E32" s="12">
         <v>2.96</v>
@@ -4406,51 +4463,53 @@
       </c>
       <c r="X32" s="34">
         <v>3</v>
       </c>
       <c r="Y32" s="34">
         <v>3.03</v>
       </c>
       <c r="Z32" s="34">
         <v>3.11</v>
       </c>
       <c r="AA32" s="34">
         <v>3.36</v>
       </c>
       <c r="AB32" s="34">
         <v>3.13</v>
       </c>
       <c r="AC32" s="34">
         <v>3.13</v>
       </c>
       <c r="AD32" s="34">
         <v>3.19</v>
       </c>
       <c r="AE32" s="34">
         <v>3.14</v>
       </c>
-      <c r="AF32" s="1"/>
+      <c r="AF32" s="34">
+        <v>3.18</v>
+      </c>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="12">
         <v>1.95</v>
       </c>
       <c r="D33" s="12">
         <v>1.96</v>
       </c>
       <c r="E33" s="12">
         <v>1.93</v>
@@ -4511,51 +4570,53 @@
       </c>
       <c r="X33" s="34">
         <v>2.69</v>
       </c>
       <c r="Y33" s="34">
         <v>2.69</v>
       </c>
       <c r="Z33" s="34">
         <v>2.76</v>
       </c>
       <c r="AA33" s="34">
         <v>2.85</v>
       </c>
       <c r="AB33" s="34">
         <v>2.69</v>
       </c>
       <c r="AC33" s="34">
         <v>3.05</v>
       </c>
       <c r="AD33" s="34">
         <v>3.11</v>
       </c>
       <c r="AE33" s="34">
         <v>3.16</v>
       </c>
-      <c r="AF33" s="1"/>
+      <c r="AF33" s="34">
+        <v>3.1</v>
+      </c>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12">
         <v>2.2799999999999998</v>
       </c>
       <c r="D34" s="12">
         <v>2.0499999999999998</v>
       </c>
       <c r="E34" s="12">
         <v>2.31</v>
@@ -4616,51 +4677,53 @@
       </c>
       <c r="X34" s="34">
         <v>2.39</v>
       </c>
       <c r="Y34" s="34">
         <v>2.4</v>
       </c>
       <c r="Z34" s="34">
         <v>2.46</v>
       </c>
       <c r="AA34" s="34">
         <v>2.69</v>
       </c>
       <c r="AB34" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="AC34" s="34">
         <v>2.54</v>
       </c>
       <c r="AD34" s="34">
         <v>2.5</v>
       </c>
       <c r="AE34" s="34">
         <v>2.52</v>
       </c>
-      <c r="AF34" s="1"/>
+      <c r="AF34" s="34">
+        <v>2.5</v>
+      </c>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="12">
         <v>1.76</v>
       </c>
       <c r="D35" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="E35" s="12">
         <v>1.21</v>
@@ -4721,51 +4784,53 @@
       </c>
       <c r="X35" s="34">
         <v>1.78</v>
       </c>
       <c r="Y35" s="34">
         <v>1.82</v>
       </c>
       <c r="Z35" s="34">
         <v>1.89</v>
       </c>
       <c r="AA35" s="34">
         <v>2</v>
       </c>
       <c r="AB35" s="34">
         <v>1.77</v>
       </c>
       <c r="AC35" s="34">
         <v>1.87</v>
       </c>
       <c r="AD35" s="34">
         <v>1.98</v>
       </c>
       <c r="AE35" s="34">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AF35" s="1"/>
+      <c r="AF35" s="34">
+        <v>1.99</v>
+      </c>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="D36" s="12">
         <v>1.41</v>
       </c>
       <c r="E36" s="12">
         <v>1.52</v>
@@ -4826,51 +4891,53 @@
       </c>
       <c r="X36" s="34">
         <v>2.34</v>
       </c>
       <c r="Y36" s="34">
         <v>2.29</v>
       </c>
       <c r="Z36" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA36" s="34">
         <v>3.09</v>
       </c>
       <c r="AB36" s="34">
         <v>2.93</v>
       </c>
       <c r="AC36" s="34">
         <v>2.99</v>
       </c>
       <c r="AD36" s="34">
         <v>2.65</v>
       </c>
       <c r="AE36" s="34">
         <v>2.57</v>
       </c>
-      <c r="AF36" s="1"/>
+      <c r="AF36" s="34">
+        <v>2.61</v>
+      </c>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="12">
         <v>2.2400000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>2.36</v>
       </c>
       <c r="E37" s="12">
         <v>2.34</v>
@@ -4931,51 +4998,53 @@
       </c>
       <c r="X37" s="34">
         <v>2.92</v>
       </c>
       <c r="Y37" s="34">
         <v>2.88</v>
       </c>
       <c r="Z37" s="34">
         <v>2.93</v>
       </c>
       <c r="AA37" s="34">
         <v>1.95</v>
       </c>
       <c r="AB37" s="34">
         <v>1.94</v>
       </c>
       <c r="AC37" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="AD37" s="34">
         <v>2.44</v>
       </c>
       <c r="AE37" s="34">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AF37" s="1"/>
+      <c r="AF37" s="34">
+        <v>2.52</v>
+      </c>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="12">
         <v>1.95</v>
       </c>
       <c r="D38" s="12">
         <v>1.91</v>
       </c>
       <c r="E38" s="12">
         <v>2.0699999999999998</v>
@@ -5036,51 +5105,53 @@
       </c>
       <c r="X38" s="34">
         <v>2.65</v>
       </c>
       <c r="Y38" s="34">
         <v>2.66</v>
       </c>
       <c r="Z38" s="34">
         <v>2.66</v>
       </c>
       <c r="AA38" s="34">
         <v>2.46</v>
       </c>
       <c r="AB38" s="34">
         <v>2.23</v>
       </c>
       <c r="AC38" s="34">
         <v>2.5</v>
       </c>
       <c r="AD38" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AE38" s="34">
         <v>2.46</v>
       </c>
-      <c r="AF38" s="1"/>
+      <c r="AF38" s="34">
+        <v>2.44</v>
+      </c>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="12">
         <v>2.17</v>
       </c>
       <c r="D39" s="12">
         <v>2</v>
       </c>
       <c r="E39" s="12">
         <v>2.41</v>
@@ -5141,51 +5212,53 @@
       </c>
       <c r="X39" s="34">
         <v>3.11</v>
       </c>
       <c r="Y39" s="34">
         <v>3.07</v>
       </c>
       <c r="Z39" s="34">
         <v>3.08</v>
       </c>
       <c r="AA39" s="34">
         <v>3.25</v>
       </c>
       <c r="AB39" s="34">
         <v>2.77</v>
       </c>
       <c r="AC39" s="34">
         <v>2.92</v>
       </c>
       <c r="AD39" s="34">
         <v>3.05</v>
       </c>
       <c r="AE39" s="34">
         <v>3.06</v>
       </c>
-      <c r="AF39" s="1"/>
+      <c r="AF39" s="34">
+        <v>3.06</v>
+      </c>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="12">
         <v>3.04</v>
       </c>
       <c r="D40" s="12">
         <v>2.98</v>
       </c>
       <c r="E40" s="12">
         <v>2.97</v>
@@ -5246,51 +5319,53 @@
       </c>
       <c r="X40" s="34">
         <v>3.62</v>
       </c>
       <c r="Y40" s="34">
         <v>3.55</v>
       </c>
       <c r="Z40" s="34">
         <v>3.6</v>
       </c>
       <c r="AA40" s="34">
         <v>3.11</v>
       </c>
       <c r="AB40" s="34">
         <v>3.09</v>
       </c>
       <c r="AC40" s="34">
         <v>3.3</v>
       </c>
       <c r="AD40" s="34">
         <v>3.28</v>
       </c>
       <c r="AE40" s="34">
         <v>3.31</v>
       </c>
-      <c r="AF40" s="1"/>
+      <c r="AF40" s="34">
+        <v>3.4</v>
+      </c>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="12">
         <v>2.87</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="12">
         <v>2.82</v>
@@ -5351,51 +5426,53 @@
       </c>
       <c r="X41" s="34">
         <v>3.37</v>
       </c>
       <c r="Y41" s="34">
         <v>3.34</v>
       </c>
       <c r="Z41" s="34">
         <v>3.43</v>
       </c>
       <c r="AA41" s="34">
         <v>3.91</v>
       </c>
       <c r="AB41" s="34">
         <v>3.48</v>
       </c>
       <c r="AC41" s="34">
         <v>3.66</v>
       </c>
       <c r="AD41" s="34">
         <v>3.53</v>
       </c>
       <c r="AE41" s="34">
         <v>3.6</v>
       </c>
-      <c r="AF41" s="1"/>
+      <c r="AF41" s="34">
+        <v>3.61</v>
+      </c>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="12">
         <v>2.68</v>
       </c>
       <c r="D42" s="12">
         <v>2.23</v>
       </c>
       <c r="E42" s="12">
         <v>2.14</v>
@@ -5456,51 +5533,53 @@
       </c>
       <c r="X42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="Y42" s="34">
         <v>2.44</v>
       </c>
       <c r="Z42" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="AA42" s="34">
         <v>2.82</v>
       </c>
       <c r="AB42" s="34">
         <v>2.9</v>
       </c>
       <c r="AC42" s="34">
         <v>2.8</v>
       </c>
       <c r="AD42" s="34">
         <v>2.72</v>
       </c>
       <c r="AE42" s="34">
         <v>2.77</v>
       </c>
-      <c r="AF42" s="1"/>
+      <c r="AF42" s="34">
+        <v>2.73</v>
+      </c>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="12">
         <v>1.81</v>
       </c>
       <c r="D43" s="12">
         <v>1.64</v>
       </c>
       <c r="E43" s="12">
         <v>1.85</v>
@@ -5561,51 +5640,53 @@
       </c>
       <c r="X43" s="34">
         <v>2.58</v>
       </c>
       <c r="Y43" s="34">
         <v>2.67</v>
       </c>
       <c r="Z43" s="34">
         <v>2.66</v>
       </c>
       <c r="AA43" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB43" s="34">
         <v>2.75</v>
       </c>
       <c r="AC43" s="34">
         <v>3.01</v>
       </c>
       <c r="AD43" s="34">
         <v>2.79</v>
       </c>
       <c r="AE43" s="34">
         <v>2.82</v>
       </c>
-      <c r="AF43" s="1"/>
+      <c r="AF43" s="34">
+        <v>2.87</v>
+      </c>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="12">
         <v>3.25</v>
       </c>
       <c r="D44" s="12">
         <v>2.84</v>
       </c>
       <c r="E44" s="12">
         <v>2.93</v>
@@ -5666,51 +5747,53 @@
       </c>
       <c r="X44" s="34">
         <v>3.8</v>
       </c>
       <c r="Y44" s="34">
         <v>3.78</v>
       </c>
       <c r="Z44" s="34">
         <v>3.78</v>
       </c>
       <c r="AA44" s="34">
         <v>2.7</v>
       </c>
       <c r="AB44" s="34">
         <v>2.96</v>
       </c>
       <c r="AC44" s="34">
         <v>3.19</v>
       </c>
       <c r="AD44" s="34">
         <v>3.19</v>
       </c>
       <c r="AE44" s="34">
         <v>3.36</v>
       </c>
-      <c r="AF44" s="1"/>
+      <c r="AF44" s="34">
+        <v>3.34</v>
+      </c>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="12">
         <v>2.83</v>
       </c>
       <c r="D45" s="12">
         <v>2.97</v>
       </c>
       <c r="E45" s="12">
         <v>3.26</v>
@@ -5771,51 +5854,53 @@
       </c>
       <c r="X45" s="34">
         <v>3.9</v>
       </c>
       <c r="Y45" s="34">
         <v>3.87</v>
       </c>
       <c r="Z45" s="34">
         <v>3.95</v>
       </c>
       <c r="AA45" s="34">
         <v>3.7</v>
       </c>
       <c r="AB45" s="34">
         <v>3.67</v>
       </c>
       <c r="AC45" s="34">
         <v>3.44</v>
       </c>
       <c r="AD45" s="34">
         <v>3.48</v>
       </c>
       <c r="AE45" s="34">
         <v>3.31</v>
       </c>
-      <c r="AF45" s="1"/>
+      <c r="AF45" s="34">
+        <v>3.3</v>
+      </c>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="12">
         <v>1.55</v>
       </c>
       <c r="D46" s="12">
         <v>1.33</v>
       </c>
       <c r="E46" s="12">
         <v>1.1499999999999999</v>
@@ -5876,51 +5961,53 @@
       </c>
       <c r="X46" s="34">
         <v>1.47</v>
       </c>
       <c r="Y46" s="34">
         <v>1.51</v>
       </c>
       <c r="Z46" s="34">
         <v>1.58</v>
       </c>
       <c r="AA46" s="34">
         <v>1.91</v>
       </c>
       <c r="AB46" s="34">
         <v>1.8</v>
       </c>
       <c r="AC46" s="34">
         <v>1.67</v>
       </c>
       <c r="AD46" s="34">
         <v>1.63</v>
       </c>
       <c r="AE46" s="34">
         <v>1.67</v>
       </c>
-      <c r="AF46" s="1"/>
+      <c r="AF46" s="34">
+        <v>1.63</v>
+      </c>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="12">
         <v>1.48</v>
       </c>
       <c r="D47" s="12">
         <v>1.91</v>
       </c>
       <c r="E47" s="12">
         <v>2.2200000000000002</v>
@@ -5981,51 +6068,53 @@
       </c>
       <c r="X47" s="34">
         <v>3.05</v>
       </c>
       <c r="Y47" s="34">
         <v>3.08</v>
       </c>
       <c r="Z47" s="34">
         <v>3.03</v>
       </c>
       <c r="AA47" s="34">
         <v>3.4</v>
       </c>
       <c r="AB47" s="34">
         <v>3.14</v>
       </c>
       <c r="AC47" s="34">
         <v>3.39</v>
       </c>
       <c r="AD47" s="34">
         <v>3.42</v>
       </c>
       <c r="AE47" s="34">
         <v>3.54</v>
       </c>
-      <c r="AF47" s="1"/>
+      <c r="AF47" s="34">
+        <v>3.45</v>
+      </c>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="12">
         <v>3.76</v>
       </c>
       <c r="D48" s="12">
         <v>3.15</v>
       </c>
       <c r="E48" s="12">
         <v>3.17</v>
@@ -6086,51 +6175,53 @@
       </c>
       <c r="X48" s="34">
         <v>3.4</v>
       </c>
       <c r="Y48" s="34">
         <v>3.38</v>
       </c>
       <c r="Z48" s="34">
         <v>3.42</v>
       </c>
       <c r="AA48" s="34">
         <v>3.78</v>
       </c>
       <c r="AB48" s="34">
         <v>3.2</v>
       </c>
       <c r="AC48" s="34">
         <v>3.08</v>
       </c>
       <c r="AD48" s="34">
         <v>2.93</v>
       </c>
       <c r="AE48" s="34">
         <v>2.95</v>
       </c>
-      <c r="AF48" s="1"/>
+      <c r="AF48" s="34">
+        <v>2.94</v>
+      </c>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="12">
         <v>2.6</v>
       </c>
       <c r="D49" s="12">
         <v>2.17</v>
       </c>
       <c r="E49" s="12">
         <v>2.23</v>
@@ -6191,51 +6282,53 @@
       </c>
       <c r="X49" s="34">
         <v>2.62</v>
       </c>
       <c r="Y49" s="34">
         <v>2.57</v>
       </c>
       <c r="Z49" s="34">
         <v>2.64</v>
       </c>
       <c r="AA49" s="34">
         <v>3.22</v>
       </c>
       <c r="AB49" s="34">
         <v>2.52</v>
       </c>
       <c r="AC49" s="34">
         <v>2.54</v>
       </c>
       <c r="AD49" s="34">
         <v>2.57</v>
       </c>
       <c r="AE49" s="34">
         <v>2.61</v>
       </c>
-      <c r="AF49" s="1"/>
+      <c r="AF49" s="34">
+        <v>2.59</v>
+      </c>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="12">
         <v>1.71</v>
       </c>
       <c r="D50" s="12">
         <v>1.49</v>
       </c>
       <c r="E50" s="12">
         <v>1.51</v>
@@ -6296,51 +6389,53 @@
       </c>
       <c r="X50" s="34">
         <v>2.09</v>
       </c>
       <c r="Y50" s="34">
         <v>2.09</v>
       </c>
       <c r="Z50" s="34">
         <v>2.14</v>
       </c>
       <c r="AA50" s="34">
         <v>2.42</v>
       </c>
       <c r="AB50" s="34">
         <v>2.17</v>
       </c>
       <c r="AC50" s="34">
         <v>2.11</v>
       </c>
       <c r="AD50" s="34">
         <v>2.12</v>
       </c>
       <c r="AE50" s="34">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AF50" s="1"/>
+      <c r="AF50" s="34">
+        <v>2.14</v>
+      </c>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C51" s="12">
         <v>1.35</v>
       </c>
       <c r="D51" s="12">
         <v>1.47</v>
       </c>
       <c r="E51" s="12">
         <v>1.44</v>
@@ -6401,95 +6496,97 @@
       </c>
       <c r="X51" s="34">
         <v>1.74</v>
       </c>
       <c r="Y51" s="34">
         <v>1.73</v>
       </c>
       <c r="Z51" s="34">
         <v>1.75</v>
       </c>
       <c r="AA51" s="34">
         <v>2.12</v>
       </c>
       <c r="AB51" s="34">
         <v>1.7</v>
       </c>
       <c r="AC51" s="34">
         <v>1.67</v>
       </c>
       <c r="AD51" s="34">
         <v>1.65</v>
       </c>
       <c r="AE51" s="34">
         <v>1.73</v>
       </c>
-      <c r="AF51" s="1"/>
+      <c r="AF51" s="34">
+        <v>1.72</v>
+      </c>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="45" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="45"/>
       <c r="D52" s="45"/>
       <c r="E52" s="45"/>
       <c r="F52" s="45"/>
       <c r="G52" s="45"/>
       <c r="H52" s="45"/>
       <c r="I52" s="45"/>
       <c r="J52" s="45"/>
       <c r="K52" s="45"/>
       <c r="L52" s="45"/>
       <c r="M52" s="45"/>
       <c r="N52" s="45"/>
       <c r="O52" s="45"/>
       <c r="P52" s="45"/>
       <c r="Q52" s="45"/>
       <c r="R52" s="45"/>
       <c r="S52" s="45"/>
       <c r="T52" s="45"/>
       <c r="U52" s="45"/>
       <c r="V52" s="45"/>
       <c r="W52" s="45"/>
       <c r="X52" s="45"/>
       <c r="Y52" s="45"/>
       <c r="Z52" s="45"/>
       <c r="AA52" s="45"/>
       <c r="AB52" s="45"/>
       <c r="AC52" s="45"/>
       <c r="AD52" s="45"/>
       <c r="AE52" s="45"/>
-      <c r="AF52" s="11"/>
+      <c r="AF52" s="45"/>
       <c r="AG52" s="11"/>
       <c r="AH52" s="11"/>
       <c r="AI52" s="11"/>
       <c r="AJ52" s="11"/>
       <c r="AK52" s="11"/>
       <c r="AL52" s="11"/>
       <c r="AM52" s="11"/>
       <c r="AN52" s="11"/>
       <c r="AO52" s="11"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="24">
         <v>100000000</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="12">
         <v>1.3</v>
       </c>
       <c r="D53" s="12">
         <v>1.1599999999999999</v>
       </c>
       <c r="E53" s="12">
         <v>1.17</v>
@@ -6550,51 +6647,53 @@
       </c>
       <c r="X53" s="34">
         <v>1.53</v>
       </c>
       <c r="Y53" s="34">
         <v>1.53</v>
       </c>
       <c r="Z53" s="34">
         <v>1.56</v>
       </c>
       <c r="AA53" s="34">
         <v>1.59</v>
       </c>
       <c r="AB53" s="34">
         <v>1.48</v>
       </c>
       <c r="AC53" s="34">
         <v>1.54</v>
       </c>
       <c r="AD53" s="34">
         <v>1.54</v>
       </c>
       <c r="AE53" s="34">
         <v>1.54</v>
       </c>
-      <c r="AF53" s="1"/>
+      <c r="AF53" s="34">
+        <v>1.54</v>
+      </c>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="12">
         <v>1.43</v>
       </c>
       <c r="D54" s="12">
         <v>1.39</v>
       </c>
       <c r="E54" s="12">
         <v>1.42</v>
@@ -6655,51 +6754,53 @@
       </c>
       <c r="X54" s="34">
         <v>1.72</v>
       </c>
       <c r="Y54" s="34">
         <v>1.69</v>
       </c>
       <c r="Z54" s="34">
         <v>1.74</v>
       </c>
       <c r="AA54" s="34">
         <v>1.19</v>
       </c>
       <c r="AB54" s="34">
         <v>1.44</v>
       </c>
       <c r="AC54" s="34">
         <v>1.67</v>
       </c>
       <c r="AD54" s="34">
         <v>1.79</v>
       </c>
       <c r="AE54" s="34">
         <v>1.66</v>
       </c>
-      <c r="AF54" s="1"/>
+      <c r="AF54" s="34">
+        <v>1.59</v>
+      </c>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="12">
         <v>1.36</v>
       </c>
       <c r="D55" s="12">
         <v>1.31</v>
       </c>
       <c r="E55" s="12">
         <v>1.31</v>
@@ -6760,51 +6861,53 @@
       </c>
       <c r="X55" s="34">
         <v>2.0699999999999998</v>
       </c>
       <c r="Y55" s="34">
         <v>2.06</v>
       </c>
       <c r="Z55" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="AA55" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB55" s="34">
         <v>2.25</v>
       </c>
       <c r="AC55" s="34">
         <v>2.2599999999999998</v>
       </c>
       <c r="AD55" s="34">
         <v>2.17</v>
       </c>
       <c r="AE55" s="34">
         <v>2.1</v>
       </c>
-      <c r="AF55" s="1"/>
+      <c r="AF55" s="34">
+        <v>2.04</v>
+      </c>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="12">
         <v>1.51</v>
       </c>
       <c r="D56" s="12">
         <v>1.32</v>
       </c>
       <c r="E56" s="12">
         <v>1.18</v>
@@ -6865,51 +6968,53 @@
       </c>
       <c r="X56" s="34">
         <v>1.43</v>
       </c>
       <c r="Y56" s="34">
         <v>1.46</v>
       </c>
       <c r="Z56" s="34">
         <v>1.47</v>
       </c>
       <c r="AA56" s="34">
         <v>1.57</v>
       </c>
       <c r="AB56" s="34">
         <v>1.38</v>
       </c>
       <c r="AC56" s="34">
         <v>1.55</v>
       </c>
       <c r="AD56" s="34">
         <v>1.58</v>
       </c>
       <c r="AE56" s="34">
         <v>1.6</v>
       </c>
-      <c r="AF56" s="1"/>
+      <c r="AF56" s="34">
+        <v>1.61</v>
+      </c>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="12">
         <v>1.31</v>
       </c>
       <c r="D57" s="12">
         <v>1.1299999999999999</v>
       </c>
       <c r="E57" s="12">
         <v>1.1499999999999999</v>
@@ -6970,51 +7075,53 @@
       </c>
       <c r="X57" s="34">
         <v>1.45</v>
       </c>
       <c r="Y57" s="34">
         <v>1.46</v>
       </c>
       <c r="Z57" s="34">
         <v>1.5</v>
       </c>
       <c r="AA57" s="34">
         <v>1.48</v>
       </c>
       <c r="AB57" s="34">
         <v>1.35</v>
       </c>
       <c r="AC57" s="34">
         <v>1.48</v>
       </c>
       <c r="AD57" s="34">
         <v>1.53</v>
       </c>
       <c r="AE57" s="34">
         <v>1.55</v>
       </c>
-      <c r="AF57" s="1"/>
+      <c r="AF57" s="34">
+        <v>1.52</v>
+      </c>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="12">
         <v>1</v>
       </c>
       <c r="D58" s="12">
         <v>0.96</v>
       </c>
       <c r="E58" s="12">
         <v>0.95</v>
@@ -7075,51 +7182,53 @@
       </c>
       <c r="X58" s="34">
         <v>1.41</v>
       </c>
       <c r="Y58" s="34">
         <v>1.4</v>
       </c>
       <c r="Z58" s="34">
         <v>1.39</v>
       </c>
       <c r="AA58" s="34">
         <v>1.85</v>
       </c>
       <c r="AB58" s="34">
         <v>1.73</v>
       </c>
       <c r="AC58" s="34">
         <v>1.73</v>
       </c>
       <c r="AD58" s="34">
         <v>1.48</v>
       </c>
       <c r="AE58" s="34">
         <v>1.44</v>
       </c>
-      <c r="AF58" s="1"/>
+      <c r="AF58" s="34">
+        <v>1.44</v>
+      </c>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C59" s="12">
         <v>1.46</v>
       </c>
       <c r="D59" s="12">
         <v>1.24</v>
       </c>
       <c r="E59" s="12">
         <v>1.23</v>
@@ -7180,51 +7289,53 @@
       </c>
       <c r="X59" s="34">
         <v>1.86</v>
       </c>
       <c r="Y59" s="34">
         <v>1.84</v>
       </c>
       <c r="Z59" s="34">
         <v>1.86</v>
       </c>
       <c r="AA59" s="34">
         <v>1.21</v>
       </c>
       <c r="AB59" s="34">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC59" s="34">
         <v>1.4</v>
       </c>
       <c r="AD59" s="34">
         <v>1.49</v>
       </c>
       <c r="AE59" s="34">
         <v>1.56</v>
       </c>
-      <c r="AF59" s="1"/>
+      <c r="AF59" s="34">
+        <v>1.58</v>
+      </c>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C60" s="12">
         <v>1.05</v>
       </c>
       <c r="D60" s="12">
         <v>0.89</v>
       </c>
       <c r="E60" s="12">
         <v>0.93</v>
@@ -7285,51 +7396,53 @@
       </c>
       <c r="X60" s="34">
         <v>1.21</v>
       </c>
       <c r="Y60" s="34">
         <v>1.21</v>
       </c>
       <c r="Z60" s="34">
         <v>1.25</v>
       </c>
       <c r="AA60" s="34">
         <v>1.19</v>
       </c>
       <c r="AB60" s="34">
         <v>1.27</v>
       </c>
       <c r="AC60" s="34">
         <v>1.34</v>
       </c>
       <c r="AD60" s="34">
         <v>1.33</v>
       </c>
       <c r="AE60" s="34">
         <v>1.35</v>
       </c>
-      <c r="AF60" s="1"/>
+      <c r="AF60" s="34">
+        <v>1.35</v>
+      </c>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="12">
         <v>1.23</v>
       </c>
       <c r="D61" s="12">
         <v>1.1100000000000001</v>
       </c>
       <c r="E61" s="12">
         <v>1.17</v>
@@ -7390,51 +7503,53 @@
       </c>
       <c r="X61" s="34">
         <v>1.94</v>
       </c>
       <c r="Y61" s="34">
         <v>1.93</v>
       </c>
       <c r="Z61" s="34">
         <v>1.97</v>
       </c>
       <c r="AA61" s="34">
         <v>2.33</v>
       </c>
       <c r="AB61" s="34">
         <v>1.89</v>
       </c>
       <c r="AC61" s="34">
         <v>1.95</v>
       </c>
       <c r="AD61" s="34">
         <v>1.91</v>
       </c>
       <c r="AE61" s="34">
         <v>1.91</v>
       </c>
-      <c r="AF61" s="1"/>
+      <c r="AF61" s="34">
+        <v>1.91</v>
+      </c>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="12">
         <v>2.29</v>
       </c>
       <c r="D62" s="12">
         <v>1.89</v>
       </c>
       <c r="E62" s="12">
         <v>2.1</v>
@@ -7495,51 +7610,53 @@
       </c>
       <c r="X62" s="34">
         <v>2.46</v>
       </c>
       <c r="Y62" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="Z62" s="34">
         <v>2.4</v>
       </c>
       <c r="AA62" s="34">
         <v>1.26</v>
       </c>
       <c r="AB62" s="34">
         <v>1.45</v>
       </c>
       <c r="AC62" s="34">
         <v>1.8</v>
       </c>
       <c r="AD62" s="34">
         <v>1.97</v>
       </c>
       <c r="AE62" s="34">
         <v>2.12</v>
       </c>
-      <c r="AF62" s="1"/>
+      <c r="AF62" s="34">
+        <v>2.11</v>
+      </c>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="12">
         <v>1.84</v>
       </c>
       <c r="D63" s="12">
         <v>1.72</v>
       </c>
       <c r="E63" s="12">
         <v>1.8</v>
@@ -7600,51 +7717,53 @@
       </c>
       <c r="X63" s="34">
         <v>2.66</v>
       </c>
       <c r="Y63" s="34">
         <v>2.61</v>
       </c>
       <c r="Z63" s="34">
         <v>2.59</v>
       </c>
       <c r="AA63" s="34">
         <v>2.77</v>
       </c>
       <c r="AB63" s="34">
         <v>2.48</v>
       </c>
       <c r="AC63" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="AD63" s="34">
         <v>2.46</v>
       </c>
       <c r="AE63" s="34">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AF63" s="1"/>
+      <c r="AF63" s="34">
+        <v>2.52</v>
+      </c>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C64" s="12">
         <v>1.84</v>
       </c>
       <c r="D64" s="12">
         <v>1.44</v>
       </c>
       <c r="E64" s="12">
         <v>1.28</v>
@@ -7705,51 +7824,53 @@
       </c>
       <c r="X64" s="34">
         <v>1.49</v>
       </c>
       <c r="Y64" s="34">
         <v>1.46</v>
       </c>
       <c r="Z64" s="34">
         <v>1.49</v>
       </c>
       <c r="AA64" s="34">
         <v>1.37</v>
       </c>
       <c r="AB64" s="34">
         <v>1.41</v>
       </c>
       <c r="AC64" s="34">
         <v>1.54</v>
       </c>
       <c r="AD64" s="34">
         <v>1.5</v>
       </c>
       <c r="AE64" s="34">
         <v>1.57</v>
       </c>
-      <c r="AF64" s="1"/>
+      <c r="AF64" s="34">
+        <v>1.56</v>
+      </c>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="12">
         <v>0.71</v>
       </c>
       <c r="D65" s="12">
         <v>0.71</v>
       </c>
       <c r="E65" s="12">
         <v>0.87</v>
@@ -7810,51 +7931,53 @@
       </c>
       <c r="X65" s="34">
         <v>1.18</v>
       </c>
       <c r="Y65" s="34">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z65" s="34">
         <v>1.18</v>
       </c>
       <c r="AA65" s="34">
         <v>1.32</v>
       </c>
       <c r="AB65" s="34">
         <v>1.18</v>
       </c>
       <c r="AC65" s="34">
         <v>1.22</v>
       </c>
       <c r="AD65" s="34">
         <v>1.2</v>
       </c>
       <c r="AE65" s="34">
         <v>1.28</v>
       </c>
-      <c r="AF65" s="1"/>
+      <c r="AF65" s="34">
+        <v>1.25</v>
+      </c>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="12">
         <v>1.73</v>
       </c>
       <c r="D66" s="12">
         <v>1.62</v>
       </c>
       <c r="E66" s="12">
         <v>1.74</v>
@@ -7915,51 +8038,53 @@
       </c>
       <c r="X66" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="Y66" s="34">
         <v>2.48</v>
       </c>
       <c r="Z66" s="34">
         <v>2.52</v>
       </c>
       <c r="AA66" s="34">
         <v>2.35</v>
       </c>
       <c r="AB66" s="34">
         <v>2.23</v>
       </c>
       <c r="AC66" s="34">
         <v>2.5</v>
       </c>
       <c r="AD66" s="34">
         <v>2.31</v>
       </c>
       <c r="AE66" s="34">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AF66" s="1"/>
+      <c r="AF66" s="34">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="12">
         <v>2.08</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E67" s="12">
         <v>2.08</v>
@@ -8020,51 +8145,53 @@
       </c>
       <c r="X67" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="Y67" s="34">
         <v>2.5</v>
       </c>
       <c r="Z67" s="34">
         <v>2.58</v>
       </c>
       <c r="AA67" s="34">
         <v>2.97</v>
       </c>
       <c r="AB67" s="34">
         <v>2.37</v>
       </c>
       <c r="AC67" s="34">
         <v>2.27</v>
       </c>
       <c r="AD67" s="34">
         <v>2.37</v>
       </c>
       <c r="AE67" s="34">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AF67" s="1"/>
+      <c r="AF67" s="34">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="12">
         <v>0.85</v>
       </c>
       <c r="D68" s="12">
         <v>0.77</v>
       </c>
       <c r="E68" s="12">
         <v>0.7</v>
@@ -8125,51 +8252,53 @@
       </c>
       <c r="X68" s="34">
         <v>0.81</v>
       </c>
       <c r="Y68" s="34">
         <v>0.83</v>
       </c>
       <c r="Z68" s="34">
         <v>0.84</v>
       </c>
       <c r="AA68" s="34">
         <v>0.97</v>
       </c>
       <c r="AB68" s="34">
         <v>0.94</v>
       </c>
       <c r="AC68" s="34">
         <v>0.9</v>
       </c>
       <c r="AD68" s="34">
         <v>0.88</v>
       </c>
       <c r="AE68" s="34">
         <v>0.89</v>
       </c>
-      <c r="AF68" s="1"/>
+      <c r="AF68" s="34">
+        <v>0.88</v>
+      </c>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C69" s="12">
         <v>0.26</v>
       </c>
       <c r="D69" s="12">
         <v>0.66</v>
       </c>
       <c r="E69" s="12">
         <v>0.96</v>
@@ -8230,51 +8359,53 @@
       </c>
       <c r="X69" s="34">
         <v>1.83</v>
       </c>
       <c r="Y69" s="34">
         <v>1.81</v>
       </c>
       <c r="Z69" s="34">
         <v>1.79</v>
       </c>
       <c r="AA69" s="34">
         <v>0.8</v>
       </c>
       <c r="AB69" s="34">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC69" s="34">
         <v>1.82</v>
       </c>
       <c r="AD69" s="34">
         <v>1.64</v>
       </c>
       <c r="AE69" s="34">
         <v>1.52</v>
       </c>
-      <c r="AF69" s="1"/>
+      <c r="AF69" s="34">
+        <v>1.49</v>
+      </c>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="D70" s="16">
         <v>2.02</v>
       </c>
       <c r="E70" s="16">
         <v>2.23</v>
@@ -8335,51 +8466,53 @@
       </c>
       <c r="X70" s="35">
         <v>2.54</v>
       </c>
       <c r="Y70" s="35">
         <v>2.58</v>
       </c>
       <c r="Z70" s="35">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA70" s="35">
         <v>3.23</v>
       </c>
       <c r="AB70" s="35">
         <v>2.74</v>
       </c>
       <c r="AC70" s="35">
         <v>2.52</v>
       </c>
       <c r="AD70" s="35">
         <v>2.5499999999999998</v>
       </c>
       <c r="AE70" s="35">
         <v>2.46</v>
       </c>
-      <c r="AF70" s="1"/>
+      <c r="AF70" s="35">
+        <v>2.42</v>
+      </c>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="20"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
@@ -47408,61 +47541,61 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B2:AE2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>