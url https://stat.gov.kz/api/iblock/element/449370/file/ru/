--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Разводы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9B5E5DA-6FC5-4076-9C43-3295925CB76E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="832"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -336,51 +337,51 @@
   <si>
     <t xml:space="preserve">Число зарегистрированных разводов </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Айтбайқызы Аида</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -477,51 +478,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -665,57 +666,85 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
@@ -749,93 +778,106 @@
     <xf numFmtId="3" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -1015,58 +1057,58 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1139,123 +1181,123 @@
       </c>
       <c r="B11" s="31" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="38" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="37">
-        <v>46122</v>
+      <c r="B15" s="40">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="37">
-        <v>46153</v>
+      <c r="B16" s="40">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="135.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="27" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="27" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="27" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="27" t="s">
         <v>68</v>
@@ -1275,142 +1317,144 @@
       <c r="B11" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="27" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AB70" sqref="AB70"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AE19" sqref="AE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
-    <col min="15" max="41" width="9.140625" customWidth="1"/>
+    <col min="15" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="56" customWidth="1"/>
+    <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="46"/>
-[...25 lines deleted...]
-      <c r="AC2" s="1"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
@@ -1486,121 +1530,120 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="34"/>
-      <c r="AB5" s="34" t="s">
+      <c r="AC5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="42"/>
-      <c r="C6" s="44">
+      <c r="B6" s="47"/>
+      <c r="C6" s="49">
         <v>2024</v>
       </c>
-      <c r="D6" s="45"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="43">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="50">
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="52">
         <v>2026</v>
       </c>
-      <c r="AB6" s="51"/>
-      <c r="AC6" s="1"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="41"/>
-      <c r="B7" s="43"/>
+      <c r="A7" s="46"/>
+      <c r="B7" s="48"/>
       <c r="C7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1635,95 +1678,97 @@
       </c>
       <c r="U7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="X7" s="35" t="s">
         <v>38</v>
       </c>
       <c r="Y7" s="36" t="s">
         <v>39</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AC7" s="52"/>
-      <c r="AD7" s="1"/>
+      <c r="AC7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD7" s="57"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="39"/>
-[...25 lines deleted...]
-      <c r="AC8" s="15"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="41"/>
+      <c r="T8" s="41"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="15"/>
       <c r="AF8" s="15"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="15"/>
       <c r="AI8" s="15"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="15"/>
       <c r="AL8" s="15"/>
       <c r="AM8" s="15"/>
       <c r="AN8" s="15"/>
       <c r="AO8" s="15"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="9">
         <v>3189</v>
       </c>
       <c r="D9" s="9">
         <v>2457</v>
       </c>
       <c r="E9" s="9">
         <v>3146</v>
@@ -1775,51 +1820,53 @@
       </c>
       <c r="U9" s="10">
         <v>4078</v>
       </c>
       <c r="V9" s="25">
         <v>3588</v>
       </c>
       <c r="W9" s="25">
         <v>3919</v>
       </c>
       <c r="X9" s="25">
         <v>4289</v>
       </c>
       <c r="Y9" s="25">
         <v>3504</v>
       </c>
       <c r="Z9" s="25">
         <v>4584</v>
       </c>
       <c r="AA9" s="25">
         <v>4098</v>
       </c>
       <c r="AB9" s="25">
         <v>3008</v>
       </c>
-      <c r="AC9" s="1"/>
+      <c r="AC9" s="54">
+        <v>4084</v>
+      </c>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="9">
         <v>112</v>
       </c>
       <c r="D10" s="9">
         <v>107</v>
@@ -1874,51 +1921,53 @@
       </c>
       <c r="U10" s="10">
         <v>141</v>
       </c>
       <c r="V10" s="25">
         <v>115</v>
       </c>
       <c r="W10" s="25">
         <v>141</v>
       </c>
       <c r="X10" s="25">
         <v>123</v>
       </c>
       <c r="Y10" s="25">
         <v>128</v>
       </c>
       <c r="Z10" s="25">
         <v>172</v>
       </c>
       <c r="AA10" s="25">
         <v>129</v>
       </c>
       <c r="AB10" s="25">
         <v>111</v>
       </c>
-      <c r="AC10" s="1"/>
+      <c r="AC10" s="54">
+        <v>139</v>
+      </c>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="9">
         <v>113</v>
       </c>
       <c r="D11" s="9">
         <v>104</v>
@@ -1973,51 +2022,53 @@
       </c>
       <c r="U11" s="10">
         <v>163</v>
       </c>
       <c r="V11" s="25">
         <v>133</v>
       </c>
       <c r="W11" s="25">
         <v>171</v>
       </c>
       <c r="X11" s="25">
         <v>195</v>
       </c>
       <c r="Y11" s="25">
         <v>154</v>
       </c>
       <c r="Z11" s="25">
         <v>233</v>
       </c>
       <c r="AA11" s="25">
         <v>183</v>
       </c>
       <c r="AB11" s="25">
         <v>138</v>
       </c>
-      <c r="AC11" s="1"/>
+      <c r="AC11" s="54">
+        <v>211</v>
+      </c>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="9">
         <v>167</v>
       </c>
       <c r="D12" s="9">
         <v>122</v>
@@ -2072,51 +2123,53 @@
       </c>
       <c r="U12" s="10">
         <v>202</v>
       </c>
       <c r="V12" s="25">
         <v>172</v>
       </c>
       <c r="W12" s="25">
         <v>161</v>
       </c>
       <c r="X12" s="25">
         <v>191</v>
       </c>
       <c r="Y12" s="25">
         <v>183</v>
       </c>
       <c r="Z12" s="25">
         <v>223</v>
       </c>
       <c r="AA12" s="25">
         <v>198</v>
       </c>
       <c r="AB12" s="25">
         <v>142</v>
       </c>
-      <c r="AC12" s="1"/>
+      <c r="AC12" s="54">
+        <v>206</v>
+      </c>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="9">
         <v>181</v>
       </c>
       <c r="D13" s="9">
         <v>107</v>
@@ -2171,51 +2224,53 @@
       </c>
       <c r="U13" s="10">
         <v>227</v>
       </c>
       <c r="V13" s="25">
         <v>204</v>
       </c>
       <c r="W13" s="25">
         <v>214</v>
       </c>
       <c r="X13" s="25">
         <v>228</v>
       </c>
       <c r="Y13" s="25">
         <v>209</v>
       </c>
       <c r="Z13" s="25">
         <v>285</v>
       </c>
       <c r="AA13" s="25">
         <v>218</v>
       </c>
       <c r="AB13" s="25">
         <v>157</v>
       </c>
-      <c r="AC13" s="1"/>
+      <c r="AC13" s="54">
+        <v>244</v>
+      </c>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="9">
         <v>65</v>
       </c>
       <c r="D14" s="9">
         <v>75</v>
@@ -2270,51 +2325,53 @@
       </c>
       <c r="U14" s="10">
         <v>108</v>
       </c>
       <c r="V14" s="25">
         <v>105</v>
       </c>
       <c r="W14" s="25">
         <v>124</v>
       </c>
       <c r="X14" s="25">
         <v>157</v>
       </c>
       <c r="Y14" s="25">
         <v>92</v>
       </c>
       <c r="Z14" s="25">
         <v>115</v>
       </c>
       <c r="AA14" s="25">
         <v>154</v>
       </c>
       <c r="AB14" s="25">
         <v>123</v>
       </c>
-      <c r="AC14" s="1"/>
+      <c r="AC14" s="54">
+        <v>152</v>
+      </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="9">
         <v>112</v>
       </c>
       <c r="D15" s="9">
         <v>102</v>
@@ -2369,51 +2426,53 @@
       </c>
       <c r="U15" s="10">
         <v>172</v>
       </c>
       <c r="V15" s="25">
         <v>140</v>
       </c>
       <c r="W15" s="25">
         <v>151</v>
       </c>
       <c r="X15" s="25">
         <v>155</v>
       </c>
       <c r="Y15" s="25">
         <v>119</v>
       </c>
       <c r="Z15" s="25">
         <v>170</v>
       </c>
       <c r="AA15" s="25">
         <v>97</v>
       </c>
       <c r="AB15" s="25">
         <v>81</v>
       </c>
-      <c r="AC15" s="1"/>
+      <c r="AC15" s="54">
+        <v>170</v>
+      </c>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="9">
         <v>149</v>
       </c>
       <c r="D16" s="9">
         <v>119</v>
@@ -2468,51 +2527,53 @@
       </c>
       <c r="U16" s="10">
         <v>223</v>
       </c>
       <c r="V16" s="25">
         <v>190</v>
       </c>
       <c r="W16" s="25">
         <v>176</v>
       </c>
       <c r="X16" s="25">
         <v>196</v>
       </c>
       <c r="Y16" s="25">
         <v>197</v>
       </c>
       <c r="Z16" s="25">
         <v>218</v>
       </c>
       <c r="AA16" s="25">
         <v>186</v>
       </c>
       <c r="AB16" s="25">
         <v>154</v>
       </c>
-      <c r="AC16" s="1"/>
+      <c r="AC16" s="54">
+        <v>229</v>
+      </c>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="9">
         <v>97</v>
       </c>
       <c r="D17" s="9">
         <v>75</v>
@@ -2567,51 +2628,53 @@
       </c>
       <c r="U17" s="10">
         <v>166</v>
       </c>
       <c r="V17" s="25">
         <v>116</v>
       </c>
       <c r="W17" s="25">
         <v>163</v>
       </c>
       <c r="X17" s="25">
         <v>129</v>
       </c>
       <c r="Y17" s="25">
         <v>125</v>
       </c>
       <c r="Z17" s="25">
         <v>162</v>
       </c>
       <c r="AA17" s="25">
         <v>160</v>
       </c>
       <c r="AB17" s="25">
         <v>94</v>
       </c>
-      <c r="AC17" s="1"/>
+      <c r="AC17" s="54">
+        <v>151</v>
+      </c>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="9">
         <v>279</v>
       </c>
       <c r="D18" s="9">
         <v>238</v>
@@ -2666,51 +2729,53 @@
       </c>
       <c r="U18" s="10">
         <v>353</v>
       </c>
       <c r="V18" s="25">
         <v>364</v>
       </c>
       <c r="W18" s="25">
         <v>323</v>
       </c>
       <c r="X18" s="25">
         <v>354</v>
       </c>
       <c r="Y18" s="25">
         <v>263</v>
       </c>
       <c r="Z18" s="25">
         <v>355</v>
       </c>
       <c r="AA18" s="25">
         <v>268</v>
       </c>
       <c r="AB18" s="25">
         <v>245</v>
       </c>
-      <c r="AC18" s="1"/>
+      <c r="AC18" s="54">
+        <v>335</v>
+      </c>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="9">
         <v>174</v>
       </c>
       <c r="D19" s="9">
         <v>144</v>
@@ -2765,51 +2830,53 @@
       </c>
       <c r="U19" s="10">
         <v>213</v>
       </c>
       <c r="V19" s="25">
         <v>185</v>
       </c>
       <c r="W19" s="25">
         <v>258</v>
       </c>
       <c r="X19" s="25">
         <v>258</v>
       </c>
       <c r="Y19" s="25">
         <v>182</v>
       </c>
       <c r="Z19" s="25">
         <v>255</v>
       </c>
       <c r="AA19" s="25">
         <v>244</v>
       </c>
       <c r="AB19" s="25">
         <v>170</v>
       </c>
-      <c r="AC19" s="1"/>
+      <c r="AC19" s="54">
+        <v>242</v>
+      </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="9">
         <v>160</v>
       </c>
       <c r="D20" s="9">
         <v>91</v>
@@ -2864,51 +2931,53 @@
       </c>
       <c r="U20" s="10">
         <v>147</v>
       </c>
       <c r="V20" s="25">
         <v>145</v>
       </c>
       <c r="W20" s="25">
         <v>151</v>
       </c>
       <c r="X20" s="25">
         <v>155</v>
       </c>
       <c r="Y20" s="25">
         <v>106</v>
       </c>
       <c r="Z20" s="25">
         <v>169</v>
       </c>
       <c r="AA20" s="25">
         <v>148</v>
       </c>
       <c r="AB20" s="25">
         <v>142</v>
       </c>
-      <c r="AC20" s="1"/>
+      <c r="AC20" s="54">
+        <v>155</v>
+      </c>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="9">
         <v>82</v>
       </c>
       <c r="D21" s="9">
         <v>66</v>
@@ -2963,51 +3032,53 @@
       </c>
       <c r="U21" s="10">
         <v>136</v>
       </c>
       <c r="V21" s="25">
         <v>98</v>
       </c>
       <c r="W21" s="25">
         <v>116</v>
       </c>
       <c r="X21" s="25">
         <v>179</v>
       </c>
       <c r="Y21" s="25">
         <v>143</v>
       </c>
       <c r="Z21" s="25">
         <v>137</v>
       </c>
       <c r="AA21" s="25">
         <v>125</v>
       </c>
       <c r="AB21" s="25">
         <v>131</v>
       </c>
-      <c r="AC21" s="1"/>
+      <c r="AC21" s="54">
+        <v>164</v>
+      </c>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="9">
         <v>179</v>
       </c>
       <c r="D22" s="9">
         <v>128</v>
@@ -3062,51 +3133,53 @@
       </c>
       <c r="U22" s="10">
         <v>235</v>
       </c>
       <c r="V22" s="25">
         <v>198</v>
       </c>
       <c r="W22" s="25">
         <v>235</v>
       </c>
       <c r="X22" s="25">
         <v>206</v>
       </c>
       <c r="Y22" s="25">
         <v>193</v>
       </c>
       <c r="Z22" s="25">
         <v>224</v>
       </c>
       <c r="AA22" s="25">
         <v>164</v>
       </c>
       <c r="AB22" s="25">
         <v>166</v>
       </c>
-      <c r="AC22" s="1"/>
+      <c r="AC22" s="54">
+        <v>218</v>
+      </c>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="9">
         <v>109</v>
       </c>
       <c r="D23" s="9">
         <v>103</v>
@@ -3161,51 +3234,53 @@
       </c>
       <c r="U23" s="10">
         <v>171</v>
       </c>
       <c r="V23" s="25">
         <v>174</v>
       </c>
       <c r="W23" s="25">
         <v>160</v>
       </c>
       <c r="X23" s="25">
         <v>146</v>
       </c>
       <c r="Y23" s="25">
         <v>120</v>
       </c>
       <c r="Z23" s="25">
         <v>180</v>
       </c>
       <c r="AA23" s="25">
         <v>145</v>
       </c>
       <c r="AB23" s="25">
         <v>105</v>
       </c>
-      <c r="AC23" s="1"/>
+      <c r="AC23" s="54">
+        <v>111</v>
+      </c>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="9">
         <v>186</v>
       </c>
       <c r="D24" s="9">
         <v>134</v>
@@ -3260,51 +3335,53 @@
       </c>
       <c r="U24" s="10">
         <v>173</v>
       </c>
       <c r="V24" s="25">
         <v>154</v>
       </c>
       <c r="W24" s="25">
         <v>223</v>
       </c>
       <c r="X24" s="25">
         <v>200</v>
       </c>
       <c r="Y24" s="25">
         <v>217</v>
       </c>
       <c r="Z24" s="25">
         <v>241</v>
       </c>
       <c r="AA24" s="25">
         <v>219</v>
       </c>
       <c r="AB24" s="25">
         <v>181</v>
       </c>
-      <c r="AC24" s="1"/>
+      <c r="AC24" s="54">
+        <v>178</v>
+      </c>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="9">
         <v>23</v>
       </c>
       <c r="D25" s="9">
         <v>37</v>
@@ -3359,51 +3436,53 @@
       </c>
       <c r="U25" s="10">
         <v>50</v>
       </c>
       <c r="V25" s="25">
         <v>51</v>
       </c>
       <c r="W25" s="25">
         <v>55</v>
       </c>
       <c r="X25" s="25">
         <v>49</v>
       </c>
       <c r="Y25" s="25">
         <v>55</v>
       </c>
       <c r="Z25" s="25">
         <v>43</v>
       </c>
       <c r="AA25" s="25">
         <v>53</v>
       </c>
       <c r="AB25" s="25">
         <v>43</v>
       </c>
-      <c r="AC25" s="1"/>
+      <c r="AC25" s="54">
+        <v>69</v>
+      </c>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="9">
         <v>204</v>
       </c>
       <c r="D26" s="9">
         <v>126</v>
@@ -3458,51 +3537,53 @@
       </c>
       <c r="U26" s="10">
         <v>210</v>
       </c>
       <c r="V26" s="25">
         <v>155</v>
       </c>
       <c r="W26" s="25">
         <v>193</v>
       </c>
       <c r="X26" s="25">
         <v>250</v>
       </c>
       <c r="Y26" s="25">
         <v>185</v>
       </c>
       <c r="Z26" s="25">
         <v>201</v>
       </c>
       <c r="AA26" s="25">
         <v>219</v>
       </c>
       <c r="AB26" s="25">
         <v>134</v>
       </c>
-      <c r="AC26" s="1"/>
+      <c r="AC26" s="54">
+        <v>159</v>
+      </c>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="9">
         <v>325</v>
       </c>
       <c r="D27" s="9">
         <v>199</v>
@@ -3557,51 +3638,53 @@
       </c>
       <c r="U27" s="10">
         <v>378</v>
       </c>
       <c r="V27" s="25">
         <v>314</v>
       </c>
       <c r="W27" s="25">
         <v>293</v>
       </c>
       <c r="X27" s="25">
         <v>401</v>
       </c>
       <c r="Y27" s="25">
         <v>277</v>
       </c>
       <c r="Z27" s="25">
         <v>458</v>
       </c>
       <c r="AA27" s="25">
         <v>464</v>
       </c>
       <c r="AB27" s="25">
         <v>224</v>
       </c>
-      <c r="AC27" s="1"/>
+      <c r="AC27" s="54">
+        <v>368</v>
+      </c>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="9">
         <v>329</v>
       </c>
       <c r="D28" s="9">
         <v>223</v>
@@ -3656,51 +3739,53 @@
       </c>
       <c r="U28" s="10">
         <v>430</v>
       </c>
       <c r="V28" s="25">
         <v>405</v>
       </c>
       <c r="W28" s="25">
         <v>442</v>
       </c>
       <c r="X28" s="25">
         <v>499</v>
       </c>
       <c r="Y28" s="25">
         <v>382</v>
       </c>
       <c r="Z28" s="25">
         <v>535</v>
       </c>
       <c r="AA28" s="25">
         <v>487</v>
       </c>
       <c r="AB28" s="25">
         <v>344</v>
       </c>
-      <c r="AC28" s="1"/>
+      <c r="AC28" s="54">
+        <v>403</v>
+      </c>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="9">
         <v>143</v>
       </c>
       <c r="D29" s="9">
         <v>157</v>
@@ -3755,95 +3840,97 @@
       </c>
       <c r="U29" s="10">
         <v>180</v>
       </c>
       <c r="V29" s="25">
         <v>170</v>
       </c>
       <c r="W29" s="25">
         <v>169</v>
       </c>
       <c r="X29" s="25">
         <v>218</v>
       </c>
       <c r="Y29" s="25">
         <v>174</v>
       </c>
       <c r="Z29" s="25">
         <v>208</v>
       </c>
       <c r="AA29" s="25">
         <v>237</v>
       </c>
       <c r="AB29" s="25">
         <v>123</v>
       </c>
-      <c r="AC29" s="1"/>
+      <c r="AC29" s="54">
+        <v>180</v>
+      </c>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="38" t="s">
+      <c r="B30" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="38"/>
-[...25 lines deleted...]
-      <c r="AC30" s="15"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="42"/>
+      <c r="Y30" s="42"/>
+      <c r="Z30" s="42"/>
+      <c r="AA30" s="42"/>
+      <c r="AB30" s="42"/>
+      <c r="AC30" s="42"/>
       <c r="AD30" s="15"/>
       <c r="AE30" s="15"/>
       <c r="AF30" s="15"/>
       <c r="AG30" s="15"/>
       <c r="AH30" s="15"/>
       <c r="AI30" s="15"/>
       <c r="AJ30" s="15"/>
       <c r="AK30" s="15"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="9">
         <v>2353</v>
       </c>
       <c r="D31" s="9">
         <v>1852</v>
       </c>
       <c r="E31" s="9">
         <v>2373</v>
@@ -3895,51 +3982,53 @@
       </c>
       <c r="U31" s="10">
         <v>3042</v>
       </c>
       <c r="V31" s="25">
         <v>2679</v>
       </c>
       <c r="W31" s="25">
         <v>2901</v>
       </c>
       <c r="X31" s="25">
         <v>3189</v>
       </c>
       <c r="Y31" s="25">
         <v>2595</v>
       </c>
       <c r="Z31" s="25">
         <v>3401</v>
       </c>
       <c r="AA31" s="25">
         <v>3098</v>
       </c>
       <c r="AB31" s="25">
         <v>2242</v>
       </c>
-      <c r="AC31" s="1"/>
+      <c r="AC31" s="54">
+        <v>3031</v>
+      </c>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="9">
         <v>84</v>
       </c>
       <c r="D32" s="9">
         <v>82</v>
@@ -3994,51 +4083,53 @@
       </c>
       <c r="U32" s="10">
         <v>105</v>
       </c>
       <c r="V32" s="25">
         <v>81</v>
       </c>
       <c r="W32" s="25">
         <v>109</v>
       </c>
       <c r="X32" s="25">
         <v>96</v>
       </c>
       <c r="Y32" s="25">
         <v>104</v>
       </c>
       <c r="Z32" s="25">
         <v>127</v>
       </c>
       <c r="AA32" s="25">
         <v>107</v>
       </c>
       <c r="AB32" s="25">
         <v>82</v>
       </c>
-      <c r="AC32" s="1"/>
+      <c r="AC32" s="54">
+        <v>100</v>
+      </c>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="9">
         <v>74</v>
       </c>
       <c r="D33" s="9">
         <v>70</v>
@@ -4093,51 +4184,53 @@
       </c>
       <c r="U33" s="10">
         <v>112</v>
       </c>
       <c r="V33" s="25">
         <v>81</v>
       </c>
       <c r="W33" s="25">
         <v>110</v>
       </c>
       <c r="X33" s="25">
         <v>114</v>
       </c>
       <c r="Y33" s="25">
         <v>100</v>
       </c>
       <c r="Z33" s="25">
         <v>135</v>
       </c>
       <c r="AA33" s="25">
         <v>111</v>
       </c>
       <c r="AB33" s="25">
         <v>89</v>
       </c>
-      <c r="AC33" s="1"/>
+      <c r="AC33" s="54">
+        <v>146</v>
+      </c>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="9">
         <v>137</v>
       </c>
       <c r="D34" s="9">
         <v>101</v>
@@ -4192,51 +4285,53 @@
       </c>
       <c r="U34" s="10">
         <v>167</v>
       </c>
       <c r="V34" s="25">
         <v>152</v>
       </c>
       <c r="W34" s="25">
         <v>141</v>
       </c>
       <c r="X34" s="25">
         <v>164</v>
       </c>
       <c r="Y34" s="25">
         <v>150</v>
       </c>
       <c r="Z34" s="25">
         <v>191</v>
       </c>
       <c r="AA34" s="25">
         <v>168</v>
       </c>
       <c r="AB34" s="25">
         <v>122</v>
       </c>
-      <c r="AC34" s="1"/>
+      <c r="AC34" s="54">
+        <v>170</v>
+      </c>
       <c r="AD34" s="1"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="9">
         <v>37</v>
       </c>
       <c r="D35" s="9">
         <v>10</v>
@@ -4291,51 +4386,53 @@
       </c>
       <c r="U35" s="10">
         <v>42</v>
       </c>
       <c r="V35" s="25">
         <v>46</v>
       </c>
       <c r="W35" s="25">
         <v>59</v>
       </c>
       <c r="X35" s="25">
         <v>44</v>
       </c>
       <c r="Y35" s="25">
         <v>55</v>
       </c>
       <c r="Z35" s="25">
         <v>69</v>
       </c>
       <c r="AA35" s="25">
         <v>53</v>
       </c>
       <c r="AB35" s="25">
         <v>36</v>
       </c>
-      <c r="AC35" s="1"/>
+      <c r="AC35" s="54">
+        <v>55</v>
+      </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>52</v>
@@ -4390,51 +4487,53 @@
       </c>
       <c r="U36" s="10">
         <v>79</v>
       </c>
       <c r="V36" s="25">
         <v>69</v>
       </c>
       <c r="W36" s="25">
         <v>78</v>
       </c>
       <c r="X36" s="25">
         <v>106</v>
       </c>
       <c r="Y36" s="25">
         <v>57</v>
       </c>
       <c r="Z36" s="25">
         <v>81</v>
       </c>
       <c r="AA36" s="25">
         <v>103</v>
       </c>
       <c r="AB36" s="25">
         <v>83</v>
       </c>
-      <c r="AC36" s="1"/>
+      <c r="AC36" s="54">
+        <v>104</v>
+      </c>
       <c r="AD36" s="1"/>
       <c r="AE36" s="1"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="9">
         <v>75</v>
       </c>
       <c r="D37" s="9">
         <v>78</v>
@@ -4489,51 +4588,53 @@
       </c>
       <c r="U37" s="10">
         <v>121</v>
       </c>
       <c r="V37" s="25">
         <v>94</v>
       </c>
       <c r="W37" s="25">
         <v>110</v>
       </c>
       <c r="X37" s="25">
         <v>101</v>
       </c>
       <c r="Y37" s="25">
         <v>81</v>
       </c>
       <c r="Z37" s="25">
         <v>117</v>
       </c>
       <c r="AA37" s="25">
         <v>67</v>
       </c>
       <c r="AB37" s="25">
         <v>59</v>
       </c>
-      <c r="AC37" s="1"/>
+      <c r="AC37" s="54">
+        <v>121</v>
+      </c>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="9">
         <v>88</v>
       </c>
       <c r="D38" s="9">
         <v>79</v>
@@ -4588,51 +4689,53 @@
       </c>
       <c r="U38" s="10">
         <v>136</v>
       </c>
       <c r="V38" s="25">
         <v>117</v>
       </c>
       <c r="W38" s="25">
         <v>121</v>
       </c>
       <c r="X38" s="25">
         <v>134</v>
       </c>
       <c r="Y38" s="25">
         <v>125</v>
       </c>
       <c r="Z38" s="25">
         <v>121</v>
       </c>
       <c r="AA38" s="25">
         <v>123</v>
       </c>
       <c r="AB38" s="25">
         <v>89</v>
       </c>
-      <c r="AC38" s="1"/>
+      <c r="AC38" s="54">
+        <v>151</v>
+      </c>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="9">
         <v>57</v>
       </c>
       <c r="D39" s="9">
         <v>45</v>
@@ -4687,51 +4790,53 @@
       </c>
       <c r="U39" s="10">
         <v>83</v>
       </c>
       <c r="V39" s="25">
         <v>66</v>
       </c>
       <c r="W39" s="25">
         <v>101</v>
       </c>
       <c r="X39" s="25">
         <v>67</v>
       </c>
       <c r="Y39" s="25">
         <v>67</v>
       </c>
       <c r="Z39" s="25">
         <v>85</v>
       </c>
       <c r="AA39" s="25">
         <v>87</v>
       </c>
       <c r="AB39" s="25">
         <v>54</v>
       </c>
-      <c r="AC39" s="1"/>
+      <c r="AC39" s="54">
+        <v>86</v>
+      </c>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="9">
         <v>239</v>
       </c>
       <c r="D40" s="9">
         <v>214</v>
@@ -4786,51 +4891,53 @@
       </c>
       <c r="U40" s="10">
         <v>318</v>
       </c>
       <c r="V40" s="25">
         <v>308</v>
       </c>
       <c r="W40" s="25">
         <v>275</v>
       </c>
       <c r="X40" s="25">
         <v>304</v>
       </c>
       <c r="Y40" s="25">
         <v>223</v>
       </c>
       <c r="Z40" s="25">
         <v>323</v>
       </c>
       <c r="AA40" s="25">
         <v>247</v>
       </c>
       <c r="AB40" s="25">
         <v>220</v>
       </c>
-      <c r="AC40" s="1"/>
+      <c r="AC40" s="54">
+        <v>294</v>
+      </c>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="9">
         <v>126</v>
       </c>
       <c r="D41" s="9">
         <v>105</v>
@@ -4885,51 +4992,53 @@
       </c>
       <c r="U41" s="10">
         <v>155</v>
       </c>
       <c r="V41" s="25">
         <v>143</v>
       </c>
       <c r="W41" s="25">
         <v>169</v>
       </c>
       <c r="X41" s="25">
         <v>178</v>
       </c>
       <c r="Y41" s="25">
         <v>132</v>
       </c>
       <c r="Z41" s="25">
         <v>192</v>
       </c>
       <c r="AA41" s="25">
         <v>175</v>
       </c>
       <c r="AB41" s="25">
         <v>121</v>
       </c>
-      <c r="AC41" s="1"/>
+      <c r="AC41" s="54">
+        <v>178</v>
+      </c>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="9">
         <v>90</v>
       </c>
       <c r="D42" s="9">
         <v>55</v>
@@ -4984,51 +5093,53 @@
       </c>
       <c r="U42" s="10">
         <v>89</v>
       </c>
       <c r="V42" s="25">
         <v>91</v>
       </c>
       <c r="W42" s="25">
         <v>93</v>
       </c>
       <c r="X42" s="25">
         <v>93</v>
       </c>
       <c r="Y42" s="25">
         <v>63</v>
       </c>
       <c r="Z42" s="25">
         <v>103</v>
       </c>
       <c r="AA42" s="25">
         <v>96</v>
       </c>
       <c r="AB42" s="25">
         <v>92</v>
       </c>
-      <c r="AC42" s="1"/>
+      <c r="AC42" s="54">
+        <v>88</v>
+      </c>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="9">
         <v>56</v>
       </c>
       <c r="D43" s="9">
         <v>42</v>
@@ -5083,51 +5194,53 @@
       </c>
       <c r="U43" s="10">
         <v>94</v>
       </c>
       <c r="V43" s="25">
         <v>69</v>
       </c>
       <c r="W43" s="25">
         <v>70</v>
       </c>
       <c r="X43" s="25">
         <v>113</v>
       </c>
       <c r="Y43" s="25">
         <v>110</v>
       </c>
       <c r="Z43" s="25">
         <v>83</v>
       </c>
       <c r="AA43" s="25">
         <v>76</v>
       </c>
       <c r="AB43" s="25">
         <v>97</v>
       </c>
-      <c r="AC43" s="1"/>
+      <c r="AC43" s="54">
+        <v>116</v>
+      </c>
       <c r="AD43" s="1"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="9">
         <v>147</v>
       </c>
       <c r="D44" s="9">
         <v>102</v>
@@ -5182,51 +5295,53 @@
       </c>
       <c r="U44" s="10">
         <v>186</v>
       </c>
       <c r="V44" s="25">
         <v>155</v>
       </c>
       <c r="W44" s="25">
         <v>187</v>
       </c>
       <c r="X44" s="25">
         <v>156</v>
       </c>
       <c r="Y44" s="25">
         <v>155</v>
       </c>
       <c r="Z44" s="25">
         <v>170</v>
       </c>
       <c r="AA44" s="25">
         <v>122</v>
       </c>
       <c r="AB44" s="25">
         <v>132</v>
       </c>
-      <c r="AC44" s="1"/>
+      <c r="AC44" s="54">
+        <v>164</v>
+      </c>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="9">
         <v>62</v>
       </c>
       <c r="D45" s="9">
         <v>63</v>
@@ -5281,51 +5396,53 @@
       </c>
       <c r="U45" s="10">
         <v>101</v>
       </c>
       <c r="V45" s="25">
         <v>99</v>
       </c>
       <c r="W45" s="25">
         <v>99</v>
       </c>
       <c r="X45" s="25">
         <v>98</v>
       </c>
       <c r="Y45" s="25">
         <v>76</v>
       </c>
       <c r="Z45" s="25">
         <v>105</v>
       </c>
       <c r="AA45" s="25">
         <v>81</v>
       </c>
       <c r="AB45" s="25">
         <v>72</v>
       </c>
-      <c r="AC45" s="1"/>
+      <c r="AC45" s="54">
+        <v>66</v>
+      </c>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="9">
         <v>70</v>
       </c>
       <c r="D46" s="9">
         <v>46</v>
@@ -5380,51 +5497,53 @@
       </c>
       <c r="U46" s="10">
         <v>67</v>
       </c>
       <c r="V46" s="25">
         <v>65</v>
       </c>
       <c r="W46" s="25">
         <v>86</v>
       </c>
       <c r="X46" s="25">
         <v>81</v>
       </c>
       <c r="Y46" s="25">
         <v>87</v>
       </c>
       <c r="Z46" s="25">
         <v>104</v>
       </c>
       <c r="AA46" s="25">
         <v>88</v>
       </c>
       <c r="AB46" s="25">
         <v>70</v>
       </c>
-      <c r="AC46" s="1"/>
+      <c r="AC46" s="54">
+        <v>66</v>
+      </c>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="9">
         <v>22</v>
       </c>
       <c r="D47" s="9">
         <v>33</v>
@@ -5479,51 +5598,53 @@
       </c>
       <c r="U47" s="10">
         <v>44</v>
       </c>
       <c r="V47" s="25">
         <v>44</v>
       </c>
       <c r="W47" s="25">
         <v>50</v>
       </c>
       <c r="X47" s="25">
         <v>41</v>
       </c>
       <c r="Y47" s="25">
         <v>49</v>
       </c>
       <c r="Z47" s="25">
         <v>37</v>
       </c>
       <c r="AA47" s="25">
         <v>50</v>
       </c>
       <c r="AB47" s="25">
         <v>38</v>
       </c>
-      <c r="AC47" s="1"/>
+      <c r="AC47" s="54">
+        <v>57</v>
+      </c>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="9">
         <v>154</v>
       </c>
       <c r="D48" s="9">
         <v>96</v>
@@ -5578,51 +5699,53 @@
       </c>
       <c r="U48" s="10">
         <v>155</v>
       </c>
       <c r="V48" s="25">
         <v>110</v>
       </c>
       <c r="W48" s="25">
         <v>139</v>
       </c>
       <c r="X48" s="25">
         <v>181</v>
       </c>
       <c r="Y48" s="25">
         <v>128</v>
       </c>
       <c r="Z48" s="25">
         <v>157</v>
       </c>
       <c r="AA48" s="25">
         <v>156</v>
       </c>
       <c r="AB48" s="25">
         <v>95</v>
       </c>
-      <c r="AC48" s="1"/>
+      <c r="AC48" s="54">
+        <v>118</v>
+      </c>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="9">
         <v>325</v>
       </c>
       <c r="D49" s="9">
         <v>199</v>
@@ -5677,51 +5800,53 @@
       </c>
       <c r="U49" s="10">
         <v>378</v>
       </c>
       <c r="V49" s="25">
         <v>314</v>
       </c>
       <c r="W49" s="25">
         <v>293</v>
       </c>
       <c r="X49" s="25">
         <v>401</v>
       </c>
       <c r="Y49" s="25">
         <v>277</v>
       </c>
       <c r="Z49" s="25">
         <v>458</v>
       </c>
       <c r="AA49" s="25">
         <v>464</v>
       </c>
       <c r="AB49" s="25">
         <v>224</v>
       </c>
-      <c r="AC49" s="1"/>
+      <c r="AC49" s="54">
+        <v>368</v>
+      </c>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="9">
         <v>329</v>
       </c>
       <c r="D50" s="9">
         <v>223</v>
@@ -5776,51 +5901,53 @@
       </c>
       <c r="U50" s="10">
         <v>430</v>
       </c>
       <c r="V50" s="25">
         <v>405</v>
       </c>
       <c r="W50" s="25">
         <v>442</v>
       </c>
       <c r="X50" s="25">
         <v>499</v>
       </c>
       <c r="Y50" s="25">
         <v>382</v>
       </c>
       <c r="Z50" s="25">
         <v>535</v>
       </c>
       <c r="AA50" s="25">
         <v>487</v>
       </c>
       <c r="AB50" s="25">
         <v>344</v>
       </c>
-      <c r="AC50" s="1"/>
+      <c r="AC50" s="54">
+        <v>403</v>
+      </c>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="9">
         <v>143</v>
       </c>
       <c r="D51" s="9">
         <v>157</v>
@@ -5875,95 +6002,97 @@
       </c>
       <c r="U51" s="10">
         <v>180</v>
       </c>
       <c r="V51" s="25">
         <v>170</v>
       </c>
       <c r="W51" s="25">
         <v>169</v>
       </c>
       <c r="X51" s="25">
         <v>218</v>
       </c>
       <c r="Y51" s="25">
         <v>174</v>
       </c>
       <c r="Z51" s="25">
         <v>208</v>
       </c>
       <c r="AA51" s="25">
         <v>237</v>
       </c>
       <c r="AB51" s="25">
         <v>123</v>
       </c>
-      <c r="AC51" s="1"/>
+      <c r="AC51" s="54">
+        <v>180</v>
+      </c>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="39" t="s">
+      <c r="B52" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="C52" s="39"/>
-[...25 lines deleted...]
-      <c r="AC52" s="15"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
+      <c r="I52" s="41"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="41"/>
+      <c r="L52" s="41"/>
+      <c r="M52" s="41"/>
+      <c r="N52" s="41"/>
+      <c r="O52" s="41"/>
+      <c r="P52" s="41"/>
+      <c r="Q52" s="41"/>
+      <c r="R52" s="41"/>
+      <c r="S52" s="41"/>
+      <c r="T52" s="41"/>
+      <c r="U52" s="41"/>
+      <c r="V52" s="41"/>
+      <c r="W52" s="41"/>
+      <c r="X52" s="41"/>
+      <c r="Y52" s="41"/>
+      <c r="Z52" s="41"/>
+      <c r="AA52" s="41"/>
+      <c r="AB52" s="41"/>
+      <c r="AC52" s="41"/>
       <c r="AD52" s="15"/>
       <c r="AE52" s="15"/>
       <c r="AF52" s="15"/>
       <c r="AG52" s="15"/>
       <c r="AH52" s="15"/>
       <c r="AI52" s="15"/>
       <c r="AJ52" s="15"/>
       <c r="AK52" s="15"/>
       <c r="AL52" s="15"/>
       <c r="AM52" s="15"/>
       <c r="AN52" s="15"/>
       <c r="AO52" s="15"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="9">
         <v>836</v>
       </c>
       <c r="D53" s="9">
         <v>605</v>
@@ -6018,51 +6147,53 @@
       </c>
       <c r="U53" s="9">
         <v>1036</v>
       </c>
       <c r="V53" s="25">
         <v>909</v>
       </c>
       <c r="W53" s="25">
         <v>1018</v>
       </c>
       <c r="X53" s="25">
         <v>1100</v>
       </c>
       <c r="Y53" s="25">
         <v>909</v>
       </c>
       <c r="Z53" s="25">
         <v>1183</v>
       </c>
       <c r="AA53" s="25">
         <v>1000</v>
       </c>
       <c r="AB53" s="25">
         <v>766</v>
       </c>
-      <c r="AC53" s="1"/>
+      <c r="AC53" s="54">
+        <v>1053</v>
+      </c>
       <c r="AD53" s="1"/>
       <c r="AE53" s="1"/>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C54" s="9">
         <v>28</v>
       </c>
       <c r="D54" s="9">
         <v>25</v>
@@ -6117,51 +6248,53 @@
       </c>
       <c r="U54" s="9">
         <v>36</v>
       </c>
       <c r="V54" s="25">
         <v>34</v>
       </c>
       <c r="W54" s="25">
         <v>32</v>
       </c>
       <c r="X54" s="25">
         <v>27</v>
       </c>
       <c r="Y54" s="25">
         <v>24</v>
       </c>
       <c r="Z54" s="25">
         <v>45</v>
       </c>
       <c r="AA54" s="25">
         <v>22</v>
       </c>
       <c r="AB54" s="25">
         <v>29</v>
       </c>
-      <c r="AC54" s="1"/>
+      <c r="AC54" s="54">
+        <v>39</v>
+      </c>
       <c r="AD54" s="1"/>
       <c r="AE54" s="1"/>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="9">
         <v>39</v>
       </c>
       <c r="D55" s="9">
         <v>34</v>
@@ -6216,51 +6349,53 @@
       </c>
       <c r="U55" s="9">
         <v>51</v>
       </c>
       <c r="V55" s="25">
         <v>52</v>
       </c>
       <c r="W55" s="25">
         <v>61</v>
       </c>
       <c r="X55" s="25">
         <v>81</v>
       </c>
       <c r="Y55" s="25">
         <v>54</v>
       </c>
       <c r="Z55" s="25">
         <v>98</v>
       </c>
       <c r="AA55" s="25">
         <v>72</v>
       </c>
       <c r="AB55" s="25">
         <v>49</v>
       </c>
-      <c r="AC55" s="1"/>
+      <c r="AC55" s="54">
+        <v>65</v>
+      </c>
       <c r="AD55" s="1"/>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="9">
         <v>30</v>
       </c>
       <c r="D56" s="9">
         <v>21</v>
@@ -6315,51 +6450,53 @@
       </c>
       <c r="U56" s="9">
         <v>35</v>
       </c>
       <c r="V56" s="25">
         <v>20</v>
       </c>
       <c r="W56" s="25">
         <v>20</v>
       </c>
       <c r="X56" s="25">
         <v>27</v>
       </c>
       <c r="Y56" s="25">
         <v>33</v>
       </c>
       <c r="Z56" s="25">
         <v>32</v>
       </c>
       <c r="AA56" s="25">
         <v>30</v>
       </c>
       <c r="AB56" s="25">
         <v>20</v>
       </c>
-      <c r="AC56" s="1"/>
+      <c r="AC56" s="54">
+        <v>36</v>
+      </c>
       <c r="AD56" s="1"/>
       <c r="AE56" s="1"/>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="9">
         <v>144</v>
       </c>
       <c r="D57" s="9">
         <v>97</v>
@@ -6414,51 +6551,53 @@
       </c>
       <c r="U57" s="9">
         <v>185</v>
       </c>
       <c r="V57" s="25">
         <v>158</v>
       </c>
       <c r="W57" s="25">
         <v>155</v>
       </c>
       <c r="X57" s="25">
         <v>184</v>
       </c>
       <c r="Y57" s="25">
         <v>154</v>
       </c>
       <c r="Z57" s="25">
         <v>216</v>
       </c>
       <c r="AA57" s="25">
         <v>165</v>
       </c>
       <c r="AB57" s="25">
         <v>121</v>
       </c>
-      <c r="AC57" s="1"/>
+      <c r="AC57" s="54">
+        <v>189</v>
+      </c>
       <c r="AD57" s="1"/>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C58" s="9">
         <v>27</v>
       </c>
       <c r="D58" s="9">
         <v>23</v>
@@ -6513,51 +6652,53 @@
       </c>
       <c r="U58" s="9">
         <v>29</v>
       </c>
       <c r="V58" s="25">
         <v>36</v>
       </c>
       <c r="W58" s="25">
         <v>46</v>
       </c>
       <c r="X58" s="25">
         <v>51</v>
       </c>
       <c r="Y58" s="25">
         <v>35</v>
       </c>
       <c r="Z58" s="25">
         <v>34</v>
       </c>
       <c r="AA58" s="25">
         <v>51</v>
       </c>
       <c r="AB58" s="25">
         <v>40</v>
       </c>
-      <c r="AC58" s="1"/>
+      <c r="AC58" s="54">
+        <v>48</v>
+      </c>
       <c r="AD58" s="1"/>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C59" s="9">
         <v>37</v>
       </c>
       <c r="D59" s="9">
         <v>24</v>
@@ -6612,51 +6753,53 @@
       </c>
       <c r="U59" s="9">
         <v>51</v>
       </c>
       <c r="V59" s="25">
         <v>46</v>
       </c>
       <c r="W59" s="25">
         <v>41</v>
       </c>
       <c r="X59" s="25">
         <v>54</v>
       </c>
       <c r="Y59" s="25">
         <v>38</v>
       </c>
       <c r="Z59" s="25">
         <v>53</v>
       </c>
       <c r="AA59" s="25">
         <v>30</v>
       </c>
       <c r="AB59" s="25">
         <v>22</v>
       </c>
-      <c r="AC59" s="1"/>
+      <c r="AC59" s="54">
+        <v>49</v>
+      </c>
       <c r="AD59" s="1"/>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C60" s="9">
         <v>61</v>
       </c>
       <c r="D60" s="9">
         <v>40</v>
@@ -6711,51 +6854,53 @@
       </c>
       <c r="U60" s="9">
         <v>87</v>
       </c>
       <c r="V60" s="25">
         <v>73</v>
       </c>
       <c r="W60" s="25">
         <v>55</v>
       </c>
       <c r="X60" s="25">
         <v>62</v>
       </c>
       <c r="Y60" s="25">
         <v>72</v>
       </c>
       <c r="Z60" s="25">
         <v>97</v>
       </c>
       <c r="AA60" s="25">
         <v>63</v>
       </c>
       <c r="AB60" s="25">
         <v>65</v>
       </c>
-      <c r="AC60" s="1"/>
+      <c r="AC60" s="54">
+        <v>78</v>
+      </c>
       <c r="AD60" s="1"/>
       <c r="AE60" s="1"/>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C61" s="9">
         <v>40</v>
       </c>
       <c r="D61" s="9">
         <v>30</v>
@@ -6810,51 +6955,53 @@
       </c>
       <c r="U61" s="9">
         <v>83</v>
       </c>
       <c r="V61" s="25">
         <v>50</v>
       </c>
       <c r="W61" s="25">
         <v>62</v>
       </c>
       <c r="X61" s="25">
         <v>62</v>
       </c>
       <c r="Y61" s="25">
         <v>58</v>
       </c>
       <c r="Z61" s="25">
         <v>77</v>
       </c>
       <c r="AA61" s="25">
         <v>73</v>
       </c>
       <c r="AB61" s="25">
         <v>40</v>
       </c>
-      <c r="AC61" s="1"/>
+      <c r="AC61" s="54">
+        <v>65</v>
+      </c>
       <c r="AD61" s="1"/>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C62" s="9">
         <v>40</v>
       </c>
       <c r="D62" s="9">
         <v>24</v>
@@ -6909,51 +7056,53 @@
       </c>
       <c r="U62" s="9">
         <v>35</v>
       </c>
       <c r="V62" s="25">
         <v>56</v>
       </c>
       <c r="W62" s="25">
         <v>48</v>
       </c>
       <c r="X62" s="25">
         <v>50</v>
       </c>
       <c r="Y62" s="25">
         <v>40</v>
       </c>
       <c r="Z62" s="25">
         <v>32</v>
       </c>
       <c r="AA62" s="25">
         <v>21</v>
       </c>
       <c r="AB62" s="25">
         <v>25</v>
       </c>
-      <c r="AC62" s="1"/>
+      <c r="AC62" s="54">
+        <v>41</v>
+      </c>
       <c r="AD62" s="1"/>
       <c r="AE62" s="1"/>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="9">
         <v>48</v>
       </c>
       <c r="D63" s="9">
         <v>39</v>
@@ -7008,51 +7157,53 @@
       </c>
       <c r="U63" s="9">
         <v>58</v>
       </c>
       <c r="V63" s="25">
         <v>42</v>
       </c>
       <c r="W63" s="25">
         <v>89</v>
       </c>
       <c r="X63" s="25">
         <v>80</v>
       </c>
       <c r="Y63" s="25">
         <v>50</v>
       </c>
       <c r="Z63" s="25">
         <v>63</v>
       </c>
       <c r="AA63" s="25">
         <v>69</v>
       </c>
       <c r="AB63" s="25">
         <v>49</v>
       </c>
-      <c r="AC63" s="1"/>
+      <c r="AC63" s="54">
+        <v>64</v>
+      </c>
       <c r="AD63" s="1"/>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C64" s="9">
         <v>70</v>
       </c>
       <c r="D64" s="9">
         <v>36</v>
@@ -7107,51 +7258,53 @@
       </c>
       <c r="U64" s="9">
         <v>58</v>
       </c>
       <c r="V64" s="25">
         <v>54</v>
       </c>
       <c r="W64" s="25">
         <v>58</v>
       </c>
       <c r="X64" s="25">
         <v>62</v>
       </c>
       <c r="Y64" s="25">
         <v>43</v>
       </c>
       <c r="Z64" s="25">
         <v>66</v>
       </c>
       <c r="AA64" s="25">
         <v>52</v>
       </c>
       <c r="AB64" s="25">
         <v>50</v>
       </c>
-      <c r="AC64" s="1"/>
+      <c r="AC64" s="54">
+        <v>67</v>
+      </c>
       <c r="AD64" s="1"/>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="9">
         <v>26</v>
       </c>
       <c r="D65" s="9">
         <v>24</v>
@@ -7206,51 +7359,53 @@
       </c>
       <c r="U65" s="9">
         <v>42</v>
       </c>
       <c r="V65" s="25">
         <v>29</v>
       </c>
       <c r="W65" s="25">
         <v>46</v>
       </c>
       <c r="X65" s="25">
         <v>66</v>
       </c>
       <c r="Y65" s="25">
         <v>33</v>
       </c>
       <c r="Z65" s="25">
         <v>54</v>
       </c>
       <c r="AA65" s="25">
         <v>49</v>
       </c>
       <c r="AB65" s="25">
         <v>34</v>
       </c>
-      <c r="AC65" s="1"/>
+      <c r="AC65" s="54">
+        <v>48</v>
+      </c>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="9">
         <v>32</v>
       </c>
       <c r="D66" s="9">
         <v>26</v>
@@ -7305,51 +7460,53 @@
       </c>
       <c r="U66" s="9">
         <v>49</v>
       </c>
       <c r="V66" s="25">
         <v>43</v>
       </c>
       <c r="W66" s="25">
         <v>48</v>
       </c>
       <c r="X66" s="25">
         <v>50</v>
       </c>
       <c r="Y66" s="25">
         <v>38</v>
       </c>
       <c r="Z66" s="25">
         <v>54</v>
       </c>
       <c r="AA66" s="25">
         <v>42</v>
       </c>
       <c r="AB66" s="25">
         <v>34</v>
       </c>
-      <c r="AC66" s="1"/>
+      <c r="AC66" s="54">
+        <v>54</v>
+      </c>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C67" s="9">
         <v>47</v>
       </c>
       <c r="D67" s="9">
         <v>40</v>
@@ -7404,51 +7561,53 @@
       </c>
       <c r="U67" s="9">
         <v>70</v>
       </c>
       <c r="V67" s="25">
         <v>75</v>
       </c>
       <c r="W67" s="25">
         <v>61</v>
       </c>
       <c r="X67" s="25">
         <v>48</v>
       </c>
       <c r="Y67" s="25">
         <v>44</v>
       </c>
       <c r="Z67" s="25">
         <v>75</v>
       </c>
       <c r="AA67" s="25">
         <v>64</v>
       </c>
       <c r="AB67" s="25">
         <v>33</v>
       </c>
-      <c r="AC67" s="1"/>
+      <c r="AC67" s="54">
+        <v>45</v>
+      </c>
       <c r="AD67" s="1"/>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C68" s="9">
         <v>116</v>
       </c>
       <c r="D68" s="9">
         <v>88</v>
@@ -7503,51 +7662,53 @@
       </c>
       <c r="U68" s="9">
         <v>106</v>
       </c>
       <c r="V68" s="25">
         <v>89</v>
       </c>
       <c r="W68" s="25">
         <v>137</v>
       </c>
       <c r="X68" s="25">
         <v>119</v>
       </c>
       <c r="Y68" s="25">
         <v>130</v>
       </c>
       <c r="Z68" s="25">
         <v>137</v>
       </c>
       <c r="AA68" s="25">
         <v>131</v>
       </c>
       <c r="AB68" s="25">
         <v>111</v>
       </c>
-      <c r="AC68" s="1"/>
+      <c r="AC68" s="54">
+        <v>112</v>
+      </c>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C69" s="9">
         <v>1</v>
       </c>
       <c r="D69" s="9">
         <v>4</v>
@@ -7602,51 +7763,53 @@
       </c>
       <c r="U69" s="9">
         <v>6</v>
       </c>
       <c r="V69" s="25">
         <v>7</v>
       </c>
       <c r="W69" s="25">
         <v>5</v>
       </c>
       <c r="X69" s="25">
         <v>8</v>
       </c>
       <c r="Y69" s="25">
         <v>6</v>
       </c>
       <c r="Z69" s="25">
         <v>6</v>
       </c>
       <c r="AA69" s="25">
         <v>3</v>
       </c>
       <c r="AB69" s="25">
         <v>5</v>
       </c>
-      <c r="AC69" s="1"/>
+      <c r="AC69" s="54">
+        <v>12</v>
+      </c>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="13">
         <v>50</v>
       </c>
       <c r="D70" s="13">
         <v>30</v>
@@ -7701,51 +7864,53 @@
       </c>
       <c r="U70" s="13">
         <v>55</v>
       </c>
       <c r="V70" s="26">
         <v>45</v>
       </c>
       <c r="W70" s="26">
         <v>54</v>
       </c>
       <c r="X70" s="26">
         <v>69</v>
       </c>
       <c r="Y70" s="26">
         <v>57</v>
       </c>
       <c r="Z70" s="26">
         <v>44</v>
       </c>
       <c r="AA70" s="26">
         <v>63</v>
       </c>
       <c r="AB70" s="26">
         <v>39</v>
       </c>
-      <c r="AC70" s="1"/>
+      <c r="AC70" s="55">
+        <v>41</v>
+      </c>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
@@ -46777,56 +46942,56 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AA8"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AA52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>