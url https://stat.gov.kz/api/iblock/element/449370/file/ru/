--- v1 (2026-05-12)
+++ v2 (2026-06-29)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9B5E5DA-6FC5-4076-9C43-3295925CB76E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48FDC681-62AC-4035-B892-7FF876F877FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -700,51 +700,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
@@ -786,93 +786,92 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -1064,51 +1063,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1190,59 +1189,59 @@
       <c r="B12" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="40">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="40">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
@@ -1322,140 +1321,140 @@
       <c r="B12" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="27" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE19" sqref="AE19"/>
+      <selection pane="bottomLeft" activeCell="AF70" sqref="AF70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
-    <col min="29" max="29" width="9.140625" style="56" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="43" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="51"/>
-[...26 lines deleted...]
-      <c r="AD2" s="1"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
@@ -1530,120 +1529,119 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="34"/>
-      <c r="AC5" s="34" t="s">
+      <c r="AD5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="47"/>
-      <c r="C6" s="49">
+      <c r="B6" s="53"/>
+      <c r="C6" s="55">
         <v>2024</v>
       </c>
-      <c r="D6" s="50"/>
-[...10 lines deleted...]
-      <c r="O6" s="43">
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="49">
         <v>2025</v>
       </c>
-      <c r="P6" s="44"/>
-[...10 lines deleted...]
-      <c r="AA6" s="52">
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="45">
         <v>2026</v>
       </c>
-      <c r="AB6" s="53"/>
-[...1 lines deleted...]
-      <c r="AD6" s="1"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="46"/>
-      <c r="B7" s="48"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1681,95 +1679,97 @@
       </c>
       <c r="V7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="X7" s="35" t="s">
         <v>38</v>
       </c>
       <c r="Y7" s="36" t="s">
         <v>39</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AD7" s="57"/>
+      <c r="AD7" s="5" t="s">
+        <v>32</v>
+      </c>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="41"/>
-[...26 lines deleted...]
-      <c r="AD8" s="15"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
       <c r="AE8" s="15"/>
       <c r="AF8" s="15"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="15"/>
       <c r="AI8" s="15"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="15"/>
       <c r="AL8" s="15"/>
       <c r="AM8" s="15"/>
       <c r="AN8" s="15"/>
       <c r="AO8" s="15"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="9">
         <v>3189</v>
       </c>
       <c r="D9" s="9">
         <v>2457</v>
       </c>
       <c r="E9" s="9">
         <v>3146</v>
       </c>
@@ -1820,54 +1820,56 @@
       </c>
       <c r="U9" s="10">
         <v>4078</v>
       </c>
       <c r="V9" s="25">
         <v>3588</v>
       </c>
       <c r="W9" s="25">
         <v>3919</v>
       </c>
       <c r="X9" s="25">
         <v>4289</v>
       </c>
       <c r="Y9" s="25">
         <v>3504</v>
       </c>
       <c r="Z9" s="25">
         <v>4584</v>
       </c>
       <c r="AA9" s="25">
         <v>4098</v>
       </c>
       <c r="AB9" s="25">
         <v>3008</v>
       </c>
-      <c r="AC9" s="54">
+      <c r="AC9" s="41">
         <v>4084</v>
       </c>
-      <c r="AD9" s="1"/>
+      <c r="AD9" s="41">
+        <v>3599</v>
+      </c>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="9">
         <v>112</v>
       </c>
       <c r="D10" s="9">
         <v>107</v>
       </c>
@@ -1921,54 +1923,56 @@
       </c>
       <c r="U10" s="10">
         <v>141</v>
       </c>
       <c r="V10" s="25">
         <v>115</v>
       </c>
       <c r="W10" s="25">
         <v>141</v>
       </c>
       <c r="X10" s="25">
         <v>123</v>
       </c>
       <c r="Y10" s="25">
         <v>128</v>
       </c>
       <c r="Z10" s="25">
         <v>172</v>
       </c>
       <c r="AA10" s="25">
         <v>129</v>
       </c>
       <c r="AB10" s="25">
         <v>111</v>
       </c>
-      <c r="AC10" s="54">
+      <c r="AC10" s="41">
         <v>139</v>
       </c>
-      <c r="AD10" s="1"/>
+      <c r="AD10" s="41">
+        <v>143</v>
+      </c>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="9">
         <v>113</v>
       </c>
       <c r="D11" s="9">
         <v>104</v>
       </c>
@@ -2022,54 +2026,56 @@
       </c>
       <c r="U11" s="10">
         <v>163</v>
       </c>
       <c r="V11" s="25">
         <v>133</v>
       </c>
       <c r="W11" s="25">
         <v>171</v>
       </c>
       <c r="X11" s="25">
         <v>195</v>
       </c>
       <c r="Y11" s="25">
         <v>154</v>
       </c>
       <c r="Z11" s="25">
         <v>233</v>
       </c>
       <c r="AA11" s="25">
         <v>183</v>
       </c>
       <c r="AB11" s="25">
         <v>138</v>
       </c>
-      <c r="AC11" s="54">
+      <c r="AC11" s="41">
         <v>211</v>
       </c>
-      <c r="AD11" s="1"/>
+      <c r="AD11" s="41">
+        <v>176</v>
+      </c>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="9">
         <v>167</v>
       </c>
       <c r="D12" s="9">
         <v>122</v>
       </c>
@@ -2123,54 +2129,56 @@
       </c>
       <c r="U12" s="10">
         <v>202</v>
       </c>
       <c r="V12" s="25">
         <v>172</v>
       </c>
       <c r="W12" s="25">
         <v>161</v>
       </c>
       <c r="X12" s="25">
         <v>191</v>
       </c>
       <c r="Y12" s="25">
         <v>183</v>
       </c>
       <c r="Z12" s="25">
         <v>223</v>
       </c>
       <c r="AA12" s="25">
         <v>198</v>
       </c>
       <c r="AB12" s="25">
         <v>142</v>
       </c>
-      <c r="AC12" s="54">
+      <c r="AC12" s="41">
         <v>206</v>
       </c>
-      <c r="AD12" s="1"/>
+      <c r="AD12" s="41">
+        <v>173</v>
+      </c>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="9">
         <v>181</v>
       </c>
       <c r="D13" s="9">
         <v>107</v>
       </c>
@@ -2224,54 +2232,56 @@
       </c>
       <c r="U13" s="10">
         <v>227</v>
       </c>
       <c r="V13" s="25">
         <v>204</v>
       </c>
       <c r="W13" s="25">
         <v>214</v>
       </c>
       <c r="X13" s="25">
         <v>228</v>
       </c>
       <c r="Y13" s="25">
         <v>209</v>
       </c>
       <c r="Z13" s="25">
         <v>285</v>
       </c>
       <c r="AA13" s="25">
         <v>218</v>
       </c>
       <c r="AB13" s="25">
         <v>157</v>
       </c>
-      <c r="AC13" s="54">
+      <c r="AC13" s="41">
         <v>244</v>
       </c>
-      <c r="AD13" s="1"/>
+      <c r="AD13" s="41">
+        <v>241</v>
+      </c>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="9">
         <v>65</v>
       </c>
       <c r="D14" s="9">
         <v>75</v>
       </c>
@@ -2325,54 +2335,56 @@
       </c>
       <c r="U14" s="10">
         <v>108</v>
       </c>
       <c r="V14" s="25">
         <v>105</v>
       </c>
       <c r="W14" s="25">
         <v>124</v>
       </c>
       <c r="X14" s="25">
         <v>157</v>
       </c>
       <c r="Y14" s="25">
         <v>92</v>
       </c>
       <c r="Z14" s="25">
         <v>115</v>
       </c>
       <c r="AA14" s="25">
         <v>154</v>
       </c>
       <c r="AB14" s="25">
         <v>123</v>
       </c>
-      <c r="AC14" s="54">
+      <c r="AC14" s="41">
         <v>152</v>
       </c>
-      <c r="AD14" s="1"/>
+      <c r="AD14" s="41">
+        <v>72</v>
+      </c>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="9">
         <v>112</v>
       </c>
       <c r="D15" s="9">
         <v>102</v>
       </c>
@@ -2426,54 +2438,56 @@
       </c>
       <c r="U15" s="10">
         <v>172</v>
       </c>
       <c r="V15" s="25">
         <v>140</v>
       </c>
       <c r="W15" s="25">
         <v>151</v>
       </c>
       <c r="X15" s="25">
         <v>155</v>
       </c>
       <c r="Y15" s="25">
         <v>119</v>
       </c>
       <c r="Z15" s="25">
         <v>170</v>
       </c>
       <c r="AA15" s="25">
         <v>97</v>
       </c>
       <c r="AB15" s="25">
         <v>81</v>
       </c>
-      <c r="AC15" s="54">
+      <c r="AC15" s="41">
         <v>170</v>
       </c>
-      <c r="AD15" s="1"/>
+      <c r="AD15" s="41">
+        <v>118</v>
+      </c>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="9">
         <v>149</v>
       </c>
       <c r="D16" s="9">
         <v>119</v>
       </c>
@@ -2527,54 +2541,56 @@
       </c>
       <c r="U16" s="10">
         <v>223</v>
       </c>
       <c r="V16" s="25">
         <v>190</v>
       </c>
       <c r="W16" s="25">
         <v>176</v>
       </c>
       <c r="X16" s="25">
         <v>196</v>
       </c>
       <c r="Y16" s="25">
         <v>197</v>
       </c>
       <c r="Z16" s="25">
         <v>218</v>
       </c>
       <c r="AA16" s="25">
         <v>186</v>
       </c>
       <c r="AB16" s="25">
         <v>154</v>
       </c>
-      <c r="AC16" s="54">
+      <c r="AC16" s="41">
         <v>229</v>
       </c>
-      <c r="AD16" s="1"/>
+      <c r="AD16" s="41">
+        <v>176</v>
+      </c>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="9">
         <v>97</v>
       </c>
       <c r="D17" s="9">
         <v>75</v>
       </c>
@@ -2628,54 +2644,56 @@
       </c>
       <c r="U17" s="10">
         <v>166</v>
       </c>
       <c r="V17" s="25">
         <v>116</v>
       </c>
       <c r="W17" s="25">
         <v>163</v>
       </c>
       <c r="X17" s="25">
         <v>129</v>
       </c>
       <c r="Y17" s="25">
         <v>125</v>
       </c>
       <c r="Z17" s="25">
         <v>162</v>
       </c>
       <c r="AA17" s="25">
         <v>160</v>
       </c>
       <c r="AB17" s="25">
         <v>94</v>
       </c>
-      <c r="AC17" s="54">
+      <c r="AC17" s="41">
         <v>151</v>
       </c>
-      <c r="AD17" s="1"/>
+      <c r="AD17" s="41">
+        <v>143</v>
+      </c>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="9">
         <v>279</v>
       </c>
       <c r="D18" s="9">
         <v>238</v>
       </c>
@@ -2729,54 +2747,56 @@
       </c>
       <c r="U18" s="10">
         <v>353</v>
       </c>
       <c r="V18" s="25">
         <v>364</v>
       </c>
       <c r="W18" s="25">
         <v>323</v>
       </c>
       <c r="X18" s="25">
         <v>354</v>
       </c>
       <c r="Y18" s="25">
         <v>263</v>
       </c>
       <c r="Z18" s="25">
         <v>355</v>
       </c>
       <c r="AA18" s="25">
         <v>268</v>
       </c>
       <c r="AB18" s="25">
         <v>245</v>
       </c>
-      <c r="AC18" s="54">
+      <c r="AC18" s="41">
         <v>335</v>
       </c>
-      <c r="AD18" s="1"/>
+      <c r="AD18" s="41">
+        <v>288</v>
+      </c>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="9">
         <v>174</v>
       </c>
       <c r="D19" s="9">
         <v>144</v>
       </c>
@@ -2830,54 +2850,56 @@
       </c>
       <c r="U19" s="10">
         <v>213</v>
       </c>
       <c r="V19" s="25">
         <v>185</v>
       </c>
       <c r="W19" s="25">
         <v>258</v>
       </c>
       <c r="X19" s="25">
         <v>258</v>
       </c>
       <c r="Y19" s="25">
         <v>182</v>
       </c>
       <c r="Z19" s="25">
         <v>255</v>
       </c>
       <c r="AA19" s="25">
         <v>244</v>
       </c>
       <c r="AB19" s="25">
         <v>170</v>
       </c>
-      <c r="AC19" s="54">
+      <c r="AC19" s="41">
         <v>242</v>
       </c>
-      <c r="AD19" s="1"/>
+      <c r="AD19" s="41">
+        <v>192</v>
+      </c>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="9">
         <v>160</v>
       </c>
       <c r="D20" s="9">
         <v>91</v>
       </c>
@@ -2931,54 +2953,56 @@
       </c>
       <c r="U20" s="10">
         <v>147</v>
       </c>
       <c r="V20" s="25">
         <v>145</v>
       </c>
       <c r="W20" s="25">
         <v>151</v>
       </c>
       <c r="X20" s="25">
         <v>155</v>
       </c>
       <c r="Y20" s="25">
         <v>106</v>
       </c>
       <c r="Z20" s="25">
         <v>169</v>
       </c>
       <c r="AA20" s="25">
         <v>148</v>
       </c>
       <c r="AB20" s="25">
         <v>142</v>
       </c>
-      <c r="AC20" s="54">
+      <c r="AC20" s="41">
         <v>155</v>
       </c>
-      <c r="AD20" s="1"/>
+      <c r="AD20" s="41">
+        <v>133</v>
+      </c>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="9">
         <v>82</v>
       </c>
       <c r="D21" s="9">
         <v>66</v>
       </c>
@@ -3032,54 +3056,56 @@
       </c>
       <c r="U21" s="10">
         <v>136</v>
       </c>
       <c r="V21" s="25">
         <v>98</v>
       </c>
       <c r="W21" s="25">
         <v>116</v>
       </c>
       <c r="X21" s="25">
         <v>179</v>
       </c>
       <c r="Y21" s="25">
         <v>143</v>
       </c>
       <c r="Z21" s="25">
         <v>137</v>
       </c>
       <c r="AA21" s="25">
         <v>125</v>
       </c>
       <c r="AB21" s="25">
         <v>131</v>
       </c>
-      <c r="AC21" s="54">
+      <c r="AC21" s="41">
         <v>164</v>
       </c>
-      <c r="AD21" s="1"/>
+      <c r="AD21" s="41">
+        <v>110</v>
+      </c>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="9">
         <v>179</v>
       </c>
       <c r="D22" s="9">
         <v>128</v>
       </c>
@@ -3133,54 +3159,56 @@
       </c>
       <c r="U22" s="10">
         <v>235</v>
       </c>
       <c r="V22" s="25">
         <v>198</v>
       </c>
       <c r="W22" s="25">
         <v>235</v>
       </c>
       <c r="X22" s="25">
         <v>206</v>
       </c>
       <c r="Y22" s="25">
         <v>193</v>
       </c>
       <c r="Z22" s="25">
         <v>224</v>
       </c>
       <c r="AA22" s="25">
         <v>164</v>
       </c>
       <c r="AB22" s="25">
         <v>166</v>
       </c>
-      <c r="AC22" s="54">
+      <c r="AC22" s="41">
         <v>218</v>
       </c>
-      <c r="AD22" s="1"/>
+      <c r="AD22" s="41">
+        <v>170</v>
+      </c>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="9">
         <v>109</v>
       </c>
       <c r="D23" s="9">
         <v>103</v>
       </c>
@@ -3234,54 +3262,56 @@
       </c>
       <c r="U23" s="10">
         <v>171</v>
       </c>
       <c r="V23" s="25">
         <v>174</v>
       </c>
       <c r="W23" s="25">
         <v>160</v>
       </c>
       <c r="X23" s="25">
         <v>146</v>
       </c>
       <c r="Y23" s="25">
         <v>120</v>
       </c>
       <c r="Z23" s="25">
         <v>180</v>
       </c>
       <c r="AA23" s="25">
         <v>145</v>
       </c>
       <c r="AB23" s="25">
         <v>105</v>
       </c>
-      <c r="AC23" s="54">
+      <c r="AC23" s="41">
         <v>111</v>
       </c>
-      <c r="AD23" s="1"/>
+      <c r="AD23" s="41">
+        <v>132</v>
+      </c>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="9">
         <v>186</v>
       </c>
       <c r="D24" s="9">
         <v>134</v>
       </c>
@@ -3335,54 +3365,56 @@
       </c>
       <c r="U24" s="10">
         <v>173</v>
       </c>
       <c r="V24" s="25">
         <v>154</v>
       </c>
       <c r="W24" s="25">
         <v>223</v>
       </c>
       <c r="X24" s="25">
         <v>200</v>
       </c>
       <c r="Y24" s="25">
         <v>217</v>
       </c>
       <c r="Z24" s="25">
         <v>241</v>
       </c>
       <c r="AA24" s="25">
         <v>219</v>
       </c>
       <c r="AB24" s="25">
         <v>181</v>
       </c>
-      <c r="AC24" s="54">
+      <c r="AC24" s="41">
         <v>178</v>
       </c>
-      <c r="AD24" s="1"/>
+      <c r="AD24" s="41">
+        <v>176</v>
+      </c>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="9">
         <v>23</v>
       </c>
       <c r="D25" s="9">
         <v>37</v>
       </c>
@@ -3436,54 +3468,56 @@
       </c>
       <c r="U25" s="10">
         <v>50</v>
       </c>
       <c r="V25" s="25">
         <v>51</v>
       </c>
       <c r="W25" s="25">
         <v>55</v>
       </c>
       <c r="X25" s="25">
         <v>49</v>
       </c>
       <c r="Y25" s="25">
         <v>55</v>
       </c>
       <c r="Z25" s="25">
         <v>43</v>
       </c>
       <c r="AA25" s="25">
         <v>53</v>
       </c>
       <c r="AB25" s="25">
         <v>43</v>
       </c>
-      <c r="AC25" s="54">
+      <c r="AC25" s="41">
         <v>69</v>
       </c>
-      <c r="AD25" s="1"/>
+      <c r="AD25" s="41">
+        <v>54</v>
+      </c>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="9">
         <v>204</v>
       </c>
       <c r="D26" s="9">
         <v>126</v>
       </c>
@@ -3537,54 +3571,56 @@
       </c>
       <c r="U26" s="10">
         <v>210</v>
       </c>
       <c r="V26" s="25">
         <v>155</v>
       </c>
       <c r="W26" s="25">
         <v>193</v>
       </c>
       <c r="X26" s="25">
         <v>250</v>
       </c>
       <c r="Y26" s="25">
         <v>185</v>
       </c>
       <c r="Z26" s="25">
         <v>201</v>
       </c>
       <c r="AA26" s="25">
         <v>219</v>
       </c>
       <c r="AB26" s="25">
         <v>134</v>
       </c>
-      <c r="AC26" s="54">
+      <c r="AC26" s="41">
         <v>159</v>
       </c>
-      <c r="AD26" s="1"/>
+      <c r="AD26" s="41">
+        <v>149</v>
+      </c>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="9">
         <v>325</v>
       </c>
       <c r="D27" s="9">
         <v>199</v>
       </c>
@@ -3638,54 +3674,56 @@
       </c>
       <c r="U27" s="10">
         <v>378</v>
       </c>
       <c r="V27" s="25">
         <v>314</v>
       </c>
       <c r="W27" s="25">
         <v>293</v>
       </c>
       <c r="X27" s="25">
         <v>401</v>
       </c>
       <c r="Y27" s="25">
         <v>277</v>
       </c>
       <c r="Z27" s="25">
         <v>458</v>
       </c>
       <c r="AA27" s="25">
         <v>464</v>
       </c>
       <c r="AB27" s="25">
         <v>224</v>
       </c>
-      <c r="AC27" s="54">
+      <c r="AC27" s="41">
         <v>368</v>
       </c>
-      <c r="AD27" s="1"/>
+      <c r="AD27" s="41">
+        <v>366</v>
+      </c>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="9">
         <v>329</v>
       </c>
       <c r="D28" s="9">
         <v>223</v>
       </c>
@@ -3739,54 +3777,56 @@
       </c>
       <c r="U28" s="10">
         <v>430</v>
       </c>
       <c r="V28" s="25">
         <v>405</v>
       </c>
       <c r="W28" s="25">
         <v>442</v>
       </c>
       <c r="X28" s="25">
         <v>499</v>
       </c>
       <c r="Y28" s="25">
         <v>382</v>
       </c>
       <c r="Z28" s="25">
         <v>535</v>
       </c>
       <c r="AA28" s="25">
         <v>487</v>
       </c>
       <c r="AB28" s="25">
         <v>344</v>
       </c>
-      <c r="AC28" s="54">
+      <c r="AC28" s="41">
         <v>403</v>
       </c>
-      <c r="AD28" s="1"/>
+      <c r="AD28" s="41">
+        <v>416</v>
+      </c>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="9">
         <v>143</v>
       </c>
       <c r="D29" s="9">
         <v>157</v>
       </c>
@@ -3840,98 +3880,100 @@
       </c>
       <c r="U29" s="10">
         <v>180</v>
       </c>
       <c r="V29" s="25">
         <v>170</v>
       </c>
       <c r="W29" s="25">
         <v>169</v>
       </c>
       <c r="X29" s="25">
         <v>218</v>
       </c>
       <c r="Y29" s="25">
         <v>174</v>
       </c>
       <c r="Z29" s="25">
         <v>208</v>
       </c>
       <c r="AA29" s="25">
         <v>237</v>
       </c>
       <c r="AB29" s="25">
         <v>123</v>
       </c>
-      <c r="AC29" s="54">
+      <c r="AC29" s="41">
         <v>180</v>
       </c>
-      <c r="AD29" s="1"/>
+      <c r="AD29" s="41">
+        <v>171</v>
+      </c>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="42" t="s">
+      <c r="B30" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="42"/>
-[...26 lines deleted...]
-      <c r="AD30" s="15"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="48"/>
+      <c r="V30" s="48"/>
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="48"/>
+      <c r="AA30" s="48"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="48"/>
+      <c r="AD30" s="48"/>
       <c r="AE30" s="15"/>
       <c r="AF30" s="15"/>
       <c r="AG30" s="15"/>
       <c r="AH30" s="15"/>
       <c r="AI30" s="15"/>
       <c r="AJ30" s="15"/>
       <c r="AK30" s="15"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="9">
         <v>2353</v>
       </c>
       <c r="D31" s="9">
         <v>1852</v>
       </c>
       <c r="E31" s="9">
         <v>2373</v>
       </c>
@@ -3982,54 +4024,56 @@
       </c>
       <c r="U31" s="10">
         <v>3042</v>
       </c>
       <c r="V31" s="25">
         <v>2679</v>
       </c>
       <c r="W31" s="25">
         <v>2901</v>
       </c>
       <c r="X31" s="25">
         <v>3189</v>
       </c>
       <c r="Y31" s="25">
         <v>2595</v>
       </c>
       <c r="Z31" s="25">
         <v>3401</v>
       </c>
       <c r="AA31" s="25">
         <v>3098</v>
       </c>
       <c r="AB31" s="25">
         <v>2242</v>
       </c>
-      <c r="AC31" s="54">
+      <c r="AC31" s="41">
         <v>3031</v>
       </c>
-      <c r="AD31" s="1"/>
+      <c r="AD31" s="41">
+        <v>2676</v>
+      </c>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="9">
         <v>84</v>
       </c>
       <c r="D32" s="9">
         <v>82</v>
       </c>
@@ -4083,54 +4127,56 @@
       </c>
       <c r="U32" s="10">
         <v>105</v>
       </c>
       <c r="V32" s="25">
         <v>81</v>
       </c>
       <c r="W32" s="25">
         <v>109</v>
       </c>
       <c r="X32" s="25">
         <v>96</v>
       </c>
       <c r="Y32" s="25">
         <v>104</v>
       </c>
       <c r="Z32" s="25">
         <v>127</v>
       </c>
       <c r="AA32" s="25">
         <v>107</v>
       </c>
       <c r="AB32" s="25">
         <v>82</v>
       </c>
-      <c r="AC32" s="54">
+      <c r="AC32" s="41">
         <v>100</v>
       </c>
-      <c r="AD32" s="1"/>
+      <c r="AD32" s="41">
+        <v>104</v>
+      </c>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="9">
         <v>74</v>
       </c>
       <c r="D33" s="9">
         <v>70</v>
       </c>
@@ -4184,54 +4230,56 @@
       </c>
       <c r="U33" s="10">
         <v>112</v>
       </c>
       <c r="V33" s="25">
         <v>81</v>
       </c>
       <c r="W33" s="25">
         <v>110</v>
       </c>
       <c r="X33" s="25">
         <v>114</v>
       </c>
       <c r="Y33" s="25">
         <v>100</v>
       </c>
       <c r="Z33" s="25">
         <v>135</v>
       </c>
       <c r="AA33" s="25">
         <v>111</v>
       </c>
       <c r="AB33" s="25">
         <v>89</v>
       </c>
-      <c r="AC33" s="54">
+      <c r="AC33" s="41">
         <v>146</v>
       </c>
-      <c r="AD33" s="1"/>
+      <c r="AD33" s="41">
+        <v>124</v>
+      </c>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="9">
         <v>137</v>
       </c>
       <c r="D34" s="9">
         <v>101</v>
       </c>
@@ -4285,54 +4333,56 @@
       </c>
       <c r="U34" s="10">
         <v>167</v>
       </c>
       <c r="V34" s="25">
         <v>152</v>
       </c>
       <c r="W34" s="25">
         <v>141</v>
       </c>
       <c r="X34" s="25">
         <v>164</v>
       </c>
       <c r="Y34" s="25">
         <v>150</v>
       </c>
       <c r="Z34" s="25">
         <v>191</v>
       </c>
       <c r="AA34" s="25">
         <v>168</v>
       </c>
       <c r="AB34" s="25">
         <v>122</v>
       </c>
-      <c r="AC34" s="54">
+      <c r="AC34" s="41">
         <v>170</v>
       </c>
-      <c r="AD34" s="1"/>
+      <c r="AD34" s="41">
+        <v>142</v>
+      </c>
       <c r="AE34" s="1"/>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="9">
         <v>37</v>
       </c>
       <c r="D35" s="9">
         <v>10</v>
       </c>
@@ -4386,54 +4436,56 @@
       </c>
       <c r="U35" s="10">
         <v>42</v>
       </c>
       <c r="V35" s="25">
         <v>46</v>
       </c>
       <c r="W35" s="25">
         <v>59</v>
       </c>
       <c r="X35" s="25">
         <v>44</v>
       </c>
       <c r="Y35" s="25">
         <v>55</v>
       </c>
       <c r="Z35" s="25">
         <v>69</v>
       </c>
       <c r="AA35" s="25">
         <v>53</v>
       </c>
       <c r="AB35" s="25">
         <v>36</v>
       </c>
-      <c r="AC35" s="54">
+      <c r="AC35" s="41">
         <v>55</v>
       </c>
-      <c r="AD35" s="1"/>
+      <c r="AD35" s="41">
+        <v>59</v>
+      </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>52</v>
       </c>
@@ -4487,54 +4539,56 @@
       </c>
       <c r="U36" s="10">
         <v>79</v>
       </c>
       <c r="V36" s="25">
         <v>69</v>
       </c>
       <c r="W36" s="25">
         <v>78</v>
       </c>
       <c r="X36" s="25">
         <v>106</v>
       </c>
       <c r="Y36" s="25">
         <v>57</v>
       </c>
       <c r="Z36" s="25">
         <v>81</v>
       </c>
       <c r="AA36" s="25">
         <v>103</v>
       </c>
       <c r="AB36" s="25">
         <v>83</v>
       </c>
-      <c r="AC36" s="54">
+      <c r="AC36" s="41">
         <v>104</v>
       </c>
-      <c r="AD36" s="1"/>
+      <c r="AD36" s="41">
+        <v>53</v>
+      </c>
       <c r="AE36" s="1"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="9">
         <v>75</v>
       </c>
       <c r="D37" s="9">
         <v>78</v>
       </c>
@@ -4588,54 +4642,56 @@
       </c>
       <c r="U37" s="10">
         <v>121</v>
       </c>
       <c r="V37" s="25">
         <v>94</v>
       </c>
       <c r="W37" s="25">
         <v>110</v>
       </c>
       <c r="X37" s="25">
         <v>101</v>
       </c>
       <c r="Y37" s="25">
         <v>81</v>
       </c>
       <c r="Z37" s="25">
         <v>117</v>
       </c>
       <c r="AA37" s="25">
         <v>67</v>
       </c>
       <c r="AB37" s="25">
         <v>59</v>
       </c>
-      <c r="AC37" s="54">
+      <c r="AC37" s="41">
         <v>121</v>
       </c>
-      <c r="AD37" s="1"/>
+      <c r="AD37" s="41">
+        <v>76</v>
+      </c>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="9">
         <v>88</v>
       </c>
       <c r="D38" s="9">
         <v>79</v>
       </c>
@@ -4689,54 +4745,56 @@
       </c>
       <c r="U38" s="10">
         <v>136</v>
       </c>
       <c r="V38" s="25">
         <v>117</v>
       </c>
       <c r="W38" s="25">
         <v>121</v>
       </c>
       <c r="X38" s="25">
         <v>134</v>
       </c>
       <c r="Y38" s="25">
         <v>125</v>
       </c>
       <c r="Z38" s="25">
         <v>121</v>
       </c>
       <c r="AA38" s="25">
         <v>123</v>
       </c>
       <c r="AB38" s="25">
         <v>89</v>
       </c>
-      <c r="AC38" s="54">
+      <c r="AC38" s="41">
         <v>151</v>
       </c>
-      <c r="AD38" s="1"/>
+      <c r="AD38" s="41">
+        <v>108</v>
+      </c>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="9">
         <v>57</v>
       </c>
       <c r="D39" s="9">
         <v>45</v>
       </c>
@@ -4790,54 +4848,56 @@
       </c>
       <c r="U39" s="10">
         <v>83</v>
       </c>
       <c r="V39" s="25">
         <v>66</v>
       </c>
       <c r="W39" s="25">
         <v>101</v>
       </c>
       <c r="X39" s="25">
         <v>67</v>
       </c>
       <c r="Y39" s="25">
         <v>67</v>
       </c>
       <c r="Z39" s="25">
         <v>85</v>
       </c>
       <c r="AA39" s="25">
         <v>87</v>
       </c>
       <c r="AB39" s="25">
         <v>54</v>
       </c>
-      <c r="AC39" s="54">
+      <c r="AC39" s="41">
         <v>86</v>
       </c>
-      <c r="AD39" s="1"/>
+      <c r="AD39" s="41">
+        <v>89</v>
+      </c>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="9">
         <v>239</v>
       </c>
       <c r="D40" s="9">
         <v>214</v>
       </c>
@@ -4891,54 +4951,56 @@
       </c>
       <c r="U40" s="10">
         <v>318</v>
       </c>
       <c r="V40" s="25">
         <v>308</v>
       </c>
       <c r="W40" s="25">
         <v>275</v>
       </c>
       <c r="X40" s="25">
         <v>304</v>
       </c>
       <c r="Y40" s="25">
         <v>223</v>
       </c>
       <c r="Z40" s="25">
         <v>323</v>
       </c>
       <c r="AA40" s="25">
         <v>247</v>
       </c>
       <c r="AB40" s="25">
         <v>220</v>
       </c>
-      <c r="AC40" s="54">
+      <c r="AC40" s="41">
         <v>294</v>
       </c>
-      <c r="AD40" s="1"/>
+      <c r="AD40" s="41">
+        <v>248</v>
+      </c>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="9">
         <v>126</v>
       </c>
       <c r="D41" s="9">
         <v>105</v>
       </c>
@@ -4992,54 +5054,56 @@
       </c>
       <c r="U41" s="10">
         <v>155</v>
       </c>
       <c r="V41" s="25">
         <v>143</v>
       </c>
       <c r="W41" s="25">
         <v>169</v>
       </c>
       <c r="X41" s="25">
         <v>178</v>
       </c>
       <c r="Y41" s="25">
         <v>132</v>
       </c>
       <c r="Z41" s="25">
         <v>192</v>
       </c>
       <c r="AA41" s="25">
         <v>175</v>
       </c>
       <c r="AB41" s="25">
         <v>121</v>
       </c>
-      <c r="AC41" s="54">
+      <c r="AC41" s="41">
         <v>178</v>
       </c>
-      <c r="AD41" s="1"/>
+      <c r="AD41" s="41">
+        <v>136</v>
+      </c>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="9">
         <v>90</v>
       </c>
       <c r="D42" s="9">
         <v>55</v>
       </c>
@@ -5093,54 +5157,56 @@
       </c>
       <c r="U42" s="10">
         <v>89</v>
       </c>
       <c r="V42" s="25">
         <v>91</v>
       </c>
       <c r="W42" s="25">
         <v>93</v>
       </c>
       <c r="X42" s="25">
         <v>93</v>
       </c>
       <c r="Y42" s="25">
         <v>63</v>
       </c>
       <c r="Z42" s="25">
         <v>103</v>
       </c>
       <c r="AA42" s="25">
         <v>96</v>
       </c>
       <c r="AB42" s="25">
         <v>92</v>
       </c>
-      <c r="AC42" s="54">
+      <c r="AC42" s="41">
         <v>88</v>
       </c>
-      <c r="AD42" s="1"/>
+      <c r="AD42" s="41">
+        <v>82</v>
+      </c>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="9">
         <v>56</v>
       </c>
       <c r="D43" s="9">
         <v>42</v>
       </c>
@@ -5194,54 +5260,56 @@
       </c>
       <c r="U43" s="10">
         <v>94</v>
       </c>
       <c r="V43" s="25">
         <v>69</v>
       </c>
       <c r="W43" s="25">
         <v>70</v>
       </c>
       <c r="X43" s="25">
         <v>113</v>
       </c>
       <c r="Y43" s="25">
         <v>110</v>
       </c>
       <c r="Z43" s="25">
         <v>83</v>
       </c>
       <c r="AA43" s="25">
         <v>76</v>
       </c>
       <c r="AB43" s="25">
         <v>97</v>
       </c>
-      <c r="AC43" s="54">
+      <c r="AC43" s="41">
         <v>116</v>
       </c>
-      <c r="AD43" s="1"/>
+      <c r="AD43" s="41">
+        <v>68</v>
+      </c>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="9">
         <v>147</v>
       </c>
       <c r="D44" s="9">
         <v>102</v>
       </c>
@@ -5295,54 +5363,56 @@
       </c>
       <c r="U44" s="10">
         <v>186</v>
       </c>
       <c r="V44" s="25">
         <v>155</v>
       </c>
       <c r="W44" s="25">
         <v>187</v>
       </c>
       <c r="X44" s="25">
         <v>156</v>
       </c>
       <c r="Y44" s="25">
         <v>155</v>
       </c>
       <c r="Z44" s="25">
         <v>170</v>
       </c>
       <c r="AA44" s="25">
         <v>122</v>
       </c>
       <c r="AB44" s="25">
         <v>132</v>
       </c>
-      <c r="AC44" s="54">
+      <c r="AC44" s="41">
         <v>164</v>
       </c>
-      <c r="AD44" s="1"/>
+      <c r="AD44" s="41">
+        <v>140</v>
+      </c>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="9">
         <v>62</v>
       </c>
       <c r="D45" s="9">
         <v>63</v>
       </c>
@@ -5396,54 +5466,56 @@
       </c>
       <c r="U45" s="10">
         <v>101</v>
       </c>
       <c r="V45" s="25">
         <v>99</v>
       </c>
       <c r="W45" s="25">
         <v>99</v>
       </c>
       <c r="X45" s="25">
         <v>98</v>
       </c>
       <c r="Y45" s="25">
         <v>76</v>
       </c>
       <c r="Z45" s="25">
         <v>105</v>
       </c>
       <c r="AA45" s="25">
         <v>81</v>
       </c>
       <c r="AB45" s="25">
         <v>72</v>
       </c>
-      <c r="AC45" s="54">
+      <c r="AC45" s="41">
         <v>66</v>
       </c>
-      <c r="AD45" s="1"/>
+      <c r="AD45" s="41">
+        <v>76</v>
+      </c>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="9">
         <v>70</v>
       </c>
       <c r="D46" s="9">
         <v>46</v>
       </c>
@@ -5497,54 +5569,56 @@
       </c>
       <c r="U46" s="10">
         <v>67</v>
       </c>
       <c r="V46" s="25">
         <v>65</v>
       </c>
       <c r="W46" s="25">
         <v>86</v>
       </c>
       <c r="X46" s="25">
         <v>81</v>
       </c>
       <c r="Y46" s="25">
         <v>87</v>
       </c>
       <c r="Z46" s="25">
         <v>104</v>
       </c>
       <c r="AA46" s="25">
         <v>88</v>
       </c>
       <c r="AB46" s="25">
         <v>70</v>
       </c>
-      <c r="AC46" s="54">
+      <c r="AC46" s="41">
         <v>66</v>
       </c>
-      <c r="AD46" s="1"/>
+      <c r="AD46" s="41">
+        <v>69</v>
+      </c>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="9">
         <v>22</v>
       </c>
       <c r="D47" s="9">
         <v>33</v>
       </c>
@@ -5598,54 +5672,56 @@
       </c>
       <c r="U47" s="10">
         <v>44</v>
       </c>
       <c r="V47" s="25">
         <v>44</v>
       </c>
       <c r="W47" s="25">
         <v>50</v>
       </c>
       <c r="X47" s="25">
         <v>41</v>
       </c>
       <c r="Y47" s="25">
         <v>49</v>
       </c>
       <c r="Z47" s="25">
         <v>37</v>
       </c>
       <c r="AA47" s="25">
         <v>50</v>
       </c>
       <c r="AB47" s="25">
         <v>38</v>
       </c>
-      <c r="AC47" s="54">
+      <c r="AC47" s="41">
         <v>57</v>
       </c>
-      <c r="AD47" s="1"/>
+      <c r="AD47" s="41">
+        <v>50</v>
+      </c>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="9">
         <v>154</v>
       </c>
       <c r="D48" s="9">
         <v>96</v>
       </c>
@@ -5699,54 +5775,56 @@
       </c>
       <c r="U48" s="10">
         <v>155</v>
       </c>
       <c r="V48" s="25">
         <v>110</v>
       </c>
       <c r="W48" s="25">
         <v>139</v>
       </c>
       <c r="X48" s="25">
         <v>181</v>
       </c>
       <c r="Y48" s="25">
         <v>128</v>
       </c>
       <c r="Z48" s="25">
         <v>157</v>
       </c>
       <c r="AA48" s="25">
         <v>156</v>
       </c>
       <c r="AB48" s="25">
         <v>95</v>
       </c>
-      <c r="AC48" s="54">
+      <c r="AC48" s="41">
         <v>118</v>
       </c>
-      <c r="AD48" s="1"/>
+      <c r="AD48" s="41">
+        <v>99</v>
+      </c>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="9">
         <v>325</v>
       </c>
       <c r="D49" s="9">
         <v>199</v>
       </c>
@@ -5800,54 +5878,56 @@
       </c>
       <c r="U49" s="10">
         <v>378</v>
       </c>
       <c r="V49" s="25">
         <v>314</v>
       </c>
       <c r="W49" s="25">
         <v>293</v>
       </c>
       <c r="X49" s="25">
         <v>401</v>
       </c>
       <c r="Y49" s="25">
         <v>277</v>
       </c>
       <c r="Z49" s="25">
         <v>458</v>
       </c>
       <c r="AA49" s="25">
         <v>464</v>
       </c>
       <c r="AB49" s="25">
         <v>224</v>
       </c>
-      <c r="AC49" s="54">
+      <c r="AC49" s="41">
         <v>368</v>
       </c>
-      <c r="AD49" s="1"/>
+      <c r="AD49" s="41">
+        <v>366</v>
+      </c>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="9">
         <v>329</v>
       </c>
       <c r="D50" s="9">
         <v>223</v>
       </c>
@@ -5901,54 +5981,56 @@
       </c>
       <c r="U50" s="10">
         <v>430</v>
       </c>
       <c r="V50" s="25">
         <v>405</v>
       </c>
       <c r="W50" s="25">
         <v>442</v>
       </c>
       <c r="X50" s="25">
         <v>499</v>
       </c>
       <c r="Y50" s="25">
         <v>382</v>
       </c>
       <c r="Z50" s="25">
         <v>535</v>
       </c>
       <c r="AA50" s="25">
         <v>487</v>
       </c>
       <c r="AB50" s="25">
         <v>344</v>
       </c>
-      <c r="AC50" s="54">
+      <c r="AC50" s="41">
         <v>403</v>
       </c>
-      <c r="AD50" s="1"/>
+      <c r="AD50" s="41">
+        <v>416</v>
+      </c>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="9">
         <v>143</v>
       </c>
       <c r="D51" s="9">
         <v>157</v>
       </c>
@@ -6002,98 +6084,100 @@
       </c>
       <c r="U51" s="10">
         <v>180</v>
       </c>
       <c r="V51" s="25">
         <v>170</v>
       </c>
       <c r="W51" s="25">
         <v>169</v>
       </c>
       <c r="X51" s="25">
         <v>218</v>
       </c>
       <c r="Y51" s="25">
         <v>174</v>
       </c>
       <c r="Z51" s="25">
         <v>208</v>
       </c>
       <c r="AA51" s="25">
         <v>237</v>
       </c>
       <c r="AB51" s="25">
         <v>123</v>
       </c>
-      <c r="AC51" s="54">
+      <c r="AC51" s="41">
         <v>180</v>
       </c>
-      <c r="AD51" s="1"/>
+      <c r="AD51" s="41">
+        <v>171</v>
+      </c>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="41" t="s">
+      <c r="B52" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="C52" s="41"/>
-[...26 lines deleted...]
-      <c r="AD52" s="15"/>
+      <c r="C52" s="47"/>
+      <c r="D52" s="47"/>
+      <c r="E52" s="47"/>
+      <c r="F52" s="47"/>
+      <c r="G52" s="47"/>
+      <c r="H52" s="47"/>
+      <c r="I52" s="47"/>
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="47"/>
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+      <c r="AD52" s="47"/>
       <c r="AE52" s="15"/>
       <c r="AF52" s="15"/>
       <c r="AG52" s="15"/>
       <c r="AH52" s="15"/>
       <c r="AI52" s="15"/>
       <c r="AJ52" s="15"/>
       <c r="AK52" s="15"/>
       <c r="AL52" s="15"/>
       <c r="AM52" s="15"/>
       <c r="AN52" s="15"/>
       <c r="AO52" s="15"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="9">
         <v>836</v>
       </c>
       <c r="D53" s="9">
         <v>605</v>
       </c>
@@ -6147,54 +6231,56 @@
       </c>
       <c r="U53" s="9">
         <v>1036</v>
       </c>
       <c r="V53" s="25">
         <v>909</v>
       </c>
       <c r="W53" s="25">
         <v>1018</v>
       </c>
       <c r="X53" s="25">
         <v>1100</v>
       </c>
       <c r="Y53" s="25">
         <v>909</v>
       </c>
       <c r="Z53" s="25">
         <v>1183</v>
       </c>
       <c r="AA53" s="25">
         <v>1000</v>
       </c>
       <c r="AB53" s="25">
         <v>766</v>
       </c>
-      <c r="AC53" s="54">
+      <c r="AC53" s="41">
         <v>1053</v>
       </c>
-      <c r="AD53" s="1"/>
+      <c r="AD53" s="41">
+        <v>923</v>
+      </c>
       <c r="AE53" s="1"/>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C54" s="9">
         <v>28</v>
       </c>
       <c r="D54" s="9">
         <v>25</v>
       </c>
@@ -6248,54 +6334,56 @@
       </c>
       <c r="U54" s="9">
         <v>36</v>
       </c>
       <c r="V54" s="25">
         <v>34</v>
       </c>
       <c r="W54" s="25">
         <v>32</v>
       </c>
       <c r="X54" s="25">
         <v>27</v>
       </c>
       <c r="Y54" s="25">
         <v>24</v>
       </c>
       <c r="Z54" s="25">
         <v>45</v>
       </c>
       <c r="AA54" s="25">
         <v>22</v>
       </c>
       <c r="AB54" s="25">
         <v>29</v>
       </c>
-      <c r="AC54" s="54">
+      <c r="AC54" s="41">
         <v>39</v>
       </c>
-      <c r="AD54" s="1"/>
+      <c r="AD54" s="41">
+        <v>39</v>
+      </c>
       <c r="AE54" s="1"/>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="9">
         <v>39</v>
       </c>
       <c r="D55" s="9">
         <v>34</v>
       </c>
@@ -6349,54 +6437,56 @@
       </c>
       <c r="U55" s="9">
         <v>51</v>
       </c>
       <c r="V55" s="25">
         <v>52</v>
       </c>
       <c r="W55" s="25">
         <v>61</v>
       </c>
       <c r="X55" s="25">
         <v>81</v>
       </c>
       <c r="Y55" s="25">
         <v>54</v>
       </c>
       <c r="Z55" s="25">
         <v>98</v>
       </c>
       <c r="AA55" s="25">
         <v>72</v>
       </c>
       <c r="AB55" s="25">
         <v>49</v>
       </c>
-      <c r="AC55" s="54">
+      <c r="AC55" s="41">
         <v>65</v>
       </c>
-      <c r="AD55" s="1"/>
+      <c r="AD55" s="41">
+        <v>52</v>
+      </c>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="9">
         <v>30</v>
       </c>
       <c r="D56" s="9">
         <v>21</v>
       </c>
@@ -6450,54 +6540,56 @@
       </c>
       <c r="U56" s="9">
         <v>35</v>
       </c>
       <c r="V56" s="25">
         <v>20</v>
       </c>
       <c r="W56" s="25">
         <v>20</v>
       </c>
       <c r="X56" s="25">
         <v>27</v>
       </c>
       <c r="Y56" s="25">
         <v>33</v>
       </c>
       <c r="Z56" s="25">
         <v>32</v>
       </c>
       <c r="AA56" s="25">
         <v>30</v>
       </c>
       <c r="AB56" s="25">
         <v>20</v>
       </c>
-      <c r="AC56" s="54">
+      <c r="AC56" s="41">
         <v>36</v>
       </c>
-      <c r="AD56" s="1"/>
+      <c r="AD56" s="41">
+        <v>31</v>
+      </c>
       <c r="AE56" s="1"/>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="9">
         <v>144</v>
       </c>
       <c r="D57" s="9">
         <v>97</v>
       </c>
@@ -6551,54 +6643,56 @@
       </c>
       <c r="U57" s="9">
         <v>185</v>
       </c>
       <c r="V57" s="25">
         <v>158</v>
       </c>
       <c r="W57" s="25">
         <v>155</v>
       </c>
       <c r="X57" s="25">
         <v>184</v>
       </c>
       <c r="Y57" s="25">
         <v>154</v>
       </c>
       <c r="Z57" s="25">
         <v>216</v>
       </c>
       <c r="AA57" s="25">
         <v>165</v>
       </c>
       <c r="AB57" s="25">
         <v>121</v>
       </c>
-      <c r="AC57" s="54">
+      <c r="AC57" s="41">
         <v>189</v>
       </c>
-      <c r="AD57" s="1"/>
+      <c r="AD57" s="41">
+        <v>182</v>
+      </c>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C58" s="9">
         <v>27</v>
       </c>
       <c r="D58" s="9">
         <v>23</v>
       </c>
@@ -6652,54 +6746,56 @@
       </c>
       <c r="U58" s="9">
         <v>29</v>
       </c>
       <c r="V58" s="25">
         <v>36</v>
       </c>
       <c r="W58" s="25">
         <v>46</v>
       </c>
       <c r="X58" s="25">
         <v>51</v>
       </c>
       <c r="Y58" s="25">
         <v>35</v>
       </c>
       <c r="Z58" s="25">
         <v>34</v>
       </c>
       <c r="AA58" s="25">
         <v>51</v>
       </c>
       <c r="AB58" s="25">
         <v>40</v>
       </c>
-      <c r="AC58" s="54">
+      <c r="AC58" s="41">
         <v>48</v>
       </c>
-      <c r="AD58" s="1"/>
+      <c r="AD58" s="41">
+        <v>19</v>
+      </c>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C59" s="9">
         <v>37</v>
       </c>
       <c r="D59" s="9">
         <v>24</v>
       </c>
@@ -6753,54 +6849,56 @@
       </c>
       <c r="U59" s="9">
         <v>51</v>
       </c>
       <c r="V59" s="25">
         <v>46</v>
       </c>
       <c r="W59" s="25">
         <v>41</v>
       </c>
       <c r="X59" s="25">
         <v>54</v>
       </c>
       <c r="Y59" s="25">
         <v>38</v>
       </c>
       <c r="Z59" s="25">
         <v>53</v>
       </c>
       <c r="AA59" s="25">
         <v>30</v>
       </c>
       <c r="AB59" s="25">
         <v>22</v>
       </c>
-      <c r="AC59" s="54">
+      <c r="AC59" s="41">
         <v>49</v>
       </c>
-      <c r="AD59" s="1"/>
+      <c r="AD59" s="41">
+        <v>42</v>
+      </c>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C60" s="9">
         <v>61</v>
       </c>
       <c r="D60" s="9">
         <v>40</v>
       </c>
@@ -6854,54 +6952,56 @@
       </c>
       <c r="U60" s="9">
         <v>87</v>
       </c>
       <c r="V60" s="25">
         <v>73</v>
       </c>
       <c r="W60" s="25">
         <v>55</v>
       </c>
       <c r="X60" s="25">
         <v>62</v>
       </c>
       <c r="Y60" s="25">
         <v>72</v>
       </c>
       <c r="Z60" s="25">
         <v>97</v>
       </c>
       <c r="AA60" s="25">
         <v>63</v>
       </c>
       <c r="AB60" s="25">
         <v>65</v>
       </c>
-      <c r="AC60" s="54">
+      <c r="AC60" s="41">
         <v>78</v>
       </c>
-      <c r="AD60" s="1"/>
+      <c r="AD60" s="41">
+        <v>68</v>
+      </c>
       <c r="AE60" s="1"/>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C61" s="9">
         <v>40</v>
       </c>
       <c r="D61" s="9">
         <v>30</v>
       </c>
@@ -6955,54 +7055,56 @@
       </c>
       <c r="U61" s="9">
         <v>83</v>
       </c>
       <c r="V61" s="25">
         <v>50</v>
       </c>
       <c r="W61" s="25">
         <v>62</v>
       </c>
       <c r="X61" s="25">
         <v>62</v>
       </c>
       <c r="Y61" s="25">
         <v>58</v>
       </c>
       <c r="Z61" s="25">
         <v>77</v>
       </c>
       <c r="AA61" s="25">
         <v>73</v>
       </c>
       <c r="AB61" s="25">
         <v>40</v>
       </c>
-      <c r="AC61" s="54">
+      <c r="AC61" s="41">
         <v>65</v>
       </c>
-      <c r="AD61" s="1"/>
+      <c r="AD61" s="41">
+        <v>54</v>
+      </c>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C62" s="9">
         <v>40</v>
       </c>
       <c r="D62" s="9">
         <v>24</v>
       </c>
@@ -7056,54 +7158,56 @@
       </c>
       <c r="U62" s="9">
         <v>35</v>
       </c>
       <c r="V62" s="25">
         <v>56</v>
       </c>
       <c r="W62" s="25">
         <v>48</v>
       </c>
       <c r="X62" s="25">
         <v>50</v>
       </c>
       <c r="Y62" s="25">
         <v>40</v>
       </c>
       <c r="Z62" s="25">
         <v>32</v>
       </c>
       <c r="AA62" s="25">
         <v>21</v>
       </c>
       <c r="AB62" s="25">
         <v>25</v>
       </c>
-      <c r="AC62" s="54">
+      <c r="AC62" s="41">
         <v>41</v>
       </c>
-      <c r="AD62" s="1"/>
+      <c r="AD62" s="41">
+        <v>40</v>
+      </c>
       <c r="AE62" s="1"/>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="9">
         <v>48</v>
       </c>
       <c r="D63" s="9">
         <v>39</v>
       </c>
@@ -7157,54 +7261,56 @@
       </c>
       <c r="U63" s="9">
         <v>58</v>
       </c>
       <c r="V63" s="25">
         <v>42</v>
       </c>
       <c r="W63" s="25">
         <v>89</v>
       </c>
       <c r="X63" s="25">
         <v>80</v>
       </c>
       <c r="Y63" s="25">
         <v>50</v>
       </c>
       <c r="Z63" s="25">
         <v>63</v>
       </c>
       <c r="AA63" s="25">
         <v>69</v>
       </c>
       <c r="AB63" s="25">
         <v>49</v>
       </c>
-      <c r="AC63" s="54">
+      <c r="AC63" s="41">
         <v>64</v>
       </c>
-      <c r="AD63" s="1"/>
+      <c r="AD63" s="41">
+        <v>56</v>
+      </c>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C64" s="9">
         <v>70</v>
       </c>
       <c r="D64" s="9">
         <v>36</v>
       </c>
@@ -7258,54 +7364,56 @@
       </c>
       <c r="U64" s="9">
         <v>58</v>
       </c>
       <c r="V64" s="25">
         <v>54</v>
       </c>
       <c r="W64" s="25">
         <v>58</v>
       </c>
       <c r="X64" s="25">
         <v>62</v>
       </c>
       <c r="Y64" s="25">
         <v>43</v>
       </c>
       <c r="Z64" s="25">
         <v>66</v>
       </c>
       <c r="AA64" s="25">
         <v>52</v>
       </c>
       <c r="AB64" s="25">
         <v>50</v>
       </c>
-      <c r="AC64" s="54">
+      <c r="AC64" s="41">
         <v>67</v>
       </c>
-      <c r="AD64" s="1"/>
+      <c r="AD64" s="41">
+        <v>51</v>
+      </c>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="9">
         <v>26</v>
       </c>
       <c r="D65" s="9">
         <v>24</v>
       </c>
@@ -7359,54 +7467,56 @@
       </c>
       <c r="U65" s="9">
         <v>42</v>
       </c>
       <c r="V65" s="25">
         <v>29</v>
       </c>
       <c r="W65" s="25">
         <v>46</v>
       </c>
       <c r="X65" s="25">
         <v>66</v>
       </c>
       <c r="Y65" s="25">
         <v>33</v>
       </c>
       <c r="Z65" s="25">
         <v>54</v>
       </c>
       <c r="AA65" s="25">
         <v>49</v>
       </c>
       <c r="AB65" s="25">
         <v>34</v>
       </c>
-      <c r="AC65" s="54">
+      <c r="AC65" s="41">
         <v>48</v>
       </c>
-      <c r="AD65" s="1"/>
+      <c r="AD65" s="41">
+        <v>42</v>
+      </c>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="9">
         <v>32</v>
       </c>
       <c r="D66" s="9">
         <v>26</v>
       </c>
@@ -7460,54 +7570,56 @@
       </c>
       <c r="U66" s="9">
         <v>49</v>
       </c>
       <c r="V66" s="25">
         <v>43</v>
       </c>
       <c r="W66" s="25">
         <v>48</v>
       </c>
       <c r="X66" s="25">
         <v>50</v>
       </c>
       <c r="Y66" s="25">
         <v>38</v>
       </c>
       <c r="Z66" s="25">
         <v>54</v>
       </c>
       <c r="AA66" s="25">
         <v>42</v>
       </c>
       <c r="AB66" s="25">
         <v>34</v>
       </c>
-      <c r="AC66" s="54">
+      <c r="AC66" s="41">
         <v>54</v>
       </c>
-      <c r="AD66" s="1"/>
+      <c r="AD66" s="41">
+        <v>30</v>
+      </c>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C67" s="9">
         <v>47</v>
       </c>
       <c r="D67" s="9">
         <v>40</v>
       </c>
@@ -7561,54 +7673,56 @@
       </c>
       <c r="U67" s="9">
         <v>70</v>
       </c>
       <c r="V67" s="25">
         <v>75</v>
       </c>
       <c r="W67" s="25">
         <v>61</v>
       </c>
       <c r="X67" s="25">
         <v>48</v>
       </c>
       <c r="Y67" s="25">
         <v>44</v>
       </c>
       <c r="Z67" s="25">
         <v>75</v>
       </c>
       <c r="AA67" s="25">
         <v>64</v>
       </c>
       <c r="AB67" s="25">
         <v>33</v>
       </c>
-      <c r="AC67" s="54">
+      <c r="AC67" s="41">
         <v>45</v>
       </c>
-      <c r="AD67" s="1"/>
+      <c r="AD67" s="41">
+        <v>56</v>
+      </c>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C68" s="9">
         <v>116</v>
       </c>
       <c r="D68" s="9">
         <v>88</v>
       </c>
@@ -7662,54 +7776,56 @@
       </c>
       <c r="U68" s="9">
         <v>106</v>
       </c>
       <c r="V68" s="25">
         <v>89</v>
       </c>
       <c r="W68" s="25">
         <v>137</v>
       </c>
       <c r="X68" s="25">
         <v>119</v>
       </c>
       <c r="Y68" s="25">
         <v>130</v>
       </c>
       <c r="Z68" s="25">
         <v>137</v>
       </c>
       <c r="AA68" s="25">
         <v>131</v>
       </c>
       <c r="AB68" s="25">
         <v>111</v>
       </c>
-      <c r="AC68" s="54">
+      <c r="AC68" s="41">
         <v>112</v>
       </c>
-      <c r="AD68" s="1"/>
+      <c r="AD68" s="41">
+        <v>107</v>
+      </c>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C69" s="9">
         <v>1</v>
       </c>
       <c r="D69" s="9">
         <v>4</v>
       </c>
@@ -7763,54 +7879,56 @@
       </c>
       <c r="U69" s="9">
         <v>6</v>
       </c>
       <c r="V69" s="25">
         <v>7</v>
       </c>
       <c r="W69" s="25">
         <v>5</v>
       </c>
       <c r="X69" s="25">
         <v>8</v>
       </c>
       <c r="Y69" s="25">
         <v>6</v>
       </c>
       <c r="Z69" s="25">
         <v>6</v>
       </c>
       <c r="AA69" s="25">
         <v>3</v>
       </c>
       <c r="AB69" s="25">
         <v>5</v>
       </c>
-      <c r="AC69" s="54">
+      <c r="AC69" s="41">
         <v>12</v>
       </c>
-      <c r="AD69" s="1"/>
+      <c r="AD69" s="41">
+        <v>4</v>
+      </c>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="13">
         <v>50</v>
       </c>
       <c r="D70" s="13">
         <v>30</v>
       </c>
@@ -7864,54 +7982,56 @@
       </c>
       <c r="U70" s="13">
         <v>55</v>
       </c>
       <c r="V70" s="26">
         <v>45</v>
       </c>
       <c r="W70" s="26">
         <v>54</v>
       </c>
       <c r="X70" s="26">
         <v>69</v>
       </c>
       <c r="Y70" s="26">
         <v>57</v>
       </c>
       <c r="Z70" s="26">
         <v>44</v>
       </c>
       <c r="AA70" s="26">
         <v>63</v>
       </c>
       <c r="AB70" s="26">
         <v>39</v>
       </c>
-      <c r="AC70" s="55">
+      <c r="AC70" s="42">
         <v>41</v>
       </c>
-      <c r="AD70" s="1"/>
+      <c r="AD70" s="42">
+        <v>50</v>
+      </c>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
@@ -46942,59 +47062,59 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AC2"/>
-[...4 lines deleted...]
-    <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>