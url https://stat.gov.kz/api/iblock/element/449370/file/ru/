--- v2 (2026-06-29)
+++ v3 (2026-07-20)
@@ -4,73 +4,73 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48FDC681-62AC-4035-B892-7FF876F877FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9337CC52-6719-42F6-A632-39A1E973ED5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -793,85 +793,85 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -1063,51 +1063,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1189,59 +1189,59 @@
       <c r="B12" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="40">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="40">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
@@ -1321,51 +1321,51 @@
       <c r="B12" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="27" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF70" sqref="AF70"/>
+      <selection pane="bottomLeft" activeCell="AH69" sqref="AH69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="43" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -1380,82 +1380,82 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="54" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="44"/>
-[...27 lines deleted...]
-      <c r="AE2" s="1"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
@@ -1529,119 +1529,118 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="34"/>
-      <c r="AD5" s="34" t="s">
+      <c r="AE5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="46" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="53"/>
-      <c r="C6" s="55">
+      <c r="B6" s="48"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="56"/>
-[...10 lines deleted...]
-      <c r="O6" s="49">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="50"/>
-[...10 lines deleted...]
-      <c r="AA6" s="45">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="55">
         <v>2026</v>
       </c>
-      <c r="AB6" s="46"/>
-[...2 lines deleted...]
-      <c r="AE6" s="1"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
-      <c r="B7" s="54"/>
+      <c r="A7" s="47"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1682,95 +1681,97 @@
       </c>
       <c r="W7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="X7" s="35" t="s">
         <v>38</v>
       </c>
       <c r="Y7" s="36" t="s">
         <v>39</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="AE7" s="1"/>
+      <c r="AE7" s="5" t="s">
+        <v>33</v>
+      </c>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="47"/>
-[...27 lines deleted...]
-      <c r="AE8" s="15"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
       <c r="AF8" s="15"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="15"/>
       <c r="AI8" s="15"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="15"/>
       <c r="AL8" s="15"/>
       <c r="AM8" s="15"/>
       <c r="AN8" s="15"/>
       <c r="AO8" s="15"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="9">
         <v>3189</v>
       </c>
       <c r="D9" s="9">
         <v>2457</v>
       </c>
       <c r="E9" s="9">
         <v>3146</v>
       </c>
       <c r="F9" s="9">
@@ -1826,51 +1827,53 @@
       </c>
       <c r="W9" s="25">
         <v>3919</v>
       </c>
       <c r="X9" s="25">
         <v>4289</v>
       </c>
       <c r="Y9" s="25">
         <v>3504</v>
       </c>
       <c r="Z9" s="25">
         <v>4584</v>
       </c>
       <c r="AA9" s="25">
         <v>4098</v>
       </c>
       <c r="AB9" s="25">
         <v>3008</v>
       </c>
       <c r="AC9" s="41">
         <v>4084</v>
       </c>
       <c r="AD9" s="41">
         <v>3599</v>
       </c>
-      <c r="AE9" s="1"/>
+      <c r="AE9" s="41">
+        <v>4093</v>
+      </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="9">
         <v>112</v>
       </c>
       <c r="D10" s="9">
         <v>107</v>
       </c>
       <c r="E10" s="9">
@@ -1929,51 +1932,53 @@
       </c>
       <c r="W10" s="25">
         <v>141</v>
       </c>
       <c r="X10" s="25">
         <v>123</v>
       </c>
       <c r="Y10" s="25">
         <v>128</v>
       </c>
       <c r="Z10" s="25">
         <v>172</v>
       </c>
       <c r="AA10" s="25">
         <v>129</v>
       </c>
       <c r="AB10" s="25">
         <v>111</v>
       </c>
       <c r="AC10" s="41">
         <v>139</v>
       </c>
       <c r="AD10" s="41">
         <v>143</v>
       </c>
-      <c r="AE10" s="1"/>
+      <c r="AE10" s="41">
+        <v>115</v>
+      </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="9">
         <v>113</v>
       </c>
       <c r="D11" s="9">
         <v>104</v>
       </c>
       <c r="E11" s="9">
@@ -2032,51 +2037,53 @@
       </c>
       <c r="W11" s="25">
         <v>171</v>
       </c>
       <c r="X11" s="25">
         <v>195</v>
       </c>
       <c r="Y11" s="25">
         <v>154</v>
       </c>
       <c r="Z11" s="25">
         <v>233</v>
       </c>
       <c r="AA11" s="25">
         <v>183</v>
       </c>
       <c r="AB11" s="25">
         <v>138</v>
       </c>
       <c r="AC11" s="41">
         <v>211</v>
       </c>
       <c r="AD11" s="41">
         <v>176</v>
       </c>
-      <c r="AE11" s="1"/>
+      <c r="AE11" s="41">
+        <v>182</v>
+      </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="9">
         <v>167</v>
       </c>
       <c r="D12" s="9">
         <v>122</v>
       </c>
       <c r="E12" s="9">
@@ -2135,51 +2142,53 @@
       </c>
       <c r="W12" s="25">
         <v>161</v>
       </c>
       <c r="X12" s="25">
         <v>191</v>
       </c>
       <c r="Y12" s="25">
         <v>183</v>
       </c>
       <c r="Z12" s="25">
         <v>223</v>
       </c>
       <c r="AA12" s="25">
         <v>198</v>
       </c>
       <c r="AB12" s="25">
         <v>142</v>
       </c>
       <c r="AC12" s="41">
         <v>206</v>
       </c>
       <c r="AD12" s="41">
         <v>173</v>
       </c>
-      <c r="AE12" s="1"/>
+      <c r="AE12" s="41">
+        <v>194</v>
+      </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="9">
         <v>181</v>
       </c>
       <c r="D13" s="9">
         <v>107</v>
       </c>
       <c r="E13" s="9">
@@ -2238,51 +2247,53 @@
       </c>
       <c r="W13" s="25">
         <v>214</v>
       </c>
       <c r="X13" s="25">
         <v>228</v>
       </c>
       <c r="Y13" s="25">
         <v>209</v>
       </c>
       <c r="Z13" s="25">
         <v>285</v>
       </c>
       <c r="AA13" s="25">
         <v>218</v>
       </c>
       <c r="AB13" s="25">
         <v>157</v>
       </c>
       <c r="AC13" s="41">
         <v>244</v>
       </c>
       <c r="AD13" s="41">
         <v>241</v>
       </c>
-      <c r="AE13" s="1"/>
+      <c r="AE13" s="41">
+        <v>238</v>
+      </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="9">
         <v>65</v>
       </c>
       <c r="D14" s="9">
         <v>75</v>
       </c>
       <c r="E14" s="9">
@@ -2341,51 +2352,53 @@
       </c>
       <c r="W14" s="25">
         <v>124</v>
       </c>
       <c r="X14" s="25">
         <v>157</v>
       </c>
       <c r="Y14" s="25">
         <v>92</v>
       </c>
       <c r="Z14" s="25">
         <v>115</v>
       </c>
       <c r="AA14" s="25">
         <v>154</v>
       </c>
       <c r="AB14" s="25">
         <v>123</v>
       </c>
       <c r="AC14" s="41">
         <v>152</v>
       </c>
       <c r="AD14" s="41">
         <v>72</v>
       </c>
-      <c r="AE14" s="1"/>
+      <c r="AE14" s="41">
+        <v>110</v>
+      </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="9">
         <v>112</v>
       </c>
       <c r="D15" s="9">
         <v>102</v>
       </c>
       <c r="E15" s="9">
@@ -2444,51 +2457,53 @@
       </c>
       <c r="W15" s="25">
         <v>151</v>
       </c>
       <c r="X15" s="25">
         <v>155</v>
       </c>
       <c r="Y15" s="25">
         <v>119</v>
       </c>
       <c r="Z15" s="25">
         <v>170</v>
       </c>
       <c r="AA15" s="25">
         <v>97</v>
       </c>
       <c r="AB15" s="25">
         <v>81</v>
       </c>
       <c r="AC15" s="41">
         <v>170</v>
       </c>
       <c r="AD15" s="41">
         <v>118</v>
       </c>
-      <c r="AE15" s="1"/>
+      <c r="AE15" s="41">
+        <v>140</v>
+      </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="9">
         <v>149</v>
       </c>
       <c r="D16" s="9">
         <v>119</v>
       </c>
       <c r="E16" s="9">
@@ -2547,51 +2562,53 @@
       </c>
       <c r="W16" s="25">
         <v>176</v>
       </c>
       <c r="X16" s="25">
         <v>196</v>
       </c>
       <c r="Y16" s="25">
         <v>197</v>
       </c>
       <c r="Z16" s="25">
         <v>218</v>
       </c>
       <c r="AA16" s="25">
         <v>186</v>
       </c>
       <c r="AB16" s="25">
         <v>154</v>
       </c>
       <c r="AC16" s="41">
         <v>229</v>
       </c>
       <c r="AD16" s="41">
         <v>176</v>
       </c>
-      <c r="AE16" s="1"/>
+      <c r="AE16" s="41">
+        <v>204</v>
+      </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="9">
         <v>97</v>
       </c>
       <c r="D17" s="9">
         <v>75</v>
       </c>
       <c r="E17" s="9">
@@ -2650,51 +2667,53 @@
       </c>
       <c r="W17" s="25">
         <v>163</v>
       </c>
       <c r="X17" s="25">
         <v>129</v>
       </c>
       <c r="Y17" s="25">
         <v>125</v>
       </c>
       <c r="Z17" s="25">
         <v>162</v>
       </c>
       <c r="AA17" s="25">
         <v>160</v>
       </c>
       <c r="AB17" s="25">
         <v>94</v>
       </c>
       <c r="AC17" s="41">
         <v>151</v>
       </c>
       <c r="AD17" s="41">
         <v>143</v>
       </c>
-      <c r="AE17" s="1"/>
+      <c r="AE17" s="41">
+        <v>143</v>
+      </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="9">
         <v>279</v>
       </c>
       <c r="D18" s="9">
         <v>238</v>
       </c>
       <c r="E18" s="9">
@@ -2753,51 +2772,53 @@
       </c>
       <c r="W18" s="25">
         <v>323</v>
       </c>
       <c r="X18" s="25">
         <v>354</v>
       </c>
       <c r="Y18" s="25">
         <v>263</v>
       </c>
       <c r="Z18" s="25">
         <v>355</v>
       </c>
       <c r="AA18" s="25">
         <v>268</v>
       </c>
       <c r="AB18" s="25">
         <v>245</v>
       </c>
       <c r="AC18" s="41">
         <v>335</v>
       </c>
       <c r="AD18" s="41">
         <v>288</v>
       </c>
-      <c r="AE18" s="1"/>
+      <c r="AE18" s="41">
+        <v>318</v>
+      </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="9">
         <v>174</v>
       </c>
       <c r="D19" s="9">
         <v>144</v>
       </c>
       <c r="E19" s="9">
@@ -2856,51 +2877,53 @@
       </c>
       <c r="W19" s="25">
         <v>258</v>
       </c>
       <c r="X19" s="25">
         <v>258</v>
       </c>
       <c r="Y19" s="25">
         <v>182</v>
       </c>
       <c r="Z19" s="25">
         <v>255</v>
       </c>
       <c r="AA19" s="25">
         <v>244</v>
       </c>
       <c r="AB19" s="25">
         <v>170</v>
       </c>
       <c r="AC19" s="41">
         <v>242</v>
       </c>
       <c r="AD19" s="41">
         <v>192</v>
       </c>
-      <c r="AE19" s="1"/>
+      <c r="AE19" s="41">
+        <v>231</v>
+      </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="9">
         <v>160</v>
       </c>
       <c r="D20" s="9">
         <v>91</v>
       </c>
       <c r="E20" s="9">
@@ -2959,51 +2982,53 @@
       </c>
       <c r="W20" s="25">
         <v>151</v>
       </c>
       <c r="X20" s="25">
         <v>155</v>
       </c>
       <c r="Y20" s="25">
         <v>106</v>
       </c>
       <c r="Z20" s="25">
         <v>169</v>
       </c>
       <c r="AA20" s="25">
         <v>148</v>
       </c>
       <c r="AB20" s="25">
         <v>142</v>
       </c>
       <c r="AC20" s="41">
         <v>155</v>
       </c>
       <c r="AD20" s="41">
         <v>133</v>
       </c>
-      <c r="AE20" s="1"/>
+      <c r="AE20" s="41">
+        <v>170</v>
+      </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="9">
         <v>82</v>
       </c>
       <c r="D21" s="9">
         <v>66</v>
       </c>
       <c r="E21" s="9">
@@ -3062,51 +3087,53 @@
       </c>
       <c r="W21" s="25">
         <v>116</v>
       </c>
       <c r="X21" s="25">
         <v>179</v>
       </c>
       <c r="Y21" s="25">
         <v>143</v>
       </c>
       <c r="Z21" s="25">
         <v>137</v>
       </c>
       <c r="AA21" s="25">
         <v>125</v>
       </c>
       <c r="AB21" s="25">
         <v>131</v>
       </c>
       <c r="AC21" s="41">
         <v>164</v>
       </c>
       <c r="AD21" s="41">
         <v>110</v>
       </c>
-      <c r="AE21" s="1"/>
+      <c r="AE21" s="41">
+        <v>156</v>
+      </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="9">
         <v>179</v>
       </c>
       <c r="D22" s="9">
         <v>128</v>
       </c>
       <c r="E22" s="9">
@@ -3165,51 +3192,53 @@
       </c>
       <c r="W22" s="25">
         <v>235</v>
       </c>
       <c r="X22" s="25">
         <v>206</v>
       </c>
       <c r="Y22" s="25">
         <v>193</v>
       </c>
       <c r="Z22" s="25">
         <v>224</v>
       </c>
       <c r="AA22" s="25">
         <v>164</v>
       </c>
       <c r="AB22" s="25">
         <v>166</v>
       </c>
       <c r="AC22" s="41">
         <v>218</v>
       </c>
       <c r="AD22" s="41">
         <v>170</v>
       </c>
-      <c r="AE22" s="1"/>
+      <c r="AE22" s="41">
+        <v>217</v>
+      </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="9">
         <v>109</v>
       </c>
       <c r="D23" s="9">
         <v>103</v>
       </c>
       <c r="E23" s="9">
@@ -3268,51 +3297,53 @@
       </c>
       <c r="W23" s="25">
         <v>160</v>
       </c>
       <c r="X23" s="25">
         <v>146</v>
       </c>
       <c r="Y23" s="25">
         <v>120</v>
       </c>
       <c r="Z23" s="25">
         <v>180</v>
       </c>
       <c r="AA23" s="25">
         <v>145</v>
       </c>
       <c r="AB23" s="25">
         <v>105</v>
       </c>
       <c r="AC23" s="41">
         <v>111</v>
       </c>
       <c r="AD23" s="41">
         <v>132</v>
       </c>
-      <c r="AE23" s="1"/>
+      <c r="AE23" s="41">
+        <v>104</v>
+      </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="9">
         <v>186</v>
       </c>
       <c r="D24" s="9">
         <v>134</v>
       </c>
       <c r="E24" s="9">
@@ -3371,51 +3402,53 @@
       </c>
       <c r="W24" s="25">
         <v>223</v>
       </c>
       <c r="X24" s="25">
         <v>200</v>
       </c>
       <c r="Y24" s="25">
         <v>217</v>
       </c>
       <c r="Z24" s="25">
         <v>241</v>
       </c>
       <c r="AA24" s="25">
         <v>219</v>
       </c>
       <c r="AB24" s="25">
         <v>181</v>
       </c>
       <c r="AC24" s="41">
         <v>178</v>
       </c>
       <c r="AD24" s="41">
         <v>176</v>
       </c>
-      <c r="AE24" s="1"/>
+      <c r="AE24" s="41">
+        <v>214</v>
+      </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="9">
         <v>23</v>
       </c>
       <c r="D25" s="9">
         <v>37</v>
       </c>
       <c r="E25" s="9">
@@ -3474,51 +3507,53 @@
       </c>
       <c r="W25" s="25">
         <v>55</v>
       </c>
       <c r="X25" s="25">
         <v>49</v>
       </c>
       <c r="Y25" s="25">
         <v>55</v>
       </c>
       <c r="Z25" s="25">
         <v>43</v>
       </c>
       <c r="AA25" s="25">
         <v>53</v>
       </c>
       <c r="AB25" s="25">
         <v>43</v>
       </c>
       <c r="AC25" s="41">
         <v>69</v>
       </c>
       <c r="AD25" s="41">
         <v>54</v>
       </c>
-      <c r="AE25" s="1"/>
+      <c r="AE25" s="41">
+        <v>63</v>
+      </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="9">
         <v>204</v>
       </c>
       <c r="D26" s="9">
         <v>126</v>
       </c>
       <c r="E26" s="9">
@@ -3577,51 +3612,53 @@
       </c>
       <c r="W26" s="25">
         <v>193</v>
       </c>
       <c r="X26" s="25">
         <v>250</v>
       </c>
       <c r="Y26" s="25">
         <v>185</v>
       </c>
       <c r="Z26" s="25">
         <v>201</v>
       </c>
       <c r="AA26" s="25">
         <v>219</v>
       </c>
       <c r="AB26" s="25">
         <v>134</v>
       </c>
       <c r="AC26" s="41">
         <v>159</v>
       </c>
       <c r="AD26" s="41">
         <v>149</v>
       </c>
-      <c r="AE26" s="1"/>
+      <c r="AE26" s="41">
+        <v>166</v>
+      </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="9">
         <v>325</v>
       </c>
       <c r="D27" s="9">
         <v>199</v>
       </c>
       <c r="E27" s="9">
@@ -3680,51 +3717,53 @@
       </c>
       <c r="W27" s="25">
         <v>293</v>
       </c>
       <c r="X27" s="25">
         <v>401</v>
       </c>
       <c r="Y27" s="25">
         <v>277</v>
       </c>
       <c r="Z27" s="25">
         <v>458</v>
       </c>
       <c r="AA27" s="25">
         <v>464</v>
       </c>
       <c r="AB27" s="25">
         <v>224</v>
       </c>
       <c r="AC27" s="41">
         <v>368</v>
       </c>
       <c r="AD27" s="41">
         <v>366</v>
       </c>
-      <c r="AE27" s="1"/>
+      <c r="AE27" s="41">
+        <v>393</v>
+      </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="9">
         <v>329</v>
       </c>
       <c r="D28" s="9">
         <v>223</v>
       </c>
       <c r="E28" s="9">
@@ -3783,51 +3822,53 @@
       </c>
       <c r="W28" s="25">
         <v>442</v>
       </c>
       <c r="X28" s="25">
         <v>499</v>
       </c>
       <c r="Y28" s="25">
         <v>382</v>
       </c>
       <c r="Z28" s="25">
         <v>535</v>
       </c>
       <c r="AA28" s="25">
         <v>487</v>
       </c>
       <c r="AB28" s="25">
         <v>344</v>
       </c>
       <c r="AC28" s="41">
         <v>403</v>
       </c>
       <c r="AD28" s="41">
         <v>416</v>
       </c>
-      <c r="AE28" s="1"/>
+      <c r="AE28" s="41">
+        <v>510</v>
+      </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="9">
         <v>143</v>
       </c>
       <c r="D29" s="9">
         <v>157</v>
       </c>
       <c r="E29" s="9">
@@ -3886,95 +3927,97 @@
       </c>
       <c r="W29" s="25">
         <v>169</v>
       </c>
       <c r="X29" s="25">
         <v>218</v>
       </c>
       <c r="Y29" s="25">
         <v>174</v>
       </c>
       <c r="Z29" s="25">
         <v>208</v>
       </c>
       <c r="AA29" s="25">
         <v>237</v>
       </c>
       <c r="AB29" s="25">
         <v>123</v>
       </c>
       <c r="AC29" s="41">
         <v>180</v>
       </c>
       <c r="AD29" s="41">
         <v>171</v>
       </c>
-      <c r="AE29" s="1"/>
+      <c r="AE29" s="41">
+        <v>225</v>
+      </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="48"/>
-[...27 lines deleted...]
-      <c r="AE30" s="15"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45"/>
+      <c r="S30" s="45"/>
+      <c r="T30" s="45"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="45"/>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="45"/>
+      <c r="AA30" s="45"/>
+      <c r="AB30" s="45"/>
+      <c r="AC30" s="45"/>
+      <c r="AD30" s="45"/>
+      <c r="AE30" s="45"/>
       <c r="AF30" s="15"/>
       <c r="AG30" s="15"/>
       <c r="AH30" s="15"/>
       <c r="AI30" s="15"/>
       <c r="AJ30" s="15"/>
       <c r="AK30" s="15"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="9">
         <v>2353</v>
       </c>
       <c r="D31" s="9">
         <v>1852</v>
       </c>
       <c r="E31" s="9">
         <v>2373</v>
       </c>
       <c r="F31" s="9">
@@ -4030,51 +4073,53 @@
       </c>
       <c r="W31" s="25">
         <v>2901</v>
       </c>
       <c r="X31" s="25">
         <v>3189</v>
       </c>
       <c r="Y31" s="25">
         <v>2595</v>
       </c>
       <c r="Z31" s="25">
         <v>3401</v>
       </c>
       <c r="AA31" s="25">
         <v>3098</v>
       </c>
       <c r="AB31" s="25">
         <v>2242</v>
       </c>
       <c r="AC31" s="41">
         <v>3031</v>
       </c>
       <c r="AD31" s="41">
         <v>2676</v>
       </c>
-      <c r="AE31" s="1"/>
+      <c r="AE31" s="41">
+        <v>3105</v>
+      </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="9">
         <v>84</v>
       </c>
       <c r="D32" s="9">
         <v>82</v>
       </c>
       <c r="E32" s="9">
@@ -4133,51 +4178,53 @@
       </c>
       <c r="W32" s="25">
         <v>109</v>
       </c>
       <c r="X32" s="25">
         <v>96</v>
       </c>
       <c r="Y32" s="25">
         <v>104</v>
       </c>
       <c r="Z32" s="25">
         <v>127</v>
       </c>
       <c r="AA32" s="25">
         <v>107</v>
       </c>
       <c r="AB32" s="25">
         <v>82</v>
       </c>
       <c r="AC32" s="41">
         <v>100</v>
       </c>
       <c r="AD32" s="41">
         <v>104</v>
       </c>
-      <c r="AE32" s="1"/>
+      <c r="AE32" s="41">
+        <v>94</v>
+      </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="9">
         <v>74</v>
       </c>
       <c r="D33" s="9">
         <v>70</v>
       </c>
       <c r="E33" s="9">
@@ -4236,51 +4283,53 @@
       </c>
       <c r="W33" s="25">
         <v>110</v>
       </c>
       <c r="X33" s="25">
         <v>114</v>
       </c>
       <c r="Y33" s="25">
         <v>100</v>
       </c>
       <c r="Z33" s="25">
         <v>135</v>
       </c>
       <c r="AA33" s="25">
         <v>111</v>
       </c>
       <c r="AB33" s="25">
         <v>89</v>
       </c>
       <c r="AC33" s="41">
         <v>146</v>
       </c>
       <c r="AD33" s="41">
         <v>124</v>
       </c>
-      <c r="AE33" s="1"/>
+      <c r="AE33" s="41">
+        <v>131</v>
+      </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="9">
         <v>137</v>
       </c>
       <c r="D34" s="9">
         <v>101</v>
       </c>
       <c r="E34" s="9">
@@ -4339,51 +4388,53 @@
       </c>
       <c r="W34" s="25">
         <v>141</v>
       </c>
       <c r="X34" s="25">
         <v>164</v>
       </c>
       <c r="Y34" s="25">
         <v>150</v>
       </c>
       <c r="Z34" s="25">
         <v>191</v>
       </c>
       <c r="AA34" s="25">
         <v>168</v>
       </c>
       <c r="AB34" s="25">
         <v>122</v>
       </c>
       <c r="AC34" s="41">
         <v>170</v>
       </c>
       <c r="AD34" s="41">
         <v>142</v>
       </c>
-      <c r="AE34" s="1"/>
+      <c r="AE34" s="41">
+        <v>162</v>
+      </c>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="9">
         <v>37</v>
       </c>
       <c r="D35" s="9">
         <v>10</v>
       </c>
       <c r="E35" s="9">
@@ -4442,51 +4493,53 @@
       </c>
       <c r="W35" s="25">
         <v>59</v>
       </c>
       <c r="X35" s="25">
         <v>44</v>
       </c>
       <c r="Y35" s="25">
         <v>55</v>
       </c>
       <c r="Z35" s="25">
         <v>69</v>
       </c>
       <c r="AA35" s="25">
         <v>53</v>
       </c>
       <c r="AB35" s="25">
         <v>36</v>
       </c>
       <c r="AC35" s="41">
         <v>55</v>
       </c>
       <c r="AD35" s="41">
         <v>59</v>
       </c>
-      <c r="AE35" s="1"/>
+      <c r="AE35" s="41">
+        <v>62</v>
+      </c>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>52</v>
       </c>
       <c r="E36" s="9">
@@ -4545,51 +4598,53 @@
       </c>
       <c r="W36" s="25">
         <v>78</v>
       </c>
       <c r="X36" s="25">
         <v>106</v>
       </c>
       <c r="Y36" s="25">
         <v>57</v>
       </c>
       <c r="Z36" s="25">
         <v>81</v>
       </c>
       <c r="AA36" s="25">
         <v>103</v>
       </c>
       <c r="AB36" s="25">
         <v>83</v>
       </c>
       <c r="AC36" s="41">
         <v>104</v>
       </c>
       <c r="AD36" s="41">
         <v>53</v>
       </c>
-      <c r="AE36" s="1"/>
+      <c r="AE36" s="41">
+        <v>75</v>
+      </c>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="9">
         <v>75</v>
       </c>
       <c r="D37" s="9">
         <v>78</v>
       </c>
       <c r="E37" s="9">
@@ -4648,51 +4703,53 @@
       </c>
       <c r="W37" s="25">
         <v>110</v>
       </c>
       <c r="X37" s="25">
         <v>101</v>
       </c>
       <c r="Y37" s="25">
         <v>81</v>
       </c>
       <c r="Z37" s="25">
         <v>117</v>
       </c>
       <c r="AA37" s="25">
         <v>67</v>
       </c>
       <c r="AB37" s="25">
         <v>59</v>
       </c>
       <c r="AC37" s="41">
         <v>121</v>
       </c>
       <c r="AD37" s="41">
         <v>76</v>
       </c>
-      <c r="AE37" s="1"/>
+      <c r="AE37" s="41">
+        <v>94</v>
+      </c>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="9">
         <v>88</v>
       </c>
       <c r="D38" s="9">
         <v>79</v>
       </c>
       <c r="E38" s="9">
@@ -4751,51 +4808,53 @@
       </c>
       <c r="W38" s="25">
         <v>121</v>
       </c>
       <c r="X38" s="25">
         <v>134</v>
       </c>
       <c r="Y38" s="25">
         <v>125</v>
       </c>
       <c r="Z38" s="25">
         <v>121</v>
       </c>
       <c r="AA38" s="25">
         <v>123</v>
       </c>
       <c r="AB38" s="25">
         <v>89</v>
       </c>
       <c r="AC38" s="41">
         <v>151</v>
       </c>
       <c r="AD38" s="41">
         <v>108</v>
       </c>
-      <c r="AE38" s="1"/>
+      <c r="AE38" s="41">
+        <v>128</v>
+      </c>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="9">
         <v>57</v>
       </c>
       <c r="D39" s="9">
         <v>45</v>
       </c>
       <c r="E39" s="9">
@@ -4854,51 +4913,53 @@
       </c>
       <c r="W39" s="25">
         <v>101</v>
       </c>
       <c r="X39" s="25">
         <v>67</v>
       </c>
       <c r="Y39" s="25">
         <v>67</v>
       </c>
       <c r="Z39" s="25">
         <v>85</v>
       </c>
       <c r="AA39" s="25">
         <v>87</v>
       </c>
       <c r="AB39" s="25">
         <v>54</v>
       </c>
       <c r="AC39" s="41">
         <v>86</v>
       </c>
       <c r="AD39" s="41">
         <v>89</v>
       </c>
-      <c r="AE39" s="1"/>
+      <c r="AE39" s="41">
+        <v>83</v>
+      </c>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="9">
         <v>239</v>
       </c>
       <c r="D40" s="9">
         <v>214</v>
       </c>
       <c r="E40" s="9">
@@ -4957,51 +5018,53 @@
       </c>
       <c r="W40" s="25">
         <v>275</v>
       </c>
       <c r="X40" s="25">
         <v>304</v>
       </c>
       <c r="Y40" s="25">
         <v>223</v>
       </c>
       <c r="Z40" s="25">
         <v>323</v>
       </c>
       <c r="AA40" s="25">
         <v>247</v>
       </c>
       <c r="AB40" s="25">
         <v>220</v>
       </c>
       <c r="AC40" s="41">
         <v>294</v>
       </c>
       <c r="AD40" s="41">
         <v>248</v>
       </c>
-      <c r="AE40" s="1"/>
+      <c r="AE40" s="41">
+        <v>273</v>
+      </c>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="9">
         <v>126</v>
       </c>
       <c r="D41" s="9">
         <v>105</v>
       </c>
       <c r="E41" s="9">
@@ -5060,51 +5123,53 @@
       </c>
       <c r="W41" s="25">
         <v>169</v>
       </c>
       <c r="X41" s="25">
         <v>178</v>
       </c>
       <c r="Y41" s="25">
         <v>132</v>
       </c>
       <c r="Z41" s="25">
         <v>192</v>
       </c>
       <c r="AA41" s="25">
         <v>175</v>
       </c>
       <c r="AB41" s="25">
         <v>121</v>
       </c>
       <c r="AC41" s="41">
         <v>178</v>
       </c>
       <c r="AD41" s="41">
         <v>136</v>
       </c>
-      <c r="AE41" s="1"/>
+      <c r="AE41" s="41">
+        <v>173</v>
+      </c>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="9">
         <v>90</v>
       </c>
       <c r="D42" s="9">
         <v>55</v>
       </c>
       <c r="E42" s="9">
@@ -5163,51 +5228,53 @@
       </c>
       <c r="W42" s="25">
         <v>93</v>
       </c>
       <c r="X42" s="25">
         <v>93</v>
       </c>
       <c r="Y42" s="25">
         <v>63</v>
       </c>
       <c r="Z42" s="25">
         <v>103</v>
       </c>
       <c r="AA42" s="25">
         <v>96</v>
       </c>
       <c r="AB42" s="25">
         <v>92</v>
       </c>
       <c r="AC42" s="41">
         <v>88</v>
       </c>
       <c r="AD42" s="41">
         <v>82</v>
       </c>
-      <c r="AE42" s="1"/>
+      <c r="AE42" s="41">
+        <v>100</v>
+      </c>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="9">
         <v>56</v>
       </c>
       <c r="D43" s="9">
         <v>42</v>
       </c>
       <c r="E43" s="9">
@@ -5266,51 +5333,53 @@
       </c>
       <c r="W43" s="25">
         <v>70</v>
       </c>
       <c r="X43" s="25">
         <v>113</v>
       </c>
       <c r="Y43" s="25">
         <v>110</v>
       </c>
       <c r="Z43" s="25">
         <v>83</v>
       </c>
       <c r="AA43" s="25">
         <v>76</v>
       </c>
       <c r="AB43" s="25">
         <v>97</v>
       </c>
       <c r="AC43" s="41">
         <v>116</v>
       </c>
       <c r="AD43" s="41">
         <v>68</v>
       </c>
-      <c r="AE43" s="1"/>
+      <c r="AE43" s="41">
+        <v>97</v>
+      </c>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="9">
         <v>147</v>
       </c>
       <c r="D44" s="9">
         <v>102</v>
       </c>
       <c r="E44" s="9">
@@ -5369,51 +5438,53 @@
       </c>
       <c r="W44" s="25">
         <v>187</v>
       </c>
       <c r="X44" s="25">
         <v>156</v>
       </c>
       <c r="Y44" s="25">
         <v>155</v>
       </c>
       <c r="Z44" s="25">
         <v>170</v>
       </c>
       <c r="AA44" s="25">
         <v>122</v>
       </c>
       <c r="AB44" s="25">
         <v>132</v>
       </c>
       <c r="AC44" s="41">
         <v>164</v>
       </c>
       <c r="AD44" s="41">
         <v>140</v>
       </c>
-      <c r="AE44" s="1"/>
+      <c r="AE44" s="41">
+        <v>181</v>
+      </c>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="9">
         <v>62</v>
       </c>
       <c r="D45" s="9">
         <v>63</v>
       </c>
       <c r="E45" s="9">
@@ -5472,51 +5543,53 @@
       </c>
       <c r="W45" s="25">
         <v>99</v>
       </c>
       <c r="X45" s="25">
         <v>98</v>
       </c>
       <c r="Y45" s="25">
         <v>76</v>
       </c>
       <c r="Z45" s="25">
         <v>105</v>
       </c>
       <c r="AA45" s="25">
         <v>81</v>
       </c>
       <c r="AB45" s="25">
         <v>72</v>
       </c>
       <c r="AC45" s="41">
         <v>66</v>
       </c>
       <c r="AD45" s="41">
         <v>76</v>
       </c>
-      <c r="AE45" s="1"/>
+      <c r="AE45" s="41">
+        <v>58</v>
+      </c>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="9">
         <v>70</v>
       </c>
       <c r="D46" s="9">
         <v>46</v>
       </c>
       <c r="E46" s="9">
@@ -5575,51 +5648,53 @@
       </c>
       <c r="W46" s="25">
         <v>86</v>
       </c>
       <c r="X46" s="25">
         <v>81</v>
       </c>
       <c r="Y46" s="25">
         <v>87</v>
       </c>
       <c r="Z46" s="25">
         <v>104</v>
       </c>
       <c r="AA46" s="25">
         <v>88</v>
       </c>
       <c r="AB46" s="25">
         <v>70</v>
       </c>
       <c r="AC46" s="41">
         <v>66</v>
       </c>
       <c r="AD46" s="41">
         <v>69</v>
       </c>
-      <c r="AE46" s="1"/>
+      <c r="AE46" s="41">
+        <v>83</v>
+      </c>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="9">
         <v>22</v>
       </c>
       <c r="D47" s="9">
         <v>33</v>
       </c>
       <c r="E47" s="9">
@@ -5678,51 +5753,53 @@
       </c>
       <c r="W47" s="25">
         <v>50</v>
       </c>
       <c r="X47" s="25">
         <v>41</v>
       </c>
       <c r="Y47" s="25">
         <v>49</v>
       </c>
       <c r="Z47" s="25">
         <v>37</v>
       </c>
       <c r="AA47" s="25">
         <v>50</v>
       </c>
       <c r="AB47" s="25">
         <v>38</v>
       </c>
       <c r="AC47" s="41">
         <v>57</v>
       </c>
       <c r="AD47" s="41">
         <v>50</v>
       </c>
-      <c r="AE47" s="1"/>
+      <c r="AE47" s="41">
+        <v>59</v>
+      </c>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="9">
         <v>154</v>
       </c>
       <c r="D48" s="9">
         <v>96</v>
       </c>
       <c r="E48" s="9">
@@ -5781,51 +5858,53 @@
       </c>
       <c r="W48" s="25">
         <v>139</v>
       </c>
       <c r="X48" s="25">
         <v>181</v>
       </c>
       <c r="Y48" s="25">
         <v>128</v>
       </c>
       <c r="Z48" s="25">
         <v>157</v>
       </c>
       <c r="AA48" s="25">
         <v>156</v>
       </c>
       <c r="AB48" s="25">
         <v>95</v>
       </c>
       <c r="AC48" s="41">
         <v>118</v>
       </c>
       <c r="AD48" s="41">
         <v>99</v>
       </c>
-      <c r="AE48" s="1"/>
+      <c r="AE48" s="41">
+        <v>124</v>
+      </c>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="9">
         <v>325</v>
       </c>
       <c r="D49" s="9">
         <v>199</v>
       </c>
       <c r="E49" s="9">
@@ -5884,51 +5963,53 @@
       </c>
       <c r="W49" s="25">
         <v>293</v>
       </c>
       <c r="X49" s="25">
         <v>401</v>
       </c>
       <c r="Y49" s="25">
         <v>277</v>
       </c>
       <c r="Z49" s="25">
         <v>458</v>
       </c>
       <c r="AA49" s="25">
         <v>464</v>
       </c>
       <c r="AB49" s="25">
         <v>224</v>
       </c>
       <c r="AC49" s="41">
         <v>368</v>
       </c>
       <c r="AD49" s="41">
         <v>366</v>
       </c>
-      <c r="AE49" s="1"/>
+      <c r="AE49" s="41">
+        <v>393</v>
+      </c>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="9">
         <v>329</v>
       </c>
       <c r="D50" s="9">
         <v>223</v>
       </c>
       <c r="E50" s="9">
@@ -5987,51 +6068,53 @@
       </c>
       <c r="W50" s="25">
         <v>442</v>
       </c>
       <c r="X50" s="25">
         <v>499</v>
       </c>
       <c r="Y50" s="25">
         <v>382</v>
       </c>
       <c r="Z50" s="25">
         <v>535</v>
       </c>
       <c r="AA50" s="25">
         <v>487</v>
       </c>
       <c r="AB50" s="25">
         <v>344</v>
       </c>
       <c r="AC50" s="41">
         <v>403</v>
       </c>
       <c r="AD50" s="41">
         <v>416</v>
       </c>
-      <c r="AE50" s="1"/>
+      <c r="AE50" s="41">
+        <v>510</v>
+      </c>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="9">
         <v>143</v>
       </c>
       <c r="D51" s="9">
         <v>157</v>
       </c>
       <c r="E51" s="9">
@@ -6090,95 +6173,97 @@
       </c>
       <c r="W51" s="25">
         <v>169</v>
       </c>
       <c r="X51" s="25">
         <v>218</v>
       </c>
       <c r="Y51" s="25">
         <v>174</v>
       </c>
       <c r="Z51" s="25">
         <v>208</v>
       </c>
       <c r="AA51" s="25">
         <v>237</v>
       </c>
       <c r="AB51" s="25">
         <v>123</v>
       </c>
       <c r="AC51" s="41">
         <v>180</v>
       </c>
       <c r="AD51" s="41">
         <v>171</v>
       </c>
-      <c r="AE51" s="1"/>
+      <c r="AE51" s="41">
+        <v>225</v>
+      </c>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="47" t="s">
+      <c r="B52" s="44" t="s">
         <v>64</v>
       </c>
-      <c r="C52" s="47"/>
-[...27 lines deleted...]
-      <c r="AE52" s="15"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="44"/>
+      <c r="H52" s="44"/>
+      <c r="I52" s="44"/>
+      <c r="J52" s="44"/>
+      <c r="K52" s="44"/>
+      <c r="L52" s="44"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="44"/>
+      <c r="Q52" s="44"/>
+      <c r="R52" s="44"/>
+      <c r="S52" s="44"/>
+      <c r="T52" s="44"/>
+      <c r="U52" s="44"/>
+      <c r="V52" s="44"/>
+      <c r="W52" s="44"/>
+      <c r="X52" s="44"/>
+      <c r="Y52" s="44"/>
+      <c r="Z52" s="44"/>
+      <c r="AA52" s="44"/>
+      <c r="AB52" s="44"/>
+      <c r="AC52" s="44"/>
+      <c r="AD52" s="44"/>
+      <c r="AE52" s="44"/>
       <c r="AF52" s="15"/>
       <c r="AG52" s="15"/>
       <c r="AH52" s="15"/>
       <c r="AI52" s="15"/>
       <c r="AJ52" s="15"/>
       <c r="AK52" s="15"/>
       <c r="AL52" s="15"/>
       <c r="AM52" s="15"/>
       <c r="AN52" s="15"/>
       <c r="AO52" s="15"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="9">
         <v>836</v>
       </c>
       <c r="D53" s="9">
         <v>605</v>
       </c>
       <c r="E53" s="9">
@@ -6237,51 +6322,53 @@
       </c>
       <c r="W53" s="25">
         <v>1018</v>
       </c>
       <c r="X53" s="25">
         <v>1100</v>
       </c>
       <c r="Y53" s="25">
         <v>909</v>
       </c>
       <c r="Z53" s="25">
         <v>1183</v>
       </c>
       <c r="AA53" s="25">
         <v>1000</v>
       </c>
       <c r="AB53" s="25">
         <v>766</v>
       </c>
       <c r="AC53" s="41">
         <v>1053</v>
       </c>
       <c r="AD53" s="41">
         <v>923</v>
       </c>
-      <c r="AE53" s="1"/>
+      <c r="AE53" s="41">
+        <v>988</v>
+      </c>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C54" s="9">
         <v>28</v>
       </c>
       <c r="D54" s="9">
         <v>25</v>
       </c>
       <c r="E54" s="9">
@@ -6340,51 +6427,53 @@
       </c>
       <c r="W54" s="25">
         <v>32</v>
       </c>
       <c r="X54" s="25">
         <v>27</v>
       </c>
       <c r="Y54" s="25">
         <v>24</v>
       </c>
       <c r="Z54" s="25">
         <v>45</v>
       </c>
       <c r="AA54" s="25">
         <v>22</v>
       </c>
       <c r="AB54" s="25">
         <v>29</v>
       </c>
       <c r="AC54" s="41">
         <v>39</v>
       </c>
       <c r="AD54" s="41">
         <v>39</v>
       </c>
-      <c r="AE54" s="1"/>
+      <c r="AE54" s="41">
+        <v>21</v>
+      </c>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="9">
         <v>39</v>
       </c>
       <c r="D55" s="9">
         <v>34</v>
       </c>
       <c r="E55" s="9">
@@ -6443,51 +6532,53 @@
       </c>
       <c r="W55" s="25">
         <v>61</v>
       </c>
       <c r="X55" s="25">
         <v>81</v>
       </c>
       <c r="Y55" s="25">
         <v>54</v>
       </c>
       <c r="Z55" s="25">
         <v>98</v>
       </c>
       <c r="AA55" s="25">
         <v>72</v>
       </c>
       <c r="AB55" s="25">
         <v>49</v>
       </c>
       <c r="AC55" s="41">
         <v>65</v>
       </c>
       <c r="AD55" s="41">
         <v>52</v>
       </c>
-      <c r="AE55" s="1"/>
+      <c r="AE55" s="41">
+        <v>51</v>
+      </c>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="9">
         <v>30</v>
       </c>
       <c r="D56" s="9">
         <v>21</v>
       </c>
       <c r="E56" s="9">
@@ -6546,51 +6637,53 @@
       </c>
       <c r="W56" s="25">
         <v>20</v>
       </c>
       <c r="X56" s="25">
         <v>27</v>
       </c>
       <c r="Y56" s="25">
         <v>33</v>
       </c>
       <c r="Z56" s="25">
         <v>32</v>
       </c>
       <c r="AA56" s="25">
         <v>30</v>
       </c>
       <c r="AB56" s="25">
         <v>20</v>
       </c>
       <c r="AC56" s="41">
         <v>36</v>
       </c>
       <c r="AD56" s="41">
         <v>31</v>
       </c>
-      <c r="AE56" s="1"/>
+      <c r="AE56" s="41">
+        <v>32</v>
+      </c>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="9">
         <v>144</v>
       </c>
       <c r="D57" s="9">
         <v>97</v>
       </c>
       <c r="E57" s="9">
@@ -6649,51 +6742,53 @@
       </c>
       <c r="W57" s="25">
         <v>155</v>
       </c>
       <c r="X57" s="25">
         <v>184</v>
       </c>
       <c r="Y57" s="25">
         <v>154</v>
       </c>
       <c r="Z57" s="25">
         <v>216</v>
       </c>
       <c r="AA57" s="25">
         <v>165</v>
       </c>
       <c r="AB57" s="25">
         <v>121</v>
       </c>
       <c r="AC57" s="41">
         <v>189</v>
       </c>
       <c r="AD57" s="41">
         <v>182</v>
       </c>
-      <c r="AE57" s="1"/>
+      <c r="AE57" s="41">
+        <v>176</v>
+      </c>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C58" s="9">
         <v>27</v>
       </c>
       <c r="D58" s="9">
         <v>23</v>
       </c>
       <c r="E58" s="9">
@@ -6752,51 +6847,53 @@
       </c>
       <c r="W58" s="25">
         <v>46</v>
       </c>
       <c r="X58" s="25">
         <v>51</v>
       </c>
       <c r="Y58" s="25">
         <v>35</v>
       </c>
       <c r="Z58" s="25">
         <v>34</v>
       </c>
       <c r="AA58" s="25">
         <v>51</v>
       </c>
       <c r="AB58" s="25">
         <v>40</v>
       </c>
       <c r="AC58" s="41">
         <v>48</v>
       </c>
       <c r="AD58" s="41">
         <v>19</v>
       </c>
-      <c r="AE58" s="1"/>
+      <c r="AE58" s="41">
+        <v>35</v>
+      </c>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C59" s="9">
         <v>37</v>
       </c>
       <c r="D59" s="9">
         <v>24</v>
       </c>
       <c r="E59" s="9">
@@ -6855,51 +6952,53 @@
       </c>
       <c r="W59" s="25">
         <v>41</v>
       </c>
       <c r="X59" s="25">
         <v>54</v>
       </c>
       <c r="Y59" s="25">
         <v>38</v>
       </c>
       <c r="Z59" s="25">
         <v>53</v>
       </c>
       <c r="AA59" s="25">
         <v>30</v>
       </c>
       <c r="AB59" s="25">
         <v>22</v>
       </c>
       <c r="AC59" s="41">
         <v>49</v>
       </c>
       <c r="AD59" s="41">
         <v>42</v>
       </c>
-      <c r="AE59" s="1"/>
+      <c r="AE59" s="41">
+        <v>46</v>
+      </c>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C60" s="9">
         <v>61</v>
       </c>
       <c r="D60" s="9">
         <v>40</v>
       </c>
       <c r="E60" s="9">
@@ -6958,51 +7057,53 @@
       </c>
       <c r="W60" s="25">
         <v>55</v>
       </c>
       <c r="X60" s="25">
         <v>62</v>
       </c>
       <c r="Y60" s="25">
         <v>72</v>
       </c>
       <c r="Z60" s="25">
         <v>97</v>
       </c>
       <c r="AA60" s="25">
         <v>63</v>
       </c>
       <c r="AB60" s="25">
         <v>65</v>
       </c>
       <c r="AC60" s="41">
         <v>78</v>
       </c>
       <c r="AD60" s="41">
         <v>68</v>
       </c>
-      <c r="AE60" s="1"/>
+      <c r="AE60" s="41">
+        <v>76</v>
+      </c>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C61" s="9">
         <v>40</v>
       </c>
       <c r="D61" s="9">
         <v>30</v>
       </c>
       <c r="E61" s="9">
@@ -7061,51 +7162,53 @@
       </c>
       <c r="W61" s="25">
         <v>62</v>
       </c>
       <c r="X61" s="25">
         <v>62</v>
       </c>
       <c r="Y61" s="25">
         <v>58</v>
       </c>
       <c r="Z61" s="25">
         <v>77</v>
       </c>
       <c r="AA61" s="25">
         <v>73</v>
       </c>
       <c r="AB61" s="25">
         <v>40</v>
       </c>
       <c r="AC61" s="41">
         <v>65</v>
       </c>
       <c r="AD61" s="41">
         <v>54</v>
       </c>
-      <c r="AE61" s="1"/>
+      <c r="AE61" s="41">
+        <v>60</v>
+      </c>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C62" s="9">
         <v>40</v>
       </c>
       <c r="D62" s="9">
         <v>24</v>
       </c>
       <c r="E62" s="9">
@@ -7164,51 +7267,53 @@
       </c>
       <c r="W62" s="25">
         <v>48</v>
       </c>
       <c r="X62" s="25">
         <v>50</v>
       </c>
       <c r="Y62" s="25">
         <v>40</v>
       </c>
       <c r="Z62" s="25">
         <v>32</v>
       </c>
       <c r="AA62" s="25">
         <v>21</v>
       </c>
       <c r="AB62" s="25">
         <v>25</v>
       </c>
       <c r="AC62" s="41">
         <v>41</v>
       </c>
       <c r="AD62" s="41">
         <v>40</v>
       </c>
-      <c r="AE62" s="1"/>
+      <c r="AE62" s="41">
+        <v>45</v>
+      </c>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="9">
         <v>48</v>
       </c>
       <c r="D63" s="9">
         <v>39</v>
       </c>
       <c r="E63" s="9">
@@ -7267,51 +7372,53 @@
       </c>
       <c r="W63" s="25">
         <v>89</v>
       </c>
       <c r="X63" s="25">
         <v>80</v>
       </c>
       <c r="Y63" s="25">
         <v>50</v>
       </c>
       <c r="Z63" s="25">
         <v>63</v>
       </c>
       <c r="AA63" s="25">
         <v>69</v>
       </c>
       <c r="AB63" s="25">
         <v>49</v>
       </c>
       <c r="AC63" s="41">
         <v>64</v>
       </c>
       <c r="AD63" s="41">
         <v>56</v>
       </c>
-      <c r="AE63" s="1"/>
+      <c r="AE63" s="41">
+        <v>58</v>
+      </c>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C64" s="9">
         <v>70</v>
       </c>
       <c r="D64" s="9">
         <v>36</v>
       </c>
       <c r="E64" s="9">
@@ -7370,51 +7477,53 @@
       </c>
       <c r="W64" s="25">
         <v>58</v>
       </c>
       <c r="X64" s="25">
         <v>62</v>
       </c>
       <c r="Y64" s="25">
         <v>43</v>
       </c>
       <c r="Z64" s="25">
         <v>66</v>
       </c>
       <c r="AA64" s="25">
         <v>52</v>
       </c>
       <c r="AB64" s="25">
         <v>50</v>
       </c>
       <c r="AC64" s="41">
         <v>67</v>
       </c>
       <c r="AD64" s="41">
         <v>51</v>
       </c>
-      <c r="AE64" s="1"/>
+      <c r="AE64" s="41">
+        <v>70</v>
+      </c>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="9">
         <v>26</v>
       </c>
       <c r="D65" s="9">
         <v>24</v>
       </c>
       <c r="E65" s="9">
@@ -7473,51 +7582,53 @@
       </c>
       <c r="W65" s="25">
         <v>46</v>
       </c>
       <c r="X65" s="25">
         <v>66</v>
       </c>
       <c r="Y65" s="25">
         <v>33</v>
       </c>
       <c r="Z65" s="25">
         <v>54</v>
       </c>
       <c r="AA65" s="25">
         <v>49</v>
       </c>
       <c r="AB65" s="25">
         <v>34</v>
       </c>
       <c r="AC65" s="41">
         <v>48</v>
       </c>
       <c r="AD65" s="41">
         <v>42</v>
       </c>
-      <c r="AE65" s="1"/>
+      <c r="AE65" s="41">
+        <v>59</v>
+      </c>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="9">
         <v>32</v>
       </c>
       <c r="D66" s="9">
         <v>26</v>
       </c>
       <c r="E66" s="9">
@@ -7576,51 +7687,53 @@
       </c>
       <c r="W66" s="25">
         <v>48</v>
       </c>
       <c r="X66" s="25">
         <v>50</v>
       </c>
       <c r="Y66" s="25">
         <v>38</v>
       </c>
       <c r="Z66" s="25">
         <v>54</v>
       </c>
       <c r="AA66" s="25">
         <v>42</v>
       </c>
       <c r="AB66" s="25">
         <v>34</v>
       </c>
       <c r="AC66" s="41">
         <v>54</v>
       </c>
       <c r="AD66" s="41">
         <v>30</v>
       </c>
-      <c r="AE66" s="1"/>
+      <c r="AE66" s="41">
+        <v>36</v>
+      </c>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C67" s="9">
         <v>47</v>
       </c>
       <c r="D67" s="9">
         <v>40</v>
       </c>
       <c r="E67" s="9">
@@ -7679,51 +7792,53 @@
       </c>
       <c r="W67" s="25">
         <v>61</v>
       </c>
       <c r="X67" s="25">
         <v>48</v>
       </c>
       <c r="Y67" s="25">
         <v>44</v>
       </c>
       <c r="Z67" s="25">
         <v>75</v>
       </c>
       <c r="AA67" s="25">
         <v>64</v>
       </c>
       <c r="AB67" s="25">
         <v>33</v>
       </c>
       <c r="AC67" s="41">
         <v>45</v>
       </c>
       <c r="AD67" s="41">
         <v>56</v>
       </c>
-      <c r="AE67" s="1"/>
+      <c r="AE67" s="41">
+        <v>46</v>
+      </c>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C68" s="9">
         <v>116</v>
       </c>
       <c r="D68" s="9">
         <v>88</v>
       </c>
       <c r="E68" s="9">
@@ -7782,51 +7897,53 @@
       </c>
       <c r="W68" s="25">
         <v>137</v>
       </c>
       <c r="X68" s="25">
         <v>119</v>
       </c>
       <c r="Y68" s="25">
         <v>130</v>
       </c>
       <c r="Z68" s="25">
         <v>137</v>
       </c>
       <c r="AA68" s="25">
         <v>131</v>
       </c>
       <c r="AB68" s="25">
         <v>111</v>
       </c>
       <c r="AC68" s="41">
         <v>112</v>
       </c>
       <c r="AD68" s="41">
         <v>107</v>
       </c>
-      <c r="AE68" s="1"/>
+      <c r="AE68" s="41">
+        <v>131</v>
+      </c>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C69" s="9">
         <v>1</v>
       </c>
       <c r="D69" s="9">
         <v>4</v>
       </c>
       <c r="E69" s="9">
@@ -7885,51 +8002,53 @@
       </c>
       <c r="W69" s="25">
         <v>5</v>
       </c>
       <c r="X69" s="25">
         <v>8</v>
       </c>
       <c r="Y69" s="25">
         <v>6</v>
       </c>
       <c r="Z69" s="25">
         <v>6</v>
       </c>
       <c r="AA69" s="25">
         <v>3</v>
       </c>
       <c r="AB69" s="25">
         <v>5</v>
       </c>
       <c r="AC69" s="41">
         <v>12</v>
       </c>
       <c r="AD69" s="41">
         <v>4</v>
       </c>
-      <c r="AE69" s="1"/>
+      <c r="AE69" s="41">
+        <v>4</v>
+      </c>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="13">
         <v>50</v>
       </c>
       <c r="D70" s="13">
         <v>30</v>
       </c>
       <c r="E70" s="13">
@@ -7988,51 +8107,53 @@
       </c>
       <c r="W70" s="26">
         <v>54</v>
       </c>
       <c r="X70" s="26">
         <v>69</v>
       </c>
       <c r="Y70" s="26">
         <v>57</v>
       </c>
       <c r="Z70" s="26">
         <v>44</v>
       </c>
       <c r="AA70" s="26">
         <v>63</v>
       </c>
       <c r="AB70" s="26">
         <v>39</v>
       </c>
       <c r="AC70" s="42">
         <v>41</v>
       </c>
       <c r="AD70" s="42">
         <v>50</v>
       </c>
-      <c r="AE70" s="1"/>
+      <c r="AE70" s="42">
+        <v>42</v>
+      </c>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
@@ -47062,59 +47183,59 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="AA6:AD6"/>
-    <mergeCell ref="B2:AD2"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AD8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>