--- v3 (2026-07-20)
+++ v4 (2026-08-31)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9337CC52-6719-42F6-A632-39A1E973ED5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE234AC7-B9DC-4E1C-A2C1-4328A2D45A3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -793,84 +793,84 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1063,51 +1063,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1189,59 +1189,59 @@
       <c r="B12" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="40">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="40">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32">
         <v>7172749540</v>
       </c>
@@ -1321,51 +1321,51 @@
       <c r="B12" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="27" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH69" sqref="AH69"/>
+      <selection pane="bottomLeft" activeCell="AI69" sqref="AI69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="43" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -1380,83 +1380,83 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="54"/>
-[...28 lines deleted...]
-      <c r="AF2" s="1"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
@@ -1529,118 +1529,117 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="34"/>
-      <c r="AE5" s="34" t="s">
+      <c r="AF5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="50">
+      <c r="B6" s="46"/>
+      <c r="C6" s="48">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="50">
         <v>2025</v>
       </c>
-      <c r="P6" s="53"/>
-[...10 lines deleted...]
-      <c r="AA6" s="55">
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="53">
         <v>2026</v>
       </c>
-      <c r="AB6" s="56"/>
-[...3 lines deleted...]
-      <c r="AF6" s="1"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+      <c r="AD6" s="54"/>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="54"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="47"/>
-      <c r="B7" s="49"/>
+      <c r="A7" s="45"/>
+      <c r="B7" s="47"/>
       <c r="C7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1684,95 +1683,97 @@
       </c>
       <c r="X7" s="35" t="s">
         <v>38</v>
       </c>
       <c r="Y7" s="36" t="s">
         <v>39</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="AF7" s="1"/>
+      <c r="AF7" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="44"/>
-[...28 lines deleted...]
-      <c r="AF8" s="15"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="55"/>
+      <c r="S8" s="55"/>
+      <c r="T8" s="55"/>
+      <c r="U8" s="55"/>
+      <c r="V8" s="55"/>
+      <c r="W8" s="55"/>
+      <c r="X8" s="55"/>
+      <c r="Y8" s="55"/>
+      <c r="Z8" s="55"/>
+      <c r="AA8" s="55"/>
+      <c r="AB8" s="55"/>
+      <c r="AC8" s="55"/>
+      <c r="AD8" s="55"/>
+      <c r="AE8" s="55"/>
+      <c r="AF8" s="55"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="15"/>
       <c r="AI8" s="15"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="15"/>
       <c r="AL8" s="15"/>
       <c r="AM8" s="15"/>
       <c r="AN8" s="15"/>
       <c r="AO8" s="15"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="9">
         <v>3189</v>
       </c>
       <c r="D9" s="9">
         <v>2457</v>
       </c>
       <c r="E9" s="9">
         <v>3146</v>
       </c>
       <c r="F9" s="9">
         <v>3125</v>
@@ -1830,51 +1831,53 @@
       </c>
       <c r="X9" s="25">
         <v>4289</v>
       </c>
       <c r="Y9" s="25">
         <v>3504</v>
       </c>
       <c r="Z9" s="25">
         <v>4584</v>
       </c>
       <c r="AA9" s="25">
         <v>4098</v>
       </c>
       <c r="AB9" s="25">
         <v>3008</v>
       </c>
       <c r="AC9" s="41">
         <v>4084</v>
       </c>
       <c r="AD9" s="41">
         <v>3599</v>
       </c>
       <c r="AE9" s="41">
         <v>4093</v>
       </c>
-      <c r="AF9" s="1"/>
+      <c r="AF9" s="41">
+        <v>3621</v>
+      </c>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="9">
         <v>112</v>
       </c>
       <c r="D10" s="9">
         <v>107</v>
       </c>
       <c r="E10" s="9">
         <v>137</v>
@@ -1935,51 +1938,53 @@
       </c>
       <c r="X10" s="25">
         <v>123</v>
       </c>
       <c r="Y10" s="25">
         <v>128</v>
       </c>
       <c r="Z10" s="25">
         <v>172</v>
       </c>
       <c r="AA10" s="25">
         <v>129</v>
       </c>
       <c r="AB10" s="25">
         <v>111</v>
       </c>
       <c r="AC10" s="41">
         <v>139</v>
       </c>
       <c r="AD10" s="41">
         <v>143</v>
       </c>
       <c r="AE10" s="41">
         <v>115</v>
       </c>
-      <c r="AF10" s="1"/>
+      <c r="AF10" s="41">
+        <v>125</v>
+      </c>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="9">
         <v>113</v>
       </c>
       <c r="D11" s="9">
         <v>104</v>
       </c>
       <c r="E11" s="9">
         <v>109</v>
@@ -2040,51 +2045,53 @@
       </c>
       <c r="X11" s="25">
         <v>195</v>
       </c>
       <c r="Y11" s="25">
         <v>154</v>
       </c>
       <c r="Z11" s="25">
         <v>233</v>
       </c>
       <c r="AA11" s="25">
         <v>183</v>
       </c>
       <c r="AB11" s="25">
         <v>138</v>
       </c>
       <c r="AC11" s="41">
         <v>211</v>
       </c>
       <c r="AD11" s="41">
         <v>176</v>
       </c>
       <c r="AE11" s="41">
         <v>182</v>
       </c>
-      <c r="AF11" s="1"/>
+      <c r="AF11" s="41">
+        <v>154</v>
+      </c>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="9">
         <v>167</v>
       </c>
       <c r="D12" s="9">
         <v>122</v>
       </c>
       <c r="E12" s="9">
         <v>187</v>
@@ -2145,51 +2152,53 @@
       </c>
       <c r="X12" s="25">
         <v>191</v>
       </c>
       <c r="Y12" s="25">
         <v>183</v>
       </c>
       <c r="Z12" s="25">
         <v>223</v>
       </c>
       <c r="AA12" s="25">
         <v>198</v>
       </c>
       <c r="AB12" s="25">
         <v>142</v>
       </c>
       <c r="AC12" s="41">
         <v>206</v>
       </c>
       <c r="AD12" s="41">
         <v>173</v>
       </c>
       <c r="AE12" s="41">
         <v>194</v>
       </c>
-      <c r="AF12" s="1"/>
+      <c r="AF12" s="41">
+        <v>175</v>
+      </c>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="9">
         <v>181</v>
       </c>
       <c r="D13" s="9">
         <v>107</v>
       </c>
       <c r="E13" s="9">
         <v>158</v>
@@ -2250,51 +2259,53 @@
       </c>
       <c r="X13" s="25">
         <v>228</v>
       </c>
       <c r="Y13" s="25">
         <v>209</v>
       </c>
       <c r="Z13" s="25">
         <v>285</v>
       </c>
       <c r="AA13" s="25">
         <v>218</v>
       </c>
       <c r="AB13" s="25">
         <v>157</v>
       </c>
       <c r="AC13" s="41">
         <v>244</v>
       </c>
       <c r="AD13" s="41">
         <v>241</v>
       </c>
       <c r="AE13" s="41">
         <v>238</v>
       </c>
-      <c r="AF13" s="1"/>
+      <c r="AF13" s="41">
+        <v>192</v>
+      </c>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="9">
         <v>65</v>
       </c>
       <c r="D14" s="9">
         <v>75</v>
       </c>
       <c r="E14" s="9">
         <v>83</v>
@@ -2355,51 +2366,53 @@
       </c>
       <c r="X14" s="25">
         <v>157</v>
       </c>
       <c r="Y14" s="25">
         <v>92</v>
       </c>
       <c r="Z14" s="25">
         <v>115</v>
       </c>
       <c r="AA14" s="25">
         <v>154</v>
       </c>
       <c r="AB14" s="25">
         <v>123</v>
       </c>
       <c r="AC14" s="41">
         <v>152</v>
       </c>
       <c r="AD14" s="41">
         <v>72</v>
       </c>
       <c r="AE14" s="41">
         <v>110</v>
       </c>
-      <c r="AF14" s="1"/>
+      <c r="AF14" s="41">
+        <v>131</v>
+      </c>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="9">
         <v>112</v>
       </c>
       <c r="D15" s="9">
         <v>102</v>
       </c>
       <c r="E15" s="9">
         <v>108</v>
@@ -2460,51 +2473,53 @@
       </c>
       <c r="X15" s="25">
         <v>155</v>
       </c>
       <c r="Y15" s="25">
         <v>119</v>
       </c>
       <c r="Z15" s="25">
         <v>170</v>
       </c>
       <c r="AA15" s="25">
         <v>97</v>
       </c>
       <c r="AB15" s="25">
         <v>81</v>
       </c>
       <c r="AC15" s="41">
         <v>170</v>
       </c>
       <c r="AD15" s="41">
         <v>118</v>
       </c>
       <c r="AE15" s="41">
         <v>140</v>
       </c>
-      <c r="AF15" s="1"/>
+      <c r="AF15" s="41">
+        <v>125</v>
+      </c>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="9">
         <v>149</v>
       </c>
       <c r="D16" s="9">
         <v>119</v>
       </c>
       <c r="E16" s="9">
         <v>167</v>
@@ -2565,51 +2580,53 @@
       </c>
       <c r="X16" s="25">
         <v>196</v>
       </c>
       <c r="Y16" s="25">
         <v>197</v>
       </c>
       <c r="Z16" s="25">
         <v>218</v>
       </c>
       <c r="AA16" s="25">
         <v>186</v>
       </c>
       <c r="AB16" s="25">
         <v>154</v>
       </c>
       <c r="AC16" s="41">
         <v>229</v>
       </c>
       <c r="AD16" s="41">
         <v>176</v>
       </c>
       <c r="AE16" s="41">
         <v>204</v>
       </c>
-      <c r="AF16" s="1"/>
+      <c r="AF16" s="41">
+        <v>178</v>
+      </c>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="9">
         <v>97</v>
       </c>
       <c r="D17" s="9">
         <v>75</v>
       </c>
       <c r="E17" s="9">
         <v>126</v>
@@ -2670,51 +2687,53 @@
       </c>
       <c r="X17" s="25">
         <v>129</v>
       </c>
       <c r="Y17" s="25">
         <v>125</v>
       </c>
       <c r="Z17" s="25">
         <v>162</v>
       </c>
       <c r="AA17" s="25">
         <v>160</v>
       </c>
       <c r="AB17" s="25">
         <v>94</v>
       </c>
       <c r="AC17" s="41">
         <v>151</v>
       </c>
       <c r="AD17" s="41">
         <v>143</v>
       </c>
       <c r="AE17" s="41">
         <v>143</v>
       </c>
-      <c r="AF17" s="1"/>
+      <c r="AF17" s="41">
+        <v>137</v>
+      </c>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="9">
         <v>279</v>
       </c>
       <c r="D18" s="9">
         <v>238</v>
       </c>
       <c r="E18" s="9">
         <v>277</v>
@@ -2775,51 +2794,53 @@
       </c>
       <c r="X18" s="25">
         <v>354</v>
       </c>
       <c r="Y18" s="25">
         <v>263</v>
       </c>
       <c r="Z18" s="25">
         <v>355</v>
       </c>
       <c r="AA18" s="25">
         <v>268</v>
       </c>
       <c r="AB18" s="25">
         <v>245</v>
       </c>
       <c r="AC18" s="41">
         <v>335</v>
       </c>
       <c r="AD18" s="41">
         <v>288</v>
       </c>
       <c r="AE18" s="41">
         <v>318</v>
       </c>
-      <c r="AF18" s="1"/>
+      <c r="AF18" s="41">
+        <v>328</v>
+      </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="9">
         <v>174</v>
       </c>
       <c r="D19" s="9">
         <v>144</v>
       </c>
       <c r="E19" s="9">
         <v>184</v>
@@ -2880,51 +2901,53 @@
       </c>
       <c r="X19" s="25">
         <v>258</v>
       </c>
       <c r="Y19" s="25">
         <v>182</v>
       </c>
       <c r="Z19" s="25">
         <v>255</v>
       </c>
       <c r="AA19" s="25">
         <v>244</v>
       </c>
       <c r="AB19" s="25">
         <v>170</v>
       </c>
       <c r="AC19" s="41">
         <v>242</v>
       </c>
       <c r="AD19" s="41">
         <v>192</v>
       </c>
       <c r="AE19" s="41">
         <v>231</v>
       </c>
-      <c r="AF19" s="1"/>
+      <c r="AF19" s="41">
+        <v>230</v>
+      </c>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="9">
         <v>160</v>
       </c>
       <c r="D20" s="9">
         <v>91</v>
       </c>
       <c r="E20" s="9">
         <v>102</v>
@@ -2985,51 +3008,53 @@
       </c>
       <c r="X20" s="25">
         <v>155</v>
       </c>
       <c r="Y20" s="25">
         <v>106</v>
       </c>
       <c r="Z20" s="25">
         <v>169</v>
       </c>
       <c r="AA20" s="25">
         <v>148</v>
       </c>
       <c r="AB20" s="25">
         <v>142</v>
       </c>
       <c r="AC20" s="41">
         <v>155</v>
       </c>
       <c r="AD20" s="41">
         <v>133</v>
       </c>
       <c r="AE20" s="41">
         <v>170</v>
       </c>
-      <c r="AF20" s="1"/>
+      <c r="AF20" s="41">
+        <v>137</v>
+      </c>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="9">
         <v>82</v>
       </c>
       <c r="D21" s="9">
         <v>66</v>
       </c>
       <c r="E21" s="9">
         <v>112</v>
@@ -3090,51 +3115,53 @@
       </c>
       <c r="X21" s="25">
         <v>179</v>
       </c>
       <c r="Y21" s="25">
         <v>143</v>
       </c>
       <c r="Z21" s="25">
         <v>137</v>
       </c>
       <c r="AA21" s="25">
         <v>125</v>
       </c>
       <c r="AB21" s="25">
         <v>131</v>
       </c>
       <c r="AC21" s="41">
         <v>164</v>
       </c>
       <c r="AD21" s="41">
         <v>110</v>
       </c>
       <c r="AE21" s="41">
         <v>156</v>
       </c>
-      <c r="AF21" s="1"/>
+      <c r="AF21" s="41">
+        <v>137</v>
+      </c>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="9">
         <v>179</v>
       </c>
       <c r="D22" s="9">
         <v>128</v>
       </c>
       <c r="E22" s="9">
         <v>177</v>
@@ -3195,51 +3222,53 @@
       </c>
       <c r="X22" s="25">
         <v>206</v>
       </c>
       <c r="Y22" s="25">
         <v>193</v>
       </c>
       <c r="Z22" s="25">
         <v>224</v>
       </c>
       <c r="AA22" s="25">
         <v>164</v>
       </c>
       <c r="AB22" s="25">
         <v>166</v>
       </c>
       <c r="AC22" s="41">
         <v>218</v>
       </c>
       <c r="AD22" s="41">
         <v>170</v>
       </c>
       <c r="AE22" s="41">
         <v>217</v>
       </c>
-      <c r="AF22" s="1"/>
+      <c r="AF22" s="41">
+        <v>183</v>
+      </c>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="9">
         <v>109</v>
       </c>
       <c r="D23" s="9">
         <v>103</v>
       </c>
       <c r="E23" s="9">
         <v>135</v>
@@ -3300,51 +3329,53 @@
       </c>
       <c r="X23" s="25">
         <v>146</v>
       </c>
       <c r="Y23" s="25">
         <v>120</v>
       </c>
       <c r="Z23" s="25">
         <v>180</v>
       </c>
       <c r="AA23" s="25">
         <v>145</v>
       </c>
       <c r="AB23" s="25">
         <v>105</v>
       </c>
       <c r="AC23" s="41">
         <v>111</v>
       </c>
       <c r="AD23" s="41">
         <v>132</v>
       </c>
       <c r="AE23" s="41">
         <v>104</v>
       </c>
-      <c r="AF23" s="1"/>
+      <c r="AF23" s="41">
+        <v>131</v>
+      </c>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="9">
         <v>186</v>
       </c>
       <c r="D24" s="9">
         <v>134</v>
       </c>
       <c r="E24" s="9">
         <v>115</v>
@@ -3405,51 +3436,53 @@
       </c>
       <c r="X24" s="25">
         <v>200</v>
       </c>
       <c r="Y24" s="25">
         <v>217</v>
       </c>
       <c r="Z24" s="25">
         <v>241</v>
       </c>
       <c r="AA24" s="25">
         <v>219</v>
       </c>
       <c r="AB24" s="25">
         <v>181</v>
       </c>
       <c r="AC24" s="41">
         <v>178</v>
       </c>
       <c r="AD24" s="41">
         <v>176</v>
       </c>
       <c r="AE24" s="41">
         <v>214</v>
       </c>
-      <c r="AF24" s="1"/>
+      <c r="AF24" s="41">
+        <v>171</v>
+      </c>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="9">
         <v>23</v>
       </c>
       <c r="D25" s="9">
         <v>37</v>
       </c>
       <c r="E25" s="9">
         <v>48</v>
@@ -3510,51 +3543,53 @@
       </c>
       <c r="X25" s="25">
         <v>49</v>
       </c>
       <c r="Y25" s="25">
         <v>55</v>
       </c>
       <c r="Z25" s="25">
         <v>43</v>
       </c>
       <c r="AA25" s="25">
         <v>53</v>
       </c>
       <c r="AB25" s="25">
         <v>43</v>
       </c>
       <c r="AC25" s="41">
         <v>69</v>
       </c>
       <c r="AD25" s="41">
         <v>54</v>
       </c>
       <c r="AE25" s="41">
         <v>63</v>
       </c>
-      <c r="AF25" s="1"/>
+      <c r="AF25" s="41">
+        <v>48</v>
+      </c>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="9">
         <v>204</v>
       </c>
       <c r="D26" s="9">
         <v>126</v>
       </c>
       <c r="E26" s="9">
         <v>186</v>
@@ -3615,51 +3650,53 @@
       </c>
       <c r="X26" s="25">
         <v>250</v>
       </c>
       <c r="Y26" s="25">
         <v>185</v>
       </c>
       <c r="Z26" s="25">
         <v>201</v>
       </c>
       <c r="AA26" s="25">
         <v>219</v>
       </c>
       <c r="AB26" s="25">
         <v>134</v>
       </c>
       <c r="AC26" s="41">
         <v>159</v>
       </c>
       <c r="AD26" s="41">
         <v>149</v>
       </c>
       <c r="AE26" s="41">
         <v>166</v>
       </c>
-      <c r="AF26" s="1"/>
+      <c r="AF26" s="41">
+        <v>157</v>
+      </c>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="9">
         <v>325</v>
       </c>
       <c r="D27" s="9">
         <v>199</v>
       </c>
       <c r="E27" s="9">
         <v>291</v>
@@ -3720,51 +3757,53 @@
       </c>
       <c r="X27" s="25">
         <v>401</v>
       </c>
       <c r="Y27" s="25">
         <v>277</v>
       </c>
       <c r="Z27" s="25">
         <v>458</v>
       </c>
       <c r="AA27" s="25">
         <v>464</v>
       </c>
       <c r="AB27" s="25">
         <v>224</v>
       </c>
       <c r="AC27" s="41">
         <v>368</v>
       </c>
       <c r="AD27" s="41">
         <v>366</v>
       </c>
       <c r="AE27" s="41">
         <v>393</v>
       </c>
-      <c r="AF27" s="1"/>
+      <c r="AF27" s="41">
+        <v>344</v>
+      </c>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="9">
         <v>329</v>
       </c>
       <c r="D28" s="9">
         <v>223</v>
       </c>
       <c r="E28" s="9">
         <v>298</v>
@@ -3825,51 +3864,53 @@
       </c>
       <c r="X28" s="25">
         <v>499</v>
       </c>
       <c r="Y28" s="25">
         <v>382</v>
       </c>
       <c r="Z28" s="25">
         <v>535</v>
       </c>
       <c r="AA28" s="25">
         <v>487</v>
       </c>
       <c r="AB28" s="25">
         <v>344</v>
       </c>
       <c r="AC28" s="41">
         <v>403</v>
       </c>
       <c r="AD28" s="41">
         <v>416</v>
       </c>
       <c r="AE28" s="41">
         <v>510</v>
       </c>
-      <c r="AF28" s="1"/>
+      <c r="AF28" s="41">
+        <v>355</v>
+      </c>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="9">
         <v>143</v>
       </c>
       <c r="D29" s="9">
         <v>157</v>
       </c>
       <c r="E29" s="9">
         <v>146</v>
@@ -3930,95 +3971,97 @@
       </c>
       <c r="X29" s="25">
         <v>218</v>
       </c>
       <c r="Y29" s="25">
         <v>174</v>
       </c>
       <c r="Z29" s="25">
         <v>208</v>
       </c>
       <c r="AA29" s="25">
         <v>237</v>
       </c>
       <c r="AB29" s="25">
         <v>123</v>
       </c>
       <c r="AC29" s="41">
         <v>180</v>
       </c>
       <c r="AD29" s="41">
         <v>171</v>
       </c>
       <c r="AE29" s="41">
         <v>225</v>
       </c>
-      <c r="AF29" s="1"/>
+      <c r="AF29" s="41">
+        <v>183</v>
+      </c>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="45" t="s">
+      <c r="B30" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="45"/>
-[...28 lines deleted...]
-      <c r="AF30" s="15"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
+      <c r="N30" s="56"/>
+      <c r="O30" s="56"/>
+      <c r="P30" s="56"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="56"/>
+      <c r="T30" s="56"/>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="56"/>
+      <c r="AA30" s="56"/>
+      <c r="AB30" s="56"/>
+      <c r="AC30" s="56"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="56"/>
+      <c r="AF30" s="56"/>
       <c r="AG30" s="15"/>
       <c r="AH30" s="15"/>
       <c r="AI30" s="15"/>
       <c r="AJ30" s="15"/>
       <c r="AK30" s="15"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="9">
         <v>2353</v>
       </c>
       <c r="D31" s="9">
         <v>1852</v>
       </c>
       <c r="E31" s="9">
         <v>2373</v>
       </c>
       <c r="F31" s="9">
         <v>2274</v>
@@ -4076,51 +4119,53 @@
       </c>
       <c r="X31" s="25">
         <v>3189</v>
       </c>
       <c r="Y31" s="25">
         <v>2595</v>
       </c>
       <c r="Z31" s="25">
         <v>3401</v>
       </c>
       <c r="AA31" s="25">
         <v>3098</v>
       </c>
       <c r="AB31" s="25">
         <v>2242</v>
       </c>
       <c r="AC31" s="41">
         <v>3031</v>
       </c>
       <c r="AD31" s="41">
         <v>2676</v>
       </c>
       <c r="AE31" s="41">
         <v>3105</v>
       </c>
-      <c r="AF31" s="1"/>
+      <c r="AF31" s="41">
+        <v>2717</v>
+      </c>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="9">
         <v>84</v>
       </c>
       <c r="D32" s="9">
         <v>82</v>
       </c>
       <c r="E32" s="9">
         <v>108</v>
@@ -4181,51 +4226,53 @@
       </c>
       <c r="X32" s="25">
         <v>96</v>
       </c>
       <c r="Y32" s="25">
         <v>104</v>
       </c>
       <c r="Z32" s="25">
         <v>127</v>
       </c>
       <c r="AA32" s="25">
         <v>107</v>
       </c>
       <c r="AB32" s="25">
         <v>82</v>
       </c>
       <c r="AC32" s="41">
         <v>100</v>
       </c>
       <c r="AD32" s="41">
         <v>104</v>
       </c>
       <c r="AE32" s="41">
         <v>94</v>
       </c>
-      <c r="AF32" s="1"/>
+      <c r="AF32" s="41">
+        <v>103</v>
+      </c>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="9">
         <v>74</v>
       </c>
       <c r="D33" s="9">
         <v>70</v>
       </c>
       <c r="E33" s="9">
         <v>71</v>
@@ -4286,51 +4333,53 @@
       </c>
       <c r="X33" s="25">
         <v>114</v>
       </c>
       <c r="Y33" s="25">
         <v>100</v>
       </c>
       <c r="Z33" s="25">
         <v>135</v>
       </c>
       <c r="AA33" s="25">
         <v>111</v>
       </c>
       <c r="AB33" s="25">
         <v>89</v>
       </c>
       <c r="AC33" s="41">
         <v>146</v>
       </c>
       <c r="AD33" s="41">
         <v>124</v>
       </c>
       <c r="AE33" s="41">
         <v>131</v>
       </c>
-      <c r="AF33" s="1"/>
+      <c r="AF33" s="41">
+        <v>106</v>
+      </c>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="9">
         <v>137</v>
       </c>
       <c r="D34" s="9">
         <v>101</v>
       </c>
       <c r="E34" s="9">
         <v>169</v>
@@ -4391,51 +4440,53 @@
       </c>
       <c r="X34" s="25">
         <v>164</v>
       </c>
       <c r="Y34" s="25">
         <v>150</v>
       </c>
       <c r="Z34" s="25">
         <v>191</v>
       </c>
       <c r="AA34" s="25">
         <v>168</v>
       </c>
       <c r="AB34" s="25">
         <v>122</v>
       </c>
       <c r="AC34" s="41">
         <v>170</v>
       </c>
       <c r="AD34" s="41">
         <v>142</v>
       </c>
       <c r="AE34" s="41">
         <v>162</v>
       </c>
-      <c r="AF34" s="1"/>
+      <c r="AF34" s="41">
+        <v>144</v>
+      </c>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="9">
         <v>37</v>
       </c>
       <c r="D35" s="9">
         <v>10</v>
       </c>
       <c r="E35" s="9">
         <v>28</v>
@@ -4496,51 +4547,53 @@
       </c>
       <c r="X35" s="25">
         <v>44</v>
       </c>
       <c r="Y35" s="25">
         <v>55</v>
       </c>
       <c r="Z35" s="25">
         <v>69</v>
       </c>
       <c r="AA35" s="25">
         <v>53</v>
       </c>
       <c r="AB35" s="25">
         <v>36</v>
       </c>
       <c r="AC35" s="41">
         <v>55</v>
       </c>
       <c r="AD35" s="41">
         <v>59</v>
       </c>
       <c r="AE35" s="41">
         <v>62</v>
       </c>
-      <c r="AF35" s="1"/>
+      <c r="AF35" s="41">
+        <v>43</v>
+      </c>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>52</v>
       </c>
       <c r="E36" s="9">
         <v>58</v>
@@ -4601,51 +4654,53 @@
       </c>
       <c r="X36" s="25">
         <v>106</v>
       </c>
       <c r="Y36" s="25">
         <v>57</v>
       </c>
       <c r="Z36" s="25">
         <v>81</v>
       </c>
       <c r="AA36" s="25">
         <v>103</v>
       </c>
       <c r="AB36" s="25">
         <v>83</v>
       </c>
       <c r="AC36" s="41">
         <v>104</v>
       </c>
       <c r="AD36" s="41">
         <v>53</v>
       </c>
       <c r="AE36" s="41">
         <v>75</v>
       </c>
-      <c r="AF36" s="1"/>
+      <c r="AF36" s="41">
+        <v>93</v>
+      </c>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="9">
         <v>75</v>
       </c>
       <c r="D37" s="9">
         <v>78</v>
       </c>
       <c r="E37" s="9">
         <v>77</v>
@@ -4706,51 +4761,53 @@
       </c>
       <c r="X37" s="25">
         <v>101</v>
       </c>
       <c r="Y37" s="25">
         <v>81</v>
       </c>
       <c r="Z37" s="25">
         <v>117</v>
       </c>
       <c r="AA37" s="25">
         <v>67</v>
       </c>
       <c r="AB37" s="25">
         <v>59</v>
       </c>
       <c r="AC37" s="41">
         <v>121</v>
       </c>
       <c r="AD37" s="41">
         <v>76</v>
       </c>
       <c r="AE37" s="41">
         <v>94</v>
       </c>
-      <c r="AF37" s="1"/>
+      <c r="AF37" s="41">
+        <v>85</v>
+      </c>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="9">
         <v>88</v>
       </c>
       <c r="D38" s="9">
         <v>79</v>
       </c>
       <c r="E38" s="9">
         <v>108</v>
@@ -4811,51 +4868,53 @@
       </c>
       <c r="X38" s="25">
         <v>134</v>
       </c>
       <c r="Y38" s="25">
         <v>125</v>
       </c>
       <c r="Z38" s="25">
         <v>121</v>
       </c>
       <c r="AA38" s="25">
         <v>123</v>
       </c>
       <c r="AB38" s="25">
         <v>89</v>
       </c>
       <c r="AC38" s="41">
         <v>151</v>
       </c>
       <c r="AD38" s="41">
         <v>108</v>
       </c>
       <c r="AE38" s="41">
         <v>128</v>
       </c>
-      <c r="AF38" s="1"/>
+      <c r="AF38" s="41">
+        <v>111</v>
+      </c>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="9">
         <v>57</v>
       </c>
       <c r="D39" s="9">
         <v>45</v>
       </c>
       <c r="E39" s="9">
         <v>84</v>
@@ -4916,51 +4975,53 @@
       </c>
       <c r="X39" s="25">
         <v>67</v>
       </c>
       <c r="Y39" s="25">
         <v>67</v>
       </c>
       <c r="Z39" s="25">
         <v>85</v>
       </c>
       <c r="AA39" s="25">
         <v>87</v>
       </c>
       <c r="AB39" s="25">
         <v>54</v>
       </c>
       <c r="AC39" s="41">
         <v>86</v>
       </c>
       <c r="AD39" s="41">
         <v>89</v>
       </c>
       <c r="AE39" s="41">
         <v>83</v>
       </c>
-      <c r="AF39" s="1"/>
+      <c r="AF39" s="41">
+        <v>79</v>
+      </c>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="9">
         <v>239</v>
       </c>
       <c r="D40" s="9">
         <v>214</v>
       </c>
       <c r="E40" s="9">
         <v>233</v>
@@ -5021,51 +5082,53 @@
       </c>
       <c r="X40" s="25">
         <v>304</v>
       </c>
       <c r="Y40" s="25">
         <v>223</v>
       </c>
       <c r="Z40" s="25">
         <v>323</v>
       </c>
       <c r="AA40" s="25">
         <v>247</v>
       </c>
       <c r="AB40" s="25">
         <v>220</v>
       </c>
       <c r="AC40" s="41">
         <v>294</v>
       </c>
       <c r="AD40" s="41">
         <v>248</v>
       </c>
       <c r="AE40" s="41">
         <v>273</v>
       </c>
-      <c r="AF40" s="1"/>
+      <c r="AF40" s="41">
+        <v>295</v>
+      </c>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="9">
         <v>126</v>
       </c>
       <c r="D41" s="9">
         <v>105</v>
       </c>
       <c r="E41" s="9">
         <v>133</v>
@@ -5126,51 +5189,53 @@
       </c>
       <c r="X41" s="25">
         <v>178</v>
       </c>
       <c r="Y41" s="25">
         <v>132</v>
       </c>
       <c r="Z41" s="25">
         <v>192</v>
       </c>
       <c r="AA41" s="25">
         <v>175</v>
       </c>
       <c r="AB41" s="25">
         <v>121</v>
       </c>
       <c r="AC41" s="41">
         <v>178</v>
       </c>
       <c r="AD41" s="41">
         <v>136</v>
       </c>
       <c r="AE41" s="41">
         <v>173</v>
       </c>
-      <c r="AF41" s="1"/>
+      <c r="AF41" s="41">
+        <v>159</v>
+      </c>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="9">
         <v>90</v>
       </c>
       <c r="D42" s="9">
         <v>55</v>
       </c>
       <c r="E42" s="9">
         <v>66</v>
@@ -5231,51 +5296,53 @@
       </c>
       <c r="X42" s="25">
         <v>93</v>
       </c>
       <c r="Y42" s="25">
         <v>63</v>
       </c>
       <c r="Z42" s="25">
         <v>103</v>
       </c>
       <c r="AA42" s="25">
         <v>96</v>
       </c>
       <c r="AB42" s="25">
         <v>92</v>
       </c>
       <c r="AC42" s="41">
         <v>88</v>
       </c>
       <c r="AD42" s="41">
         <v>82</v>
       </c>
       <c r="AE42" s="41">
         <v>100</v>
       </c>
-      <c r="AF42" s="1"/>
+      <c r="AF42" s="41">
+        <v>83</v>
+      </c>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="9">
         <v>56</v>
       </c>
       <c r="D43" s="9">
         <v>42</v>
       </c>
       <c r="E43" s="9">
         <v>69</v>
@@ -5336,51 +5403,53 @@
       </c>
       <c r="X43" s="25">
         <v>113</v>
       </c>
       <c r="Y43" s="25">
         <v>110</v>
       </c>
       <c r="Z43" s="25">
         <v>83</v>
       </c>
       <c r="AA43" s="25">
         <v>76</v>
       </c>
       <c r="AB43" s="25">
         <v>97</v>
       </c>
       <c r="AC43" s="41">
         <v>116</v>
       </c>
       <c r="AD43" s="41">
         <v>68</v>
       </c>
       <c r="AE43" s="41">
         <v>97</v>
       </c>
-      <c r="AF43" s="1"/>
+      <c r="AF43" s="41">
+        <v>99</v>
+      </c>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="9">
         <v>147</v>
       </c>
       <c r="D44" s="9">
         <v>102</v>
       </c>
       <c r="E44" s="9">
         <v>140</v>
@@ -5441,51 +5510,53 @@
       </c>
       <c r="X44" s="25">
         <v>156</v>
       </c>
       <c r="Y44" s="25">
         <v>155</v>
       </c>
       <c r="Z44" s="25">
         <v>170</v>
       </c>
       <c r="AA44" s="25">
         <v>122</v>
       </c>
       <c r="AB44" s="25">
         <v>132</v>
       </c>
       <c r="AC44" s="41">
         <v>164</v>
       </c>
       <c r="AD44" s="41">
         <v>140</v>
       </c>
       <c r="AE44" s="41">
         <v>181</v>
       </c>
-      <c r="AF44" s="1"/>
+      <c r="AF44" s="41">
+        <v>143</v>
+      </c>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="9">
         <v>62</v>
       </c>
       <c r="D45" s="9">
         <v>63</v>
       </c>
       <c r="E45" s="9">
         <v>84</v>
@@ -5546,51 +5617,53 @@
       </c>
       <c r="X45" s="25">
         <v>98</v>
       </c>
       <c r="Y45" s="25">
         <v>76</v>
       </c>
       <c r="Z45" s="25">
         <v>105</v>
       </c>
       <c r="AA45" s="25">
         <v>81</v>
       </c>
       <c r="AB45" s="25">
         <v>72</v>
       </c>
       <c r="AC45" s="41">
         <v>66</v>
       </c>
       <c r="AD45" s="41">
         <v>76</v>
       </c>
       <c r="AE45" s="41">
         <v>58</v>
       </c>
-      <c r="AF45" s="1"/>
+      <c r="AF45" s="41">
+        <v>69</v>
+      </c>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="9">
         <v>70</v>
       </c>
       <c r="D46" s="9">
         <v>46</v>
       </c>
       <c r="E46" s="9">
         <v>36</v>
@@ -5651,51 +5724,53 @@
       </c>
       <c r="X46" s="25">
         <v>81</v>
       </c>
       <c r="Y46" s="25">
         <v>87</v>
       </c>
       <c r="Z46" s="25">
         <v>104</v>
       </c>
       <c r="AA46" s="25">
         <v>88</v>
       </c>
       <c r="AB46" s="25">
         <v>70</v>
       </c>
       <c r="AC46" s="41">
         <v>66</v>
       </c>
       <c r="AD46" s="41">
         <v>69</v>
       </c>
       <c r="AE46" s="41">
         <v>83</v>
       </c>
-      <c r="AF46" s="1"/>
+      <c r="AF46" s="41">
+        <v>64</v>
+      </c>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="9">
         <v>22</v>
       </c>
       <c r="D47" s="9">
         <v>33</v>
       </c>
       <c r="E47" s="9">
         <v>42</v>
@@ -5756,51 +5831,53 @@
       </c>
       <c r="X47" s="25">
         <v>41</v>
       </c>
       <c r="Y47" s="25">
         <v>49</v>
       </c>
       <c r="Z47" s="25">
         <v>37</v>
       </c>
       <c r="AA47" s="25">
         <v>50</v>
       </c>
       <c r="AB47" s="25">
         <v>38</v>
       </c>
       <c r="AC47" s="41">
         <v>57</v>
       </c>
       <c r="AD47" s="41">
         <v>50</v>
       </c>
       <c r="AE47" s="41">
         <v>59</v>
       </c>
-      <c r="AF47" s="1"/>
+      <c r="AF47" s="41">
+        <v>43</v>
+      </c>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="9">
         <v>154</v>
       </c>
       <c r="D48" s="9">
         <v>96</v>
       </c>
       <c r="E48" s="9">
         <v>132</v>
@@ -5861,51 +5938,53 @@
       </c>
       <c r="X48" s="25">
         <v>181</v>
       </c>
       <c r="Y48" s="25">
         <v>128</v>
       </c>
       <c r="Z48" s="25">
         <v>157</v>
       </c>
       <c r="AA48" s="25">
         <v>156</v>
       </c>
       <c r="AB48" s="25">
         <v>95</v>
       </c>
       <c r="AC48" s="41">
         <v>118</v>
       </c>
       <c r="AD48" s="41">
         <v>99</v>
       </c>
       <c r="AE48" s="41">
         <v>124</v>
       </c>
-      <c r="AF48" s="1"/>
+      <c r="AF48" s="41">
+        <v>116</v>
+      </c>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="9">
         <v>325</v>
       </c>
       <c r="D49" s="9">
         <v>199</v>
       </c>
       <c r="E49" s="9">
         <v>291</v>
@@ -5966,51 +6045,53 @@
       </c>
       <c r="X49" s="25">
         <v>401</v>
       </c>
       <c r="Y49" s="25">
         <v>277</v>
       </c>
       <c r="Z49" s="25">
         <v>458</v>
       </c>
       <c r="AA49" s="25">
         <v>464</v>
       </c>
       <c r="AB49" s="25">
         <v>224</v>
       </c>
       <c r="AC49" s="41">
         <v>368</v>
       </c>
       <c r="AD49" s="41">
         <v>366</v>
       </c>
       <c r="AE49" s="41">
         <v>393</v>
       </c>
-      <c r="AF49" s="1"/>
+      <c r="AF49" s="41">
+        <v>344</v>
+      </c>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="9">
         <v>329</v>
       </c>
       <c r="D50" s="9">
         <v>223</v>
       </c>
       <c r="E50" s="9">
         <v>298</v>
@@ -6071,51 +6152,53 @@
       </c>
       <c r="X50" s="25">
         <v>499</v>
       </c>
       <c r="Y50" s="25">
         <v>382</v>
       </c>
       <c r="Z50" s="25">
         <v>535</v>
       </c>
       <c r="AA50" s="25">
         <v>487</v>
       </c>
       <c r="AB50" s="25">
         <v>344</v>
       </c>
       <c r="AC50" s="41">
         <v>403</v>
       </c>
       <c r="AD50" s="41">
         <v>416</v>
       </c>
       <c r="AE50" s="41">
         <v>510</v>
       </c>
-      <c r="AF50" s="1"/>
+      <c r="AF50" s="41">
+        <v>355</v>
+      </c>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="9">
         <v>143</v>
       </c>
       <c r="D51" s="9">
         <v>157</v>
       </c>
       <c r="E51" s="9">
         <v>146</v>
@@ -6176,95 +6259,97 @@
       </c>
       <c r="X51" s="25">
         <v>218</v>
       </c>
       <c r="Y51" s="25">
         <v>174</v>
       </c>
       <c r="Z51" s="25">
         <v>208</v>
       </c>
       <c r="AA51" s="25">
         <v>237</v>
       </c>
       <c r="AB51" s="25">
         <v>123</v>
       </c>
       <c r="AC51" s="41">
         <v>180</v>
       </c>
       <c r="AD51" s="41">
         <v>171</v>
       </c>
       <c r="AE51" s="41">
         <v>225</v>
       </c>
-      <c r="AF51" s="1"/>
+      <c r="AF51" s="41">
+        <v>183</v>
+      </c>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="44" t="s">
+      <c r="B52" s="55" t="s">
         <v>64</v>
       </c>
-      <c r="C52" s="44"/>
-[...28 lines deleted...]
-      <c r="AF52" s="15"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="55"/>
+      <c r="M52" s="55"/>
+      <c r="N52" s="55"/>
+      <c r="O52" s="55"/>
+      <c r="P52" s="55"/>
+      <c r="Q52" s="55"/>
+      <c r="R52" s="55"/>
+      <c r="S52" s="55"/>
+      <c r="T52" s="55"/>
+      <c r="U52" s="55"/>
+      <c r="V52" s="55"/>
+      <c r="W52" s="55"/>
+      <c r="X52" s="55"/>
+      <c r="Y52" s="55"/>
+      <c r="Z52" s="55"/>
+      <c r="AA52" s="55"/>
+      <c r="AB52" s="55"/>
+      <c r="AC52" s="55"/>
+      <c r="AD52" s="55"/>
+      <c r="AE52" s="55"/>
+      <c r="AF52" s="55"/>
       <c r="AG52" s="15"/>
       <c r="AH52" s="15"/>
       <c r="AI52" s="15"/>
       <c r="AJ52" s="15"/>
       <c r="AK52" s="15"/>
       <c r="AL52" s="15"/>
       <c r="AM52" s="15"/>
       <c r="AN52" s="15"/>
       <c r="AO52" s="15"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="9">
         <v>836</v>
       </c>
       <c r="D53" s="9">
         <v>605</v>
       </c>
       <c r="E53" s="9">
         <v>773</v>
@@ -6325,51 +6410,53 @@
       </c>
       <c r="X53" s="25">
         <v>1100</v>
       </c>
       <c r="Y53" s="25">
         <v>909</v>
       </c>
       <c r="Z53" s="25">
         <v>1183</v>
       </c>
       <c r="AA53" s="25">
         <v>1000</v>
       </c>
       <c r="AB53" s="25">
         <v>766</v>
       </c>
       <c r="AC53" s="41">
         <v>1053</v>
       </c>
       <c r="AD53" s="41">
         <v>923</v>
       </c>
       <c r="AE53" s="41">
         <v>988</v>
       </c>
-      <c r="AF53" s="1"/>
+      <c r="AF53" s="41">
+        <v>904</v>
+      </c>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C54" s="9">
         <v>28</v>
       </c>
       <c r="D54" s="9">
         <v>25</v>
       </c>
       <c r="E54" s="9">
         <v>29</v>
@@ -6430,51 +6517,53 @@
       </c>
       <c r="X54" s="25">
         <v>27</v>
       </c>
       <c r="Y54" s="25">
         <v>24</v>
       </c>
       <c r="Z54" s="25">
         <v>45</v>
       </c>
       <c r="AA54" s="25">
         <v>22</v>
       </c>
       <c r="AB54" s="25">
         <v>29</v>
       </c>
       <c r="AC54" s="41">
         <v>39</v>
       </c>
       <c r="AD54" s="41">
         <v>39</v>
       </c>
       <c r="AE54" s="41">
         <v>21</v>
       </c>
-      <c r="AF54" s="1"/>
+      <c r="AF54" s="41">
+        <v>22</v>
+      </c>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="9">
         <v>39</v>
       </c>
       <c r="D55" s="9">
         <v>34</v>
       </c>
       <c r="E55" s="9">
         <v>38</v>
@@ -6535,51 +6624,53 @@
       </c>
       <c r="X55" s="25">
         <v>81</v>
       </c>
       <c r="Y55" s="25">
         <v>54</v>
       </c>
       <c r="Z55" s="25">
         <v>98</v>
       </c>
       <c r="AA55" s="25">
         <v>72</v>
       </c>
       <c r="AB55" s="25">
         <v>49</v>
       </c>
       <c r="AC55" s="41">
         <v>65</v>
       </c>
       <c r="AD55" s="41">
         <v>52</v>
       </c>
       <c r="AE55" s="41">
         <v>51</v>
       </c>
-      <c r="AF55" s="1"/>
+      <c r="AF55" s="41">
+        <v>48</v>
+      </c>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="9">
         <v>30</v>
       </c>
       <c r="D56" s="9">
         <v>21</v>
       </c>
       <c r="E56" s="9">
         <v>18</v>
@@ -6640,51 +6731,53 @@
       </c>
       <c r="X56" s="25">
         <v>27</v>
       </c>
       <c r="Y56" s="25">
         <v>33</v>
       </c>
       <c r="Z56" s="25">
         <v>32</v>
       </c>
       <c r="AA56" s="25">
         <v>30</v>
       </c>
       <c r="AB56" s="25">
         <v>20</v>
       </c>
       <c r="AC56" s="41">
         <v>36</v>
       </c>
       <c r="AD56" s="41">
         <v>31</v>
       </c>
       <c r="AE56" s="41">
         <v>32</v>
       </c>
-      <c r="AF56" s="1"/>
+      <c r="AF56" s="41">
+        <v>31</v>
+      </c>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="9">
         <v>144</v>
       </c>
       <c r="D57" s="9">
         <v>97</v>
       </c>
       <c r="E57" s="9">
         <v>130</v>
@@ -6745,51 +6838,53 @@
       </c>
       <c r="X57" s="25">
         <v>184</v>
       </c>
       <c r="Y57" s="25">
         <v>154</v>
       </c>
       <c r="Z57" s="25">
         <v>216</v>
       </c>
       <c r="AA57" s="25">
         <v>165</v>
       </c>
       <c r="AB57" s="25">
         <v>121</v>
       </c>
       <c r="AC57" s="41">
         <v>189</v>
       </c>
       <c r="AD57" s="41">
         <v>182</v>
       </c>
       <c r="AE57" s="41">
         <v>176</v>
       </c>
-      <c r="AF57" s="1"/>
+      <c r="AF57" s="41">
+        <v>149</v>
+      </c>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C58" s="9">
         <v>27</v>
       </c>
       <c r="D58" s="9">
         <v>23</v>
       </c>
       <c r="E58" s="9">
         <v>25</v>
@@ -6850,51 +6945,53 @@
       </c>
       <c r="X58" s="25">
         <v>51</v>
       </c>
       <c r="Y58" s="25">
         <v>35</v>
       </c>
       <c r="Z58" s="25">
         <v>34</v>
       </c>
       <c r="AA58" s="25">
         <v>51</v>
       </c>
       <c r="AB58" s="25">
         <v>40</v>
       </c>
       <c r="AC58" s="41">
         <v>48</v>
       </c>
       <c r="AD58" s="41">
         <v>19</v>
       </c>
       <c r="AE58" s="41">
         <v>35</v>
       </c>
-      <c r="AF58" s="1"/>
+      <c r="AF58" s="41">
+        <v>38</v>
+      </c>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C59" s="9">
         <v>37</v>
       </c>
       <c r="D59" s="9">
         <v>24</v>
       </c>
       <c r="E59" s="9">
         <v>31</v>
@@ -6955,51 +7052,53 @@
       </c>
       <c r="X59" s="25">
         <v>54</v>
       </c>
       <c r="Y59" s="25">
         <v>38</v>
       </c>
       <c r="Z59" s="25">
         <v>53</v>
       </c>
       <c r="AA59" s="25">
         <v>30</v>
       </c>
       <c r="AB59" s="25">
         <v>22</v>
       </c>
       <c r="AC59" s="41">
         <v>49</v>
       </c>
       <c r="AD59" s="41">
         <v>42</v>
       </c>
       <c r="AE59" s="41">
         <v>46</v>
       </c>
-      <c r="AF59" s="1"/>
+      <c r="AF59" s="41">
+        <v>40</v>
+      </c>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C60" s="9">
         <v>61</v>
       </c>
       <c r="D60" s="9">
         <v>40</v>
       </c>
       <c r="E60" s="9">
         <v>59</v>
@@ -7060,51 +7159,53 @@
       </c>
       <c r="X60" s="25">
         <v>62</v>
       </c>
       <c r="Y60" s="25">
         <v>72</v>
       </c>
       <c r="Z60" s="25">
         <v>97</v>
       </c>
       <c r="AA60" s="25">
         <v>63</v>
       </c>
       <c r="AB60" s="25">
         <v>65</v>
       </c>
       <c r="AC60" s="41">
         <v>78</v>
       </c>
       <c r="AD60" s="41">
         <v>68</v>
       </c>
       <c r="AE60" s="41">
         <v>76</v>
       </c>
-      <c r="AF60" s="1"/>
+      <c r="AF60" s="41">
+        <v>67</v>
+      </c>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C61" s="9">
         <v>40</v>
       </c>
       <c r="D61" s="9">
         <v>30</v>
       </c>
       <c r="E61" s="9">
         <v>42</v>
@@ -7165,51 +7266,53 @@
       </c>
       <c r="X61" s="25">
         <v>62</v>
       </c>
       <c r="Y61" s="25">
         <v>58</v>
       </c>
       <c r="Z61" s="25">
         <v>77</v>
       </c>
       <c r="AA61" s="25">
         <v>73</v>
       </c>
       <c r="AB61" s="25">
         <v>40</v>
       </c>
       <c r="AC61" s="41">
         <v>65</v>
       </c>
       <c r="AD61" s="41">
         <v>54</v>
       </c>
       <c r="AE61" s="41">
         <v>60</v>
       </c>
-      <c r="AF61" s="1"/>
+      <c r="AF61" s="41">
+        <v>58</v>
+      </c>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C62" s="9">
         <v>40</v>
       </c>
       <c r="D62" s="9">
         <v>24</v>
       </c>
       <c r="E62" s="9">
         <v>44</v>
@@ -7270,51 +7373,53 @@
       </c>
       <c r="X62" s="25">
         <v>50</v>
       </c>
       <c r="Y62" s="25">
         <v>40</v>
       </c>
       <c r="Z62" s="25">
         <v>32</v>
       </c>
       <c r="AA62" s="25">
         <v>21</v>
       </c>
       <c r="AB62" s="25">
         <v>25</v>
       </c>
       <c r="AC62" s="41">
         <v>41</v>
       </c>
       <c r="AD62" s="41">
         <v>40</v>
       </c>
       <c r="AE62" s="41">
         <v>45</v>
       </c>
-      <c r="AF62" s="1"/>
+      <c r="AF62" s="41">
+        <v>33</v>
+      </c>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="9">
         <v>48</v>
       </c>
       <c r="D63" s="9">
         <v>39</v>
       </c>
       <c r="E63" s="9">
         <v>51</v>
@@ -7375,51 +7480,53 @@
       </c>
       <c r="X63" s="25">
         <v>80</v>
       </c>
       <c r="Y63" s="25">
         <v>50</v>
       </c>
       <c r="Z63" s="25">
         <v>63</v>
       </c>
       <c r="AA63" s="25">
         <v>69</v>
       </c>
       <c r="AB63" s="25">
         <v>49</v>
       </c>
       <c r="AC63" s="41">
         <v>64</v>
       </c>
       <c r="AD63" s="41">
         <v>56</v>
       </c>
       <c r="AE63" s="41">
         <v>58</v>
       </c>
-      <c r="AF63" s="1"/>
+      <c r="AF63" s="41">
+        <v>71</v>
+      </c>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C64" s="9">
         <v>70</v>
       </c>
       <c r="D64" s="9">
         <v>36</v>
       </c>
       <c r="E64" s="9">
         <v>36</v>
@@ -7480,51 +7587,53 @@
       </c>
       <c r="X64" s="25">
         <v>62</v>
       </c>
       <c r="Y64" s="25">
         <v>43</v>
       </c>
       <c r="Z64" s="25">
         <v>66</v>
       </c>
       <c r="AA64" s="25">
         <v>52</v>
       </c>
       <c r="AB64" s="25">
         <v>50</v>
       </c>
       <c r="AC64" s="41">
         <v>67</v>
       </c>
       <c r="AD64" s="41">
         <v>51</v>
       </c>
       <c r="AE64" s="41">
         <v>70</v>
       </c>
-      <c r="AF64" s="1"/>
+      <c r="AF64" s="41">
+        <v>54</v>
+      </c>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="9">
         <v>26</v>
       </c>
       <c r="D65" s="9">
         <v>24</v>
       </c>
       <c r="E65" s="9">
         <v>43</v>
@@ -7585,51 +7694,53 @@
       </c>
       <c r="X65" s="25">
         <v>66</v>
       </c>
       <c r="Y65" s="25">
         <v>33</v>
       </c>
       <c r="Z65" s="25">
         <v>54</v>
       </c>
       <c r="AA65" s="25">
         <v>49</v>
       </c>
       <c r="AB65" s="25">
         <v>34</v>
       </c>
       <c r="AC65" s="41">
         <v>48</v>
       </c>
       <c r="AD65" s="41">
         <v>42</v>
       </c>
       <c r="AE65" s="41">
         <v>59</v>
       </c>
-      <c r="AF65" s="1"/>
+      <c r="AF65" s="41">
+        <v>38</v>
+      </c>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="9">
         <v>32</v>
       </c>
       <c r="D66" s="9">
         <v>26</v>
       </c>
       <c r="E66" s="9">
         <v>37</v>
@@ -7690,51 +7801,53 @@
       </c>
       <c r="X66" s="25">
         <v>50</v>
       </c>
       <c r="Y66" s="25">
         <v>38</v>
       </c>
       <c r="Z66" s="25">
         <v>54</v>
       </c>
       <c r="AA66" s="25">
         <v>42</v>
       </c>
       <c r="AB66" s="25">
         <v>34</v>
       </c>
       <c r="AC66" s="41">
         <v>54</v>
       </c>
       <c r="AD66" s="41">
         <v>30</v>
       </c>
       <c r="AE66" s="41">
         <v>36</v>
       </c>
-      <c r="AF66" s="1"/>
+      <c r="AF66" s="41">
+        <v>40</v>
+      </c>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C67" s="9">
         <v>47</v>
       </c>
       <c r="D67" s="9">
         <v>40</v>
       </c>
       <c r="E67" s="9">
         <v>51</v>
@@ -7795,51 +7908,53 @@
       </c>
       <c r="X67" s="25">
         <v>48</v>
       </c>
       <c r="Y67" s="25">
         <v>44</v>
       </c>
       <c r="Z67" s="25">
         <v>75</v>
       </c>
       <c r="AA67" s="25">
         <v>64</v>
       </c>
       <c r="AB67" s="25">
         <v>33</v>
       </c>
       <c r="AC67" s="41">
         <v>45</v>
       </c>
       <c r="AD67" s="41">
         <v>56</v>
       </c>
       <c r="AE67" s="41">
         <v>46</v>
       </c>
-      <c r="AF67" s="1"/>
+      <c r="AF67" s="41">
+        <v>62</v>
+      </c>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C68" s="9">
         <v>116</v>
       </c>
       <c r="D68" s="9">
         <v>88</v>
       </c>
       <c r="E68" s="9">
         <v>79</v>
@@ -7900,51 +8015,53 @@
       </c>
       <c r="X68" s="25">
         <v>119</v>
       </c>
       <c r="Y68" s="25">
         <v>130</v>
       </c>
       <c r="Z68" s="25">
         <v>137</v>
       </c>
       <c r="AA68" s="25">
         <v>131</v>
       </c>
       <c r="AB68" s="25">
         <v>111</v>
       </c>
       <c r="AC68" s="41">
         <v>112</v>
       </c>
       <c r="AD68" s="41">
         <v>107</v>
       </c>
       <c r="AE68" s="41">
         <v>131</v>
       </c>
-      <c r="AF68" s="1"/>
+      <c r="AF68" s="41">
+        <v>107</v>
+      </c>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C69" s="9">
         <v>1</v>
       </c>
       <c r="D69" s="9">
         <v>4</v>
       </c>
       <c r="E69" s="9">
         <v>6</v>
@@ -8005,51 +8122,53 @@
       </c>
       <c r="X69" s="25">
         <v>8</v>
       </c>
       <c r="Y69" s="25">
         <v>6</v>
       </c>
       <c r="Z69" s="25">
         <v>6</v>
       </c>
       <c r="AA69" s="25">
         <v>3</v>
       </c>
       <c r="AB69" s="25">
         <v>5</v>
       </c>
       <c r="AC69" s="41">
         <v>12</v>
       </c>
       <c r="AD69" s="41">
         <v>4</v>
       </c>
       <c r="AE69" s="41">
         <v>4</v>
       </c>
-      <c r="AF69" s="1"/>
+      <c r="AF69" s="41">
+        <v>5</v>
+      </c>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="13">
         <v>50</v>
       </c>
       <c r="D70" s="13">
         <v>30</v>
       </c>
       <c r="E70" s="13">
         <v>54</v>
@@ -8110,51 +8229,53 @@
       </c>
       <c r="X70" s="26">
         <v>69</v>
       </c>
       <c r="Y70" s="26">
         <v>57</v>
       </c>
       <c r="Z70" s="26">
         <v>44</v>
       </c>
       <c r="AA70" s="26">
         <v>63</v>
       </c>
       <c r="AB70" s="26">
         <v>39</v>
       </c>
       <c r="AC70" s="42">
         <v>41</v>
       </c>
       <c r="AD70" s="42">
         <v>50</v>
       </c>
       <c r="AE70" s="42">
         <v>42</v>
       </c>
-      <c r="AF70" s="1"/>
+      <c r="AF70" s="42">
+        <v>41</v>
+      </c>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
@@ -47183,59 +47304,59 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AE2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>