--- v0 (2026-04-23)
+++ v1 (2026-05-18)
@@ -6,65 +6,74 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Браки\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\Браки и разводы +\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="807"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata(marriage rate)" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB9" i="4" l="1"/>
   <c r="AB10" i="4"/>
   <c r="AB11" i="4"/>
   <c r="AB12" i="4"/>
   <c r="AB13" i="4"/>
   <c r="AB14" i="4"/>
   <c r="AB15" i="4"/>
   <c r="AB16" i="4"/>
   <c r="AB17" i="4"/>
   <c r="AB18" i="4"/>
   <c r="AB19" i="4"/>
   <c r="AB20" i="4"/>
   <c r="AB21" i="4"/>
   <c r="AB22" i="4"/>
   <c r="AB23" i="4"/>
   <c r="AB24" i="4"/>
   <c r="AB25" i="4"/>
   <c r="AB26" i="4"/>
   <c r="AB27" i="4"/>
   <c r="AB28" i="4"/>
@@ -90,51 +99,51 @@
   <c r="AB49" i="4"/>
   <c r="AB50" i="4"/>
   <c r="AB51" i="4"/>
   <c r="AB53" i="4"/>
   <c r="AB54" i="4"/>
   <c r="AB55" i="4"/>
   <c r="AB56" i="4"/>
   <c r="AB57" i="4"/>
   <c r="AB58" i="4"/>
   <c r="AB59" i="4"/>
   <c r="AB60" i="4"/>
   <c r="AB61" i="4"/>
   <c r="AB62" i="4"/>
   <c r="AB63" i="4"/>
   <c r="AB64" i="4"/>
   <c r="AB65" i="4"/>
   <c r="AB66" i="4"/>
   <c r="AB67" i="4"/>
   <c r="AB68" i="4"/>
   <c r="AB69" i="4"/>
   <c r="AB70" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="97">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -396,51 +405,51 @@
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Total marriage rate</t>
   </si>
   <si>
     <t xml:space="preserve">Total marriage rate </t>
   </si>
   <si>
     <t>Aitbaikyzy Aida</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> The marriage rate is calculated by dividing the number of registered marriages by month by the average population at the time of the calculation multiplied by 1000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -505,50 +514,56 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -648,51 +663,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -728,137 +743,140 @@
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="61240101%20&#1054;&#1073;&#1097;&#1080;&#1081;%20&#1082;&#1086;&#1101;&#1092;&#1092;&#1080;&#1094;&#1080;&#1077;&#1085;&#1090;%20&#1073;&#1088;&#1072;&#1095;&#1085;&#1086;&#1089;&#1090;&#1080;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/D.Karabekova/Desktop/&#1085;&#1072;%20&#1089;&#1072;&#1081;&#1090;%20&#1079;&#1072;%20&#1092;&#1077;&#1074;&#1088;&#1072;&#1083;&#1100;%20&#1084;&#1077;&#1089;&#1103;&#1094;%202026/&#1045;&#1044;&#1053;/&#1041;&#1088;&#1072;&#1082;&#1080;%20&#1080;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/&#1041;&#1088;&#1072;&#1082;&#1080;/61240101%20&#1054;&#1073;&#1097;&#1080;&#1081;%20&#1082;&#1086;&#1101;&#1092;&#1092;&#1080;&#1094;&#1080;&#1077;&#1085;&#1090;%20&#1073;&#1088;&#1072;&#1095;&#1085;&#1086;&#1089;&#1090;&#1080;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="Показатель"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0"/>
-[...1 lines deleted...]
-      <sheetData sheetId="2">
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1">
         <row r="9">
           <cell r="AB9">
             <v>4.22</v>
           </cell>
         </row>
         <row r="10">
           <cell r="AB10">
             <v>4.3499999999999996</v>
           </cell>
         </row>
         <row r="11">
           <cell r="AB11">
             <v>4.32</v>
           </cell>
         </row>
         <row r="12">
           <cell r="AB12">
             <v>3.72</v>
           </cell>
         </row>
         <row r="13">
           <cell r="AB13">
             <v>4.67</v>
           </cell>
         </row>
@@ -1419,51 +1437,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="74.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1545,59 +1563,59 @@
       <c r="B12" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="38">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="38">
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
@@ -1625,177 +1643,180 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC71"/>
+  <dimension ref="A2:AD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="AD15" sqref="AD15"/>
+      <selection pane="bottomLeft" activeCell="AG49" sqref="AG49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="40" t="s">
         <v>92</v>
       </c>
-      <c r="C2" s="44"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+    </row>
+    <row r="3" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
     </row>
-    <row r="4" spans="1:29" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
-      <c r="T5" s="42"/>
-      <c r="U5" s="42"/>
+      <c r="T5" s="46"/>
+      <c r="U5" s="46"/>
       <c r="W5" s="11"/>
       <c r="Z5" s="18"/>
-      <c r="AA5" s="42" t="s">
+      <c r="AA5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="43"/>
-[...2 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="AB5" s="55"/>
+      <c r="AC5" s="55"/>
+    </row>
+    <row r="6" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="52"/>
-      <c r="C6" s="50">
+      <c r="B6" s="49"/>
+      <c r="C6" s="47">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="54">
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="51">
         <v>2025</v>
       </c>
-      <c r="P6" s="55"/>
-[...10 lines deleted...]
-      <c r="AA6" s="46">
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="52"/>
+      <c r="AA6" s="53">
         <v>2026</v>
       </c>
-      <c r="AB6" s="47"/>
-[...3 lines deleted...]
-      <c r="B7" s="53"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+    </row>
+    <row r="7" spans="1:30" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="45"/>
+      <c r="B7" s="50"/>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1830,84 +1851,88 @@
       </c>
       <c r="U7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>27</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="56"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:29" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC7" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="39"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="41"/>
+      <c r="T8" s="41"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+    </row>
+    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="12">
         <v>5.63</v>
       </c>
       <c r="D9" s="12">
         <v>5.48</v>
       </c>
       <c r="E9" s="12">
         <v>5.33</v>
       </c>
       <c r="F9" s="12">
         <v>5.6</v>
       </c>
       <c r="G9" s="12">
         <v>5.47</v>
       </c>
       <c r="H9" s="12">
         <v>5.73</v>
       </c>
       <c r="I9" s="12">
         <v>6.07</v>
       </c>
       <c r="J9" s="12">
@@ -1946,52 +1971,56 @@
       <c r="U9" s="21">
         <v>5.43</v>
       </c>
       <c r="V9" s="12">
         <v>5.65</v>
       </c>
       <c r="W9" s="12">
         <v>5.74</v>
       </c>
       <c r="X9" s="12">
         <v>5.75</v>
       </c>
       <c r="Y9" s="12">
         <v>5.67</v>
       </c>
       <c r="Z9" s="12">
         <v>5.62</v>
       </c>
       <c r="AA9" s="12">
         <v>3.97</v>
       </c>
       <c r="AB9" s="12">
         <f>[1]Показатель!AB9</f>
         <v>4.22</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC9" s="12">
+        <v>4.25</v>
+      </c>
+      <c r="AD9" s="39"/>
+    </row>
+    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="D10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="E10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="12">
         <v>5.41</v>
       </c>
       <c r="G10" s="12">
         <v>5.42</v>
       </c>
       <c r="H10" s="12">
         <v>5.79</v>
       </c>
       <c r="I10" s="12">
@@ -2033,52 +2062,56 @@
       <c r="U10" s="21">
         <v>5.66</v>
       </c>
       <c r="V10" s="12">
         <v>5.77</v>
       </c>
       <c r="W10" s="12">
         <v>5.77</v>
       </c>
       <c r="X10" s="12">
         <v>5.68</v>
       </c>
       <c r="Y10" s="12">
         <v>5.52</v>
       </c>
       <c r="Z10" s="12">
         <v>5.44</v>
       </c>
       <c r="AA10" s="12">
         <v>4.17</v>
       </c>
       <c r="AB10" s="12">
         <f>[1]Показатель!AB10</f>
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC10" s="12">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AD10" s="39"/>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>5.29</v>
       </c>
       <c r="D11" s="12">
         <v>5.16</v>
       </c>
       <c r="E11" s="12">
         <v>5.07</v>
       </c>
       <c r="F11" s="12">
         <v>5.25</v>
       </c>
       <c r="G11" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="H11" s="12">
         <v>5.36</v>
       </c>
       <c r="I11" s="12">
@@ -2120,52 +2153,56 @@
       <c r="U11" s="21">
         <v>5.65</v>
       </c>
       <c r="V11" s="12">
         <v>5.88</v>
       </c>
       <c r="W11" s="12">
         <v>5.87</v>
       </c>
       <c r="X11" s="12">
         <v>5.82</v>
       </c>
       <c r="Y11" s="12">
         <v>5.77</v>
       </c>
       <c r="Z11" s="12">
         <v>5.69</v>
       </c>
       <c r="AA11" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB11" s="12">
         <f>[1]Показатель!AB11</f>
         <v>4.32</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC11" s="12">
+        <v>4.22</v>
+      </c>
+      <c r="AD11" s="39"/>
+    </row>
+    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="12">
         <v>5.25</v>
       </c>
       <c r="D12" s="12">
         <v>4.63</v>
       </c>
       <c r="E12" s="12">
         <v>4.75</v>
       </c>
       <c r="F12" s="12">
         <v>4.97</v>
       </c>
       <c r="G12" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="H12" s="12">
         <v>5.23</v>
       </c>
       <c r="I12" s="12">
@@ -2207,52 +2244,56 @@
       <c r="U12" s="21">
         <v>5.43</v>
       </c>
       <c r="V12" s="12">
         <v>5.65</v>
       </c>
       <c r="W12" s="12">
         <v>5.73</v>
       </c>
       <c r="X12" s="12">
         <v>5.64</v>
       </c>
       <c r="Y12" s="12">
         <v>5.49</v>
       </c>
       <c r="Z12" s="12">
         <v>5.36</v>
       </c>
       <c r="AA12" s="12">
         <v>3.64</v>
       </c>
       <c r="AB12" s="12">
         <f>[1]Показатель!AB12</f>
         <v>3.72</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC12" s="12">
+        <v>3.81</v>
+      </c>
+      <c r="AD12" s="39"/>
+    </row>
+    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12">
         <v>7.39</v>
       </c>
       <c r="D13" s="12">
         <v>6.77</v>
       </c>
       <c r="E13" s="12">
         <v>6.34</v>
       </c>
       <c r="F13" s="12">
         <v>6.51</v>
       </c>
       <c r="G13" s="12">
         <v>6.42</v>
       </c>
       <c r="H13" s="12">
         <v>6.58</v>
       </c>
       <c r="I13" s="12">
@@ -2294,52 +2335,56 @@
       <c r="U13" s="21">
         <v>5.91</v>
       </c>
       <c r="V13" s="12">
         <v>6.11</v>
       </c>
       <c r="W13" s="12">
         <v>6.19</v>
       </c>
       <c r="X13" s="12">
         <v>6.21</v>
       </c>
       <c r="Y13" s="12">
         <v>6.14</v>
       </c>
       <c r="Z13" s="12">
         <v>6.1</v>
       </c>
       <c r="AA13" s="12">
         <v>4.55</v>
       </c>
       <c r="AB13" s="12">
         <f>[1]Показатель!AB13</f>
         <v>4.67</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC13" s="12">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AD13" s="39"/>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12">
         <v>5.3</v>
       </c>
       <c r="D14" s="12">
         <v>5.15</v>
       </c>
       <c r="E14" s="12">
         <v>5.15</v>
       </c>
       <c r="F14" s="12">
         <v>5.52</v>
       </c>
       <c r="G14" s="12">
         <v>5.45</v>
       </c>
       <c r="H14" s="12">
         <v>5.53</v>
       </c>
       <c r="I14" s="12">
@@ -2381,52 +2426,56 @@
       <c r="U14" s="21">
         <v>5.07</v>
       </c>
       <c r="V14" s="12">
         <v>5.17</v>
       </c>
       <c r="W14" s="12">
         <v>5.34</v>
       </c>
       <c r="X14" s="12">
         <v>5.27</v>
       </c>
       <c r="Y14" s="12">
         <v>5.14</v>
       </c>
       <c r="Z14" s="12">
         <v>5.09</v>
       </c>
       <c r="AA14" s="12">
         <v>3.15</v>
       </c>
       <c r="AB14" s="12">
         <f>[1]Показатель!AB14</f>
         <v>3.73</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC14" s="12">
+        <v>3.83</v>
+      </c>
+      <c r="AD14" s="39"/>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12">
         <v>4.6100000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>4.26</v>
       </c>
       <c r="E15" s="12">
         <v>4.13</v>
       </c>
       <c r="F15" s="12">
         <v>4.53</v>
       </c>
       <c r="G15" s="12">
         <v>4.46</v>
       </c>
       <c r="H15" s="12">
         <v>4.84</v>
       </c>
       <c r="I15" s="12">
@@ -2468,52 +2517,56 @@
       <c r="U15" s="21">
         <v>4.78</v>
       </c>
       <c r="V15" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="W15" s="12">
         <v>5.16</v>
       </c>
       <c r="X15" s="12">
         <v>5.27</v>
       </c>
       <c r="Y15" s="12">
         <v>5.12</v>
       </c>
       <c r="Z15" s="12">
         <v>5.03</v>
       </c>
       <c r="AA15" s="12">
         <v>3.15</v>
       </c>
       <c r="AB15" s="12">
         <f>[1]Показатель!AB15</f>
         <v>3.23</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AC15" s="12">
+        <v>3.28</v>
+      </c>
+      <c r="AD15" s="39"/>
+    </row>
+    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="12">
         <v>6.09</v>
       </c>
       <c r="D16" s="12">
         <v>5.83</v>
       </c>
       <c r="E16" s="12">
         <v>5.51</v>
       </c>
       <c r="F16" s="12">
         <v>5.38</v>
       </c>
       <c r="G16" s="12">
         <v>5.33</v>
       </c>
       <c r="H16" s="12">
         <v>5.48</v>
       </c>
       <c r="I16" s="12">
@@ -2555,52 +2608,56 @@
       <c r="U16" s="21">
         <v>4.8</v>
       </c>
       <c r="V16" s="12">
         <v>5.01</v>
       </c>
       <c r="W16" s="12">
         <v>5.14</v>
       </c>
       <c r="X16" s="12">
         <v>5.16</v>
       </c>
       <c r="Y16" s="12">
         <v>5.14</v>
       </c>
       <c r="Z16" s="12">
         <v>5.18</v>
       </c>
       <c r="AA16" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB16" s="12">
         <f>[1]Показатель!AB16</f>
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="12">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AD16" s="39"/>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="12">
         <v>5.46</v>
       </c>
       <c r="D17" s="12">
         <v>5.25</v>
       </c>
       <c r="E17" s="12">
         <v>5.25</v>
       </c>
       <c r="F17" s="12">
         <v>5.47</v>
       </c>
       <c r="G17" s="12">
         <v>5.33</v>
       </c>
       <c r="H17" s="12">
         <v>5.55</v>
       </c>
       <c r="I17" s="12">
@@ -2642,52 +2699,56 @@
       <c r="U17" s="21">
         <v>5.21</v>
       </c>
       <c r="V17" s="12">
         <v>5.45</v>
       </c>
       <c r="W17" s="12">
         <v>5.63</v>
       </c>
       <c r="X17" s="12">
         <v>5.69</v>
       </c>
       <c r="Y17" s="12">
         <v>5.61</v>
       </c>
       <c r="Z17" s="12">
         <v>5.55</v>
       </c>
       <c r="AA17" s="12">
         <v>3.89</v>
       </c>
       <c r="AB17" s="12">
         <f>[1]Показатель!AB17</f>
         <v>4.29</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="12">
+        <v>4.32</v>
+      </c>
+      <c r="AD17" s="39"/>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="12">
         <v>5.31</v>
       </c>
       <c r="D18" s="12">
         <v>5.54</v>
       </c>
       <c r="E18" s="12">
         <v>5.32</v>
       </c>
       <c r="F18" s="12">
         <v>5.82</v>
       </c>
       <c r="G18" s="12">
         <v>5.56</v>
       </c>
       <c r="H18" s="12">
         <v>6.02</v>
       </c>
       <c r="I18" s="12">
@@ -2729,52 +2790,56 @@
       <c r="U18" s="21">
         <v>6</v>
       </c>
       <c r="V18" s="12">
         <v>6.34</v>
       </c>
       <c r="W18" s="12">
         <v>6.43</v>
       </c>
       <c r="X18" s="12">
         <v>6.38</v>
       </c>
       <c r="Y18" s="12">
         <v>6.29</v>
       </c>
       <c r="Z18" s="12">
         <v>6.24</v>
       </c>
       <c r="AA18" s="12">
         <v>4.33</v>
       </c>
       <c r="AB18" s="12">
         <f>[1]Показатель!AB18</f>
         <v>4.51</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="12">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AD18" s="39"/>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="12">
         <v>4.93</v>
       </c>
       <c r="D19" s="12">
         <v>5.08</v>
       </c>
       <c r="E19" s="12">
         <v>5.04</v>
       </c>
       <c r="F19" s="12">
         <v>5.38</v>
       </c>
       <c r="G19" s="12">
         <v>5.05</v>
       </c>
       <c r="H19" s="12">
         <v>5.54</v>
       </c>
       <c r="I19" s="12">
@@ -2816,52 +2881,56 @@
       <c r="U19" s="21">
         <v>5.88</v>
       </c>
       <c r="V19" s="12">
         <v>6.2</v>
       </c>
       <c r="W19" s="12">
         <v>6.21</v>
       </c>
       <c r="X19" s="12">
         <v>6.14</v>
       </c>
       <c r="Y19" s="12">
         <v>6.07</v>
       </c>
       <c r="Z19" s="12">
         <v>6.01</v>
       </c>
       <c r="AA19" s="12">
         <v>4.01</v>
       </c>
       <c r="AB19" s="12">
         <f>[1]Показатель!AB19</f>
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="12">
+        <v>4.34</v>
+      </c>
+      <c r="AD19" s="39"/>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="12">
         <v>5.36</v>
       </c>
       <c r="D20" s="12">
         <v>5.14</v>
       </c>
       <c r="E20" s="12">
         <v>5.18</v>
       </c>
       <c r="F20" s="12">
         <v>5.45</v>
       </c>
       <c r="G20" s="12">
         <v>5.36</v>
       </c>
       <c r="H20" s="12">
         <v>5.34</v>
       </c>
       <c r="I20" s="12">
@@ -2903,52 +2972,56 @@
       <c r="U20" s="21">
         <v>4.8099999999999996</v>
       </c>
       <c r="V20" s="12">
         <v>4.97</v>
       </c>
       <c r="W20" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="X20" s="12">
         <v>5.12</v>
       </c>
       <c r="Y20" s="12">
         <v>5.05</v>
       </c>
       <c r="Z20" s="12">
         <v>5</v>
       </c>
       <c r="AA20" s="12">
         <v>3.22</v>
       </c>
       <c r="AB20" s="12">
         <f>[1]Показатель!AB20</f>
         <v>3.33</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="12">
+        <v>3.56</v>
+      </c>
+      <c r="AD20" s="39"/>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="12">
         <v>6.31</v>
       </c>
       <c r="D21" s="12">
         <v>6.11</v>
       </c>
       <c r="E21" s="12">
         <v>5.98</v>
       </c>
       <c r="F21" s="12">
         <v>6.31</v>
       </c>
       <c r="G21" s="12">
         <v>6.23</v>
       </c>
       <c r="H21" s="12">
         <v>6.15</v>
       </c>
       <c r="I21" s="12">
@@ -2990,52 +3063,56 @@
       <c r="U21" s="21">
         <v>5.0199999999999996</v>
       </c>
       <c r="V21" s="12">
         <v>5.13</v>
       </c>
       <c r="W21" s="12">
         <v>5.22</v>
       </c>
       <c r="X21" s="12">
         <v>5.24</v>
       </c>
       <c r="Y21" s="12">
         <v>5.22</v>
       </c>
       <c r="Z21" s="12">
         <v>5.17</v>
       </c>
       <c r="AA21" s="12">
         <v>3.25</v>
       </c>
       <c r="AB21" s="12">
         <f>[1]Показатель!AB21</f>
         <v>3.72</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="12">
+        <v>4.03</v>
+      </c>
+      <c r="AD21" s="39"/>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="12">
         <v>4.91</v>
       </c>
       <c r="D22" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="E22" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="12">
         <v>5.34</v>
       </c>
       <c r="G22" s="12">
         <v>5.03</v>
       </c>
       <c r="H22" s="12">
         <v>5.48</v>
       </c>
       <c r="I22" s="12">
@@ -3077,52 +3154,56 @@
       <c r="U22" s="21">
         <v>5.73</v>
       </c>
       <c r="V22" s="12">
         <v>6.07</v>
       </c>
       <c r="W22" s="12">
         <v>6.06</v>
       </c>
       <c r="X22" s="12">
         <v>6.02</v>
       </c>
       <c r="Y22" s="12">
         <v>5.89</v>
       </c>
       <c r="Z22" s="12">
         <v>5.86</v>
       </c>
       <c r="AA22" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB22" s="12">
         <f>[1]Показатель!AB22</f>
         <v>4.41</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD22" s="39"/>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="12">
         <v>4.74</v>
       </c>
       <c r="D23" s="12">
         <v>4.91</v>
       </c>
       <c r="E23" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="F23" s="12">
         <v>5.09</v>
       </c>
       <c r="G23" s="12">
         <v>4.75</v>
       </c>
       <c r="H23" s="12">
         <v>5.27</v>
       </c>
       <c r="I23" s="12">
@@ -3164,52 +3245,56 @@
       <c r="U23" s="21">
         <v>5.53</v>
       </c>
       <c r="V23" s="12">
         <v>5.73</v>
       </c>
       <c r="W23" s="12">
         <v>5.65</v>
       </c>
       <c r="X23" s="12">
         <v>5.55</v>
       </c>
       <c r="Y23" s="12">
         <v>5.54</v>
       </c>
       <c r="Z23" s="12">
         <v>5.56</v>
       </c>
       <c r="AA23" s="12">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB23" s="12">
         <f>[1]Показатель!AB23</f>
         <v>4.13</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="12">
+        <v>4.21</v>
+      </c>
+      <c r="AD23" s="39"/>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="12">
         <v>6.19</v>
       </c>
       <c r="D24" s="12">
         <v>5.92</v>
       </c>
       <c r="E24" s="12">
         <v>5.52</v>
       </c>
       <c r="F24" s="12">
         <v>5.45</v>
       </c>
       <c r="G24" s="12">
         <v>5.45</v>
       </c>
       <c r="H24" s="12">
         <v>5.39</v>
       </c>
       <c r="I24" s="12">
@@ -3251,52 +3336,56 @@
       <c r="U24" s="21">
         <v>4.82</v>
       </c>
       <c r="V24" s="12">
         <v>4.92</v>
       </c>
       <c r="W24" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="X24" s="12">
         <v>5.17</v>
       </c>
       <c r="Y24" s="12">
         <v>5.14</v>
       </c>
       <c r="Z24" s="12">
         <v>5.13</v>
       </c>
       <c r="AA24" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB24" s="12">
         <f>[1]Показатель!AB24</f>
         <v>4.32</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="12">
+        <v>4.26</v>
+      </c>
+      <c r="AD24" s="39"/>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="12">
         <v>6.56</v>
       </c>
       <c r="D25" s="12">
         <v>5.81</v>
       </c>
       <c r="E25" s="12">
         <v>5.9</v>
       </c>
       <c r="F25" s="12">
         <v>6.36</v>
       </c>
       <c r="G25" s="12">
         <v>6</v>
       </c>
       <c r="H25" s="12">
         <v>6.27</v>
       </c>
       <c r="I25" s="12">
@@ -3338,52 +3427,56 @@
       <c r="U25" s="21">
         <v>5.76</v>
       </c>
       <c r="V25" s="12">
         <v>5.92</v>
       </c>
       <c r="W25" s="12">
         <v>6.1</v>
       </c>
       <c r="X25" s="12">
         <v>6.05</v>
       </c>
       <c r="Y25" s="12">
         <v>5.96</v>
       </c>
       <c r="Z25" s="12">
         <v>5.94</v>
       </c>
       <c r="AA25" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB25" s="12">
         <f>[1]Показатель!AB25</f>
         <v>4.29</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="12">
+        <v>4.49</v>
+      </c>
+      <c r="AD25" s="39"/>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="D26" s="12">
         <v>4.75</v>
       </c>
       <c r="E26" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="F26" s="12">
         <v>5.41</v>
       </c>
       <c r="G26" s="12">
         <v>5.14</v>
       </c>
       <c r="H26" s="12">
         <v>5.77</v>
       </c>
       <c r="I26" s="12">
@@ -3425,52 +3518,56 @@
       <c r="U26" s="21">
         <v>6.09</v>
       </c>
       <c r="V26" s="12">
         <v>6.46</v>
       </c>
       <c r="W26" s="12">
         <v>6.46</v>
       </c>
       <c r="X26" s="12">
         <v>6.39</v>
       </c>
       <c r="Y26" s="12">
         <v>6.26</v>
       </c>
       <c r="Z26" s="12">
         <v>6.19</v>
       </c>
       <c r="AA26" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB26" s="12">
         <f>[1]Показатель!AB26</f>
         <v>4.88</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="12">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AD26" s="39"/>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="12">
         <v>5.68</v>
       </c>
       <c r="D27" s="12">
         <v>5.97</v>
       </c>
       <c r="E27" s="12">
         <v>5.92</v>
       </c>
       <c r="F27" s="12">
         <v>6.52</v>
       </c>
       <c r="G27" s="12">
         <v>6.39</v>
       </c>
       <c r="H27" s="12">
         <v>6.92</v>
       </c>
       <c r="I27" s="12">
@@ -3512,52 +3609,56 @@
       <c r="U27" s="21">
         <v>6.62</v>
       </c>
       <c r="V27" s="12">
         <v>6.94</v>
       </c>
       <c r="W27" s="12">
         <v>7</v>
       </c>
       <c r="X27" s="12">
         <v>6.96</v>
       </c>
       <c r="Y27" s="12">
         <v>6.78</v>
       </c>
       <c r="Z27" s="12">
         <v>6.68</v>
       </c>
       <c r="AA27" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB27" s="12">
         <f>[1]Показатель!AB27</f>
         <v>4.8499999999999996</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="12">
+        <v>4.95</v>
+      </c>
+      <c r="AD27" s="39"/>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="12">
         <v>5.33</v>
       </c>
       <c r="D28" s="12">
         <v>5.19</v>
       </c>
       <c r="E28" s="12">
         <v>5.09</v>
       </c>
       <c r="F28" s="12">
         <v>5.5</v>
       </c>
       <c r="G28" s="12">
         <v>5.31</v>
       </c>
       <c r="H28" s="12">
         <v>5.63</v>
       </c>
       <c r="I28" s="12">
@@ -3599,52 +3700,56 @@
       <c r="U28" s="21">
         <v>5.22</v>
       </c>
       <c r="V28" s="12">
         <v>5.5</v>
       </c>
       <c r="W28" s="12">
         <v>5.6</v>
       </c>
       <c r="X28" s="12">
         <v>5.66</v>
       </c>
       <c r="Y28" s="12">
         <v>5.57</v>
       </c>
       <c r="Z28" s="12">
         <v>5.47</v>
       </c>
       <c r="AA28" s="12">
         <v>3.44</v>
       </c>
       <c r="AB28" s="12">
         <f>[1]Показатель!AB28</f>
         <v>3.89</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="12">
+        <v>3.98</v>
+      </c>
+      <c r="AD28" s="39"/>
+    </row>
+    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="12">
         <v>6.07</v>
       </c>
       <c r="D29" s="12">
         <v>5.83</v>
       </c>
       <c r="E29" s="12">
         <v>5.49</v>
       </c>
       <c r="F29" s="12">
         <v>5.54</v>
       </c>
       <c r="G29" s="12">
         <v>5.61</v>
       </c>
       <c r="H29" s="12">
         <v>5.71</v>
       </c>
       <c r="I29" s="12">
@@ -3686,83 +3791,89 @@
       <c r="U29" s="21">
         <v>5.05</v>
       </c>
       <c r="V29" s="12">
         <v>5.16</v>
       </c>
       <c r="W29" s="12">
         <v>5.32</v>
       </c>
       <c r="X29" s="12">
         <v>5.43</v>
       </c>
       <c r="Y29" s="12">
         <v>5.47</v>
       </c>
       <c r="Z29" s="12">
         <v>5.46</v>
       </c>
       <c r="AA29" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB29" s="12">
         <f>[1]Показатель!AB29</f>
         <v>4.25</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="12">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AD29" s="39"/>
+    </row>
+    <row r="30" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
-      <c r="B30" s="40" t="s">
+      <c r="B30" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="40"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="42"/>
+      <c r="Y30" s="42"/>
+      <c r="Z30" s="42"/>
+      <c r="AA30" s="42"/>
+      <c r="AB30" s="42"/>
+      <c r="AC30" s="42"/>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="12">
         <v>5.64</v>
       </c>
       <c r="D31" s="12">
         <v>5.55</v>
       </c>
       <c r="E31" s="12">
         <v>5.45</v>
       </c>
       <c r="F31" s="12">
         <v>5.82</v>
       </c>
       <c r="G31" s="12">
         <v>5.67</v>
       </c>
       <c r="H31" s="12">
         <v>6.03</v>
       </c>
       <c r="I31" s="12">
         <v>6.42</v>
       </c>
       <c r="J31" s="12">
@@ -3801,52 +3912,55 @@
       <c r="U31" s="21">
         <v>5.87</v>
       </c>
       <c r="V31" s="12">
         <v>6.14</v>
       </c>
       <c r="W31" s="12">
         <v>6.22</v>
       </c>
       <c r="X31" s="12">
         <v>6.22</v>
       </c>
       <c r="Y31" s="12">
         <v>6.12</v>
       </c>
       <c r="Z31" s="12">
         <v>6.04</v>
       </c>
       <c r="AA31" s="12">
         <v>4.08</v>
       </c>
       <c r="AB31" s="12">
         <f>[1]Показатель!AB31</f>
         <v>4.3899999999999997</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="12">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="12">
         <v>5.24</v>
       </c>
       <c r="D32" s="12">
         <v>5.42</v>
       </c>
       <c r="E32" s="12">
         <v>5.65</v>
       </c>
       <c r="F32" s="12">
         <v>6.21</v>
       </c>
       <c r="G32" s="12">
         <v>6.26</v>
       </c>
       <c r="H32" s="12">
         <v>6.74</v>
       </c>
       <c r="I32" s="12">
@@ -3888,52 +4002,55 @@
       <c r="U32" s="21">
         <v>6.79</v>
       </c>
       <c r="V32" s="12">
         <v>6.9</v>
       </c>
       <c r="W32" s="12">
         <v>6.85</v>
       </c>
       <c r="X32" s="12">
         <v>6.68</v>
       </c>
       <c r="Y32" s="12">
         <v>6.47</v>
       </c>
       <c r="Z32" s="12">
         <v>6.36</v>
       </c>
       <c r="AA32" s="12">
         <v>4.72</v>
       </c>
       <c r="AB32" s="12">
         <f>[1]Показатель!AB32</f>
         <v>5.01</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>5.65</v>
       </c>
       <c r="D33" s="12">
         <v>5.42</v>
       </c>
       <c r="E33" s="12">
         <v>5.26</v>
       </c>
       <c r="F33" s="12">
         <v>5.49</v>
       </c>
       <c r="G33" s="12">
         <v>5.12</v>
       </c>
       <c r="H33" s="12">
         <v>5.73</v>
       </c>
       <c r="I33" s="12">
@@ -3975,52 +4092,55 @@
       <c r="U33" s="21">
         <v>5.94</v>
       </c>
       <c r="V33" s="12">
         <v>6.3</v>
       </c>
       <c r="W33" s="12">
         <v>6.32</v>
       </c>
       <c r="X33" s="12">
         <v>6.27</v>
       </c>
       <c r="Y33" s="12">
         <v>6.23</v>
       </c>
       <c r="Z33" s="12">
         <v>6.13</v>
       </c>
       <c r="AA33" s="12">
         <v>3.82</v>
       </c>
       <c r="AB33" s="12">
         <f>[1]Показатель!AB33</f>
         <v>4.17</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="12">
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="12">
         <v>5.68</v>
       </c>
       <c r="D34" s="12">
         <v>4.97</v>
       </c>
       <c r="E34" s="12">
         <v>5.01</v>
       </c>
       <c r="F34" s="12">
         <v>5.29</v>
       </c>
       <c r="G34" s="12">
         <v>5.14</v>
       </c>
       <c r="H34" s="12">
         <v>5.63</v>
       </c>
       <c r="I34" s="12">
@@ -4062,52 +4182,55 @@
       <c r="U34" s="21">
         <v>5.99</v>
       </c>
       <c r="V34" s="12">
         <v>6.21</v>
       </c>
       <c r="W34" s="12">
         <v>6.3</v>
       </c>
       <c r="X34" s="12">
         <v>6.17</v>
       </c>
       <c r="Y34" s="12">
         <v>5.99</v>
       </c>
       <c r="Z34" s="12">
         <v>5.86</v>
       </c>
       <c r="AA34" s="12">
         <v>3.93</v>
       </c>
       <c r="AB34" s="12">
         <f>[1]Показатель!AB34</f>
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="12">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="12">
         <v>7.32</v>
       </c>
       <c r="D35" s="12">
         <v>7.05</v>
       </c>
       <c r="E35" s="12">
         <v>6.51</v>
       </c>
       <c r="F35" s="12">
         <v>6.84</v>
       </c>
       <c r="G35" s="12">
         <v>6.82</v>
       </c>
       <c r="H35" s="12">
         <v>6.96</v>
       </c>
       <c r="I35" s="12">
@@ -4149,52 +4272,55 @@
       <c r="U35" s="21">
         <v>6.6</v>
       </c>
       <c r="V35" s="12">
         <v>6.79</v>
       </c>
       <c r="W35" s="12">
         <v>6.82</v>
       </c>
       <c r="X35" s="12">
         <v>6.88</v>
       </c>
       <c r="Y35" s="12">
         <v>6.76</v>
       </c>
       <c r="Z35" s="12">
         <v>6.64</v>
       </c>
       <c r="AA35" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="AB35" s="12">
         <f>[1]Показатель!AB35</f>
         <v>5.0599999999999996</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="12">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="12">
         <v>5.57</v>
       </c>
       <c r="D36" s="12">
         <v>5.42</v>
       </c>
       <c r="E36" s="12">
         <v>5.58</v>
       </c>
       <c r="F36" s="12">
         <v>6.04</v>
       </c>
       <c r="G36" s="12">
         <v>5.92</v>
       </c>
       <c r="H36" s="12">
         <v>5.91</v>
       </c>
       <c r="I36" s="12">
@@ -4236,52 +4362,55 @@
       <c r="U36" s="21">
         <v>5.74</v>
       </c>
       <c r="V36" s="12">
         <v>5.83</v>
       </c>
       <c r="W36" s="12">
         <v>6.06</v>
       </c>
       <c r="X36" s="12">
         <v>5.96</v>
       </c>
       <c r="Y36" s="12">
         <v>5.81</v>
       </c>
       <c r="Z36" s="12">
         <v>5.76</v>
       </c>
       <c r="AA36" s="12">
         <v>3.66</v>
       </c>
       <c r="AB36" s="12">
         <f>[1]Показатель!AB36</f>
         <v>4.41</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="12">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="12">
         <v>5.05</v>
       </c>
       <c r="D37" s="12">
         <v>4.84</v>
       </c>
       <c r="E37" s="12">
         <v>4.8</v>
       </c>
       <c r="F37" s="12">
         <v>5.38</v>
       </c>
       <c r="G37" s="12">
         <v>5.42</v>
       </c>
       <c r="H37" s="12">
         <v>5.92</v>
       </c>
       <c r="I37" s="12">
@@ -4323,52 +4452,55 @@
       <c r="U37" s="21">
         <v>5.82</v>
       </c>
       <c r="V37" s="12">
         <v>6.31</v>
       </c>
       <c r="W37" s="12">
         <v>6.39</v>
       </c>
       <c r="X37" s="12">
         <v>6.48</v>
       </c>
       <c r="Y37" s="12">
         <v>6.26</v>
       </c>
       <c r="Z37" s="12">
         <v>6.13</v>
       </c>
       <c r="AA37" s="12">
         <v>3.38</v>
       </c>
       <c r="AB37" s="12">
         <f>[1]Показатель!AB37</f>
         <v>3.67</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="12">
+        <v>3.73</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="12">
         <v>6.15</v>
       </c>
       <c r="D38" s="12">
         <v>5.6</v>
       </c>
       <c r="E38" s="12">
         <v>5.31</v>
       </c>
       <c r="F38" s="12">
         <v>5.28</v>
       </c>
       <c r="G38" s="12">
         <v>5.27</v>
       </c>
       <c r="H38" s="12">
         <v>5.52</v>
       </c>
       <c r="I38" s="12">
@@ -4410,52 +4542,55 @@
       <c r="U38" s="21">
         <v>5.44</v>
       </c>
       <c r="V38" s="12">
         <v>5.73</v>
       </c>
       <c r="W38" s="12">
         <v>5.9</v>
       </c>
       <c r="X38" s="12">
         <v>5.95</v>
       </c>
       <c r="Y38" s="12">
         <v>5.88</v>
       </c>
       <c r="Z38" s="12">
         <v>5.85</v>
       </c>
       <c r="AA38" s="12">
         <v>4.21</v>
       </c>
       <c r="AB38" s="12">
         <f>[1]Показатель!AB38</f>
         <v>4.22</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="12">
+        <v>4.1500000000000004</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="D39" s="12">
         <v>5.2</v>
       </c>
       <c r="E39" s="12">
         <v>5.28</v>
       </c>
       <c r="F39" s="12">
         <v>5.74</v>
       </c>
       <c r="G39" s="12">
         <v>5.51</v>
       </c>
       <c r="H39" s="12">
         <v>5.9</v>
       </c>
       <c r="I39" s="12">
@@ -4497,52 +4632,55 @@
       <c r="U39" s="21">
         <v>5.89</v>
       </c>
       <c r="V39" s="12">
         <v>6.23</v>
       </c>
       <c r="W39" s="12">
         <v>6.37</v>
       </c>
       <c r="X39" s="12">
         <v>6.42</v>
       </c>
       <c r="Y39" s="12">
         <v>6.36</v>
       </c>
       <c r="Z39" s="12">
         <v>6.27</v>
       </c>
       <c r="AA39" s="12">
         <v>4.08</v>
       </c>
       <c r="AB39" s="12">
         <f>[1]Показатель!AB39</f>
         <v>4.8899999999999997</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="12">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="12">
         <v>5.49</v>
       </c>
       <c r="D40" s="12">
         <v>5.74</v>
       </c>
       <c r="E40" s="12">
         <v>5.54</v>
       </c>
       <c r="F40" s="12">
         <v>6.08</v>
       </c>
       <c r="G40" s="12">
         <v>5.8</v>
       </c>
       <c r="H40" s="12">
         <v>6.32</v>
       </c>
       <c r="I40" s="12">
@@ -4584,52 +4722,55 @@
       <c r="U40" s="21">
         <v>6.39</v>
       </c>
       <c r="V40" s="12">
         <v>6.77</v>
       </c>
       <c r="W40" s="12">
         <v>6.87</v>
       </c>
       <c r="X40" s="12">
         <v>6.83</v>
       </c>
       <c r="Y40" s="12">
         <v>6.72</v>
       </c>
       <c r="Z40" s="12">
         <v>6.67</v>
       </c>
       <c r="AA40" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="AB40" s="12">
         <f>[1]Показатель!AB40</f>
         <v>4.74</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="12">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="12">
         <v>5.48</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="12">
         <v>5.46</v>
       </c>
       <c r="F41" s="12">
         <v>5.8</v>
       </c>
       <c r="G41" s="12">
         <v>5.41</v>
       </c>
       <c r="H41" s="12">
         <v>5.96</v>
       </c>
       <c r="I41" s="12">
@@ -4671,52 +4812,55 @@
       <c r="U41" s="21">
         <v>6.35</v>
       </c>
       <c r="V41" s="12">
         <v>6.74</v>
       </c>
       <c r="W41" s="12">
         <v>6.75</v>
       </c>
       <c r="X41" s="12">
         <v>6.68</v>
       </c>
       <c r="Y41" s="12">
         <v>6.58</v>
       </c>
       <c r="Z41" s="12">
         <v>6.51</v>
       </c>
       <c r="AA41" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB41" s="12">
         <f>[1]Показатель!AB41</f>
         <v>4.71</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC41" s="12">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="12">
         <v>5.38</v>
       </c>
       <c r="D42" s="12">
         <v>5.08</v>
       </c>
       <c r="E42" s="12">
         <v>5.16</v>
       </c>
       <c r="F42" s="12">
         <v>5.72</v>
       </c>
       <c r="G42" s="12">
         <v>5.63</v>
       </c>
       <c r="H42" s="12">
         <v>5.73</v>
       </c>
       <c r="I42" s="12">
@@ -4758,52 +4902,55 @@
       <c r="U42" s="21">
         <v>5.42</v>
       </c>
       <c r="V42" s="12">
         <v>5.57</v>
       </c>
       <c r="W42" s="12">
         <v>5.73</v>
       </c>
       <c r="X42" s="12">
         <v>5.72</v>
       </c>
       <c r="Y42" s="12">
         <v>5.59</v>
       </c>
       <c r="Z42" s="12">
         <v>5.5</v>
       </c>
       <c r="AA42" s="12">
         <v>3.35</v>
       </c>
       <c r="AB42" s="12">
         <f>[1]Показатель!AB42</f>
         <v>3.8</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="12">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="12">
         <v>6.67</v>
       </c>
       <c r="D43" s="12">
         <v>6.54</v>
       </c>
       <c r="E43" s="12">
         <v>6.46</v>
       </c>
       <c r="F43" s="12">
         <v>6.88</v>
       </c>
       <c r="G43" s="12">
         <v>6.7</v>
       </c>
       <c r="H43" s="12">
         <v>6.67</v>
       </c>
       <c r="I43" s="12">
@@ -4845,52 +4992,55 @@
       <c r="U43" s="21">
         <v>5.9</v>
       </c>
       <c r="V43" s="12">
         <v>5.98</v>
       </c>
       <c r="W43" s="12">
         <v>6.04</v>
       </c>
       <c r="X43" s="12">
         <v>6.04</v>
       </c>
       <c r="Y43" s="12">
         <v>6.01</v>
       </c>
       <c r="Z43" s="12">
         <v>5.99</v>
       </c>
       <c r="AA43" s="12">
         <v>3.47</v>
       </c>
       <c r="AB43" s="12">
         <f>[1]Показатель!AB43</f>
         <v>4.16</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC43" s="12">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="12">
         <v>5.42</v>
       </c>
       <c r="D44" s="12">
         <v>5.14</v>
       </c>
       <c r="E44" s="12">
         <v>5.24</v>
       </c>
       <c r="F44" s="12">
         <v>5.7</v>
       </c>
       <c r="G44" s="12">
         <v>5.36</v>
       </c>
       <c r="H44" s="12">
         <v>5.84</v>
       </c>
       <c r="I44" s="12">
@@ -4932,52 +5082,55 @@
       <c r="U44" s="21">
         <v>6.15</v>
       </c>
       <c r="V44" s="12">
         <v>6.5</v>
       </c>
       <c r="W44" s="12">
         <v>6.49</v>
       </c>
       <c r="X44" s="12">
         <v>6.47</v>
       </c>
       <c r="Y44" s="12">
         <v>6.33</v>
       </c>
       <c r="Z44" s="12">
         <v>6.31</v>
       </c>
       <c r="AA44" s="12">
         <v>4.87</v>
       </c>
       <c r="AB44" s="12">
         <f>[1]Показатель!AB44</f>
         <v>4.75</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC44" s="12">
+        <v>4.7300000000000004</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="12">
         <v>5.38</v>
       </c>
       <c r="D45" s="12">
         <v>5.63</v>
       </c>
       <c r="E45" s="12">
         <v>5.6</v>
       </c>
       <c r="F45" s="12">
         <v>5.87</v>
       </c>
       <c r="G45" s="12">
         <v>5.37</v>
       </c>
       <c r="H45" s="12">
         <v>6.07</v>
       </c>
       <c r="I45" s="12">
@@ -5019,52 +5172,55 @@
       <c r="U45" s="21">
         <v>6.61</v>
       </c>
       <c r="V45" s="12">
         <v>6.88</v>
       </c>
       <c r="W45" s="12">
         <v>6.71</v>
       </c>
       <c r="X45" s="12">
         <v>6.59</v>
       </c>
       <c r="Y45" s="12">
         <v>6.5</v>
       </c>
       <c r="Z45" s="12">
         <v>6.5</v>
       </c>
       <c r="AA45" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB45" s="12">
         <f>[1]Показатель!AB45</f>
         <v>4.55</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC45" s="12">
+        <v>4.7699999999999996</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="12">
         <v>6.57</v>
       </c>
       <c r="D46" s="12">
         <v>6.37</v>
       </c>
       <c r="E46" s="12">
         <v>5.83</v>
       </c>
       <c r="F46" s="12">
         <v>5.79</v>
       </c>
       <c r="G46" s="12">
         <v>5.88</v>
       </c>
       <c r="H46" s="12">
         <v>5.85</v>
       </c>
       <c r="I46" s="12">
@@ -5106,52 +5262,55 @@
       <c r="U46" s="21">
         <v>5.22</v>
       </c>
       <c r="V46" s="12">
         <v>5.25</v>
       </c>
       <c r="W46" s="12">
         <v>5.4</v>
       </c>
       <c r="X46" s="12">
         <v>5.51</v>
       </c>
       <c r="Y46" s="12">
         <v>5.45</v>
       </c>
       <c r="Z46" s="12">
         <v>5.42</v>
       </c>
       <c r="AA46" s="12">
         <v>4.38</v>
       </c>
       <c r="AB46" s="12">
         <f>[1]Показатель!AB46</f>
         <v>4.32</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC46" s="12">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="12">
         <v>6.93</v>
       </c>
       <c r="D47" s="12">
         <v>6.05</v>
       </c>
       <c r="E47" s="12">
         <v>6.31</v>
       </c>
       <c r="F47" s="12">
         <v>6.73</v>
       </c>
       <c r="G47" s="12">
         <v>6.2</v>
       </c>
       <c r="H47" s="12">
         <v>6.52</v>
       </c>
       <c r="I47" s="12">
@@ -5193,52 +5352,55 @@
       <c r="U47" s="21">
         <v>6.22</v>
       </c>
       <c r="V47" s="12">
         <v>6.42</v>
       </c>
       <c r="W47" s="12">
         <v>6.63</v>
       </c>
       <c r="X47" s="12">
         <v>6.54</v>
       </c>
       <c r="Y47" s="12">
         <v>6.45</v>
       </c>
       <c r="Z47" s="12">
         <v>6.43</v>
       </c>
       <c r="AA47" s="12">
         <v>3.95</v>
       </c>
       <c r="AB47" s="12">
         <f>[1]Показатель!AB47</f>
         <v>4.43</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC47" s="12">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="12">
         <v>4.47</v>
       </c>
       <c r="D48" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="E48" s="12">
         <v>5.03</v>
       </c>
       <c r="F48" s="12">
         <v>5.75</v>
       </c>
       <c r="G48" s="12">
         <v>5.47</v>
       </c>
       <c r="H48" s="12">
         <v>6.16</v>
       </c>
       <c r="I48" s="12">
@@ -5280,52 +5442,55 @@
       <c r="U48" s="21">
         <v>6.71</v>
       </c>
       <c r="V48" s="12">
         <v>7.17</v>
       </c>
       <c r="W48" s="12">
         <v>7.18</v>
       </c>
       <c r="X48" s="12">
         <v>7.1</v>
       </c>
       <c r="Y48" s="12">
         <v>6.93</v>
       </c>
       <c r="Z48" s="12">
         <v>6.84</v>
       </c>
       <c r="AA48" s="12">
         <v>4.41</v>
       </c>
       <c r="AB48" s="12">
         <f>[1]Показатель!AB48</f>
         <v>5.26</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC48" s="12">
+        <v>4.9800000000000004</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="12">
         <v>5.68</v>
       </c>
       <c r="D49" s="12">
         <v>5.97</v>
       </c>
       <c r="E49" s="12">
         <v>5.92</v>
       </c>
       <c r="F49" s="12">
         <v>6.52</v>
       </c>
       <c r="G49" s="12">
         <v>6.39</v>
       </c>
       <c r="H49" s="12">
         <v>6.92</v>
       </c>
       <c r="I49" s="12">
@@ -5367,52 +5532,55 @@
       <c r="U49" s="21">
         <v>6.62</v>
       </c>
       <c r="V49" s="12">
         <v>6.94</v>
       </c>
       <c r="W49" s="12">
         <v>7</v>
       </c>
       <c r="X49" s="12">
         <v>6.96</v>
       </c>
       <c r="Y49" s="12">
         <v>6.78</v>
       </c>
       <c r="Z49" s="12">
         <v>6.68</v>
       </c>
       <c r="AA49" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB49" s="12">
         <f>[1]Показатель!AB49</f>
         <v>4.8499999999999996</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC49" s="12">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="12">
         <v>5.33</v>
       </c>
       <c r="D50" s="12">
         <v>5.19</v>
       </c>
       <c r="E50" s="12">
         <v>5.09</v>
       </c>
       <c r="F50" s="12">
         <v>5.5</v>
       </c>
       <c r="G50" s="12">
         <v>5.31</v>
       </c>
       <c r="H50" s="12">
         <v>5.63</v>
       </c>
       <c r="I50" s="12">
@@ -5454,52 +5622,55 @@
       <c r="U50" s="21">
         <v>5.22</v>
       </c>
       <c r="V50" s="12">
         <v>5.5</v>
       </c>
       <c r="W50" s="12">
         <v>5.6</v>
       </c>
       <c r="X50" s="12">
         <v>5.66</v>
       </c>
       <c r="Y50" s="12">
         <v>5.57</v>
       </c>
       <c r="Z50" s="12">
         <v>5.47</v>
       </c>
       <c r="AA50" s="12">
         <v>3.44</v>
       </c>
       <c r="AB50" s="12">
         <f>[1]Показатель!AB50</f>
         <v>3.89</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC50" s="12">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="12">
         <v>6.07</v>
       </c>
       <c r="D51" s="12">
         <v>5.83</v>
       </c>
       <c r="E51" s="12">
         <v>5.49</v>
       </c>
       <c r="F51" s="12">
         <v>5.54</v>
       </c>
       <c r="G51" s="12">
         <v>5.61</v>
       </c>
       <c r="H51" s="12">
         <v>5.71</v>
       </c>
       <c r="I51" s="12">
@@ -5541,83 +5712,88 @@
       <c r="U51" s="21">
         <v>5.05</v>
       </c>
       <c r="V51" s="12">
         <v>5.16</v>
       </c>
       <c r="W51" s="12">
         <v>5.32</v>
       </c>
       <c r="X51" s="12">
         <v>5.43</v>
       </c>
       <c r="Y51" s="12">
         <v>5.47</v>
       </c>
       <c r="Z51" s="12">
         <v>5.46</v>
       </c>
       <c r="AA51" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB51" s="12">
         <f>[1]Показатель!AB51</f>
         <v>4.25</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="12">
+        <v>4.3600000000000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
-      <c r="B52" s="41" t="s">
+      <c r="B52" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="41"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+      <c r="S52" s="43"/>
+      <c r="T52" s="43"/>
+      <c r="U52" s="43"/>
+      <c r="V52" s="43"/>
+      <c r="W52" s="43"/>
+      <c r="X52" s="43"/>
+      <c r="Y52" s="43"/>
+      <c r="Z52" s="43"/>
+      <c r="AA52" s="43"/>
+      <c r="AB52" s="43"/>
+      <c r="AC52" s="43"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="12">
         <v>5.61</v>
       </c>
       <c r="D53" s="12">
         <v>5.36</v>
       </c>
       <c r="E53" s="12">
         <v>5.15</v>
       </c>
       <c r="F53" s="12">
         <v>5.24</v>
       </c>
       <c r="G53" s="12">
         <v>5.14</v>
       </c>
       <c r="H53" s="12">
         <v>5.24</v>
       </c>
       <c r="I53" s="12">
         <v>5.48</v>
       </c>
       <c r="J53" s="12">
@@ -5656,52 +5832,55 @@
       <c r="U53" s="21">
         <v>4.67</v>
       </c>
       <c r="V53" s="12">
         <v>4.82</v>
       </c>
       <c r="W53" s="12">
         <v>4.92</v>
       </c>
       <c r="X53" s="12">
         <v>4.93</v>
       </c>
       <c r="Y53" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Z53" s="12">
         <v>4.88</v>
       </c>
       <c r="AA53" s="12">
         <v>3.79</v>
       </c>
       <c r="AB53" s="12">
         <f>[1]Показатель!AB53</f>
         <v>3.91</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="12">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C54" s="12">
         <v>4.13</v>
       </c>
       <c r="D54" s="12">
         <v>4.49</v>
       </c>
       <c r="E54" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="F54" s="12">
         <v>4.13</v>
       </c>
       <c r="G54" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="H54" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="I54" s="12">
@@ -5743,52 +5922,55 @@
       <c r="U54" s="21">
         <v>3.76</v>
       </c>
       <c r="V54" s="12">
         <v>3.88</v>
       </c>
       <c r="W54" s="12">
         <v>3.97</v>
       </c>
       <c r="X54" s="12">
         <v>4</v>
       </c>
       <c r="Y54" s="12">
         <v>3.93</v>
       </c>
       <c r="Z54" s="12">
         <v>3.89</v>
       </c>
       <c r="AA54" s="12">
         <v>3.24</v>
       </c>
       <c r="AB54" s="12">
         <f>[1]Показатель!AB54</f>
         <v>3.22</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC54" s="12">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="12">
         <v>4.8</v>
       </c>
       <c r="D55" s="12">
         <v>4.82</v>
       </c>
       <c r="E55" s="12">
         <v>4.82</v>
       </c>
       <c r="F55" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G55" s="12">
         <v>4.71</v>
       </c>
       <c r="H55" s="12">
         <v>4.88</v>
       </c>
       <c r="I55" s="12">
@@ -5830,52 +6012,55 @@
       <c r="U55" s="21">
         <v>5.26</v>
       </c>
       <c r="V55" s="12">
         <v>5.31</v>
       </c>
       <c r="W55" s="12">
         <v>5.27</v>
       </c>
       <c r="X55" s="12">
         <v>5.21</v>
       </c>
       <c r="Y55" s="12">
         <v>5.15</v>
       </c>
       <c r="Z55" s="12">
         <v>5.08</v>
       </c>
       <c r="AA55" s="12">
         <v>4.29</v>
       </c>
       <c r="AB55" s="12">
         <f>[1]Показатель!AB55</f>
         <v>4.53</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC55" s="12">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12">
         <v>3.92</v>
       </c>
       <c r="D56" s="12">
         <v>3.61</v>
       </c>
       <c r="E56" s="12">
         <v>3.95</v>
       </c>
       <c r="F56" s="12">
         <v>4.01</v>
       </c>
       <c r="G56" s="12">
         <v>3.98</v>
       </c>
       <c r="H56" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="I56" s="12">
@@ -5917,52 +6102,55 @@
       <c r="U56" s="21">
         <v>3.69</v>
       </c>
       <c r="V56" s="12">
         <v>3.89</v>
       </c>
       <c r="W56" s="12">
         <v>3.95</v>
       </c>
       <c r="X56" s="12">
         <v>3.93</v>
       </c>
       <c r="Y56" s="12">
         <v>3.91</v>
       </c>
       <c r="Z56" s="12">
         <v>3.8</v>
       </c>
       <c r="AA56" s="12">
         <v>2.72</v>
       </c>
       <c r="AB56" s="12">
         <f>[1]Показатель!AB56</f>
         <v>2.64</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC56" s="12">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="12">
         <v>7.41</v>
       </c>
       <c r="D57" s="12">
         <v>6.72</v>
       </c>
       <c r="E57" s="12">
         <v>6.3</v>
       </c>
       <c r="F57" s="12">
         <v>6.45</v>
       </c>
       <c r="G57" s="12">
         <v>6.35</v>
       </c>
       <c r="H57" s="12">
         <v>6.5</v>
       </c>
       <c r="I57" s="12">
@@ -6004,52 +6192,55 @@
       <c r="U57" s="21">
         <v>5.74</v>
       </c>
       <c r="V57" s="12">
         <v>5.94</v>
       </c>
       <c r="W57" s="12">
         <v>6.04</v>
       </c>
       <c r="X57" s="12">
         <v>6.05</v>
       </c>
       <c r="Y57" s="12">
         <v>5.99</v>
       </c>
       <c r="Z57" s="12">
         <v>5.97</v>
       </c>
       <c r="AA57" s="12">
         <v>4.43</v>
       </c>
       <c r="AB57" s="12">
         <f>[1]Показатель!AB57</f>
         <v>4.58</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC57" s="12">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="12">
         <v>4.96</v>
       </c>
       <c r="D58" s="12">
         <v>4.82</v>
       </c>
       <c r="E58" s="12">
         <v>4.62</v>
       </c>
       <c r="F58" s="12">
         <v>4.8899999999999997</v>
       </c>
       <c r="G58" s="12">
         <v>4.87</v>
       </c>
       <c r="H58" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="I58" s="12">
@@ -6091,52 +6282,55 @@
       <c r="U58" s="21">
         <v>4.24</v>
       </c>
       <c r="V58" s="12">
         <v>4.37</v>
       </c>
       <c r="W58" s="12">
         <v>4.45</v>
       </c>
       <c r="X58" s="12">
         <v>4.43</v>
       </c>
       <c r="Y58" s="12">
         <v>4.34</v>
       </c>
       <c r="Z58" s="12">
         <v>4.28</v>
       </c>
       <c r="AA58" s="12">
         <v>2.54</v>
       </c>
       <c r="AB58" s="12">
         <f>[1]Показатель!AB58</f>
         <v>2.91</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC58" s="12">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="12">
         <v>4.03</v>
       </c>
       <c r="D59" s="12">
         <v>3.5</v>
       </c>
       <c r="E59" s="12">
         <v>3.25</v>
       </c>
       <c r="F59" s="12">
         <v>3.4</v>
       </c>
       <c r="G59" s="12">
         <v>3.19</v>
       </c>
       <c r="H59" s="12">
         <v>3.43</v>
       </c>
       <c r="I59" s="12">
@@ -6178,52 +6372,55 @@
       <c r="U59" s="21">
         <v>3.39</v>
       </c>
       <c r="V59" s="12">
         <v>3.49</v>
       </c>
       <c r="W59" s="12">
         <v>3.5</v>
       </c>
       <c r="X59" s="12">
         <v>3.63</v>
       </c>
       <c r="Y59" s="12">
         <v>3.58</v>
       </c>
       <c r="Z59" s="12">
         <v>3.54</v>
       </c>
       <c r="AA59" s="12">
         <v>2.82</v>
       </c>
       <c r="AB59" s="12">
         <f>[1]Показатель!AB59</f>
         <v>2.62</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC59" s="12">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="12">
         <v>6.05</v>
       </c>
       <c r="D60" s="12">
         <v>6</v>
       </c>
       <c r="E60" s="12">
         <v>5.67</v>
       </c>
       <c r="F60" s="12">
         <v>5.46</v>
       </c>
       <c r="G60" s="12">
         <v>5.38</v>
       </c>
       <c r="H60" s="12">
         <v>5.45</v>
       </c>
       <c r="I60" s="12">
@@ -6265,52 +6462,55 @@
       <c r="U60" s="21">
         <v>4.3</v>
       </c>
       <c r="V60" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="W60" s="12">
         <v>4.54</v>
       </c>
       <c r="X60" s="12">
         <v>4.53</v>
       </c>
       <c r="Y60" s="12">
         <v>4.55</v>
       </c>
       <c r="Z60" s="12">
         <v>4.6500000000000004</v>
       </c>
       <c r="AA60" s="12">
         <v>4.49</v>
       </c>
       <c r="AB60" s="12">
         <f>[1]Показатель!AB60</f>
         <v>4.47</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC60" s="12">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="12">
         <v>5.81</v>
       </c>
       <c r="D61" s="12">
         <v>5.28</v>
       </c>
       <c r="E61" s="12">
         <v>5.22</v>
       </c>
       <c r="F61" s="12">
         <v>5.25</v>
       </c>
       <c r="G61" s="12">
         <v>5.19</v>
       </c>
       <c r="H61" s="12">
         <v>5.27</v>
       </c>
       <c r="I61" s="12">
@@ -6352,52 +6552,55 @@
       <c r="U61" s="21">
         <v>4.6500000000000004</v>
       </c>
       <c r="V61" s="12">
         <v>4.82</v>
       </c>
       <c r="W61" s="12">
         <v>5.03</v>
       </c>
       <c r="X61" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y61" s="12">
         <v>5</v>
       </c>
       <c r="Z61" s="12">
         <v>4.95</v>
       </c>
       <c r="AA61" s="12">
         <v>3.73</v>
       </c>
       <c r="AB61" s="12">
         <f>[1]Показатель!AB61</f>
         <v>3.78</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC61" s="12">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="D62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="E62" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="G62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="H62" s="12">
         <v>4.7</v>
       </c>
       <c r="I62" s="12">
@@ -6439,52 +6642,55 @@
       <c r="U62" s="21">
         <v>4.18</v>
       </c>
       <c r="V62" s="12">
         <v>4.37</v>
       </c>
       <c r="W62" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="X62" s="12">
         <v>4.33</v>
       </c>
       <c r="Y62" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z62" s="12">
         <v>4.24</v>
       </c>
       <c r="AA62" s="12">
         <v>3.01</v>
       </c>
       <c r="AB62" s="12">
         <f>[1]Показатель!AB62</f>
         <v>3.44</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC62" s="12">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C63" s="12">
         <v>3.99</v>
       </c>
       <c r="D63" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="E63" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F63" s="12">
         <v>4.68</v>
       </c>
       <c r="G63" s="12">
         <v>4.45</v>
       </c>
       <c r="H63" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="I63" s="12">
@@ -6526,52 +6732,55 @@
       <c r="U63" s="21">
         <v>5.07</v>
       </c>
       <c r="V63" s="12">
         <v>5.27</v>
       </c>
       <c r="W63" s="12">
         <v>5.27</v>
       </c>
       <c r="X63" s="12">
         <v>5.21</v>
       </c>
       <c r="Y63" s="12">
         <v>5.19</v>
       </c>
       <c r="Z63" s="12">
         <v>5.15</v>
       </c>
       <c r="AA63" s="12">
         <v>3.37</v>
       </c>
       <c r="AB63" s="12">
         <f>[1]Показатель!AB63</f>
         <v>3.71</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC63" s="12">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="12">
         <v>5.34</v>
       </c>
       <c r="D64" s="12">
         <v>5.19</v>
       </c>
       <c r="E64" s="12">
         <v>5.2</v>
       </c>
       <c r="F64" s="12">
         <v>5.22</v>
       </c>
       <c r="G64" s="12">
         <v>5.12</v>
       </c>
       <c r="H64" s="12">
         <v>5</v>
       </c>
       <c r="I64" s="12">
@@ -6613,52 +6822,55 @@
       <c r="U64" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="V64" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="W64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="X64" s="12">
         <v>4.58</v>
       </c>
       <c r="Y64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="Z64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA64" s="12">
         <v>3.11</v>
       </c>
       <c r="AB64" s="12">
         <f>[1]Показатель!AB64</f>
         <v>2.91</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC64" s="12">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C65" s="12">
         <v>6.01</v>
       </c>
       <c r="D65" s="12">
         <v>5.74</v>
       </c>
       <c r="E65" s="12">
         <v>5.58</v>
       </c>
       <c r="F65" s="12">
         <v>5.83</v>
       </c>
       <c r="G65" s="12">
         <v>5.83</v>
       </c>
       <c r="H65" s="12">
         <v>5.71</v>
       </c>
       <c r="I65" s="12">
@@ -6700,52 +6912,55 @@
       <c r="U65" s="21">
         <v>4.26</v>
       </c>
       <c r="V65" s="12">
         <v>4.3899999999999997</v>
       </c>
       <c r="W65" s="12">
         <v>4.5</v>
       </c>
       <c r="X65" s="12">
         <v>4.55</v>
       </c>
       <c r="Y65" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Z65" s="12">
         <v>4.46</v>
       </c>
       <c r="AA65" s="12">
         <v>3.05</v>
       </c>
       <c r="AB65" s="12">
         <f>[1]Показатель!AB65</f>
         <v>3.33</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC65" s="12">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="12">
         <v>3.67</v>
       </c>
       <c r="D66" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="E66" s="12">
         <v>4.22</v>
       </c>
       <c r="F66" s="12">
         <v>4.47</v>
       </c>
       <c r="G66" s="12">
         <v>4.22</v>
       </c>
       <c r="H66" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I66" s="12">
@@ -6787,52 +7002,55 @@
       <c r="U66" s="21">
         <v>4.68</v>
       </c>
       <c r="V66" s="12">
         <v>4.97</v>
       </c>
       <c r="W66" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="X66" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Y66" s="12">
         <v>4.79</v>
       </c>
       <c r="Z66" s="12">
         <v>4.72</v>
       </c>
       <c r="AA66" s="12">
         <v>3.47</v>
       </c>
       <c r="AB66" s="12">
         <f>[1]Показатель!AB66</f>
         <v>3.58</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC66" s="12">
+        <v>3.57</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E67" s="12">
         <v>4.21</v>
       </c>
       <c r="F67" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="G67" s="12">
         <v>4.16</v>
       </c>
       <c r="H67" s="12">
         <v>4.5</v>
       </c>
       <c r="I67" s="12">
@@ -6874,52 +7092,55 @@
       <c r="U67" s="21">
         <v>4.47</v>
       </c>
       <c r="V67" s="12">
         <v>4.58</v>
       </c>
       <c r="W67" s="12">
         <v>4.59</v>
       </c>
       <c r="X67" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Y67" s="12">
         <v>4.58</v>
       </c>
       <c r="Z67" s="12">
         <v>4.62</v>
       </c>
       <c r="AA67" s="12">
         <v>3.81</v>
       </c>
       <c r="AB67" s="12">
         <f>[1]Показатель!AB67</f>
         <v>3.71</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC67" s="12">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="12">
         <v>6.07</v>
       </c>
       <c r="D68" s="12">
         <v>5.77</v>
       </c>
       <c r="E68" s="12">
         <v>5.41</v>
       </c>
       <c r="F68" s="12">
         <v>5.34</v>
       </c>
       <c r="G68" s="12">
         <v>5.3</v>
       </c>
       <c r="H68" s="12">
         <v>5.24</v>
       </c>
       <c r="I68" s="12">
@@ -6961,52 +7182,55 @@
       <c r="U68" s="21">
         <v>4.6900000000000004</v>
       </c>
       <c r="V68" s="12">
         <v>4.8</v>
       </c>
       <c r="W68" s="12">
         <v>5</v>
       </c>
       <c r="X68" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="Y68" s="12">
         <v>5.03</v>
       </c>
       <c r="Z68" s="12">
         <v>5.04</v>
       </c>
       <c r="AA68" s="12">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB68" s="12">
         <f>[1]Показатель!AB68</f>
         <v>4.33</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC68" s="12">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="12">
         <v>5.13</v>
       </c>
       <c r="D69" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E69" s="12">
         <v>4.37</v>
       </c>
       <c r="F69" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G69" s="12">
         <v>5.24</v>
       </c>
       <c r="H69" s="12">
         <v>5.3</v>
       </c>
       <c r="I69" s="12">
@@ -7048,52 +7272,55 @@
       <c r="U69" s="21">
         <v>4</v>
       </c>
       <c r="V69" s="12">
         <v>3.99</v>
       </c>
       <c r="W69" s="12">
         <v>4.05</v>
       </c>
       <c r="X69" s="12">
         <v>4.16</v>
       </c>
       <c r="Y69" s="12">
         <v>4.08</v>
       </c>
       <c r="Z69" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA69" s="12">
         <v>4.51</v>
       </c>
       <c r="AB69" s="12">
         <f>[1]Показатель!AB69</f>
         <v>3.77</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC69" s="12">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="13">
         <v>4.75</v>
       </c>
       <c r="D70" s="13">
         <v>4.22</v>
       </c>
       <c r="E70" s="13">
         <v>4.1100000000000003</v>
       </c>
       <c r="F70" s="13">
         <v>4.74</v>
       </c>
       <c r="G70" s="13">
         <v>4.4800000000000004</v>
       </c>
       <c r="H70" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="I70" s="13">
@@ -7135,68 +7362,71 @@
       <c r="U70" s="22">
         <v>4.8</v>
       </c>
       <c r="V70" s="13">
         <v>4.99</v>
       </c>
       <c r="W70" s="13">
         <v>4.96</v>
       </c>
       <c r="X70" s="13">
         <v>4.93</v>
       </c>
       <c r="Y70" s="13">
         <v>4.87</v>
       </c>
       <c r="Z70" s="13">
         <v>4.84</v>
       </c>
       <c r="AA70" s="13">
         <v>3.34</v>
       </c>
       <c r="AB70" s="13">
         <f>[1]Показатель!AB70</f>
         <v>4.09</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="13">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AA8"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="AA5:AC5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata(marriage rate)</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>