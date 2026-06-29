--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\Браки и разводы +\АНГ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73B64475-85A5-4D07-9C87-EDC9C471F6F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="807"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata(marriage rate)" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB9" i="4" l="1"/>
   <c r="AB10" i="4"/>
   <c r="AB11" i="4"/>
   <c r="AB12" i="4"/>
   <c r="AB13" i="4"/>
   <c r="AB14" i="4"/>
   <c r="AB15" i="4"/>
   <c r="AB16" i="4"/>
   <c r="AB17" i="4"/>
   <c r="AB18" i="4"/>
   <c r="AB19" i="4"/>
@@ -99,51 +100,51 @@
   <c r="AB49" i="4"/>
   <c r="AB50" i="4"/>
   <c r="AB51" i="4"/>
   <c r="AB53" i="4"/>
   <c r="AB54" i="4"/>
   <c r="AB55" i="4"/>
   <c r="AB56" i="4"/>
   <c r="AB57" i="4"/>
   <c r="AB58" i="4"/>
   <c r="AB59" i="4"/>
   <c r="AB60" i="4"/>
   <c r="AB61" i="4"/>
   <c r="AB62" i="4"/>
   <c r="AB63" i="4"/>
   <c r="AB64" i="4"/>
   <c r="AB65" i="4"/>
   <c r="AB66" i="4"/>
   <c r="AB67" i="4"/>
   <c r="AB68" i="4"/>
   <c r="AB69" i="4"/>
   <c r="AB70" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="97">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -401,55 +402,55 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Total marriage rate</t>
   </si>
   <si>
     <t xml:space="preserve">Total marriage rate </t>
   </si>
   <si>
     <t>Aitbaikyzy Aida</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> The marriage rate is calculated by dividing the number of registered marriages by month by the average population at the time of the calculation multiplied by 1000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -514,56 +515,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -743,106 +738,104 @@
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/D.Karabekova/Desktop/&#1085;&#1072;%20&#1089;&#1072;&#1081;&#1090;%20&#1079;&#1072;%20&#1092;&#1077;&#1074;&#1088;&#1072;&#1083;&#1100;%20&#1084;&#1077;&#1089;&#1103;&#1094;%202026/&#1045;&#1044;&#1053;/&#1041;&#1088;&#1072;&#1082;&#1080;%20&#1080;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/&#1041;&#1088;&#1072;&#1082;&#1080;/61240101%20&#1054;&#1073;&#1097;&#1080;&#1081;%20&#1082;&#1086;&#1101;&#1092;&#1092;&#1080;&#1094;&#1080;&#1077;&#1085;&#1090;%20&#1073;&#1088;&#1072;&#1095;&#1085;&#1086;&#1089;&#1090;&#1080;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1215,85 +1208,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1433,55 +1460,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="74.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1563,260 +1590,266 @@
       <c r="B12" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="38">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="38">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AD71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AF71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="AG49" sqref="AG49"/>
+      <selection pane="bottomLeft" activeCell="AG60" sqref="AG60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="C2" s="40"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+    </row>
+    <row r="3" spans="1:32" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
     </row>
-    <row r="4" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
-      <c r="T5" s="46"/>
-      <c r="U5" s="46"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
       <c r="W5" s="11"/>
       <c r="Z5" s="18"/>
-      <c r="AA5" s="55" t="s">
+      <c r="AB5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="55"/>
-[...3 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="51"/>
+      <c r="AE5" s="11"/>
+      <c r="AF5" s="11"/>
+    </row>
+    <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="49"/>
-      <c r="C6" s="47">
+      <c r="B6" s="45"/>
+      <c r="C6" s="43">
         <v>2024</v>
       </c>
-      <c r="D6" s="48"/>
-[...10 lines deleted...]
-      <c r="O6" s="51">
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="47">
         <v>2025</v>
       </c>
-      <c r="P6" s="52"/>
-[...10 lines deleted...]
-      <c r="AA6" s="53">
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="49">
         <v>2026</v>
       </c>
-      <c r="AB6" s="54"/>
-[...4 lines deleted...]
-      <c r="B7" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="55"/>
+      <c r="AF6" s="55"/>
+    </row>
+    <row r="7" spans="1:32" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1854,85 +1887,89 @@
       </c>
       <c r="V7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>27</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="41"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="53"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="53"/>
+      <c r="AB8" s="53"/>
+      <c r="AC8" s="53"/>
+      <c r="AD8" s="53"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="12">
         <v>5.63</v>
       </c>
       <c r="D9" s="12">
         <v>5.48</v>
       </c>
       <c r="E9" s="12">
         <v>5.33</v>
       </c>
       <c r="F9" s="12">
         <v>5.6</v>
       </c>
       <c r="G9" s="12">
         <v>5.47</v>
       </c>
       <c r="H9" s="12">
         <v>5.73</v>
       </c>
       <c r="I9" s="12">
         <v>6.07</v>
       </c>
       <c r="J9" s="12">
@@ -1974,53 +2011,55 @@
       <c r="V9" s="12">
         <v>5.65</v>
       </c>
       <c r="W9" s="12">
         <v>5.74</v>
       </c>
       <c r="X9" s="12">
         <v>5.75</v>
       </c>
       <c r="Y9" s="12">
         <v>5.67</v>
       </c>
       <c r="Z9" s="12">
         <v>5.62</v>
       </c>
       <c r="AA9" s="12">
         <v>3.97</v>
       </c>
       <c r="AB9" s="12">
         <f>[1]Показатель!AB9</f>
         <v>4.22</v>
       </c>
       <c r="AC9" s="12">
         <v>4.25</v>
       </c>
-      <c r="AD9" s="39"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD9" s="12">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="D10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="E10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="12">
         <v>5.41</v>
       </c>
       <c r="G10" s="12">
         <v>5.42</v>
       </c>
       <c r="H10" s="12">
         <v>5.79</v>
       </c>
       <c r="I10" s="12">
@@ -2065,53 +2104,55 @@
       <c r="V10" s="12">
         <v>5.77</v>
       </c>
       <c r="W10" s="12">
         <v>5.77</v>
       </c>
       <c r="X10" s="12">
         <v>5.68</v>
       </c>
       <c r="Y10" s="12">
         <v>5.52</v>
       </c>
       <c r="Z10" s="12">
         <v>5.44</v>
       </c>
       <c r="AA10" s="12">
         <v>4.17</v>
       </c>
       <c r="AB10" s="12">
         <f>[1]Показатель!AB10</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC10" s="12">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AD10" s="39"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD10" s="12">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>5.29</v>
       </c>
       <c r="D11" s="12">
         <v>5.16</v>
       </c>
       <c r="E11" s="12">
         <v>5.07</v>
       </c>
       <c r="F11" s="12">
         <v>5.25</v>
       </c>
       <c r="G11" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="H11" s="12">
         <v>5.36</v>
       </c>
       <c r="I11" s="12">
@@ -2156,53 +2197,55 @@
       <c r="V11" s="12">
         <v>5.88</v>
       </c>
       <c r="W11" s="12">
         <v>5.87</v>
       </c>
       <c r="X11" s="12">
         <v>5.82</v>
       </c>
       <c r="Y11" s="12">
         <v>5.77</v>
       </c>
       <c r="Z11" s="12">
         <v>5.69</v>
       </c>
       <c r="AA11" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB11" s="12">
         <f>[1]Показатель!AB11</f>
         <v>4.32</v>
       </c>
       <c r="AC11" s="12">
         <v>4.22</v>
       </c>
-      <c r="AD11" s="39"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD11" s="12">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="12">
         <v>5.25</v>
       </c>
       <c r="D12" s="12">
         <v>4.63</v>
       </c>
       <c r="E12" s="12">
         <v>4.75</v>
       </c>
       <c r="F12" s="12">
         <v>4.97</v>
       </c>
       <c r="G12" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="H12" s="12">
         <v>5.23</v>
       </c>
       <c r="I12" s="12">
@@ -2247,53 +2290,55 @@
       <c r="V12" s="12">
         <v>5.65</v>
       </c>
       <c r="W12" s="12">
         <v>5.73</v>
       </c>
       <c r="X12" s="12">
         <v>5.64</v>
       </c>
       <c r="Y12" s="12">
         <v>5.49</v>
       </c>
       <c r="Z12" s="12">
         <v>5.36</v>
       </c>
       <c r="AA12" s="12">
         <v>3.64</v>
       </c>
       <c r="AB12" s="12">
         <f>[1]Показатель!AB12</f>
         <v>3.72</v>
       </c>
       <c r="AC12" s="12">
         <v>3.81</v>
       </c>
-      <c r="AD12" s="39"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD12" s="12">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12">
         <v>7.39</v>
       </c>
       <c r="D13" s="12">
         <v>6.77</v>
       </c>
       <c r="E13" s="12">
         <v>6.34</v>
       </c>
       <c r="F13" s="12">
         <v>6.51</v>
       </c>
       <c r="G13" s="12">
         <v>6.42</v>
       </c>
       <c r="H13" s="12">
         <v>6.58</v>
       </c>
       <c r="I13" s="12">
@@ -2338,53 +2383,55 @@
       <c r="V13" s="12">
         <v>6.11</v>
       </c>
       <c r="W13" s="12">
         <v>6.19</v>
       </c>
       <c r="X13" s="12">
         <v>6.21</v>
       </c>
       <c r="Y13" s="12">
         <v>6.14</v>
       </c>
       <c r="Z13" s="12">
         <v>6.1</v>
       </c>
       <c r="AA13" s="12">
         <v>4.55</v>
       </c>
       <c r="AB13" s="12">
         <f>[1]Показатель!AB13</f>
         <v>4.67</v>
       </c>
       <c r="AC13" s="12">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AD13" s="39"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD13" s="12">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12">
         <v>5.3</v>
       </c>
       <c r="D14" s="12">
         <v>5.15</v>
       </c>
       <c r="E14" s="12">
         <v>5.15</v>
       </c>
       <c r="F14" s="12">
         <v>5.52</v>
       </c>
       <c r="G14" s="12">
         <v>5.45</v>
       </c>
       <c r="H14" s="12">
         <v>5.53</v>
       </c>
       <c r="I14" s="12">
@@ -2429,53 +2476,55 @@
       <c r="V14" s="12">
         <v>5.17</v>
       </c>
       <c r="W14" s="12">
         <v>5.34</v>
       </c>
       <c r="X14" s="12">
         <v>5.27</v>
       </c>
       <c r="Y14" s="12">
         <v>5.14</v>
       </c>
       <c r="Z14" s="12">
         <v>5.09</v>
       </c>
       <c r="AA14" s="12">
         <v>3.15</v>
       </c>
       <c r="AB14" s="12">
         <f>[1]Показатель!AB14</f>
         <v>3.73</v>
       </c>
       <c r="AC14" s="12">
         <v>3.83</v>
       </c>
-      <c r="AD14" s="39"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD14" s="12">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12">
         <v>4.6100000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>4.26</v>
       </c>
       <c r="E15" s="12">
         <v>4.13</v>
       </c>
       <c r="F15" s="12">
         <v>4.53</v>
       </c>
       <c r="G15" s="12">
         <v>4.46</v>
       </c>
       <c r="H15" s="12">
         <v>4.84</v>
       </c>
       <c r="I15" s="12">
@@ -2520,53 +2569,55 @@
       <c r="V15" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="W15" s="12">
         <v>5.16</v>
       </c>
       <c r="X15" s="12">
         <v>5.27</v>
       </c>
       <c r="Y15" s="12">
         <v>5.12</v>
       </c>
       <c r="Z15" s="12">
         <v>5.03</v>
       </c>
       <c r="AA15" s="12">
         <v>3.15</v>
       </c>
       <c r="AB15" s="12">
         <f>[1]Показатель!AB15</f>
         <v>3.23</v>
       </c>
       <c r="AC15" s="12">
         <v>3.28</v>
       </c>
-      <c r="AD15" s="39"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AD15" s="12">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="12">
         <v>6.09</v>
       </c>
       <c r="D16" s="12">
         <v>5.83</v>
       </c>
       <c r="E16" s="12">
         <v>5.51</v>
       </c>
       <c r="F16" s="12">
         <v>5.38</v>
       </c>
       <c r="G16" s="12">
         <v>5.33</v>
       </c>
       <c r="H16" s="12">
         <v>5.48</v>
       </c>
       <c r="I16" s="12">
@@ -2611,51 +2662,53 @@
       <c r="V16" s="12">
         <v>5.01</v>
       </c>
       <c r="W16" s="12">
         <v>5.14</v>
       </c>
       <c r="X16" s="12">
         <v>5.16</v>
       </c>
       <c r="Y16" s="12">
         <v>5.14</v>
       </c>
       <c r="Z16" s="12">
         <v>5.18</v>
       </c>
       <c r="AA16" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB16" s="12">
         <f>[1]Показатель!AB16</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC16" s="12">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AD16" s="39"/>
+      <c r="AD16" s="12">
+        <v>4.22</v>
+      </c>
     </row>
     <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="12">
         <v>5.46</v>
       </c>
       <c r="D17" s="12">
         <v>5.25</v>
       </c>
       <c r="E17" s="12">
         <v>5.25</v>
       </c>
       <c r="F17" s="12">
         <v>5.47</v>
       </c>
       <c r="G17" s="12">
         <v>5.33</v>
       </c>
       <c r="H17" s="12">
         <v>5.55</v>
@@ -2702,51 +2755,53 @@
       <c r="V17" s="12">
         <v>5.45</v>
       </c>
       <c r="W17" s="12">
         <v>5.63</v>
       </c>
       <c r="X17" s="12">
         <v>5.69</v>
       </c>
       <c r="Y17" s="12">
         <v>5.61</v>
       </c>
       <c r="Z17" s="12">
         <v>5.55</v>
       </c>
       <c r="AA17" s="12">
         <v>3.89</v>
       </c>
       <c r="AB17" s="12">
         <f>[1]Показатель!AB17</f>
         <v>4.29</v>
       </c>
       <c r="AC17" s="12">
         <v>4.32</v>
       </c>
-      <c r="AD17" s="39"/>
+      <c r="AD17" s="12">
+        <v>4.3600000000000003</v>
+      </c>
     </row>
     <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="12">
         <v>5.31</v>
       </c>
       <c r="D18" s="12">
         <v>5.54</v>
       </c>
       <c r="E18" s="12">
         <v>5.32</v>
       </c>
       <c r="F18" s="12">
         <v>5.82</v>
       </c>
       <c r="G18" s="12">
         <v>5.56</v>
       </c>
       <c r="H18" s="12">
         <v>6.02</v>
@@ -2793,51 +2848,53 @@
       <c r="V18" s="12">
         <v>6.34</v>
       </c>
       <c r="W18" s="12">
         <v>6.43</v>
       </c>
       <c r="X18" s="12">
         <v>6.38</v>
       </c>
       <c r="Y18" s="12">
         <v>6.29</v>
       </c>
       <c r="Z18" s="12">
         <v>6.24</v>
       </c>
       <c r="AA18" s="12">
         <v>4.33</v>
       </c>
       <c r="AB18" s="12">
         <f>[1]Показатель!AB18</f>
         <v>4.51</v>
       </c>
       <c r="AC18" s="12">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AD18" s="39"/>
+      <c r="AD18" s="12">
+        <v>4.6399999999999997</v>
+      </c>
     </row>
     <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="12">
         <v>4.93</v>
       </c>
       <c r="D19" s="12">
         <v>5.08</v>
       </c>
       <c r="E19" s="12">
         <v>5.04</v>
       </c>
       <c r="F19" s="12">
         <v>5.38</v>
       </c>
       <c r="G19" s="12">
         <v>5.05</v>
       </c>
       <c r="H19" s="12">
         <v>5.54</v>
@@ -2884,51 +2941,53 @@
       <c r="V19" s="12">
         <v>6.2</v>
       </c>
       <c r="W19" s="12">
         <v>6.21</v>
       </c>
       <c r="X19" s="12">
         <v>6.14</v>
       </c>
       <c r="Y19" s="12">
         <v>6.07</v>
       </c>
       <c r="Z19" s="12">
         <v>6.01</v>
       </c>
       <c r="AA19" s="12">
         <v>4.01</v>
       </c>
       <c r="AB19" s="12">
         <f>[1]Показатель!AB19</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC19" s="12">
         <v>4.34</v>
       </c>
-      <c r="AD19" s="39"/>
+      <c r="AD19" s="12">
+        <v>4.49</v>
+      </c>
     </row>
     <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="12">
         <v>5.36</v>
       </c>
       <c r="D20" s="12">
         <v>5.14</v>
       </c>
       <c r="E20" s="12">
         <v>5.18</v>
       </c>
       <c r="F20" s="12">
         <v>5.45</v>
       </c>
       <c r="G20" s="12">
         <v>5.36</v>
       </c>
       <c r="H20" s="12">
         <v>5.34</v>
@@ -2975,51 +3034,53 @@
       <c r="V20" s="12">
         <v>4.97</v>
       </c>
       <c r="W20" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="X20" s="12">
         <v>5.12</v>
       </c>
       <c r="Y20" s="12">
         <v>5.05</v>
       </c>
       <c r="Z20" s="12">
         <v>5</v>
       </c>
       <c r="AA20" s="12">
         <v>3.22</v>
       </c>
       <c r="AB20" s="12">
         <f>[1]Показатель!AB20</f>
         <v>3.33</v>
       </c>
       <c r="AC20" s="12">
         <v>3.56</v>
       </c>
-      <c r="AD20" s="39"/>
+      <c r="AD20" s="12">
+        <v>3.73</v>
+      </c>
     </row>
     <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="12">
         <v>6.31</v>
       </c>
       <c r="D21" s="12">
         <v>6.11</v>
       </c>
       <c r="E21" s="12">
         <v>5.98</v>
       </c>
       <c r="F21" s="12">
         <v>6.31</v>
       </c>
       <c r="G21" s="12">
         <v>6.23</v>
       </c>
       <c r="H21" s="12">
         <v>6.15</v>
@@ -3066,51 +3127,53 @@
       <c r="V21" s="12">
         <v>5.13</v>
       </c>
       <c r="W21" s="12">
         <v>5.22</v>
       </c>
       <c r="X21" s="12">
         <v>5.24</v>
       </c>
       <c r="Y21" s="12">
         <v>5.22</v>
       </c>
       <c r="Z21" s="12">
         <v>5.17</v>
       </c>
       <c r="AA21" s="12">
         <v>3.25</v>
       </c>
       <c r="AB21" s="12">
         <f>[1]Показатель!AB21</f>
         <v>3.72</v>
       </c>
       <c r="AC21" s="12">
         <v>4.03</v>
       </c>
-      <c r="AD21" s="39"/>
+      <c r="AD21" s="12">
+        <v>4.01</v>
+      </c>
     </row>
     <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="12">
         <v>4.91</v>
       </c>
       <c r="D22" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="E22" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="12">
         <v>5.34</v>
       </c>
       <c r="G22" s="12">
         <v>5.03</v>
       </c>
       <c r="H22" s="12">
         <v>5.48</v>
@@ -3157,51 +3220,53 @@
       <c r="V22" s="12">
         <v>6.07</v>
       </c>
       <c r="W22" s="12">
         <v>6.06</v>
       </c>
       <c r="X22" s="12">
         <v>6.02</v>
       </c>
       <c r="Y22" s="12">
         <v>5.89</v>
       </c>
       <c r="Z22" s="12">
         <v>5.86</v>
       </c>
       <c r="AA22" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB22" s="12">
         <f>[1]Показатель!AB22</f>
         <v>4.41</v>
       </c>
       <c r="AC22" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AD22" s="39"/>
+      <c r="AD22" s="12">
+        <v>4.74</v>
+      </c>
     </row>
     <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="12">
         <v>4.74</v>
       </c>
       <c r="D23" s="12">
         <v>4.91</v>
       </c>
       <c r="E23" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="F23" s="12">
         <v>5.09</v>
       </c>
       <c r="G23" s="12">
         <v>4.75</v>
       </c>
       <c r="H23" s="12">
         <v>5.27</v>
@@ -3248,51 +3313,53 @@
       <c r="V23" s="12">
         <v>5.73</v>
       </c>
       <c r="W23" s="12">
         <v>5.65</v>
       </c>
       <c r="X23" s="12">
         <v>5.55</v>
       </c>
       <c r="Y23" s="12">
         <v>5.54</v>
       </c>
       <c r="Z23" s="12">
         <v>5.56</v>
       </c>
       <c r="AA23" s="12">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB23" s="12">
         <f>[1]Показатель!AB23</f>
         <v>4.13</v>
       </c>
       <c r="AC23" s="12">
         <v>4.21</v>
       </c>
-      <c r="AD23" s="39"/>
+      <c r="AD23" s="12">
+        <v>4.3899999999999997</v>
+      </c>
     </row>
     <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="12">
         <v>6.19</v>
       </c>
       <c r="D24" s="12">
         <v>5.92</v>
       </c>
       <c r="E24" s="12">
         <v>5.52</v>
       </c>
       <c r="F24" s="12">
         <v>5.45</v>
       </c>
       <c r="G24" s="12">
         <v>5.45</v>
       </c>
       <c r="H24" s="12">
         <v>5.39</v>
@@ -3339,51 +3406,53 @@
       <c r="V24" s="12">
         <v>4.92</v>
       </c>
       <c r="W24" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="X24" s="12">
         <v>5.17</v>
       </c>
       <c r="Y24" s="12">
         <v>5.14</v>
       </c>
       <c r="Z24" s="12">
         <v>5.13</v>
       </c>
       <c r="AA24" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB24" s="12">
         <f>[1]Показатель!AB24</f>
         <v>4.32</v>
       </c>
       <c r="AC24" s="12">
         <v>4.26</v>
       </c>
-      <c r="AD24" s="39"/>
+      <c r="AD24" s="12">
+        <v>4.3</v>
+      </c>
     </row>
     <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="12">
         <v>6.56</v>
       </c>
       <c r="D25" s="12">
         <v>5.81</v>
       </c>
       <c r="E25" s="12">
         <v>5.9</v>
       </c>
       <c r="F25" s="12">
         <v>6.36</v>
       </c>
       <c r="G25" s="12">
         <v>6</v>
       </c>
       <c r="H25" s="12">
         <v>6.27</v>
@@ -3430,51 +3499,53 @@
       <c r="V25" s="12">
         <v>5.92</v>
       </c>
       <c r="W25" s="12">
         <v>6.1</v>
       </c>
       <c r="X25" s="12">
         <v>6.05</v>
       </c>
       <c r="Y25" s="12">
         <v>5.96</v>
       </c>
       <c r="Z25" s="12">
         <v>5.94</v>
       </c>
       <c r="AA25" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB25" s="12">
         <f>[1]Показатель!AB25</f>
         <v>4.29</v>
       </c>
       <c r="AC25" s="12">
         <v>4.49</v>
       </c>
-      <c r="AD25" s="39"/>
+      <c r="AD25" s="12">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="D26" s="12">
         <v>4.75</v>
       </c>
       <c r="E26" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="F26" s="12">
         <v>5.41</v>
       </c>
       <c r="G26" s="12">
         <v>5.14</v>
       </c>
       <c r="H26" s="12">
         <v>5.77</v>
@@ -3521,51 +3592,53 @@
       <c r="V26" s="12">
         <v>6.46</v>
       </c>
       <c r="W26" s="12">
         <v>6.46</v>
       </c>
       <c r="X26" s="12">
         <v>6.39</v>
       </c>
       <c r="Y26" s="12">
         <v>6.26</v>
       </c>
       <c r="Z26" s="12">
         <v>6.19</v>
       </c>
       <c r="AA26" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB26" s="12">
         <f>[1]Показатель!AB26</f>
         <v>4.88</v>
       </c>
       <c r="AC26" s="12">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AD26" s="39"/>
+      <c r="AD26" s="12">
+        <v>4.8600000000000003</v>
+      </c>
     </row>
     <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="12">
         <v>5.68</v>
       </c>
       <c r="D27" s="12">
         <v>5.97</v>
       </c>
       <c r="E27" s="12">
         <v>5.92</v>
       </c>
       <c r="F27" s="12">
         <v>6.52</v>
       </c>
       <c r="G27" s="12">
         <v>6.39</v>
       </c>
       <c r="H27" s="12">
         <v>6.92</v>
@@ -3612,51 +3685,53 @@
       <c r="V27" s="12">
         <v>6.94</v>
       </c>
       <c r="W27" s="12">
         <v>7</v>
       </c>
       <c r="X27" s="12">
         <v>6.96</v>
       </c>
       <c r="Y27" s="12">
         <v>6.78</v>
       </c>
       <c r="Z27" s="12">
         <v>6.68</v>
       </c>
       <c r="AA27" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB27" s="12">
         <f>[1]Показатель!AB27</f>
         <v>4.8499999999999996</v>
       </c>
       <c r="AC27" s="12">
         <v>4.95</v>
       </c>
-      <c r="AD27" s="39"/>
+      <c r="AD27" s="12">
+        <v>5.1100000000000003</v>
+      </c>
     </row>
     <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="12">
         <v>5.33</v>
       </c>
       <c r="D28" s="12">
         <v>5.19</v>
       </c>
       <c r="E28" s="12">
         <v>5.09</v>
       </c>
       <c r="F28" s="12">
         <v>5.5</v>
       </c>
       <c r="G28" s="12">
         <v>5.31</v>
       </c>
       <c r="H28" s="12">
         <v>5.63</v>
@@ -3703,51 +3778,53 @@
       <c r="V28" s="12">
         <v>5.5</v>
       </c>
       <c r="W28" s="12">
         <v>5.6</v>
       </c>
       <c r="X28" s="12">
         <v>5.66</v>
       </c>
       <c r="Y28" s="12">
         <v>5.57</v>
       </c>
       <c r="Z28" s="12">
         <v>5.47</v>
       </c>
       <c r="AA28" s="12">
         <v>3.44</v>
       </c>
       <c r="AB28" s="12">
         <f>[1]Показатель!AB28</f>
         <v>3.89</v>
       </c>
       <c r="AC28" s="12">
         <v>3.98</v>
       </c>
-      <c r="AD28" s="39"/>
+      <c r="AD28" s="12">
+        <v>4.24</v>
+      </c>
     </row>
     <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="12">
         <v>6.07</v>
       </c>
       <c r="D29" s="12">
         <v>5.83</v>
       </c>
       <c r="E29" s="12">
         <v>5.49</v>
       </c>
       <c r="F29" s="12">
         <v>5.54</v>
       </c>
       <c r="G29" s="12">
         <v>5.61</v>
       </c>
       <c r="H29" s="12">
         <v>5.71</v>
@@ -3794,84 +3871,87 @@
       <c r="V29" s="12">
         <v>5.16</v>
       </c>
       <c r="W29" s="12">
         <v>5.32</v>
       </c>
       <c r="X29" s="12">
         <v>5.43</v>
       </c>
       <c r="Y29" s="12">
         <v>5.47</v>
       </c>
       <c r="Z29" s="12">
         <v>5.46</v>
       </c>
       <c r="AA29" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB29" s="12">
         <f>[1]Показатель!AB29</f>
         <v>4.25</v>
       </c>
       <c r="AC29" s="12">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AD29" s="39"/>
+      <c r="AD29" s="12">
+        <v>4.49</v>
+      </c>
     </row>
     <row r="30" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
-      <c r="B30" s="42" t="s">
+      <c r="B30" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="42"/>
-[...25 lines deleted...]
-      <c r="AC30" s="42"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="54"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="54"/>
+      <c r="Z30" s="54"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="54"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
     </row>
     <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="12">
         <v>5.64</v>
       </c>
       <c r="D31" s="12">
         <v>5.55</v>
       </c>
       <c r="E31" s="12">
         <v>5.45</v>
       </c>
       <c r="F31" s="12">
         <v>5.82</v>
       </c>
       <c r="G31" s="12">
         <v>5.67</v>
       </c>
       <c r="H31" s="12">
         <v>6.03</v>
       </c>
       <c r="I31" s="12">
         <v>6.42</v>
@@ -3915,50 +3995,53 @@
       <c r="V31" s="12">
         <v>6.14</v>
       </c>
       <c r="W31" s="12">
         <v>6.22</v>
       </c>
       <c r="X31" s="12">
         <v>6.22</v>
       </c>
       <c r="Y31" s="12">
         <v>6.12</v>
       </c>
       <c r="Z31" s="12">
         <v>6.04</v>
       </c>
       <c r="AA31" s="12">
         <v>4.08</v>
       </c>
       <c r="AB31" s="12">
         <f>[1]Показатель!AB31</f>
         <v>4.3899999999999997</v>
       </c>
       <c r="AC31" s="12">
         <v>4.46</v>
       </c>
+      <c r="AD31" s="12">
+        <v>4.63</v>
+      </c>
     </row>
     <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="12">
         <v>5.24</v>
       </c>
       <c r="D32" s="12">
         <v>5.42</v>
       </c>
       <c r="E32" s="12">
         <v>5.65</v>
       </c>
       <c r="F32" s="12">
         <v>6.21</v>
       </c>
       <c r="G32" s="12">
         <v>6.26</v>
       </c>
       <c r="H32" s="12">
         <v>6.74</v>
@@ -4005,52 +4088,55 @@
       <c r="V32" s="12">
         <v>6.9</v>
       </c>
       <c r="W32" s="12">
         <v>6.85</v>
       </c>
       <c r="X32" s="12">
         <v>6.68</v>
       </c>
       <c r="Y32" s="12">
         <v>6.47</v>
       </c>
       <c r="Z32" s="12">
         <v>6.36</v>
       </c>
       <c r="AA32" s="12">
         <v>4.72</v>
       </c>
       <c r="AB32" s="12">
         <f>[1]Показатель!AB32</f>
         <v>5.01</v>
       </c>
       <c r="AC32" s="12">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD32" s="12">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>5.65</v>
       </c>
       <c r="D33" s="12">
         <v>5.42</v>
       </c>
       <c r="E33" s="12">
         <v>5.26</v>
       </c>
       <c r="F33" s="12">
         <v>5.49</v>
       </c>
       <c r="G33" s="12">
         <v>5.12</v>
       </c>
       <c r="H33" s="12">
         <v>5.73</v>
       </c>
       <c r="I33" s="12">
@@ -4095,52 +4181,55 @@
       <c r="V33" s="12">
         <v>6.3</v>
       </c>
       <c r="W33" s="12">
         <v>6.32</v>
       </c>
       <c r="X33" s="12">
         <v>6.27</v>
       </c>
       <c r="Y33" s="12">
         <v>6.23</v>
       </c>
       <c r="Z33" s="12">
         <v>6.13</v>
       </c>
       <c r="AA33" s="12">
         <v>3.82</v>
       </c>
       <c r="AB33" s="12">
         <f>[1]Показатель!AB33</f>
         <v>4.17</v>
       </c>
       <c r="AC33" s="12">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD33" s="12">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="12">
         <v>5.68</v>
       </c>
       <c r="D34" s="12">
         <v>4.97</v>
       </c>
       <c r="E34" s="12">
         <v>5.01</v>
       </c>
       <c r="F34" s="12">
         <v>5.29</v>
       </c>
       <c r="G34" s="12">
         <v>5.14</v>
       </c>
       <c r="H34" s="12">
         <v>5.63</v>
       </c>
       <c r="I34" s="12">
@@ -4185,52 +4274,55 @@
       <c r="V34" s="12">
         <v>6.21</v>
       </c>
       <c r="W34" s="12">
         <v>6.3</v>
       </c>
       <c r="X34" s="12">
         <v>6.17</v>
       </c>
       <c r="Y34" s="12">
         <v>5.99</v>
       </c>
       <c r="Z34" s="12">
         <v>5.86</v>
       </c>
       <c r="AA34" s="12">
         <v>3.93</v>
       </c>
       <c r="AB34" s="12">
         <f>[1]Показатель!AB34</f>
         <v>4.0599999999999996</v>
       </c>
       <c r="AC34" s="12">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD34" s="12">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="12">
         <v>7.32</v>
       </c>
       <c r="D35" s="12">
         <v>7.05</v>
       </c>
       <c r="E35" s="12">
         <v>6.51</v>
       </c>
       <c r="F35" s="12">
         <v>6.84</v>
       </c>
       <c r="G35" s="12">
         <v>6.82</v>
       </c>
       <c r="H35" s="12">
         <v>6.96</v>
       </c>
       <c r="I35" s="12">
@@ -4275,52 +4367,55 @@
       <c r="V35" s="12">
         <v>6.79</v>
       </c>
       <c r="W35" s="12">
         <v>6.82</v>
       </c>
       <c r="X35" s="12">
         <v>6.88</v>
       </c>
       <c r="Y35" s="12">
         <v>6.76</v>
       </c>
       <c r="Z35" s="12">
         <v>6.64</v>
       </c>
       <c r="AA35" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="AB35" s="12">
         <f>[1]Показатель!AB35</f>
         <v>5.0599999999999996</v>
       </c>
       <c r="AC35" s="12">
         <v>4.96</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD35" s="12">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="12">
         <v>5.57</v>
       </c>
       <c r="D36" s="12">
         <v>5.42</v>
       </c>
       <c r="E36" s="12">
         <v>5.58</v>
       </c>
       <c r="F36" s="12">
         <v>6.04</v>
       </c>
       <c r="G36" s="12">
         <v>5.92</v>
       </c>
       <c r="H36" s="12">
         <v>5.91</v>
       </c>
       <c r="I36" s="12">
@@ -4365,52 +4460,55 @@
       <c r="V36" s="12">
         <v>5.83</v>
       </c>
       <c r="W36" s="12">
         <v>6.06</v>
       </c>
       <c r="X36" s="12">
         <v>5.96</v>
       </c>
       <c r="Y36" s="12">
         <v>5.81</v>
       </c>
       <c r="Z36" s="12">
         <v>5.76</v>
       </c>
       <c r="AA36" s="12">
         <v>3.66</v>
       </c>
       <c r="AB36" s="12">
         <f>[1]Показатель!AB36</f>
         <v>4.41</v>
       </c>
       <c r="AC36" s="12">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD36" s="12">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="12">
         <v>5.05</v>
       </c>
       <c r="D37" s="12">
         <v>4.84</v>
       </c>
       <c r="E37" s="12">
         <v>4.8</v>
       </c>
       <c r="F37" s="12">
         <v>5.38</v>
       </c>
       <c r="G37" s="12">
         <v>5.42</v>
       </c>
       <c r="H37" s="12">
         <v>5.92</v>
       </c>
       <c r="I37" s="12">
@@ -4455,52 +4553,55 @@
       <c r="V37" s="12">
         <v>6.31</v>
       </c>
       <c r="W37" s="12">
         <v>6.39</v>
       </c>
       <c r="X37" s="12">
         <v>6.48</v>
       </c>
       <c r="Y37" s="12">
         <v>6.26</v>
       </c>
       <c r="Z37" s="12">
         <v>6.13</v>
       </c>
       <c r="AA37" s="12">
         <v>3.38</v>
       </c>
       <c r="AB37" s="12">
         <f>[1]Показатель!AB37</f>
         <v>3.67</v>
       </c>
       <c r="AC37" s="12">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD37" s="12">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="12">
         <v>6.15</v>
       </c>
       <c r="D38" s="12">
         <v>5.6</v>
       </c>
       <c r="E38" s="12">
         <v>5.31</v>
       </c>
       <c r="F38" s="12">
         <v>5.28</v>
       </c>
       <c r="G38" s="12">
         <v>5.27</v>
       </c>
       <c r="H38" s="12">
         <v>5.52</v>
       </c>
       <c r="I38" s="12">
@@ -4545,52 +4646,55 @@
       <c r="V38" s="12">
         <v>5.73</v>
       </c>
       <c r="W38" s="12">
         <v>5.9</v>
       </c>
       <c r="X38" s="12">
         <v>5.95</v>
       </c>
       <c r="Y38" s="12">
         <v>5.88</v>
       </c>
       <c r="Z38" s="12">
         <v>5.85</v>
       </c>
       <c r="AA38" s="12">
         <v>4.21</v>
       </c>
       <c r="AB38" s="12">
         <f>[1]Показатель!AB38</f>
         <v>4.22</v>
       </c>
       <c r="AC38" s="12">
         <v>4.1500000000000004</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD38" s="12">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="D39" s="12">
         <v>5.2</v>
       </c>
       <c r="E39" s="12">
         <v>5.28</v>
       </c>
       <c r="F39" s="12">
         <v>5.74</v>
       </c>
       <c r="G39" s="12">
         <v>5.51</v>
       </c>
       <c r="H39" s="12">
         <v>5.9</v>
       </c>
       <c r="I39" s="12">
@@ -4635,52 +4739,55 @@
       <c r="V39" s="12">
         <v>6.23</v>
       </c>
       <c r="W39" s="12">
         <v>6.37</v>
       </c>
       <c r="X39" s="12">
         <v>6.42</v>
       </c>
       <c r="Y39" s="12">
         <v>6.36</v>
       </c>
       <c r="Z39" s="12">
         <v>6.27</v>
       </c>
       <c r="AA39" s="12">
         <v>4.08</v>
       </c>
       <c r="AB39" s="12">
         <f>[1]Показатель!AB39</f>
         <v>4.8899999999999997</v>
       </c>
       <c r="AC39" s="12">
         <v>4.97</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD39" s="12">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="12">
         <v>5.49</v>
       </c>
       <c r="D40" s="12">
         <v>5.74</v>
       </c>
       <c r="E40" s="12">
         <v>5.54</v>
       </c>
       <c r="F40" s="12">
         <v>6.08</v>
       </c>
       <c r="G40" s="12">
         <v>5.8</v>
       </c>
       <c r="H40" s="12">
         <v>6.32</v>
       </c>
       <c r="I40" s="12">
@@ -4725,52 +4832,55 @@
       <c r="V40" s="12">
         <v>6.77</v>
       </c>
       <c r="W40" s="12">
         <v>6.87</v>
       </c>
       <c r="X40" s="12">
         <v>6.83</v>
       </c>
       <c r="Y40" s="12">
         <v>6.72</v>
       </c>
       <c r="Z40" s="12">
         <v>6.67</v>
       </c>
       <c r="AA40" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="AB40" s="12">
         <f>[1]Показатель!AB40</f>
         <v>4.74</v>
       </c>
       <c r="AC40" s="12">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD40" s="12">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="12">
         <v>5.48</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="12">
         <v>5.46</v>
       </c>
       <c r="F41" s="12">
         <v>5.8</v>
       </c>
       <c r="G41" s="12">
         <v>5.41</v>
       </c>
       <c r="H41" s="12">
         <v>5.96</v>
       </c>
       <c r="I41" s="12">
@@ -4815,52 +4925,55 @@
       <c r="V41" s="12">
         <v>6.74</v>
       </c>
       <c r="W41" s="12">
         <v>6.75</v>
       </c>
       <c r="X41" s="12">
         <v>6.68</v>
       </c>
       <c r="Y41" s="12">
         <v>6.58</v>
       </c>
       <c r="Z41" s="12">
         <v>6.51</v>
       </c>
       <c r="AA41" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB41" s="12">
         <f>[1]Показатель!AB41</f>
         <v>4.71</v>
       </c>
       <c r="AC41" s="12">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD41" s="12">
+        <v>4.83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="12">
         <v>5.38</v>
       </c>
       <c r="D42" s="12">
         <v>5.08</v>
       </c>
       <c r="E42" s="12">
         <v>5.16</v>
       </c>
       <c r="F42" s="12">
         <v>5.72</v>
       </c>
       <c r="G42" s="12">
         <v>5.63</v>
       </c>
       <c r="H42" s="12">
         <v>5.73</v>
       </c>
       <c r="I42" s="12">
@@ -4905,52 +5018,55 @@
       <c r="V42" s="12">
         <v>5.57</v>
       </c>
       <c r="W42" s="12">
         <v>5.73</v>
       </c>
       <c r="X42" s="12">
         <v>5.72</v>
       </c>
       <c r="Y42" s="12">
         <v>5.59</v>
       </c>
       <c r="Z42" s="12">
         <v>5.5</v>
       </c>
       <c r="AA42" s="12">
         <v>3.35</v>
       </c>
       <c r="AB42" s="12">
         <f>[1]Показатель!AB42</f>
         <v>3.8</v>
       </c>
       <c r="AC42" s="12">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD42" s="12">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="12">
         <v>6.67</v>
       </c>
       <c r="D43" s="12">
         <v>6.54</v>
       </c>
       <c r="E43" s="12">
         <v>6.46</v>
       </c>
       <c r="F43" s="12">
         <v>6.88</v>
       </c>
       <c r="G43" s="12">
         <v>6.7</v>
       </c>
       <c r="H43" s="12">
         <v>6.67</v>
       </c>
       <c r="I43" s="12">
@@ -4995,52 +5111,55 @@
       <c r="V43" s="12">
         <v>5.98</v>
       </c>
       <c r="W43" s="12">
         <v>6.04</v>
       </c>
       <c r="X43" s="12">
         <v>6.04</v>
       </c>
       <c r="Y43" s="12">
         <v>6.01</v>
       </c>
       <c r="Z43" s="12">
         <v>5.99</v>
       </c>
       <c r="AA43" s="12">
         <v>3.47</v>
       </c>
       <c r="AB43" s="12">
         <f>[1]Показатель!AB43</f>
         <v>4.16</v>
       </c>
       <c r="AC43" s="12">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD43" s="12">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="12">
         <v>5.42</v>
       </c>
       <c r="D44" s="12">
         <v>5.14</v>
       </c>
       <c r="E44" s="12">
         <v>5.24</v>
       </c>
       <c r="F44" s="12">
         <v>5.7</v>
       </c>
       <c r="G44" s="12">
         <v>5.36</v>
       </c>
       <c r="H44" s="12">
         <v>5.84</v>
       </c>
       <c r="I44" s="12">
@@ -5085,52 +5204,55 @@
       <c r="V44" s="12">
         <v>6.5</v>
       </c>
       <c r="W44" s="12">
         <v>6.49</v>
       </c>
       <c r="X44" s="12">
         <v>6.47</v>
       </c>
       <c r="Y44" s="12">
         <v>6.33</v>
       </c>
       <c r="Z44" s="12">
         <v>6.31</v>
       </c>
       <c r="AA44" s="12">
         <v>4.87</v>
       </c>
       <c r="AB44" s="12">
         <f>[1]Показатель!AB44</f>
         <v>4.75</v>
       </c>
       <c r="AC44" s="12">
         <v>4.7300000000000004</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD44" s="12">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="12">
         <v>5.38</v>
       </c>
       <c r="D45" s="12">
         <v>5.63</v>
       </c>
       <c r="E45" s="12">
         <v>5.6</v>
       </c>
       <c r="F45" s="12">
         <v>5.87</v>
       </c>
       <c r="G45" s="12">
         <v>5.37</v>
       </c>
       <c r="H45" s="12">
         <v>6.07</v>
       </c>
       <c r="I45" s="12">
@@ -5175,52 +5297,55 @@
       <c r="V45" s="12">
         <v>6.88</v>
       </c>
       <c r="W45" s="12">
         <v>6.71</v>
       </c>
       <c r="X45" s="12">
         <v>6.59</v>
       </c>
       <c r="Y45" s="12">
         <v>6.5</v>
       </c>
       <c r="Z45" s="12">
         <v>6.5</v>
       </c>
       <c r="AA45" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB45" s="12">
         <f>[1]Показатель!AB45</f>
         <v>4.55</v>
       </c>
       <c r="AC45" s="12">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD45" s="12">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="12">
         <v>6.57</v>
       </c>
       <c r="D46" s="12">
         <v>6.37</v>
       </c>
       <c r="E46" s="12">
         <v>5.83</v>
       </c>
       <c r="F46" s="12">
         <v>5.79</v>
       </c>
       <c r="G46" s="12">
         <v>5.88</v>
       </c>
       <c r="H46" s="12">
         <v>5.85</v>
       </c>
       <c r="I46" s="12">
@@ -5265,52 +5390,55 @@
       <c r="V46" s="12">
         <v>5.25</v>
       </c>
       <c r="W46" s="12">
         <v>5.4</v>
       </c>
       <c r="X46" s="12">
         <v>5.51</v>
       </c>
       <c r="Y46" s="12">
         <v>5.45</v>
       </c>
       <c r="Z46" s="12">
         <v>5.42</v>
       </c>
       <c r="AA46" s="12">
         <v>4.38</v>
       </c>
       <c r="AB46" s="12">
         <f>[1]Показатель!AB46</f>
         <v>4.32</v>
       </c>
       <c r="AC46" s="12">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD46" s="12">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="12">
         <v>6.93</v>
       </c>
       <c r="D47" s="12">
         <v>6.05</v>
       </c>
       <c r="E47" s="12">
         <v>6.31</v>
       </c>
       <c r="F47" s="12">
         <v>6.73</v>
       </c>
       <c r="G47" s="12">
         <v>6.2</v>
       </c>
       <c r="H47" s="12">
         <v>6.52</v>
       </c>
       <c r="I47" s="12">
@@ -5355,52 +5483,55 @@
       <c r="V47" s="12">
         <v>6.42</v>
       </c>
       <c r="W47" s="12">
         <v>6.63</v>
       </c>
       <c r="X47" s="12">
         <v>6.54</v>
       </c>
       <c r="Y47" s="12">
         <v>6.45</v>
       </c>
       <c r="Z47" s="12">
         <v>6.43</v>
       </c>
       <c r="AA47" s="12">
         <v>3.95</v>
       </c>
       <c r="AB47" s="12">
         <f>[1]Показатель!AB47</f>
         <v>4.43</v>
       </c>
       <c r="AC47" s="12">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD47" s="12">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="12">
         <v>4.47</v>
       </c>
       <c r="D48" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="E48" s="12">
         <v>5.03</v>
       </c>
       <c r="F48" s="12">
         <v>5.75</v>
       </c>
       <c r="G48" s="12">
         <v>5.47</v>
       </c>
       <c r="H48" s="12">
         <v>6.16</v>
       </c>
       <c r="I48" s="12">
@@ -5445,52 +5576,55 @@
       <c r="V48" s="12">
         <v>7.17</v>
       </c>
       <c r="W48" s="12">
         <v>7.18</v>
       </c>
       <c r="X48" s="12">
         <v>7.1</v>
       </c>
       <c r="Y48" s="12">
         <v>6.93</v>
       </c>
       <c r="Z48" s="12">
         <v>6.84</v>
       </c>
       <c r="AA48" s="12">
         <v>4.41</v>
       </c>
       <c r="AB48" s="12">
         <f>[1]Показатель!AB48</f>
         <v>5.26</v>
       </c>
       <c r="AC48" s="12">
         <v>4.9800000000000004</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD48" s="12">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="12">
         <v>5.68</v>
       </c>
       <c r="D49" s="12">
         <v>5.97</v>
       </c>
       <c r="E49" s="12">
         <v>5.92</v>
       </c>
       <c r="F49" s="12">
         <v>6.52</v>
       </c>
       <c r="G49" s="12">
         <v>6.39</v>
       </c>
       <c r="H49" s="12">
         <v>6.92</v>
       </c>
       <c r="I49" s="12">
@@ -5535,52 +5669,55 @@
       <c r="V49" s="12">
         <v>6.94</v>
       </c>
       <c r="W49" s="12">
         <v>7</v>
       </c>
       <c r="X49" s="12">
         <v>6.96</v>
       </c>
       <c r="Y49" s="12">
         <v>6.78</v>
       </c>
       <c r="Z49" s="12">
         <v>6.68</v>
       </c>
       <c r="AA49" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB49" s="12">
         <f>[1]Показатель!AB49</f>
         <v>4.8499999999999996</v>
       </c>
       <c r="AC49" s="12">
         <v>4.95</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD49" s="12">
+        <v>5.1100000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="12">
         <v>5.33</v>
       </c>
       <c r="D50" s="12">
         <v>5.19</v>
       </c>
       <c r="E50" s="12">
         <v>5.09</v>
       </c>
       <c r="F50" s="12">
         <v>5.5</v>
       </c>
       <c r="G50" s="12">
         <v>5.31</v>
       </c>
       <c r="H50" s="12">
         <v>5.63</v>
       </c>
       <c r="I50" s="12">
@@ -5625,52 +5762,55 @@
       <c r="V50" s="12">
         <v>5.5</v>
       </c>
       <c r="W50" s="12">
         <v>5.6</v>
       </c>
       <c r="X50" s="12">
         <v>5.66</v>
       </c>
       <c r="Y50" s="12">
         <v>5.57</v>
       </c>
       <c r="Z50" s="12">
         <v>5.47</v>
       </c>
       <c r="AA50" s="12">
         <v>3.44</v>
       </c>
       <c r="AB50" s="12">
         <f>[1]Показатель!AB50</f>
         <v>3.89</v>
       </c>
       <c r="AC50" s="12">
         <v>3.98</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD50" s="12">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="12">
         <v>6.07</v>
       </c>
       <c r="D51" s="12">
         <v>5.83</v>
       </c>
       <c r="E51" s="12">
         <v>5.49</v>
       </c>
       <c r="F51" s="12">
         <v>5.54</v>
       </c>
       <c r="G51" s="12">
         <v>5.61</v>
       </c>
       <c r="H51" s="12">
         <v>5.71</v>
       </c>
       <c r="I51" s="12">
@@ -5715,85 +5855,89 @@
       <c r="V51" s="12">
         <v>5.16</v>
       </c>
       <c r="W51" s="12">
         <v>5.32</v>
       </c>
       <c r="X51" s="12">
         <v>5.43</v>
       </c>
       <c r="Y51" s="12">
         <v>5.47</v>
       </c>
       <c r="Z51" s="12">
         <v>5.46</v>
       </c>
       <c r="AA51" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB51" s="12">
         <f>[1]Показатель!AB51</f>
         <v>4.25</v>
       </c>
       <c r="AC51" s="12">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="12">
+        <v>4.49</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
-      <c r="B52" s="43" t="s">
+      <c r="B52" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="43"/>
-[...27 lines deleted...]
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C52" s="39"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="39"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="39"/>
+      <c r="O52" s="39"/>
+      <c r="P52" s="39"/>
+      <c r="Q52" s="39"/>
+      <c r="R52" s="39"/>
+      <c r="S52" s="39"/>
+      <c r="T52" s="39"/>
+      <c r="U52" s="39"/>
+      <c r="V52" s="39"/>
+      <c r="W52" s="39"/>
+      <c r="X52" s="39"/>
+      <c r="Y52" s="39"/>
+      <c r="Z52" s="39"/>
+      <c r="AA52" s="39"/>
+      <c r="AB52" s="39"/>
+      <c r="AC52" s="39"/>
+      <c r="AD52" s="39"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="12">
         <v>5.61</v>
       </c>
       <c r="D53" s="12">
         <v>5.36</v>
       </c>
       <c r="E53" s="12">
         <v>5.15</v>
       </c>
       <c r="F53" s="12">
         <v>5.24</v>
       </c>
       <c r="G53" s="12">
         <v>5.14</v>
       </c>
       <c r="H53" s="12">
         <v>5.24</v>
       </c>
       <c r="I53" s="12">
         <v>5.48</v>
       </c>
       <c r="J53" s="12">
@@ -5835,52 +5979,55 @@
       <c r="V53" s="12">
         <v>4.82</v>
       </c>
       <c r="W53" s="12">
         <v>4.92</v>
       </c>
       <c r="X53" s="12">
         <v>4.93</v>
       </c>
       <c r="Y53" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Z53" s="12">
         <v>4.88</v>
       </c>
       <c r="AA53" s="12">
         <v>3.79</v>
       </c>
       <c r="AB53" s="12">
         <f>[1]Показатель!AB53</f>
         <v>3.91</v>
       </c>
       <c r="AC53" s="12">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD53" s="12">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C54" s="12">
         <v>4.13</v>
       </c>
       <c r="D54" s="12">
         <v>4.49</v>
       </c>
       <c r="E54" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="F54" s="12">
         <v>4.13</v>
       </c>
       <c r="G54" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="H54" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="I54" s="12">
@@ -5925,52 +6072,55 @@
       <c r="V54" s="12">
         <v>3.88</v>
       </c>
       <c r="W54" s="12">
         <v>3.97</v>
       </c>
       <c r="X54" s="12">
         <v>4</v>
       </c>
       <c r="Y54" s="12">
         <v>3.93</v>
       </c>
       <c r="Z54" s="12">
         <v>3.89</v>
       </c>
       <c r="AA54" s="12">
         <v>3.24</v>
       </c>
       <c r="AB54" s="12">
         <f>[1]Показатель!AB54</f>
         <v>3.22</v>
       </c>
       <c r="AC54" s="12">
         <v>3.09</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD54" s="12">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="12">
         <v>4.8</v>
       </c>
       <c r="D55" s="12">
         <v>4.82</v>
       </c>
       <c r="E55" s="12">
         <v>4.82</v>
       </c>
       <c r="F55" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G55" s="12">
         <v>4.71</v>
       </c>
       <c r="H55" s="12">
         <v>4.88</v>
       </c>
       <c r="I55" s="12">
@@ -6015,52 +6165,55 @@
       <c r="V55" s="12">
         <v>5.31</v>
       </c>
       <c r="W55" s="12">
         <v>5.27</v>
       </c>
       <c r="X55" s="12">
         <v>5.21</v>
       </c>
       <c r="Y55" s="12">
         <v>5.15</v>
       </c>
       <c r="Z55" s="12">
         <v>5.08</v>
       </c>
       <c r="AA55" s="12">
         <v>4.29</v>
       </c>
       <c r="AB55" s="12">
         <f>[1]Показатель!AB55</f>
         <v>4.53</v>
       </c>
       <c r="AC55" s="12">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD55" s="12">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12">
         <v>3.92</v>
       </c>
       <c r="D56" s="12">
         <v>3.61</v>
       </c>
       <c r="E56" s="12">
         <v>3.95</v>
       </c>
       <c r="F56" s="12">
         <v>4.01</v>
       </c>
       <c r="G56" s="12">
         <v>3.98</v>
       </c>
       <c r="H56" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="I56" s="12">
@@ -6105,52 +6258,55 @@
       <c r="V56" s="12">
         <v>3.89</v>
       </c>
       <c r="W56" s="12">
         <v>3.95</v>
       </c>
       <c r="X56" s="12">
         <v>3.93</v>
       </c>
       <c r="Y56" s="12">
         <v>3.91</v>
       </c>
       <c r="Z56" s="12">
         <v>3.8</v>
       </c>
       <c r="AA56" s="12">
         <v>2.72</v>
       </c>
       <c r="AB56" s="12">
         <f>[1]Показатель!AB56</f>
         <v>2.64</v>
       </c>
       <c r="AC56" s="12">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD56" s="12">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="12">
         <v>7.41</v>
       </c>
       <c r="D57" s="12">
         <v>6.72</v>
       </c>
       <c r="E57" s="12">
         <v>6.3</v>
       </c>
       <c r="F57" s="12">
         <v>6.45</v>
       </c>
       <c r="G57" s="12">
         <v>6.35</v>
       </c>
       <c r="H57" s="12">
         <v>6.5</v>
       </c>
       <c r="I57" s="12">
@@ -6195,52 +6351,55 @@
       <c r="V57" s="12">
         <v>5.94</v>
       </c>
       <c r="W57" s="12">
         <v>6.04</v>
       </c>
       <c r="X57" s="12">
         <v>6.05</v>
       </c>
       <c r="Y57" s="12">
         <v>5.99</v>
       </c>
       <c r="Z57" s="12">
         <v>5.97</v>
       </c>
       <c r="AA57" s="12">
         <v>4.43</v>
       </c>
       <c r="AB57" s="12">
         <f>[1]Показатель!AB57</f>
         <v>4.58</v>
       </c>
       <c r="AC57" s="12">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD57" s="12">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="12">
         <v>4.96</v>
       </c>
       <c r="D58" s="12">
         <v>4.82</v>
       </c>
       <c r="E58" s="12">
         <v>4.62</v>
       </c>
       <c r="F58" s="12">
         <v>4.8899999999999997</v>
       </c>
       <c r="G58" s="12">
         <v>4.87</v>
       </c>
       <c r="H58" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="I58" s="12">
@@ -6285,52 +6444,55 @@
       <c r="V58" s="12">
         <v>4.37</v>
       </c>
       <c r="W58" s="12">
         <v>4.45</v>
       </c>
       <c r="X58" s="12">
         <v>4.43</v>
       </c>
       <c r="Y58" s="12">
         <v>4.34</v>
       </c>
       <c r="Z58" s="12">
         <v>4.28</v>
       </c>
       <c r="AA58" s="12">
         <v>2.54</v>
       </c>
       <c r="AB58" s="12">
         <f>[1]Показатель!AB58</f>
         <v>2.91</v>
       </c>
       <c r="AC58" s="12">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD58" s="12">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="12">
         <v>4.03</v>
       </c>
       <c r="D59" s="12">
         <v>3.5</v>
       </c>
       <c r="E59" s="12">
         <v>3.25</v>
       </c>
       <c r="F59" s="12">
         <v>3.4</v>
       </c>
       <c r="G59" s="12">
         <v>3.19</v>
       </c>
       <c r="H59" s="12">
         <v>3.43</v>
       </c>
       <c r="I59" s="12">
@@ -6375,52 +6537,55 @@
       <c r="V59" s="12">
         <v>3.49</v>
       </c>
       <c r="W59" s="12">
         <v>3.5</v>
       </c>
       <c r="X59" s="12">
         <v>3.63</v>
       </c>
       <c r="Y59" s="12">
         <v>3.58</v>
       </c>
       <c r="Z59" s="12">
         <v>3.54</v>
       </c>
       <c r="AA59" s="12">
         <v>2.82</v>
       </c>
       <c r="AB59" s="12">
         <f>[1]Показатель!AB59</f>
         <v>2.62</v>
       </c>
       <c r="AC59" s="12">
         <v>2.66</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD59" s="12">
+        <v>2.63</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="12">
         <v>6.05</v>
       </c>
       <c r="D60" s="12">
         <v>6</v>
       </c>
       <c r="E60" s="12">
         <v>5.67</v>
       </c>
       <c r="F60" s="12">
         <v>5.46</v>
       </c>
       <c r="G60" s="12">
         <v>5.38</v>
       </c>
       <c r="H60" s="12">
         <v>5.45</v>
       </c>
       <c r="I60" s="12">
@@ -6465,52 +6630,55 @@
       <c r="V60" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="W60" s="12">
         <v>4.54</v>
       </c>
       <c r="X60" s="12">
         <v>4.53</v>
       </c>
       <c r="Y60" s="12">
         <v>4.55</v>
       </c>
       <c r="Z60" s="12">
         <v>4.6500000000000004</v>
       </c>
       <c r="AA60" s="12">
         <v>4.49</v>
       </c>
       <c r="AB60" s="12">
         <f>[1]Показатель!AB60</f>
         <v>4.47</v>
       </c>
       <c r="AC60" s="12">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD60" s="12">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="12">
         <v>5.81</v>
       </c>
       <c r="D61" s="12">
         <v>5.28</v>
       </c>
       <c r="E61" s="12">
         <v>5.22</v>
       </c>
       <c r="F61" s="12">
         <v>5.25</v>
       </c>
       <c r="G61" s="12">
         <v>5.19</v>
       </c>
       <c r="H61" s="12">
         <v>5.27</v>
       </c>
       <c r="I61" s="12">
@@ -6555,52 +6723,55 @@
       <c r="V61" s="12">
         <v>4.82</v>
       </c>
       <c r="W61" s="12">
         <v>5.03</v>
       </c>
       <c r="X61" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y61" s="12">
         <v>5</v>
       </c>
       <c r="Z61" s="12">
         <v>4.95</v>
       </c>
       <c r="AA61" s="12">
         <v>3.73</v>
       </c>
       <c r="AB61" s="12">
         <f>[1]Показатель!AB61</f>
         <v>3.78</v>
       </c>
       <c r="AC61" s="12">
         <v>3.77</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD61" s="12">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="D62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="E62" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="G62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="H62" s="12">
         <v>4.7</v>
       </c>
       <c r="I62" s="12">
@@ -6645,52 +6816,55 @@
       <c r="V62" s="12">
         <v>4.37</v>
       </c>
       <c r="W62" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="X62" s="12">
         <v>4.33</v>
       </c>
       <c r="Y62" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z62" s="12">
         <v>4.24</v>
       </c>
       <c r="AA62" s="12">
         <v>3.01</v>
       </c>
       <c r="AB62" s="12">
         <f>[1]Показатель!AB62</f>
         <v>3.44</v>
       </c>
       <c r="AC62" s="12">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD62" s="12">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C63" s="12">
         <v>3.99</v>
       </c>
       <c r="D63" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="E63" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F63" s="12">
         <v>4.68</v>
       </c>
       <c r="G63" s="12">
         <v>4.45</v>
       </c>
       <c r="H63" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="I63" s="12">
@@ -6735,52 +6909,55 @@
       <c r="V63" s="12">
         <v>5.27</v>
       </c>
       <c r="W63" s="12">
         <v>5.27</v>
       </c>
       <c r="X63" s="12">
         <v>5.21</v>
       </c>
       <c r="Y63" s="12">
         <v>5.19</v>
       </c>
       <c r="Z63" s="12">
         <v>5.15</v>
       </c>
       <c r="AA63" s="12">
         <v>3.37</v>
       </c>
       <c r="AB63" s="12">
         <f>[1]Показатель!AB63</f>
         <v>3.71</v>
       </c>
       <c r="AC63" s="12">
         <v>3.82</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD63" s="12">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="12">
         <v>5.34</v>
       </c>
       <c r="D64" s="12">
         <v>5.19</v>
       </c>
       <c r="E64" s="12">
         <v>5.2</v>
       </c>
       <c r="F64" s="12">
         <v>5.22</v>
       </c>
       <c r="G64" s="12">
         <v>5.12</v>
       </c>
       <c r="H64" s="12">
         <v>5</v>
       </c>
       <c r="I64" s="12">
@@ -6825,52 +7002,55 @@
       <c r="V64" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="W64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="X64" s="12">
         <v>4.58</v>
       </c>
       <c r="Y64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="Z64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA64" s="12">
         <v>3.11</v>
       </c>
       <c r="AB64" s="12">
         <f>[1]Показатель!AB64</f>
         <v>2.91</v>
       </c>
       <c r="AC64" s="12">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD64" s="12">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C65" s="12">
         <v>6.01</v>
       </c>
       <c r="D65" s="12">
         <v>5.74</v>
       </c>
       <c r="E65" s="12">
         <v>5.58</v>
       </c>
       <c r="F65" s="12">
         <v>5.83</v>
       </c>
       <c r="G65" s="12">
         <v>5.83</v>
       </c>
       <c r="H65" s="12">
         <v>5.71</v>
       </c>
       <c r="I65" s="12">
@@ -6915,52 +7095,55 @@
       <c r="V65" s="12">
         <v>4.3899999999999997</v>
       </c>
       <c r="W65" s="12">
         <v>4.5</v>
       </c>
       <c r="X65" s="12">
         <v>4.55</v>
       </c>
       <c r="Y65" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Z65" s="12">
         <v>4.46</v>
       </c>
       <c r="AA65" s="12">
         <v>3.05</v>
       </c>
       <c r="AB65" s="12">
         <f>[1]Показатель!AB65</f>
         <v>3.33</v>
       </c>
       <c r="AC65" s="12">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD65" s="12">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="12">
         <v>3.67</v>
       </c>
       <c r="D66" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="E66" s="12">
         <v>4.22</v>
       </c>
       <c r="F66" s="12">
         <v>4.47</v>
       </c>
       <c r="G66" s="12">
         <v>4.22</v>
       </c>
       <c r="H66" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I66" s="12">
@@ -7005,52 +7188,55 @@
       <c r="V66" s="12">
         <v>4.97</v>
       </c>
       <c r="W66" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="X66" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Y66" s="12">
         <v>4.79</v>
       </c>
       <c r="Z66" s="12">
         <v>4.72</v>
       </c>
       <c r="AA66" s="12">
         <v>3.47</v>
       </c>
       <c r="AB66" s="12">
         <f>[1]Показатель!AB66</f>
         <v>3.58</v>
       </c>
       <c r="AC66" s="12">
         <v>3.57</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD66" s="12">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E67" s="12">
         <v>4.21</v>
       </c>
       <c r="F67" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="G67" s="12">
         <v>4.16</v>
       </c>
       <c r="H67" s="12">
         <v>4.5</v>
       </c>
       <c r="I67" s="12">
@@ -7095,52 +7281,55 @@
       <c r="V67" s="12">
         <v>4.58</v>
       </c>
       <c r="W67" s="12">
         <v>4.59</v>
       </c>
       <c r="X67" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Y67" s="12">
         <v>4.58</v>
       </c>
       <c r="Z67" s="12">
         <v>4.62</v>
       </c>
       <c r="AA67" s="12">
         <v>3.81</v>
       </c>
       <c r="AB67" s="12">
         <f>[1]Показатель!AB67</f>
         <v>3.71</v>
       </c>
       <c r="AC67" s="12">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD67" s="12">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="12">
         <v>6.07</v>
       </c>
       <c r="D68" s="12">
         <v>5.77</v>
       </c>
       <c r="E68" s="12">
         <v>5.41</v>
       </c>
       <c r="F68" s="12">
         <v>5.34</v>
       </c>
       <c r="G68" s="12">
         <v>5.3</v>
       </c>
       <c r="H68" s="12">
         <v>5.24</v>
       </c>
       <c r="I68" s="12">
@@ -7185,52 +7374,55 @@
       <c r="V68" s="12">
         <v>4.8</v>
       </c>
       <c r="W68" s="12">
         <v>5</v>
       </c>
       <c r="X68" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="Y68" s="12">
         <v>5.03</v>
       </c>
       <c r="Z68" s="12">
         <v>5.04</v>
       </c>
       <c r="AA68" s="12">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB68" s="12">
         <f>[1]Показатель!AB68</f>
         <v>4.33</v>
       </c>
       <c r="AC68" s="12">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD68" s="12">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="12">
         <v>5.13</v>
       </c>
       <c r="D69" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E69" s="12">
         <v>4.37</v>
       </c>
       <c r="F69" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G69" s="12">
         <v>5.24</v>
       </c>
       <c r="H69" s="12">
         <v>5.3</v>
       </c>
       <c r="I69" s="12">
@@ -7275,52 +7467,55 @@
       <c r="V69" s="12">
         <v>3.99</v>
       </c>
       <c r="W69" s="12">
         <v>4.05</v>
       </c>
       <c r="X69" s="12">
         <v>4.16</v>
       </c>
       <c r="Y69" s="12">
         <v>4.08</v>
       </c>
       <c r="Z69" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA69" s="12">
         <v>4.51</v>
       </c>
       <c r="AB69" s="12">
         <f>[1]Показатель!AB69</f>
         <v>3.77</v>
       </c>
       <c r="AC69" s="12">
         <v>3.65</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD69" s="12">
+        <v>3.42</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="13">
         <v>4.75</v>
       </c>
       <c r="D70" s="13">
         <v>4.22</v>
       </c>
       <c r="E70" s="13">
         <v>4.1100000000000003</v>
       </c>
       <c r="F70" s="13">
         <v>4.74</v>
       </c>
       <c r="G70" s="13">
         <v>4.4800000000000004</v>
       </c>
       <c r="H70" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="I70" s="13">
@@ -7365,68 +7560,71 @@
       <c r="V70" s="13">
         <v>4.99</v>
       </c>
       <c r="W70" s="13">
         <v>4.96</v>
       </c>
       <c r="X70" s="13">
         <v>4.93</v>
       </c>
       <c r="Y70" s="13">
         <v>4.87</v>
       </c>
       <c r="Z70" s="13">
         <v>4.84</v>
       </c>
       <c r="AA70" s="13">
         <v>3.34</v>
       </c>
       <c r="AB70" s="13">
         <f>[1]Показатель!AB70</f>
         <v>4.09</v>
       </c>
       <c r="AC70" s="13">
         <v>3.92</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="13">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B2:AC2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AC52"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="AB5:AD5"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AC6"/>
-    <mergeCell ref="AA5:AC5"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata(marriage rate)</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>