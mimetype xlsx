--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -6,54 +6,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73B64475-85A5-4D07-9C87-EDC9C471F6F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A97F1520-BF13-4DFE-BF26-71652DD86ED3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata(marriage rate)" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB49" i="4"/>
   <c r="AB50" i="4"/>
   <c r="AB51" i="4"/>
   <c r="AB53" i="4"/>
   <c r="AB54" i="4"/>
   <c r="AB55" i="4"/>
   <c r="AB56" i="4"/>
   <c r="AB57" i="4"/>
   <c r="AB58" i="4"/>
   <c r="AB59" i="4"/>
   <c r="AB60" i="4"/>
   <c r="AB61" i="4"/>
   <c r="AB62" i="4"/>
   <c r="AB63" i="4"/>
   <c r="AB64" i="4"/>
   <c r="AB65" i="4"/>
   <c r="AB66" i="4"/>
   <c r="AB67" i="4"/>
   <c r="AB68" i="4"/>
   <c r="AB69" i="4"/>
   <c r="AB70" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="97">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -658,51 +658,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -738,99 +738,96 @@
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/D.Karabekova/Desktop/&#1085;&#1072;%20&#1089;&#1072;&#1081;&#1090;%20&#1079;&#1072;%20&#1092;&#1077;&#1074;&#1088;&#1072;&#1083;&#1100;%20&#1084;&#1077;&#1089;&#1103;&#1094;%202026/&#1045;&#1044;&#1053;/&#1041;&#1088;&#1072;&#1082;&#1080;%20&#1080;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/&#1041;&#1088;&#1072;&#1082;&#1080;/61240101%20&#1054;&#1073;&#1097;&#1080;&#1081;%20&#1082;&#1086;&#1101;&#1092;&#1092;&#1080;&#1094;&#1080;&#1077;&#1085;&#1090;%20&#1073;&#1088;&#1072;&#1095;&#1085;&#1086;&#1089;&#1090;&#1080;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
@@ -1464,51 +1461,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="74.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1590,59 +1587,59 @@
       <c r="B12" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="38">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="38">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
@@ -1675,181 +1672,182 @@
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AF71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="AG60" sqref="AG60"/>
+      <selection pane="bottomLeft" activeCell="AI69" sqref="AI69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="C2" s="52"/>
-[...26 lines deleted...]
-      <c r="AD2" s="52"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
     </row>
     <row r="3" spans="1:32" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
     </row>
     <row r="4" spans="1:32" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
-      <c r="T5" s="42"/>
-      <c r="U5" s="42"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
       <c r="W5" s="11"/>
       <c r="Z5" s="18"/>
-      <c r="AB5" s="51" t="s">
+      <c r="AB5" s="11"/>
+      <c r="AC5" s="11"/>
+      <c r="AD5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AC5" s="51"/>
-[...1 lines deleted...]
-      <c r="AE5" s="11"/>
+      <c r="AE5" s="40"/>
       <c r="AF5" s="11"/>
     </row>
     <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="43">
+      <c r="B6" s="51"/>
+      <c r="C6" s="49">
         <v>2024</v>
       </c>
-      <c r="D6" s="44"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="53">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="49">
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="42">
         <v>2026</v>
       </c>
-      <c r="AB6" s="50"/>
-[...3 lines deleted...]
-      <c r="AF6" s="55"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
+      <c r="AD6" s="43"/>
+      <c r="AE6" s="43"/>
+      <c r="AF6" s="39"/>
     </row>
     <row r="7" spans="1:32" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="41"/>
-      <c r="B7" s="46"/>
+      <c r="A7" s="48"/>
+      <c r="B7" s="52"/>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1890,84 +1888,88 @@
       </c>
       <c r="W7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>27</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>19</v>
       </c>
+      <c r="AE7" s="3" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:32" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="53"/>
-[...26 lines deleted...]
-      <c r="AD8" s="53"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="12">
         <v>5.63</v>
       </c>
       <c r="D9" s="12">
         <v>5.48</v>
       </c>
       <c r="E9" s="12">
         <v>5.33</v>
       </c>
       <c r="F9" s="12">
         <v>5.6</v>
       </c>
       <c r="G9" s="12">
         <v>5.47</v>
       </c>
       <c r="H9" s="12">
         <v>5.73</v>
       </c>
       <c r="I9" s="12">
         <v>6.07</v>
@@ -2014,50 +2016,53 @@
       <c r="W9" s="12">
         <v>5.74</v>
       </c>
       <c r="X9" s="12">
         <v>5.75</v>
       </c>
       <c r="Y9" s="12">
         <v>5.67</v>
       </c>
       <c r="Z9" s="12">
         <v>5.62</v>
       </c>
       <c r="AA9" s="12">
         <v>3.97</v>
       </c>
       <c r="AB9" s="12">
         <f>[1]Показатель!AB9</f>
         <v>4.22</v>
       </c>
       <c r="AC9" s="12">
         <v>4.25</v>
       </c>
       <c r="AD9" s="12">
         <v>4.38</v>
       </c>
+      <c r="AE9" s="12">
+        <v>4.28</v>
+      </c>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="D10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="E10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="12">
         <v>5.41</v>
       </c>
       <c r="G10" s="12">
         <v>5.42</v>
       </c>
       <c r="H10" s="12">
         <v>5.79</v>
@@ -2107,50 +2112,53 @@
       <c r="W10" s="12">
         <v>5.77</v>
       </c>
       <c r="X10" s="12">
         <v>5.68</v>
       </c>
       <c r="Y10" s="12">
         <v>5.52</v>
       </c>
       <c r="Z10" s="12">
         <v>5.44</v>
       </c>
       <c r="AA10" s="12">
         <v>4.17</v>
       </c>
       <c r="AB10" s="12">
         <f>[1]Показатель!AB10</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC10" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD10" s="12">
         <v>4.51</v>
       </c>
+      <c r="AE10" s="12">
+        <v>4.34</v>
+      </c>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>5.29</v>
       </c>
       <c r="D11" s="12">
         <v>5.16</v>
       </c>
       <c r="E11" s="12">
         <v>5.07</v>
       </c>
       <c r="F11" s="12">
         <v>5.25</v>
       </c>
       <c r="G11" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="H11" s="12">
         <v>5.36</v>
@@ -2200,50 +2208,53 @@
       <c r="W11" s="12">
         <v>5.87</v>
       </c>
       <c r="X11" s="12">
         <v>5.82</v>
       </c>
       <c r="Y11" s="12">
         <v>5.77</v>
       </c>
       <c r="Z11" s="12">
         <v>5.69</v>
       </c>
       <c r="AA11" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB11" s="12">
         <f>[1]Показатель!AB11</f>
         <v>4.32</v>
       </c>
       <c r="AC11" s="12">
         <v>4.22</v>
       </c>
       <c r="AD11" s="12">
         <v>4.34</v>
       </c>
+      <c r="AE11" s="12">
+        <v>4.1399999999999997</v>
+      </c>
     </row>
     <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="12">
         <v>5.25</v>
       </c>
       <c r="D12" s="12">
         <v>4.63</v>
       </c>
       <c r="E12" s="12">
         <v>4.75</v>
       </c>
       <c r="F12" s="12">
         <v>4.97</v>
       </c>
       <c r="G12" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="H12" s="12">
         <v>5.23</v>
@@ -2293,50 +2304,53 @@
       <c r="W12" s="12">
         <v>5.73</v>
       </c>
       <c r="X12" s="12">
         <v>5.64</v>
       </c>
       <c r="Y12" s="12">
         <v>5.49</v>
       </c>
       <c r="Z12" s="12">
         <v>5.36</v>
       </c>
       <c r="AA12" s="12">
         <v>3.64</v>
       </c>
       <c r="AB12" s="12">
         <f>[1]Показатель!AB12</f>
         <v>3.72</v>
       </c>
       <c r="AC12" s="12">
         <v>3.81</v>
       </c>
       <c r="AD12" s="12">
         <v>3.96</v>
       </c>
+      <c r="AE12" s="12">
+        <v>3.85</v>
+      </c>
     </row>
     <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12">
         <v>7.39</v>
       </c>
       <c r="D13" s="12">
         <v>6.77</v>
       </c>
       <c r="E13" s="12">
         <v>6.34</v>
       </c>
       <c r="F13" s="12">
         <v>6.51</v>
       </c>
       <c r="G13" s="12">
         <v>6.42</v>
       </c>
       <c r="H13" s="12">
         <v>6.58</v>
@@ -2386,50 +2400,53 @@
       <c r="W13" s="12">
         <v>6.19</v>
       </c>
       <c r="X13" s="12">
         <v>6.21</v>
       </c>
       <c r="Y13" s="12">
         <v>6.14</v>
       </c>
       <c r="Z13" s="12">
         <v>6.1</v>
       </c>
       <c r="AA13" s="12">
         <v>4.55</v>
       </c>
       <c r="AB13" s="12">
         <f>[1]Показатель!AB13</f>
         <v>4.67</v>
       </c>
       <c r="AC13" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="AD13" s="12">
         <v>4.78</v>
       </c>
+      <c r="AE13" s="12">
+        <v>4.75</v>
+      </c>
     </row>
     <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12">
         <v>5.3</v>
       </c>
       <c r="D14" s="12">
         <v>5.15</v>
       </c>
       <c r="E14" s="12">
         <v>5.15</v>
       </c>
       <c r="F14" s="12">
         <v>5.52</v>
       </c>
       <c r="G14" s="12">
         <v>5.45</v>
       </c>
       <c r="H14" s="12">
         <v>5.53</v>
@@ -2479,50 +2496,53 @@
       <c r="W14" s="12">
         <v>5.34</v>
       </c>
       <c r="X14" s="12">
         <v>5.27</v>
       </c>
       <c r="Y14" s="12">
         <v>5.14</v>
       </c>
       <c r="Z14" s="12">
         <v>5.09</v>
       </c>
       <c r="AA14" s="12">
         <v>3.15</v>
       </c>
       <c r="AB14" s="12">
         <f>[1]Показатель!AB14</f>
         <v>3.73</v>
       </c>
       <c r="AC14" s="12">
         <v>3.83</v>
       </c>
       <c r="AD14" s="12">
         <v>3.83</v>
       </c>
+      <c r="AE14" s="12">
+        <v>3.77</v>
+      </c>
     </row>
     <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12">
         <v>4.6100000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>4.26</v>
       </c>
       <c r="E15" s="12">
         <v>4.13</v>
       </c>
       <c r="F15" s="12">
         <v>4.53</v>
       </c>
       <c r="G15" s="12">
         <v>4.46</v>
       </c>
       <c r="H15" s="12">
         <v>4.84</v>
@@ -2572,50 +2592,53 @@
       <c r="W15" s="12">
         <v>5.16</v>
       </c>
       <c r="X15" s="12">
         <v>5.27</v>
       </c>
       <c r="Y15" s="12">
         <v>5.12</v>
       </c>
       <c r="Z15" s="12">
         <v>5.03</v>
       </c>
       <c r="AA15" s="12">
         <v>3.15</v>
       </c>
       <c r="AB15" s="12">
         <f>[1]Показатель!AB15</f>
         <v>3.23</v>
       </c>
       <c r="AC15" s="12">
         <v>3.28</v>
       </c>
       <c r="AD15" s="12">
         <v>3.45</v>
       </c>
+      <c r="AE15" s="12">
+        <v>3.35</v>
+      </c>
     </row>
     <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="12">
         <v>6.09</v>
       </c>
       <c r="D16" s="12">
         <v>5.83</v>
       </c>
       <c r="E16" s="12">
         <v>5.51</v>
       </c>
       <c r="F16" s="12">
         <v>5.38</v>
       </c>
       <c r="G16" s="12">
         <v>5.33</v>
       </c>
       <c r="H16" s="12">
         <v>5.48</v>
@@ -2665,52 +2688,55 @@
       <c r="W16" s="12">
         <v>5.14</v>
       </c>
       <c r="X16" s="12">
         <v>5.16</v>
       </c>
       <c r="Y16" s="12">
         <v>5.14</v>
       </c>
       <c r="Z16" s="12">
         <v>5.18</v>
       </c>
       <c r="AA16" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB16" s="12">
         <f>[1]Показатель!AB16</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC16" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="AD16" s="12">
         <v>4.22</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE16" s="12">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="12">
         <v>5.46</v>
       </c>
       <c r="D17" s="12">
         <v>5.25</v>
       </c>
       <c r="E17" s="12">
         <v>5.25</v>
       </c>
       <c r="F17" s="12">
         <v>5.47</v>
       </c>
       <c r="G17" s="12">
         <v>5.33</v>
       </c>
       <c r="H17" s="12">
         <v>5.55</v>
       </c>
       <c r="I17" s="12">
@@ -2758,52 +2784,55 @@
       <c r="W17" s="12">
         <v>5.63</v>
       </c>
       <c r="X17" s="12">
         <v>5.69</v>
       </c>
       <c r="Y17" s="12">
         <v>5.61</v>
       </c>
       <c r="Z17" s="12">
         <v>5.55</v>
       </c>
       <c r="AA17" s="12">
         <v>3.89</v>
       </c>
       <c r="AB17" s="12">
         <f>[1]Показатель!AB17</f>
         <v>4.29</v>
       </c>
       <c r="AC17" s="12">
         <v>4.32</v>
       </c>
       <c r="AD17" s="12">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE17" s="12">
+        <v>4.3600000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="12">
         <v>5.31</v>
       </c>
       <c r="D18" s="12">
         <v>5.54</v>
       </c>
       <c r="E18" s="12">
         <v>5.32</v>
       </c>
       <c r="F18" s="12">
         <v>5.82</v>
       </c>
       <c r="G18" s="12">
         <v>5.56</v>
       </c>
       <c r="H18" s="12">
         <v>6.02</v>
       </c>
       <c r="I18" s="12">
@@ -2851,52 +2880,55 @@
       <c r="W18" s="12">
         <v>6.43</v>
       </c>
       <c r="X18" s="12">
         <v>6.38</v>
       </c>
       <c r="Y18" s="12">
         <v>6.29</v>
       </c>
       <c r="Z18" s="12">
         <v>6.24</v>
       </c>
       <c r="AA18" s="12">
         <v>4.33</v>
       </c>
       <c r="AB18" s="12">
         <f>[1]Показатель!AB18</f>
         <v>4.51</v>
       </c>
       <c r="AC18" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="AD18" s="12">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE18" s="12">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="12">
         <v>4.93</v>
       </c>
       <c r="D19" s="12">
         <v>5.08</v>
       </c>
       <c r="E19" s="12">
         <v>5.04</v>
       </c>
       <c r="F19" s="12">
         <v>5.38</v>
       </c>
       <c r="G19" s="12">
         <v>5.05</v>
       </c>
       <c r="H19" s="12">
         <v>5.54</v>
       </c>
       <c r="I19" s="12">
@@ -2944,52 +2976,55 @@
       <c r="W19" s="12">
         <v>6.21</v>
       </c>
       <c r="X19" s="12">
         <v>6.14</v>
       </c>
       <c r="Y19" s="12">
         <v>6.07</v>
       </c>
       <c r="Z19" s="12">
         <v>6.01</v>
       </c>
       <c r="AA19" s="12">
         <v>4.01</v>
       </c>
       <c r="AB19" s="12">
         <f>[1]Показатель!AB19</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC19" s="12">
         <v>4.34</v>
       </c>
       <c r="AD19" s="12">
         <v>4.49</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE19" s="12">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="12">
         <v>5.36</v>
       </c>
       <c r="D20" s="12">
         <v>5.14</v>
       </c>
       <c r="E20" s="12">
         <v>5.18</v>
       </c>
       <c r="F20" s="12">
         <v>5.45</v>
       </c>
       <c r="G20" s="12">
         <v>5.36</v>
       </c>
       <c r="H20" s="12">
         <v>5.34</v>
       </c>
       <c r="I20" s="12">
@@ -3037,52 +3072,55 @@
       <c r="W20" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="X20" s="12">
         <v>5.12</v>
       </c>
       <c r="Y20" s="12">
         <v>5.05</v>
       </c>
       <c r="Z20" s="12">
         <v>5</v>
       </c>
       <c r="AA20" s="12">
         <v>3.22</v>
       </c>
       <c r="AB20" s="12">
         <f>[1]Показатель!AB20</f>
         <v>3.33</v>
       </c>
       <c r="AC20" s="12">
         <v>3.56</v>
       </c>
       <c r="AD20" s="12">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE20" s="12">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="12">
         <v>6.31</v>
       </c>
       <c r="D21" s="12">
         <v>6.11</v>
       </c>
       <c r="E21" s="12">
         <v>5.98</v>
       </c>
       <c r="F21" s="12">
         <v>6.31</v>
       </c>
       <c r="G21" s="12">
         <v>6.23</v>
       </c>
       <c r="H21" s="12">
         <v>6.15</v>
       </c>
       <c r="I21" s="12">
@@ -3130,52 +3168,55 @@
       <c r="W21" s="12">
         <v>5.22</v>
       </c>
       <c r="X21" s="12">
         <v>5.24</v>
       </c>
       <c r="Y21" s="12">
         <v>5.22</v>
       </c>
       <c r="Z21" s="12">
         <v>5.17</v>
       </c>
       <c r="AA21" s="12">
         <v>3.25</v>
       </c>
       <c r="AB21" s="12">
         <f>[1]Показатель!AB21</f>
         <v>3.72</v>
       </c>
       <c r="AC21" s="12">
         <v>4.03</v>
       </c>
       <c r="AD21" s="12">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE21" s="12">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="12">
         <v>4.91</v>
       </c>
       <c r="D22" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="E22" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="12">
         <v>5.34</v>
       </c>
       <c r="G22" s="12">
         <v>5.03</v>
       </c>
       <c r="H22" s="12">
         <v>5.48</v>
       </c>
       <c r="I22" s="12">
@@ -3223,52 +3264,55 @@
       <c r="W22" s="12">
         <v>6.06</v>
       </c>
       <c r="X22" s="12">
         <v>6.02</v>
       </c>
       <c r="Y22" s="12">
         <v>5.89</v>
       </c>
       <c r="Z22" s="12">
         <v>5.86</v>
       </c>
       <c r="AA22" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB22" s="12">
         <f>[1]Показатель!AB22</f>
         <v>4.41</v>
       </c>
       <c r="AC22" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD22" s="12">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE22" s="12">
+        <v>4.41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="12">
         <v>4.74</v>
       </c>
       <c r="D23" s="12">
         <v>4.91</v>
       </c>
       <c r="E23" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="F23" s="12">
         <v>5.09</v>
       </c>
       <c r="G23" s="12">
         <v>4.75</v>
       </c>
       <c r="H23" s="12">
         <v>5.27</v>
       </c>
       <c r="I23" s="12">
@@ -3316,52 +3360,55 @@
       <c r="W23" s="12">
         <v>5.65</v>
       </c>
       <c r="X23" s="12">
         <v>5.55</v>
       </c>
       <c r="Y23" s="12">
         <v>5.54</v>
       </c>
       <c r="Z23" s="12">
         <v>5.56</v>
       </c>
       <c r="AA23" s="12">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB23" s="12">
         <f>[1]Показатель!AB23</f>
         <v>4.13</v>
       </c>
       <c r="AC23" s="12">
         <v>4.21</v>
       </c>
       <c r="AD23" s="12">
         <v>4.3899999999999997</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE23" s="12">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="12">
         <v>6.19</v>
       </c>
       <c r="D24" s="12">
         <v>5.92</v>
       </c>
       <c r="E24" s="12">
         <v>5.52</v>
       </c>
       <c r="F24" s="12">
         <v>5.45</v>
       </c>
       <c r="G24" s="12">
         <v>5.45</v>
       </c>
       <c r="H24" s="12">
         <v>5.39</v>
       </c>
       <c r="I24" s="12">
@@ -3409,52 +3456,55 @@
       <c r="W24" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="X24" s="12">
         <v>5.17</v>
       </c>
       <c r="Y24" s="12">
         <v>5.14</v>
       </c>
       <c r="Z24" s="12">
         <v>5.13</v>
       </c>
       <c r="AA24" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB24" s="12">
         <f>[1]Показатель!AB24</f>
         <v>4.32</v>
       </c>
       <c r="AC24" s="12">
         <v>4.26</v>
       </c>
       <c r="AD24" s="12">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE24" s="12">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="12">
         <v>6.56</v>
       </c>
       <c r="D25" s="12">
         <v>5.81</v>
       </c>
       <c r="E25" s="12">
         <v>5.9</v>
       </c>
       <c r="F25" s="12">
         <v>6.36</v>
       </c>
       <c r="G25" s="12">
         <v>6</v>
       </c>
       <c r="H25" s="12">
         <v>6.27</v>
       </c>
       <c r="I25" s="12">
@@ -3502,52 +3552,55 @@
       <c r="W25" s="12">
         <v>6.1</v>
       </c>
       <c r="X25" s="12">
         <v>6.05</v>
       </c>
       <c r="Y25" s="12">
         <v>5.96</v>
       </c>
       <c r="Z25" s="12">
         <v>5.94</v>
       </c>
       <c r="AA25" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB25" s="12">
         <f>[1]Показатель!AB25</f>
         <v>4.29</v>
       </c>
       <c r="AC25" s="12">
         <v>4.49</v>
       </c>
       <c r="AD25" s="12">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE25" s="12">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="D26" s="12">
         <v>4.75</v>
       </c>
       <c r="E26" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="F26" s="12">
         <v>5.41</v>
       </c>
       <c r="G26" s="12">
         <v>5.14</v>
       </c>
       <c r="H26" s="12">
         <v>5.77</v>
       </c>
       <c r="I26" s="12">
@@ -3595,52 +3648,55 @@
       <c r="W26" s="12">
         <v>6.46</v>
       </c>
       <c r="X26" s="12">
         <v>6.39</v>
       </c>
       <c r="Y26" s="12">
         <v>6.26</v>
       </c>
       <c r="Z26" s="12">
         <v>6.19</v>
       </c>
       <c r="AA26" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB26" s="12">
         <f>[1]Показатель!AB26</f>
         <v>4.88</v>
       </c>
       <c r="AC26" s="12">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD26" s="12">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE26" s="12">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="12">
         <v>5.68</v>
       </c>
       <c r="D27" s="12">
         <v>5.97</v>
       </c>
       <c r="E27" s="12">
         <v>5.92</v>
       </c>
       <c r="F27" s="12">
         <v>6.52</v>
       </c>
       <c r="G27" s="12">
         <v>6.39</v>
       </c>
       <c r="H27" s="12">
         <v>6.92</v>
       </c>
       <c r="I27" s="12">
@@ -3688,52 +3744,55 @@
       <c r="W27" s="12">
         <v>7</v>
       </c>
       <c r="X27" s="12">
         <v>6.96</v>
       </c>
       <c r="Y27" s="12">
         <v>6.78</v>
       </c>
       <c r="Z27" s="12">
         <v>6.68</v>
       </c>
       <c r="AA27" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB27" s="12">
         <f>[1]Показатель!AB27</f>
         <v>4.8499999999999996</v>
       </c>
       <c r="AC27" s="12">
         <v>4.95</v>
       </c>
       <c r="AD27" s="12">
         <v>5.1100000000000003</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE27" s="12">
+        <v>4.99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="12">
         <v>5.33</v>
       </c>
       <c r="D28" s="12">
         <v>5.19</v>
       </c>
       <c r="E28" s="12">
         <v>5.09</v>
       </c>
       <c r="F28" s="12">
         <v>5.5</v>
       </c>
       <c r="G28" s="12">
         <v>5.31</v>
       </c>
       <c r="H28" s="12">
         <v>5.63</v>
       </c>
       <c r="I28" s="12">
@@ -3781,52 +3840,55 @@
       <c r="W28" s="12">
         <v>5.6</v>
       </c>
       <c r="X28" s="12">
         <v>5.66</v>
       </c>
       <c r="Y28" s="12">
         <v>5.57</v>
       </c>
       <c r="Z28" s="12">
         <v>5.47</v>
       </c>
       <c r="AA28" s="12">
         <v>3.44</v>
       </c>
       <c r="AB28" s="12">
         <f>[1]Показатель!AB28</f>
         <v>3.89</v>
       </c>
       <c r="AC28" s="12">
         <v>3.98</v>
       </c>
       <c r="AD28" s="12">
         <v>4.24</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE28" s="12">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="12">
         <v>6.07</v>
       </c>
       <c r="D29" s="12">
         <v>5.83</v>
       </c>
       <c r="E29" s="12">
         <v>5.49</v>
       </c>
       <c r="F29" s="12">
         <v>5.54</v>
       </c>
       <c r="G29" s="12">
         <v>5.61</v>
       </c>
       <c r="H29" s="12">
         <v>5.71</v>
       </c>
       <c r="I29" s="12">
@@ -3874,86 +3936,90 @@
       <c r="W29" s="12">
         <v>5.32</v>
       </c>
       <c r="X29" s="12">
         <v>5.43</v>
       </c>
       <c r="Y29" s="12">
         <v>5.47</v>
       </c>
       <c r="Z29" s="12">
         <v>5.46</v>
       </c>
       <c r="AA29" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB29" s="12">
         <f>[1]Показатель!AB29</f>
         <v>4.25</v>
       </c>
       <c r="AC29" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD29" s="12">
         <v>4.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="12">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="54"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45"/>
+      <c r="S30" s="45"/>
+      <c r="T30" s="45"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="45"/>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="45"/>
+      <c r="AA30" s="45"/>
+      <c r="AB30" s="45"/>
+      <c r="AC30" s="45"/>
+      <c r="AD30" s="45"/>
+      <c r="AE30" s="45"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="12">
         <v>5.64</v>
       </c>
       <c r="D31" s="12">
         <v>5.55</v>
       </c>
       <c r="E31" s="12">
         <v>5.45</v>
       </c>
       <c r="F31" s="12">
         <v>5.82</v>
       </c>
       <c r="G31" s="12">
         <v>5.67</v>
       </c>
       <c r="H31" s="12">
         <v>6.03</v>
       </c>
       <c r="I31" s="12">
         <v>6.42</v>
       </c>
       <c r="J31" s="12">
@@ -3998,52 +4064,55 @@
       <c r="W31" s="12">
         <v>6.22</v>
       </c>
       <c r="X31" s="12">
         <v>6.22</v>
       </c>
       <c r="Y31" s="12">
         <v>6.12</v>
       </c>
       <c r="Z31" s="12">
         <v>6.04</v>
       </c>
       <c r="AA31" s="12">
         <v>4.08</v>
       </c>
       <c r="AB31" s="12">
         <f>[1]Показатель!AB31</f>
         <v>4.3899999999999997</v>
       </c>
       <c r="AC31" s="12">
         <v>4.46</v>
       </c>
       <c r="AD31" s="12">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE31" s="12">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="12">
         <v>5.24</v>
       </c>
       <c r="D32" s="12">
         <v>5.42</v>
       </c>
       <c r="E32" s="12">
         <v>5.65</v>
       </c>
       <c r="F32" s="12">
         <v>6.21</v>
       </c>
       <c r="G32" s="12">
         <v>6.26</v>
       </c>
       <c r="H32" s="12">
         <v>6.74</v>
       </c>
       <c r="I32" s="12">
@@ -4091,52 +4160,55 @@
       <c r="W32" s="12">
         <v>6.85</v>
       </c>
       <c r="X32" s="12">
         <v>6.68</v>
       </c>
       <c r="Y32" s="12">
         <v>6.47</v>
       </c>
       <c r="Z32" s="12">
         <v>6.36</v>
       </c>
       <c r="AA32" s="12">
         <v>4.72</v>
       </c>
       <c r="AB32" s="12">
         <f>[1]Показатель!AB32</f>
         <v>5.01</v>
       </c>
       <c r="AC32" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="AD32" s="12">
         <v>5.28</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE32" s="12">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>5.65</v>
       </c>
       <c r="D33" s="12">
         <v>5.42</v>
       </c>
       <c r="E33" s="12">
         <v>5.26</v>
       </c>
       <c r="F33" s="12">
         <v>5.49</v>
       </c>
       <c r="G33" s="12">
         <v>5.12</v>
       </c>
       <c r="H33" s="12">
         <v>5.73</v>
       </c>
       <c r="I33" s="12">
@@ -4184,52 +4256,55 @@
       <c r="W33" s="12">
         <v>6.32</v>
       </c>
       <c r="X33" s="12">
         <v>6.27</v>
       </c>
       <c r="Y33" s="12">
         <v>6.23</v>
       </c>
       <c r="Z33" s="12">
         <v>6.13</v>
       </c>
       <c r="AA33" s="12">
         <v>3.82</v>
       </c>
       <c r="AB33" s="12">
         <f>[1]Показатель!AB33</f>
         <v>4.17</v>
       </c>
       <c r="AC33" s="12">
         <v>4.25</v>
       </c>
       <c r="AD33" s="12">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE33" s="12">
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="12">
         <v>5.68</v>
       </c>
       <c r="D34" s="12">
         <v>4.97</v>
       </c>
       <c r="E34" s="12">
         <v>5.01</v>
       </c>
       <c r="F34" s="12">
         <v>5.29</v>
       </c>
       <c r="G34" s="12">
         <v>5.14</v>
       </c>
       <c r="H34" s="12">
         <v>5.63</v>
       </c>
       <c r="I34" s="12">
@@ -4277,52 +4352,55 @@
       <c r="W34" s="12">
         <v>6.3</v>
       </c>
       <c r="X34" s="12">
         <v>6.17</v>
       </c>
       <c r="Y34" s="12">
         <v>5.99</v>
       </c>
       <c r="Z34" s="12">
         <v>5.86</v>
       </c>
       <c r="AA34" s="12">
         <v>3.93</v>
       </c>
       <c r="AB34" s="12">
         <f>[1]Показатель!AB34</f>
         <v>4.0599999999999996</v>
       </c>
       <c r="AC34" s="12">
         <v>4.12</v>
       </c>
       <c r="AD34" s="12">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE34" s="12">
+        <v>4.21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="12">
         <v>7.32</v>
       </c>
       <c r="D35" s="12">
         <v>7.05</v>
       </c>
       <c r="E35" s="12">
         <v>6.51</v>
       </c>
       <c r="F35" s="12">
         <v>6.84</v>
       </c>
       <c r="G35" s="12">
         <v>6.82</v>
       </c>
       <c r="H35" s="12">
         <v>6.96</v>
       </c>
       <c r="I35" s="12">
@@ -4370,52 +4448,55 @@
       <c r="W35" s="12">
         <v>6.82</v>
       </c>
       <c r="X35" s="12">
         <v>6.88</v>
       </c>
       <c r="Y35" s="12">
         <v>6.76</v>
       </c>
       <c r="Z35" s="12">
         <v>6.64</v>
       </c>
       <c r="AA35" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="AB35" s="12">
         <f>[1]Показатель!AB35</f>
         <v>5.0599999999999996</v>
       </c>
       <c r="AC35" s="12">
         <v>4.96</v>
       </c>
       <c r="AD35" s="12">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE35" s="12">
+        <v>4.99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="12">
         <v>5.57</v>
       </c>
       <c r="D36" s="12">
         <v>5.42</v>
       </c>
       <c r="E36" s="12">
         <v>5.58</v>
       </c>
       <c r="F36" s="12">
         <v>6.04</v>
       </c>
       <c r="G36" s="12">
         <v>5.92</v>
       </c>
       <c r="H36" s="12">
         <v>5.91</v>
       </c>
       <c r="I36" s="12">
@@ -4463,52 +4544,55 @@
       <c r="W36" s="12">
         <v>6.06</v>
       </c>
       <c r="X36" s="12">
         <v>5.96</v>
       </c>
       <c r="Y36" s="12">
         <v>5.81</v>
       </c>
       <c r="Z36" s="12">
         <v>5.76</v>
       </c>
       <c r="AA36" s="12">
         <v>3.66</v>
       </c>
       <c r="AB36" s="12">
         <f>[1]Показатель!AB36</f>
         <v>4.41</v>
       </c>
       <c r="AC36" s="12">
         <v>4.46</v>
       </c>
       <c r="AD36" s="12">
         <v>4.3899999999999997</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE36" s="12">
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="12">
         <v>5.05</v>
       </c>
       <c r="D37" s="12">
         <v>4.84</v>
       </c>
       <c r="E37" s="12">
         <v>4.8</v>
       </c>
       <c r="F37" s="12">
         <v>5.38</v>
       </c>
       <c r="G37" s="12">
         <v>5.42</v>
       </c>
       <c r="H37" s="12">
         <v>5.92</v>
       </c>
       <c r="I37" s="12">
@@ -4556,52 +4640,55 @@
       <c r="W37" s="12">
         <v>6.39</v>
       </c>
       <c r="X37" s="12">
         <v>6.48</v>
       </c>
       <c r="Y37" s="12">
         <v>6.26</v>
       </c>
       <c r="Z37" s="12">
         <v>6.13</v>
       </c>
       <c r="AA37" s="12">
         <v>3.38</v>
       </c>
       <c r="AB37" s="12">
         <f>[1]Показатель!AB37</f>
         <v>3.67</v>
       </c>
       <c r="AC37" s="12">
         <v>3.73</v>
       </c>
       <c r="AD37" s="12">
         <v>4.05</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE37" s="12">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="12">
         <v>6.15</v>
       </c>
       <c r="D38" s="12">
         <v>5.6</v>
       </c>
       <c r="E38" s="12">
         <v>5.31</v>
       </c>
       <c r="F38" s="12">
         <v>5.28</v>
       </c>
       <c r="G38" s="12">
         <v>5.27</v>
       </c>
       <c r="H38" s="12">
         <v>5.52</v>
       </c>
       <c r="I38" s="12">
@@ -4649,52 +4736,55 @@
       <c r="W38" s="12">
         <v>5.9</v>
       </c>
       <c r="X38" s="12">
         <v>5.95</v>
       </c>
       <c r="Y38" s="12">
         <v>5.88</v>
       </c>
       <c r="Z38" s="12">
         <v>5.85</v>
       </c>
       <c r="AA38" s="12">
         <v>4.21</v>
       </c>
       <c r="AB38" s="12">
         <f>[1]Показатель!AB38</f>
         <v>4.22</v>
       </c>
       <c r="AC38" s="12">
         <v>4.1500000000000004</v>
       </c>
       <c r="AD38" s="12">
         <v>4.3899999999999997</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE38" s="12">
+        <v>4.32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="D39" s="12">
         <v>5.2</v>
       </c>
       <c r="E39" s="12">
         <v>5.28</v>
       </c>
       <c r="F39" s="12">
         <v>5.74</v>
       </c>
       <c r="G39" s="12">
         <v>5.51</v>
       </c>
       <c r="H39" s="12">
         <v>5.9</v>
       </c>
       <c r="I39" s="12">
@@ -4742,52 +4832,55 @@
       <c r="W39" s="12">
         <v>6.37</v>
       </c>
       <c r="X39" s="12">
         <v>6.42</v>
       </c>
       <c r="Y39" s="12">
         <v>6.36</v>
       </c>
       <c r="Z39" s="12">
         <v>6.27</v>
       </c>
       <c r="AA39" s="12">
         <v>4.08</v>
       </c>
       <c r="AB39" s="12">
         <f>[1]Показатель!AB39</f>
         <v>4.8899999999999997</v>
       </c>
       <c r="AC39" s="12">
         <v>4.97</v>
       </c>
       <c r="AD39" s="12">
         <v>4.91</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE39" s="12">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="12">
         <v>5.49</v>
       </c>
       <c r="D40" s="12">
         <v>5.74</v>
       </c>
       <c r="E40" s="12">
         <v>5.54</v>
       </c>
       <c r="F40" s="12">
         <v>6.08</v>
       </c>
       <c r="G40" s="12">
         <v>5.8</v>
       </c>
       <c r="H40" s="12">
         <v>6.32</v>
       </c>
       <c r="I40" s="12">
@@ -4835,52 +4928,55 @@
       <c r="W40" s="12">
         <v>6.87</v>
       </c>
       <c r="X40" s="12">
         <v>6.83</v>
       </c>
       <c r="Y40" s="12">
         <v>6.72</v>
       </c>
       <c r="Z40" s="12">
         <v>6.67</v>
       </c>
       <c r="AA40" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="AB40" s="12">
         <f>[1]Показатель!AB40</f>
         <v>4.74</v>
       </c>
       <c r="AC40" s="12">
         <v>4.8</v>
       </c>
       <c r="AD40" s="12">
         <v>4.91</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE40" s="12">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="12">
         <v>5.48</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="12">
         <v>5.46</v>
       </c>
       <c r="F41" s="12">
         <v>5.8</v>
       </c>
       <c r="G41" s="12">
         <v>5.41</v>
       </c>
       <c r="H41" s="12">
         <v>5.96</v>
       </c>
       <c r="I41" s="12">
@@ -4928,52 +5024,55 @@
       <c r="W41" s="12">
         <v>6.75</v>
       </c>
       <c r="X41" s="12">
         <v>6.68</v>
       </c>
       <c r="Y41" s="12">
         <v>6.58</v>
       </c>
       <c r="Z41" s="12">
         <v>6.51</v>
       </c>
       <c r="AA41" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB41" s="12">
         <f>[1]Показатель!AB41</f>
         <v>4.71</v>
       </c>
       <c r="AC41" s="12">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD41" s="12">
         <v>4.83</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE41" s="12">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="12">
         <v>5.38</v>
       </c>
       <c r="D42" s="12">
         <v>5.08</v>
       </c>
       <c r="E42" s="12">
         <v>5.16</v>
       </c>
       <c r="F42" s="12">
         <v>5.72</v>
       </c>
       <c r="G42" s="12">
         <v>5.63</v>
       </c>
       <c r="H42" s="12">
         <v>5.73</v>
       </c>
       <c r="I42" s="12">
@@ -5021,52 +5120,55 @@
       <c r="W42" s="12">
         <v>5.73</v>
       </c>
       <c r="X42" s="12">
         <v>5.72</v>
       </c>
       <c r="Y42" s="12">
         <v>5.59</v>
       </c>
       <c r="Z42" s="12">
         <v>5.5</v>
       </c>
       <c r="AA42" s="12">
         <v>3.35</v>
       </c>
       <c r="AB42" s="12">
         <f>[1]Показатель!AB42</f>
         <v>3.8</v>
       </c>
       <c r="AC42" s="12">
         <v>4.13</v>
       </c>
       <c r="AD42" s="12">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE42" s="12">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="12">
         <v>6.67</v>
       </c>
       <c r="D43" s="12">
         <v>6.54</v>
       </c>
       <c r="E43" s="12">
         <v>6.46</v>
       </c>
       <c r="F43" s="12">
         <v>6.88</v>
       </c>
       <c r="G43" s="12">
         <v>6.7</v>
       </c>
       <c r="H43" s="12">
         <v>6.67</v>
       </c>
       <c r="I43" s="12">
@@ -5114,52 +5216,55 @@
       <c r="W43" s="12">
         <v>6.04</v>
       </c>
       <c r="X43" s="12">
         <v>6.04</v>
       </c>
       <c r="Y43" s="12">
         <v>6.01</v>
       </c>
       <c r="Z43" s="12">
         <v>5.99</v>
       </c>
       <c r="AA43" s="12">
         <v>3.47</v>
       </c>
       <c r="AB43" s="12">
         <f>[1]Показатель!AB43</f>
         <v>4.16</v>
       </c>
       <c r="AC43" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD43" s="12">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE43" s="12">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="12">
         <v>5.42</v>
       </c>
       <c r="D44" s="12">
         <v>5.14</v>
       </c>
       <c r="E44" s="12">
         <v>5.24</v>
       </c>
       <c r="F44" s="12">
         <v>5.7</v>
       </c>
       <c r="G44" s="12">
         <v>5.36</v>
       </c>
       <c r="H44" s="12">
         <v>5.84</v>
       </c>
       <c r="I44" s="12">
@@ -5207,52 +5312,55 @@
       <c r="W44" s="12">
         <v>6.49</v>
       </c>
       <c r="X44" s="12">
         <v>6.47</v>
       </c>
       <c r="Y44" s="12">
         <v>6.33</v>
       </c>
       <c r="Z44" s="12">
         <v>6.31</v>
       </c>
       <c r="AA44" s="12">
         <v>4.87</v>
       </c>
       <c r="AB44" s="12">
         <f>[1]Показатель!AB44</f>
         <v>4.75</v>
       </c>
       <c r="AC44" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="AD44" s="12">
         <v>5.0599999999999996</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE44" s="12">
+        <v>4.71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="12">
         <v>5.38</v>
       </c>
       <c r="D45" s="12">
         <v>5.63</v>
       </c>
       <c r="E45" s="12">
         <v>5.6</v>
       </c>
       <c r="F45" s="12">
         <v>5.87</v>
       </c>
       <c r="G45" s="12">
         <v>5.37</v>
       </c>
       <c r="H45" s="12">
         <v>6.07</v>
       </c>
       <c r="I45" s="12">
@@ -5300,52 +5408,55 @@
       <c r="W45" s="12">
         <v>6.71</v>
       </c>
       <c r="X45" s="12">
         <v>6.59</v>
       </c>
       <c r="Y45" s="12">
         <v>6.5</v>
       </c>
       <c r="Z45" s="12">
         <v>6.5</v>
       </c>
       <c r="AA45" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB45" s="12">
         <f>[1]Показатель!AB45</f>
         <v>4.55</v>
       </c>
       <c r="AC45" s="12">
         <v>4.7699999999999996</v>
       </c>
       <c r="AD45" s="12">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE45" s="12">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="12">
         <v>6.57</v>
       </c>
       <c r="D46" s="12">
         <v>6.37</v>
       </c>
       <c r="E46" s="12">
         <v>5.83</v>
       </c>
       <c r="F46" s="12">
         <v>5.79</v>
       </c>
       <c r="G46" s="12">
         <v>5.88</v>
       </c>
       <c r="H46" s="12">
         <v>5.85</v>
       </c>
       <c r="I46" s="12">
@@ -5393,52 +5504,55 @@
       <c r="W46" s="12">
         <v>5.4</v>
       </c>
       <c r="X46" s="12">
         <v>5.51</v>
       </c>
       <c r="Y46" s="12">
         <v>5.45</v>
       </c>
       <c r="Z46" s="12">
         <v>5.42</v>
       </c>
       <c r="AA46" s="12">
         <v>4.38</v>
       </c>
       <c r="AB46" s="12">
         <f>[1]Показатель!AB46</f>
         <v>4.32</v>
       </c>
       <c r="AC46" s="12">
         <v>4.2300000000000004</v>
       </c>
       <c r="AD46" s="12">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE46" s="12">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="12">
         <v>6.93</v>
       </c>
       <c r="D47" s="12">
         <v>6.05</v>
       </c>
       <c r="E47" s="12">
         <v>6.31</v>
       </c>
       <c r="F47" s="12">
         <v>6.73</v>
       </c>
       <c r="G47" s="12">
         <v>6.2</v>
       </c>
       <c r="H47" s="12">
         <v>6.52</v>
       </c>
       <c r="I47" s="12">
@@ -5486,52 +5600,55 @@
       <c r="W47" s="12">
         <v>6.63</v>
       </c>
       <c r="X47" s="12">
         <v>6.54</v>
       </c>
       <c r="Y47" s="12">
         <v>6.45</v>
       </c>
       <c r="Z47" s="12">
         <v>6.43</v>
       </c>
       <c r="AA47" s="12">
         <v>3.95</v>
       </c>
       <c r="AB47" s="12">
         <f>[1]Показатель!AB47</f>
         <v>4.43</v>
       </c>
       <c r="AC47" s="12">
         <v>4.7</v>
       </c>
       <c r="AD47" s="12">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE47" s="12">
+        <v>4.92</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="12">
         <v>4.47</v>
       </c>
       <c r="D48" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="E48" s="12">
         <v>5.03</v>
       </c>
       <c r="F48" s="12">
         <v>5.75</v>
       </c>
       <c r="G48" s="12">
         <v>5.47</v>
       </c>
       <c r="H48" s="12">
         <v>6.16</v>
       </c>
       <c r="I48" s="12">
@@ -5579,52 +5696,55 @@
       <c r="W48" s="12">
         <v>7.18</v>
       </c>
       <c r="X48" s="12">
         <v>7.1</v>
       </c>
       <c r="Y48" s="12">
         <v>6.93</v>
       </c>
       <c r="Z48" s="12">
         <v>6.84</v>
       </c>
       <c r="AA48" s="12">
         <v>4.41</v>
       </c>
       <c r="AB48" s="12">
         <f>[1]Показатель!AB48</f>
         <v>5.26</v>
       </c>
       <c r="AC48" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="AD48" s="12">
         <v>5.28</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE48" s="12">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="12">
         <v>5.68</v>
       </c>
       <c r="D49" s="12">
         <v>5.97</v>
       </c>
       <c r="E49" s="12">
         <v>5.92</v>
       </c>
       <c r="F49" s="12">
         <v>6.52</v>
       </c>
       <c r="G49" s="12">
         <v>6.39</v>
       </c>
       <c r="H49" s="12">
         <v>6.92</v>
       </c>
       <c r="I49" s="12">
@@ -5672,52 +5792,55 @@
       <c r="W49" s="12">
         <v>7</v>
       </c>
       <c r="X49" s="12">
         <v>6.96</v>
       </c>
       <c r="Y49" s="12">
         <v>6.78</v>
       </c>
       <c r="Z49" s="12">
         <v>6.68</v>
       </c>
       <c r="AA49" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB49" s="12">
         <f>[1]Показатель!AB49</f>
         <v>4.8499999999999996</v>
       </c>
       <c r="AC49" s="12">
         <v>4.95</v>
       </c>
       <c r="AD49" s="12">
         <v>5.1100000000000003</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE49" s="12">
+        <v>4.99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="12">
         <v>5.33</v>
       </c>
       <c r="D50" s="12">
         <v>5.19</v>
       </c>
       <c r="E50" s="12">
         <v>5.09</v>
       </c>
       <c r="F50" s="12">
         <v>5.5</v>
       </c>
       <c r="G50" s="12">
         <v>5.31</v>
       </c>
       <c r="H50" s="12">
         <v>5.63</v>
       </c>
       <c r="I50" s="12">
@@ -5765,52 +5888,55 @@
       <c r="W50" s="12">
         <v>5.6</v>
       </c>
       <c r="X50" s="12">
         <v>5.66</v>
       </c>
       <c r="Y50" s="12">
         <v>5.57</v>
       </c>
       <c r="Z50" s="12">
         <v>5.47</v>
       </c>
       <c r="AA50" s="12">
         <v>3.44</v>
       </c>
       <c r="AB50" s="12">
         <f>[1]Показатель!AB50</f>
         <v>3.89</v>
       </c>
       <c r="AC50" s="12">
         <v>3.98</v>
       </c>
       <c r="AD50" s="12">
         <v>4.24</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE50" s="12">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="12">
         <v>6.07</v>
       </c>
       <c r="D51" s="12">
         <v>5.83</v>
       </c>
       <c r="E51" s="12">
         <v>5.49</v>
       </c>
       <c r="F51" s="12">
         <v>5.54</v>
       </c>
       <c r="G51" s="12">
         <v>5.61</v>
       </c>
       <c r="H51" s="12">
         <v>5.71</v>
       </c>
       <c r="I51" s="12">
@@ -5858,86 +5984,90 @@
       <c r="W51" s="12">
         <v>5.32</v>
       </c>
       <c r="X51" s="12">
         <v>5.43</v>
       </c>
       <c r="Y51" s="12">
         <v>5.47</v>
       </c>
       <c r="Z51" s="12">
         <v>5.46</v>
       </c>
       <c r="AA51" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB51" s="12">
         <f>[1]Показатель!AB51</f>
         <v>4.25</v>
       </c>
       <c r="AC51" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD51" s="12">
         <v>4.49</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="12">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
-      <c r="B52" s="39" t="s">
+      <c r="B52" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="39"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="46"/>
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="46"/>
+      <c r="U52" s="46"/>
+      <c r="V52" s="46"/>
+      <c r="W52" s="46"/>
+      <c r="X52" s="46"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
+      <c r="AD52" s="46"/>
+      <c r="AE52" s="46"/>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="12">
         <v>5.61</v>
       </c>
       <c r="D53" s="12">
         <v>5.36</v>
       </c>
       <c r="E53" s="12">
         <v>5.15</v>
       </c>
       <c r="F53" s="12">
         <v>5.24</v>
       </c>
       <c r="G53" s="12">
         <v>5.14</v>
       </c>
       <c r="H53" s="12">
         <v>5.24</v>
       </c>
       <c r="I53" s="12">
         <v>5.48</v>
       </c>
       <c r="J53" s="12">
@@ -5982,52 +6112,55 @@
       <c r="W53" s="12">
         <v>4.92</v>
       </c>
       <c r="X53" s="12">
         <v>4.93</v>
       </c>
       <c r="Y53" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Z53" s="12">
         <v>4.88</v>
       </c>
       <c r="AA53" s="12">
         <v>3.79</v>
       </c>
       <c r="AB53" s="12">
         <f>[1]Показатель!AB53</f>
         <v>3.91</v>
       </c>
       <c r="AC53" s="12">
         <v>3.89</v>
       </c>
       <c r="AD53" s="12">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE53" s="12">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C54" s="12">
         <v>4.13</v>
       </c>
       <c r="D54" s="12">
         <v>4.49</v>
       </c>
       <c r="E54" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="F54" s="12">
         <v>4.13</v>
       </c>
       <c r="G54" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="H54" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="I54" s="12">
@@ -6075,52 +6208,55 @@
       <c r="W54" s="12">
         <v>3.97</v>
       </c>
       <c r="X54" s="12">
         <v>4</v>
       </c>
       <c r="Y54" s="12">
         <v>3.93</v>
       </c>
       <c r="Z54" s="12">
         <v>3.89</v>
       </c>
       <c r="AA54" s="12">
         <v>3.24</v>
       </c>
       <c r="AB54" s="12">
         <f>[1]Показатель!AB54</f>
         <v>3.22</v>
       </c>
       <c r="AC54" s="12">
         <v>3.09</v>
       </c>
       <c r="AD54" s="12">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE54" s="12">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="12">
         <v>4.8</v>
       </c>
       <c r="D55" s="12">
         <v>4.82</v>
       </c>
       <c r="E55" s="12">
         <v>4.82</v>
       </c>
       <c r="F55" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G55" s="12">
         <v>4.71</v>
       </c>
       <c r="H55" s="12">
         <v>4.88</v>
       </c>
       <c r="I55" s="12">
@@ -6168,52 +6304,55 @@
       <c r="W55" s="12">
         <v>5.27</v>
       </c>
       <c r="X55" s="12">
         <v>5.21</v>
       </c>
       <c r="Y55" s="12">
         <v>5.15</v>
       </c>
       <c r="Z55" s="12">
         <v>5.08</v>
       </c>
       <c r="AA55" s="12">
         <v>4.29</v>
       </c>
       <c r="AB55" s="12">
         <f>[1]Показатель!AB55</f>
         <v>4.53</v>
       </c>
       <c r="AC55" s="12">
         <v>4.16</v>
       </c>
       <c r="AD55" s="12">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE55" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12">
         <v>3.92</v>
       </c>
       <c r="D56" s="12">
         <v>3.61</v>
       </c>
       <c r="E56" s="12">
         <v>3.95</v>
       </c>
       <c r="F56" s="12">
         <v>4.01</v>
       </c>
       <c r="G56" s="12">
         <v>3.98</v>
       </c>
       <c r="H56" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="I56" s="12">
@@ -6261,52 +6400,55 @@
       <c r="W56" s="12">
         <v>3.95</v>
       </c>
       <c r="X56" s="12">
         <v>3.93</v>
       </c>
       <c r="Y56" s="12">
         <v>3.91</v>
       </c>
       <c r="Z56" s="12">
         <v>3.8</v>
       </c>
       <c r="AA56" s="12">
         <v>2.72</v>
       </c>
       <c r="AB56" s="12">
         <f>[1]Показатель!AB56</f>
         <v>2.64</v>
       </c>
       <c r="AC56" s="12">
         <v>2.83</v>
       </c>
       <c r="AD56" s="12">
         <v>2.92</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE56" s="12">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="12">
         <v>7.41</v>
       </c>
       <c r="D57" s="12">
         <v>6.72</v>
       </c>
       <c r="E57" s="12">
         <v>6.3</v>
       </c>
       <c r="F57" s="12">
         <v>6.45</v>
       </c>
       <c r="G57" s="12">
         <v>6.35</v>
       </c>
       <c r="H57" s="12">
         <v>6.5</v>
       </c>
       <c r="I57" s="12">
@@ -6354,52 +6496,55 @@
       <c r="W57" s="12">
         <v>6.04</v>
       </c>
       <c r="X57" s="12">
         <v>6.05</v>
       </c>
       <c r="Y57" s="12">
         <v>5.99</v>
       </c>
       <c r="Z57" s="12">
         <v>5.97</v>
       </c>
       <c r="AA57" s="12">
         <v>4.43</v>
       </c>
       <c r="AB57" s="12">
         <f>[1]Показатель!AB57</f>
         <v>4.58</v>
       </c>
       <c r="AC57" s="12">
         <v>4.68</v>
       </c>
       <c r="AD57" s="12">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE57" s="12">
+        <v>4.6900000000000004</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="12">
         <v>4.96</v>
       </c>
       <c r="D58" s="12">
         <v>4.82</v>
       </c>
       <c r="E58" s="12">
         <v>4.62</v>
       </c>
       <c r="F58" s="12">
         <v>4.8899999999999997</v>
       </c>
       <c r="G58" s="12">
         <v>4.87</v>
       </c>
       <c r="H58" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="I58" s="12">
@@ -6447,52 +6592,55 @@
       <c r="W58" s="12">
         <v>4.45</v>
       </c>
       <c r="X58" s="12">
         <v>4.43</v>
       </c>
       <c r="Y58" s="12">
         <v>4.34</v>
       </c>
       <c r="Z58" s="12">
         <v>4.28</v>
       </c>
       <c r="AA58" s="12">
         <v>2.54</v>
       </c>
       <c r="AB58" s="12">
         <f>[1]Показатель!AB58</f>
         <v>2.91</v>
       </c>
       <c r="AC58" s="12">
         <v>3.06</v>
       </c>
       <c r="AD58" s="12">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE58" s="12">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="12">
         <v>4.03</v>
       </c>
       <c r="D59" s="12">
         <v>3.5</v>
       </c>
       <c r="E59" s="12">
         <v>3.25</v>
       </c>
       <c r="F59" s="12">
         <v>3.4</v>
       </c>
       <c r="G59" s="12">
         <v>3.19</v>
       </c>
       <c r="H59" s="12">
         <v>3.43</v>
       </c>
       <c r="I59" s="12">
@@ -6540,52 +6688,55 @@
       <c r="W59" s="12">
         <v>3.5</v>
       </c>
       <c r="X59" s="12">
         <v>3.63</v>
       </c>
       <c r="Y59" s="12">
         <v>3.58</v>
       </c>
       <c r="Z59" s="12">
         <v>3.54</v>
       </c>
       <c r="AA59" s="12">
         <v>2.82</v>
       </c>
       <c r="AB59" s="12">
         <f>[1]Показатель!AB59</f>
         <v>2.62</v>
       </c>
       <c r="AC59" s="12">
         <v>2.66</v>
       </c>
       <c r="AD59" s="12">
         <v>2.63</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE59" s="12">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="12">
         <v>6.05</v>
       </c>
       <c r="D60" s="12">
         <v>6</v>
       </c>
       <c r="E60" s="12">
         <v>5.67</v>
       </c>
       <c r="F60" s="12">
         <v>5.46</v>
       </c>
       <c r="G60" s="12">
         <v>5.38</v>
       </c>
       <c r="H60" s="12">
         <v>5.45</v>
       </c>
       <c r="I60" s="12">
@@ -6633,52 +6784,55 @@
       <c r="W60" s="12">
         <v>4.54</v>
       </c>
       <c r="X60" s="12">
         <v>4.53</v>
       </c>
       <c r="Y60" s="12">
         <v>4.55</v>
       </c>
       <c r="Z60" s="12">
         <v>4.6500000000000004</v>
       </c>
       <c r="AA60" s="12">
         <v>4.49</v>
       </c>
       <c r="AB60" s="12">
         <f>[1]Показатель!AB60</f>
         <v>4.47</v>
       </c>
       <c r="AC60" s="12">
         <v>4.07</v>
       </c>
       <c r="AD60" s="12">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE60" s="12">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="12">
         <v>5.81</v>
       </c>
       <c r="D61" s="12">
         <v>5.28</v>
       </c>
       <c r="E61" s="12">
         <v>5.22</v>
       </c>
       <c r="F61" s="12">
         <v>5.25</v>
       </c>
       <c r="G61" s="12">
         <v>5.19</v>
       </c>
       <c r="H61" s="12">
         <v>5.27</v>
       </c>
       <c r="I61" s="12">
@@ -6726,52 +6880,55 @@
       <c r="W61" s="12">
         <v>5.03</v>
       </c>
       <c r="X61" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y61" s="12">
         <v>5</v>
       </c>
       <c r="Z61" s="12">
         <v>4.95</v>
       </c>
       <c r="AA61" s="12">
         <v>3.73</v>
       </c>
       <c r="AB61" s="12">
         <f>[1]Показатель!AB61</f>
         <v>3.78</v>
       </c>
       <c r="AC61" s="12">
         <v>3.77</v>
       </c>
       <c r="AD61" s="12">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE61" s="12">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="D62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="E62" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="G62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="H62" s="12">
         <v>4.7</v>
       </c>
       <c r="I62" s="12">
@@ -6819,52 +6976,55 @@
       <c r="W62" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="X62" s="12">
         <v>4.33</v>
       </c>
       <c r="Y62" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z62" s="12">
         <v>4.24</v>
       </c>
       <c r="AA62" s="12">
         <v>3.01</v>
       </c>
       <c r="AB62" s="12">
         <f>[1]Показатель!AB62</f>
         <v>3.44</v>
       </c>
       <c r="AC62" s="12">
         <v>3.4</v>
       </c>
       <c r="AD62" s="12">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE62" s="12">
+        <v>3.21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C63" s="12">
         <v>3.99</v>
       </c>
       <c r="D63" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="E63" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F63" s="12">
         <v>4.68</v>
       </c>
       <c r="G63" s="12">
         <v>4.45</v>
       </c>
       <c r="H63" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="I63" s="12">
@@ -6912,52 +7072,55 @@
       <c r="W63" s="12">
         <v>5.27</v>
       </c>
       <c r="X63" s="12">
         <v>5.21</v>
       </c>
       <c r="Y63" s="12">
         <v>5.19</v>
       </c>
       <c r="Z63" s="12">
         <v>5.15</v>
       </c>
       <c r="AA63" s="12">
         <v>3.37</v>
       </c>
       <c r="AB63" s="12">
         <f>[1]Показатель!AB63</f>
         <v>3.71</v>
       </c>
       <c r="AC63" s="12">
         <v>3.82</v>
       </c>
       <c r="AD63" s="12">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE63" s="12">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="12">
         <v>5.34</v>
       </c>
       <c r="D64" s="12">
         <v>5.19</v>
       </c>
       <c r="E64" s="12">
         <v>5.2</v>
       </c>
       <c r="F64" s="12">
         <v>5.22</v>
       </c>
       <c r="G64" s="12">
         <v>5.12</v>
       </c>
       <c r="H64" s="12">
         <v>5</v>
       </c>
       <c r="I64" s="12">
@@ -7005,52 +7168,55 @@
       <c r="W64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="X64" s="12">
         <v>4.58</v>
       </c>
       <c r="Y64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="Z64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA64" s="12">
         <v>3.11</v>
       </c>
       <c r="AB64" s="12">
         <f>[1]Показатель!AB64</f>
         <v>2.91</v>
       </c>
       <c r="AC64" s="12">
         <v>3.05</v>
       </c>
       <c r="AD64" s="12">
         <v>3.23</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE64" s="12">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C65" s="12">
         <v>6.01</v>
       </c>
       <c r="D65" s="12">
         <v>5.74</v>
       </c>
       <c r="E65" s="12">
         <v>5.58</v>
       </c>
       <c r="F65" s="12">
         <v>5.83</v>
       </c>
       <c r="G65" s="12">
         <v>5.83</v>
       </c>
       <c r="H65" s="12">
         <v>5.71</v>
       </c>
       <c r="I65" s="12">
@@ -7098,52 +7264,55 @@
       <c r="W65" s="12">
         <v>4.5</v>
       </c>
       <c r="X65" s="12">
         <v>4.55</v>
       </c>
       <c r="Y65" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Z65" s="12">
         <v>4.46</v>
       </c>
       <c r="AA65" s="12">
         <v>3.05</v>
       </c>
       <c r="AB65" s="12">
         <f>[1]Показатель!AB65</f>
         <v>3.33</v>
       </c>
       <c r="AC65" s="12">
         <v>3.6</v>
       </c>
       <c r="AD65" s="12">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE65" s="12">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="12">
         <v>3.67</v>
       </c>
       <c r="D66" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="E66" s="12">
         <v>4.22</v>
       </c>
       <c r="F66" s="12">
         <v>4.47</v>
       </c>
       <c r="G66" s="12">
         <v>4.22</v>
       </c>
       <c r="H66" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I66" s="12">
@@ -7191,52 +7360,55 @@
       <c r="W66" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="X66" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Y66" s="12">
         <v>4.79</v>
       </c>
       <c r="Z66" s="12">
         <v>4.72</v>
       </c>
       <c r="AA66" s="12">
         <v>3.47</v>
       </c>
       <c r="AB66" s="12">
         <f>[1]Показатель!AB66</f>
         <v>3.58</v>
       </c>
       <c r="AC66" s="12">
         <v>3.57</v>
       </c>
       <c r="AD66" s="12">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE66" s="12">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E67" s="12">
         <v>4.21</v>
       </c>
       <c r="F67" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="G67" s="12">
         <v>4.16</v>
       </c>
       <c r="H67" s="12">
         <v>4.5</v>
       </c>
       <c r="I67" s="12">
@@ -7284,52 +7456,55 @@
       <c r="W67" s="12">
         <v>4.59</v>
       </c>
       <c r="X67" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Y67" s="12">
         <v>4.58</v>
       </c>
       <c r="Z67" s="12">
         <v>4.62</v>
       </c>
       <c r="AA67" s="12">
         <v>3.81</v>
       </c>
       <c r="AB67" s="12">
         <f>[1]Показатель!AB67</f>
         <v>3.71</v>
       </c>
       <c r="AC67" s="12">
         <v>3.63</v>
       </c>
       <c r="AD67" s="12">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE67" s="12">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="12">
         <v>6.07</v>
       </c>
       <c r="D68" s="12">
         <v>5.77</v>
       </c>
       <c r="E68" s="12">
         <v>5.41</v>
       </c>
       <c r="F68" s="12">
         <v>5.34</v>
       </c>
       <c r="G68" s="12">
         <v>5.3</v>
       </c>
       <c r="H68" s="12">
         <v>5.24</v>
       </c>
       <c r="I68" s="12">
@@ -7377,52 +7552,55 @@
       <c r="W68" s="12">
         <v>5</v>
       </c>
       <c r="X68" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="Y68" s="12">
         <v>5.03</v>
       </c>
       <c r="Z68" s="12">
         <v>5.04</v>
       </c>
       <c r="AA68" s="12">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB68" s="12">
         <f>[1]Показатель!AB68</f>
         <v>4.33</v>
       </c>
       <c r="AC68" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="AD68" s="12">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE68" s="12">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="12">
         <v>5.13</v>
       </c>
       <c r="D69" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E69" s="12">
         <v>4.37</v>
       </c>
       <c r="F69" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G69" s="12">
         <v>5.24</v>
       </c>
       <c r="H69" s="12">
         <v>5.3</v>
       </c>
       <c r="I69" s="12">
@@ -7470,52 +7648,55 @@
       <c r="W69" s="12">
         <v>4.05</v>
       </c>
       <c r="X69" s="12">
         <v>4.16</v>
       </c>
       <c r="Y69" s="12">
         <v>4.08</v>
       </c>
       <c r="Z69" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA69" s="12">
         <v>4.51</v>
       </c>
       <c r="AB69" s="12">
         <f>[1]Показатель!AB69</f>
         <v>3.77</v>
       </c>
       <c r="AC69" s="12">
         <v>3.65</v>
       </c>
       <c r="AD69" s="12">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE69" s="12">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="13">
         <v>4.75</v>
       </c>
       <c r="D70" s="13">
         <v>4.22</v>
       </c>
       <c r="E70" s="13">
         <v>4.1100000000000003</v>
       </c>
       <c r="F70" s="13">
         <v>4.74</v>
       </c>
       <c r="G70" s="13">
         <v>4.4800000000000004</v>
       </c>
       <c r="H70" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="I70" s="13">
@@ -7563,68 +7744,71 @@
       <c r="W70" s="13">
         <v>4.96</v>
       </c>
       <c r="X70" s="13">
         <v>4.93</v>
       </c>
       <c r="Y70" s="13">
         <v>4.87</v>
       </c>
       <c r="Z70" s="13">
         <v>4.84</v>
       </c>
       <c r="AA70" s="13">
         <v>3.34</v>
       </c>
       <c r="AB70" s="13">
         <f>[1]Показатель!AB70</f>
         <v>4.09</v>
       </c>
       <c r="AC70" s="13">
         <v>3.92</v>
       </c>
       <c r="AD70" s="13">
         <v>3.98</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE70" s="13">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B2:AD2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata(marriage rate)</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>