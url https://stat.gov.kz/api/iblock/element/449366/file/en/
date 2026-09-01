--- v3 (2026-07-21)
+++ v4 (2026-09-01)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A97F1520-BF13-4DFE-BF26-71652DD86ED3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04F0D2A1-3C2A-4B2C-AC09-867D3E14DE2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata(marriage rate)" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB49" i="4"/>
   <c r="AB50" i="4"/>
   <c r="AB51" i="4"/>
   <c r="AB53" i="4"/>
   <c r="AB54" i="4"/>
   <c r="AB55" i="4"/>
   <c r="AB56" i="4"/>
   <c r="AB57" i="4"/>
   <c r="AB58" i="4"/>
   <c r="AB59" i="4"/>
   <c r="AB60" i="4"/>
   <c r="AB61" i="4"/>
   <c r="AB62" i="4"/>
   <c r="AB63" i="4"/>
   <c r="AB64" i="4"/>
   <c r="AB65" i="4"/>
   <c r="AB66" i="4"/>
   <c r="AB67" i="4"/>
   <c r="AB68" i="4"/>
   <c r="AB69" i="4"/>
   <c r="AB70" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="97">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
@@ -658,51 +658,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -738,95 +738,94 @@
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1461,51 +1460,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="74.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1587,59 +1586,59 @@
       <c r="B12" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="38">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="38">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="36">
         <v>7172749540</v>
       </c>
@@ -1672,182 +1671,182 @@
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AF71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="AI69" sqref="AI69"/>
+      <selection pane="bottomLeft" activeCell="AI63" sqref="AI63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="49" t="s">
         <v>92</v>
       </c>
-      <c r="C2" s="41"/>
-[...27 lines deleted...]
-      <c r="AE2" s="41"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
     </row>
     <row r="3" spans="1:32" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
     </row>
     <row r="4" spans="1:32" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
-      <c r="T5" s="40"/>
-      <c r="U5" s="40"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
       <c r="W5" s="11"/>
       <c r="Z5" s="18"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
-      <c r="AD5" s="40" t="s">
+      <c r="AE5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="40"/>
-      <c r="AF5" s="11"/>
+      <c r="AF5" s="42"/>
     </row>
     <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="47" t="s">
+      <c r="A6" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="51"/>
-      <c r="C6" s="49">
+      <c r="B6" s="45"/>
+      <c r="C6" s="43">
         <v>2024</v>
       </c>
-      <c r="D6" s="50"/>
-[...10 lines deleted...]
-      <c r="O6" s="53">
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="47">
         <v>2025</v>
       </c>
-      <c r="P6" s="54"/>
-[...10 lines deleted...]
-      <c r="AA6" s="42">
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="50">
         <v>2026</v>
       </c>
-      <c r="AB6" s="43"/>
-[...3 lines deleted...]
-      <c r="AF6" s="39"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
     </row>
     <row r="7" spans="1:32" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="48"/>
-      <c r="B7" s="52"/>
+      <c r="A7" s="41"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1891,85 +1890,89 @@
       </c>
       <c r="X7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>27</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="AE7" s="3" t="s">
         <v>20</v>
       </c>
+      <c r="AF7" s="2" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="8" spans="1:32" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="44"/>
-[...27 lines deleted...]
-      <c r="AE8" s="44"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="52"/>
+      <c r="O8" s="52"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="52"/>
+      <c r="U8" s="52"/>
+      <c r="V8" s="52"/>
+      <c r="W8" s="52"/>
+      <c r="X8" s="52"/>
+      <c r="Y8" s="52"/>
+      <c r="Z8" s="52"/>
+      <c r="AA8" s="52"/>
+      <c r="AB8" s="52"/>
+      <c r="AC8" s="52"/>
+      <c r="AD8" s="52"/>
+      <c r="AE8" s="52"/>
+      <c r="AF8" s="52"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="12">
         <v>5.63</v>
       </c>
       <c r="D9" s="12">
         <v>5.48</v>
       </c>
       <c r="E9" s="12">
         <v>5.33</v>
       </c>
       <c r="F9" s="12">
         <v>5.6</v>
       </c>
       <c r="G9" s="12">
         <v>5.47</v>
       </c>
       <c r="H9" s="12">
         <v>5.73</v>
       </c>
       <c r="I9" s="12">
         <v>6.07</v>
@@ -2019,50 +2022,53 @@
       <c r="X9" s="12">
         <v>5.75</v>
       </c>
       <c r="Y9" s="12">
         <v>5.67</v>
       </c>
       <c r="Z9" s="12">
         <v>5.62</v>
       </c>
       <c r="AA9" s="12">
         <v>3.97</v>
       </c>
       <c r="AB9" s="12">
         <f>[1]Показатель!AB9</f>
         <v>4.22</v>
       </c>
       <c r="AC9" s="12">
         <v>4.25</v>
       </c>
       <c r="AD9" s="12">
         <v>4.38</v>
       </c>
       <c r="AE9" s="12">
         <v>4.28</v>
       </c>
+      <c r="AF9" s="12">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>100000000</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="D10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="E10" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="12">
         <v>5.41</v>
       </c>
       <c r="G10" s="12">
         <v>5.42</v>
       </c>
       <c r="H10" s="12">
         <v>5.79</v>
@@ -2115,50 +2121,53 @@
       <c r="X10" s="12">
         <v>5.68</v>
       </c>
       <c r="Y10" s="12">
         <v>5.52</v>
       </c>
       <c r="Z10" s="12">
         <v>5.44</v>
       </c>
       <c r="AA10" s="12">
         <v>4.17</v>
       </c>
       <c r="AB10" s="12">
         <f>[1]Показатель!AB10</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC10" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD10" s="12">
         <v>4.51</v>
       </c>
       <c r="AE10" s="12">
         <v>4.34</v>
       </c>
+      <c r="AF10" s="12">
+        <v>5.36</v>
+      </c>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>5.29</v>
       </c>
       <c r="D11" s="12">
         <v>5.16</v>
       </c>
       <c r="E11" s="12">
         <v>5.07</v>
       </c>
       <c r="F11" s="12">
         <v>5.25</v>
       </c>
       <c r="G11" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="H11" s="12">
         <v>5.36</v>
@@ -2211,50 +2220,53 @@
       <c r="X11" s="12">
         <v>5.82</v>
       </c>
       <c r="Y11" s="12">
         <v>5.77</v>
       </c>
       <c r="Z11" s="12">
         <v>5.69</v>
       </c>
       <c r="AA11" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB11" s="12">
         <f>[1]Показатель!AB11</f>
         <v>4.32</v>
       </c>
       <c r="AC11" s="12">
         <v>4.22</v>
       </c>
       <c r="AD11" s="12">
         <v>4.34</v>
       </c>
       <c r="AE11" s="12">
         <v>4.1399999999999997</v>
       </c>
+      <c r="AF11" s="12">
+        <v>5.22</v>
+      </c>
     </row>
     <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="12">
         <v>5.25</v>
       </c>
       <c r="D12" s="12">
         <v>4.63</v>
       </c>
       <c r="E12" s="12">
         <v>4.75</v>
       </c>
       <c r="F12" s="12">
         <v>4.97</v>
       </c>
       <c r="G12" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="H12" s="12">
         <v>5.23</v>
@@ -2307,50 +2319,53 @@
       <c r="X12" s="12">
         <v>5.64</v>
       </c>
       <c r="Y12" s="12">
         <v>5.49</v>
       </c>
       <c r="Z12" s="12">
         <v>5.36</v>
       </c>
       <c r="AA12" s="12">
         <v>3.64</v>
       </c>
       <c r="AB12" s="12">
         <f>[1]Показатель!AB12</f>
         <v>3.72</v>
       </c>
       <c r="AC12" s="12">
         <v>3.81</v>
       </c>
       <c r="AD12" s="12">
         <v>3.96</v>
       </c>
       <c r="AE12" s="12">
         <v>3.85</v>
       </c>
+      <c r="AF12" s="12">
+        <v>4.6500000000000004</v>
+      </c>
     </row>
     <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12">
         <v>7.39</v>
       </c>
       <c r="D13" s="12">
         <v>6.77</v>
       </c>
       <c r="E13" s="12">
         <v>6.34</v>
       </c>
       <c r="F13" s="12">
         <v>6.51</v>
       </c>
       <c r="G13" s="12">
         <v>6.42</v>
       </c>
       <c r="H13" s="12">
         <v>6.58</v>
@@ -2403,50 +2418,53 @@
       <c r="X13" s="12">
         <v>6.21</v>
       </c>
       <c r="Y13" s="12">
         <v>6.14</v>
       </c>
       <c r="Z13" s="12">
         <v>6.1</v>
       </c>
       <c r="AA13" s="12">
         <v>4.55</v>
       </c>
       <c r="AB13" s="12">
         <f>[1]Показатель!AB13</f>
         <v>4.67</v>
       </c>
       <c r="AC13" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="AD13" s="12">
         <v>4.78</v>
       </c>
       <c r="AE13" s="12">
         <v>4.75</v>
       </c>
+      <c r="AF13" s="12">
+        <v>5.44</v>
+      </c>
     </row>
     <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12">
         <v>5.3</v>
       </c>
       <c r="D14" s="12">
         <v>5.15</v>
       </c>
       <c r="E14" s="12">
         <v>5.15</v>
       </c>
       <c r="F14" s="12">
         <v>5.52</v>
       </c>
       <c r="G14" s="12">
         <v>5.45</v>
       </c>
       <c r="H14" s="12">
         <v>5.53</v>
@@ -2499,50 +2517,53 @@
       <c r="X14" s="12">
         <v>5.27</v>
       </c>
       <c r="Y14" s="12">
         <v>5.14</v>
       </c>
       <c r="Z14" s="12">
         <v>5.09</v>
       </c>
       <c r="AA14" s="12">
         <v>3.15</v>
       </c>
       <c r="AB14" s="12">
         <f>[1]Показатель!AB14</f>
         <v>3.73</v>
       </c>
       <c r="AC14" s="12">
         <v>3.83</v>
       </c>
       <c r="AD14" s="12">
         <v>3.83</v>
       </c>
       <c r="AE14" s="12">
         <v>3.77</v>
       </c>
+      <c r="AF14" s="12">
+        <v>4.41</v>
+      </c>
     </row>
     <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12">
         <v>4.6100000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>4.26</v>
       </c>
       <c r="E15" s="12">
         <v>4.13</v>
       </c>
       <c r="F15" s="12">
         <v>4.53</v>
       </c>
       <c r="G15" s="12">
         <v>4.46</v>
       </c>
       <c r="H15" s="12">
         <v>4.84</v>
@@ -2595,50 +2616,53 @@
       <c r="X15" s="12">
         <v>5.27</v>
       </c>
       <c r="Y15" s="12">
         <v>5.12</v>
       </c>
       <c r="Z15" s="12">
         <v>5.03</v>
       </c>
       <c r="AA15" s="12">
         <v>3.15</v>
       </c>
       <c r="AB15" s="12">
         <f>[1]Показатель!AB15</f>
         <v>3.23</v>
       </c>
       <c r="AC15" s="12">
         <v>3.28</v>
       </c>
       <c r="AD15" s="12">
         <v>3.45</v>
       </c>
       <c r="AE15" s="12">
         <v>3.35</v>
       </c>
+      <c r="AF15" s="12">
+        <v>4.0599999999999996</v>
+      </c>
     </row>
     <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="12">
         <v>6.09</v>
       </c>
       <c r="D16" s="12">
         <v>5.83</v>
       </c>
       <c r="E16" s="12">
         <v>5.51</v>
       </c>
       <c r="F16" s="12">
         <v>5.38</v>
       </c>
       <c r="G16" s="12">
         <v>5.33</v>
       </c>
       <c r="H16" s="12">
         <v>5.48</v>
@@ -2691,52 +2715,55 @@
       <c r="X16" s="12">
         <v>5.16</v>
       </c>
       <c r="Y16" s="12">
         <v>5.14</v>
       </c>
       <c r="Z16" s="12">
         <v>5.18</v>
       </c>
       <c r="AA16" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB16" s="12">
         <f>[1]Показатель!AB16</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC16" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="AD16" s="12">
         <v>4.22</v>
       </c>
       <c r="AE16" s="12">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="12">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="12">
         <v>5.46</v>
       </c>
       <c r="D17" s="12">
         <v>5.25</v>
       </c>
       <c r="E17" s="12">
         <v>5.25</v>
       </c>
       <c r="F17" s="12">
         <v>5.47</v>
       </c>
       <c r="G17" s="12">
         <v>5.33</v>
       </c>
       <c r="H17" s="12">
         <v>5.55</v>
       </c>
       <c r="I17" s="12">
@@ -2787,52 +2814,55 @@
       <c r="X17" s="12">
         <v>5.69</v>
       </c>
       <c r="Y17" s="12">
         <v>5.61</v>
       </c>
       <c r="Z17" s="12">
         <v>5.55</v>
       </c>
       <c r="AA17" s="12">
         <v>3.89</v>
       </c>
       <c r="AB17" s="12">
         <f>[1]Показатель!AB17</f>
         <v>4.29</v>
       </c>
       <c r="AC17" s="12">
         <v>4.32</v>
       </c>
       <c r="AD17" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AE17" s="12">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="12">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="12">
         <v>5.31</v>
       </c>
       <c r="D18" s="12">
         <v>5.54</v>
       </c>
       <c r="E18" s="12">
         <v>5.32</v>
       </c>
       <c r="F18" s="12">
         <v>5.82</v>
       </c>
       <c r="G18" s="12">
         <v>5.56</v>
       </c>
       <c r="H18" s="12">
         <v>6.02</v>
       </c>
       <c r="I18" s="12">
@@ -2883,52 +2913,55 @@
       <c r="X18" s="12">
         <v>6.38</v>
       </c>
       <c r="Y18" s="12">
         <v>6.29</v>
       </c>
       <c r="Z18" s="12">
         <v>6.24</v>
       </c>
       <c r="AA18" s="12">
         <v>4.33</v>
       </c>
       <c r="AB18" s="12">
         <f>[1]Показатель!AB18</f>
         <v>4.51</v>
       </c>
       <c r="AC18" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="AD18" s="12">
         <v>4.6399999999999997</v>
       </c>
       <c r="AE18" s="12">
         <v>4.38</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="12">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="12">
         <v>4.93</v>
       </c>
       <c r="D19" s="12">
         <v>5.08</v>
       </c>
       <c r="E19" s="12">
         <v>5.04</v>
       </c>
       <c r="F19" s="12">
         <v>5.38</v>
       </c>
       <c r="G19" s="12">
         <v>5.05</v>
       </c>
       <c r="H19" s="12">
         <v>5.54</v>
       </c>
       <c r="I19" s="12">
@@ -2979,52 +3012,55 @@
       <c r="X19" s="12">
         <v>6.14</v>
       </c>
       <c r="Y19" s="12">
         <v>6.07</v>
       </c>
       <c r="Z19" s="12">
         <v>6.01</v>
       </c>
       <c r="AA19" s="12">
         <v>4.01</v>
       </c>
       <c r="AB19" s="12">
         <f>[1]Показатель!AB19</f>
         <v>4.3499999999999996</v>
       </c>
       <c r="AC19" s="12">
         <v>4.34</v>
       </c>
       <c r="AD19" s="12">
         <v>4.49</v>
       </c>
       <c r="AE19" s="12">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="12">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="12">
         <v>5.36</v>
       </c>
       <c r="D20" s="12">
         <v>5.14</v>
       </c>
       <c r="E20" s="12">
         <v>5.18</v>
       </c>
       <c r="F20" s="12">
         <v>5.45</v>
       </c>
       <c r="G20" s="12">
         <v>5.36</v>
       </c>
       <c r="H20" s="12">
         <v>5.34</v>
       </c>
       <c r="I20" s="12">
@@ -3075,52 +3111,55 @@
       <c r="X20" s="12">
         <v>5.12</v>
       </c>
       <c r="Y20" s="12">
         <v>5.05</v>
       </c>
       <c r="Z20" s="12">
         <v>5</v>
       </c>
       <c r="AA20" s="12">
         <v>3.22</v>
       </c>
       <c r="AB20" s="12">
         <f>[1]Показатель!AB20</f>
         <v>3.33</v>
       </c>
       <c r="AC20" s="12">
         <v>3.56</v>
       </c>
       <c r="AD20" s="12">
         <v>3.73</v>
       </c>
       <c r="AE20" s="12">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF20" s="12">
+        <v>4.1100000000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="12">
         <v>6.31</v>
       </c>
       <c r="D21" s="12">
         <v>6.11</v>
       </c>
       <c r="E21" s="12">
         <v>5.98</v>
       </c>
       <c r="F21" s="12">
         <v>6.31</v>
       </c>
       <c r="G21" s="12">
         <v>6.23</v>
       </c>
       <c r="H21" s="12">
         <v>6.15</v>
       </c>
       <c r="I21" s="12">
@@ -3171,52 +3210,55 @@
       <c r="X21" s="12">
         <v>5.24</v>
       </c>
       <c r="Y21" s="12">
         <v>5.22</v>
       </c>
       <c r="Z21" s="12">
         <v>5.17</v>
       </c>
       <c r="AA21" s="12">
         <v>3.25</v>
       </c>
       <c r="AB21" s="12">
         <f>[1]Показатель!AB21</f>
         <v>3.72</v>
       </c>
       <c r="AC21" s="12">
         <v>4.03</v>
       </c>
       <c r="AD21" s="12">
         <v>4.01</v>
       </c>
       <c r="AE21" s="12">
         <v>4.05</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF21" s="12">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="12">
         <v>4.91</v>
       </c>
       <c r="D22" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="E22" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="12">
         <v>5.34</v>
       </c>
       <c r="G22" s="12">
         <v>5.03</v>
       </c>
       <c r="H22" s="12">
         <v>5.48</v>
       </c>
       <c r="I22" s="12">
@@ -3267,52 +3309,55 @@
       <c r="X22" s="12">
         <v>6.02</v>
       </c>
       <c r="Y22" s="12">
         <v>5.89</v>
       </c>
       <c r="Z22" s="12">
         <v>5.86</v>
       </c>
       <c r="AA22" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB22" s="12">
         <f>[1]Показатель!AB22</f>
         <v>4.41</v>
       </c>
       <c r="AC22" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD22" s="12">
         <v>4.74</v>
       </c>
       <c r="AE22" s="12">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF22" s="12">
+        <v>5.53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="12">
         <v>4.74</v>
       </c>
       <c r="D23" s="12">
         <v>4.91</v>
       </c>
       <c r="E23" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="F23" s="12">
         <v>5.09</v>
       </c>
       <c r="G23" s="12">
         <v>4.75</v>
       </c>
       <c r="H23" s="12">
         <v>5.27</v>
       </c>
       <c r="I23" s="12">
@@ -3363,52 +3408,55 @@
       <c r="X23" s="12">
         <v>5.55</v>
       </c>
       <c r="Y23" s="12">
         <v>5.54</v>
       </c>
       <c r="Z23" s="12">
         <v>5.56</v>
       </c>
       <c r="AA23" s="12">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB23" s="12">
         <f>[1]Показатель!AB23</f>
         <v>4.13</v>
       </c>
       <c r="AC23" s="12">
         <v>4.21</v>
       </c>
       <c r="AD23" s="12">
         <v>4.3899999999999997</v>
       </c>
       <c r="AE23" s="12">
         <v>4.0199999999999996</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF23" s="12">
+        <v>5.12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="12">
         <v>6.19</v>
       </c>
       <c r="D24" s="12">
         <v>5.92</v>
       </c>
       <c r="E24" s="12">
         <v>5.52</v>
       </c>
       <c r="F24" s="12">
         <v>5.45</v>
       </c>
       <c r="G24" s="12">
         <v>5.45</v>
       </c>
       <c r="H24" s="12">
         <v>5.39</v>
       </c>
       <c r="I24" s="12">
@@ -3459,52 +3507,55 @@
       <c r="X24" s="12">
         <v>5.17</v>
       </c>
       <c r="Y24" s="12">
         <v>5.14</v>
       </c>
       <c r="Z24" s="12">
         <v>5.13</v>
       </c>
       <c r="AA24" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB24" s="12">
         <f>[1]Показатель!AB24</f>
         <v>4.32</v>
       </c>
       <c r="AC24" s="12">
         <v>4.26</v>
       </c>
       <c r="AD24" s="12">
         <v>4.3</v>
       </c>
       <c r="AE24" s="12">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF24" s="12">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="12">
         <v>6.56</v>
       </c>
       <c r="D25" s="12">
         <v>5.81</v>
       </c>
       <c r="E25" s="12">
         <v>5.9</v>
       </c>
       <c r="F25" s="12">
         <v>6.36</v>
       </c>
       <c r="G25" s="12">
         <v>6</v>
       </c>
       <c r="H25" s="12">
         <v>6.27</v>
       </c>
       <c r="I25" s="12">
@@ -3555,52 +3606,55 @@
       <c r="X25" s="12">
         <v>6.05</v>
       </c>
       <c r="Y25" s="12">
         <v>5.96</v>
       </c>
       <c r="Z25" s="12">
         <v>5.94</v>
       </c>
       <c r="AA25" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB25" s="12">
         <f>[1]Показатель!AB25</f>
         <v>4.29</v>
       </c>
       <c r="AC25" s="12">
         <v>4.49</v>
       </c>
       <c r="AD25" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="AE25" s="12">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF25" s="12">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="D26" s="12">
         <v>4.75</v>
       </c>
       <c r="E26" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="F26" s="12">
         <v>5.41</v>
       </c>
       <c r="G26" s="12">
         <v>5.14</v>
       </c>
       <c r="H26" s="12">
         <v>5.77</v>
       </c>
       <c r="I26" s="12">
@@ -3651,52 +3705,55 @@
       <c r="X26" s="12">
         <v>6.39</v>
       </c>
       <c r="Y26" s="12">
         <v>6.26</v>
       </c>
       <c r="Z26" s="12">
         <v>6.19</v>
       </c>
       <c r="AA26" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB26" s="12">
         <f>[1]Показатель!AB26</f>
         <v>4.88</v>
       </c>
       <c r="AC26" s="12">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD26" s="12">
         <v>4.8600000000000003</v>
       </c>
       <c r="AE26" s="12">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF26" s="12">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="12">
         <v>5.68</v>
       </c>
       <c r="D27" s="12">
         <v>5.97</v>
       </c>
       <c r="E27" s="12">
         <v>5.92</v>
       </c>
       <c r="F27" s="12">
         <v>6.52</v>
       </c>
       <c r="G27" s="12">
         <v>6.39</v>
       </c>
       <c r="H27" s="12">
         <v>6.92</v>
       </c>
       <c r="I27" s="12">
@@ -3747,52 +3804,55 @@
       <c r="X27" s="12">
         <v>6.96</v>
       </c>
       <c r="Y27" s="12">
         <v>6.78</v>
       </c>
       <c r="Z27" s="12">
         <v>6.68</v>
       </c>
       <c r="AA27" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB27" s="12">
         <f>[1]Показатель!AB27</f>
         <v>4.8499999999999996</v>
       </c>
       <c r="AC27" s="12">
         <v>4.95</v>
       </c>
       <c r="AD27" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="AE27" s="12">
         <v>4.99</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF27" s="12">
+        <v>6.28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="12">
         <v>5.33</v>
       </c>
       <c r="D28" s="12">
         <v>5.19</v>
       </c>
       <c r="E28" s="12">
         <v>5.09</v>
       </c>
       <c r="F28" s="12">
         <v>5.5</v>
       </c>
       <c r="G28" s="12">
         <v>5.31</v>
       </c>
       <c r="H28" s="12">
         <v>5.63</v>
       </c>
       <c r="I28" s="12">
@@ -3843,52 +3903,55 @@
       <c r="X28" s="12">
         <v>5.66</v>
       </c>
       <c r="Y28" s="12">
         <v>5.57</v>
       </c>
       <c r="Z28" s="12">
         <v>5.47</v>
       </c>
       <c r="AA28" s="12">
         <v>3.44</v>
       </c>
       <c r="AB28" s="12">
         <f>[1]Показатель!AB28</f>
         <v>3.89</v>
       </c>
       <c r="AC28" s="12">
         <v>3.98</v>
       </c>
       <c r="AD28" s="12">
         <v>4.24</v>
       </c>
       <c r="AE28" s="12">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF28" s="12">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="12">
         <v>6.07</v>
       </c>
       <c r="D29" s="12">
         <v>5.83</v>
       </c>
       <c r="E29" s="12">
         <v>5.49</v>
       </c>
       <c r="F29" s="12">
         <v>5.54</v>
       </c>
       <c r="G29" s="12">
         <v>5.61</v>
       </c>
       <c r="H29" s="12">
         <v>5.71</v>
       </c>
       <c r="I29" s="12">
@@ -3939,87 +4002,91 @@
       <c r="X29" s="12">
         <v>5.43</v>
       </c>
       <c r="Y29" s="12">
         <v>5.47</v>
       </c>
       <c r="Z29" s="12">
         <v>5.46</v>
       </c>
       <c r="AA29" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB29" s="12">
         <f>[1]Показатель!AB29</f>
         <v>4.25</v>
       </c>
       <c r="AC29" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD29" s="12">
         <v>4.49</v>
       </c>
       <c r="AE29" s="12">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="12">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
-      <c r="B30" s="45" t="s">
+      <c r="B30" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="45"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="53"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="53"/>
+      <c r="R30" s="53"/>
+      <c r="S30" s="53"/>
+      <c r="T30" s="53"/>
+      <c r="U30" s="53"/>
+      <c r="V30" s="53"/>
+      <c r="W30" s="53"/>
+      <c r="X30" s="53"/>
+      <c r="Y30" s="53"/>
+      <c r="Z30" s="53"/>
+      <c r="AA30" s="53"/>
+      <c r="AB30" s="53"/>
+      <c r="AC30" s="53"/>
+      <c r="AD30" s="53"/>
+      <c r="AE30" s="53"/>
+      <c r="AF30" s="53"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="12">
         <v>5.64</v>
       </c>
       <c r="D31" s="12">
         <v>5.55</v>
       </c>
       <c r="E31" s="12">
         <v>5.45</v>
       </c>
       <c r="F31" s="12">
         <v>5.82</v>
       </c>
       <c r="G31" s="12">
         <v>5.67</v>
       </c>
       <c r="H31" s="12">
         <v>6.03</v>
       </c>
       <c r="I31" s="12">
         <v>6.42</v>
       </c>
       <c r="J31" s="12">
@@ -4067,52 +4134,55 @@
       <c r="X31" s="12">
         <v>6.22</v>
       </c>
       <c r="Y31" s="12">
         <v>6.12</v>
       </c>
       <c r="Z31" s="12">
         <v>6.04</v>
       </c>
       <c r="AA31" s="12">
         <v>4.08</v>
       </c>
       <c r="AB31" s="12">
         <f>[1]Показатель!AB31</f>
         <v>4.3899999999999997</v>
       </c>
       <c r="AC31" s="12">
         <v>4.46</v>
       </c>
       <c r="AD31" s="12">
         <v>4.63</v>
       </c>
       <c r="AE31" s="12">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF31" s="12">
+        <v>5.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="25">
         <v>100000000</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="12">
         <v>5.24</v>
       </c>
       <c r="D32" s="12">
         <v>5.42</v>
       </c>
       <c r="E32" s="12">
         <v>5.65</v>
       </c>
       <c r="F32" s="12">
         <v>6.21</v>
       </c>
       <c r="G32" s="12">
         <v>6.26</v>
       </c>
       <c r="H32" s="12">
         <v>6.74</v>
       </c>
       <c r="I32" s="12">
@@ -4163,52 +4233,55 @@
       <c r="X32" s="12">
         <v>6.68</v>
       </c>
       <c r="Y32" s="12">
         <v>6.47</v>
       </c>
       <c r="Z32" s="12">
         <v>6.36</v>
       </c>
       <c r="AA32" s="12">
         <v>4.72</v>
       </c>
       <c r="AB32" s="12">
         <f>[1]Показатель!AB32</f>
         <v>5.01</v>
       </c>
       <c r="AC32" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="AD32" s="12">
         <v>5.28</v>
       </c>
       <c r="AE32" s="12">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF32" s="12">
+        <v>6.36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>5.65</v>
       </c>
       <c r="D33" s="12">
         <v>5.42</v>
       </c>
       <c r="E33" s="12">
         <v>5.26</v>
       </c>
       <c r="F33" s="12">
         <v>5.49</v>
       </c>
       <c r="G33" s="12">
         <v>5.12</v>
       </c>
       <c r="H33" s="12">
         <v>5.73</v>
       </c>
       <c r="I33" s="12">
@@ -4259,52 +4332,55 @@
       <c r="X33" s="12">
         <v>6.27</v>
       </c>
       <c r="Y33" s="12">
         <v>6.23</v>
       </c>
       <c r="Z33" s="12">
         <v>6.13</v>
       </c>
       <c r="AA33" s="12">
         <v>3.82</v>
       </c>
       <c r="AB33" s="12">
         <f>[1]Показатель!AB33</f>
         <v>4.17</v>
       </c>
       <c r="AC33" s="12">
         <v>4.25</v>
       </c>
       <c r="AD33" s="12">
         <v>4.45</v>
       </c>
       <c r="AE33" s="12">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF33" s="12">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="12">
         <v>5.68</v>
       </c>
       <c r="D34" s="12">
         <v>4.97</v>
       </c>
       <c r="E34" s="12">
         <v>5.01</v>
       </c>
       <c r="F34" s="12">
         <v>5.29</v>
       </c>
       <c r="G34" s="12">
         <v>5.14</v>
       </c>
       <c r="H34" s="12">
         <v>5.63</v>
       </c>
       <c r="I34" s="12">
@@ -4355,52 +4431,55 @@
       <c r="X34" s="12">
         <v>6.17</v>
       </c>
       <c r="Y34" s="12">
         <v>5.99</v>
       </c>
       <c r="Z34" s="12">
         <v>5.86</v>
       </c>
       <c r="AA34" s="12">
         <v>3.93</v>
       </c>
       <c r="AB34" s="12">
         <f>[1]Показатель!AB34</f>
         <v>4.0599999999999996</v>
       </c>
       <c r="AC34" s="12">
         <v>4.12</v>
       </c>
       <c r="AD34" s="12">
         <v>4.29</v>
       </c>
       <c r="AE34" s="12">
         <v>4.21</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF34" s="12">
+        <v>5.15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="12">
         <v>7.32</v>
       </c>
       <c r="D35" s="12">
         <v>7.05</v>
       </c>
       <c r="E35" s="12">
         <v>6.51</v>
       </c>
       <c r="F35" s="12">
         <v>6.84</v>
       </c>
       <c r="G35" s="12">
         <v>6.82</v>
       </c>
       <c r="H35" s="12">
         <v>6.96</v>
       </c>
       <c r="I35" s="12">
@@ -4451,52 +4530,55 @@
       <c r="X35" s="12">
         <v>6.88</v>
       </c>
       <c r="Y35" s="12">
         <v>6.76</v>
       </c>
       <c r="Z35" s="12">
         <v>6.64</v>
       </c>
       <c r="AA35" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="AB35" s="12">
         <f>[1]Показатель!AB35</f>
         <v>5.0599999999999996</v>
       </c>
       <c r="AC35" s="12">
         <v>4.96</v>
       </c>
       <c r="AD35" s="12">
         <v>5.09</v>
       </c>
       <c r="AE35" s="12">
         <v>4.99</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF35" s="12">
+        <v>5.79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="12">
         <v>5.57</v>
       </c>
       <c r="D36" s="12">
         <v>5.42</v>
       </c>
       <c r="E36" s="12">
         <v>5.58</v>
       </c>
       <c r="F36" s="12">
         <v>6.04</v>
       </c>
       <c r="G36" s="12">
         <v>5.92</v>
       </c>
       <c r="H36" s="12">
         <v>5.91</v>
       </c>
       <c r="I36" s="12">
@@ -4547,52 +4629,55 @@
       <c r="X36" s="12">
         <v>5.96</v>
       </c>
       <c r="Y36" s="12">
         <v>5.81</v>
       </c>
       <c r="Z36" s="12">
         <v>5.76</v>
       </c>
       <c r="AA36" s="12">
         <v>3.66</v>
       </c>
       <c r="AB36" s="12">
         <f>[1]Показатель!AB36</f>
         <v>4.41</v>
       </c>
       <c r="AC36" s="12">
         <v>4.46</v>
       </c>
       <c r="AD36" s="12">
         <v>4.3899999999999997</v>
       </c>
       <c r="AE36" s="12">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF36" s="12">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="12">
         <v>5.05</v>
       </c>
       <c r="D37" s="12">
         <v>4.84</v>
       </c>
       <c r="E37" s="12">
         <v>4.8</v>
       </c>
       <c r="F37" s="12">
         <v>5.38</v>
       </c>
       <c r="G37" s="12">
         <v>5.42</v>
       </c>
       <c r="H37" s="12">
         <v>5.92</v>
       </c>
       <c r="I37" s="12">
@@ -4643,52 +4728,55 @@
       <c r="X37" s="12">
         <v>6.48</v>
       </c>
       <c r="Y37" s="12">
         <v>6.26</v>
       </c>
       <c r="Z37" s="12">
         <v>6.13</v>
       </c>
       <c r="AA37" s="12">
         <v>3.38</v>
       </c>
       <c r="AB37" s="12">
         <f>[1]Показатель!AB37</f>
         <v>3.67</v>
       </c>
       <c r="AC37" s="12">
         <v>3.73</v>
       </c>
       <c r="AD37" s="12">
         <v>4.05</v>
       </c>
       <c r="AE37" s="12">
         <v>3.91</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF37" s="12">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="12">
         <v>6.15</v>
       </c>
       <c r="D38" s="12">
         <v>5.6</v>
       </c>
       <c r="E38" s="12">
         <v>5.31</v>
       </c>
       <c r="F38" s="12">
         <v>5.28</v>
       </c>
       <c r="G38" s="12">
         <v>5.27</v>
       </c>
       <c r="H38" s="12">
         <v>5.52</v>
       </c>
       <c r="I38" s="12">
@@ -4739,52 +4827,55 @@
       <c r="X38" s="12">
         <v>5.95</v>
       </c>
       <c r="Y38" s="12">
         <v>5.88</v>
       </c>
       <c r="Z38" s="12">
         <v>5.85</v>
       </c>
       <c r="AA38" s="12">
         <v>4.21</v>
       </c>
       <c r="AB38" s="12">
         <f>[1]Показатель!AB38</f>
         <v>4.22</v>
       </c>
       <c r="AC38" s="12">
         <v>4.1500000000000004</v>
       </c>
       <c r="AD38" s="12">
         <v>4.3899999999999997</v>
       </c>
       <c r="AE38" s="12">
         <v>4.32</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF38" s="12">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="D39" s="12">
         <v>5.2</v>
       </c>
       <c r="E39" s="12">
         <v>5.28</v>
       </c>
       <c r="F39" s="12">
         <v>5.74</v>
       </c>
       <c r="G39" s="12">
         <v>5.51</v>
       </c>
       <c r="H39" s="12">
         <v>5.9</v>
       </c>
       <c r="I39" s="12">
@@ -4835,52 +4926,55 @@
       <c r="X39" s="12">
         <v>6.42</v>
       </c>
       <c r="Y39" s="12">
         <v>6.36</v>
       </c>
       <c r="Z39" s="12">
         <v>6.27</v>
       </c>
       <c r="AA39" s="12">
         <v>4.08</v>
       </c>
       <c r="AB39" s="12">
         <f>[1]Показатель!AB39</f>
         <v>4.8899999999999997</v>
       </c>
       <c r="AC39" s="12">
         <v>4.97</v>
       </c>
       <c r="AD39" s="12">
         <v>4.91</v>
       </c>
       <c r="AE39" s="12">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF39" s="12">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="12">
         <v>5.49</v>
       </c>
       <c r="D40" s="12">
         <v>5.74</v>
       </c>
       <c r="E40" s="12">
         <v>5.54</v>
       </c>
       <c r="F40" s="12">
         <v>6.08</v>
       </c>
       <c r="G40" s="12">
         <v>5.8</v>
       </c>
       <c r="H40" s="12">
         <v>6.32</v>
       </c>
       <c r="I40" s="12">
@@ -4931,52 +5025,55 @@
       <c r="X40" s="12">
         <v>6.83</v>
       </c>
       <c r="Y40" s="12">
         <v>6.72</v>
       </c>
       <c r="Z40" s="12">
         <v>6.67</v>
       </c>
       <c r="AA40" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="AB40" s="12">
         <f>[1]Показатель!AB40</f>
         <v>4.74</v>
       </c>
       <c r="AC40" s="12">
         <v>4.8</v>
       </c>
       <c r="AD40" s="12">
         <v>4.91</v>
       </c>
       <c r="AE40" s="12">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF40" s="12">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="12">
         <v>5.48</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="12">
         <v>5.46</v>
       </c>
       <c r="F41" s="12">
         <v>5.8</v>
       </c>
       <c r="G41" s="12">
         <v>5.41</v>
       </c>
       <c r="H41" s="12">
         <v>5.96</v>
       </c>
       <c r="I41" s="12">
@@ -5027,52 +5124,55 @@
       <c r="X41" s="12">
         <v>6.68</v>
       </c>
       <c r="Y41" s="12">
         <v>6.58</v>
       </c>
       <c r="Z41" s="12">
         <v>6.51</v>
       </c>
       <c r="AA41" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB41" s="12">
         <f>[1]Показатель!AB41</f>
         <v>4.71</v>
       </c>
       <c r="AC41" s="12">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD41" s="12">
         <v>4.83</v>
       </c>
       <c r="AE41" s="12">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF41" s="12">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="12">
         <v>5.38</v>
       </c>
       <c r="D42" s="12">
         <v>5.08</v>
       </c>
       <c r="E42" s="12">
         <v>5.16</v>
       </c>
       <c r="F42" s="12">
         <v>5.72</v>
       </c>
       <c r="G42" s="12">
         <v>5.63</v>
       </c>
       <c r="H42" s="12">
         <v>5.73</v>
       </c>
       <c r="I42" s="12">
@@ -5123,52 +5223,55 @@
       <c r="X42" s="12">
         <v>5.72</v>
       </c>
       <c r="Y42" s="12">
         <v>5.59</v>
       </c>
       <c r="Z42" s="12">
         <v>5.5</v>
       </c>
       <c r="AA42" s="12">
         <v>3.35</v>
       </c>
       <c r="AB42" s="12">
         <f>[1]Показатель!AB42</f>
         <v>3.8</v>
       </c>
       <c r="AC42" s="12">
         <v>4.13</v>
       </c>
       <c r="AD42" s="12">
         <v>4.29</v>
       </c>
       <c r="AE42" s="12">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF42" s="12">
+        <v>4.83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="12">
         <v>6.67</v>
       </c>
       <c r="D43" s="12">
         <v>6.54</v>
       </c>
       <c r="E43" s="12">
         <v>6.46</v>
       </c>
       <c r="F43" s="12">
         <v>6.88</v>
       </c>
       <c r="G43" s="12">
         <v>6.7</v>
       </c>
       <c r="H43" s="12">
         <v>6.67</v>
       </c>
       <c r="I43" s="12">
@@ -5219,52 +5322,55 @@
       <c r="X43" s="12">
         <v>6.04</v>
       </c>
       <c r="Y43" s="12">
         <v>6.01</v>
       </c>
       <c r="Z43" s="12">
         <v>5.99</v>
       </c>
       <c r="AA43" s="12">
         <v>3.47</v>
       </c>
       <c r="AB43" s="12">
         <f>[1]Показатель!AB43</f>
         <v>4.16</v>
       </c>
       <c r="AC43" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD43" s="12">
         <v>4.5</v>
       </c>
       <c r="AE43" s="12">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF43" s="12">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="12">
         <v>5.42</v>
       </c>
       <c r="D44" s="12">
         <v>5.14</v>
       </c>
       <c r="E44" s="12">
         <v>5.24</v>
       </c>
       <c r="F44" s="12">
         <v>5.7</v>
       </c>
       <c r="G44" s="12">
         <v>5.36</v>
       </c>
       <c r="H44" s="12">
         <v>5.84</v>
       </c>
       <c r="I44" s="12">
@@ -5315,52 +5421,55 @@
       <c r="X44" s="12">
         <v>6.47</v>
       </c>
       <c r="Y44" s="12">
         <v>6.33</v>
       </c>
       <c r="Z44" s="12">
         <v>6.31</v>
       </c>
       <c r="AA44" s="12">
         <v>4.87</v>
       </c>
       <c r="AB44" s="12">
         <f>[1]Показатель!AB44</f>
         <v>4.75</v>
       </c>
       <c r="AC44" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="AD44" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="AE44" s="12">
         <v>4.71</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF44" s="12">
+        <v>6.04</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="12">
         <v>5.38</v>
       </c>
       <c r="D45" s="12">
         <v>5.63</v>
       </c>
       <c r="E45" s="12">
         <v>5.6</v>
       </c>
       <c r="F45" s="12">
         <v>5.87</v>
       </c>
       <c r="G45" s="12">
         <v>5.37</v>
       </c>
       <c r="H45" s="12">
         <v>6.07</v>
       </c>
       <c r="I45" s="12">
@@ -5411,52 +5520,55 @@
       <c r="X45" s="12">
         <v>6.59</v>
       </c>
       <c r="Y45" s="12">
         <v>6.5</v>
       </c>
       <c r="Z45" s="12">
         <v>6.5</v>
       </c>
       <c r="AA45" s="12">
         <v>4.4800000000000004</v>
       </c>
       <c r="AB45" s="12">
         <f>[1]Показатель!AB45</f>
         <v>4.55</v>
       </c>
       <c r="AC45" s="12">
         <v>4.7699999999999996</v>
       </c>
       <c r="AD45" s="12">
         <v>5.09</v>
       </c>
       <c r="AE45" s="12">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF45" s="12">
+        <v>5.97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="12">
         <v>6.57</v>
       </c>
       <c r="D46" s="12">
         <v>6.37</v>
       </c>
       <c r="E46" s="12">
         <v>5.83</v>
       </c>
       <c r="F46" s="12">
         <v>5.79</v>
       </c>
       <c r="G46" s="12">
         <v>5.88</v>
       </c>
       <c r="H46" s="12">
         <v>5.85</v>
       </c>
       <c r="I46" s="12">
@@ -5507,52 +5619,55 @@
       <c r="X46" s="12">
         <v>5.51</v>
       </c>
       <c r="Y46" s="12">
         <v>5.45</v>
       </c>
       <c r="Z46" s="12">
         <v>5.42</v>
       </c>
       <c r="AA46" s="12">
         <v>4.38</v>
       </c>
       <c r="AB46" s="12">
         <f>[1]Показатель!AB46</f>
         <v>4.32</v>
       </c>
       <c r="AC46" s="12">
         <v>4.2300000000000004</v>
       </c>
       <c r="AD46" s="12">
         <v>4.28</v>
       </c>
       <c r="AE46" s="12">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF46" s="12">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="12">
         <v>6.93</v>
       </c>
       <c r="D47" s="12">
         <v>6.05</v>
       </c>
       <c r="E47" s="12">
         <v>6.31</v>
       </c>
       <c r="F47" s="12">
         <v>6.73</v>
       </c>
       <c r="G47" s="12">
         <v>6.2</v>
       </c>
       <c r="H47" s="12">
         <v>6.52</v>
       </c>
       <c r="I47" s="12">
@@ -5603,52 +5718,55 @@
       <c r="X47" s="12">
         <v>6.54</v>
       </c>
       <c r="Y47" s="12">
         <v>6.45</v>
       </c>
       <c r="Z47" s="12">
         <v>6.43</v>
       </c>
       <c r="AA47" s="12">
         <v>3.95</v>
       </c>
       <c r="AB47" s="12">
         <f>[1]Показатель!AB47</f>
         <v>4.43</v>
       </c>
       <c r="AC47" s="12">
         <v>4.7</v>
       </c>
       <c r="AD47" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="AE47" s="12">
         <v>4.92</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF47" s="12">
+        <v>5.66</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="12">
         <v>4.47</v>
       </c>
       <c r="D48" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="E48" s="12">
         <v>5.03</v>
       </c>
       <c r="F48" s="12">
         <v>5.75</v>
       </c>
       <c r="G48" s="12">
         <v>5.47</v>
       </c>
       <c r="H48" s="12">
         <v>6.16</v>
       </c>
       <c r="I48" s="12">
@@ -5699,52 +5817,55 @@
       <c r="X48" s="12">
         <v>7.1</v>
       </c>
       <c r="Y48" s="12">
         <v>6.93</v>
       </c>
       <c r="Z48" s="12">
         <v>6.84</v>
       </c>
       <c r="AA48" s="12">
         <v>4.41</v>
       </c>
       <c r="AB48" s="12">
         <f>[1]Показатель!AB48</f>
         <v>5.26</v>
       </c>
       <c r="AC48" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="AD48" s="12">
         <v>5.28</v>
       </c>
       <c r="AE48" s="12">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF48" s="12">
+        <v>6.38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="12">
         <v>5.68</v>
       </c>
       <c r="D49" s="12">
         <v>5.97</v>
       </c>
       <c r="E49" s="12">
         <v>5.92</v>
       </c>
       <c r="F49" s="12">
         <v>6.52</v>
       </c>
       <c r="G49" s="12">
         <v>6.39</v>
       </c>
       <c r="H49" s="12">
         <v>6.92</v>
       </c>
       <c r="I49" s="12">
@@ -5795,52 +5916,55 @@
       <c r="X49" s="12">
         <v>6.96</v>
       </c>
       <c r="Y49" s="12">
         <v>6.78</v>
       </c>
       <c r="Z49" s="12">
         <v>6.68</v>
       </c>
       <c r="AA49" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB49" s="12">
         <f>[1]Показатель!AB49</f>
         <v>4.8499999999999996</v>
       </c>
       <c r="AC49" s="12">
         <v>4.95</v>
       </c>
       <c r="AD49" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="AE49" s="12">
         <v>4.99</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF49" s="12">
+        <v>6.28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="12">
         <v>5.33</v>
       </c>
       <c r="D50" s="12">
         <v>5.19</v>
       </c>
       <c r="E50" s="12">
         <v>5.09</v>
       </c>
       <c r="F50" s="12">
         <v>5.5</v>
       </c>
       <c r="G50" s="12">
         <v>5.31</v>
       </c>
       <c r="H50" s="12">
         <v>5.63</v>
       </c>
       <c r="I50" s="12">
@@ -5891,52 +6015,55 @@
       <c r="X50" s="12">
         <v>5.66</v>
       </c>
       <c r="Y50" s="12">
         <v>5.57</v>
       </c>
       <c r="Z50" s="12">
         <v>5.47</v>
       </c>
       <c r="AA50" s="12">
         <v>3.44</v>
       </c>
       <c r="AB50" s="12">
         <f>[1]Показатель!AB50</f>
         <v>3.89</v>
       </c>
       <c r="AC50" s="12">
         <v>3.98</v>
       </c>
       <c r="AD50" s="12">
         <v>4.24</v>
       </c>
       <c r="AE50" s="12">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF50" s="12">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="12">
         <v>6.07</v>
       </c>
       <c r="D51" s="12">
         <v>5.83</v>
       </c>
       <c r="E51" s="12">
         <v>5.49</v>
       </c>
       <c r="F51" s="12">
         <v>5.54</v>
       </c>
       <c r="G51" s="12">
         <v>5.61</v>
       </c>
       <c r="H51" s="12">
         <v>5.71</v>
       </c>
       <c r="I51" s="12">
@@ -5987,87 +6114,91 @@
       <c r="X51" s="12">
         <v>5.43</v>
       </c>
       <c r="Y51" s="12">
         <v>5.47</v>
       </c>
       <c r="Z51" s="12">
         <v>5.46</v>
       </c>
       <c r="AA51" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB51" s="12">
         <f>[1]Показатель!AB51</f>
         <v>4.25</v>
       </c>
       <c r="AC51" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD51" s="12">
         <v>4.49</v>
       </c>
       <c r="AE51" s="12">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="12">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
-      <c r="B52" s="46" t="s">
+      <c r="B52" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="46"/>
-[...29 lines deleted...]
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C52" s="39"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="39"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="39"/>
+      <c r="O52" s="39"/>
+      <c r="P52" s="39"/>
+      <c r="Q52" s="39"/>
+      <c r="R52" s="39"/>
+      <c r="S52" s="39"/>
+      <c r="T52" s="39"/>
+      <c r="U52" s="39"/>
+      <c r="V52" s="39"/>
+      <c r="W52" s="39"/>
+      <c r="X52" s="39"/>
+      <c r="Y52" s="39"/>
+      <c r="Z52" s="39"/>
+      <c r="AA52" s="39"/>
+      <c r="AB52" s="39"/>
+      <c r="AC52" s="39"/>
+      <c r="AD52" s="39"/>
+      <c r="AE52" s="39"/>
+      <c r="AF52" s="39"/>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="12">
         <v>5.61</v>
       </c>
       <c r="D53" s="12">
         <v>5.36</v>
       </c>
       <c r="E53" s="12">
         <v>5.15</v>
       </c>
       <c r="F53" s="12">
         <v>5.24</v>
       </c>
       <c r="G53" s="12">
         <v>5.14</v>
       </c>
       <c r="H53" s="12">
         <v>5.24</v>
       </c>
       <c r="I53" s="12">
         <v>5.48</v>
       </c>
       <c r="J53" s="12">
@@ -6115,52 +6246,55 @@
       <c r="X53" s="12">
         <v>4.93</v>
       </c>
       <c r="Y53" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Z53" s="12">
         <v>4.88</v>
       </c>
       <c r="AA53" s="12">
         <v>3.79</v>
       </c>
       <c r="AB53" s="12">
         <f>[1]Показатель!AB53</f>
         <v>3.91</v>
       </c>
       <c r="AC53" s="12">
         <v>3.89</v>
       </c>
       <c r="AD53" s="12">
         <v>3.94</v>
       </c>
       <c r="AE53" s="12">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF53" s="12">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="25">
         <v>100000000</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C54" s="12">
         <v>4.13</v>
       </c>
       <c r="D54" s="12">
         <v>4.49</v>
       </c>
       <c r="E54" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="F54" s="12">
         <v>4.13</v>
       </c>
       <c r="G54" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="H54" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="I54" s="12">
@@ -6211,52 +6345,55 @@
       <c r="X54" s="12">
         <v>4</v>
       </c>
       <c r="Y54" s="12">
         <v>3.93</v>
       </c>
       <c r="Z54" s="12">
         <v>3.89</v>
       </c>
       <c r="AA54" s="12">
         <v>3.24</v>
       </c>
       <c r="AB54" s="12">
         <f>[1]Показатель!AB54</f>
         <v>3.22</v>
       </c>
       <c r="AC54" s="12">
         <v>3.09</v>
       </c>
       <c r="AD54" s="12">
         <v>3.2</v>
       </c>
       <c r="AE54" s="12">
         <v>3.01</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF54" s="12">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="12">
         <v>4.8</v>
       </c>
       <c r="D55" s="12">
         <v>4.82</v>
       </c>
       <c r="E55" s="12">
         <v>4.82</v>
       </c>
       <c r="F55" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G55" s="12">
         <v>4.71</v>
       </c>
       <c r="H55" s="12">
         <v>4.88</v>
       </c>
       <c r="I55" s="12">
@@ -6307,52 +6444,55 @@
       <c r="X55" s="12">
         <v>5.21</v>
       </c>
       <c r="Y55" s="12">
         <v>5.15</v>
       </c>
       <c r="Z55" s="12">
         <v>5.08</v>
       </c>
       <c r="AA55" s="12">
         <v>4.29</v>
       </c>
       <c r="AB55" s="12">
         <f>[1]Показатель!AB55</f>
         <v>4.53</v>
       </c>
       <c r="AC55" s="12">
         <v>4.16</v>
       </c>
       <c r="AD55" s="12">
         <v>4.2</v>
       </c>
       <c r="AE55" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF55" s="12">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12">
         <v>3.92</v>
       </c>
       <c r="D56" s="12">
         <v>3.61</v>
       </c>
       <c r="E56" s="12">
         <v>3.95</v>
       </c>
       <c r="F56" s="12">
         <v>4.01</v>
       </c>
       <c r="G56" s="12">
         <v>3.98</v>
       </c>
       <c r="H56" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="I56" s="12">
@@ -6403,52 +6543,55 @@
       <c r="X56" s="12">
         <v>3.93</v>
       </c>
       <c r="Y56" s="12">
         <v>3.91</v>
       </c>
       <c r="Z56" s="12">
         <v>3.8</v>
       </c>
       <c r="AA56" s="12">
         <v>2.72</v>
       </c>
       <c r="AB56" s="12">
         <f>[1]Показатель!AB56</f>
         <v>2.64</v>
       </c>
       <c r="AC56" s="12">
         <v>2.83</v>
       </c>
       <c r="AD56" s="12">
         <v>2.92</v>
       </c>
       <c r="AE56" s="12">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF56" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="12">
         <v>7.41</v>
       </c>
       <c r="D57" s="12">
         <v>6.72</v>
       </c>
       <c r="E57" s="12">
         <v>6.3</v>
       </c>
       <c r="F57" s="12">
         <v>6.45</v>
       </c>
       <c r="G57" s="12">
         <v>6.35</v>
       </c>
       <c r="H57" s="12">
         <v>6.5</v>
       </c>
       <c r="I57" s="12">
@@ -6499,52 +6642,55 @@
       <c r="X57" s="12">
         <v>6.05</v>
       </c>
       <c r="Y57" s="12">
         <v>5.99</v>
       </c>
       <c r="Z57" s="12">
         <v>5.97</v>
       </c>
       <c r="AA57" s="12">
         <v>4.43</v>
       </c>
       <c r="AB57" s="12">
         <f>[1]Показатель!AB57</f>
         <v>4.58</v>
       </c>
       <c r="AC57" s="12">
         <v>4.68</v>
       </c>
       <c r="AD57" s="12">
         <v>4.7</v>
       </c>
       <c r="AE57" s="12">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF57" s="12">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A58" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="12">
         <v>4.96</v>
       </c>
       <c r="D58" s="12">
         <v>4.82</v>
       </c>
       <c r="E58" s="12">
         <v>4.62</v>
       </c>
       <c r="F58" s="12">
         <v>4.8899999999999997</v>
       </c>
       <c r="G58" s="12">
         <v>4.87</v>
       </c>
       <c r="H58" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="I58" s="12">
@@ -6595,52 +6741,55 @@
       <c r="X58" s="12">
         <v>4.43</v>
       </c>
       <c r="Y58" s="12">
         <v>4.34</v>
       </c>
       <c r="Z58" s="12">
         <v>4.28</v>
       </c>
       <c r="AA58" s="12">
         <v>2.54</v>
       </c>
       <c r="AB58" s="12">
         <f>[1]Показатель!AB58</f>
         <v>2.91</v>
       </c>
       <c r="AC58" s="12">
         <v>3.06</v>
       </c>
       <c r="AD58" s="12">
         <v>3.16</v>
       </c>
       <c r="AE58" s="12">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF58" s="12">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="12">
         <v>4.03</v>
       </c>
       <c r="D59" s="12">
         <v>3.5</v>
       </c>
       <c r="E59" s="12">
         <v>3.25</v>
       </c>
       <c r="F59" s="12">
         <v>3.4</v>
       </c>
       <c r="G59" s="12">
         <v>3.19</v>
       </c>
       <c r="H59" s="12">
         <v>3.43</v>
       </c>
       <c r="I59" s="12">
@@ -6691,52 +6840,55 @@
       <c r="X59" s="12">
         <v>3.63</v>
       </c>
       <c r="Y59" s="12">
         <v>3.58</v>
       </c>
       <c r="Z59" s="12">
         <v>3.54</v>
       </c>
       <c r="AA59" s="12">
         <v>2.82</v>
       </c>
       <c r="AB59" s="12">
         <f>[1]Показатель!AB59</f>
         <v>2.62</v>
       </c>
       <c r="AC59" s="12">
         <v>2.66</v>
       </c>
       <c r="AD59" s="12">
         <v>2.63</v>
       </c>
       <c r="AE59" s="12">
         <v>2.58</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF59" s="12">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A60" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="12">
         <v>6.05</v>
       </c>
       <c r="D60" s="12">
         <v>6</v>
       </c>
       <c r="E60" s="12">
         <v>5.67</v>
       </c>
       <c r="F60" s="12">
         <v>5.46</v>
       </c>
       <c r="G60" s="12">
         <v>5.38</v>
       </c>
       <c r="H60" s="12">
         <v>5.45</v>
       </c>
       <c r="I60" s="12">
@@ -6787,52 +6939,55 @@
       <c r="X60" s="12">
         <v>4.53</v>
       </c>
       <c r="Y60" s="12">
         <v>4.55</v>
       </c>
       <c r="Z60" s="12">
         <v>4.6500000000000004</v>
       </c>
       <c r="AA60" s="12">
         <v>4.49</v>
       </c>
       <c r="AB60" s="12">
         <f>[1]Показатель!AB60</f>
         <v>4.47</v>
       </c>
       <c r="AC60" s="12">
         <v>4.07</v>
       </c>
       <c r="AD60" s="12">
         <v>4.07</v>
       </c>
       <c r="AE60" s="12">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF60" s="12">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A61" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="12">
         <v>5.81</v>
       </c>
       <c r="D61" s="12">
         <v>5.28</v>
       </c>
       <c r="E61" s="12">
         <v>5.22</v>
       </c>
       <c r="F61" s="12">
         <v>5.25</v>
       </c>
       <c r="G61" s="12">
         <v>5.19</v>
       </c>
       <c r="H61" s="12">
         <v>5.27</v>
       </c>
       <c r="I61" s="12">
@@ -6883,52 +7038,55 @@
       <c r="X61" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y61" s="12">
         <v>5</v>
       </c>
       <c r="Z61" s="12">
         <v>4.95</v>
       </c>
       <c r="AA61" s="12">
         <v>3.73</v>
       </c>
       <c r="AB61" s="12">
         <f>[1]Показатель!AB61</f>
         <v>3.78</v>
       </c>
       <c r="AC61" s="12">
         <v>3.77</v>
       </c>
       <c r="AD61" s="12">
         <v>3.89</v>
       </c>
       <c r="AE61" s="12">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF61" s="12">
+        <v>4.41</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A62" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="D62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="E62" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F62" s="12">
         <v>4.6900000000000004</v>
       </c>
       <c r="G62" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="H62" s="12">
         <v>4.7</v>
       </c>
       <c r="I62" s="12">
@@ -6979,52 +7137,55 @@
       <c r="X62" s="12">
         <v>4.33</v>
       </c>
       <c r="Y62" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z62" s="12">
         <v>4.24</v>
       </c>
       <c r="AA62" s="12">
         <v>3.01</v>
       </c>
       <c r="AB62" s="12">
         <f>[1]Показатель!AB62</f>
         <v>3.44</v>
       </c>
       <c r="AC62" s="12">
         <v>3.4</v>
       </c>
       <c r="AD62" s="12">
         <v>3.36</v>
       </c>
       <c r="AE62" s="12">
         <v>3.21</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF62" s="12">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A63" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C63" s="12">
         <v>3.99</v>
       </c>
       <c r="D63" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="E63" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="F63" s="12">
         <v>4.68</v>
       </c>
       <c r="G63" s="12">
         <v>4.45</v>
       </c>
       <c r="H63" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="I63" s="12">
@@ -7075,52 +7236,55 @@
       <c r="X63" s="12">
         <v>5.21</v>
       </c>
       <c r="Y63" s="12">
         <v>5.19</v>
       </c>
       <c r="Z63" s="12">
         <v>5.15</v>
       </c>
       <c r="AA63" s="12">
         <v>3.37</v>
       </c>
       <c r="AB63" s="12">
         <f>[1]Показатель!AB63</f>
         <v>3.71</v>
       </c>
       <c r="AC63" s="12">
         <v>3.82</v>
       </c>
       <c r="AD63" s="12">
         <v>3.88</v>
       </c>
       <c r="AE63" s="12">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF63" s="12">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A64" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="12">
         <v>5.34</v>
       </c>
       <c r="D64" s="12">
         <v>5.19</v>
       </c>
       <c r="E64" s="12">
         <v>5.2</v>
       </c>
       <c r="F64" s="12">
         <v>5.22</v>
       </c>
       <c r="G64" s="12">
         <v>5.12</v>
       </c>
       <c r="H64" s="12">
         <v>5</v>
       </c>
       <c r="I64" s="12">
@@ -7171,52 +7335,55 @@
       <c r="X64" s="12">
         <v>4.58</v>
       </c>
       <c r="Y64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="Z64" s="12">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA64" s="12">
         <v>3.11</v>
       </c>
       <c r="AB64" s="12">
         <f>[1]Показатель!AB64</f>
         <v>2.91</v>
       </c>
       <c r="AC64" s="12">
         <v>3.05</v>
       </c>
       <c r="AD64" s="12">
         <v>3.23</v>
       </c>
       <c r="AE64" s="12">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF64" s="12">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A65" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C65" s="12">
         <v>6.01</v>
       </c>
       <c r="D65" s="12">
         <v>5.74</v>
       </c>
       <c r="E65" s="12">
         <v>5.58</v>
       </c>
       <c r="F65" s="12">
         <v>5.83</v>
       </c>
       <c r="G65" s="12">
         <v>5.83</v>
       </c>
       <c r="H65" s="12">
         <v>5.71</v>
       </c>
       <c r="I65" s="12">
@@ -7267,52 +7434,55 @@
       <c r="X65" s="12">
         <v>4.55</v>
       </c>
       <c r="Y65" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Z65" s="12">
         <v>4.46</v>
       </c>
       <c r="AA65" s="12">
         <v>3.05</v>
       </c>
       <c r="AB65" s="12">
         <f>[1]Показатель!AB65</f>
         <v>3.33</v>
       </c>
       <c r="AC65" s="12">
         <v>3.6</v>
       </c>
       <c r="AD65" s="12">
         <v>3.58</v>
       </c>
       <c r="AE65" s="12">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF65" s="12">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A66" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="12">
         <v>3.67</v>
       </c>
       <c r="D66" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="E66" s="12">
         <v>4.22</v>
       </c>
       <c r="F66" s="12">
         <v>4.47</v>
       </c>
       <c r="G66" s="12">
         <v>4.22</v>
       </c>
       <c r="H66" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I66" s="12">
@@ -7363,52 +7533,55 @@
       <c r="X66" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="Y66" s="12">
         <v>4.79</v>
       </c>
       <c r="Z66" s="12">
         <v>4.72</v>
       </c>
       <c r="AA66" s="12">
         <v>3.47</v>
       </c>
       <c r="AB66" s="12">
         <f>[1]Показатель!AB66</f>
         <v>3.58</v>
       </c>
       <c r="AC66" s="12">
         <v>3.57</v>
       </c>
       <c r="AD66" s="12">
         <v>3.94</v>
       </c>
       <c r="AE66" s="12">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF66" s="12">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="12">
         <v>4.1100000000000003</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E67" s="12">
         <v>4.21</v>
       </c>
       <c r="F67" s="12">
         <v>4.3499999999999996</v>
       </c>
       <c r="G67" s="12">
         <v>4.16</v>
       </c>
       <c r="H67" s="12">
         <v>4.5</v>
       </c>
       <c r="I67" s="12">
@@ -7459,52 +7632,55 @@
       <c r="X67" s="12">
         <v>4.5199999999999996</v>
       </c>
       <c r="Y67" s="12">
         <v>4.58</v>
       </c>
       <c r="Z67" s="12">
         <v>4.62</v>
       </c>
       <c r="AA67" s="12">
         <v>3.81</v>
       </c>
       <c r="AB67" s="12">
         <f>[1]Показатель!AB67</f>
         <v>3.71</v>
       </c>
       <c r="AC67" s="12">
         <v>3.63</v>
       </c>
       <c r="AD67" s="12">
         <v>3.68</v>
       </c>
       <c r="AE67" s="12">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF67" s="12">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="12">
         <v>6.07</v>
       </c>
       <c r="D68" s="12">
         <v>5.77</v>
       </c>
       <c r="E68" s="12">
         <v>5.41</v>
       </c>
       <c r="F68" s="12">
         <v>5.34</v>
       </c>
       <c r="G68" s="12">
         <v>5.3</v>
       </c>
       <c r="H68" s="12">
         <v>5.24</v>
       </c>
       <c r="I68" s="12">
@@ -7555,52 +7731,55 @@
       <c r="X68" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="Y68" s="12">
         <v>5.03</v>
       </c>
       <c r="Z68" s="12">
         <v>5.04</v>
       </c>
       <c r="AA68" s="12">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB68" s="12">
         <f>[1]Показатель!AB68</f>
         <v>4.33</v>
       </c>
       <c r="AC68" s="12">
         <v>4.2699999999999996</v>
       </c>
       <c r="AD68" s="12">
         <v>4.3</v>
       </c>
       <c r="AE68" s="12">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF68" s="12">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A69" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="12">
         <v>5.13</v>
       </c>
       <c r="D69" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E69" s="12">
         <v>4.37</v>
       </c>
       <c r="F69" s="12">
         <v>4.9400000000000004</v>
       </c>
       <c r="G69" s="12">
         <v>5.24</v>
       </c>
       <c r="H69" s="12">
         <v>5.3</v>
       </c>
       <c r="I69" s="12">
@@ -7651,52 +7830,55 @@
       <c r="X69" s="12">
         <v>4.16</v>
       </c>
       <c r="Y69" s="12">
         <v>4.08</v>
       </c>
       <c r="Z69" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA69" s="12">
         <v>4.51</v>
       </c>
       <c r="AB69" s="12">
         <f>[1]Показатель!AB69</f>
         <v>3.77</v>
       </c>
       <c r="AC69" s="12">
         <v>3.65</v>
       </c>
       <c r="AD69" s="12">
         <v>3.42</v>
       </c>
       <c r="AE69" s="12">
         <v>3.59</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF69" s="12">
+        <v>4.21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="13">
         <v>4.75</v>
       </c>
       <c r="D70" s="13">
         <v>4.22</v>
       </c>
       <c r="E70" s="13">
         <v>4.1100000000000003</v>
       </c>
       <c r="F70" s="13">
         <v>4.74</v>
       </c>
       <c r="G70" s="13">
         <v>4.4800000000000004</v>
       </c>
       <c r="H70" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="I70" s="13">
@@ -7747,68 +7929,71 @@
       <c r="X70" s="13">
         <v>4.93</v>
       </c>
       <c r="Y70" s="13">
         <v>4.87</v>
       </c>
       <c r="Z70" s="13">
         <v>4.84</v>
       </c>
       <c r="AA70" s="13">
         <v>3.34</v>
       </c>
       <c r="AB70" s="13">
         <f>[1]Показатель!AB70</f>
         <v>4.09</v>
       </c>
       <c r="AC70" s="13">
         <v>3.92</v>
       </c>
       <c r="AD70" s="13">
         <v>3.98</v>
       </c>
       <c r="AE70" s="13">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF70" s="13">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A71" s="28"/>
       <c r="B71" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B52:AE52"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AD5:AE5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="AE5:AF5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata(marriage rate)</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>