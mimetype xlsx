--- v0 (2026-04-23)
+++ v1 (2026-05-18)
@@ -1,83 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1460D4C5-2C3D-4428-9191-73736A3B9C5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -351,51 +338,51 @@
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -688,144 +675,106 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...37 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -860,119 +809,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1112,55 +1027,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B1" s="8">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1242,243 +1157,242 @@
       <c r="B12" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="11">
-        <f>[1]Метаданные!B15</f>
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="11">
-        <f>[1]Метаданные!B16</f>
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="62.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AB72"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AC72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AE43" sqref="AE43"/>
+      <selection activeCell="AE9" sqref="AE9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="61"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="24"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
-      <c r="AB5" s="27" t="s">
+      <c r="AC5" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="24" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="52" t="s">
+    <row r="6" spans="1:29" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="56">
+      <c r="B6" s="61"/>
+      <c r="C6" s="60">
         <v>2024</v>
       </c>
-      <c r="D6" s="56"/>
-[...10 lines deleted...]
-      <c r="O6" s="59">
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="63">
         <v>2025</v>
       </c>
-      <c r="P6" s="59"/>
-[...8 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="54"/>
       <c r="Z6" s="49"/>
-      <c r="AA6" s="60">
+      <c r="AA6" s="54">
         <v>2026</v>
       </c>
-      <c r="AB6" s="63"/>
-[...3 lines deleted...]
-      <c r="B7" s="58"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+    </row>
+    <row r="7" spans="1:29" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="59"/>
+      <c r="B7" s="62"/>
       <c r="C7" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="28" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="28" t="s">
@@ -1510,87 +1424,90 @@
       </c>
       <c r="T7" s="28" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="28" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="28" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="50" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="50" t="s">
+      <c r="AB7" s="51" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC7" s="50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29"/>
-      <c r="B8" s="52" t="s">
+      <c r="B8" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="52"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+    </row>
+    <row r="9" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="21">
         <v>139400</v>
       </c>
       <c r="D9" s="21">
         <v>114979</v>
       </c>
       <c r="E9" s="21">
         <v>98379</v>
       </c>
       <c r="F9" s="21">
         <v>114602</v>
       </c>
       <c r="G9" s="21">
         <v>110984</v>
       </c>
       <c r="H9" s="21">
         <v>110053</v>
       </c>
       <c r="I9" s="21">
         <v>124835</v>
       </c>
       <c r="J9" s="21">
@@ -1628,52 +1545,55 @@
       </c>
       <c r="U9" s="32">
         <v>162519</v>
       </c>
       <c r="V9" s="32">
         <v>171995</v>
       </c>
       <c r="W9" s="21">
         <v>162198</v>
       </c>
       <c r="X9" s="42">
         <v>141759</v>
       </c>
       <c r="Y9" s="33">
         <v>124561</v>
       </c>
       <c r="Z9" s="33">
         <v>122643</v>
       </c>
       <c r="AA9" s="33">
         <v>169007</v>
       </c>
       <c r="AB9" s="33">
         <v>142964</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC9" s="33">
+        <v>153856</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <v>100000000</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="21">
         <v>2636</v>
       </c>
       <c r="D10" s="21">
         <v>2270</v>
       </c>
       <c r="E10" s="21">
         <v>1785</v>
       </c>
       <c r="F10" s="21">
         <v>2174</v>
       </c>
       <c r="G10" s="21">
         <v>1942</v>
       </c>
       <c r="H10" s="21">
         <v>2137</v>
       </c>
       <c r="I10" s="21">
@@ -1714,52 +1634,55 @@
       </c>
       <c r="U10" s="32">
         <v>2694</v>
       </c>
       <c r="V10" s="32">
         <v>2851</v>
       </c>
       <c r="W10" s="21">
         <v>2999</v>
       </c>
       <c r="X10" s="42">
         <v>2591</v>
       </c>
       <c r="Y10" s="33">
         <v>2206</v>
       </c>
       <c r="Z10" s="33">
         <v>2076</v>
       </c>
       <c r="AA10" s="33">
         <v>2746</v>
       </c>
       <c r="AB10" s="33">
         <v>2921</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC10" s="33">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="21">
         <v>4209</v>
       </c>
       <c r="D11" s="21">
         <v>3707</v>
       </c>
       <c r="E11" s="21">
         <v>3844</v>
       </c>
       <c r="F11" s="21">
         <v>3667</v>
       </c>
       <c r="G11" s="21">
         <v>3846</v>
       </c>
       <c r="H11" s="21">
         <v>4059</v>
       </c>
       <c r="I11" s="21">
@@ -1800,52 +1723,55 @@
       </c>
       <c r="U11" s="32">
         <v>5474</v>
       </c>
       <c r="V11" s="32">
         <v>5969</v>
       </c>
       <c r="W11" s="21">
         <v>5945</v>
       </c>
       <c r="X11" s="42">
         <v>5594</v>
       </c>
       <c r="Y11" s="33">
         <v>4895</v>
       </c>
       <c r="Z11" s="33">
         <v>4730</v>
       </c>
       <c r="AA11" s="33">
         <v>5992</v>
       </c>
       <c r="AB11" s="33">
         <v>5559</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC11" s="33">
+        <v>5543</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="21">
         <v>4341</v>
       </c>
       <c r="D12" s="21">
         <v>3715</v>
       </c>
       <c r="E12" s="21">
         <v>3406</v>
       </c>
       <c r="F12" s="21">
         <v>4259</v>
       </c>
       <c r="G12" s="21">
         <v>4057</v>
       </c>
       <c r="H12" s="21">
         <v>4502</v>
       </c>
       <c r="I12" s="21">
@@ -1886,52 +1812,55 @@
       </c>
       <c r="U12" s="32">
         <v>7638</v>
       </c>
       <c r="V12" s="32">
         <v>7288</v>
       </c>
       <c r="W12" s="21">
         <v>6503</v>
       </c>
       <c r="X12" s="42">
         <v>5483</v>
       </c>
       <c r="Y12" s="33">
         <v>4910</v>
       </c>
       <c r="Z12" s="33">
         <v>4367</v>
       </c>
       <c r="AA12" s="33">
         <v>5791</v>
       </c>
       <c r="AB12" s="33">
         <v>5267</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC12" s="33">
+        <v>5528</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="21">
         <v>13868</v>
       </c>
       <c r="D13" s="21">
         <v>12047</v>
       </c>
       <c r="E13" s="21">
         <v>9598</v>
       </c>
       <c r="F13" s="21">
         <v>11544</v>
       </c>
       <c r="G13" s="21">
         <v>11410</v>
       </c>
       <c r="H13" s="21">
         <v>9994</v>
       </c>
       <c r="I13" s="21">
@@ -1972,52 +1901,55 @@
       </c>
       <c r="U13" s="32">
         <v>15386</v>
       </c>
       <c r="V13" s="32">
         <v>16059</v>
       </c>
       <c r="W13" s="21">
         <v>16202</v>
       </c>
       <c r="X13" s="42">
         <v>14547</v>
       </c>
       <c r="Y13" s="33">
         <v>13934</v>
       </c>
       <c r="Z13" s="33">
         <v>13846</v>
       </c>
       <c r="AA13" s="33">
         <v>19322</v>
       </c>
       <c r="AB13" s="33">
         <v>15786</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC13" s="33">
+        <v>17398</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="21">
         <v>3913</v>
       </c>
       <c r="D14" s="21">
         <v>2993</v>
       </c>
       <c r="E14" s="21">
         <v>2381</v>
       </c>
       <c r="F14" s="21">
         <v>3314</v>
       </c>
       <c r="G14" s="21">
         <v>3024</v>
       </c>
       <c r="H14" s="21">
         <v>3056</v>
       </c>
       <c r="I14" s="21">
@@ -2058,52 +1990,55 @@
       </c>
       <c r="U14" s="32">
         <v>3737</v>
       </c>
       <c r="V14" s="32">
         <v>4390</v>
       </c>
       <c r="W14" s="21">
         <v>3450</v>
       </c>
       <c r="X14" s="42">
         <v>3327</v>
       </c>
       <c r="Y14" s="33">
         <v>2904</v>
       </c>
       <c r="Z14" s="33">
         <v>2575</v>
       </c>
       <c r="AA14" s="33">
         <v>3499</v>
       </c>
       <c r="AB14" s="33">
         <v>3020</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC14" s="33">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="21">
         <v>3684</v>
       </c>
       <c r="D15" s="21">
         <v>3039</v>
       </c>
       <c r="E15" s="21">
         <v>2552</v>
       </c>
       <c r="F15" s="21">
         <v>3462</v>
       </c>
       <c r="G15" s="21">
         <v>3270</v>
       </c>
       <c r="H15" s="21">
         <v>3229</v>
       </c>
       <c r="I15" s="21">
@@ -2144,52 +2079,55 @@
       </c>
       <c r="U15" s="32">
         <v>5008</v>
       </c>
       <c r="V15" s="32">
         <v>5434</v>
       </c>
       <c r="W15" s="21">
         <v>4967</v>
       </c>
       <c r="X15" s="42">
         <v>4342</v>
       </c>
       <c r="Y15" s="33">
         <v>3692</v>
       </c>
       <c r="Z15" s="33">
         <v>3639</v>
       </c>
       <c r="AA15" s="33">
         <v>5083</v>
       </c>
       <c r="AB15" s="33">
         <v>4275</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC15" s="33">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="21">
         <v>6497</v>
       </c>
       <c r="D16" s="21">
         <v>4778</v>
       </c>
       <c r="E16" s="21">
         <v>4009</v>
       </c>
       <c r="F16" s="21">
         <v>4532</v>
       </c>
       <c r="G16" s="21">
         <v>4627</v>
       </c>
       <c r="H16" s="21">
         <v>4226</v>
       </c>
       <c r="I16" s="21">
@@ -2230,52 +2168,55 @@
       </c>
       <c r="U16" s="32">
         <v>5243</v>
       </c>
       <c r="V16" s="32">
         <v>5583</v>
       </c>
       <c r="W16" s="21">
         <v>5461</v>
       </c>
       <c r="X16" s="42">
         <v>4482</v>
       </c>
       <c r="Y16" s="33">
         <v>4097</v>
       </c>
       <c r="Z16" s="33">
         <v>3760</v>
       </c>
       <c r="AA16" s="33">
         <v>6317</v>
       </c>
       <c r="AB16" s="33">
         <v>4762</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC16" s="33">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="21">
         <v>4123</v>
       </c>
       <c r="D17" s="21">
         <v>3229</v>
       </c>
       <c r="E17" s="21">
         <v>2646</v>
       </c>
       <c r="F17" s="21">
         <v>3191</v>
       </c>
       <c r="G17" s="21">
         <v>2921</v>
       </c>
       <c r="H17" s="21">
         <v>3157</v>
       </c>
       <c r="I17" s="21">
@@ -2316,52 +2257,55 @@
       </c>
       <c r="U17" s="32">
         <v>3479</v>
       </c>
       <c r="V17" s="32">
         <v>3939</v>
       </c>
       <c r="W17" s="21">
         <v>4146</v>
       </c>
       <c r="X17" s="42">
         <v>3225</v>
       </c>
       <c r="Y17" s="33">
         <v>3135</v>
       </c>
       <c r="Z17" s="33">
         <v>3216</v>
       </c>
       <c r="AA17" s="33">
         <v>4570</v>
       </c>
       <c r="AB17" s="33">
         <v>3860</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC17" s="33">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="21">
         <v>4626</v>
       </c>
       <c r="D18" s="21">
         <v>3780</v>
       </c>
       <c r="E18" s="21">
         <v>3445</v>
       </c>
       <c r="F18" s="21">
         <v>3742</v>
       </c>
       <c r="G18" s="21">
         <v>3800</v>
       </c>
       <c r="H18" s="21">
         <v>3855</v>
       </c>
       <c r="I18" s="21">
@@ -2402,52 +2346,55 @@
       </c>
       <c r="U18" s="32">
         <v>5461</v>
       </c>
       <c r="V18" s="32">
         <v>5816</v>
       </c>
       <c r="W18" s="22">
         <v>6002</v>
       </c>
       <c r="X18" s="42">
         <v>5113</v>
       </c>
       <c r="Y18" s="33">
         <v>4350</v>
       </c>
       <c r="Z18" s="33">
         <v>3990</v>
       </c>
       <c r="AA18" s="33">
         <v>5579</v>
       </c>
       <c r="AB18" s="33">
         <v>5312</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC18" s="33">
+        <v>5457</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="21">
         <v>3221</v>
       </c>
       <c r="D19" s="21">
         <v>2560</v>
       </c>
       <c r="E19" s="21">
         <v>2388</v>
       </c>
       <c r="F19" s="21">
         <v>2718</v>
       </c>
       <c r="G19" s="21">
         <v>2866</v>
       </c>
       <c r="H19" s="21">
         <v>3012</v>
       </c>
       <c r="I19" s="21">
@@ -2488,52 +2435,55 @@
       </c>
       <c r="U19" s="32">
         <v>3934</v>
       </c>
       <c r="V19" s="32">
         <v>4123</v>
       </c>
       <c r="W19" s="22">
         <v>4402</v>
       </c>
       <c r="X19" s="42">
         <v>3535</v>
       </c>
       <c r="Y19" s="33">
         <v>3314</v>
       </c>
       <c r="Z19" s="33">
         <v>3104</v>
       </c>
       <c r="AA19" s="33">
         <v>3700</v>
       </c>
       <c r="AB19" s="33">
         <v>3505</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC19" s="33">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="21">
         <v>3874</v>
       </c>
       <c r="D20" s="21">
         <v>2869</v>
       </c>
       <c r="E20" s="21">
         <v>2358</v>
       </c>
       <c r="F20" s="21">
         <v>2685</v>
       </c>
       <c r="G20" s="21">
         <v>2493</v>
       </c>
       <c r="H20" s="21">
         <v>2237</v>
       </c>
       <c r="I20" s="21">
@@ -2574,52 +2524,55 @@
       </c>
       <c r="U20" s="32">
         <v>3973</v>
       </c>
       <c r="V20" s="32">
         <v>4030</v>
       </c>
       <c r="W20" s="22">
         <v>4234</v>
       </c>
       <c r="X20" s="42">
         <v>3359</v>
       </c>
       <c r="Y20" s="33">
         <v>3278</v>
       </c>
       <c r="Z20" s="33">
         <v>2895</v>
       </c>
       <c r="AA20" s="33">
         <v>4465</v>
       </c>
       <c r="AB20" s="33">
         <v>3575</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC20" s="33">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="21">
         <v>5021</v>
       </c>
       <c r="D21" s="21">
         <v>3692</v>
       </c>
       <c r="E21" s="21">
         <v>3158</v>
       </c>
       <c r="F21" s="21">
         <v>3771</v>
       </c>
       <c r="G21" s="21">
         <v>3723</v>
       </c>
       <c r="H21" s="21">
         <v>3887</v>
       </c>
       <c r="I21" s="21">
@@ -2660,52 +2613,55 @@
       </c>
       <c r="U21" s="32">
         <v>6142</v>
       </c>
       <c r="V21" s="32">
         <v>6740</v>
       </c>
       <c r="W21" s="22">
         <v>5824</v>
       </c>
       <c r="X21" s="42">
         <v>4978</v>
       </c>
       <c r="Y21" s="33">
         <v>4569</v>
       </c>
       <c r="Z21" s="33">
         <v>4273</v>
       </c>
       <c r="AA21" s="33">
         <v>5676</v>
       </c>
       <c r="AB21" s="33">
         <v>4806</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC21" s="33">
+        <v>5253</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="21">
         <v>3045</v>
       </c>
       <c r="D22" s="21">
         <v>2586</v>
       </c>
       <c r="E22" s="22">
         <v>2315</v>
       </c>
       <c r="F22" s="21">
         <v>2602</v>
       </c>
       <c r="G22" s="21">
         <v>2468</v>
       </c>
       <c r="H22" s="21">
         <v>2439</v>
       </c>
       <c r="I22" s="21">
@@ -2746,52 +2702,55 @@
       </c>
       <c r="U22" s="32">
         <v>3461</v>
       </c>
       <c r="V22" s="32">
         <v>3257</v>
       </c>
       <c r="W22" s="22">
         <v>3330</v>
       </c>
       <c r="X22" s="42">
         <v>2580</v>
       </c>
       <c r="Y22" s="33">
         <v>2468</v>
       </c>
       <c r="Z22" s="33">
         <v>2488</v>
       </c>
       <c r="AA22" s="33">
         <v>3035</v>
       </c>
       <c r="AB22" s="33">
         <v>2827</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC22" s="33">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="21">
         <v>1738</v>
       </c>
       <c r="D23" s="21">
         <v>1577</v>
       </c>
       <c r="E23" s="22">
         <v>1520</v>
       </c>
       <c r="F23" s="21">
         <v>2024</v>
       </c>
       <c r="G23" s="21">
         <v>1466</v>
       </c>
       <c r="H23" s="21">
         <v>1519</v>
       </c>
       <c r="I23" s="21">
@@ -2832,52 +2791,55 @@
       </c>
       <c r="U23" s="32">
         <v>2086</v>
       </c>
       <c r="V23" s="32">
         <v>2356</v>
       </c>
       <c r="W23" s="22">
         <v>2204</v>
       </c>
       <c r="X23" s="42">
         <v>1983</v>
       </c>
       <c r="Y23" s="33">
         <v>1703</v>
       </c>
       <c r="Z23" s="33">
         <v>1512</v>
       </c>
       <c r="AA23" s="33">
         <v>2084</v>
       </c>
       <c r="AB23" s="33">
         <v>2415</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC23" s="33">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="21">
         <v>13886</v>
       </c>
       <c r="D24" s="21">
         <v>10753</v>
       </c>
       <c r="E24" s="22">
         <v>7983</v>
       </c>
       <c r="F24" s="21">
         <v>9730</v>
       </c>
       <c r="G24" s="21">
         <v>8742</v>
       </c>
       <c r="H24" s="21">
         <v>8631</v>
       </c>
       <c r="I24" s="21">
@@ -2918,52 +2880,55 @@
       </c>
       <c r="U24" s="32">
         <v>12465</v>
       </c>
       <c r="V24" s="32">
         <v>13260</v>
       </c>
       <c r="W24" s="22">
         <v>13524</v>
       </c>
       <c r="X24" s="42">
         <v>11198</v>
       </c>
       <c r="Y24" s="33">
         <v>9690</v>
       </c>
       <c r="Z24" s="33">
         <v>10461</v>
       </c>
       <c r="AA24" s="33">
         <v>14161</v>
       </c>
       <c r="AB24" s="33">
         <v>12556</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC24" s="33">
+        <v>12665</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="21">
         <v>878</v>
       </c>
       <c r="D25" s="21">
         <v>712</v>
       </c>
       <c r="E25" s="22">
         <v>726</v>
       </c>
       <c r="F25" s="21">
         <v>937</v>
       </c>
       <c r="G25" s="21">
         <v>787</v>
       </c>
       <c r="H25" s="21">
         <v>809</v>
       </c>
       <c r="I25" s="21">
@@ -3004,52 +2969,55 @@
       </c>
       <c r="U25" s="32">
         <v>892</v>
       </c>
       <c r="V25" s="32">
         <v>1020</v>
       </c>
       <c r="W25" s="22">
         <v>1106</v>
       </c>
       <c r="X25" s="42">
         <v>951</v>
       </c>
       <c r="Y25" s="33">
         <v>775</v>
       </c>
       <c r="Z25" s="24">
         <v>747</v>
       </c>
       <c r="AA25" s="33">
         <v>1125</v>
       </c>
       <c r="AB25" s="33">
         <v>973</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC25" s="33">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="21">
         <v>2876</v>
       </c>
       <c r="D26" s="21">
         <v>2459</v>
       </c>
       <c r="E26" s="22">
         <v>2043</v>
       </c>
       <c r="F26" s="21">
         <v>2352</v>
       </c>
       <c r="G26" s="21">
         <v>2517</v>
       </c>
       <c r="H26" s="21">
         <v>2420</v>
       </c>
       <c r="I26" s="21">
@@ -3090,52 +3058,55 @@
       </c>
       <c r="U26" s="32">
         <v>2893</v>
       </c>
       <c r="V26" s="32">
         <v>3557</v>
       </c>
       <c r="W26" s="22">
         <v>3532</v>
       </c>
       <c r="X26" s="42">
         <v>3102</v>
       </c>
       <c r="Y26" s="33">
         <v>2672</v>
       </c>
       <c r="Z26" s="33">
         <v>2309</v>
       </c>
       <c r="AA26" s="33">
         <v>2861</v>
       </c>
       <c r="AB26" s="33">
         <v>2835</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC26" s="33">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="21">
         <v>22750</v>
       </c>
       <c r="D27" s="21">
         <v>19862</v>
       </c>
       <c r="E27" s="22">
         <v>19224</v>
       </c>
       <c r="F27" s="21">
         <v>19864</v>
       </c>
       <c r="G27" s="21">
         <v>19362</v>
       </c>
       <c r="H27" s="21">
         <v>21060</v>
       </c>
       <c r="I27" s="21">
@@ -3176,52 +3147,55 @@
       </c>
       <c r="U27" s="32">
         <v>30947</v>
       </c>
       <c r="V27" s="32">
         <v>33831</v>
       </c>
       <c r="W27" s="22">
         <v>30707</v>
       </c>
       <c r="X27" s="42">
         <v>27240</v>
       </c>
       <c r="Y27" s="33">
         <v>23137</v>
       </c>
       <c r="Z27" s="33">
         <v>23456</v>
       </c>
       <c r="AA27" s="33">
         <v>32056</v>
       </c>
       <c r="AB27" s="33">
         <v>25801</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC27" s="33">
+        <v>28136</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="21">
         <v>20421</v>
       </c>
       <c r="D28" s="21">
         <v>17092</v>
       </c>
       <c r="E28" s="22">
         <v>14453</v>
       </c>
       <c r="F28" s="21">
         <v>17332</v>
       </c>
       <c r="G28" s="21">
         <v>17739</v>
       </c>
       <c r="H28" s="21">
         <v>17163</v>
       </c>
       <c r="I28" s="21">
@@ -3262,52 +3236,55 @@
       </c>
       <c r="U28" s="32">
         <v>25036</v>
       </c>
       <c r="V28" s="32">
         <v>28562</v>
       </c>
       <c r="W28" s="22">
         <v>24870</v>
       </c>
       <c r="X28" s="42">
         <v>22292</v>
       </c>
       <c r="Y28" s="33">
         <v>19277</v>
       </c>
       <c r="Z28" s="33">
         <v>18995</v>
       </c>
       <c r="AA28" s="33">
         <v>25071</v>
       </c>
       <c r="AB28" s="33">
         <v>21220</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC28" s="33">
+        <v>23551</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="37">
         <v>13793</v>
       </c>
       <c r="D29" s="37">
         <v>11259</v>
       </c>
       <c r="E29" s="38">
         <v>8545</v>
       </c>
       <c r="F29" s="37">
         <v>10702</v>
       </c>
       <c r="G29" s="37">
         <v>9924</v>
       </c>
       <c r="H29" s="38">
         <v>8661</v>
       </c>
       <c r="I29" s="37">
@@ -3348,84 +3325,88 @@
       </c>
       <c r="U29" s="32">
         <v>16570</v>
       </c>
       <c r="V29" s="32">
         <v>13930</v>
       </c>
       <c r="W29" s="22">
         <v>12790</v>
       </c>
       <c r="X29" s="42">
         <v>11837</v>
       </c>
       <c r="Y29" s="33">
         <v>9555</v>
       </c>
       <c r="Z29" s="33">
         <v>10204</v>
       </c>
       <c r="AA29" s="33">
         <v>15874</v>
       </c>
       <c r="AB29" s="33">
         <v>11689</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC29" s="33">
+        <v>12953</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="54"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="57"/>
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="33"/>
+    </row>
+    <row r="31" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="21">
         <v>93526</v>
       </c>
       <c r="D31" s="21">
         <v>78476</v>
       </c>
       <c r="E31" s="22">
         <v>67971</v>
       </c>
       <c r="F31" s="21">
         <v>78674</v>
       </c>
       <c r="G31" s="21">
         <v>77081</v>
       </c>
       <c r="H31" s="21">
         <v>78357</v>
       </c>
       <c r="I31" s="21">
         <v>89062</v>
       </c>
       <c r="J31" s="21">
@@ -3463,52 +3444,55 @@
       </c>
       <c r="U31" s="32">
         <v>117734</v>
       </c>
       <c r="V31" s="32">
         <v>124328</v>
       </c>
       <c r="W31" s="22">
         <v>112827</v>
       </c>
       <c r="X31" s="42">
         <v>99737</v>
       </c>
       <c r="Y31" s="33">
         <v>86089</v>
       </c>
       <c r="Z31" s="33">
         <v>84804</v>
       </c>
       <c r="AA31" s="33">
         <v>117439</v>
       </c>
       <c r="AB31" s="33">
         <v>97336</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC31" s="33">
+        <v>105731</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="13">
         <v>100000000</v>
       </c>
       <c r="B32" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="21">
         <v>1520</v>
       </c>
       <c r="D32" s="21">
         <v>1388</v>
       </c>
       <c r="E32" s="22">
         <v>1112</v>
       </c>
       <c r="F32" s="21">
         <v>1396</v>
       </c>
       <c r="G32" s="21">
         <v>1191</v>
       </c>
       <c r="H32" s="21">
         <v>1366</v>
       </c>
       <c r="I32" s="21">
@@ -3549,52 +3533,55 @@
       </c>
       <c r="U32" s="32">
         <v>1825</v>
       </c>
       <c r="V32" s="32">
         <v>2003</v>
       </c>
       <c r="W32" s="22">
         <v>1928</v>
       </c>
       <c r="X32" s="42">
         <v>1634</v>
       </c>
       <c r="Y32" s="33">
         <v>1419</v>
       </c>
       <c r="Z32" s="33">
         <v>1324</v>
       </c>
       <c r="AA32" s="33">
         <v>1769</v>
       </c>
       <c r="AB32" s="33">
         <v>1667</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC32" s="33">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="21">
         <v>2283</v>
       </c>
       <c r="D33" s="21">
         <v>2130</v>
       </c>
       <c r="E33" s="22">
         <v>1810</v>
       </c>
       <c r="F33" s="21">
         <v>2063</v>
       </c>
       <c r="G33" s="21">
         <v>2220</v>
       </c>
       <c r="H33" s="21">
         <v>2319</v>
       </c>
       <c r="I33" s="21">
@@ -3635,52 +3622,55 @@
       </c>
       <c r="U33" s="32">
         <v>3136</v>
       </c>
       <c r="V33" s="32">
         <v>3349</v>
       </c>
       <c r="W33" s="22">
         <v>3097</v>
       </c>
       <c r="X33" s="42">
         <v>2908</v>
       </c>
       <c r="Y33" s="33">
         <v>2508</v>
       </c>
       <c r="Z33" s="33">
         <v>2402</v>
       </c>
       <c r="AA33" s="33">
         <v>3204</v>
       </c>
       <c r="AB33" s="33">
         <v>2818</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC33" s="33">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="21">
         <v>3359</v>
       </c>
       <c r="D34" s="21">
         <v>2950</v>
       </c>
       <c r="E34" s="22">
         <v>2752</v>
       </c>
       <c r="F34" s="21">
         <v>3468</v>
       </c>
       <c r="G34" s="21">
         <v>3219</v>
       </c>
       <c r="H34" s="21">
         <v>3640</v>
       </c>
       <c r="I34" s="21">
@@ -3721,52 +3711,55 @@
       </c>
       <c r="U34" s="32">
         <v>6557</v>
       </c>
       <c r="V34" s="32">
         <v>5911</v>
       </c>
       <c r="W34" s="22">
         <v>5234</v>
       </c>
       <c r="X34" s="42">
         <v>4353</v>
       </c>
       <c r="Y34" s="33">
         <v>3934</v>
       </c>
       <c r="Z34" s="33">
         <v>3601</v>
       </c>
       <c r="AA34" s="33">
         <v>4709</v>
       </c>
       <c r="AB34" s="33">
         <v>4140</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC34" s="33">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="21">
         <v>1829</v>
       </c>
       <c r="D35" s="21">
         <v>1750</v>
       </c>
       <c r="E35" s="22">
         <v>1274</v>
       </c>
       <c r="F35" s="21">
         <v>1482</v>
       </c>
       <c r="G35" s="21">
         <v>1668</v>
       </c>
       <c r="H35" s="21">
         <v>1494</v>
       </c>
       <c r="I35" s="21">
@@ -3807,52 +3800,55 @@
       </c>
       <c r="U35" s="32">
         <v>2733</v>
       </c>
       <c r="V35" s="32">
         <v>2854</v>
       </c>
       <c r="W35" s="22">
         <v>2876</v>
       </c>
       <c r="X35" s="42">
         <v>2539</v>
       </c>
       <c r="Y35" s="33">
         <v>2483</v>
       </c>
       <c r="Z35" s="33">
         <v>2342</v>
       </c>
       <c r="AA35" s="33">
         <v>3204</v>
       </c>
       <c r="AB35" s="33">
         <v>2707</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC35" s="33">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="21">
         <v>1641</v>
       </c>
       <c r="D36" s="21">
         <v>1224</v>
       </c>
       <c r="E36" s="22">
         <v>1040</v>
       </c>
       <c r="F36" s="21">
         <v>1519</v>
       </c>
       <c r="G36" s="21">
         <v>1516</v>
       </c>
       <c r="H36" s="21">
         <v>1600</v>
       </c>
       <c r="I36" s="21">
@@ -3893,52 +3889,55 @@
       </c>
       <c r="U36" s="32">
         <v>1911</v>
       </c>
       <c r="V36" s="32">
         <v>2455</v>
       </c>
       <c r="W36" s="22">
         <v>1701</v>
       </c>
       <c r="X36" s="42">
         <v>1699</v>
       </c>
       <c r="Y36" s="33">
         <v>1557</v>
       </c>
       <c r="Z36" s="33">
         <v>1381</v>
       </c>
       <c r="AA36" s="33">
         <v>1770</v>
       </c>
       <c r="AB36" s="33">
         <v>1514</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC36" s="33">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="21">
         <v>2448</v>
       </c>
       <c r="D37" s="21">
         <v>1963</v>
       </c>
       <c r="E37" s="22">
         <v>1628</v>
       </c>
       <c r="F37" s="21">
         <v>2333</v>
       </c>
       <c r="G37" s="21">
         <v>2111</v>
       </c>
       <c r="H37" s="21">
         <v>2156</v>
       </c>
       <c r="I37" s="21">
@@ -3979,52 +3978,55 @@
       </c>
       <c r="U37" s="32">
         <v>3096</v>
       </c>
       <c r="V37" s="32">
         <v>3301</v>
       </c>
       <c r="W37" s="22">
         <v>3140</v>
       </c>
       <c r="X37" s="42">
         <v>2679</v>
       </c>
       <c r="Y37" s="33">
         <v>2173</v>
       </c>
       <c r="Z37" s="33">
         <v>2147</v>
       </c>
       <c r="AA37" s="33">
         <v>3096</v>
       </c>
       <c r="AB37" s="33">
         <v>2516</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC37" s="33">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="21">
         <v>2732</v>
       </c>
       <c r="D38" s="21">
         <v>2053</v>
       </c>
       <c r="E38" s="22">
         <v>1788</v>
       </c>
       <c r="F38" s="21">
         <v>2095</v>
       </c>
       <c r="G38" s="21">
         <v>1821</v>
       </c>
       <c r="H38" s="21">
         <v>1889</v>
       </c>
       <c r="I38" s="21">
@@ -4065,52 +4067,55 @@
       </c>
       <c r="U38" s="32">
         <v>2487</v>
       </c>
       <c r="V38" s="32">
         <v>2630</v>
       </c>
       <c r="W38" s="22">
         <v>2544</v>
       </c>
       <c r="X38" s="42">
         <v>2197</v>
       </c>
       <c r="Y38" s="33">
         <v>1905</v>
       </c>
       <c r="Z38" s="33">
         <v>1650</v>
       </c>
       <c r="AA38" s="33">
         <v>3210</v>
       </c>
       <c r="AB38" s="33">
         <v>2402</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC38" s="33">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="21">
         <v>1839</v>
       </c>
       <c r="D39" s="21">
         <v>1413</v>
       </c>
       <c r="E39" s="22">
         <v>1185</v>
       </c>
       <c r="F39" s="21">
         <v>1445</v>
       </c>
       <c r="G39" s="21">
         <v>1385</v>
       </c>
       <c r="H39" s="21">
         <v>1545</v>
       </c>
       <c r="I39" s="21">
@@ -4151,52 +4156,55 @@
       </c>
       <c r="U39" s="32">
         <v>1669</v>
       </c>
       <c r="V39" s="32">
         <v>1935</v>
       </c>
       <c r="W39" s="22">
         <v>1931</v>
       </c>
       <c r="X39" s="42">
         <v>1604</v>
       </c>
       <c r="Y39" s="33">
         <v>1504</v>
       </c>
       <c r="Z39" s="33">
         <v>1471</v>
       </c>
       <c r="AA39" s="33">
         <v>2112</v>
       </c>
       <c r="AB39" s="33">
         <v>1709</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC39" s="33">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="21">
         <v>3722</v>
       </c>
       <c r="D40" s="21">
         <v>3021</v>
       </c>
       <c r="E40" s="22">
         <v>2819</v>
       </c>
       <c r="F40" s="21">
         <v>3034</v>
       </c>
       <c r="G40" s="21">
         <v>2995</v>
       </c>
       <c r="H40" s="21">
         <v>3257</v>
       </c>
       <c r="I40" s="21">
@@ -4237,52 +4245,55 @@
       </c>
       <c r="U40" s="32">
         <v>4684</v>
       </c>
       <c r="V40" s="32">
         <v>4878</v>
       </c>
       <c r="W40" s="22">
         <v>4917</v>
       </c>
       <c r="X40" s="42">
         <v>4207</v>
       </c>
       <c r="Y40" s="33">
         <v>3538</v>
       </c>
       <c r="Z40" s="33">
         <v>3215</v>
       </c>
       <c r="AA40" s="33">
         <v>4494</v>
       </c>
       <c r="AB40" s="33">
         <v>4238</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC40" s="33">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="21">
         <v>1994</v>
       </c>
       <c r="D41" s="21">
         <v>1624</v>
       </c>
       <c r="E41" s="22">
         <v>1444</v>
       </c>
       <c r="F41" s="21">
         <v>1618</v>
       </c>
       <c r="G41" s="21">
         <v>1751</v>
       </c>
       <c r="H41" s="21">
         <v>1882</v>
       </c>
       <c r="I41" s="21">
@@ -4323,52 +4334,55 @@
       </c>
       <c r="U41" s="32">
         <v>2536</v>
       </c>
       <c r="V41" s="32">
         <v>2702</v>
       </c>
       <c r="W41" s="22">
         <v>2598</v>
       </c>
       <c r="X41" s="42">
         <v>2149</v>
       </c>
       <c r="Y41" s="33">
         <v>2018</v>
       </c>
       <c r="Z41" s="33">
         <v>1916</v>
       </c>
       <c r="AA41" s="33">
         <v>2298</v>
       </c>
       <c r="AB41" s="33">
         <v>2194</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC41" s="33">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="21">
         <v>1898</v>
       </c>
       <c r="D42" s="21">
         <v>1504</v>
       </c>
       <c r="E42" s="22">
         <v>1270</v>
       </c>
       <c r="F42" s="21">
         <v>1258</v>
       </c>
       <c r="G42" s="21">
         <v>1239</v>
       </c>
       <c r="H42" s="21">
         <v>1088</v>
       </c>
       <c r="I42" s="21">
@@ -4409,52 +4423,55 @@
       </c>
       <c r="U42" s="32">
         <v>2044</v>
       </c>
       <c r="V42" s="32">
         <v>2041</v>
       </c>
       <c r="W42" s="22">
         <v>2252</v>
       </c>
       <c r="X42" s="42">
         <v>1811</v>
       </c>
       <c r="Y42" s="33">
         <v>1630</v>
       </c>
       <c r="Z42" s="33">
         <v>1538</v>
       </c>
       <c r="AA42" s="33">
         <v>2316</v>
       </c>
       <c r="AB42" s="33">
         <v>1854</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC42" s="33">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="21">
         <v>2546</v>
       </c>
       <c r="D43" s="21">
         <v>1852</v>
       </c>
       <c r="E43" s="22">
         <v>1633</v>
       </c>
       <c r="F43" s="21">
         <v>1894</v>
       </c>
       <c r="G43" s="21">
         <v>2123</v>
       </c>
       <c r="H43" s="21">
         <v>2223</v>
       </c>
       <c r="I43" s="21">
@@ -4495,52 +4512,55 @@
       </c>
       <c r="U43" s="32">
         <v>3394</v>
       </c>
       <c r="V43" s="32">
         <v>3757</v>
       </c>
       <c r="W43" s="22">
         <v>3056</v>
       </c>
       <c r="X43" s="42">
         <v>2650</v>
       </c>
       <c r="Y43" s="33">
         <v>2353</v>
       </c>
       <c r="Z43" s="33">
         <v>2312</v>
       </c>
       <c r="AA43" s="33">
         <v>3082</v>
       </c>
       <c r="AB43" s="33">
         <v>2554</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC43" s="33">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="21">
         <v>1776</v>
       </c>
       <c r="D44" s="21">
         <v>1614</v>
       </c>
       <c r="E44" s="22">
         <v>1378</v>
       </c>
       <c r="F44" s="21">
         <v>1568</v>
       </c>
       <c r="G44" s="21">
         <v>1443</v>
       </c>
       <c r="H44" s="21">
         <v>1559</v>
       </c>
       <c r="I44" s="21">
@@ -4581,52 +4601,55 @@
       </c>
       <c r="U44" s="32">
         <v>2141</v>
       </c>
       <c r="V44" s="32">
         <v>2149</v>
       </c>
       <c r="W44" s="22">
         <v>1942</v>
       </c>
       <c r="X44" s="42">
         <v>1574</v>
       </c>
       <c r="Y44" s="33">
         <v>1524</v>
       </c>
       <c r="Z44" s="33">
         <v>1554</v>
       </c>
       <c r="AA44" s="33">
         <v>1905</v>
       </c>
       <c r="AB44" s="33">
         <v>1633</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC44" s="33">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="21">
         <v>740</v>
       </c>
       <c r="D45" s="21">
         <v>720</v>
       </c>
       <c r="E45" s="22">
         <v>634</v>
       </c>
       <c r="F45" s="21">
         <v>727</v>
       </c>
       <c r="G45" s="21">
         <v>611</v>
       </c>
       <c r="H45" s="21">
         <v>641</v>
       </c>
       <c r="I45" s="21">
@@ -4667,52 +4690,55 @@
       </c>
       <c r="U45" s="32">
         <v>963</v>
       </c>
       <c r="V45" s="32">
         <v>1077</v>
       </c>
       <c r="W45" s="22">
         <v>1025</v>
       </c>
       <c r="X45" s="42">
         <v>890</v>
       </c>
       <c r="Y45" s="33">
         <v>786</v>
       </c>
       <c r="Z45" s="24">
         <v>637</v>
       </c>
       <c r="AA45" s="33">
         <v>880</v>
       </c>
       <c r="AB45" s="33">
         <v>959</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC45" s="33">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="21">
         <v>3922</v>
       </c>
       <c r="D46" s="21">
         <v>3074</v>
       </c>
       <c r="E46" s="22">
         <v>2199</v>
       </c>
       <c r="F46" s="21">
         <v>2750</v>
       </c>
       <c r="G46" s="21">
         <v>2625</v>
       </c>
       <c r="H46" s="21">
         <v>2613</v>
       </c>
       <c r="I46" s="21">
@@ -4753,52 +4779,55 @@
       </c>
       <c r="U46" s="32">
         <v>3497</v>
       </c>
       <c r="V46" s="32">
         <v>3993</v>
       </c>
       <c r="W46" s="22">
         <v>3537</v>
       </c>
       <c r="X46" s="42">
         <v>2962</v>
       </c>
       <c r="Y46" s="33">
         <v>2680</v>
       </c>
       <c r="Z46" s="33">
         <v>2789</v>
       </c>
       <c r="AA46" s="33">
         <v>3866</v>
       </c>
       <c r="AB46" s="33">
         <v>3417</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC46" s="33">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="21">
         <v>698</v>
       </c>
       <c r="D47" s="21">
         <v>541</v>
       </c>
       <c r="E47" s="22">
         <v>553</v>
       </c>
       <c r="F47" s="21">
         <v>746</v>
       </c>
       <c r="G47" s="21">
         <v>617</v>
       </c>
       <c r="H47" s="21">
         <v>651</v>
       </c>
       <c r="I47" s="21">
@@ -4839,52 +4868,55 @@
       </c>
       <c r="U47" s="32">
         <v>657</v>
       </c>
       <c r="V47" s="32">
         <v>736</v>
       </c>
       <c r="W47" s="22">
         <v>719</v>
       </c>
       <c r="X47" s="42">
         <v>648</v>
       </c>
       <c r="Y47" s="33">
         <v>562</v>
       </c>
       <c r="Z47" s="24">
         <v>517</v>
       </c>
       <c r="AA47" s="33">
         <v>773</v>
       </c>
       <c r="AB47" s="33">
         <v>711</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC47" s="33">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="21">
         <v>1615</v>
       </c>
       <c r="D48" s="21">
         <v>1442</v>
       </c>
       <c r="E48" s="22">
         <v>1230</v>
       </c>
       <c r="F48" s="21">
         <v>1380</v>
       </c>
       <c r="G48" s="21">
         <v>1521</v>
       </c>
       <c r="H48" s="21">
         <v>1550</v>
       </c>
       <c r="I48" s="21">
@@ -4925,52 +4957,55 @@
       </c>
       <c r="U48" s="32">
         <v>1851</v>
       </c>
       <c r="V48" s="32">
         <v>2234</v>
       </c>
       <c r="W48" s="22">
         <v>1963</v>
       </c>
       <c r="X48" s="42">
         <v>1864</v>
       </c>
       <c r="Y48" s="33">
         <v>1546</v>
       </c>
       <c r="Z48" s="33">
         <v>1353</v>
       </c>
       <c r="AA48" s="33">
         <v>1750</v>
       </c>
       <c r="AB48" s="33">
         <v>1593</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC48" s="33">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B49" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="21">
         <v>22750</v>
       </c>
       <c r="D49" s="21">
         <v>19862</v>
       </c>
       <c r="E49" s="22">
         <v>19224</v>
       </c>
       <c r="F49" s="21">
         <v>19864</v>
       </c>
       <c r="G49" s="21">
         <v>19362</v>
       </c>
       <c r="H49" s="21">
         <v>21060</v>
       </c>
       <c r="I49" s="21">
@@ -5011,52 +5046,55 @@
       </c>
       <c r="U49" s="32">
         <v>30947</v>
       </c>
       <c r="V49" s="32">
         <v>33831</v>
       </c>
       <c r="W49" s="22">
         <v>30707</v>
       </c>
       <c r="X49" s="42">
         <v>27240</v>
       </c>
       <c r="Y49" s="33">
         <v>23137</v>
       </c>
       <c r="Z49" s="33">
         <v>23456</v>
       </c>
       <c r="AA49" s="33">
         <v>32056</v>
       </c>
       <c r="AB49" s="33">
         <v>25801</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC49" s="33">
+        <v>28136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="21">
         <v>20421</v>
       </c>
       <c r="D50" s="21">
         <v>17092</v>
       </c>
       <c r="E50" s="22">
         <v>14453</v>
       </c>
       <c r="F50" s="21">
         <v>17332</v>
       </c>
       <c r="G50" s="21">
         <v>17739</v>
       </c>
       <c r="H50" s="21">
         <v>17163</v>
       </c>
       <c r="I50" s="21">
@@ -5097,52 +5135,55 @@
       </c>
       <c r="U50" s="32">
         <v>25036</v>
       </c>
       <c r="V50" s="32">
         <v>28562</v>
       </c>
       <c r="W50" s="22">
         <v>24870</v>
       </c>
       <c r="X50" s="42">
         <v>22292</v>
       </c>
       <c r="Y50" s="33">
         <v>19277</v>
       </c>
       <c r="Z50" s="33">
         <v>18995</v>
       </c>
       <c r="AA50" s="33">
         <v>25071</v>
       </c>
       <c r="AB50" s="33">
         <v>21220</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC50" s="33">
+        <v>23551</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="21">
         <v>13793</v>
       </c>
       <c r="D51" s="21">
         <v>11259</v>
       </c>
       <c r="E51" s="22">
         <v>8545</v>
       </c>
       <c r="F51" s="21">
         <v>10702</v>
       </c>
       <c r="G51" s="21">
         <v>9924</v>
       </c>
       <c r="H51" s="22">
         <v>8661</v>
       </c>
       <c r="I51" s="21">
@@ -5183,84 +5224,88 @@
       </c>
       <c r="U51" s="32">
         <v>16570</v>
       </c>
       <c r="V51" s="32">
         <v>13930</v>
       </c>
       <c r="W51" s="22">
         <v>12790</v>
       </c>
       <c r="X51" s="42">
         <v>11837</v>
       </c>
       <c r="Y51" s="33">
         <v>9555</v>
       </c>
       <c r="Z51" s="33">
         <v>10204</v>
       </c>
       <c r="AA51" s="33">
         <v>15874</v>
       </c>
       <c r="AB51" s="33">
         <v>11689</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC51" s="33">
+        <v>12953</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="24"/>
-      <c r="B52" s="55" t="s">
+      <c r="B52" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="55"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="58"/>
+      <c r="D52" s="58"/>
+      <c r="E52" s="58"/>
+      <c r="F52" s="58"/>
+      <c r="G52" s="58"/>
+      <c r="H52" s="58"/>
+      <c r="I52" s="58"/>
+      <c r="J52" s="58"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="58"/>
+      <c r="M52" s="58"/>
+      <c r="N52" s="58"/>
+      <c r="O52" s="58"/>
+      <c r="P52" s="58"/>
+      <c r="Q52" s="58"/>
+      <c r="R52" s="58"/>
+      <c r="S52" s="58"/>
+      <c r="T52" s="58"/>
+      <c r="U52" s="58"/>
+      <c r="V52" s="58"/>
+      <c r="W52" s="58"/>
+      <c r="X52" s="58"/>
+      <c r="Y52" s="58"/>
+      <c r="Z52" s="58"/>
+      <c r="AA52" s="58"/>
+      <c r="AB52" s="58"/>
+      <c r="AC52" s="33"/>
+    </row>
+    <row r="53" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="21">
         <v>45874</v>
       </c>
       <c r="D53" s="21">
         <v>36503</v>
       </c>
       <c r="E53" s="22">
         <v>30408</v>
       </c>
       <c r="F53" s="21">
         <v>35928</v>
       </c>
       <c r="G53" s="21">
         <v>33903</v>
       </c>
       <c r="H53" s="21">
         <v>31696</v>
       </c>
       <c r="I53" s="21">
         <v>35773</v>
       </c>
       <c r="J53" s="21">
@@ -5298,52 +5343,55 @@
       </c>
       <c r="U53" s="32">
         <v>44785</v>
       </c>
       <c r="V53" s="32">
         <v>47667</v>
       </c>
       <c r="W53" s="22">
         <v>49371</v>
       </c>
       <c r="X53" s="43">
         <v>42022</v>
       </c>
       <c r="Y53" s="45">
         <v>38472</v>
       </c>
       <c r="Z53" s="33">
         <v>37839</v>
       </c>
       <c r="AA53" s="33">
         <v>51568</v>
       </c>
       <c r="AB53" s="33">
         <v>45628</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC53" s="33">
+        <v>48125</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="13">
         <v>100000000</v>
       </c>
       <c r="B54" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="21">
         <v>1116</v>
       </c>
       <c r="D54" s="21">
         <v>882</v>
       </c>
       <c r="E54" s="22">
         <v>673</v>
       </c>
       <c r="F54" s="21">
         <v>778</v>
       </c>
       <c r="G54" s="21">
         <v>751</v>
       </c>
       <c r="H54" s="21">
         <v>771</v>
       </c>
       <c r="I54" s="21">
@@ -5384,52 +5432,55 @@
       </c>
       <c r="U54" s="32">
         <v>869</v>
       </c>
       <c r="V54" s="32">
         <v>848</v>
       </c>
       <c r="W54" s="22">
         <v>1071</v>
       </c>
       <c r="X54" s="43">
         <v>957</v>
       </c>
       <c r="Y54" s="45">
         <v>787</v>
       </c>
       <c r="Z54" s="24">
         <v>752</v>
       </c>
       <c r="AA54" s="33">
         <v>977</v>
       </c>
       <c r="AB54" s="33">
         <v>1254</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC54" s="33">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="21">
         <v>1926</v>
       </c>
       <c r="D55" s="21">
         <v>1577</v>
       </c>
       <c r="E55" s="22">
         <v>2034</v>
       </c>
       <c r="F55" s="21">
         <v>1604</v>
       </c>
       <c r="G55" s="21">
         <v>1626</v>
       </c>
       <c r="H55" s="21">
         <v>1740</v>
       </c>
       <c r="I55" s="21">
@@ -5470,52 +5521,55 @@
       </c>
       <c r="U55" s="32">
         <v>2338</v>
       </c>
       <c r="V55" s="32">
         <v>2620</v>
       </c>
       <c r="W55" s="22">
         <v>2848</v>
       </c>
       <c r="X55" s="43">
         <v>2686</v>
       </c>
       <c r="Y55" s="45">
         <v>2387</v>
       </c>
       <c r="Z55" s="33">
         <v>2328</v>
       </c>
       <c r="AA55" s="33">
         <v>2788</v>
       </c>
       <c r="AB55" s="33">
         <v>2741</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC55" s="33">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="21">
         <v>982</v>
       </c>
       <c r="D56" s="21">
         <v>765</v>
       </c>
       <c r="E56" s="22">
         <v>654</v>
       </c>
       <c r="F56" s="21">
         <v>791</v>
       </c>
       <c r="G56" s="21">
         <v>838</v>
       </c>
       <c r="H56" s="21">
         <v>862</v>
       </c>
       <c r="I56" s="21">
@@ -5556,52 +5610,55 @@
       </c>
       <c r="U56" s="32">
         <v>1081</v>
       </c>
       <c r="V56" s="32">
         <v>1377</v>
       </c>
       <c r="W56" s="22">
         <v>1269</v>
       </c>
       <c r="X56" s="43">
         <v>1130</v>
       </c>
       <c r="Y56" s="45">
         <v>976</v>
       </c>
       <c r="Z56" s="24">
         <v>766</v>
       </c>
       <c r="AA56" s="33">
         <v>1082</v>
       </c>
       <c r="AB56" s="33">
         <v>1127</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC56" s="33">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="21">
         <v>12039</v>
       </c>
       <c r="D57" s="21">
         <v>10297</v>
       </c>
       <c r="E57" s="22">
         <v>8324</v>
       </c>
       <c r="F57" s="21">
         <v>10062</v>
       </c>
       <c r="G57" s="21">
         <v>9742</v>
       </c>
       <c r="H57" s="21">
         <v>8500</v>
       </c>
       <c r="I57" s="21">
@@ -5642,52 +5699,55 @@
       </c>
       <c r="U57" s="32">
         <v>12653</v>
       </c>
       <c r="V57" s="32">
         <v>13205</v>
       </c>
       <c r="W57" s="21">
         <v>13326</v>
       </c>
       <c r="X57" s="43">
         <v>12008</v>
       </c>
       <c r="Y57" s="45">
         <v>11451</v>
       </c>
       <c r="Z57" s="33">
         <v>11504</v>
       </c>
       <c r="AA57" s="33">
         <v>16118</v>
       </c>
       <c r="AB57" s="33">
         <v>13079</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC57" s="33">
+        <v>14359</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="21">
         <v>2272</v>
       </c>
       <c r="D58" s="21">
         <v>1769</v>
       </c>
       <c r="E58" s="22">
         <v>1341</v>
       </c>
       <c r="F58" s="21">
         <v>1795</v>
       </c>
       <c r="G58" s="21">
         <v>1508</v>
       </c>
       <c r="H58" s="21">
         <v>1456</v>
       </c>
       <c r="I58" s="21">
@@ -5728,52 +5788,55 @@
       </c>
       <c r="U58" s="32">
         <v>1826</v>
       </c>
       <c r="V58" s="32">
         <v>1935</v>
       </c>
       <c r="W58" s="21">
         <v>1749</v>
       </c>
       <c r="X58" s="43">
         <v>1628</v>
       </c>
       <c r="Y58" s="45">
         <v>1347</v>
       </c>
       <c r="Z58" s="33">
         <v>1194</v>
       </c>
       <c r="AA58" s="33">
         <v>1729</v>
       </c>
       <c r="AB58" s="33">
         <v>1506</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC58" s="33">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="21">
         <v>1236</v>
       </c>
       <c r="D59" s="21">
         <v>1076</v>
       </c>
       <c r="E59" s="21">
         <v>924</v>
       </c>
       <c r="F59" s="21">
         <v>1129</v>
       </c>
       <c r="G59" s="21">
         <v>1159</v>
       </c>
       <c r="H59" s="21">
         <v>1073</v>
       </c>
       <c r="I59" s="21">
@@ -5814,52 +5877,55 @@
       </c>
       <c r="U59" s="32">
         <v>1912</v>
       </c>
       <c r="V59" s="32">
         <v>2133</v>
       </c>
       <c r="W59" s="21">
         <v>1827</v>
       </c>
       <c r="X59" s="43">
         <v>1663</v>
       </c>
       <c r="Y59" s="45">
         <v>1519</v>
       </c>
       <c r="Z59" s="33">
         <v>1492</v>
       </c>
       <c r="AA59" s="33">
         <v>1987</v>
       </c>
       <c r="AB59" s="33">
         <v>1759</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC59" s="33">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B60" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="21">
         <v>3765</v>
       </c>
       <c r="D60" s="21">
         <v>2725</v>
       </c>
       <c r="E60" s="21">
         <v>2221</v>
       </c>
       <c r="F60" s="21">
         <v>2437</v>
       </c>
       <c r="G60" s="21">
         <v>2806</v>
       </c>
       <c r="H60" s="21">
         <v>2337</v>
       </c>
       <c r="I60" s="21">
@@ -5900,52 +5966,55 @@
       </c>
       <c r="U60" s="32">
         <v>2756</v>
       </c>
       <c r="V60" s="32">
         <v>2953</v>
       </c>
       <c r="W60" s="21">
         <v>2917</v>
       </c>
       <c r="X60" s="43">
         <v>2285</v>
       </c>
       <c r="Y60" s="45">
         <v>2192</v>
       </c>
       <c r="Z60" s="33">
         <v>2110</v>
       </c>
       <c r="AA60" s="33">
         <v>3107</v>
       </c>
       <c r="AB60" s="33">
         <v>2360</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC60" s="33">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B61" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="21">
         <v>2284</v>
       </c>
       <c r="D61" s="21">
         <v>1816</v>
       </c>
       <c r="E61" s="21">
         <v>1461</v>
       </c>
       <c r="F61" s="21">
         <v>1746</v>
       </c>
       <c r="G61" s="21">
         <v>1536</v>
       </c>
       <c r="H61" s="21">
         <v>1612</v>
       </c>
       <c r="I61" s="21">
@@ -5986,52 +6055,55 @@
       </c>
       <c r="U61" s="32">
         <v>1810</v>
       </c>
       <c r="V61" s="32">
         <v>2004</v>
       </c>
       <c r="W61" s="21">
         <v>2215</v>
       </c>
       <c r="X61" s="43">
         <v>1621</v>
       </c>
       <c r="Y61" s="45">
         <v>1631</v>
       </c>
       <c r="Z61" s="33">
         <v>1745</v>
       </c>
       <c r="AA61" s="33">
         <v>2458</v>
       </c>
       <c r="AB61" s="33">
         <v>2151</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC61" s="33">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="21">
         <v>904</v>
       </c>
       <c r="D62" s="21">
         <v>759</v>
       </c>
       <c r="E62" s="21">
         <v>626</v>
       </c>
       <c r="F62" s="21">
         <v>708</v>
       </c>
       <c r="G62" s="21">
         <v>805</v>
       </c>
       <c r="H62" s="21">
         <v>598</v>
       </c>
       <c r="I62" s="21">
@@ -6072,52 +6144,55 @@
       </c>
       <c r="U62" s="32">
         <v>777</v>
       </c>
       <c r="V62" s="32">
         <v>938</v>
       </c>
       <c r="W62" s="21">
         <v>1085</v>
       </c>
       <c r="X62" s="43">
         <v>906</v>
       </c>
       <c r="Y62" s="45">
         <v>812</v>
       </c>
       <c r="Z62" s="24">
         <v>775</v>
       </c>
       <c r="AA62" s="33">
         <v>1085</v>
       </c>
       <c r="AB62" s="33">
         <v>1074</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC62" s="33">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B63" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="21">
         <v>1227</v>
       </c>
       <c r="D63" s="21">
         <v>936</v>
       </c>
       <c r="E63" s="21">
         <v>944</v>
       </c>
       <c r="F63" s="21">
         <v>1100</v>
       </c>
       <c r="G63" s="21">
         <v>1115</v>
       </c>
       <c r="H63" s="21">
         <v>1130</v>
       </c>
       <c r="I63" s="21">
@@ -6158,52 +6233,55 @@
       </c>
       <c r="U63" s="32">
         <v>1398</v>
       </c>
       <c r="V63" s="32">
         <v>1421</v>
       </c>
       <c r="W63" s="21">
         <v>1804</v>
       </c>
       <c r="X63" s="43">
         <v>1386</v>
       </c>
       <c r="Y63" s="45">
         <v>1296</v>
       </c>
       <c r="Z63" s="33">
         <v>1188</v>
       </c>
       <c r="AA63" s="33">
         <v>1402</v>
       </c>
       <c r="AB63" s="33">
         <v>1311</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC63" s="33">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B64" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="21">
         <v>1976</v>
       </c>
       <c r="D64" s="21">
         <v>1365</v>
       </c>
       <c r="E64" s="21">
         <v>1088</v>
       </c>
       <c r="F64" s="21">
         <v>1427</v>
       </c>
       <c r="G64" s="21">
         <v>1254</v>
       </c>
       <c r="H64" s="21">
         <v>1149</v>
       </c>
       <c r="I64" s="21">
@@ -6244,52 +6322,55 @@
       </c>
       <c r="U64" s="32">
         <v>1929</v>
       </c>
       <c r="V64" s="32">
         <v>1989</v>
       </c>
       <c r="W64" s="21">
         <v>1982</v>
       </c>
       <c r="X64" s="43">
         <v>1548</v>
       </c>
       <c r="Y64" s="45">
         <v>1648</v>
       </c>
       <c r="Z64" s="33">
         <v>1357</v>
       </c>
       <c r="AA64" s="33">
         <v>2149</v>
       </c>
       <c r="AB64" s="33">
         <v>1721</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC64" s="33">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B65" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="21">
         <v>2475</v>
       </c>
       <c r="D65" s="21">
         <v>1840</v>
       </c>
       <c r="E65" s="21">
         <v>1525</v>
       </c>
       <c r="F65" s="21">
         <v>1877</v>
       </c>
       <c r="G65" s="21">
         <v>1600</v>
       </c>
       <c r="H65" s="21">
         <v>1664</v>
       </c>
       <c r="I65" s="21">
@@ -6330,52 +6411,55 @@
       </c>
       <c r="U65" s="32">
         <v>2748</v>
       </c>
       <c r="V65" s="32">
         <v>2983</v>
       </c>
       <c r="W65" s="21">
         <v>2768</v>
       </c>
       <c r="X65" s="43">
         <v>2328</v>
       </c>
       <c r="Y65" s="45">
         <v>2216</v>
       </c>
       <c r="Z65" s="33">
         <v>1961</v>
       </c>
       <c r="AA65" s="33">
         <v>2594</v>
       </c>
       <c r="AB65" s="33">
         <v>2252</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC65" s="33">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="21">
         <v>1269</v>
       </c>
       <c r="D66" s="21">
         <v>972</v>
       </c>
       <c r="E66" s="21">
         <v>937</v>
       </c>
       <c r="F66" s="21">
         <v>1034</v>
       </c>
       <c r="G66" s="21">
         <v>1025</v>
       </c>
       <c r="H66" s="21">
         <v>880</v>
       </c>
       <c r="I66" s="21">
@@ -6416,52 +6500,55 @@
       </c>
       <c r="U66" s="32">
         <v>1320</v>
       </c>
       <c r="V66" s="32">
         <v>1108</v>
       </c>
       <c r="W66" s="21">
         <v>1388</v>
       </c>
       <c r="X66" s="43">
         <v>1006</v>
       </c>
       <c r="Y66" s="45">
         <v>944</v>
       </c>
       <c r="Z66" s="24">
         <v>934</v>
       </c>
       <c r="AA66" s="33">
         <v>1130</v>
       </c>
       <c r="AB66" s="33">
         <v>1194</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC66" s="33">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="21">
         <v>998</v>
       </c>
       <c r="D67" s="21">
         <v>857</v>
       </c>
       <c r="E67" s="21">
         <v>886</v>
       </c>
       <c r="F67" s="21">
         <v>1297</v>
       </c>
       <c r="G67" s="21">
         <v>855</v>
       </c>
       <c r="H67" s="21">
         <v>878</v>
       </c>
       <c r="I67" s="21">
@@ -6502,52 +6589,55 @@
       </c>
       <c r="U67" s="32">
         <v>1123</v>
       </c>
       <c r="V67" s="32">
         <v>1279</v>
       </c>
       <c r="W67" s="21">
         <v>1179</v>
       </c>
       <c r="X67" s="43">
         <v>1093</v>
       </c>
       <c r="Y67" s="45">
         <v>917</v>
       </c>
       <c r="Z67" s="24">
         <v>875</v>
       </c>
       <c r="AA67" s="33">
         <v>1204</v>
       </c>
       <c r="AB67" s="33">
         <v>1456</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC67" s="33">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="21">
         <v>9964</v>
       </c>
       <c r="D68" s="21">
         <v>7679</v>
       </c>
       <c r="E68" s="21">
         <v>5784</v>
       </c>
       <c r="F68" s="21">
         <v>6980</v>
       </c>
       <c r="G68" s="21">
         <v>6117</v>
       </c>
       <c r="H68" s="21">
         <v>6018</v>
       </c>
       <c r="I68" s="21">
@@ -6588,52 +6678,55 @@
       </c>
       <c r="U68" s="32">
         <v>8968</v>
       </c>
       <c r="V68" s="32">
         <v>9267</v>
       </c>
       <c r="W68" s="21">
         <v>9987</v>
       </c>
       <c r="X68" s="43">
         <v>8236</v>
       </c>
       <c r="Y68" s="45">
         <v>7010</v>
       </c>
       <c r="Z68" s="33">
         <v>7672</v>
       </c>
       <c r="AA68" s="33">
         <v>10295</v>
       </c>
       <c r="AB68" s="33">
         <v>9139</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC68" s="33">
+        <v>9386</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="21">
         <v>180</v>
       </c>
       <c r="D69" s="21">
         <v>171</v>
       </c>
       <c r="E69" s="21">
         <v>173</v>
       </c>
       <c r="F69" s="21">
         <v>191</v>
       </c>
       <c r="G69" s="21">
         <v>170</v>
       </c>
       <c r="H69" s="21">
         <v>158</v>
       </c>
       <c r="I69" s="21">
@@ -6674,52 +6767,55 @@
       </c>
       <c r="U69" s="32">
         <v>235</v>
       </c>
       <c r="V69" s="32">
         <v>284</v>
       </c>
       <c r="W69" s="21">
         <v>387</v>
       </c>
       <c r="X69" s="43">
         <v>303</v>
       </c>
       <c r="Y69" s="45">
         <v>213</v>
       </c>
       <c r="Z69" s="24">
         <v>230</v>
       </c>
       <c r="AA69" s="33">
         <v>352</v>
       </c>
       <c r="AB69" s="33">
         <v>262</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC69" s="33">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B70" s="39" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="23">
         <v>1261</v>
       </c>
       <c r="D70" s="23">
         <v>1017</v>
       </c>
       <c r="E70" s="23">
         <v>813</v>
       </c>
       <c r="F70" s="23">
         <v>972</v>
       </c>
       <c r="G70" s="23">
         <v>996</v>
       </c>
       <c r="H70" s="23">
         <v>870</v>
       </c>
       <c r="I70" s="23">
@@ -6760,70 +6856,73 @@
       </c>
       <c r="U70" s="40">
         <v>1042</v>
       </c>
       <c r="V70" s="40">
         <v>1323</v>
       </c>
       <c r="W70" s="23">
         <v>1569</v>
       </c>
       <c r="X70" s="44">
         <v>1238</v>
       </c>
       <c r="Y70" s="41">
         <v>1126</v>
       </c>
       <c r="Z70" s="48">
         <v>956</v>
       </c>
       <c r="AA70" s="41">
         <v>1111</v>
       </c>
       <c r="AB70" s="41">
         <v>1242</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="41">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="16"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="72" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A72" s="16"/>
       <c r="B72" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AB52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Y6"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B8:AB8"/>
+    <mergeCell ref="B30:AB30"/>
+    <mergeCell ref="B52:AB52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>