--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -675,84 +675,84 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1031,51 +1031,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B1" s="8">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1157,242 +1157,243 @@
       <c r="B12" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="11">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="62.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC72"/>
+  <dimension ref="A2:AD72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AE9" sqref="AE9"/>
+      <selection activeCell="AJ59" sqref="AJ59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="59" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="52"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="24"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
-      <c r="AC5" s="27" t="s">
+      <c r="AD5" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="24" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="56" t="s">
+    <row r="6" spans="1:30" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="61"/>
-      <c r="C6" s="60">
+      <c r="B6" s="55"/>
+      <c r="C6" s="54">
         <v>2024</v>
       </c>
-      <c r="D6" s="60"/>
-[...10 lines deleted...]
-      <c r="O6" s="63">
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="57">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...8 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="58"/>
       <c r="Z6" s="49"/>
-      <c r="AA6" s="54">
+      <c r="AA6" s="58">
         <v>2026</v>
       </c>
-      <c r="AB6" s="55"/>
-[...4 lines deleted...]
-      <c r="B7" s="62"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+    </row>
+    <row r="7" spans="1:30" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="53"/>
+      <c r="B7" s="56"/>
       <c r="C7" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="28" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="28" t="s">
@@ -1427,87 +1428,90 @@
       </c>
       <c r="U7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="28" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="28" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="50" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="51" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="50" t="s">
+      <c r="AC7" s="51" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD7" s="50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29"/>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="56"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="52"/>
+      <c r="O8" s="52"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="52"/>
+      <c r="U8" s="52"/>
+      <c r="V8" s="52"/>
+      <c r="W8" s="52"/>
+      <c r="X8" s="52"/>
+      <c r="Y8" s="52"/>
+      <c r="Z8" s="52"/>
+      <c r="AA8" s="52"/>
+      <c r="AB8" s="52"/>
+    </row>
+    <row r="9" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="21">
         <v>139400</v>
       </c>
       <c r="D9" s="21">
         <v>114979</v>
       </c>
       <c r="E9" s="21">
         <v>98379</v>
       </c>
       <c r="F9" s="21">
         <v>114602</v>
       </c>
       <c r="G9" s="21">
         <v>110984</v>
       </c>
       <c r="H9" s="21">
         <v>110053</v>
       </c>
       <c r="I9" s="21">
         <v>124835</v>
       </c>
       <c r="J9" s="21">
@@ -1548,52 +1552,55 @@
       </c>
       <c r="V9" s="32">
         <v>171995</v>
       </c>
       <c r="W9" s="21">
         <v>162198</v>
       </c>
       <c r="X9" s="42">
         <v>141759</v>
       </c>
       <c r="Y9" s="33">
         <v>124561</v>
       </c>
       <c r="Z9" s="33">
         <v>122643</v>
       </c>
       <c r="AA9" s="33">
         <v>169007</v>
       </c>
       <c r="AB9" s="33">
         <v>142964</v>
       </c>
       <c r="AC9" s="33">
         <v>153856</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD9" s="33">
+        <v>142063</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <v>100000000</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="21">
         <v>2636</v>
       </c>
       <c r="D10" s="21">
         <v>2270</v>
       </c>
       <c r="E10" s="21">
         <v>1785</v>
       </c>
       <c r="F10" s="21">
         <v>2174</v>
       </c>
       <c r="G10" s="21">
         <v>1942</v>
       </c>
       <c r="H10" s="21">
         <v>2137</v>
       </c>
       <c r="I10" s="21">
@@ -1637,52 +1644,55 @@
       </c>
       <c r="V10" s="32">
         <v>2851</v>
       </c>
       <c r="W10" s="21">
         <v>2999</v>
       </c>
       <c r="X10" s="42">
         <v>2591</v>
       </c>
       <c r="Y10" s="33">
         <v>2206</v>
       </c>
       <c r="Z10" s="33">
         <v>2076</v>
       </c>
       <c r="AA10" s="33">
         <v>2746</v>
       </c>
       <c r="AB10" s="33">
         <v>2921</v>
       </c>
       <c r="AC10" s="33">
         <v>2863</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD10" s="33">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="21">
         <v>4209</v>
       </c>
       <c r="D11" s="21">
         <v>3707</v>
       </c>
       <c r="E11" s="21">
         <v>3844</v>
       </c>
       <c r="F11" s="21">
         <v>3667</v>
       </c>
       <c r="G11" s="21">
         <v>3846</v>
       </c>
       <c r="H11" s="21">
         <v>4059</v>
       </c>
       <c r="I11" s="21">
@@ -1726,52 +1736,55 @@
       </c>
       <c r="V11" s="32">
         <v>5969</v>
       </c>
       <c r="W11" s="21">
         <v>5945</v>
       </c>
       <c r="X11" s="42">
         <v>5594</v>
       </c>
       <c r="Y11" s="33">
         <v>4895</v>
       </c>
       <c r="Z11" s="33">
         <v>4730</v>
       </c>
       <c r="AA11" s="33">
         <v>5992</v>
       </c>
       <c r="AB11" s="33">
         <v>5559</v>
       </c>
       <c r="AC11" s="33">
         <v>5543</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD11" s="33">
+        <v>5176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="21">
         <v>4341</v>
       </c>
       <c r="D12" s="21">
         <v>3715</v>
       </c>
       <c r="E12" s="21">
         <v>3406</v>
       </c>
       <c r="F12" s="21">
         <v>4259</v>
       </c>
       <c r="G12" s="21">
         <v>4057</v>
       </c>
       <c r="H12" s="21">
         <v>4502</v>
       </c>
       <c r="I12" s="21">
@@ -1815,52 +1828,55 @@
       </c>
       <c r="V12" s="32">
         <v>7288</v>
       </c>
       <c r="W12" s="21">
         <v>6503</v>
       </c>
       <c r="X12" s="42">
         <v>5483</v>
       </c>
       <c r="Y12" s="33">
         <v>4910</v>
       </c>
       <c r="Z12" s="33">
         <v>4367</v>
       </c>
       <c r="AA12" s="33">
         <v>5791</v>
       </c>
       <c r="AB12" s="33">
         <v>5267</v>
       </c>
       <c r="AC12" s="33">
         <v>5528</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD12" s="33">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="21">
         <v>13868</v>
       </c>
       <c r="D13" s="21">
         <v>12047</v>
       </c>
       <c r="E13" s="21">
         <v>9598</v>
       </c>
       <c r="F13" s="21">
         <v>11544</v>
       </c>
       <c r="G13" s="21">
         <v>11410</v>
       </c>
       <c r="H13" s="21">
         <v>9994</v>
       </c>
       <c r="I13" s="21">
@@ -1904,52 +1920,55 @@
       </c>
       <c r="V13" s="32">
         <v>16059</v>
       </c>
       <c r="W13" s="21">
         <v>16202</v>
       </c>
       <c r="X13" s="42">
         <v>14547</v>
       </c>
       <c r="Y13" s="33">
         <v>13934</v>
       </c>
       <c r="Z13" s="33">
         <v>13846</v>
       </c>
       <c r="AA13" s="33">
         <v>19322</v>
       </c>
       <c r="AB13" s="33">
         <v>15786</v>
       </c>
       <c r="AC13" s="33">
         <v>17398</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD13" s="33">
+        <v>17062</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="21">
         <v>3913</v>
       </c>
       <c r="D14" s="21">
         <v>2993</v>
       </c>
       <c r="E14" s="21">
         <v>2381</v>
       </c>
       <c r="F14" s="21">
         <v>3314</v>
       </c>
       <c r="G14" s="21">
         <v>3024</v>
       </c>
       <c r="H14" s="21">
         <v>3056</v>
       </c>
       <c r="I14" s="21">
@@ -1993,52 +2012,55 @@
       </c>
       <c r="V14" s="32">
         <v>4390</v>
       </c>
       <c r="W14" s="21">
         <v>3450</v>
       </c>
       <c r="X14" s="42">
         <v>3327</v>
       </c>
       <c r="Y14" s="33">
         <v>2904</v>
       </c>
       <c r="Z14" s="33">
         <v>2575</v>
       </c>
       <c r="AA14" s="33">
         <v>3499</v>
       </c>
       <c r="AB14" s="33">
         <v>3020</v>
       </c>
       <c r="AC14" s="33">
         <v>3296</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD14" s="33">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="21">
         <v>3684</v>
       </c>
       <c r="D15" s="21">
         <v>3039</v>
       </c>
       <c r="E15" s="21">
         <v>2552</v>
       </c>
       <c r="F15" s="21">
         <v>3462</v>
       </c>
       <c r="G15" s="21">
         <v>3270</v>
       </c>
       <c r="H15" s="21">
         <v>3229</v>
       </c>
       <c r="I15" s="21">
@@ -2082,52 +2104,55 @@
       </c>
       <c r="V15" s="32">
         <v>5434</v>
       </c>
       <c r="W15" s="21">
         <v>4967</v>
       </c>
       <c r="X15" s="42">
         <v>4342</v>
       </c>
       <c r="Y15" s="33">
         <v>3692</v>
       </c>
       <c r="Z15" s="33">
         <v>3639</v>
       </c>
       <c r="AA15" s="33">
         <v>5083</v>
       </c>
       <c r="AB15" s="33">
         <v>4275</v>
       </c>
       <c r="AC15" s="33">
         <v>4336</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD15" s="33">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="21">
         <v>6497</v>
       </c>
       <c r="D16" s="21">
         <v>4778</v>
       </c>
       <c r="E16" s="21">
         <v>4009</v>
       </c>
       <c r="F16" s="21">
         <v>4532</v>
       </c>
       <c r="G16" s="21">
         <v>4627</v>
       </c>
       <c r="H16" s="21">
         <v>4226</v>
       </c>
       <c r="I16" s="21">
@@ -2171,52 +2196,55 @@
       </c>
       <c r="V16" s="32">
         <v>5583</v>
       </c>
       <c r="W16" s="21">
         <v>5461</v>
       </c>
       <c r="X16" s="42">
         <v>4482</v>
       </c>
       <c r="Y16" s="33">
         <v>4097</v>
       </c>
       <c r="Z16" s="33">
         <v>3760</v>
       </c>
       <c r="AA16" s="33">
         <v>6317</v>
       </c>
       <c r="AB16" s="33">
         <v>4762</v>
       </c>
       <c r="AC16" s="33">
         <v>5521</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD16" s="33">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="21">
         <v>4123</v>
       </c>
       <c r="D17" s="21">
         <v>3229</v>
       </c>
       <c r="E17" s="21">
         <v>2646</v>
       </c>
       <c r="F17" s="21">
         <v>3191</v>
       </c>
       <c r="G17" s="21">
         <v>2921</v>
       </c>
       <c r="H17" s="21">
         <v>3157</v>
       </c>
       <c r="I17" s="21">
@@ -2260,52 +2288,55 @@
       </c>
       <c r="V17" s="32">
         <v>3939</v>
       </c>
       <c r="W17" s="21">
         <v>4146</v>
       </c>
       <c r="X17" s="42">
         <v>3225</v>
       </c>
       <c r="Y17" s="33">
         <v>3135</v>
       </c>
       <c r="Z17" s="33">
         <v>3216</v>
       </c>
       <c r="AA17" s="33">
         <v>4570</v>
       </c>
       <c r="AB17" s="33">
         <v>3860</v>
       </c>
       <c r="AC17" s="33">
         <v>4250</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD17" s="33">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="21">
         <v>4626</v>
       </c>
       <c r="D18" s="21">
         <v>3780</v>
       </c>
       <c r="E18" s="21">
         <v>3445</v>
       </c>
       <c r="F18" s="21">
         <v>3742</v>
       </c>
       <c r="G18" s="21">
         <v>3800</v>
       </c>
       <c r="H18" s="21">
         <v>3855</v>
       </c>
       <c r="I18" s="21">
@@ -2349,52 +2380,55 @@
       </c>
       <c r="V18" s="32">
         <v>5816</v>
       </c>
       <c r="W18" s="22">
         <v>6002</v>
       </c>
       <c r="X18" s="42">
         <v>5113</v>
       </c>
       <c r="Y18" s="33">
         <v>4350</v>
       </c>
       <c r="Z18" s="33">
         <v>3990</v>
       </c>
       <c r="AA18" s="33">
         <v>5579</v>
       </c>
       <c r="AB18" s="33">
         <v>5312</v>
       </c>
       <c r="AC18" s="33">
         <v>5457</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD18" s="33">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="21">
         <v>3221</v>
       </c>
       <c r="D19" s="21">
         <v>2560</v>
       </c>
       <c r="E19" s="21">
         <v>2388</v>
       </c>
       <c r="F19" s="21">
         <v>2718</v>
       </c>
       <c r="G19" s="21">
         <v>2866</v>
       </c>
       <c r="H19" s="21">
         <v>3012</v>
       </c>
       <c r="I19" s="21">
@@ -2438,52 +2472,55 @@
       </c>
       <c r="V19" s="32">
         <v>4123</v>
       </c>
       <c r="W19" s="22">
         <v>4402</v>
       </c>
       <c r="X19" s="42">
         <v>3535</v>
       </c>
       <c r="Y19" s="33">
         <v>3314</v>
       </c>
       <c r="Z19" s="33">
         <v>3104</v>
       </c>
       <c r="AA19" s="33">
         <v>3700</v>
       </c>
       <c r="AB19" s="33">
         <v>3505</v>
       </c>
       <c r="AC19" s="33">
         <v>3561</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD19" s="33">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="21">
         <v>3874</v>
       </c>
       <c r="D20" s="21">
         <v>2869</v>
       </c>
       <c r="E20" s="21">
         <v>2358</v>
       </c>
       <c r="F20" s="21">
         <v>2685</v>
       </c>
       <c r="G20" s="21">
         <v>2493</v>
       </c>
       <c r="H20" s="21">
         <v>2237</v>
       </c>
       <c r="I20" s="21">
@@ -2527,52 +2564,55 @@
       </c>
       <c r="V20" s="32">
         <v>4030</v>
       </c>
       <c r="W20" s="22">
         <v>4234</v>
       </c>
       <c r="X20" s="42">
         <v>3359</v>
       </c>
       <c r="Y20" s="33">
         <v>3278</v>
       </c>
       <c r="Z20" s="33">
         <v>2895</v>
       </c>
       <c r="AA20" s="33">
         <v>4465</v>
       </c>
       <c r="AB20" s="33">
         <v>3575</v>
       </c>
       <c r="AC20" s="33">
         <v>3625</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD20" s="33">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="21">
         <v>5021</v>
       </c>
       <c r="D21" s="21">
         <v>3692</v>
       </c>
       <c r="E21" s="21">
         <v>3158</v>
       </c>
       <c r="F21" s="21">
         <v>3771</v>
       </c>
       <c r="G21" s="21">
         <v>3723</v>
       </c>
       <c r="H21" s="21">
         <v>3887</v>
       </c>
       <c r="I21" s="21">
@@ -2616,52 +2656,55 @@
       </c>
       <c r="V21" s="32">
         <v>6740</v>
       </c>
       <c r="W21" s="22">
         <v>5824</v>
       </c>
       <c r="X21" s="42">
         <v>4978</v>
       </c>
       <c r="Y21" s="33">
         <v>4569</v>
       </c>
       <c r="Z21" s="33">
         <v>4273</v>
       </c>
       <c r="AA21" s="33">
         <v>5676</v>
       </c>
       <c r="AB21" s="33">
         <v>4806</v>
       </c>
       <c r="AC21" s="33">
         <v>5253</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD21" s="33">
+        <v>5396</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="21">
         <v>3045</v>
       </c>
       <c r="D22" s="21">
         <v>2586</v>
       </c>
       <c r="E22" s="22">
         <v>2315</v>
       </c>
       <c r="F22" s="21">
         <v>2602</v>
       </c>
       <c r="G22" s="21">
         <v>2468</v>
       </c>
       <c r="H22" s="21">
         <v>2439</v>
       </c>
       <c r="I22" s="21">
@@ -2705,52 +2748,55 @@
       </c>
       <c r="V22" s="32">
         <v>3257</v>
       </c>
       <c r="W22" s="22">
         <v>3330</v>
       </c>
       <c r="X22" s="42">
         <v>2580</v>
       </c>
       <c r="Y22" s="33">
         <v>2468</v>
       </c>
       <c r="Z22" s="33">
         <v>2488</v>
       </c>
       <c r="AA22" s="33">
         <v>3035</v>
       </c>
       <c r="AB22" s="33">
         <v>2827</v>
       </c>
       <c r="AC22" s="33">
         <v>3086</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD22" s="33">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="21">
         <v>1738</v>
       </c>
       <c r="D23" s="21">
         <v>1577</v>
       </c>
       <c r="E23" s="22">
         <v>1520</v>
       </c>
       <c r="F23" s="21">
         <v>2024</v>
       </c>
       <c r="G23" s="21">
         <v>1466</v>
       </c>
       <c r="H23" s="21">
         <v>1519</v>
       </c>
       <c r="I23" s="21">
@@ -2794,52 +2840,55 @@
       </c>
       <c r="V23" s="32">
         <v>2356</v>
       </c>
       <c r="W23" s="22">
         <v>2204</v>
       </c>
       <c r="X23" s="42">
         <v>1983</v>
       </c>
       <c r="Y23" s="33">
         <v>1703</v>
       </c>
       <c r="Z23" s="33">
         <v>1512</v>
       </c>
       <c r="AA23" s="33">
         <v>2084</v>
       </c>
       <c r="AB23" s="33">
         <v>2415</v>
       </c>
       <c r="AC23" s="33">
         <v>2485</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD23" s="33">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="21">
         <v>13886</v>
       </c>
       <c r="D24" s="21">
         <v>10753</v>
       </c>
       <c r="E24" s="22">
         <v>7983</v>
       </c>
       <c r="F24" s="21">
         <v>9730</v>
       </c>
       <c r="G24" s="21">
         <v>8742</v>
       </c>
       <c r="H24" s="21">
         <v>8631</v>
       </c>
       <c r="I24" s="21">
@@ -2883,52 +2932,55 @@
       </c>
       <c r="V24" s="32">
         <v>13260</v>
       </c>
       <c r="W24" s="22">
         <v>13524</v>
       </c>
       <c r="X24" s="42">
         <v>11198</v>
       </c>
       <c r="Y24" s="33">
         <v>9690</v>
       </c>
       <c r="Z24" s="33">
         <v>10461</v>
       </c>
       <c r="AA24" s="33">
         <v>14161</v>
       </c>
       <c r="AB24" s="33">
         <v>12556</v>
       </c>
       <c r="AC24" s="33">
         <v>12665</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD24" s="33">
+        <v>12289</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="21">
         <v>878</v>
       </c>
       <c r="D25" s="21">
         <v>712</v>
       </c>
       <c r="E25" s="22">
         <v>726</v>
       </c>
       <c r="F25" s="21">
         <v>937</v>
       </c>
       <c r="G25" s="21">
         <v>787</v>
       </c>
       <c r="H25" s="21">
         <v>809</v>
       </c>
       <c r="I25" s="21">
@@ -2972,52 +3024,55 @@
       </c>
       <c r="V25" s="32">
         <v>1020</v>
       </c>
       <c r="W25" s="22">
         <v>1106</v>
       </c>
       <c r="X25" s="42">
         <v>951</v>
       </c>
       <c r="Y25" s="33">
         <v>775</v>
       </c>
       <c r="Z25" s="24">
         <v>747</v>
       </c>
       <c r="AA25" s="33">
         <v>1125</v>
       </c>
       <c r="AB25" s="33">
         <v>973</v>
       </c>
       <c r="AC25" s="33">
         <v>1180</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD25" s="33">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="21">
         <v>2876</v>
       </c>
       <c r="D26" s="21">
         <v>2459</v>
       </c>
       <c r="E26" s="22">
         <v>2043</v>
       </c>
       <c r="F26" s="21">
         <v>2352</v>
       </c>
       <c r="G26" s="21">
         <v>2517</v>
       </c>
       <c r="H26" s="21">
         <v>2420</v>
       </c>
       <c r="I26" s="21">
@@ -3061,52 +3116,55 @@
       </c>
       <c r="V26" s="32">
         <v>3557</v>
       </c>
       <c r="W26" s="22">
         <v>3532</v>
       </c>
       <c r="X26" s="42">
         <v>3102</v>
       </c>
       <c r="Y26" s="33">
         <v>2672</v>
       </c>
       <c r="Z26" s="33">
         <v>2309</v>
       </c>
       <c r="AA26" s="33">
         <v>2861</v>
       </c>
       <c r="AB26" s="33">
         <v>2835</v>
       </c>
       <c r="AC26" s="33">
         <v>3169</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD26" s="33">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="21">
         <v>22750</v>
       </c>
       <c r="D27" s="21">
         <v>19862</v>
       </c>
       <c r="E27" s="22">
         <v>19224</v>
       </c>
       <c r="F27" s="21">
         <v>19864</v>
       </c>
       <c r="G27" s="21">
         <v>19362</v>
       </c>
       <c r="H27" s="21">
         <v>21060</v>
       </c>
       <c r="I27" s="21">
@@ -3150,52 +3208,55 @@
       </c>
       <c r="V27" s="32">
         <v>33831</v>
       </c>
       <c r="W27" s="22">
         <v>30707</v>
       </c>
       <c r="X27" s="42">
         <v>27240</v>
       </c>
       <c r="Y27" s="33">
         <v>23137</v>
       </c>
       <c r="Z27" s="33">
         <v>23456</v>
       </c>
       <c r="AA27" s="33">
         <v>32056</v>
       </c>
       <c r="AB27" s="33">
         <v>25801</v>
       </c>
       <c r="AC27" s="33">
         <v>28136</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD27" s="33">
+        <v>24269</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="21">
         <v>20421</v>
       </c>
       <c r="D28" s="21">
         <v>17092</v>
       </c>
       <c r="E28" s="22">
         <v>14453</v>
       </c>
       <c r="F28" s="21">
         <v>17332</v>
       </c>
       <c r="G28" s="21">
         <v>17739</v>
       </c>
       <c r="H28" s="21">
         <v>17163</v>
       </c>
       <c r="I28" s="21">
@@ -3239,52 +3300,55 @@
       </c>
       <c r="V28" s="32">
         <v>28562</v>
       </c>
       <c r="W28" s="22">
         <v>24870</v>
       </c>
       <c r="X28" s="42">
         <v>22292</v>
       </c>
       <c r="Y28" s="33">
         <v>19277</v>
       </c>
       <c r="Z28" s="33">
         <v>18995</v>
       </c>
       <c r="AA28" s="33">
         <v>25071</v>
       </c>
       <c r="AB28" s="33">
         <v>21220</v>
       </c>
       <c r="AC28" s="33">
         <v>23551</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD28" s="33">
+        <v>21361</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="37">
         <v>13793</v>
       </c>
       <c r="D29" s="37">
         <v>11259</v>
       </c>
       <c r="E29" s="38">
         <v>8545</v>
       </c>
       <c r="F29" s="37">
         <v>10702</v>
       </c>
       <c r="G29" s="37">
         <v>9924</v>
       </c>
       <c r="H29" s="38">
         <v>8661</v>
       </c>
       <c r="I29" s="37">
@@ -3328,85 +3392,88 @@
       </c>
       <c r="V29" s="32">
         <v>13930</v>
       </c>
       <c r="W29" s="22">
         <v>12790</v>
       </c>
       <c r="X29" s="42">
         <v>11837</v>
       </c>
       <c r="Y29" s="33">
         <v>9555</v>
       </c>
       <c r="Z29" s="33">
         <v>10204</v>
       </c>
       <c r="AA29" s="33">
         <v>15874</v>
       </c>
       <c r="AB29" s="33">
         <v>11689</v>
       </c>
       <c r="AC29" s="33">
         <v>12953</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD29" s="33">
+        <v>12242</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
-      <c r="B30" s="57" t="s">
+      <c r="B30" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="57"/>
-[...24 lines deleted...]
-      <c r="AB30" s="57"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="61"/>
+      <c r="O30" s="61"/>
+      <c r="P30" s="61"/>
+      <c r="Q30" s="61"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="61"/>
+      <c r="T30" s="61"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="61"/>
+      <c r="AA30" s="61"/>
+      <c r="AB30" s="61"/>
       <c r="AC30" s="33"/>
     </row>
-    <row r="31" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="21">
         <v>93526</v>
       </c>
       <c r="D31" s="21">
         <v>78476</v>
       </c>
       <c r="E31" s="22">
         <v>67971</v>
       </c>
       <c r="F31" s="21">
         <v>78674</v>
       </c>
       <c r="G31" s="21">
         <v>77081</v>
       </c>
       <c r="H31" s="21">
         <v>78357</v>
       </c>
       <c r="I31" s="21">
         <v>89062</v>
       </c>
       <c r="J31" s="21">
@@ -3447,52 +3514,55 @@
       </c>
       <c r="V31" s="32">
         <v>124328</v>
       </c>
       <c r="W31" s="22">
         <v>112827</v>
       </c>
       <c r="X31" s="42">
         <v>99737</v>
       </c>
       <c r="Y31" s="33">
         <v>86089</v>
       </c>
       <c r="Z31" s="33">
         <v>84804</v>
       </c>
       <c r="AA31" s="33">
         <v>117439</v>
       </c>
       <c r="AB31" s="33">
         <v>97336</v>
       </c>
       <c r="AC31" s="33">
         <v>105731</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD31" s="33">
+        <v>96343</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="13">
         <v>100000000</v>
       </c>
       <c r="B32" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="21">
         <v>1520</v>
       </c>
       <c r="D32" s="21">
         <v>1388</v>
       </c>
       <c r="E32" s="22">
         <v>1112</v>
       </c>
       <c r="F32" s="21">
         <v>1396</v>
       </c>
       <c r="G32" s="21">
         <v>1191</v>
       </c>
       <c r="H32" s="21">
         <v>1366</v>
       </c>
       <c r="I32" s="21">
@@ -3536,52 +3606,55 @@
       </c>
       <c r="V32" s="32">
         <v>2003</v>
       </c>
       <c r="W32" s="22">
         <v>1928</v>
       </c>
       <c r="X32" s="42">
         <v>1634</v>
       </c>
       <c r="Y32" s="33">
         <v>1419</v>
       </c>
       <c r="Z32" s="33">
         <v>1324</v>
       </c>
       <c r="AA32" s="33">
         <v>1769</v>
       </c>
       <c r="AB32" s="33">
         <v>1667</v>
       </c>
       <c r="AC32" s="33">
         <v>1668</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD32" s="33">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="21">
         <v>2283</v>
       </c>
       <c r="D33" s="21">
         <v>2130</v>
       </c>
       <c r="E33" s="22">
         <v>1810</v>
       </c>
       <c r="F33" s="21">
         <v>2063</v>
       </c>
       <c r="G33" s="21">
         <v>2220</v>
       </c>
       <c r="H33" s="21">
         <v>2319</v>
       </c>
       <c r="I33" s="21">
@@ -3625,52 +3698,55 @@
       </c>
       <c r="V33" s="32">
         <v>3349</v>
       </c>
       <c r="W33" s="22">
         <v>3097</v>
       </c>
       <c r="X33" s="42">
         <v>2908</v>
       </c>
       <c r="Y33" s="33">
         <v>2508</v>
       </c>
       <c r="Z33" s="33">
         <v>2402</v>
       </c>
       <c r="AA33" s="33">
         <v>3204</v>
       </c>
       <c r="AB33" s="33">
         <v>2818</v>
       </c>
       <c r="AC33" s="33">
         <v>2864</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD33" s="33">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="21">
         <v>3359</v>
       </c>
       <c r="D34" s="21">
         <v>2950</v>
       </c>
       <c r="E34" s="22">
         <v>2752</v>
       </c>
       <c r="F34" s="21">
         <v>3468</v>
       </c>
       <c r="G34" s="21">
         <v>3219</v>
       </c>
       <c r="H34" s="21">
         <v>3640</v>
       </c>
       <c r="I34" s="21">
@@ -3714,52 +3790,55 @@
       </c>
       <c r="V34" s="32">
         <v>5911</v>
       </c>
       <c r="W34" s="22">
         <v>5234</v>
       </c>
       <c r="X34" s="42">
         <v>4353</v>
       </c>
       <c r="Y34" s="33">
         <v>3934</v>
       </c>
       <c r="Z34" s="33">
         <v>3601</v>
       </c>
       <c r="AA34" s="33">
         <v>4709</v>
       </c>
       <c r="AB34" s="33">
         <v>4140</v>
       </c>
       <c r="AC34" s="33">
         <v>4411</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD34" s="33">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="21">
         <v>1829</v>
       </c>
       <c r="D35" s="21">
         <v>1750</v>
       </c>
       <c r="E35" s="22">
         <v>1274</v>
       </c>
       <c r="F35" s="21">
         <v>1482</v>
       </c>
       <c r="G35" s="21">
         <v>1668</v>
       </c>
       <c r="H35" s="21">
         <v>1494</v>
       </c>
       <c r="I35" s="21">
@@ -3803,52 +3882,55 @@
       </c>
       <c r="V35" s="32">
         <v>2854</v>
       </c>
       <c r="W35" s="22">
         <v>2876</v>
       </c>
       <c r="X35" s="42">
         <v>2539</v>
       </c>
       <c r="Y35" s="33">
         <v>2483</v>
       </c>
       <c r="Z35" s="33">
         <v>2342</v>
       </c>
       <c r="AA35" s="33">
         <v>3204</v>
       </c>
       <c r="AB35" s="33">
         <v>2707</v>
       </c>
       <c r="AC35" s="33">
         <v>3039</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD35" s="33">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="21">
         <v>1641</v>
       </c>
       <c r="D36" s="21">
         <v>1224</v>
       </c>
       <c r="E36" s="22">
         <v>1040</v>
       </c>
       <c r="F36" s="21">
         <v>1519</v>
       </c>
       <c r="G36" s="21">
         <v>1516</v>
       </c>
       <c r="H36" s="21">
         <v>1600</v>
       </c>
       <c r="I36" s="21">
@@ -3892,52 +3974,55 @@
       </c>
       <c r="V36" s="32">
         <v>2455</v>
       </c>
       <c r="W36" s="22">
         <v>1701</v>
       </c>
       <c r="X36" s="42">
         <v>1699</v>
       </c>
       <c r="Y36" s="33">
         <v>1557</v>
       </c>
       <c r="Z36" s="33">
         <v>1381</v>
       </c>
       <c r="AA36" s="33">
         <v>1770</v>
       </c>
       <c r="AB36" s="33">
         <v>1514</v>
       </c>
       <c r="AC36" s="33">
         <v>1717</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD36" s="33">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="21">
         <v>2448</v>
       </c>
       <c r="D37" s="21">
         <v>1963</v>
       </c>
       <c r="E37" s="22">
         <v>1628</v>
       </c>
       <c r="F37" s="21">
         <v>2333</v>
       </c>
       <c r="G37" s="21">
         <v>2111</v>
       </c>
       <c r="H37" s="21">
         <v>2156</v>
       </c>
       <c r="I37" s="21">
@@ -3981,52 +4066,55 @@
       </c>
       <c r="V37" s="32">
         <v>3301</v>
       </c>
       <c r="W37" s="22">
         <v>3140</v>
       </c>
       <c r="X37" s="42">
         <v>2679</v>
       </c>
       <c r="Y37" s="33">
         <v>2173</v>
       </c>
       <c r="Z37" s="33">
         <v>2147</v>
       </c>
       <c r="AA37" s="33">
         <v>3096</v>
       </c>
       <c r="AB37" s="33">
         <v>2516</v>
       </c>
       <c r="AC37" s="33">
         <v>2597</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD37" s="33">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="21">
         <v>2732</v>
       </c>
       <c r="D38" s="21">
         <v>2053</v>
       </c>
       <c r="E38" s="22">
         <v>1788</v>
       </c>
       <c r="F38" s="21">
         <v>2095</v>
       </c>
       <c r="G38" s="21">
         <v>1821</v>
       </c>
       <c r="H38" s="21">
         <v>1889</v>
       </c>
       <c r="I38" s="21">
@@ -4070,52 +4158,55 @@
       </c>
       <c r="V38" s="32">
         <v>2630</v>
       </c>
       <c r="W38" s="22">
         <v>2544</v>
       </c>
       <c r="X38" s="42">
         <v>2197</v>
       </c>
       <c r="Y38" s="33">
         <v>1905</v>
       </c>
       <c r="Z38" s="33">
         <v>1650</v>
       </c>
       <c r="AA38" s="33">
         <v>3210</v>
       </c>
       <c r="AB38" s="33">
         <v>2402</v>
       </c>
       <c r="AC38" s="33">
         <v>2740</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD38" s="33">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="21">
         <v>1839</v>
       </c>
       <c r="D39" s="21">
         <v>1413</v>
       </c>
       <c r="E39" s="22">
         <v>1185</v>
       </c>
       <c r="F39" s="21">
         <v>1445</v>
       </c>
       <c r="G39" s="21">
         <v>1385</v>
       </c>
       <c r="H39" s="21">
         <v>1545</v>
       </c>
       <c r="I39" s="21">
@@ -4159,52 +4250,55 @@
       </c>
       <c r="V39" s="32">
         <v>1935</v>
       </c>
       <c r="W39" s="22">
         <v>1931</v>
       </c>
       <c r="X39" s="42">
         <v>1604</v>
       </c>
       <c r="Y39" s="33">
         <v>1504</v>
       </c>
       <c r="Z39" s="33">
         <v>1471</v>
       </c>
       <c r="AA39" s="33">
         <v>2112</v>
       </c>
       <c r="AB39" s="33">
         <v>1709</v>
       </c>
       <c r="AC39" s="33">
         <v>1913</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD39" s="33">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="21">
         <v>3722</v>
       </c>
       <c r="D40" s="21">
         <v>3021</v>
       </c>
       <c r="E40" s="22">
         <v>2819</v>
       </c>
       <c r="F40" s="21">
         <v>3034</v>
       </c>
       <c r="G40" s="21">
         <v>2995</v>
       </c>
       <c r="H40" s="21">
         <v>3257</v>
       </c>
       <c r="I40" s="21">
@@ -4248,52 +4342,55 @@
       </c>
       <c r="V40" s="32">
         <v>4878</v>
       </c>
       <c r="W40" s="22">
         <v>4917</v>
       </c>
       <c r="X40" s="42">
         <v>4207</v>
       </c>
       <c r="Y40" s="33">
         <v>3538</v>
       </c>
       <c r="Z40" s="33">
         <v>3215</v>
       </c>
       <c r="AA40" s="33">
         <v>4494</v>
       </c>
       <c r="AB40" s="33">
         <v>4238</v>
       </c>
       <c r="AC40" s="33">
         <v>4434</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD40" s="33">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="21">
         <v>1994</v>
       </c>
       <c r="D41" s="21">
         <v>1624</v>
       </c>
       <c r="E41" s="22">
         <v>1444</v>
       </c>
       <c r="F41" s="21">
         <v>1618</v>
       </c>
       <c r="G41" s="21">
         <v>1751</v>
       </c>
       <c r="H41" s="21">
         <v>1882</v>
       </c>
       <c r="I41" s="21">
@@ -4337,52 +4434,55 @@
       </c>
       <c r="V41" s="32">
         <v>2702</v>
       </c>
       <c r="W41" s="22">
         <v>2598</v>
       </c>
       <c r="X41" s="42">
         <v>2149</v>
       </c>
       <c r="Y41" s="33">
         <v>2018</v>
       </c>
       <c r="Z41" s="33">
         <v>1916</v>
       </c>
       <c r="AA41" s="33">
         <v>2298</v>
       </c>
       <c r="AB41" s="33">
         <v>2194</v>
       </c>
       <c r="AC41" s="33">
         <v>2187</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD41" s="33">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="21">
         <v>1898</v>
       </c>
       <c r="D42" s="21">
         <v>1504</v>
       </c>
       <c r="E42" s="22">
         <v>1270</v>
       </c>
       <c r="F42" s="21">
         <v>1258</v>
       </c>
       <c r="G42" s="21">
         <v>1239</v>
       </c>
       <c r="H42" s="21">
         <v>1088</v>
       </c>
       <c r="I42" s="21">
@@ -4426,52 +4526,55 @@
       </c>
       <c r="V42" s="32">
         <v>2041</v>
       </c>
       <c r="W42" s="22">
         <v>2252</v>
       </c>
       <c r="X42" s="42">
         <v>1811</v>
       </c>
       <c r="Y42" s="33">
         <v>1630</v>
       </c>
       <c r="Z42" s="33">
         <v>1538</v>
       </c>
       <c r="AA42" s="33">
         <v>2316</v>
       </c>
       <c r="AB42" s="33">
         <v>1854</v>
       </c>
       <c r="AC42" s="33">
         <v>1827</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD42" s="33">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="21">
         <v>2546</v>
       </c>
       <c r="D43" s="21">
         <v>1852</v>
       </c>
       <c r="E43" s="22">
         <v>1633</v>
       </c>
       <c r="F43" s="21">
         <v>1894</v>
       </c>
       <c r="G43" s="21">
         <v>2123</v>
       </c>
       <c r="H43" s="21">
         <v>2223</v>
       </c>
       <c r="I43" s="21">
@@ -4515,52 +4618,55 @@
       </c>
       <c r="V43" s="32">
         <v>3757</v>
       </c>
       <c r="W43" s="22">
         <v>3056</v>
       </c>
       <c r="X43" s="42">
         <v>2650</v>
       </c>
       <c r="Y43" s="33">
         <v>2353</v>
       </c>
       <c r="Z43" s="33">
         <v>2312</v>
       </c>
       <c r="AA43" s="33">
         <v>3082</v>
       </c>
       <c r="AB43" s="33">
         <v>2554</v>
       </c>
       <c r="AC43" s="33">
         <v>2882</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD43" s="33">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="21">
         <v>1776</v>
       </c>
       <c r="D44" s="21">
         <v>1614</v>
       </c>
       <c r="E44" s="22">
         <v>1378</v>
       </c>
       <c r="F44" s="21">
         <v>1568</v>
       </c>
       <c r="G44" s="21">
         <v>1443</v>
       </c>
       <c r="H44" s="21">
         <v>1559</v>
       </c>
       <c r="I44" s="21">
@@ -4604,52 +4710,55 @@
       </c>
       <c r="V44" s="32">
         <v>2149</v>
       </c>
       <c r="W44" s="22">
         <v>1942</v>
       </c>
       <c r="X44" s="42">
         <v>1574</v>
       </c>
       <c r="Y44" s="33">
         <v>1524</v>
       </c>
       <c r="Z44" s="33">
         <v>1554</v>
       </c>
       <c r="AA44" s="33">
         <v>1905</v>
       </c>
       <c r="AB44" s="33">
         <v>1633</v>
       </c>
       <c r="AC44" s="33">
         <v>1904</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD44" s="33">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="21">
         <v>740</v>
       </c>
       <c r="D45" s="21">
         <v>720</v>
       </c>
       <c r="E45" s="22">
         <v>634</v>
       </c>
       <c r="F45" s="21">
         <v>727</v>
       </c>
       <c r="G45" s="21">
         <v>611</v>
       </c>
       <c r="H45" s="21">
         <v>641</v>
       </c>
       <c r="I45" s="21">
@@ -4693,52 +4802,55 @@
       </c>
       <c r="V45" s="32">
         <v>1077</v>
       </c>
       <c r="W45" s="22">
         <v>1025</v>
       </c>
       <c r="X45" s="42">
         <v>890</v>
       </c>
       <c r="Y45" s="33">
         <v>786</v>
       </c>
       <c r="Z45" s="24">
         <v>637</v>
       </c>
       <c r="AA45" s="33">
         <v>880</v>
       </c>
       <c r="AB45" s="33">
         <v>959</v>
       </c>
       <c r="AC45" s="33">
         <v>1071</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD45" s="33">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="21">
         <v>3922</v>
       </c>
       <c r="D46" s="21">
         <v>3074</v>
       </c>
       <c r="E46" s="22">
         <v>2199</v>
       </c>
       <c r="F46" s="21">
         <v>2750</v>
       </c>
       <c r="G46" s="21">
         <v>2625</v>
       </c>
       <c r="H46" s="21">
         <v>2613</v>
       </c>
       <c r="I46" s="21">
@@ -4782,52 +4894,55 @@
       </c>
       <c r="V46" s="32">
         <v>3993</v>
       </c>
       <c r="W46" s="22">
         <v>3537</v>
       </c>
       <c r="X46" s="42">
         <v>2962</v>
       </c>
       <c r="Y46" s="33">
         <v>2680</v>
       </c>
       <c r="Z46" s="33">
         <v>2789</v>
       </c>
       <c r="AA46" s="33">
         <v>3866</v>
       </c>
       <c r="AB46" s="33">
         <v>3417</v>
       </c>
       <c r="AC46" s="33">
         <v>3279</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD46" s="33">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="21">
         <v>698</v>
       </c>
       <c r="D47" s="21">
         <v>541</v>
       </c>
       <c r="E47" s="22">
         <v>553</v>
       </c>
       <c r="F47" s="21">
         <v>746</v>
       </c>
       <c r="G47" s="21">
         <v>617</v>
       </c>
       <c r="H47" s="21">
         <v>651</v>
       </c>
       <c r="I47" s="21">
@@ -4871,52 +4986,55 @@
       </c>
       <c r="V47" s="32">
         <v>736</v>
       </c>
       <c r="W47" s="22">
         <v>719</v>
       </c>
       <c r="X47" s="42">
         <v>648</v>
       </c>
       <c r="Y47" s="33">
         <v>562</v>
       </c>
       <c r="Z47" s="24">
         <v>517</v>
       </c>
       <c r="AA47" s="33">
         <v>773</v>
       </c>
       <c r="AB47" s="33">
         <v>711</v>
       </c>
       <c r="AC47" s="33">
         <v>773</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD47" s="33">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="21">
         <v>1615</v>
       </c>
       <c r="D48" s="21">
         <v>1442</v>
       </c>
       <c r="E48" s="22">
         <v>1230</v>
       </c>
       <c r="F48" s="21">
         <v>1380</v>
       </c>
       <c r="G48" s="21">
         <v>1521</v>
       </c>
       <c r="H48" s="21">
         <v>1550</v>
       </c>
       <c r="I48" s="21">
@@ -4960,52 +5078,55 @@
       </c>
       <c r="V48" s="32">
         <v>2234</v>
       </c>
       <c r="W48" s="22">
         <v>1963</v>
       </c>
       <c r="X48" s="42">
         <v>1864</v>
       </c>
       <c r="Y48" s="33">
         <v>1546</v>
       </c>
       <c r="Z48" s="33">
         <v>1353</v>
       </c>
       <c r="AA48" s="33">
         <v>1750</v>
       </c>
       <c r="AB48" s="33">
         <v>1593</v>
       </c>
       <c r="AC48" s="33">
         <v>1785</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD48" s="33">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B49" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="21">
         <v>22750</v>
       </c>
       <c r="D49" s="21">
         <v>19862</v>
       </c>
       <c r="E49" s="22">
         <v>19224</v>
       </c>
       <c r="F49" s="21">
         <v>19864</v>
       </c>
       <c r="G49" s="21">
         <v>19362</v>
       </c>
       <c r="H49" s="21">
         <v>21060</v>
       </c>
       <c r="I49" s="21">
@@ -5049,52 +5170,55 @@
       </c>
       <c r="V49" s="32">
         <v>33831</v>
       </c>
       <c r="W49" s="22">
         <v>30707</v>
       </c>
       <c r="X49" s="42">
         <v>27240</v>
       </c>
       <c r="Y49" s="33">
         <v>23137</v>
       </c>
       <c r="Z49" s="33">
         <v>23456</v>
       </c>
       <c r="AA49" s="33">
         <v>32056</v>
       </c>
       <c r="AB49" s="33">
         <v>25801</v>
       </c>
       <c r="AC49" s="33">
         <v>28136</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD49" s="33">
+        <v>24269</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="21">
         <v>20421</v>
       </c>
       <c r="D50" s="21">
         <v>17092</v>
       </c>
       <c r="E50" s="22">
         <v>14453</v>
       </c>
       <c r="F50" s="21">
         <v>17332</v>
       </c>
       <c r="G50" s="21">
         <v>17739</v>
       </c>
       <c r="H50" s="21">
         <v>17163</v>
       </c>
       <c r="I50" s="21">
@@ -5138,52 +5262,55 @@
       </c>
       <c r="V50" s="32">
         <v>28562</v>
       </c>
       <c r="W50" s="22">
         <v>24870</v>
       </c>
       <c r="X50" s="42">
         <v>22292</v>
       </c>
       <c r="Y50" s="33">
         <v>19277</v>
       </c>
       <c r="Z50" s="33">
         <v>18995</v>
       </c>
       <c r="AA50" s="33">
         <v>25071</v>
       </c>
       <c r="AB50" s="33">
         <v>21220</v>
       </c>
       <c r="AC50" s="33">
         <v>23551</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD50" s="33">
+        <v>21361</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="21">
         <v>13793</v>
       </c>
       <c r="D51" s="21">
         <v>11259</v>
       </c>
       <c r="E51" s="22">
         <v>8545</v>
       </c>
       <c r="F51" s="21">
         <v>10702</v>
       </c>
       <c r="G51" s="21">
         <v>9924</v>
       </c>
       <c r="H51" s="22">
         <v>8661</v>
       </c>
       <c r="I51" s="21">
@@ -5227,85 +5354,88 @@
       </c>
       <c r="V51" s="32">
         <v>13930</v>
       </c>
       <c r="W51" s="22">
         <v>12790</v>
       </c>
       <c r="X51" s="42">
         <v>11837</v>
       </c>
       <c r="Y51" s="33">
         <v>9555</v>
       </c>
       <c r="Z51" s="33">
         <v>10204</v>
       </c>
       <c r="AA51" s="33">
         <v>15874</v>
       </c>
       <c r="AB51" s="33">
         <v>11689</v>
       </c>
       <c r="AC51" s="33">
         <v>12953</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD51" s="33">
+        <v>12242</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="24"/>
-      <c r="B52" s="58" t="s">
+      <c r="B52" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="58"/>
-[...24 lines deleted...]
-      <c r="AB52" s="58"/>
+      <c r="C52" s="62"/>
+      <c r="D52" s="62"/>
+      <c r="E52" s="62"/>
+      <c r="F52" s="62"/>
+      <c r="G52" s="62"/>
+      <c r="H52" s="62"/>
+      <c r="I52" s="62"/>
+      <c r="J52" s="62"/>
+      <c r="K52" s="62"/>
+      <c r="L52" s="62"/>
+      <c r="M52" s="62"/>
+      <c r="N52" s="62"/>
+      <c r="O52" s="62"/>
+      <c r="P52" s="62"/>
+      <c r="Q52" s="62"/>
+      <c r="R52" s="62"/>
+      <c r="S52" s="62"/>
+      <c r="T52" s="62"/>
+      <c r="U52" s="62"/>
+      <c r="V52" s="62"/>
+      <c r="W52" s="62"/>
+      <c r="X52" s="62"/>
+      <c r="Y52" s="62"/>
+      <c r="Z52" s="62"/>
+      <c r="AA52" s="62"/>
+      <c r="AB52" s="62"/>
       <c r="AC52" s="33"/>
     </row>
-    <row r="53" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="21">
         <v>45874</v>
       </c>
       <c r="D53" s="21">
         <v>36503</v>
       </c>
       <c r="E53" s="22">
         <v>30408</v>
       </c>
       <c r="F53" s="21">
         <v>35928</v>
       </c>
       <c r="G53" s="21">
         <v>33903</v>
       </c>
       <c r="H53" s="21">
         <v>31696</v>
       </c>
       <c r="I53" s="21">
         <v>35773</v>
       </c>
       <c r="J53" s="21">
@@ -5346,52 +5476,55 @@
       </c>
       <c r="V53" s="32">
         <v>47667</v>
       </c>
       <c r="W53" s="22">
         <v>49371</v>
       </c>
       <c r="X53" s="43">
         <v>42022</v>
       </c>
       <c r="Y53" s="45">
         <v>38472</v>
       </c>
       <c r="Z53" s="33">
         <v>37839</v>
       </c>
       <c r="AA53" s="33">
         <v>51568</v>
       </c>
       <c r="AB53" s="33">
         <v>45628</v>
       </c>
       <c r="AC53" s="33">
         <v>48125</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD53" s="33">
+        <v>45720</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="13">
         <v>100000000</v>
       </c>
       <c r="B54" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="21">
         <v>1116</v>
       </c>
       <c r="D54" s="21">
         <v>882</v>
       </c>
       <c r="E54" s="22">
         <v>673</v>
       </c>
       <c r="F54" s="21">
         <v>778</v>
       </c>
       <c r="G54" s="21">
         <v>751</v>
       </c>
       <c r="H54" s="21">
         <v>771</v>
       </c>
       <c r="I54" s="21">
@@ -5435,52 +5568,55 @@
       </c>
       <c r="V54" s="32">
         <v>848</v>
       </c>
       <c r="W54" s="22">
         <v>1071</v>
       </c>
       <c r="X54" s="43">
         <v>957</v>
       </c>
       <c r="Y54" s="45">
         <v>787</v>
       </c>
       <c r="Z54" s="24">
         <v>752</v>
       </c>
       <c r="AA54" s="33">
         <v>977</v>
       </c>
       <c r="AB54" s="33">
         <v>1254</v>
       </c>
       <c r="AC54" s="33">
         <v>1195</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD54" s="33">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="21">
         <v>1926</v>
       </c>
       <c r="D55" s="21">
         <v>1577</v>
       </c>
       <c r="E55" s="22">
         <v>2034</v>
       </c>
       <c r="F55" s="21">
         <v>1604</v>
       </c>
       <c r="G55" s="21">
         <v>1626</v>
       </c>
       <c r="H55" s="21">
         <v>1740</v>
       </c>
       <c r="I55" s="21">
@@ -5524,52 +5660,55 @@
       </c>
       <c r="V55" s="32">
         <v>2620</v>
       </c>
       <c r="W55" s="22">
         <v>2848</v>
       </c>
       <c r="X55" s="43">
         <v>2686</v>
       </c>
       <c r="Y55" s="45">
         <v>2387</v>
       </c>
       <c r="Z55" s="33">
         <v>2328</v>
       </c>
       <c r="AA55" s="33">
         <v>2788</v>
       </c>
       <c r="AB55" s="33">
         <v>2741</v>
       </c>
       <c r="AC55" s="33">
         <v>2679</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD55" s="33">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="21">
         <v>982</v>
       </c>
       <c r="D56" s="21">
         <v>765</v>
       </c>
       <c r="E56" s="22">
         <v>654</v>
       </c>
       <c r="F56" s="21">
         <v>791</v>
       </c>
       <c r="G56" s="21">
         <v>838</v>
       </c>
       <c r="H56" s="21">
         <v>862</v>
       </c>
       <c r="I56" s="21">
@@ -5613,52 +5752,55 @@
       </c>
       <c r="V56" s="32">
         <v>1377</v>
       </c>
       <c r="W56" s="22">
         <v>1269</v>
       </c>
       <c r="X56" s="43">
         <v>1130</v>
       </c>
       <c r="Y56" s="45">
         <v>976</v>
       </c>
       <c r="Z56" s="24">
         <v>766</v>
       </c>
       <c r="AA56" s="33">
         <v>1082</v>
       </c>
       <c r="AB56" s="33">
         <v>1127</v>
       </c>
       <c r="AC56" s="33">
         <v>1117</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD56" s="33">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="21">
         <v>12039</v>
       </c>
       <c r="D57" s="21">
         <v>10297</v>
       </c>
       <c r="E57" s="22">
         <v>8324</v>
       </c>
       <c r="F57" s="21">
         <v>10062</v>
       </c>
       <c r="G57" s="21">
         <v>9742</v>
       </c>
       <c r="H57" s="21">
         <v>8500</v>
       </c>
       <c r="I57" s="21">
@@ -5702,52 +5844,55 @@
       </c>
       <c r="V57" s="32">
         <v>13205</v>
       </c>
       <c r="W57" s="21">
         <v>13326</v>
       </c>
       <c r="X57" s="43">
         <v>12008</v>
       </c>
       <c r="Y57" s="45">
         <v>11451</v>
       </c>
       <c r="Z57" s="33">
         <v>11504</v>
       </c>
       <c r="AA57" s="33">
         <v>16118</v>
       </c>
       <c r="AB57" s="33">
         <v>13079</v>
       </c>
       <c r="AC57" s="33">
         <v>14359</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD57" s="33">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="21">
         <v>2272</v>
       </c>
       <c r="D58" s="21">
         <v>1769</v>
       </c>
       <c r="E58" s="22">
         <v>1341</v>
       </c>
       <c r="F58" s="21">
         <v>1795</v>
       </c>
       <c r="G58" s="21">
         <v>1508</v>
       </c>
       <c r="H58" s="21">
         <v>1456</v>
       </c>
       <c r="I58" s="21">
@@ -5791,52 +5936,55 @@
       </c>
       <c r="V58" s="32">
         <v>1935</v>
       </c>
       <c r="W58" s="21">
         <v>1749</v>
       </c>
       <c r="X58" s="43">
         <v>1628</v>
       </c>
       <c r="Y58" s="45">
         <v>1347</v>
       </c>
       <c r="Z58" s="33">
         <v>1194</v>
       </c>
       <c r="AA58" s="33">
         <v>1729</v>
       </c>
       <c r="AB58" s="33">
         <v>1506</v>
       </c>
       <c r="AC58" s="33">
         <v>1579</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD58" s="33">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="21">
         <v>1236</v>
       </c>
       <c r="D59" s="21">
         <v>1076</v>
       </c>
       <c r="E59" s="21">
         <v>924</v>
       </c>
       <c r="F59" s="21">
         <v>1129</v>
       </c>
       <c r="G59" s="21">
         <v>1159</v>
       </c>
       <c r="H59" s="21">
         <v>1073</v>
       </c>
       <c r="I59" s="21">
@@ -5880,52 +6028,55 @@
       </c>
       <c r="V59" s="32">
         <v>2133</v>
       </c>
       <c r="W59" s="21">
         <v>1827</v>
       </c>
       <c r="X59" s="43">
         <v>1663</v>
       </c>
       <c r="Y59" s="45">
         <v>1519</v>
       </c>
       <c r="Z59" s="33">
         <v>1492</v>
       </c>
       <c r="AA59" s="33">
         <v>1987</v>
       </c>
       <c r="AB59" s="33">
         <v>1759</v>
       </c>
       <c r="AC59" s="33">
         <v>1739</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD59" s="33">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B60" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="21">
         <v>3765</v>
       </c>
       <c r="D60" s="21">
         <v>2725</v>
       </c>
       <c r="E60" s="21">
         <v>2221</v>
       </c>
       <c r="F60" s="21">
         <v>2437</v>
       </c>
       <c r="G60" s="21">
         <v>2806</v>
       </c>
       <c r="H60" s="21">
         <v>2337</v>
       </c>
       <c r="I60" s="21">
@@ -5969,52 +6120,55 @@
       </c>
       <c r="V60" s="32">
         <v>2953</v>
       </c>
       <c r="W60" s="21">
         <v>2917</v>
       </c>
       <c r="X60" s="43">
         <v>2285</v>
       </c>
       <c r="Y60" s="45">
         <v>2192</v>
       </c>
       <c r="Z60" s="33">
         <v>2110</v>
       </c>
       <c r="AA60" s="33">
         <v>3107</v>
       </c>
       <c r="AB60" s="33">
         <v>2360</v>
       </c>
       <c r="AC60" s="33">
         <v>2781</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD60" s="33">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B61" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="21">
         <v>2284</v>
       </c>
       <c r="D61" s="21">
         <v>1816</v>
       </c>
       <c r="E61" s="21">
         <v>1461</v>
       </c>
       <c r="F61" s="21">
         <v>1746</v>
       </c>
       <c r="G61" s="21">
         <v>1536</v>
       </c>
       <c r="H61" s="21">
         <v>1612</v>
       </c>
       <c r="I61" s="21">
@@ -6058,52 +6212,55 @@
       </c>
       <c r="V61" s="32">
         <v>2004</v>
       </c>
       <c r="W61" s="21">
         <v>2215</v>
       </c>
       <c r="X61" s="43">
         <v>1621</v>
       </c>
       <c r="Y61" s="45">
         <v>1631</v>
       </c>
       <c r="Z61" s="33">
         <v>1745</v>
       </c>
       <c r="AA61" s="33">
         <v>2458</v>
       </c>
       <c r="AB61" s="33">
         <v>2151</v>
       </c>
       <c r="AC61" s="33">
         <v>2337</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD61" s="33">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="21">
         <v>904</v>
       </c>
       <c r="D62" s="21">
         <v>759</v>
       </c>
       <c r="E62" s="21">
         <v>626</v>
       </c>
       <c r="F62" s="21">
         <v>708</v>
       </c>
       <c r="G62" s="21">
         <v>805</v>
       </c>
       <c r="H62" s="21">
         <v>598</v>
       </c>
       <c r="I62" s="21">
@@ -6147,52 +6304,55 @@
       </c>
       <c r="V62" s="32">
         <v>938</v>
       </c>
       <c r="W62" s="21">
         <v>1085</v>
       </c>
       <c r="X62" s="43">
         <v>906</v>
       </c>
       <c r="Y62" s="45">
         <v>812</v>
       </c>
       <c r="Z62" s="24">
         <v>775</v>
       </c>
       <c r="AA62" s="33">
         <v>1085</v>
       </c>
       <c r="AB62" s="33">
         <v>1074</v>
       </c>
       <c r="AC62" s="33">
         <v>1023</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD62" s="33">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B63" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="21">
         <v>1227</v>
       </c>
       <c r="D63" s="21">
         <v>936</v>
       </c>
       <c r="E63" s="21">
         <v>944</v>
       </c>
       <c r="F63" s="21">
         <v>1100</v>
       </c>
       <c r="G63" s="21">
         <v>1115</v>
       </c>
       <c r="H63" s="21">
         <v>1130</v>
       </c>
       <c r="I63" s="21">
@@ -6236,52 +6396,55 @@
       </c>
       <c r="V63" s="32">
         <v>1421</v>
       </c>
       <c r="W63" s="21">
         <v>1804</v>
       </c>
       <c r="X63" s="43">
         <v>1386</v>
       </c>
       <c r="Y63" s="45">
         <v>1296</v>
       </c>
       <c r="Z63" s="33">
         <v>1188</v>
       </c>
       <c r="AA63" s="33">
         <v>1402</v>
       </c>
       <c r="AB63" s="33">
         <v>1311</v>
       </c>
       <c r="AC63" s="33">
         <v>1374</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD63" s="33">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B64" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="21">
         <v>1976</v>
       </c>
       <c r="D64" s="21">
         <v>1365</v>
       </c>
       <c r="E64" s="21">
         <v>1088</v>
       </c>
       <c r="F64" s="21">
         <v>1427</v>
       </c>
       <c r="G64" s="21">
         <v>1254</v>
       </c>
       <c r="H64" s="21">
         <v>1149</v>
       </c>
       <c r="I64" s="21">
@@ -6325,52 +6488,55 @@
       </c>
       <c r="V64" s="32">
         <v>1989</v>
       </c>
       <c r="W64" s="21">
         <v>1982</v>
       </c>
       <c r="X64" s="43">
         <v>1548</v>
       </c>
       <c r="Y64" s="45">
         <v>1648</v>
       </c>
       <c r="Z64" s="33">
         <v>1357</v>
       </c>
       <c r="AA64" s="33">
         <v>2149</v>
       </c>
       <c r="AB64" s="33">
         <v>1721</v>
       </c>
       <c r="AC64" s="33">
         <v>1798</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD64" s="33">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B65" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="21">
         <v>2475</v>
       </c>
       <c r="D65" s="21">
         <v>1840</v>
       </c>
       <c r="E65" s="21">
         <v>1525</v>
       </c>
       <c r="F65" s="21">
         <v>1877</v>
       </c>
       <c r="G65" s="21">
         <v>1600</v>
       </c>
       <c r="H65" s="21">
         <v>1664</v>
       </c>
       <c r="I65" s="21">
@@ -6414,52 +6580,55 @@
       </c>
       <c r="V65" s="32">
         <v>2983</v>
       </c>
       <c r="W65" s="21">
         <v>2768</v>
       </c>
       <c r="X65" s="43">
         <v>2328</v>
       </c>
       <c r="Y65" s="45">
         <v>2216</v>
       </c>
       <c r="Z65" s="33">
         <v>1961</v>
       </c>
       <c r="AA65" s="33">
         <v>2594</v>
       </c>
       <c r="AB65" s="33">
         <v>2252</v>
       </c>
       <c r="AC65" s="33">
         <v>2371</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD65" s="33">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="21">
         <v>1269</v>
       </c>
       <c r="D66" s="21">
         <v>972</v>
       </c>
       <c r="E66" s="21">
         <v>937</v>
       </c>
       <c r="F66" s="21">
         <v>1034</v>
       </c>
       <c r="G66" s="21">
         <v>1025</v>
       </c>
       <c r="H66" s="21">
         <v>880</v>
       </c>
       <c r="I66" s="21">
@@ -6503,52 +6672,55 @@
       </c>
       <c r="V66" s="32">
         <v>1108</v>
       </c>
       <c r="W66" s="21">
         <v>1388</v>
       </c>
       <c r="X66" s="43">
         <v>1006</v>
       </c>
       <c r="Y66" s="45">
         <v>944</v>
       </c>
       <c r="Z66" s="24">
         <v>934</v>
       </c>
       <c r="AA66" s="33">
         <v>1130</v>
       </c>
       <c r="AB66" s="33">
         <v>1194</v>
       </c>
       <c r="AC66" s="33">
         <v>1182</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD66" s="33">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="21">
         <v>998</v>
       </c>
       <c r="D67" s="21">
         <v>857</v>
       </c>
       <c r="E67" s="21">
         <v>886</v>
       </c>
       <c r="F67" s="21">
         <v>1297</v>
       </c>
       <c r="G67" s="21">
         <v>855</v>
       </c>
       <c r="H67" s="21">
         <v>878</v>
       </c>
       <c r="I67" s="21">
@@ -6592,52 +6764,55 @@
       </c>
       <c r="V67" s="32">
         <v>1279</v>
       </c>
       <c r="W67" s="21">
         <v>1179</v>
       </c>
       <c r="X67" s="43">
         <v>1093</v>
       </c>
       <c r="Y67" s="45">
         <v>917</v>
       </c>
       <c r="Z67" s="24">
         <v>875</v>
       </c>
       <c r="AA67" s="33">
         <v>1204</v>
       </c>
       <c r="AB67" s="33">
         <v>1456</v>
       </c>
       <c r="AC67" s="33">
         <v>1414</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD67" s="33">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="21">
         <v>9964</v>
       </c>
       <c r="D68" s="21">
         <v>7679</v>
       </c>
       <c r="E68" s="21">
         <v>5784</v>
       </c>
       <c r="F68" s="21">
         <v>6980</v>
       </c>
       <c r="G68" s="21">
         <v>6117</v>
       </c>
       <c r="H68" s="21">
         <v>6018</v>
       </c>
       <c r="I68" s="21">
@@ -6681,52 +6856,55 @@
       </c>
       <c r="V68" s="32">
         <v>9267</v>
       </c>
       <c r="W68" s="21">
         <v>9987</v>
       </c>
       <c r="X68" s="43">
         <v>8236</v>
       </c>
       <c r="Y68" s="45">
         <v>7010</v>
       </c>
       <c r="Z68" s="33">
         <v>7672</v>
       </c>
       <c r="AA68" s="33">
         <v>10295</v>
       </c>
       <c r="AB68" s="33">
         <v>9139</v>
       </c>
       <c r="AC68" s="33">
         <v>9386</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD68" s="33">
+        <v>8967</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="21">
         <v>180</v>
       </c>
       <c r="D69" s="21">
         <v>171</v>
       </c>
       <c r="E69" s="21">
         <v>173</v>
       </c>
       <c r="F69" s="21">
         <v>191</v>
       </c>
       <c r="G69" s="21">
         <v>170</v>
       </c>
       <c r="H69" s="21">
         <v>158</v>
       </c>
       <c r="I69" s="21">
@@ -6770,52 +6948,55 @@
       </c>
       <c r="V69" s="32">
         <v>284</v>
       </c>
       <c r="W69" s="21">
         <v>387</v>
       </c>
       <c r="X69" s="43">
         <v>303</v>
       </c>
       <c r="Y69" s="45">
         <v>213</v>
       </c>
       <c r="Z69" s="24">
         <v>230</v>
       </c>
       <c r="AA69" s="33">
         <v>352</v>
       </c>
       <c r="AB69" s="33">
         <v>262</v>
       </c>
       <c r="AC69" s="33">
         <v>407</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD69" s="33">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B70" s="39" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="23">
         <v>1261</v>
       </c>
       <c r="D70" s="23">
         <v>1017</v>
       </c>
       <c r="E70" s="23">
         <v>813</v>
       </c>
       <c r="F70" s="23">
         <v>972</v>
       </c>
       <c r="G70" s="23">
         <v>996</v>
       </c>
       <c r="H70" s="23">
         <v>870</v>
       </c>
       <c r="I70" s="23">
@@ -6859,70 +7040,73 @@
       </c>
       <c r="V70" s="40">
         <v>1323</v>
       </c>
       <c r="W70" s="23">
         <v>1569</v>
       </c>
       <c r="X70" s="44">
         <v>1238</v>
       </c>
       <c r="Y70" s="41">
         <v>1126</v>
       </c>
       <c r="Z70" s="48">
         <v>956</v>
       </c>
       <c r="AA70" s="41">
         <v>1111</v>
       </c>
       <c r="AB70" s="41">
         <v>1242</v>
       </c>
       <c r="AC70" s="41">
         <v>1384</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="41">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="16"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A72" s="16"/>
       <c r="B72" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B8:AB8"/>
+    <mergeCell ref="B30:AB30"/>
+    <mergeCell ref="B52:AB52"/>
+    <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Y6"/>
-    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="B8:AB8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AB52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>