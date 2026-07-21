--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внутреняя миграция\613101 Внутренняя миграция по всем потокам прибытие (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -233,53 +233,50 @@
     <t>470000000</t>
   </si>
   <si>
     <t>550000000</t>
   </si>
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
-  </si>
-[...1 lines deleted...]
-    <t>SIC code  - 613301</t>
   </si>
   <si>
     <t>persons who arrived in the region from outside it during the reporting period</t>
   </si>
   <si>
     <t>the number of people who arrived in the region from outside it during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
@@ -334,56 +331,59 @@
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
+  <si>
+    <t>SIC code  - 613101</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -440,50 +440,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -565,86 +570,84 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -675,88 +678,95 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1031,6082 +1041,6269 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C26" sqref="C26"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="8">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="18" t="s">
         <v>73</v>
-      </c>
-[...6 lines deleted...]
-        <v>74</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="19" t="s">
-        <v>75</v>
+      <c r="A3" s="18" t="s">
+        <v>74</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
-        <v>76</v>
+      <c r="A4" s="18" t="s">
+        <v>75</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="19" t="s">
-        <v>77</v>
+      <c r="A5" s="18" t="s">
+        <v>76</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="18" t="s">
         <v>78</v>
-      </c>
-[...6 lines deleted...]
-        <v>79</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B9" s="17" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A9" s="19" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="18" t="s">
         <v>81</v>
-      </c>
-[...6 lines deleted...]
-        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="19" t="s">
-        <v>83</v>
+      <c r="A11" s="18" t="s">
+        <v>82</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="19" t="s">
-        <v>84</v>
+      <c r="A12" s="18" t="s">
+        <v>83</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="19" t="s">
-        <v>85</v>
+      <c r="A13" s="18" t="s">
+        <v>84</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="19" t="s">
-        <v>86</v>
+      <c r="A14" s="18" t="s">
+        <v>85</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="52">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="11">
-[...4 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="B16" s="52">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="18" t="s">
         <v>88</v>
-      </c>
-[...6 lines deleted...]
-        <v>89</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="19" t="s">
+      <c r="A18" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
         <v>90</v>
-      </c>
-[...6 lines deleted...]
-        <v>91</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="19" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="A20" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="62.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AD72"/>
+  <dimension ref="A2:AF72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AJ59" sqref="AJ59"/>
+      <selection activeCell="AJ34" sqref="AJ34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="59" t="s">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="59"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="51"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="AD5" s="27" t="s">
+    <row r="5" spans="1:32" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="AE5" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="24" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="52" t="s">
+    <row r="6" spans="1:32" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="55"/>
-      <c r="C6" s="54">
+      <c r="B6" s="62"/>
+      <c r="C6" s="61">
         <v>2024</v>
       </c>
-      <c r="D6" s="54"/>
-[...10 lines deleted...]
-      <c r="O6" s="57">
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="64">
         <v>2025</v>
       </c>
-      <c r="P6" s="57"/>
-[...7 lines deleted...]
-      <c r="X6" s="57"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
       <c r="Y6" s="58"/>
-      <c r="Z6" s="49"/>
+      <c r="Z6" s="48"/>
       <c r="AA6" s="58">
         <v>2026</v>
       </c>
-      <c r="AB6" s="63"/>
-[...6 lines deleted...]
-      <c r="C7" s="28" t="s">
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+    </row>
+    <row r="7" spans="1:32" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="60"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="D7" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="28" t="s">
+      <c r="E7" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="28" t="s">
+      <c r="F7" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="28" t="s">
+      <c r="G7" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="28" t="s">
+      <c r="H7" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="I7" s="28" t="s">
+      <c r="I7" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="28" t="s">
+      <c r="J7" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K7" s="28" t="s">
+      <c r="K7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L7" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="M7" s="28" t="s">
+      <c r="M7" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="28" t="s">
+      <c r="N7" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="O7" s="28" t="s">
+      <c r="O7" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="28" t="s">
+      <c r="P7" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="28" t="s">
+      <c r="Q7" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="28" t="s">
+      <c r="R7" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="S7" s="28" t="s">
+      <c r="S7" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="T7" s="28" t="s">
+      <c r="T7" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="U7" s="28" t="s">
+      <c r="U7" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V7" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="W7" s="28" t="s">
+      <c r="W7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="X7" s="28" t="s">
+      <c r="X7" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="Y7" s="47" t="s">
+      <c r="Y7" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="50" t="s">
+      <c r="Z7" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AA7" s="51" t="s">
+      <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="51" t="s">
+      <c r="AB7" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="51" t="s">
+      <c r="AC7" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AD7" s="50" t="s">
+      <c r="AD7" s="49" t="s">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="AE7" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="33"/>
+    </row>
+    <row r="8" spans="1:32" s="29" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28"/>
+      <c r="B8" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="52"/>
-[...27 lines deleted...]
-      <c r="B9" s="31" t="s">
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="55"/>
+      <c r="S8" s="55"/>
+      <c r="T8" s="55"/>
+      <c r="U8" s="55"/>
+      <c r="V8" s="55"/>
+      <c r="W8" s="55"/>
+      <c r="X8" s="55"/>
+      <c r="Y8" s="55"/>
+      <c r="Z8" s="55"/>
+      <c r="AA8" s="55"/>
+      <c r="AB8" s="55"/>
+    </row>
+    <row r="9" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>139400</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>114979</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>98379</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>114602</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="20">
         <v>110984</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>110053</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>124835</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>119879</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>146980</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>163248</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>145007</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="20">
         <v>121991</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="20">
         <v>157478</v>
       </c>
-      <c r="P9" s="21">
+      <c r="P9" s="20">
         <v>143342</v>
       </c>
-      <c r="Q9" s="21">
+      <c r="Q9" s="20">
         <v>116753</v>
       </c>
-      <c r="R9" s="32">
+      <c r="R9" s="31">
         <v>146248</v>
       </c>
-      <c r="S9" s="33">
+      <c r="S9" s="32">
         <v>130117</v>
       </c>
-      <c r="T9" s="32">
+      <c r="T9" s="31">
         <v>136095</v>
       </c>
-      <c r="U9" s="32">
+      <c r="U9" s="31">
         <v>162519</v>
       </c>
-      <c r="V9" s="32">
+      <c r="V9" s="31">
         <v>171995</v>
       </c>
-      <c r="W9" s="21">
+      <c r="W9" s="20">
         <v>162198</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="41">
         <v>141759</v>
       </c>
-      <c r="Y9" s="33">
+      <c r="Y9" s="32">
         <v>124561</v>
       </c>
-      <c r="Z9" s="33">
+      <c r="Z9" s="32">
         <v>122643</v>
       </c>
-      <c r="AA9" s="33">
+      <c r="AA9" s="32">
         <v>169007</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB9" s="32">
         <v>142964</v>
       </c>
-      <c r="AC9" s="33">
+      <c r="AC9" s="32">
         <v>153856</v>
       </c>
-      <c r="AD9" s="33">
+      <c r="AD9" s="32">
         <v>142063</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13">
+      <c r="AE9" s="32">
+        <v>118072</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="12">
         <v>100000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>2636</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="20">
         <v>2270</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="20">
         <v>1785</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="20">
         <v>2174</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="20">
         <v>1942</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>2137</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="20">
         <v>2339</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="20">
         <v>2096</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="20">
         <v>3077</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="20">
         <v>3312</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="20">
         <v>3131</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="20">
         <v>2478</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="20">
         <v>3214</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P10" s="20">
         <v>2704</v>
       </c>
-      <c r="Q10" s="21">
+      <c r="Q10" s="20">
         <v>2059</v>
       </c>
-      <c r="R10" s="32">
+      <c r="R10" s="31">
         <v>2336</v>
       </c>
-      <c r="S10" s="33">
+      <c r="S10" s="32">
         <v>2257</v>
       </c>
-      <c r="T10" s="32">
+      <c r="T10" s="31">
         <v>2407</v>
       </c>
-      <c r="U10" s="32">
+      <c r="U10" s="31">
         <v>2694</v>
       </c>
-      <c r="V10" s="32">
+      <c r="V10" s="31">
         <v>2851</v>
       </c>
-      <c r="W10" s="21">
+      <c r="W10" s="20">
         <v>2999</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="41">
         <v>2591</v>
       </c>
-      <c r="Y10" s="33">
+      <c r="Y10" s="32">
         <v>2206</v>
       </c>
-      <c r="Z10" s="33">
+      <c r="Z10" s="32">
         <v>2076</v>
       </c>
-      <c r="AA10" s="33">
+      <c r="AA10" s="32">
         <v>2746</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB10" s="32">
         <v>2921</v>
       </c>
-      <c r="AC10" s="33">
+      <c r="AC10" s="32">
         <v>2863</v>
       </c>
-      <c r="AD10" s="33">
+      <c r="AD10" s="32">
         <v>2359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="AE10" s="32">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="35" t="s">
+      <c r="B11" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>4209</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>3707</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>3844</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>3667</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="20">
         <v>3846</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="20">
         <v>4059</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="20">
         <v>4134</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="20">
         <v>3832</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="20">
         <v>4872</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="20">
         <v>5326</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="20">
         <v>4740</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="20">
         <v>3931</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="20">
         <v>5028</v>
       </c>
-      <c r="P11" s="21">
+      <c r="P11" s="20">
         <v>5076</v>
       </c>
-      <c r="Q11" s="21">
+      <c r="Q11" s="20">
         <v>4014</v>
       </c>
-      <c r="R11" s="32">
+      <c r="R11" s="31">
         <v>5076</v>
       </c>
-      <c r="S11" s="33">
+      <c r="S11" s="32">
         <v>4842</v>
       </c>
-      <c r="T11" s="32">
+      <c r="T11" s="31">
         <v>4919</v>
       </c>
-      <c r="U11" s="32">
+      <c r="U11" s="31">
         <v>5474</v>
       </c>
-      <c r="V11" s="32">
+      <c r="V11" s="31">
         <v>5969</v>
       </c>
-      <c r="W11" s="21">
+      <c r="W11" s="20">
         <v>5945</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="41">
         <v>5594</v>
       </c>
-      <c r="Y11" s="33">
+      <c r="Y11" s="32">
         <v>4895</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z11" s="32">
         <v>4730</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA11" s="32">
         <v>5992</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB11" s="32">
         <v>5559</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC11" s="32">
         <v>5543</v>
       </c>
-      <c r="AD11" s="33">
+      <c r="AD11" s="32">
         <v>5176</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="AE11" s="32">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>4341</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>3715</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <v>3406</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>4259</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>4057</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>4502</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>5626</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="20">
         <v>5505</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="20">
         <v>6768</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="20">
         <v>6801</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="20">
         <v>5650</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="20">
         <v>4448</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="20">
         <v>5867</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="20">
         <v>5100</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="20">
         <v>4112</v>
       </c>
-      <c r="R12" s="32">
+      <c r="R12" s="31">
         <v>4942</v>
       </c>
-      <c r="S12" s="33">
+      <c r="S12" s="32">
         <v>4736</v>
       </c>
-      <c r="T12" s="32">
+      <c r="T12" s="31">
         <v>5279</v>
       </c>
-      <c r="U12" s="32">
+      <c r="U12" s="31">
         <v>7638</v>
       </c>
-      <c r="V12" s="32">
+      <c r="V12" s="31">
         <v>7288</v>
       </c>
-      <c r="W12" s="21">
+      <c r="W12" s="20">
         <v>6503</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="41">
         <v>5483</v>
       </c>
-      <c r="Y12" s="33">
+      <c r="Y12" s="32">
         <v>4910</v>
       </c>
-      <c r="Z12" s="33">
+      <c r="Z12" s="32">
         <v>4367</v>
       </c>
-      <c r="AA12" s="33">
+      <c r="AA12" s="32">
         <v>5791</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB12" s="32">
         <v>5267</v>
       </c>
-      <c r="AC12" s="33">
+      <c r="AC12" s="32">
         <v>5528</v>
       </c>
-      <c r="AD12" s="33">
+      <c r="AD12" s="32">
         <v>4673</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="AE12" s="32">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>13868</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>12047</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>9598</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>11544</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="20">
         <v>11410</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>9994</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>10728</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="20">
         <v>10307</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="20">
         <v>14468</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L13" s="20">
         <v>16741</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="20">
         <v>14874</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="20">
         <v>12480</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="20">
         <v>16354</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="20">
         <v>16084</v>
       </c>
-      <c r="Q13" s="21">
+      <c r="Q13" s="20">
         <v>12638</v>
       </c>
-      <c r="R13" s="32">
+      <c r="R13" s="31">
         <v>16314</v>
       </c>
-      <c r="S13" s="33">
+      <c r="S13" s="32">
         <v>14268</v>
       </c>
-      <c r="T13" s="32">
+      <c r="T13" s="31">
         <v>13770</v>
       </c>
-      <c r="U13" s="32">
+      <c r="U13" s="31">
         <v>15386</v>
       </c>
-      <c r="V13" s="32">
+      <c r="V13" s="31">
         <v>16059</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="20">
         <v>16202</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="41">
         <v>14547</v>
       </c>
-      <c r="Y13" s="33">
+      <c r="Y13" s="32">
         <v>13934</v>
       </c>
-      <c r="Z13" s="33">
+      <c r="Z13" s="32">
         <v>13846</v>
       </c>
-      <c r="AA13" s="33">
+      <c r="AA13" s="32">
         <v>19322</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB13" s="32">
         <v>15786</v>
       </c>
-      <c r="AC13" s="33">
+      <c r="AC13" s="32">
         <v>17398</v>
       </c>
-      <c r="AD13" s="33">
+      <c r="AD13" s="32">
         <v>17062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="AE13" s="32">
+        <v>13310</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>3913</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>2993</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="20">
         <v>2381</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="20">
         <v>3314</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="20">
         <v>3024</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="20">
         <v>3056</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="20">
         <v>3679</v>
       </c>
-      <c r="J14" s="21">
+      <c r="J14" s="20">
         <v>3519</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K14" s="20">
         <v>3169</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L14" s="20">
         <v>3905</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M14" s="20">
         <v>3235</v>
       </c>
-      <c r="N14" s="21">
+      <c r="N14" s="20">
         <v>2623</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="20">
         <v>4529</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="20">
         <v>3590</v>
       </c>
-      <c r="Q14" s="21">
+      <c r="Q14" s="20">
         <v>2618</v>
       </c>
-      <c r="R14" s="32">
+      <c r="R14" s="31">
         <v>3188</v>
       </c>
-      <c r="S14" s="33">
+      <c r="S14" s="32">
         <v>2876</v>
       </c>
-      <c r="T14" s="32">
+      <c r="T14" s="31">
         <v>3073</v>
       </c>
-      <c r="U14" s="32">
+      <c r="U14" s="31">
         <v>3737</v>
       </c>
-      <c r="V14" s="32">
+      <c r="V14" s="31">
         <v>4390</v>
       </c>
-      <c r="W14" s="21">
+      <c r="W14" s="20">
         <v>3450</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="41">
         <v>3327</v>
       </c>
-      <c r="Y14" s="33">
+      <c r="Y14" s="32">
         <v>2904</v>
       </c>
-      <c r="Z14" s="33">
+      <c r="Z14" s="32">
         <v>2575</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AA14" s="32">
         <v>3499</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB14" s="32">
         <v>3020</v>
       </c>
-      <c r="AC14" s="33">
+      <c r="AC14" s="32">
         <v>3296</v>
       </c>
-      <c r="AD14" s="33">
+      <c r="AD14" s="32">
         <v>3177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="AE14" s="32">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>3684</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>3039</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>2552</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>3462</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>3270</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>3229</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="20">
         <v>4183</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="20">
         <v>3992</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="20">
         <v>5510</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="20">
         <v>5974</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="20">
         <v>4550</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="20">
         <v>3953</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="20">
         <v>5409</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="20">
         <v>4600</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="20">
         <v>3652</v>
       </c>
-      <c r="R15" s="32">
+      <c r="R15" s="31">
         <v>4215</v>
       </c>
-      <c r="S15" s="33">
+      <c r="S15" s="32">
         <v>3887</v>
       </c>
-      <c r="T15" s="32">
+      <c r="T15" s="31">
         <v>4271</v>
       </c>
-      <c r="U15" s="32">
+      <c r="U15" s="31">
         <v>5008</v>
       </c>
-      <c r="V15" s="32">
+      <c r="V15" s="31">
         <v>5434</v>
       </c>
-      <c r="W15" s="21">
+      <c r="W15" s="20">
         <v>4967</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="41">
         <v>4342</v>
       </c>
-      <c r="Y15" s="33">
+      <c r="Y15" s="32">
         <v>3692</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z15" s="32">
         <v>3639</v>
       </c>
-      <c r="AA15" s="33">
+      <c r="AA15" s="32">
         <v>5083</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB15" s="32">
         <v>4275</v>
       </c>
-      <c r="AC15" s="33">
+      <c r="AC15" s="32">
         <v>4336</v>
       </c>
-      <c r="AD15" s="33">
+      <c r="AD15" s="32">
         <v>3894</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="AE15" s="32">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="20">
         <v>6497</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="20">
         <v>4778</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="20">
         <v>4009</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="20">
         <v>4532</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="20">
         <v>4627</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>4226</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>4710</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="20">
         <v>4096</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>5341</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="20">
         <v>6085</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="20">
         <v>5390</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="20">
         <v>4364</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="20">
         <v>6332</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="20">
         <v>5696</v>
       </c>
-      <c r="Q16" s="21">
+      <c r="Q16" s="20">
         <v>4069</v>
       </c>
-      <c r="R16" s="32">
+      <c r="R16" s="31">
         <v>5135</v>
       </c>
-      <c r="S16" s="33">
+      <c r="S16" s="32">
         <v>4487</v>
       </c>
-      <c r="T16" s="32">
+      <c r="T16" s="31">
         <v>4417</v>
       </c>
-      <c r="U16" s="32">
+      <c r="U16" s="31">
         <v>5243</v>
       </c>
-      <c r="V16" s="32">
+      <c r="V16" s="31">
         <v>5583</v>
       </c>
-      <c r="W16" s="21">
+      <c r="W16" s="20">
         <v>5461</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="41">
         <v>4482</v>
       </c>
-      <c r="Y16" s="33">
+      <c r="Y16" s="32">
         <v>4097</v>
       </c>
-      <c r="Z16" s="33">
+      <c r="Z16" s="32">
         <v>3760</v>
       </c>
-      <c r="AA16" s="33">
+      <c r="AA16" s="32">
         <v>6317</v>
       </c>
-      <c r="AB16" s="33">
+      <c r="AB16" s="32">
         <v>4762</v>
       </c>
-      <c r="AC16" s="33">
+      <c r="AC16" s="32">
         <v>5521</v>
       </c>
-      <c r="AD16" s="33">
+      <c r="AD16" s="32">
         <v>5330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="AE16" s="32">
+        <v>3946</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="35" t="s">
+      <c r="B17" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="20">
         <v>4123</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="20">
         <v>3229</v>
       </c>
-      <c r="E17" s="21">
+      <c r="E17" s="20">
         <v>2646</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="20">
         <v>3191</v>
       </c>
-      <c r="G17" s="21">
+      <c r="G17" s="20">
         <v>2921</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="20">
         <v>3157</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="20">
         <v>3302</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="20">
         <v>3087</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K17" s="20">
         <v>3861</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="20">
         <v>4349</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="20">
         <v>3855</v>
       </c>
-      <c r="N17" s="21">
+      <c r="N17" s="20">
         <v>2981</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="20">
         <v>4227</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="20">
         <v>3965</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="Q17" s="20">
         <v>3146</v>
       </c>
-      <c r="R17" s="32">
+      <c r="R17" s="31">
         <v>3875</v>
       </c>
-      <c r="S17" s="33">
+      <c r="S17" s="32">
         <v>3170</v>
       </c>
-      <c r="T17" s="32">
+      <c r="T17" s="31">
         <v>3257</v>
       </c>
-      <c r="U17" s="32">
+      <c r="U17" s="31">
         <v>3479</v>
       </c>
-      <c r="V17" s="32">
+      <c r="V17" s="31">
         <v>3939</v>
       </c>
-      <c r="W17" s="21">
+      <c r="W17" s="20">
         <v>4146</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="41">
         <v>3225</v>
       </c>
-      <c r="Y17" s="33">
+      <c r="Y17" s="32">
         <v>3135</v>
       </c>
-      <c r="Z17" s="33">
+      <c r="Z17" s="32">
         <v>3216</v>
       </c>
-      <c r="AA17" s="33">
+      <c r="AA17" s="32">
         <v>4570</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="32">
         <v>3860</v>
       </c>
-      <c r="AC17" s="33">
+      <c r="AC17" s="32">
         <v>4250</v>
       </c>
-      <c r="AD17" s="33">
+      <c r="AD17" s="32">
         <v>3812</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="AE17" s="32">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="35" t="s">
+      <c r="B18" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="20">
         <v>4626</v>
       </c>
-      <c r="D18" s="21">
+      <c r="D18" s="20">
         <v>3780</v>
       </c>
-      <c r="E18" s="21">
+      <c r="E18" s="20">
         <v>3445</v>
       </c>
-      <c r="F18" s="21">
+      <c r="F18" s="20">
         <v>3742</v>
       </c>
-      <c r="G18" s="21">
+      <c r="G18" s="20">
         <v>3800</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>3855</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="20">
         <v>3987</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="20">
         <v>4213</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="20">
         <v>5316</v>
       </c>
-      <c r="L18" s="21">
+      <c r="L18" s="20">
         <v>5566</v>
       </c>
-      <c r="M18" s="21">
+      <c r="M18" s="20">
         <v>4763</v>
       </c>
-      <c r="N18" s="21">
+      <c r="N18" s="20">
         <v>4200</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="20">
         <v>4999</v>
       </c>
-      <c r="P18" s="21">
+      <c r="P18" s="20">
         <v>4867</v>
       </c>
-      <c r="Q18" s="21">
+      <c r="Q18" s="20">
         <v>3900</v>
       </c>
-      <c r="R18" s="32">
+      <c r="R18" s="31">
         <v>4875</v>
       </c>
-      <c r="S18" s="33">
+      <c r="S18" s="32">
         <v>4326</v>
       </c>
-      <c r="T18" s="32">
+      <c r="T18" s="31">
         <v>4934</v>
       </c>
-      <c r="U18" s="32">
+      <c r="U18" s="31">
         <v>5461</v>
       </c>
-      <c r="V18" s="32">
+      <c r="V18" s="31">
         <v>5816</v>
       </c>
-      <c r="W18" s="22">
+      <c r="W18" s="21">
         <v>6002</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="41">
         <v>5113</v>
       </c>
-      <c r="Y18" s="33">
+      <c r="Y18" s="32">
         <v>4350</v>
       </c>
-      <c r="Z18" s="33">
+      <c r="Z18" s="32">
         <v>3990</v>
       </c>
-      <c r="AA18" s="33">
+      <c r="AA18" s="32">
         <v>5579</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB18" s="32">
         <v>5312</v>
       </c>
-      <c r="AC18" s="33">
+      <c r="AC18" s="32">
         <v>5457</v>
       </c>
-      <c r="AD18" s="33">
+      <c r="AD18" s="32">
         <v>4964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="AE18" s="32">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="35" t="s">
+      <c r="B19" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="20">
         <v>3221</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="20">
         <v>2560</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="20">
         <v>2388</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>2718</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G19" s="20">
         <v>2866</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="20">
         <v>3012</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="20">
         <v>3259</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="20">
         <v>3061</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="20">
         <v>3615</v>
       </c>
-      <c r="L19" s="21">
+      <c r="L19" s="20">
         <v>4164</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="20">
         <v>3914</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="20">
         <v>3221</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="20">
         <v>3639</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="20">
         <v>3375</v>
       </c>
-      <c r="Q19" s="21">
+      <c r="Q19" s="20">
         <v>2584</v>
       </c>
-      <c r="R19" s="32">
+      <c r="R19" s="31">
         <v>3523</v>
       </c>
-      <c r="S19" s="33">
+      <c r="S19" s="32">
         <v>3243</v>
       </c>
-      <c r="T19" s="32">
+      <c r="T19" s="31">
         <v>3611</v>
       </c>
-      <c r="U19" s="32">
+      <c r="U19" s="31">
         <v>3934</v>
       </c>
-      <c r="V19" s="32">
+      <c r="V19" s="31">
         <v>4123</v>
       </c>
-      <c r="W19" s="22">
+      <c r="W19" s="21">
         <v>4402</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="41">
         <v>3535</v>
       </c>
-      <c r="Y19" s="33">
+      <c r="Y19" s="32">
         <v>3314</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z19" s="32">
         <v>3104</v>
       </c>
-      <c r="AA19" s="33">
+      <c r="AA19" s="32">
         <v>3700</v>
       </c>
-      <c r="AB19" s="33">
+      <c r="AB19" s="32">
         <v>3505</v>
       </c>
-      <c r="AC19" s="33">
+      <c r="AC19" s="32">
         <v>3561</v>
       </c>
-      <c r="AD19" s="33">
+      <c r="AD19" s="32">
         <v>3525</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="AE19" s="32">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="20">
         <v>3874</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="20">
         <v>2869</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="20">
         <v>2358</v>
       </c>
-      <c r="F20" s="21">
+      <c r="F20" s="20">
         <v>2685</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="20">
         <v>2493</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="20">
         <v>2237</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="20">
         <v>3342</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="20">
         <v>3015</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="20">
         <v>3533</v>
       </c>
-      <c r="L20" s="21">
+      <c r="L20" s="20">
         <v>3949</v>
       </c>
-      <c r="M20" s="21">
+      <c r="M20" s="20">
         <v>3402</v>
       </c>
-      <c r="N20" s="21">
+      <c r="N20" s="20">
         <v>2834</v>
       </c>
-      <c r="O20" s="21">
+      <c r="O20" s="20">
         <v>4061</v>
       </c>
-      <c r="P20" s="21">
+      <c r="P20" s="20">
         <v>3605</v>
       </c>
-      <c r="Q20" s="21">
+      <c r="Q20" s="20">
         <v>2719</v>
       </c>
-      <c r="R20" s="32">
+      <c r="R20" s="31">
         <v>3192</v>
       </c>
-      <c r="S20" s="33">
+      <c r="S20" s="32">
         <v>2946</v>
       </c>
-      <c r="T20" s="32">
+      <c r="T20" s="31">
         <v>2930</v>
       </c>
-      <c r="U20" s="32">
+      <c r="U20" s="31">
         <v>3973</v>
       </c>
-      <c r="V20" s="32">
+      <c r="V20" s="31">
         <v>4030</v>
       </c>
-      <c r="W20" s="22">
+      <c r="W20" s="21">
         <v>4234</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="41">
         <v>3359</v>
       </c>
-      <c r="Y20" s="33">
+      <c r="Y20" s="32">
         <v>3278</v>
       </c>
-      <c r="Z20" s="33">
+      <c r="Z20" s="32">
         <v>2895</v>
       </c>
-      <c r="AA20" s="33">
+      <c r="AA20" s="32">
         <v>4465</v>
       </c>
-      <c r="AB20" s="33">
+      <c r="AB20" s="32">
         <v>3575</v>
       </c>
-      <c r="AC20" s="33">
+      <c r="AC20" s="32">
         <v>3625</v>
       </c>
-      <c r="AD20" s="33">
+      <c r="AD20" s="32">
         <v>3584</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="AE20" s="32">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="35" t="s">
+      <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="20">
         <v>5021</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="20">
         <v>3692</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="20">
         <v>3158</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="20">
         <v>3771</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="20">
         <v>3723</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>3887</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="20">
         <v>5340</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="20">
         <v>5628</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="20">
         <v>5248</v>
       </c>
-      <c r="L21" s="21">
+      <c r="L21" s="20">
         <v>5958</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="20">
         <v>5181</v>
       </c>
-      <c r="N21" s="21">
+      <c r="N21" s="20">
         <v>4301</v>
       </c>
-      <c r="O21" s="21">
+      <c r="O21" s="20">
         <v>5818</v>
       </c>
-      <c r="P21" s="21">
+      <c r="P21" s="20">
         <v>4695</v>
       </c>
-      <c r="Q21" s="21">
+      <c r="Q21" s="20">
         <v>3347</v>
       </c>
-      <c r="R21" s="32">
+      <c r="R21" s="31">
         <v>5056</v>
       </c>
-      <c r="S21" s="33">
+      <c r="S21" s="32">
         <v>4738</v>
       </c>
-      <c r="T21" s="32">
+      <c r="T21" s="31">
         <v>5195</v>
       </c>
-      <c r="U21" s="32">
+      <c r="U21" s="31">
         <v>6142</v>
       </c>
-      <c r="V21" s="32">
+      <c r="V21" s="31">
         <v>6740</v>
       </c>
-      <c r="W21" s="22">
+      <c r="W21" s="21">
         <v>5824</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="41">
         <v>4978</v>
       </c>
-      <c r="Y21" s="33">
+      <c r="Y21" s="32">
         <v>4569</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z21" s="32">
         <v>4273</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA21" s="32">
         <v>5676</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB21" s="32">
         <v>4806</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC21" s="32">
         <v>5253</v>
       </c>
-      <c r="AD21" s="33">
+      <c r="AD21" s="32">
         <v>5396</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="AE21" s="32">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="35" t="s">
+      <c r="B22" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="20">
         <v>3045</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="20">
         <v>2586</v>
       </c>
-      <c r="E22" s="22">
+      <c r="E22" s="21">
         <v>2315</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="20">
         <v>2602</v>
       </c>
-      <c r="G22" s="21">
+      <c r="G22" s="20">
         <v>2468</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="20">
         <v>2439</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="20">
         <v>2897</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="20">
         <v>2642</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="20">
         <v>3435</v>
       </c>
-      <c r="L22" s="21">
+      <c r="L22" s="20">
         <v>3640</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="20">
         <v>2860</v>
       </c>
-      <c r="N22" s="21">
+      <c r="N22" s="20">
         <v>2453</v>
       </c>
-      <c r="O22" s="21">
+      <c r="O22" s="20">
         <v>3004</v>
       </c>
-      <c r="P22" s="21">
+      <c r="P22" s="20">
         <v>2873</v>
       </c>
-      <c r="Q22" s="21">
+      <c r="Q22" s="20">
         <v>2012</v>
       </c>
-      <c r="R22" s="32">
+      <c r="R22" s="31">
         <v>2654</v>
       </c>
-      <c r="S22" s="33">
+      <c r="S22" s="32">
         <v>2530</v>
       </c>
-      <c r="T22" s="32">
+      <c r="T22" s="31">
         <v>2813</v>
       </c>
-      <c r="U22" s="32">
+      <c r="U22" s="31">
         <v>3461</v>
       </c>
-      <c r="V22" s="32">
+      <c r="V22" s="31">
         <v>3257</v>
       </c>
-      <c r="W22" s="22">
+      <c r="W22" s="21">
         <v>3330</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="41">
         <v>2580</v>
       </c>
-      <c r="Y22" s="33">
+      <c r="Y22" s="32">
         <v>2468</v>
       </c>
-      <c r="Z22" s="33">
+      <c r="Z22" s="32">
         <v>2488</v>
       </c>
-      <c r="AA22" s="33">
+      <c r="AA22" s="32">
         <v>3035</v>
       </c>
-      <c r="AB22" s="33">
+      <c r="AB22" s="32">
         <v>2827</v>
       </c>
-      <c r="AC22" s="33">
+      <c r="AC22" s="32">
         <v>3086</v>
       </c>
-      <c r="AD22" s="33">
+      <c r="AD22" s="32">
         <v>3021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="AE22" s="32">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B23" s="35" t="s">
+      <c r="B23" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="20">
         <v>1738</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="20">
         <v>1577</v>
       </c>
-      <c r="E23" s="22">
+      <c r="E23" s="21">
         <v>1520</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="20">
         <v>2024</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="20">
         <v>1466</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="20">
         <v>1519</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="20">
         <v>1716</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="20">
         <v>1647</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="20">
         <v>2352</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L23" s="20">
         <v>2471</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="20">
         <v>2198</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="20">
         <v>1643</v>
       </c>
-      <c r="O23" s="21">
+      <c r="O23" s="20">
         <v>1957</v>
       </c>
-      <c r="P23" s="21">
+      <c r="P23" s="20">
         <v>1946</v>
       </c>
-      <c r="Q23" s="21">
+      <c r="Q23" s="20">
         <v>1577</v>
       </c>
-      <c r="R23" s="32">
+      <c r="R23" s="31">
         <v>1780</v>
       </c>
-      <c r="S23" s="33">
+      <c r="S23" s="32">
         <v>1670</v>
       </c>
-      <c r="T23" s="32">
+      <c r="T23" s="31">
         <v>1752</v>
       </c>
-      <c r="U23" s="32">
+      <c r="U23" s="31">
         <v>2086</v>
       </c>
-      <c r="V23" s="32">
+      <c r="V23" s="31">
         <v>2356</v>
       </c>
-      <c r="W23" s="22">
+      <c r="W23" s="21">
         <v>2204</v>
       </c>
-      <c r="X23" s="42">
+      <c r="X23" s="41">
         <v>1983</v>
       </c>
-      <c r="Y23" s="33">
+      <c r="Y23" s="32">
         <v>1703</v>
       </c>
-      <c r="Z23" s="33">
+      <c r="Z23" s="32">
         <v>1512</v>
       </c>
-      <c r="AA23" s="33">
+      <c r="AA23" s="32">
         <v>2084</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB23" s="32">
         <v>2415</v>
       </c>
-      <c r="AC23" s="33">
+      <c r="AC23" s="32">
         <v>2485</v>
       </c>
-      <c r="AD23" s="33">
+      <c r="AD23" s="32">
         <v>2246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="AE23" s="32">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="35" t="s">
+      <c r="B24" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="20">
         <v>13886</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="20">
         <v>10753</v>
       </c>
-      <c r="E24" s="22">
+      <c r="E24" s="21">
         <v>7983</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>9730</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="20">
         <v>8742</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>8631</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="20">
         <v>9936</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="20">
         <v>9101</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="20">
         <v>11659</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L24" s="20">
         <v>13965</v>
       </c>
-      <c r="M24" s="21">
+      <c r="M24" s="20">
         <v>12260</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="20">
         <v>9576</v>
       </c>
-      <c r="O24" s="21">
+      <c r="O24" s="20">
         <v>13965</v>
       </c>
-      <c r="P24" s="21">
+      <c r="P24" s="20">
         <v>13318</v>
       </c>
-      <c r="Q24" s="21">
+      <c r="Q24" s="20">
         <v>9350</v>
       </c>
-      <c r="R24" s="32">
+      <c r="R24" s="31">
         <v>11286</v>
       </c>
-      <c r="S24" s="33">
+      <c r="S24" s="32">
         <v>9501</v>
       </c>
-      <c r="T24" s="32">
+      <c r="T24" s="31">
         <v>9072</v>
       </c>
-      <c r="U24" s="32">
+      <c r="U24" s="31">
         <v>12465</v>
       </c>
-      <c r="V24" s="32">
+      <c r="V24" s="31">
         <v>13260</v>
       </c>
-      <c r="W24" s="22">
+      <c r="W24" s="21">
         <v>13524</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="41">
         <v>11198</v>
       </c>
-      <c r="Y24" s="33">
+      <c r="Y24" s="32">
         <v>9690</v>
       </c>
-      <c r="Z24" s="33">
+      <c r="Z24" s="32">
         <v>10461</v>
       </c>
-      <c r="AA24" s="33">
+      <c r="AA24" s="32">
         <v>14161</v>
       </c>
-      <c r="AB24" s="33">
+      <c r="AB24" s="32">
         <v>12556</v>
       </c>
-      <c r="AC24" s="33">
+      <c r="AC24" s="32">
         <v>12665</v>
       </c>
-      <c r="AD24" s="33">
+      <c r="AD24" s="32">
         <v>12289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="AE24" s="32">
+        <v>8451</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B25" s="35" t="s">
+      <c r="B25" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="20">
         <v>878</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="20">
         <v>712</v>
       </c>
-      <c r="E25" s="22">
+      <c r="E25" s="21">
         <v>726</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>937</v>
       </c>
-      <c r="G25" s="21">
+      <c r="G25" s="20">
         <v>787</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="20">
         <v>809</v>
       </c>
-      <c r="I25" s="21">
+      <c r="I25" s="20">
         <v>782</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J25" s="20">
         <v>845</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="20">
         <v>1099</v>
       </c>
-      <c r="L25" s="21">
+      <c r="L25" s="20">
         <v>1123</v>
       </c>
-      <c r="M25" s="21">
+      <c r="M25" s="20">
         <v>1046</v>
       </c>
-      <c r="N25" s="21">
+      <c r="N25" s="20">
         <v>812</v>
       </c>
-      <c r="O25" s="21">
+      <c r="O25" s="20">
         <v>883</v>
       </c>
-      <c r="P25" s="21">
+      <c r="P25" s="20">
         <v>814</v>
       </c>
-      <c r="Q25" s="21">
+      <c r="Q25" s="20">
         <v>791</v>
       </c>
-      <c r="R25" s="32">
+      <c r="R25" s="31">
         <v>961</v>
       </c>
-      <c r="S25" s="33">
+      <c r="S25" s="32">
         <v>876</v>
       </c>
-      <c r="T25" s="32">
+      <c r="T25" s="31">
         <v>840</v>
       </c>
-      <c r="U25" s="32">
+      <c r="U25" s="31">
         <v>892</v>
       </c>
-      <c r="V25" s="32">
+      <c r="V25" s="31">
         <v>1020</v>
       </c>
-      <c r="W25" s="22">
+      <c r="W25" s="21">
         <v>1106</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="41">
         <v>951</v>
       </c>
-      <c r="Y25" s="33">
+      <c r="Y25" s="32">
         <v>775</v>
       </c>
-      <c r="Z25" s="24">
+      <c r="Z25" s="23">
         <v>747</v>
       </c>
-      <c r="AA25" s="33">
+      <c r="AA25" s="32">
         <v>1125</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB25" s="32">
         <v>973</v>
       </c>
-      <c r="AC25" s="33">
+      <c r="AC25" s="32">
         <v>1180</v>
       </c>
-      <c r="AD25" s="33">
+      <c r="AD25" s="32">
         <v>965</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="AE25" s="32">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B26" s="35" t="s">
+      <c r="B26" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="20">
         <v>2876</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="20">
         <v>2459</v>
       </c>
-      <c r="E26" s="22">
+      <c r="E26" s="21">
         <v>2043</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="20">
         <v>2352</v>
       </c>
-      <c r="G26" s="21">
+      <c r="G26" s="20">
         <v>2517</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="20">
         <v>2420</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="20">
         <v>2406</v>
       </c>
-      <c r="J26" s="21">
+      <c r="J26" s="20">
         <v>2233</v>
       </c>
-      <c r="K26" s="21">
+      <c r="K26" s="20">
         <v>3213</v>
       </c>
-      <c r="L26" s="21">
+      <c r="L26" s="20">
         <v>3406</v>
       </c>
-      <c r="M26" s="21">
+      <c r="M26" s="20">
         <v>3014</v>
       </c>
-      <c r="N26" s="21">
+      <c r="N26" s="20">
         <v>2673</v>
       </c>
-      <c r="O26" s="21">
+      <c r="O26" s="20">
         <v>2995</v>
       </c>
-      <c r="P26" s="21">
+      <c r="P26" s="20">
         <v>2777</v>
       </c>
-      <c r="Q26" s="21">
+      <c r="Q26" s="20">
         <v>2150</v>
       </c>
-      <c r="R26" s="32">
+      <c r="R26" s="31">
         <v>2868</v>
       </c>
-      <c r="S26" s="33">
+      <c r="S26" s="32">
         <v>2561</v>
       </c>
-      <c r="T26" s="32">
+      <c r="T26" s="31">
         <v>2615</v>
       </c>
-      <c r="U26" s="32">
+      <c r="U26" s="31">
         <v>2893</v>
       </c>
-      <c r="V26" s="32">
+      <c r="V26" s="31">
         <v>3557</v>
       </c>
-      <c r="W26" s="22">
+      <c r="W26" s="21">
         <v>3532</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="41">
         <v>3102</v>
       </c>
-      <c r="Y26" s="33">
+      <c r="Y26" s="32">
         <v>2672</v>
       </c>
-      <c r="Z26" s="33">
+      <c r="Z26" s="32">
         <v>2309</v>
       </c>
-      <c r="AA26" s="33">
+      <c r="AA26" s="32">
         <v>2861</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB26" s="32">
         <v>2835</v>
       </c>
-      <c r="AC26" s="33">
+      <c r="AC26" s="32">
         <v>3169</v>
       </c>
-      <c r="AD26" s="33">
+      <c r="AD26" s="32">
         <v>2718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="AE26" s="32">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="20">
         <v>22750</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="20">
         <v>19862</v>
       </c>
-      <c r="E27" s="22">
+      <c r="E27" s="21">
         <v>19224</v>
       </c>
-      <c r="F27" s="21">
+      <c r="F27" s="20">
         <v>19864</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="20">
         <v>19362</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="20">
         <v>21060</v>
       </c>
-      <c r="I27" s="21">
+      <c r="I27" s="20">
         <v>23651</v>
       </c>
-      <c r="J27" s="21">
+      <c r="J27" s="20">
         <v>22362</v>
       </c>
-      <c r="K27" s="21">
+      <c r="K27" s="20">
         <v>27738</v>
       </c>
-      <c r="L27" s="21">
+      <c r="L27" s="20">
         <v>29376</v>
       </c>
-      <c r="M27" s="21">
+      <c r="M27" s="20">
         <v>24674</v>
       </c>
-      <c r="N27" s="21">
+      <c r="N27" s="20">
         <v>21772</v>
       </c>
-      <c r="O27" s="21">
+      <c r="O27" s="20">
         <v>25792</v>
       </c>
-      <c r="P27" s="21">
+      <c r="P27" s="20">
         <v>23727</v>
       </c>
-      <c r="Q27" s="21">
+      <c r="Q27" s="20">
         <v>21696</v>
       </c>
-      <c r="R27" s="32">
+      <c r="R27" s="31">
         <v>25434</v>
       </c>
-      <c r="S27" s="33">
+      <c r="S27" s="32">
         <v>24025</v>
       </c>
-      <c r="T27" s="32">
+      <c r="T27" s="31">
         <v>26332</v>
       </c>
-      <c r="U27" s="32">
+      <c r="U27" s="31">
         <v>30947</v>
       </c>
-      <c r="V27" s="32">
+      <c r="V27" s="31">
         <v>33831</v>
       </c>
-      <c r="W27" s="22">
+      <c r="W27" s="21">
         <v>30707</v>
       </c>
-      <c r="X27" s="42">
+      <c r="X27" s="41">
         <v>27240</v>
       </c>
-      <c r="Y27" s="33">
+      <c r="Y27" s="32">
         <v>23137</v>
       </c>
-      <c r="Z27" s="33">
+      <c r="Z27" s="32">
         <v>23456</v>
       </c>
-      <c r="AA27" s="33">
+      <c r="AA27" s="32">
         <v>32056</v>
       </c>
-      <c r="AB27" s="33">
+      <c r="AB27" s="32">
         <v>25801</v>
       </c>
-      <c r="AC27" s="33">
+      <c r="AC27" s="32">
         <v>28136</v>
       </c>
-      <c r="AD27" s="33">
+      <c r="AD27" s="32">
         <v>24269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="16" t="s">
+      <c r="AE27" s="32">
+        <v>22874</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="B28" s="35" t="s">
+      <c r="B28" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="20">
         <v>20421</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="20">
         <v>17092</v>
       </c>
-      <c r="E28" s="22">
+      <c r="E28" s="21">
         <v>14453</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="20">
         <v>17332</v>
       </c>
-      <c r="G28" s="21">
+      <c r="G28" s="20">
         <v>17739</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="20">
         <v>17163</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I28" s="20">
         <v>18875</v>
       </c>
-      <c r="J28" s="21">
+      <c r="J28" s="20">
         <v>19907</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="20">
         <v>21858</v>
       </c>
-      <c r="L28" s="21">
+      <c r="L28" s="20">
         <v>24429</v>
       </c>
-      <c r="M28" s="21">
+      <c r="M28" s="20">
         <v>23011</v>
       </c>
-      <c r="N28" s="21">
+      <c r="N28" s="20">
         <v>20026</v>
       </c>
-      <c r="O28" s="21">
+      <c r="O28" s="20">
         <v>24702</v>
       </c>
-      <c r="P28" s="21">
+      <c r="P28" s="20">
         <v>22009</v>
       </c>
-      <c r="Q28" s="21">
+      <c r="Q28" s="20">
         <v>19566</v>
       </c>
-      <c r="R28" s="32">
+      <c r="R28" s="31">
         <v>23022</v>
       </c>
-      <c r="S28" s="33">
+      <c r="S28" s="32">
         <v>21690</v>
       </c>
-      <c r="T28" s="32">
+      <c r="T28" s="31">
         <v>22841</v>
       </c>
-      <c r="U28" s="32">
+      <c r="U28" s="31">
         <v>25036</v>
       </c>
-      <c r="V28" s="32">
+      <c r="V28" s="31">
         <v>28562</v>
       </c>
-      <c r="W28" s="22">
+      <c r="W28" s="21">
         <v>24870</v>
       </c>
-      <c r="X28" s="42">
+      <c r="X28" s="41">
         <v>22292</v>
       </c>
-      <c r="Y28" s="33">
+      <c r="Y28" s="32">
         <v>19277</v>
       </c>
-      <c r="Z28" s="33">
+      <c r="Z28" s="32">
         <v>18995</v>
       </c>
-      <c r="AA28" s="33">
+      <c r="AA28" s="32">
         <v>25071</v>
       </c>
-      <c r="AB28" s="33">
+      <c r="AB28" s="32">
         <v>21220</v>
       </c>
-      <c r="AC28" s="33">
+      <c r="AC28" s="32">
         <v>23551</v>
       </c>
-      <c r="AD28" s="33">
+      <c r="AD28" s="32">
         <v>21361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="AE28" s="32">
+        <v>19754</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="B29" s="36" t="s">
+      <c r="B29" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="37">
+      <c r="C29" s="36">
         <v>13793</v>
       </c>
-      <c r="D29" s="37">
+      <c r="D29" s="36">
         <v>11259</v>
       </c>
-      <c r="E29" s="38">
+      <c r="E29" s="37">
         <v>8545</v>
       </c>
-      <c r="F29" s="37">
+      <c r="F29" s="36">
         <v>10702</v>
       </c>
-      <c r="G29" s="37">
+      <c r="G29" s="36">
         <v>9924</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="37">
         <v>8661</v>
       </c>
-      <c r="I29" s="37">
+      <c r="I29" s="36">
         <v>9943</v>
       </c>
-      <c r="J29" s="37">
+      <c r="J29" s="36">
         <v>8791</v>
       </c>
-      <c r="K29" s="37">
+      <c r="K29" s="36">
         <v>10848</v>
       </c>
-      <c r="L29" s="37">
+      <c r="L29" s="36">
         <v>12708</v>
       </c>
-      <c r="M29" s="37">
+      <c r="M29" s="36">
         <v>13259</v>
       </c>
-      <c r="N29" s="37">
+      <c r="N29" s="36">
         <v>11222</v>
       </c>
-      <c r="O29" s="37">
+      <c r="O29" s="36">
         <v>14703</v>
       </c>
-      <c r="P29" s="37">
+      <c r="P29" s="36">
         <v>12521</v>
       </c>
-      <c r="Q29" s="21">
+      <c r="Q29" s="20">
         <v>10753</v>
       </c>
-      <c r="R29" s="32">
+      <c r="R29" s="31">
         <v>16516</v>
       </c>
-      <c r="S29" s="33">
+      <c r="S29" s="32">
         <v>11488</v>
       </c>
-      <c r="T29" s="32">
+      <c r="T29" s="31">
         <v>11767</v>
       </c>
-      <c r="U29" s="32">
+      <c r="U29" s="31">
         <v>16570</v>
       </c>
-      <c r="V29" s="32">
+      <c r="V29" s="31">
         <v>13930</v>
       </c>
-      <c r="W29" s="22">
+      <c r="W29" s="21">
         <v>12790</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="41">
         <v>11837</v>
       </c>
-      <c r="Y29" s="33">
+      <c r="Y29" s="32">
         <v>9555</v>
       </c>
-      <c r="Z29" s="33">
+      <c r="Z29" s="32">
         <v>10204</v>
       </c>
-      <c r="AA29" s="33">
+      <c r="AA29" s="32">
         <v>15874</v>
       </c>
-      <c r="AB29" s="33">
+      <c r="AB29" s="32">
         <v>11689</v>
       </c>
-      <c r="AC29" s="33">
+      <c r="AC29" s="32">
         <v>12953</v>
       </c>
-      <c r="AD29" s="33">
+      <c r="AD29" s="32">
         <v>12242</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B30" s="61" t="s">
+      <c r="AE29" s="32">
+        <v>9571</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="29" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="23"/>
+      <c r="B30" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="61"/>
-[...28 lines deleted...]
-      <c r="B31" s="31" t="s">
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
+      <c r="N30" s="56"/>
+      <c r="O30" s="56"/>
+      <c r="P30" s="56"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="56"/>
+      <c r="T30" s="56"/>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="56"/>
+      <c r="AA30" s="56"/>
+      <c r="AB30" s="56"/>
+      <c r="AC30" s="32"/>
+    </row>
+    <row r="31" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B31" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="21">
+      <c r="C31" s="20">
         <v>93526</v>
       </c>
-      <c r="D31" s="21">
+      <c r="D31" s="20">
         <v>78476</v>
       </c>
-      <c r="E31" s="22">
+      <c r="E31" s="21">
         <v>67971</v>
       </c>
-      <c r="F31" s="21">
+      <c r="F31" s="20">
         <v>78674</v>
       </c>
-      <c r="G31" s="21">
+      <c r="G31" s="20">
         <v>77081</v>
       </c>
-      <c r="H31" s="21">
+      <c r="H31" s="20">
         <v>78357</v>
       </c>
-      <c r="I31" s="21">
+      <c r="I31" s="20">
         <v>89062</v>
       </c>
-      <c r="J31" s="21">
+      <c r="J31" s="20">
         <v>86649</v>
       </c>
-      <c r="K31" s="21">
+      <c r="K31" s="20">
         <v>102736</v>
       </c>
-      <c r="L31" s="21">
+      <c r="L31" s="20">
         <v>113042</v>
       </c>
-      <c r="M31" s="21">
+      <c r="M31" s="20">
         <v>101292</v>
       </c>
-      <c r="N31" s="21">
+      <c r="N31" s="20">
         <v>86576</v>
       </c>
-      <c r="O31" s="21">
+      <c r="O31" s="20">
         <v>108653</v>
       </c>
-      <c r="P31" s="21">
+      <c r="P31" s="20">
         <v>97782</v>
       </c>
-      <c r="Q31" s="21">
+      <c r="Q31" s="20">
         <v>83053</v>
       </c>
-      <c r="R31" s="32">
+      <c r="R31" s="31">
         <v>103677</v>
       </c>
-      <c r="S31" s="33">
+      <c r="S31" s="32">
         <v>92589</v>
       </c>
-      <c r="T31" s="32">
+      <c r="T31" s="31">
         <v>98711</v>
       </c>
-      <c r="U31" s="32">
+      <c r="U31" s="31">
         <v>117734</v>
       </c>
-      <c r="V31" s="32">
+      <c r="V31" s="31">
         <v>124328</v>
       </c>
-      <c r="W31" s="22">
+      <c r="W31" s="21">
         <v>112827</v>
       </c>
-      <c r="X31" s="42">
+      <c r="X31" s="41">
         <v>99737</v>
       </c>
-      <c r="Y31" s="33">
+      <c r="Y31" s="32">
         <v>86089</v>
       </c>
-      <c r="Z31" s="33">
+      <c r="Z31" s="32">
         <v>84804</v>
       </c>
-      <c r="AA31" s="33">
+      <c r="AA31" s="32">
         <v>117439</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB31" s="32">
         <v>97336</v>
       </c>
-      <c r="AC31" s="33">
+      <c r="AC31" s="32">
         <v>105731</v>
       </c>
-      <c r="AD31" s="33">
+      <c r="AD31" s="32">
         <v>96343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="13">
+      <c r="AE31" s="32">
+        <v>83706</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="12">
         <v>100000000</v>
       </c>
-      <c r="B32" s="34" t="s">
+      <c r="B32" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="20">
         <v>1520</v>
       </c>
-      <c r="D32" s="21">
+      <c r="D32" s="20">
         <v>1388</v>
       </c>
-      <c r="E32" s="22">
+      <c r="E32" s="21">
         <v>1112</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="20">
         <v>1396</v>
       </c>
-      <c r="G32" s="21">
+      <c r="G32" s="20">
         <v>1191</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="20">
         <v>1366</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="20">
         <v>1540</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="20">
         <v>1347</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="20">
         <v>1928</v>
       </c>
-      <c r="L32" s="21">
+      <c r="L32" s="20">
         <v>2173</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="20">
         <v>1989</v>
       </c>
-      <c r="N32" s="21">
+      <c r="N32" s="20">
         <v>1655</v>
       </c>
-      <c r="O32" s="21">
+      <c r="O32" s="20">
         <v>1911</v>
       </c>
-      <c r="P32" s="21">
+      <c r="P32" s="20">
         <v>1692</v>
       </c>
-      <c r="Q32" s="21">
+      <c r="Q32" s="20">
         <v>1275</v>
       </c>
-      <c r="R32" s="32">
+      <c r="R32" s="31">
         <v>1490</v>
       </c>
-      <c r="S32" s="33">
+      <c r="S32" s="32">
         <v>1527</v>
       </c>
-      <c r="T32" s="32">
+      <c r="T32" s="31">
         <v>1546</v>
       </c>
-      <c r="U32" s="32">
+      <c r="U32" s="31">
         <v>1825</v>
       </c>
-      <c r="V32" s="32">
+      <c r="V32" s="31">
         <v>2003</v>
       </c>
-      <c r="W32" s="22">
+      <c r="W32" s="21">
         <v>1928</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="41">
         <v>1634</v>
       </c>
-      <c r="Y32" s="33">
+      <c r="Y32" s="32">
         <v>1419</v>
       </c>
-      <c r="Z32" s="33">
+      <c r="Z32" s="32">
         <v>1324</v>
       </c>
-      <c r="AA32" s="33">
+      <c r="AA32" s="32">
         <v>1769</v>
       </c>
-      <c r="AB32" s="33">
+      <c r="AB32" s="32">
         <v>1667</v>
       </c>
-      <c r="AC32" s="33">
+      <c r="AC32" s="32">
         <v>1668</v>
       </c>
-      <c r="AD32" s="33">
+      <c r="AD32" s="32">
         <v>1437</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="14" t="s">
+      <c r="AE32" s="32">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B33" s="35" t="s">
+      <c r="B33" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C33" s="20">
         <v>2283</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D33" s="20">
         <v>2130</v>
       </c>
-      <c r="E33" s="22">
+      <c r="E33" s="21">
         <v>1810</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="20">
         <v>2063</v>
       </c>
-      <c r="G33" s="21">
+      <c r="G33" s="20">
         <v>2220</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H33" s="20">
         <v>2319</v>
       </c>
-      <c r="I33" s="21">
+      <c r="I33" s="20">
         <v>2415</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J33" s="20">
         <v>2156</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="20">
         <v>2731</v>
       </c>
-      <c r="L33" s="21">
+      <c r="L33" s="20">
         <v>2815</v>
       </c>
-      <c r="M33" s="21">
+      <c r="M33" s="20">
         <v>2618</v>
       </c>
-      <c r="N33" s="21">
+      <c r="N33" s="20">
         <v>2294</v>
       </c>
-      <c r="O33" s="21">
+      <c r="O33" s="20">
         <v>2900</v>
       </c>
-      <c r="P33" s="21">
+      <c r="P33" s="20">
         <v>2876</v>
       </c>
-      <c r="Q33" s="21">
+      <c r="Q33" s="20">
         <v>2287</v>
       </c>
-      <c r="R33" s="32">
+      <c r="R33" s="31">
         <v>2920</v>
       </c>
-      <c r="S33" s="33">
+      <c r="S33" s="32">
         <v>2681</v>
       </c>
-      <c r="T33" s="32">
+      <c r="T33" s="31">
         <v>2851</v>
       </c>
-      <c r="U33" s="32">
+      <c r="U33" s="31">
         <v>3136</v>
       </c>
-      <c r="V33" s="32">
+      <c r="V33" s="31">
         <v>3349</v>
       </c>
-      <c r="W33" s="22">
+      <c r="W33" s="21">
         <v>3097</v>
       </c>
-      <c r="X33" s="42">
+      <c r="X33" s="41">
         <v>2908</v>
       </c>
-      <c r="Y33" s="33">
+      <c r="Y33" s="32">
         <v>2508</v>
       </c>
-      <c r="Z33" s="33">
+      <c r="Z33" s="32">
         <v>2402</v>
       </c>
-      <c r="AA33" s="33">
+      <c r="AA33" s="32">
         <v>3204</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="32">
         <v>2818</v>
       </c>
-      <c r="AC33" s="33">
+      <c r="AC33" s="32">
         <v>2864</v>
       </c>
-      <c r="AD33" s="33">
+      <c r="AD33" s="32">
         <v>2603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="15" t="s">
+      <c r="AE33" s="32">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B34" s="35" t="s">
+      <c r="B34" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="20">
         <v>3359</v>
       </c>
-      <c r="D34" s="21">
+      <c r="D34" s="20">
         <v>2950</v>
       </c>
-      <c r="E34" s="22">
+      <c r="E34" s="21">
         <v>2752</v>
       </c>
-      <c r="F34" s="21">
+      <c r="F34" s="20">
         <v>3468</v>
       </c>
-      <c r="G34" s="21">
+      <c r="G34" s="20">
         <v>3219</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H34" s="20">
         <v>3640</v>
       </c>
-      <c r="I34" s="21">
+      <c r="I34" s="20">
         <v>4489</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="20">
         <v>4422</v>
       </c>
-      <c r="K34" s="21">
+      <c r="K34" s="20">
         <v>5390</v>
       </c>
-      <c r="L34" s="21">
+      <c r="L34" s="20">
         <v>5605</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="20">
         <v>4679</v>
       </c>
-      <c r="N34" s="21">
+      <c r="N34" s="20">
         <v>3746</v>
       </c>
-      <c r="O34" s="21">
+      <c r="O34" s="20">
         <v>4712</v>
       </c>
-      <c r="P34" s="21">
+      <c r="P34" s="20">
         <v>4057</v>
       </c>
-      <c r="Q34" s="21">
+      <c r="Q34" s="20">
         <v>3298</v>
       </c>
-      <c r="R34" s="32">
+      <c r="R34" s="31">
         <v>4083</v>
       </c>
-      <c r="S34" s="33">
+      <c r="S34" s="32">
         <v>3894</v>
       </c>
-      <c r="T34" s="32">
+      <c r="T34" s="31">
         <v>4428</v>
       </c>
-      <c r="U34" s="32">
+      <c r="U34" s="31">
         <v>6557</v>
       </c>
-      <c r="V34" s="32">
+      <c r="V34" s="31">
         <v>5911</v>
       </c>
-      <c r="W34" s="22">
+      <c r="W34" s="21">
         <v>5234</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="41">
         <v>4353</v>
       </c>
-      <c r="Y34" s="33">
+      <c r="Y34" s="32">
         <v>3934</v>
       </c>
-      <c r="Z34" s="33">
+      <c r="Z34" s="32">
         <v>3601</v>
       </c>
-      <c r="AA34" s="33">
+      <c r="AA34" s="32">
         <v>4709</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="32">
         <v>4140</v>
       </c>
-      <c r="AC34" s="33">
+      <c r="AC34" s="32">
         <v>4411</v>
       </c>
-      <c r="AD34" s="33">
+      <c r="AD34" s="32">
         <v>3696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="15" t="s">
+      <c r="AE34" s="32">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="35" t="s">
+      <c r="B35" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="20">
         <v>1829</v>
       </c>
-      <c r="D35" s="21">
+      <c r="D35" s="20">
         <v>1750</v>
       </c>
-      <c r="E35" s="22">
+      <c r="E35" s="21">
         <v>1274</v>
       </c>
-      <c r="F35" s="21">
+      <c r="F35" s="20">
         <v>1482</v>
       </c>
-      <c r="G35" s="21">
+      <c r="G35" s="20">
         <v>1668</v>
       </c>
-      <c r="H35" s="21">
+      <c r="H35" s="20">
         <v>1494</v>
       </c>
-      <c r="I35" s="21">
+      <c r="I35" s="20">
         <v>1916</v>
       </c>
-      <c r="J35" s="21">
+      <c r="J35" s="20">
         <v>1871</v>
       </c>
-      <c r="K35" s="21">
+      <c r="K35" s="20">
         <v>2450</v>
       </c>
-      <c r="L35" s="21">
+      <c r="L35" s="20">
         <v>2946</v>
       </c>
-      <c r="M35" s="21">
+      <c r="M35" s="20">
         <v>2637</v>
       </c>
-      <c r="N35" s="21">
+      <c r="N35" s="20">
         <v>2065</v>
       </c>
-      <c r="O35" s="21">
+      <c r="O35" s="20">
         <v>2700</v>
       </c>
-      <c r="P35" s="21">
+      <c r="P35" s="20">
         <v>2878</v>
       </c>
-      <c r="Q35" s="21">
+      <c r="Q35" s="20">
         <v>2223</v>
       </c>
-      <c r="R35" s="32">
+      <c r="R35" s="31">
         <v>2864</v>
       </c>
-      <c r="S35" s="33">
+      <c r="S35" s="32">
         <v>2476</v>
       </c>
-      <c r="T35" s="32">
+      <c r="T35" s="31">
         <v>2439</v>
       </c>
-      <c r="U35" s="32">
+      <c r="U35" s="31">
         <v>2733</v>
       </c>
-      <c r="V35" s="32">
+      <c r="V35" s="31">
         <v>2854</v>
       </c>
-      <c r="W35" s="22">
+      <c r="W35" s="21">
         <v>2876</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>2539</v>
       </c>
-      <c r="Y35" s="33">
+      <c r="Y35" s="32">
         <v>2483</v>
       </c>
-      <c r="Z35" s="33">
+      <c r="Z35" s="32">
         <v>2342</v>
       </c>
-      <c r="AA35" s="33">
+      <c r="AA35" s="32">
         <v>3204</v>
       </c>
-      <c r="AB35" s="33">
+      <c r="AB35" s="32">
         <v>2707</v>
       </c>
-      <c r="AC35" s="33">
+      <c r="AC35" s="32">
         <v>3039</v>
       </c>
-      <c r="AD35" s="33">
+      <c r="AD35" s="32">
         <v>3089</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="15" t="s">
+      <c r="AE35" s="32">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="35" t="s">
+      <c r="B36" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="20">
         <v>1641</v>
       </c>
-      <c r="D36" s="21">
+      <c r="D36" s="20">
         <v>1224</v>
       </c>
-      <c r="E36" s="22">
+      <c r="E36" s="21">
         <v>1040</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="20">
         <v>1519</v>
       </c>
-      <c r="G36" s="21">
+      <c r="G36" s="20">
         <v>1516</v>
       </c>
-      <c r="H36" s="21">
+      <c r="H36" s="20">
         <v>1600</v>
       </c>
-      <c r="I36" s="21">
+      <c r="I36" s="20">
         <v>1877</v>
       </c>
-      <c r="J36" s="21">
+      <c r="J36" s="20">
         <v>1971</v>
       </c>
-      <c r="K36" s="21">
+      <c r="K36" s="20">
         <v>1495</v>
       </c>
-      <c r="L36" s="21">
+      <c r="L36" s="20">
         <v>1887</v>
       </c>
-      <c r="M36" s="21">
+      <c r="M36" s="20">
         <v>1614</v>
       </c>
-      <c r="N36" s="21">
+      <c r="N36" s="20">
         <v>1313</v>
       </c>
-      <c r="O36" s="21">
+      <c r="O36" s="20">
         <v>1982</v>
       </c>
-      <c r="P36" s="21">
+      <c r="P36" s="20">
         <v>1616</v>
       </c>
-      <c r="Q36" s="21">
+      <c r="Q36" s="20">
         <v>1405</v>
       </c>
-      <c r="R36" s="32">
+      <c r="R36" s="31">
         <v>1702</v>
       </c>
-      <c r="S36" s="33">
+      <c r="S36" s="32">
         <v>1490</v>
       </c>
-      <c r="T36" s="32">
+      <c r="T36" s="31">
         <v>1591</v>
       </c>
-      <c r="U36" s="32">
+      <c r="U36" s="31">
         <v>1911</v>
       </c>
-      <c r="V36" s="32">
+      <c r="V36" s="31">
         <v>2455</v>
       </c>
-      <c r="W36" s="22">
+      <c r="W36" s="21">
         <v>1701</v>
       </c>
-      <c r="X36" s="42">
+      <c r="X36" s="41">
         <v>1699</v>
       </c>
-      <c r="Y36" s="33">
+      <c r="Y36" s="32">
         <v>1557</v>
       </c>
-      <c r="Z36" s="33">
+      <c r="Z36" s="32">
         <v>1381</v>
       </c>
-      <c r="AA36" s="33">
+      <c r="AA36" s="32">
         <v>1770</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB36" s="32">
         <v>1514</v>
       </c>
-      <c r="AC36" s="33">
+      <c r="AC36" s="32">
         <v>1717</v>
       </c>
-      <c r="AD36" s="33">
+      <c r="AD36" s="32">
         <v>1686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="AE36" s="32">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="35" t="s">
+      <c r="B37" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="20">
         <v>2448</v>
       </c>
-      <c r="D37" s="21">
+      <c r="D37" s="20">
         <v>1963</v>
       </c>
-      <c r="E37" s="22">
+      <c r="E37" s="21">
         <v>1628</v>
       </c>
-      <c r="F37" s="21">
+      <c r="F37" s="20">
         <v>2333</v>
       </c>
-      <c r="G37" s="21">
+      <c r="G37" s="20">
         <v>2111</v>
       </c>
-      <c r="H37" s="21">
+      <c r="H37" s="20">
         <v>2156</v>
       </c>
-      <c r="I37" s="21">
+      <c r="I37" s="20">
         <v>2822</v>
       </c>
-      <c r="J37" s="21">
+      <c r="J37" s="20">
         <v>2718</v>
       </c>
-      <c r="K37" s="21">
+      <c r="K37" s="20">
         <v>3621</v>
       </c>
-      <c r="L37" s="21">
+      <c r="L37" s="20">
         <v>3929</v>
       </c>
-      <c r="M37" s="21">
+      <c r="M37" s="20">
         <v>3117</v>
       </c>
-      <c r="N37" s="21">
+      <c r="N37" s="20">
         <v>2686</v>
       </c>
-      <c r="O37" s="21">
+      <c r="O37" s="20">
         <v>3595</v>
       </c>
-      <c r="P37" s="21">
+      <c r="P37" s="20">
         <v>3019</v>
       </c>
-      <c r="Q37" s="21">
+      <c r="Q37" s="20">
         <v>2443</v>
       </c>
-      <c r="R37" s="32">
+      <c r="R37" s="31">
         <v>2784</v>
       </c>
-      <c r="S37" s="33">
+      <c r="S37" s="32">
         <v>2331</v>
       </c>
-      <c r="T37" s="32">
+      <c r="T37" s="31">
         <v>2774</v>
       </c>
-      <c r="U37" s="32">
+      <c r="U37" s="31">
         <v>3096</v>
       </c>
-      <c r="V37" s="32">
+      <c r="V37" s="31">
         <v>3301</v>
       </c>
-      <c r="W37" s="22">
+      <c r="W37" s="21">
         <v>3140</v>
       </c>
-      <c r="X37" s="42">
+      <c r="X37" s="41">
         <v>2679</v>
       </c>
-      <c r="Y37" s="33">
+      <c r="Y37" s="32">
         <v>2173</v>
       </c>
-      <c r="Z37" s="33">
+      <c r="Z37" s="32">
         <v>2147</v>
       </c>
-      <c r="AA37" s="33">
+      <c r="AA37" s="32">
         <v>3096</v>
       </c>
-      <c r="AB37" s="33">
+      <c r="AB37" s="32">
         <v>2516</v>
       </c>
-      <c r="AC37" s="33">
+      <c r="AC37" s="32">
         <v>2597</v>
       </c>
-      <c r="AD37" s="33">
+      <c r="AD37" s="32">
         <v>2322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="15" t="s">
+      <c r="AE37" s="32">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="35" t="s">
+      <c r="B38" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="21">
+      <c r="C38" s="20">
         <v>2732</v>
       </c>
-      <c r="D38" s="21">
+      <c r="D38" s="20">
         <v>2053</v>
       </c>
-      <c r="E38" s="22">
+      <c r="E38" s="21">
         <v>1788</v>
       </c>
-      <c r="F38" s="21">
+      <c r="F38" s="20">
         <v>2095</v>
       </c>
-      <c r="G38" s="21">
+      <c r="G38" s="20">
         <v>1821</v>
       </c>
-      <c r="H38" s="21">
+      <c r="H38" s="20">
         <v>1889</v>
       </c>
-      <c r="I38" s="21">
+      <c r="I38" s="20">
         <v>2211</v>
       </c>
-      <c r="J38" s="21">
+      <c r="J38" s="20">
         <v>1908</v>
       </c>
-      <c r="K38" s="21">
+      <c r="K38" s="20">
         <v>2353</v>
       </c>
-      <c r="L38" s="21">
+      <c r="L38" s="20">
         <v>2689</v>
       </c>
-      <c r="M38" s="21">
+      <c r="M38" s="20">
         <v>2274</v>
       </c>
-      <c r="N38" s="21">
+      <c r="N38" s="20">
         <v>1918</v>
       </c>
-      <c r="O38" s="21">
+      <c r="O38" s="20">
         <v>2916</v>
       </c>
-      <c r="P38" s="21">
+      <c r="P38" s="20">
         <v>2585</v>
       </c>
-      <c r="Q38" s="21">
+      <c r="Q38" s="20">
         <v>1932</v>
       </c>
-      <c r="R38" s="32">
+      <c r="R38" s="31">
         <v>2378</v>
       </c>
-      <c r="S38" s="33">
+      <c r="S38" s="32">
         <v>2190</v>
       </c>
-      <c r="T38" s="32">
+      <c r="T38" s="31">
         <v>2039</v>
       </c>
-      <c r="U38" s="32">
+      <c r="U38" s="31">
         <v>2487</v>
       </c>
-      <c r="V38" s="32">
+      <c r="V38" s="31">
         <v>2630</v>
       </c>
-      <c r="W38" s="22">
+      <c r="W38" s="21">
         <v>2544</v>
       </c>
-      <c r="X38" s="42">
+      <c r="X38" s="41">
         <v>2197</v>
       </c>
-      <c r="Y38" s="33">
+      <c r="Y38" s="32">
         <v>1905</v>
       </c>
-      <c r="Z38" s="33">
+      <c r="Z38" s="32">
         <v>1650</v>
       </c>
-      <c r="AA38" s="33">
+      <c r="AA38" s="32">
         <v>3210</v>
       </c>
-      <c r="AB38" s="33">
+      <c r="AB38" s="32">
         <v>2402</v>
       </c>
-      <c r="AC38" s="33">
+      <c r="AC38" s="32">
         <v>2740</v>
       </c>
-      <c r="AD38" s="33">
+      <c r="AD38" s="32">
         <v>2644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="15" t="s">
+      <c r="AE38" s="32">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="35" t="s">
+      <c r="B39" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="C39" s="21">
+      <c r="C39" s="20">
         <v>1839</v>
       </c>
-      <c r="D39" s="21">
+      <c r="D39" s="20">
         <v>1413</v>
       </c>
-      <c r="E39" s="22">
+      <c r="E39" s="21">
         <v>1185</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="20">
         <v>1445</v>
       </c>
-      <c r="G39" s="21">
+      <c r="G39" s="20">
         <v>1385</v>
       </c>
-      <c r="H39" s="21">
+      <c r="H39" s="20">
         <v>1545</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I39" s="20">
         <v>1635</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J39" s="20">
         <v>1473</v>
       </c>
-      <c r="K39" s="21">
+      <c r="K39" s="20">
         <v>1846</v>
       </c>
-      <c r="L39" s="21">
+      <c r="L39" s="20">
         <v>1867</v>
       </c>
-      <c r="M39" s="21">
+      <c r="M39" s="20">
         <v>1793</v>
       </c>
-      <c r="N39" s="21">
+      <c r="N39" s="20">
         <v>1383</v>
       </c>
-      <c r="O39" s="21">
+      <c r="O39" s="20">
         <v>1880</v>
       </c>
-      <c r="P39" s="21">
+      <c r="P39" s="20">
         <v>1816</v>
       </c>
-      <c r="Q39" s="21">
+      <c r="Q39" s="20">
         <v>1437</v>
       </c>
-      <c r="R39" s="32">
+      <c r="R39" s="31">
         <v>1657</v>
       </c>
-      <c r="S39" s="33">
+      <c r="S39" s="32">
         <v>1600</v>
       </c>
-      <c r="T39" s="32">
+      <c r="T39" s="31">
         <v>1630</v>
       </c>
-      <c r="U39" s="32">
+      <c r="U39" s="31">
         <v>1669</v>
       </c>
-      <c r="V39" s="32">
+      <c r="V39" s="31">
         <v>1935</v>
       </c>
-      <c r="W39" s="22">
+      <c r="W39" s="21">
         <v>1931</v>
       </c>
-      <c r="X39" s="42">
+      <c r="X39" s="41">
         <v>1604</v>
       </c>
-      <c r="Y39" s="33">
+      <c r="Y39" s="32">
         <v>1504</v>
       </c>
-      <c r="Z39" s="33">
+      <c r="Z39" s="32">
         <v>1471</v>
       </c>
-      <c r="AA39" s="33">
+      <c r="AA39" s="32">
         <v>2112</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB39" s="32">
         <v>1709</v>
       </c>
-      <c r="AC39" s="33">
+      <c r="AC39" s="32">
         <v>1913</v>
       </c>
-      <c r="AD39" s="33">
+      <c r="AD39" s="32">
         <v>1644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="15" t="s">
+      <c r="AE39" s="32">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="35" t="s">
+      <c r="B40" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C40" s="21">
+      <c r="C40" s="20">
         <v>3722</v>
       </c>
-      <c r="D40" s="21">
+      <c r="D40" s="20">
         <v>3021</v>
       </c>
-      <c r="E40" s="22">
+      <c r="E40" s="21">
         <v>2819</v>
       </c>
-      <c r="F40" s="21">
+      <c r="F40" s="20">
         <v>3034</v>
       </c>
-      <c r="G40" s="21">
+      <c r="G40" s="20">
         <v>2995</v>
       </c>
-      <c r="H40" s="21">
+      <c r="H40" s="20">
         <v>3257</v>
       </c>
-      <c r="I40" s="21">
+      <c r="I40" s="20">
         <v>3336</v>
       </c>
-      <c r="J40" s="21">
+      <c r="J40" s="20">
         <v>3477</v>
       </c>
-      <c r="K40" s="21">
+      <c r="K40" s="20">
         <v>4254</v>
       </c>
-      <c r="L40" s="21">
+      <c r="L40" s="20">
         <v>4528</v>
       </c>
-      <c r="M40" s="21">
+      <c r="M40" s="20">
         <v>3957</v>
       </c>
-      <c r="N40" s="21">
+      <c r="N40" s="20">
         <v>3398</v>
       </c>
-      <c r="O40" s="21">
+      <c r="O40" s="20">
         <v>4064</v>
       </c>
-      <c r="P40" s="21">
+      <c r="P40" s="20">
         <v>4005</v>
       </c>
-      <c r="Q40" s="21">
+      <c r="Q40" s="20">
         <v>3175</v>
       </c>
-      <c r="R40" s="32">
+      <c r="R40" s="31">
         <v>4041</v>
       </c>
-      <c r="S40" s="33">
+      <c r="S40" s="32">
         <v>3685</v>
       </c>
-      <c r="T40" s="32">
+      <c r="T40" s="31">
         <v>4104</v>
       </c>
-      <c r="U40" s="32">
+      <c r="U40" s="31">
         <v>4684</v>
       </c>
-      <c r="V40" s="32">
+      <c r="V40" s="31">
         <v>4878</v>
       </c>
-      <c r="W40" s="22">
+      <c r="W40" s="21">
         <v>4917</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="41">
         <v>4207</v>
       </c>
-      <c r="Y40" s="33">
+      <c r="Y40" s="32">
         <v>3538</v>
       </c>
-      <c r="Z40" s="33">
+      <c r="Z40" s="32">
         <v>3215</v>
       </c>
-      <c r="AA40" s="33">
+      <c r="AA40" s="32">
         <v>4494</v>
       </c>
-      <c r="AB40" s="33">
+      <c r="AB40" s="32">
         <v>4238</v>
       </c>
-      <c r="AC40" s="33">
+      <c r="AC40" s="32">
         <v>4434</v>
       </c>
-      <c r="AD40" s="33">
+      <c r="AD40" s="32">
         <v>4079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="15" t="s">
+      <c r="AE40" s="32">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="35" t="s">
+      <c r="B41" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="20">
         <v>1994</v>
       </c>
-      <c r="D41" s="21">
+      <c r="D41" s="20">
         <v>1624</v>
       </c>
-      <c r="E41" s="22">
+      <c r="E41" s="21">
         <v>1444</v>
       </c>
-      <c r="F41" s="21">
+      <c r="F41" s="20">
         <v>1618</v>
       </c>
-      <c r="G41" s="21">
+      <c r="G41" s="20">
         <v>1751</v>
       </c>
-      <c r="H41" s="21">
+      <c r="H41" s="20">
         <v>1882</v>
       </c>
-      <c r="I41" s="21">
+      <c r="I41" s="20">
         <v>2094</v>
       </c>
-      <c r="J41" s="21">
+      <c r="J41" s="20">
         <v>1906</v>
       </c>
-      <c r="K41" s="21">
+      <c r="K41" s="20">
         <v>2260</v>
       </c>
-      <c r="L41" s="21">
+      <c r="L41" s="20">
         <v>2573</v>
       </c>
-      <c r="M41" s="21">
+      <c r="M41" s="20">
         <v>2378</v>
       </c>
-      <c r="N41" s="21">
+      <c r="N41" s="20">
         <v>2118</v>
       </c>
-      <c r="O41" s="21">
+      <c r="O41" s="20">
         <v>2372</v>
       </c>
-      <c r="P41" s="21">
+      <c r="P41" s="20">
         <v>2088</v>
       </c>
-      <c r="Q41" s="21">
+      <c r="Q41" s="20">
         <v>1695</v>
       </c>
-      <c r="R41" s="32">
+      <c r="R41" s="31">
         <v>2227</v>
       </c>
-      <c r="S41" s="33">
+      <c r="S41" s="32">
         <v>2019</v>
       </c>
-      <c r="T41" s="32">
+      <c r="T41" s="31">
         <v>2300</v>
       </c>
-      <c r="U41" s="32">
+      <c r="U41" s="31">
         <v>2536</v>
       </c>
-      <c r="V41" s="32">
+      <c r="V41" s="31">
         <v>2702</v>
       </c>
-      <c r="W41" s="22">
+      <c r="W41" s="21">
         <v>2598</v>
       </c>
-      <c r="X41" s="42">
+      <c r="X41" s="41">
         <v>2149</v>
       </c>
-      <c r="Y41" s="33">
+      <c r="Y41" s="32">
         <v>2018</v>
       </c>
-      <c r="Z41" s="33">
+      <c r="Z41" s="32">
         <v>1916</v>
       </c>
-      <c r="AA41" s="33">
+      <c r="AA41" s="32">
         <v>2298</v>
       </c>
-      <c r="AB41" s="33">
+      <c r="AB41" s="32">
         <v>2194</v>
       </c>
-      <c r="AC41" s="33">
+      <c r="AC41" s="32">
         <v>2187</v>
       </c>
-      <c r="AD41" s="33">
+      <c r="AD41" s="32">
         <v>2206</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="15" t="s">
+      <c r="AE41" s="32">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B42" s="35" t="s">
+      <c r="B42" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="20">
         <v>1898</v>
       </c>
-      <c r="D42" s="21">
+      <c r="D42" s="20">
         <v>1504</v>
       </c>
-      <c r="E42" s="22">
+      <c r="E42" s="21">
         <v>1270</v>
       </c>
-      <c r="F42" s="21">
+      <c r="F42" s="20">
         <v>1258</v>
       </c>
-      <c r="G42" s="21">
+      <c r="G42" s="20">
         <v>1239</v>
       </c>
-      <c r="H42" s="21">
+      <c r="H42" s="20">
         <v>1088</v>
       </c>
-      <c r="I42" s="21">
+      <c r="I42" s="20">
         <v>1690</v>
       </c>
-      <c r="J42" s="21">
+      <c r="J42" s="20">
         <v>1596</v>
       </c>
-      <c r="K42" s="21">
+      <c r="K42" s="20">
         <v>1801</v>
       </c>
-      <c r="L42" s="21">
+      <c r="L42" s="20">
         <v>2001</v>
       </c>
-      <c r="M42" s="21">
+      <c r="M42" s="20">
         <v>1671</v>
       </c>
-      <c r="N42" s="21">
+      <c r="N42" s="20">
         <v>1442</v>
       </c>
-      <c r="O42" s="21">
+      <c r="O42" s="20">
         <v>2067</v>
       </c>
-      <c r="P42" s="21">
+      <c r="P42" s="20">
         <v>1813</v>
       </c>
-      <c r="Q42" s="21">
+      <c r="Q42" s="20">
         <v>1366</v>
       </c>
-      <c r="R42" s="32">
+      <c r="R42" s="31">
         <v>1590</v>
       </c>
-      <c r="S42" s="33">
+      <c r="S42" s="32">
         <v>1430</v>
       </c>
-      <c r="T42" s="32">
+      <c r="T42" s="31">
         <v>1522</v>
       </c>
-      <c r="U42" s="32">
+      <c r="U42" s="31">
         <v>2044</v>
       </c>
-      <c r="V42" s="32">
+      <c r="V42" s="31">
         <v>2041</v>
       </c>
-      <c r="W42" s="22">
+      <c r="W42" s="21">
         <v>2252</v>
       </c>
-      <c r="X42" s="42">
+      <c r="X42" s="41">
         <v>1811</v>
       </c>
-      <c r="Y42" s="33">
+      <c r="Y42" s="32">
         <v>1630</v>
       </c>
-      <c r="Z42" s="33">
+      <c r="Z42" s="32">
         <v>1538</v>
       </c>
-      <c r="AA42" s="33">
+      <c r="AA42" s="32">
         <v>2316</v>
       </c>
-      <c r="AB42" s="33">
+      <c r="AB42" s="32">
         <v>1854</v>
       </c>
-      <c r="AC42" s="33">
+      <c r="AC42" s="32">
         <v>1827</v>
       </c>
-      <c r="AD42" s="33">
+      <c r="AD42" s="32">
         <v>1875</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="15" t="s">
+      <c r="AE42" s="32">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="35" t="s">
+      <c r="B43" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C43" s="21">
+      <c r="C43" s="20">
         <v>2546</v>
       </c>
-      <c r="D43" s="21">
+      <c r="D43" s="20">
         <v>1852</v>
       </c>
-      <c r="E43" s="22">
+      <c r="E43" s="21">
         <v>1633</v>
       </c>
-      <c r="F43" s="21">
+      <c r="F43" s="20">
         <v>1894</v>
       </c>
-      <c r="G43" s="21">
+      <c r="G43" s="20">
         <v>2123</v>
       </c>
-      <c r="H43" s="21">
+      <c r="H43" s="20">
         <v>2223</v>
       </c>
-      <c r="I43" s="21">
+      <c r="I43" s="20">
         <v>2781</v>
       </c>
-      <c r="J43" s="21">
+      <c r="J43" s="20">
         <v>3214</v>
       </c>
-      <c r="K43" s="21">
+      <c r="K43" s="20">
         <v>2764</v>
       </c>
-      <c r="L43" s="21">
+      <c r="L43" s="20">
         <v>2929</v>
       </c>
-      <c r="M43" s="21">
+      <c r="M43" s="20">
         <v>2667</v>
       </c>
-      <c r="N43" s="21">
+      <c r="N43" s="20">
         <v>2250</v>
       </c>
-      <c r="O43" s="21">
+      <c r="O43" s="20">
         <v>3044</v>
       </c>
-      <c r="P43" s="21">
+      <c r="P43" s="20">
         <v>2494</v>
       </c>
-      <c r="Q43" s="21">
+      <c r="Q43" s="20">
         <v>1810</v>
       </c>
-      <c r="R43" s="32">
+      <c r="R43" s="31">
         <v>2815</v>
       </c>
-      <c r="S43" s="33">
+      <c r="S43" s="32">
         <v>2506</v>
       </c>
-      <c r="T43" s="32">
+      <c r="T43" s="31">
         <v>2941</v>
       </c>
-      <c r="U43" s="32">
+      <c r="U43" s="31">
         <v>3394</v>
       </c>
-      <c r="V43" s="32">
+      <c r="V43" s="31">
         <v>3757</v>
       </c>
-      <c r="W43" s="22">
+      <c r="W43" s="21">
         <v>3056</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X43" s="41">
         <v>2650</v>
       </c>
-      <c r="Y43" s="33">
+      <c r="Y43" s="32">
         <v>2353</v>
       </c>
-      <c r="Z43" s="33">
+      <c r="Z43" s="32">
         <v>2312</v>
       </c>
-      <c r="AA43" s="33">
+      <c r="AA43" s="32">
         <v>3082</v>
       </c>
-      <c r="AB43" s="33">
+      <c r="AB43" s="32">
         <v>2554</v>
       </c>
-      <c r="AC43" s="33">
+      <c r="AC43" s="32">
         <v>2882</v>
       </c>
-      <c r="AD43" s="33">
+      <c r="AD43" s="32">
         <v>2836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="15" t="s">
+      <c r="AE43" s="32">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="35" t="s">
+      <c r="B44" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="20">
         <v>1776</v>
       </c>
-      <c r="D44" s="21">
+      <c r="D44" s="20">
         <v>1614</v>
       </c>
-      <c r="E44" s="22">
+      <c r="E44" s="21">
         <v>1378</v>
       </c>
-      <c r="F44" s="21">
+      <c r="F44" s="20">
         <v>1568</v>
       </c>
-      <c r="G44" s="21">
+      <c r="G44" s="20">
         <v>1443</v>
       </c>
-      <c r="H44" s="21">
+      <c r="H44" s="20">
         <v>1559</v>
       </c>
-      <c r="I44" s="21">
+      <c r="I44" s="20">
         <v>1834</v>
       </c>
-      <c r="J44" s="21">
+      <c r="J44" s="20">
         <v>1719</v>
       </c>
-      <c r="K44" s="21">
+      <c r="K44" s="20">
         <v>2146</v>
       </c>
-      <c r="L44" s="21">
+      <c r="L44" s="20">
         <v>2410</v>
       </c>
-      <c r="M44" s="21">
+      <c r="M44" s="20">
         <v>1852</v>
       </c>
-      <c r="N44" s="21">
+      <c r="N44" s="20">
         <v>1578</v>
       </c>
-      <c r="O44" s="21">
+      <c r="O44" s="20">
         <v>1862</v>
       </c>
-      <c r="P44" s="21">
+      <c r="P44" s="20">
         <v>1853</v>
       </c>
-      <c r="Q44" s="21">
+      <c r="Q44" s="20">
         <v>1270</v>
       </c>
-      <c r="R44" s="32">
+      <c r="R44" s="31">
         <v>1710</v>
       </c>
-      <c r="S44" s="33">
+      <c r="S44" s="32">
         <v>1707</v>
       </c>
-      <c r="T44" s="32">
+      <c r="T44" s="31">
         <v>1883</v>
       </c>
-      <c r="U44" s="32">
+      <c r="U44" s="31">
         <v>2141</v>
       </c>
-      <c r="V44" s="32">
+      <c r="V44" s="31">
         <v>2149</v>
       </c>
-      <c r="W44" s="22">
+      <c r="W44" s="21">
         <v>1942</v>
       </c>
-      <c r="X44" s="42">
+      <c r="X44" s="41">
         <v>1574</v>
       </c>
-      <c r="Y44" s="33">
+      <c r="Y44" s="32">
         <v>1524</v>
       </c>
-      <c r="Z44" s="33">
+      <c r="Z44" s="32">
         <v>1554</v>
       </c>
-      <c r="AA44" s="33">
+      <c r="AA44" s="32">
         <v>1905</v>
       </c>
-      <c r="AB44" s="33">
+      <c r="AB44" s="32">
         <v>1633</v>
       </c>
-      <c r="AC44" s="33">
+      <c r="AC44" s="32">
         <v>1904</v>
       </c>
-      <c r="AD44" s="33">
+      <c r="AD44" s="32">
         <v>1859</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="15" t="s">
+      <c r="AE44" s="32">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="35" t="s">
+      <c r="B45" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C45" s="21">
+      <c r="C45" s="20">
         <v>740</v>
       </c>
-      <c r="D45" s="21">
+      <c r="D45" s="20">
         <v>720</v>
       </c>
-      <c r="E45" s="22">
+      <c r="E45" s="21">
         <v>634</v>
       </c>
-      <c r="F45" s="21">
+      <c r="F45" s="20">
         <v>727</v>
       </c>
-      <c r="G45" s="21">
+      <c r="G45" s="20">
         <v>611</v>
       </c>
-      <c r="H45" s="21">
+      <c r="H45" s="20">
         <v>641</v>
       </c>
-      <c r="I45" s="21">
+      <c r="I45" s="20">
         <v>819</v>
       </c>
-      <c r="J45" s="21">
+      <c r="J45" s="20">
         <v>753</v>
       </c>
-      <c r="K45" s="21">
+      <c r="K45" s="20">
         <v>1009</v>
       </c>
-      <c r="L45" s="21">
+      <c r="L45" s="20">
         <v>1113</v>
       </c>
-      <c r="M45" s="21">
+      <c r="M45" s="20">
         <v>996</v>
       </c>
-      <c r="N45" s="21">
+      <c r="N45" s="20">
         <v>737</v>
       </c>
-      <c r="O45" s="21">
+      <c r="O45" s="20">
         <v>863</v>
       </c>
-      <c r="P45" s="21">
+      <c r="P45" s="20">
         <v>835</v>
       </c>
-      <c r="Q45" s="21">
+      <c r="Q45" s="20">
         <v>771</v>
       </c>
-      <c r="R45" s="32">
+      <c r="R45" s="31">
         <v>785</v>
       </c>
-      <c r="S45" s="33">
+      <c r="S45" s="32">
         <v>777</v>
       </c>
-      <c r="T45" s="32">
+      <c r="T45" s="31">
         <v>770</v>
       </c>
-      <c r="U45" s="32">
+      <c r="U45" s="31">
         <v>963</v>
       </c>
-      <c r="V45" s="32">
+      <c r="V45" s="31">
         <v>1077</v>
       </c>
-      <c r="W45" s="22">
+      <c r="W45" s="21">
         <v>1025</v>
       </c>
-      <c r="X45" s="42">
+      <c r="X45" s="41">
         <v>890</v>
       </c>
-      <c r="Y45" s="33">
+      <c r="Y45" s="32">
         <v>786</v>
       </c>
-      <c r="Z45" s="24">
+      <c r="Z45" s="23">
         <v>637</v>
       </c>
-      <c r="AA45" s="33">
+      <c r="AA45" s="32">
         <v>880</v>
       </c>
-      <c r="AB45" s="33">
+      <c r="AB45" s="32">
         <v>959</v>
       </c>
-      <c r="AC45" s="33">
+      <c r="AC45" s="32">
         <v>1071</v>
       </c>
-      <c r="AD45" s="33">
+      <c r="AD45" s="32">
         <v>883</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="15" t="s">
+      <c r="AE45" s="32">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="35" t="s">
+      <c r="B46" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C46" s="21">
+      <c r="C46" s="20">
         <v>3922</v>
       </c>
-      <c r="D46" s="21">
+      <c r="D46" s="20">
         <v>3074</v>
       </c>
-      <c r="E46" s="22">
+      <c r="E46" s="21">
         <v>2199</v>
       </c>
-      <c r="F46" s="21">
+      <c r="F46" s="20">
         <v>2750</v>
       </c>
-      <c r="G46" s="21">
+      <c r="G46" s="20">
         <v>2625</v>
       </c>
-      <c r="H46" s="21">
+      <c r="H46" s="20">
         <v>2613</v>
       </c>
-      <c r="I46" s="21">
+      <c r="I46" s="20">
         <v>3006</v>
       </c>
-      <c r="J46" s="21">
+      <c r="J46" s="20">
         <v>3015</v>
       </c>
-      <c r="K46" s="21">
+      <c r="K46" s="20">
         <v>3561</v>
       </c>
-      <c r="L46" s="21">
+      <c r="L46" s="20">
         <v>4126</v>
       </c>
-      <c r="M46" s="21">
+      <c r="M46" s="20">
         <v>3407</v>
       </c>
-      <c r="N46" s="21">
+      <c r="N46" s="20">
         <v>2632</v>
       </c>
-      <c r="O46" s="21">
+      <c r="O46" s="20">
         <v>4053</v>
       </c>
-      <c r="P46" s="21">
+      <c r="P46" s="20">
         <v>3640</v>
       </c>
-      <c r="Q46" s="21">
+      <c r="Q46" s="20">
         <v>2718</v>
       </c>
-      <c r="R46" s="32">
+      <c r="R46" s="31">
         <v>3171</v>
       </c>
-      <c r="S46" s="33">
+      <c r="S46" s="32">
         <v>2822</v>
       </c>
-      <c r="T46" s="32">
+      <c r="T46" s="31">
         <v>2665</v>
       </c>
-      <c r="U46" s="32">
+      <c r="U46" s="31">
         <v>3497</v>
       </c>
-      <c r="V46" s="32">
+      <c r="V46" s="31">
         <v>3993</v>
       </c>
-      <c r="W46" s="22">
+      <c r="W46" s="21">
         <v>3537</v>
       </c>
-      <c r="X46" s="42">
+      <c r="X46" s="41">
         <v>2962</v>
       </c>
-      <c r="Y46" s="33">
+      <c r="Y46" s="32">
         <v>2680</v>
       </c>
-      <c r="Z46" s="33">
+      <c r="Z46" s="32">
         <v>2789</v>
       </c>
-      <c r="AA46" s="33">
+      <c r="AA46" s="32">
         <v>3866</v>
       </c>
-      <c r="AB46" s="33">
+      <c r="AB46" s="32">
         <v>3417</v>
       </c>
-      <c r="AC46" s="33">
+      <c r="AC46" s="32">
         <v>3279</v>
       </c>
-      <c r="AD46" s="33">
+      <c r="AD46" s="32">
         <v>3322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="15" t="s">
+      <c r="AE46" s="32">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B47" s="35" t="s">
+      <c r="B47" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C47" s="21">
+      <c r="C47" s="20">
         <v>698</v>
       </c>
-      <c r="D47" s="21">
+      <c r="D47" s="20">
         <v>541</v>
       </c>
-      <c r="E47" s="22">
+      <c r="E47" s="21">
         <v>553</v>
       </c>
-      <c r="F47" s="21">
+      <c r="F47" s="20">
         <v>746</v>
       </c>
-      <c r="G47" s="21">
+      <c r="G47" s="20">
         <v>617</v>
       </c>
-      <c r="H47" s="21">
+      <c r="H47" s="20">
         <v>651</v>
       </c>
-      <c r="I47" s="21">
+      <c r="I47" s="20">
         <v>595</v>
       </c>
-      <c r="J47" s="21">
+      <c r="J47" s="20">
         <v>630</v>
       </c>
-      <c r="K47" s="21">
+      <c r="K47" s="20">
         <v>709</v>
       </c>
-      <c r="L47" s="21">
+      <c r="L47" s="20">
         <v>816</v>
       </c>
-      <c r="M47" s="21">
+      <c r="M47" s="20">
         <v>820</v>
       </c>
-      <c r="N47" s="21">
+      <c r="N47" s="20">
         <v>668</v>
       </c>
-      <c r="O47" s="21">
+      <c r="O47" s="20">
         <v>669</v>
       </c>
-      <c r="P47" s="21">
+      <c r="P47" s="20">
         <v>603</v>
       </c>
-      <c r="Q47" s="21">
+      <c r="Q47" s="20">
         <v>566</v>
       </c>
-      <c r="R47" s="32">
+      <c r="R47" s="31">
         <v>706</v>
       </c>
-      <c r="S47" s="33">
+      <c r="S47" s="32">
         <v>655</v>
       </c>
-      <c r="T47" s="32">
+      <c r="T47" s="31">
         <v>609</v>
       </c>
-      <c r="U47" s="32">
+      <c r="U47" s="31">
         <v>657</v>
       </c>
-      <c r="V47" s="32">
+      <c r="V47" s="31">
         <v>736</v>
       </c>
-      <c r="W47" s="22">
+      <c r="W47" s="21">
         <v>719</v>
       </c>
-      <c r="X47" s="42">
+      <c r="X47" s="41">
         <v>648</v>
       </c>
-      <c r="Y47" s="33">
+      <c r="Y47" s="32">
         <v>562</v>
       </c>
-      <c r="Z47" s="24">
+      <c r="Z47" s="23">
         <v>517</v>
       </c>
-      <c r="AA47" s="33">
+      <c r="AA47" s="32">
         <v>773</v>
       </c>
-      <c r="AB47" s="33">
+      <c r="AB47" s="32">
         <v>711</v>
       </c>
-      <c r="AC47" s="33">
+      <c r="AC47" s="32">
         <v>773</v>
       </c>
-      <c r="AD47" s="33">
+      <c r="AD47" s="32">
         <v>717</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="15" t="s">
+      <c r="AE47" s="32">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B48" s="35" t="s">
+      <c r="B48" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C48" s="21">
+      <c r="C48" s="20">
         <v>1615</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D48" s="20">
         <v>1442</v>
       </c>
-      <c r="E48" s="22">
+      <c r="E48" s="21">
         <v>1230</v>
       </c>
-      <c r="F48" s="21">
+      <c r="F48" s="20">
         <v>1380</v>
       </c>
-      <c r="G48" s="21">
+      <c r="G48" s="20">
         <v>1521</v>
       </c>
-      <c r="H48" s="21">
+      <c r="H48" s="20">
         <v>1550</v>
       </c>
-      <c r="I48" s="21">
+      <c r="I48" s="20">
         <v>1533</v>
       </c>
-      <c r="J48" s="21">
+      <c r="J48" s="20">
         <v>1413</v>
       </c>
-      <c r="K48" s="21">
+      <c r="K48" s="20">
         <v>1974</v>
       </c>
-      <c r="L48" s="21">
+      <c r="L48" s="20">
         <v>2122</v>
       </c>
-      <c r="M48" s="21">
+      <c r="M48" s="20">
         <v>1879</v>
       </c>
-      <c r="N48" s="21">
+      <c r="N48" s="20">
         <v>1673</v>
       </c>
-      <c r="O48" s="21">
+      <c r="O48" s="20">
         <v>1866</v>
       </c>
-      <c r="P48" s="21">
+      <c r="P48" s="20">
         <v>1655</v>
       </c>
-      <c r="Q48" s="21">
+      <c r="Q48" s="20">
         <v>1367</v>
       </c>
-      <c r="R48" s="32">
+      <c r="R48" s="31">
         <v>1782</v>
       </c>
-      <c r="S48" s="33">
+      <c r="S48" s="32">
         <v>1596</v>
       </c>
-      <c r="T48" s="32">
+      <c r="T48" s="31">
         <v>1679</v>
       </c>
-      <c r="U48" s="32">
+      <c r="U48" s="31">
         <v>1851</v>
       </c>
-      <c r="V48" s="32">
+      <c r="V48" s="31">
         <v>2234</v>
       </c>
-      <c r="W48" s="22">
+      <c r="W48" s="21">
         <v>1963</v>
       </c>
-      <c r="X48" s="42">
+      <c r="X48" s="41">
         <v>1864</v>
       </c>
-      <c r="Y48" s="33">
+      <c r="Y48" s="32">
         <v>1546</v>
       </c>
-      <c r="Z48" s="33">
+      <c r="Z48" s="32">
         <v>1353</v>
       </c>
-      <c r="AA48" s="33">
+      <c r="AA48" s="32">
         <v>1750</v>
       </c>
-      <c r="AB48" s="33">
+      <c r="AB48" s="32">
         <v>1593</v>
       </c>
-      <c r="AC48" s="33">
+      <c r="AC48" s="32">
         <v>1785</v>
       </c>
-      <c r="AD48" s="33">
+      <c r="AD48" s="32">
         <v>1573</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="15" t="s">
+      <c r="AE48" s="32">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="B49" s="35" t="s">
+      <c r="B49" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C49" s="21">
+      <c r="C49" s="20">
         <v>22750</v>
       </c>
-      <c r="D49" s="21">
+      <c r="D49" s="20">
         <v>19862</v>
       </c>
-      <c r="E49" s="22">
+      <c r="E49" s="21">
         <v>19224</v>
       </c>
-      <c r="F49" s="21">
+      <c r="F49" s="20">
         <v>19864</v>
       </c>
-      <c r="G49" s="21">
+      <c r="G49" s="20">
         <v>19362</v>
       </c>
-      <c r="H49" s="21">
+      <c r="H49" s="20">
         <v>21060</v>
       </c>
-      <c r="I49" s="21">
+      <c r="I49" s="20">
         <v>23651</v>
       </c>
-      <c r="J49" s="21">
+      <c r="J49" s="20">
         <v>22362</v>
       </c>
-      <c r="K49" s="21">
+      <c r="K49" s="20">
         <v>27738</v>
       </c>
-      <c r="L49" s="21">
+      <c r="L49" s="20">
         <v>29376</v>
       </c>
-      <c r="M49" s="21">
+      <c r="M49" s="20">
         <v>24674</v>
       </c>
-      <c r="N49" s="21">
+      <c r="N49" s="20">
         <v>21772</v>
       </c>
-      <c r="O49" s="21">
+      <c r="O49" s="20">
         <v>25792</v>
       </c>
-      <c r="P49" s="21">
+      <c r="P49" s="20">
         <v>23727</v>
       </c>
-      <c r="Q49" s="21">
+      <c r="Q49" s="20">
         <v>21696</v>
       </c>
-      <c r="R49" s="32">
+      <c r="R49" s="31">
         <v>25434</v>
       </c>
-      <c r="S49" s="33">
+      <c r="S49" s="32">
         <v>24025</v>
       </c>
-      <c r="T49" s="32">
+      <c r="T49" s="31">
         <v>26332</v>
       </c>
-      <c r="U49" s="32">
+      <c r="U49" s="31">
         <v>30947</v>
       </c>
-      <c r="V49" s="32">
+      <c r="V49" s="31">
         <v>33831</v>
       </c>
-      <c r="W49" s="22">
+      <c r="W49" s="21">
         <v>30707</v>
       </c>
-      <c r="X49" s="42">
+      <c r="X49" s="41">
         <v>27240</v>
       </c>
-      <c r="Y49" s="33">
+      <c r="Y49" s="32">
         <v>23137</v>
       </c>
-      <c r="Z49" s="33">
+      <c r="Z49" s="32">
         <v>23456</v>
       </c>
-      <c r="AA49" s="33">
+      <c r="AA49" s="32">
         <v>32056</v>
       </c>
-      <c r="AB49" s="33">
+      <c r="AB49" s="32">
         <v>25801</v>
       </c>
-      <c r="AC49" s="33">
+      <c r="AC49" s="32">
         <v>28136</v>
       </c>
-      <c r="AD49" s="33">
+      <c r="AD49" s="32">
         <v>24269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="16" t="s">
+      <c r="AE49" s="32">
+        <v>22874</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="B50" s="35" t="s">
+      <c r="B50" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C50" s="21">
+      <c r="C50" s="20">
         <v>20421</v>
       </c>
-      <c r="D50" s="21">
+      <c r="D50" s="20">
         <v>17092</v>
       </c>
-      <c r="E50" s="22">
+      <c r="E50" s="21">
         <v>14453</v>
       </c>
-      <c r="F50" s="21">
+      <c r="F50" s="20">
         <v>17332</v>
       </c>
-      <c r="G50" s="21">
+      <c r="G50" s="20">
         <v>17739</v>
       </c>
-      <c r="H50" s="21">
+      <c r="H50" s="20">
         <v>17163</v>
       </c>
-      <c r="I50" s="21">
+      <c r="I50" s="20">
         <v>18875</v>
       </c>
-      <c r="J50" s="21">
+      <c r="J50" s="20">
         <v>19907</v>
       </c>
-      <c r="K50" s="21">
+      <c r="K50" s="20">
         <v>21858</v>
       </c>
-      <c r="L50" s="21">
+      <c r="L50" s="20">
         <v>24429</v>
       </c>
-      <c r="M50" s="21">
+      <c r="M50" s="20">
         <v>23011</v>
       </c>
-      <c r="N50" s="21">
+      <c r="N50" s="20">
         <v>20026</v>
       </c>
-      <c r="O50" s="21">
+      <c r="O50" s="20">
         <v>24702</v>
       </c>
-      <c r="P50" s="21">
+      <c r="P50" s="20">
         <v>22009</v>
       </c>
-      <c r="Q50" s="21">
+      <c r="Q50" s="20">
         <v>19566</v>
       </c>
-      <c r="R50" s="32">
+      <c r="R50" s="31">
         <v>23022</v>
       </c>
-      <c r="S50" s="33">
+      <c r="S50" s="32">
         <v>21690</v>
       </c>
-      <c r="T50" s="32">
+      <c r="T50" s="31">
         <v>22841</v>
       </c>
-      <c r="U50" s="32">
+      <c r="U50" s="31">
         <v>25036</v>
       </c>
-      <c r="V50" s="32">
+      <c r="V50" s="31">
         <v>28562</v>
       </c>
-      <c r="W50" s="22">
+      <c r="W50" s="21">
         <v>24870</v>
       </c>
-      <c r="X50" s="42">
+      <c r="X50" s="41">
         <v>22292</v>
       </c>
-      <c r="Y50" s="33">
+      <c r="Y50" s="32">
         <v>19277</v>
       </c>
-      <c r="Z50" s="33">
+      <c r="Z50" s="32">
         <v>18995</v>
       </c>
-      <c r="AA50" s="33">
+      <c r="AA50" s="32">
         <v>25071</v>
       </c>
-      <c r="AB50" s="33">
+      <c r="AB50" s="32">
         <v>21220</v>
       </c>
-      <c r="AC50" s="33">
+      <c r="AC50" s="32">
         <v>23551</v>
       </c>
-      <c r="AD50" s="33">
+      <c r="AD50" s="32">
         <v>21361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="16" t="s">
+      <c r="AE50" s="32">
+        <v>19754</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="B51" s="35" t="s">
+      <c r="B51" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="C51" s="21">
+      <c r="C51" s="20">
         <v>13793</v>
       </c>
-      <c r="D51" s="21">
+      <c r="D51" s="20">
         <v>11259</v>
       </c>
-      <c r="E51" s="22">
+      <c r="E51" s="21">
         <v>8545</v>
       </c>
-      <c r="F51" s="21">
+      <c r="F51" s="20">
         <v>10702</v>
       </c>
-      <c r="G51" s="21">
+      <c r="G51" s="20">
         <v>9924</v>
       </c>
-      <c r="H51" s="22">
+      <c r="H51" s="21">
         <v>8661</v>
       </c>
-      <c r="I51" s="21">
+      <c r="I51" s="20">
         <v>9943</v>
       </c>
-      <c r="J51" s="21">
+      <c r="J51" s="20">
         <v>8791</v>
       </c>
-      <c r="K51" s="21">
+      <c r="K51" s="20">
         <v>10848</v>
       </c>
-      <c r="L51" s="21">
+      <c r="L51" s="20">
         <v>12708</v>
       </c>
-      <c r="M51" s="21">
+      <c r="M51" s="20">
         <v>13259</v>
       </c>
-      <c r="N51" s="21">
+      <c r="N51" s="20">
         <v>11222</v>
       </c>
-      <c r="O51" s="21">
+      <c r="O51" s="20">
         <v>14703</v>
       </c>
-      <c r="P51" s="21">
+      <c r="P51" s="20">
         <v>12521</v>
       </c>
-      <c r="Q51" s="21">
+      <c r="Q51" s="20">
         <v>10753</v>
       </c>
-      <c r="R51" s="32">
+      <c r="R51" s="31">
         <v>16516</v>
       </c>
-      <c r="S51" s="33">
+      <c r="S51" s="32">
         <v>11488</v>
       </c>
-      <c r="T51" s="32">
+      <c r="T51" s="31">
         <v>11767</v>
       </c>
-      <c r="U51" s="32">
+      <c r="U51" s="31">
         <v>16570</v>
       </c>
-      <c r="V51" s="32">
+      <c r="V51" s="31">
         <v>13930</v>
       </c>
-      <c r="W51" s="22">
+      <c r="W51" s="21">
         <v>12790</v>
       </c>
-      <c r="X51" s="42">
+      <c r="X51" s="41">
         <v>11837</v>
       </c>
-      <c r="Y51" s="33">
+      <c r="Y51" s="32">
         <v>9555</v>
       </c>
-      <c r="Z51" s="33">
+      <c r="Z51" s="32">
         <v>10204</v>
       </c>
-      <c r="AA51" s="33">
+      <c r="AA51" s="32">
         <v>15874</v>
       </c>
-      <c r="AB51" s="33">
+      <c r="AB51" s="32">
         <v>11689</v>
       </c>
-      <c r="AC51" s="33">
+      <c r="AC51" s="32">
         <v>12953</v>
       </c>
-      <c r="AD51" s="33">
+      <c r="AD51" s="32">
         <v>12242</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B52" s="62" t="s">
+      <c r="AE51" s="32">
+        <v>9571</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="29" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="23"/>
+      <c r="B52" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="62"/>
-[...28 lines deleted...]
-      <c r="B53" s="31" t="s">
+      <c r="C52" s="57"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
+      <c r="K52" s="57"/>
+      <c r="L52" s="57"/>
+      <c r="M52" s="57"/>
+      <c r="N52" s="57"/>
+      <c r="O52" s="57"/>
+      <c r="P52" s="57"/>
+      <c r="Q52" s="57"/>
+      <c r="R52" s="57"/>
+      <c r="S52" s="57"/>
+      <c r="T52" s="57"/>
+      <c r="U52" s="57"/>
+      <c r="V52" s="57"/>
+      <c r="W52" s="57"/>
+      <c r="X52" s="57"/>
+      <c r="Y52" s="57"/>
+      <c r="Z52" s="57"/>
+      <c r="AA52" s="57"/>
+      <c r="AB52" s="57"/>
+      <c r="AC52" s="32"/>
+      <c r="AE52" s="32"/>
+    </row>
+    <row r="53" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B53" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C53" s="21">
+      <c r="C53" s="20">
         <v>45874</v>
       </c>
-      <c r="D53" s="21">
+      <c r="D53" s="20">
         <v>36503</v>
       </c>
-      <c r="E53" s="22">
+      <c r="E53" s="21">
         <v>30408</v>
       </c>
-      <c r="F53" s="21">
+      <c r="F53" s="20">
         <v>35928</v>
       </c>
-      <c r="G53" s="21">
+      <c r="G53" s="20">
         <v>33903</v>
       </c>
-      <c r="H53" s="21">
+      <c r="H53" s="20">
         <v>31696</v>
       </c>
-      <c r="I53" s="21">
+      <c r="I53" s="20">
         <v>35773</v>
       </c>
-      <c r="J53" s="21">
+      <c r="J53" s="20">
         <v>33230</v>
       </c>
-      <c r="K53" s="21">
+      <c r="K53" s="20">
         <v>44244</v>
       </c>
-      <c r="L53" s="21">
+      <c r="L53" s="20">
         <v>50206</v>
       </c>
-      <c r="M53" s="21">
+      <c r="M53" s="20">
         <v>43715</v>
       </c>
-      <c r="N53" s="21">
+      <c r="N53" s="20">
         <v>35415</v>
       </c>
-      <c r="O53" s="21">
+      <c r="O53" s="20">
         <v>48825</v>
       </c>
-      <c r="P53" s="21">
+      <c r="P53" s="20">
         <v>45560</v>
       </c>
-      <c r="Q53" s="21">
+      <c r="Q53" s="20">
         <v>33700</v>
       </c>
-      <c r="R53" s="32">
+      <c r="R53" s="31">
         <v>42571</v>
       </c>
-      <c r="S53" s="33">
+      <c r="S53" s="32">
         <v>37528</v>
       </c>
-      <c r="T53" s="32">
+      <c r="T53" s="31">
         <v>37384</v>
       </c>
-      <c r="U53" s="32">
+      <c r="U53" s="31">
         <v>44785</v>
       </c>
-      <c r="V53" s="32">
+      <c r="V53" s="31">
         <v>47667</v>
       </c>
-      <c r="W53" s="22">
+      <c r="W53" s="21">
         <v>49371</v>
       </c>
-      <c r="X53" s="43">
+      <c r="X53" s="42">
         <v>42022</v>
       </c>
-      <c r="Y53" s="45">
+      <c r="Y53" s="44">
         <v>38472</v>
       </c>
-      <c r="Z53" s="33">
+      <c r="Z53" s="32">
         <v>37839</v>
       </c>
-      <c r="AA53" s="33">
+      <c r="AA53" s="32">
         <v>51568</v>
       </c>
-      <c r="AB53" s="33">
+      <c r="AB53" s="32">
         <v>45628</v>
       </c>
-      <c r="AC53" s="33">
+      <c r="AC53" s="32">
         <v>48125</v>
       </c>
-      <c r="AD53" s="33">
+      <c r="AD53" s="32">
         <v>45720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="13">
+      <c r="AE53" s="32">
+        <v>34366</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="12">
         <v>100000000</v>
       </c>
-      <c r="B54" s="34" t="s">
+      <c r="B54" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="C54" s="21">
+      <c r="C54" s="20">
         <v>1116</v>
       </c>
-      <c r="D54" s="21">
+      <c r="D54" s="20">
         <v>882</v>
       </c>
-      <c r="E54" s="22">
+      <c r="E54" s="21">
         <v>673</v>
       </c>
-      <c r="F54" s="21">
+      <c r="F54" s="20">
         <v>778</v>
       </c>
-      <c r="G54" s="21">
+      <c r="G54" s="20">
         <v>751</v>
       </c>
-      <c r="H54" s="21">
+      <c r="H54" s="20">
         <v>771</v>
       </c>
-      <c r="I54" s="21">
+      <c r="I54" s="20">
         <v>799</v>
       </c>
-      <c r="J54" s="21">
+      <c r="J54" s="20">
         <v>749</v>
       </c>
-      <c r="K54" s="21">
+      <c r="K54" s="20">
         <v>1149</v>
       </c>
-      <c r="L54" s="21">
+      <c r="L54" s="20">
         <v>1139</v>
       </c>
-      <c r="M54" s="21">
+      <c r="M54" s="20">
         <v>1142</v>
       </c>
-      <c r="N54" s="21">
+      <c r="N54" s="20">
         <v>823</v>
       </c>
-      <c r="O54" s="21">
+      <c r="O54" s="20">
         <v>1303</v>
       </c>
-      <c r="P54" s="21">
+      <c r="P54" s="20">
         <v>1012</v>
       </c>
-      <c r="Q54" s="21">
+      <c r="Q54" s="20">
         <v>784</v>
       </c>
-      <c r="R54" s="32">
+      <c r="R54" s="31">
         <v>846</v>
       </c>
-      <c r="S54" s="33">
+      <c r="S54" s="32">
         <v>730</v>
       </c>
-      <c r="T54" s="32">
+      <c r="T54" s="31">
         <v>861</v>
       </c>
-      <c r="U54" s="32">
+      <c r="U54" s="31">
         <v>869</v>
       </c>
-      <c r="V54" s="32">
+      <c r="V54" s="31">
         <v>848</v>
       </c>
-      <c r="W54" s="22">
+      <c r="W54" s="21">
         <v>1071</v>
       </c>
-      <c r="X54" s="43">
+      <c r="X54" s="42">
         <v>957</v>
       </c>
-      <c r="Y54" s="45">
+      <c r="Y54" s="44">
         <v>787</v>
       </c>
-      <c r="Z54" s="24">
+      <c r="Z54" s="23">
         <v>752</v>
       </c>
-      <c r="AA54" s="33">
+      <c r="AA54" s="32">
         <v>977</v>
       </c>
-      <c r="AB54" s="33">
+      <c r="AB54" s="32">
         <v>1254</v>
       </c>
-      <c r="AC54" s="33">
+      <c r="AC54" s="32">
         <v>1195</v>
       </c>
-      <c r="AD54" s="33">
+      <c r="AD54" s="32">
         <v>922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="14" t="s">
+      <c r="AE54" s="32">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B55" s="35" t="s">
+      <c r="B55" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C55" s="21">
+      <c r="C55" s="20">
         <v>1926</v>
       </c>
-      <c r="D55" s="21">
+      <c r="D55" s="20">
         <v>1577</v>
       </c>
-      <c r="E55" s="22">
+      <c r="E55" s="21">
         <v>2034</v>
       </c>
-      <c r="F55" s="21">
+      <c r="F55" s="20">
         <v>1604</v>
       </c>
-      <c r="G55" s="21">
+      <c r="G55" s="20">
         <v>1626</v>
       </c>
-      <c r="H55" s="21">
+      <c r="H55" s="20">
         <v>1740</v>
       </c>
-      <c r="I55" s="21">
+      <c r="I55" s="20">
         <v>1719</v>
       </c>
-      <c r="J55" s="21">
+      <c r="J55" s="20">
         <v>1676</v>
       </c>
-      <c r="K55" s="21">
+      <c r="K55" s="20">
         <v>2141</v>
       </c>
-      <c r="L55" s="21">
+      <c r="L55" s="20">
         <v>2511</v>
       </c>
-      <c r="M55" s="21">
+      <c r="M55" s="20">
         <v>2122</v>
       </c>
-      <c r="N55" s="21">
+      <c r="N55" s="20">
         <v>1637</v>
       </c>
-      <c r="O55" s="21">
+      <c r="O55" s="20">
         <v>2128</v>
       </c>
-      <c r="P55" s="21">
+      <c r="P55" s="20">
         <v>2200</v>
       </c>
-      <c r="Q55" s="21">
+      <c r="Q55" s="20">
         <v>1727</v>
       </c>
-      <c r="R55" s="32">
+      <c r="R55" s="31">
         <v>2156</v>
       </c>
-      <c r="S55" s="33">
+      <c r="S55" s="32">
         <v>2161</v>
       </c>
-      <c r="T55" s="32">
+      <c r="T55" s="31">
         <v>2068</v>
       </c>
-      <c r="U55" s="32">
+      <c r="U55" s="31">
         <v>2338</v>
       </c>
-      <c r="V55" s="32">
+      <c r="V55" s="31">
         <v>2620</v>
       </c>
-      <c r="W55" s="22">
+      <c r="W55" s="21">
         <v>2848</v>
       </c>
-      <c r="X55" s="43">
+      <c r="X55" s="42">
         <v>2686</v>
       </c>
-      <c r="Y55" s="45">
+      <c r="Y55" s="44">
         <v>2387</v>
       </c>
-      <c r="Z55" s="33">
+      <c r="Z55" s="32">
         <v>2328</v>
       </c>
-      <c r="AA55" s="33">
+      <c r="AA55" s="32">
         <v>2788</v>
       </c>
-      <c r="AB55" s="33">
+      <c r="AB55" s="32">
         <v>2741</v>
       </c>
-      <c r="AC55" s="33">
+      <c r="AC55" s="32">
         <v>2679</v>
       </c>
-      <c r="AD55" s="33">
+      <c r="AD55" s="32">
         <v>2573</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="15" t="s">
+      <c r="AE55" s="32">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B56" s="35" t="s">
+      <c r="B56" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C56" s="21">
+      <c r="C56" s="20">
         <v>982</v>
       </c>
-      <c r="D56" s="21">
+      <c r="D56" s="20">
         <v>765</v>
       </c>
-      <c r="E56" s="22">
+      <c r="E56" s="21">
         <v>654</v>
       </c>
-      <c r="F56" s="21">
+      <c r="F56" s="20">
         <v>791</v>
       </c>
-      <c r="G56" s="21">
+      <c r="G56" s="20">
         <v>838</v>
       </c>
-      <c r="H56" s="21">
+      <c r="H56" s="20">
         <v>862</v>
       </c>
-      <c r="I56" s="21">
+      <c r="I56" s="20">
         <v>1137</v>
       </c>
-      <c r="J56" s="21">
+      <c r="J56" s="20">
         <v>1083</v>
       </c>
-      <c r="K56" s="21">
+      <c r="K56" s="20">
         <v>1378</v>
       </c>
-      <c r="L56" s="21">
+      <c r="L56" s="20">
         <v>1196</v>
       </c>
-      <c r="M56" s="21">
+      <c r="M56" s="20">
         <v>971</v>
       </c>
-      <c r="N56" s="21">
+      <c r="N56" s="20">
         <v>702</v>
       </c>
-      <c r="O56" s="21">
+      <c r="O56" s="20">
         <v>1155</v>
       </c>
-      <c r="P56" s="21">
+      <c r="P56" s="20">
         <v>1043</v>
       </c>
-      <c r="Q56" s="21">
+      <c r="Q56" s="20">
         <v>814</v>
       </c>
-      <c r="R56" s="32">
+      <c r="R56" s="31">
         <v>859</v>
       </c>
-      <c r="S56" s="33">
+      <c r="S56" s="32">
         <v>842</v>
       </c>
-      <c r="T56" s="32">
+      <c r="T56" s="31">
         <v>851</v>
       </c>
-      <c r="U56" s="32">
+      <c r="U56" s="31">
         <v>1081</v>
       </c>
-      <c r="V56" s="32">
+      <c r="V56" s="31">
         <v>1377</v>
       </c>
-      <c r="W56" s="22">
+      <c r="W56" s="21">
         <v>1269</v>
       </c>
-      <c r="X56" s="43">
+      <c r="X56" s="42">
         <v>1130</v>
       </c>
-      <c r="Y56" s="45">
+      <c r="Y56" s="44">
         <v>976</v>
       </c>
-      <c r="Z56" s="24">
+      <c r="Z56" s="23">
         <v>766</v>
       </c>
-      <c r="AA56" s="33">
+      <c r="AA56" s="32">
         <v>1082</v>
       </c>
-      <c r="AB56" s="33">
+      <c r="AB56" s="32">
         <v>1127</v>
       </c>
-      <c r="AC56" s="33">
+      <c r="AC56" s="32">
         <v>1117</v>
       </c>
-      <c r="AD56" s="33">
+      <c r="AD56" s="32">
         <v>977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="15" t="s">
+      <c r="AE56" s="32">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="35" t="s">
+      <c r="B57" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C57" s="21">
+      <c r="C57" s="20">
         <v>12039</v>
       </c>
-      <c r="D57" s="21">
+      <c r="D57" s="20">
         <v>10297</v>
       </c>
-      <c r="E57" s="22">
+      <c r="E57" s="21">
         <v>8324</v>
       </c>
-      <c r="F57" s="21">
+      <c r="F57" s="20">
         <v>10062</v>
       </c>
-      <c r="G57" s="21">
+      <c r="G57" s="20">
         <v>9742</v>
       </c>
-      <c r="H57" s="21">
+      <c r="H57" s="20">
         <v>8500</v>
       </c>
-      <c r="I57" s="21">
+      <c r="I57" s="20">
         <v>8812</v>
       </c>
-      <c r="J57" s="21">
+      <c r="J57" s="20">
         <v>8436</v>
       </c>
-      <c r="K57" s="21">
+      <c r="K57" s="20">
         <v>12018</v>
       </c>
-      <c r="L57" s="21">
+      <c r="L57" s="20">
         <v>13795</v>
       </c>
-      <c r="M57" s="21">
+      <c r="M57" s="20">
         <v>12237</v>
       </c>
-      <c r="N57" s="21">
+      <c r="N57" s="20">
         <v>10415</v>
       </c>
-      <c r="O57" s="21">
+      <c r="O57" s="20">
         <v>13654</v>
       </c>
-      <c r="P57" s="21">
+      <c r="P57" s="20">
         <v>13206</v>
       </c>
-      <c r="Q57" s="21">
+      <c r="Q57" s="20">
         <v>10415</v>
       </c>
-      <c r="R57" s="32">
+      <c r="R57" s="31">
         <v>13450</v>
       </c>
-      <c r="S57" s="33">
+      <c r="S57" s="32">
         <v>11792</v>
       </c>
-      <c r="T57" s="32">
+      <c r="T57" s="31">
         <v>11331</v>
       </c>
-      <c r="U57" s="32">
+      <c r="U57" s="31">
         <v>12653</v>
       </c>
-      <c r="V57" s="32">
+      <c r="V57" s="31">
         <v>13205</v>
       </c>
-      <c r="W57" s="21">
+      <c r="W57" s="20">
         <v>13326</v>
       </c>
-      <c r="X57" s="43">
+      <c r="X57" s="42">
         <v>12008</v>
       </c>
-      <c r="Y57" s="45">
+      <c r="Y57" s="44">
         <v>11451</v>
       </c>
-      <c r="Z57" s="33">
+      <c r="Z57" s="32">
         <v>11504</v>
       </c>
-      <c r="AA57" s="33">
+      <c r="AA57" s="32">
         <v>16118</v>
       </c>
-      <c r="AB57" s="33">
+      <c r="AB57" s="32">
         <v>13079</v>
       </c>
-      <c r="AC57" s="33">
+      <c r="AC57" s="32">
         <v>14359</v>
       </c>
-      <c r="AD57" s="33">
+      <c r="AD57" s="32">
         <v>13973</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="15" t="s">
+      <c r="AE57" s="32">
+        <v>10981</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B58" s="35" t="s">
+      <c r="B58" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C58" s="21">
+      <c r="C58" s="20">
         <v>2272</v>
       </c>
-      <c r="D58" s="21">
+      <c r="D58" s="20">
         <v>1769</v>
       </c>
-      <c r="E58" s="22">
+      <c r="E58" s="21">
         <v>1341</v>
       </c>
-      <c r="F58" s="21">
+      <c r="F58" s="20">
         <v>1795</v>
       </c>
-      <c r="G58" s="21">
+      <c r="G58" s="20">
         <v>1508</v>
       </c>
-      <c r="H58" s="21">
+      <c r="H58" s="20">
         <v>1456</v>
       </c>
-      <c r="I58" s="21">
+      <c r="I58" s="20">
         <v>1802</v>
       </c>
-      <c r="J58" s="21">
+      <c r="J58" s="20">
         <v>1548</v>
       </c>
-      <c r="K58" s="21">
+      <c r="K58" s="20">
         <v>1674</v>
       </c>
-      <c r="L58" s="21">
+      <c r="L58" s="20">
         <v>2018</v>
       </c>
-      <c r="M58" s="21">
+      <c r="M58" s="20">
         <v>1621</v>
       </c>
-      <c r="N58" s="21">
+      <c r="N58" s="20">
         <v>1310</v>
       </c>
-      <c r="O58" s="21">
+      <c r="O58" s="20">
         <v>2547</v>
       </c>
-      <c r="P58" s="21">
+      <c r="P58" s="20">
         <v>1974</v>
       </c>
-      <c r="Q58" s="21">
+      <c r="Q58" s="20">
         <v>1213</v>
       </c>
-      <c r="R58" s="32">
+      <c r="R58" s="31">
         <v>1486</v>
       </c>
-      <c r="S58" s="33">
+      <c r="S58" s="32">
         <v>1386</v>
       </c>
-      <c r="T58" s="32">
+      <c r="T58" s="31">
         <v>1482</v>
       </c>
-      <c r="U58" s="32">
+      <c r="U58" s="31">
         <v>1826</v>
       </c>
-      <c r="V58" s="32">
+      <c r="V58" s="31">
         <v>1935</v>
       </c>
-      <c r="W58" s="21">
+      <c r="W58" s="20">
         <v>1749</v>
       </c>
-      <c r="X58" s="43">
+      <c r="X58" s="42">
         <v>1628</v>
       </c>
-      <c r="Y58" s="45">
+      <c r="Y58" s="44">
         <v>1347</v>
       </c>
-      <c r="Z58" s="33">
+      <c r="Z58" s="32">
         <v>1194</v>
       </c>
-      <c r="AA58" s="33">
+      <c r="AA58" s="32">
         <v>1729</v>
       </c>
-      <c r="AB58" s="33">
+      <c r="AB58" s="32">
         <v>1506</v>
       </c>
-      <c r="AC58" s="33">
+      <c r="AC58" s="32">
         <v>1579</v>
       </c>
-      <c r="AD58" s="33">
+      <c r="AD58" s="32">
         <v>1491</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="15" t="s">
+      <c r="AE58" s="32">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B59" s="35" t="s">
+      <c r="B59" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C59" s="21">
+      <c r="C59" s="20">
         <v>1236</v>
       </c>
-      <c r="D59" s="21">
+      <c r="D59" s="20">
         <v>1076</v>
       </c>
-      <c r="E59" s="21">
+      <c r="E59" s="20">
         <v>924</v>
       </c>
-      <c r="F59" s="21">
+      <c r="F59" s="20">
         <v>1129</v>
       </c>
-      <c r="G59" s="21">
+      <c r="G59" s="20">
         <v>1159</v>
       </c>
-      <c r="H59" s="21">
+      <c r="H59" s="20">
         <v>1073</v>
       </c>
-      <c r="I59" s="21">
+      <c r="I59" s="20">
         <v>1361</v>
       </c>
-      <c r="J59" s="21">
+      <c r="J59" s="20">
         <v>1274</v>
       </c>
-      <c r="K59" s="21">
+      <c r="K59" s="20">
         <v>1889</v>
       </c>
-      <c r="L59" s="21">
+      <c r="L59" s="20">
         <v>2045</v>
       </c>
-      <c r="M59" s="21">
+      <c r="M59" s="20">
         <v>1433</v>
       </c>
-      <c r="N59" s="21">
+      <c r="N59" s="20">
         <v>1267</v>
       </c>
-      <c r="O59" s="21">
+      <c r="O59" s="20">
         <v>1814</v>
       </c>
-      <c r="P59" s="21">
+      <c r="P59" s="20">
         <v>1581</v>
       </c>
-      <c r="Q59" s="21">
+      <c r="Q59" s="20">
         <v>1209</v>
       </c>
-      <c r="R59" s="32">
+      <c r="R59" s="31">
         <v>1431</v>
       </c>
-      <c r="S59" s="33">
+      <c r="S59" s="32">
         <v>1556</v>
       </c>
-      <c r="T59" s="32">
+      <c r="T59" s="31">
         <v>1497</v>
       </c>
-      <c r="U59" s="32">
+      <c r="U59" s="31">
         <v>1912</v>
       </c>
-      <c r="V59" s="32">
+      <c r="V59" s="31">
         <v>2133</v>
       </c>
-      <c r="W59" s="21">
+      <c r="W59" s="20">
         <v>1827</v>
       </c>
-      <c r="X59" s="43">
+      <c r="X59" s="42">
         <v>1663</v>
       </c>
-      <c r="Y59" s="45">
+      <c r="Y59" s="44">
         <v>1519</v>
       </c>
-      <c r="Z59" s="33">
+      <c r="Z59" s="32">
         <v>1492</v>
       </c>
-      <c r="AA59" s="33">
+      <c r="AA59" s="32">
         <v>1987</v>
       </c>
-      <c r="AB59" s="33">
+      <c r="AB59" s="32">
         <v>1759</v>
       </c>
-      <c r="AC59" s="33">
+      <c r="AC59" s="32">
         <v>1739</v>
       </c>
-      <c r="AD59" s="33">
+      <c r="AD59" s="32">
         <v>1572</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="15" t="s">
+      <c r="AE59" s="32">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="35" t="s">
+      <c r="B60" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C60" s="21">
+      <c r="C60" s="20">
         <v>3765</v>
       </c>
-      <c r="D60" s="21">
+      <c r="D60" s="20">
         <v>2725</v>
       </c>
-      <c r="E60" s="21">
+      <c r="E60" s="20">
         <v>2221</v>
       </c>
-      <c r="F60" s="21">
+      <c r="F60" s="20">
         <v>2437</v>
       </c>
-      <c r="G60" s="21">
+      <c r="G60" s="20">
         <v>2806</v>
       </c>
-      <c r="H60" s="21">
+      <c r="H60" s="20">
         <v>2337</v>
       </c>
-      <c r="I60" s="21">
+      <c r="I60" s="20">
         <v>2499</v>
       </c>
-      <c r="J60" s="21">
+      <c r="J60" s="20">
         <v>2188</v>
       </c>
-      <c r="K60" s="21">
+      <c r="K60" s="20">
         <v>2988</v>
       </c>
-      <c r="L60" s="21">
+      <c r="L60" s="20">
         <v>3396</v>
       </c>
-      <c r="M60" s="21">
+      <c r="M60" s="20">
         <v>3116</v>
       </c>
-      <c r="N60" s="21">
+      <c r="N60" s="20">
         <v>2446</v>
       </c>
-      <c r="O60" s="21">
+      <c r="O60" s="20">
         <v>3416</v>
       </c>
-      <c r="P60" s="21">
+      <c r="P60" s="20">
         <v>3111</v>
       </c>
-      <c r="Q60" s="21">
+      <c r="Q60" s="20">
         <v>2137</v>
       </c>
-      <c r="R60" s="32">
+      <c r="R60" s="31">
         <v>2757</v>
       </c>
-      <c r="S60" s="33">
+      <c r="S60" s="32">
         <v>2297</v>
       </c>
-      <c r="T60" s="32">
+      <c r="T60" s="31">
         <v>2378</v>
       </c>
-      <c r="U60" s="32">
+      <c r="U60" s="31">
         <v>2756</v>
       </c>
-      <c r="V60" s="32">
+      <c r="V60" s="31">
         <v>2953</v>
       </c>
-      <c r="W60" s="21">
+      <c r="W60" s="20">
         <v>2917</v>
       </c>
-      <c r="X60" s="43">
+      <c r="X60" s="42">
         <v>2285</v>
       </c>
-      <c r="Y60" s="45">
+      <c r="Y60" s="44">
         <v>2192</v>
       </c>
-      <c r="Z60" s="33">
+      <c r="Z60" s="32">
         <v>2110</v>
       </c>
-      <c r="AA60" s="33">
+      <c r="AA60" s="32">
         <v>3107</v>
       </c>
-      <c r="AB60" s="33">
+      <c r="AB60" s="32">
         <v>2360</v>
       </c>
-      <c r="AC60" s="33">
+      <c r="AC60" s="32">
         <v>2781</v>
       </c>
-      <c r="AD60" s="33">
+      <c r="AD60" s="32">
         <v>2686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="15" t="s">
+      <c r="AE60" s="32">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="35" t="s">
+      <c r="B61" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C61" s="20">
         <v>2284</v>
       </c>
-      <c r="D61" s="21">
+      <c r="D61" s="20">
         <v>1816</v>
       </c>
-      <c r="E61" s="21">
+      <c r="E61" s="20">
         <v>1461</v>
       </c>
-      <c r="F61" s="21">
+      <c r="F61" s="20">
         <v>1746</v>
       </c>
-      <c r="G61" s="21">
+      <c r="G61" s="20">
         <v>1536</v>
       </c>
-      <c r="H61" s="21">
+      <c r="H61" s="20">
         <v>1612</v>
       </c>
-      <c r="I61" s="21">
+      <c r="I61" s="20">
         <v>1667</v>
       </c>
-      <c r="J61" s="21">
+      <c r="J61" s="20">
         <v>1614</v>
       </c>
-      <c r="K61" s="21">
+      <c r="K61" s="20">
         <v>2015</v>
       </c>
-      <c r="L61" s="21">
+      <c r="L61" s="20">
         <v>2482</v>
       </c>
-      <c r="M61" s="21">
+      <c r="M61" s="20">
         <v>2062</v>
       </c>
-      <c r="N61" s="21">
+      <c r="N61" s="20">
         <v>1598</v>
       </c>
-      <c r="O61" s="21">
+      <c r="O61" s="20">
         <v>2347</v>
       </c>
-      <c r="P61" s="21">
+      <c r="P61" s="20">
         <v>2149</v>
       </c>
-      <c r="Q61" s="21">
+      <c r="Q61" s="20">
         <v>1709</v>
       </c>
-      <c r="R61" s="32">
+      <c r="R61" s="31">
         <v>2218</v>
       </c>
-      <c r="S61" s="33">
+      <c r="S61" s="32">
         <v>1570</v>
       </c>
-      <c r="T61" s="32">
+      <c r="T61" s="31">
         <v>1627</v>
       </c>
-      <c r="U61" s="32">
+      <c r="U61" s="31">
         <v>1810</v>
       </c>
-      <c r="V61" s="32">
+      <c r="V61" s="31">
         <v>2004</v>
       </c>
-      <c r="W61" s="21">
+      <c r="W61" s="20">
         <v>2215</v>
       </c>
-      <c r="X61" s="43">
+      <c r="X61" s="42">
         <v>1621</v>
       </c>
-      <c r="Y61" s="45">
+      <c r="Y61" s="44">
         <v>1631</v>
       </c>
-      <c r="Z61" s="33">
+      <c r="Z61" s="32">
         <v>1745</v>
       </c>
-      <c r="AA61" s="33">
+      <c r="AA61" s="32">
         <v>2458</v>
       </c>
-      <c r="AB61" s="33">
+      <c r="AB61" s="32">
         <v>2151</v>
       </c>
-      <c r="AC61" s="33">
+      <c r="AC61" s="32">
         <v>2337</v>
       </c>
-      <c r="AD61" s="33">
+      <c r="AD61" s="32">
         <v>2168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="15" t="s">
+      <c r="AE61" s="32">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="35" t="s">
+      <c r="B62" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="20">
         <v>904</v>
       </c>
-      <c r="D62" s="21">
+      <c r="D62" s="20">
         <v>759</v>
       </c>
-      <c r="E62" s="21">
+      <c r="E62" s="20">
         <v>626</v>
       </c>
-      <c r="F62" s="21">
+      <c r="F62" s="20">
         <v>708</v>
       </c>
-      <c r="G62" s="21">
+      <c r="G62" s="20">
         <v>805</v>
       </c>
-      <c r="H62" s="21">
+      <c r="H62" s="20">
         <v>598</v>
       </c>
-      <c r="I62" s="21">
+      <c r="I62" s="20">
         <v>651</v>
       </c>
-      <c r="J62" s="21">
+      <c r="J62" s="20">
         <v>736</v>
       </c>
-      <c r="K62" s="21">
+      <c r="K62" s="20">
         <v>1062</v>
       </c>
-      <c r="L62" s="21">
+      <c r="L62" s="20">
         <v>1038</v>
       </c>
-      <c r="M62" s="21">
+      <c r="M62" s="20">
         <v>806</v>
       </c>
-      <c r="N62" s="21">
+      <c r="N62" s="20">
         <v>802</v>
       </c>
-      <c r="O62" s="21">
+      <c r="O62" s="20">
         <v>935</v>
       </c>
-      <c r="P62" s="21">
+      <c r="P62" s="20">
         <v>862</v>
       </c>
-      <c r="Q62" s="21">
+      <c r="Q62" s="20">
         <v>725</v>
       </c>
-      <c r="R62" s="32">
+      <c r="R62" s="31">
         <v>834</v>
       </c>
-      <c r="S62" s="33">
+      <c r="S62" s="32">
         <v>641</v>
       </c>
-      <c r="T62" s="32">
+      <c r="T62" s="31">
         <v>830</v>
       </c>
-      <c r="U62" s="32">
+      <c r="U62" s="31">
         <v>777</v>
       </c>
-      <c r="V62" s="32">
+      <c r="V62" s="31">
         <v>938</v>
       </c>
-      <c r="W62" s="21">
+      <c r="W62" s="20">
         <v>1085</v>
       </c>
-      <c r="X62" s="43">
+      <c r="X62" s="42">
         <v>906</v>
       </c>
-      <c r="Y62" s="45">
+      <c r="Y62" s="44">
         <v>812</v>
       </c>
-      <c r="Z62" s="24">
+      <c r="Z62" s="23">
         <v>775</v>
       </c>
-      <c r="AA62" s="33">
+      <c r="AA62" s="32">
         <v>1085</v>
       </c>
-      <c r="AB62" s="33">
+      <c r="AB62" s="32">
         <v>1074</v>
       </c>
-      <c r="AC62" s="33">
+      <c r="AC62" s="32">
         <v>1023</v>
       </c>
-      <c r="AD62" s="33">
+      <c r="AD62" s="32">
         <v>885</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="15" t="s">
+      <c r="AE62" s="32">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B63" s="35" t="s">
+      <c r="B63" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="20">
         <v>1227</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="20">
         <v>936</v>
       </c>
-      <c r="E63" s="21">
+      <c r="E63" s="20">
         <v>944</v>
       </c>
-      <c r="F63" s="21">
+      <c r="F63" s="20">
         <v>1100</v>
       </c>
-      <c r="G63" s="21">
+      <c r="G63" s="20">
         <v>1115</v>
       </c>
-      <c r="H63" s="21">
+      <c r="H63" s="20">
         <v>1130</v>
       </c>
-      <c r="I63" s="21">
+      <c r="I63" s="20">
         <v>1165</v>
       </c>
-      <c r="J63" s="21">
+      <c r="J63" s="20">
         <v>1155</v>
       </c>
-      <c r="K63" s="21">
+      <c r="K63" s="20">
         <v>1355</v>
       </c>
-      <c r="L63" s="21">
+      <c r="L63" s="20">
         <v>1591</v>
       </c>
-      <c r="M63" s="21">
+      <c r="M63" s="20">
         <v>1536</v>
       </c>
-      <c r="N63" s="21">
+      <c r="N63" s="20">
         <v>1103</v>
       </c>
-      <c r="O63" s="21">
+      <c r="O63" s="20">
         <v>1267</v>
       </c>
-      <c r="P63" s="21">
+      <c r="P63" s="20">
         <v>1287</v>
       </c>
-      <c r="Q63" s="21">
+      <c r="Q63" s="20">
         <v>889</v>
       </c>
-      <c r="R63" s="32">
+      <c r="R63" s="31">
         <v>1296</v>
       </c>
-      <c r="S63" s="33">
+      <c r="S63" s="32">
         <v>1224</v>
       </c>
-      <c r="T63" s="32">
+      <c r="T63" s="31">
         <v>1311</v>
       </c>
-      <c r="U63" s="32">
+      <c r="U63" s="31">
         <v>1398</v>
       </c>
-      <c r="V63" s="32">
+      <c r="V63" s="31">
         <v>1421</v>
       </c>
-      <c r="W63" s="21">
+      <c r="W63" s="20">
         <v>1804</v>
       </c>
-      <c r="X63" s="43">
+      <c r="X63" s="42">
         <v>1386</v>
       </c>
-      <c r="Y63" s="45">
+      <c r="Y63" s="44">
         <v>1296</v>
       </c>
-      <c r="Z63" s="33">
+      <c r="Z63" s="32">
         <v>1188</v>
       </c>
-      <c r="AA63" s="33">
+      <c r="AA63" s="32">
         <v>1402</v>
       </c>
-      <c r="AB63" s="33">
+      <c r="AB63" s="32">
         <v>1311</v>
       </c>
-      <c r="AC63" s="33">
+      <c r="AC63" s="32">
         <v>1374</v>
       </c>
-      <c r="AD63" s="33">
+      <c r="AD63" s="32">
         <v>1319</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="15" t="s">
+      <c r="AE63" s="32">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B64" s="35" t="s">
+      <c r="B64" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C64" s="21">
+      <c r="C64" s="20">
         <v>1976</v>
       </c>
-      <c r="D64" s="21">
+      <c r="D64" s="20">
         <v>1365</v>
       </c>
-      <c r="E64" s="21">
+      <c r="E64" s="20">
         <v>1088</v>
       </c>
-      <c r="F64" s="21">
+      <c r="F64" s="20">
         <v>1427</v>
       </c>
-      <c r="G64" s="21">
+      <c r="G64" s="20">
         <v>1254</v>
       </c>
-      <c r="H64" s="21">
+      <c r="H64" s="20">
         <v>1149</v>
       </c>
-      <c r="I64" s="21">
+      <c r="I64" s="20">
         <v>1652</v>
       </c>
-      <c r="J64" s="21">
+      <c r="J64" s="20">
         <v>1419</v>
       </c>
-      <c r="K64" s="21">
+      <c r="K64" s="20">
         <v>1732</v>
       </c>
-      <c r="L64" s="21">
+      <c r="L64" s="20">
         <v>1948</v>
       </c>
-      <c r="M64" s="21">
+      <c r="M64" s="20">
         <v>1731</v>
       </c>
-      <c r="N64" s="21">
+      <c r="N64" s="20">
         <v>1392</v>
       </c>
-      <c r="O64" s="21">
+      <c r="O64" s="20">
         <v>1994</v>
       </c>
-      <c r="P64" s="21">
+      <c r="P64" s="20">
         <v>1792</v>
       </c>
-      <c r="Q64" s="21">
+      <c r="Q64" s="20">
         <v>1353</v>
       </c>
-      <c r="R64" s="32">
+      <c r="R64" s="31">
         <v>1602</v>
       </c>
-      <c r="S64" s="33">
+      <c r="S64" s="32">
         <v>1516</v>
       </c>
-      <c r="T64" s="32">
+      <c r="T64" s="31">
         <v>1408</v>
       </c>
-      <c r="U64" s="32">
+      <c r="U64" s="31">
         <v>1929</v>
       </c>
-      <c r="V64" s="32">
+      <c r="V64" s="31">
         <v>1989</v>
       </c>
-      <c r="W64" s="21">
+      <c r="W64" s="20">
         <v>1982</v>
       </c>
-      <c r="X64" s="43">
+      <c r="X64" s="42">
         <v>1548</v>
       </c>
-      <c r="Y64" s="45">
+      <c r="Y64" s="44">
         <v>1648</v>
       </c>
-      <c r="Z64" s="33">
+      <c r="Z64" s="32">
         <v>1357</v>
       </c>
-      <c r="AA64" s="33">
+      <c r="AA64" s="32">
         <v>2149</v>
       </c>
-      <c r="AB64" s="33">
+      <c r="AB64" s="32">
         <v>1721</v>
       </c>
-      <c r="AC64" s="33">
+      <c r="AC64" s="32">
         <v>1798</v>
       </c>
-      <c r="AD64" s="33">
+      <c r="AD64" s="32">
         <v>1709</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="15" t="s">
+      <c r="AE64" s="32">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B65" s="35" t="s">
+      <c r="B65" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C65" s="21">
+      <c r="C65" s="20">
         <v>2475</v>
       </c>
-      <c r="D65" s="21">
+      <c r="D65" s="20">
         <v>1840</v>
       </c>
-      <c r="E65" s="21">
+      <c r="E65" s="20">
         <v>1525</v>
       </c>
-      <c r="F65" s="21">
+      <c r="F65" s="20">
         <v>1877</v>
       </c>
-      <c r="G65" s="21">
+      <c r="G65" s="20">
         <v>1600</v>
       </c>
-      <c r="H65" s="21">
+      <c r="H65" s="20">
         <v>1664</v>
       </c>
-      <c r="I65" s="21">
+      <c r="I65" s="20">
         <v>2559</v>
       </c>
-      <c r="J65" s="21">
+      <c r="J65" s="20">
         <v>2414</v>
       </c>
-      <c r="K65" s="21">
+      <c r="K65" s="20">
         <v>2484</v>
       </c>
-      <c r="L65" s="21">
+      <c r="L65" s="20">
         <v>3029</v>
       </c>
-      <c r="M65" s="21">
+      <c r="M65" s="20">
         <v>2514</v>
       </c>
-      <c r="N65" s="21">
+      <c r="N65" s="20">
         <v>2051</v>
       </c>
-      <c r="O65" s="21">
+      <c r="O65" s="20">
         <v>2774</v>
       </c>
-      <c r="P65" s="21">
+      <c r="P65" s="20">
         <v>2201</v>
       </c>
-      <c r="Q65" s="21">
+      <c r="Q65" s="20">
         <v>1537</v>
       </c>
-      <c r="R65" s="32">
+      <c r="R65" s="31">
         <v>2241</v>
       </c>
-      <c r="S65" s="33">
+      <c r="S65" s="32">
         <v>2232</v>
       </c>
-      <c r="T65" s="32">
+      <c r="T65" s="31">
         <v>2254</v>
       </c>
-      <c r="U65" s="32">
+      <c r="U65" s="31">
         <v>2748</v>
       </c>
-      <c r="V65" s="32">
+      <c r="V65" s="31">
         <v>2983</v>
       </c>
-      <c r="W65" s="21">
+      <c r="W65" s="20">
         <v>2768</v>
       </c>
-      <c r="X65" s="43">
+      <c r="X65" s="42">
         <v>2328</v>
       </c>
-      <c r="Y65" s="45">
+      <c r="Y65" s="44">
         <v>2216</v>
       </c>
-      <c r="Z65" s="33">
+      <c r="Z65" s="32">
         <v>1961</v>
       </c>
-      <c r="AA65" s="33">
+      <c r="AA65" s="32">
         <v>2594</v>
       </c>
-      <c r="AB65" s="33">
+      <c r="AB65" s="32">
         <v>2252</v>
       </c>
-      <c r="AC65" s="33">
+      <c r="AC65" s="32">
         <v>2371</v>
       </c>
-      <c r="AD65" s="33">
+      <c r="AD65" s="32">
         <v>2560</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="15" t="s">
+      <c r="AE65" s="32">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B66" s="35" t="s">
+      <c r="B66" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C66" s="21">
+      <c r="C66" s="20">
         <v>1269</v>
       </c>
-      <c r="D66" s="21">
+      <c r="D66" s="20">
         <v>972</v>
       </c>
-      <c r="E66" s="21">
+      <c r="E66" s="20">
         <v>937</v>
       </c>
-      <c r="F66" s="21">
+      <c r="F66" s="20">
         <v>1034</v>
       </c>
-      <c r="G66" s="21">
+      <c r="G66" s="20">
         <v>1025</v>
       </c>
-      <c r="H66" s="21">
+      <c r="H66" s="20">
         <v>880</v>
       </c>
-      <c r="I66" s="21">
+      <c r="I66" s="20">
         <v>1063</v>
       </c>
-      <c r="J66" s="21">
+      <c r="J66" s="20">
         <v>923</v>
       </c>
-      <c r="K66" s="21">
+      <c r="K66" s="20">
         <v>1289</v>
       </c>
-      <c r="L66" s="21">
+      <c r="L66" s="20">
         <v>1230</v>
       </c>
-      <c r="M66" s="21">
+      <c r="M66" s="20">
         <v>1008</v>
       </c>
-      <c r="N66" s="21">
+      <c r="N66" s="20">
         <v>875</v>
       </c>
-      <c r="O66" s="21">
+      <c r="O66" s="20">
         <v>1142</v>
       </c>
-      <c r="P66" s="21">
+      <c r="P66" s="20">
         <v>1020</v>
       </c>
-      <c r="Q66" s="21">
+      <c r="Q66" s="20">
         <v>742</v>
       </c>
-      <c r="R66" s="32">
+      <c r="R66" s="31">
         <v>944</v>
       </c>
-      <c r="S66" s="33">
+      <c r="S66" s="32">
         <v>823</v>
       </c>
-      <c r="T66" s="32">
+      <c r="T66" s="31">
         <v>930</v>
       </c>
-      <c r="U66" s="32">
+      <c r="U66" s="31">
         <v>1320</v>
       </c>
-      <c r="V66" s="32">
+      <c r="V66" s="31">
         <v>1108</v>
       </c>
-      <c r="W66" s="21">
+      <c r="W66" s="20">
         <v>1388</v>
       </c>
-      <c r="X66" s="43">
+      <c r="X66" s="42">
         <v>1006</v>
       </c>
-      <c r="Y66" s="45">
+      <c r="Y66" s="44">
         <v>944</v>
       </c>
-      <c r="Z66" s="24">
+      <c r="Z66" s="23">
         <v>934</v>
       </c>
-      <c r="AA66" s="33">
+      <c r="AA66" s="32">
         <v>1130</v>
       </c>
-      <c r="AB66" s="33">
+      <c r="AB66" s="32">
         <v>1194</v>
       </c>
-      <c r="AC66" s="33">
+      <c r="AC66" s="32">
         <v>1182</v>
       </c>
-      <c r="AD66" s="33">
+      <c r="AD66" s="32">
         <v>1162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="15" t="s">
+      <c r="AE66" s="32">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B67" s="35" t="s">
+      <c r="B67" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C67" s="21">
+      <c r="C67" s="20">
         <v>998</v>
       </c>
-      <c r="D67" s="21">
+      <c r="D67" s="20">
         <v>857</v>
       </c>
-      <c r="E67" s="21">
+      <c r="E67" s="20">
         <v>886</v>
       </c>
-      <c r="F67" s="21">
+      <c r="F67" s="20">
         <v>1297</v>
       </c>
-      <c r="G67" s="21">
+      <c r="G67" s="20">
         <v>855</v>
       </c>
-      <c r="H67" s="21">
+      <c r="H67" s="20">
         <v>878</v>
       </c>
-      <c r="I67" s="21">
+      <c r="I67" s="20">
         <v>897</v>
       </c>
-      <c r="J67" s="21">
+      <c r="J67" s="20">
         <v>894</v>
       </c>
-      <c r="K67" s="21">
+      <c r="K67" s="20">
         <v>1343</v>
       </c>
-      <c r="L67" s="21">
+      <c r="L67" s="20">
         <v>1358</v>
       </c>
-      <c r="M67" s="21">
+      <c r="M67" s="20">
         <v>1202</v>
       </c>
-      <c r="N67" s="21">
+      <c r="N67" s="20">
         <v>906</v>
       </c>
-      <c r="O67" s="21">
+      <c r="O67" s="20">
         <v>1094</v>
       </c>
-      <c r="P67" s="21">
+      <c r="P67" s="20">
         <v>1111</v>
       </c>
-      <c r="Q67" s="21">
+      <c r="Q67" s="20">
         <v>806</v>
       </c>
-      <c r="R67" s="32">
+      <c r="R67" s="31">
         <v>995</v>
       </c>
-      <c r="S67" s="33">
+      <c r="S67" s="32">
         <v>893</v>
       </c>
-      <c r="T67" s="32">
+      <c r="T67" s="31">
         <v>982</v>
       </c>
-      <c r="U67" s="32">
+      <c r="U67" s="31">
         <v>1123</v>
       </c>
-      <c r="V67" s="32">
+      <c r="V67" s="31">
         <v>1279</v>
       </c>
-      <c r="W67" s="21">
+      <c r="W67" s="20">
         <v>1179</v>
       </c>
-      <c r="X67" s="43">
+      <c r="X67" s="42">
         <v>1093</v>
       </c>
-      <c r="Y67" s="45">
+      <c r="Y67" s="44">
         <v>917</v>
       </c>
-      <c r="Z67" s="24">
+      <c r="Z67" s="23">
         <v>875</v>
       </c>
-      <c r="AA67" s="33">
+      <c r="AA67" s="32">
         <v>1204</v>
       </c>
-      <c r="AB67" s="33">
+      <c r="AB67" s="32">
         <v>1456</v>
       </c>
-      <c r="AC67" s="33">
+      <c r="AC67" s="32">
         <v>1414</v>
       </c>
-      <c r="AD67" s="33">
+      <c r="AD67" s="32">
         <v>1363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="15" t="s">
+      <c r="AE67" s="32">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B68" s="35" t="s">
+      <c r="B68" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C68" s="21">
+      <c r="C68" s="20">
         <v>9964</v>
       </c>
-      <c r="D68" s="21">
+      <c r="D68" s="20">
         <v>7679</v>
       </c>
-      <c r="E68" s="21">
+      <c r="E68" s="20">
         <v>5784</v>
       </c>
-      <c r="F68" s="21">
+      <c r="F68" s="20">
         <v>6980</v>
       </c>
-      <c r="G68" s="21">
+      <c r="G68" s="20">
         <v>6117</v>
       </c>
-      <c r="H68" s="21">
+      <c r="H68" s="20">
         <v>6018</v>
       </c>
-      <c r="I68" s="21">
+      <c r="I68" s="20">
         <v>6930</v>
       </c>
-      <c r="J68" s="21">
+      <c r="J68" s="20">
         <v>6086</v>
       </c>
-      <c r="K68" s="21">
+      <c r="K68" s="20">
         <v>8098</v>
       </c>
-      <c r="L68" s="21">
+      <c r="L68" s="20">
         <v>9839</v>
       </c>
-      <c r="M68" s="21">
+      <c r="M68" s="20">
         <v>8853</v>
       </c>
-      <c r="N68" s="21">
+      <c r="N68" s="20">
         <v>6944</v>
       </c>
-      <c r="O68" s="21">
+      <c r="O68" s="20">
         <v>9912</v>
       </c>
-      <c r="P68" s="21">
+      <c r="P68" s="20">
         <v>9678</v>
       </c>
-      <c r="Q68" s="21">
+      <c r="Q68" s="20">
         <v>6632</v>
       </c>
-      <c r="R68" s="32">
+      <c r="R68" s="31">
         <v>8115</v>
       </c>
-      <c r="S68" s="33">
+      <c r="S68" s="32">
         <v>6679</v>
       </c>
-      <c r="T68" s="32">
+      <c r="T68" s="31">
         <v>6407</v>
       </c>
-      <c r="U68" s="32">
+      <c r="U68" s="31">
         <v>8968</v>
       </c>
-      <c r="V68" s="32">
+      <c r="V68" s="31">
         <v>9267</v>
       </c>
-      <c r="W68" s="21">
+      <c r="W68" s="20">
         <v>9987</v>
       </c>
-      <c r="X68" s="43">
+      <c r="X68" s="42">
         <v>8236</v>
       </c>
-      <c r="Y68" s="45">
+      <c r="Y68" s="44">
         <v>7010</v>
       </c>
-      <c r="Z68" s="33">
+      <c r="Z68" s="32">
         <v>7672</v>
       </c>
-      <c r="AA68" s="33">
+      <c r="AA68" s="32">
         <v>10295</v>
       </c>
-      <c r="AB68" s="33">
+      <c r="AB68" s="32">
         <v>9139</v>
       </c>
-      <c r="AC68" s="33">
+      <c r="AC68" s="32">
         <v>9386</v>
       </c>
-      <c r="AD68" s="33">
+      <c r="AD68" s="32">
         <v>8967</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="15" t="s">
+      <c r="AE68" s="32">
+        <v>5931</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B69" s="35" t="s">
+      <c r="B69" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C69" s="21">
+      <c r="C69" s="20">
         <v>180</v>
       </c>
-      <c r="D69" s="21">
+      <c r="D69" s="20">
         <v>171</v>
       </c>
-      <c r="E69" s="21">
+      <c r="E69" s="20">
         <v>173</v>
       </c>
-      <c r="F69" s="21">
+      <c r="F69" s="20">
         <v>191</v>
       </c>
-      <c r="G69" s="21">
+      <c r="G69" s="20">
         <v>170</v>
       </c>
-      <c r="H69" s="21">
+      <c r="H69" s="20">
         <v>158</v>
       </c>
-      <c r="I69" s="21">
+      <c r="I69" s="20">
         <v>187</v>
       </c>
-      <c r="J69" s="21">
+      <c r="J69" s="20">
         <v>215</v>
       </c>
-      <c r="K69" s="21">
+      <c r="K69" s="20">
         <v>390</v>
       </c>
-      <c r="L69" s="21">
+      <c r="L69" s="20">
         <v>307</v>
       </c>
-      <c r="M69" s="21">
+      <c r="M69" s="20">
         <v>226</v>
       </c>
-      <c r="N69" s="21">
+      <c r="N69" s="20">
         <v>144</v>
       </c>
-      <c r="O69" s="21">
+      <c r="O69" s="20">
         <v>214</v>
       </c>
-      <c r="P69" s="21">
+      <c r="P69" s="20">
         <v>211</v>
       </c>
-      <c r="Q69" s="21">
+      <c r="Q69" s="20">
         <v>225</v>
       </c>
-      <c r="R69" s="32">
+      <c r="R69" s="31">
         <v>255</v>
       </c>
-      <c r="S69" s="33">
+      <c r="S69" s="32">
         <v>221</v>
       </c>
-      <c r="T69" s="32">
+      <c r="T69" s="31">
         <v>231</v>
       </c>
-      <c r="U69" s="32">
+      <c r="U69" s="31">
         <v>235</v>
       </c>
-      <c r="V69" s="32">
+      <c r="V69" s="31">
         <v>284</v>
       </c>
-      <c r="W69" s="21">
+      <c r="W69" s="20">
         <v>387</v>
       </c>
-      <c r="X69" s="43">
+      <c r="X69" s="42">
         <v>303</v>
       </c>
-      <c r="Y69" s="45">
+      <c r="Y69" s="44">
         <v>213</v>
       </c>
-      <c r="Z69" s="24">
+      <c r="Z69" s="23">
         <v>230</v>
       </c>
-      <c r="AA69" s="33">
+      <c r="AA69" s="32">
         <v>352</v>
       </c>
-      <c r="AB69" s="33">
+      <c r="AB69" s="32">
         <v>262</v>
       </c>
-      <c r="AC69" s="33">
+      <c r="AC69" s="32">
         <v>407</v>
       </c>
-      <c r="AD69" s="33">
+      <c r="AD69" s="32">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="17" t="s">
+      <c r="AE69" s="32">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="B70" s="39" t="s">
+      <c r="B70" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="C70" s="23">
+      <c r="C70" s="22">
         <v>1261</v>
       </c>
-      <c r="D70" s="23">
+      <c r="D70" s="22">
         <v>1017</v>
       </c>
-      <c r="E70" s="23">
+      <c r="E70" s="22">
         <v>813</v>
       </c>
-      <c r="F70" s="23">
+      <c r="F70" s="22">
         <v>972</v>
       </c>
-      <c r="G70" s="23">
+      <c r="G70" s="22">
         <v>996</v>
       </c>
-      <c r="H70" s="23">
+      <c r="H70" s="22">
         <v>870</v>
       </c>
-      <c r="I70" s="23">
+      <c r="I70" s="22">
         <v>873</v>
       </c>
-      <c r="J70" s="23">
+      <c r="J70" s="22">
         <v>820</v>
       </c>
-      <c r="K70" s="23">
+      <c r="K70" s="22">
         <v>1239</v>
       </c>
-      <c r="L70" s="23">
+      <c r="L70" s="22">
         <v>1284</v>
       </c>
-      <c r="M70" s="23">
+      <c r="M70" s="22">
         <v>1135</v>
       </c>
-      <c r="N70" s="23">
+      <c r="N70" s="22">
         <v>1000</v>
       </c>
-      <c r="O70" s="23">
+      <c r="O70" s="22">
         <v>1129</v>
       </c>
-      <c r="P70" s="23">
+      <c r="P70" s="22">
         <v>1122</v>
       </c>
-      <c r="Q70" s="23">
+      <c r="Q70" s="22">
         <v>783</v>
       </c>
-      <c r="R70" s="40">
+      <c r="R70" s="39">
         <v>1086</v>
       </c>
-      <c r="S70" s="41">
+      <c r="S70" s="40">
         <v>965</v>
       </c>
-      <c r="T70" s="40">
+      <c r="T70" s="39">
         <v>936</v>
       </c>
-      <c r="U70" s="40">
+      <c r="U70" s="39">
         <v>1042</v>
       </c>
-      <c r="V70" s="40">
+      <c r="V70" s="39">
         <v>1323</v>
       </c>
-      <c r="W70" s="23">
+      <c r="W70" s="22">
         <v>1569</v>
       </c>
-      <c r="X70" s="44">
+      <c r="X70" s="43">
         <v>1238</v>
       </c>
-      <c r="Y70" s="41">
+      <c r="Y70" s="40">
         <v>1126</v>
       </c>
-      <c r="Z70" s="48">
+      <c r="Z70" s="47">
         <v>956</v>
       </c>
-      <c r="AA70" s="41">
+      <c r="AA70" s="40">
         <v>1111</v>
       </c>
-      <c r="AB70" s="41">
+      <c r="AB70" s="40">
         <v>1242</v>
       </c>
-      <c r="AC70" s="41">
+      <c r="AC70" s="40">
         <v>1384</v>
       </c>
-      <c r="AD70" s="41">
+      <c r="AD70" s="40">
         <v>1145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="16"/>
+      <c r="AE70" s="40">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A71" s="15"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
-      <c r="A72" s="16"/>
+    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A72" s="15"/>
       <c r="B72" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AB8"/>
-[...2 lines deleted...]
-    <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Y6"/>
     <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B8:AB8"/>
+    <mergeCell ref="B30:AB30"/>
+    <mergeCell ref="B52:AB52"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>