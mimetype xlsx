--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внутреняя миграция\613101 Внутренняя миграция по всем потокам прибытие (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -161,62 +161,50 @@
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t>Counting</t>
   </si>
   <si>
     <t>Department of population statistics</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Internal migration for all flows - arrival</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>110000000</t>
   </si>
   <si>
     <t>150000000</t>
   </si>
   <si>
     <t>190000000</t>
   </si>
   <si>
     <t>230000000</t>
   </si>
   <si>
     <t>270000000</t>
   </si>
   <si>
     <t>310000000</t>
   </si>
   <si>
     <t>330000000</t>
   </si>
@@ -334,56 +322,68 @@
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>SIC code  - 613101</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -391,56 +391,50 @@
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -578,189 +572,193 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1029,6281 +1027,6478 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
-        <v>72</v>
+      <c r="A1" s="16" t="s">
+        <v>68</v>
       </c>
       <c r="B1" s="8">
         <v>613101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="18" t="s">
-        <v>73</v>
+      <c r="A2" s="16" t="s">
+        <v>69</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="18" t="s">
-        <v>74</v>
+      <c r="A3" s="16" t="s">
+        <v>70</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="18" t="s">
-        <v>75</v>
+      <c r="A4" s="16" t="s">
+        <v>71</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="18" t="s">
-        <v>76</v>
+      <c r="A5" s="16" t="s">
+        <v>72</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="18" t="s">
-        <v>77</v>
+      <c r="A6" s="16" t="s">
+        <v>73</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="18" t="s">
-        <v>78</v>
+      <c r="A7" s="16" t="s">
+        <v>74</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A8" s="18" t="s">
-        <v>79</v>
+      <c r="A8" s="16" t="s">
+        <v>75</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A9" s="18" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="A9" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="18" t="s">
-        <v>81</v>
+      <c r="A10" s="16" t="s">
+        <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="B15" s="49">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="17" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="B16" s="49">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
         <v>84</v>
-      </c>
-[...30 lines deleted...]
-        <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="18" t="s">
-        <v>89</v>
+      <c r="A18" s="16" t="s">
+        <v>85</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="18" t="s">
-        <v>90</v>
+      <c r="A19" s="16" t="s">
+        <v>86</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="18" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="A20" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="62.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AJ34" sqref="AJ34"/>
+      <selection activeCell="AI56" sqref="AI56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="53" t="s">
+      <c r="A2" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="53"/>
-[...25 lines deleted...]
-      <c r="AC2" s="51"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
     </row>
     <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:32" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="AE5" s="26" t="s">
+    <row r="5" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="21"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="AF5" s="24" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
+    <row r="6" spans="1:32" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="54"/>
+      <c r="C6" s="53">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="56">
+        <v>2025</v>
+      </c>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="57">
+        <v>2026</v>
+      </c>
+      <c r="AB6" s="61"/>
+      <c r="AC6" s="61"/>
+      <c r="AD6" s="61"/>
+      <c r="AE6" s="61"/>
+      <c r="AF6" s="61"/>
+    </row>
+    <row r="7" spans="1:32" s="21" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="52"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="R7" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB7" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC7" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD7" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE7" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="50" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26"/>
+      <c r="B8" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="62"/>
+      <c r="AD8" s="62"/>
+      <c r="AE8" s="62"/>
+      <c r="AF8" s="62"/>
+    </row>
+    <row r="9" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="18">
+        <v>139400</v>
+      </c>
+      <c r="D9" s="18">
+        <v>114979</v>
+      </c>
+      <c r="E9" s="18">
+        <v>98379</v>
+      </c>
+      <c r="F9" s="18">
+        <v>114602</v>
+      </c>
+      <c r="G9" s="18">
+        <v>110984</v>
+      </c>
+      <c r="H9" s="18">
+        <v>110053</v>
+      </c>
+      <c r="I9" s="18">
+        <v>124835</v>
+      </c>
+      <c r="J9" s="18">
+        <v>119879</v>
+      </c>
+      <c r="K9" s="18">
+        <v>146980</v>
+      </c>
+      <c r="L9" s="18">
+        <v>163248</v>
+      </c>
+      <c r="M9" s="18">
+        <v>145007</v>
+      </c>
+      <c r="N9" s="18">
+        <v>121991</v>
+      </c>
+      <c r="O9" s="18">
+        <v>157478</v>
+      </c>
+      <c r="P9" s="18">
+        <v>143342</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>116753</v>
+      </c>
+      <c r="R9" s="29">
+        <v>146248</v>
+      </c>
+      <c r="S9" s="30">
+        <v>130117</v>
+      </c>
+      <c r="T9" s="29">
+        <v>136095</v>
+      </c>
+      <c r="U9" s="29">
+        <v>162519</v>
+      </c>
+      <c r="V9" s="29">
+        <v>171995</v>
+      </c>
+      <c r="W9" s="18">
+        <v>162198</v>
+      </c>
+      <c r="X9" s="39">
+        <v>141759</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>124561</v>
+      </c>
+      <c r="Z9" s="30">
+        <v>122643</v>
+      </c>
+      <c r="AA9" s="30">
+        <v>169007</v>
+      </c>
+      <c r="AB9" s="30">
+        <v>142964</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>153856</v>
+      </c>
+      <c r="AD9" s="30">
+        <v>142063</v>
+      </c>
+      <c r="AE9" s="30">
+        <v>118072</v>
+      </c>
+      <c r="AF9" s="30">
+        <v>159219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="18">
+        <v>2636</v>
+      </c>
+      <c r="D10" s="18">
+        <v>2270</v>
+      </c>
+      <c r="E10" s="18">
+        <v>1785</v>
+      </c>
+      <c r="F10" s="18">
+        <v>2174</v>
+      </c>
+      <c r="G10" s="18">
+        <v>1942</v>
+      </c>
+      <c r="H10" s="18">
+        <v>2137</v>
+      </c>
+      <c r="I10" s="18">
+        <v>2339</v>
+      </c>
+      <c r="J10" s="18">
+        <v>2096</v>
+      </c>
+      <c r="K10" s="18">
+        <v>3077</v>
+      </c>
+      <c r="L10" s="18">
+        <v>3312</v>
+      </c>
+      <c r="M10" s="18">
+        <v>3131</v>
+      </c>
+      <c r="N10" s="18">
+        <v>2478</v>
+      </c>
+      <c r="O10" s="18">
+        <v>3214</v>
+      </c>
+      <c r="P10" s="18">
+        <v>2704</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>2059</v>
+      </c>
+      <c r="R10" s="29">
+        <v>2336</v>
+      </c>
+      <c r="S10" s="30">
+        <v>2257</v>
+      </c>
+      <c r="T10" s="29">
+        <v>2407</v>
+      </c>
+      <c r="U10" s="29">
+        <v>2694</v>
+      </c>
+      <c r="V10" s="29">
+        <v>2851</v>
+      </c>
+      <c r="W10" s="18">
+        <v>2999</v>
+      </c>
+      <c r="X10" s="39">
+        <v>2591</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>2206</v>
+      </c>
+      <c r="Z10" s="30">
+        <v>2076</v>
+      </c>
+      <c r="AA10" s="30">
+        <v>2746</v>
+      </c>
+      <c r="AB10" s="30">
+        <v>2921</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>2863</v>
+      </c>
+      <c r="AD10" s="30">
+        <v>2359</v>
+      </c>
+      <c r="AE10" s="30">
+        <v>2400</v>
+      </c>
+      <c r="AF10" s="30">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="18">
+        <v>4209</v>
+      </c>
+      <c r="D11" s="18">
+        <v>3707</v>
+      </c>
+      <c r="E11" s="18">
+        <v>3844</v>
+      </c>
+      <c r="F11" s="18">
+        <v>3667</v>
+      </c>
+      <c r="G11" s="18">
+        <v>3846</v>
+      </c>
+      <c r="H11" s="18">
+        <v>4059</v>
+      </c>
+      <c r="I11" s="18">
+        <v>4134</v>
+      </c>
+      <c r="J11" s="18">
+        <v>3832</v>
+      </c>
+      <c r="K11" s="18">
+        <v>4872</v>
+      </c>
+      <c r="L11" s="18">
+        <v>5326</v>
+      </c>
+      <c r="M11" s="18">
+        <v>4740</v>
+      </c>
+      <c r="N11" s="18">
+        <v>3931</v>
+      </c>
+      <c r="O11" s="18">
+        <v>5028</v>
+      </c>
+      <c r="P11" s="18">
+        <v>5076</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>4014</v>
+      </c>
+      <c r="R11" s="29">
+        <v>5076</v>
+      </c>
+      <c r="S11" s="30">
+        <v>4842</v>
+      </c>
+      <c r="T11" s="29">
+        <v>4919</v>
+      </c>
+      <c r="U11" s="29">
+        <v>5474</v>
+      </c>
+      <c r="V11" s="29">
+        <v>5969</v>
+      </c>
+      <c r="W11" s="18">
+        <v>5945</v>
+      </c>
+      <c r="X11" s="39">
+        <v>5594</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>4895</v>
+      </c>
+      <c r="Z11" s="30">
+        <v>4730</v>
+      </c>
+      <c r="AA11" s="30">
+        <v>5992</v>
+      </c>
+      <c r="AB11" s="30">
+        <v>5559</v>
+      </c>
+      <c r="AC11" s="30">
+        <v>5543</v>
+      </c>
+      <c r="AD11" s="30">
+        <v>5176</v>
+      </c>
+      <c r="AE11" s="30">
+        <v>4458</v>
+      </c>
+      <c r="AF11" s="30">
+        <v>6274</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="18">
+        <v>4341</v>
+      </c>
+      <c r="D12" s="18">
+        <v>3715</v>
+      </c>
+      <c r="E12" s="18">
+        <v>3406</v>
+      </c>
+      <c r="F12" s="18">
+        <v>4259</v>
+      </c>
+      <c r="G12" s="18">
+        <v>4057</v>
+      </c>
+      <c r="H12" s="18">
+        <v>4502</v>
+      </c>
+      <c r="I12" s="18">
+        <v>5626</v>
+      </c>
+      <c r="J12" s="18">
+        <v>5505</v>
+      </c>
+      <c r="K12" s="18">
+        <v>6768</v>
+      </c>
+      <c r="L12" s="18">
+        <v>6801</v>
+      </c>
+      <c r="M12" s="18">
+        <v>5650</v>
+      </c>
+      <c r="N12" s="18">
+        <v>4448</v>
+      </c>
+      <c r="O12" s="18">
+        <v>5867</v>
+      </c>
+      <c r="P12" s="18">
+        <v>5100</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>4112</v>
+      </c>
+      <c r="R12" s="29">
+        <v>4942</v>
+      </c>
+      <c r="S12" s="30">
+        <v>4736</v>
+      </c>
+      <c r="T12" s="29">
+        <v>5279</v>
+      </c>
+      <c r="U12" s="29">
+        <v>7638</v>
+      </c>
+      <c r="V12" s="29">
+        <v>7288</v>
+      </c>
+      <c r="W12" s="18">
+        <v>6503</v>
+      </c>
+      <c r="X12" s="39">
+        <v>5483</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>4910</v>
+      </c>
+      <c r="Z12" s="30">
+        <v>4367</v>
+      </c>
+      <c r="AA12" s="30">
+        <v>5791</v>
+      </c>
+      <c r="AB12" s="30">
+        <v>5267</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>5528</v>
+      </c>
+      <c r="AD12" s="30">
+        <v>4673</v>
+      </c>
+      <c r="AE12" s="30">
+        <v>3698</v>
+      </c>
+      <c r="AF12" s="30">
+        <v>6335</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="18">
+        <v>13868</v>
+      </c>
+      <c r="D13" s="18">
+        <v>12047</v>
+      </c>
+      <c r="E13" s="18">
+        <v>9598</v>
+      </c>
+      <c r="F13" s="18">
+        <v>11544</v>
+      </c>
+      <c r="G13" s="18">
+        <v>11410</v>
+      </c>
+      <c r="H13" s="18">
+        <v>9994</v>
+      </c>
+      <c r="I13" s="18">
+        <v>10728</v>
+      </c>
+      <c r="J13" s="18">
+        <v>10307</v>
+      </c>
+      <c r="K13" s="18">
+        <v>14468</v>
+      </c>
+      <c r="L13" s="18">
+        <v>16741</v>
+      </c>
+      <c r="M13" s="18">
+        <v>14874</v>
+      </c>
+      <c r="N13" s="18">
+        <v>12480</v>
+      </c>
+      <c r="O13" s="18">
+        <v>16354</v>
+      </c>
+      <c r="P13" s="18">
+        <v>16084</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>12638</v>
+      </c>
+      <c r="R13" s="29">
+        <v>16314</v>
+      </c>
+      <c r="S13" s="30">
+        <v>14268</v>
+      </c>
+      <c r="T13" s="29">
+        <v>13770</v>
+      </c>
+      <c r="U13" s="29">
+        <v>15386</v>
+      </c>
+      <c r="V13" s="29">
+        <v>16059</v>
+      </c>
+      <c r="W13" s="18">
+        <v>16202</v>
+      </c>
+      <c r="X13" s="39">
+        <v>14547</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>13934</v>
+      </c>
+      <c r="Z13" s="30">
+        <v>13846</v>
+      </c>
+      <c r="AA13" s="30">
+        <v>19322</v>
+      </c>
+      <c r="AB13" s="30">
+        <v>15786</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>17398</v>
+      </c>
+      <c r="AD13" s="30">
+        <v>17062</v>
+      </c>
+      <c r="AE13" s="30">
+        <v>13310</v>
+      </c>
+      <c r="AF13" s="30">
+        <v>16384</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="62"/>
-      <c r="C6" s="61">
+      <c r="B14" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="18">
+        <v>3913</v>
+      </c>
+      <c r="D14" s="18">
+        <v>2993</v>
+      </c>
+      <c r="E14" s="18">
+        <v>2381</v>
+      </c>
+      <c r="F14" s="18">
+        <v>3314</v>
+      </c>
+      <c r="G14" s="18">
+        <v>3024</v>
+      </c>
+      <c r="H14" s="18">
+        <v>3056</v>
+      </c>
+      <c r="I14" s="18">
+        <v>3679</v>
+      </c>
+      <c r="J14" s="18">
+        <v>3519</v>
+      </c>
+      <c r="K14" s="18">
+        <v>3169</v>
+      </c>
+      <c r="L14" s="18">
+        <v>3905</v>
+      </c>
+      <c r="M14" s="18">
+        <v>3235</v>
+      </c>
+      <c r="N14" s="18">
+        <v>2623</v>
+      </c>
+      <c r="O14" s="18">
+        <v>4529</v>
+      </c>
+      <c r="P14" s="18">
+        <v>3590</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>2618</v>
+      </c>
+      <c r="R14" s="29">
+        <v>3188</v>
+      </c>
+      <c r="S14" s="30">
+        <v>2876</v>
+      </c>
+      <c r="T14" s="29">
+        <v>3073</v>
+      </c>
+      <c r="U14" s="29">
+        <v>3737</v>
+      </c>
+      <c r="V14" s="29">
+        <v>4390</v>
+      </c>
+      <c r="W14" s="18">
+        <v>3450</v>
+      </c>
+      <c r="X14" s="39">
+        <v>3327</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>2904</v>
+      </c>
+      <c r="Z14" s="30">
+        <v>2575</v>
+      </c>
+      <c r="AA14" s="30">
+        <v>3499</v>
+      </c>
+      <c r="AB14" s="30">
+        <v>3020</v>
+      </c>
+      <c r="AC14" s="30">
+        <v>3296</v>
+      </c>
+      <c r="AD14" s="30">
+        <v>3177</v>
+      </c>
+      <c r="AE14" s="30">
+        <v>2620</v>
+      </c>
+      <c r="AF14" s="30">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="18">
+        <v>3684</v>
+      </c>
+      <c r="D15" s="18">
+        <v>3039</v>
+      </c>
+      <c r="E15" s="18">
+        <v>2552</v>
+      </c>
+      <c r="F15" s="18">
+        <v>3462</v>
+      </c>
+      <c r="G15" s="18">
+        <v>3270</v>
+      </c>
+      <c r="H15" s="18">
+        <v>3229</v>
+      </c>
+      <c r="I15" s="18">
+        <v>4183</v>
+      </c>
+      <c r="J15" s="18">
+        <v>3992</v>
+      </c>
+      <c r="K15" s="18">
+        <v>5510</v>
+      </c>
+      <c r="L15" s="18">
+        <v>5974</v>
+      </c>
+      <c r="M15" s="18">
+        <v>4550</v>
+      </c>
+      <c r="N15" s="18">
+        <v>3953</v>
+      </c>
+      <c r="O15" s="18">
+        <v>5409</v>
+      </c>
+      <c r="P15" s="18">
+        <v>4600</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>3652</v>
+      </c>
+      <c r="R15" s="29">
+        <v>4215</v>
+      </c>
+      <c r="S15" s="30">
+        <v>3887</v>
+      </c>
+      <c r="T15" s="29">
+        <v>4271</v>
+      </c>
+      <c r="U15" s="29">
+        <v>5008</v>
+      </c>
+      <c r="V15" s="29">
+        <v>5434</v>
+      </c>
+      <c r="W15" s="18">
+        <v>4967</v>
+      </c>
+      <c r="X15" s="39">
+        <v>4342</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>3692</v>
+      </c>
+      <c r="Z15" s="30">
+        <v>3639</v>
+      </c>
+      <c r="AA15" s="30">
+        <v>5083</v>
+      </c>
+      <c r="AB15" s="30">
+        <v>4275</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>4336</v>
+      </c>
+      <c r="AD15" s="30">
+        <v>3894</v>
+      </c>
+      <c r="AE15" s="30">
+        <v>3291</v>
+      </c>
+      <c r="AF15" s="30">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="18">
+        <v>6497</v>
+      </c>
+      <c r="D16" s="18">
+        <v>4778</v>
+      </c>
+      <c r="E16" s="18">
+        <v>4009</v>
+      </c>
+      <c r="F16" s="18">
+        <v>4532</v>
+      </c>
+      <c r="G16" s="18">
+        <v>4627</v>
+      </c>
+      <c r="H16" s="18">
+        <v>4226</v>
+      </c>
+      <c r="I16" s="18">
+        <v>4710</v>
+      </c>
+      <c r="J16" s="18">
+        <v>4096</v>
+      </c>
+      <c r="K16" s="18">
+        <v>5341</v>
+      </c>
+      <c r="L16" s="18">
+        <v>6085</v>
+      </c>
+      <c r="M16" s="18">
+        <v>5390</v>
+      </c>
+      <c r="N16" s="18">
+        <v>4364</v>
+      </c>
+      <c r="O16" s="18">
+        <v>6332</v>
+      </c>
+      <c r="P16" s="18">
+        <v>5696</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>4069</v>
+      </c>
+      <c r="R16" s="29">
+        <v>5135</v>
+      </c>
+      <c r="S16" s="30">
+        <v>4487</v>
+      </c>
+      <c r="T16" s="29">
+        <v>4417</v>
+      </c>
+      <c r="U16" s="29">
+        <v>5243</v>
+      </c>
+      <c r="V16" s="29">
+        <v>5583</v>
+      </c>
+      <c r="W16" s="18">
+        <v>5461</v>
+      </c>
+      <c r="X16" s="39">
+        <v>4482</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>4097</v>
+      </c>
+      <c r="Z16" s="30">
+        <v>3760</v>
+      </c>
+      <c r="AA16" s="30">
+        <v>6317</v>
+      </c>
+      <c r="AB16" s="30">
+        <v>4762</v>
+      </c>
+      <c r="AC16" s="30">
+        <v>5521</v>
+      </c>
+      <c r="AD16" s="30">
+        <v>5330</v>
+      </c>
+      <c r="AE16" s="30">
+        <v>3946</v>
+      </c>
+      <c r="AF16" s="30">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="18">
+        <v>4123</v>
+      </c>
+      <c r="D17" s="18">
+        <v>3229</v>
+      </c>
+      <c r="E17" s="18">
+        <v>2646</v>
+      </c>
+      <c r="F17" s="18">
+        <v>3191</v>
+      </c>
+      <c r="G17" s="18">
+        <v>2921</v>
+      </c>
+      <c r="H17" s="18">
+        <v>3157</v>
+      </c>
+      <c r="I17" s="18">
+        <v>3302</v>
+      </c>
+      <c r="J17" s="18">
+        <v>3087</v>
+      </c>
+      <c r="K17" s="18">
+        <v>3861</v>
+      </c>
+      <c r="L17" s="18">
+        <v>4349</v>
+      </c>
+      <c r="M17" s="18">
+        <v>3855</v>
+      </c>
+      <c r="N17" s="18">
+        <v>2981</v>
+      </c>
+      <c r="O17" s="18">
+        <v>4227</v>
+      </c>
+      <c r="P17" s="18">
+        <v>3965</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>3146</v>
+      </c>
+      <c r="R17" s="29">
+        <v>3875</v>
+      </c>
+      <c r="S17" s="30">
+        <v>3170</v>
+      </c>
+      <c r="T17" s="29">
+        <v>3257</v>
+      </c>
+      <c r="U17" s="29">
+        <v>3479</v>
+      </c>
+      <c r="V17" s="29">
+        <v>3939</v>
+      </c>
+      <c r="W17" s="18">
+        <v>4146</v>
+      </c>
+      <c r="X17" s="39">
+        <v>3225</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>3135</v>
+      </c>
+      <c r="Z17" s="30">
+        <v>3216</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>4570</v>
+      </c>
+      <c r="AB17" s="30">
+        <v>3860</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>4250</v>
+      </c>
+      <c r="AD17" s="30">
+        <v>3812</v>
+      </c>
+      <c r="AE17" s="30">
+        <v>3192</v>
+      </c>
+      <c r="AF17" s="30">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="18">
+        <v>4626</v>
+      </c>
+      <c r="D18" s="18">
+        <v>3780</v>
+      </c>
+      <c r="E18" s="18">
+        <v>3445</v>
+      </c>
+      <c r="F18" s="18">
+        <v>3742</v>
+      </c>
+      <c r="G18" s="18">
+        <v>3800</v>
+      </c>
+      <c r="H18" s="18">
+        <v>3855</v>
+      </c>
+      <c r="I18" s="18">
+        <v>3987</v>
+      </c>
+      <c r="J18" s="18">
+        <v>4213</v>
+      </c>
+      <c r="K18" s="18">
+        <v>5316</v>
+      </c>
+      <c r="L18" s="18">
+        <v>5566</v>
+      </c>
+      <c r="M18" s="18">
+        <v>4763</v>
+      </c>
+      <c r="N18" s="18">
+        <v>4200</v>
+      </c>
+      <c r="O18" s="18">
+        <v>4999</v>
+      </c>
+      <c r="P18" s="18">
+        <v>4867</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>3900</v>
+      </c>
+      <c r="R18" s="29">
+        <v>4875</v>
+      </c>
+      <c r="S18" s="30">
+        <v>4326</v>
+      </c>
+      <c r="T18" s="29">
+        <v>4934</v>
+      </c>
+      <c r="U18" s="29">
+        <v>5461</v>
+      </c>
+      <c r="V18" s="29">
+        <v>5816</v>
+      </c>
+      <c r="W18" s="19">
+        <v>6002</v>
+      </c>
+      <c r="X18" s="39">
+        <v>5113</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>4350</v>
+      </c>
+      <c r="Z18" s="30">
+        <v>3990</v>
+      </c>
+      <c r="AA18" s="30">
+        <v>5579</v>
+      </c>
+      <c r="AB18" s="30">
+        <v>5312</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>5457</v>
+      </c>
+      <c r="AD18" s="30">
+        <v>4964</v>
+      </c>
+      <c r="AE18" s="30">
+        <v>3806</v>
+      </c>
+      <c r="AF18" s="30">
+        <v>5464</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="18">
+        <v>3221</v>
+      </c>
+      <c r="D19" s="18">
+        <v>2560</v>
+      </c>
+      <c r="E19" s="18">
+        <v>2388</v>
+      </c>
+      <c r="F19" s="18">
+        <v>2718</v>
+      </c>
+      <c r="G19" s="18">
+        <v>2866</v>
+      </c>
+      <c r="H19" s="18">
+        <v>3012</v>
+      </c>
+      <c r="I19" s="18">
+        <v>3259</v>
+      </c>
+      <c r="J19" s="18">
+        <v>3061</v>
+      </c>
+      <c r="K19" s="18">
+        <v>3615</v>
+      </c>
+      <c r="L19" s="18">
+        <v>4164</v>
+      </c>
+      <c r="M19" s="18">
+        <v>3914</v>
+      </c>
+      <c r="N19" s="18">
+        <v>3221</v>
+      </c>
+      <c r="O19" s="18">
+        <v>3639</v>
+      </c>
+      <c r="P19" s="18">
+        <v>3375</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>2584</v>
+      </c>
+      <c r="R19" s="29">
+        <v>3523</v>
+      </c>
+      <c r="S19" s="30">
+        <v>3243</v>
+      </c>
+      <c r="T19" s="29">
+        <v>3611</v>
+      </c>
+      <c r="U19" s="29">
+        <v>3934</v>
+      </c>
+      <c r="V19" s="29">
+        <v>4123</v>
+      </c>
+      <c r="W19" s="19">
+        <v>4402</v>
+      </c>
+      <c r="X19" s="39">
+        <v>3535</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>3314</v>
+      </c>
+      <c r="Z19" s="30">
+        <v>3104</v>
+      </c>
+      <c r="AA19" s="30">
+        <v>3700</v>
+      </c>
+      <c r="AB19" s="30">
+        <v>3505</v>
+      </c>
+      <c r="AC19" s="30">
+        <v>3561</v>
+      </c>
+      <c r="AD19" s="30">
+        <v>3525</v>
+      </c>
+      <c r="AE19" s="30">
+        <v>2749</v>
+      </c>
+      <c r="AF19" s="30">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="18">
+        <v>3874</v>
+      </c>
+      <c r="D20" s="18">
+        <v>2869</v>
+      </c>
+      <c r="E20" s="18">
+        <v>2358</v>
+      </c>
+      <c r="F20" s="18">
+        <v>2685</v>
+      </c>
+      <c r="G20" s="18">
+        <v>2493</v>
+      </c>
+      <c r="H20" s="18">
+        <v>2237</v>
+      </c>
+      <c r="I20" s="18">
+        <v>3342</v>
+      </c>
+      <c r="J20" s="18">
+        <v>3015</v>
+      </c>
+      <c r="K20" s="18">
+        <v>3533</v>
+      </c>
+      <c r="L20" s="18">
+        <v>3949</v>
+      </c>
+      <c r="M20" s="18">
+        <v>3402</v>
+      </c>
+      <c r="N20" s="18">
+        <v>2834</v>
+      </c>
+      <c r="O20" s="18">
+        <v>4061</v>
+      </c>
+      <c r="P20" s="18">
+        <v>3605</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>2719</v>
+      </c>
+      <c r="R20" s="29">
+        <v>3192</v>
+      </c>
+      <c r="S20" s="30">
+        <v>2946</v>
+      </c>
+      <c r="T20" s="29">
+        <v>2930</v>
+      </c>
+      <c r="U20" s="29">
+        <v>3973</v>
+      </c>
+      <c r="V20" s="29">
+        <v>4030</v>
+      </c>
+      <c r="W20" s="19">
+        <v>4234</v>
+      </c>
+      <c r="X20" s="39">
+        <v>3359</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>3278</v>
+      </c>
+      <c r="Z20" s="30">
+        <v>2895</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>4465</v>
+      </c>
+      <c r="AB20" s="30">
+        <v>3575</v>
+      </c>
+      <c r="AC20" s="30">
+        <v>3625</v>
+      </c>
+      <c r="AD20" s="30">
+        <v>3584</v>
+      </c>
+      <c r="AE20" s="30">
+        <v>2518</v>
+      </c>
+      <c r="AF20" s="30">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="18">
+        <v>5021</v>
+      </c>
+      <c r="D21" s="18">
+        <v>3692</v>
+      </c>
+      <c r="E21" s="18">
+        <v>3158</v>
+      </c>
+      <c r="F21" s="18">
+        <v>3771</v>
+      </c>
+      <c r="G21" s="18">
+        <v>3723</v>
+      </c>
+      <c r="H21" s="18">
+        <v>3887</v>
+      </c>
+      <c r="I21" s="18">
+        <v>5340</v>
+      </c>
+      <c r="J21" s="18">
+        <v>5628</v>
+      </c>
+      <c r="K21" s="18">
+        <v>5248</v>
+      </c>
+      <c r="L21" s="18">
+        <v>5958</v>
+      </c>
+      <c r="M21" s="18">
+        <v>5181</v>
+      </c>
+      <c r="N21" s="18">
+        <v>4301</v>
+      </c>
+      <c r="O21" s="18">
+        <v>5818</v>
+      </c>
+      <c r="P21" s="18">
+        <v>4695</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>3347</v>
+      </c>
+      <c r="R21" s="29">
+        <v>5056</v>
+      </c>
+      <c r="S21" s="30">
+        <v>4738</v>
+      </c>
+      <c r="T21" s="29">
+        <v>5195</v>
+      </c>
+      <c r="U21" s="29">
+        <v>6142</v>
+      </c>
+      <c r="V21" s="29">
+        <v>6740</v>
+      </c>
+      <c r="W21" s="19">
+        <v>5824</v>
+      </c>
+      <c r="X21" s="39">
+        <v>4978</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>4569</v>
+      </c>
+      <c r="Z21" s="30">
+        <v>4273</v>
+      </c>
+      <c r="AA21" s="30">
+        <v>5676</v>
+      </c>
+      <c r="AB21" s="30">
+        <v>4806</v>
+      </c>
+      <c r="AC21" s="30">
+        <v>5253</v>
+      </c>
+      <c r="AD21" s="30">
+        <v>5396</v>
+      </c>
+      <c r="AE21" s="30">
+        <v>4107</v>
+      </c>
+      <c r="AF21" s="30">
+        <v>5564</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="18">
+        <v>3045</v>
+      </c>
+      <c r="D22" s="18">
+        <v>2586</v>
+      </c>
+      <c r="E22" s="19">
+        <v>2315</v>
+      </c>
+      <c r="F22" s="18">
+        <v>2602</v>
+      </c>
+      <c r="G22" s="18">
+        <v>2468</v>
+      </c>
+      <c r="H22" s="18">
+        <v>2439</v>
+      </c>
+      <c r="I22" s="18">
+        <v>2897</v>
+      </c>
+      <c r="J22" s="18">
+        <v>2642</v>
+      </c>
+      <c r="K22" s="18">
+        <v>3435</v>
+      </c>
+      <c r="L22" s="18">
+        <v>3640</v>
+      </c>
+      <c r="M22" s="18">
+        <v>2860</v>
+      </c>
+      <c r="N22" s="18">
+        <v>2453</v>
+      </c>
+      <c r="O22" s="18">
+        <v>3004</v>
+      </c>
+      <c r="P22" s="18">
+        <v>2873</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>2012</v>
+      </c>
+      <c r="R22" s="29">
+        <v>2654</v>
+      </c>
+      <c r="S22" s="30">
+        <v>2530</v>
+      </c>
+      <c r="T22" s="29">
+        <v>2813</v>
+      </c>
+      <c r="U22" s="29">
+        <v>3461</v>
+      </c>
+      <c r="V22" s="29">
+        <v>3257</v>
+      </c>
+      <c r="W22" s="19">
+        <v>3330</v>
+      </c>
+      <c r="X22" s="39">
+        <v>2580</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>2468</v>
+      </c>
+      <c r="Z22" s="30">
+        <v>2488</v>
+      </c>
+      <c r="AA22" s="30">
+        <v>3035</v>
+      </c>
+      <c r="AB22" s="30">
+        <v>2827</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>3086</v>
+      </c>
+      <c r="AD22" s="30">
+        <v>3021</v>
+      </c>
+      <c r="AE22" s="30">
+        <v>2496</v>
+      </c>
+      <c r="AF22" s="30">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="18">
+        <v>1738</v>
+      </c>
+      <c r="D23" s="18">
+        <v>1577</v>
+      </c>
+      <c r="E23" s="19">
+        <v>1520</v>
+      </c>
+      <c r="F23" s="18">
         <v>2024</v>
       </c>
-      <c r="D6" s="61"/>
-[...157 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="G23" s="18">
+        <v>1466</v>
+      </c>
+      <c r="H23" s="18">
+        <v>1519</v>
+      </c>
+      <c r="I23" s="18">
+        <v>1716</v>
+      </c>
+      <c r="J23" s="18">
+        <v>1647</v>
+      </c>
+      <c r="K23" s="18">
+        <v>2352</v>
+      </c>
+      <c r="L23" s="18">
+        <v>2471</v>
+      </c>
+      <c r="M23" s="18">
+        <v>2198</v>
+      </c>
+      <c r="N23" s="18">
+        <v>1643</v>
+      </c>
+      <c r="O23" s="18">
+        <v>1957</v>
+      </c>
+      <c r="P23" s="18">
+        <v>1946</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>1577</v>
+      </c>
+      <c r="R23" s="29">
+        <v>1780</v>
+      </c>
+      <c r="S23" s="30">
+        <v>1670</v>
+      </c>
+      <c r="T23" s="29">
+        <v>1752</v>
+      </c>
+      <c r="U23" s="29">
+        <v>2086</v>
+      </c>
+      <c r="V23" s="29">
+        <v>2356</v>
+      </c>
+      <c r="W23" s="19">
+        <v>2204</v>
+      </c>
+      <c r="X23" s="39">
+        <v>1983</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>1703</v>
+      </c>
+      <c r="Z23" s="30">
+        <v>1512</v>
+      </c>
+      <c r="AA23" s="30">
+        <v>2084</v>
+      </c>
+      <c r="AB23" s="30">
+        <v>2415</v>
+      </c>
+      <c r="AC23" s="30">
+        <v>2485</v>
+      </c>
+      <c r="AD23" s="30">
+        <v>2246</v>
+      </c>
+      <c r="AE23" s="30">
+        <v>1740</v>
+      </c>
+      <c r="AF23" s="30">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="18">
+        <v>13886</v>
+      </c>
+      <c r="D24" s="18">
+        <v>10753</v>
+      </c>
+      <c r="E24" s="19">
+        <v>7983</v>
+      </c>
+      <c r="F24" s="18">
+        <v>9730</v>
+      </c>
+      <c r="G24" s="18">
+        <v>8742</v>
+      </c>
+      <c r="H24" s="18">
+        <v>8631</v>
+      </c>
+      <c r="I24" s="18">
+        <v>9936</v>
+      </c>
+      <c r="J24" s="18">
+        <v>9101</v>
+      </c>
+      <c r="K24" s="18">
+        <v>11659</v>
+      </c>
+      <c r="L24" s="18">
+        <v>13965</v>
+      </c>
+      <c r="M24" s="18">
+        <v>12260</v>
+      </c>
+      <c r="N24" s="18">
+        <v>9576</v>
+      </c>
+      <c r="O24" s="18">
+        <v>13965</v>
+      </c>
+      <c r="P24" s="18">
+        <v>13318</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>9350</v>
+      </c>
+      <c r="R24" s="29">
+        <v>11286</v>
+      </c>
+      <c r="S24" s="30">
+        <v>9501</v>
+      </c>
+      <c r="T24" s="29">
+        <v>9072</v>
+      </c>
+      <c r="U24" s="29">
+        <v>12465</v>
+      </c>
+      <c r="V24" s="29">
+        <v>13260</v>
+      </c>
+      <c r="W24" s="19">
+        <v>13524</v>
+      </c>
+      <c r="X24" s="39">
+        <v>11198</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>9690</v>
+      </c>
+      <c r="Z24" s="30">
+        <v>10461</v>
+      </c>
+      <c r="AA24" s="30">
+        <v>14161</v>
+      </c>
+      <c r="AB24" s="30">
+        <v>12556</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>12665</v>
+      </c>
+      <c r="AD24" s="30">
+        <v>12289</v>
+      </c>
+      <c r="AE24" s="30">
+        <v>8451</v>
+      </c>
+      <c r="AF24" s="30">
+        <v>10867</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="18">
+        <v>878</v>
+      </c>
+      <c r="D25" s="18">
+        <v>712</v>
+      </c>
+      <c r="E25" s="19">
+        <v>726</v>
+      </c>
+      <c r="F25" s="18">
+        <v>937</v>
+      </c>
+      <c r="G25" s="18">
+        <v>787</v>
+      </c>
+      <c r="H25" s="18">
+        <v>809</v>
+      </c>
+      <c r="I25" s="18">
+        <v>782</v>
+      </c>
+      <c r="J25" s="18">
+        <v>845</v>
+      </c>
+      <c r="K25" s="18">
+        <v>1099</v>
+      </c>
+      <c r="L25" s="18">
+        <v>1123</v>
+      </c>
+      <c r="M25" s="18">
+        <v>1046</v>
+      </c>
+      <c r="N25" s="18">
+        <v>812</v>
+      </c>
+      <c r="O25" s="18">
+        <v>883</v>
+      </c>
+      <c r="P25" s="18">
+        <v>814</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>791</v>
+      </c>
+      <c r="R25" s="29">
+        <v>961</v>
+      </c>
+      <c r="S25" s="30">
+        <v>876</v>
+      </c>
+      <c r="T25" s="29">
+        <v>840</v>
+      </c>
+      <c r="U25" s="29">
+        <v>892</v>
+      </c>
+      <c r="V25" s="29">
+        <v>1020</v>
+      </c>
+      <c r="W25" s="19">
+        <v>1106</v>
+      </c>
+      <c r="X25" s="39">
+        <v>951</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>775</v>
+      </c>
+      <c r="Z25" s="21">
+        <v>747</v>
+      </c>
+      <c r="AA25" s="30">
+        <v>1125</v>
+      </c>
+      <c r="AB25" s="30">
+        <v>973</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>1180</v>
+      </c>
+      <c r="AD25" s="30">
+        <v>965</v>
+      </c>
+      <c r="AE25" s="30">
+        <v>884</v>
+      </c>
+      <c r="AF25" s="30">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="18">
+        <v>2876</v>
+      </c>
+      <c r="D26" s="18">
+        <v>2459</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2043</v>
+      </c>
+      <c r="F26" s="18">
+        <v>2352</v>
+      </c>
+      <c r="G26" s="18">
+        <v>2517</v>
+      </c>
+      <c r="H26" s="18">
+        <v>2420</v>
+      </c>
+      <c r="I26" s="18">
+        <v>2406</v>
+      </c>
+      <c r="J26" s="18">
+        <v>2233</v>
+      </c>
+      <c r="K26" s="18">
+        <v>3213</v>
+      </c>
+      <c r="L26" s="18">
+        <v>3406</v>
+      </c>
+      <c r="M26" s="18">
+        <v>3014</v>
+      </c>
+      <c r="N26" s="18">
+        <v>2673</v>
+      </c>
+      <c r="O26" s="18">
+        <v>2995</v>
+      </c>
+      <c r="P26" s="18">
+        <v>2777</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>2150</v>
+      </c>
+      <c r="R26" s="29">
+        <v>2868</v>
+      </c>
+      <c r="S26" s="30">
+        <v>2561</v>
+      </c>
+      <c r="T26" s="29">
+        <v>2615</v>
+      </c>
+      <c r="U26" s="29">
+        <v>2893</v>
+      </c>
+      <c r="V26" s="29">
+        <v>3557</v>
+      </c>
+      <c r="W26" s="19">
+        <v>3532</v>
+      </c>
+      <c r="X26" s="39">
+        <v>3102</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>2672</v>
+      </c>
+      <c r="Z26" s="30">
+        <v>2309</v>
+      </c>
+      <c r="AA26" s="30">
+        <v>2861</v>
+      </c>
+      <c r="AB26" s="30">
+        <v>2835</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>3169</v>
+      </c>
+      <c r="AD26" s="30">
+        <v>2718</v>
+      </c>
+      <c r="AE26" s="30">
+        <v>2207</v>
+      </c>
+      <c r="AF26" s="30">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="18">
+        <v>22750</v>
+      </c>
+      <c r="D27" s="18">
+        <v>19862</v>
+      </c>
+      <c r="E27" s="19">
+        <v>19224</v>
+      </c>
+      <c r="F27" s="18">
+        <v>19864</v>
+      </c>
+      <c r="G27" s="18">
+        <v>19362</v>
+      </c>
+      <c r="H27" s="18">
+        <v>21060</v>
+      </c>
+      <c r="I27" s="18">
+        <v>23651</v>
+      </c>
+      <c r="J27" s="18">
+        <v>22362</v>
+      </c>
+      <c r="K27" s="18">
+        <v>27738</v>
+      </c>
+      <c r="L27" s="18">
+        <v>29376</v>
+      </c>
+      <c r="M27" s="18">
+        <v>24674</v>
+      </c>
+      <c r="N27" s="18">
+        <v>21772</v>
+      </c>
+      <c r="O27" s="18">
+        <v>25792</v>
+      </c>
+      <c r="P27" s="18">
+        <v>23727</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>21696</v>
+      </c>
+      <c r="R27" s="29">
+        <v>25434</v>
+      </c>
+      <c r="S27" s="30">
+        <v>24025</v>
+      </c>
+      <c r="T27" s="29">
+        <v>26332</v>
+      </c>
+      <c r="U27" s="29">
+        <v>30947</v>
+      </c>
+      <c r="V27" s="29">
+        <v>33831</v>
+      </c>
+      <c r="W27" s="19">
+        <v>30707</v>
+      </c>
+      <c r="X27" s="39">
+        <v>27240</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>23137</v>
+      </c>
+      <c r="Z27" s="30">
+        <v>23456</v>
+      </c>
+      <c r="AA27" s="30">
+        <v>32056</v>
+      </c>
+      <c r="AB27" s="30">
+        <v>25801</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>28136</v>
+      </c>
+      <c r="AD27" s="30">
+        <v>24269</v>
+      </c>
+      <c r="AE27" s="30">
+        <v>22874</v>
+      </c>
+      <c r="AF27" s="30">
+        <v>28537</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="18">
+        <v>20421</v>
+      </c>
+      <c r="D28" s="18">
+        <v>17092</v>
+      </c>
+      <c r="E28" s="19">
+        <v>14453</v>
+      </c>
+      <c r="F28" s="18">
+        <v>17332</v>
+      </c>
+      <c r="G28" s="18">
+        <v>17739</v>
+      </c>
+      <c r="H28" s="18">
+        <v>17163</v>
+      </c>
+      <c r="I28" s="18">
+        <v>18875</v>
+      </c>
+      <c r="J28" s="18">
+        <v>19907</v>
+      </c>
+      <c r="K28" s="18">
+        <v>21858</v>
+      </c>
+      <c r="L28" s="18">
+        <v>24429</v>
+      </c>
+      <c r="M28" s="18">
+        <v>23011</v>
+      </c>
+      <c r="N28" s="18">
+        <v>20026</v>
+      </c>
+      <c r="O28" s="18">
+        <v>24702</v>
+      </c>
+      <c r="P28" s="18">
+        <v>22009</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>19566</v>
+      </c>
+      <c r="R28" s="29">
+        <v>23022</v>
+      </c>
+      <c r="S28" s="30">
+        <v>21690</v>
+      </c>
+      <c r="T28" s="29">
+        <v>22841</v>
+      </c>
+      <c r="U28" s="29">
+        <v>25036</v>
+      </c>
+      <c r="V28" s="29">
+        <v>28562</v>
+      </c>
+      <c r="W28" s="19">
+        <v>24870</v>
+      </c>
+      <c r="X28" s="39">
+        <v>22292</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>19277</v>
+      </c>
+      <c r="Z28" s="30">
+        <v>18995</v>
+      </c>
+      <c r="AA28" s="30">
+        <v>25071</v>
+      </c>
+      <c r="AB28" s="30">
+        <v>21220</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>23551</v>
+      </c>
+      <c r="AD28" s="30">
+        <v>21361</v>
+      </c>
+      <c r="AE28" s="30">
+        <v>19754</v>
+      </c>
+      <c r="AF28" s="30">
+        <v>29303</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="34">
+        <v>13793</v>
+      </c>
+      <c r="D29" s="34">
+        <v>11259</v>
+      </c>
+      <c r="E29" s="35">
+        <v>8545</v>
+      </c>
+      <c r="F29" s="34">
+        <v>10702</v>
+      </c>
+      <c r="G29" s="34">
+        <v>9924</v>
+      </c>
+      <c r="H29" s="35">
+        <v>8661</v>
+      </c>
+      <c r="I29" s="34">
+        <v>9943</v>
+      </c>
+      <c r="J29" s="34">
+        <v>8791</v>
+      </c>
+      <c r="K29" s="34">
+        <v>10848</v>
+      </c>
+      <c r="L29" s="34">
+        <v>12708</v>
+      </c>
+      <c r="M29" s="34">
+        <v>13259</v>
+      </c>
+      <c r="N29" s="34">
+        <v>11222</v>
+      </c>
+      <c r="O29" s="34">
+        <v>14703</v>
+      </c>
+      <c r="P29" s="34">
+        <v>12521</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>10753</v>
+      </c>
+      <c r="R29" s="29">
+        <v>16516</v>
+      </c>
+      <c r="S29" s="30">
+        <v>11488</v>
+      </c>
+      <c r="T29" s="29">
+        <v>11767</v>
+      </c>
+      <c r="U29" s="29">
+        <v>16570</v>
+      </c>
+      <c r="V29" s="29">
+        <v>13930</v>
+      </c>
+      <c r="W29" s="19">
+        <v>12790</v>
+      </c>
+      <c r="X29" s="39">
+        <v>11837</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>9555</v>
+      </c>
+      <c r="Z29" s="30">
+        <v>10204</v>
+      </c>
+      <c r="AA29" s="30">
+        <v>15874</v>
+      </c>
+      <c r="AB29" s="30">
+        <v>11689</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>12953</v>
+      </c>
+      <c r="AD29" s="30">
+        <v>12242</v>
+      </c>
+      <c r="AE29" s="30">
+        <v>9571</v>
+      </c>
+      <c r="AF29" s="30">
+        <v>13657</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="21"/>
+      <c r="B30" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="63"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
+      <c r="AF30" s="60"/>
+    </row>
+    <row r="31" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B31" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="20">
-[...88 lines deleted...]
-      <c r="A10" s="12">
+      <c r="C31" s="18">
+        <v>93526</v>
+      </c>
+      <c r="D31" s="18">
+        <v>78476</v>
+      </c>
+      <c r="E31" s="19">
+        <v>67971</v>
+      </c>
+      <c r="F31" s="18">
+        <v>78674</v>
+      </c>
+      <c r="G31" s="18">
+        <v>77081</v>
+      </c>
+      <c r="H31" s="18">
+        <v>78357</v>
+      </c>
+      <c r="I31" s="18">
+        <v>89062</v>
+      </c>
+      <c r="J31" s="18">
+        <v>86649</v>
+      </c>
+      <c r="K31" s="18">
+        <v>102736</v>
+      </c>
+      <c r="L31" s="18">
+        <v>113042</v>
+      </c>
+      <c r="M31" s="18">
+        <v>101292</v>
+      </c>
+      <c r="N31" s="18">
+        <v>86576</v>
+      </c>
+      <c r="O31" s="18">
+        <v>108653</v>
+      </c>
+      <c r="P31" s="18">
+        <v>97782</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>83053</v>
+      </c>
+      <c r="R31" s="29">
+        <v>103677</v>
+      </c>
+      <c r="S31" s="30">
+        <v>92589</v>
+      </c>
+      <c r="T31" s="29">
+        <v>98711</v>
+      </c>
+      <c r="U31" s="29">
+        <v>117734</v>
+      </c>
+      <c r="V31" s="29">
+        <v>124328</v>
+      </c>
+      <c r="W31" s="19">
+        <v>112827</v>
+      </c>
+      <c r="X31" s="39">
+        <v>99737</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>86089</v>
+      </c>
+      <c r="Z31" s="30">
+        <v>84804</v>
+      </c>
+      <c r="AA31" s="30">
+        <v>117439</v>
+      </c>
+      <c r="AB31" s="30">
+        <v>97336</v>
+      </c>
+      <c r="AC31" s="30">
+        <v>105731</v>
+      </c>
+      <c r="AD31" s="30">
+        <v>96343</v>
+      </c>
+      <c r="AE31" s="30">
+        <v>83706</v>
+      </c>
+      <c r="AF31" s="30">
+        <v>115155</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="10">
         <v>100000000</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B32" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="20">
-[...5 lines deleted...]
-      <c r="E10" s="20">
+      <c r="C32" s="18">
+        <v>1520</v>
+      </c>
+      <c r="D32" s="18">
+        <v>1388</v>
+      </c>
+      <c r="E32" s="19">
+        <v>1112</v>
+      </c>
+      <c r="F32" s="18">
+        <v>1396</v>
+      </c>
+      <c r="G32" s="18">
+        <v>1191</v>
+      </c>
+      <c r="H32" s="18">
+        <v>1366</v>
+      </c>
+      <c r="I32" s="18">
+        <v>1540</v>
+      </c>
+      <c r="J32" s="18">
+        <v>1347</v>
+      </c>
+      <c r="K32" s="18">
+        <v>1928</v>
+      </c>
+      <c r="L32" s="18">
+        <v>2173</v>
+      </c>
+      <c r="M32" s="18">
+        <v>1989</v>
+      </c>
+      <c r="N32" s="18">
+        <v>1655</v>
+      </c>
+      <c r="O32" s="18">
+        <v>1911</v>
+      </c>
+      <c r="P32" s="18">
+        <v>1692</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>1275</v>
+      </c>
+      <c r="R32" s="29">
+        <v>1490</v>
+      </c>
+      <c r="S32" s="30">
+        <v>1527</v>
+      </c>
+      <c r="T32" s="29">
+        <v>1546</v>
+      </c>
+      <c r="U32" s="29">
+        <v>1825</v>
+      </c>
+      <c r="V32" s="29">
+        <v>2003</v>
+      </c>
+      <c r="W32" s="19">
+        <v>1928</v>
+      </c>
+      <c r="X32" s="39">
+        <v>1634</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>1419</v>
+      </c>
+      <c r="Z32" s="30">
+        <v>1324</v>
+      </c>
+      <c r="AA32" s="30">
+        <v>1769</v>
+      </c>
+      <c r="AB32" s="30">
+        <v>1667</v>
+      </c>
+      <c r="AC32" s="30">
+        <v>1668</v>
+      </c>
+      <c r="AD32" s="30">
+        <v>1437</v>
+      </c>
+      <c r="AE32" s="30">
+        <v>1516</v>
+      </c>
+      <c r="AF32" s="30">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="18">
+        <v>2283</v>
+      </c>
+      <c r="D33" s="18">
+        <v>2130</v>
+      </c>
+      <c r="E33" s="19">
+        <v>1810</v>
+      </c>
+      <c r="F33" s="18">
+        <v>2063</v>
+      </c>
+      <c r="G33" s="18">
+        <v>2220</v>
+      </c>
+      <c r="H33" s="18">
+        <v>2319</v>
+      </c>
+      <c r="I33" s="18">
+        <v>2415</v>
+      </c>
+      <c r="J33" s="18">
+        <v>2156</v>
+      </c>
+      <c r="K33" s="18">
+        <v>2731</v>
+      </c>
+      <c r="L33" s="18">
+        <v>2815</v>
+      </c>
+      <c r="M33" s="18">
+        <v>2618</v>
+      </c>
+      <c r="N33" s="18">
+        <v>2294</v>
+      </c>
+      <c r="O33" s="18">
+        <v>2900</v>
+      </c>
+      <c r="P33" s="18">
+        <v>2876</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>2287</v>
+      </c>
+      <c r="R33" s="29">
+        <v>2920</v>
+      </c>
+      <c r="S33" s="30">
+        <v>2681</v>
+      </c>
+      <c r="T33" s="29">
+        <v>2851</v>
+      </c>
+      <c r="U33" s="29">
+        <v>3136</v>
+      </c>
+      <c r="V33" s="29">
+        <v>3349</v>
+      </c>
+      <c r="W33" s="19">
+        <v>3097</v>
+      </c>
+      <c r="X33" s="39">
+        <v>2908</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>2508</v>
+      </c>
+      <c r="Z33" s="30">
+        <v>2402</v>
+      </c>
+      <c r="AA33" s="30">
+        <v>3204</v>
+      </c>
+      <c r="AB33" s="30">
+        <v>2818</v>
+      </c>
+      <c r="AC33" s="30">
+        <v>2864</v>
+      </c>
+      <c r="AD33" s="30">
+        <v>2603</v>
+      </c>
+      <c r="AE33" s="30">
+        <v>2412</v>
+      </c>
+      <c r="AF33" s="30">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="18">
+        <v>3359</v>
+      </c>
+      <c r="D34" s="18">
+        <v>2950</v>
+      </c>
+      <c r="E34" s="19">
+        <v>2752</v>
+      </c>
+      <c r="F34" s="18">
+        <v>3468</v>
+      </c>
+      <c r="G34" s="18">
+        <v>3219</v>
+      </c>
+      <c r="H34" s="18">
+        <v>3640</v>
+      </c>
+      <c r="I34" s="18">
+        <v>4489</v>
+      </c>
+      <c r="J34" s="18">
+        <v>4422</v>
+      </c>
+      <c r="K34" s="18">
+        <v>5390</v>
+      </c>
+      <c r="L34" s="18">
+        <v>5605</v>
+      </c>
+      <c r="M34" s="18">
+        <v>4679</v>
+      </c>
+      <c r="N34" s="18">
+        <v>3746</v>
+      </c>
+      <c r="O34" s="18">
+        <v>4712</v>
+      </c>
+      <c r="P34" s="18">
+        <v>4057</v>
+      </c>
+      <c r="Q34" s="18">
+        <v>3298</v>
+      </c>
+      <c r="R34" s="29">
+        <v>4083</v>
+      </c>
+      <c r="S34" s="30">
+        <v>3894</v>
+      </c>
+      <c r="T34" s="29">
+        <v>4428</v>
+      </c>
+      <c r="U34" s="29">
+        <v>6557</v>
+      </c>
+      <c r="V34" s="29">
+        <v>5911</v>
+      </c>
+      <c r="W34" s="19">
+        <v>5234</v>
+      </c>
+      <c r="X34" s="39">
+        <v>4353</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>3934</v>
+      </c>
+      <c r="Z34" s="30">
+        <v>3601</v>
+      </c>
+      <c r="AA34" s="30">
+        <v>4709</v>
+      </c>
+      <c r="AB34" s="30">
+        <v>4140</v>
+      </c>
+      <c r="AC34" s="30">
+        <v>4411</v>
+      </c>
+      <c r="AD34" s="30">
+        <v>3696</v>
+      </c>
+      <c r="AE34" s="30">
+        <v>2958</v>
+      </c>
+      <c r="AF34" s="30">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="18">
+        <v>1829</v>
+      </c>
+      <c r="D35" s="18">
+        <v>1750</v>
+      </c>
+      <c r="E35" s="19">
+        <v>1274</v>
+      </c>
+      <c r="F35" s="18">
+        <v>1482</v>
+      </c>
+      <c r="G35" s="18">
+        <v>1668</v>
+      </c>
+      <c r="H35" s="18">
+        <v>1494</v>
+      </c>
+      <c r="I35" s="18">
+        <v>1916</v>
+      </c>
+      <c r="J35" s="18">
+        <v>1871</v>
+      </c>
+      <c r="K35" s="18">
+        <v>2450</v>
+      </c>
+      <c r="L35" s="18">
+        <v>2946</v>
+      </c>
+      <c r="M35" s="18">
+        <v>2637</v>
+      </c>
+      <c r="N35" s="18">
+        <v>2065</v>
+      </c>
+      <c r="O35" s="18">
+        <v>2700</v>
+      </c>
+      <c r="P35" s="18">
+        <v>2878</v>
+      </c>
+      <c r="Q35" s="18">
+        <v>2223</v>
+      </c>
+      <c r="R35" s="29">
+        <v>2864</v>
+      </c>
+      <c r="S35" s="30">
+        <v>2476</v>
+      </c>
+      <c r="T35" s="29">
+        <v>2439</v>
+      </c>
+      <c r="U35" s="29">
+        <v>2733</v>
+      </c>
+      <c r="V35" s="29">
+        <v>2854</v>
+      </c>
+      <c r="W35" s="19">
+        <v>2876</v>
+      </c>
+      <c r="X35" s="39">
+        <v>2539</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>2483</v>
+      </c>
+      <c r="Z35" s="30">
+        <v>2342</v>
+      </c>
+      <c r="AA35" s="30">
+        <v>3204</v>
+      </c>
+      <c r="AB35" s="30">
+        <v>2707</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>3039</v>
+      </c>
+      <c r="AD35" s="30">
+        <v>3089</v>
+      </c>
+      <c r="AE35" s="30">
+        <v>2329</v>
+      </c>
+      <c r="AF35" s="30">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="18">
+        <v>1641</v>
+      </c>
+      <c r="D36" s="18">
+        <v>1224</v>
+      </c>
+      <c r="E36" s="19">
+        <v>1040</v>
+      </c>
+      <c r="F36" s="18">
+        <v>1519</v>
+      </c>
+      <c r="G36" s="18">
+        <v>1516</v>
+      </c>
+      <c r="H36" s="18">
+        <v>1600</v>
+      </c>
+      <c r="I36" s="18">
+        <v>1877</v>
+      </c>
+      <c r="J36" s="18">
+        <v>1971</v>
+      </c>
+      <c r="K36" s="18">
+        <v>1495</v>
+      </c>
+      <c r="L36" s="18">
+        <v>1887</v>
+      </c>
+      <c r="M36" s="18">
+        <v>1614</v>
+      </c>
+      <c r="N36" s="18">
+        <v>1313</v>
+      </c>
+      <c r="O36" s="18">
+        <v>1982</v>
+      </c>
+      <c r="P36" s="18">
+        <v>1616</v>
+      </c>
+      <c r="Q36" s="18">
+        <v>1405</v>
+      </c>
+      <c r="R36" s="29">
+        <v>1702</v>
+      </c>
+      <c r="S36" s="30">
+        <v>1490</v>
+      </c>
+      <c r="T36" s="29">
+        <v>1591</v>
+      </c>
+      <c r="U36" s="29">
+        <v>1911</v>
+      </c>
+      <c r="V36" s="29">
+        <v>2455</v>
+      </c>
+      <c r="W36" s="19">
+        <v>1701</v>
+      </c>
+      <c r="X36" s="39">
+        <v>1699</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>1557</v>
+      </c>
+      <c r="Z36" s="30">
+        <v>1381</v>
+      </c>
+      <c r="AA36" s="30">
+        <v>1770</v>
+      </c>
+      <c r="AB36" s="30">
+        <v>1514</v>
+      </c>
+      <c r="AC36" s="30">
+        <v>1717</v>
+      </c>
+      <c r="AD36" s="30">
+        <v>1686</v>
+      </c>
+      <c r="AE36" s="30">
+        <v>1395</v>
+      </c>
+      <c r="AF36" s="30">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="18">
+        <v>2448</v>
+      </c>
+      <c r="D37" s="18">
+        <v>1963</v>
+      </c>
+      <c r="E37" s="19">
+        <v>1628</v>
+      </c>
+      <c r="F37" s="18">
+        <v>2333</v>
+      </c>
+      <c r="G37" s="18">
+        <v>2111</v>
+      </c>
+      <c r="H37" s="18">
+        <v>2156</v>
+      </c>
+      <c r="I37" s="18">
+        <v>2822</v>
+      </c>
+      <c r="J37" s="18">
+        <v>2718</v>
+      </c>
+      <c r="K37" s="18">
+        <v>3621</v>
+      </c>
+      <c r="L37" s="18">
+        <v>3929</v>
+      </c>
+      <c r="M37" s="18">
+        <v>3117</v>
+      </c>
+      <c r="N37" s="18">
+        <v>2686</v>
+      </c>
+      <c r="O37" s="18">
+        <v>3595</v>
+      </c>
+      <c r="P37" s="18">
+        <v>3019</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>2443</v>
+      </c>
+      <c r="R37" s="29">
+        <v>2784</v>
+      </c>
+      <c r="S37" s="30">
+        <v>2331</v>
+      </c>
+      <c r="T37" s="29">
+        <v>2774</v>
+      </c>
+      <c r="U37" s="29">
+        <v>3096</v>
+      </c>
+      <c r="V37" s="29">
+        <v>3301</v>
+      </c>
+      <c r="W37" s="19">
+        <v>3140</v>
+      </c>
+      <c r="X37" s="39">
+        <v>2679</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>2173</v>
+      </c>
+      <c r="Z37" s="30">
+        <v>2147</v>
+      </c>
+      <c r="AA37" s="30">
+        <v>3096</v>
+      </c>
+      <c r="AB37" s="30">
+        <v>2516</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>2597</v>
+      </c>
+      <c r="AD37" s="30">
+        <v>2322</v>
+      </c>
+      <c r="AE37" s="30">
+        <v>2118</v>
+      </c>
+      <c r="AF37" s="30">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="18">
+        <v>2732</v>
+      </c>
+      <c r="D38" s="18">
+        <v>2053</v>
+      </c>
+      <c r="E38" s="19">
+        <v>1788</v>
+      </c>
+      <c r="F38" s="18">
+        <v>2095</v>
+      </c>
+      <c r="G38" s="18">
+        <v>1821</v>
+      </c>
+      <c r="H38" s="18">
+        <v>1889</v>
+      </c>
+      <c r="I38" s="18">
+        <v>2211</v>
+      </c>
+      <c r="J38" s="18">
+        <v>1908</v>
+      </c>
+      <c r="K38" s="18">
+        <v>2353</v>
+      </c>
+      <c r="L38" s="18">
+        <v>2689</v>
+      </c>
+      <c r="M38" s="18">
+        <v>2274</v>
+      </c>
+      <c r="N38" s="18">
+        <v>1918</v>
+      </c>
+      <c r="O38" s="18">
+        <v>2916</v>
+      </c>
+      <c r="P38" s="18">
+        <v>2585</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>1932</v>
+      </c>
+      <c r="R38" s="29">
+        <v>2378</v>
+      </c>
+      <c r="S38" s="30">
+        <v>2190</v>
+      </c>
+      <c r="T38" s="29">
+        <v>2039</v>
+      </c>
+      <c r="U38" s="29">
+        <v>2487</v>
+      </c>
+      <c r="V38" s="29">
+        <v>2630</v>
+      </c>
+      <c r="W38" s="19">
+        <v>2544</v>
+      </c>
+      <c r="X38" s="39">
+        <v>2197</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>1905</v>
+      </c>
+      <c r="Z38" s="30">
+        <v>1650</v>
+      </c>
+      <c r="AA38" s="30">
+        <v>3210</v>
+      </c>
+      <c r="AB38" s="30">
+        <v>2402</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>2740</v>
+      </c>
+      <c r="AD38" s="30">
+        <v>2644</v>
+      </c>
+      <c r="AE38" s="30">
+        <v>1994</v>
+      </c>
+      <c r="AF38" s="30">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="18">
+        <v>1839</v>
+      </c>
+      <c r="D39" s="18">
+        <v>1413</v>
+      </c>
+      <c r="E39" s="19">
+        <v>1185</v>
+      </c>
+      <c r="F39" s="18">
+        <v>1445</v>
+      </c>
+      <c r="G39" s="18">
+        <v>1385</v>
+      </c>
+      <c r="H39" s="18">
+        <v>1545</v>
+      </c>
+      <c r="I39" s="18">
+        <v>1635</v>
+      </c>
+      <c r="J39" s="18">
+        <v>1473</v>
+      </c>
+      <c r="K39" s="18">
+        <v>1846</v>
+      </c>
+      <c r="L39" s="18">
+        <v>1867</v>
+      </c>
+      <c r="M39" s="18">
+        <v>1793</v>
+      </c>
+      <c r="N39" s="18">
+        <v>1383</v>
+      </c>
+      <c r="O39" s="18">
+        <v>1880</v>
+      </c>
+      <c r="P39" s="18">
+        <v>1816</v>
+      </c>
+      <c r="Q39" s="18">
+        <v>1437</v>
+      </c>
+      <c r="R39" s="29">
+        <v>1657</v>
+      </c>
+      <c r="S39" s="30">
+        <v>1600</v>
+      </c>
+      <c r="T39" s="29">
+        <v>1630</v>
+      </c>
+      <c r="U39" s="29">
+        <v>1669</v>
+      </c>
+      <c r="V39" s="29">
+        <v>1935</v>
+      </c>
+      <c r="W39" s="19">
+        <v>1931</v>
+      </c>
+      <c r="X39" s="39">
+        <v>1604</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>1504</v>
+      </c>
+      <c r="Z39" s="30">
+        <v>1471</v>
+      </c>
+      <c r="AA39" s="30">
+        <v>2112</v>
+      </c>
+      <c r="AB39" s="30">
+        <v>1709</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>1913</v>
+      </c>
+      <c r="AD39" s="30">
+        <v>1644</v>
+      </c>
+      <c r="AE39" s="30">
+        <v>1552</v>
+      </c>
+      <c r="AF39" s="30">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="18">
+        <v>3722</v>
+      </c>
+      <c r="D40" s="18">
+        <v>3021</v>
+      </c>
+      <c r="E40" s="19">
+        <v>2819</v>
+      </c>
+      <c r="F40" s="18">
+        <v>3034</v>
+      </c>
+      <c r="G40" s="18">
+        <v>2995</v>
+      </c>
+      <c r="H40" s="18">
+        <v>3257</v>
+      </c>
+      <c r="I40" s="18">
+        <v>3336</v>
+      </c>
+      <c r="J40" s="18">
+        <v>3477</v>
+      </c>
+      <c r="K40" s="18">
+        <v>4254</v>
+      </c>
+      <c r="L40" s="18">
+        <v>4528</v>
+      </c>
+      <c r="M40" s="18">
+        <v>3957</v>
+      </c>
+      <c r="N40" s="18">
+        <v>3398</v>
+      </c>
+      <c r="O40" s="18">
+        <v>4064</v>
+      </c>
+      <c r="P40" s="18">
+        <v>4005</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>3175</v>
+      </c>
+      <c r="R40" s="29">
+        <v>4041</v>
+      </c>
+      <c r="S40" s="30">
+        <v>3685</v>
+      </c>
+      <c r="T40" s="29">
+        <v>4104</v>
+      </c>
+      <c r="U40" s="29">
+        <v>4684</v>
+      </c>
+      <c r="V40" s="29">
+        <v>4878</v>
+      </c>
+      <c r="W40" s="19">
+        <v>4917</v>
+      </c>
+      <c r="X40" s="39">
+        <v>4207</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>3538</v>
+      </c>
+      <c r="Z40" s="30">
+        <v>3215</v>
+      </c>
+      <c r="AA40" s="30">
+        <v>4494</v>
+      </c>
+      <c r="AB40" s="30">
+        <v>4238</v>
+      </c>
+      <c r="AC40" s="30">
+        <v>4434</v>
+      </c>
+      <c r="AD40" s="30">
+        <v>4079</v>
+      </c>
+      <c r="AE40" s="30">
+        <v>3123</v>
+      </c>
+      <c r="AF40" s="30">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="18">
+        <v>1994</v>
+      </c>
+      <c r="D41" s="18">
+        <v>1624</v>
+      </c>
+      <c r="E41" s="19">
+        <v>1444</v>
+      </c>
+      <c r="F41" s="18">
+        <v>1618</v>
+      </c>
+      <c r="G41" s="18">
+        <v>1751</v>
+      </c>
+      <c r="H41" s="18">
+        <v>1882</v>
+      </c>
+      <c r="I41" s="18">
+        <v>2094</v>
+      </c>
+      <c r="J41" s="18">
+        <v>1906</v>
+      </c>
+      <c r="K41" s="18">
+        <v>2260</v>
+      </c>
+      <c r="L41" s="18">
+        <v>2573</v>
+      </c>
+      <c r="M41" s="18">
+        <v>2378</v>
+      </c>
+      <c r="N41" s="18">
+        <v>2118</v>
+      </c>
+      <c r="O41" s="18">
+        <v>2372</v>
+      </c>
+      <c r="P41" s="18">
+        <v>2088</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>1695</v>
+      </c>
+      <c r="R41" s="29">
+        <v>2227</v>
+      </c>
+      <c r="S41" s="30">
+        <v>2019</v>
+      </c>
+      <c r="T41" s="29">
+        <v>2300</v>
+      </c>
+      <c r="U41" s="29">
+        <v>2536</v>
+      </c>
+      <c r="V41" s="29">
+        <v>2702</v>
+      </c>
+      <c r="W41" s="19">
+        <v>2598</v>
+      </c>
+      <c r="X41" s="39">
+        <v>2149</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>2018</v>
+      </c>
+      <c r="Z41" s="30">
+        <v>1916</v>
+      </c>
+      <c r="AA41" s="30">
+        <v>2298</v>
+      </c>
+      <c r="AB41" s="30">
+        <v>2194</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>2187</v>
+      </c>
+      <c r="AD41" s="30">
+        <v>2206</v>
+      </c>
+      <c r="AE41" s="30">
+        <v>1765</v>
+      </c>
+      <c r="AF41" s="30">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="18">
+        <v>1898</v>
+      </c>
+      <c r="D42" s="18">
+        <v>1504</v>
+      </c>
+      <c r="E42" s="19">
+        <v>1270</v>
+      </c>
+      <c r="F42" s="18">
+        <v>1258</v>
+      </c>
+      <c r="G42" s="18">
+        <v>1239</v>
+      </c>
+      <c r="H42" s="18">
+        <v>1088</v>
+      </c>
+      <c r="I42" s="18">
+        <v>1690</v>
+      </c>
+      <c r="J42" s="18">
+        <v>1596</v>
+      </c>
+      <c r="K42" s="18">
+        <v>1801</v>
+      </c>
+      <c r="L42" s="18">
+        <v>2001</v>
+      </c>
+      <c r="M42" s="18">
+        <v>1671</v>
+      </c>
+      <c r="N42" s="18">
+        <v>1442</v>
+      </c>
+      <c r="O42" s="18">
+        <v>2067</v>
+      </c>
+      <c r="P42" s="18">
+        <v>1813</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>1366</v>
+      </c>
+      <c r="R42" s="29">
+        <v>1590</v>
+      </c>
+      <c r="S42" s="30">
+        <v>1430</v>
+      </c>
+      <c r="T42" s="29">
+        <v>1522</v>
+      </c>
+      <c r="U42" s="29">
+        <v>2044</v>
+      </c>
+      <c r="V42" s="29">
+        <v>2041</v>
+      </c>
+      <c r="W42" s="19">
+        <v>2252</v>
+      </c>
+      <c r="X42" s="39">
+        <v>1811</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>1630</v>
+      </c>
+      <c r="Z42" s="30">
+        <v>1538</v>
+      </c>
+      <c r="AA42" s="30">
+        <v>2316</v>
+      </c>
+      <c r="AB42" s="30">
+        <v>1854</v>
+      </c>
+      <c r="AC42" s="30">
+        <v>1827</v>
+      </c>
+      <c r="AD42" s="30">
+        <v>1875</v>
+      </c>
+      <c r="AE42" s="30">
+        <v>1372</v>
+      </c>
+      <c r="AF42" s="30">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="18">
+        <v>2546</v>
+      </c>
+      <c r="D43" s="18">
+        <v>1852</v>
+      </c>
+      <c r="E43" s="19">
+        <v>1633</v>
+      </c>
+      <c r="F43" s="18">
+        <v>1894</v>
+      </c>
+      <c r="G43" s="18">
+        <v>2123</v>
+      </c>
+      <c r="H43" s="18">
+        <v>2223</v>
+      </c>
+      <c r="I43" s="18">
+        <v>2781</v>
+      </c>
+      <c r="J43" s="18">
+        <v>3214</v>
+      </c>
+      <c r="K43" s="18">
+        <v>2764</v>
+      </c>
+      <c r="L43" s="18">
+        <v>2929</v>
+      </c>
+      <c r="M43" s="18">
+        <v>2667</v>
+      </c>
+      <c r="N43" s="18">
+        <v>2250</v>
+      </c>
+      <c r="O43" s="18">
+        <v>3044</v>
+      </c>
+      <c r="P43" s="18">
+        <v>2494</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>1810</v>
+      </c>
+      <c r="R43" s="29">
+        <v>2815</v>
+      </c>
+      <c r="S43" s="30">
+        <v>2506</v>
+      </c>
+      <c r="T43" s="29">
+        <v>2941</v>
+      </c>
+      <c r="U43" s="29">
+        <v>3394</v>
+      </c>
+      <c r="V43" s="29">
+        <v>3757</v>
+      </c>
+      <c r="W43" s="19">
+        <v>3056</v>
+      </c>
+      <c r="X43" s="39">
+        <v>2650</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>2353</v>
+      </c>
+      <c r="Z43" s="30">
+        <v>2312</v>
+      </c>
+      <c r="AA43" s="30">
+        <v>3082</v>
+      </c>
+      <c r="AB43" s="30">
+        <v>2554</v>
+      </c>
+      <c r="AC43" s="30">
+        <v>2882</v>
+      </c>
+      <c r="AD43" s="30">
+        <v>2836</v>
+      </c>
+      <c r="AE43" s="30">
+        <v>2310</v>
+      </c>
+      <c r="AF43" s="30">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="18">
+        <v>1776</v>
+      </c>
+      <c r="D44" s="18">
+        <v>1614</v>
+      </c>
+      <c r="E44" s="19">
+        <v>1378</v>
+      </c>
+      <c r="F44" s="18">
+        <v>1568</v>
+      </c>
+      <c r="G44" s="18">
+        <v>1443</v>
+      </c>
+      <c r="H44" s="18">
+        <v>1559</v>
+      </c>
+      <c r="I44" s="18">
+        <v>1834</v>
+      </c>
+      <c r="J44" s="18">
+        <v>1719</v>
+      </c>
+      <c r="K44" s="18">
+        <v>2146</v>
+      </c>
+      <c r="L44" s="18">
+        <v>2410</v>
+      </c>
+      <c r="M44" s="18">
+        <v>1852</v>
+      </c>
+      <c r="N44" s="18">
+        <v>1578</v>
+      </c>
+      <c r="O44" s="18">
+        <v>1862</v>
+      </c>
+      <c r="P44" s="18">
+        <v>1853</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>1270</v>
+      </c>
+      <c r="R44" s="29">
+        <v>1710</v>
+      </c>
+      <c r="S44" s="30">
+        <v>1707</v>
+      </c>
+      <c r="T44" s="29">
+        <v>1883</v>
+      </c>
+      <c r="U44" s="29">
+        <v>2141</v>
+      </c>
+      <c r="V44" s="29">
+        <v>2149</v>
+      </c>
+      <c r="W44" s="19">
+        <v>1942</v>
+      </c>
+      <c r="X44" s="39">
+        <v>1574</v>
+      </c>
+      <c r="Y44" s="30">
+        <v>1524</v>
+      </c>
+      <c r="Z44" s="30">
+        <v>1554</v>
+      </c>
+      <c r="AA44" s="30">
+        <v>1905</v>
+      </c>
+      <c r="AB44" s="30">
+        <v>1633</v>
+      </c>
+      <c r="AC44" s="30">
+        <v>1904</v>
+      </c>
+      <c r="AD44" s="30">
+        <v>1859</v>
+      </c>
+      <c r="AE44" s="30">
+        <v>1561</v>
+      </c>
+      <c r="AF44" s="30">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="18">
+        <v>740</v>
+      </c>
+      <c r="D45" s="18">
+        <v>720</v>
+      </c>
+      <c r="E45" s="19">
+        <v>634</v>
+      </c>
+      <c r="F45" s="18">
+        <v>727</v>
+      </c>
+      <c r="G45" s="18">
+        <v>611</v>
+      </c>
+      <c r="H45" s="18">
+        <v>641</v>
+      </c>
+      <c r="I45" s="18">
+        <v>819</v>
+      </c>
+      <c r="J45" s="18">
+        <v>753</v>
+      </c>
+      <c r="K45" s="18">
+        <v>1009</v>
+      </c>
+      <c r="L45" s="18">
+        <v>1113</v>
+      </c>
+      <c r="M45" s="18">
+        <v>996</v>
+      </c>
+      <c r="N45" s="18">
+        <v>737</v>
+      </c>
+      <c r="O45" s="18">
+        <v>863</v>
+      </c>
+      <c r="P45" s="18">
+        <v>835</v>
+      </c>
+      <c r="Q45" s="18">
+        <v>771</v>
+      </c>
+      <c r="R45" s="29">
+        <v>785</v>
+      </c>
+      <c r="S45" s="30">
+        <v>777</v>
+      </c>
+      <c r="T45" s="29">
+        <v>770</v>
+      </c>
+      <c r="U45" s="29">
+        <v>963</v>
+      </c>
+      <c r="V45" s="29">
+        <v>1077</v>
+      </c>
+      <c r="W45" s="19">
+        <v>1025</v>
+      </c>
+      <c r="X45" s="39">
+        <v>890</v>
+      </c>
+      <c r="Y45" s="30">
+        <v>786</v>
+      </c>
+      <c r="Z45" s="21">
+        <v>637</v>
+      </c>
+      <c r="AA45" s="30">
+        <v>880</v>
+      </c>
+      <c r="AB45" s="30">
+        <v>959</v>
+      </c>
+      <c r="AC45" s="30">
+        <v>1071</v>
+      </c>
+      <c r="AD45" s="30">
+        <v>883</v>
+      </c>
+      <c r="AE45" s="30">
+        <v>639</v>
+      </c>
+      <c r="AF45" s="30">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="18">
+        <v>3922</v>
+      </c>
+      <c r="D46" s="18">
+        <v>3074</v>
+      </c>
+      <c r="E46" s="19">
+        <v>2199</v>
+      </c>
+      <c r="F46" s="18">
+        <v>2750</v>
+      </c>
+      <c r="G46" s="18">
+        <v>2625</v>
+      </c>
+      <c r="H46" s="18">
+        <v>2613</v>
+      </c>
+      <c r="I46" s="18">
+        <v>3006</v>
+      </c>
+      <c r="J46" s="18">
+        <v>3015</v>
+      </c>
+      <c r="K46" s="18">
+        <v>3561</v>
+      </c>
+      <c r="L46" s="18">
+        <v>4126</v>
+      </c>
+      <c r="M46" s="18">
+        <v>3407</v>
+      </c>
+      <c r="N46" s="18">
+        <v>2632</v>
+      </c>
+      <c r="O46" s="18">
+        <v>4053</v>
+      </c>
+      <c r="P46" s="18">
+        <v>3640</v>
+      </c>
+      <c r="Q46" s="18">
+        <v>2718</v>
+      </c>
+      <c r="R46" s="29">
+        <v>3171</v>
+      </c>
+      <c r="S46" s="30">
+        <v>2822</v>
+      </c>
+      <c r="T46" s="29">
+        <v>2665</v>
+      </c>
+      <c r="U46" s="29">
+        <v>3497</v>
+      </c>
+      <c r="V46" s="29">
+        <v>3993</v>
+      </c>
+      <c r="W46" s="19">
+        <v>3537</v>
+      </c>
+      <c r="X46" s="39">
+        <v>2962</v>
+      </c>
+      <c r="Y46" s="30">
+        <v>2680</v>
+      </c>
+      <c r="Z46" s="30">
+        <v>2789</v>
+      </c>
+      <c r="AA46" s="30">
+        <v>3866</v>
+      </c>
+      <c r="AB46" s="30">
+        <v>3417</v>
+      </c>
+      <c r="AC46" s="30">
+        <v>3279</v>
+      </c>
+      <c r="AD46" s="30">
+        <v>3322</v>
+      </c>
+      <c r="AE46" s="30">
+        <v>2520</v>
+      </c>
+      <c r="AF46" s="30">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="18">
+        <v>698</v>
+      </c>
+      <c r="D47" s="18">
+        <v>541</v>
+      </c>
+      <c r="E47" s="19">
+        <v>553</v>
+      </c>
+      <c r="F47" s="18">
+        <v>746</v>
+      </c>
+      <c r="G47" s="18">
+        <v>617</v>
+      </c>
+      <c r="H47" s="18">
+        <v>651</v>
+      </c>
+      <c r="I47" s="18">
+        <v>595</v>
+      </c>
+      <c r="J47" s="18">
+        <v>630</v>
+      </c>
+      <c r="K47" s="18">
+        <v>709</v>
+      </c>
+      <c r="L47" s="18">
+        <v>816</v>
+      </c>
+      <c r="M47" s="18">
+        <v>820</v>
+      </c>
+      <c r="N47" s="18">
+        <v>668</v>
+      </c>
+      <c r="O47" s="18">
+        <v>669</v>
+      </c>
+      <c r="P47" s="18">
+        <v>603</v>
+      </c>
+      <c r="Q47" s="18">
+        <v>566</v>
+      </c>
+      <c r="R47" s="29">
+        <v>706</v>
+      </c>
+      <c r="S47" s="30">
+        <v>655</v>
+      </c>
+      <c r="T47" s="29">
+        <v>609</v>
+      </c>
+      <c r="U47" s="29">
+        <v>657</v>
+      </c>
+      <c r="V47" s="29">
+        <v>736</v>
+      </c>
+      <c r="W47" s="19">
+        <v>719</v>
+      </c>
+      <c r="X47" s="39">
+        <v>648</v>
+      </c>
+      <c r="Y47" s="30">
+        <v>562</v>
+      </c>
+      <c r="Z47" s="21">
+        <v>517</v>
+      </c>
+      <c r="AA47" s="30">
+        <v>773</v>
+      </c>
+      <c r="AB47" s="30">
+        <v>711</v>
+      </c>
+      <c r="AC47" s="30">
+        <v>773</v>
+      </c>
+      <c r="AD47" s="30">
+        <v>717</v>
+      </c>
+      <c r="AE47" s="30">
+        <v>637</v>
+      </c>
+      <c r="AF47" s="30">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="18">
+        <v>1615</v>
+      </c>
+      <c r="D48" s="18">
+        <v>1442</v>
+      </c>
+      <c r="E48" s="19">
+        <v>1230</v>
+      </c>
+      <c r="F48" s="18">
+        <v>1380</v>
+      </c>
+      <c r="G48" s="18">
+        <v>1521</v>
+      </c>
+      <c r="H48" s="18">
+        <v>1550</v>
+      </c>
+      <c r="I48" s="18">
+        <v>1533</v>
+      </c>
+      <c r="J48" s="18">
+        <v>1413</v>
+      </c>
+      <c r="K48" s="18">
+        <v>1974</v>
+      </c>
+      <c r="L48" s="18">
+        <v>2122</v>
+      </c>
+      <c r="M48" s="18">
+        <v>1879</v>
+      </c>
+      <c r="N48" s="18">
+        <v>1673</v>
+      </c>
+      <c r="O48" s="18">
+        <v>1866</v>
+      </c>
+      <c r="P48" s="18">
+        <v>1655</v>
+      </c>
+      <c r="Q48" s="18">
+        <v>1367</v>
+      </c>
+      <c r="R48" s="29">
+        <v>1782</v>
+      </c>
+      <c r="S48" s="30">
+        <v>1596</v>
+      </c>
+      <c r="T48" s="29">
+        <v>1679</v>
+      </c>
+      <c r="U48" s="29">
+        <v>1851</v>
+      </c>
+      <c r="V48" s="29">
+        <v>2234</v>
+      </c>
+      <c r="W48" s="19">
+        <v>1963</v>
+      </c>
+      <c r="X48" s="39">
+        <v>1864</v>
+      </c>
+      <c r="Y48" s="30">
+        <v>1546</v>
+      </c>
+      <c r="Z48" s="30">
+        <v>1353</v>
+      </c>
+      <c r="AA48" s="30">
+        <v>1750</v>
+      </c>
+      <c r="AB48" s="30">
+        <v>1593</v>
+      </c>
+      <c r="AC48" s="30">
         <v>1785</v>
       </c>
-      <c r="F10" s="20">
-[...5 lines deleted...]
-      <c r="H10" s="20">
+      <c r="AD48" s="30">
+        <v>1573</v>
+      </c>
+      <c r="AE48" s="30">
+        <v>1306</v>
+      </c>
+      <c r="AF48" s="30">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" s="18">
+        <v>22750</v>
+      </c>
+      <c r="D49" s="18">
+        <v>19862</v>
+      </c>
+      <c r="E49" s="19">
+        <v>19224</v>
+      </c>
+      <c r="F49" s="18">
+        <v>19864</v>
+      </c>
+      <c r="G49" s="18">
+        <v>19362</v>
+      </c>
+      <c r="H49" s="18">
+        <v>21060</v>
+      </c>
+      <c r="I49" s="18">
+        <v>23651</v>
+      </c>
+      <c r="J49" s="18">
+        <v>22362</v>
+      </c>
+      <c r="K49" s="18">
+        <v>27738</v>
+      </c>
+      <c r="L49" s="18">
+        <v>29376</v>
+      </c>
+      <c r="M49" s="18">
+        <v>24674</v>
+      </c>
+      <c r="N49" s="18">
+        <v>21772</v>
+      </c>
+      <c r="O49" s="18">
+        <v>25792</v>
+      </c>
+      <c r="P49" s="18">
+        <v>23727</v>
+      </c>
+      <c r="Q49" s="18">
+        <v>21696</v>
+      </c>
+      <c r="R49" s="29">
+        <v>25434</v>
+      </c>
+      <c r="S49" s="30">
+        <v>24025</v>
+      </c>
+      <c r="T49" s="29">
+        <v>26332</v>
+      </c>
+      <c r="U49" s="29">
+        <v>30947</v>
+      </c>
+      <c r="V49" s="29">
+        <v>33831</v>
+      </c>
+      <c r="W49" s="19">
+        <v>30707</v>
+      </c>
+      <c r="X49" s="39">
+        <v>27240</v>
+      </c>
+      <c r="Y49" s="30">
+        <v>23137</v>
+      </c>
+      <c r="Z49" s="30">
+        <v>23456</v>
+      </c>
+      <c r="AA49" s="30">
+        <v>32056</v>
+      </c>
+      <c r="AB49" s="30">
+        <v>25801</v>
+      </c>
+      <c r="AC49" s="30">
+        <v>28136</v>
+      </c>
+      <c r="AD49" s="30">
+        <v>24269</v>
+      </c>
+      <c r="AE49" s="30">
+        <v>22874</v>
+      </c>
+      <c r="AF49" s="30">
+        <v>28537</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="18">
+        <v>20421</v>
+      </c>
+      <c r="D50" s="18">
+        <v>17092</v>
+      </c>
+      <c r="E50" s="19">
+        <v>14453</v>
+      </c>
+      <c r="F50" s="18">
+        <v>17332</v>
+      </c>
+      <c r="G50" s="18">
+        <v>17739</v>
+      </c>
+      <c r="H50" s="18">
+        <v>17163</v>
+      </c>
+      <c r="I50" s="18">
+        <v>18875</v>
+      </c>
+      <c r="J50" s="18">
+        <v>19907</v>
+      </c>
+      <c r="K50" s="18">
+        <v>21858</v>
+      </c>
+      <c r="L50" s="18">
+        <v>24429</v>
+      </c>
+      <c r="M50" s="18">
+        <v>23011</v>
+      </c>
+      <c r="N50" s="18">
+        <v>20026</v>
+      </c>
+      <c r="O50" s="18">
+        <v>24702</v>
+      </c>
+      <c r="P50" s="18">
+        <v>22009</v>
+      </c>
+      <c r="Q50" s="18">
+        <v>19566</v>
+      </c>
+      <c r="R50" s="29">
+        <v>23022</v>
+      </c>
+      <c r="S50" s="30">
+        <v>21690</v>
+      </c>
+      <c r="T50" s="29">
+        <v>22841</v>
+      </c>
+      <c r="U50" s="29">
+        <v>25036</v>
+      </c>
+      <c r="V50" s="29">
+        <v>28562</v>
+      </c>
+      <c r="W50" s="19">
+        <v>24870</v>
+      </c>
+      <c r="X50" s="39">
+        <v>22292</v>
+      </c>
+      <c r="Y50" s="30">
+        <v>19277</v>
+      </c>
+      <c r="Z50" s="30">
+        <v>18995</v>
+      </c>
+      <c r="AA50" s="30">
+        <v>25071</v>
+      </c>
+      <c r="AB50" s="30">
+        <v>21220</v>
+      </c>
+      <c r="AC50" s="30">
+        <v>23551</v>
+      </c>
+      <c r="AD50" s="30">
+        <v>21361</v>
+      </c>
+      <c r="AE50" s="30">
+        <v>19754</v>
+      </c>
+      <c r="AF50" s="30">
+        <v>29303</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="18">
+        <v>13793</v>
+      </c>
+      <c r="D51" s="18">
+        <v>11259</v>
+      </c>
+      <c r="E51" s="19">
+        <v>8545</v>
+      </c>
+      <c r="F51" s="18">
+        <v>10702</v>
+      </c>
+      <c r="G51" s="18">
+        <v>9924</v>
+      </c>
+      <c r="H51" s="19">
+        <v>8661</v>
+      </c>
+      <c r="I51" s="18">
+        <v>9943</v>
+      </c>
+      <c r="J51" s="18">
+        <v>8791</v>
+      </c>
+      <c r="K51" s="18">
+        <v>10848</v>
+      </c>
+      <c r="L51" s="18">
+        <v>12708</v>
+      </c>
+      <c r="M51" s="18">
+        <v>13259</v>
+      </c>
+      <c r="N51" s="18">
+        <v>11222</v>
+      </c>
+      <c r="O51" s="18">
+        <v>14703</v>
+      </c>
+      <c r="P51" s="18">
+        <v>12521</v>
+      </c>
+      <c r="Q51" s="18">
+        <v>10753</v>
+      </c>
+      <c r="R51" s="29">
+        <v>16516</v>
+      </c>
+      <c r="S51" s="30">
+        <v>11488</v>
+      </c>
+      <c r="T51" s="29">
+        <v>11767</v>
+      </c>
+      <c r="U51" s="29">
+        <v>16570</v>
+      </c>
+      <c r="V51" s="29">
+        <v>13930</v>
+      </c>
+      <c r="W51" s="19">
+        <v>12790</v>
+      </c>
+      <c r="X51" s="39">
+        <v>11837</v>
+      </c>
+      <c r="Y51" s="30">
+        <v>9555</v>
+      </c>
+      <c r="Z51" s="30">
+        <v>10204</v>
+      </c>
+      <c r="AA51" s="30">
+        <v>15874</v>
+      </c>
+      <c r="AB51" s="30">
+        <v>11689</v>
+      </c>
+      <c r="AC51" s="30">
+        <v>12953</v>
+      </c>
+      <c r="AD51" s="30">
+        <v>12242</v>
+      </c>
+      <c r="AE51" s="30">
+        <v>9571</v>
+      </c>
+      <c r="AF51" s="30">
+        <v>13657</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="21"/>
+      <c r="B52" s="64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
+      <c r="K52" s="64"/>
+      <c r="L52" s="64"/>
+      <c r="M52" s="64"/>
+      <c r="N52" s="64"/>
+      <c r="O52" s="64"/>
+      <c r="P52" s="64"/>
+      <c r="Q52" s="64"/>
+      <c r="R52" s="64"/>
+      <c r="S52" s="64"/>
+      <c r="T52" s="64"/>
+      <c r="U52" s="64"/>
+      <c r="V52" s="64"/>
+      <c r="W52" s="64"/>
+      <c r="X52" s="64"/>
+      <c r="Y52" s="64"/>
+      <c r="Z52" s="64"/>
+      <c r="AA52" s="64"/>
+      <c r="AB52" s="64"/>
+      <c r="AC52" s="60"/>
+      <c r="AD52" s="60"/>
+      <c r="AE52" s="60"/>
+      <c r="AF52" s="60"/>
+    </row>
+    <row r="53" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B53" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C53" s="18">
+        <v>45874</v>
+      </c>
+      <c r="D53" s="18">
+        <v>36503</v>
+      </c>
+      <c r="E53" s="19">
+        <v>30408</v>
+      </c>
+      <c r="F53" s="18">
+        <v>35928</v>
+      </c>
+      <c r="G53" s="18">
+        <v>33903</v>
+      </c>
+      <c r="H53" s="18">
+        <v>31696</v>
+      </c>
+      <c r="I53" s="18">
+        <v>35773</v>
+      </c>
+      <c r="J53" s="18">
+        <v>33230</v>
+      </c>
+      <c r="K53" s="18">
+        <v>44244</v>
+      </c>
+      <c r="L53" s="18">
+        <v>50206</v>
+      </c>
+      <c r="M53" s="18">
+        <v>43715</v>
+      </c>
+      <c r="N53" s="18">
+        <v>35415</v>
+      </c>
+      <c r="O53" s="18">
+        <v>48825</v>
+      </c>
+      <c r="P53" s="18">
+        <v>45560</v>
+      </c>
+      <c r="Q53" s="18">
+        <v>33700</v>
+      </c>
+      <c r="R53" s="29">
+        <v>42571</v>
+      </c>
+      <c r="S53" s="30">
+        <v>37528</v>
+      </c>
+      <c r="T53" s="29">
+        <v>37384</v>
+      </c>
+      <c r="U53" s="29">
+        <v>44785</v>
+      </c>
+      <c r="V53" s="29">
+        <v>47667</v>
+      </c>
+      <c r="W53" s="19">
+        <v>49371</v>
+      </c>
+      <c r="X53" s="40">
+        <v>42022</v>
+      </c>
+      <c r="Y53" s="42">
+        <v>38472</v>
+      </c>
+      <c r="Z53" s="30">
+        <v>37839</v>
+      </c>
+      <c r="AA53" s="30">
+        <v>51568</v>
+      </c>
+      <c r="AB53" s="30">
+        <v>45628</v>
+      </c>
+      <c r="AC53" s="30">
+        <v>48125</v>
+      </c>
+      <c r="AD53" s="30">
+        <v>45720</v>
+      </c>
+      <c r="AE53" s="30">
+        <v>34366</v>
+      </c>
+      <c r="AF53" s="30">
+        <v>44064</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="18">
+        <v>1116</v>
+      </c>
+      <c r="D54" s="18">
+        <v>882</v>
+      </c>
+      <c r="E54" s="19">
+        <v>673</v>
+      </c>
+      <c r="F54" s="18">
+        <v>778</v>
+      </c>
+      <c r="G54" s="18">
+        <v>751</v>
+      </c>
+      <c r="H54" s="18">
+        <v>771</v>
+      </c>
+      <c r="I54" s="18">
+        <v>799</v>
+      </c>
+      <c r="J54" s="18">
+        <v>749</v>
+      </c>
+      <c r="K54" s="18">
+        <v>1149</v>
+      </c>
+      <c r="L54" s="18">
+        <v>1139</v>
+      </c>
+      <c r="M54" s="18">
+        <v>1142</v>
+      </c>
+      <c r="N54" s="18">
+        <v>823</v>
+      </c>
+      <c r="O54" s="18">
+        <v>1303</v>
+      </c>
+      <c r="P54" s="18">
+        <v>1012</v>
+      </c>
+      <c r="Q54" s="18">
+        <v>784</v>
+      </c>
+      <c r="R54" s="29">
+        <v>846</v>
+      </c>
+      <c r="S54" s="30">
+        <v>730</v>
+      </c>
+      <c r="T54" s="29">
+        <v>861</v>
+      </c>
+      <c r="U54" s="29">
+        <v>869</v>
+      </c>
+      <c r="V54" s="29">
+        <v>848</v>
+      </c>
+      <c r="W54" s="19">
+        <v>1071</v>
+      </c>
+      <c r="X54" s="40">
+        <v>957</v>
+      </c>
+      <c r="Y54" s="42">
+        <v>787</v>
+      </c>
+      <c r="Z54" s="21">
+        <v>752</v>
+      </c>
+      <c r="AA54" s="30">
+        <v>977</v>
+      </c>
+      <c r="AB54" s="30">
+        <v>1254</v>
+      </c>
+      <c r="AC54" s="30">
+        <v>1195</v>
+      </c>
+      <c r="AD54" s="30">
+        <v>922</v>
+      </c>
+      <c r="AE54" s="30">
+        <v>884</v>
+      </c>
+      <c r="AF54" s="30">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="18">
+        <v>1926</v>
+      </c>
+      <c r="D55" s="18">
+        <v>1577</v>
+      </c>
+      <c r="E55" s="19">
+        <v>2034</v>
+      </c>
+      <c r="F55" s="18">
+        <v>1604</v>
+      </c>
+      <c r="G55" s="18">
+        <v>1626</v>
+      </c>
+      <c r="H55" s="18">
+        <v>1740</v>
+      </c>
+      <c r="I55" s="18">
+        <v>1719</v>
+      </c>
+      <c r="J55" s="18">
+        <v>1676</v>
+      </c>
+      <c r="K55" s="18">
+        <v>2141</v>
+      </c>
+      <c r="L55" s="18">
+        <v>2511</v>
+      </c>
+      <c r="M55" s="18">
+        <v>2122</v>
+      </c>
+      <c r="N55" s="18">
+        <v>1637</v>
+      </c>
+      <c r="O55" s="18">
+        <v>2128</v>
+      </c>
+      <c r="P55" s="18">
+        <v>2200</v>
+      </c>
+      <c r="Q55" s="18">
+        <v>1727</v>
+      </c>
+      <c r="R55" s="29">
+        <v>2156</v>
+      </c>
+      <c r="S55" s="30">
+        <v>2161</v>
+      </c>
+      <c r="T55" s="29">
+        <v>2068</v>
+      </c>
+      <c r="U55" s="29">
+        <v>2338</v>
+      </c>
+      <c r="V55" s="29">
+        <v>2620</v>
+      </c>
+      <c r="W55" s="19">
+        <v>2848</v>
+      </c>
+      <c r="X55" s="40">
+        <v>2686</v>
+      </c>
+      <c r="Y55" s="42">
+        <v>2387</v>
+      </c>
+      <c r="Z55" s="30">
+        <v>2328</v>
+      </c>
+      <c r="AA55" s="30">
+        <v>2788</v>
+      </c>
+      <c r="AB55" s="30">
+        <v>2741</v>
+      </c>
+      <c r="AC55" s="30">
+        <v>2679</v>
+      </c>
+      <c r="AD55" s="30">
+        <v>2573</v>
+      </c>
+      <c r="AE55" s="30">
+        <v>2046</v>
+      </c>
+      <c r="AF55" s="30">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="18">
+        <v>982</v>
+      </c>
+      <c r="D56" s="18">
+        <v>765</v>
+      </c>
+      <c r="E56" s="19">
+        <v>654</v>
+      </c>
+      <c r="F56" s="18">
+        <v>791</v>
+      </c>
+      <c r="G56" s="18">
+        <v>838</v>
+      </c>
+      <c r="H56" s="18">
+        <v>862</v>
+      </c>
+      <c r="I56" s="18">
+        <v>1137</v>
+      </c>
+      <c r="J56" s="18">
+        <v>1083</v>
+      </c>
+      <c r="K56" s="18">
+        <v>1378</v>
+      </c>
+      <c r="L56" s="18">
+        <v>1196</v>
+      </c>
+      <c r="M56" s="18">
+        <v>971</v>
+      </c>
+      <c r="N56" s="18">
+        <v>702</v>
+      </c>
+      <c r="O56" s="18">
+        <v>1155</v>
+      </c>
+      <c r="P56" s="18">
+        <v>1043</v>
+      </c>
+      <c r="Q56" s="18">
+        <v>814</v>
+      </c>
+      <c r="R56" s="29">
+        <v>859</v>
+      </c>
+      <c r="S56" s="30">
+        <v>842</v>
+      </c>
+      <c r="T56" s="29">
+        <v>851</v>
+      </c>
+      <c r="U56" s="29">
+        <v>1081</v>
+      </c>
+      <c r="V56" s="29">
+        <v>1377</v>
+      </c>
+      <c r="W56" s="19">
+        <v>1269</v>
+      </c>
+      <c r="X56" s="40">
+        <v>1130</v>
+      </c>
+      <c r="Y56" s="42">
+        <v>976</v>
+      </c>
+      <c r="Z56" s="21">
+        <v>766</v>
+      </c>
+      <c r="AA56" s="30">
+        <v>1082</v>
+      </c>
+      <c r="AB56" s="30">
+        <v>1127</v>
+      </c>
+      <c r="AC56" s="30">
+        <v>1117</v>
+      </c>
+      <c r="AD56" s="30">
+        <v>977</v>
+      </c>
+      <c r="AE56" s="30">
+        <v>740</v>
+      </c>
+      <c r="AF56" s="30">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="18">
+        <v>12039</v>
+      </c>
+      <c r="D57" s="18">
+        <v>10297</v>
+      </c>
+      <c r="E57" s="19">
+        <v>8324</v>
+      </c>
+      <c r="F57" s="18">
+        <v>10062</v>
+      </c>
+      <c r="G57" s="18">
+        <v>9742</v>
+      </c>
+      <c r="H57" s="18">
+        <v>8500</v>
+      </c>
+      <c r="I57" s="18">
+        <v>8812</v>
+      </c>
+      <c r="J57" s="18">
+        <v>8436</v>
+      </c>
+      <c r="K57" s="18">
+        <v>12018</v>
+      </c>
+      <c r="L57" s="18">
+        <v>13795</v>
+      </c>
+      <c r="M57" s="18">
+        <v>12237</v>
+      </c>
+      <c r="N57" s="18">
+        <v>10415</v>
+      </c>
+      <c r="O57" s="18">
+        <v>13654</v>
+      </c>
+      <c r="P57" s="18">
+        <v>13206</v>
+      </c>
+      <c r="Q57" s="18">
+        <v>10415</v>
+      </c>
+      <c r="R57" s="29">
+        <v>13450</v>
+      </c>
+      <c r="S57" s="30">
+        <v>11792</v>
+      </c>
+      <c r="T57" s="29">
+        <v>11331</v>
+      </c>
+      <c r="U57" s="29">
+        <v>12653</v>
+      </c>
+      <c r="V57" s="29">
+        <v>13205</v>
+      </c>
+      <c r="W57" s="18">
+        <v>13326</v>
+      </c>
+      <c r="X57" s="40">
+        <v>12008</v>
+      </c>
+      <c r="Y57" s="42">
+        <v>11451</v>
+      </c>
+      <c r="Z57" s="30">
+        <v>11504</v>
+      </c>
+      <c r="AA57" s="30">
+        <v>16118</v>
+      </c>
+      <c r="AB57" s="30">
+        <v>13079</v>
+      </c>
+      <c r="AC57" s="30">
+        <v>14359</v>
+      </c>
+      <c r="AD57" s="30">
+        <v>13973</v>
+      </c>
+      <c r="AE57" s="30">
+        <v>10981</v>
+      </c>
+      <c r="AF57" s="30">
+        <v>13316</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="18">
+        <v>2272</v>
+      </c>
+      <c r="D58" s="18">
+        <v>1769</v>
+      </c>
+      <c r="E58" s="19">
+        <v>1341</v>
+      </c>
+      <c r="F58" s="18">
+        <v>1795</v>
+      </c>
+      <c r="G58" s="18">
+        <v>1508</v>
+      </c>
+      <c r="H58" s="18">
+        <v>1456</v>
+      </c>
+      <c r="I58" s="18">
+        <v>1802</v>
+      </c>
+      <c r="J58" s="18">
+        <v>1548</v>
+      </c>
+      <c r="K58" s="18">
+        <v>1674</v>
+      </c>
+      <c r="L58" s="18">
+        <v>2018</v>
+      </c>
+      <c r="M58" s="18">
+        <v>1621</v>
+      </c>
+      <c r="N58" s="18">
+        <v>1310</v>
+      </c>
+      <c r="O58" s="18">
+        <v>2547</v>
+      </c>
+      <c r="P58" s="18">
+        <v>1974</v>
+      </c>
+      <c r="Q58" s="18">
+        <v>1213</v>
+      </c>
+      <c r="R58" s="29">
+        <v>1486</v>
+      </c>
+      <c r="S58" s="30">
+        <v>1386</v>
+      </c>
+      <c r="T58" s="29">
+        <v>1482</v>
+      </c>
+      <c r="U58" s="29">
+        <v>1826</v>
+      </c>
+      <c r="V58" s="29">
+        <v>1935</v>
+      </c>
+      <c r="W58" s="18">
+        <v>1749</v>
+      </c>
+      <c r="X58" s="40">
+        <v>1628</v>
+      </c>
+      <c r="Y58" s="42">
+        <v>1347</v>
+      </c>
+      <c r="Z58" s="30">
+        <v>1194</v>
+      </c>
+      <c r="AA58" s="30">
+        <v>1729</v>
+      </c>
+      <c r="AB58" s="30">
+        <v>1506</v>
+      </c>
+      <c r="AC58" s="30">
+        <v>1579</v>
+      </c>
+      <c r="AD58" s="30">
+        <v>1491</v>
+      </c>
+      <c r="AE58" s="30">
+        <v>1225</v>
+      </c>
+      <c r="AF58" s="30">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="18">
+        <v>1236</v>
+      </c>
+      <c r="D59" s="18">
+        <v>1076</v>
+      </c>
+      <c r="E59" s="18">
+        <v>924</v>
+      </c>
+      <c r="F59" s="18">
+        <v>1129</v>
+      </c>
+      <c r="G59" s="18">
+        <v>1159</v>
+      </c>
+      <c r="H59" s="18">
+        <v>1073</v>
+      </c>
+      <c r="I59" s="18">
+        <v>1361</v>
+      </c>
+      <c r="J59" s="18">
+        <v>1274</v>
+      </c>
+      <c r="K59" s="18">
+        <v>1889</v>
+      </c>
+      <c r="L59" s="18">
+        <v>2045</v>
+      </c>
+      <c r="M59" s="18">
+        <v>1433</v>
+      </c>
+      <c r="N59" s="18">
+        <v>1267</v>
+      </c>
+      <c r="O59" s="18">
+        <v>1814</v>
+      </c>
+      <c r="P59" s="18">
+        <v>1581</v>
+      </c>
+      <c r="Q59" s="18">
+        <v>1209</v>
+      </c>
+      <c r="R59" s="29">
+        <v>1431</v>
+      </c>
+      <c r="S59" s="30">
+        <v>1556</v>
+      </c>
+      <c r="T59" s="29">
+        <v>1497</v>
+      </c>
+      <c r="U59" s="29">
+        <v>1912</v>
+      </c>
+      <c r="V59" s="29">
+        <v>2133</v>
+      </c>
+      <c r="W59" s="18">
+        <v>1827</v>
+      </c>
+      <c r="X59" s="40">
+        <v>1663</v>
+      </c>
+      <c r="Y59" s="42">
+        <v>1519</v>
+      </c>
+      <c r="Z59" s="30">
+        <v>1492</v>
+      </c>
+      <c r="AA59" s="30">
+        <v>1987</v>
+      </c>
+      <c r="AB59" s="30">
+        <v>1759</v>
+      </c>
+      <c r="AC59" s="30">
+        <v>1739</v>
+      </c>
+      <c r="AD59" s="30">
+        <v>1572</v>
+      </c>
+      <c r="AE59" s="30">
+        <v>1173</v>
+      </c>
+      <c r="AF59" s="30">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B60" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="18">
+        <v>3765</v>
+      </c>
+      <c r="D60" s="18">
+        <v>2725</v>
+      </c>
+      <c r="E60" s="18">
+        <v>2221</v>
+      </c>
+      <c r="F60" s="18">
+        <v>2437</v>
+      </c>
+      <c r="G60" s="18">
+        <v>2806</v>
+      </c>
+      <c r="H60" s="18">
+        <v>2337</v>
+      </c>
+      <c r="I60" s="18">
+        <v>2499</v>
+      </c>
+      <c r="J60" s="18">
+        <v>2188</v>
+      </c>
+      <c r="K60" s="18">
+        <v>2988</v>
+      </c>
+      <c r="L60" s="18">
+        <v>3396</v>
+      </c>
+      <c r="M60" s="18">
+        <v>3116</v>
+      </c>
+      <c r="N60" s="18">
+        <v>2446</v>
+      </c>
+      <c r="O60" s="18">
+        <v>3416</v>
+      </c>
+      <c r="P60" s="18">
+        <v>3111</v>
+      </c>
+      <c r="Q60" s="18">
         <v>2137</v>
       </c>
-      <c r="I10" s="20">
-[...260 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="R60" s="29">
+        <v>2757</v>
+      </c>
+      <c r="S60" s="30">
+        <v>2297</v>
+      </c>
+      <c r="T60" s="29">
+        <v>2378</v>
+      </c>
+      <c r="U60" s="29">
+        <v>2756</v>
+      </c>
+      <c r="V60" s="29">
+        <v>2953</v>
+      </c>
+      <c r="W60" s="18">
+        <v>2917</v>
+      </c>
+      <c r="X60" s="40">
+        <v>2285</v>
+      </c>
+      <c r="Y60" s="42">
+        <v>2192</v>
+      </c>
+      <c r="Z60" s="30">
+        <v>2110</v>
+      </c>
+      <c r="AA60" s="30">
+        <v>3107</v>
+      </c>
+      <c r="AB60" s="30">
+        <v>2360</v>
+      </c>
+      <c r="AC60" s="30">
+        <v>2781</v>
+      </c>
+      <c r="AD60" s="30">
+        <v>2686</v>
+      </c>
+      <c r="AE60" s="30">
+        <v>1952</v>
+      </c>
+      <c r="AF60" s="30">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B61" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61" s="18">
+        <v>2284</v>
+      </c>
+      <c r="D61" s="18">
+        <v>1816</v>
+      </c>
+      <c r="E61" s="18">
+        <v>1461</v>
+      </c>
+      <c r="F61" s="18">
+        <v>1746</v>
+      </c>
+      <c r="G61" s="18">
+        <v>1536</v>
+      </c>
+      <c r="H61" s="18">
+        <v>1612</v>
+      </c>
+      <c r="I61" s="18">
+        <v>1667</v>
+      </c>
+      <c r="J61" s="18">
+        <v>1614</v>
+      </c>
+      <c r="K61" s="18">
+        <v>2015</v>
+      </c>
+      <c r="L61" s="18">
+        <v>2482</v>
+      </c>
+      <c r="M61" s="18">
+        <v>2062</v>
+      </c>
+      <c r="N61" s="18">
+        <v>1598</v>
+      </c>
+      <c r="O61" s="18">
+        <v>2347</v>
+      </c>
+      <c r="P61" s="18">
+        <v>2149</v>
+      </c>
+      <c r="Q61" s="18">
+        <v>1709</v>
+      </c>
+      <c r="R61" s="29">
+        <v>2218</v>
+      </c>
+      <c r="S61" s="30">
+        <v>1570</v>
+      </c>
+      <c r="T61" s="29">
+        <v>1627</v>
+      </c>
+      <c r="U61" s="29">
+        <v>1810</v>
+      </c>
+      <c r="V61" s="29">
+        <v>2004</v>
+      </c>
+      <c r="W61" s="18">
+        <v>2215</v>
+      </c>
+      <c r="X61" s="40">
+        <v>1621</v>
+      </c>
+      <c r="Y61" s="42">
+        <v>1631</v>
+      </c>
+      <c r="Z61" s="30">
+        <v>1745</v>
+      </c>
+      <c r="AA61" s="30">
+        <v>2458</v>
+      </c>
+      <c r="AB61" s="30">
+        <v>2151</v>
+      </c>
+      <c r="AC61" s="30">
+        <v>2337</v>
+      </c>
+      <c r="AD61" s="30">
+        <v>2168</v>
+      </c>
+      <c r="AE61" s="30">
+        <v>1640</v>
+      </c>
+      <c r="AF61" s="30">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A15" s="14" t="s">
+      <c r="B62" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="18">
+        <v>904</v>
+      </c>
+      <c r="D62" s="18">
+        <v>759</v>
+      </c>
+      <c r="E62" s="18">
+        <v>626</v>
+      </c>
+      <c r="F62" s="18">
+        <v>708</v>
+      </c>
+      <c r="G62" s="18">
+        <v>805</v>
+      </c>
+      <c r="H62" s="18">
+        <v>598</v>
+      </c>
+      <c r="I62" s="18">
+        <v>651</v>
+      </c>
+      <c r="J62" s="18">
+        <v>736</v>
+      </c>
+      <c r="K62" s="18">
+        <v>1062</v>
+      </c>
+      <c r="L62" s="18">
+        <v>1038</v>
+      </c>
+      <c r="M62" s="18">
+        <v>806</v>
+      </c>
+      <c r="N62" s="18">
+        <v>802</v>
+      </c>
+      <c r="O62" s="18">
+        <v>935</v>
+      </c>
+      <c r="P62" s="18">
+        <v>862</v>
+      </c>
+      <c r="Q62" s="18">
+        <v>725</v>
+      </c>
+      <c r="R62" s="29">
+        <v>834</v>
+      </c>
+      <c r="S62" s="30">
+        <v>641</v>
+      </c>
+      <c r="T62" s="29">
+        <v>830</v>
+      </c>
+      <c r="U62" s="29">
+        <v>777</v>
+      </c>
+      <c r="V62" s="29">
+        <v>938</v>
+      </c>
+      <c r="W62" s="18">
+        <v>1085</v>
+      </c>
+      <c r="X62" s="40">
+        <v>906</v>
+      </c>
+      <c r="Y62" s="42">
+        <v>812</v>
+      </c>
+      <c r="Z62" s="21">
+        <v>775</v>
+      </c>
+      <c r="AA62" s="30">
+        <v>1085</v>
+      </c>
+      <c r="AB62" s="30">
+        <v>1074</v>
+      </c>
+      <c r="AC62" s="30">
+        <v>1023</v>
+      </c>
+      <c r="AD62" s="30">
+        <v>885</v>
+      </c>
+      <c r="AE62" s="30">
+        <v>683</v>
+      </c>
+      <c r="AF62" s="30">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="B63" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" s="18">
+        <v>1227</v>
+      </c>
+      <c r="D63" s="18">
+        <v>936</v>
+      </c>
+      <c r="E63" s="18">
+        <v>944</v>
+      </c>
+      <c r="F63" s="18">
+        <v>1100</v>
+      </c>
+      <c r="G63" s="18">
+        <v>1115</v>
+      </c>
+      <c r="H63" s="18">
+        <v>1130</v>
+      </c>
+      <c r="I63" s="18">
+        <v>1165</v>
+      </c>
+      <c r="J63" s="18">
+        <v>1155</v>
+      </c>
+      <c r="K63" s="18">
+        <v>1355</v>
+      </c>
+      <c r="L63" s="18">
+        <v>1591</v>
+      </c>
+      <c r="M63" s="18">
+        <v>1536</v>
+      </c>
+      <c r="N63" s="18">
+        <v>1103</v>
+      </c>
+      <c r="O63" s="18">
+        <v>1267</v>
+      </c>
+      <c r="P63" s="18">
+        <v>1287</v>
+      </c>
+      <c r="Q63" s="18">
+        <v>889</v>
+      </c>
+      <c r="R63" s="29">
+        <v>1296</v>
+      </c>
+      <c r="S63" s="30">
+        <v>1224</v>
+      </c>
+      <c r="T63" s="29">
+        <v>1311</v>
+      </c>
+      <c r="U63" s="29">
+        <v>1398</v>
+      </c>
+      <c r="V63" s="29">
+        <v>1421</v>
+      </c>
+      <c r="W63" s="18">
+        <v>1804</v>
+      </c>
+      <c r="X63" s="40">
+        <v>1386</v>
+      </c>
+      <c r="Y63" s="42">
+        <v>1296</v>
+      </c>
+      <c r="Z63" s="30">
+        <v>1188</v>
+      </c>
+      <c r="AA63" s="30">
+        <v>1402</v>
+      </c>
+      <c r="AB63" s="30">
+        <v>1311</v>
+      </c>
+      <c r="AC63" s="30">
+        <v>1374</v>
+      </c>
+      <c r="AD63" s="30">
+        <v>1319</v>
+      </c>
+      <c r="AE63" s="30">
+        <v>984</v>
+      </c>
+      <c r="AF63" s="30">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="B64" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="18">
+        <v>1976</v>
+      </c>
+      <c r="D64" s="18">
+        <v>1365</v>
+      </c>
+      <c r="E64" s="18">
+        <v>1088</v>
+      </c>
+      <c r="F64" s="18">
+        <v>1427</v>
+      </c>
+      <c r="G64" s="18">
+        <v>1254</v>
+      </c>
+      <c r="H64" s="18">
+        <v>1149</v>
+      </c>
+      <c r="I64" s="18">
+        <v>1652</v>
+      </c>
+      <c r="J64" s="18">
+        <v>1419</v>
+      </c>
+      <c r="K64" s="18">
+        <v>1732</v>
+      </c>
+      <c r="L64" s="18">
+        <v>1948</v>
+      </c>
+      <c r="M64" s="18">
+        <v>1731</v>
+      </c>
+      <c r="N64" s="18">
+        <v>1392</v>
+      </c>
+      <c r="O64" s="18">
+        <v>1994</v>
+      </c>
+      <c r="P64" s="18">
+        <v>1792</v>
+      </c>
+      <c r="Q64" s="18">
+        <v>1353</v>
+      </c>
+      <c r="R64" s="29">
+        <v>1602</v>
+      </c>
+      <c r="S64" s="30">
+        <v>1516</v>
+      </c>
+      <c r="T64" s="29">
+        <v>1408</v>
+      </c>
+      <c r="U64" s="29">
+        <v>1929</v>
+      </c>
+      <c r="V64" s="29">
+        <v>1989</v>
+      </c>
+      <c r="W64" s="18">
+        <v>1982</v>
+      </c>
+      <c r="X64" s="40">
+        <v>1548</v>
+      </c>
+      <c r="Y64" s="42">
+        <v>1648</v>
+      </c>
+      <c r="Z64" s="30">
+        <v>1357</v>
+      </c>
+      <c r="AA64" s="30">
+        <v>2149</v>
+      </c>
+      <c r="AB64" s="30">
+        <v>1721</v>
+      </c>
+      <c r="AC64" s="30">
+        <v>1798</v>
+      </c>
+      <c r="AD64" s="30">
+        <v>1709</v>
+      </c>
+      <c r="AE64" s="30">
+        <v>1146</v>
+      </c>
+      <c r="AF64" s="30">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="B65" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C65" s="18">
+        <v>2475</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1840</v>
+      </c>
+      <c r="E65" s="18">
+        <v>1525</v>
+      </c>
+      <c r="F65" s="18">
+        <v>1877</v>
+      </c>
+      <c r="G65" s="18">
+        <v>1600</v>
+      </c>
+      <c r="H65" s="18">
+        <v>1664</v>
+      </c>
+      <c r="I65" s="18">
+        <v>2559</v>
+      </c>
+      <c r="J65" s="18">
+        <v>2414</v>
+      </c>
+      <c r="K65" s="18">
+        <v>2484</v>
+      </c>
+      <c r="L65" s="18">
+        <v>3029</v>
+      </c>
+      <c r="M65" s="18">
+        <v>2514</v>
+      </c>
+      <c r="N65" s="18">
+        <v>2051</v>
+      </c>
+      <c r="O65" s="18">
+        <v>2774</v>
+      </c>
+      <c r="P65" s="18">
+        <v>2201</v>
+      </c>
+      <c r="Q65" s="18">
+        <v>1537</v>
+      </c>
+      <c r="R65" s="29">
+        <v>2241</v>
+      </c>
+      <c r="S65" s="30">
+        <v>2232</v>
+      </c>
+      <c r="T65" s="29">
+        <v>2254</v>
+      </c>
+      <c r="U65" s="29">
+        <v>2748</v>
+      </c>
+      <c r="V65" s="29">
+        <v>2983</v>
+      </c>
+      <c r="W65" s="18">
+        <v>2768</v>
+      </c>
+      <c r="X65" s="40">
+        <v>2328</v>
+      </c>
+      <c r="Y65" s="42">
+        <v>2216</v>
+      </c>
+      <c r="Z65" s="30">
+        <v>1961</v>
+      </c>
+      <c r="AA65" s="30">
+        <v>2594</v>
+      </c>
+      <c r="AB65" s="30">
+        <v>2252</v>
+      </c>
+      <c r="AC65" s="30">
+        <v>2371</v>
+      </c>
+      <c r="AD65" s="30">
+        <v>2560</v>
+      </c>
+      <c r="AE65" s="30">
+        <v>1797</v>
+      </c>
+      <c r="AF65" s="30">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="B66" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="18">
+        <v>1269</v>
+      </c>
+      <c r="D66" s="18">
+        <v>972</v>
+      </c>
+      <c r="E66" s="18">
+        <v>937</v>
+      </c>
+      <c r="F66" s="18">
+        <v>1034</v>
+      </c>
+      <c r="G66" s="18">
+        <v>1025</v>
+      </c>
+      <c r="H66" s="18">
+        <v>880</v>
+      </c>
+      <c r="I66" s="18">
+        <v>1063</v>
+      </c>
+      <c r="J66" s="18">
+        <v>923</v>
+      </c>
+      <c r="K66" s="18">
+        <v>1289</v>
+      </c>
+      <c r="L66" s="18">
+        <v>1230</v>
+      </c>
+      <c r="M66" s="18">
+        <v>1008</v>
+      </c>
+      <c r="N66" s="18">
+        <v>875</v>
+      </c>
+      <c r="O66" s="18">
+        <v>1142</v>
+      </c>
+      <c r="P66" s="18">
+        <v>1020</v>
+      </c>
+      <c r="Q66" s="18">
+        <v>742</v>
+      </c>
+      <c r="R66" s="29">
+        <v>944</v>
+      </c>
+      <c r="S66" s="30">
+        <v>823</v>
+      </c>
+      <c r="T66" s="29">
+        <v>930</v>
+      </c>
+      <c r="U66" s="29">
+        <v>1320</v>
+      </c>
+      <c r="V66" s="29">
+        <v>1108</v>
+      </c>
+      <c r="W66" s="18">
+        <v>1388</v>
+      </c>
+      <c r="X66" s="40">
+        <v>1006</v>
+      </c>
+      <c r="Y66" s="42">
+        <v>944</v>
+      </c>
+      <c r="Z66" s="21">
+        <v>934</v>
+      </c>
+      <c r="AA66" s="30">
+        <v>1130</v>
+      </c>
+      <c r="AB66" s="30">
+        <v>1194</v>
+      </c>
+      <c r="AC66" s="30">
+        <v>1182</v>
+      </c>
+      <c r="AD66" s="30">
+        <v>1162</v>
+      </c>
+      <c r="AE66" s="30">
+        <v>935</v>
+      </c>
+      <c r="AF66" s="30">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A20" s="14" t="s">
+      <c r="B67" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="18">
+        <v>998</v>
+      </c>
+      <c r="D67" s="18">
+        <v>857</v>
+      </c>
+      <c r="E67" s="18">
+        <v>886</v>
+      </c>
+      <c r="F67" s="18">
+        <v>1297</v>
+      </c>
+      <c r="G67" s="18">
+        <v>855</v>
+      </c>
+      <c r="H67" s="18">
+        <v>878</v>
+      </c>
+      <c r="I67" s="18">
+        <v>897</v>
+      </c>
+      <c r="J67" s="18">
+        <v>894</v>
+      </c>
+      <c r="K67" s="18">
+        <v>1343</v>
+      </c>
+      <c r="L67" s="18">
+        <v>1358</v>
+      </c>
+      <c r="M67" s="18">
+        <v>1202</v>
+      </c>
+      <c r="N67" s="18">
+        <v>906</v>
+      </c>
+      <c r="O67" s="18">
+        <v>1094</v>
+      </c>
+      <c r="P67" s="18">
+        <v>1111</v>
+      </c>
+      <c r="Q67" s="18">
+        <v>806</v>
+      </c>
+      <c r="R67" s="29">
+        <v>995</v>
+      </c>
+      <c r="S67" s="30">
+        <v>893</v>
+      </c>
+      <c r="T67" s="29">
+        <v>982</v>
+      </c>
+      <c r="U67" s="29">
+        <v>1123</v>
+      </c>
+      <c r="V67" s="29">
+        <v>1279</v>
+      </c>
+      <c r="W67" s="18">
+        <v>1179</v>
+      </c>
+      <c r="X67" s="40">
+        <v>1093</v>
+      </c>
+      <c r="Y67" s="42">
+        <v>917</v>
+      </c>
+      <c r="Z67" s="21">
+        <v>875</v>
+      </c>
+      <c r="AA67" s="30">
+        <v>1204</v>
+      </c>
+      <c r="AB67" s="30">
+        <v>1456</v>
+      </c>
+      <c r="AC67" s="30">
+        <v>1414</v>
+      </c>
+      <c r="AD67" s="30">
+        <v>1363</v>
+      </c>
+      <c r="AE67" s="30">
+        <v>1101</v>
+      </c>
+      <c r="AF67" s="30">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A21" s="14" t="s">
+      <c r="B68" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="18">
+        <v>9964</v>
+      </c>
+      <c r="D68" s="18">
+        <v>7679</v>
+      </c>
+      <c r="E68" s="18">
+        <v>5784</v>
+      </c>
+      <c r="F68" s="18">
+        <v>6980</v>
+      </c>
+      <c r="G68" s="18">
+        <v>6117</v>
+      </c>
+      <c r="H68" s="18">
+        <v>6018</v>
+      </c>
+      <c r="I68" s="18">
+        <v>6930</v>
+      </c>
+      <c r="J68" s="18">
+        <v>6086</v>
+      </c>
+      <c r="K68" s="18">
+        <v>8098</v>
+      </c>
+      <c r="L68" s="18">
+        <v>9839</v>
+      </c>
+      <c r="M68" s="18">
+        <v>8853</v>
+      </c>
+      <c r="N68" s="18">
+        <v>6944</v>
+      </c>
+      <c r="O68" s="18">
+        <v>9912</v>
+      </c>
+      <c r="P68" s="18">
+        <v>9678</v>
+      </c>
+      <c r="Q68" s="18">
+        <v>6632</v>
+      </c>
+      <c r="R68" s="29">
+        <v>8115</v>
+      </c>
+      <c r="S68" s="30">
+        <v>6679</v>
+      </c>
+      <c r="T68" s="29">
+        <v>6407</v>
+      </c>
+      <c r="U68" s="29">
+        <v>8968</v>
+      </c>
+      <c r="V68" s="29">
+        <v>9267</v>
+      </c>
+      <c r="W68" s="18">
+        <v>9987</v>
+      </c>
+      <c r="X68" s="40">
+        <v>8236</v>
+      </c>
+      <c r="Y68" s="42">
+        <v>7010</v>
+      </c>
+      <c r="Z68" s="30">
+        <v>7672</v>
+      </c>
+      <c r="AA68" s="30">
+        <v>10295</v>
+      </c>
+      <c r="AB68" s="30">
+        <v>9139</v>
+      </c>
+      <c r="AC68" s="30">
+        <v>9386</v>
+      </c>
+      <c r="AD68" s="30">
+        <v>8967</v>
+      </c>
+      <c r="AE68" s="30">
+        <v>5931</v>
+      </c>
+      <c r="AF68" s="30">
+        <v>7854</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="34" t="s">
-[...91 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="B69" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" s="18">
+        <v>180</v>
+      </c>
+      <c r="D69" s="18">
+        <v>171</v>
+      </c>
+      <c r="E69" s="18">
+        <v>173</v>
+      </c>
+      <c r="F69" s="18">
+        <v>191</v>
+      </c>
+      <c r="G69" s="18">
+        <v>170</v>
+      </c>
+      <c r="H69" s="18">
+        <v>158</v>
+      </c>
+      <c r="I69" s="18">
+        <v>187</v>
+      </c>
+      <c r="J69" s="18">
+        <v>215</v>
+      </c>
+      <c r="K69" s="18">
+        <v>390</v>
+      </c>
+      <c r="L69" s="18">
+        <v>307</v>
+      </c>
+      <c r="M69" s="18">
+        <v>226</v>
+      </c>
+      <c r="N69" s="18">
+        <v>144</v>
+      </c>
+      <c r="O69" s="18">
+        <v>214</v>
+      </c>
+      <c r="P69" s="18">
+        <v>211</v>
+      </c>
+      <c r="Q69" s="18">
+        <v>225</v>
+      </c>
+      <c r="R69" s="29">
+        <v>255</v>
+      </c>
+      <c r="S69" s="30">
+        <v>221</v>
+      </c>
+      <c r="T69" s="29">
+        <v>231</v>
+      </c>
+      <c r="U69" s="29">
+        <v>235</v>
+      </c>
+      <c r="V69" s="29">
+        <v>284</v>
+      </c>
+      <c r="W69" s="18">
+        <v>387</v>
+      </c>
+      <c r="X69" s="40">
+        <v>303</v>
+      </c>
+      <c r="Y69" s="42">
+        <v>213</v>
+      </c>
+      <c r="Z69" s="21">
+        <v>230</v>
+      </c>
+      <c r="AA69" s="30">
+        <v>352</v>
+      </c>
+      <c r="AB69" s="30">
+        <v>262</v>
+      </c>
+      <c r="AC69" s="30">
+        <v>407</v>
+      </c>
+      <c r="AD69" s="30">
+        <v>248</v>
+      </c>
+      <c r="AE69" s="30">
+        <v>247</v>
+      </c>
+      <c r="AF69" s="30">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="34" t="s">
-[...368 lines deleted...]
-      <c r="AD25" s="32">
+      <c r="B70" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="20">
+        <v>1261</v>
+      </c>
+      <c r="D70" s="20">
+        <v>1017</v>
+      </c>
+      <c r="E70" s="20">
+        <v>813</v>
+      </c>
+      <c r="F70" s="20">
+        <v>972</v>
+      </c>
+      <c r="G70" s="20">
+        <v>996</v>
+      </c>
+      <c r="H70" s="20">
+        <v>870</v>
+      </c>
+      <c r="I70" s="20">
+        <v>873</v>
+      </c>
+      <c r="J70" s="20">
+        <v>820</v>
+      </c>
+      <c r="K70" s="20">
+        <v>1239</v>
+      </c>
+      <c r="L70" s="20">
+        <v>1284</v>
+      </c>
+      <c r="M70" s="20">
+        <v>1135</v>
+      </c>
+      <c r="N70" s="20">
+        <v>1000</v>
+      </c>
+      <c r="O70" s="20">
+        <v>1129</v>
+      </c>
+      <c r="P70" s="20">
+        <v>1122</v>
+      </c>
+      <c r="Q70" s="20">
+        <v>783</v>
+      </c>
+      <c r="R70" s="37">
+        <v>1086</v>
+      </c>
+      <c r="S70" s="38">
         <v>965</v>
       </c>
-      <c r="AE25" s="32">
-[...3399 lines deleted...]
-      <c r="D63" s="20">
+      <c r="T70" s="37">
         <v>936</v>
       </c>
-      <c r="E63" s="20">
-[...412 lines deleted...]
-      <c r="P67" s="20">
+      <c r="U70" s="37">
+        <v>1042</v>
+      </c>
+      <c r="V70" s="37">
+        <v>1323</v>
+      </c>
+      <c r="W70" s="20">
+        <v>1569</v>
+      </c>
+      <c r="X70" s="41">
+        <v>1238</v>
+      </c>
+      <c r="Y70" s="38">
+        <v>1126</v>
+      </c>
+      <c r="Z70" s="45">
+        <v>956</v>
+      </c>
+      <c r="AA70" s="38">
         <v>1111</v>
       </c>
-      <c r="Q67" s="20">
-[...317 lines deleted...]
-      <c r="AB70" s="40">
+      <c r="AB70" s="38">
         <v>1242</v>
       </c>
-      <c r="AC70" s="40">
+      <c r="AC70" s="38">
         <v>1384</v>
       </c>
-      <c r="AD70" s="40">
+      <c r="AD70" s="38">
         <v>1145</v>
       </c>
-      <c r="AE70" s="40">
+      <c r="AE70" s="38">
         <v>901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="15"/>
+      <c r="AF70" s="38">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A71" s="13"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A72" s="15"/>
+    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A72" s="13"/>
       <c r="B72" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Y6"/>
-    <mergeCell ref="B2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>