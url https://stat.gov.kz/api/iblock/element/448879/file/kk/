--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -1,92 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AE9F12A-4AE1-458D-B506-0B2B17E6CDB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="95">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -338,51 +325,51 @@
   <si>
     <t>Тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірлерден келген адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>есепті кезеңде басқа өңірлерден тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -677,147 +664,109 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...37 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -852,119 +801,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1104,55 +1019,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="17">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1235,107 +1150,105 @@
       <c r="B12" s="4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="5">
-        <f>'[1]Метаданные '!B15</f>
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="5">
-        <f>'[1]Метаданные '!B16</f>
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="49" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P12" sqref="P12:P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
     </row>
@@ -1393,169 +1306,170 @@
       <c r="A16" s="19"/>
       <c r="B16" s="19"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="19"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="19"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
       <c r="B20" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AB76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AC76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH19" sqref="AH19"/>
+      <selection activeCell="AF17" sqref="AF17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="62" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="52"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+      <c r="Z2" s="63"/>
+      <c r="AA2" s="63"/>
+      <c r="AB2" s="63"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:28" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:29" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
       <c r="Z5" s="30"/>
-      <c r="AB5" s="30" t="s">
+      <c r="AC5" s="30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="57" t="s">
+    <row r="6" spans="1:29" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="64" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="60"/>
-      <c r="C6" s="62">
+      <c r="B6" s="52"/>
+      <c r="C6" s="54">
         <v>2024</v>
       </c>
-      <c r="D6" s="63"/>
-[...10 lines deleted...]
-      <c r="O6" s="54">
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="56">
         <v>2025</v>
       </c>
-      <c r="P6" s="64"/>
-[...10 lines deleted...]
-      <c r="AA6" s="54">
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="56">
         <v>2026</v>
       </c>
-      <c r="AB6" s="55"/>
-[...3 lines deleted...]
-      <c r="B7" s="61"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+    </row>
+    <row r="7" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="64"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="32" t="s">
@@ -1587,87 +1501,90 @@
       </c>
       <c r="T7" s="43" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="43" t="s">
         <v>14</v>
       </c>
       <c r="W7" s="43" t="s">
         <v>15</v>
       </c>
       <c r="X7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="Z7" s="48" t="s">
         <v>30</v>
       </c>
       <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="51" t="s">
+      <c r="AB7" s="50" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC7" s="51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="56"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="59"/>
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+    </row>
+    <row r="9" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="26">
         <v>139400</v>
       </c>
       <c r="D9" s="26">
         <v>114979</v>
       </c>
       <c r="E9" s="26">
         <v>98379</v>
       </c>
       <c r="F9" s="26">
         <v>114602</v>
       </c>
       <c r="G9" s="26">
         <v>110984</v>
       </c>
       <c r="H9" s="26">
         <v>110053</v>
       </c>
       <c r="I9" s="26">
         <v>124835</v>
       </c>
       <c r="J9" s="26">
@@ -1705,52 +1622,55 @@
       </c>
       <c r="U9" s="36">
         <v>162519</v>
       </c>
       <c r="V9" s="36">
         <v>171995</v>
       </c>
       <c r="W9" s="26">
         <v>162198</v>
       </c>
       <c r="X9" s="37">
         <v>141759</v>
       </c>
       <c r="Y9" s="37">
         <v>124561</v>
       </c>
       <c r="Z9" s="37">
         <v>122643</v>
       </c>
       <c r="AA9" s="37">
         <v>169007</v>
       </c>
       <c r="AB9" s="37">
         <v>142964</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC9" s="37">
+        <v>153856</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>100000000</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="26">
         <v>3569</v>
       </c>
       <c r="D10" s="26">
         <v>2676</v>
       </c>
       <c r="E10" s="26">
         <v>2278</v>
       </c>
       <c r="F10" s="26">
         <v>2625</v>
       </c>
       <c r="G10" s="26">
         <v>2498</v>
       </c>
       <c r="H10" s="26">
         <v>2770</v>
       </c>
       <c r="I10" s="26">
@@ -1791,52 +1711,55 @@
       </c>
       <c r="U10" s="36">
         <v>3560</v>
       </c>
       <c r="V10" s="36">
         <v>4043</v>
       </c>
       <c r="W10" s="26">
         <v>4028</v>
       </c>
       <c r="X10" s="37">
         <v>3442</v>
       </c>
       <c r="Y10" s="37">
         <v>3020</v>
       </c>
       <c r="Z10" s="37">
         <v>2551</v>
       </c>
       <c r="AA10" s="37">
         <v>3469</v>
       </c>
       <c r="AB10" s="37">
         <v>3522</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC10" s="37">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="26">
         <v>4693</v>
       </c>
       <c r="D11" s="26">
         <v>3980</v>
       </c>
       <c r="E11" s="26">
         <v>3982</v>
       </c>
       <c r="F11" s="26">
         <v>4009</v>
       </c>
       <c r="G11" s="26">
         <v>3920</v>
       </c>
       <c r="H11" s="26">
         <v>4059</v>
       </c>
       <c r="I11" s="26">
@@ -1877,52 +1800,55 @@
       </c>
       <c r="U11" s="36">
         <v>5721</v>
       </c>
       <c r="V11" s="36">
         <v>5925</v>
       </c>
       <c r="W11" s="26">
         <v>5553</v>
       </c>
       <c r="X11" s="37">
         <v>5455</v>
       </c>
       <c r="Y11" s="37">
         <v>4978</v>
       </c>
       <c r="Z11" s="37">
         <v>4378</v>
       </c>
       <c r="AA11" s="37">
         <v>5841</v>
       </c>
       <c r="AB11" s="37">
         <v>4962</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC11" s="37">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="26">
         <v>4709</v>
       </c>
       <c r="D12" s="26">
         <v>3976</v>
       </c>
       <c r="E12" s="26">
         <v>3667</v>
       </c>
       <c r="F12" s="26">
         <v>4460</v>
       </c>
       <c r="G12" s="26">
         <v>4227</v>
       </c>
       <c r="H12" s="26">
         <v>4560</v>
       </c>
       <c r="I12" s="26">
@@ -1963,52 +1889,55 @@
       </c>
       <c r="U12" s="36">
         <v>7563</v>
       </c>
       <c r="V12" s="36">
         <v>7765</v>
       </c>
       <c r="W12" s="26">
         <v>6971</v>
       </c>
       <c r="X12" s="37">
         <v>5937</v>
       </c>
       <c r="Y12" s="37">
         <v>5259</v>
       </c>
       <c r="Z12" s="37">
         <v>4811</v>
       </c>
       <c r="AA12" s="37">
         <v>6188</v>
       </c>
       <c r="AB12" s="37">
         <v>5705</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC12" s="37">
+        <v>6045</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="26">
         <v>13986</v>
       </c>
       <c r="D13" s="26">
         <v>12035</v>
       </c>
       <c r="E13" s="26">
         <v>9324</v>
       </c>
       <c r="F13" s="26">
         <v>11016</v>
       </c>
       <c r="G13" s="26">
         <v>10788</v>
       </c>
       <c r="H13" s="26">
         <v>10054</v>
       </c>
       <c r="I13" s="26">
@@ -2049,52 +1978,55 @@
       </c>
       <c r="U13" s="36">
         <v>14786</v>
       </c>
       <c r="V13" s="36">
         <v>15688</v>
       </c>
       <c r="W13" s="26">
         <v>14632</v>
       </c>
       <c r="X13" s="37">
         <v>13271</v>
       </c>
       <c r="Y13" s="37">
         <v>12819</v>
       </c>
       <c r="Z13" s="37">
         <v>12168</v>
       </c>
       <c r="AA13" s="37">
         <v>16979</v>
       </c>
       <c r="AB13" s="37">
         <v>14509</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC13" s="37">
+        <v>16177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="26">
         <v>4194</v>
       </c>
       <c r="D14" s="26">
         <v>3039</v>
       </c>
       <c r="E14" s="26">
         <v>2614</v>
       </c>
       <c r="F14" s="26">
         <v>3536</v>
       </c>
       <c r="G14" s="26">
         <v>3302</v>
       </c>
       <c r="H14" s="26">
         <v>3716</v>
       </c>
       <c r="I14" s="26">
@@ -2135,52 +2067,55 @@
       </c>
       <c r="U14" s="36">
         <v>4670</v>
       </c>
       <c r="V14" s="36">
         <v>5226</v>
       </c>
       <c r="W14" s="26">
         <v>4077</v>
       </c>
       <c r="X14" s="37">
         <v>3664</v>
       </c>
       <c r="Y14" s="37">
         <v>3052</v>
       </c>
       <c r="Z14" s="37">
         <v>2951</v>
       </c>
       <c r="AA14" s="37">
         <v>4098</v>
       </c>
       <c r="AB14" s="37">
         <v>3385</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC14" s="37">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="26">
         <v>3983</v>
       </c>
       <c r="D15" s="26">
         <v>3281</v>
       </c>
       <c r="E15" s="26">
         <v>2724</v>
       </c>
       <c r="F15" s="26">
         <v>3678</v>
       </c>
       <c r="G15" s="26">
         <v>3550</v>
       </c>
       <c r="H15" s="26">
         <v>3446</v>
       </c>
       <c r="I15" s="26">
@@ -2221,52 +2156,55 @@
       </c>
       <c r="U15" s="36">
         <v>5760</v>
       </c>
       <c r="V15" s="36">
         <v>6025</v>
       </c>
       <c r="W15" s="26">
         <v>5465</v>
       </c>
       <c r="X15" s="37">
         <v>4884</v>
       </c>
       <c r="Y15" s="37">
         <v>4059</v>
       </c>
       <c r="Z15" s="37">
         <v>4013</v>
       </c>
       <c r="AA15" s="37">
         <v>5413</v>
       </c>
       <c r="AB15" s="37">
         <v>4744</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC15" s="37">
+        <v>4888</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="26">
         <v>8046</v>
       </c>
       <c r="D16" s="26">
         <v>6194</v>
       </c>
       <c r="E16" s="26">
         <v>4972</v>
       </c>
       <c r="F16" s="26">
         <v>5614</v>
       </c>
       <c r="G16" s="26">
         <v>5758</v>
       </c>
       <c r="H16" s="26">
         <v>5349</v>
       </c>
       <c r="I16" s="26">
@@ -2307,52 +2245,55 @@
       </c>
       <c r="U16" s="36">
         <v>7503</v>
       </c>
       <c r="V16" s="36">
         <v>8110</v>
       </c>
       <c r="W16" s="26">
         <v>7756</v>
       </c>
       <c r="X16" s="37">
         <v>6487</v>
       </c>
       <c r="Y16" s="37">
         <v>5472</v>
       </c>
       <c r="Z16" s="37">
         <v>5230</v>
       </c>
       <c r="AA16" s="37">
         <v>7856</v>
       </c>
       <c r="AB16" s="37">
         <v>6106</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC16" s="37">
+        <v>7045</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="26">
         <v>5384</v>
       </c>
       <c r="D17" s="26">
         <v>4184</v>
       </c>
       <c r="E17" s="26">
         <v>3390</v>
       </c>
       <c r="F17" s="26">
         <v>4046</v>
       </c>
       <c r="G17" s="26">
         <v>3600</v>
       </c>
       <c r="H17" s="26">
         <v>3754</v>
       </c>
       <c r="I17" s="26">
@@ -2393,52 +2334,55 @@
       </c>
       <c r="U17" s="36">
         <v>4723</v>
       </c>
       <c r="V17" s="36">
         <v>5407</v>
       </c>
       <c r="W17" s="26">
         <v>5381</v>
       </c>
       <c r="X17" s="37">
         <v>4427</v>
       </c>
       <c r="Y17" s="37">
         <v>3990</v>
       </c>
       <c r="Z17" s="37">
         <v>4074</v>
       </c>
       <c r="AA17" s="37">
         <v>5698</v>
       </c>
       <c r="AB17" s="37">
         <v>4648</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC17" s="37">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="26">
         <v>5151</v>
       </c>
       <c r="D18" s="26">
         <v>4264</v>
       </c>
       <c r="E18" s="26">
         <v>3927</v>
       </c>
       <c r="F18" s="26">
         <v>4182</v>
       </c>
       <c r="G18" s="26">
         <v>4183</v>
       </c>
       <c r="H18" s="26">
         <v>4353</v>
       </c>
       <c r="I18" s="26">
@@ -2479,52 +2423,55 @@
       </c>
       <c r="U18" s="36">
         <v>6001</v>
       </c>
       <c r="V18" s="36">
         <v>6405</v>
       </c>
       <c r="W18" s="26">
         <v>6608</v>
       </c>
       <c r="X18" s="37">
         <v>5588</v>
       </c>
       <c r="Y18" s="37">
         <v>4738</v>
       </c>
       <c r="Z18" s="37">
         <v>4299</v>
       </c>
       <c r="AA18" s="37">
         <v>5818</v>
       </c>
       <c r="AB18" s="37">
         <v>5358</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC18" s="37">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="26">
         <v>3713</v>
       </c>
       <c r="D19" s="26">
         <v>3047</v>
       </c>
       <c r="E19" s="26">
         <v>2871</v>
       </c>
       <c r="F19" s="26">
         <v>2984</v>
       </c>
       <c r="G19" s="26">
         <v>3241</v>
       </c>
       <c r="H19" s="26">
         <v>3492</v>
       </c>
       <c r="I19" s="26">
@@ -2565,52 +2512,55 @@
       </c>
       <c r="U19" s="36">
         <v>4497</v>
       </c>
       <c r="V19" s="36">
         <v>4582</v>
       </c>
       <c r="W19" s="26">
         <v>4718</v>
       </c>
       <c r="X19" s="37">
         <v>3947</v>
       </c>
       <c r="Y19" s="37">
         <v>3606</v>
       </c>
       <c r="Z19" s="37">
         <v>3381</v>
       </c>
       <c r="AA19" s="37">
         <v>4026</v>
       </c>
       <c r="AB19" s="37">
         <v>3646</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC19" s="37">
+        <v>3854</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="26">
         <v>4677</v>
       </c>
       <c r="D20" s="26">
         <v>3651</v>
       </c>
       <c r="E20" s="26">
         <v>2991</v>
       </c>
       <c r="F20" s="26">
         <v>3372</v>
       </c>
       <c r="G20" s="26">
         <v>3078</v>
       </c>
       <c r="H20" s="26">
         <v>2951</v>
       </c>
       <c r="I20" s="26">
@@ -2651,52 +2601,55 @@
       </c>
       <c r="U20" s="36">
         <v>5397</v>
       </c>
       <c r="V20" s="36">
         <v>5688</v>
       </c>
       <c r="W20" s="27">
         <v>5512</v>
       </c>
       <c r="X20" s="37">
         <v>4497</v>
       </c>
       <c r="Y20" s="37">
         <v>3972</v>
       </c>
       <c r="Z20" s="37">
         <v>3573</v>
       </c>
       <c r="AA20" s="37">
         <v>5131</v>
       </c>
       <c r="AB20" s="37">
         <v>4360</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC20" s="37">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="26">
         <v>5136</v>
       </c>
       <c r="D21" s="26">
         <v>3944</v>
       </c>
       <c r="E21" s="26">
         <v>3196</v>
       </c>
       <c r="F21" s="26">
         <v>3781</v>
       </c>
       <c r="G21" s="26">
         <v>3824</v>
       </c>
       <c r="H21" s="26">
         <v>3972</v>
       </c>
       <c r="I21" s="26">
@@ -2737,52 +2690,55 @@
       </c>
       <c r="U21" s="36">
         <v>6489</v>
       </c>
       <c r="V21" s="36">
         <v>7155</v>
       </c>
       <c r="W21" s="27">
         <v>6264</v>
       </c>
       <c r="X21" s="37">
         <v>5265</v>
       </c>
       <c r="Y21" s="37">
         <v>4770</v>
       </c>
       <c r="Z21" s="37">
         <v>4547</v>
       </c>
       <c r="AA21" s="37">
         <v>6123</v>
       </c>
       <c r="AB21" s="37">
         <v>5050</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC21" s="37">
+        <v>5376</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="26">
         <v>3391</v>
       </c>
       <c r="D22" s="26">
         <v>2885</v>
       </c>
       <c r="E22" s="27">
         <v>2592</v>
       </c>
       <c r="F22" s="26">
         <v>2891</v>
       </c>
       <c r="G22" s="26">
         <v>2758</v>
       </c>
       <c r="H22" s="26">
         <v>2845</v>
       </c>
       <c r="I22" s="26">
@@ -2823,52 +2779,55 @@
       </c>
       <c r="U22" s="36">
         <v>4055</v>
       </c>
       <c r="V22" s="36">
         <v>4165</v>
       </c>
       <c r="W22" s="27">
         <v>3929</v>
       </c>
       <c r="X22" s="37">
         <v>3209</v>
       </c>
       <c r="Y22" s="37">
         <v>3068</v>
       </c>
       <c r="Z22" s="37">
         <v>2990</v>
       </c>
       <c r="AA22" s="37">
         <v>3675</v>
       </c>
       <c r="AB22" s="37">
         <v>3195</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC22" s="37">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="26">
         <v>2239</v>
       </c>
       <c r="D23" s="26">
         <v>1915</v>
       </c>
       <c r="E23" s="27">
         <v>1733</v>
       </c>
       <c r="F23" s="26">
         <v>2212</v>
       </c>
       <c r="G23" s="26">
         <v>1762</v>
       </c>
       <c r="H23" s="26">
         <v>1915</v>
       </c>
       <c r="I23" s="26">
@@ -2909,52 +2868,55 @@
       </c>
       <c r="U23" s="36">
         <v>2752</v>
       </c>
       <c r="V23" s="36">
         <v>2942</v>
       </c>
       <c r="W23" s="27">
         <v>2744</v>
       </c>
       <c r="X23" s="37">
         <v>2371</v>
       </c>
       <c r="Y23" s="37">
         <v>2217</v>
       </c>
       <c r="Z23" s="37">
         <v>1959</v>
       </c>
       <c r="AA23" s="37">
         <v>2477</v>
       </c>
       <c r="AB23" s="37">
         <v>2570</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC23" s="37">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="26">
         <v>17720</v>
       </c>
       <c r="D24" s="26">
         <v>12833</v>
       </c>
       <c r="E24" s="27">
         <v>9794</v>
       </c>
       <c r="F24" s="26">
         <v>11515</v>
       </c>
       <c r="G24" s="26">
         <v>10568</v>
       </c>
       <c r="H24" s="26">
         <v>10453</v>
       </c>
       <c r="I24" s="26">
@@ -2995,52 +2957,55 @@
       </c>
       <c r="U24" s="36">
         <v>16783</v>
       </c>
       <c r="V24" s="36">
         <v>17885</v>
       </c>
       <c r="W24" s="27">
         <v>16442</v>
       </c>
       <c r="X24" s="37">
         <v>14729</v>
       </c>
       <c r="Y24" s="37">
         <v>12086</v>
       </c>
       <c r="Z24" s="37">
         <v>12861</v>
       </c>
       <c r="AA24" s="37">
         <v>19932</v>
       </c>
       <c r="AB24" s="37">
         <v>14755</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC24" s="37">
+        <v>15467</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="26">
         <v>1110</v>
       </c>
       <c r="D25" s="26">
         <v>931</v>
       </c>
       <c r="E25" s="27">
         <v>903</v>
       </c>
       <c r="F25" s="26">
         <v>1104</v>
       </c>
       <c r="G25" s="26">
         <v>934</v>
       </c>
       <c r="H25" s="26">
         <v>964</v>
       </c>
       <c r="I25" s="26">
@@ -3081,52 +3046,55 @@
       </c>
       <c r="U25" s="36">
         <v>1377</v>
       </c>
       <c r="V25" s="36">
         <v>1386</v>
       </c>
       <c r="W25" s="27">
         <v>1437</v>
       </c>
       <c r="X25" s="37">
         <v>1264</v>
       </c>
       <c r="Y25" s="37">
         <v>1136</v>
       </c>
       <c r="Z25" s="37">
         <v>1051</v>
       </c>
       <c r="AA25" s="37">
         <v>1552</v>
       </c>
       <c r="AB25" s="37">
         <v>1233</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC25" s="37">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="26">
         <v>3148</v>
       </c>
       <c r="D26" s="26">
         <v>2639</v>
       </c>
       <c r="E26" s="27">
         <v>2191</v>
       </c>
       <c r="F26" s="26">
         <v>2512</v>
       </c>
       <c r="G26" s="26">
         <v>2534</v>
       </c>
       <c r="H26" s="26">
         <v>2621</v>
       </c>
       <c r="I26" s="26">
@@ -3167,52 +3135,55 @@
       </c>
       <c r="U26" s="36">
         <v>3409</v>
       </c>
       <c r="V26" s="36">
         <v>4053</v>
       </c>
       <c r="W26" s="27">
         <v>4014</v>
       </c>
       <c r="X26" s="37">
         <v>3412</v>
       </c>
       <c r="Y26" s="37">
         <v>2964</v>
       </c>
       <c r="Z26" s="37">
         <v>2642</v>
       </c>
       <c r="AA26" s="37">
         <v>3425</v>
       </c>
       <c r="AB26" s="37">
         <v>3237</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC26" s="37">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="26">
         <v>17201</v>
       </c>
       <c r="D27" s="26">
         <v>14978</v>
       </c>
       <c r="E27" s="27">
         <v>14267</v>
       </c>
       <c r="F27" s="26">
         <v>15488</v>
       </c>
       <c r="G27" s="26">
         <v>15263</v>
       </c>
       <c r="H27" s="26">
         <v>15620</v>
       </c>
       <c r="I27" s="26">
@@ -3253,52 +3224,55 @@
       </c>
       <c r="U27" s="36">
         <v>20564</v>
       </c>
       <c r="V27" s="36">
         <v>22882</v>
       </c>
       <c r="W27" s="27">
         <v>21608</v>
       </c>
       <c r="X27" s="37">
         <v>19535</v>
       </c>
       <c r="Y27" s="37">
         <v>16353</v>
       </c>
       <c r="Z27" s="37">
         <v>17738</v>
       </c>
       <c r="AA27" s="37">
         <v>23846</v>
       </c>
       <c r="AB27" s="37">
         <v>21354</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC27" s="37">
+        <v>22640</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="26">
         <v>15835</v>
       </c>
       <c r="D28" s="26">
         <v>14110</v>
       </c>
       <c r="E28" s="27">
         <v>12834</v>
       </c>
       <c r="F28" s="26">
         <v>15287</v>
       </c>
       <c r="G28" s="26">
         <v>15716</v>
       </c>
       <c r="H28" s="26">
         <v>14668</v>
       </c>
       <c r="I28" s="26">
@@ -3339,52 +3313,55 @@
       </c>
       <c r="U28" s="36">
         <v>21770</v>
       </c>
       <c r="V28" s="36">
         <v>23624</v>
       </c>
       <c r="W28" s="27">
         <v>22175</v>
       </c>
       <c r="X28" s="37">
         <v>19521</v>
       </c>
       <c r="Y28" s="37">
         <v>17746</v>
       </c>
       <c r="Z28" s="37">
         <v>18004</v>
       </c>
       <c r="AA28" s="37">
         <v>23862</v>
       </c>
       <c r="AB28" s="37">
         <v>19488</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC28" s="37">
+        <v>21244</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="26">
         <v>11515</v>
       </c>
       <c r="D29" s="26">
         <v>10417</v>
       </c>
       <c r="E29" s="27">
         <v>8129</v>
       </c>
       <c r="F29" s="26">
         <v>10290</v>
       </c>
       <c r="G29" s="26">
         <v>9480</v>
       </c>
       <c r="H29" s="27">
         <v>8491</v>
       </c>
       <c r="I29" s="26">
@@ -3425,84 +3402,88 @@
       </c>
       <c r="U29" s="36">
         <v>15139</v>
       </c>
       <c r="V29" s="36">
         <v>13039</v>
       </c>
       <c r="W29" s="27">
         <v>12884</v>
       </c>
       <c r="X29" s="37">
         <v>10854</v>
       </c>
       <c r="Y29" s="37">
         <v>9256</v>
       </c>
       <c r="Z29" s="37">
         <v>9422</v>
       </c>
       <c r="AA29" s="37">
         <v>13598</v>
       </c>
       <c r="AB29" s="37">
         <v>11137</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC29" s="37">
+        <v>12193</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="19"/>
-      <c r="B30" s="58" t="s">
+      <c r="B30" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="58"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="60"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="60"/>
+      <c r="T30" s="60"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="37"/>
+    </row>
+    <row r="31" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="26">
         <v>82288</v>
       </c>
       <c r="D31" s="26">
         <v>70228</v>
       </c>
       <c r="E31" s="27">
         <v>62074</v>
       </c>
       <c r="F31" s="26">
         <v>71726</v>
       </c>
       <c r="G31" s="26">
         <v>70375</v>
       </c>
       <c r="H31" s="26">
         <v>69074</v>
       </c>
       <c r="I31" s="26">
         <v>77011</v>
       </c>
       <c r="J31" s="26">
@@ -3540,52 +3521,55 @@
       </c>
       <c r="U31" s="36">
         <v>103214</v>
       </c>
       <c r="V31" s="36">
         <v>108180</v>
       </c>
       <c r="W31" s="27">
         <v>102904</v>
       </c>
       <c r="X31" s="37">
         <v>89994</v>
       </c>
       <c r="Y31" s="37">
         <v>78014</v>
       </c>
       <c r="Z31" s="37">
         <v>78615</v>
       </c>
       <c r="AA31" s="37">
         <v>107403</v>
       </c>
       <c r="AB31" s="37">
         <v>91428</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC31" s="37">
+        <v>98470</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="7">
         <v>100000000</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="26">
         <v>1840</v>
       </c>
       <c r="D32" s="26">
         <v>1385</v>
       </c>
       <c r="E32" s="27">
         <v>1261</v>
       </c>
       <c r="F32" s="26">
         <v>1364</v>
       </c>
       <c r="G32" s="26">
         <v>1316</v>
       </c>
       <c r="H32" s="26">
         <v>1435</v>
       </c>
       <c r="I32" s="26">
@@ -3626,52 +3610,55 @@
       </c>
       <c r="U32" s="36">
         <v>1887</v>
       </c>
       <c r="V32" s="36">
         <v>2257</v>
       </c>
       <c r="W32" s="27">
         <v>2237</v>
       </c>
       <c r="X32" s="37">
         <v>1830</v>
       </c>
       <c r="Y32" s="37">
         <v>1541</v>
       </c>
       <c r="Z32" s="37">
         <v>1314</v>
       </c>
       <c r="AA32" s="37">
         <v>1896</v>
       </c>
       <c r="AB32" s="37">
         <v>1976</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC32" s="37">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="26">
         <v>2187</v>
       </c>
       <c r="D33" s="26">
         <v>1899</v>
       </c>
       <c r="E33" s="27">
         <v>1942</v>
       </c>
       <c r="F33" s="26">
         <v>1888</v>
       </c>
       <c r="G33" s="26">
         <v>1908</v>
       </c>
       <c r="H33" s="26">
         <v>1857</v>
       </c>
       <c r="I33" s="26">
@@ -3712,52 +3699,55 @@
       </c>
       <c r="U33" s="36">
         <v>2709</v>
       </c>
       <c r="V33" s="36">
         <v>2704</v>
       </c>
       <c r="W33" s="27">
         <v>2702</v>
       </c>
       <c r="X33" s="37">
         <v>2609</v>
       </c>
       <c r="Y33" s="37">
         <v>2303</v>
       </c>
       <c r="Z33" s="37">
         <v>2072</v>
       </c>
       <c r="AA33" s="37">
         <v>2921</v>
       </c>
       <c r="AB33" s="37">
         <v>2396</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC33" s="37">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="26">
         <v>3314</v>
       </c>
       <c r="D34" s="26">
         <v>2873</v>
       </c>
       <c r="E34" s="27">
         <v>2637</v>
       </c>
       <c r="F34" s="26">
         <v>3186</v>
       </c>
       <c r="G34" s="26">
         <v>3069</v>
       </c>
       <c r="H34" s="26">
         <v>3192</v>
       </c>
       <c r="I34" s="26">
@@ -3798,52 +3788,55 @@
       </c>
       <c r="U34" s="36">
         <v>5075</v>
       </c>
       <c r="V34" s="36">
         <v>5514</v>
       </c>
       <c r="W34" s="27">
         <v>5095</v>
       </c>
       <c r="X34" s="37">
         <v>4465</v>
       </c>
       <c r="Y34" s="37">
         <v>3797</v>
       </c>
       <c r="Z34" s="37">
         <v>3565</v>
       </c>
       <c r="AA34" s="37">
         <v>4670</v>
       </c>
       <c r="AB34" s="37">
         <v>4131</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC34" s="37">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="26">
         <v>1929</v>
       </c>
       <c r="D35" s="26">
         <v>1696</v>
       </c>
       <c r="E35" s="27">
         <v>1383</v>
       </c>
       <c r="F35" s="26">
         <v>1652</v>
       </c>
       <c r="G35" s="26">
         <v>1624</v>
       </c>
       <c r="H35" s="26">
         <v>1525</v>
       </c>
       <c r="I35" s="26">
@@ -3884,52 +3877,55 @@
       </c>
       <c r="U35" s="36">
         <v>2708</v>
       </c>
       <c r="V35" s="36">
         <v>2619</v>
       </c>
       <c r="W35" s="27">
         <v>2604</v>
       </c>
       <c r="X35" s="37">
         <v>2335</v>
       </c>
       <c r="Y35" s="37">
         <v>2207</v>
       </c>
       <c r="Z35" s="37">
         <v>2121</v>
       </c>
       <c r="AA35" s="37">
         <v>2974</v>
       </c>
       <c r="AB35" s="37">
         <v>2477</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC35" s="37">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="26">
         <v>2221</v>
       </c>
       <c r="D36" s="26">
         <v>1553</v>
       </c>
       <c r="E36" s="27">
         <v>1470</v>
       </c>
       <c r="F36" s="26">
         <v>1927</v>
       </c>
       <c r="G36" s="26">
         <v>1688</v>
       </c>
       <c r="H36" s="26">
         <v>2057</v>
       </c>
       <c r="I36" s="26">
@@ -3970,52 +3966,55 @@
       </c>
       <c r="U36" s="36">
         <v>2512</v>
       </c>
       <c r="V36" s="36">
         <v>2653</v>
       </c>
       <c r="W36" s="27">
         <v>2142</v>
       </c>
       <c r="X36" s="37">
         <v>1991</v>
       </c>
       <c r="Y36" s="37">
         <v>1564</v>
       </c>
       <c r="Z36" s="37">
         <v>1640</v>
       </c>
       <c r="AA36" s="37">
         <v>2257</v>
       </c>
       <c r="AB36" s="37">
         <v>1828</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC36" s="37">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="26">
         <v>2127</v>
       </c>
       <c r="D37" s="26">
         <v>1874</v>
       </c>
       <c r="E37" s="27">
         <v>1509</v>
       </c>
       <c r="F37" s="26">
         <v>1978</v>
       </c>
       <c r="G37" s="26">
         <v>1894</v>
       </c>
       <c r="H37" s="26">
         <v>1990</v>
       </c>
       <c r="I37" s="26">
@@ -4056,52 +4055,55 @@
       </c>
       <c r="U37" s="36">
         <v>3315</v>
       </c>
       <c r="V37" s="36">
         <v>3344</v>
       </c>
       <c r="W37" s="27">
         <v>3034</v>
       </c>
       <c r="X37" s="37">
         <v>2673</v>
       </c>
       <c r="Y37" s="37">
         <v>2324</v>
       </c>
       <c r="Z37" s="37">
         <v>2198</v>
       </c>
       <c r="AA37" s="37">
         <v>2943</v>
       </c>
       <c r="AB37" s="37">
         <v>2709</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC37" s="37">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="26">
         <v>2898</v>
       </c>
       <c r="D38" s="26">
         <v>2231</v>
       </c>
       <c r="E38" s="27">
         <v>1819</v>
       </c>
       <c r="F38" s="26">
         <v>1934</v>
       </c>
       <c r="G38" s="26">
         <v>2128</v>
       </c>
       <c r="H38" s="26">
         <v>1945</v>
       </c>
       <c r="I38" s="26">
@@ -4142,52 +4144,55 @@
       </c>
       <c r="U38" s="36">
         <v>2962</v>
       </c>
       <c r="V38" s="36">
         <v>3228</v>
       </c>
       <c r="W38" s="27">
         <v>3077</v>
       </c>
       <c r="X38" s="37">
         <v>2596</v>
       </c>
       <c r="Y38" s="37">
         <v>2047</v>
       </c>
       <c r="Z38" s="37">
         <v>2048</v>
       </c>
       <c r="AA38" s="37">
         <v>3213</v>
       </c>
       <c r="AB38" s="37">
         <v>2465</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC38" s="37">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="26">
         <v>2229</v>
       </c>
       <c r="D39" s="26">
         <v>1746</v>
       </c>
       <c r="E39" s="27">
         <v>1465</v>
       </c>
       <c r="F39" s="26">
         <v>1717</v>
       </c>
       <c r="G39" s="26">
         <v>1559</v>
       </c>
       <c r="H39" s="26">
         <v>1523</v>
       </c>
       <c r="I39" s="26">
@@ -4228,52 +4233,55 @@
       </c>
       <c r="U39" s="36">
         <v>2041</v>
       </c>
       <c r="V39" s="36">
         <v>2489</v>
       </c>
       <c r="W39" s="27">
         <v>2215</v>
       </c>
       <c r="X39" s="37">
         <v>1916</v>
       </c>
       <c r="Y39" s="37">
         <v>1733</v>
       </c>
       <c r="Z39" s="37">
         <v>1725</v>
       </c>
       <c r="AA39" s="37">
         <v>2492</v>
       </c>
       <c r="AB39" s="37">
         <v>2071</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC39" s="37">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="26">
         <v>3707</v>
       </c>
       <c r="D40" s="26">
         <v>3094</v>
       </c>
       <c r="E40" s="27">
         <v>2853</v>
       </c>
       <c r="F40" s="26">
         <v>3096</v>
       </c>
       <c r="G40" s="26">
         <v>3108</v>
       </c>
       <c r="H40" s="26">
         <v>3278</v>
       </c>
       <c r="I40" s="26">
@@ -4314,52 +4322,55 @@
       </c>
       <c r="U40" s="36">
         <v>4475</v>
       </c>
       <c r="V40" s="36">
         <v>4685</v>
       </c>
       <c r="W40" s="27">
         <v>4875</v>
       </c>
       <c r="X40" s="37">
         <v>4062</v>
       </c>
       <c r="Y40" s="37">
         <v>3434</v>
       </c>
       <c r="Z40" s="37">
         <v>3205</v>
       </c>
       <c r="AA40" s="37">
         <v>4277</v>
       </c>
       <c r="AB40" s="37">
         <v>3932</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC40" s="37">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="26">
         <v>1774</v>
       </c>
       <c r="D41" s="26">
         <v>1542</v>
       </c>
       <c r="E41" s="27">
         <v>1463</v>
       </c>
       <c r="F41" s="26">
         <v>1538</v>
       </c>
       <c r="G41" s="26">
         <v>1660</v>
       </c>
       <c r="H41" s="26">
         <v>1809</v>
       </c>
       <c r="I41" s="26">
@@ -4400,52 +4411,55 @@
       </c>
       <c r="U41" s="36">
         <v>2417</v>
       </c>
       <c r="V41" s="36">
         <v>2371</v>
       </c>
       <c r="W41" s="27">
         <v>2393</v>
       </c>
       <c r="X41" s="37">
         <v>2013</v>
       </c>
       <c r="Y41" s="37">
         <v>1790</v>
       </c>
       <c r="Z41" s="37">
         <v>1701</v>
       </c>
       <c r="AA41" s="37">
         <v>2061</v>
       </c>
       <c r="AB41" s="37">
         <v>1910</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC41" s="37">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="26">
         <v>2215</v>
       </c>
       <c r="D42" s="26">
         <v>1629</v>
       </c>
       <c r="E42" s="27">
         <v>1390</v>
       </c>
       <c r="F42" s="26">
         <v>1574</v>
       </c>
       <c r="G42" s="26">
         <v>1503</v>
       </c>
       <c r="H42" s="26">
         <v>1437</v>
       </c>
       <c r="I42" s="26">
@@ -4486,52 +4500,55 @@
       </c>
       <c r="U42" s="36">
         <v>2731</v>
       </c>
       <c r="V42" s="36">
         <v>2718</v>
       </c>
       <c r="W42" s="27">
         <v>2585</v>
       </c>
       <c r="X42" s="37">
         <v>2278</v>
       </c>
       <c r="Y42" s="37">
         <v>1967</v>
       </c>
       <c r="Z42" s="37">
         <v>1787</v>
       </c>
       <c r="AA42" s="37">
         <v>2589</v>
       </c>
       <c r="AB42" s="37">
         <v>2039</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC42" s="37">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="26">
         <v>2121</v>
       </c>
       <c r="D43" s="26">
         <v>1660</v>
       </c>
       <c r="E43" s="27">
         <v>1354</v>
       </c>
       <c r="F43" s="26">
         <v>1590</v>
       </c>
       <c r="G43" s="26">
         <v>1668</v>
       </c>
       <c r="H43" s="26">
         <v>1638</v>
       </c>
       <c r="I43" s="26">
@@ -4572,52 +4589,55 @@
       </c>
       <c r="U43" s="36">
         <v>2707</v>
       </c>
       <c r="V43" s="36">
         <v>2961</v>
       </c>
       <c r="W43" s="27">
         <v>2805</v>
       </c>
       <c r="X43" s="37">
         <v>2218</v>
       </c>
       <c r="Y43" s="37">
         <v>2065</v>
       </c>
       <c r="Z43" s="37">
         <v>2096</v>
       </c>
       <c r="AA43" s="37">
         <v>2716</v>
       </c>
       <c r="AB43" s="37">
         <v>2285</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC43" s="37">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="26">
         <v>1775</v>
       </c>
       <c r="D44" s="26">
         <v>1559</v>
       </c>
       <c r="E44" s="27">
         <v>1464</v>
       </c>
       <c r="F44" s="26">
         <v>1488</v>
       </c>
       <c r="G44" s="26">
         <v>1609</v>
       </c>
       <c r="H44" s="26">
         <v>1528</v>
       </c>
       <c r="I44" s="26">
@@ -4658,52 +4678,55 @@
       </c>
       <c r="U44" s="36">
         <v>2341</v>
       </c>
       <c r="V44" s="36">
         <v>2414</v>
       </c>
       <c r="W44" s="27">
         <v>2394</v>
       </c>
       <c r="X44" s="37">
         <v>1994</v>
       </c>
       <c r="Y44" s="37">
         <v>1758</v>
       </c>
       <c r="Z44" s="37">
         <v>1802</v>
       </c>
       <c r="AA44" s="37">
         <v>2157</v>
       </c>
       <c r="AB44" s="37">
         <v>1844</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC44" s="37">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="26">
         <v>731</v>
       </c>
       <c r="D45" s="26">
         <v>650</v>
       </c>
       <c r="E45" s="27">
         <v>580</v>
       </c>
       <c r="F45" s="26">
         <v>936</v>
       </c>
       <c r="G45" s="26">
         <v>642</v>
       </c>
       <c r="H45" s="26">
         <v>615</v>
       </c>
       <c r="I45" s="26">
@@ -4744,52 +4767,55 @@
       </c>
       <c r="U45" s="36">
         <v>915</v>
       </c>
       <c r="V45" s="36">
         <v>973</v>
       </c>
       <c r="W45" s="27">
         <v>917</v>
       </c>
       <c r="X45" s="37">
         <v>804</v>
       </c>
       <c r="Y45" s="37">
         <v>692</v>
       </c>
       <c r="Z45" s="19">
         <v>646</v>
       </c>
       <c r="AA45" s="37">
         <v>907</v>
       </c>
       <c r="AB45" s="37">
         <v>854</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC45" s="37">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="26">
         <v>4237</v>
       </c>
       <c r="D46" s="26">
         <v>3164</v>
       </c>
       <c r="E46" s="27">
         <v>2466</v>
       </c>
       <c r="F46" s="26">
         <v>2722</v>
       </c>
       <c r="G46" s="26">
         <v>2694</v>
       </c>
       <c r="H46" s="26">
         <v>2469</v>
       </c>
       <c r="I46" s="26">
@@ -4830,52 +4856,55 @@
       </c>
       <c r="U46" s="36">
         <v>4242</v>
       </c>
       <c r="V46" s="36">
         <v>4638</v>
       </c>
       <c r="W46" s="27">
         <v>4091</v>
       </c>
       <c r="X46" s="37">
         <v>3568</v>
       </c>
       <c r="Y46" s="37">
         <v>3061</v>
       </c>
       <c r="Z46" s="37">
         <v>3330</v>
       </c>
       <c r="AA46" s="37">
         <v>5162</v>
       </c>
       <c r="AB46" s="37">
         <v>3878</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC46" s="37">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C47" s="26">
         <v>837</v>
       </c>
       <c r="D47" s="26">
         <v>712</v>
       </c>
       <c r="E47" s="27">
         <v>667</v>
       </c>
       <c r="F47" s="26">
         <v>771</v>
       </c>
       <c r="G47" s="26">
         <v>682</v>
       </c>
       <c r="H47" s="26">
         <v>705</v>
       </c>
       <c r="I47" s="26">
@@ -4916,52 +4945,55 @@
       </c>
       <c r="U47" s="36">
         <v>997</v>
       </c>
       <c r="V47" s="36">
         <v>1014</v>
       </c>
       <c r="W47" s="27">
         <v>1004</v>
       </c>
       <c r="X47" s="37">
         <v>965</v>
       </c>
       <c r="Y47" s="37">
         <v>778</v>
       </c>
       <c r="Z47" s="19">
         <v>773</v>
       </c>
       <c r="AA47" s="37">
         <v>1074</v>
       </c>
       <c r="AB47" s="37">
         <v>848</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC47" s="37">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="26">
         <v>1595</v>
       </c>
       <c r="D48" s="26">
         <v>1456</v>
       </c>
       <c r="E48" s="27">
         <v>1121</v>
       </c>
       <c r="F48" s="26">
         <v>1300</v>
       </c>
       <c r="G48" s="26">
         <v>1164</v>
       </c>
       <c r="H48" s="26">
         <v>1292</v>
       </c>
       <c r="I48" s="26">
@@ -5002,52 +5034,55 @@
       </c>
       <c r="U48" s="36">
         <v>1707</v>
       </c>
       <c r="V48" s="36">
         <v>2053</v>
       </c>
       <c r="W48" s="27">
         <v>2067</v>
       </c>
       <c r="X48" s="37">
         <v>1767</v>
       </c>
       <c r="Y48" s="37">
         <v>1598</v>
       </c>
       <c r="Z48" s="37">
         <v>1428</v>
       </c>
       <c r="AA48" s="37">
         <v>1788</v>
       </c>
       <c r="AB48" s="37">
         <v>1806</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC48" s="37">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="26">
         <v>17201</v>
       </c>
       <c r="D49" s="26">
         <v>14978</v>
       </c>
       <c r="E49" s="27">
         <v>14267</v>
       </c>
       <c r="F49" s="26">
         <v>15488</v>
       </c>
       <c r="G49" s="26">
         <v>15263</v>
       </c>
       <c r="H49" s="26">
         <v>15620</v>
       </c>
       <c r="I49" s="26">
@@ -5088,52 +5123,55 @@
       </c>
       <c r="U49" s="36">
         <v>20564</v>
       </c>
       <c r="V49" s="36">
         <v>22882</v>
       </c>
       <c r="W49" s="27">
         <v>21608</v>
       </c>
       <c r="X49" s="37">
         <v>19535</v>
       </c>
       <c r="Y49" s="37">
         <v>16353</v>
       </c>
       <c r="Z49" s="37">
         <v>17738</v>
       </c>
       <c r="AA49" s="37">
         <v>23846</v>
       </c>
       <c r="AB49" s="37">
         <v>21354</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC49" s="37">
+        <v>22640</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C50" s="26">
         <v>15835</v>
       </c>
       <c r="D50" s="26">
         <v>14110</v>
       </c>
       <c r="E50" s="27">
         <v>12834</v>
       </c>
       <c r="F50" s="26">
         <v>15287</v>
       </c>
       <c r="G50" s="26">
         <v>15716</v>
       </c>
       <c r="H50" s="26">
         <v>14668</v>
       </c>
       <c r="I50" s="26">
@@ -5174,52 +5212,55 @@
       </c>
       <c r="U50" s="36">
         <v>21770</v>
       </c>
       <c r="V50" s="36">
         <v>23624</v>
       </c>
       <c r="W50" s="27">
         <v>22175</v>
       </c>
       <c r="X50" s="37">
         <v>19521</v>
       </c>
       <c r="Y50" s="37">
         <v>17746</v>
       </c>
       <c r="Z50" s="37">
         <v>18004</v>
       </c>
       <c r="AA50" s="37">
         <v>23862</v>
       </c>
       <c r="AB50" s="37">
         <v>19488</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC50" s="37">
+        <v>21244</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C51" s="26">
         <v>11515</v>
       </c>
       <c r="D51" s="26">
         <v>10417</v>
       </c>
       <c r="E51" s="27">
         <v>8129</v>
       </c>
       <c r="F51" s="26">
         <v>10290</v>
       </c>
       <c r="G51" s="26">
         <v>9480</v>
       </c>
       <c r="H51" s="26">
         <v>8491</v>
       </c>
       <c r="I51" s="26">
@@ -5260,84 +5301,88 @@
       </c>
       <c r="U51" s="36">
         <v>15139</v>
       </c>
       <c r="V51" s="36">
         <v>13039</v>
       </c>
       <c r="W51" s="27">
         <v>12884</v>
       </c>
       <c r="X51" s="37">
         <v>10854</v>
       </c>
       <c r="Y51" s="37">
         <v>9256</v>
       </c>
       <c r="Z51" s="37">
         <v>9422</v>
       </c>
       <c r="AA51" s="37">
         <v>13598</v>
       </c>
       <c r="AB51" s="37">
         <v>11137</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC51" s="37">
+        <v>12193</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="19"/>
-      <c r="B52" s="59" t="s">
+      <c r="B52" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="59"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="61"/>
+      <c r="D52" s="61"/>
+      <c r="E52" s="61"/>
+      <c r="F52" s="61"/>
+      <c r="G52" s="61"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="61"/>
+      <c r="J52" s="61"/>
+      <c r="K52" s="61"/>
+      <c r="L52" s="61"/>
+      <c r="M52" s="61"/>
+      <c r="N52" s="61"/>
+      <c r="O52" s="61"/>
+      <c r="P52" s="61"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="61"/>
+      <c r="S52" s="61"/>
+      <c r="T52" s="61"/>
+      <c r="U52" s="61"/>
+      <c r="V52" s="61"/>
+      <c r="W52" s="61"/>
+      <c r="X52" s="61"/>
+      <c r="Y52" s="61"/>
+      <c r="Z52" s="61"/>
+      <c r="AA52" s="61"/>
+      <c r="AB52" s="61"/>
+      <c r="AC52" s="37"/>
+    </row>
+    <row r="53" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="26">
         <v>57112</v>
       </c>
       <c r="D53" s="26">
         <v>44751</v>
       </c>
       <c r="E53" s="27">
         <v>36305</v>
       </c>
       <c r="F53" s="26">
         <v>42876</v>
       </c>
       <c r="G53" s="26">
         <v>40609</v>
       </c>
       <c r="H53" s="26">
         <v>40979</v>
       </c>
       <c r="I53" s="26">
         <v>47824</v>
       </c>
       <c r="J53" s="26">
@@ -5375,52 +5420,55 @@
       </c>
       <c r="U53" s="36">
         <v>59305</v>
       </c>
       <c r="V53" s="36">
         <v>63815</v>
       </c>
       <c r="W53" s="27">
         <v>59294</v>
       </c>
       <c r="X53" s="37">
         <v>51765</v>
       </c>
       <c r="Y53" s="45">
         <v>46547</v>
       </c>
       <c r="Z53" s="37">
         <v>44028</v>
       </c>
       <c r="AA53" s="37">
         <v>61604</v>
       </c>
       <c r="AB53" s="37">
         <v>51536</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC53" s="37">
+        <v>55386</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="7">
         <v>100000000</v>
       </c>
       <c r="B54" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="26">
         <v>1729</v>
       </c>
       <c r="D54" s="26">
         <v>1291</v>
       </c>
       <c r="E54" s="27">
         <v>1017</v>
       </c>
       <c r="F54" s="26">
         <v>1261</v>
       </c>
       <c r="G54" s="26">
         <v>1182</v>
       </c>
       <c r="H54" s="26">
         <v>1335</v>
       </c>
       <c r="I54" s="26">
@@ -5461,52 +5509,55 @@
       </c>
       <c r="U54" s="36">
         <v>1673</v>
       </c>
       <c r="V54" s="36">
         <v>1786</v>
       </c>
       <c r="W54" s="27">
         <v>1791</v>
       </c>
       <c r="X54" s="37">
         <v>1612</v>
       </c>
       <c r="Y54" s="45">
         <v>1479</v>
       </c>
       <c r="Z54" s="37">
         <v>1237</v>
       </c>
       <c r="AA54" s="37">
         <v>1573</v>
       </c>
       <c r="AB54" s="37">
         <v>1546</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC54" s="37">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="26">
         <v>2506</v>
       </c>
       <c r="D55" s="26">
         <v>2081</v>
       </c>
       <c r="E55" s="27">
         <v>2040</v>
       </c>
       <c r="F55" s="26">
         <v>2121</v>
       </c>
       <c r="G55" s="26">
         <v>2012</v>
       </c>
       <c r="H55" s="26">
         <v>2202</v>
       </c>
       <c r="I55" s="26">
@@ -5547,52 +5598,55 @@
       </c>
       <c r="U55" s="36">
         <v>3012</v>
       </c>
       <c r="V55" s="36">
         <v>3221</v>
       </c>
       <c r="W55" s="27">
         <v>2851</v>
       </c>
       <c r="X55" s="37">
         <v>2846</v>
       </c>
       <c r="Y55" s="45">
         <v>2675</v>
       </c>
       <c r="Z55" s="37">
         <v>2306</v>
       </c>
       <c r="AA55" s="37">
         <v>2920</v>
       </c>
       <c r="AB55" s="37">
         <v>2566</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC55" s="37">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="26">
         <v>1395</v>
       </c>
       <c r="D56" s="26">
         <v>1103</v>
       </c>
       <c r="E56" s="27">
         <v>1030</v>
       </c>
       <c r="F56" s="26">
         <v>1274</v>
       </c>
       <c r="G56" s="26">
         <v>1158</v>
       </c>
       <c r="H56" s="26">
         <v>1368</v>
       </c>
       <c r="I56" s="26">
@@ -5633,52 +5687,55 @@
       </c>
       <c r="U56" s="36">
         <v>2488</v>
       </c>
       <c r="V56" s="36">
         <v>2251</v>
       </c>
       <c r="W56" s="27">
         <v>1876</v>
       </c>
       <c r="X56" s="37">
         <v>1472</v>
       </c>
       <c r="Y56" s="45">
         <v>1462</v>
       </c>
       <c r="Z56" s="37">
         <v>1246</v>
       </c>
       <c r="AA56" s="37">
         <v>1518</v>
       </c>
       <c r="AB56" s="37">
         <v>1574</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC56" s="37">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="26">
         <v>12057</v>
       </c>
       <c r="D57" s="26">
         <v>10339</v>
       </c>
       <c r="E57" s="27">
         <v>7941</v>
       </c>
       <c r="F57" s="26">
         <v>9364</v>
       </c>
       <c r="G57" s="26">
         <v>9164</v>
       </c>
       <c r="H57" s="26">
         <v>8529</v>
       </c>
       <c r="I57" s="26">
@@ -5719,52 +5776,55 @@
       </c>
       <c r="U57" s="36">
         <v>12078</v>
       </c>
       <c r="V57" s="36">
         <v>13069</v>
       </c>
       <c r="W57" s="27">
         <v>12028</v>
       </c>
       <c r="X57" s="37">
         <v>10936</v>
       </c>
       <c r="Y57" s="45">
         <v>10612</v>
       </c>
       <c r="Z57" s="37">
         <v>10047</v>
       </c>
       <c r="AA57" s="37">
         <v>14005</v>
       </c>
       <c r="AB57" s="37">
         <v>12032</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC57" s="37">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="26">
         <v>1973</v>
       </c>
       <c r="D58" s="26">
         <v>1486</v>
       </c>
       <c r="E58" s="27">
         <v>1144</v>
       </c>
       <c r="F58" s="26">
         <v>1609</v>
       </c>
       <c r="G58" s="26">
         <v>1614</v>
       </c>
       <c r="H58" s="26">
         <v>1659</v>
       </c>
       <c r="I58" s="26">
@@ -5805,52 +5865,55 @@
       </c>
       <c r="U58" s="36">
         <v>2158</v>
       </c>
       <c r="V58" s="36">
         <v>2573</v>
       </c>
       <c r="W58" s="27">
         <v>1935</v>
       </c>
       <c r="X58" s="37">
         <v>1673</v>
       </c>
       <c r="Y58" s="45">
         <v>1488</v>
       </c>
       <c r="Z58" s="37">
         <v>1311</v>
       </c>
       <c r="AA58" s="37">
         <v>1841</v>
       </c>
       <c r="AB58" s="37">
         <v>1557</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC58" s="37">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="26">
         <v>1856</v>
       </c>
       <c r="D59" s="26">
         <v>1407</v>
       </c>
       <c r="E59" s="26">
         <v>1215</v>
       </c>
       <c r="F59" s="26">
         <v>1700</v>
       </c>
       <c r="G59" s="26">
         <v>1656</v>
       </c>
       <c r="H59" s="26">
         <v>1456</v>
       </c>
       <c r="I59" s="26">
@@ -5891,52 +5954,55 @@
       </c>
       <c r="U59" s="36">
         <v>2445</v>
       </c>
       <c r="V59" s="36">
         <v>2681</v>
       </c>
       <c r="W59" s="27">
         <v>2431</v>
       </c>
       <c r="X59" s="37">
         <v>2211</v>
       </c>
       <c r="Y59" s="45">
         <v>1735</v>
       </c>
       <c r="Z59" s="37">
         <v>1815</v>
       </c>
       <c r="AA59" s="37">
         <v>2470</v>
       </c>
       <c r="AB59" s="37">
         <v>2035</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC59" s="37">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="26">
         <v>5148</v>
       </c>
       <c r="D60" s="26">
         <v>3963</v>
       </c>
       <c r="E60" s="26">
         <v>3153</v>
       </c>
       <c r="F60" s="26">
         <v>3680</v>
       </c>
       <c r="G60" s="26">
         <v>3630</v>
       </c>
       <c r="H60" s="26">
         <v>3404</v>
       </c>
       <c r="I60" s="26">
@@ -5977,52 +6043,55 @@
       </c>
       <c r="U60" s="36">
         <v>4541</v>
       </c>
       <c r="V60" s="36">
         <v>4882</v>
       </c>
       <c r="W60" s="27">
         <v>4679</v>
       </c>
       <c r="X60" s="37">
         <v>3891</v>
       </c>
       <c r="Y60" s="45">
         <v>3425</v>
       </c>
       <c r="Z60" s="37">
         <v>3182</v>
       </c>
       <c r="AA60" s="37">
         <v>4643</v>
       </c>
       <c r="AB60" s="37">
         <v>3641</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC60" s="37">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="26">
         <v>3155</v>
       </c>
       <c r="D61" s="26">
         <v>2438</v>
       </c>
       <c r="E61" s="26">
         <v>1925</v>
       </c>
       <c r="F61" s="26">
         <v>2329</v>
       </c>
       <c r="G61" s="26">
         <v>2041</v>
       </c>
       <c r="H61" s="26">
         <v>2231</v>
       </c>
       <c r="I61" s="26">
@@ -6063,52 +6132,55 @@
       </c>
       <c r="U61" s="36">
         <v>2682</v>
       </c>
       <c r="V61" s="36">
         <v>2918</v>
       </c>
       <c r="W61" s="27">
         <v>3166</v>
       </c>
       <c r="X61" s="37">
         <v>2511</v>
       </c>
       <c r="Y61" s="45">
         <v>2257</v>
       </c>
       <c r="Z61" s="37">
         <v>2349</v>
       </c>
       <c r="AA61" s="37">
         <v>3206</v>
       </c>
       <c r="AB61" s="37">
         <v>2577</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC61" s="37">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="26">
         <v>1444</v>
       </c>
       <c r="D62" s="26">
         <v>1170</v>
       </c>
       <c r="E62" s="26">
         <v>1074</v>
       </c>
       <c r="F62" s="26">
         <v>1086</v>
       </c>
       <c r="G62" s="26">
         <v>1075</v>
       </c>
       <c r="H62" s="26">
         <v>1075</v>
       </c>
       <c r="I62" s="26">
@@ -6149,52 +6221,55 @@
       </c>
       <c r="U62" s="36">
         <v>1526</v>
       </c>
       <c r="V62" s="36">
         <v>1720</v>
       </c>
       <c r="W62" s="27">
         <v>1733</v>
       </c>
       <c r="X62" s="37">
         <v>1526</v>
       </c>
       <c r="Y62" s="45">
         <v>1304</v>
       </c>
       <c r="Z62" s="37">
         <v>1094</v>
       </c>
       <c r="AA62" s="37">
         <v>1541</v>
       </c>
       <c r="AB62" s="37">
         <v>1426</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC62" s="37">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="26">
         <v>1939</v>
       </c>
       <c r="D63" s="26">
         <v>1505</v>
       </c>
       <c r="E63" s="26">
         <v>1408</v>
       </c>
       <c r="F63" s="26">
         <v>1446</v>
       </c>
       <c r="G63" s="26">
         <v>1581</v>
       </c>
       <c r="H63" s="26">
         <v>1683</v>
       </c>
       <c r="I63" s="26">
@@ -6235,52 +6310,55 @@
       </c>
       <c r="U63" s="36">
         <v>2080</v>
       </c>
       <c r="V63" s="36">
         <v>2211</v>
       </c>
       <c r="W63" s="27">
         <v>2325</v>
       </c>
       <c r="X63" s="37">
         <v>1934</v>
       </c>
       <c r="Y63" s="45">
         <v>1816</v>
       </c>
       <c r="Z63" s="37">
         <v>1680</v>
       </c>
       <c r="AA63" s="37">
         <v>1965</v>
       </c>
       <c r="AB63" s="37">
         <v>1736</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC63" s="37">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="26">
         <v>2462</v>
       </c>
       <c r="D64" s="26">
         <v>2022</v>
       </c>
       <c r="E64" s="26">
         <v>1601</v>
       </c>
       <c r="F64" s="26">
         <v>1798</v>
       </c>
       <c r="G64" s="26">
         <v>1575</v>
       </c>
       <c r="H64" s="26">
         <v>1514</v>
       </c>
       <c r="I64" s="26">
@@ -6321,52 +6399,55 @@
       </c>
       <c r="U64" s="36">
         <v>2666</v>
       </c>
       <c r="V64" s="36">
         <v>2970</v>
       </c>
       <c r="W64" s="27">
         <v>2927</v>
       </c>
       <c r="X64" s="37">
         <v>2219</v>
       </c>
       <c r="Y64" s="45">
         <v>2005</v>
       </c>
       <c r="Z64" s="37">
         <v>1786</v>
       </c>
       <c r="AA64" s="37">
         <v>2542</v>
       </c>
       <c r="AB64" s="37">
         <v>2321</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC64" s="37">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="26">
         <v>3015</v>
       </c>
       <c r="D65" s="26">
         <v>2284</v>
       </c>
       <c r="E65" s="26">
         <v>1842</v>
       </c>
       <c r="F65" s="26">
         <v>2191</v>
       </c>
       <c r="G65" s="26">
         <v>2156</v>
       </c>
       <c r="H65" s="26">
         <v>2334</v>
       </c>
       <c r="I65" s="26">
@@ -6407,52 +6488,55 @@
       </c>
       <c r="U65" s="36">
         <v>3782</v>
       </c>
       <c r="V65" s="36">
         <v>4194</v>
       </c>
       <c r="W65" s="27">
         <v>3459</v>
       </c>
       <c r="X65" s="37">
         <v>3047</v>
       </c>
       <c r="Y65" s="45">
         <v>2705</v>
       </c>
       <c r="Z65" s="37">
         <v>2451</v>
       </c>
       <c r="AA65" s="37">
         <v>3407</v>
       </c>
       <c r="AB65" s="37">
         <v>2765</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC65" s="37">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="26">
         <v>1616</v>
       </c>
       <c r="D66" s="26">
         <v>1326</v>
       </c>
       <c r="E66" s="26">
         <v>1128</v>
       </c>
       <c r="F66" s="26">
         <v>1403</v>
       </c>
       <c r="G66" s="26">
         <v>1149</v>
       </c>
       <c r="H66" s="26">
         <v>1317</v>
       </c>
       <c r="I66" s="26">
@@ -6493,52 +6577,55 @@
       </c>
       <c r="U66" s="36">
         <v>1714</v>
       </c>
       <c r="V66" s="36">
         <v>1751</v>
       </c>
       <c r="W66" s="26">
         <v>1535</v>
       </c>
       <c r="X66" s="37">
         <v>1215</v>
       </c>
       <c r="Y66" s="45">
         <v>1310</v>
       </c>
       <c r="Z66" s="37">
         <v>1188</v>
       </c>
       <c r="AA66" s="37">
         <v>1518</v>
       </c>
       <c r="AB66" s="37">
         <v>1351</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC66" s="37">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="26">
         <v>1508</v>
       </c>
       <c r="D67" s="26">
         <v>1265</v>
       </c>
       <c r="E67" s="26">
         <v>1153</v>
       </c>
       <c r="F67" s="26">
         <v>1276</v>
       </c>
       <c r="G67" s="26">
         <v>1120</v>
       </c>
       <c r="H67" s="26">
         <v>1300</v>
       </c>
       <c r="I67" s="26">
@@ -6579,52 +6666,55 @@
       </c>
       <c r="U67" s="36">
         <v>1837</v>
       </c>
       <c r="V67" s="36">
         <v>1969</v>
       </c>
       <c r="W67" s="26">
         <v>1827</v>
       </c>
       <c r="X67" s="37">
         <v>1567</v>
       </c>
       <c r="Y67" s="45">
         <v>1525</v>
       </c>
       <c r="Z67" s="37">
         <v>1313</v>
       </c>
       <c r="AA67" s="37">
         <v>1570</v>
       </c>
       <c r="AB67" s="37">
         <v>1716</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC67" s="37">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="26">
         <v>13483</v>
       </c>
       <c r="D68" s="26">
         <v>9669</v>
       </c>
       <c r="E68" s="26">
         <v>7328</v>
       </c>
       <c r="F68" s="26">
         <v>8793</v>
       </c>
       <c r="G68" s="26">
         <v>7874</v>
       </c>
       <c r="H68" s="26">
         <v>7984</v>
       </c>
       <c r="I68" s="26">
@@ -6665,52 +6755,55 @@
       </c>
       <c r="U68" s="36">
         <v>12541</v>
       </c>
       <c r="V68" s="36">
         <v>13247</v>
       </c>
       <c r="W68" s="26">
         <v>12351</v>
       </c>
       <c r="X68" s="37">
         <v>11161</v>
       </c>
       <c r="Y68" s="46">
         <v>9025</v>
       </c>
       <c r="Z68" s="37">
         <v>9531</v>
       </c>
       <c r="AA68" s="37">
         <v>14770</v>
       </c>
       <c r="AB68" s="37">
         <v>10877</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC68" s="37">
+        <v>11364</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C69" s="26">
         <v>273</v>
       </c>
       <c r="D69" s="26">
         <v>219</v>
       </c>
       <c r="E69" s="26">
         <v>236</v>
       </c>
       <c r="F69" s="26">
         <v>333</v>
       </c>
       <c r="G69" s="26">
         <v>252</v>
       </c>
       <c r="H69" s="26">
         <v>259</v>
       </c>
       <c r="I69" s="26">
@@ -6751,52 +6844,55 @@
       </c>
       <c r="U69" s="36">
         <v>380</v>
       </c>
       <c r="V69" s="36">
         <v>372</v>
       </c>
       <c r="W69" s="26">
         <v>433</v>
       </c>
       <c r="X69" s="37">
         <v>299</v>
       </c>
       <c r="Y69" s="45">
         <v>358</v>
       </c>
       <c r="Z69" s="19">
         <v>278</v>
       </c>
       <c r="AA69" s="37">
         <v>478</v>
       </c>
       <c r="AB69" s="37">
         <v>385</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC69" s="37">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="38" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="28">
         <v>1553</v>
       </c>
       <c r="D70" s="28">
         <v>1183</v>
       </c>
       <c r="E70" s="28">
         <v>1070</v>
       </c>
       <c r="F70" s="28">
         <v>1212</v>
       </c>
       <c r="G70" s="28">
         <v>1370</v>
       </c>
       <c r="H70" s="28">
         <v>1329</v>
       </c>
       <c r="I70" s="28">
@@ -6837,81 +6933,84 @@
       </c>
       <c r="U70" s="40">
         <v>1702</v>
       </c>
       <c r="V70" s="28">
         <v>2000</v>
       </c>
       <c r="W70" s="28">
         <v>1947</v>
       </c>
       <c r="X70" s="41">
         <v>1645</v>
       </c>
       <c r="Y70" s="41">
         <v>1366</v>
       </c>
       <c r="Z70" s="41">
         <v>1214</v>
       </c>
       <c r="AA70" s="41">
         <v>1637</v>
       </c>
       <c r="AB70" s="41">
         <v>1431</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC70" s="41">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10"/>
       <c r="B71" s="44"/>
     </row>
-    <row r="72" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B74" s="2"/>
     </row>
-    <row r="75" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B52:AB52"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
-    <mergeCell ref="B52:AB52"/>
-[...2 lines deleted...]
-    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>