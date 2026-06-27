--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -664,86 +664,86 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1023,51 +1023,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="17">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1150,59 +1150,59 @@
       <c r="B12" s="4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="5">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="5">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>59</v>
       </c>
@@ -1307,169 +1307,170 @@
       <c r="B16" s="19"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="19"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="19"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
       <c r="B20" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC76"/>
+  <dimension ref="A1:AD76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF17" sqref="AF17"/>
+      <selection activeCell="AF61" sqref="AF61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="62"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:29" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:30" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
       <c r="Z5" s="30"/>
-      <c r="AC5" s="30" t="s">
+      <c r="AD5" s="30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="64" t="s">
+    <row r="6" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="52"/>
-      <c r="C6" s="54">
+      <c r="B6" s="56"/>
+      <c r="C6" s="58">
         <v>2024</v>
       </c>
-      <c r="D6" s="55"/>
-[...10 lines deleted...]
-      <c r="O6" s="56">
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="60">
         <v>2025</v>
       </c>
-      <c r="P6" s="57"/>
-[...10 lines deleted...]
-      <c r="AA6" s="56">
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="60">
         <v>2026</v>
       </c>
-      <c r="AB6" s="58"/>
-[...4 lines deleted...]
-      <c r="B7" s="53"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+    </row>
+    <row r="7" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="55"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="32" t="s">
@@ -1504,87 +1505,90 @@
       </c>
       <c r="U7" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="43" t="s">
         <v>14</v>
       </c>
       <c r="W7" s="43" t="s">
         <v>15</v>
       </c>
       <c r="X7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="Z7" s="48" t="s">
         <v>30</v>
       </c>
       <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="51" t="s">
+      <c r="AC7" s="50" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="59"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="63"/>
+      <c r="N8" s="63"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+    </row>
+    <row r="9" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="26">
         <v>139400</v>
       </c>
       <c r="D9" s="26">
         <v>114979</v>
       </c>
       <c r="E9" s="26">
         <v>98379</v>
       </c>
       <c r="F9" s="26">
         <v>114602</v>
       </c>
       <c r="G9" s="26">
         <v>110984</v>
       </c>
       <c r="H9" s="26">
         <v>110053</v>
       </c>
       <c r="I9" s="26">
         <v>124835</v>
       </c>
       <c r="J9" s="26">
@@ -1625,52 +1629,55 @@
       </c>
       <c r="V9" s="36">
         <v>171995</v>
       </c>
       <c r="W9" s="26">
         <v>162198</v>
       </c>
       <c r="X9" s="37">
         <v>141759</v>
       </c>
       <c r="Y9" s="37">
         <v>124561</v>
       </c>
       <c r="Z9" s="37">
         <v>122643</v>
       </c>
       <c r="AA9" s="37">
         <v>169007</v>
       </c>
       <c r="AB9" s="37">
         <v>142964</v>
       </c>
       <c r="AC9" s="37">
         <v>153856</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD9" s="37">
+        <v>142063</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>100000000</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="26">
         <v>3569</v>
       </c>
       <c r="D10" s="26">
         <v>2676</v>
       </c>
       <c r="E10" s="26">
         <v>2278</v>
       </c>
       <c r="F10" s="26">
         <v>2625</v>
       </c>
       <c r="G10" s="26">
         <v>2498</v>
       </c>
       <c r="H10" s="26">
         <v>2770</v>
       </c>
       <c r="I10" s="26">
@@ -1714,52 +1721,55 @@
       </c>
       <c r="V10" s="36">
         <v>4043</v>
       </c>
       <c r="W10" s="26">
         <v>4028</v>
       </c>
       <c r="X10" s="37">
         <v>3442</v>
       </c>
       <c r="Y10" s="37">
         <v>3020</v>
       </c>
       <c r="Z10" s="37">
         <v>2551</v>
       </c>
       <c r="AA10" s="37">
         <v>3469</v>
       </c>
       <c r="AB10" s="37">
         <v>3522</v>
       </c>
       <c r="AC10" s="37">
         <v>3533</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD10" s="37">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="26">
         <v>4693</v>
       </c>
       <c r="D11" s="26">
         <v>3980</v>
       </c>
       <c r="E11" s="26">
         <v>3982</v>
       </c>
       <c r="F11" s="26">
         <v>4009</v>
       </c>
       <c r="G11" s="26">
         <v>3920</v>
       </c>
       <c r="H11" s="26">
         <v>4059</v>
       </c>
       <c r="I11" s="26">
@@ -1803,52 +1813,55 @@
       </c>
       <c r="V11" s="36">
         <v>5925</v>
       </c>
       <c r="W11" s="26">
         <v>5553</v>
       </c>
       <c r="X11" s="37">
         <v>5455</v>
       </c>
       <c r="Y11" s="37">
         <v>4978</v>
       </c>
       <c r="Z11" s="37">
         <v>4378</v>
       </c>
       <c r="AA11" s="37">
         <v>5841</v>
       </c>
       <c r="AB11" s="37">
         <v>4962</v>
       </c>
       <c r="AC11" s="37">
         <v>5307</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD11" s="37">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="26">
         <v>4709</v>
       </c>
       <c r="D12" s="26">
         <v>3976</v>
       </c>
       <c r="E12" s="26">
         <v>3667</v>
       </c>
       <c r="F12" s="26">
         <v>4460</v>
       </c>
       <c r="G12" s="26">
         <v>4227</v>
       </c>
       <c r="H12" s="26">
         <v>4560</v>
       </c>
       <c r="I12" s="26">
@@ -1892,52 +1905,55 @@
       </c>
       <c r="V12" s="36">
         <v>7765</v>
       </c>
       <c r="W12" s="26">
         <v>6971</v>
       </c>
       <c r="X12" s="37">
         <v>5937</v>
       </c>
       <c r="Y12" s="37">
         <v>5259</v>
       </c>
       <c r="Z12" s="37">
         <v>4811</v>
       </c>
       <c r="AA12" s="37">
         <v>6188</v>
       </c>
       <c r="AB12" s="37">
         <v>5705</v>
       </c>
       <c r="AC12" s="37">
         <v>6045</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD12" s="37">
+        <v>4991</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="26">
         <v>13986</v>
       </c>
       <c r="D13" s="26">
         <v>12035</v>
       </c>
       <c r="E13" s="26">
         <v>9324</v>
       </c>
       <c r="F13" s="26">
         <v>11016</v>
       </c>
       <c r="G13" s="26">
         <v>10788</v>
       </c>
       <c r="H13" s="26">
         <v>10054</v>
       </c>
       <c r="I13" s="26">
@@ -1981,52 +1997,55 @@
       </c>
       <c r="V13" s="36">
         <v>15688</v>
       </c>
       <c r="W13" s="26">
         <v>14632</v>
       </c>
       <c r="X13" s="37">
         <v>13271</v>
       </c>
       <c r="Y13" s="37">
         <v>12819</v>
       </c>
       <c r="Z13" s="37">
         <v>12168</v>
       </c>
       <c r="AA13" s="37">
         <v>16979</v>
       </c>
       <c r="AB13" s="37">
         <v>14509</v>
       </c>
       <c r="AC13" s="37">
         <v>16177</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD13" s="37">
+        <v>15290</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="26">
         <v>4194</v>
       </c>
       <c r="D14" s="26">
         <v>3039</v>
       </c>
       <c r="E14" s="26">
         <v>2614</v>
       </c>
       <c r="F14" s="26">
         <v>3536</v>
       </c>
       <c r="G14" s="26">
         <v>3302</v>
       </c>
       <c r="H14" s="26">
         <v>3716</v>
       </c>
       <c r="I14" s="26">
@@ -2070,52 +2089,55 @@
       </c>
       <c r="V14" s="36">
         <v>5226</v>
       </c>
       <c r="W14" s="26">
         <v>4077</v>
       </c>
       <c r="X14" s="37">
         <v>3664</v>
       </c>
       <c r="Y14" s="37">
         <v>3052</v>
       </c>
       <c r="Z14" s="37">
         <v>2951</v>
       </c>
       <c r="AA14" s="37">
         <v>4098</v>
       </c>
       <c r="AB14" s="37">
         <v>3385</v>
       </c>
       <c r="AC14" s="37">
         <v>3454</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD14" s="37">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="26">
         <v>3983</v>
       </c>
       <c r="D15" s="26">
         <v>3281</v>
       </c>
       <c r="E15" s="26">
         <v>2724</v>
       </c>
       <c r="F15" s="26">
         <v>3678</v>
       </c>
       <c r="G15" s="26">
         <v>3550</v>
       </c>
       <c r="H15" s="26">
         <v>3446</v>
       </c>
       <c r="I15" s="26">
@@ -2159,52 +2181,55 @@
       </c>
       <c r="V15" s="36">
         <v>6025</v>
       </c>
       <c r="W15" s="26">
         <v>5465</v>
       </c>
       <c r="X15" s="37">
         <v>4884</v>
       </c>
       <c r="Y15" s="37">
         <v>4059</v>
       </c>
       <c r="Z15" s="37">
         <v>4013</v>
       </c>
       <c r="AA15" s="37">
         <v>5413</v>
       </c>
       <c r="AB15" s="37">
         <v>4744</v>
       </c>
       <c r="AC15" s="37">
         <v>4888</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD15" s="37">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="26">
         <v>8046</v>
       </c>
       <c r="D16" s="26">
         <v>6194</v>
       </c>
       <c r="E16" s="26">
         <v>4972</v>
       </c>
       <c r="F16" s="26">
         <v>5614</v>
       </c>
       <c r="G16" s="26">
         <v>5758</v>
       </c>
       <c r="H16" s="26">
         <v>5349</v>
       </c>
       <c r="I16" s="26">
@@ -2248,52 +2273,55 @@
       </c>
       <c r="V16" s="36">
         <v>8110</v>
       </c>
       <c r="W16" s="26">
         <v>7756</v>
       </c>
       <c r="X16" s="37">
         <v>6487</v>
       </c>
       <c r="Y16" s="37">
         <v>5472</v>
       </c>
       <c r="Z16" s="37">
         <v>5230</v>
       </c>
       <c r="AA16" s="37">
         <v>7856</v>
       </c>
       <c r="AB16" s="37">
         <v>6106</v>
       </c>
       <c r="AC16" s="37">
         <v>7045</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD16" s="37">
+        <v>6720</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="26">
         <v>5384</v>
       </c>
       <c r="D17" s="26">
         <v>4184</v>
       </c>
       <c r="E17" s="26">
         <v>3390</v>
       </c>
       <c r="F17" s="26">
         <v>4046</v>
       </c>
       <c r="G17" s="26">
         <v>3600</v>
       </c>
       <c r="H17" s="26">
         <v>3754</v>
       </c>
       <c r="I17" s="26">
@@ -2337,52 +2365,55 @@
       </c>
       <c r="V17" s="36">
         <v>5407</v>
       </c>
       <c r="W17" s="26">
         <v>5381</v>
       </c>
       <c r="X17" s="37">
         <v>4427</v>
       </c>
       <c r="Y17" s="37">
         <v>3990</v>
       </c>
       <c r="Z17" s="37">
         <v>4074</v>
       </c>
       <c r="AA17" s="37">
         <v>5698</v>
       </c>
       <c r="AB17" s="37">
         <v>4648</v>
       </c>
       <c r="AC17" s="37">
         <v>5069</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD17" s="37">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="26">
         <v>5151</v>
       </c>
       <c r="D18" s="26">
         <v>4264</v>
       </c>
       <c r="E18" s="26">
         <v>3927</v>
       </c>
       <c r="F18" s="26">
         <v>4182</v>
       </c>
       <c r="G18" s="26">
         <v>4183</v>
       </c>
       <c r="H18" s="26">
         <v>4353</v>
       </c>
       <c r="I18" s="26">
@@ -2426,52 +2457,55 @@
       </c>
       <c r="V18" s="36">
         <v>6405</v>
       </c>
       <c r="W18" s="26">
         <v>6608</v>
       </c>
       <c r="X18" s="37">
         <v>5588</v>
       </c>
       <c r="Y18" s="37">
         <v>4738</v>
       </c>
       <c r="Z18" s="37">
         <v>4299</v>
       </c>
       <c r="AA18" s="37">
         <v>5818</v>
       </c>
       <c r="AB18" s="37">
         <v>5358</v>
       </c>
       <c r="AC18" s="37">
         <v>5985</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD18" s="37">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="26">
         <v>3713</v>
       </c>
       <c r="D19" s="26">
         <v>3047</v>
       </c>
       <c r="E19" s="26">
         <v>2871</v>
       </c>
       <c r="F19" s="26">
         <v>2984</v>
       </c>
       <c r="G19" s="26">
         <v>3241</v>
       </c>
       <c r="H19" s="26">
         <v>3492</v>
       </c>
       <c r="I19" s="26">
@@ -2515,52 +2549,55 @@
       </c>
       <c r="V19" s="36">
         <v>4582</v>
       </c>
       <c r="W19" s="26">
         <v>4718</v>
       </c>
       <c r="X19" s="37">
         <v>3947</v>
       </c>
       <c r="Y19" s="37">
         <v>3606</v>
       </c>
       <c r="Z19" s="37">
         <v>3381</v>
       </c>
       <c r="AA19" s="37">
         <v>4026</v>
       </c>
       <c r="AB19" s="37">
         <v>3646</v>
       </c>
       <c r="AC19" s="37">
         <v>3854</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD19" s="37">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="26">
         <v>4677</v>
       </c>
       <c r="D20" s="26">
         <v>3651</v>
       </c>
       <c r="E20" s="26">
         <v>2991</v>
       </c>
       <c r="F20" s="26">
         <v>3372</v>
       </c>
       <c r="G20" s="26">
         <v>3078</v>
       </c>
       <c r="H20" s="26">
         <v>2951</v>
       </c>
       <c r="I20" s="26">
@@ -2604,52 +2641,55 @@
       </c>
       <c r="V20" s="36">
         <v>5688</v>
       </c>
       <c r="W20" s="27">
         <v>5512</v>
       </c>
       <c r="X20" s="37">
         <v>4497</v>
       </c>
       <c r="Y20" s="37">
         <v>3972</v>
       </c>
       <c r="Z20" s="37">
         <v>3573</v>
       </c>
       <c r="AA20" s="37">
         <v>5131</v>
       </c>
       <c r="AB20" s="37">
         <v>4360</v>
       </c>
       <c r="AC20" s="37">
         <v>4570</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD20" s="37">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="26">
         <v>5136</v>
       </c>
       <c r="D21" s="26">
         <v>3944</v>
       </c>
       <c r="E21" s="26">
         <v>3196</v>
       </c>
       <c r="F21" s="26">
         <v>3781</v>
       </c>
       <c r="G21" s="26">
         <v>3824</v>
       </c>
       <c r="H21" s="26">
         <v>3972</v>
       </c>
       <c r="I21" s="26">
@@ -2693,52 +2733,55 @@
       </c>
       <c r="V21" s="36">
         <v>7155</v>
       </c>
       <c r="W21" s="27">
         <v>6264</v>
       </c>
       <c r="X21" s="37">
         <v>5265</v>
       </c>
       <c r="Y21" s="37">
         <v>4770</v>
       </c>
       <c r="Z21" s="37">
         <v>4547</v>
       </c>
       <c r="AA21" s="37">
         <v>6123</v>
       </c>
       <c r="AB21" s="37">
         <v>5050</v>
       </c>
       <c r="AC21" s="37">
         <v>5376</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD21" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="26">
         <v>3391</v>
       </c>
       <c r="D22" s="26">
         <v>2885</v>
       </c>
       <c r="E22" s="27">
         <v>2592</v>
       </c>
       <c r="F22" s="26">
         <v>2891</v>
       </c>
       <c r="G22" s="26">
         <v>2758</v>
       </c>
       <c r="H22" s="26">
         <v>2845</v>
       </c>
       <c r="I22" s="26">
@@ -2782,52 +2825,55 @@
       </c>
       <c r="V22" s="36">
         <v>4165</v>
       </c>
       <c r="W22" s="27">
         <v>3929</v>
       </c>
       <c r="X22" s="37">
         <v>3209</v>
       </c>
       <c r="Y22" s="37">
         <v>3068</v>
       </c>
       <c r="Z22" s="37">
         <v>2990</v>
       </c>
       <c r="AA22" s="37">
         <v>3675</v>
       </c>
       <c r="AB22" s="37">
         <v>3195</v>
       </c>
       <c r="AC22" s="37">
         <v>3474</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD22" s="37">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="26">
         <v>2239</v>
       </c>
       <c r="D23" s="26">
         <v>1915</v>
       </c>
       <c r="E23" s="27">
         <v>1733</v>
       </c>
       <c r="F23" s="26">
         <v>2212</v>
       </c>
       <c r="G23" s="26">
         <v>1762</v>
       </c>
       <c r="H23" s="26">
         <v>1915</v>
       </c>
       <c r="I23" s="26">
@@ -2871,52 +2917,55 @@
       </c>
       <c r="V23" s="36">
         <v>2942</v>
       </c>
       <c r="W23" s="27">
         <v>2744</v>
       </c>
       <c r="X23" s="37">
         <v>2371</v>
       </c>
       <c r="Y23" s="37">
         <v>2217</v>
       </c>
       <c r="Z23" s="37">
         <v>1959</v>
       </c>
       <c r="AA23" s="37">
         <v>2477</v>
       </c>
       <c r="AB23" s="37">
         <v>2570</v>
       </c>
       <c r="AC23" s="37">
         <v>2697</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD23" s="37">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="26">
         <v>17720</v>
       </c>
       <c r="D24" s="26">
         <v>12833</v>
       </c>
       <c r="E24" s="27">
         <v>9794</v>
       </c>
       <c r="F24" s="26">
         <v>11515</v>
       </c>
       <c r="G24" s="26">
         <v>10568</v>
       </c>
       <c r="H24" s="26">
         <v>10453</v>
       </c>
       <c r="I24" s="26">
@@ -2960,52 +3009,55 @@
       </c>
       <c r="V24" s="36">
         <v>17885</v>
       </c>
       <c r="W24" s="27">
         <v>16442</v>
       </c>
       <c r="X24" s="37">
         <v>14729</v>
       </c>
       <c r="Y24" s="37">
         <v>12086</v>
       </c>
       <c r="Z24" s="37">
         <v>12861</v>
       </c>
       <c r="AA24" s="37">
         <v>19932</v>
       </c>
       <c r="AB24" s="37">
         <v>14755</v>
       </c>
       <c r="AC24" s="37">
         <v>15467</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD24" s="37">
+        <v>14796</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="26">
         <v>1110</v>
       </c>
       <c r="D25" s="26">
         <v>931</v>
       </c>
       <c r="E25" s="27">
         <v>903</v>
       </c>
       <c r="F25" s="26">
         <v>1104</v>
       </c>
       <c r="G25" s="26">
         <v>934</v>
       </c>
       <c r="H25" s="26">
         <v>964</v>
       </c>
       <c r="I25" s="26">
@@ -3049,52 +3101,55 @@
       </c>
       <c r="V25" s="36">
         <v>1386</v>
       </c>
       <c r="W25" s="27">
         <v>1437</v>
       </c>
       <c r="X25" s="37">
         <v>1264</v>
       </c>
       <c r="Y25" s="37">
         <v>1136</v>
       </c>
       <c r="Z25" s="37">
         <v>1051</v>
       </c>
       <c r="AA25" s="37">
         <v>1552</v>
       </c>
       <c r="AB25" s="37">
         <v>1233</v>
       </c>
       <c r="AC25" s="37">
         <v>1469</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD25" s="37">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="26">
         <v>3148</v>
       </c>
       <c r="D26" s="26">
         <v>2639</v>
       </c>
       <c r="E26" s="27">
         <v>2191</v>
       </c>
       <c r="F26" s="26">
         <v>2512</v>
       </c>
       <c r="G26" s="26">
         <v>2534</v>
       </c>
       <c r="H26" s="26">
         <v>2621</v>
       </c>
       <c r="I26" s="26">
@@ -3138,52 +3193,55 @@
       </c>
       <c r="V26" s="36">
         <v>4053</v>
       </c>
       <c r="W26" s="27">
         <v>4014</v>
       </c>
       <c r="X26" s="37">
         <v>3412</v>
       </c>
       <c r="Y26" s="37">
         <v>2964</v>
       </c>
       <c r="Z26" s="37">
         <v>2642</v>
       </c>
       <c r="AA26" s="37">
         <v>3425</v>
       </c>
       <c r="AB26" s="37">
         <v>3237</v>
       </c>
       <c r="AC26" s="37">
         <v>3369</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD26" s="37">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="26">
         <v>17201</v>
       </c>
       <c r="D27" s="26">
         <v>14978</v>
       </c>
       <c r="E27" s="27">
         <v>14267</v>
       </c>
       <c r="F27" s="26">
         <v>15488</v>
       </c>
       <c r="G27" s="26">
         <v>15263</v>
       </c>
       <c r="H27" s="26">
         <v>15620</v>
       </c>
       <c r="I27" s="26">
@@ -3227,52 +3285,55 @@
       </c>
       <c r="V27" s="36">
         <v>22882</v>
       </c>
       <c r="W27" s="27">
         <v>21608</v>
       </c>
       <c r="X27" s="37">
         <v>19535</v>
       </c>
       <c r="Y27" s="37">
         <v>16353</v>
       </c>
       <c r="Z27" s="37">
         <v>17738</v>
       </c>
       <c r="AA27" s="37">
         <v>23846</v>
       </c>
       <c r="AB27" s="37">
         <v>21354</v>
       </c>
       <c r="AC27" s="37">
         <v>22640</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD27" s="37">
+        <v>20191</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="26">
         <v>15835</v>
       </c>
       <c r="D28" s="26">
         <v>14110</v>
       </c>
       <c r="E28" s="27">
         <v>12834</v>
       </c>
       <c r="F28" s="26">
         <v>15287</v>
       </c>
       <c r="G28" s="26">
         <v>15716</v>
       </c>
       <c r="H28" s="26">
         <v>14668</v>
       </c>
       <c r="I28" s="26">
@@ -3316,52 +3377,55 @@
       </c>
       <c r="V28" s="36">
         <v>23624</v>
       </c>
       <c r="W28" s="27">
         <v>22175</v>
       </c>
       <c r="X28" s="37">
         <v>19521</v>
       </c>
       <c r="Y28" s="37">
         <v>17746</v>
       </c>
       <c r="Z28" s="37">
         <v>18004</v>
       </c>
       <c r="AA28" s="37">
         <v>23862</v>
       </c>
       <c r="AB28" s="37">
         <v>19488</v>
       </c>
       <c r="AC28" s="37">
         <v>21244</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD28" s="37">
+        <v>19675</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="26">
         <v>11515</v>
       </c>
       <c r="D29" s="26">
         <v>10417</v>
       </c>
       <c r="E29" s="27">
         <v>8129</v>
       </c>
       <c r="F29" s="26">
         <v>10290</v>
       </c>
       <c r="G29" s="26">
         <v>9480</v>
       </c>
       <c r="H29" s="27">
         <v>8491</v>
       </c>
       <c r="I29" s="26">
@@ -3405,85 +3469,89 @@
       </c>
       <c r="V29" s="36">
         <v>13039</v>
       </c>
       <c r="W29" s="27">
         <v>12884</v>
       </c>
       <c r="X29" s="37">
         <v>10854</v>
       </c>
       <c r="Y29" s="37">
         <v>9256</v>
       </c>
       <c r="Z29" s="37">
         <v>9422</v>
       </c>
       <c r="AA29" s="37">
         <v>13598</v>
       </c>
       <c r="AB29" s="37">
         <v>11137</v>
       </c>
       <c r="AC29" s="37">
         <v>12193</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD29" s="37">
+        <v>11143</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="19"/>
-      <c r="B30" s="60" t="s">
+      <c r="B30" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="60"/>
-[...24 lines deleted...]
-      <c r="AB30" s="60"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="64"/>
+      <c r="J30" s="64"/>
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="64"/>
+      <c r="P30" s="64"/>
+      <c r="Q30" s="64"/>
+      <c r="R30" s="64"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="64"/>
+      <c r="AB30" s="64"/>
       <c r="AC30" s="37"/>
-    </row>
-    <row r="31" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD30" s="37"/>
+    </row>
+    <row r="31" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="26">
         <v>82288</v>
       </c>
       <c r="D31" s="26">
         <v>70228</v>
       </c>
       <c r="E31" s="27">
         <v>62074</v>
       </c>
       <c r="F31" s="26">
         <v>71726</v>
       </c>
       <c r="G31" s="26">
         <v>70375</v>
       </c>
       <c r="H31" s="26">
         <v>69074</v>
       </c>
       <c r="I31" s="26">
         <v>77011</v>
       </c>
       <c r="J31" s="26">
@@ -3524,52 +3592,55 @@
       </c>
       <c r="V31" s="36">
         <v>108180</v>
       </c>
       <c r="W31" s="27">
         <v>102904</v>
       </c>
       <c r="X31" s="37">
         <v>89994</v>
       </c>
       <c r="Y31" s="37">
         <v>78014</v>
       </c>
       <c r="Z31" s="37">
         <v>78615</v>
       </c>
       <c r="AA31" s="37">
         <v>107403</v>
       </c>
       <c r="AB31" s="37">
         <v>91428</v>
       </c>
       <c r="AC31" s="37">
         <v>98470</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD31" s="37">
+        <v>89828</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="7">
         <v>100000000</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="26">
         <v>1840</v>
       </c>
       <c r="D32" s="26">
         <v>1385</v>
       </c>
       <c r="E32" s="27">
         <v>1261</v>
       </c>
       <c r="F32" s="26">
         <v>1364</v>
       </c>
       <c r="G32" s="26">
         <v>1316</v>
       </c>
       <c r="H32" s="26">
         <v>1435</v>
       </c>
       <c r="I32" s="26">
@@ -3613,52 +3684,55 @@
       </c>
       <c r="V32" s="36">
         <v>2257</v>
       </c>
       <c r="W32" s="27">
         <v>2237</v>
       </c>
       <c r="X32" s="37">
         <v>1830</v>
       </c>
       <c r="Y32" s="37">
         <v>1541</v>
       </c>
       <c r="Z32" s="37">
         <v>1314</v>
       </c>
       <c r="AA32" s="37">
         <v>1896</v>
       </c>
       <c r="AB32" s="37">
         <v>1976</v>
       </c>
       <c r="AC32" s="37">
         <v>1925</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD32" s="37">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="26">
         <v>2187</v>
       </c>
       <c r="D33" s="26">
         <v>1899</v>
       </c>
       <c r="E33" s="27">
         <v>1942</v>
       </c>
       <c r="F33" s="26">
         <v>1888</v>
       </c>
       <c r="G33" s="26">
         <v>1908</v>
       </c>
       <c r="H33" s="26">
         <v>1857</v>
       </c>
       <c r="I33" s="26">
@@ -3702,52 +3776,55 @@
       </c>
       <c r="V33" s="36">
         <v>2704</v>
       </c>
       <c r="W33" s="27">
         <v>2702</v>
       </c>
       <c r="X33" s="37">
         <v>2609</v>
       </c>
       <c r="Y33" s="37">
         <v>2303</v>
       </c>
       <c r="Z33" s="37">
         <v>2072</v>
       </c>
       <c r="AA33" s="37">
         <v>2921</v>
       </c>
       <c r="AB33" s="37">
         <v>2396</v>
       </c>
       <c r="AC33" s="37">
         <v>2636</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD33" s="37">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="26">
         <v>3314</v>
       </c>
       <c r="D34" s="26">
         <v>2873</v>
       </c>
       <c r="E34" s="27">
         <v>2637</v>
       </c>
       <c r="F34" s="26">
         <v>3186</v>
       </c>
       <c r="G34" s="26">
         <v>3069</v>
       </c>
       <c r="H34" s="26">
         <v>3192</v>
       </c>
       <c r="I34" s="26">
@@ -3791,52 +3868,55 @@
       </c>
       <c r="V34" s="36">
         <v>5514</v>
       </c>
       <c r="W34" s="27">
         <v>5095</v>
       </c>
       <c r="X34" s="37">
         <v>4465</v>
       </c>
       <c r="Y34" s="37">
         <v>3797</v>
       </c>
       <c r="Z34" s="37">
         <v>3565</v>
       </c>
       <c r="AA34" s="37">
         <v>4670</v>
       </c>
       <c r="AB34" s="37">
         <v>4131</v>
       </c>
       <c r="AC34" s="37">
         <v>4475</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD34" s="37">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="26">
         <v>1929</v>
       </c>
       <c r="D35" s="26">
         <v>1696</v>
       </c>
       <c r="E35" s="27">
         <v>1383</v>
       </c>
       <c r="F35" s="26">
         <v>1652</v>
       </c>
       <c r="G35" s="26">
         <v>1624</v>
       </c>
       <c r="H35" s="26">
         <v>1525</v>
       </c>
       <c r="I35" s="26">
@@ -3880,52 +3960,55 @@
       </c>
       <c r="V35" s="36">
         <v>2619</v>
       </c>
       <c r="W35" s="27">
         <v>2604</v>
       </c>
       <c r="X35" s="37">
         <v>2335</v>
       </c>
       <c r="Y35" s="37">
         <v>2207</v>
       </c>
       <c r="Z35" s="37">
         <v>2121</v>
       </c>
       <c r="AA35" s="37">
         <v>2974</v>
       </c>
       <c r="AB35" s="37">
         <v>2477</v>
       </c>
       <c r="AC35" s="37">
         <v>2545</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD35" s="37">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="26">
         <v>2221</v>
       </c>
       <c r="D36" s="26">
         <v>1553</v>
       </c>
       <c r="E36" s="27">
         <v>1470</v>
       </c>
       <c r="F36" s="26">
         <v>1927</v>
       </c>
       <c r="G36" s="26">
         <v>1688</v>
       </c>
       <c r="H36" s="26">
         <v>2057</v>
       </c>
       <c r="I36" s="26">
@@ -3969,52 +4052,55 @@
       </c>
       <c r="V36" s="36">
         <v>2653</v>
       </c>
       <c r="W36" s="27">
         <v>2142</v>
       </c>
       <c r="X36" s="37">
         <v>1991</v>
       </c>
       <c r="Y36" s="37">
         <v>1564</v>
       </c>
       <c r="Z36" s="37">
         <v>1640</v>
       </c>
       <c r="AA36" s="37">
         <v>2257</v>
       </c>
       <c r="AB36" s="37">
         <v>1828</v>
       </c>
       <c r="AC36" s="37">
         <v>1863</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD36" s="37">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="26">
         <v>2127</v>
       </c>
       <c r="D37" s="26">
         <v>1874</v>
       </c>
       <c r="E37" s="27">
         <v>1509</v>
       </c>
       <c r="F37" s="26">
         <v>1978</v>
       </c>
       <c r="G37" s="26">
         <v>1894</v>
       </c>
       <c r="H37" s="26">
         <v>1990</v>
       </c>
       <c r="I37" s="26">
@@ -4058,52 +4144,55 @@
       </c>
       <c r="V37" s="36">
         <v>3344</v>
       </c>
       <c r="W37" s="27">
         <v>3034</v>
       </c>
       <c r="X37" s="37">
         <v>2673</v>
       </c>
       <c r="Y37" s="37">
         <v>2324</v>
       </c>
       <c r="Z37" s="37">
         <v>2198</v>
       </c>
       <c r="AA37" s="37">
         <v>2943</v>
       </c>
       <c r="AB37" s="37">
         <v>2709</v>
       </c>
       <c r="AC37" s="37">
         <v>2750</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD37" s="37">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="26">
         <v>2898</v>
       </c>
       <c r="D38" s="26">
         <v>2231</v>
       </c>
       <c r="E38" s="27">
         <v>1819</v>
       </c>
       <c r="F38" s="26">
         <v>1934</v>
       </c>
       <c r="G38" s="26">
         <v>2128</v>
       </c>
       <c r="H38" s="26">
         <v>1945</v>
       </c>
       <c r="I38" s="26">
@@ -4147,52 +4236,55 @@
       </c>
       <c r="V38" s="36">
         <v>3228</v>
       </c>
       <c r="W38" s="27">
         <v>3077</v>
       </c>
       <c r="X38" s="37">
         <v>2596</v>
       </c>
       <c r="Y38" s="37">
         <v>2047</v>
       </c>
       <c r="Z38" s="37">
         <v>2048</v>
       </c>
       <c r="AA38" s="37">
         <v>3213</v>
       </c>
       <c r="AB38" s="37">
         <v>2465</v>
       </c>
       <c r="AC38" s="37">
         <v>2807</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD38" s="37">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="26">
         <v>2229</v>
       </c>
       <c r="D39" s="26">
         <v>1746</v>
       </c>
       <c r="E39" s="27">
         <v>1465</v>
       </c>
       <c r="F39" s="26">
         <v>1717</v>
       </c>
       <c r="G39" s="26">
         <v>1559</v>
       </c>
       <c r="H39" s="26">
         <v>1523</v>
       </c>
       <c r="I39" s="26">
@@ -4236,52 +4328,55 @@
       </c>
       <c r="V39" s="36">
         <v>2489</v>
       </c>
       <c r="W39" s="27">
         <v>2215</v>
       </c>
       <c r="X39" s="37">
         <v>1916</v>
       </c>
       <c r="Y39" s="37">
         <v>1733</v>
       </c>
       <c r="Z39" s="37">
         <v>1725</v>
       </c>
       <c r="AA39" s="37">
         <v>2492</v>
       </c>
       <c r="AB39" s="37">
         <v>2071</v>
       </c>
       <c r="AC39" s="37">
         <v>2326</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD39" s="37">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="26">
         <v>3707</v>
       </c>
       <c r="D40" s="26">
         <v>3094</v>
       </c>
       <c r="E40" s="27">
         <v>2853</v>
       </c>
       <c r="F40" s="26">
         <v>3096</v>
       </c>
       <c r="G40" s="26">
         <v>3108</v>
       </c>
       <c r="H40" s="26">
         <v>3278</v>
       </c>
       <c r="I40" s="26">
@@ -4325,52 +4420,55 @@
       </c>
       <c r="V40" s="36">
         <v>4685</v>
       </c>
       <c r="W40" s="27">
         <v>4875</v>
       </c>
       <c r="X40" s="37">
         <v>4062</v>
       </c>
       <c r="Y40" s="37">
         <v>3434</v>
       </c>
       <c r="Z40" s="37">
         <v>3205</v>
       </c>
       <c r="AA40" s="37">
         <v>4277</v>
       </c>
       <c r="AB40" s="37">
         <v>3932</v>
       </c>
       <c r="AC40" s="37">
         <v>4492</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD40" s="37">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="26">
         <v>1774</v>
       </c>
       <c r="D41" s="26">
         <v>1542</v>
       </c>
       <c r="E41" s="27">
         <v>1463</v>
       </c>
       <c r="F41" s="26">
         <v>1538</v>
       </c>
       <c r="G41" s="26">
         <v>1660</v>
       </c>
       <c r="H41" s="26">
         <v>1809</v>
       </c>
       <c r="I41" s="26">
@@ -4414,52 +4512,55 @@
       </c>
       <c r="V41" s="36">
         <v>2371</v>
       </c>
       <c r="W41" s="27">
         <v>2393</v>
       </c>
       <c r="X41" s="37">
         <v>2013</v>
       </c>
       <c r="Y41" s="37">
         <v>1790</v>
       </c>
       <c r="Z41" s="37">
         <v>1701</v>
       </c>
       <c r="AA41" s="37">
         <v>2061</v>
       </c>
       <c r="AB41" s="37">
         <v>1910</v>
       </c>
       <c r="AC41" s="37">
         <v>2064</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD41" s="37">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="26">
         <v>2215</v>
       </c>
       <c r="D42" s="26">
         <v>1629</v>
       </c>
       <c r="E42" s="27">
         <v>1390</v>
       </c>
       <c r="F42" s="26">
         <v>1574</v>
       </c>
       <c r="G42" s="26">
         <v>1503</v>
       </c>
       <c r="H42" s="26">
         <v>1437</v>
       </c>
       <c r="I42" s="26">
@@ -4503,52 +4604,55 @@
       </c>
       <c r="V42" s="36">
         <v>2718</v>
       </c>
       <c r="W42" s="27">
         <v>2585</v>
       </c>
       <c r="X42" s="37">
         <v>2278</v>
       </c>
       <c r="Y42" s="37">
         <v>1967</v>
       </c>
       <c r="Z42" s="37">
         <v>1787</v>
       </c>
       <c r="AA42" s="37">
         <v>2589</v>
       </c>
       <c r="AB42" s="37">
         <v>2039</v>
       </c>
       <c r="AC42" s="37">
         <v>2116</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD42" s="37">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="26">
         <v>2121</v>
       </c>
       <c r="D43" s="26">
         <v>1660</v>
       </c>
       <c r="E43" s="27">
         <v>1354</v>
       </c>
       <c r="F43" s="26">
         <v>1590</v>
       </c>
       <c r="G43" s="26">
         <v>1668</v>
       </c>
       <c r="H43" s="26">
         <v>1638</v>
       </c>
       <c r="I43" s="26">
@@ -4592,52 +4696,55 @@
       </c>
       <c r="V43" s="36">
         <v>2961</v>
       </c>
       <c r="W43" s="27">
         <v>2805</v>
       </c>
       <c r="X43" s="37">
         <v>2218</v>
       </c>
       <c r="Y43" s="37">
         <v>2065</v>
       </c>
       <c r="Z43" s="37">
         <v>2096</v>
       </c>
       <c r="AA43" s="37">
         <v>2716</v>
       </c>
       <c r="AB43" s="37">
         <v>2285</v>
       </c>
       <c r="AC43" s="37">
         <v>2530</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD43" s="37">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="26">
         <v>1775</v>
       </c>
       <c r="D44" s="26">
         <v>1559</v>
       </c>
       <c r="E44" s="27">
         <v>1464</v>
       </c>
       <c r="F44" s="26">
         <v>1488</v>
       </c>
       <c r="G44" s="26">
         <v>1609</v>
       </c>
       <c r="H44" s="26">
         <v>1528</v>
       </c>
       <c r="I44" s="26">
@@ -4681,52 +4788,55 @@
       </c>
       <c r="V44" s="36">
         <v>2414</v>
       </c>
       <c r="W44" s="27">
         <v>2394</v>
       </c>
       <c r="X44" s="37">
         <v>1994</v>
       </c>
       <c r="Y44" s="37">
         <v>1758</v>
       </c>
       <c r="Z44" s="37">
         <v>1802</v>
       </c>
       <c r="AA44" s="37">
         <v>2157</v>
       </c>
       <c r="AB44" s="37">
         <v>1844</v>
       </c>
       <c r="AC44" s="37">
         <v>1967</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD44" s="37">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="26">
         <v>731</v>
       </c>
       <c r="D45" s="26">
         <v>650</v>
       </c>
       <c r="E45" s="27">
         <v>580</v>
       </c>
       <c r="F45" s="26">
         <v>936</v>
       </c>
       <c r="G45" s="26">
         <v>642</v>
       </c>
       <c r="H45" s="26">
         <v>615</v>
       </c>
       <c r="I45" s="26">
@@ -4770,52 +4880,55 @@
       </c>
       <c r="V45" s="36">
         <v>973</v>
       </c>
       <c r="W45" s="27">
         <v>917</v>
       </c>
       <c r="X45" s="37">
         <v>804</v>
       </c>
       <c r="Y45" s="37">
         <v>692</v>
       </c>
       <c r="Z45" s="19">
         <v>646</v>
       </c>
       <c r="AA45" s="37">
         <v>907</v>
       </c>
       <c r="AB45" s="37">
         <v>854</v>
       </c>
       <c r="AC45" s="37">
         <v>931</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD45" s="37">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="26">
         <v>4237</v>
       </c>
       <c r="D46" s="26">
         <v>3164</v>
       </c>
       <c r="E46" s="27">
         <v>2466</v>
       </c>
       <c r="F46" s="26">
         <v>2722</v>
       </c>
       <c r="G46" s="26">
         <v>2694</v>
       </c>
       <c r="H46" s="26">
         <v>2469</v>
       </c>
       <c r="I46" s="26">
@@ -4859,52 +4972,55 @@
       </c>
       <c r="V46" s="36">
         <v>4638</v>
       </c>
       <c r="W46" s="27">
         <v>4091</v>
       </c>
       <c r="X46" s="37">
         <v>3568</v>
       </c>
       <c r="Y46" s="37">
         <v>3061</v>
       </c>
       <c r="Z46" s="37">
         <v>3330</v>
       </c>
       <c r="AA46" s="37">
         <v>5162</v>
       </c>
       <c r="AB46" s="37">
         <v>3878</v>
       </c>
       <c r="AC46" s="37">
         <v>4103</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD46" s="37">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C47" s="26">
         <v>837</v>
       </c>
       <c r="D47" s="26">
         <v>712</v>
       </c>
       <c r="E47" s="27">
         <v>667</v>
       </c>
       <c r="F47" s="26">
         <v>771</v>
       </c>
       <c r="G47" s="26">
         <v>682</v>
       </c>
       <c r="H47" s="26">
         <v>705</v>
       </c>
       <c r="I47" s="26">
@@ -4948,52 +5064,55 @@
       </c>
       <c r="V47" s="36">
         <v>1014</v>
       </c>
       <c r="W47" s="27">
         <v>1004</v>
       </c>
       <c r="X47" s="37">
         <v>965</v>
       </c>
       <c r="Y47" s="37">
         <v>778</v>
       </c>
       <c r="Z47" s="19">
         <v>773</v>
       </c>
       <c r="AA47" s="37">
         <v>1074</v>
       </c>
       <c r="AB47" s="37">
         <v>848</v>
       </c>
       <c r="AC47" s="37">
         <v>1026</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD47" s="37">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="26">
         <v>1595</v>
       </c>
       <c r="D48" s="26">
         <v>1456</v>
       </c>
       <c r="E48" s="27">
         <v>1121</v>
       </c>
       <c r="F48" s="26">
         <v>1300</v>
       </c>
       <c r="G48" s="26">
         <v>1164</v>
       </c>
       <c r="H48" s="26">
         <v>1292</v>
       </c>
       <c r="I48" s="26">
@@ -5037,52 +5156,55 @@
       </c>
       <c r="V48" s="36">
         <v>2053</v>
       </c>
       <c r="W48" s="27">
         <v>2067</v>
       </c>
       <c r="X48" s="37">
         <v>1767</v>
       </c>
       <c r="Y48" s="37">
         <v>1598</v>
       </c>
       <c r="Z48" s="37">
         <v>1428</v>
       </c>
       <c r="AA48" s="37">
         <v>1788</v>
       </c>
       <c r="AB48" s="37">
         <v>1806</v>
       </c>
       <c r="AC48" s="37">
         <v>1837</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD48" s="37">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="26">
         <v>17201</v>
       </c>
       <c r="D49" s="26">
         <v>14978</v>
       </c>
       <c r="E49" s="27">
         <v>14267</v>
       </c>
       <c r="F49" s="26">
         <v>15488</v>
       </c>
       <c r="G49" s="26">
         <v>15263</v>
       </c>
       <c r="H49" s="26">
         <v>15620</v>
       </c>
       <c r="I49" s="26">
@@ -5126,52 +5248,55 @@
       </c>
       <c r="V49" s="36">
         <v>22882</v>
       </c>
       <c r="W49" s="27">
         <v>21608</v>
       </c>
       <c r="X49" s="37">
         <v>19535</v>
       </c>
       <c r="Y49" s="37">
         <v>16353</v>
       </c>
       <c r="Z49" s="37">
         <v>17738</v>
       </c>
       <c r="AA49" s="37">
         <v>23846</v>
       </c>
       <c r="AB49" s="37">
         <v>21354</v>
       </c>
       <c r="AC49" s="37">
         <v>22640</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD49" s="37">
+        <v>20191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C50" s="26">
         <v>15835</v>
       </c>
       <c r="D50" s="26">
         <v>14110</v>
       </c>
       <c r="E50" s="27">
         <v>12834</v>
       </c>
       <c r="F50" s="26">
         <v>15287</v>
       </c>
       <c r="G50" s="26">
         <v>15716</v>
       </c>
       <c r="H50" s="26">
         <v>14668</v>
       </c>
       <c r="I50" s="26">
@@ -5215,52 +5340,55 @@
       </c>
       <c r="V50" s="36">
         <v>23624</v>
       </c>
       <c r="W50" s="27">
         <v>22175</v>
       </c>
       <c r="X50" s="37">
         <v>19521</v>
       </c>
       <c r="Y50" s="37">
         <v>17746</v>
       </c>
       <c r="Z50" s="37">
         <v>18004</v>
       </c>
       <c r="AA50" s="37">
         <v>23862</v>
       </c>
       <c r="AB50" s="37">
         <v>19488</v>
       </c>
       <c r="AC50" s="37">
         <v>21244</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD50" s="37">
+        <v>19675</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C51" s="26">
         <v>11515</v>
       </c>
       <c r="D51" s="26">
         <v>10417</v>
       </c>
       <c r="E51" s="27">
         <v>8129</v>
       </c>
       <c r="F51" s="26">
         <v>10290</v>
       </c>
       <c r="G51" s="26">
         <v>9480</v>
       </c>
       <c r="H51" s="26">
         <v>8491</v>
       </c>
       <c r="I51" s="26">
@@ -5304,85 +5432,89 @@
       </c>
       <c r="V51" s="36">
         <v>13039</v>
       </c>
       <c r="W51" s="27">
         <v>12884</v>
       </c>
       <c r="X51" s="37">
         <v>10854</v>
       </c>
       <c r="Y51" s="37">
         <v>9256</v>
       </c>
       <c r="Z51" s="37">
         <v>9422</v>
       </c>
       <c r="AA51" s="37">
         <v>13598</v>
       </c>
       <c r="AB51" s="37">
         <v>11137</v>
       </c>
       <c r="AC51" s="37">
         <v>12193</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD51" s="37">
+        <v>11143</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="19"/>
-      <c r="B52" s="61" t="s">
+      <c r="B52" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="61"/>
-[...24 lines deleted...]
-      <c r="AB52" s="61"/>
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="52"/>
+      <c r="F52" s="52"/>
+      <c r="G52" s="52"/>
+      <c r="H52" s="52"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="52"/>
+      <c r="N52" s="52"/>
+      <c r="O52" s="52"/>
+      <c r="P52" s="52"/>
+      <c r="Q52" s="52"/>
+      <c r="R52" s="52"/>
+      <c r="S52" s="52"/>
+      <c r="T52" s="52"/>
+      <c r="U52" s="52"/>
+      <c r="V52" s="52"/>
+      <c r="W52" s="52"/>
+      <c r="X52" s="52"/>
+      <c r="Y52" s="52"/>
+      <c r="Z52" s="52"/>
+      <c r="AA52" s="52"/>
+      <c r="AB52" s="52"/>
       <c r="AC52" s="37"/>
-    </row>
-    <row r="53" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD52" s="37"/>
+    </row>
+    <row r="53" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="26">
         <v>57112</v>
       </c>
       <c r="D53" s="26">
         <v>44751</v>
       </c>
       <c r="E53" s="27">
         <v>36305</v>
       </c>
       <c r="F53" s="26">
         <v>42876</v>
       </c>
       <c r="G53" s="26">
         <v>40609</v>
       </c>
       <c r="H53" s="26">
         <v>40979</v>
       </c>
       <c r="I53" s="26">
         <v>47824</v>
       </c>
       <c r="J53" s="26">
@@ -5423,52 +5555,55 @@
       </c>
       <c r="V53" s="36">
         <v>63815</v>
       </c>
       <c r="W53" s="27">
         <v>59294</v>
       </c>
       <c r="X53" s="37">
         <v>51765</v>
       </c>
       <c r="Y53" s="45">
         <v>46547</v>
       </c>
       <c r="Z53" s="37">
         <v>44028</v>
       </c>
       <c r="AA53" s="37">
         <v>61604</v>
       </c>
       <c r="AB53" s="37">
         <v>51536</v>
       </c>
       <c r="AC53" s="37">
         <v>55386</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD53" s="37">
+        <v>52235</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="7">
         <v>100000000</v>
       </c>
       <c r="B54" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="26">
         <v>1729</v>
       </c>
       <c r="D54" s="26">
         <v>1291</v>
       </c>
       <c r="E54" s="27">
         <v>1017</v>
       </c>
       <c r="F54" s="26">
         <v>1261</v>
       </c>
       <c r="G54" s="26">
         <v>1182</v>
       </c>
       <c r="H54" s="26">
         <v>1335</v>
       </c>
       <c r="I54" s="26">
@@ -5512,52 +5647,55 @@
       </c>
       <c r="V54" s="36">
         <v>1786</v>
       </c>
       <c r="W54" s="27">
         <v>1791</v>
       </c>
       <c r="X54" s="37">
         <v>1612</v>
       </c>
       <c r="Y54" s="45">
         <v>1479</v>
       </c>
       <c r="Z54" s="37">
         <v>1237</v>
       </c>
       <c r="AA54" s="37">
         <v>1573</v>
       </c>
       <c r="AB54" s="37">
         <v>1546</v>
       </c>
       <c r="AC54" s="37">
         <v>1608</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD54" s="37">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="26">
         <v>2506</v>
       </c>
       <c r="D55" s="26">
         <v>2081</v>
       </c>
       <c r="E55" s="27">
         <v>2040</v>
       </c>
       <c r="F55" s="26">
         <v>2121</v>
       </c>
       <c r="G55" s="26">
         <v>2012</v>
       </c>
       <c r="H55" s="26">
         <v>2202</v>
       </c>
       <c r="I55" s="26">
@@ -5601,52 +5739,55 @@
       </c>
       <c r="V55" s="36">
         <v>3221</v>
       </c>
       <c r="W55" s="27">
         <v>2851</v>
       </c>
       <c r="X55" s="37">
         <v>2846</v>
       </c>
       <c r="Y55" s="45">
         <v>2675</v>
       </c>
       <c r="Z55" s="37">
         <v>2306</v>
       </c>
       <c r="AA55" s="37">
         <v>2920</v>
       </c>
       <c r="AB55" s="37">
         <v>2566</v>
       </c>
       <c r="AC55" s="37">
         <v>2671</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD55" s="37">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="26">
         <v>1395</v>
       </c>
       <c r="D56" s="26">
         <v>1103</v>
       </c>
       <c r="E56" s="27">
         <v>1030</v>
       </c>
       <c r="F56" s="26">
         <v>1274</v>
       </c>
       <c r="G56" s="26">
         <v>1158</v>
       </c>
       <c r="H56" s="26">
         <v>1368</v>
       </c>
       <c r="I56" s="26">
@@ -5690,52 +5831,55 @@
       </c>
       <c r="V56" s="36">
         <v>2251</v>
       </c>
       <c r="W56" s="27">
         <v>1876</v>
       </c>
       <c r="X56" s="37">
         <v>1472</v>
       </c>
       <c r="Y56" s="45">
         <v>1462</v>
       </c>
       <c r="Z56" s="37">
         <v>1246</v>
       </c>
       <c r="AA56" s="37">
         <v>1518</v>
       </c>
       <c r="AB56" s="37">
         <v>1574</v>
       </c>
       <c r="AC56" s="37">
         <v>1570</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD56" s="37">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="26">
         <v>12057</v>
       </c>
       <c r="D57" s="26">
         <v>10339</v>
       </c>
       <c r="E57" s="27">
         <v>7941</v>
       </c>
       <c r="F57" s="26">
         <v>9364</v>
       </c>
       <c r="G57" s="26">
         <v>9164</v>
       </c>
       <c r="H57" s="26">
         <v>8529</v>
       </c>
       <c r="I57" s="26">
@@ -5779,52 +5923,55 @@
       </c>
       <c r="V57" s="36">
         <v>13069</v>
       </c>
       <c r="W57" s="27">
         <v>12028</v>
       </c>
       <c r="X57" s="37">
         <v>10936</v>
       </c>
       <c r="Y57" s="45">
         <v>10612</v>
       </c>
       <c r="Z57" s="37">
         <v>10047</v>
       </c>
       <c r="AA57" s="37">
         <v>14005</v>
       </c>
       <c r="AB57" s="37">
         <v>12032</v>
       </c>
       <c r="AC57" s="37">
         <v>13632</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD57" s="37">
+        <v>12657</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="26">
         <v>1973</v>
       </c>
       <c r="D58" s="26">
         <v>1486</v>
       </c>
       <c r="E58" s="27">
         <v>1144</v>
       </c>
       <c r="F58" s="26">
         <v>1609</v>
       </c>
       <c r="G58" s="26">
         <v>1614</v>
       </c>
       <c r="H58" s="26">
         <v>1659</v>
       </c>
       <c r="I58" s="26">
@@ -5868,52 +6015,55 @@
       </c>
       <c r="V58" s="36">
         <v>2573</v>
       </c>
       <c r="W58" s="27">
         <v>1935</v>
       </c>
       <c r="X58" s="37">
         <v>1673</v>
       </c>
       <c r="Y58" s="45">
         <v>1488</v>
       </c>
       <c r="Z58" s="37">
         <v>1311</v>
       </c>
       <c r="AA58" s="37">
         <v>1841</v>
       </c>
       <c r="AB58" s="37">
         <v>1557</v>
       </c>
       <c r="AC58" s="37">
         <v>1591</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD58" s="37">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="26">
         <v>1856</v>
       </c>
       <c r="D59" s="26">
         <v>1407</v>
       </c>
       <c r="E59" s="26">
         <v>1215</v>
       </c>
       <c r="F59" s="26">
         <v>1700</v>
       </c>
       <c r="G59" s="26">
         <v>1656</v>
       </c>
       <c r="H59" s="26">
         <v>1456</v>
       </c>
       <c r="I59" s="26">
@@ -5957,52 +6107,55 @@
       </c>
       <c r="V59" s="36">
         <v>2681</v>
       </c>
       <c r="W59" s="27">
         <v>2431</v>
       </c>
       <c r="X59" s="37">
         <v>2211</v>
       </c>
       <c r="Y59" s="45">
         <v>1735</v>
       </c>
       <c r="Z59" s="37">
         <v>1815</v>
       </c>
       <c r="AA59" s="37">
         <v>2470</v>
       </c>
       <c r="AB59" s="37">
         <v>2035</v>
       </c>
       <c r="AC59" s="37">
         <v>2138</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD59" s="37">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="26">
         <v>5148</v>
       </c>
       <c r="D60" s="26">
         <v>3963</v>
       </c>
       <c r="E60" s="26">
         <v>3153</v>
       </c>
       <c r="F60" s="26">
         <v>3680</v>
       </c>
       <c r="G60" s="26">
         <v>3630</v>
       </c>
       <c r="H60" s="26">
         <v>3404</v>
       </c>
       <c r="I60" s="26">
@@ -6046,52 +6199,55 @@
       </c>
       <c r="V60" s="36">
         <v>4882</v>
       </c>
       <c r="W60" s="27">
         <v>4679</v>
       </c>
       <c r="X60" s="37">
         <v>3891</v>
       </c>
       <c r="Y60" s="45">
         <v>3425</v>
       </c>
       <c r="Z60" s="37">
         <v>3182</v>
       </c>
       <c r="AA60" s="37">
         <v>4643</v>
       </c>
       <c r="AB60" s="37">
         <v>3641</v>
       </c>
       <c r="AC60" s="37">
         <v>4238</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD60" s="37">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="26">
         <v>3155</v>
       </c>
       <c r="D61" s="26">
         <v>2438</v>
       </c>
       <c r="E61" s="26">
         <v>1925</v>
       </c>
       <c r="F61" s="26">
         <v>2329</v>
       </c>
       <c r="G61" s="26">
         <v>2041</v>
       </c>
       <c r="H61" s="26">
         <v>2231</v>
       </c>
       <c r="I61" s="26">
@@ -6135,52 +6291,55 @@
       </c>
       <c r="V61" s="36">
         <v>2918</v>
       </c>
       <c r="W61" s="27">
         <v>3166</v>
       </c>
       <c r="X61" s="37">
         <v>2511</v>
       </c>
       <c r="Y61" s="45">
         <v>2257</v>
       </c>
       <c r="Z61" s="37">
         <v>2349</v>
       </c>
       <c r="AA61" s="37">
         <v>3206</v>
       </c>
       <c r="AB61" s="37">
         <v>2577</v>
       </c>
       <c r="AC61" s="37">
         <v>2743</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD61" s="37">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="26">
         <v>1444</v>
       </c>
       <c r="D62" s="26">
         <v>1170</v>
       </c>
       <c r="E62" s="26">
         <v>1074</v>
       </c>
       <c r="F62" s="26">
         <v>1086</v>
       </c>
       <c r="G62" s="26">
         <v>1075</v>
       </c>
       <c r="H62" s="26">
         <v>1075</v>
       </c>
       <c r="I62" s="26">
@@ -6224,52 +6383,55 @@
       </c>
       <c r="V62" s="36">
         <v>1720</v>
       </c>
       <c r="W62" s="27">
         <v>1733</v>
       </c>
       <c r="X62" s="37">
         <v>1526</v>
       </c>
       <c r="Y62" s="45">
         <v>1304</v>
       </c>
       <c r="Z62" s="37">
         <v>1094</v>
       </c>
       <c r="AA62" s="37">
         <v>1541</v>
       </c>
       <c r="AB62" s="37">
         <v>1426</v>
       </c>
       <c r="AC62" s="37">
         <v>1493</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD62" s="37">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="26">
         <v>1939</v>
       </c>
       <c r="D63" s="26">
         <v>1505</v>
       </c>
       <c r="E63" s="26">
         <v>1408</v>
       </c>
       <c r="F63" s="26">
         <v>1446</v>
       </c>
       <c r="G63" s="26">
         <v>1581</v>
       </c>
       <c r="H63" s="26">
         <v>1683</v>
       </c>
       <c r="I63" s="26">
@@ -6313,52 +6475,55 @@
       </c>
       <c r="V63" s="36">
         <v>2211</v>
       </c>
       <c r="W63" s="27">
         <v>2325</v>
       </c>
       <c r="X63" s="37">
         <v>1934</v>
       </c>
       <c r="Y63" s="45">
         <v>1816</v>
       </c>
       <c r="Z63" s="37">
         <v>1680</v>
       </c>
       <c r="AA63" s="37">
         <v>1965</v>
       </c>
       <c r="AB63" s="37">
         <v>1736</v>
       </c>
       <c r="AC63" s="37">
         <v>1790</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD63" s="37">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="26">
         <v>2462</v>
       </c>
       <c r="D64" s="26">
         <v>2022</v>
       </c>
       <c r="E64" s="26">
         <v>1601</v>
       </c>
       <c r="F64" s="26">
         <v>1798</v>
       </c>
       <c r="G64" s="26">
         <v>1575</v>
       </c>
       <c r="H64" s="26">
         <v>1514</v>
       </c>
       <c r="I64" s="26">
@@ -6402,52 +6567,55 @@
       </c>
       <c r="V64" s="36">
         <v>2970</v>
       </c>
       <c r="W64" s="27">
         <v>2927</v>
       </c>
       <c r="X64" s="37">
         <v>2219</v>
       </c>
       <c r="Y64" s="45">
         <v>2005</v>
       </c>
       <c r="Z64" s="37">
         <v>1786</v>
       </c>
       <c r="AA64" s="37">
         <v>2542</v>
       </c>
       <c r="AB64" s="37">
         <v>2321</v>
       </c>
       <c r="AC64" s="37">
         <v>2454</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD64" s="37">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="26">
         <v>3015</v>
       </c>
       <c r="D65" s="26">
         <v>2284</v>
       </c>
       <c r="E65" s="26">
         <v>1842</v>
       </c>
       <c r="F65" s="26">
         <v>2191</v>
       </c>
       <c r="G65" s="26">
         <v>2156</v>
       </c>
       <c r="H65" s="26">
         <v>2334</v>
       </c>
       <c r="I65" s="26">
@@ -6491,52 +6659,55 @@
       </c>
       <c r="V65" s="36">
         <v>4194</v>
       </c>
       <c r="W65" s="27">
         <v>3459</v>
       </c>
       <c r="X65" s="37">
         <v>3047</v>
       </c>
       <c r="Y65" s="45">
         <v>2705</v>
       </c>
       <c r="Z65" s="37">
         <v>2451</v>
       </c>
       <c r="AA65" s="37">
         <v>3407</v>
       </c>
       <c r="AB65" s="37">
         <v>2765</v>
       </c>
       <c r="AC65" s="37">
         <v>2846</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD65" s="37">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="26">
         <v>1616</v>
       </c>
       <c r="D66" s="26">
         <v>1326</v>
       </c>
       <c r="E66" s="26">
         <v>1128</v>
       </c>
       <c r="F66" s="26">
         <v>1403</v>
       </c>
       <c r="G66" s="26">
         <v>1149</v>
       </c>
       <c r="H66" s="26">
         <v>1317</v>
       </c>
       <c r="I66" s="26">
@@ -6580,52 +6751,55 @@
       </c>
       <c r="V66" s="36">
         <v>1751</v>
       </c>
       <c r="W66" s="26">
         <v>1535</v>
       </c>
       <c r="X66" s="37">
         <v>1215</v>
       </c>
       <c r="Y66" s="45">
         <v>1310</v>
       </c>
       <c r="Z66" s="37">
         <v>1188</v>
       </c>
       <c r="AA66" s="37">
         <v>1518</v>
       </c>
       <c r="AB66" s="37">
         <v>1351</v>
       </c>
       <c r="AC66" s="37">
         <v>1507</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD66" s="37">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="26">
         <v>1508</v>
       </c>
       <c r="D67" s="26">
         <v>1265</v>
       </c>
       <c r="E67" s="26">
         <v>1153</v>
       </c>
       <c r="F67" s="26">
         <v>1276</v>
       </c>
       <c r="G67" s="26">
         <v>1120</v>
       </c>
       <c r="H67" s="26">
         <v>1300</v>
       </c>
       <c r="I67" s="26">
@@ -6669,52 +6843,55 @@
       </c>
       <c r="V67" s="36">
         <v>1969</v>
       </c>
       <c r="W67" s="26">
         <v>1827</v>
       </c>
       <c r="X67" s="37">
         <v>1567</v>
       </c>
       <c r="Y67" s="45">
         <v>1525</v>
       </c>
       <c r="Z67" s="37">
         <v>1313</v>
       </c>
       <c r="AA67" s="37">
         <v>1570</v>
       </c>
       <c r="AB67" s="37">
         <v>1716</v>
       </c>
       <c r="AC67" s="37">
         <v>1766</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD67" s="37">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="26">
         <v>13483</v>
       </c>
       <c r="D68" s="26">
         <v>9669</v>
       </c>
       <c r="E68" s="26">
         <v>7328</v>
       </c>
       <c r="F68" s="26">
         <v>8793</v>
       </c>
       <c r="G68" s="26">
         <v>7874</v>
       </c>
       <c r="H68" s="26">
         <v>7984</v>
       </c>
       <c r="I68" s="26">
@@ -6758,52 +6935,55 @@
       </c>
       <c r="V68" s="36">
         <v>13247</v>
       </c>
       <c r="W68" s="26">
         <v>12351</v>
       </c>
       <c r="X68" s="37">
         <v>11161</v>
       </c>
       <c r="Y68" s="46">
         <v>9025</v>
       </c>
       <c r="Z68" s="37">
         <v>9531</v>
       </c>
       <c r="AA68" s="37">
         <v>14770</v>
       </c>
       <c r="AB68" s="37">
         <v>10877</v>
       </c>
       <c r="AC68" s="37">
         <v>11364</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD68" s="37">
+        <v>11068</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C69" s="26">
         <v>273</v>
       </c>
       <c r="D69" s="26">
         <v>219</v>
       </c>
       <c r="E69" s="26">
         <v>236</v>
       </c>
       <c r="F69" s="26">
         <v>333</v>
       </c>
       <c r="G69" s="26">
         <v>252</v>
       </c>
       <c r="H69" s="26">
         <v>259</v>
       </c>
       <c r="I69" s="26">
@@ -6847,52 +7027,55 @@
       </c>
       <c r="V69" s="36">
         <v>372</v>
       </c>
       <c r="W69" s="26">
         <v>433</v>
       </c>
       <c r="X69" s="37">
         <v>299</v>
       </c>
       <c r="Y69" s="45">
         <v>358</v>
       </c>
       <c r="Z69" s="19">
         <v>278</v>
       </c>
       <c r="AA69" s="37">
         <v>478</v>
       </c>
       <c r="AB69" s="37">
         <v>385</v>
       </c>
       <c r="AC69" s="37">
         <v>443</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD69" s="37">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="38" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="28">
         <v>1553</v>
       </c>
       <c r="D70" s="28">
         <v>1183</v>
       </c>
       <c r="E70" s="28">
         <v>1070</v>
       </c>
       <c r="F70" s="28">
         <v>1212</v>
       </c>
       <c r="G70" s="28">
         <v>1370</v>
       </c>
       <c r="H70" s="28">
         <v>1329</v>
       </c>
       <c r="I70" s="28">
@@ -6936,81 +7119,84 @@
       </c>
       <c r="V70" s="28">
         <v>2000</v>
       </c>
       <c r="W70" s="28">
         <v>1947</v>
       </c>
       <c r="X70" s="41">
         <v>1645</v>
       </c>
       <c r="Y70" s="41">
         <v>1366</v>
       </c>
       <c r="Z70" s="41">
         <v>1214</v>
       </c>
       <c r="AA70" s="41">
         <v>1637</v>
       </c>
       <c r="AB70" s="41">
         <v>1431</v>
       </c>
       <c r="AC70" s="41">
         <v>1532</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD70" s="41">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10"/>
       <c r="B71" s="44"/>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B74" s="2"/>
     </row>
-    <row r="75" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B52:AB52"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
+    <mergeCell ref="AA6:AD6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>