--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внутреняя миграция\613102 Внутренняя миграция по всем потокам - выбытие (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="95">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -298,72 +298,72 @@
   <si>
     <t>550000000</t>
   </si>
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
-    <t>СКК коды - 613302</t>
-[...1 lines deleted...]
-  <si>
     <t>Тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірлерден келген адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>есепті кезеңде басқа өңірлерден тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>СКК коды - 613102</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -549,51 +549,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -663,50 +663,56 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1023,218 +1029,218 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="17">
-        <v>613302</v>
+        <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="5">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="5">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P12" sqref="P12:P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
@@ -1307,170 +1313,172 @@
       <c r="B16" s="19"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="19"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="19"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
       <c r="B20" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AD76"/>
+  <dimension ref="A1:AF76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF61" sqref="AF61"/>
+      <selection activeCell="AF16" sqref="AF16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B2" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2" s="55" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="53"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="52"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:30" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
       <c r="Z5" s="30"/>
-      <c r="AD5" s="30" t="s">
+      <c r="AE5" s="30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
+    <row r="6" spans="1:32" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="56"/>
-      <c r="C6" s="58">
+      <c r="B6" s="58"/>
+      <c r="C6" s="60">
         <v>2024</v>
       </c>
-      <c r="D6" s="59"/>
-[...10 lines deleted...]
-      <c r="O6" s="60">
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="62">
         <v>2025</v>
       </c>
-      <c r="P6" s="61"/>
-[...10 lines deleted...]
-      <c r="AA6" s="60">
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="62">
         <v>2026</v>
       </c>
-      <c r="AB6" s="62"/>
-[...5 lines deleted...]
-      <c r="B7" s="57"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+    </row>
+    <row r="7" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59"/>
       <c r="C7" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="32" t="s">
@@ -1511,84 +1519,88 @@
       </c>
       <c r="W7" s="43" t="s">
         <v>15</v>
       </c>
       <c r="X7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="Z7" s="48" t="s">
         <v>30</v>
       </c>
       <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="50" t="s">
         <v>18</v>
       </c>
       <c r="AD7" s="51" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE7" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="23"/>
+    </row>
+    <row r="8" spans="1:32" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
-      <c r="B8" s="63" t="s">
+      <c r="B8" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="63"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="65"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="65"/>
+      <c r="N8" s="65"/>
+      <c r="O8" s="65"/>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="65"/>
+      <c r="R8" s="65"/>
+      <c r="S8" s="65"/>
+      <c r="T8" s="65"/>
+      <c r="U8" s="65"/>
+      <c r="V8" s="65"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="65"/>
+    </row>
+    <row r="9" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="26">
         <v>139400</v>
       </c>
       <c r="D9" s="26">
         <v>114979</v>
       </c>
       <c r="E9" s="26">
         <v>98379</v>
       </c>
       <c r="F9" s="26">
         <v>114602</v>
       </c>
       <c r="G9" s="26">
         <v>110984</v>
       </c>
       <c r="H9" s="26">
         <v>110053</v>
       </c>
       <c r="I9" s="26">
         <v>124835</v>
       </c>
       <c r="J9" s="26">
@@ -1632,52 +1644,55 @@
       </c>
       <c r="W9" s="26">
         <v>162198</v>
       </c>
       <c r="X9" s="37">
         <v>141759</v>
       </c>
       <c r="Y9" s="37">
         <v>124561</v>
       </c>
       <c r="Z9" s="37">
         <v>122643</v>
       </c>
       <c r="AA9" s="37">
         <v>169007</v>
       </c>
       <c r="AB9" s="37">
         <v>142964</v>
       </c>
       <c r="AC9" s="37">
         <v>153856</v>
       </c>
       <c r="AD9" s="37">
         <v>142063</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE9" s="37">
+        <v>118072</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>100000000</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="26">
         <v>3569</v>
       </c>
       <c r="D10" s="26">
         <v>2676</v>
       </c>
       <c r="E10" s="26">
         <v>2278</v>
       </c>
       <c r="F10" s="26">
         <v>2625</v>
       </c>
       <c r="G10" s="26">
         <v>2498</v>
       </c>
       <c r="H10" s="26">
         <v>2770</v>
       </c>
       <c r="I10" s="26">
@@ -1724,52 +1739,55 @@
       </c>
       <c r="W10" s="26">
         <v>4028</v>
       </c>
       <c r="X10" s="37">
         <v>3442</v>
       </c>
       <c r="Y10" s="37">
         <v>3020</v>
       </c>
       <c r="Z10" s="37">
         <v>2551</v>
       </c>
       <c r="AA10" s="37">
         <v>3469</v>
       </c>
       <c r="AB10" s="37">
         <v>3522</v>
       </c>
       <c r="AC10" s="37">
         <v>3533</v>
       </c>
       <c r="AD10" s="37">
         <v>3003</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE10" s="37">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="26">
         <v>4693</v>
       </c>
       <c r="D11" s="26">
         <v>3980</v>
       </c>
       <c r="E11" s="26">
         <v>3982</v>
       </c>
       <c r="F11" s="26">
         <v>4009</v>
       </c>
       <c r="G11" s="26">
         <v>3920</v>
       </c>
       <c r="H11" s="26">
         <v>4059</v>
       </c>
       <c r="I11" s="26">
@@ -1816,52 +1834,55 @@
       </c>
       <c r="W11" s="26">
         <v>5553</v>
       </c>
       <c r="X11" s="37">
         <v>5455</v>
       </c>
       <c r="Y11" s="37">
         <v>4978</v>
       </c>
       <c r="Z11" s="37">
         <v>4378</v>
       </c>
       <c r="AA11" s="37">
         <v>5841</v>
       </c>
       <c r="AB11" s="37">
         <v>4962</v>
       </c>
       <c r="AC11" s="37">
         <v>5307</v>
       </c>
       <c r="AD11" s="37">
         <v>4688</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE11" s="37">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="26">
         <v>4709</v>
       </c>
       <c r="D12" s="26">
         <v>3976</v>
       </c>
       <c r="E12" s="26">
         <v>3667</v>
       </c>
       <c r="F12" s="26">
         <v>4460</v>
       </c>
       <c r="G12" s="26">
         <v>4227</v>
       </c>
       <c r="H12" s="26">
         <v>4560</v>
       </c>
       <c r="I12" s="26">
@@ -1908,52 +1929,55 @@
       </c>
       <c r="W12" s="26">
         <v>6971</v>
       </c>
       <c r="X12" s="37">
         <v>5937</v>
       </c>
       <c r="Y12" s="37">
         <v>5259</v>
       </c>
       <c r="Z12" s="37">
         <v>4811</v>
       </c>
       <c r="AA12" s="37">
         <v>6188</v>
       </c>
       <c r="AB12" s="37">
         <v>5705</v>
       </c>
       <c r="AC12" s="37">
         <v>6045</v>
       </c>
       <c r="AD12" s="37">
         <v>4991</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE12" s="37">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="26">
         <v>13986</v>
       </c>
       <c r="D13" s="26">
         <v>12035</v>
       </c>
       <c r="E13" s="26">
         <v>9324</v>
       </c>
       <c r="F13" s="26">
         <v>11016</v>
       </c>
       <c r="G13" s="26">
         <v>10788</v>
       </c>
       <c r="H13" s="26">
         <v>10054</v>
       </c>
       <c r="I13" s="26">
@@ -2000,52 +2024,55 @@
       </c>
       <c r="W13" s="26">
         <v>14632</v>
       </c>
       <c r="X13" s="37">
         <v>13271</v>
       </c>
       <c r="Y13" s="37">
         <v>12819</v>
       </c>
       <c r="Z13" s="37">
         <v>12168</v>
       </c>
       <c r="AA13" s="37">
         <v>16979</v>
       </c>
       <c r="AB13" s="37">
         <v>14509</v>
       </c>
       <c r="AC13" s="37">
         <v>16177</v>
       </c>
       <c r="AD13" s="37">
         <v>15290</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE13" s="37">
+        <v>12820</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="26">
         <v>4194</v>
       </c>
       <c r="D14" s="26">
         <v>3039</v>
       </c>
       <c r="E14" s="26">
         <v>2614</v>
       </c>
       <c r="F14" s="26">
         <v>3536</v>
       </c>
       <c r="G14" s="26">
         <v>3302</v>
       </c>
       <c r="H14" s="26">
         <v>3716</v>
       </c>
       <c r="I14" s="26">
@@ -2092,52 +2119,55 @@
       </c>
       <c r="W14" s="26">
         <v>4077</v>
       </c>
       <c r="X14" s="37">
         <v>3664</v>
       </c>
       <c r="Y14" s="37">
         <v>3052</v>
       </c>
       <c r="Z14" s="37">
         <v>2951</v>
       </c>
       <c r="AA14" s="37">
         <v>4098</v>
       </c>
       <c r="AB14" s="37">
         <v>3385</v>
       </c>
       <c r="AC14" s="37">
         <v>3454</v>
       </c>
       <c r="AD14" s="37">
         <v>3332</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE14" s="37">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="26">
         <v>3983</v>
       </c>
       <c r="D15" s="26">
         <v>3281</v>
       </c>
       <c r="E15" s="26">
         <v>2724</v>
       </c>
       <c r="F15" s="26">
         <v>3678</v>
       </c>
       <c r="G15" s="26">
         <v>3550</v>
       </c>
       <c r="H15" s="26">
         <v>3446</v>
       </c>
       <c r="I15" s="26">
@@ -2184,52 +2214,55 @@
       </c>
       <c r="W15" s="26">
         <v>5465</v>
       </c>
       <c r="X15" s="37">
         <v>4884</v>
       </c>
       <c r="Y15" s="37">
         <v>4059</v>
       </c>
       <c r="Z15" s="37">
         <v>4013</v>
       </c>
       <c r="AA15" s="37">
         <v>5413</v>
       </c>
       <c r="AB15" s="37">
         <v>4744</v>
       </c>
       <c r="AC15" s="37">
         <v>4888</v>
       </c>
       <c r="AD15" s="37">
         <v>4275</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE15" s="37">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="26">
         <v>8046</v>
       </c>
       <c r="D16" s="26">
         <v>6194</v>
       </c>
       <c r="E16" s="26">
         <v>4972</v>
       </c>
       <c r="F16" s="26">
         <v>5614</v>
       </c>
       <c r="G16" s="26">
         <v>5758</v>
       </c>
       <c r="H16" s="26">
         <v>5349</v>
       </c>
       <c r="I16" s="26">
@@ -2276,52 +2309,55 @@
       </c>
       <c r="W16" s="26">
         <v>7756</v>
       </c>
       <c r="X16" s="37">
         <v>6487</v>
       </c>
       <c r="Y16" s="37">
         <v>5472</v>
       </c>
       <c r="Z16" s="37">
         <v>5230</v>
       </c>
       <c r="AA16" s="37">
         <v>7856</v>
       </c>
       <c r="AB16" s="37">
         <v>6106</v>
       </c>
       <c r="AC16" s="37">
         <v>7045</v>
       </c>
       <c r="AD16" s="37">
         <v>6720</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE16" s="37">
+        <v>5390</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="26">
         <v>5384</v>
       </c>
       <c r="D17" s="26">
         <v>4184</v>
       </c>
       <c r="E17" s="26">
         <v>3390</v>
       </c>
       <c r="F17" s="26">
         <v>4046</v>
       </c>
       <c r="G17" s="26">
         <v>3600</v>
       </c>
       <c r="H17" s="26">
         <v>3754</v>
       </c>
       <c r="I17" s="26">
@@ -2368,52 +2404,55 @@
       </c>
       <c r="W17" s="26">
         <v>5381</v>
       </c>
       <c r="X17" s="37">
         <v>4427</v>
       </c>
       <c r="Y17" s="37">
         <v>3990</v>
       </c>
       <c r="Z17" s="37">
         <v>4074</v>
       </c>
       <c r="AA17" s="37">
         <v>5698</v>
       </c>
       <c r="AB17" s="37">
         <v>4648</v>
       </c>
       <c r="AC17" s="37">
         <v>5069</v>
       </c>
       <c r="AD17" s="37">
         <v>4838</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE17" s="37">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="26">
         <v>5151</v>
       </c>
       <c r="D18" s="26">
         <v>4264</v>
       </c>
       <c r="E18" s="26">
         <v>3927</v>
       </c>
       <c r="F18" s="26">
         <v>4182</v>
       </c>
       <c r="G18" s="26">
         <v>4183</v>
       </c>
       <c r="H18" s="26">
         <v>4353</v>
       </c>
       <c r="I18" s="26">
@@ -2460,52 +2499,55 @@
       </c>
       <c r="W18" s="26">
         <v>6608</v>
       </c>
       <c r="X18" s="37">
         <v>5588</v>
       </c>
       <c r="Y18" s="37">
         <v>4738</v>
       </c>
       <c r="Z18" s="37">
         <v>4299</v>
       </c>
       <c r="AA18" s="37">
         <v>5818</v>
       </c>
       <c r="AB18" s="37">
         <v>5358</v>
       </c>
       <c r="AC18" s="37">
         <v>5985</v>
       </c>
       <c r="AD18" s="37">
         <v>5268</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE18" s="37">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="26">
         <v>3713</v>
       </c>
       <c r="D19" s="26">
         <v>3047</v>
       </c>
       <c r="E19" s="26">
         <v>2871</v>
       </c>
       <c r="F19" s="26">
         <v>2984</v>
       </c>
       <c r="G19" s="26">
         <v>3241</v>
       </c>
       <c r="H19" s="26">
         <v>3492</v>
       </c>
       <c r="I19" s="26">
@@ -2552,52 +2594,55 @@
       </c>
       <c r="W19" s="26">
         <v>4718</v>
       </c>
       <c r="X19" s="37">
         <v>3947</v>
       </c>
       <c r="Y19" s="37">
         <v>3606</v>
       </c>
       <c r="Z19" s="37">
         <v>3381</v>
       </c>
       <c r="AA19" s="37">
         <v>4026</v>
       </c>
       <c r="AB19" s="37">
         <v>3646</v>
       </c>
       <c r="AC19" s="37">
         <v>3854</v>
       </c>
       <c r="AD19" s="37">
         <v>3722</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE19" s="37">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="26">
         <v>4677</v>
       </c>
       <c r="D20" s="26">
         <v>3651</v>
       </c>
       <c r="E20" s="26">
         <v>2991</v>
       </c>
       <c r="F20" s="26">
         <v>3372</v>
       </c>
       <c r="G20" s="26">
         <v>3078</v>
       </c>
       <c r="H20" s="26">
         <v>2951</v>
       </c>
       <c r="I20" s="26">
@@ -2644,52 +2689,55 @@
       </c>
       <c r="W20" s="27">
         <v>5512</v>
       </c>
       <c r="X20" s="37">
         <v>4497</v>
       </c>
       <c r="Y20" s="37">
         <v>3972</v>
       </c>
       <c r="Z20" s="37">
         <v>3573</v>
       </c>
       <c r="AA20" s="37">
         <v>5131</v>
       </c>
       <c r="AB20" s="37">
         <v>4360</v>
       </c>
       <c r="AC20" s="37">
         <v>4570</v>
       </c>
       <c r="AD20" s="37">
         <v>4434</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE20" s="37">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="26">
         <v>5136</v>
       </c>
       <c r="D21" s="26">
         <v>3944</v>
       </c>
       <c r="E21" s="26">
         <v>3196</v>
       </c>
       <c r="F21" s="26">
         <v>3781</v>
       </c>
       <c r="G21" s="26">
         <v>3824</v>
       </c>
       <c r="H21" s="26">
         <v>3972</v>
       </c>
       <c r="I21" s="26">
@@ -2736,52 +2784,55 @@
       </c>
       <c r="W21" s="27">
         <v>6264</v>
       </c>
       <c r="X21" s="37">
         <v>5265</v>
       </c>
       <c r="Y21" s="37">
         <v>4770</v>
       </c>
       <c r="Z21" s="37">
         <v>4547</v>
       </c>
       <c r="AA21" s="37">
         <v>6123</v>
       </c>
       <c r="AB21" s="37">
         <v>5050</v>
       </c>
       <c r="AC21" s="37">
         <v>5376</v>
       </c>
       <c r="AD21" s="37">
         <v>5870</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE21" s="37">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="26">
         <v>3391</v>
       </c>
       <c r="D22" s="26">
         <v>2885</v>
       </c>
       <c r="E22" s="27">
         <v>2592</v>
       </c>
       <c r="F22" s="26">
         <v>2891</v>
       </c>
       <c r="G22" s="26">
         <v>2758</v>
       </c>
       <c r="H22" s="26">
         <v>2845</v>
       </c>
       <c r="I22" s="26">
@@ -2828,52 +2879,55 @@
       </c>
       <c r="W22" s="27">
         <v>3929</v>
       </c>
       <c r="X22" s="37">
         <v>3209</v>
       </c>
       <c r="Y22" s="37">
         <v>3068</v>
       </c>
       <c r="Z22" s="37">
         <v>2990</v>
       </c>
       <c r="AA22" s="37">
         <v>3675</v>
       </c>
       <c r="AB22" s="37">
         <v>3195</v>
       </c>
       <c r="AC22" s="37">
         <v>3474</v>
       </c>
       <c r="AD22" s="37">
         <v>3328</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE22" s="37">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="26">
         <v>2239</v>
       </c>
       <c r="D23" s="26">
         <v>1915</v>
       </c>
       <c r="E23" s="27">
         <v>1733</v>
       </c>
       <c r="F23" s="26">
         <v>2212</v>
       </c>
       <c r="G23" s="26">
         <v>1762</v>
       </c>
       <c r="H23" s="26">
         <v>1915</v>
       </c>
       <c r="I23" s="26">
@@ -2920,52 +2974,55 @@
       </c>
       <c r="W23" s="27">
         <v>2744</v>
       </c>
       <c r="X23" s="37">
         <v>2371</v>
       </c>
       <c r="Y23" s="37">
         <v>2217</v>
       </c>
       <c r="Z23" s="37">
         <v>1959</v>
       </c>
       <c r="AA23" s="37">
         <v>2477</v>
       </c>
       <c r="AB23" s="37">
         <v>2570</v>
       </c>
       <c r="AC23" s="37">
         <v>2697</v>
       </c>
       <c r="AD23" s="37">
         <v>2378</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE23" s="37">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="26">
         <v>17720</v>
       </c>
       <c r="D24" s="26">
         <v>12833</v>
       </c>
       <c r="E24" s="27">
         <v>9794</v>
       </c>
       <c r="F24" s="26">
         <v>11515</v>
       </c>
       <c r="G24" s="26">
         <v>10568</v>
       </c>
       <c r="H24" s="26">
         <v>10453</v>
       </c>
       <c r="I24" s="26">
@@ -3012,52 +3069,55 @@
       </c>
       <c r="W24" s="27">
         <v>16442</v>
       </c>
       <c r="X24" s="37">
         <v>14729</v>
       </c>
       <c r="Y24" s="37">
         <v>12086</v>
       </c>
       <c r="Z24" s="37">
         <v>12861</v>
       </c>
       <c r="AA24" s="37">
         <v>19932</v>
       </c>
       <c r="AB24" s="37">
         <v>14755</v>
       </c>
       <c r="AC24" s="37">
         <v>15467</v>
       </c>
       <c r="AD24" s="37">
         <v>14796</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE24" s="37">
+        <v>11060</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="26">
         <v>1110</v>
       </c>
       <c r="D25" s="26">
         <v>931</v>
       </c>
       <c r="E25" s="27">
         <v>903</v>
       </c>
       <c r="F25" s="26">
         <v>1104</v>
       </c>
       <c r="G25" s="26">
         <v>934</v>
       </c>
       <c r="H25" s="26">
         <v>964</v>
       </c>
       <c r="I25" s="26">
@@ -3104,52 +3164,55 @@
       </c>
       <c r="W25" s="27">
         <v>1437</v>
       </c>
       <c r="X25" s="37">
         <v>1264</v>
       </c>
       <c r="Y25" s="37">
         <v>1136</v>
       </c>
       <c r="Z25" s="37">
         <v>1051</v>
       </c>
       <c r="AA25" s="37">
         <v>1552</v>
       </c>
       <c r="AB25" s="37">
         <v>1233</v>
       </c>
       <c r="AC25" s="37">
         <v>1469</v>
       </c>
       <c r="AD25" s="37">
         <v>1258</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE25" s="37">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="26">
         <v>3148</v>
       </c>
       <c r="D26" s="26">
         <v>2639</v>
       </c>
       <c r="E26" s="27">
         <v>2191</v>
       </c>
       <c r="F26" s="26">
         <v>2512</v>
       </c>
       <c r="G26" s="26">
         <v>2534</v>
       </c>
       <c r="H26" s="26">
         <v>2621</v>
       </c>
       <c r="I26" s="26">
@@ -3196,52 +3259,55 @@
       </c>
       <c r="W26" s="27">
         <v>4014</v>
       </c>
       <c r="X26" s="37">
         <v>3412</v>
       </c>
       <c r="Y26" s="37">
         <v>2964</v>
       </c>
       <c r="Z26" s="37">
         <v>2642</v>
       </c>
       <c r="AA26" s="37">
         <v>3425</v>
       </c>
       <c r="AB26" s="37">
         <v>3237</v>
       </c>
       <c r="AC26" s="37">
         <v>3369</v>
       </c>
       <c r="AD26" s="37">
         <v>2863</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE26" s="37">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="26">
         <v>17201</v>
       </c>
       <c r="D27" s="26">
         <v>14978</v>
       </c>
       <c r="E27" s="27">
         <v>14267</v>
       </c>
       <c r="F27" s="26">
         <v>15488</v>
       </c>
       <c r="G27" s="26">
         <v>15263</v>
       </c>
       <c r="H27" s="26">
         <v>15620</v>
       </c>
       <c r="I27" s="26">
@@ -3288,52 +3354,55 @@
       </c>
       <c r="W27" s="27">
         <v>21608</v>
       </c>
       <c r="X27" s="37">
         <v>19535</v>
       </c>
       <c r="Y27" s="37">
         <v>16353</v>
       </c>
       <c r="Z27" s="37">
         <v>17738</v>
       </c>
       <c r="AA27" s="37">
         <v>23846</v>
       </c>
       <c r="AB27" s="37">
         <v>21354</v>
       </c>
       <c r="AC27" s="37">
         <v>22640</v>
       </c>
       <c r="AD27" s="37">
         <v>20191</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE27" s="37">
+        <v>18558</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="26">
         <v>15835</v>
       </c>
       <c r="D28" s="26">
         <v>14110</v>
       </c>
       <c r="E28" s="27">
         <v>12834</v>
       </c>
       <c r="F28" s="26">
         <v>15287</v>
       </c>
       <c r="G28" s="26">
         <v>15716</v>
       </c>
       <c r="H28" s="26">
         <v>14668</v>
       </c>
       <c r="I28" s="26">
@@ -3380,52 +3449,55 @@
       </c>
       <c r="W28" s="27">
         <v>22175</v>
       </c>
       <c r="X28" s="37">
         <v>19521</v>
       </c>
       <c r="Y28" s="37">
         <v>17746</v>
       </c>
       <c r="Z28" s="37">
         <v>18004</v>
       </c>
       <c r="AA28" s="37">
         <v>23862</v>
       </c>
       <c r="AB28" s="37">
         <v>19488</v>
       </c>
       <c r="AC28" s="37">
         <v>21244</v>
       </c>
       <c r="AD28" s="37">
         <v>19675</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE28" s="37">
+        <v>16965</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="26">
         <v>11515</v>
       </c>
       <c r="D29" s="26">
         <v>10417</v>
       </c>
       <c r="E29" s="27">
         <v>8129</v>
       </c>
       <c r="F29" s="26">
         <v>10290</v>
       </c>
       <c r="G29" s="26">
         <v>9480</v>
       </c>
       <c r="H29" s="27">
         <v>8491</v>
       </c>
       <c r="I29" s="26">
@@ -3472,86 +3544,90 @@
       </c>
       <c r="W29" s="27">
         <v>12884</v>
       </c>
       <c r="X29" s="37">
         <v>10854</v>
       </c>
       <c r="Y29" s="37">
         <v>9256</v>
       </c>
       <c r="Z29" s="37">
         <v>9422</v>
       </c>
       <c r="AA29" s="37">
         <v>13598</v>
       </c>
       <c r="AB29" s="37">
         <v>11137</v>
       </c>
       <c r="AC29" s="37">
         <v>12193</v>
       </c>
       <c r="AD29" s="37">
         <v>11143</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE29" s="37">
+        <v>8571</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="19"/>
-      <c r="B30" s="64" t="s">
+      <c r="B30" s="66" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="64"/>
-[...24 lines deleted...]
-      <c r="AB30" s="64"/>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="66"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="66"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="66"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
+      <c r="W30" s="66"/>
+      <c r="X30" s="66"/>
+      <c r="Y30" s="66"/>
+      <c r="Z30" s="66"/>
+      <c r="AA30" s="66"/>
+      <c r="AB30" s="66"/>
       <c r="AC30" s="37"/>
       <c r="AD30" s="37"/>
-    </row>
-    <row r="31" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE30" s="37"/>
+    </row>
+    <row r="31" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="26">
         <v>82288</v>
       </c>
       <c r="D31" s="26">
         <v>70228</v>
       </c>
       <c r="E31" s="27">
         <v>62074</v>
       </c>
       <c r="F31" s="26">
         <v>71726</v>
       </c>
       <c r="G31" s="26">
         <v>70375</v>
       </c>
       <c r="H31" s="26">
         <v>69074</v>
       </c>
       <c r="I31" s="26">
         <v>77011</v>
       </c>
       <c r="J31" s="26">
@@ -3595,52 +3671,55 @@
       </c>
       <c r="W31" s="27">
         <v>102904</v>
       </c>
       <c r="X31" s="37">
         <v>89994</v>
       </c>
       <c r="Y31" s="37">
         <v>78014</v>
       </c>
       <c r="Z31" s="37">
         <v>78615</v>
       </c>
       <c r="AA31" s="37">
         <v>107403</v>
       </c>
       <c r="AB31" s="37">
         <v>91428</v>
       </c>
       <c r="AC31" s="37">
         <v>98470</v>
       </c>
       <c r="AD31" s="37">
         <v>89828</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE31" s="37">
+        <v>76848</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="7">
         <v>100000000</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="26">
         <v>1840</v>
       </c>
       <c r="D32" s="26">
         <v>1385</v>
       </c>
       <c r="E32" s="27">
         <v>1261</v>
       </c>
       <c r="F32" s="26">
         <v>1364</v>
       </c>
       <c r="G32" s="26">
         <v>1316</v>
       </c>
       <c r="H32" s="26">
         <v>1435</v>
       </c>
       <c r="I32" s="26">
@@ -3687,52 +3766,55 @@
       </c>
       <c r="W32" s="27">
         <v>2237</v>
       </c>
       <c r="X32" s="37">
         <v>1830</v>
       </c>
       <c r="Y32" s="37">
         <v>1541</v>
       </c>
       <c r="Z32" s="37">
         <v>1314</v>
       </c>
       <c r="AA32" s="37">
         <v>1896</v>
       </c>
       <c r="AB32" s="37">
         <v>1976</v>
       </c>
       <c r="AC32" s="37">
         <v>1925</v>
       </c>
       <c r="AD32" s="37">
         <v>1553</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE32" s="37">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="26">
         <v>2187</v>
       </c>
       <c r="D33" s="26">
         <v>1899</v>
       </c>
       <c r="E33" s="27">
         <v>1942</v>
       </c>
       <c r="F33" s="26">
         <v>1888</v>
       </c>
       <c r="G33" s="26">
         <v>1908</v>
       </c>
       <c r="H33" s="26">
         <v>1857</v>
       </c>
       <c r="I33" s="26">
@@ -3779,52 +3861,55 @@
       </c>
       <c r="W33" s="27">
         <v>2702</v>
       </c>
       <c r="X33" s="37">
         <v>2609</v>
       </c>
       <c r="Y33" s="37">
         <v>2303</v>
       </c>
       <c r="Z33" s="37">
         <v>2072</v>
       </c>
       <c r="AA33" s="37">
         <v>2921</v>
       </c>
       <c r="AB33" s="37">
         <v>2396</v>
       </c>
       <c r="AC33" s="37">
         <v>2636</v>
       </c>
       <c r="AD33" s="37">
         <v>2342</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE33" s="37">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="26">
         <v>3314</v>
       </c>
       <c r="D34" s="26">
         <v>2873</v>
       </c>
       <c r="E34" s="27">
         <v>2637</v>
       </c>
       <c r="F34" s="26">
         <v>3186</v>
       </c>
       <c r="G34" s="26">
         <v>3069</v>
       </c>
       <c r="H34" s="26">
         <v>3192</v>
       </c>
       <c r="I34" s="26">
@@ -3871,52 +3956,55 @@
       </c>
       <c r="W34" s="27">
         <v>5095</v>
       </c>
       <c r="X34" s="37">
         <v>4465</v>
       </c>
       <c r="Y34" s="37">
         <v>3797</v>
       </c>
       <c r="Z34" s="37">
         <v>3565</v>
       </c>
       <c r="AA34" s="37">
         <v>4670</v>
       </c>
       <c r="AB34" s="37">
         <v>4131</v>
       </c>
       <c r="AC34" s="37">
         <v>4475</v>
       </c>
       <c r="AD34" s="37">
         <v>3703</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE34" s="37">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="26">
         <v>1929</v>
       </c>
       <c r="D35" s="26">
         <v>1696</v>
       </c>
       <c r="E35" s="27">
         <v>1383</v>
       </c>
       <c r="F35" s="26">
         <v>1652</v>
       </c>
       <c r="G35" s="26">
         <v>1624</v>
       </c>
       <c r="H35" s="26">
         <v>1525</v>
       </c>
       <c r="I35" s="26">
@@ -3963,52 +4051,55 @@
       </c>
       <c r="W35" s="27">
         <v>2604</v>
       </c>
       <c r="X35" s="37">
         <v>2335</v>
       </c>
       <c r="Y35" s="37">
         <v>2207</v>
       </c>
       <c r="Z35" s="37">
         <v>2121</v>
       </c>
       <c r="AA35" s="37">
         <v>2974</v>
       </c>
       <c r="AB35" s="37">
         <v>2477</v>
       </c>
       <c r="AC35" s="37">
         <v>2545</v>
       </c>
       <c r="AD35" s="37">
         <v>2633</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE35" s="37">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="26">
         <v>2221</v>
       </c>
       <c r="D36" s="26">
         <v>1553</v>
       </c>
       <c r="E36" s="27">
         <v>1470</v>
       </c>
       <c r="F36" s="26">
         <v>1927</v>
       </c>
       <c r="G36" s="26">
         <v>1688</v>
       </c>
       <c r="H36" s="26">
         <v>2057</v>
       </c>
       <c r="I36" s="26">
@@ -4055,52 +4146,55 @@
       </c>
       <c r="W36" s="27">
         <v>2142</v>
       </c>
       <c r="X36" s="37">
         <v>1991</v>
       </c>
       <c r="Y36" s="37">
         <v>1564</v>
       </c>
       <c r="Z36" s="37">
         <v>1640</v>
       </c>
       <c r="AA36" s="37">
         <v>2257</v>
       </c>
       <c r="AB36" s="37">
         <v>1828</v>
       </c>
       <c r="AC36" s="37">
         <v>1863</v>
       </c>
       <c r="AD36" s="37">
         <v>1720</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE36" s="37">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="26">
         <v>2127</v>
       </c>
       <c r="D37" s="26">
         <v>1874</v>
       </c>
       <c r="E37" s="27">
         <v>1509</v>
       </c>
       <c r="F37" s="26">
         <v>1978</v>
       </c>
       <c r="G37" s="26">
         <v>1894</v>
       </c>
       <c r="H37" s="26">
         <v>1990</v>
       </c>
       <c r="I37" s="26">
@@ -4147,52 +4241,55 @@
       </c>
       <c r="W37" s="27">
         <v>3034</v>
       </c>
       <c r="X37" s="37">
         <v>2673</v>
       </c>
       <c r="Y37" s="37">
         <v>2324</v>
       </c>
       <c r="Z37" s="37">
         <v>2198</v>
       </c>
       <c r="AA37" s="37">
         <v>2943</v>
       </c>
       <c r="AB37" s="37">
         <v>2709</v>
       </c>
       <c r="AC37" s="37">
         <v>2750</v>
       </c>
       <c r="AD37" s="37">
         <v>2422</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE37" s="37">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="26">
         <v>2898</v>
       </c>
       <c r="D38" s="26">
         <v>2231</v>
       </c>
       <c r="E38" s="27">
         <v>1819</v>
       </c>
       <c r="F38" s="26">
         <v>1934</v>
       </c>
       <c r="G38" s="26">
         <v>2128</v>
       </c>
       <c r="H38" s="26">
         <v>1945</v>
       </c>
       <c r="I38" s="26">
@@ -4239,52 +4336,55 @@
       </c>
       <c r="W38" s="27">
         <v>3077</v>
       </c>
       <c r="X38" s="37">
         <v>2596</v>
       </c>
       <c r="Y38" s="37">
         <v>2047</v>
       </c>
       <c r="Z38" s="37">
         <v>2048</v>
       </c>
       <c r="AA38" s="37">
         <v>3213</v>
       </c>
       <c r="AB38" s="37">
         <v>2465</v>
       </c>
       <c r="AC38" s="37">
         <v>2807</v>
       </c>
       <c r="AD38" s="37">
         <v>2827</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE38" s="37">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="26">
         <v>2229</v>
       </c>
       <c r="D39" s="26">
         <v>1746</v>
       </c>
       <c r="E39" s="27">
         <v>1465</v>
       </c>
       <c r="F39" s="26">
         <v>1717</v>
       </c>
       <c r="G39" s="26">
         <v>1559</v>
       </c>
       <c r="H39" s="26">
         <v>1523</v>
       </c>
       <c r="I39" s="26">
@@ -4331,52 +4431,55 @@
       </c>
       <c r="W39" s="27">
         <v>2215</v>
       </c>
       <c r="X39" s="37">
         <v>1916</v>
       </c>
       <c r="Y39" s="37">
         <v>1733</v>
       </c>
       <c r="Z39" s="37">
         <v>1725</v>
       </c>
       <c r="AA39" s="37">
         <v>2492</v>
       </c>
       <c r="AB39" s="37">
         <v>2071</v>
       </c>
       <c r="AC39" s="37">
         <v>2326</v>
       </c>
       <c r="AD39" s="37">
         <v>2164</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE39" s="37">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="26">
         <v>3707</v>
       </c>
       <c r="D40" s="26">
         <v>3094</v>
       </c>
       <c r="E40" s="27">
         <v>2853</v>
       </c>
       <c r="F40" s="26">
         <v>3096</v>
       </c>
       <c r="G40" s="26">
         <v>3108</v>
       </c>
       <c r="H40" s="26">
         <v>3278</v>
       </c>
       <c r="I40" s="26">
@@ -4423,52 +4526,55 @@
       </c>
       <c r="W40" s="27">
         <v>4875</v>
       </c>
       <c r="X40" s="37">
         <v>4062</v>
       </c>
       <c r="Y40" s="37">
         <v>3434</v>
       </c>
       <c r="Z40" s="37">
         <v>3205</v>
       </c>
       <c r="AA40" s="37">
         <v>4277</v>
       </c>
       <c r="AB40" s="37">
         <v>3932</v>
       </c>
       <c r="AC40" s="37">
         <v>4492</v>
       </c>
       <c r="AD40" s="37">
         <v>3927</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE40" s="37">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="26">
         <v>1774</v>
       </c>
       <c r="D41" s="26">
         <v>1542</v>
       </c>
       <c r="E41" s="27">
         <v>1463</v>
       </c>
       <c r="F41" s="26">
         <v>1538</v>
       </c>
       <c r="G41" s="26">
         <v>1660</v>
       </c>
       <c r="H41" s="26">
         <v>1809</v>
       </c>
       <c r="I41" s="26">
@@ -4515,52 +4621,55 @@
       </c>
       <c r="W41" s="27">
         <v>2393</v>
       </c>
       <c r="X41" s="37">
         <v>2013</v>
       </c>
       <c r="Y41" s="37">
         <v>1790</v>
       </c>
       <c r="Z41" s="37">
         <v>1701</v>
       </c>
       <c r="AA41" s="37">
         <v>2061</v>
       </c>
       <c r="AB41" s="37">
         <v>1910</v>
       </c>
       <c r="AC41" s="37">
         <v>2064</v>
       </c>
       <c r="AD41" s="37">
         <v>1895</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE41" s="37">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="26">
         <v>2215</v>
       </c>
       <c r="D42" s="26">
         <v>1629</v>
       </c>
       <c r="E42" s="27">
         <v>1390</v>
       </c>
       <c r="F42" s="26">
         <v>1574</v>
       </c>
       <c r="G42" s="26">
         <v>1503</v>
       </c>
       <c r="H42" s="26">
         <v>1437</v>
       </c>
       <c r="I42" s="26">
@@ -4607,52 +4716,55 @@
       </c>
       <c r="W42" s="27">
         <v>2585</v>
       </c>
       <c r="X42" s="37">
         <v>2278</v>
       </c>
       <c r="Y42" s="37">
         <v>1967</v>
       </c>
       <c r="Z42" s="37">
         <v>1787</v>
       </c>
       <c r="AA42" s="37">
         <v>2589</v>
       </c>
       <c r="AB42" s="37">
         <v>2039</v>
       </c>
       <c r="AC42" s="37">
         <v>2116</v>
       </c>
       <c r="AD42" s="37">
         <v>2097</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE42" s="37">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="26">
         <v>2121</v>
       </c>
       <c r="D43" s="26">
         <v>1660</v>
       </c>
       <c r="E43" s="27">
         <v>1354</v>
       </c>
       <c r="F43" s="26">
         <v>1590</v>
       </c>
       <c r="G43" s="26">
         <v>1668</v>
       </c>
       <c r="H43" s="26">
         <v>1638</v>
       </c>
       <c r="I43" s="26">
@@ -4699,52 +4811,55 @@
       </c>
       <c r="W43" s="27">
         <v>2805</v>
       </c>
       <c r="X43" s="37">
         <v>2218</v>
       </c>
       <c r="Y43" s="37">
         <v>2065</v>
       </c>
       <c r="Z43" s="37">
         <v>2096</v>
       </c>
       <c r="AA43" s="37">
         <v>2716</v>
       </c>
       <c r="AB43" s="37">
         <v>2285</v>
       </c>
       <c r="AC43" s="37">
         <v>2530</v>
       </c>
       <c r="AD43" s="37">
         <v>2778</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE43" s="37">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="26">
         <v>1775</v>
       </c>
       <c r="D44" s="26">
         <v>1559</v>
       </c>
       <c r="E44" s="27">
         <v>1464</v>
       </c>
       <c r="F44" s="26">
         <v>1488</v>
       </c>
       <c r="G44" s="26">
         <v>1609</v>
       </c>
       <c r="H44" s="26">
         <v>1528</v>
       </c>
       <c r="I44" s="26">
@@ -4791,52 +4906,55 @@
       </c>
       <c r="W44" s="27">
         <v>2394</v>
       </c>
       <c r="X44" s="37">
         <v>1994</v>
       </c>
       <c r="Y44" s="37">
         <v>1758</v>
       </c>
       <c r="Z44" s="37">
         <v>1802</v>
       </c>
       <c r="AA44" s="37">
         <v>2157</v>
       </c>
       <c r="AB44" s="37">
         <v>1844</v>
       </c>
       <c r="AC44" s="37">
         <v>1967</v>
       </c>
       <c r="AD44" s="37">
         <v>1828</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE44" s="37">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="26">
         <v>731</v>
       </c>
       <c r="D45" s="26">
         <v>650</v>
       </c>
       <c r="E45" s="27">
         <v>580</v>
       </c>
       <c r="F45" s="26">
         <v>936</v>
       </c>
       <c r="G45" s="26">
         <v>642</v>
       </c>
       <c r="H45" s="26">
         <v>615</v>
       </c>
       <c r="I45" s="26">
@@ -4883,52 +5001,55 @@
       </c>
       <c r="W45" s="27">
         <v>917</v>
       </c>
       <c r="X45" s="37">
         <v>804</v>
       </c>
       <c r="Y45" s="37">
         <v>692</v>
       </c>
       <c r="Z45" s="19">
         <v>646</v>
       </c>
       <c r="AA45" s="37">
         <v>907</v>
       </c>
       <c r="AB45" s="37">
         <v>854</v>
       </c>
       <c r="AC45" s="37">
         <v>931</v>
       </c>
       <c r="AD45" s="37">
         <v>864</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE45" s="37">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="26">
         <v>4237</v>
       </c>
       <c r="D46" s="26">
         <v>3164</v>
       </c>
       <c r="E46" s="27">
         <v>2466</v>
       </c>
       <c r="F46" s="26">
         <v>2722</v>
       </c>
       <c r="G46" s="26">
         <v>2694</v>
       </c>
       <c r="H46" s="26">
         <v>2469</v>
       </c>
       <c r="I46" s="26">
@@ -4975,52 +5096,55 @@
       </c>
       <c r="W46" s="27">
         <v>4091</v>
       </c>
       <c r="X46" s="37">
         <v>3568</v>
       </c>
       <c r="Y46" s="37">
         <v>3061</v>
       </c>
       <c r="Z46" s="37">
         <v>3330</v>
       </c>
       <c r="AA46" s="37">
         <v>5162</v>
       </c>
       <c r="AB46" s="37">
         <v>3878</v>
       </c>
       <c r="AC46" s="37">
         <v>4103</v>
       </c>
       <c r="AD46" s="37">
         <v>3728</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE46" s="37">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C47" s="26">
         <v>837</v>
       </c>
       <c r="D47" s="26">
         <v>712</v>
       </c>
       <c r="E47" s="27">
         <v>667</v>
       </c>
       <c r="F47" s="26">
         <v>771</v>
       </c>
       <c r="G47" s="26">
         <v>682</v>
       </c>
       <c r="H47" s="26">
         <v>705</v>
       </c>
       <c r="I47" s="26">
@@ -5067,52 +5191,55 @@
       </c>
       <c r="W47" s="27">
         <v>1004</v>
       </c>
       <c r="X47" s="37">
         <v>965</v>
       </c>
       <c r="Y47" s="37">
         <v>778</v>
       </c>
       <c r="Z47" s="19">
         <v>773</v>
       </c>
       <c r="AA47" s="37">
         <v>1074</v>
       </c>
       <c r="AB47" s="37">
         <v>848</v>
       </c>
       <c r="AC47" s="37">
         <v>1026</v>
       </c>
       <c r="AD47" s="37">
         <v>864</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE47" s="37">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="26">
         <v>1595</v>
       </c>
       <c r="D48" s="26">
         <v>1456</v>
       </c>
       <c r="E48" s="27">
         <v>1121</v>
       </c>
       <c r="F48" s="26">
         <v>1300</v>
       </c>
       <c r="G48" s="26">
         <v>1164</v>
       </c>
       <c r="H48" s="26">
         <v>1292</v>
       </c>
       <c r="I48" s="26">
@@ -5159,52 +5286,55 @@
       </c>
       <c r="W48" s="27">
         <v>2067</v>
       </c>
       <c r="X48" s="37">
         <v>1767</v>
       </c>
       <c r="Y48" s="37">
         <v>1598</v>
       </c>
       <c r="Z48" s="37">
         <v>1428</v>
       </c>
       <c r="AA48" s="37">
         <v>1788</v>
       </c>
       <c r="AB48" s="37">
         <v>1806</v>
       </c>
       <c r="AC48" s="37">
         <v>1837</v>
       </c>
       <c r="AD48" s="37">
         <v>1474</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE48" s="37">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="26">
         <v>17201</v>
       </c>
       <c r="D49" s="26">
         <v>14978</v>
       </c>
       <c r="E49" s="27">
         <v>14267</v>
       </c>
       <c r="F49" s="26">
         <v>15488</v>
       </c>
       <c r="G49" s="26">
         <v>15263</v>
       </c>
       <c r="H49" s="26">
         <v>15620</v>
       </c>
       <c r="I49" s="26">
@@ -5251,52 +5381,55 @@
       </c>
       <c r="W49" s="27">
         <v>21608</v>
       </c>
       <c r="X49" s="37">
         <v>19535</v>
       </c>
       <c r="Y49" s="37">
         <v>16353</v>
       </c>
       <c r="Z49" s="37">
         <v>17738</v>
       </c>
       <c r="AA49" s="37">
         <v>23846</v>
       </c>
       <c r="AB49" s="37">
         <v>21354</v>
       </c>
       <c r="AC49" s="37">
         <v>22640</v>
       </c>
       <c r="AD49" s="37">
         <v>20191</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE49" s="37">
+        <v>18558</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C50" s="26">
         <v>15835</v>
       </c>
       <c r="D50" s="26">
         <v>14110</v>
       </c>
       <c r="E50" s="27">
         <v>12834</v>
       </c>
       <c r="F50" s="26">
         <v>15287</v>
       </c>
       <c r="G50" s="26">
         <v>15716</v>
       </c>
       <c r="H50" s="26">
         <v>14668</v>
       </c>
       <c r="I50" s="26">
@@ -5343,52 +5476,55 @@
       </c>
       <c r="W50" s="27">
         <v>22175</v>
       </c>
       <c r="X50" s="37">
         <v>19521</v>
       </c>
       <c r="Y50" s="37">
         <v>17746</v>
       </c>
       <c r="Z50" s="37">
         <v>18004</v>
       </c>
       <c r="AA50" s="37">
         <v>23862</v>
       </c>
       <c r="AB50" s="37">
         <v>19488</v>
       </c>
       <c r="AC50" s="37">
         <v>21244</v>
       </c>
       <c r="AD50" s="37">
         <v>19675</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE50" s="37">
+        <v>16965</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C51" s="26">
         <v>11515</v>
       </c>
       <c r="D51" s="26">
         <v>10417</v>
       </c>
       <c r="E51" s="27">
         <v>8129</v>
       </c>
       <c r="F51" s="26">
         <v>10290</v>
       </c>
       <c r="G51" s="26">
         <v>9480</v>
       </c>
       <c r="H51" s="26">
         <v>8491</v>
       </c>
       <c r="I51" s="26">
@@ -5435,86 +5571,90 @@
       </c>
       <c r="W51" s="27">
         <v>12884</v>
       </c>
       <c r="X51" s="37">
         <v>10854</v>
       </c>
       <c r="Y51" s="37">
         <v>9256</v>
       </c>
       <c r="Z51" s="37">
         <v>9422</v>
       </c>
       <c r="AA51" s="37">
         <v>13598</v>
       </c>
       <c r="AB51" s="37">
         <v>11137</v>
       </c>
       <c r="AC51" s="37">
         <v>12193</v>
       </c>
       <c r="AD51" s="37">
         <v>11143</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE51" s="37">
+        <v>8571</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="19"/>
-      <c r="B52" s="52" t="s">
+      <c r="B52" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="52"/>
-[...24 lines deleted...]
-      <c r="AB52" s="52"/>
+      <c r="C52" s="54"/>
+      <c r="D52" s="54"/>
+      <c r="E52" s="54"/>
+      <c r="F52" s="54"/>
+      <c r="G52" s="54"/>
+      <c r="H52" s="54"/>
+      <c r="I52" s="54"/>
+      <c r="J52" s="54"/>
+      <c r="K52" s="54"/>
+      <c r="L52" s="54"/>
+      <c r="M52" s="54"/>
+      <c r="N52" s="54"/>
+      <c r="O52" s="54"/>
+      <c r="P52" s="54"/>
+      <c r="Q52" s="54"/>
+      <c r="R52" s="54"/>
+      <c r="S52" s="54"/>
+      <c r="T52" s="54"/>
+      <c r="U52" s="54"/>
+      <c r="V52" s="54"/>
+      <c r="W52" s="54"/>
+      <c r="X52" s="54"/>
+      <c r="Y52" s="54"/>
+      <c r="Z52" s="54"/>
+      <c r="AA52" s="54"/>
+      <c r="AB52" s="54"/>
       <c r="AC52" s="37"/>
       <c r="AD52" s="37"/>
-    </row>
-    <row r="53" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE52" s="37"/>
+    </row>
+    <row r="53" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="26">
         <v>57112</v>
       </c>
       <c r="D53" s="26">
         <v>44751</v>
       </c>
       <c r="E53" s="27">
         <v>36305</v>
       </c>
       <c r="F53" s="26">
         <v>42876</v>
       </c>
       <c r="G53" s="26">
         <v>40609</v>
       </c>
       <c r="H53" s="26">
         <v>40979</v>
       </c>
       <c r="I53" s="26">
         <v>47824</v>
       </c>
       <c r="J53" s="26">
@@ -5558,52 +5698,55 @@
       </c>
       <c r="W53" s="27">
         <v>59294</v>
       </c>
       <c r="X53" s="37">
         <v>51765</v>
       </c>
       <c r="Y53" s="45">
         <v>46547</v>
       </c>
       <c r="Z53" s="37">
         <v>44028</v>
       </c>
       <c r="AA53" s="37">
         <v>61604</v>
       </c>
       <c r="AB53" s="37">
         <v>51536</v>
       </c>
       <c r="AC53" s="37">
         <v>55386</v>
       </c>
       <c r="AD53" s="37">
         <v>52235</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE53" s="37">
+        <v>41224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="7">
         <v>100000000</v>
       </c>
       <c r="B54" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="26">
         <v>1729</v>
       </c>
       <c r="D54" s="26">
         <v>1291</v>
       </c>
       <c r="E54" s="27">
         <v>1017</v>
       </c>
       <c r="F54" s="26">
         <v>1261</v>
       </c>
       <c r="G54" s="26">
         <v>1182</v>
       </c>
       <c r="H54" s="26">
         <v>1335</v>
       </c>
       <c r="I54" s="26">
@@ -5650,52 +5793,55 @@
       </c>
       <c r="W54" s="27">
         <v>1791</v>
       </c>
       <c r="X54" s="37">
         <v>1612</v>
       </c>
       <c r="Y54" s="45">
         <v>1479</v>
       </c>
       <c r="Z54" s="37">
         <v>1237</v>
       </c>
       <c r="AA54" s="37">
         <v>1573</v>
       </c>
       <c r="AB54" s="37">
         <v>1546</v>
       </c>
       <c r="AC54" s="37">
         <v>1608</v>
       </c>
       <c r="AD54" s="37">
         <v>1450</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE54" s="37">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="26">
         <v>2506</v>
       </c>
       <c r="D55" s="26">
         <v>2081</v>
       </c>
       <c r="E55" s="27">
         <v>2040</v>
       </c>
       <c r="F55" s="26">
         <v>2121</v>
       </c>
       <c r="G55" s="26">
         <v>2012</v>
       </c>
       <c r="H55" s="26">
         <v>2202</v>
       </c>
       <c r="I55" s="26">
@@ -5742,52 +5888,55 @@
       </c>
       <c r="W55" s="27">
         <v>2851</v>
       </c>
       <c r="X55" s="37">
         <v>2846</v>
       </c>
       <c r="Y55" s="45">
         <v>2675</v>
       </c>
       <c r="Z55" s="37">
         <v>2306</v>
       </c>
       <c r="AA55" s="37">
         <v>2920</v>
       </c>
       <c r="AB55" s="37">
         <v>2566</v>
       </c>
       <c r="AC55" s="37">
         <v>2671</v>
       </c>
       <c r="AD55" s="37">
         <v>2346</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE55" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="26">
         <v>1395</v>
       </c>
       <c r="D56" s="26">
         <v>1103</v>
       </c>
       <c r="E56" s="27">
         <v>1030</v>
       </c>
       <c r="F56" s="26">
         <v>1274</v>
       </c>
       <c r="G56" s="26">
         <v>1158</v>
       </c>
       <c r="H56" s="26">
         <v>1368</v>
       </c>
       <c r="I56" s="26">
@@ -5834,52 +5983,55 @@
       </c>
       <c r="W56" s="27">
         <v>1876</v>
       </c>
       <c r="X56" s="37">
         <v>1472</v>
       </c>
       <c r="Y56" s="45">
         <v>1462</v>
       </c>
       <c r="Z56" s="37">
         <v>1246</v>
       </c>
       <c r="AA56" s="37">
         <v>1518</v>
       </c>
       <c r="AB56" s="37">
         <v>1574</v>
       </c>
       <c r="AC56" s="37">
         <v>1570</v>
       </c>
       <c r="AD56" s="37">
         <v>1288</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE56" s="37">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="26">
         <v>12057</v>
       </c>
       <c r="D57" s="26">
         <v>10339</v>
       </c>
       <c r="E57" s="27">
         <v>7941</v>
       </c>
       <c r="F57" s="26">
         <v>9364</v>
       </c>
       <c r="G57" s="26">
         <v>9164</v>
       </c>
       <c r="H57" s="26">
         <v>8529</v>
       </c>
       <c r="I57" s="26">
@@ -5926,52 +6078,55 @@
       </c>
       <c r="W57" s="27">
         <v>12028</v>
       </c>
       <c r="X57" s="37">
         <v>10936</v>
       </c>
       <c r="Y57" s="45">
         <v>10612</v>
       </c>
       <c r="Z57" s="37">
         <v>10047</v>
       </c>
       <c r="AA57" s="37">
         <v>14005</v>
       </c>
       <c r="AB57" s="37">
         <v>12032</v>
       </c>
       <c r="AC57" s="37">
         <v>13632</v>
       </c>
       <c r="AD57" s="37">
         <v>12657</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE57" s="37">
+        <v>10449</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="26">
         <v>1973</v>
       </c>
       <c r="D58" s="26">
         <v>1486</v>
       </c>
       <c r="E58" s="27">
         <v>1144</v>
       </c>
       <c r="F58" s="26">
         <v>1609</v>
       </c>
       <c r="G58" s="26">
         <v>1614</v>
       </c>
       <c r="H58" s="26">
         <v>1659</v>
       </c>
       <c r="I58" s="26">
@@ -6018,52 +6173,55 @@
       </c>
       <c r="W58" s="27">
         <v>1935</v>
       </c>
       <c r="X58" s="37">
         <v>1673</v>
       </c>
       <c r="Y58" s="45">
         <v>1488</v>
       </c>
       <c r="Z58" s="37">
         <v>1311</v>
       </c>
       <c r="AA58" s="37">
         <v>1841</v>
       </c>
       <c r="AB58" s="37">
         <v>1557</v>
       </c>
       <c r="AC58" s="37">
         <v>1591</v>
       </c>
       <c r="AD58" s="37">
         <v>1612</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE58" s="37">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="26">
         <v>1856</v>
       </c>
       <c r="D59" s="26">
         <v>1407</v>
       </c>
       <c r="E59" s="26">
         <v>1215</v>
       </c>
       <c r="F59" s="26">
         <v>1700</v>
       </c>
       <c r="G59" s="26">
         <v>1656</v>
       </c>
       <c r="H59" s="26">
         <v>1456</v>
       </c>
       <c r="I59" s="26">
@@ -6110,52 +6268,55 @@
       </c>
       <c r="W59" s="27">
         <v>2431</v>
       </c>
       <c r="X59" s="37">
         <v>2211</v>
       </c>
       <c r="Y59" s="45">
         <v>1735</v>
       </c>
       <c r="Z59" s="37">
         <v>1815</v>
       </c>
       <c r="AA59" s="37">
         <v>2470</v>
       </c>
       <c r="AB59" s="37">
         <v>2035</v>
       </c>
       <c r="AC59" s="37">
         <v>2138</v>
       </c>
       <c r="AD59" s="37">
         <v>1853</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE59" s="37">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="26">
         <v>5148</v>
       </c>
       <c r="D60" s="26">
         <v>3963</v>
       </c>
       <c r="E60" s="26">
         <v>3153</v>
       </c>
       <c r="F60" s="26">
         <v>3680</v>
       </c>
       <c r="G60" s="26">
         <v>3630</v>
       </c>
       <c r="H60" s="26">
         <v>3404</v>
       </c>
       <c r="I60" s="26">
@@ -6202,52 +6363,55 @@
       </c>
       <c r="W60" s="27">
         <v>4679</v>
       </c>
       <c r="X60" s="37">
         <v>3891</v>
       </c>
       <c r="Y60" s="45">
         <v>3425</v>
       </c>
       <c r="Z60" s="37">
         <v>3182</v>
       </c>
       <c r="AA60" s="37">
         <v>4643</v>
       </c>
       <c r="AB60" s="37">
         <v>3641</v>
       </c>
       <c r="AC60" s="37">
         <v>4238</v>
       </c>
       <c r="AD60" s="37">
         <v>3893</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE60" s="37">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="26">
         <v>3155</v>
       </c>
       <c r="D61" s="26">
         <v>2438</v>
       </c>
       <c r="E61" s="26">
         <v>1925</v>
       </c>
       <c r="F61" s="26">
         <v>2329</v>
       </c>
       <c r="G61" s="26">
         <v>2041</v>
       </c>
       <c r="H61" s="26">
         <v>2231</v>
       </c>
       <c r="I61" s="26">
@@ -6294,52 +6458,55 @@
       </c>
       <c r="W61" s="27">
         <v>3166</v>
       </c>
       <c r="X61" s="37">
         <v>2511</v>
       </c>
       <c r="Y61" s="45">
         <v>2257</v>
       </c>
       <c r="Z61" s="37">
         <v>2349</v>
       </c>
       <c r="AA61" s="37">
         <v>3206</v>
       </c>
       <c r="AB61" s="37">
         <v>2577</v>
       </c>
       <c r="AC61" s="37">
         <v>2743</v>
       </c>
       <c r="AD61" s="37">
         <v>2674</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE61" s="37">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="26">
         <v>1444</v>
       </c>
       <c r="D62" s="26">
         <v>1170</v>
       </c>
       <c r="E62" s="26">
         <v>1074</v>
       </c>
       <c r="F62" s="26">
         <v>1086</v>
       </c>
       <c r="G62" s="26">
         <v>1075</v>
       </c>
       <c r="H62" s="26">
         <v>1075</v>
       </c>
       <c r="I62" s="26">
@@ -6386,52 +6553,55 @@
       </c>
       <c r="W62" s="27">
         <v>1733</v>
       </c>
       <c r="X62" s="37">
         <v>1526</v>
       </c>
       <c r="Y62" s="45">
         <v>1304</v>
       </c>
       <c r="Z62" s="37">
         <v>1094</v>
       </c>
       <c r="AA62" s="37">
         <v>1541</v>
       </c>
       <c r="AB62" s="37">
         <v>1426</v>
       </c>
       <c r="AC62" s="37">
         <v>1493</v>
       </c>
       <c r="AD62" s="37">
         <v>1341</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE62" s="37">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="26">
         <v>1939</v>
       </c>
       <c r="D63" s="26">
         <v>1505</v>
       </c>
       <c r="E63" s="26">
         <v>1408</v>
       </c>
       <c r="F63" s="26">
         <v>1446</v>
       </c>
       <c r="G63" s="26">
         <v>1581</v>
       </c>
       <c r="H63" s="26">
         <v>1683</v>
       </c>
       <c r="I63" s="26">
@@ -6478,52 +6648,55 @@
       </c>
       <c r="W63" s="27">
         <v>2325</v>
       </c>
       <c r="X63" s="37">
         <v>1934</v>
       </c>
       <c r="Y63" s="45">
         <v>1816</v>
       </c>
       <c r="Z63" s="37">
         <v>1680</v>
       </c>
       <c r="AA63" s="37">
         <v>1965</v>
       </c>
       <c r="AB63" s="37">
         <v>1736</v>
       </c>
       <c r="AC63" s="37">
         <v>1790</v>
       </c>
       <c r="AD63" s="37">
         <v>1827</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE63" s="37">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="26">
         <v>2462</v>
       </c>
       <c r="D64" s="26">
         <v>2022</v>
       </c>
       <c r="E64" s="26">
         <v>1601</v>
       </c>
       <c r="F64" s="26">
         <v>1798</v>
       </c>
       <c r="G64" s="26">
         <v>1575</v>
       </c>
       <c r="H64" s="26">
         <v>1514</v>
       </c>
       <c r="I64" s="26">
@@ -6570,52 +6743,55 @@
       </c>
       <c r="W64" s="27">
         <v>2927</v>
       </c>
       <c r="X64" s="37">
         <v>2219</v>
       </c>
       <c r="Y64" s="45">
         <v>2005</v>
       </c>
       <c r="Z64" s="37">
         <v>1786</v>
       </c>
       <c r="AA64" s="37">
         <v>2542</v>
       </c>
       <c r="AB64" s="37">
         <v>2321</v>
       </c>
       <c r="AC64" s="37">
         <v>2454</v>
       </c>
       <c r="AD64" s="37">
         <v>2337</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE64" s="37">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="26">
         <v>3015</v>
       </c>
       <c r="D65" s="26">
         <v>2284</v>
       </c>
       <c r="E65" s="26">
         <v>1842</v>
       </c>
       <c r="F65" s="26">
         <v>2191</v>
       </c>
       <c r="G65" s="26">
         <v>2156</v>
       </c>
       <c r="H65" s="26">
         <v>2334</v>
       </c>
       <c r="I65" s="26">
@@ -6662,52 +6838,55 @@
       </c>
       <c r="W65" s="27">
         <v>3459</v>
       </c>
       <c r="X65" s="37">
         <v>3047</v>
       </c>
       <c r="Y65" s="45">
         <v>2705</v>
       </c>
       <c r="Z65" s="37">
         <v>2451</v>
       </c>
       <c r="AA65" s="37">
         <v>3407</v>
       </c>
       <c r="AB65" s="37">
         <v>2765</v>
       </c>
       <c r="AC65" s="37">
         <v>2846</v>
       </c>
       <c r="AD65" s="37">
         <v>3092</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE65" s="37">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="26">
         <v>1616</v>
       </c>
       <c r="D66" s="26">
         <v>1326</v>
       </c>
       <c r="E66" s="26">
         <v>1128</v>
       </c>
       <c r="F66" s="26">
         <v>1403</v>
       </c>
       <c r="G66" s="26">
         <v>1149</v>
       </c>
       <c r="H66" s="26">
         <v>1317</v>
       </c>
       <c r="I66" s="26">
@@ -6754,52 +6933,55 @@
       </c>
       <c r="W66" s="26">
         <v>1535</v>
       </c>
       <c r="X66" s="37">
         <v>1215</v>
       </c>
       <c r="Y66" s="45">
         <v>1310</v>
       </c>
       <c r="Z66" s="37">
         <v>1188</v>
       </c>
       <c r="AA66" s="37">
         <v>1518</v>
       </c>
       <c r="AB66" s="37">
         <v>1351</v>
       </c>
       <c r="AC66" s="37">
         <v>1507</v>
       </c>
       <c r="AD66" s="37">
         <v>1500</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE66" s="37">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="26">
         <v>1508</v>
       </c>
       <c r="D67" s="26">
         <v>1265</v>
       </c>
       <c r="E67" s="26">
         <v>1153</v>
       </c>
       <c r="F67" s="26">
         <v>1276</v>
       </c>
       <c r="G67" s="26">
         <v>1120</v>
       </c>
       <c r="H67" s="26">
         <v>1300</v>
       </c>
       <c r="I67" s="26">
@@ -6846,52 +7028,55 @@
       </c>
       <c r="W67" s="26">
         <v>1827</v>
       </c>
       <c r="X67" s="37">
         <v>1567</v>
       </c>
       <c r="Y67" s="45">
         <v>1525</v>
       </c>
       <c r="Z67" s="37">
         <v>1313</v>
       </c>
       <c r="AA67" s="37">
         <v>1570</v>
       </c>
       <c r="AB67" s="37">
         <v>1716</v>
       </c>
       <c r="AC67" s="37">
         <v>1766</v>
       </c>
       <c r="AD67" s="37">
         <v>1514</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE67" s="37">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="26">
         <v>13483</v>
       </c>
       <c r="D68" s="26">
         <v>9669</v>
       </c>
       <c r="E68" s="26">
         <v>7328</v>
       </c>
       <c r="F68" s="26">
         <v>8793</v>
       </c>
       <c r="G68" s="26">
         <v>7874</v>
       </c>
       <c r="H68" s="26">
         <v>7984</v>
       </c>
       <c r="I68" s="26">
@@ -6938,52 +7123,55 @@
       </c>
       <c r="W68" s="26">
         <v>12351</v>
       </c>
       <c r="X68" s="37">
         <v>11161</v>
       </c>
       <c r="Y68" s="46">
         <v>9025</v>
       </c>
       <c r="Z68" s="37">
         <v>9531</v>
       </c>
       <c r="AA68" s="37">
         <v>14770</v>
       </c>
       <c r="AB68" s="37">
         <v>10877</v>
       </c>
       <c r="AC68" s="37">
         <v>11364</v>
       </c>
       <c r="AD68" s="37">
         <v>11068</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE68" s="37">
+        <v>8090</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C69" s="26">
         <v>273</v>
       </c>
       <c r="D69" s="26">
         <v>219</v>
       </c>
       <c r="E69" s="26">
         <v>236</v>
       </c>
       <c r="F69" s="26">
         <v>333</v>
       </c>
       <c r="G69" s="26">
         <v>252</v>
       </c>
       <c r="H69" s="26">
         <v>259</v>
       </c>
       <c r="I69" s="26">
@@ -7030,52 +7218,55 @@
       </c>
       <c r="W69" s="26">
         <v>433</v>
       </c>
       <c r="X69" s="37">
         <v>299</v>
       </c>
       <c r="Y69" s="45">
         <v>358</v>
       </c>
       <c r="Z69" s="19">
         <v>278</v>
       </c>
       <c r="AA69" s="37">
         <v>478</v>
       </c>
       <c r="AB69" s="37">
         <v>385</v>
       </c>
       <c r="AC69" s="37">
         <v>443</v>
       </c>
       <c r="AD69" s="37">
         <v>394</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE69" s="37">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="38" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="28">
         <v>1553</v>
       </c>
       <c r="D70" s="28">
         <v>1183</v>
       </c>
       <c r="E70" s="28">
         <v>1070</v>
       </c>
       <c r="F70" s="28">
         <v>1212</v>
       </c>
       <c r="G70" s="28">
         <v>1370</v>
       </c>
       <c r="H70" s="28">
         <v>1329</v>
       </c>
       <c r="I70" s="28">
@@ -7122,81 +7313,84 @@
       </c>
       <c r="W70" s="28">
         <v>1947</v>
       </c>
       <c r="X70" s="41">
         <v>1645</v>
       </c>
       <c r="Y70" s="41">
         <v>1366</v>
       </c>
       <c r="Z70" s="41">
         <v>1214</v>
       </c>
       <c r="AA70" s="41">
         <v>1637</v>
       </c>
       <c r="AB70" s="41">
         <v>1431</v>
       </c>
       <c r="AC70" s="41">
         <v>1532</v>
       </c>
       <c r="AD70" s="41">
         <v>1389</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE70" s="41">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="10"/>
       <c r="B71" s="44"/>
     </row>
-    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B74" s="2"/>
     </row>
-    <row r="75" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B52:AB52"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
-    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>