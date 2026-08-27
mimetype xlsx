--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внутреняя миграция\613102 Внутренняя миграция по всем потокам - выбытие (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="95">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -229,56 +229,50 @@
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t xml:space="preserve"> 7172 749805</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Шартты белгілер:                                        
 "- "құбылыс жоқ                                        
 "0,0" - шамалы шама                                        
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша ішкі көші-қон - кеткендер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>110000000</t>
   </si>
   <si>
     <t>150000000</t>
   </si>
   <si>
     <t>190000000</t>
   </si>
   <si>
     <t>230000000</t>
   </si>
   <si>
     <t>270000000</t>
   </si>
   <si>
     <t>310000000</t>
   </si>
   <si>
     <t>330000000</t>
@@ -320,50 +314,56 @@
     <t>790000000</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірлерден келген адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>есепті кезеңде басқа өңірлерден тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>СКК коды - 613102</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -554,53 +554,50 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -661,95 +658,96 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1017,6380 +1015,6574 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="17">
+      <c r="B1" s="16">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="18" t="s">
+      <c r="B2" s="17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="18" t="s">
+      <c r="B3" s="17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="16" t="s">
+      <c r="A6" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="14" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="14" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="17" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="13" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="4">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="4">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="48" t="s">
         <v>91</v>
-      </c>
-[...94 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P12" sqref="P12:P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="19"/>
-      <c r="B1" s="19"/>
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="19"/>
-      <c r="B2" s="19"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="19"/>
-      <c r="B3" s="19"/>
+      <c r="A3" s="18"/>
+      <c r="B3" s="18"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="19"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="18"/>
+      <c r="B4" s="18"/>
     </row>
     <row r="5" spans="1:2" ht="244.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19"/>
-      <c r="B5" s="25" t="s">
+      <c r="A5" s="18"/>
+      <c r="B5" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="19"/>
-      <c r="B6" s="19"/>
+      <c r="A6" s="18"/>
+      <c r="B6" s="18"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="19"/>
-      <c r="B7" s="19"/>
+      <c r="A7" s="18"/>
+      <c r="B7" s="18"/>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="19"/>
-      <c r="B8" s="19"/>
+      <c r="A8" s="18"/>
+      <c r="B8" s="18"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="19"/>
-      <c r="B9" s="19"/>
+      <c r="A9" s="18"/>
+      <c r="B9" s="18"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="19"/>
-      <c r="B10" s="19"/>
+      <c r="A10" s="18"/>
+      <c r="B10" s="18"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="19"/>
-      <c r="B11" s="19"/>
+      <c r="A11" s="18"/>
+      <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="19"/>
-      <c r="B12" s="19"/>
+      <c r="A12" s="18"/>
+      <c r="B12" s="18"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="19"/>
-      <c r="B13" s="19"/>
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="19"/>
-      <c r="B14" s="19"/>
+      <c r="A14" s="18"/>
+      <c r="B14" s="18"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="19"/>
-      <c r="B15" s="19"/>
+      <c r="A15" s="18"/>
+      <c r="B15" s="18"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="19"/>
-      <c r="B16" s="19"/>
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="19"/>
-      <c r="B17" s="19"/>
+      <c r="A17" s="18"/>
+      <c r="B17" s="18"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="19"/>
-      <c r="B18" s="19"/>
+      <c r="A18" s="18"/>
+      <c r="B18" s="18"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="19"/>
-      <c r="B19" s="19"/>
+      <c r="A19" s="18"/>
+      <c r="B19" s="18"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="19"/>
-      <c r="B20" s="19"/>
+      <c r="A20" s="18"/>
+      <c r="B20" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AF76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF16" sqref="AF16"/>
+      <selection activeCell="AH55" sqref="AH55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A1" s="19"/>
-      <c r="B1" s="19"/>
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="6" t="s">
-        <v>94</v>
+      <c r="A2" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="B2" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
       <c r="O2" s="55"/>
       <c r="P2" s="55"/>
       <c r="Q2" s="55"/>
       <c r="R2" s="55"/>
       <c r="S2" s="55"/>
       <c r="T2" s="55"/>
       <c r="U2" s="55"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
       <c r="Y2" s="56"/>
       <c r="Z2" s="56"/>
       <c r="AA2" s="56"/>
       <c r="AB2" s="56"/>
-      <c r="AC2" s="52"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
     </row>
     <row r="3" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A3" s="19"/>
-[...3 lines deleted...]
-      <c r="E3" s="12"/>
+      <c r="A3" s="18"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A4" s="19"/>
-[...10 lines deleted...]
-      <c r="AE5" s="30" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+    </row>
+    <row r="5" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="18"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="Z5" s="29"/>
+      <c r="AF5" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:32" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="57" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="60">
         <v>2024</v>
       </c>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
       <c r="N6" s="61"/>
       <c r="O6" s="62">
         <v>2025</v>
       </c>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
       <c r="Y6" s="63"/>
       <c r="Z6" s="64"/>
       <c r="AA6" s="62">
         <v>2026</v>
       </c>
       <c r="AB6" s="64"/>
       <c r="AC6" s="64"/>
       <c r="AD6" s="64"/>
       <c r="AE6" s="64"/>
-    </row>
-    <row r="7" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AF6" s="64"/>
+    </row>
+    <row r="7" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="57"/>
       <c r="B7" s="59"/>
-      <c r="C7" s="31" t="s">
+      <c r="C7" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="31" t="s">
+      <c r="D7" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="31" t="s">
+      <c r="E7" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="32" t="s">
+      <c r="F7" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="32" t="s">
+      <c r="G7" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="32" t="s">
+      <c r="H7" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="I7" s="32" t="s">
+      <c r="I7" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="32" t="s">
+      <c r="J7" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="32" t="s">
+      <c r="K7" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="32" t="s">
+      <c r="L7" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="M7" s="32" t="s">
+      <c r="M7" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="33" t="s">
+      <c r="N7" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="O7" s="42" t="s">
+      <c r="O7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="42" t="s">
+      <c r="P7" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="42" t="s">
+      <c r="Q7" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="43" t="s">
+      <c r="R7" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="S7" s="43" t="s">
+      <c r="S7" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="T7" s="43" t="s">
+      <c r="T7" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="U7" s="43" t="s">
+      <c r="U7" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="V7" s="43" t="s">
+      <c r="V7" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="43" t="s">
+      <c r="W7" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="X7" s="43" t="s">
+      <c r="X7" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="Y7" s="47" t="s">
+      <c r="Y7" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="Z7" s="48" t="s">
+      <c r="Z7" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AA7" s="50" t="s">
+      <c r="AA7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="50" t="s">
+      <c r="AB7" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="50" t="s">
+      <c r="AC7" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="AD7" s="51" t="s">
+      <c r="AD7" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="AE7" s="53" t="s">
+      <c r="AE7" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="AF7" s="23"/>
-[...3 lines deleted...]
-      <c r="B8" s="65" t="s">
+      <c r="AF7" s="31" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20"/>
+      <c r="B8" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="65"/>
-[...27 lines deleted...]
-      <c r="B9" s="22" t="s">
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="51"/>
+      <c r="AD8" s="51"/>
+      <c r="AE8" s="51"/>
+      <c r="AF8" s="51"/>
+    </row>
+    <row r="9" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="25">
         <v>139400</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="25">
         <v>114979</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="25">
         <v>98379</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="25">
         <v>114602</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G9" s="25">
         <v>110984</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="25">
         <v>110053</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I9" s="25">
         <v>124835</v>
       </c>
-      <c r="J9" s="26">
+      <c r="J9" s="25">
         <v>119879</v>
       </c>
-      <c r="K9" s="26">
+      <c r="K9" s="25">
         <v>146980</v>
       </c>
-      <c r="L9" s="26">
+      <c r="L9" s="25">
         <v>163248</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M9" s="25">
         <v>145007</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="25">
         <v>121991</v>
       </c>
-      <c r="O9" s="26">
+      <c r="O9" s="25">
         <v>157478</v>
       </c>
-      <c r="P9" s="26">
+      <c r="P9" s="25">
         <v>143342</v>
       </c>
-      <c r="Q9" s="35">
+      <c r="Q9" s="34">
         <v>116753</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="35">
         <v>146248</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="36">
         <v>130117</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="35">
         <v>136095</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="35">
         <v>162519</v>
       </c>
-      <c r="V9" s="36">
+      <c r="V9" s="35">
         <v>171995</v>
       </c>
-      <c r="W9" s="26">
+      <c r="W9" s="25">
         <v>162198</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="36">
         <v>141759</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="36">
         <v>124561</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="36">
         <v>122643</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="36">
         <v>169007</v>
       </c>
-      <c r="AB9" s="37">
+      <c r="AB9" s="36">
         <v>142964</v>
       </c>
-      <c r="AC9" s="37">
+      <c r="AC9" s="36">
         <v>153856</v>
       </c>
-      <c r="AD9" s="37">
+      <c r="AD9" s="36">
         <v>142063</v>
       </c>
-      <c r="AE9" s="37">
+      <c r="AE9" s="36">
         <v>118072</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="7">
+      <c r="AF9" s="36">
+        <v>159219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
         <v>100000000</v>
       </c>
-      <c r="B10" s="23" t="s">
+      <c r="B10" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="25">
         <v>3569</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="25">
         <v>2676</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="25">
         <v>2278</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="25">
         <v>2625</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="25">
         <v>2498</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="25">
         <v>2770</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I10" s="25">
         <v>3048</v>
       </c>
-      <c r="J10" s="26">
+      <c r="J10" s="25">
         <v>2886</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K10" s="25">
         <v>3965</v>
       </c>
-      <c r="L10" s="26">
+      <c r="L10" s="25">
         <v>4326</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="25">
         <v>3929</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="25">
         <v>3159</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="25">
         <v>4075</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="25">
         <v>3297</v>
       </c>
-      <c r="Q10" s="35">
+      <c r="Q10" s="34">
         <v>2681</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="35">
         <v>3146</v>
       </c>
-      <c r="S10" s="37">
+      <c r="S10" s="36">
         <v>3149</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="35">
         <v>3258</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="35">
         <v>3560</v>
       </c>
-      <c r="V10" s="36">
+      <c r="V10" s="35">
         <v>4043</v>
       </c>
-      <c r="W10" s="26">
+      <c r="W10" s="25">
         <v>4028</v>
       </c>
-      <c r="X10" s="37">
+      <c r="X10" s="36">
         <v>3442</v>
       </c>
-      <c r="Y10" s="37">
+      <c r="Y10" s="36">
         <v>3020</v>
       </c>
-      <c r="Z10" s="37">
+      <c r="Z10" s="36">
         <v>2551</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="36">
         <v>3469</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AB10" s="36">
         <v>3522</v>
       </c>
-      <c r="AC10" s="37">
+      <c r="AC10" s="36">
         <v>3533</v>
       </c>
-      <c r="AD10" s="37">
+      <c r="AD10" s="36">
         <v>3003</v>
       </c>
-      <c r="AE10" s="37">
+      <c r="AE10" s="36">
         <v>2857</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="AF10" s="36">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="25">
+        <v>4693</v>
+      </c>
+      <c r="D11" s="25">
+        <v>3980</v>
+      </c>
+      <c r="E11" s="25">
+        <v>3982</v>
+      </c>
+      <c r="F11" s="25">
+        <v>4009</v>
+      </c>
+      <c r="G11" s="25">
+        <v>3920</v>
+      </c>
+      <c r="H11" s="25">
+        <v>4059</v>
+      </c>
+      <c r="I11" s="25">
+        <v>4566</v>
+      </c>
+      <c r="J11" s="25">
+        <v>4188</v>
+      </c>
+      <c r="K11" s="25">
+        <v>5625</v>
+      </c>
+      <c r="L11" s="25">
+        <v>5758</v>
+      </c>
+      <c r="M11" s="25">
+        <v>5260</v>
+      </c>
+      <c r="N11" s="25">
+        <v>4278</v>
+      </c>
+      <c r="O11" s="25">
+        <v>5216</v>
+      </c>
+      <c r="P11" s="25">
+        <v>5027</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>4240</v>
+      </c>
+      <c r="R11" s="35">
+        <v>4886</v>
+      </c>
+      <c r="S11" s="36">
+        <v>4787</v>
+      </c>
+      <c r="T11" s="35">
+        <v>5104</v>
+      </c>
+      <c r="U11" s="35">
+        <v>5721</v>
+      </c>
+      <c r="V11" s="35">
+        <v>5925</v>
+      </c>
+      <c r="W11" s="25">
+        <v>5553</v>
+      </c>
+      <c r="X11" s="36">
+        <v>5455</v>
+      </c>
+      <c r="Y11" s="36">
+        <v>4978</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>4378</v>
+      </c>
+      <c r="AA11" s="36">
+        <v>5841</v>
+      </c>
+      <c r="AB11" s="36">
+        <v>4962</v>
+      </c>
+      <c r="AC11" s="36">
+        <v>5307</v>
+      </c>
+      <c r="AD11" s="36">
+        <v>4688</v>
+      </c>
+      <c r="AE11" s="36">
+        <v>3937</v>
+      </c>
+      <c r="AF11" s="36">
+        <v>5691</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="25">
+        <v>4709</v>
+      </c>
+      <c r="D12" s="25">
+        <v>3976</v>
+      </c>
+      <c r="E12" s="25">
+        <v>3667</v>
+      </c>
+      <c r="F12" s="25">
+        <v>4460</v>
+      </c>
+      <c r="G12" s="25">
+        <v>4227</v>
+      </c>
+      <c r="H12" s="25">
+        <v>4560</v>
+      </c>
+      <c r="I12" s="25">
+        <v>5644</v>
+      </c>
+      <c r="J12" s="25">
+        <v>5427</v>
+      </c>
+      <c r="K12" s="25">
+        <v>7028</v>
+      </c>
+      <c r="L12" s="25">
+        <v>7151</v>
+      </c>
+      <c r="M12" s="25">
+        <v>6011</v>
+      </c>
+      <c r="N12" s="25">
+        <v>4811</v>
+      </c>
+      <c r="O12" s="25">
+        <v>6149</v>
+      </c>
+      <c r="P12" s="25">
+        <v>5472</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>4529</v>
+      </c>
+      <c r="R12" s="35">
+        <v>5356</v>
+      </c>
+      <c r="S12" s="36">
+        <v>5115</v>
+      </c>
+      <c r="T12" s="35">
+        <v>5514</v>
+      </c>
+      <c r="U12" s="35">
+        <v>7563</v>
+      </c>
+      <c r="V12" s="35">
+        <v>7765</v>
+      </c>
+      <c r="W12" s="25">
+        <v>6971</v>
+      </c>
+      <c r="X12" s="36">
+        <v>5937</v>
+      </c>
+      <c r="Y12" s="36">
+        <v>5259</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>4811</v>
+      </c>
+      <c r="AA12" s="36">
+        <v>6188</v>
+      </c>
+      <c r="AB12" s="36">
+        <v>5705</v>
+      </c>
+      <c r="AC12" s="36">
+        <v>6045</v>
+      </c>
+      <c r="AD12" s="36">
+        <v>4991</v>
+      </c>
+      <c r="AE12" s="36">
+        <v>4075</v>
+      </c>
+      <c r="AF12" s="36">
+        <v>6664</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B13" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="25">
+        <v>13986</v>
+      </c>
+      <c r="D13" s="25">
+        <v>12035</v>
+      </c>
+      <c r="E13" s="25">
+        <v>9324</v>
+      </c>
+      <c r="F13" s="25">
+        <v>11016</v>
+      </c>
+      <c r="G13" s="25">
+        <v>10788</v>
+      </c>
+      <c r="H13" s="25">
+        <v>10054</v>
+      </c>
+      <c r="I13" s="25">
+        <v>11084</v>
+      </c>
+      <c r="J13" s="25">
+        <v>11169</v>
+      </c>
+      <c r="K13" s="25">
+        <v>13742</v>
+      </c>
+      <c r="L13" s="25">
+        <v>15438</v>
+      </c>
+      <c r="M13" s="25">
+        <v>14311</v>
+      </c>
+      <c r="N13" s="25">
+        <v>12472</v>
+      </c>
+      <c r="O13" s="25">
+        <v>15771</v>
+      </c>
+      <c r="P13" s="25">
+        <v>14468</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>12244</v>
+      </c>
+      <c r="R13" s="35">
+        <v>14704</v>
+      </c>
+      <c r="S13" s="36">
+        <v>13482</v>
+      </c>
+      <c r="T13" s="35">
+        <v>13259</v>
+      </c>
+      <c r="U13" s="35">
+        <v>14786</v>
+      </c>
+      <c r="V13" s="35">
+        <v>15688</v>
+      </c>
+      <c r="W13" s="25">
+        <v>14632</v>
+      </c>
+      <c r="X13" s="36">
+        <v>13271</v>
+      </c>
+      <c r="Y13" s="36">
+        <v>12819</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>12168</v>
+      </c>
+      <c r="AA13" s="36">
+        <v>16979</v>
+      </c>
+      <c r="AB13" s="36">
+        <v>14509</v>
+      </c>
+      <c r="AC13" s="36">
+        <v>16177</v>
+      </c>
+      <c r="AD13" s="36">
+        <v>15290</v>
+      </c>
+      <c r="AE13" s="36">
+        <v>12820</v>
+      </c>
+      <c r="AF13" s="36">
+        <v>17175</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="25">
+        <v>4194</v>
+      </c>
+      <c r="D14" s="25">
+        <v>3039</v>
+      </c>
+      <c r="E14" s="25">
+        <v>2614</v>
+      </c>
+      <c r="F14" s="25">
+        <v>3536</v>
+      </c>
+      <c r="G14" s="25">
+        <v>3302</v>
+      </c>
+      <c r="H14" s="25">
+        <v>3716</v>
+      </c>
+      <c r="I14" s="25">
+        <v>4605</v>
+      </c>
+      <c r="J14" s="25">
+        <v>4197</v>
+      </c>
+      <c r="K14" s="25">
+        <v>3760</v>
+      </c>
+      <c r="L14" s="25">
+        <v>4481</v>
+      </c>
+      <c r="M14" s="25">
+        <v>3699</v>
+      </c>
+      <c r="N14" s="25">
+        <v>3033</v>
+      </c>
+      <c r="O14" s="25">
+        <v>4887</v>
+      </c>
+      <c r="P14" s="25">
+        <v>3838</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>2860</v>
+      </c>
+      <c r="R14" s="35">
+        <v>3601</v>
+      </c>
+      <c r="S14" s="36">
+        <v>3202</v>
+      </c>
+      <c r="T14" s="35">
+        <v>3653</v>
+      </c>
+      <c r="U14" s="35">
+        <v>4670</v>
+      </c>
+      <c r="V14" s="35">
+        <v>5226</v>
+      </c>
+      <c r="W14" s="25">
+        <v>4077</v>
+      </c>
+      <c r="X14" s="36">
+        <v>3664</v>
+      </c>
+      <c r="Y14" s="36">
+        <v>3052</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>2951</v>
+      </c>
+      <c r="AA14" s="36">
+        <v>4098</v>
+      </c>
+      <c r="AB14" s="36">
+        <v>3385</v>
+      </c>
+      <c r="AC14" s="36">
+        <v>3454</v>
+      </c>
+      <c r="AD14" s="36">
+        <v>3332</v>
+      </c>
+      <c r="AE14" s="36">
+        <v>2904</v>
+      </c>
+      <c r="AF14" s="36">
+        <v>4418</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="25">
+        <v>3983</v>
+      </c>
+      <c r="D15" s="25">
+        <v>3281</v>
+      </c>
+      <c r="E15" s="25">
+        <v>2724</v>
+      </c>
+      <c r="F15" s="25">
+        <v>3678</v>
+      </c>
+      <c r="G15" s="25">
+        <v>3550</v>
+      </c>
+      <c r="H15" s="25">
+        <v>3446</v>
+      </c>
+      <c r="I15" s="25">
+        <v>4416</v>
+      </c>
+      <c r="J15" s="25">
+        <v>4432</v>
+      </c>
+      <c r="K15" s="25">
+        <v>5971</v>
+      </c>
+      <c r="L15" s="25">
+        <v>6170</v>
+      </c>
+      <c r="M15" s="25">
+        <v>4837</v>
+      </c>
+      <c r="N15" s="25">
+        <v>4062</v>
+      </c>
+      <c r="O15" s="25">
+        <v>5723</v>
+      </c>
+      <c r="P15" s="25">
+        <v>4933</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>3979</v>
+      </c>
+      <c r="R15" s="35">
+        <v>4698</v>
+      </c>
+      <c r="S15" s="36">
+        <v>4108</v>
+      </c>
+      <c r="T15" s="35">
+        <v>4458</v>
+      </c>
+      <c r="U15" s="35">
+        <v>5760</v>
+      </c>
+      <c r="V15" s="35">
+        <v>6025</v>
+      </c>
+      <c r="W15" s="25">
+        <v>5465</v>
+      </c>
+      <c r="X15" s="36">
+        <v>4884</v>
+      </c>
+      <c r="Y15" s="36">
+        <v>4059</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>4013</v>
+      </c>
+      <c r="AA15" s="36">
+        <v>5413</v>
+      </c>
+      <c r="AB15" s="36">
+        <v>4744</v>
+      </c>
+      <c r="AC15" s="36">
+        <v>4888</v>
+      </c>
+      <c r="AD15" s="36">
+        <v>4275</v>
+      </c>
+      <c r="AE15" s="36">
+        <v>3674</v>
+      </c>
+      <c r="AF15" s="36">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="25">
+        <v>8046</v>
+      </c>
+      <c r="D16" s="25">
+        <v>6194</v>
+      </c>
+      <c r="E16" s="25">
+        <v>4972</v>
+      </c>
+      <c r="F16" s="25">
+        <v>5614</v>
+      </c>
+      <c r="G16" s="25">
+        <v>5758</v>
+      </c>
+      <c r="H16" s="25">
+        <v>5349</v>
+      </c>
+      <c r="I16" s="25">
+        <v>6269</v>
+      </c>
+      <c r="J16" s="25">
+        <v>5818</v>
+      </c>
+      <c r="K16" s="25">
+        <v>6970</v>
+      </c>
+      <c r="L16" s="25">
+        <v>7590</v>
+      </c>
+      <c r="M16" s="25">
+        <v>7104</v>
+      </c>
+      <c r="N16" s="25">
+        <v>5647</v>
+      </c>
+      <c r="O16" s="25">
+        <v>8018</v>
+      </c>
+      <c r="P16" s="25">
+        <v>7204</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>5571</v>
+      </c>
+      <c r="R16" s="35">
+        <v>6796</v>
+      </c>
+      <c r="S16" s="36">
+        <v>5748</v>
+      </c>
+      <c r="T16" s="35">
+        <v>6046</v>
+      </c>
+      <c r="U16" s="35">
+        <v>7503</v>
+      </c>
+      <c r="V16" s="35">
+        <v>8110</v>
+      </c>
+      <c r="W16" s="25">
+        <v>7756</v>
+      </c>
+      <c r="X16" s="36">
+        <v>6487</v>
+      </c>
+      <c r="Y16" s="36">
+        <v>5472</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>5230</v>
+      </c>
+      <c r="AA16" s="36">
+        <v>7856</v>
+      </c>
+      <c r="AB16" s="36">
+        <v>6106</v>
+      </c>
+      <c r="AC16" s="36">
+        <v>7045</v>
+      </c>
+      <c r="AD16" s="36">
+        <v>6720</v>
+      </c>
+      <c r="AE16" s="36">
+        <v>5390</v>
+      </c>
+      <c r="AF16" s="36">
+        <v>7218</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="25">
+        <v>5384</v>
+      </c>
+      <c r="D17" s="25">
+        <v>4184</v>
+      </c>
+      <c r="E17" s="25">
+        <v>3390</v>
+      </c>
+      <c r="F17" s="25">
+        <v>4046</v>
+      </c>
+      <c r="G17" s="25">
+        <v>3600</v>
+      </c>
+      <c r="H17" s="25">
+        <v>3754</v>
+      </c>
+      <c r="I17" s="25">
+        <v>4139</v>
+      </c>
+      <c r="J17" s="25">
+        <v>3848</v>
+      </c>
+      <c r="K17" s="25">
+        <v>4752</v>
+      </c>
+      <c r="L17" s="25">
+        <v>5388</v>
+      </c>
+      <c r="M17" s="25">
+        <v>5077</v>
+      </c>
+      <c r="N17" s="25">
+        <v>4056</v>
+      </c>
+      <c r="O17" s="25">
+        <v>5427</v>
+      </c>
+      <c r="P17" s="25">
+        <v>5056</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>4020</v>
+      </c>
+      <c r="R17" s="35">
+        <v>4789</v>
+      </c>
+      <c r="S17" s="36">
+        <v>4095</v>
+      </c>
+      <c r="T17" s="35">
+        <v>4409</v>
+      </c>
+      <c r="U17" s="35">
+        <v>4723</v>
+      </c>
+      <c r="V17" s="35">
+        <v>5407</v>
+      </c>
+      <c r="W17" s="25">
+        <v>5381</v>
+      </c>
+      <c r="X17" s="36">
+        <v>4427</v>
+      </c>
+      <c r="Y17" s="36">
+        <v>3990</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>4074</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>5698</v>
+      </c>
+      <c r="AB17" s="36">
+        <v>4648</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>5069</v>
+      </c>
+      <c r="AD17" s="36">
+        <v>4838</v>
+      </c>
+      <c r="AE17" s="36">
+        <v>4016</v>
+      </c>
+      <c r="AF17" s="36">
+        <v>4968</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="25">
+        <v>5151</v>
+      </c>
+      <c r="D18" s="25">
+        <v>4264</v>
+      </c>
+      <c r="E18" s="25">
+        <v>3927</v>
+      </c>
+      <c r="F18" s="25">
+        <v>4182</v>
+      </c>
+      <c r="G18" s="25">
+        <v>4183</v>
+      </c>
+      <c r="H18" s="25">
+        <v>4353</v>
+      </c>
+      <c r="I18" s="25">
+        <v>4601</v>
+      </c>
+      <c r="J18" s="25">
+        <v>4587</v>
+      </c>
+      <c r="K18" s="25">
+        <v>5897</v>
+      </c>
+      <c r="L18" s="25">
+        <v>6047</v>
+      </c>
+      <c r="M18" s="25">
+        <v>5223</v>
+      </c>
+      <c r="N18" s="25">
+        <v>4574</v>
+      </c>
+      <c r="O18" s="25">
+        <v>5365</v>
+      </c>
+      <c r="P18" s="25">
+        <v>5231</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>4270</v>
+      </c>
+      <c r="R18" s="35">
+        <v>5356</v>
+      </c>
+      <c r="S18" s="36">
+        <v>4802</v>
+      </c>
+      <c r="T18" s="35">
+        <v>5357</v>
+      </c>
+      <c r="U18" s="35">
+        <v>6001</v>
+      </c>
+      <c r="V18" s="35">
+        <v>6405</v>
+      </c>
+      <c r="W18" s="25">
+        <v>6608</v>
+      </c>
+      <c r="X18" s="36">
+        <v>5588</v>
+      </c>
+      <c r="Y18" s="36">
+        <v>4738</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>4299</v>
+      </c>
+      <c r="AA18" s="36">
+        <v>5818</v>
+      </c>
+      <c r="AB18" s="36">
+        <v>5358</v>
+      </c>
+      <c r="AC18" s="36">
+        <v>5985</v>
+      </c>
+      <c r="AD18" s="36">
+        <v>5268</v>
+      </c>
+      <c r="AE18" s="36">
+        <v>4182</v>
+      </c>
+      <c r="AF18" s="36">
+        <v>5871</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="25">
+        <v>3713</v>
+      </c>
+      <c r="D19" s="25">
+        <v>3047</v>
+      </c>
+      <c r="E19" s="25">
+        <v>2871</v>
+      </c>
+      <c r="F19" s="25">
+        <v>2984</v>
+      </c>
+      <c r="G19" s="25">
+        <v>3241</v>
+      </c>
+      <c r="H19" s="25">
+        <v>3492</v>
+      </c>
+      <c r="I19" s="25">
+        <v>3814</v>
+      </c>
+      <c r="J19" s="25">
+        <v>3546</v>
+      </c>
+      <c r="K19" s="25">
+        <v>4320</v>
+      </c>
+      <c r="L19" s="25">
+        <v>4731</v>
+      </c>
+      <c r="M19" s="25">
+        <v>4390</v>
+      </c>
+      <c r="N19" s="25">
+        <v>3527</v>
+      </c>
+      <c r="O19" s="25">
+        <v>4021</v>
+      </c>
+      <c r="P19" s="25">
+        <v>3684</v>
+      </c>
+      <c r="Q19" s="34">
+        <v>2971</v>
+      </c>
+      <c r="R19" s="35">
+        <v>3786</v>
+      </c>
+      <c r="S19" s="36">
+        <v>3670</v>
+      </c>
+      <c r="T19" s="35">
+        <v>4023</v>
+      </c>
+      <c r="U19" s="35">
+        <v>4497</v>
+      </c>
+      <c r="V19" s="35">
+        <v>4582</v>
+      </c>
+      <c r="W19" s="25">
+        <v>4718</v>
+      </c>
+      <c r="X19" s="36">
+        <v>3947</v>
+      </c>
+      <c r="Y19" s="36">
+        <v>3606</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>3381</v>
+      </c>
+      <c r="AA19" s="36">
+        <v>4026</v>
+      </c>
+      <c r="AB19" s="36">
+        <v>3646</v>
+      </c>
+      <c r="AC19" s="36">
+        <v>3854</v>
+      </c>
+      <c r="AD19" s="36">
+        <v>3722</v>
+      </c>
+      <c r="AE19" s="36">
+        <v>2990</v>
+      </c>
+      <c r="AF19" s="36">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="25">
+        <v>4677</v>
+      </c>
+      <c r="D20" s="25">
+        <v>3651</v>
+      </c>
+      <c r="E20" s="25">
+        <v>2991</v>
+      </c>
+      <c r="F20" s="25">
+        <v>3372</v>
+      </c>
+      <c r="G20" s="25">
+        <v>3078</v>
+      </c>
+      <c r="H20" s="25">
+        <v>2951</v>
+      </c>
+      <c r="I20" s="25">
+        <v>4184</v>
+      </c>
+      <c r="J20" s="25">
+        <v>4061</v>
+      </c>
+      <c r="K20" s="25">
+        <v>4714</v>
+      </c>
+      <c r="L20" s="25">
+        <v>4970</v>
+      </c>
+      <c r="M20" s="25">
+        <v>4171</v>
+      </c>
+      <c r="N20" s="25">
+        <v>3669</v>
+      </c>
+      <c r="O20" s="25">
+        <v>4892</v>
+      </c>
+      <c r="P20" s="25">
+        <v>4407</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>3435</v>
+      </c>
+      <c r="R20" s="35">
+        <v>3995</v>
+      </c>
+      <c r="S20" s="36">
+        <v>3845</v>
+      </c>
+      <c r="T20" s="35">
+        <v>3922</v>
+      </c>
+      <c r="U20" s="35">
+        <v>5397</v>
+      </c>
+      <c r="V20" s="35">
+        <v>5688</v>
+      </c>
+      <c r="W20" s="26">
+        <v>5512</v>
+      </c>
+      <c r="X20" s="36">
+        <v>4497</v>
+      </c>
+      <c r="Y20" s="36">
+        <v>3972</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>3573</v>
+      </c>
+      <c r="AA20" s="36">
+        <v>5131</v>
+      </c>
+      <c r="AB20" s="36">
+        <v>4360</v>
+      </c>
+      <c r="AC20" s="36">
+        <v>4570</v>
+      </c>
+      <c r="AD20" s="36">
+        <v>4434</v>
+      </c>
+      <c r="AE20" s="36">
+        <v>3324</v>
+      </c>
+      <c r="AF20" s="36">
+        <v>4773</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="25">
+        <v>5136</v>
+      </c>
+      <c r="D21" s="25">
+        <v>3944</v>
+      </c>
+      <c r="E21" s="25">
+        <v>3196</v>
+      </c>
+      <c r="F21" s="25">
+        <v>3781</v>
+      </c>
+      <c r="G21" s="25">
+        <v>3824</v>
+      </c>
+      <c r="H21" s="25">
+        <v>3972</v>
+      </c>
+      <c r="I21" s="25">
+        <v>5351</v>
+      </c>
+      <c r="J21" s="25">
+        <v>5530</v>
+      </c>
+      <c r="K21" s="25">
+        <v>5557</v>
+      </c>
+      <c r="L21" s="25">
+        <v>6191</v>
+      </c>
+      <c r="M21" s="25">
+        <v>5235</v>
+      </c>
+      <c r="N21" s="25">
+        <v>4321</v>
+      </c>
+      <c r="O21" s="25">
+        <v>5946</v>
+      </c>
+      <c r="P21" s="25">
+        <v>4865</v>
+      </c>
+      <c r="Q21" s="34">
+        <v>3455</v>
+      </c>
+      <c r="R21" s="35">
+        <v>4941</v>
+      </c>
+      <c r="S21" s="36">
+        <v>4820</v>
+      </c>
+      <c r="T21" s="35">
+        <v>5530</v>
+      </c>
+      <c r="U21" s="35">
+        <v>6489</v>
+      </c>
+      <c r="V21" s="35">
+        <v>7155</v>
+      </c>
+      <c r="W21" s="26">
+        <v>6264</v>
+      </c>
+      <c r="X21" s="36">
+        <v>5265</v>
+      </c>
+      <c r="Y21" s="36">
+        <v>4770</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>4547</v>
+      </c>
+      <c r="AA21" s="36">
+        <v>6123</v>
+      </c>
+      <c r="AB21" s="36">
+        <v>5050</v>
+      </c>
+      <c r="AC21" s="36">
+        <v>5376</v>
+      </c>
+      <c r="AD21" s="36">
+        <v>5870</v>
+      </c>
+      <c r="AE21" s="36">
+        <v>4430</v>
+      </c>
+      <c r="AF21" s="36">
+        <v>5938</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="25">
+        <v>3391</v>
+      </c>
+      <c r="D22" s="25">
+        <v>2885</v>
+      </c>
+      <c r="E22" s="26">
+        <v>2592</v>
+      </c>
+      <c r="F22" s="25">
+        <v>2891</v>
+      </c>
+      <c r="G22" s="25">
+        <v>2758</v>
+      </c>
+      <c r="H22" s="25">
+        <v>2845</v>
+      </c>
+      <c r="I22" s="25">
+        <v>3246</v>
+      </c>
+      <c r="J22" s="25">
+        <v>3135</v>
+      </c>
+      <c r="K22" s="25">
+        <v>3997</v>
+      </c>
+      <c r="L22" s="25">
+        <v>4156</v>
+      </c>
+      <c r="M22" s="25">
+        <v>3462</v>
+      </c>
+      <c r="N22" s="25">
+        <v>3190</v>
+      </c>
+      <c r="O22" s="25">
+        <v>3710</v>
+      </c>
+      <c r="P22" s="25">
+        <v>3435</v>
+      </c>
+      <c r="Q22" s="34">
+        <v>2547</v>
+      </c>
+      <c r="R22" s="35">
+        <v>3388</v>
+      </c>
+      <c r="S22" s="36">
+        <v>3151</v>
+      </c>
+      <c r="T22" s="35">
+        <v>3484</v>
+      </c>
+      <c r="U22" s="35">
+        <v>4055</v>
+      </c>
+      <c r="V22" s="35">
+        <v>4165</v>
+      </c>
+      <c r="W22" s="26">
+        <v>3929</v>
+      </c>
+      <c r="X22" s="36">
+        <v>3209</v>
+      </c>
+      <c r="Y22" s="36">
+        <v>3068</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>2990</v>
+      </c>
+      <c r="AA22" s="36">
+        <v>3675</v>
+      </c>
+      <c r="AB22" s="36">
+        <v>3195</v>
+      </c>
+      <c r="AC22" s="36">
+        <v>3474</v>
+      </c>
+      <c r="AD22" s="36">
+        <v>3328</v>
+      </c>
+      <c r="AE22" s="36">
+        <v>2833</v>
+      </c>
+      <c r="AF22" s="36">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="25">
+        <v>2239</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1915</v>
+      </c>
+      <c r="E23" s="26">
+        <v>1733</v>
+      </c>
+      <c r="F23" s="25">
+        <v>2212</v>
+      </c>
+      <c r="G23" s="25">
+        <v>1762</v>
+      </c>
+      <c r="H23" s="25">
+        <v>1915</v>
+      </c>
+      <c r="I23" s="25">
+        <v>2410</v>
+      </c>
+      <c r="J23" s="25">
+        <v>2291</v>
+      </c>
+      <c r="K23" s="25">
+        <v>2910</v>
+      </c>
+      <c r="L23" s="25">
+        <v>3004</v>
+      </c>
+      <c r="M23" s="25">
+        <v>2681</v>
+      </c>
+      <c r="N23" s="25">
+        <v>2053</v>
+      </c>
+      <c r="O23" s="25">
+        <v>2730</v>
+      </c>
+      <c r="P23" s="25">
+        <v>2450</v>
+      </c>
+      <c r="Q23" s="34">
+        <v>2027</v>
+      </c>
+      <c r="R23" s="35">
+        <v>2195</v>
+      </c>
+      <c r="S23" s="36">
+        <v>2109</v>
+      </c>
+      <c r="T23" s="35">
+        <v>2471</v>
+      </c>
+      <c r="U23" s="35">
+        <v>2752</v>
+      </c>
+      <c r="V23" s="35">
+        <v>2942</v>
+      </c>
+      <c r="W23" s="26">
+        <v>2744</v>
+      </c>
+      <c r="X23" s="36">
+        <v>2371</v>
+      </c>
+      <c r="Y23" s="36">
+        <v>2217</v>
+      </c>
+      <c r="Z23" s="36">
+        <v>1959</v>
+      </c>
+      <c r="AA23" s="36">
+        <v>2477</v>
+      </c>
+      <c r="AB23" s="36">
+        <v>2570</v>
+      </c>
+      <c r="AC23" s="36">
+        <v>2697</v>
+      </c>
+      <c r="AD23" s="36">
+        <v>2378</v>
+      </c>
+      <c r="AE23" s="36">
+        <v>1894</v>
+      </c>
+      <c r="AF23" s="36">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="25">
+        <v>17720</v>
+      </c>
+      <c r="D24" s="25">
+        <v>12833</v>
+      </c>
+      <c r="E24" s="26">
+        <v>9794</v>
+      </c>
+      <c r="F24" s="25">
+        <v>11515</v>
+      </c>
+      <c r="G24" s="25">
+        <v>10568</v>
+      </c>
+      <c r="H24" s="25">
+        <v>10453</v>
+      </c>
+      <c r="I24" s="25">
+        <v>12708</v>
+      </c>
+      <c r="J24" s="25">
+        <v>11741</v>
+      </c>
+      <c r="K24" s="25">
+        <v>14720</v>
+      </c>
+      <c r="L24" s="25">
+        <v>17057</v>
+      </c>
+      <c r="M24" s="25">
+        <v>16044</v>
+      </c>
+      <c r="N24" s="25">
+        <v>13036</v>
+      </c>
+      <c r="O24" s="25">
+        <v>17115</v>
+      </c>
+      <c r="P24" s="25">
+        <v>15920</v>
+      </c>
+      <c r="Q24" s="34">
+        <v>12322</v>
+      </c>
+      <c r="R24" s="35">
+        <v>17405</v>
+      </c>
+      <c r="S24" s="36">
+        <v>13246</v>
+      </c>
+      <c r="T24" s="35">
+        <v>12945</v>
+      </c>
+      <c r="U24" s="35">
+        <v>16783</v>
+      </c>
+      <c r="V24" s="35">
+        <v>17885</v>
+      </c>
+      <c r="W24" s="26">
+        <v>16442</v>
+      </c>
+      <c r="X24" s="36">
+        <v>14729</v>
+      </c>
+      <c r="Y24" s="36">
+        <v>12086</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>12861</v>
+      </c>
+      <c r="AA24" s="36">
+        <v>19932</v>
+      </c>
+      <c r="AB24" s="36">
+        <v>14755</v>
+      </c>
+      <c r="AC24" s="36">
+        <v>15467</v>
+      </c>
+      <c r="AD24" s="36">
+        <v>14796</v>
+      </c>
+      <c r="AE24" s="36">
+        <v>11060</v>
+      </c>
+      <c r="AF24" s="36">
+        <v>14599</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="25">
+        <v>1110</v>
+      </c>
+      <c r="D25" s="25">
+        <v>931</v>
+      </c>
+      <c r="E25" s="26">
+        <v>903</v>
+      </c>
+      <c r="F25" s="25">
+        <v>1104</v>
+      </c>
+      <c r="G25" s="25">
+        <v>934</v>
+      </c>
+      <c r="H25" s="25">
+        <v>964</v>
+      </c>
+      <c r="I25" s="25">
+        <v>1000</v>
+      </c>
+      <c r="J25" s="25">
+        <v>1028</v>
+      </c>
+      <c r="K25" s="25">
+        <v>1334</v>
+      </c>
+      <c r="L25" s="25">
+        <v>1520</v>
+      </c>
+      <c r="M25" s="25">
+        <v>1268</v>
+      </c>
+      <c r="N25" s="25">
+        <v>976</v>
+      </c>
+      <c r="O25" s="25">
+        <v>1209</v>
+      </c>
+      <c r="P25" s="25">
+        <v>1119</v>
+      </c>
+      <c r="Q25" s="34">
+        <v>971</v>
+      </c>
+      <c r="R25" s="35">
+        <v>1304</v>
+      </c>
+      <c r="S25" s="36">
+        <v>1088</v>
+      </c>
+      <c r="T25" s="35">
+        <v>1279</v>
+      </c>
+      <c r="U25" s="35">
+        <v>1377</v>
+      </c>
+      <c r="V25" s="35">
+        <v>1386</v>
+      </c>
+      <c r="W25" s="26">
+        <v>1437</v>
+      </c>
+      <c r="X25" s="36">
+        <v>1264</v>
+      </c>
+      <c r="Y25" s="36">
+        <v>1136</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>1051</v>
+      </c>
+      <c r="AA25" s="36">
+        <v>1552</v>
+      </c>
+      <c r="AB25" s="36">
+        <v>1233</v>
+      </c>
+      <c r="AC25" s="36">
+        <v>1469</v>
+      </c>
+      <c r="AD25" s="36">
+        <v>1258</v>
+      </c>
+      <c r="AE25" s="36">
+        <v>1120</v>
+      </c>
+      <c r="AF25" s="36">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="25">
+        <v>3148</v>
+      </c>
+      <c r="D26" s="25">
+        <v>2639</v>
+      </c>
+      <c r="E26" s="26">
+        <v>2191</v>
+      </c>
+      <c r="F26" s="25">
+        <v>2512</v>
+      </c>
+      <c r="G26" s="25">
+        <v>2534</v>
+      </c>
+      <c r="H26" s="25">
+        <v>2621</v>
+      </c>
+      <c r="I26" s="25">
+        <v>2706</v>
+      </c>
+      <c r="J26" s="25">
+        <v>2521</v>
+      </c>
+      <c r="K26" s="25">
+        <v>3608</v>
+      </c>
+      <c r="L26" s="25">
+        <v>3651</v>
+      </c>
+      <c r="M26" s="25">
+        <v>3443</v>
+      </c>
+      <c r="N26" s="25">
+        <v>2833</v>
+      </c>
+      <c r="O26" s="25">
+        <v>3325</v>
+      </c>
+      <c r="P26" s="25">
+        <v>3082</v>
+      </c>
+      <c r="Q26" s="34">
+        <v>2427</v>
+      </c>
+      <c r="R26" s="35">
+        <v>3169</v>
+      </c>
+      <c r="S26" s="36">
+        <v>2792</v>
+      </c>
+      <c r="T26" s="35">
+        <v>2990</v>
+      </c>
+      <c r="U26" s="35">
+        <v>3409</v>
+      </c>
+      <c r="V26" s="35">
+        <v>4053</v>
+      </c>
+      <c r="W26" s="26">
+        <v>4014</v>
+      </c>
+      <c r="X26" s="36">
+        <v>3412</v>
+      </c>
+      <c r="Y26" s="36">
+        <v>2964</v>
+      </c>
+      <c r="Z26" s="36">
+        <v>2642</v>
+      </c>
+      <c r="AA26" s="36">
+        <v>3425</v>
+      </c>
+      <c r="AB26" s="36">
+        <v>3237</v>
+      </c>
+      <c r="AC26" s="36">
+        <v>3369</v>
+      </c>
+      <c r="AD26" s="36">
+        <v>2863</v>
+      </c>
+      <c r="AE26" s="36">
+        <v>2472</v>
+      </c>
+      <c r="AF26" s="36">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="25">
+        <v>17201</v>
+      </c>
+      <c r="D27" s="25">
+        <v>14978</v>
+      </c>
+      <c r="E27" s="26">
+        <v>14267</v>
+      </c>
+      <c r="F27" s="25">
+        <v>15488</v>
+      </c>
+      <c r="G27" s="25">
+        <v>15263</v>
+      </c>
+      <c r="H27" s="25">
+        <v>15620</v>
+      </c>
+      <c r="I27" s="25">
+        <v>16530</v>
+      </c>
+      <c r="J27" s="25">
+        <v>15058</v>
+      </c>
+      <c r="K27" s="25">
+        <v>18613</v>
+      </c>
+      <c r="L27" s="25">
+        <v>21724</v>
+      </c>
+      <c r="M27" s="25">
+        <v>17968</v>
+      </c>
+      <c r="N27" s="25">
+        <v>15745</v>
+      </c>
+      <c r="O27" s="25">
+        <v>19309</v>
+      </c>
+      <c r="P27" s="25">
+        <v>18058</v>
+      </c>
+      <c r="Q27" s="34">
+        <v>16269</v>
+      </c>
+      <c r="R27" s="35">
+        <v>20202</v>
+      </c>
+      <c r="S27" s="36">
+        <v>17889</v>
+      </c>
+      <c r="T27" s="35">
+        <v>18458</v>
+      </c>
+      <c r="U27" s="35">
+        <v>20564</v>
+      </c>
+      <c r="V27" s="35">
+        <v>22882</v>
+      </c>
+      <c r="W27" s="26">
+        <v>21608</v>
+      </c>
+      <c r="X27" s="36">
+        <v>19535</v>
+      </c>
+      <c r="Y27" s="36">
+        <v>16353</v>
+      </c>
+      <c r="Z27" s="36">
+        <v>17738</v>
+      </c>
+      <c r="AA27" s="36">
+        <v>23846</v>
+      </c>
+      <c r="AB27" s="36">
+        <v>21354</v>
+      </c>
+      <c r="AC27" s="36">
+        <v>22640</v>
+      </c>
+      <c r="AD27" s="36">
+        <v>20191</v>
+      </c>
+      <c r="AE27" s="36">
+        <v>18558</v>
+      </c>
+      <c r="AF27" s="36">
+        <v>22419</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="25">
+        <v>15835</v>
+      </c>
+      <c r="D28" s="25">
+        <v>14110</v>
+      </c>
+      <c r="E28" s="26">
+        <v>12834</v>
+      </c>
+      <c r="F28" s="25">
+        <v>15287</v>
+      </c>
+      <c r="G28" s="25">
+        <v>15716</v>
+      </c>
+      <c r="H28" s="25">
+        <v>14668</v>
+      </c>
+      <c r="I28" s="25">
+        <v>15125</v>
+      </c>
+      <c r="J28" s="25">
+        <v>15797</v>
+      </c>
+      <c r="K28" s="25">
+        <v>19310</v>
+      </c>
+      <c r="L28" s="25">
+        <v>21921</v>
+      </c>
+      <c r="M28" s="25">
+        <v>19324</v>
+      </c>
+      <c r="N28" s="25">
+        <v>16317</v>
+      </c>
+      <c r="O28" s="25">
+        <v>20910</v>
+      </c>
+      <c r="P28" s="25">
+        <v>20309</v>
+      </c>
+      <c r="Q28" s="34">
+        <v>16333</v>
+      </c>
+      <c r="R28" s="35">
+        <v>20889</v>
+      </c>
+      <c r="S28" s="36">
+        <v>18763</v>
+      </c>
+      <c r="T28" s="35">
+        <v>19692</v>
+      </c>
+      <c r="U28" s="35">
+        <v>21770</v>
+      </c>
+      <c r="V28" s="35">
+        <v>23624</v>
+      </c>
+      <c r="W28" s="26">
+        <v>22175</v>
+      </c>
+      <c r="X28" s="36">
+        <v>19521</v>
+      </c>
+      <c r="Y28" s="36">
+        <v>17746</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>18004</v>
+      </c>
+      <c r="AA28" s="36">
+        <v>23862</v>
+      </c>
+      <c r="AB28" s="36">
+        <v>19488</v>
+      </c>
+      <c r="AC28" s="36">
+        <v>21244</v>
+      </c>
+      <c r="AD28" s="36">
+        <v>19675</v>
+      </c>
+      <c r="AE28" s="36">
+        <v>16965</v>
+      </c>
+      <c r="AF28" s="36">
+        <v>23536</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="25">
+        <v>11515</v>
+      </c>
+      <c r="D29" s="25">
+        <v>10417</v>
+      </c>
+      <c r="E29" s="26">
+        <v>8129</v>
+      </c>
+      <c r="F29" s="25">
+        <v>10290</v>
+      </c>
+      <c r="G29" s="25">
+        <v>9480</v>
+      </c>
+      <c r="H29" s="26">
+        <v>8491</v>
+      </c>
+      <c r="I29" s="25">
+        <v>9389</v>
+      </c>
+      <c r="J29" s="25">
+        <v>8619</v>
+      </c>
+      <c r="K29" s="25">
+        <v>10187</v>
+      </c>
+      <c r="L29" s="25">
+        <v>11974</v>
+      </c>
+      <c r="M29" s="25">
+        <v>11570</v>
+      </c>
+      <c r="N29" s="25">
+        <v>10232</v>
+      </c>
+      <c r="O29" s="25">
+        <v>13680</v>
+      </c>
+      <c r="P29" s="25">
+        <v>11487</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>9602</v>
+      </c>
+      <c r="R29" s="35">
+        <v>11642</v>
+      </c>
+      <c r="S29" s="36">
+        <v>10256</v>
+      </c>
+      <c r="T29" s="35">
+        <v>10243</v>
+      </c>
+      <c r="U29" s="35">
+        <v>15139</v>
+      </c>
+      <c r="V29" s="35">
+        <v>13039</v>
+      </c>
+      <c r="W29" s="26">
+        <v>12884</v>
+      </c>
+      <c r="X29" s="36">
+        <v>10854</v>
+      </c>
+      <c r="Y29" s="36">
+        <v>9256</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>9422</v>
+      </c>
+      <c r="AA29" s="36">
+        <v>13598</v>
+      </c>
+      <c r="AB29" s="36">
+        <v>11137</v>
+      </c>
+      <c r="AC29" s="36">
+        <v>12193</v>
+      </c>
+      <c r="AD29" s="36">
+        <v>11143</v>
+      </c>
+      <c r="AE29" s="36">
+        <v>8571</v>
+      </c>
+      <c r="AF29" s="36">
+        <v>12867</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="18"/>
+      <c r="B30" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="52"/>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="52"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="52"/>
+      <c r="I30" s="52"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="52"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="52"/>
+      <c r="N30" s="52"/>
+      <c r="O30" s="52"/>
+      <c r="P30" s="52"/>
+      <c r="Q30" s="52"/>
+      <c r="R30" s="52"/>
+      <c r="S30" s="52"/>
+      <c r="T30" s="52"/>
+      <c r="U30" s="52"/>
+      <c r="V30" s="52"/>
+      <c r="W30" s="52"/>
+      <c r="X30" s="52"/>
+      <c r="Y30" s="52"/>
+      <c r="Z30" s="52"/>
+      <c r="AA30" s="52"/>
+      <c r="AB30" s="52"/>
+      <c r="AC30" s="53"/>
+      <c r="AD30" s="53"/>
+      <c r="AE30" s="53"/>
+      <c r="AF30" s="53"/>
+    </row>
+    <row r="31" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="25">
+        <v>82288</v>
+      </c>
+      <c r="D31" s="25">
+        <v>70228</v>
+      </c>
+      <c r="E31" s="26">
+        <v>62074</v>
+      </c>
+      <c r="F31" s="25">
+        <v>71726</v>
+      </c>
+      <c r="G31" s="25">
+        <v>70375</v>
+      </c>
+      <c r="H31" s="25">
+        <v>69074</v>
+      </c>
+      <c r="I31" s="25">
+        <v>77011</v>
+      </c>
+      <c r="J31" s="25">
+        <v>73547</v>
+      </c>
+      <c r="K31" s="25">
+        <v>91306</v>
+      </c>
+      <c r="L31" s="25">
+        <v>102973</v>
+      </c>
+      <c r="M31" s="25">
+        <v>89866</v>
+      </c>
+      <c r="N31" s="25">
+        <v>75280</v>
+      </c>
+      <c r="O31" s="25">
+        <v>96429</v>
+      </c>
+      <c r="P31" s="25">
+        <v>88615</v>
+      </c>
+      <c r="Q31" s="34">
+        <v>73568</v>
+      </c>
+      <c r="R31" s="35">
+        <v>91569</v>
+      </c>
+      <c r="S31" s="36">
+        <v>82576</v>
+      </c>
+      <c r="T31" s="35">
+        <v>86940</v>
+      </c>
+      <c r="U31" s="35">
+        <v>103214</v>
+      </c>
+      <c r="V31" s="35">
+        <v>108180</v>
+      </c>
+      <c r="W31" s="26">
+        <v>102904</v>
+      </c>
+      <c r="X31" s="36">
+        <v>89994</v>
+      </c>
+      <c r="Y31" s="36">
+        <v>78014</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>78615</v>
+      </c>
+      <c r="AA31" s="36">
+        <v>107403</v>
+      </c>
+      <c r="AB31" s="36">
+        <v>91428</v>
+      </c>
+      <c r="AC31" s="36">
+        <v>98470</v>
+      </c>
+      <c r="AD31" s="36">
+        <v>89828</v>
+      </c>
+      <c r="AE31" s="36">
+        <v>76848</v>
+      </c>
+      <c r="AF31" s="36">
+        <v>101848</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="6">
+        <v>100000000</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="25">
+        <v>1840</v>
+      </c>
+      <c r="D32" s="25">
+        <v>1385</v>
+      </c>
+      <c r="E32" s="26">
+        <v>1261</v>
+      </c>
+      <c r="F32" s="25">
+        <v>1364</v>
+      </c>
+      <c r="G32" s="25">
+        <v>1316</v>
+      </c>
+      <c r="H32" s="25">
+        <v>1435</v>
+      </c>
+      <c r="I32" s="25">
+        <v>1568</v>
+      </c>
+      <c r="J32" s="25">
+        <v>1570</v>
+      </c>
+      <c r="K32" s="25">
+        <v>2046</v>
+      </c>
+      <c r="L32" s="25">
+        <v>2217</v>
+      </c>
+      <c r="M32" s="25">
+        <v>1955</v>
+      </c>
+      <c r="N32" s="25">
+        <v>1472</v>
+      </c>
+      <c r="O32" s="25">
+        <v>2015</v>
+      </c>
+      <c r="P32" s="25">
+        <v>1658</v>
+      </c>
+      <c r="Q32" s="34">
+        <v>1483</v>
+      </c>
+      <c r="R32" s="35">
+        <v>1720</v>
+      </c>
+      <c r="S32" s="36">
+        <v>1665</v>
+      </c>
+      <c r="T32" s="35">
+        <v>1735</v>
+      </c>
+      <c r="U32" s="35">
+        <v>1887</v>
+      </c>
+      <c r="V32" s="35">
+        <v>2257</v>
+      </c>
+      <c r="W32" s="26">
+        <v>2237</v>
+      </c>
+      <c r="X32" s="36">
+        <v>1830</v>
+      </c>
+      <c r="Y32" s="36">
+        <v>1541</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>1314</v>
+      </c>
+      <c r="AA32" s="36">
+        <v>1896</v>
+      </c>
+      <c r="AB32" s="36">
+        <v>1976</v>
+      </c>
+      <c r="AC32" s="36">
+        <v>1925</v>
+      </c>
+      <c r="AD32" s="36">
+        <v>1553</v>
+      </c>
+      <c r="AE32" s="36">
+        <v>1497</v>
+      </c>
+      <c r="AF32" s="36">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="26">
-[...38 lines deleted...]
-      <c r="P11" s="26">
+      <c r="C33" s="25">
+        <v>2187</v>
+      </c>
+      <c r="D33" s="25">
+        <v>1899</v>
+      </c>
+      <c r="E33" s="26">
+        <v>1942</v>
+      </c>
+      <c r="F33" s="25">
+        <v>1888</v>
+      </c>
+      <c r="G33" s="25">
+        <v>1908</v>
+      </c>
+      <c r="H33" s="25">
+        <v>1857</v>
+      </c>
+      <c r="I33" s="25">
+        <v>2203</v>
+      </c>
+      <c r="J33" s="25">
+        <v>1892</v>
+      </c>
+      <c r="K33" s="25">
+        <v>2637</v>
+      </c>
+      <c r="L33" s="25">
+        <v>2670</v>
+      </c>
+      <c r="M33" s="25">
+        <v>2468</v>
+      </c>
+      <c r="N33" s="25">
+        <v>2051</v>
+      </c>
+      <c r="O33" s="25">
+        <v>2348</v>
+      </c>
+      <c r="P33" s="25">
+        <v>2297</v>
+      </c>
+      <c r="Q33" s="34">
+        <v>2055</v>
+      </c>
+      <c r="R33" s="35">
+        <v>2301</v>
+      </c>
+      <c r="S33" s="36">
+        <v>2306</v>
+      </c>
+      <c r="T33" s="35">
+        <v>2466</v>
+      </c>
+      <c r="U33" s="35">
+        <v>2709</v>
+      </c>
+      <c r="V33" s="35">
+        <v>2704</v>
+      </c>
+      <c r="W33" s="26">
+        <v>2702</v>
+      </c>
+      <c r="X33" s="36">
+        <v>2609</v>
+      </c>
+      <c r="Y33" s="36">
+        <v>2303</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>2072</v>
+      </c>
+      <c r="AA33" s="36">
+        <v>2921</v>
+      </c>
+      <c r="AB33" s="36">
+        <v>2396</v>
+      </c>
+      <c r="AC33" s="36">
+        <v>2636</v>
+      </c>
+      <c r="AD33" s="36">
+        <v>2342</v>
+      </c>
+      <c r="AE33" s="36">
+        <v>1912</v>
+      </c>
+      <c r="AF33" s="36">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="25">
+        <v>3314</v>
+      </c>
+      <c r="D34" s="25">
+        <v>2873</v>
+      </c>
+      <c r="E34" s="26">
+        <v>2637</v>
+      </c>
+      <c r="F34" s="25">
+        <v>3186</v>
+      </c>
+      <c r="G34" s="25">
+        <v>3069</v>
+      </c>
+      <c r="H34" s="25">
+        <v>3192</v>
+      </c>
+      <c r="I34" s="25">
+        <v>3900</v>
+      </c>
+      <c r="J34" s="25">
+        <v>3567</v>
+      </c>
+      <c r="K34" s="25">
         <v>5027</v>
       </c>
-      <c r="Q11" s="35">
-[...46 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="L34" s="25">
+        <v>5034</v>
+      </c>
+      <c r="M34" s="25">
+        <v>4361</v>
+      </c>
+      <c r="N34" s="25">
+        <v>3446</v>
+      </c>
+      <c r="O34" s="25">
+        <v>4433</v>
+      </c>
+      <c r="P34" s="25">
+        <v>3860</v>
+      </c>
+      <c r="Q34" s="34">
+        <v>3362</v>
+      </c>
+      <c r="R34" s="35">
+        <v>3813</v>
+      </c>
+      <c r="S34" s="36">
+        <v>3689</v>
+      </c>
+      <c r="T34" s="35">
+        <v>4032</v>
+      </c>
+      <c r="U34" s="35">
+        <v>5075</v>
+      </c>
+      <c r="V34" s="35">
+        <v>5514</v>
+      </c>
+      <c r="W34" s="26">
+        <v>5095</v>
+      </c>
+      <c r="X34" s="36">
+        <v>4465</v>
+      </c>
+      <c r="Y34" s="36">
+        <v>3797</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>3565</v>
+      </c>
+      <c r="AA34" s="36">
+        <v>4670</v>
+      </c>
+      <c r="AB34" s="36">
+        <v>4131</v>
+      </c>
+      <c r="AC34" s="36">
+        <v>4475</v>
+      </c>
+      <c r="AD34" s="36">
+        <v>3703</v>
+      </c>
+      <c r="AE34" s="36">
+        <v>3068</v>
+      </c>
+      <c r="AF34" s="36">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="25">
+        <v>1929</v>
+      </c>
+      <c r="D35" s="25">
+        <v>1696</v>
+      </c>
+      <c r="E35" s="26">
+        <v>1383</v>
+      </c>
+      <c r="F35" s="25">
+        <v>1652</v>
+      </c>
+      <c r="G35" s="25">
+        <v>1624</v>
+      </c>
+      <c r="H35" s="25">
+        <v>1525</v>
+      </c>
+      <c r="I35" s="25">
+        <v>1938</v>
+      </c>
+      <c r="J35" s="25">
+        <v>2083</v>
+      </c>
+      <c r="K35" s="25">
+        <v>2600</v>
+      </c>
+      <c r="L35" s="25">
+        <v>3174</v>
+      </c>
+      <c r="M35" s="25">
+        <v>2783</v>
+      </c>
+      <c r="N35" s="25">
+        <v>2416</v>
+      </c>
+      <c r="O35" s="25">
+        <v>2902</v>
+      </c>
+      <c r="P35" s="25">
+        <v>2541</v>
+      </c>
+      <c r="Q35" s="34">
+        <v>2168</v>
+      </c>
+      <c r="R35" s="35">
+        <v>2540</v>
+      </c>
+      <c r="S35" s="36">
+        <v>2322</v>
+      </c>
+      <c r="T35" s="35">
+        <v>2387</v>
+      </c>
+      <c r="U35" s="35">
+        <v>2708</v>
+      </c>
+      <c r="V35" s="35">
+        <v>2619</v>
+      </c>
+      <c r="W35" s="26">
+        <v>2604</v>
+      </c>
+      <c r="X35" s="36">
+        <v>2335</v>
+      </c>
+      <c r="Y35" s="36">
+        <v>2207</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>2121</v>
+      </c>
+      <c r="AA35" s="36">
+        <v>2974</v>
+      </c>
+      <c r="AB35" s="36">
+        <v>2477</v>
+      </c>
+      <c r="AC35" s="36">
+        <v>2545</v>
+      </c>
+      <c r="AD35" s="36">
+        <v>2633</v>
+      </c>
+      <c r="AE35" s="36">
+        <v>2371</v>
+      </c>
+      <c r="AF35" s="36">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="24" t="s">
-[...91 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="B36" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="25">
+        <v>2221</v>
+      </c>
+      <c r="D36" s="25">
+        <v>1553</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1470</v>
+      </c>
+      <c r="F36" s="25">
+        <v>1927</v>
+      </c>
+      <c r="G36" s="25">
+        <v>1688</v>
+      </c>
+      <c r="H36" s="25">
+        <v>2057</v>
+      </c>
+      <c r="I36" s="25">
+        <v>2650</v>
+      </c>
+      <c r="J36" s="25">
+        <v>2336</v>
+      </c>
+      <c r="K36" s="25">
+        <v>2081</v>
+      </c>
+      <c r="L36" s="25">
+        <v>2604</v>
+      </c>
+      <c r="M36" s="25">
+        <v>1941</v>
+      </c>
+      <c r="N36" s="25">
+        <v>1642</v>
+      </c>
+      <c r="O36" s="25">
+        <v>2600</v>
+      </c>
+      <c r="P36" s="25">
+        <v>2060</v>
+      </c>
+      <c r="Q36" s="34">
+        <v>1528</v>
+      </c>
+      <c r="R36" s="35">
+        <v>1829</v>
+      </c>
+      <c r="S36" s="36">
+        <v>1723</v>
+      </c>
+      <c r="T36" s="35">
+        <v>1973</v>
+      </c>
+      <c r="U36" s="35">
+        <v>2512</v>
+      </c>
+      <c r="V36" s="35">
+        <v>2653</v>
+      </c>
+      <c r="W36" s="26">
+        <v>2142</v>
+      </c>
+      <c r="X36" s="36">
+        <v>1991</v>
+      </c>
+      <c r="Y36" s="36">
+        <v>1564</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>1640</v>
+      </c>
+      <c r="AA36" s="36">
+        <v>2257</v>
+      </c>
+      <c r="AB36" s="36">
+        <v>1828</v>
+      </c>
+      <c r="AC36" s="36">
+        <v>1863</v>
+      </c>
+      <c r="AD36" s="36">
+        <v>1720</v>
+      </c>
+      <c r="AE36" s="36">
+        <v>1668</v>
+      </c>
+      <c r="AF36" s="36">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="24" t="s">
-[...91 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="B37" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="25">
+        <v>2127</v>
+      </c>
+      <c r="D37" s="25">
+        <v>1874</v>
+      </c>
+      <c r="E37" s="26">
+        <v>1509</v>
+      </c>
+      <c r="F37" s="25">
+        <v>1978</v>
+      </c>
+      <c r="G37" s="25">
+        <v>1894</v>
+      </c>
+      <c r="H37" s="25">
+        <v>1990</v>
+      </c>
+      <c r="I37" s="25">
+        <v>2420</v>
+      </c>
+      <c r="J37" s="25">
+        <v>2402</v>
+      </c>
+      <c r="K37" s="25">
+        <v>3467</v>
+      </c>
+      <c r="L37" s="25">
+        <v>3709</v>
+      </c>
+      <c r="M37" s="25">
+        <v>2873</v>
+      </c>
+      <c r="N37" s="25">
+        <v>2236</v>
+      </c>
+      <c r="O37" s="25">
+        <v>3389</v>
+      </c>
+      <c r="P37" s="25">
+        <v>2935</v>
+      </c>
+      <c r="Q37" s="34">
+        <v>2342</v>
+      </c>
+      <c r="R37" s="35">
+        <v>2751</v>
+      </c>
+      <c r="S37" s="36">
+        <v>2287</v>
+      </c>
+      <c r="T37" s="35">
+        <v>2642</v>
+      </c>
+      <c r="U37" s="35">
+        <v>3315</v>
+      </c>
+      <c r="V37" s="35">
+        <v>3344</v>
+      </c>
+      <c r="W37" s="26">
+        <v>3034</v>
+      </c>
+      <c r="X37" s="36">
+        <v>2673</v>
+      </c>
+      <c r="Y37" s="36">
+        <v>2324</v>
+      </c>
+      <c r="Z37" s="36">
+        <v>2198</v>
+      </c>
+      <c r="AA37" s="36">
+        <v>2943</v>
+      </c>
+      <c r="AB37" s="36">
+        <v>2709</v>
+      </c>
+      <c r="AC37" s="36">
+        <v>2750</v>
+      </c>
+      <c r="AD37" s="36">
+        <v>2422</v>
+      </c>
+      <c r="AE37" s="36">
+        <v>2048</v>
+      </c>
+      <c r="AF37" s="36">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...91 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="B38" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="25">
+        <v>2898</v>
+      </c>
+      <c r="D38" s="25">
+        <v>2231</v>
+      </c>
+      <c r="E38" s="26">
+        <v>1819</v>
+      </c>
+      <c r="F38" s="25">
+        <v>1934</v>
+      </c>
+      <c r="G38" s="25">
+        <v>2128</v>
+      </c>
+      <c r="H38" s="25">
+        <v>1945</v>
+      </c>
+      <c r="I38" s="25">
+        <v>2368</v>
+      </c>
+      <c r="J38" s="25">
+        <v>2116</v>
+      </c>
+      <c r="K38" s="25">
+        <v>2668</v>
+      </c>
+      <c r="L38" s="25">
+        <v>2903</v>
+      </c>
+      <c r="M38" s="25">
+        <v>2682</v>
+      </c>
+      <c r="N38" s="25">
+        <v>1971</v>
+      </c>
+      <c r="O38" s="25">
+        <v>2919</v>
+      </c>
+      <c r="P38" s="25">
+        <v>2664</v>
+      </c>
+      <c r="Q38" s="34">
+        <v>2107</v>
+      </c>
+      <c r="R38" s="35">
+        <v>2660</v>
+      </c>
+      <c r="S38" s="36">
+        <v>2253</v>
+      </c>
+      <c r="T38" s="35">
+        <v>2366</v>
+      </c>
+      <c r="U38" s="35">
+        <v>2962</v>
+      </c>
+      <c r="V38" s="35">
+        <v>3228</v>
+      </c>
+      <c r="W38" s="26">
+        <v>3077</v>
+      </c>
+      <c r="X38" s="36">
+        <v>2596</v>
+      </c>
+      <c r="Y38" s="36">
+        <v>2047</v>
+      </c>
+      <c r="Z38" s="36">
+        <v>2048</v>
+      </c>
+      <c r="AA38" s="36">
+        <v>3213</v>
+      </c>
+      <c r="AB38" s="36">
+        <v>2465</v>
+      </c>
+      <c r="AC38" s="36">
+        <v>2807</v>
+      </c>
+      <c r="AD38" s="36">
+        <v>2827</v>
+      </c>
+      <c r="AE38" s="36">
+        <v>2287</v>
+      </c>
+      <c r="AF38" s="36">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="26">
+      <c r="B39" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" s="25">
+        <v>2229</v>
+      </c>
+      <c r="D39" s="25">
+        <v>1746</v>
+      </c>
+      <c r="E39" s="26">
+        <v>1465</v>
+      </c>
+      <c r="F39" s="25">
+        <v>1717</v>
+      </c>
+      <c r="G39" s="25">
+        <v>1559</v>
+      </c>
+      <c r="H39" s="25">
+        <v>1523</v>
+      </c>
+      <c r="I39" s="25">
+        <v>1733</v>
+      </c>
+      <c r="J39" s="25">
+        <v>1612</v>
+      </c>
+      <c r="K39" s="25">
+        <v>2029</v>
+      </c>
+      <c r="L39" s="25">
+        <v>2338</v>
+      </c>
+      <c r="M39" s="25">
+        <v>2154</v>
+      </c>
+      <c r="N39" s="25">
+        <v>1675</v>
+      </c>
+      <c r="O39" s="25">
+        <v>2282</v>
+      </c>
+      <c r="P39" s="25">
+        <v>2118</v>
+      </c>
+      <c r="Q39" s="34">
+        <v>1643</v>
+      </c>
+      <c r="R39" s="35">
+        <v>2009</v>
+      </c>
+      <c r="S39" s="36">
+        <v>1694</v>
+      </c>
+      <c r="T39" s="35">
+        <v>1932</v>
+      </c>
+      <c r="U39" s="35">
+        <v>2041</v>
+      </c>
+      <c r="V39" s="35">
+        <v>2489</v>
+      </c>
+      <c r="W39" s="26">
+        <v>2215</v>
+      </c>
+      <c r="X39" s="36">
+        <v>1916</v>
+      </c>
+      <c r="Y39" s="36">
+        <v>1733</v>
+      </c>
+      <c r="Z39" s="36">
+        <v>1725</v>
+      </c>
+      <c r="AA39" s="36">
+        <v>2492</v>
+      </c>
+      <c r="AB39" s="36">
+        <v>2071</v>
+      </c>
+      <c r="AC39" s="36">
+        <v>2326</v>
+      </c>
+      <c r="AD39" s="36">
+        <v>2164</v>
+      </c>
+      <c r="AE39" s="36">
+        <v>1775</v>
+      </c>
+      <c r="AF39" s="36">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="25">
+        <v>3707</v>
+      </c>
+      <c r="D40" s="25">
+        <v>3094</v>
+      </c>
+      <c r="E40" s="26">
+        <v>2853</v>
+      </c>
+      <c r="F40" s="25">
+        <v>3096</v>
+      </c>
+      <c r="G40" s="25">
+        <v>3108</v>
+      </c>
+      <c r="H40" s="25">
+        <v>3278</v>
+      </c>
+      <c r="I40" s="25">
+        <v>3371</v>
+      </c>
+      <c r="J40" s="25">
+        <v>3363</v>
+      </c>
+      <c r="K40" s="25">
+        <v>4252</v>
+      </c>
+      <c r="L40" s="25">
+        <v>4407</v>
+      </c>
+      <c r="M40" s="25">
+        <v>3812</v>
+      </c>
+      <c r="N40" s="25">
         <v>3281</v>
       </c>
-      <c r="E15" s="26">
-[...26 lines deleted...]
-      <c r="N15" s="26">
+      <c r="O40" s="25">
+        <v>3785</v>
+      </c>
+      <c r="P40" s="25">
+        <v>3745</v>
+      </c>
+      <c r="Q40" s="34">
+        <v>3130</v>
+      </c>
+      <c r="R40" s="35">
+        <v>3914</v>
+      </c>
+      <c r="S40" s="36">
+        <v>3574</v>
+      </c>
+      <c r="T40" s="35">
+        <v>3961</v>
+      </c>
+      <c r="U40" s="35">
+        <v>4475</v>
+      </c>
+      <c r="V40" s="35">
+        <v>4685</v>
+      </c>
+      <c r="W40" s="26">
+        <v>4875</v>
+      </c>
+      <c r="X40" s="36">
         <v>4062</v>
       </c>
-      <c r="O15" s="26">
-[...32 lines deleted...]
-      <c r="Z15" s="37">
+      <c r="Y40" s="36">
+        <v>3434</v>
+      </c>
+      <c r="Z40" s="36">
+        <v>3205</v>
+      </c>
+      <c r="AA40" s="36">
+        <v>4277</v>
+      </c>
+      <c r="AB40" s="36">
+        <v>3932</v>
+      </c>
+      <c r="AC40" s="36">
+        <v>4492</v>
+      </c>
+      <c r="AD40" s="36">
+        <v>3927</v>
+      </c>
+      <c r="AE40" s="36">
+        <v>3184</v>
+      </c>
+      <c r="AF40" s="36">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="25">
+        <v>1774</v>
+      </c>
+      <c r="D41" s="25">
+        <v>1542</v>
+      </c>
+      <c r="E41" s="26">
+        <v>1463</v>
+      </c>
+      <c r="F41" s="25">
+        <v>1538</v>
+      </c>
+      <c r="G41" s="25">
+        <v>1660</v>
+      </c>
+      <c r="H41" s="25">
+        <v>1809</v>
+      </c>
+      <c r="I41" s="25">
+        <v>1927</v>
+      </c>
+      <c r="J41" s="25">
+        <v>1682</v>
+      </c>
+      <c r="K41" s="25">
+        <v>2156</v>
+      </c>
+      <c r="L41" s="25">
+        <v>2378</v>
+      </c>
+      <c r="M41" s="25">
+        <v>2067</v>
+      </c>
+      <c r="N41" s="25">
+        <v>1696</v>
+      </c>
+      <c r="O41" s="25">
+        <v>1943</v>
+      </c>
+      <c r="P41" s="25">
+        <v>1826</v>
+      </c>
+      <c r="Q41" s="34">
+        <v>1527</v>
+      </c>
+      <c r="R41" s="35">
+        <v>1924</v>
+      </c>
+      <c r="S41" s="36">
+        <v>1930</v>
+      </c>
+      <c r="T41" s="35">
+        <v>2075</v>
+      </c>
+      <c r="U41" s="35">
+        <v>2417</v>
+      </c>
+      <c r="V41" s="35">
+        <v>2371</v>
+      </c>
+      <c r="W41" s="26">
+        <v>2393</v>
+      </c>
+      <c r="X41" s="36">
+        <v>2013</v>
+      </c>
+      <c r="Y41" s="36">
+        <v>1790</v>
+      </c>
+      <c r="Z41" s="36">
+        <v>1701</v>
+      </c>
+      <c r="AA41" s="36">
+        <v>2061</v>
+      </c>
+      <c r="AB41" s="36">
+        <v>1910</v>
+      </c>
+      <c r="AC41" s="36">
+        <v>2064</v>
+      </c>
+      <c r="AD41" s="36">
+        <v>1895</v>
+      </c>
+      <c r="AE41" s="36">
+        <v>1646</v>
+      </c>
+      <c r="AF41" s="36">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="25">
+        <v>2215</v>
+      </c>
+      <c r="D42" s="25">
+        <v>1629</v>
+      </c>
+      <c r="E42" s="26">
+        <v>1390</v>
+      </c>
+      <c r="F42" s="25">
+        <v>1574</v>
+      </c>
+      <c r="G42" s="25">
+        <v>1503</v>
+      </c>
+      <c r="H42" s="25">
+        <v>1437</v>
+      </c>
+      <c r="I42" s="25">
+        <v>1936</v>
+      </c>
+      <c r="J42" s="25">
+        <v>1853</v>
+      </c>
+      <c r="K42" s="25">
+        <v>2184</v>
+      </c>
+      <c r="L42" s="25">
+        <v>2343</v>
+      </c>
+      <c r="M42" s="25">
+        <v>2028</v>
+      </c>
+      <c r="N42" s="25">
+        <v>1696</v>
+      </c>
+      <c r="O42" s="25">
+        <v>2298</v>
+      </c>
+      <c r="P42" s="25">
+        <v>2078</v>
+      </c>
+      <c r="Q42" s="34">
+        <v>1568</v>
+      </c>
+      <c r="R42" s="35">
+        <v>1910</v>
+      </c>
+      <c r="S42" s="36">
+        <v>1927</v>
+      </c>
+      <c r="T42" s="35">
+        <v>1937</v>
+      </c>
+      <c r="U42" s="35">
+        <v>2731</v>
+      </c>
+      <c r="V42" s="35">
+        <v>2718</v>
+      </c>
+      <c r="W42" s="26">
+        <v>2585</v>
+      </c>
+      <c r="X42" s="36">
+        <v>2278</v>
+      </c>
+      <c r="Y42" s="36">
+        <v>1967</v>
+      </c>
+      <c r="Z42" s="36">
+        <v>1787</v>
+      </c>
+      <c r="AA42" s="36">
+        <v>2589</v>
+      </c>
+      <c r="AB42" s="36">
+        <v>2039</v>
+      </c>
+      <c r="AC42" s="36">
+        <v>2116</v>
+      </c>
+      <c r="AD42" s="36">
+        <v>2097</v>
+      </c>
+      <c r="AE42" s="36">
+        <v>1651</v>
+      </c>
+      <c r="AF42" s="36">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="25">
+        <v>2121</v>
+      </c>
+      <c r="D43" s="25">
+        <v>1660</v>
+      </c>
+      <c r="E43" s="26">
+        <v>1354</v>
+      </c>
+      <c r="F43" s="25">
+        <v>1590</v>
+      </c>
+      <c r="G43" s="25">
+        <v>1668</v>
+      </c>
+      <c r="H43" s="25">
+        <v>1638</v>
+      </c>
+      <c r="I43" s="25">
+        <v>2190</v>
+      </c>
+      <c r="J43" s="25">
+        <v>2140</v>
+      </c>
+      <c r="K43" s="25">
+        <v>2313</v>
+      </c>
+      <c r="L43" s="25">
+        <v>2810</v>
+      </c>
+      <c r="M43" s="25">
+        <v>2377</v>
+      </c>
+      <c r="N43" s="25">
+        <v>1837</v>
+      </c>
+      <c r="O43" s="25">
+        <v>2400</v>
+      </c>
+      <c r="P43" s="25">
+        <v>2119</v>
+      </c>
+      <c r="Q43" s="34">
+        <v>1484</v>
+      </c>
+      <c r="R43" s="35">
+        <v>2016</v>
+      </c>
+      <c r="S43" s="36">
+        <v>2042</v>
+      </c>
+      <c r="T43" s="35">
+        <v>2370</v>
+      </c>
+      <c r="U43" s="35">
+        <v>2707</v>
+      </c>
+      <c r="V43" s="35">
+        <v>2961</v>
+      </c>
+      <c r="W43" s="26">
+        <v>2805</v>
+      </c>
+      <c r="X43" s="36">
+        <v>2218</v>
+      </c>
+      <c r="Y43" s="36">
+        <v>2065</v>
+      </c>
+      <c r="Z43" s="36">
+        <v>2096</v>
+      </c>
+      <c r="AA43" s="36">
+        <v>2716</v>
+      </c>
+      <c r="AB43" s="36">
+        <v>2285</v>
+      </c>
+      <c r="AC43" s="36">
+        <v>2530</v>
+      </c>
+      <c r="AD43" s="36">
+        <v>2778</v>
+      </c>
+      <c r="AE43" s="36">
+        <v>2077</v>
+      </c>
+      <c r="AF43" s="36">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="25">
+        <v>1775</v>
+      </c>
+      <c r="D44" s="25">
+        <v>1559</v>
+      </c>
+      <c r="E44" s="26">
+        <v>1464</v>
+      </c>
+      <c r="F44" s="25">
+        <v>1488</v>
+      </c>
+      <c r="G44" s="25">
+        <v>1609</v>
+      </c>
+      <c r="H44" s="25">
+        <v>1528</v>
+      </c>
+      <c r="I44" s="25">
+        <v>1725</v>
+      </c>
+      <c r="J44" s="25">
+        <v>1752</v>
+      </c>
+      <c r="K44" s="25">
+        <v>2283</v>
+      </c>
+      <c r="L44" s="25">
+        <v>2287</v>
+      </c>
+      <c r="M44" s="25">
+        <v>1958</v>
+      </c>
+      <c r="N44" s="25">
+        <v>1779</v>
+      </c>
+      <c r="O44" s="25">
+        <v>1930</v>
+      </c>
+      <c r="P44" s="25">
+        <v>1939</v>
+      </c>
+      <c r="Q44" s="34">
+        <v>1527</v>
+      </c>
+      <c r="R44" s="35">
+        <v>1985</v>
+      </c>
+      <c r="S44" s="36">
+        <v>1819</v>
+      </c>
+      <c r="T44" s="35">
+        <v>2029</v>
+      </c>
+      <c r="U44" s="35">
+        <v>2341</v>
+      </c>
+      <c r="V44" s="35">
+        <v>2414</v>
+      </c>
+      <c r="W44" s="26">
+        <v>2394</v>
+      </c>
+      <c r="X44" s="36">
+        <v>1994</v>
+      </c>
+      <c r="Y44" s="36">
+        <v>1758</v>
+      </c>
+      <c r="Z44" s="36">
+        <v>1802</v>
+      </c>
+      <c r="AA44" s="36">
+        <v>2157</v>
+      </c>
+      <c r="AB44" s="36">
+        <v>1844</v>
+      </c>
+      <c r="AC44" s="36">
+        <v>1967</v>
+      </c>
+      <c r="AD44" s="36">
+        <v>1828</v>
+      </c>
+      <c r="AE44" s="36">
+        <v>1699</v>
+      </c>
+      <c r="AF44" s="36">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="25">
+        <v>731</v>
+      </c>
+      <c r="D45" s="25">
+        <v>650</v>
+      </c>
+      <c r="E45" s="26">
+        <v>580</v>
+      </c>
+      <c r="F45" s="25">
+        <v>936</v>
+      </c>
+      <c r="G45" s="25">
+        <v>642</v>
+      </c>
+      <c r="H45" s="25">
+        <v>615</v>
+      </c>
+      <c r="I45" s="25">
+        <v>811</v>
+      </c>
+      <c r="J45" s="25">
+        <v>701</v>
+      </c>
+      <c r="K45" s="25">
+        <v>952</v>
+      </c>
+      <c r="L45" s="25">
+        <v>936</v>
+      </c>
+      <c r="M45" s="25">
+        <v>821</v>
+      </c>
+      <c r="N45" s="25">
+        <v>607</v>
+      </c>
+      <c r="O45" s="25">
+        <v>833</v>
+      </c>
+      <c r="P45" s="25">
+        <v>788</v>
+      </c>
+      <c r="Q45" s="34">
+        <v>615</v>
+      </c>
+      <c r="R45" s="35">
+        <v>753</v>
+      </c>
+      <c r="S45" s="36">
+        <v>738</v>
+      </c>
+      <c r="T45" s="35">
+        <v>849</v>
+      </c>
+      <c r="U45" s="35">
+        <v>915</v>
+      </c>
+      <c r="V45" s="35">
+        <v>973</v>
+      </c>
+      <c r="W45" s="26">
+        <v>917</v>
+      </c>
+      <c r="X45" s="36">
+        <v>804</v>
+      </c>
+      <c r="Y45" s="36">
+        <v>692</v>
+      </c>
+      <c r="Z45" s="18">
+        <v>646</v>
+      </c>
+      <c r="AA45" s="36">
+        <v>907</v>
+      </c>
+      <c r="AB45" s="36">
+        <v>854</v>
+      </c>
+      <c r="AC45" s="36">
+        <v>931</v>
+      </c>
+      <c r="AD45" s="36">
+        <v>864</v>
+      </c>
+      <c r="AE45" s="36">
+        <v>699</v>
+      </c>
+      <c r="AF45" s="36">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="25">
+        <v>4237</v>
+      </c>
+      <c r="D46" s="25">
+        <v>3164</v>
+      </c>
+      <c r="E46" s="26">
+        <v>2466</v>
+      </c>
+      <c r="F46" s="25">
+        <v>2722</v>
+      </c>
+      <c r="G46" s="25">
+        <v>2694</v>
+      </c>
+      <c r="H46" s="25">
+        <v>2469</v>
+      </c>
+      <c r="I46" s="25">
+        <v>3160</v>
+      </c>
+      <c r="J46" s="25">
+        <v>2859</v>
+      </c>
+      <c r="K46" s="25">
+        <v>3651</v>
+      </c>
+      <c r="L46" s="25">
+        <v>4591</v>
+      </c>
+      <c r="M46" s="25">
+        <v>4137</v>
+      </c>
+      <c r="N46" s="25">
+        <v>3185</v>
+      </c>
+      <c r="O46" s="25">
         <v>4013</v>
       </c>
-      <c r="AA15" s="37">
-[...637 lines deleted...]
-      <c r="R22" s="36">
+      <c r="P46" s="25">
+        <v>3742</v>
+      </c>
+      <c r="Q46" s="34">
+        <v>2931</v>
+      </c>
+      <c r="R46" s="35">
+        <v>4235</v>
+      </c>
+      <c r="S46" s="36">
         <v>3388</v>
       </c>
-      <c r="S22" s="37">
-[...40 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="T46" s="35">
+        <v>3269</v>
+      </c>
+      <c r="U46" s="35">
+        <v>4242</v>
+      </c>
+      <c r="V46" s="35">
+        <v>4638</v>
+      </c>
+      <c r="W46" s="26">
+        <v>4091</v>
+      </c>
+      <c r="X46" s="36">
+        <v>3568</v>
+      </c>
+      <c r="Y46" s="36">
+        <v>3061</v>
+      </c>
+      <c r="Z46" s="36">
+        <v>3330</v>
+      </c>
+      <c r="AA46" s="36">
+        <v>5162</v>
+      </c>
+      <c r="AB46" s="36">
+        <v>3878</v>
+      </c>
+      <c r="AC46" s="36">
+        <v>4103</v>
+      </c>
+      <c r="AD46" s="36">
+        <v>3728</v>
+      </c>
+      <c r="AE46" s="36">
+        <v>2970</v>
+      </c>
+      <c r="AF46" s="36">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="24" t="s">
-[...35 lines deleted...]
-      <c r="N23" s="26">
+      <c r="B47" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="25">
+        <v>837</v>
+      </c>
+      <c r="D47" s="25">
+        <v>712</v>
+      </c>
+      <c r="E47" s="26">
+        <v>667</v>
+      </c>
+      <c r="F47" s="25">
+        <v>771</v>
+      </c>
+      <c r="G47" s="25">
+        <v>682</v>
+      </c>
+      <c r="H47" s="25">
+        <v>705</v>
+      </c>
+      <c r="I47" s="25">
+        <v>678</v>
+      </c>
+      <c r="J47" s="25">
+        <v>727</v>
+      </c>
+      <c r="K47" s="25">
+        <v>960</v>
+      </c>
+      <c r="L47" s="25">
+        <v>1114</v>
+      </c>
+      <c r="M47" s="25">
+        <v>913</v>
+      </c>
+      <c r="N47" s="25">
+        <v>660</v>
+      </c>
+      <c r="O47" s="25">
+        <v>847</v>
+      </c>
+      <c r="P47" s="25">
+        <v>831</v>
+      </c>
+      <c r="Q47" s="34">
+        <v>671</v>
+      </c>
+      <c r="R47" s="35">
+        <v>964</v>
+      </c>
+      <c r="S47" s="36">
+        <v>788</v>
+      </c>
+      <c r="T47" s="35">
+        <v>918</v>
+      </c>
+      <c r="U47" s="35">
+        <v>997</v>
+      </c>
+      <c r="V47" s="35">
+        <v>1014</v>
+      </c>
+      <c r="W47" s="26">
+        <v>1004</v>
+      </c>
+      <c r="X47" s="36">
+        <v>965</v>
+      </c>
+      <c r="Y47" s="36">
+        <v>778</v>
+      </c>
+      <c r="Z47" s="18">
+        <v>773</v>
+      </c>
+      <c r="AA47" s="36">
+        <v>1074</v>
+      </c>
+      <c r="AB47" s="36">
+        <v>848</v>
+      </c>
+      <c r="AC47" s="36">
+        <v>1026</v>
+      </c>
+      <c r="AD47" s="36">
+        <v>864</v>
+      </c>
+      <c r="AE47" s="36">
+        <v>807</v>
+      </c>
+      <c r="AF47" s="36">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="25">
+        <v>1595</v>
+      </c>
+      <c r="D48" s="25">
+        <v>1456</v>
+      </c>
+      <c r="E48" s="26">
+        <v>1121</v>
+      </c>
+      <c r="F48" s="25">
+        <v>1300</v>
+      </c>
+      <c r="G48" s="25">
+        <v>1164</v>
+      </c>
+      <c r="H48" s="25">
+        <v>1292</v>
+      </c>
+      <c r="I48" s="25">
+        <v>1389</v>
+      </c>
+      <c r="J48" s="25">
+        <v>1418</v>
+      </c>
+      <c r="K48" s="25">
+        <v>1890</v>
+      </c>
+      <c r="L48" s="25">
+        <v>1839</v>
+      </c>
+      <c r="M48" s="25">
+        <v>1674</v>
+      </c>
+      <c r="N48" s="25">
+        <v>1336</v>
+      </c>
+      <c r="O48" s="25">
+        <v>1593</v>
+      </c>
+      <c r="P48" s="25">
+        <v>1560</v>
+      </c>
+      <c r="Q48" s="34">
+        <v>1223</v>
+      </c>
+      <c r="R48" s="35">
+        <v>1512</v>
+      </c>
+      <c r="S48" s="36">
+        <v>1523</v>
+      </c>
+      <c r="T48" s="35">
+        <v>1606</v>
+      </c>
+      <c r="U48" s="35">
+        <v>1707</v>
+      </c>
+      <c r="V48" s="35">
         <v>2053</v>
       </c>
-      <c r="O23" s="26">
-[...67 lines deleted...]
-      <c r="F24" s="26">
+      <c r="W48" s="26">
+        <v>2067</v>
+      </c>
+      <c r="X48" s="36">
+        <v>1767</v>
+      </c>
+      <c r="Y48" s="36">
+        <v>1598</v>
+      </c>
+      <c r="Z48" s="36">
+        <v>1428</v>
+      </c>
+      <c r="AA48" s="36">
+        <v>1788</v>
+      </c>
+      <c r="AB48" s="36">
+        <v>1806</v>
+      </c>
+      <c r="AC48" s="36">
+        <v>1837</v>
+      </c>
+      <c r="AD48" s="36">
+        <v>1474</v>
+      </c>
+      <c r="AE48" s="36">
+        <v>1395</v>
+      </c>
+      <c r="AF48" s="36">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" s="25">
+        <v>17201</v>
+      </c>
+      <c r="D49" s="25">
+        <v>14978</v>
+      </c>
+      <c r="E49" s="26">
+        <v>14267</v>
+      </c>
+      <c r="F49" s="25">
+        <v>15488</v>
+      </c>
+      <c r="G49" s="25">
+        <v>15263</v>
+      </c>
+      <c r="H49" s="25">
+        <v>15620</v>
+      </c>
+      <c r="I49" s="25">
+        <v>16530</v>
+      </c>
+      <c r="J49" s="25">
+        <v>15058</v>
+      </c>
+      <c r="K49" s="25">
+        <v>18613</v>
+      </c>
+      <c r="L49" s="25">
+        <v>21724</v>
+      </c>
+      <c r="M49" s="25">
+        <v>17968</v>
+      </c>
+      <c r="N49" s="25">
+        <v>15745</v>
+      </c>
+      <c r="O49" s="25">
+        <v>19309</v>
+      </c>
+      <c r="P49" s="25">
+        <v>18058</v>
+      </c>
+      <c r="Q49" s="34">
+        <v>16269</v>
+      </c>
+      <c r="R49" s="35">
+        <v>20202</v>
+      </c>
+      <c r="S49" s="36">
+        <v>17889</v>
+      </c>
+      <c r="T49" s="35">
+        <v>18458</v>
+      </c>
+      <c r="U49" s="35">
+        <v>20564</v>
+      </c>
+      <c r="V49" s="35">
+        <v>22882</v>
+      </c>
+      <c r="W49" s="26">
+        <v>21608</v>
+      </c>
+      <c r="X49" s="36">
+        <v>19535</v>
+      </c>
+      <c r="Y49" s="36">
+        <v>16353</v>
+      </c>
+      <c r="Z49" s="36">
+        <v>17738</v>
+      </c>
+      <c r="AA49" s="36">
+        <v>23846</v>
+      </c>
+      <c r="AB49" s="36">
+        <v>21354</v>
+      </c>
+      <c r="AC49" s="36">
+        <v>22640</v>
+      </c>
+      <c r="AD49" s="36">
+        <v>20191</v>
+      </c>
+      <c r="AE49" s="36">
+        <v>18558</v>
+      </c>
+      <c r="AF49" s="36">
+        <v>22419</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C50" s="25">
+        <v>15835</v>
+      </c>
+      <c r="D50" s="25">
+        <v>14110</v>
+      </c>
+      <c r="E50" s="26">
+        <v>12834</v>
+      </c>
+      <c r="F50" s="25">
+        <v>15287</v>
+      </c>
+      <c r="G50" s="25">
+        <v>15716</v>
+      </c>
+      <c r="H50" s="25">
+        <v>14668</v>
+      </c>
+      <c r="I50" s="25">
+        <v>15125</v>
+      </c>
+      <c r="J50" s="25">
+        <v>15797</v>
+      </c>
+      <c r="K50" s="25">
+        <v>19310</v>
+      </c>
+      <c r="L50" s="25">
+        <v>21921</v>
+      </c>
+      <c r="M50" s="25">
+        <v>19324</v>
+      </c>
+      <c r="N50" s="25">
+        <v>16317</v>
+      </c>
+      <c r="O50" s="25">
+        <v>20910</v>
+      </c>
+      <c r="P50" s="25">
+        <v>20309</v>
+      </c>
+      <c r="Q50" s="34">
+        <v>16333</v>
+      </c>
+      <c r="R50" s="35">
+        <v>20889</v>
+      </c>
+      <c r="S50" s="36">
+        <v>18763</v>
+      </c>
+      <c r="T50" s="35">
+        <v>19692</v>
+      </c>
+      <c r="U50" s="35">
+        <v>21770</v>
+      </c>
+      <c r="V50" s="35">
+        <v>23624</v>
+      </c>
+      <c r="W50" s="26">
+        <v>22175</v>
+      </c>
+      <c r="X50" s="36">
+        <v>19521</v>
+      </c>
+      <c r="Y50" s="36">
+        <v>17746</v>
+      </c>
+      <c r="Z50" s="36">
+        <v>18004</v>
+      </c>
+      <c r="AA50" s="36">
+        <v>23862</v>
+      </c>
+      <c r="AB50" s="36">
+        <v>19488</v>
+      </c>
+      <c r="AC50" s="36">
+        <v>21244</v>
+      </c>
+      <c r="AD50" s="36">
+        <v>19675</v>
+      </c>
+      <c r="AE50" s="36">
+        <v>16965</v>
+      </c>
+      <c r="AF50" s="36">
+        <v>23536</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C51" s="25">
         <v>11515</v>
       </c>
-      <c r="G24" s="26">
-[...465 lines deleted...]
-      <c r="D29" s="26">
+      <c r="D51" s="25">
         <v>10417</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E51" s="26">
         <v>8129</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F51" s="25">
         <v>10290</v>
       </c>
-      <c r="G29" s="26">
+      <c r="G51" s="25">
         <v>9480</v>
       </c>
-      <c r="H29" s="27">
+      <c r="H51" s="25">
         <v>8491</v>
       </c>
-      <c r="I29" s="26">
+      <c r="I51" s="25">
         <v>9389</v>
       </c>
-      <c r="J29" s="26">
+      <c r="J51" s="25">
         <v>8619</v>
       </c>
-      <c r="K29" s="26">
+      <c r="K51" s="25">
         <v>10187</v>
       </c>
-      <c r="L29" s="26">
+      <c r="L51" s="25">
         <v>11974</v>
       </c>
-      <c r="M29" s="26">
+      <c r="M51" s="25">
         <v>11570</v>
       </c>
-      <c r="N29" s="26">
+      <c r="N51" s="25">
         <v>10232</v>
       </c>
-      <c r="O29" s="26">
+      <c r="O51" s="25">
         <v>13680</v>
       </c>
-      <c r="P29" s="26">
+      <c r="P51" s="25">
         <v>11487</v>
       </c>
-      <c r="Q29" s="35">
+      <c r="Q51" s="34">
         <v>9602</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R51" s="35">
         <v>11642</v>
       </c>
-      <c r="S29" s="37">
+      <c r="S51" s="36">
         <v>10256</v>
       </c>
-      <c r="T29" s="36">
+      <c r="T51" s="35">
         <v>10243</v>
       </c>
-      <c r="U29" s="36">
+      <c r="U51" s="35">
         <v>15139</v>
       </c>
-      <c r="V29" s="36">
+      <c r="V51" s="35">
         <v>13039</v>
       </c>
-      <c r="W29" s="27">
+      <c r="W51" s="26">
         <v>12884</v>
       </c>
-      <c r="X29" s="37">
+      <c r="X51" s="36">
         <v>10854</v>
       </c>
-      <c r="Y29" s="37">
+      <c r="Y51" s="36">
         <v>9256</v>
       </c>
-      <c r="Z29" s="37">
+      <c r="Z51" s="36">
         <v>9422</v>
       </c>
-      <c r="AA29" s="37">
+      <c r="AA51" s="36">
         <v>13598</v>
       </c>
-      <c r="AB29" s="37">
+      <c r="AB51" s="36">
         <v>11137</v>
       </c>
-      <c r="AC29" s="37">
+      <c r="AC51" s="36">
         <v>12193</v>
       </c>
-      <c r="AD29" s="37">
+      <c r="AD51" s="36">
         <v>11143</v>
       </c>
-      <c r="AE29" s="37">
+      <c r="AE51" s="36">
         <v>8571</v>
       </c>
-    </row>
-[...2028 lines deleted...]
-      <c r="A52" s="19"/>
+      <c r="AF51" s="36">
+        <v>12867</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="18"/>
       <c r="B52" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="54"/>
       <c r="D52" s="54"/>
       <c r="E52" s="54"/>
       <c r="F52" s="54"/>
       <c r="G52" s="54"/>
       <c r="H52" s="54"/>
       <c r="I52" s="54"/>
       <c r="J52" s="54"/>
       <c r="K52" s="54"/>
       <c r="L52" s="54"/>
       <c r="M52" s="54"/>
       <c r="N52" s="54"/>
       <c r="O52" s="54"/>
       <c r="P52" s="54"/>
       <c r="Q52" s="54"/>
       <c r="R52" s="54"/>
       <c r="S52" s="54"/>
       <c r="T52" s="54"/>
       <c r="U52" s="54"/>
       <c r="V52" s="54"/>
       <c r="W52" s="54"/>
       <c r="X52" s="54"/>
       <c r="Y52" s="54"/>
       <c r="Z52" s="54"/>
       <c r="AA52" s="54"/>
       <c r="AB52" s="54"/>
-      <c r="AC52" s="37"/>
-[...4 lines deleted...]
-      <c r="B53" s="22" t="s">
+      <c r="AC52" s="53"/>
+      <c r="AD52" s="53"/>
+      <c r="AE52" s="53"/>
+      <c r="AF52" s="53"/>
+    </row>
+    <row r="53" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B53" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C53" s="26">
+      <c r="C53" s="25">
         <v>57112</v>
       </c>
-      <c r="D53" s="26">
+      <c r="D53" s="25">
         <v>44751</v>
       </c>
-      <c r="E53" s="27">
+      <c r="E53" s="26">
         <v>36305</v>
       </c>
-      <c r="F53" s="26">
+      <c r="F53" s="25">
         <v>42876</v>
       </c>
-      <c r="G53" s="26">
+      <c r="G53" s="25">
         <v>40609</v>
       </c>
-      <c r="H53" s="26">
+      <c r="H53" s="25">
         <v>40979</v>
       </c>
-      <c r="I53" s="26">
+      <c r="I53" s="25">
         <v>47824</v>
       </c>
-      <c r="J53" s="26">
+      <c r="J53" s="25">
         <v>46332</v>
       </c>
-      <c r="K53" s="26">
+      <c r="K53" s="25">
         <v>55674</v>
       </c>
-      <c r="L53" s="26">
+      <c r="L53" s="25">
         <v>60275</v>
       </c>
-      <c r="M53" s="26">
+      <c r="M53" s="25">
         <v>55141</v>
       </c>
-      <c r="N53" s="26">
+      <c r="N53" s="25">
         <v>46711</v>
       </c>
-      <c r="O53" s="26">
+      <c r="O53" s="25">
         <v>61049</v>
       </c>
-      <c r="P53" s="26">
+      <c r="P53" s="25">
         <v>54727</v>
       </c>
-      <c r="Q53" s="35">
+      <c r="Q53" s="34">
         <v>43185</v>
       </c>
-      <c r="R53" s="36">
+      <c r="R53" s="35">
         <v>54679</v>
       </c>
-      <c r="S53" s="37">
+      <c r="S53" s="36">
         <v>47541</v>
       </c>
-      <c r="T53" s="36">
+      <c r="T53" s="35">
         <v>49155</v>
       </c>
-      <c r="U53" s="36">
+      <c r="U53" s="35">
         <v>59305</v>
       </c>
-      <c r="V53" s="36">
+      <c r="V53" s="35">
         <v>63815</v>
       </c>
-      <c r="W53" s="27">
+      <c r="W53" s="26">
         <v>59294</v>
       </c>
-      <c r="X53" s="37">
+      <c r="X53" s="36">
         <v>51765</v>
       </c>
-      <c r="Y53" s="45">
+      <c r="Y53" s="44">
         <v>46547</v>
       </c>
-      <c r="Z53" s="37">
+      <c r="Z53" s="36">
         <v>44028</v>
       </c>
-      <c r="AA53" s="37">
+      <c r="AA53" s="36">
         <v>61604</v>
       </c>
-      <c r="AB53" s="37">
+      <c r="AB53" s="36">
         <v>51536</v>
       </c>
-      <c r="AC53" s="37">
+      <c r="AC53" s="36">
         <v>55386</v>
       </c>
-      <c r="AD53" s="37">
+      <c r="AD53" s="36">
         <v>52235</v>
       </c>
-      <c r="AE53" s="37">
+      <c r="AE53" s="36">
         <v>41224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="7">
+      <c r="AF53" s="36">
+        <v>57371</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="6">
         <v>100000000</v>
       </c>
-      <c r="B54" s="23" t="s">
+      <c r="B54" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C54" s="26">
+      <c r="C54" s="25">
         <v>1729</v>
       </c>
-      <c r="D54" s="26">
+      <c r="D54" s="25">
         <v>1291</v>
       </c>
-      <c r="E54" s="27">
+      <c r="E54" s="26">
         <v>1017</v>
       </c>
-      <c r="F54" s="26">
+      <c r="F54" s="25">
         <v>1261</v>
       </c>
-      <c r="G54" s="26">
+      <c r="G54" s="25">
         <v>1182</v>
       </c>
-      <c r="H54" s="26">
+      <c r="H54" s="25">
         <v>1335</v>
       </c>
-      <c r="I54" s="26">
+      <c r="I54" s="25">
         <v>1480</v>
       </c>
-      <c r="J54" s="26">
+      <c r="J54" s="25">
         <v>1316</v>
       </c>
-      <c r="K54" s="26">
+      <c r="K54" s="25">
         <v>1919</v>
       </c>
-      <c r="L54" s="26">
+      <c r="L54" s="25">
         <v>2109</v>
       </c>
-      <c r="M54" s="26">
+      <c r="M54" s="25">
         <v>1974</v>
       </c>
-      <c r="N54" s="26">
+      <c r="N54" s="25">
         <v>1687</v>
       </c>
-      <c r="O54" s="26">
+      <c r="O54" s="25">
         <v>2060</v>
       </c>
-      <c r="P54" s="26">
+      <c r="P54" s="25">
         <v>1639</v>
       </c>
-      <c r="Q54" s="35">
+      <c r="Q54" s="34">
         <v>1198</v>
       </c>
-      <c r="R54" s="36">
+      <c r="R54" s="35">
         <v>1426</v>
       </c>
-      <c r="S54" s="37">
+      <c r="S54" s="36">
         <v>1484</v>
       </c>
-      <c r="T54" s="36">
+      <c r="T54" s="35">
         <v>1523</v>
       </c>
-      <c r="U54" s="36">
+      <c r="U54" s="35">
         <v>1673</v>
       </c>
-      <c r="V54" s="36">
+      <c r="V54" s="35">
         <v>1786</v>
       </c>
-      <c r="W54" s="27">
+      <c r="W54" s="26">
         <v>1791</v>
       </c>
-      <c r="X54" s="37">
+      <c r="X54" s="36">
         <v>1612</v>
       </c>
-      <c r="Y54" s="45">
+      <c r="Y54" s="44">
         <v>1479</v>
       </c>
-      <c r="Z54" s="37">
+      <c r="Z54" s="36">
         <v>1237</v>
       </c>
-      <c r="AA54" s="37">
+      <c r="AA54" s="36">
         <v>1573</v>
       </c>
-      <c r="AB54" s="37">
+      <c r="AB54" s="36">
         <v>1546</v>
       </c>
-      <c r="AC54" s="37">
+      <c r="AC54" s="36">
         <v>1608</v>
       </c>
-      <c r="AD54" s="37">
+      <c r="AD54" s="36">
         <v>1450</v>
       </c>
-      <c r="AE54" s="37">
+      <c r="AE54" s="36">
         <v>1360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="8" t="s">
+      <c r="AF54" s="36">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="25">
+        <v>2506</v>
+      </c>
+      <c r="D55" s="25">
+        <v>2081</v>
+      </c>
+      <c r="E55" s="26">
+        <v>2040</v>
+      </c>
+      <c r="F55" s="25">
+        <v>2121</v>
+      </c>
+      <c r="G55" s="25">
+        <v>2012</v>
+      </c>
+      <c r="H55" s="25">
+        <v>2202</v>
+      </c>
+      <c r="I55" s="25">
+        <v>2363</v>
+      </c>
+      <c r="J55" s="25">
+        <v>2296</v>
+      </c>
+      <c r="K55" s="25">
+        <v>2988</v>
+      </c>
+      <c r="L55" s="25">
+        <v>3088</v>
+      </c>
+      <c r="M55" s="25">
+        <v>2792</v>
+      </c>
+      <c r="N55" s="25">
+        <v>2227</v>
+      </c>
+      <c r="O55" s="25">
+        <v>2868</v>
+      </c>
+      <c r="P55" s="25">
+        <v>2730</v>
+      </c>
+      <c r="Q55" s="34">
+        <v>2185</v>
+      </c>
+      <c r="R55" s="35">
+        <v>2585</v>
+      </c>
+      <c r="S55" s="36">
+        <v>2481</v>
+      </c>
+      <c r="T55" s="35">
+        <v>2638</v>
+      </c>
+      <c r="U55" s="35">
+        <v>3012</v>
+      </c>
+      <c r="V55" s="35">
+        <v>3221</v>
+      </c>
+      <c r="W55" s="26">
+        <v>2851</v>
+      </c>
+      <c r="X55" s="36">
+        <v>2846</v>
+      </c>
+      <c r="Y55" s="44">
+        <v>2675</v>
+      </c>
+      <c r="Z55" s="36">
+        <v>2306</v>
+      </c>
+      <c r="AA55" s="36">
+        <v>2920</v>
+      </c>
+      <c r="AB55" s="36">
+        <v>2566</v>
+      </c>
+      <c r="AC55" s="36">
+        <v>2671</v>
+      </c>
+      <c r="AD55" s="36">
+        <v>2346</v>
+      </c>
+      <c r="AE55" s="36">
+        <v>2025</v>
+      </c>
+      <c r="AF55" s="36">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="25">
+        <v>1395</v>
+      </c>
+      <c r="D56" s="25">
+        <v>1103</v>
+      </c>
+      <c r="E56" s="26">
+        <v>1030</v>
+      </c>
+      <c r="F56" s="25">
+        <v>1274</v>
+      </c>
+      <c r="G56" s="25">
+        <v>1158</v>
+      </c>
+      <c r="H56" s="25">
+        <v>1368</v>
+      </c>
+      <c r="I56" s="25">
+        <v>1744</v>
+      </c>
+      <c r="J56" s="25">
+        <v>1860</v>
+      </c>
+      <c r="K56" s="25">
+        <v>2001</v>
+      </c>
+      <c r="L56" s="25">
+        <v>2117</v>
+      </c>
+      <c r="M56" s="25">
+        <v>1650</v>
+      </c>
+      <c r="N56" s="25">
+        <v>1365</v>
+      </c>
+      <c r="O56" s="25">
+        <v>1716</v>
+      </c>
+      <c r="P56" s="25">
+        <v>1612</v>
+      </c>
+      <c r="Q56" s="34">
+        <v>1167</v>
+      </c>
+      <c r="R56" s="35">
+        <v>1543</v>
+      </c>
+      <c r="S56" s="36">
+        <v>1426</v>
+      </c>
+      <c r="T56" s="35">
+        <v>1482</v>
+      </c>
+      <c r="U56" s="35">
+        <v>2488</v>
+      </c>
+      <c r="V56" s="35">
+        <v>2251</v>
+      </c>
+      <c r="W56" s="26">
+        <v>1876</v>
+      </c>
+      <c r="X56" s="36">
+        <v>1472</v>
+      </c>
+      <c r="Y56" s="44">
+        <v>1462</v>
+      </c>
+      <c r="Z56" s="36">
+        <v>1246</v>
+      </c>
+      <c r="AA56" s="36">
+        <v>1518</v>
+      </c>
+      <c r="AB56" s="36">
+        <v>1574</v>
+      </c>
+      <c r="AC56" s="36">
+        <v>1570</v>
+      </c>
+      <c r="AD56" s="36">
+        <v>1288</v>
+      </c>
+      <c r="AE56" s="36">
+        <v>1007</v>
+      </c>
+      <c r="AF56" s="36">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="B55" s="24" t="s">
-[...65 lines deleted...]
-      <c r="X55" s="37">
+      <c r="B57" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="25">
+        <v>12057</v>
+      </c>
+      <c r="D57" s="25">
+        <v>10339</v>
+      </c>
+      <c r="E57" s="26">
+        <v>7941</v>
+      </c>
+      <c r="F57" s="25">
+        <v>9364</v>
+      </c>
+      <c r="G57" s="25">
+        <v>9164</v>
+      </c>
+      <c r="H57" s="25">
+        <v>8529</v>
+      </c>
+      <c r="I57" s="25">
+        <v>9146</v>
+      </c>
+      <c r="J57" s="25">
+        <v>9086</v>
+      </c>
+      <c r="K57" s="25">
+        <v>11142</v>
+      </c>
+      <c r="L57" s="25">
+        <v>12264</v>
+      </c>
+      <c r="M57" s="25">
+        <v>11528</v>
+      </c>
+      <c r="N57" s="25">
+        <v>10056</v>
+      </c>
+      <c r="O57" s="25">
+        <v>12869</v>
+      </c>
+      <c r="P57" s="25">
+        <v>11927</v>
+      </c>
+      <c r="Q57" s="34">
+        <v>10076</v>
+      </c>
+      <c r="R57" s="35">
+        <v>12164</v>
+      </c>
+      <c r="S57" s="36">
+        <v>11160</v>
+      </c>
+      <c r="T57" s="35">
+        <v>10872</v>
+      </c>
+      <c r="U57" s="35">
+        <v>12078</v>
+      </c>
+      <c r="V57" s="35">
+        <v>13069</v>
+      </c>
+      <c r="W57" s="26">
+        <v>12028</v>
+      </c>
+      <c r="X57" s="36">
+        <v>10936</v>
+      </c>
+      <c r="Y57" s="44">
+        <v>10612</v>
+      </c>
+      <c r="Z57" s="36">
+        <v>10047</v>
+      </c>
+      <c r="AA57" s="36">
+        <v>14005</v>
+      </c>
+      <c r="AB57" s="36">
+        <v>12032</v>
+      </c>
+      <c r="AC57" s="36">
+        <v>13632</v>
+      </c>
+      <c r="AD57" s="36">
+        <v>12657</v>
+      </c>
+      <c r="AE57" s="36">
+        <v>10449</v>
+      </c>
+      <c r="AF57" s="36">
+        <v>14397</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B58" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="25">
+        <v>1973</v>
+      </c>
+      <c r="D58" s="25">
+        <v>1486</v>
+      </c>
+      <c r="E58" s="26">
+        <v>1144</v>
+      </c>
+      <c r="F58" s="25">
+        <v>1609</v>
+      </c>
+      <c r="G58" s="25">
+        <v>1614</v>
+      </c>
+      <c r="H58" s="25">
+        <v>1659</v>
+      </c>
+      <c r="I58" s="25">
+        <v>1955</v>
+      </c>
+      <c r="J58" s="25">
+        <v>1861</v>
+      </c>
+      <c r="K58" s="25">
+        <v>1679</v>
+      </c>
+      <c r="L58" s="25">
+        <v>1877</v>
+      </c>
+      <c r="M58" s="25">
+        <v>1758</v>
+      </c>
+      <c r="N58" s="25">
+        <v>1391</v>
+      </c>
+      <c r="O58" s="25">
+        <v>2287</v>
+      </c>
+      <c r="P58" s="25">
+        <v>1778</v>
+      </c>
+      <c r="Q58" s="34">
+        <v>1332</v>
+      </c>
+      <c r="R58" s="35">
+        <v>1772</v>
+      </c>
+      <c r="S58" s="36">
+        <v>1479</v>
+      </c>
+      <c r="T58" s="35">
+        <v>1680</v>
+      </c>
+      <c r="U58" s="35">
+        <v>2158</v>
+      </c>
+      <c r="V58" s="35">
+        <v>2573</v>
+      </c>
+      <c r="W58" s="26">
+        <v>1935</v>
+      </c>
+      <c r="X58" s="36">
+        <v>1673</v>
+      </c>
+      <c r="Y58" s="44">
+        <v>1488</v>
+      </c>
+      <c r="Z58" s="36">
+        <v>1311</v>
+      </c>
+      <c r="AA58" s="36">
+        <v>1841</v>
+      </c>
+      <c r="AB58" s="36">
+        <v>1557</v>
+      </c>
+      <c r="AC58" s="36">
+        <v>1591</v>
+      </c>
+      <c r="AD58" s="36">
+        <v>1612</v>
+      </c>
+      <c r="AE58" s="36">
+        <v>1236</v>
+      </c>
+      <c r="AF58" s="36">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="25">
+        <v>1856</v>
+      </c>
+      <c r="D59" s="25">
+        <v>1407</v>
+      </c>
+      <c r="E59" s="25">
+        <v>1215</v>
+      </c>
+      <c r="F59" s="25">
+        <v>1700</v>
+      </c>
+      <c r="G59" s="25">
+        <v>1656</v>
+      </c>
+      <c r="H59" s="25">
+        <v>1456</v>
+      </c>
+      <c r="I59" s="25">
+        <v>1996</v>
+      </c>
+      <c r="J59" s="25">
+        <v>2030</v>
+      </c>
+      <c r="K59" s="25">
+        <v>2504</v>
+      </c>
+      <c r="L59" s="25">
+        <v>2461</v>
+      </c>
+      <c r="M59" s="25">
+        <v>1964</v>
+      </c>
+      <c r="N59" s="25">
+        <v>1826</v>
+      </c>
+      <c r="O59" s="25">
+        <v>2334</v>
+      </c>
+      <c r="P59" s="25">
+        <v>1998</v>
+      </c>
+      <c r="Q59" s="34">
+        <v>1637</v>
+      </c>
+      <c r="R59" s="35">
+        <v>1947</v>
+      </c>
+      <c r="S59" s="36">
+        <v>1821</v>
+      </c>
+      <c r="T59" s="35">
+        <v>1816</v>
+      </c>
+      <c r="U59" s="35">
+        <v>2445</v>
+      </c>
+      <c r="V59" s="35">
+        <v>2681</v>
+      </c>
+      <c r="W59" s="26">
+        <v>2431</v>
+      </c>
+      <c r="X59" s="36">
+        <v>2211</v>
+      </c>
+      <c r="Y59" s="44">
+        <v>1735</v>
+      </c>
+      <c r="Z59" s="36">
+        <v>1815</v>
+      </c>
+      <c r="AA59" s="36">
+        <v>2470</v>
+      </c>
+      <c r="AB59" s="36">
+        <v>2035</v>
+      </c>
+      <c r="AC59" s="36">
+        <v>2138</v>
+      </c>
+      <c r="AD59" s="36">
+        <v>1853</v>
+      </c>
+      <c r="AE59" s="36">
+        <v>1626</v>
+      </c>
+      <c r="AF59" s="36">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="25">
+        <v>5148</v>
+      </c>
+      <c r="D60" s="25">
+        <v>3963</v>
+      </c>
+      <c r="E60" s="25">
+        <v>3153</v>
+      </c>
+      <c r="F60" s="25">
+        <v>3680</v>
+      </c>
+      <c r="G60" s="25">
+        <v>3630</v>
+      </c>
+      <c r="H60" s="25">
+        <v>3404</v>
+      </c>
+      <c r="I60" s="25">
+        <v>3901</v>
+      </c>
+      <c r="J60" s="25">
+        <v>3702</v>
+      </c>
+      <c r="K60" s="25">
+        <v>4302</v>
+      </c>
+      <c r="L60" s="25">
+        <v>4687</v>
+      </c>
+      <c r="M60" s="25">
+        <v>4422</v>
+      </c>
+      <c r="N60" s="25">
+        <v>3676</v>
+      </c>
+      <c r="O60" s="25">
+        <v>5099</v>
+      </c>
+      <c r="P60" s="25">
+        <v>4540</v>
+      </c>
+      <c r="Q60" s="34">
+        <v>3464</v>
+      </c>
+      <c r="R60" s="35">
+        <v>4136</v>
+      </c>
+      <c r="S60" s="36">
+        <v>3495</v>
+      </c>
+      <c r="T60" s="35">
+        <v>3680</v>
+      </c>
+      <c r="U60" s="35">
+        <v>4541</v>
+      </c>
+      <c r="V60" s="35">
+        <v>4882</v>
+      </c>
+      <c r="W60" s="26">
+        <v>4679</v>
+      </c>
+      <c r="X60" s="36">
+        <v>3891</v>
+      </c>
+      <c r="Y60" s="44">
+        <v>3425</v>
+      </c>
+      <c r="Z60" s="36">
+        <v>3182</v>
+      </c>
+      <c r="AA60" s="36">
+        <v>4643</v>
+      </c>
+      <c r="AB60" s="36">
+        <v>3641</v>
+      </c>
+      <c r="AC60" s="36">
+        <v>4238</v>
+      </c>
+      <c r="AD60" s="36">
+        <v>3893</v>
+      </c>
+      <c r="AE60" s="36">
+        <v>3103</v>
+      </c>
+      <c r="AF60" s="36">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="25">
+        <v>3155</v>
+      </c>
+      <c r="D61" s="25">
+        <v>2438</v>
+      </c>
+      <c r="E61" s="25">
+        <v>1925</v>
+      </c>
+      <c r="F61" s="25">
+        <v>2329</v>
+      </c>
+      <c r="G61" s="25">
+        <v>2041</v>
+      </c>
+      <c r="H61" s="25">
+        <v>2231</v>
+      </c>
+      <c r="I61" s="25">
+        <v>2406</v>
+      </c>
+      <c r="J61" s="25">
+        <v>2236</v>
+      </c>
+      <c r="K61" s="25">
+        <v>2723</v>
+      </c>
+      <c r="L61" s="25">
+        <v>3050</v>
+      </c>
+      <c r="M61" s="25">
+        <v>2923</v>
+      </c>
+      <c r="N61" s="25">
+        <v>2381</v>
+      </c>
+      <c r="O61" s="25">
+        <v>3145</v>
+      </c>
+      <c r="P61" s="25">
+        <v>2938</v>
+      </c>
+      <c r="Q61" s="34">
+        <v>2377</v>
+      </c>
+      <c r="R61" s="35">
+        <v>2780</v>
+      </c>
+      <c r="S61" s="36">
+        <v>2401</v>
+      </c>
+      <c r="T61" s="35">
+        <v>2477</v>
+      </c>
+      <c r="U61" s="35">
+        <v>2682</v>
+      </c>
+      <c r="V61" s="35">
+        <v>2918</v>
+      </c>
+      <c r="W61" s="26">
+        <v>3166</v>
+      </c>
+      <c r="X61" s="36">
+        <v>2511</v>
+      </c>
+      <c r="Y61" s="44">
+        <v>2257</v>
+      </c>
+      <c r="Z61" s="36">
+        <v>2349</v>
+      </c>
+      <c r="AA61" s="36">
+        <v>3206</v>
+      </c>
+      <c r="AB61" s="36">
+        <v>2577</v>
+      </c>
+      <c r="AC61" s="36">
+        <v>2743</v>
+      </c>
+      <c r="AD61" s="36">
+        <v>2674</v>
+      </c>
+      <c r="AE61" s="36">
+        <v>2241</v>
+      </c>
+      <c r="AF61" s="36">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="25">
+        <v>1444</v>
+      </c>
+      <c r="D62" s="25">
+        <v>1170</v>
+      </c>
+      <c r="E62" s="25">
+        <v>1074</v>
+      </c>
+      <c r="F62" s="25">
+        <v>1086</v>
+      </c>
+      <c r="G62" s="25">
+        <v>1075</v>
+      </c>
+      <c r="H62" s="25">
+        <v>1075</v>
+      </c>
+      <c r="I62" s="25">
+        <v>1230</v>
+      </c>
+      <c r="J62" s="25">
+        <v>1224</v>
+      </c>
+      <c r="K62" s="25">
+        <v>1645</v>
+      </c>
+      <c r="L62" s="25">
+        <v>1640</v>
+      </c>
+      <c r="M62" s="25">
+        <v>1411</v>
+      </c>
+      <c r="N62" s="25">
+        <v>1293</v>
+      </c>
+      <c r="O62" s="25">
+        <v>1580</v>
+      </c>
+      <c r="P62" s="25">
+        <v>1486</v>
+      </c>
+      <c r="Q62" s="34">
+        <v>1140</v>
+      </c>
+      <c r="R62" s="35">
+        <v>1442</v>
+      </c>
+      <c r="S62" s="36">
+        <v>1228</v>
+      </c>
+      <c r="T62" s="35">
+        <v>1396</v>
+      </c>
+      <c r="U62" s="35">
+        <v>1526</v>
+      </c>
+      <c r="V62" s="35">
+        <v>1720</v>
+      </c>
+      <c r="W62" s="26">
+        <v>1733</v>
+      </c>
+      <c r="X62" s="36">
+        <v>1526</v>
+      </c>
+      <c r="Y62" s="44">
+        <v>1304</v>
+      </c>
+      <c r="Z62" s="36">
+        <v>1094</v>
+      </c>
+      <c r="AA62" s="36">
+        <v>1541</v>
+      </c>
+      <c r="AB62" s="36">
+        <v>1426</v>
+      </c>
+      <c r="AC62" s="36">
+        <v>1493</v>
+      </c>
+      <c r="AD62" s="36">
+        <v>1341</v>
+      </c>
+      <c r="AE62" s="36">
+        <v>998</v>
+      </c>
+      <c r="AF62" s="36">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="25">
+        <v>1939</v>
+      </c>
+      <c r="D63" s="25">
+        <v>1505</v>
+      </c>
+      <c r="E63" s="25">
+        <v>1408</v>
+      </c>
+      <c r="F63" s="25">
+        <v>1446</v>
+      </c>
+      <c r="G63" s="25">
+        <v>1581</v>
+      </c>
+      <c r="H63" s="25">
+        <v>1683</v>
+      </c>
+      <c r="I63" s="25">
+        <v>1887</v>
+      </c>
+      <c r="J63" s="25">
+        <v>1864</v>
+      </c>
+      <c r="K63" s="25">
+        <v>2164</v>
+      </c>
+      <c r="L63" s="25">
+        <v>2353</v>
+      </c>
+      <c r="M63" s="25">
+        <v>2323</v>
+      </c>
+      <c r="N63" s="25">
+        <v>1831</v>
+      </c>
+      <c r="O63" s="25">
+        <v>2078</v>
+      </c>
+      <c r="P63" s="25">
+        <v>1858</v>
+      </c>
+      <c r="Q63" s="34">
+        <v>1444</v>
+      </c>
+      <c r="R63" s="35">
+        <v>1862</v>
+      </c>
+      <c r="S63" s="36">
+        <v>1740</v>
+      </c>
+      <c r="T63" s="35">
+        <v>1948</v>
+      </c>
+      <c r="U63" s="35">
+        <v>2080</v>
+      </c>
+      <c r="V63" s="35">
+        <v>2211</v>
+      </c>
+      <c r="W63" s="26">
+        <v>2325</v>
+      </c>
+      <c r="X63" s="36">
+        <v>1934</v>
+      </c>
+      <c r="Y63" s="44">
+        <v>1816</v>
+      </c>
+      <c r="Z63" s="36">
+        <v>1680</v>
+      </c>
+      <c r="AA63" s="36">
+        <v>1965</v>
+      </c>
+      <c r="AB63" s="36">
+        <v>1736</v>
+      </c>
+      <c r="AC63" s="36">
+        <v>1790</v>
+      </c>
+      <c r="AD63" s="36">
+        <v>1827</v>
+      </c>
+      <c r="AE63" s="36">
+        <v>1344</v>
+      </c>
+      <c r="AF63" s="36">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="25">
+        <v>2462</v>
+      </c>
+      <c r="D64" s="25">
+        <v>2022</v>
+      </c>
+      <c r="E64" s="25">
+        <v>1601</v>
+      </c>
+      <c r="F64" s="25">
+        <v>1798</v>
+      </c>
+      <c r="G64" s="25">
+        <v>1575</v>
+      </c>
+      <c r="H64" s="25">
+        <v>1514</v>
+      </c>
+      <c r="I64" s="25">
+        <v>2248</v>
+      </c>
+      <c r="J64" s="25">
+        <v>2208</v>
+      </c>
+      <c r="K64" s="25">
+        <v>2530</v>
+      </c>
+      <c r="L64" s="25">
+        <v>2627</v>
+      </c>
+      <c r="M64" s="25">
+        <v>2143</v>
+      </c>
+      <c r="N64" s="25">
+        <v>1973</v>
+      </c>
+      <c r="O64" s="25">
+        <v>2594</v>
+      </c>
+      <c r="P64" s="25">
+        <v>2329</v>
+      </c>
+      <c r="Q64" s="34">
+        <v>1867</v>
+      </c>
+      <c r="R64" s="35">
+        <v>2085</v>
+      </c>
+      <c r="S64" s="36">
+        <v>1918</v>
+      </c>
+      <c r="T64" s="35">
+        <v>1985</v>
+      </c>
+      <c r="U64" s="35">
+        <v>2666</v>
+      </c>
+      <c r="V64" s="35">
+        <v>2970</v>
+      </c>
+      <c r="W64" s="26">
+        <v>2927</v>
+      </c>
+      <c r="X64" s="36">
+        <v>2219</v>
+      </c>
+      <c r="Y64" s="44">
+        <v>2005</v>
+      </c>
+      <c r="Z64" s="36">
+        <v>1786</v>
+      </c>
+      <c r="AA64" s="36">
+        <v>2542</v>
+      </c>
+      <c r="AB64" s="36">
+        <v>2321</v>
+      </c>
+      <c r="AC64" s="36">
+        <v>2454</v>
+      </c>
+      <c r="AD64" s="36">
+        <v>2337</v>
+      </c>
+      <c r="AE64" s="36">
+        <v>1673</v>
+      </c>
+      <c r="AF64" s="36">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="25">
+        <v>3015</v>
+      </c>
+      <c r="D65" s="25">
+        <v>2284</v>
+      </c>
+      <c r="E65" s="25">
+        <v>1842</v>
+      </c>
+      <c r="F65" s="25">
+        <v>2191</v>
+      </c>
+      <c r="G65" s="25">
+        <v>2156</v>
+      </c>
+      <c r="H65" s="25">
+        <v>2334</v>
+      </c>
+      <c r="I65" s="25">
+        <v>3161</v>
+      </c>
+      <c r="J65" s="25">
+        <v>3390</v>
+      </c>
+      <c r="K65" s="25">
+        <v>3244</v>
+      </c>
+      <c r="L65" s="25">
+        <v>3381</v>
+      </c>
+      <c r="M65" s="25">
+        <v>2858</v>
+      </c>
+      <c r="N65" s="25">
+        <v>2484</v>
+      </c>
+      <c r="O65" s="25">
+        <v>3546</v>
+      </c>
+      <c r="P65" s="25">
+        <v>2746</v>
+      </c>
+      <c r="Q65" s="34">
+        <v>1971</v>
+      </c>
+      <c r="R65" s="35">
+        <v>2925</v>
+      </c>
+      <c r="S65" s="36">
+        <v>2778</v>
+      </c>
+      <c r="T65" s="35">
+        <v>3160</v>
+      </c>
+      <c r="U65" s="35">
+        <v>3782</v>
+      </c>
+      <c r="V65" s="35">
+        <v>4194</v>
+      </c>
+      <c r="W65" s="26">
+        <v>3459</v>
+      </c>
+      <c r="X65" s="36">
+        <v>3047</v>
+      </c>
+      <c r="Y65" s="44">
+        <v>2705</v>
+      </c>
+      <c r="Z65" s="36">
+        <v>2451</v>
+      </c>
+      <c r="AA65" s="36">
+        <v>3407</v>
+      </c>
+      <c r="AB65" s="36">
+        <v>2765</v>
+      </c>
+      <c r="AC65" s="36">
         <v>2846</v>
       </c>
-      <c r="Y55" s="45">
-[...31 lines deleted...]
-      <c r="D56" s="26">
+      <c r="AD65" s="36">
+        <v>3092</v>
+      </c>
+      <c r="AE65" s="36">
+        <v>2353</v>
+      </c>
+      <c r="AF65" s="36">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="25">
+        <v>1616</v>
+      </c>
+      <c r="D66" s="25">
+        <v>1326</v>
+      </c>
+      <c r="E66" s="25">
+        <v>1128</v>
+      </c>
+      <c r="F66" s="25">
+        <v>1403</v>
+      </c>
+      <c r="G66" s="25">
+        <v>1149</v>
+      </c>
+      <c r="H66" s="25">
+        <v>1317</v>
+      </c>
+      <c r="I66" s="25">
+        <v>1521</v>
+      </c>
+      <c r="J66" s="25">
+        <v>1383</v>
+      </c>
+      <c r="K66" s="25">
+        <v>1714</v>
+      </c>
+      <c r="L66" s="25">
+        <v>1869</v>
+      </c>
+      <c r="M66" s="25">
+        <v>1504</v>
+      </c>
+      <c r="N66" s="25">
+        <v>1411</v>
+      </c>
+      <c r="O66" s="25">
+        <v>1780</v>
+      </c>
+      <c r="P66" s="25">
+        <v>1496</v>
+      </c>
+      <c r="Q66" s="34">
+        <v>1020</v>
+      </c>
+      <c r="R66" s="35">
+        <v>1403</v>
+      </c>
+      <c r="S66" s="36">
+        <v>1332</v>
+      </c>
+      <c r="T66" s="35">
+        <v>1455</v>
+      </c>
+      <c r="U66" s="35">
+        <v>1714</v>
+      </c>
+      <c r="V66" s="35">
+        <v>1751</v>
+      </c>
+      <c r="W66" s="25">
+        <v>1535</v>
+      </c>
+      <c r="X66" s="36">
+        <v>1215</v>
+      </c>
+      <c r="Y66" s="44">
+        <v>1310</v>
+      </c>
+      <c r="Z66" s="36">
+        <v>1188</v>
+      </c>
+      <c r="AA66" s="36">
+        <v>1518</v>
+      </c>
+      <c r="AB66" s="36">
+        <v>1351</v>
+      </c>
+      <c r="AC66" s="36">
+        <v>1507</v>
+      </c>
+      <c r="AD66" s="36">
+        <v>1500</v>
+      </c>
+      <c r="AE66" s="36">
+        <v>1134</v>
+      </c>
+      <c r="AF66" s="36">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="25">
+        <v>1508</v>
+      </c>
+      <c r="D67" s="25">
+        <v>1265</v>
+      </c>
+      <c r="E67" s="25">
+        <v>1153</v>
+      </c>
+      <c r="F67" s="25">
+        <v>1276</v>
+      </c>
+      <c r="G67" s="25">
+        <v>1120</v>
+      </c>
+      <c r="H67" s="25">
+        <v>1300</v>
+      </c>
+      <c r="I67" s="25">
+        <v>1599</v>
+      </c>
+      <c r="J67" s="25">
+        <v>1590</v>
+      </c>
+      <c r="K67" s="25">
+        <v>1958</v>
+      </c>
+      <c r="L67" s="25">
+        <v>2068</v>
+      </c>
+      <c r="M67" s="25">
+        <v>1860</v>
+      </c>
+      <c r="N67" s="25">
+        <v>1446</v>
+      </c>
+      <c r="O67" s="25">
+        <v>1897</v>
+      </c>
+      <c r="P67" s="25">
+        <v>1662</v>
+      </c>
+      <c r="Q67" s="34">
+        <v>1412</v>
+      </c>
+      <c r="R67" s="35">
+        <v>1442</v>
+      </c>
+      <c r="S67" s="36">
+        <v>1371</v>
+      </c>
+      <c r="T67" s="35">
+        <v>1622</v>
+      </c>
+      <c r="U67" s="35">
+        <v>1837</v>
+      </c>
+      <c r="V67" s="35">
+        <v>1969</v>
+      </c>
+      <c r="W67" s="25">
+        <v>1827</v>
+      </c>
+      <c r="X67" s="36">
+        <v>1567</v>
+      </c>
+      <c r="Y67" s="44">
+        <v>1525</v>
+      </c>
+      <c r="Z67" s="36">
+        <v>1313</v>
+      </c>
+      <c r="AA67" s="36">
+        <v>1570</v>
+      </c>
+      <c r="AB67" s="36">
+        <v>1716</v>
+      </c>
+      <c r="AC67" s="36">
+        <v>1766</v>
+      </c>
+      <c r="AD67" s="36">
+        <v>1514</v>
+      </c>
+      <c r="AE67" s="36">
+        <v>1195</v>
+      </c>
+      <c r="AF67" s="36">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="25">
+        <v>13483</v>
+      </c>
+      <c r="D68" s="25">
+        <v>9669</v>
+      </c>
+      <c r="E68" s="25">
+        <v>7328</v>
+      </c>
+      <c r="F68" s="25">
+        <v>8793</v>
+      </c>
+      <c r="G68" s="25">
+        <v>7874</v>
+      </c>
+      <c r="H68" s="25">
+        <v>7984</v>
+      </c>
+      <c r="I68" s="25">
+        <v>9548</v>
+      </c>
+      <c r="J68" s="25">
+        <v>8882</v>
+      </c>
+      <c r="K68" s="25">
+        <v>11069</v>
+      </c>
+      <c r="L68" s="25">
+        <v>12466</v>
+      </c>
+      <c r="M68" s="25">
+        <v>11907</v>
+      </c>
+      <c r="N68" s="25">
+        <v>9851</v>
+      </c>
+      <c r="O68" s="25">
+        <v>13102</v>
+      </c>
+      <c r="P68" s="25">
+        <v>12178</v>
+      </c>
+      <c r="Q68" s="34">
+        <v>9391</v>
+      </c>
+      <c r="R68" s="35">
+        <v>13170</v>
+      </c>
+      <c r="S68" s="36">
+        <v>9858</v>
+      </c>
+      <c r="T68" s="35">
+        <v>9676</v>
+      </c>
+      <c r="U68" s="35">
+        <v>12541</v>
+      </c>
+      <c r="V68" s="35">
+        <v>13247</v>
+      </c>
+      <c r="W68" s="25">
+        <v>12351</v>
+      </c>
+      <c r="X68" s="36">
+        <v>11161</v>
+      </c>
+      <c r="Y68" s="45">
+        <v>9025</v>
+      </c>
+      <c r="Z68" s="36">
+        <v>9531</v>
+      </c>
+      <c r="AA68" s="36">
+        <v>14770</v>
+      </c>
+      <c r="AB68" s="36">
+        <v>10877</v>
+      </c>
+      <c r="AC68" s="36">
+        <v>11364</v>
+      </c>
+      <c r="AD68" s="36">
+        <v>11068</v>
+      </c>
+      <c r="AE68" s="36">
+        <v>8090</v>
+      </c>
+      <c r="AF68" s="36">
+        <v>10796</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C69" s="25">
+        <v>273</v>
+      </c>
+      <c r="D69" s="25">
+        <v>219</v>
+      </c>
+      <c r="E69" s="25">
+        <v>236</v>
+      </c>
+      <c r="F69" s="25">
+        <v>333</v>
+      </c>
+      <c r="G69" s="25">
+        <v>252</v>
+      </c>
+      <c r="H69" s="25">
+        <v>259</v>
+      </c>
+      <c r="I69" s="25">
+        <v>322</v>
+      </c>
+      <c r="J69" s="25">
+        <v>301</v>
+      </c>
+      <c r="K69" s="25">
+        <v>374</v>
+      </c>
+      <c r="L69" s="25">
+        <v>406</v>
+      </c>
+      <c r="M69" s="25">
+        <v>355</v>
+      </c>
+      <c r="N69" s="25">
+        <v>316</v>
+      </c>
+      <c r="O69" s="25">
+        <v>362</v>
+      </c>
+      <c r="P69" s="25">
+        <v>288</v>
+      </c>
+      <c r="Q69" s="34">
+        <v>300</v>
+      </c>
+      <c r="R69" s="35">
+        <v>340</v>
+      </c>
+      <c r="S69" s="36">
+        <v>300</v>
+      </c>
+      <c r="T69" s="35">
+        <v>361</v>
+      </c>
+      <c r="U69" s="35">
+        <v>380</v>
+      </c>
+      <c r="V69" s="35">
+        <v>372</v>
+      </c>
+      <c r="W69" s="25">
+        <v>433</v>
+      </c>
+      <c r="X69" s="36">
+        <v>299</v>
+      </c>
+      <c r="Y69" s="44">
+        <v>358</v>
+      </c>
+      <c r="Z69" s="18">
+        <v>278</v>
+      </c>
+      <c r="AA69" s="36">
+        <v>478</v>
+      </c>
+      <c r="AB69" s="36">
+        <v>385</v>
+      </c>
+      <c r="AC69" s="36">
+        <v>443</v>
+      </c>
+      <c r="AD69" s="36">
+        <v>394</v>
+      </c>
+      <c r="AE69" s="36">
+        <v>313</v>
+      </c>
+      <c r="AF69" s="36">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B70" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="27">
+        <v>1553</v>
+      </c>
+      <c r="D70" s="27">
+        <v>1183</v>
+      </c>
+      <c r="E70" s="27">
+        <v>1070</v>
+      </c>
+      <c r="F70" s="27">
+        <v>1212</v>
+      </c>
+      <c r="G70" s="27">
+        <v>1370</v>
+      </c>
+      <c r="H70" s="27">
+        <v>1329</v>
+      </c>
+      <c r="I70" s="27">
+        <v>1317</v>
+      </c>
+      <c r="J70" s="27">
         <v>1103</v>
       </c>
-      <c r="E56" s="27">
-[...320 lines deleted...]
-      <c r="Q59" s="35">
+      <c r="K70" s="27">
+        <v>1718</v>
+      </c>
+      <c r="L70" s="27">
+        <v>1812</v>
+      </c>
+      <c r="M70" s="27">
+        <v>1769</v>
+      </c>
+      <c r="N70" s="27">
+        <v>1497</v>
+      </c>
+      <c r="O70" s="27">
+        <v>1732</v>
+      </c>
+      <c r="P70" s="27">
+        <v>1522</v>
+      </c>
+      <c r="Q70" s="38">
+        <v>1204</v>
+      </c>
+      <c r="R70" s="39">
+        <v>1657</v>
+      </c>
+      <c r="S70" s="40">
+        <v>1269</v>
+      </c>
+      <c r="T70" s="39">
+        <v>1384</v>
+      </c>
+      <c r="U70" s="39">
+        <v>1702</v>
+      </c>
+      <c r="V70" s="27">
+        <v>2000</v>
+      </c>
+      <c r="W70" s="27">
+        <v>1947</v>
+      </c>
+      <c r="X70" s="40">
+        <v>1645</v>
+      </c>
+      <c r="Y70" s="40">
+        <v>1366</v>
+      </c>
+      <c r="Z70" s="40">
+        <v>1214</v>
+      </c>
+      <c r="AA70" s="40">
         <v>1637</v>
       </c>
-      <c r="R59" s="36">
-[...337 lines deleted...]
-      <c r="D63" s="26">
+      <c r="AB70" s="40">
+        <v>1431</v>
+      </c>
+      <c r="AC70" s="40">
+        <v>1532</v>
+      </c>
+      <c r="AD70" s="40">
+        <v>1389</v>
+      </c>
+      <c r="AE70" s="40">
+        <v>1077</v>
+      </c>
+      <c r="AF70" s="40">
         <v>1505</v>
       </c>
-      <c r="E63" s="26">
-[...750 lines deleted...]
-    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
+    </row>
+    <row r="71" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="9"/>
+      <c r="B71" s="43"/>
+    </row>
+    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B74" s="2"/>
     </row>
-    <row r="75" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B52:AB52"/>
-    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B2:AF2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AB8"/>
-[...1 lines deleted...]
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>