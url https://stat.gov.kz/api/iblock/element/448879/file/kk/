--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июль месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23115" windowHeight="4455"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="95">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -658,96 +658,96 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1027,51 +1027,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="16">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1121,92 +1121,92 @@
       </c>
       <c r="B8" s="12" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="50" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="66" t="s">
+      <c r="B12" s="51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="66" t="s">
+      <c r="B13" s="51" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="4">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="4">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>59</v>
       </c>
@@ -1313,176 +1313,178 @@
       <c r="B16" s="18"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="18"/>
       <c r="B17" s="18"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="18"/>
       <c r="B18" s="18"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="18"/>
       <c r="B20" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF76"/>
+  <dimension ref="A1:AG76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH55" sqref="AH55"/>
+      <selection activeCell="AJ60" sqref="AJ60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
     </row>
-    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="60" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="55"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
-    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="5" spans="1:32" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:33" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="18"/>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="Z5" s="29"/>
-      <c r="AF5" s="29" t="s">
+      <c r="AG5" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="57" t="s">
+    <row r="6" spans="1:33" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="B6" s="58"/>
-      <c r="C6" s="60">
+      <c r="B6" s="53"/>
+      <c r="C6" s="55">
         <v>2024</v>
       </c>
-      <c r="D6" s="61"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="57">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...10 lines deleted...]
-      <c r="AA6" s="62">
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="57">
         <v>2026</v>
       </c>
-      <c r="AB6" s="64"/>
-[...7 lines deleted...]
-      <c r="B7" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="59"/>
+      <c r="AG6" s="59"/>
+    </row>
+    <row r="7" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="52"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="31" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="31" t="s">
@@ -1529,88 +1531,92 @@
       </c>
       <c r="Y7" s="46" t="s">
         <v>29</v>
       </c>
       <c r="Z7" s="47" t="s">
         <v>30</v>
       </c>
       <c r="AA7" s="49" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="49" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="49" t="s">
         <v>18</v>
       </c>
       <c r="AD7" s="49" t="s">
         <v>19</v>
       </c>
       <c r="AE7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="AF7" s="31" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG7" s="31" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="50"/>
-[...30 lines deleted...]
-    <row r="9" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="63"/>
+      <c r="N8" s="63"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="64"/>
+      <c r="AD8" s="64"/>
+      <c r="AE8" s="64"/>
+      <c r="AF8" s="64"/>
+      <c r="AG8" s="64"/>
+    </row>
+    <row r="9" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="25">
         <v>139400</v>
       </c>
       <c r="D9" s="25">
         <v>114979</v>
       </c>
       <c r="E9" s="25">
         <v>98379</v>
       </c>
       <c r="F9" s="25">
         <v>114602</v>
       </c>
       <c r="G9" s="25">
         <v>110984</v>
       </c>
       <c r="H9" s="25">
         <v>110053</v>
       </c>
       <c r="I9" s="25">
         <v>124835</v>
       </c>
       <c r="J9" s="25">
@@ -1660,52 +1666,55 @@
       </c>
       <c r="Y9" s="36">
         <v>124561</v>
       </c>
       <c r="Z9" s="36">
         <v>122643</v>
       </c>
       <c r="AA9" s="36">
         <v>169007</v>
       </c>
       <c r="AB9" s="36">
         <v>142964</v>
       </c>
       <c r="AC9" s="36">
         <v>153856</v>
       </c>
       <c r="AD9" s="36">
         <v>142063</v>
       </c>
       <c r="AE9" s="36">
         <v>118072</v>
       </c>
       <c r="AF9" s="36">
         <v>159219</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG9" s="36">
+        <v>153252</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>100000000</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="25">
         <v>3569</v>
       </c>
       <c r="D10" s="25">
         <v>2676</v>
       </c>
       <c r="E10" s="25">
         <v>2278</v>
       </c>
       <c r="F10" s="25">
         <v>2625</v>
       </c>
       <c r="G10" s="25">
         <v>2498</v>
       </c>
       <c r="H10" s="25">
         <v>2770</v>
       </c>
       <c r="I10" s="25">
@@ -1758,52 +1767,55 @@
       </c>
       <c r="Y10" s="36">
         <v>3020</v>
       </c>
       <c r="Z10" s="36">
         <v>2551</v>
       </c>
       <c r="AA10" s="36">
         <v>3469</v>
       </c>
       <c r="AB10" s="36">
         <v>3522</v>
       </c>
       <c r="AC10" s="36">
         <v>3533</v>
       </c>
       <c r="AD10" s="36">
         <v>3003</v>
       </c>
       <c r="AE10" s="36">
         <v>2857</v>
       </c>
       <c r="AF10" s="36">
         <v>3358</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG10" s="36">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="25">
         <v>4693</v>
       </c>
       <c r="D11" s="25">
         <v>3980</v>
       </c>
       <c r="E11" s="25">
         <v>3982</v>
       </c>
       <c r="F11" s="25">
         <v>4009</v>
       </c>
       <c r="G11" s="25">
         <v>3920</v>
       </c>
       <c r="H11" s="25">
         <v>4059</v>
       </c>
       <c r="I11" s="25">
@@ -1856,52 +1868,55 @@
       </c>
       <c r="Y11" s="36">
         <v>4978</v>
       </c>
       <c r="Z11" s="36">
         <v>4378</v>
       </c>
       <c r="AA11" s="36">
         <v>5841</v>
       </c>
       <c r="AB11" s="36">
         <v>4962</v>
       </c>
       <c r="AC11" s="36">
         <v>5307</v>
       </c>
       <c r="AD11" s="36">
         <v>4688</v>
       </c>
       <c r="AE11" s="36">
         <v>3937</v>
       </c>
       <c r="AF11" s="36">
         <v>5691</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG11" s="36">
+        <v>5022</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="25">
         <v>4709</v>
       </c>
       <c r="D12" s="25">
         <v>3976</v>
       </c>
       <c r="E12" s="25">
         <v>3667</v>
       </c>
       <c r="F12" s="25">
         <v>4460</v>
       </c>
       <c r="G12" s="25">
         <v>4227</v>
       </c>
       <c r="H12" s="25">
         <v>4560</v>
       </c>
       <c r="I12" s="25">
@@ -1954,52 +1969,55 @@
       </c>
       <c r="Y12" s="36">
         <v>5259</v>
       </c>
       <c r="Z12" s="36">
         <v>4811</v>
       </c>
       <c r="AA12" s="36">
         <v>6188</v>
       </c>
       <c r="AB12" s="36">
         <v>5705</v>
       </c>
       <c r="AC12" s="36">
         <v>6045</v>
       </c>
       <c r="AD12" s="36">
         <v>4991</v>
       </c>
       <c r="AE12" s="36">
         <v>4075</v>
       </c>
       <c r="AF12" s="36">
         <v>6664</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG12" s="36">
+        <v>6105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="25">
         <v>13986</v>
       </c>
       <c r="D13" s="25">
         <v>12035</v>
       </c>
       <c r="E13" s="25">
         <v>9324</v>
       </c>
       <c r="F13" s="25">
         <v>11016</v>
       </c>
       <c r="G13" s="25">
         <v>10788</v>
       </c>
       <c r="H13" s="25">
         <v>10054</v>
       </c>
       <c r="I13" s="25">
@@ -2052,52 +2070,55 @@
       </c>
       <c r="Y13" s="36">
         <v>12819</v>
       </c>
       <c r="Z13" s="36">
         <v>12168</v>
       </c>
       <c r="AA13" s="36">
         <v>16979</v>
       </c>
       <c r="AB13" s="36">
         <v>14509</v>
       </c>
       <c r="AC13" s="36">
         <v>16177</v>
       </c>
       <c r="AD13" s="36">
         <v>15290</v>
       </c>
       <c r="AE13" s="36">
         <v>12820</v>
       </c>
       <c r="AF13" s="36">
         <v>17175</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG13" s="36">
+        <v>15598</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="25">
         <v>4194</v>
       </c>
       <c r="D14" s="25">
         <v>3039</v>
       </c>
       <c r="E14" s="25">
         <v>2614</v>
       </c>
       <c r="F14" s="25">
         <v>3536</v>
       </c>
       <c r="G14" s="25">
         <v>3302</v>
       </c>
       <c r="H14" s="25">
         <v>3716</v>
       </c>
       <c r="I14" s="25">
@@ -2150,52 +2171,55 @@
       </c>
       <c r="Y14" s="36">
         <v>3052</v>
       </c>
       <c r="Z14" s="36">
         <v>2951</v>
       </c>
       <c r="AA14" s="36">
         <v>4098</v>
       </c>
       <c r="AB14" s="36">
         <v>3385</v>
       </c>
       <c r="AC14" s="36">
         <v>3454</v>
       </c>
       <c r="AD14" s="36">
         <v>3332</v>
       </c>
       <c r="AE14" s="36">
         <v>2904</v>
       </c>
       <c r="AF14" s="36">
         <v>4418</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG14" s="36">
+        <v>4704</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="25">
         <v>3983</v>
       </c>
       <c r="D15" s="25">
         <v>3281</v>
       </c>
       <c r="E15" s="25">
         <v>2724</v>
       </c>
       <c r="F15" s="25">
         <v>3678</v>
       </c>
       <c r="G15" s="25">
         <v>3550</v>
       </c>
       <c r="H15" s="25">
         <v>3446</v>
       </c>
       <c r="I15" s="25">
@@ -2248,52 +2272,55 @@
       </c>
       <c r="Y15" s="36">
         <v>4059</v>
       </c>
       <c r="Z15" s="36">
         <v>4013</v>
       </c>
       <c r="AA15" s="36">
         <v>5413</v>
       </c>
       <c r="AB15" s="36">
         <v>4744</v>
       </c>
       <c r="AC15" s="36">
         <v>4888</v>
       </c>
       <c r="AD15" s="36">
         <v>4275</v>
       </c>
       <c r="AE15" s="36">
         <v>3674</v>
       </c>
       <c r="AF15" s="36">
         <v>4930</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG15" s="36">
+        <v>5027</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="25">
         <v>8046</v>
       </c>
       <c r="D16" s="25">
         <v>6194</v>
       </c>
       <c r="E16" s="25">
         <v>4972</v>
       </c>
       <c r="F16" s="25">
         <v>5614</v>
       </c>
       <c r="G16" s="25">
         <v>5758</v>
       </c>
       <c r="H16" s="25">
         <v>5349</v>
       </c>
       <c r="I16" s="25">
@@ -2346,52 +2373,55 @@
       </c>
       <c r="Y16" s="36">
         <v>5472</v>
       </c>
       <c r="Z16" s="36">
         <v>5230</v>
       </c>
       <c r="AA16" s="36">
         <v>7856</v>
       </c>
       <c r="AB16" s="36">
         <v>6106</v>
       </c>
       <c r="AC16" s="36">
         <v>7045</v>
       </c>
       <c r="AD16" s="36">
         <v>6720</v>
       </c>
       <c r="AE16" s="36">
         <v>5390</v>
       </c>
       <c r="AF16" s="36">
         <v>7218</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG16" s="36">
+        <v>6925</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="25">
         <v>5384</v>
       </c>
       <c r="D17" s="25">
         <v>4184</v>
       </c>
       <c r="E17" s="25">
         <v>3390</v>
       </c>
       <c r="F17" s="25">
         <v>4046</v>
       </c>
       <c r="G17" s="25">
         <v>3600</v>
       </c>
       <c r="H17" s="25">
         <v>3754</v>
       </c>
       <c r="I17" s="25">
@@ -2444,52 +2474,55 @@
       </c>
       <c r="Y17" s="36">
         <v>3990</v>
       </c>
       <c r="Z17" s="36">
         <v>4074</v>
       </c>
       <c r="AA17" s="36">
         <v>5698</v>
       </c>
       <c r="AB17" s="36">
         <v>4648</v>
       </c>
       <c r="AC17" s="36">
         <v>5069</v>
       </c>
       <c r="AD17" s="36">
         <v>4838</v>
       </c>
       <c r="AE17" s="36">
         <v>4016</v>
       </c>
       <c r="AF17" s="36">
         <v>4968</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG17" s="36">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="25">
         <v>5151</v>
       </c>
       <c r="D18" s="25">
         <v>4264</v>
       </c>
       <c r="E18" s="25">
         <v>3927</v>
       </c>
       <c r="F18" s="25">
         <v>4182</v>
       </c>
       <c r="G18" s="25">
         <v>4183</v>
       </c>
       <c r="H18" s="25">
         <v>4353</v>
       </c>
       <c r="I18" s="25">
@@ -2542,52 +2575,55 @@
       </c>
       <c r="Y18" s="36">
         <v>4738</v>
       </c>
       <c r="Z18" s="36">
         <v>4299</v>
       </c>
       <c r="AA18" s="36">
         <v>5818</v>
       </c>
       <c r="AB18" s="36">
         <v>5358</v>
       </c>
       <c r="AC18" s="36">
         <v>5985</v>
       </c>
       <c r="AD18" s="36">
         <v>5268</v>
       </c>
       <c r="AE18" s="36">
         <v>4182</v>
       </c>
       <c r="AF18" s="36">
         <v>5871</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG18" s="36">
+        <v>5853</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="25">
         <v>3713</v>
       </c>
       <c r="D19" s="25">
         <v>3047</v>
       </c>
       <c r="E19" s="25">
         <v>2871</v>
       </c>
       <c r="F19" s="25">
         <v>2984</v>
       </c>
       <c r="G19" s="25">
         <v>3241</v>
       </c>
       <c r="H19" s="25">
         <v>3492</v>
       </c>
       <c r="I19" s="25">
@@ -2640,52 +2676,55 @@
       </c>
       <c r="Y19" s="36">
         <v>3606</v>
       </c>
       <c r="Z19" s="36">
         <v>3381</v>
       </c>
       <c r="AA19" s="36">
         <v>4026</v>
       </c>
       <c r="AB19" s="36">
         <v>3646</v>
       </c>
       <c r="AC19" s="36">
         <v>3854</v>
       </c>
       <c r="AD19" s="36">
         <v>3722</v>
       </c>
       <c r="AE19" s="36">
         <v>2990</v>
       </c>
       <c r="AF19" s="36">
         <v>4104</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG19" s="36">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="25">
         <v>4677</v>
       </c>
       <c r="D20" s="25">
         <v>3651</v>
       </c>
       <c r="E20" s="25">
         <v>2991</v>
       </c>
       <c r="F20" s="25">
         <v>3372</v>
       </c>
       <c r="G20" s="25">
         <v>3078</v>
       </c>
       <c r="H20" s="25">
         <v>2951</v>
       </c>
       <c r="I20" s="25">
@@ -2738,52 +2777,55 @@
       </c>
       <c r="Y20" s="36">
         <v>3972</v>
       </c>
       <c r="Z20" s="36">
         <v>3573</v>
       </c>
       <c r="AA20" s="36">
         <v>5131</v>
       </c>
       <c r="AB20" s="36">
         <v>4360</v>
       </c>
       <c r="AC20" s="36">
         <v>4570</v>
       </c>
       <c r="AD20" s="36">
         <v>4434</v>
       </c>
       <c r="AE20" s="36">
         <v>3324</v>
       </c>
       <c r="AF20" s="36">
         <v>4773</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG20" s="36">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="25">
         <v>5136</v>
       </c>
       <c r="D21" s="25">
         <v>3944</v>
       </c>
       <c r="E21" s="25">
         <v>3196</v>
       </c>
       <c r="F21" s="25">
         <v>3781</v>
       </c>
       <c r="G21" s="25">
         <v>3824</v>
       </c>
       <c r="H21" s="25">
         <v>3972</v>
       </c>
       <c r="I21" s="25">
@@ -2836,52 +2878,55 @@
       </c>
       <c r="Y21" s="36">
         <v>4770</v>
       </c>
       <c r="Z21" s="36">
         <v>4547</v>
       </c>
       <c r="AA21" s="36">
         <v>6123</v>
       </c>
       <c r="AB21" s="36">
         <v>5050</v>
       </c>
       <c r="AC21" s="36">
         <v>5376</v>
       </c>
       <c r="AD21" s="36">
         <v>5870</v>
       </c>
       <c r="AE21" s="36">
         <v>4430</v>
       </c>
       <c r="AF21" s="36">
         <v>5938</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG21" s="36">
+        <v>6485</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="25">
         <v>3391</v>
       </c>
       <c r="D22" s="25">
         <v>2885</v>
       </c>
       <c r="E22" s="26">
         <v>2592</v>
       </c>
       <c r="F22" s="25">
         <v>2891</v>
       </c>
       <c r="G22" s="25">
         <v>2758</v>
       </c>
       <c r="H22" s="25">
         <v>2845</v>
       </c>
       <c r="I22" s="25">
@@ -2934,52 +2979,55 @@
       </c>
       <c r="Y22" s="36">
         <v>3068</v>
       </c>
       <c r="Z22" s="36">
         <v>2990</v>
       </c>
       <c r="AA22" s="36">
         <v>3675</v>
       </c>
       <c r="AB22" s="36">
         <v>3195</v>
       </c>
       <c r="AC22" s="36">
         <v>3474</v>
       </c>
       <c r="AD22" s="36">
         <v>3328</v>
       </c>
       <c r="AE22" s="36">
         <v>2833</v>
       </c>
       <c r="AF22" s="36">
         <v>3496</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG22" s="36">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="25">
         <v>2239</v>
       </c>
       <c r="D23" s="25">
         <v>1915</v>
       </c>
       <c r="E23" s="26">
         <v>1733</v>
       </c>
       <c r="F23" s="25">
         <v>2212</v>
       </c>
       <c r="G23" s="25">
         <v>1762</v>
       </c>
       <c r="H23" s="25">
         <v>1915</v>
       </c>
       <c r="I23" s="25">
@@ -3032,52 +3080,55 @@
       </c>
       <c r="Y23" s="36">
         <v>2217</v>
       </c>
       <c r="Z23" s="36">
         <v>1959</v>
       </c>
       <c r="AA23" s="36">
         <v>2477</v>
       </c>
       <c r="AB23" s="36">
         <v>2570</v>
       </c>
       <c r="AC23" s="36">
         <v>2697</v>
       </c>
       <c r="AD23" s="36">
         <v>2378</v>
       </c>
       <c r="AE23" s="36">
         <v>1894</v>
       </c>
       <c r="AF23" s="36">
         <v>2628</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG23" s="36">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="25">
         <v>17720</v>
       </c>
       <c r="D24" s="25">
         <v>12833</v>
       </c>
       <c r="E24" s="26">
         <v>9794</v>
       </c>
       <c r="F24" s="25">
         <v>11515</v>
       </c>
       <c r="G24" s="25">
         <v>10568</v>
       </c>
       <c r="H24" s="25">
         <v>10453</v>
       </c>
       <c r="I24" s="25">
@@ -3130,52 +3181,55 @@
       </c>
       <c r="Y24" s="36">
         <v>12086</v>
       </c>
       <c r="Z24" s="36">
         <v>12861</v>
       </c>
       <c r="AA24" s="36">
         <v>19932</v>
       </c>
       <c r="AB24" s="36">
         <v>14755</v>
       </c>
       <c r="AC24" s="36">
         <v>15467</v>
       </c>
       <c r="AD24" s="36">
         <v>14796</v>
       </c>
       <c r="AE24" s="36">
         <v>11060</v>
       </c>
       <c r="AF24" s="36">
         <v>14599</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG24" s="36">
+        <v>15195</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="25">
         <v>1110</v>
       </c>
       <c r="D25" s="25">
         <v>931</v>
       </c>
       <c r="E25" s="26">
         <v>903</v>
       </c>
       <c r="F25" s="25">
         <v>1104</v>
       </c>
       <c r="G25" s="25">
         <v>934</v>
       </c>
       <c r="H25" s="25">
         <v>964</v>
       </c>
       <c r="I25" s="25">
@@ -3228,52 +3282,55 @@
       </c>
       <c r="Y25" s="36">
         <v>1136</v>
       </c>
       <c r="Z25" s="36">
         <v>1051</v>
       </c>
       <c r="AA25" s="36">
         <v>1552</v>
       </c>
       <c r="AB25" s="36">
         <v>1233</v>
       </c>
       <c r="AC25" s="36">
         <v>1469</v>
       </c>
       <c r="AD25" s="36">
         <v>1258</v>
       </c>
       <c r="AE25" s="36">
         <v>1120</v>
       </c>
       <c r="AF25" s="36">
         <v>1407</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG25" s="36">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="25">
         <v>3148</v>
       </c>
       <c r="D26" s="25">
         <v>2639</v>
       </c>
       <c r="E26" s="26">
         <v>2191</v>
       </c>
       <c r="F26" s="25">
         <v>2512</v>
       </c>
       <c r="G26" s="25">
         <v>2534</v>
       </c>
       <c r="H26" s="25">
         <v>2621</v>
       </c>
       <c r="I26" s="25">
@@ -3326,52 +3383,55 @@
       </c>
       <c r="Y26" s="36">
         <v>2964</v>
       </c>
       <c r="Z26" s="36">
         <v>2642</v>
       </c>
       <c r="AA26" s="36">
         <v>3425</v>
       </c>
       <c r="AB26" s="36">
         <v>3237</v>
       </c>
       <c r="AC26" s="36">
         <v>3369</v>
       </c>
       <c r="AD26" s="36">
         <v>2863</v>
       </c>
       <c r="AE26" s="36">
         <v>2472</v>
       </c>
       <c r="AF26" s="36">
         <v>3159</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG26" s="36">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="25">
         <v>17201</v>
       </c>
       <c r="D27" s="25">
         <v>14978</v>
       </c>
       <c r="E27" s="26">
         <v>14267</v>
       </c>
       <c r="F27" s="25">
         <v>15488</v>
       </c>
       <c r="G27" s="25">
         <v>15263</v>
       </c>
       <c r="H27" s="25">
         <v>15620</v>
       </c>
       <c r="I27" s="25">
@@ -3424,52 +3484,55 @@
       </c>
       <c r="Y27" s="36">
         <v>16353</v>
       </c>
       <c r="Z27" s="36">
         <v>17738</v>
       </c>
       <c r="AA27" s="36">
         <v>23846</v>
       </c>
       <c r="AB27" s="36">
         <v>21354</v>
       </c>
       <c r="AC27" s="36">
         <v>22640</v>
       </c>
       <c r="AD27" s="36">
         <v>20191</v>
       </c>
       <c r="AE27" s="36">
         <v>18558</v>
       </c>
       <c r="AF27" s="36">
         <v>22419</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG27" s="36">
+        <v>21818</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="25">
         <v>15835</v>
       </c>
       <c r="D28" s="25">
         <v>14110</v>
       </c>
       <c r="E28" s="26">
         <v>12834</v>
       </c>
       <c r="F28" s="25">
         <v>15287</v>
       </c>
       <c r="G28" s="25">
         <v>15716</v>
       </c>
       <c r="H28" s="25">
         <v>14668</v>
       </c>
       <c r="I28" s="25">
@@ -3522,52 +3585,55 @@
       </c>
       <c r="Y28" s="36">
         <v>17746</v>
       </c>
       <c r="Z28" s="36">
         <v>18004</v>
       </c>
       <c r="AA28" s="36">
         <v>23862</v>
       </c>
       <c r="AB28" s="36">
         <v>19488</v>
       </c>
       <c r="AC28" s="36">
         <v>21244</v>
       </c>
       <c r="AD28" s="36">
         <v>19675</v>
       </c>
       <c r="AE28" s="36">
         <v>16965</v>
       </c>
       <c r="AF28" s="36">
         <v>23536</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG28" s="36">
+        <v>21165</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="25">
         <v>11515</v>
       </c>
       <c r="D29" s="25">
         <v>10417</v>
       </c>
       <c r="E29" s="26">
         <v>8129</v>
       </c>
       <c r="F29" s="25">
         <v>10290</v>
       </c>
       <c r="G29" s="25">
         <v>9480</v>
       </c>
       <c r="H29" s="26">
         <v>8491</v>
       </c>
       <c r="I29" s="25">
@@ -3620,88 +3686,92 @@
       </c>
       <c r="Y29" s="36">
         <v>9256</v>
       </c>
       <c r="Z29" s="36">
         <v>9422</v>
       </c>
       <c r="AA29" s="36">
         <v>13598</v>
       </c>
       <c r="AB29" s="36">
         <v>11137</v>
       </c>
       <c r="AC29" s="36">
         <v>12193</v>
       </c>
       <c r="AD29" s="36">
         <v>11143</v>
       </c>
       <c r="AE29" s="36">
         <v>8571</v>
       </c>
       <c r="AF29" s="36">
         <v>12867</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="36">
+        <v>11606</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
-      <c r="B30" s="52" t="s">
+      <c r="B30" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="52"/>
-[...30 lines deleted...]
-    <row r="31" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="65"/>
+      <c r="T30" s="65"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="62"/>
+      <c r="AD30" s="62"/>
+      <c r="AE30" s="62"/>
+      <c r="AF30" s="62"/>
+      <c r="AG30" s="62"/>
+    </row>
+    <row r="31" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="25">
         <v>82288</v>
       </c>
       <c r="D31" s="25">
         <v>70228</v>
       </c>
       <c r="E31" s="26">
         <v>62074</v>
       </c>
       <c r="F31" s="25">
         <v>71726</v>
       </c>
       <c r="G31" s="25">
         <v>70375</v>
       </c>
       <c r="H31" s="25">
         <v>69074</v>
       </c>
       <c r="I31" s="25">
         <v>77011</v>
       </c>
       <c r="J31" s="25">
@@ -3751,52 +3821,55 @@
       </c>
       <c r="Y31" s="36">
         <v>78014</v>
       </c>
       <c r="Z31" s="36">
         <v>78615</v>
       </c>
       <c r="AA31" s="36">
         <v>107403</v>
       </c>
       <c r="AB31" s="36">
         <v>91428</v>
       </c>
       <c r="AC31" s="36">
         <v>98470</v>
       </c>
       <c r="AD31" s="36">
         <v>89828</v>
       </c>
       <c r="AE31" s="36">
         <v>76848</v>
       </c>
       <c r="AF31" s="36">
         <v>101848</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG31" s="36">
+        <v>96756</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="6">
         <v>100000000</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="25">
         <v>1840</v>
       </c>
       <c r="D32" s="25">
         <v>1385</v>
       </c>
       <c r="E32" s="26">
         <v>1261</v>
       </c>
       <c r="F32" s="25">
         <v>1364</v>
       </c>
       <c r="G32" s="25">
         <v>1316</v>
       </c>
       <c r="H32" s="25">
         <v>1435</v>
       </c>
       <c r="I32" s="25">
@@ -3849,52 +3922,55 @@
       </c>
       <c r="Y32" s="36">
         <v>1541</v>
       </c>
       <c r="Z32" s="36">
         <v>1314</v>
       </c>
       <c r="AA32" s="36">
         <v>1896</v>
       </c>
       <c r="AB32" s="36">
         <v>1976</v>
       </c>
       <c r="AC32" s="36">
         <v>1925</v>
       </c>
       <c r="AD32" s="36">
         <v>1553</v>
       </c>
       <c r="AE32" s="36">
         <v>1497</v>
       </c>
       <c r="AF32" s="36">
         <v>1844</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG32" s="36">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="25">
         <v>2187</v>
       </c>
       <c r="D33" s="25">
         <v>1899</v>
       </c>
       <c r="E33" s="26">
         <v>1942</v>
       </c>
       <c r="F33" s="25">
         <v>1888</v>
       </c>
       <c r="G33" s="25">
         <v>1908</v>
       </c>
       <c r="H33" s="25">
         <v>1857</v>
       </c>
       <c r="I33" s="25">
@@ -3947,52 +4023,55 @@
       </c>
       <c r="Y33" s="36">
         <v>2303</v>
       </c>
       <c r="Z33" s="36">
         <v>2072</v>
       </c>
       <c r="AA33" s="36">
         <v>2921</v>
       </c>
       <c r="AB33" s="36">
         <v>2396</v>
       </c>
       <c r="AC33" s="36">
         <v>2636</v>
       </c>
       <c r="AD33" s="36">
         <v>2342</v>
       </c>
       <c r="AE33" s="36">
         <v>1912</v>
       </c>
       <c r="AF33" s="36">
         <v>2738</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG33" s="36">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="25">
         <v>3314</v>
       </c>
       <c r="D34" s="25">
         <v>2873</v>
       </c>
       <c r="E34" s="26">
         <v>2637</v>
       </c>
       <c r="F34" s="25">
         <v>3186</v>
       </c>
       <c r="G34" s="25">
         <v>3069</v>
       </c>
       <c r="H34" s="25">
         <v>3192</v>
       </c>
       <c r="I34" s="25">
@@ -4045,52 +4124,55 @@
       </c>
       <c r="Y34" s="36">
         <v>3797</v>
       </c>
       <c r="Z34" s="36">
         <v>3565</v>
       </c>
       <c r="AA34" s="36">
         <v>4670</v>
       </c>
       <c r="AB34" s="36">
         <v>4131</v>
       </c>
       <c r="AC34" s="36">
         <v>4475</v>
       </c>
       <c r="AD34" s="36">
         <v>3703</v>
       </c>
       <c r="AE34" s="36">
         <v>3068</v>
       </c>
       <c r="AF34" s="36">
         <v>4898</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG34" s="36">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="25">
         <v>1929</v>
       </c>
       <c r="D35" s="25">
         <v>1696</v>
       </c>
       <c r="E35" s="26">
         <v>1383</v>
       </c>
       <c r="F35" s="25">
         <v>1652</v>
       </c>
       <c r="G35" s="25">
         <v>1624</v>
       </c>
       <c r="H35" s="25">
         <v>1525</v>
       </c>
       <c r="I35" s="25">
@@ -4143,52 +4225,55 @@
       </c>
       <c r="Y35" s="36">
         <v>2207</v>
       </c>
       <c r="Z35" s="36">
         <v>2121</v>
       </c>
       <c r="AA35" s="36">
         <v>2974</v>
       </c>
       <c r="AB35" s="36">
         <v>2477</v>
       </c>
       <c r="AC35" s="36">
         <v>2545</v>
       </c>
       <c r="AD35" s="36">
         <v>2633</v>
       </c>
       <c r="AE35" s="36">
         <v>2371</v>
       </c>
       <c r="AF35" s="36">
         <v>2778</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG35" s="36">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="25">
         <v>2221</v>
       </c>
       <c r="D36" s="25">
         <v>1553</v>
       </c>
       <c r="E36" s="26">
         <v>1470</v>
       </c>
       <c r="F36" s="25">
         <v>1927</v>
       </c>
       <c r="G36" s="25">
         <v>1688</v>
       </c>
       <c r="H36" s="25">
         <v>2057</v>
       </c>
       <c r="I36" s="25">
@@ -4241,52 +4326,55 @@
       </c>
       <c r="Y36" s="36">
         <v>1564</v>
       </c>
       <c r="Z36" s="36">
         <v>1640</v>
       </c>
       <c r="AA36" s="36">
         <v>2257</v>
       </c>
       <c r="AB36" s="36">
         <v>1828</v>
       </c>
       <c r="AC36" s="36">
         <v>1863</v>
       </c>
       <c r="AD36" s="36">
         <v>1720</v>
       </c>
       <c r="AE36" s="36">
         <v>1668</v>
       </c>
       <c r="AF36" s="36">
         <v>2185</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG36" s="36">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="25">
         <v>2127</v>
       </c>
       <c r="D37" s="25">
         <v>1874</v>
       </c>
       <c r="E37" s="26">
         <v>1509</v>
       </c>
       <c r="F37" s="25">
         <v>1978</v>
       </c>
       <c r="G37" s="25">
         <v>1894</v>
       </c>
       <c r="H37" s="25">
         <v>1990</v>
       </c>
       <c r="I37" s="25">
@@ -4339,52 +4427,55 @@
       </c>
       <c r="Y37" s="36">
         <v>2324</v>
       </c>
       <c r="Z37" s="36">
         <v>2198</v>
       </c>
       <c r="AA37" s="36">
         <v>2943</v>
       </c>
       <c r="AB37" s="36">
         <v>2709</v>
       </c>
       <c r="AC37" s="36">
         <v>2750</v>
       </c>
       <c r="AD37" s="36">
         <v>2422</v>
       </c>
       <c r="AE37" s="36">
         <v>2048</v>
       </c>
       <c r="AF37" s="36">
         <v>2734</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG37" s="36">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="25">
         <v>2898</v>
       </c>
       <c r="D38" s="25">
         <v>2231</v>
       </c>
       <c r="E38" s="26">
         <v>1819</v>
       </c>
       <c r="F38" s="25">
         <v>1934</v>
       </c>
       <c r="G38" s="25">
         <v>2128</v>
       </c>
       <c r="H38" s="25">
         <v>1945</v>
       </c>
       <c r="I38" s="25">
@@ -4437,52 +4528,55 @@
       </c>
       <c r="Y38" s="36">
         <v>2047</v>
       </c>
       <c r="Z38" s="36">
         <v>2048</v>
       </c>
       <c r="AA38" s="36">
         <v>3213</v>
       </c>
       <c r="AB38" s="36">
         <v>2465</v>
       </c>
       <c r="AC38" s="36">
         <v>2807</v>
       </c>
       <c r="AD38" s="36">
         <v>2827</v>
       </c>
       <c r="AE38" s="36">
         <v>2287</v>
       </c>
       <c r="AF38" s="36">
         <v>3121</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG38" s="36">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="25">
         <v>2229</v>
       </c>
       <c r="D39" s="25">
         <v>1746</v>
       </c>
       <c r="E39" s="26">
         <v>1465</v>
       </c>
       <c r="F39" s="25">
         <v>1717</v>
       </c>
       <c r="G39" s="25">
         <v>1559</v>
       </c>
       <c r="H39" s="25">
         <v>1523</v>
       </c>
       <c r="I39" s="25">
@@ -4535,52 +4629,55 @@
       </c>
       <c r="Y39" s="36">
         <v>1733</v>
       </c>
       <c r="Z39" s="36">
         <v>1725</v>
       </c>
       <c r="AA39" s="36">
         <v>2492</v>
       </c>
       <c r="AB39" s="36">
         <v>2071</v>
       </c>
       <c r="AC39" s="36">
         <v>2326</v>
       </c>
       <c r="AD39" s="36">
         <v>2164</v>
       </c>
       <c r="AE39" s="36">
         <v>1775</v>
       </c>
       <c r="AF39" s="36">
         <v>2071</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG39" s="36">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="25">
         <v>3707</v>
       </c>
       <c r="D40" s="25">
         <v>3094</v>
       </c>
       <c r="E40" s="26">
         <v>2853</v>
       </c>
       <c r="F40" s="25">
         <v>3096</v>
       </c>
       <c r="G40" s="25">
         <v>3108</v>
       </c>
       <c r="H40" s="25">
         <v>3278</v>
       </c>
       <c r="I40" s="25">
@@ -4633,52 +4730,55 @@
       </c>
       <c r="Y40" s="36">
         <v>3434</v>
       </c>
       <c r="Z40" s="36">
         <v>3205</v>
       </c>
       <c r="AA40" s="36">
         <v>4277</v>
       </c>
       <c r="AB40" s="36">
         <v>3932</v>
       </c>
       <c r="AC40" s="36">
         <v>4492</v>
       </c>
       <c r="AD40" s="36">
         <v>3927</v>
       </c>
       <c r="AE40" s="36">
         <v>3184</v>
       </c>
       <c r="AF40" s="36">
         <v>4315</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG40" s="36">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="25">
         <v>1774</v>
       </c>
       <c r="D41" s="25">
         <v>1542</v>
       </c>
       <c r="E41" s="26">
         <v>1463</v>
       </c>
       <c r="F41" s="25">
         <v>1538</v>
       </c>
       <c r="G41" s="25">
         <v>1660</v>
       </c>
       <c r="H41" s="25">
         <v>1809</v>
       </c>
       <c r="I41" s="25">
@@ -4731,52 +4831,55 @@
       </c>
       <c r="Y41" s="36">
         <v>1790</v>
       </c>
       <c r="Z41" s="36">
         <v>1701</v>
       </c>
       <c r="AA41" s="36">
         <v>2061</v>
       </c>
       <c r="AB41" s="36">
         <v>1910</v>
       </c>
       <c r="AC41" s="36">
         <v>2064</v>
       </c>
       <c r="AD41" s="36">
         <v>1895</v>
       </c>
       <c r="AE41" s="36">
         <v>1646</v>
       </c>
       <c r="AF41" s="36">
         <v>2081</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG41" s="36">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="25">
         <v>2215</v>
       </c>
       <c r="D42" s="25">
         <v>1629</v>
       </c>
       <c r="E42" s="26">
         <v>1390</v>
       </c>
       <c r="F42" s="25">
         <v>1574</v>
       </c>
       <c r="G42" s="25">
         <v>1503</v>
       </c>
       <c r="H42" s="25">
         <v>1437</v>
       </c>
       <c r="I42" s="25">
@@ -4829,52 +4932,55 @@
       </c>
       <c r="Y42" s="36">
         <v>1967</v>
       </c>
       <c r="Z42" s="36">
         <v>1787</v>
       </c>
       <c r="AA42" s="36">
         <v>2589</v>
       </c>
       <c r="AB42" s="36">
         <v>2039</v>
       </c>
       <c r="AC42" s="36">
         <v>2116</v>
       </c>
       <c r="AD42" s="36">
         <v>2097</v>
       </c>
       <c r="AE42" s="36">
         <v>1651</v>
       </c>
       <c r="AF42" s="36">
         <v>2399</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG42" s="36">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="25">
         <v>2121</v>
       </c>
       <c r="D43" s="25">
         <v>1660</v>
       </c>
       <c r="E43" s="26">
         <v>1354</v>
       </c>
       <c r="F43" s="25">
         <v>1590</v>
       </c>
       <c r="G43" s="25">
         <v>1668</v>
       </c>
       <c r="H43" s="25">
         <v>1638</v>
       </c>
       <c r="I43" s="25">
@@ -4927,52 +5033,55 @@
       </c>
       <c r="Y43" s="36">
         <v>2065</v>
       </c>
       <c r="Z43" s="36">
         <v>2096</v>
       </c>
       <c r="AA43" s="36">
         <v>2716</v>
       </c>
       <c r="AB43" s="36">
         <v>2285</v>
       </c>
       <c r="AC43" s="36">
         <v>2530</v>
       </c>
       <c r="AD43" s="36">
         <v>2778</v>
       </c>
       <c r="AE43" s="36">
         <v>2077</v>
       </c>
       <c r="AF43" s="36">
         <v>2539</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG43" s="36">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="25">
         <v>1775</v>
       </c>
       <c r="D44" s="25">
         <v>1559</v>
       </c>
       <c r="E44" s="26">
         <v>1464</v>
       </c>
       <c r="F44" s="25">
         <v>1488</v>
       </c>
       <c r="G44" s="25">
         <v>1609</v>
       </c>
       <c r="H44" s="25">
         <v>1528</v>
       </c>
       <c r="I44" s="25">
@@ -5025,52 +5134,55 @@
       </c>
       <c r="Y44" s="36">
         <v>1758</v>
       </c>
       <c r="Z44" s="36">
         <v>1802</v>
       </c>
       <c r="AA44" s="36">
         <v>2157</v>
       </c>
       <c r="AB44" s="36">
         <v>1844</v>
       </c>
       <c r="AC44" s="36">
         <v>1967</v>
       </c>
       <c r="AD44" s="36">
         <v>1828</v>
       </c>
       <c r="AE44" s="36">
         <v>1699</v>
       </c>
       <c r="AF44" s="36">
         <v>2013</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG44" s="36">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="25">
         <v>731</v>
       </c>
       <c r="D45" s="25">
         <v>650</v>
       </c>
       <c r="E45" s="26">
         <v>580</v>
       </c>
       <c r="F45" s="25">
         <v>936</v>
       </c>
       <c r="G45" s="25">
         <v>642</v>
       </c>
       <c r="H45" s="25">
         <v>615</v>
       </c>
       <c r="I45" s="25">
@@ -5123,52 +5235,55 @@
       </c>
       <c r="Y45" s="36">
         <v>692</v>
       </c>
       <c r="Z45" s="18">
         <v>646</v>
       </c>
       <c r="AA45" s="36">
         <v>907</v>
       </c>
       <c r="AB45" s="36">
         <v>854</v>
       </c>
       <c r="AC45" s="36">
         <v>931</v>
       </c>
       <c r="AD45" s="36">
         <v>864</v>
       </c>
       <c r="AE45" s="36">
         <v>699</v>
       </c>
       <c r="AF45" s="36">
         <v>850</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG45" s="36">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="25">
         <v>4237</v>
       </c>
       <c r="D46" s="25">
         <v>3164</v>
       </c>
       <c r="E46" s="26">
         <v>2466</v>
       </c>
       <c r="F46" s="25">
         <v>2722</v>
       </c>
       <c r="G46" s="25">
         <v>2694</v>
       </c>
       <c r="H46" s="25">
         <v>2469</v>
       </c>
       <c r="I46" s="25">
@@ -5221,52 +5336,55 @@
       </c>
       <c r="Y46" s="36">
         <v>3061</v>
       </c>
       <c r="Z46" s="36">
         <v>3330</v>
       </c>
       <c r="AA46" s="36">
         <v>5162</v>
       </c>
       <c r="AB46" s="36">
         <v>3878</v>
       </c>
       <c r="AC46" s="36">
         <v>4103</v>
       </c>
       <c r="AD46" s="36">
         <v>3728</v>
       </c>
       <c r="AE46" s="36">
         <v>2970</v>
       </c>
       <c r="AF46" s="36">
         <v>3803</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG46" s="36">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C47" s="25">
         <v>837</v>
       </c>
       <c r="D47" s="25">
         <v>712</v>
       </c>
       <c r="E47" s="26">
         <v>667</v>
       </c>
       <c r="F47" s="25">
         <v>771</v>
       </c>
       <c r="G47" s="25">
         <v>682</v>
       </c>
       <c r="H47" s="25">
         <v>705</v>
       </c>
       <c r="I47" s="25">
@@ -5319,52 +5437,55 @@
       </c>
       <c r="Y47" s="36">
         <v>778</v>
       </c>
       <c r="Z47" s="18">
         <v>773</v>
       </c>
       <c r="AA47" s="36">
         <v>1074</v>
       </c>
       <c r="AB47" s="36">
         <v>848</v>
       </c>
       <c r="AC47" s="36">
         <v>1026</v>
       </c>
       <c r="AD47" s="36">
         <v>864</v>
       </c>
       <c r="AE47" s="36">
         <v>807</v>
       </c>
       <c r="AF47" s="36">
         <v>1003</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG47" s="36">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="25">
         <v>1595</v>
       </c>
       <c r="D48" s="25">
         <v>1456</v>
       </c>
       <c r="E48" s="26">
         <v>1121</v>
       </c>
       <c r="F48" s="25">
         <v>1300</v>
       </c>
       <c r="G48" s="25">
         <v>1164</v>
       </c>
       <c r="H48" s="25">
         <v>1292</v>
       </c>
       <c r="I48" s="25">
@@ -5417,52 +5538,55 @@
       </c>
       <c r="Y48" s="36">
         <v>1598</v>
       </c>
       <c r="Z48" s="36">
         <v>1428</v>
       </c>
       <c r="AA48" s="36">
         <v>1788</v>
       </c>
       <c r="AB48" s="36">
         <v>1806</v>
       </c>
       <c r="AC48" s="36">
         <v>1837</v>
       </c>
       <c r="AD48" s="36">
         <v>1474</v>
       </c>
       <c r="AE48" s="36">
         <v>1395</v>
       </c>
       <c r="AF48" s="36">
         <v>1654</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG48" s="36">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="25">
         <v>17201</v>
       </c>
       <c r="D49" s="25">
         <v>14978</v>
       </c>
       <c r="E49" s="26">
         <v>14267</v>
       </c>
       <c r="F49" s="25">
         <v>15488</v>
       </c>
       <c r="G49" s="25">
         <v>15263</v>
       </c>
       <c r="H49" s="25">
         <v>15620</v>
       </c>
       <c r="I49" s="25">
@@ -5515,52 +5639,55 @@
       </c>
       <c r="Y49" s="36">
         <v>16353</v>
       </c>
       <c r="Z49" s="36">
         <v>17738</v>
       </c>
       <c r="AA49" s="36">
         <v>23846</v>
       </c>
       <c r="AB49" s="36">
         <v>21354</v>
       </c>
       <c r="AC49" s="36">
         <v>22640</v>
       </c>
       <c r="AD49" s="36">
         <v>20191</v>
       </c>
       <c r="AE49" s="36">
         <v>18558</v>
       </c>
       <c r="AF49" s="36">
         <v>22419</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG49" s="36">
+        <v>21818</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C50" s="25">
         <v>15835</v>
       </c>
       <c r="D50" s="25">
         <v>14110</v>
       </c>
       <c r="E50" s="26">
         <v>12834</v>
       </c>
       <c r="F50" s="25">
         <v>15287</v>
       </c>
       <c r="G50" s="25">
         <v>15716</v>
       </c>
       <c r="H50" s="25">
         <v>14668</v>
       </c>
       <c r="I50" s="25">
@@ -5613,52 +5740,55 @@
       </c>
       <c r="Y50" s="36">
         <v>17746</v>
       </c>
       <c r="Z50" s="36">
         <v>18004</v>
       </c>
       <c r="AA50" s="36">
         <v>23862</v>
       </c>
       <c r="AB50" s="36">
         <v>19488</v>
       </c>
       <c r="AC50" s="36">
         <v>21244</v>
       </c>
       <c r="AD50" s="36">
         <v>19675</v>
       </c>
       <c r="AE50" s="36">
         <v>16965</v>
       </c>
       <c r="AF50" s="36">
         <v>23536</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG50" s="36">
+        <v>21165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B51" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C51" s="25">
         <v>11515</v>
       </c>
       <c r="D51" s="25">
         <v>10417</v>
       </c>
       <c r="E51" s="26">
         <v>8129</v>
       </c>
       <c r="F51" s="25">
         <v>10290</v>
       </c>
       <c r="G51" s="25">
         <v>9480</v>
       </c>
       <c r="H51" s="25">
         <v>8491</v>
       </c>
       <c r="I51" s="25">
@@ -5711,88 +5841,92 @@
       </c>
       <c r="Y51" s="36">
         <v>9256</v>
       </c>
       <c r="Z51" s="36">
         <v>9422</v>
       </c>
       <c r="AA51" s="36">
         <v>13598</v>
       </c>
       <c r="AB51" s="36">
         <v>11137</v>
       </c>
       <c r="AC51" s="36">
         <v>12193</v>
       </c>
       <c r="AD51" s="36">
         <v>11143</v>
       </c>
       <c r="AE51" s="36">
         <v>8571</v>
       </c>
       <c r="AF51" s="36">
         <v>12867</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="36">
+        <v>11606</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="33" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
-      <c r="B52" s="54" t="s">
+      <c r="B52" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="54"/>
-[...30 lines deleted...]
-    <row r="53" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="66"/>
+      <c r="D52" s="66"/>
+      <c r="E52" s="66"/>
+      <c r="F52" s="66"/>
+      <c r="G52" s="66"/>
+      <c r="H52" s="66"/>
+      <c r="I52" s="66"/>
+      <c r="J52" s="66"/>
+      <c r="K52" s="66"/>
+      <c r="L52" s="66"/>
+      <c r="M52" s="66"/>
+      <c r="N52" s="66"/>
+      <c r="O52" s="66"/>
+      <c r="P52" s="66"/>
+      <c r="Q52" s="66"/>
+      <c r="R52" s="66"/>
+      <c r="S52" s="66"/>
+      <c r="T52" s="66"/>
+      <c r="U52" s="66"/>
+      <c r="V52" s="66"/>
+      <c r="W52" s="66"/>
+      <c r="X52" s="66"/>
+      <c r="Y52" s="66"/>
+      <c r="Z52" s="66"/>
+      <c r="AA52" s="66"/>
+      <c r="AB52" s="66"/>
+      <c r="AC52" s="62"/>
+      <c r="AD52" s="62"/>
+      <c r="AE52" s="62"/>
+      <c r="AF52" s="62"/>
+      <c r="AG52" s="62"/>
+    </row>
+    <row r="53" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="25">
         <v>57112</v>
       </c>
       <c r="D53" s="25">
         <v>44751</v>
       </c>
       <c r="E53" s="26">
         <v>36305</v>
       </c>
       <c r="F53" s="25">
         <v>42876</v>
       </c>
       <c r="G53" s="25">
         <v>40609</v>
       </c>
       <c r="H53" s="25">
         <v>40979</v>
       </c>
       <c r="I53" s="25">
         <v>47824</v>
       </c>
       <c r="J53" s="25">
@@ -5842,52 +5976,55 @@
       </c>
       <c r="Y53" s="44">
         <v>46547</v>
       </c>
       <c r="Z53" s="36">
         <v>44028</v>
       </c>
       <c r="AA53" s="36">
         <v>61604</v>
       </c>
       <c r="AB53" s="36">
         <v>51536</v>
       </c>
       <c r="AC53" s="36">
         <v>55386</v>
       </c>
       <c r="AD53" s="36">
         <v>52235</v>
       </c>
       <c r="AE53" s="36">
         <v>41224</v>
       </c>
       <c r="AF53" s="36">
         <v>57371</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG53" s="36">
+        <v>56496</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="6">
         <v>100000000</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="25">
         <v>1729</v>
       </c>
       <c r="D54" s="25">
         <v>1291</v>
       </c>
       <c r="E54" s="26">
         <v>1017</v>
       </c>
       <c r="F54" s="25">
         <v>1261</v>
       </c>
       <c r="G54" s="25">
         <v>1182</v>
       </c>
       <c r="H54" s="25">
         <v>1335</v>
       </c>
       <c r="I54" s="25">
@@ -5940,52 +6077,55 @@
       </c>
       <c r="Y54" s="44">
         <v>1479</v>
       </c>
       <c r="Z54" s="36">
         <v>1237</v>
       </c>
       <c r="AA54" s="36">
         <v>1573</v>
       </c>
       <c r="AB54" s="36">
         <v>1546</v>
       </c>
       <c r="AC54" s="36">
         <v>1608</v>
       </c>
       <c r="AD54" s="36">
         <v>1450</v>
       </c>
       <c r="AE54" s="36">
         <v>1360</v>
       </c>
       <c r="AF54" s="36">
         <v>1514</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG54" s="36">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="25">
         <v>2506</v>
       </c>
       <c r="D55" s="25">
         <v>2081</v>
       </c>
       <c r="E55" s="26">
         <v>2040</v>
       </c>
       <c r="F55" s="25">
         <v>2121</v>
       </c>
       <c r="G55" s="25">
         <v>2012</v>
       </c>
       <c r="H55" s="25">
         <v>2202</v>
       </c>
       <c r="I55" s="25">
@@ -6038,52 +6178,55 @@
       </c>
       <c r="Y55" s="44">
         <v>2675</v>
       </c>
       <c r="Z55" s="36">
         <v>2306</v>
       </c>
       <c r="AA55" s="36">
         <v>2920</v>
       </c>
       <c r="AB55" s="36">
         <v>2566</v>
       </c>
       <c r="AC55" s="36">
         <v>2671</v>
       </c>
       <c r="AD55" s="36">
         <v>2346</v>
       </c>
       <c r="AE55" s="36">
         <v>2025</v>
       </c>
       <c r="AF55" s="36">
         <v>2953</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG55" s="36">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="25">
         <v>1395</v>
       </c>
       <c r="D56" s="25">
         <v>1103</v>
       </c>
       <c r="E56" s="26">
         <v>1030</v>
       </c>
       <c r="F56" s="25">
         <v>1274</v>
       </c>
       <c r="G56" s="25">
         <v>1158</v>
       </c>
       <c r="H56" s="25">
         <v>1368</v>
       </c>
       <c r="I56" s="25">
@@ -6136,52 +6279,55 @@
       </c>
       <c r="Y56" s="44">
         <v>1462</v>
       </c>
       <c r="Z56" s="36">
         <v>1246</v>
       </c>
       <c r="AA56" s="36">
         <v>1518</v>
       </c>
       <c r="AB56" s="36">
         <v>1574</v>
       </c>
       <c r="AC56" s="36">
         <v>1570</v>
       </c>
       <c r="AD56" s="36">
         <v>1288</v>
       </c>
       <c r="AE56" s="36">
         <v>1007</v>
       </c>
       <c r="AF56" s="36">
         <v>1766</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG56" s="36">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B57" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="25">
         <v>12057</v>
       </c>
       <c r="D57" s="25">
         <v>10339</v>
       </c>
       <c r="E57" s="26">
         <v>7941</v>
       </c>
       <c r="F57" s="25">
         <v>9364</v>
       </c>
       <c r="G57" s="25">
         <v>9164</v>
       </c>
       <c r="H57" s="25">
         <v>8529</v>
       </c>
       <c r="I57" s="25">
@@ -6234,52 +6380,55 @@
       </c>
       <c r="Y57" s="44">
         <v>10612</v>
       </c>
       <c r="Z57" s="36">
         <v>10047</v>
       </c>
       <c r="AA57" s="36">
         <v>14005</v>
       </c>
       <c r="AB57" s="36">
         <v>12032</v>
       </c>
       <c r="AC57" s="36">
         <v>13632</v>
       </c>
       <c r="AD57" s="36">
         <v>12657</v>
       </c>
       <c r="AE57" s="36">
         <v>10449</v>
       </c>
       <c r="AF57" s="36">
         <v>14397</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG57" s="36">
+        <v>13109</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B58" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="25">
         <v>1973</v>
       </c>
       <c r="D58" s="25">
         <v>1486</v>
       </c>
       <c r="E58" s="26">
         <v>1144</v>
       </c>
       <c r="F58" s="25">
         <v>1609</v>
       </c>
       <c r="G58" s="25">
         <v>1614</v>
       </c>
       <c r="H58" s="25">
         <v>1659</v>
       </c>
       <c r="I58" s="25">
@@ -6332,52 +6481,55 @@
       </c>
       <c r="Y58" s="44">
         <v>1488</v>
       </c>
       <c r="Z58" s="36">
         <v>1311</v>
       </c>
       <c r="AA58" s="36">
         <v>1841</v>
       </c>
       <c r="AB58" s="36">
         <v>1557</v>
       </c>
       <c r="AC58" s="36">
         <v>1591</v>
       </c>
       <c r="AD58" s="36">
         <v>1612</v>
       </c>
       <c r="AE58" s="36">
         <v>1236</v>
       </c>
       <c r="AF58" s="36">
         <v>2233</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG58" s="36">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="25">
         <v>1856</v>
       </c>
       <c r="D59" s="25">
         <v>1407</v>
       </c>
       <c r="E59" s="25">
         <v>1215</v>
       </c>
       <c r="F59" s="25">
         <v>1700</v>
       </c>
       <c r="G59" s="25">
         <v>1656</v>
       </c>
       <c r="H59" s="25">
         <v>1456</v>
       </c>
       <c r="I59" s="25">
@@ -6430,52 +6582,55 @@
       </c>
       <c r="Y59" s="44">
         <v>1735</v>
       </c>
       <c r="Z59" s="36">
         <v>1815</v>
       </c>
       <c r="AA59" s="36">
         <v>2470</v>
       </c>
       <c r="AB59" s="36">
         <v>2035</v>
       </c>
       <c r="AC59" s="36">
         <v>2138</v>
       </c>
       <c r="AD59" s="36">
         <v>1853</v>
       </c>
       <c r="AE59" s="36">
         <v>1626</v>
       </c>
       <c r="AF59" s="36">
         <v>2196</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG59" s="36">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="25">
         <v>5148</v>
       </c>
       <c r="D60" s="25">
         <v>3963</v>
       </c>
       <c r="E60" s="25">
         <v>3153</v>
       </c>
       <c r="F60" s="25">
         <v>3680</v>
       </c>
       <c r="G60" s="25">
         <v>3630</v>
       </c>
       <c r="H60" s="25">
         <v>3404</v>
       </c>
       <c r="I60" s="25">
@@ -6528,52 +6683,55 @@
       </c>
       <c r="Y60" s="44">
         <v>3425</v>
       </c>
       <c r="Z60" s="36">
         <v>3182</v>
       </c>
       <c r="AA60" s="36">
         <v>4643</v>
       </c>
       <c r="AB60" s="36">
         <v>3641</v>
       </c>
       <c r="AC60" s="36">
         <v>4238</v>
       </c>
       <c r="AD60" s="36">
         <v>3893</v>
       </c>
       <c r="AE60" s="36">
         <v>3103</v>
       </c>
       <c r="AF60" s="36">
         <v>4097</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG60" s="36">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="25">
         <v>3155</v>
       </c>
       <c r="D61" s="25">
         <v>2438</v>
       </c>
       <c r="E61" s="25">
         <v>1925</v>
       </c>
       <c r="F61" s="25">
         <v>2329</v>
       </c>
       <c r="G61" s="25">
         <v>2041</v>
       </c>
       <c r="H61" s="25">
         <v>2231</v>
       </c>
       <c r="I61" s="25">
@@ -6626,52 +6784,55 @@
       </c>
       <c r="Y61" s="44">
         <v>2257</v>
       </c>
       <c r="Z61" s="36">
         <v>2349</v>
       </c>
       <c r="AA61" s="36">
         <v>3206</v>
       </c>
       <c r="AB61" s="36">
         <v>2577</v>
       </c>
       <c r="AC61" s="36">
         <v>2743</v>
       </c>
       <c r="AD61" s="36">
         <v>2674</v>
       </c>
       <c r="AE61" s="36">
         <v>2241</v>
       </c>
       <c r="AF61" s="36">
         <v>2897</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG61" s="36">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B62" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="25">
         <v>1444</v>
       </c>
       <c r="D62" s="25">
         <v>1170</v>
       </c>
       <c r="E62" s="25">
         <v>1074</v>
       </c>
       <c r="F62" s="25">
         <v>1086</v>
       </c>
       <c r="G62" s="25">
         <v>1075</v>
       </c>
       <c r="H62" s="25">
         <v>1075</v>
       </c>
       <c r="I62" s="25">
@@ -6724,52 +6885,55 @@
       </c>
       <c r="Y62" s="44">
         <v>1304</v>
       </c>
       <c r="Z62" s="36">
         <v>1094</v>
       </c>
       <c r="AA62" s="36">
         <v>1541</v>
       </c>
       <c r="AB62" s="36">
         <v>1426</v>
       </c>
       <c r="AC62" s="36">
         <v>1493</v>
       </c>
       <c r="AD62" s="36">
         <v>1341</v>
       </c>
       <c r="AE62" s="36">
         <v>998</v>
       </c>
       <c r="AF62" s="36">
         <v>1556</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG62" s="36">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B63" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="25">
         <v>1939</v>
       </c>
       <c r="D63" s="25">
         <v>1505</v>
       </c>
       <c r="E63" s="25">
         <v>1408</v>
       </c>
       <c r="F63" s="25">
         <v>1446</v>
       </c>
       <c r="G63" s="25">
         <v>1581</v>
       </c>
       <c r="H63" s="25">
         <v>1683</v>
       </c>
       <c r="I63" s="25">
@@ -6822,52 +6986,55 @@
       </c>
       <c r="Y63" s="44">
         <v>1816</v>
       </c>
       <c r="Z63" s="36">
         <v>1680</v>
       </c>
       <c r="AA63" s="36">
         <v>1965</v>
       </c>
       <c r="AB63" s="36">
         <v>1736</v>
       </c>
       <c r="AC63" s="36">
         <v>1790</v>
       </c>
       <c r="AD63" s="36">
         <v>1827</v>
       </c>
       <c r="AE63" s="36">
         <v>1344</v>
       </c>
       <c r="AF63" s="36">
         <v>2023</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG63" s="36">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="25">
         <v>2462</v>
       </c>
       <c r="D64" s="25">
         <v>2022</v>
       </c>
       <c r="E64" s="25">
         <v>1601</v>
       </c>
       <c r="F64" s="25">
         <v>1798</v>
       </c>
       <c r="G64" s="25">
         <v>1575</v>
       </c>
       <c r="H64" s="25">
         <v>1514</v>
       </c>
       <c r="I64" s="25">
@@ -6920,52 +7087,55 @@
       </c>
       <c r="Y64" s="44">
         <v>2005</v>
       </c>
       <c r="Z64" s="36">
         <v>1786</v>
       </c>
       <c r="AA64" s="36">
         <v>2542</v>
       </c>
       <c r="AB64" s="36">
         <v>2321</v>
       </c>
       <c r="AC64" s="36">
         <v>2454</v>
       </c>
       <c r="AD64" s="36">
         <v>2337</v>
       </c>
       <c r="AE64" s="36">
         <v>1673</v>
       </c>
       <c r="AF64" s="36">
         <v>2374</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG64" s="36">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="25">
         <v>3015</v>
       </c>
       <c r="D65" s="25">
         <v>2284</v>
       </c>
       <c r="E65" s="25">
         <v>1842</v>
       </c>
       <c r="F65" s="25">
         <v>2191</v>
       </c>
       <c r="G65" s="25">
         <v>2156</v>
       </c>
       <c r="H65" s="25">
         <v>2334</v>
       </c>
       <c r="I65" s="25">
@@ -7018,52 +7188,55 @@
       </c>
       <c r="Y65" s="44">
         <v>2705</v>
       </c>
       <c r="Z65" s="36">
         <v>2451</v>
       </c>
       <c r="AA65" s="36">
         <v>3407</v>
       </c>
       <c r="AB65" s="36">
         <v>2765</v>
       </c>
       <c r="AC65" s="36">
         <v>2846</v>
       </c>
       <c r="AD65" s="36">
         <v>3092</v>
       </c>
       <c r="AE65" s="36">
         <v>2353</v>
       </c>
       <c r="AF65" s="36">
         <v>3399</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG65" s="36">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="25">
         <v>1616</v>
       </c>
       <c r="D66" s="25">
         <v>1326</v>
       </c>
       <c r="E66" s="25">
         <v>1128</v>
       </c>
       <c r="F66" s="25">
         <v>1403</v>
       </c>
       <c r="G66" s="25">
         <v>1149</v>
       </c>
       <c r="H66" s="25">
         <v>1317</v>
       </c>
       <c r="I66" s="25">
@@ -7116,52 +7289,55 @@
       </c>
       <c r="Y66" s="44">
         <v>1310</v>
       </c>
       <c r="Z66" s="36">
         <v>1188</v>
       </c>
       <c r="AA66" s="36">
         <v>1518</v>
       </c>
       <c r="AB66" s="36">
         <v>1351</v>
       </c>
       <c r="AC66" s="36">
         <v>1507</v>
       </c>
       <c r="AD66" s="36">
         <v>1500</v>
       </c>
       <c r="AE66" s="36">
         <v>1134</v>
       </c>
       <c r="AF66" s="36">
         <v>1483</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG66" s="36">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="25">
         <v>1508</v>
       </c>
       <c r="D67" s="25">
         <v>1265</v>
       </c>
       <c r="E67" s="25">
         <v>1153</v>
       </c>
       <c r="F67" s="25">
         <v>1276</v>
       </c>
       <c r="G67" s="25">
         <v>1120</v>
       </c>
       <c r="H67" s="25">
         <v>1300</v>
       </c>
       <c r="I67" s="25">
@@ -7214,52 +7390,55 @@
       </c>
       <c r="Y67" s="44">
         <v>1525</v>
       </c>
       <c r="Z67" s="36">
         <v>1313</v>
       </c>
       <c r="AA67" s="36">
         <v>1570</v>
       </c>
       <c r="AB67" s="36">
         <v>1716</v>
       </c>
       <c r="AC67" s="36">
         <v>1766</v>
       </c>
       <c r="AD67" s="36">
         <v>1514</v>
       </c>
       <c r="AE67" s="36">
         <v>1195</v>
       </c>
       <c r="AF67" s="36">
         <v>1778</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG67" s="36">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="25">
         <v>13483</v>
       </c>
       <c r="D68" s="25">
         <v>9669</v>
       </c>
       <c r="E68" s="25">
         <v>7328</v>
       </c>
       <c r="F68" s="25">
         <v>8793</v>
       </c>
       <c r="G68" s="25">
         <v>7874</v>
       </c>
       <c r="H68" s="25">
         <v>7984</v>
       </c>
       <c r="I68" s="25">
@@ -7312,52 +7491,55 @@
       </c>
       <c r="Y68" s="45">
         <v>9025</v>
       </c>
       <c r="Z68" s="36">
         <v>9531</v>
       </c>
       <c r="AA68" s="36">
         <v>14770</v>
       </c>
       <c r="AB68" s="36">
         <v>10877</v>
       </c>
       <c r="AC68" s="36">
         <v>11364</v>
       </c>
       <c r="AD68" s="36">
         <v>11068</v>
       </c>
       <c r="AE68" s="36">
         <v>8090</v>
       </c>
       <c r="AF68" s="36">
         <v>10796</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG68" s="36">
+        <v>11452</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C69" s="25">
         <v>273</v>
       </c>
       <c r="D69" s="25">
         <v>219</v>
       </c>
       <c r="E69" s="25">
         <v>236</v>
       </c>
       <c r="F69" s="25">
         <v>333</v>
       </c>
       <c r="G69" s="25">
         <v>252</v>
       </c>
       <c r="H69" s="25">
         <v>259</v>
       </c>
       <c r="I69" s="25">
@@ -7410,52 +7592,55 @@
       </c>
       <c r="Y69" s="44">
         <v>358</v>
       </c>
       <c r="Z69" s="18">
         <v>278</v>
       </c>
       <c r="AA69" s="36">
         <v>478</v>
       </c>
       <c r="AB69" s="36">
         <v>385</v>
       </c>
       <c r="AC69" s="36">
         <v>443</v>
       </c>
       <c r="AD69" s="36">
         <v>394</v>
       </c>
       <c r="AE69" s="36">
         <v>313</v>
       </c>
       <c r="AF69" s="36">
         <v>404</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG69" s="36">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="27">
         <v>1553</v>
       </c>
       <c r="D70" s="27">
         <v>1183</v>
       </c>
       <c r="E70" s="27">
         <v>1070</v>
       </c>
       <c r="F70" s="27">
         <v>1212</v>
       </c>
       <c r="G70" s="27">
         <v>1370</v>
       </c>
       <c r="H70" s="27">
         <v>1329</v>
       </c>
       <c r="I70" s="27">
@@ -7508,81 +7693,84 @@
       </c>
       <c r="Y70" s="40">
         <v>1366</v>
       </c>
       <c r="Z70" s="40">
         <v>1214</v>
       </c>
       <c r="AA70" s="40">
         <v>1637</v>
       </c>
       <c r="AB70" s="40">
         <v>1431</v>
       </c>
       <c r="AC70" s="40">
         <v>1532</v>
       </c>
       <c r="AD70" s="40">
         <v>1389</v>
       </c>
       <c r="AE70" s="40">
         <v>1077</v>
       </c>
       <c r="AF70" s="40">
         <v>1505</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG70" s="40">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="9"/>
       <c r="B71" s="43"/>
     </row>
-    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B74" s="2"/>
     </row>
-    <row r="75" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AF8"/>
-[...2 lines deleted...]
-    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="B8:AG8"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>