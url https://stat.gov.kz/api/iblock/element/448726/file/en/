--- v0 (2026-04-23)
+++ v1 (2026-05-18)
@@ -1,92 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0371C24F-D77C-43DD-B39C-1FFFA8EEF226}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -350,51 +337,51 @@
   <si>
     <t>The difference between the number of arrivals during the reporting period and the number of departures</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
   </si>
   <si>
     <t>To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -576,51 +563,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -685,142 +672,107 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...37 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -855,119 +807,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1107,55 +1025,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J20" sqref="J20"/>
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="23" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="23" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="23"/>
     <col min="11" max="11" width="11" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>66</v>
@@ -1240,107 +1158,105 @@
       <c r="B12" s="8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="9">
-        <f>[1]Метаданные!B15</f>
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="9">
-        <f>[1]Метаданные!B16</f>
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="108.42578125" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="23"/>
       <c r="B5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
@@ -2892,158 +2808,159 @@
       <c r="E69" s="23"/>
       <c r="F69" s="23"/>
       <c r="G69" s="23"/>
       <c r="H69" s="23"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="23"/>
       <c r="L69" s="23"/>
       <c r="M69" s="23"/>
       <c r="N69" s="23"/>
       <c r="O69" s="23"/>
       <c r="P69" s="23"/>
       <c r="Q69" s="23"/>
       <c r="R69" s="23"/>
       <c r="S69" s="23"/>
       <c r="T69" s="23"/>
       <c r="U69" s="23"/>
       <c r="V69" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AB73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AC73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD61" sqref="AD61"/>
+      <selection pane="bottomLeft" activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="60"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:28" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:29" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
-      <c r="AB4" s="39" t="s">
+      <c r="AC4" s="39" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="50" t="s">
+    <row r="5" spans="1:29" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="55"/>
-      <c r="C5" s="53">
+      <c r="B5" s="60"/>
+      <c r="C5" s="58">
         <v>2024</v>
       </c>
-      <c r="D5" s="54"/>
-[...10 lines deleted...]
-      <c r="O5" s="57">
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="53">
         <v>2025</v>
       </c>
-      <c r="P5" s="58"/>
-[...10 lines deleted...]
-      <c r="AA5" s="57">
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="53">
         <v>2026</v>
       </c>
-      <c r="AB5" s="59"/>
-[...3 lines deleted...]
-      <c r="B6" s="56"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+    </row>
+    <row r="6" spans="1:29" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="61"/>
       <c r="C6" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>22</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="20" t="s">
@@ -3075,80 +2992,83 @@
       </c>
       <c r="T6" s="40" t="s">
         <v>21</v>
       </c>
       <c r="U6" s="40" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="40" t="s">
         <v>23</v>
       </c>
       <c r="W6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="47" t="s">
         <v>27</v>
       </c>
       <c r="AA6" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="47" t="s">
+      <c r="AB6" s="48" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC6" s="50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
-      <c r="B7" s="50" t="s">
+      <c r="B7" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="50"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="55"/>
+      <c r="U7" s="55"/>
+    </row>
+    <row r="8" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="25">
         <v>-203</v>
       </c>
       <c r="D8" s="25">
         <v>1883</v>
       </c>
       <c r="E8" s="25">
         <v>2006</v>
       </c>
       <c r="F8" s="25">
         <v>1439</v>
       </c>
       <c r="G8" s="25">
         <v>1339</v>
       </c>
       <c r="H8" s="25">
         <v>825</v>
       </c>
       <c r="I8" s="25">
         <v>849</v>
       </c>
       <c r="J8" s="25">
@@ -3186,52 +3106,55 @@
       </c>
       <c r="U8" s="27">
         <v>1101</v>
       </c>
       <c r="V8" s="27">
         <v>1360</v>
       </c>
       <c r="W8" s="25">
         <v>-10</v>
       </c>
       <c r="X8" s="42">
         <v>1959</v>
       </c>
       <c r="Y8" s="42">
         <v>1622</v>
       </c>
       <c r="Z8" s="42">
         <v>2372</v>
       </c>
       <c r="AA8" s="42">
         <v>2304</v>
       </c>
       <c r="AB8" s="42">
         <v>1279</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC8" s="42">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="12">
         <v>100000000</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="25">
         <v>-947</v>
       </c>
       <c r="D9" s="25">
         <v>-447</v>
       </c>
       <c r="E9" s="25">
         <v>-640</v>
       </c>
       <c r="F9" s="25">
         <v>-516</v>
       </c>
       <c r="G9" s="25">
         <v>-585</v>
       </c>
       <c r="H9" s="25">
         <v>-668</v>
       </c>
       <c r="I9" s="25">
@@ -3272,52 +3195,55 @@
       </c>
       <c r="U9" s="27">
         <v>-876</v>
       </c>
       <c r="V9" s="27">
         <v>-1184</v>
       </c>
       <c r="W9" s="25">
         <v>-1040</v>
       </c>
       <c r="X9" s="42">
         <v>-845</v>
       </c>
       <c r="Y9" s="42">
         <v>-802</v>
       </c>
       <c r="Z9" s="23">
         <v>-470</v>
       </c>
       <c r="AA9" s="42">
         <v>-698</v>
       </c>
       <c r="AB9" s="42">
         <v>-597</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC9" s="42">
+        <v>-658</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="25">
         <v>-529</v>
       </c>
       <c r="D10" s="25">
         <v>-234</v>
       </c>
       <c r="E10" s="25">
         <v>610</v>
       </c>
       <c r="F10" s="25">
         <v>-309</v>
       </c>
       <c r="G10" s="25">
         <v>-48</v>
       </c>
       <c r="H10" s="25">
         <v>-11</v>
       </c>
       <c r="I10" s="25">
@@ -3358,52 +3284,55 @@
       </c>
       <c r="U10" s="27">
         <v>-266</v>
       </c>
       <c r="V10" s="27">
         <v>11</v>
       </c>
       <c r="W10" s="25">
         <v>356</v>
       </c>
       <c r="X10" s="42">
         <v>105</v>
       </c>
       <c r="Y10" s="42">
         <v>-105</v>
       </c>
       <c r="Z10" s="23">
         <v>377</v>
       </c>
       <c r="AA10" s="42">
         <v>189</v>
       </c>
       <c r="AB10" s="42">
         <v>609</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC10" s="42">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="25">
         <v>-383</v>
       </c>
       <c r="D11" s="25">
         <v>-182</v>
       </c>
       <c r="E11" s="25">
         <v>-170</v>
       </c>
       <c r="F11" s="25">
         <v>-168</v>
       </c>
       <c r="G11" s="25">
         <v>-116</v>
       </c>
       <c r="H11" s="25">
         <v>-12</v>
       </c>
       <c r="I11" s="25">
@@ -3444,52 +3373,55 @@
       </c>
       <c r="U11" s="27">
         <v>107</v>
       </c>
       <c r="V11" s="27">
         <v>-438</v>
       </c>
       <c r="W11" s="25">
         <v>-463</v>
       </c>
       <c r="X11" s="42">
         <v>-376</v>
       </c>
       <c r="Y11" s="42">
         <v>-336</v>
       </c>
       <c r="Z11" s="23">
         <v>-391</v>
       </c>
       <c r="AA11" s="42">
         <v>-319</v>
       </c>
       <c r="AB11" s="42">
         <v>-427</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC11" s="42">
+        <v>-485</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25">
         <v>-59</v>
       </c>
       <c r="D12" s="25">
         <v>433</v>
       </c>
       <c r="E12" s="30">
         <v>522</v>
       </c>
       <c r="F12" s="25">
         <v>802</v>
       </c>
       <c r="G12" s="25">
         <v>1042</v>
       </c>
       <c r="H12" s="25">
         <v>164</v>
       </c>
       <c r="I12" s="25">
@@ -3530,52 +3462,55 @@
       </c>
       <c r="U12" s="27">
         <v>1135</v>
       </c>
       <c r="V12" s="27">
         <v>844</v>
       </c>
       <c r="W12" s="25">
         <v>1657</v>
       </c>
       <c r="X12" s="42">
         <v>1670</v>
       </c>
       <c r="Y12" s="42">
         <v>1423</v>
       </c>
       <c r="Z12" s="42">
         <v>2190</v>
       </c>
       <c r="AA12" s="42">
         <v>2854</v>
       </c>
       <c r="AB12" s="42">
         <v>1560</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC12" s="42">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="25">
         <v>-281</v>
       </c>
       <c r="D13" s="25">
         <v>26</v>
       </c>
       <c r="E13" s="30">
         <v>-171</v>
       </c>
       <c r="F13" s="25">
         <v>-137</v>
       </c>
       <c r="G13" s="25">
         <v>-191</v>
       </c>
       <c r="H13" s="25">
         <v>-629</v>
       </c>
       <c r="I13" s="25">
@@ -3616,52 +3551,55 @@
       </c>
       <c r="U13" s="27">
         <v>-869</v>
       </c>
       <c r="V13" s="27">
         <v>-801</v>
       </c>
       <c r="W13" s="25">
         <v>-618</v>
       </c>
       <c r="X13" s="42">
         <v>-300</v>
       </c>
       <c r="Y13" s="42">
         <v>-135</v>
       </c>
       <c r="Z13" s="23">
         <v>-326</v>
       </c>
       <c r="AA13" s="42">
         <v>-571</v>
       </c>
       <c r="AB13" s="42">
         <v>-342</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC13" s="42">
+        <v>-143</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="25">
         <v>-308</v>
       </c>
       <c r="D14" s="25">
         <v>-145</v>
       </c>
       <c r="E14" s="30">
         <v>-133</v>
       </c>
       <c r="F14" s="25">
         <v>-184</v>
       </c>
       <c r="G14" s="25">
         <v>-239</v>
       </c>
       <c r="H14" s="25">
         <v>-199</v>
       </c>
       <c r="I14" s="25">
@@ -3702,52 +3640,55 @@
       </c>
       <c r="U14" s="27">
         <v>-756</v>
       </c>
       <c r="V14" s="27">
         <v>-596</v>
       </c>
       <c r="W14" s="30">
         <v>-507</v>
       </c>
       <c r="X14" s="42">
         <v>-537</v>
       </c>
       <c r="Y14" s="42">
         <v>-367</v>
       </c>
       <c r="Z14" s="23">
         <v>-376</v>
       </c>
       <c r="AA14" s="42">
         <v>-326</v>
       </c>
       <c r="AB14" s="42">
         <v>-469</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC14" s="42">
+        <v>-552</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="25">
         <v>-1562</v>
       </c>
       <c r="D15" s="25">
         <v>-1452</v>
       </c>
       <c r="E15" s="30">
         <v>-981</v>
       </c>
       <c r="F15" s="25">
         <v>-1087</v>
       </c>
       <c r="G15" s="25">
         <v>-1189</v>
       </c>
       <c r="H15" s="25">
         <v>-1152</v>
       </c>
       <c r="I15" s="25">
@@ -3788,52 +3729,55 @@
       </c>
       <c r="U15" s="27">
         <v>-2337</v>
       </c>
       <c r="V15" s="27">
         <v>-2529</v>
       </c>
       <c r="W15" s="30">
         <v>-2349</v>
       </c>
       <c r="X15" s="42">
         <v>-2008</v>
       </c>
       <c r="Y15" s="42">
         <v>-1287</v>
       </c>
       <c r="Z15" s="42">
         <v>-1484</v>
       </c>
       <c r="AA15" s="42">
         <v>-1481</v>
       </c>
       <c r="AB15" s="42">
         <v>-1346</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC15" s="42">
+        <v>-1524</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="25">
         <v>-1258</v>
       </c>
       <c r="D16" s="25">
         <v>-895</v>
       </c>
       <c r="E16" s="30">
         <v>-743</v>
       </c>
       <c r="F16" s="25">
         <v>-840</v>
       </c>
       <c r="G16" s="25">
         <v>-657</v>
       </c>
       <c r="H16" s="25">
         <v>-596</v>
       </c>
       <c r="I16" s="25">
@@ -3874,52 +3818,55 @@
       </c>
       <c r="U16" s="27">
         <v>-1204</v>
       </c>
       <c r="V16" s="27">
         <v>-1387</v>
       </c>
       <c r="W16" s="30">
         <v>-1236</v>
       </c>
       <c r="X16" s="42">
         <v>-1139</v>
       </c>
       <c r="Y16" s="42">
         <v>-787</v>
       </c>
       <c r="Z16" s="23">
         <v>-763</v>
       </c>
       <c r="AA16" s="42">
         <v>-1035</v>
       </c>
       <c r="AB16" s="42">
         <v>-718</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC16" s="42">
+        <v>-717</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="25">
         <v>-606</v>
       </c>
       <c r="D17" s="25">
         <v>-419</v>
       </c>
       <c r="E17" s="30">
         <v>-457</v>
       </c>
       <c r="F17" s="25">
         <v>-427</v>
       </c>
       <c r="G17" s="25">
         <v>-432</v>
       </c>
       <c r="H17" s="25">
         <v>-633</v>
       </c>
       <c r="I17" s="25">
@@ -3960,52 +3907,55 @@
       </c>
       <c r="U17" s="27">
         <v>-668</v>
       </c>
       <c r="V17" s="27">
         <v>-623</v>
       </c>
       <c r="W17" s="30">
         <v>-684</v>
       </c>
       <c r="X17" s="42">
         <v>-445</v>
       </c>
       <c r="Y17" s="42">
         <v>-311</v>
       </c>
       <c r="Z17" s="23">
         <v>-274</v>
       </c>
       <c r="AA17" s="42">
         <v>-166</v>
       </c>
       <c r="AB17" s="42">
         <v>-24</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC17" s="42">
+        <v>-476</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="25">
         <v>-558</v>
       </c>
       <c r="D18" s="25">
         <v>-347</v>
       </c>
       <c r="E18" s="30">
         <v>-454</v>
       </c>
       <c r="F18" s="25">
         <v>-250</v>
       </c>
       <c r="G18" s="25">
         <v>-404</v>
       </c>
       <c r="H18" s="25">
         <v>-503</v>
       </c>
       <c r="I18" s="25">
@@ -4046,52 +3996,55 @@
       </c>
       <c r="U18" s="27">
         <v>-488</v>
       </c>
       <c r="V18" s="27">
         <v>-445</v>
       </c>
       <c r="W18" s="30">
         <v>-361</v>
       </c>
       <c r="X18" s="42">
         <v>-343</v>
       </c>
       <c r="Y18" s="42">
         <v>-193</v>
       </c>
       <c r="Z18" s="23">
         <v>-168</v>
       </c>
       <c r="AA18" s="42">
         <v>-269</v>
       </c>
       <c r="AB18" s="42">
         <v>-116</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC18" s="42">
+        <v>-261</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="25">
         <v>-802</v>
       </c>
       <c r="D19" s="25">
         <v>-781</v>
       </c>
       <c r="E19" s="30">
         <v>-633</v>
       </c>
       <c r="F19" s="25">
         <v>-691</v>
       </c>
       <c r="G19" s="25">
         <v>-583</v>
       </c>
       <c r="H19" s="25">
         <v>-713</v>
       </c>
       <c r="I19" s="25">
@@ -4132,52 +4085,55 @@
       </c>
       <c r="U19" s="27">
         <v>-1421</v>
       </c>
       <c r="V19" s="27">
         <v>-1650</v>
       </c>
       <c r="W19" s="30">
         <v>-1285</v>
       </c>
       <c r="X19" s="42">
         <v>-1137</v>
       </c>
       <c r="Y19" s="42">
         <v>-690</v>
       </c>
       <c r="Z19" s="23">
         <v>-667</v>
       </c>
       <c r="AA19" s="42">
         <v>-658</v>
       </c>
       <c r="AB19" s="42">
         <v>-784</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC19" s="42">
+        <v>-936</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="25">
         <v>-58</v>
       </c>
       <c r="D20" s="25">
         <v>292</v>
       </c>
       <c r="E20" s="30">
         <v>256</v>
       </c>
       <c r="F20" s="25">
         <v>313</v>
       </c>
       <c r="G20" s="25">
         <v>96</v>
       </c>
       <c r="H20" s="25">
         <v>177</v>
       </c>
       <c r="I20" s="25">
@@ -4218,52 +4174,55 @@
       </c>
       <c r="U20" s="27">
         <v>-83</v>
       </c>
       <c r="V20" s="27">
         <v>-99</v>
       </c>
       <c r="W20" s="30">
         <v>-357</v>
       </c>
       <c r="X20" s="42">
         <v>148</v>
       </c>
       <c r="Y20" s="42">
         <v>74</v>
       </c>
       <c r="Z20" s="23">
         <v>155</v>
       </c>
       <c r="AA20" s="42">
         <v>-79</v>
       </c>
       <c r="AB20" s="42">
         <v>-64</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC20" s="42">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="25">
         <v>-368</v>
       </c>
       <c r="D21" s="25">
         <v>-343</v>
       </c>
       <c r="E21" s="30">
         <v>-154</v>
       </c>
       <c r="F21" s="25">
         <v>-116</v>
       </c>
       <c r="G21" s="25">
         <v>-264</v>
       </c>
       <c r="H21" s="25">
         <v>-445</v>
       </c>
       <c r="I21" s="25">
@@ -4304,52 +4263,55 @@
       </c>
       <c r="U21" s="27">
         <v>-579</v>
       </c>
       <c r="V21" s="27">
         <v>-857</v>
       </c>
       <c r="W21" s="30">
         <v>-631</v>
       </c>
       <c r="X21" s="42">
         <v>-594</v>
       </c>
       <c r="Y21" s="42">
         <v>-491</v>
       </c>
       <c r="Z21" s="23">
         <v>-407</v>
       </c>
       <c r="AA21" s="42">
         <v>-558</v>
       </c>
       <c r="AB21" s="42">
         <v>-317</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC21" s="42">
+        <v>-327</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="25">
         <v>-528</v>
       </c>
       <c r="D22" s="25">
         <v>-1520</v>
       </c>
       <c r="E22" s="30">
         <v>-242</v>
       </c>
       <c r="F22" s="25">
         <v>-319</v>
       </c>
       <c r="G22" s="25">
         <v>-331</v>
       </c>
       <c r="H22" s="25">
         <v>-456</v>
       </c>
       <c r="I22" s="25">
@@ -4390,52 +4352,55 @@
       </c>
       <c r="U22" s="27">
         <v>-720</v>
       </c>
       <c r="V22" s="27">
         <v>-600</v>
       </c>
       <c r="W22" s="30">
         <v>-560</v>
       </c>
       <c r="X22" s="42">
         <v>-399</v>
       </c>
       <c r="Y22" s="42">
         <v>-547</v>
       </c>
       <c r="Z22" s="23">
         <v>-434</v>
       </c>
       <c r="AA22" s="42">
         <v>-383</v>
       </c>
       <c r="AB22" s="42">
         <v>-145</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC22" s="42">
+        <v>-214</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="25">
         <v>-3819</v>
       </c>
       <c r="D23" s="25">
         <v>-2001</v>
       </c>
       <c r="E23" s="30">
         <v>-1772</v>
       </c>
       <c r="F23" s="25">
         <v>-1741</v>
       </c>
       <c r="G23" s="25">
         <v>-1789</v>
       </c>
       <c r="H23" s="25">
         <v>-1760</v>
       </c>
       <c r="I23" s="25">
@@ -4476,52 +4441,55 @@
       </c>
       <c r="U23" s="27">
         <v>-4268</v>
       </c>
       <c r="V23" s="27">
         <v>-4603</v>
       </c>
       <c r="W23" s="30">
         <v>-2910</v>
       </c>
       <c r="X23" s="42">
         <v>-3474</v>
       </c>
       <c r="Y23" s="42">
         <v>-2355</v>
       </c>
       <c r="Z23" s="42">
         <v>-2353</v>
       </c>
       <c r="AA23" s="42">
         <v>-5747</v>
       </c>
       <c r="AB23" s="42">
         <v>-2163</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC23" s="42">
+        <v>-2783</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="25">
         <v>-237</v>
       </c>
       <c r="D24" s="25">
         <v>-210</v>
       </c>
       <c r="E24" s="30">
         <v>-177</v>
       </c>
       <c r="F24" s="25">
         <v>-176</v>
       </c>
       <c r="G24" s="25">
         <v>-145</v>
       </c>
       <c r="H24" s="25">
         <v>-157</v>
       </c>
       <c r="I24" s="25">
@@ -4562,52 +4530,55 @@
       </c>
       <c r="U24" s="27">
         <v>-483</v>
       </c>
       <c r="V24" s="27">
         <v>-370</v>
       </c>
       <c r="W24" s="30">
         <v>-328</v>
       </c>
       <c r="X24" s="42">
         <v>-307</v>
       </c>
       <c r="Y24" s="42">
         <v>-357</v>
       </c>
       <c r="Z24" s="23">
         <v>-304</v>
       </c>
       <c r="AA24" s="42">
         <v>-423</v>
       </c>
       <c r="AB24" s="42">
         <v>-260</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC24" s="42">
+        <v>-278</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="25">
         <v>-316</v>
       </c>
       <c r="D25" s="25">
         <v>-154</v>
       </c>
       <c r="E25" s="30">
         <v>-155</v>
       </c>
       <c r="F25" s="25">
         <v>-183</v>
       </c>
       <c r="G25" s="25">
         <v>-17</v>
       </c>
       <c r="H25" s="25">
         <v>-335</v>
       </c>
       <c r="I25" s="25">
@@ -4648,52 +4619,55 @@
       </c>
       <c r="U25" s="27">
         <v>-578</v>
       </c>
       <c r="V25" s="27">
         <v>-535</v>
       </c>
       <c r="W25" s="30">
         <v>-510</v>
       </c>
       <c r="X25" s="42">
         <v>-279</v>
       </c>
       <c r="Y25" s="42">
         <v>-297</v>
       </c>
       <c r="Z25" s="23">
         <v>-250</v>
       </c>
       <c r="AA25" s="42">
         <v>-497</v>
       </c>
       <c r="AB25" s="42">
         <v>-370</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC25" s="42">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="25">
         <v>5539</v>
       </c>
       <c r="D26" s="25">
         <v>5240</v>
       </c>
       <c r="E26" s="30">
         <v>5120</v>
       </c>
       <c r="F26" s="25">
         <v>4520</v>
       </c>
       <c r="G26" s="25">
         <v>4352</v>
       </c>
       <c r="H26" s="25">
         <v>5600</v>
       </c>
       <c r="I26" s="25">
@@ -4734,52 +4708,55 @@
       </c>
       <c r="U26" s="27">
         <v>10481</v>
       </c>
       <c r="V26" s="27">
         <v>11086</v>
       </c>
       <c r="W26" s="30">
         <v>9146</v>
       </c>
       <c r="X26" s="42">
         <v>7941</v>
       </c>
       <c r="Y26" s="42">
         <v>6985</v>
       </c>
       <c r="Z26" s="42">
         <v>5982</v>
       </c>
       <c r="AA26" s="42">
         <v>8418</v>
       </c>
       <c r="AB26" s="42">
         <v>4625</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC26" s="42">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="25">
         <v>4590</v>
       </c>
       <c r="D27" s="25">
         <v>4095</v>
       </c>
       <c r="E27" s="30">
         <v>1935</v>
       </c>
       <c r="F27" s="25">
         <v>2493</v>
       </c>
       <c r="G27" s="25">
         <v>2327</v>
       </c>
       <c r="H27" s="25">
         <v>2916</v>
       </c>
       <c r="I27" s="25">
@@ -4820,52 +4797,55 @@
       </c>
       <c r="U27" s="27">
         <v>3510</v>
       </c>
       <c r="V27" s="27">
         <v>5225</v>
       </c>
       <c r="W27" s="30">
         <v>2759</v>
       </c>
       <c r="X27" s="42">
         <v>3255</v>
       </c>
       <c r="Y27" s="42">
         <v>1884</v>
       </c>
       <c r="Z27" s="42">
         <v>1505</v>
       </c>
       <c r="AA27" s="42">
         <v>1753</v>
       </c>
       <c r="AB27" s="42">
         <v>2063</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC27" s="42">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="25">
         <v>2287</v>
       </c>
       <c r="D28" s="25">
         <v>927</v>
       </c>
       <c r="E28" s="30">
         <v>445</v>
       </c>
       <c r="F28" s="25">
         <v>455</v>
       </c>
       <c r="G28" s="25">
         <v>512</v>
       </c>
       <c r="H28" s="30">
         <v>237</v>
       </c>
       <c r="I28" s="25">
@@ -4906,78 +4886,82 @@
       </c>
       <c r="U28" s="27">
         <v>1464</v>
       </c>
       <c r="V28" s="27">
         <v>911</v>
       </c>
       <c r="W28" s="30">
         <v>-89</v>
       </c>
       <c r="X28" s="42">
         <v>1023</v>
       </c>
       <c r="Y28" s="42">
         <v>316</v>
       </c>
       <c r="Z28" s="23">
         <v>830</v>
       </c>
       <c r="AA28" s="42">
         <v>2300</v>
       </c>
       <c r="AB28" s="42">
         <v>564</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC28" s="42">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
-      <c r="B29" s="52" t="s">
+      <c r="B29" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="52"/>
-[...17 lines deleted...]
-      <c r="U29" s="52"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
       <c r="AB29" s="49"/>
-    </row>
-    <row r="30" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC29" s="42"/>
+    </row>
+    <row r="30" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="25">
         <v>10984</v>
       </c>
       <c r="D30" s="25">
         <v>9678</v>
       </c>
       <c r="E30" s="30">
         <v>7155</v>
       </c>
       <c r="F30" s="25">
         <v>7901</v>
       </c>
       <c r="G30" s="25">
         <v>7503</v>
       </c>
       <c r="H30" s="25">
         <v>9728</v>
       </c>
       <c r="I30" s="25">
         <v>12690</v>
       </c>
       <c r="J30" s="25">
@@ -5015,52 +4999,55 @@
       </c>
       <c r="U30" s="27">
         <v>15018</v>
       </c>
       <c r="V30" s="27">
         <v>16900</v>
       </c>
       <c r="W30" s="30">
         <v>9839</v>
       </c>
       <c r="X30" s="42">
         <v>10971</v>
       </c>
       <c r="Y30" s="42">
         <v>9210</v>
       </c>
       <c r="Z30" s="42">
         <v>7797</v>
       </c>
       <c r="AA30" s="42">
         <v>11541</v>
       </c>
       <c r="AB30" s="42">
         <v>6751</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC30" s="42">
+        <v>8473</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="12">
         <v>100000000</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="25">
         <v>-335</v>
       </c>
       <c r="D31" s="25">
         <v>-29</v>
       </c>
       <c r="E31" s="30">
         <v>-274</v>
       </c>
       <c r="F31" s="25">
         <v>-24</v>
       </c>
       <c r="G31" s="25">
         <v>-146</v>
       </c>
       <c r="H31" s="25">
         <v>-97</v>
       </c>
       <c r="I31" s="25">
@@ -5101,52 +5088,55 @@
       </c>
       <c r="U31" s="27">
         <v>-69</v>
       </c>
       <c r="V31" s="27">
         <v>-256</v>
       </c>
       <c r="W31" s="30">
         <v>-317</v>
       </c>
       <c r="X31" s="42">
         <v>-191</v>
       </c>
       <c r="Y31" s="42">
         <v>-115</v>
       </c>
       <c r="Z31" s="23">
         <v>13</v>
       </c>
       <c r="AA31" s="42">
         <v>-107</v>
       </c>
       <c r="AB31" s="42">
         <v>-305</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC31" s="42">
+        <v>-248</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="25">
         <v>76</v>
       </c>
       <c r="D32" s="25">
         <v>258</v>
       </c>
       <c r="E32" s="30">
         <v>361</v>
       </c>
       <c r="F32" s="25">
         <v>197</v>
       </c>
       <c r="G32" s="25">
         <v>321</v>
       </c>
       <c r="H32" s="25">
         <v>450</v>
       </c>
       <c r="I32" s="25">
@@ -5187,52 +5177,55 @@
       </c>
       <c r="U32" s="27">
         <v>417</v>
       </c>
       <c r="V32" s="27">
         <v>624</v>
       </c>
       <c r="W32" s="30">
         <v>363</v>
       </c>
       <c r="X32" s="42">
         <v>281</v>
       </c>
       <c r="Y32" s="42">
         <v>202</v>
       </c>
       <c r="Z32" s="23">
         <v>361</v>
       </c>
       <c r="AA32" s="42">
         <v>308</v>
       </c>
       <c r="AB32" s="42">
         <v>429</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC32" s="42">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="25">
         <v>29</v>
       </c>
       <c r="D33" s="25">
         <v>152</v>
       </c>
       <c r="E33" s="30">
         <v>204</v>
       </c>
       <c r="F33" s="25">
         <v>323</v>
       </c>
       <c r="G33" s="25">
         <v>202</v>
       </c>
       <c r="H33" s="25">
         <v>494</v>
       </c>
       <c r="I33" s="25">
@@ -5273,52 +5266,55 @@
       </c>
       <c r="U33" s="27">
         <v>1511</v>
       </c>
       <c r="V33" s="27">
         <v>431</v>
       </c>
       <c r="W33" s="30">
         <v>148</v>
       </c>
       <c r="X33" s="42">
         <v>-44</v>
       </c>
       <c r="Y33" s="42">
         <v>148</v>
       </c>
       <c r="Z33" s="23">
         <v>87</v>
       </c>
       <c r="AA33" s="42">
         <v>106</v>
       </c>
       <c r="AB33" s="42">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC33" s="42">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="25">
         <v>-97</v>
       </c>
       <c r="D34" s="25">
         <v>104</v>
       </c>
       <c r="E34" s="30">
         <v>-87</v>
       </c>
       <c r="F34" s="25">
         <v>-136</v>
       </c>
       <c r="G34" s="25">
         <v>106</v>
       </c>
       <c r="H34" s="25">
         <v>3</v>
       </c>
       <c r="I34" s="25">
@@ -5359,52 +5355,55 @@
       </c>
       <c r="U34" s="27">
         <v>108</v>
       </c>
       <c r="V34" s="27">
         <v>345</v>
       </c>
       <c r="W34" s="30">
         <v>285</v>
       </c>
       <c r="X34" s="42">
         <v>277</v>
       </c>
       <c r="Y34" s="42">
         <v>355</v>
       </c>
       <c r="Z34" s="23">
         <v>336</v>
       </c>
       <c r="AA34" s="42">
         <v>330</v>
       </c>
       <c r="AB34" s="42">
         <v>299</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC34" s="42">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="25">
         <v>-580</v>
       </c>
       <c r="D35" s="25">
         <v>-274</v>
       </c>
       <c r="E35" s="30">
         <v>-378</v>
       </c>
       <c r="F35" s="25">
         <v>-350</v>
       </c>
       <c r="G35" s="25">
         <v>-109</v>
       </c>
       <c r="H35" s="25">
         <v>-434</v>
       </c>
       <c r="I35" s="25">
@@ -5445,52 +5444,55 @@
       </c>
       <c r="U35" s="27">
         <v>-559</v>
       </c>
       <c r="V35" s="27">
         <v>-179</v>
       </c>
       <c r="W35" s="30">
         <v>-438</v>
       </c>
       <c r="X35" s="42">
         <v>-270</v>
       </c>
       <c r="Y35" s="42">
         <v>3</v>
       </c>
       <c r="Z35" s="23">
         <v>-226</v>
       </c>
       <c r="AA35" s="42">
         <v>-464</v>
       </c>
       <c r="AB35" s="42">
         <v>-296</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC35" s="42">
+        <v>-134</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="25">
         <v>310</v>
       </c>
       <c r="D36" s="25">
         <v>175</v>
       </c>
       <c r="E36" s="30">
         <v>161</v>
       </c>
       <c r="F36" s="25">
         <v>380</v>
       </c>
       <c r="G36" s="25">
         <v>258</v>
       </c>
       <c r="H36" s="25">
         <v>183</v>
       </c>
       <c r="I36" s="25">
@@ -5531,52 +5533,55 @@
       </c>
       <c r="U36" s="27">
         <v>-223</v>
       </c>
       <c r="V36" s="27">
         <v>-47</v>
       </c>
       <c r="W36" s="30">
         <v>98</v>
       </c>
       <c r="X36" s="42">
         <v>8</v>
       </c>
       <c r="Y36" s="42">
         <v>-149</v>
       </c>
       <c r="Z36" s="23">
         <v>-54</v>
       </c>
       <c r="AA36" s="42">
         <v>157</v>
       </c>
       <c r="AB36" s="42">
         <v>-195</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC36" s="42">
+        <v>-154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="25">
         <v>-169</v>
       </c>
       <c r="D37" s="25">
         <v>-160</v>
       </c>
       <c r="E37" s="30">
         <v>-41</v>
       </c>
       <c r="F37" s="25">
         <v>162</v>
       </c>
       <c r="G37" s="25">
         <v>-340</v>
       </c>
       <c r="H37" s="25">
         <v>-87</v>
       </c>
       <c r="I37" s="25">
@@ -5617,52 +5622,55 @@
       </c>
       <c r="U37" s="27">
         <v>-510</v>
       </c>
       <c r="V37" s="27">
         <v>-603</v>
       </c>
       <c r="W37" s="30">
         <v>-562</v>
       </c>
       <c r="X37" s="42">
         <v>-389</v>
       </c>
       <c r="Y37" s="42">
         <v>-58</v>
       </c>
       <c r="Z37" s="23">
         <v>-382</v>
       </c>
       <c r="AA37" s="42">
         <v>34</v>
       </c>
       <c r="AB37" s="42">
         <v>-34</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC37" s="42">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="25">
         <v>-387</v>
       </c>
       <c r="D38" s="25">
         <v>-263</v>
       </c>
       <c r="E38" s="30">
         <v>-273</v>
       </c>
       <c r="F38" s="25">
         <v>-260</v>
       </c>
       <c r="G38" s="25">
         <v>-158</v>
       </c>
       <c r="H38" s="25">
         <v>30</v>
       </c>
       <c r="I38" s="25">
@@ -5703,52 +5711,55 @@
       </c>
       <c r="U38" s="27">
         <v>-356</v>
       </c>
       <c r="V38" s="27">
         <v>-517</v>
       </c>
       <c r="W38" s="30">
         <v>-282</v>
       </c>
       <c r="X38" s="42">
         <v>-270</v>
       </c>
       <c r="Y38" s="42">
         <v>-183</v>
       </c>
       <c r="Z38" s="23">
         <v>-204</v>
       </c>
       <c r="AA38" s="42">
         <v>-334</v>
       </c>
       <c r="AB38" s="42">
         <v>-327</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC38" s="42">
+        <v>-356</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="25">
         <v>-57</v>
       </c>
       <c r="D39" s="25">
         <v>-9</v>
       </c>
       <c r="E39" s="30">
         <v>-10</v>
       </c>
       <c r="F39" s="25">
         <v>-51</v>
       </c>
       <c r="G39" s="25">
         <v>-154</v>
       </c>
       <c r="H39" s="25">
         <v>-145</v>
       </c>
       <c r="I39" s="25">
@@ -5789,52 +5800,55 @@
       </c>
       <c r="U39" s="27">
         <v>97</v>
       </c>
       <c r="V39" s="27">
         <v>166</v>
       </c>
       <c r="W39" s="30">
         <v>-37</v>
       </c>
       <c r="X39" s="42">
         <v>181</v>
       </c>
       <c r="Y39" s="42">
         <v>178</v>
       </c>
       <c r="Z39" s="23">
         <v>41</v>
       </c>
       <c r="AA39" s="42">
         <v>290</v>
       </c>
       <c r="AB39" s="42">
         <v>325</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC39" s="42">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C40" s="25">
         <v>162</v>
       </c>
       <c r="D40" s="25">
         <v>232</v>
       </c>
       <c r="E40" s="30">
         <v>14</v>
       </c>
       <c r="F40" s="25">
         <v>109</v>
       </c>
       <c r="G40" s="25">
         <v>75</v>
       </c>
       <c r="H40" s="25">
         <v>72</v>
       </c>
       <c r="I40" s="25">
@@ -5875,52 +5889,55 @@
       </c>
       <c r="U40" s="27">
         <v>209</v>
       </c>
       <c r="V40" s="27">
         <v>364</v>
       </c>
       <c r="W40" s="30">
         <v>173</v>
       </c>
       <c r="X40" s="42">
         <v>194</v>
       </c>
       <c r="Y40" s="42">
         <v>318</v>
       </c>
       <c r="Z40" s="23">
         <v>317</v>
       </c>
       <c r="AA40" s="42">
         <v>283</v>
       </c>
       <c r="AB40" s="42">
         <v>304</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC40" s="42">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="25">
         <v>-316</v>
       </c>
       <c r="D41" s="25">
         <v>-123</v>
       </c>
       <c r="E41" s="30">
         <v>-120</v>
       </c>
       <c r="F41" s="25">
         <v>-318</v>
       </c>
       <c r="G41" s="25">
         <v>-262</v>
       </c>
       <c r="H41" s="25">
         <v>-347</v>
       </c>
       <c r="I41" s="25">
@@ -5961,52 +5978,55 @@
       </c>
       <c r="U41" s="27">
         <v>-685</v>
       </c>
       <c r="V41" s="27">
         <v>-674</v>
       </c>
       <c r="W41" s="30">
         <v>-340</v>
       </c>
       <c r="X41" s="42">
         <v>-466</v>
       </c>
       <c r="Y41" s="42">
         <v>-333</v>
       </c>
       <c r="Z41" s="23">
         <v>-239</v>
       </c>
       <c r="AA41" s="42">
         <v>-266</v>
       </c>
       <c r="AB41" s="42">
         <v>-184</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC41" s="42">
+        <v>-281</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="25">
         <v>439</v>
       </c>
       <c r="D42" s="25">
         <v>248</v>
       </c>
       <c r="E42" s="30">
         <v>328</v>
       </c>
       <c r="F42" s="25">
         <v>389</v>
       </c>
       <c r="G42" s="25">
         <v>499</v>
       </c>
       <c r="H42" s="25">
         <v>612</v>
       </c>
       <c r="I42" s="25">
@@ -6047,52 +6067,55 @@
       </c>
       <c r="U42" s="27">
         <v>780</v>
       </c>
       <c r="V42" s="27">
         <v>905</v>
       </c>
       <c r="W42" s="30">
         <v>281</v>
       </c>
       <c r="X42" s="42">
         <v>546</v>
       </c>
       <c r="Y42" s="42">
         <v>387</v>
       </c>
       <c r="Z42" s="23">
         <v>403</v>
       </c>
       <c r="AA42" s="42">
         <v>522</v>
       </c>
       <c r="AB42" s="42">
         <v>323</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC42" s="42">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="25">
         <v>-24</v>
       </c>
       <c r="D43" s="25">
         <v>72</v>
       </c>
       <c r="E43" s="30">
         <v>17</v>
       </c>
       <c r="F43" s="25">
         <v>197</v>
       </c>
       <c r="G43" s="25">
         <v>-154</v>
       </c>
       <c r="H43" s="25">
         <v>5</v>
       </c>
       <c r="I43" s="25">
@@ -6133,52 +6156,55 @@
       </c>
       <c r="U43" s="27">
         <v>-199</v>
       </c>
       <c r="V43" s="27">
         <v>-208</v>
       </c>
       <c r="W43" s="30">
         <v>-482</v>
       </c>
       <c r="X43" s="42">
         <v>-400</v>
       </c>
       <c r="Y43" s="42">
         <v>-156</v>
       </c>
       <c r="Z43" s="23">
         <v>-183</v>
       </c>
       <c r="AA43" s="42">
         <v>-200</v>
       </c>
       <c r="AB43" s="42">
         <v>-186</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC43" s="42">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="25">
         <v>-3</v>
       </c>
       <c r="D44" s="25">
         <v>-746</v>
       </c>
       <c r="E44" s="30">
         <v>38</v>
       </c>
       <c r="F44" s="25">
         <v>-244</v>
       </c>
       <c r="G44" s="25">
         <v>-51</v>
       </c>
       <c r="H44" s="25">
         <v>-12</v>
       </c>
       <c r="I44" s="25">
@@ -6219,52 +6245,55 @@
       </c>
       <c r="U44" s="27">
         <v>23</v>
       </c>
       <c r="V44" s="27">
         <v>105</v>
       </c>
       <c r="W44" s="30">
         <v>95</v>
       </c>
       <c r="X44" s="42">
         <v>75</v>
       </c>
       <c r="Y44" s="42">
         <v>86</v>
       </c>
       <c r="Z44" s="23">
         <v>8</v>
       </c>
       <c r="AA44" s="42">
         <v>-13</v>
       </c>
       <c r="AB44" s="42">
         <v>122</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC44" s="42">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="25">
         <v>-311</v>
       </c>
       <c r="D45" s="25">
         <v>-49</v>
       </c>
       <c r="E45" s="30">
         <v>-255</v>
       </c>
       <c r="F45" s="25">
         <v>40</v>
       </c>
       <c r="G45" s="25">
         <v>-55</v>
       </c>
       <c r="H45" s="25">
         <v>155</v>
       </c>
       <c r="I45" s="25">
@@ -6305,52 +6334,55 @@
       </c>
       <c r="U45" s="27">
         <v>-729</v>
       </c>
       <c r="V45" s="27">
         <v>-646</v>
       </c>
       <c r="W45" s="30">
         <v>-552</v>
       </c>
       <c r="X45" s="42">
         <v>-584</v>
       </c>
       <c r="Y45" s="42">
         <v>-377</v>
       </c>
       <c r="Z45" s="23">
         <v>-530</v>
       </c>
       <c r="AA45" s="42">
         <v>-1288</v>
       </c>
       <c r="AB45" s="42">
         <v>-448</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC45" s="42">
+        <v>-816</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="25">
         <v>-144</v>
       </c>
       <c r="D46" s="25">
         <v>-163</v>
       </c>
       <c r="E46" s="30">
         <v>-114</v>
       </c>
       <c r="F46" s="25">
         <v>-35</v>
       </c>
       <c r="G46" s="25">
         <v>-63</v>
       </c>
       <c r="H46" s="25">
         <v>-56</v>
       </c>
       <c r="I46" s="25">
@@ -6391,52 +6423,55 @@
       </c>
       <c r="U46" s="27">
         <v>-338</v>
       </c>
       <c r="V46" s="27">
         <v>-282</v>
       </c>
       <c r="W46" s="30">
         <v>-282</v>
       </c>
       <c r="X46" s="42">
         <v>-312</v>
       </c>
       <c r="Y46" s="42">
         <v>-212</v>
       </c>
       <c r="Z46" s="23">
         <v>-256</v>
       </c>
       <c r="AA46" s="42">
         <v>-299</v>
       </c>
       <c r="AB46" s="42">
         <v>-138</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC46" s="42">
+        <v>-242</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="25">
         <v>-25</v>
       </c>
       <c r="D47" s="25">
         <v>-9</v>
       </c>
       <c r="E47" s="30">
         <v>84</v>
       </c>
       <c r="F47" s="25">
         <v>54</v>
       </c>
       <c r="G47" s="25">
         <v>343</v>
       </c>
       <c r="H47" s="25">
         <v>149</v>
       </c>
       <c r="I47" s="25">
@@ -6477,52 +6512,55 @@
       </c>
       <c r="U47" s="27">
         <v>86</v>
       </c>
       <c r="V47" s="27">
         <v>150</v>
       </c>
       <c r="W47" s="30">
         <v>-128</v>
       </c>
       <c r="X47" s="42">
         <v>116</v>
       </c>
       <c r="Y47" s="42">
         <v>-69</v>
       </c>
       <c r="Z47" s="23">
         <v>-12</v>
       </c>
       <c r="AA47" s="42">
         <v>11</v>
       </c>
       <c r="AB47" s="42">
         <v>-206</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC47" s="42">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="25">
         <v>5539</v>
       </c>
       <c r="D48" s="25">
         <v>5240</v>
       </c>
       <c r="E48" s="30">
         <v>5120</v>
       </c>
       <c r="F48" s="25">
         <v>4520</v>
       </c>
       <c r="G48" s="25">
         <v>4352</v>
       </c>
       <c r="H48" s="25">
         <v>5600</v>
       </c>
       <c r="I48" s="25">
@@ -6563,52 +6601,55 @@
       </c>
       <c r="U48" s="27">
         <v>10481</v>
       </c>
       <c r="V48" s="27">
         <v>11086</v>
       </c>
       <c r="W48" s="30">
         <v>9146</v>
       </c>
       <c r="X48" s="42">
         <v>7941</v>
       </c>
       <c r="Y48" s="42">
         <v>6985</v>
       </c>
       <c r="Z48" s="42">
         <v>5982</v>
       </c>
       <c r="AA48" s="42">
         <v>8418</v>
       </c>
       <c r="AB48" s="42">
         <v>4625</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC48" s="42">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="25">
         <v>4590</v>
       </c>
       <c r="D49" s="25">
         <v>4095</v>
       </c>
       <c r="E49" s="30">
         <v>1935</v>
       </c>
       <c r="F49" s="25">
         <v>2493</v>
       </c>
       <c r="G49" s="25">
         <v>2327</v>
       </c>
       <c r="H49" s="25">
         <v>2916</v>
       </c>
       <c r="I49" s="25">
@@ -6649,52 +6690,55 @@
       </c>
       <c r="U49" s="27">
         <v>3510</v>
       </c>
       <c r="V49" s="27">
         <v>5225</v>
       </c>
       <c r="W49" s="30">
         <v>2759</v>
       </c>
       <c r="X49" s="42">
         <v>3255</v>
       </c>
       <c r="Y49" s="42">
         <v>1884</v>
       </c>
       <c r="Z49" s="42">
         <v>1505</v>
       </c>
       <c r="AA49" s="42">
         <v>1753</v>
       </c>
       <c r="AB49" s="42">
         <v>2063</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC49" s="42">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="25">
         <v>2287</v>
       </c>
       <c r="D50" s="25">
         <v>927</v>
       </c>
       <c r="E50" s="30">
         <v>445</v>
       </c>
       <c r="F50" s="25">
         <v>455</v>
       </c>
       <c r="G50" s="25">
         <v>512</v>
       </c>
       <c r="H50" s="30">
         <v>237</v>
       </c>
       <c r="I50" s="25">
@@ -6735,78 +6779,82 @@
       </c>
       <c r="U50" s="27">
         <v>1464</v>
       </c>
       <c r="V50" s="27">
         <v>911</v>
       </c>
       <c r="W50" s="30">
         <v>-89</v>
       </c>
       <c r="X50" s="42">
         <v>1023</v>
       </c>
       <c r="Y50" s="42">
         <v>316</v>
       </c>
       <c r="Z50" s="23">
         <v>830</v>
       </c>
       <c r="AA50" s="42">
         <v>2300</v>
       </c>
       <c r="AB50" s="42">
         <v>564</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC50" s="42">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="23"/>
-      <c r="B51" s="51" t="s">
+      <c r="B51" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C51" s="51"/>
-[...17 lines deleted...]
-      <c r="U51" s="51"/>
+      <c r="C51" s="56"/>
+      <c r="D51" s="56"/>
+      <c r="E51" s="56"/>
+      <c r="F51" s="56"/>
+      <c r="G51" s="56"/>
+      <c r="H51" s="56"/>
+      <c r="I51" s="56"/>
+      <c r="J51" s="56"/>
+      <c r="K51" s="56"/>
+      <c r="L51" s="56"/>
+      <c r="M51" s="56"/>
+      <c r="N51" s="56"/>
+      <c r="O51" s="56"/>
+      <c r="P51" s="56"/>
+      <c r="Q51" s="56"/>
+      <c r="R51" s="56"/>
+      <c r="S51" s="56"/>
+      <c r="T51" s="56"/>
+      <c r="U51" s="56"/>
       <c r="AB51" s="49"/>
-    </row>
-    <row r="52" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC51" s="42"/>
+    </row>
+    <row r="52" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B52" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="25">
         <v>-11187</v>
       </c>
       <c r="D52" s="25">
         <v>-7795</v>
       </c>
       <c r="E52" s="30">
         <v>-5149</v>
       </c>
       <c r="F52" s="25">
         <v>-6462</v>
       </c>
       <c r="G52" s="25">
         <v>-6164</v>
       </c>
       <c r="H52" s="25">
         <v>-8903</v>
       </c>
       <c r="I52" s="25">
         <v>-11841</v>
       </c>
       <c r="J52" s="25">
@@ -6844,52 +6892,55 @@
       </c>
       <c r="U52" s="27">
         <v>-13917</v>
       </c>
       <c r="V52" s="27">
         <v>-15540</v>
       </c>
       <c r="W52" s="30">
         <v>-9849</v>
       </c>
       <c r="X52" s="42">
         <v>-9012</v>
       </c>
       <c r="Y52" s="42">
         <v>-7588</v>
       </c>
       <c r="Z52" s="42">
         <v>-5425</v>
       </c>
       <c r="AA52" s="42">
         <v>-9237</v>
       </c>
       <c r="AB52" s="42">
         <v>-5472</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC52" s="42">
+        <v>-6848</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="12">
         <v>100000000</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C53" s="25">
         <v>-612</v>
       </c>
       <c r="D53" s="25">
         <v>-418</v>
       </c>
       <c r="E53" s="30">
         <v>-366</v>
       </c>
       <c r="F53" s="25">
         <v>-492</v>
       </c>
       <c r="G53" s="25">
         <v>-439</v>
       </c>
       <c r="H53" s="25">
         <v>-571</v>
       </c>
       <c r="I53" s="25">
@@ -6930,52 +6981,55 @@
       </c>
       <c r="U53" s="27">
         <v>-807</v>
       </c>
       <c r="V53" s="27">
         <v>-928</v>
       </c>
       <c r="W53" s="30">
         <v>-723</v>
       </c>
       <c r="X53" s="42">
         <v>-654</v>
       </c>
       <c r="Y53" s="42">
         <v>-687</v>
       </c>
       <c r="Z53" s="23">
         <v>-483</v>
       </c>
       <c r="AA53" s="42">
         <v>-591</v>
       </c>
       <c r="AB53" s="42">
         <v>-292</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC53" s="42">
+        <v>-410</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="25">
         <v>-605</v>
       </c>
       <c r="D54" s="25">
         <v>-492</v>
       </c>
       <c r="E54" s="30">
         <v>249</v>
       </c>
       <c r="F54" s="25">
         <v>-506</v>
       </c>
       <c r="G54" s="25">
         <v>-369</v>
       </c>
       <c r="H54" s="25">
         <v>-461</v>
       </c>
       <c r="I54" s="25">
@@ -7016,52 +7070,55 @@
       </c>
       <c r="U54" s="27">
         <v>-683</v>
       </c>
       <c r="V54" s="27">
         <v>-613</v>
       </c>
       <c r="W54" s="30">
         <v>-7</v>
       </c>
       <c r="X54" s="42">
         <v>-176</v>
       </c>
       <c r="Y54" s="42">
         <v>-307</v>
       </c>
       <c r="Z54" s="23">
         <v>16</v>
       </c>
       <c r="AA54" s="42">
         <v>-119</v>
       </c>
       <c r="AB54" s="42">
         <v>180</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC54" s="42">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="25">
         <v>-412</v>
       </c>
       <c r="D55" s="25">
         <v>-334</v>
       </c>
       <c r="E55" s="25">
         <v>-374</v>
       </c>
       <c r="F55" s="25">
         <v>-491</v>
       </c>
       <c r="G55" s="25">
         <v>-318</v>
       </c>
       <c r="H55" s="25">
         <v>-506</v>
       </c>
       <c r="I55" s="25">
@@ -7102,52 +7159,55 @@
       </c>
       <c r="U55" s="27">
         <v>-1404</v>
       </c>
       <c r="V55" s="27">
         <v>-869</v>
       </c>
       <c r="W55" s="30">
         <v>-611</v>
       </c>
       <c r="X55" s="42">
         <v>-332</v>
       </c>
       <c r="Y55" s="42">
         <v>-484</v>
       </c>
       <c r="Z55" s="23">
         <v>-478</v>
       </c>
       <c r="AA55" s="42">
         <v>-425</v>
       </c>
       <c r="AB55" s="42">
         <v>-443</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC55" s="42">
+        <v>-453</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="25">
         <v>38</v>
       </c>
       <c r="D56" s="25">
         <v>329</v>
       </c>
       <c r="E56" s="25">
         <v>609</v>
       </c>
       <c r="F56" s="25">
         <v>938</v>
       </c>
       <c r="G56" s="25">
         <v>936</v>
       </c>
       <c r="H56" s="25">
         <v>161</v>
       </c>
       <c r="I56" s="25">
@@ -7188,52 +7248,55 @@
       </c>
       <c r="U56" s="27">
         <v>1027</v>
       </c>
       <c r="V56" s="27">
         <v>499</v>
       </c>
       <c r="W56" s="30">
         <v>1372</v>
       </c>
       <c r="X56" s="42">
         <v>1393</v>
       </c>
       <c r="Y56" s="42">
         <v>1068</v>
       </c>
       <c r="Z56" s="42">
         <v>1854</v>
       </c>
       <c r="AA56" s="42">
         <v>2524</v>
       </c>
       <c r="AB56" s="42">
         <v>1261</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC56" s="42">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="25">
         <v>299</v>
       </c>
       <c r="D57" s="25">
         <v>300</v>
       </c>
       <c r="E57" s="25">
         <v>207</v>
       </c>
       <c r="F57" s="25">
         <v>213</v>
       </c>
       <c r="G57" s="25">
         <v>-82</v>
       </c>
       <c r="H57" s="25">
         <v>-195</v>
       </c>
       <c r="I57" s="25">
@@ -7274,52 +7337,55 @@
       </c>
       <c r="U57" s="27">
         <v>-310</v>
       </c>
       <c r="V57" s="27">
         <v>-622</v>
       </c>
       <c r="W57" s="30">
         <v>-180</v>
       </c>
       <c r="X57" s="42">
         <v>-30</v>
       </c>
       <c r="Y57" s="42">
         <v>-138</v>
       </c>
       <c r="Z57" s="23">
         <v>-100</v>
       </c>
       <c r="AA57" s="42">
         <v>-107</v>
       </c>
       <c r="AB57" s="42">
         <v>-46</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC57" s="42">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="25">
         <v>-618</v>
       </c>
       <c r="D58" s="25">
         <v>-320</v>
       </c>
       <c r="E58" s="25">
         <v>-294</v>
       </c>
       <c r="F58" s="25">
         <v>-564</v>
       </c>
       <c r="G58" s="25">
         <v>-497</v>
       </c>
       <c r="H58" s="25">
         <v>-382</v>
       </c>
       <c r="I58" s="25">
@@ -7360,52 +7426,55 @@
       </c>
       <c r="U58" s="27">
         <v>-533</v>
       </c>
       <c r="V58" s="27">
         <v>-549</v>
       </c>
       <c r="W58" s="30">
         <v>-605</v>
       </c>
       <c r="X58" s="42">
         <v>-545</v>
       </c>
       <c r="Y58" s="42">
         <v>-218</v>
       </c>
       <c r="Z58" s="23">
         <v>-322</v>
       </c>
       <c r="AA58" s="42">
         <v>-483</v>
       </c>
       <c r="AB58" s="42">
         <v>-274</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC58" s="42">
+        <v>-398</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="25">
         <v>-1393</v>
       </c>
       <c r="D59" s="25">
         <v>-1292</v>
       </c>
       <c r="E59" s="25">
         <v>-940</v>
       </c>
       <c r="F59" s="25">
         <v>-1249</v>
       </c>
       <c r="G59" s="25">
         <v>-849</v>
       </c>
       <c r="H59" s="25">
         <v>-1065</v>
       </c>
       <c r="I59" s="25">
@@ -7446,52 +7515,55 @@
       </c>
       <c r="U59" s="27">
         <v>-1827</v>
       </c>
       <c r="V59" s="27">
         <v>-1926</v>
       </c>
       <c r="W59" s="30">
         <v>-1787</v>
       </c>
       <c r="X59" s="42">
         <v>-1619</v>
       </c>
       <c r="Y59" s="42">
         <v>-1229</v>
       </c>
       <c r="Z59" s="42">
         <v>-1102</v>
       </c>
       <c r="AA59" s="42">
         <v>-1515</v>
       </c>
       <c r="AB59" s="42">
         <v>-1312</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC59" s="42">
+        <v>-1471</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C60" s="25">
         <v>-871</v>
       </c>
       <c r="D60" s="25">
         <v>-632</v>
       </c>
       <c r="E60" s="25">
         <v>-470</v>
       </c>
       <c r="F60" s="25">
         <v>-580</v>
       </c>
       <c r="G60" s="25">
         <v>-499</v>
       </c>
       <c r="H60" s="25">
         <v>-626</v>
       </c>
       <c r="I60" s="25">
@@ -7532,52 +7604,55 @@
       </c>
       <c r="U60" s="27">
         <v>-848</v>
       </c>
       <c r="V60" s="27">
         <v>-870</v>
       </c>
       <c r="W60" s="30">
         <v>-954</v>
       </c>
       <c r="X60" s="42">
         <v>-869</v>
       </c>
       <c r="Y60" s="42">
         <v>-604</v>
       </c>
       <c r="Z60" s="23">
         <v>-559</v>
       </c>
       <c r="AA60" s="42">
         <v>-701</v>
       </c>
       <c r="AB60" s="42">
         <v>-391</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC60" s="42">
+        <v>-361</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="25">
         <v>-549</v>
       </c>
       <c r="D61" s="25">
         <v>-410</v>
       </c>
       <c r="E61" s="25">
         <v>-447</v>
       </c>
       <c r="F61" s="25">
         <v>-376</v>
       </c>
       <c r="G61" s="25">
         <v>-278</v>
       </c>
       <c r="H61" s="25">
         <v>-488</v>
       </c>
       <c r="I61" s="25">
@@ -7618,52 +7693,55 @@
       </c>
       <c r="U61" s="27">
         <v>-765</v>
       </c>
       <c r="V61" s="27">
         <v>-789</v>
       </c>
       <c r="W61" s="25">
         <v>-647</v>
       </c>
       <c r="X61" s="42">
         <v>-626</v>
       </c>
       <c r="Y61" s="42">
         <v>-489</v>
       </c>
       <c r="Z61" s="23">
         <v>-315</v>
       </c>
       <c r="AA61" s="42">
         <v>-456</v>
       </c>
       <c r="AB61" s="42">
         <v>-349</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC61" s="42">
+        <v>-472</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C62" s="25">
         <v>-720</v>
       </c>
       <c r="D62" s="25">
         <v>-579</v>
       </c>
       <c r="E62" s="25">
         <v>-468</v>
       </c>
       <c r="F62" s="25">
         <v>-359</v>
       </c>
       <c r="G62" s="25">
         <v>-479</v>
       </c>
       <c r="H62" s="25">
         <v>-575</v>
       </c>
       <c r="I62" s="25">
@@ -7704,52 +7782,55 @@
       </c>
       <c r="U62" s="27">
         <v>-697</v>
       </c>
       <c r="V62" s="27">
         <v>-809</v>
       </c>
       <c r="W62" s="25">
         <v>-534</v>
       </c>
       <c r="X62" s="42">
         <v>-537</v>
       </c>
       <c r="Y62" s="42">
         <v>-511</v>
       </c>
       <c r="Z62" s="23">
         <v>-485</v>
       </c>
       <c r="AA62" s="42">
         <v>-552</v>
       </c>
       <c r="AB62" s="42">
         <v>-420</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC62" s="42">
+        <v>-406</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="25">
         <v>-486</v>
       </c>
       <c r="D63" s="25">
         <v>-658</v>
       </c>
       <c r="E63" s="25">
         <v>-513</v>
       </c>
       <c r="F63" s="25">
         <v>-373</v>
       </c>
       <c r="G63" s="25">
         <v>-321</v>
       </c>
       <c r="H63" s="25">
         <v>-366</v>
       </c>
       <c r="I63" s="25">
@@ -7790,52 +7871,55 @@
       </c>
       <c r="U63" s="27">
         <v>-736</v>
       </c>
       <c r="V63" s="27">
         <v>-976</v>
       </c>
       <c r="W63" s="25">
         <v>-945</v>
       </c>
       <c r="X63" s="42">
         <v>-671</v>
       </c>
       <c r="Y63" s="42">
         <v>-357</v>
       </c>
       <c r="Z63" s="23">
         <v>-428</v>
       </c>
       <c r="AA63" s="42">
         <v>-392</v>
       </c>
       <c r="AB63" s="42">
         <v>-600</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC63" s="42">
+        <v>-655</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C64" s="25">
         <v>-497</v>
       </c>
       <c r="D64" s="25">
         <v>44</v>
       </c>
       <c r="E64" s="25">
         <v>-72</v>
       </c>
       <c r="F64" s="25">
         <v>-76</v>
       </c>
       <c r="G64" s="25">
         <v>-403</v>
       </c>
       <c r="H64" s="25">
         <v>-435</v>
       </c>
       <c r="I64" s="25">
@@ -7876,52 +7960,55 @@
       </c>
       <c r="U64" s="27">
         <v>-863</v>
       </c>
       <c r="V64" s="27">
         <v>-1004</v>
       </c>
       <c r="W64" s="25">
         <v>-638</v>
       </c>
       <c r="X64" s="42">
         <v>-398</v>
       </c>
       <c r="Y64" s="42">
         <v>-313</v>
       </c>
       <c r="Z64" s="23">
         <v>-248</v>
       </c>
       <c r="AA64" s="42">
         <v>-601</v>
       </c>
       <c r="AB64" s="42">
         <v>-387</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC64" s="42">
+        <v>-300</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="25">
         <v>-344</v>
       </c>
       <c r="D65" s="25">
         <v>-415</v>
       </c>
       <c r="E65" s="25">
         <v>-171</v>
       </c>
       <c r="F65" s="25">
         <v>-313</v>
       </c>
       <c r="G65" s="25">
         <v>-110</v>
       </c>
       <c r="H65" s="25">
         <v>-450</v>
       </c>
       <c r="I65" s="25">
@@ -7962,52 +8049,55 @@
       </c>
       <c r="U65" s="27">
         <v>-380</v>
       </c>
       <c r="V65" s="27">
         <v>-649</v>
       </c>
       <c r="W65" s="25">
         <v>-149</v>
       </c>
       <c r="X65" s="42">
         <v>-194</v>
       </c>
       <c r="Y65" s="42">
         <v>-335</v>
       </c>
       <c r="Z65" s="23">
         <v>-224</v>
       </c>
       <c r="AA65" s="42">
         <v>-358</v>
       </c>
       <c r="AB65" s="42">
         <v>-131</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC65" s="42">
+        <v>-293</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="25">
         <v>-525</v>
       </c>
       <c r="D66" s="25">
         <v>-774</v>
       </c>
       <c r="E66" s="25">
         <v>-280</v>
       </c>
       <c r="F66" s="25">
         <v>-75</v>
       </c>
       <c r="G66" s="25">
         <v>-280</v>
       </c>
       <c r="H66" s="25">
         <v>-444</v>
       </c>
       <c r="I66" s="25">
@@ -8048,52 +8138,55 @@
       </c>
       <c r="U66" s="27">
         <v>-743</v>
       </c>
       <c r="V66" s="27">
         <v>-705</v>
       </c>
       <c r="W66" s="25">
         <v>-655</v>
       </c>
       <c r="X66" s="42">
         <v>-474</v>
       </c>
       <c r="Y66" s="42">
         <v>-633</v>
       </c>
       <c r="Z66" s="23">
         <v>-442</v>
       </c>
       <c r="AA66" s="42">
         <v>-370</v>
       </c>
       <c r="AB66" s="42">
         <v>-267</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC66" s="42">
+        <v>-356</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="25">
         <v>-3508</v>
       </c>
       <c r="D67" s="25">
         <v>-1952</v>
       </c>
       <c r="E67" s="25">
         <v>-1517</v>
       </c>
       <c r="F67" s="25">
         <v>-1781</v>
       </c>
       <c r="G67" s="25">
         <v>-1734</v>
       </c>
       <c r="H67" s="25">
         <v>-1915</v>
       </c>
       <c r="I67" s="25">
@@ -8134,52 +8227,55 @@
       </c>
       <c r="U67" s="27">
         <v>-3539</v>
       </c>
       <c r="V67" s="27">
         <v>-3957</v>
       </c>
       <c r="W67" s="25">
         <v>-2358</v>
       </c>
       <c r="X67" s="42">
         <v>-2890</v>
       </c>
       <c r="Y67" s="42">
         <v>-1978</v>
       </c>
       <c r="Z67" s="42">
         <v>-1823</v>
       </c>
       <c r="AA67" s="42">
         <v>-4459</v>
       </c>
       <c r="AB67" s="42">
         <v>-1715</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC67" s="42">
+        <v>-1967</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C68" s="25">
         <v>-93</v>
       </c>
       <c r="D68" s="25">
         <v>-47</v>
       </c>
       <c r="E68" s="25">
         <v>-63</v>
       </c>
       <c r="F68" s="25">
         <v>-141</v>
       </c>
       <c r="G68" s="25">
         <v>-82</v>
       </c>
       <c r="H68" s="25">
         <v>-101</v>
       </c>
       <c r="I68" s="25">
@@ -8220,52 +8316,55 @@
       </c>
       <c r="U68" s="27">
         <v>-145</v>
       </c>
       <c r="V68" s="27">
         <v>-88</v>
       </c>
       <c r="W68" s="25">
         <v>-46</v>
       </c>
       <c r="X68" s="42">
         <v>5</v>
       </c>
       <c r="Y68" s="42">
         <v>-145</v>
       </c>
       <c r="Z68" s="23">
         <v>-48</v>
       </c>
       <c r="AA68" s="42">
         <v>-124</v>
       </c>
       <c r="AB68" s="42">
         <v>-122</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC68" s="42">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="32">
         <v>-291</v>
       </c>
       <c r="D69" s="32">
         <v>-145</v>
       </c>
       <c r="E69" s="32">
         <v>-239</v>
       </c>
       <c r="F69" s="32">
         <v>-237</v>
       </c>
       <c r="G69" s="32">
         <v>-360</v>
       </c>
       <c r="H69" s="32">
         <v>-484</v>
       </c>
       <c r="I69" s="32">
@@ -8306,73 +8405,76 @@
       </c>
       <c r="U69" s="34">
         <v>-664</v>
       </c>
       <c r="V69" s="34">
         <v>-685</v>
       </c>
       <c r="W69" s="32">
         <v>-382</v>
       </c>
       <c r="X69" s="43">
         <v>-395</v>
       </c>
       <c r="Y69" s="43">
         <v>-228</v>
       </c>
       <c r="Z69" s="45">
         <v>-238</v>
       </c>
       <c r="AA69" s="43">
         <v>-508</v>
       </c>
       <c r="AB69" s="43">
         <v>-164</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC69" s="43">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="15"/>
       <c r="B70" s="41"/>
     </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="15"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="73" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
       <c r="Y73" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="B51:U51"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="AA5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>