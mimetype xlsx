--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -431,51 +431,51 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -553,61 +553,72 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -675,82 +686,87 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1029,51 +1045,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="23" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="23" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="23"/>
     <col min="11" max="11" width="11" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>66</v>
@@ -1158,59 +1174,59 @@
       <c r="B12" s="8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="9">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="9">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>73</v>
       </c>
@@ -2809,158 +2825,159 @@
       <c r="F69" s="23"/>
       <c r="G69" s="23"/>
       <c r="H69" s="23"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="23"/>
       <c r="L69" s="23"/>
       <c r="M69" s="23"/>
       <c r="N69" s="23"/>
       <c r="O69" s="23"/>
       <c r="P69" s="23"/>
       <c r="Q69" s="23"/>
       <c r="R69" s="23"/>
       <c r="S69" s="23"/>
       <c r="T69" s="23"/>
       <c r="U69" s="23"/>
       <c r="V69" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC73"/>
+  <dimension ref="A2:AD73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF12" sqref="AF12"/>
+      <selection pane="bottomLeft" activeCell="AG59" sqref="AG59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="51"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:29" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:30" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
-      <c r="AC4" s="39" t="s">
+      <c r="AD4" s="39" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="55" t="s">
+    <row r="5" spans="1:30" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="60"/>
-      <c r="C5" s="58">
+      <c r="B5" s="59"/>
+      <c r="C5" s="57">
         <v>2024</v>
       </c>
-      <c r="D5" s="59"/>
-[...10 lines deleted...]
-      <c r="O5" s="53">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="61">
         <v>2025</v>
       </c>
       <c r="P5" s="62"/>
       <c r="Q5" s="62"/>
       <c r="R5" s="62"/>
       <c r="S5" s="62"/>
       <c r="T5" s="62"/>
       <c r="U5" s="62"/>
       <c r="V5" s="62"/>
       <c r="W5" s="62"/>
       <c r="X5" s="62"/>
       <c r="Y5" s="62"/>
-      <c r="Z5" s="54"/>
-      <c r="AA5" s="53">
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="61">
         <v>2026</v>
       </c>
-      <c r="AB5" s="54"/>
-[...4 lines deleted...]
-      <c r="B6" s="61"/>
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+    </row>
+    <row r="6" spans="1:30" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="60"/>
       <c r="C6" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>22</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="20" t="s">
@@ -2995,80 +3012,83 @@
       </c>
       <c r="U6" s="40" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="40" t="s">
         <v>23</v>
       </c>
       <c r="W6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="47" t="s">
         <v>27</v>
       </c>
       <c r="AA6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="AC6" s="50" t="s">
+      <c r="AC6" s="51" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="7" spans="1:29" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD6" s="50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
-      <c r="B7" s="55" t="s">
+      <c r="B7" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="55"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="54"/>
+      <c r="R7" s="54"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="54"/>
+      <c r="U7" s="54"/>
+    </row>
+    <row r="8" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="25">
         <v>-203</v>
       </c>
       <c r="D8" s="25">
         <v>1883</v>
       </c>
       <c r="E8" s="25">
         <v>2006</v>
       </c>
       <c r="F8" s="25">
         <v>1439</v>
       </c>
       <c r="G8" s="25">
         <v>1339</v>
       </c>
       <c r="H8" s="25">
         <v>825</v>
       </c>
       <c r="I8" s="25">
         <v>849</v>
       </c>
       <c r="J8" s="25">
@@ -3109,52 +3129,55 @@
       </c>
       <c r="V8" s="27">
         <v>1360</v>
       </c>
       <c r="W8" s="25">
         <v>-10</v>
       </c>
       <c r="X8" s="42">
         <v>1959</v>
       </c>
       <c r="Y8" s="42">
         <v>1622</v>
       </c>
       <c r="Z8" s="42">
         <v>2372</v>
       </c>
       <c r="AA8" s="42">
         <v>2304</v>
       </c>
       <c r="AB8" s="42">
         <v>1279</v>
       </c>
       <c r="AC8" s="42">
         <v>1625</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD8" s="42">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="12">
         <v>100000000</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="25">
         <v>-947</v>
       </c>
       <c r="D9" s="25">
         <v>-447</v>
       </c>
       <c r="E9" s="25">
         <v>-640</v>
       </c>
       <c r="F9" s="25">
         <v>-516</v>
       </c>
       <c r="G9" s="25">
         <v>-585</v>
       </c>
       <c r="H9" s="25">
         <v>-668</v>
       </c>
       <c r="I9" s="25">
@@ -3198,52 +3221,55 @@
       </c>
       <c r="V9" s="27">
         <v>-1184</v>
       </c>
       <c r="W9" s="25">
         <v>-1040</v>
       </c>
       <c r="X9" s="42">
         <v>-845</v>
       </c>
       <c r="Y9" s="42">
         <v>-802</v>
       </c>
       <c r="Z9" s="23">
         <v>-470</v>
       </c>
       <c r="AA9" s="42">
         <v>-698</v>
       </c>
       <c r="AB9" s="42">
         <v>-597</v>
       </c>
       <c r="AC9" s="42">
         <v>-658</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD9" s="42">
+        <v>-636</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="25">
         <v>-529</v>
       </c>
       <c r="D10" s="25">
         <v>-234</v>
       </c>
       <c r="E10" s="25">
         <v>610</v>
       </c>
       <c r="F10" s="25">
         <v>-309</v>
       </c>
       <c r="G10" s="25">
         <v>-48</v>
       </c>
       <c r="H10" s="25">
         <v>-11</v>
       </c>
       <c r="I10" s="25">
@@ -3287,52 +3313,55 @@
       </c>
       <c r="V10" s="27">
         <v>11</v>
       </c>
       <c r="W10" s="25">
         <v>356</v>
       </c>
       <c r="X10" s="42">
         <v>105</v>
       </c>
       <c r="Y10" s="42">
         <v>-105</v>
       </c>
       <c r="Z10" s="23">
         <v>377</v>
       </c>
       <c r="AA10" s="42">
         <v>189</v>
       </c>
       <c r="AB10" s="42">
         <v>609</v>
       </c>
       <c r="AC10" s="42">
         <v>269</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD10" s="42">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="25">
         <v>-383</v>
       </c>
       <c r="D11" s="25">
         <v>-182</v>
       </c>
       <c r="E11" s="25">
         <v>-170</v>
       </c>
       <c r="F11" s="25">
         <v>-168</v>
       </c>
       <c r="G11" s="25">
         <v>-116</v>
       </c>
       <c r="H11" s="25">
         <v>-12</v>
       </c>
       <c r="I11" s="25">
@@ -3376,52 +3405,55 @@
       </c>
       <c r="V11" s="27">
         <v>-438</v>
       </c>
       <c r="W11" s="25">
         <v>-463</v>
       </c>
       <c r="X11" s="42">
         <v>-376</v>
       </c>
       <c r="Y11" s="42">
         <v>-336</v>
       </c>
       <c r="Z11" s="23">
         <v>-391</v>
       </c>
       <c r="AA11" s="42">
         <v>-319</v>
       </c>
       <c r="AB11" s="42">
         <v>-427</v>
       </c>
       <c r="AC11" s="42">
         <v>-485</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD11" s="42">
+        <v>-322</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25">
         <v>-59</v>
       </c>
       <c r="D12" s="25">
         <v>433</v>
       </c>
       <c r="E12" s="30">
         <v>522</v>
       </c>
       <c r="F12" s="25">
         <v>802</v>
       </c>
       <c r="G12" s="25">
         <v>1042</v>
       </c>
       <c r="H12" s="25">
         <v>164</v>
       </c>
       <c r="I12" s="25">
@@ -3465,52 +3497,55 @@
       </c>
       <c r="V12" s="27">
         <v>844</v>
       </c>
       <c r="W12" s="25">
         <v>1657</v>
       </c>
       <c r="X12" s="42">
         <v>1670</v>
       </c>
       <c r="Y12" s="42">
         <v>1423</v>
       </c>
       <c r="Z12" s="42">
         <v>2190</v>
       </c>
       <c r="AA12" s="42">
         <v>2854</v>
       </c>
       <c r="AB12" s="42">
         <v>1560</v>
       </c>
       <c r="AC12" s="42">
         <v>1390</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD12" s="42">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="25">
         <v>-281</v>
       </c>
       <c r="D13" s="25">
         <v>26</v>
       </c>
       <c r="E13" s="30">
         <v>-171</v>
       </c>
       <c r="F13" s="25">
         <v>-137</v>
       </c>
       <c r="G13" s="25">
         <v>-191</v>
       </c>
       <c r="H13" s="25">
         <v>-629</v>
       </c>
       <c r="I13" s="25">
@@ -3554,52 +3589,55 @@
       </c>
       <c r="V13" s="27">
         <v>-801</v>
       </c>
       <c r="W13" s="25">
         <v>-618</v>
       </c>
       <c r="X13" s="42">
         <v>-300</v>
       </c>
       <c r="Y13" s="42">
         <v>-135</v>
       </c>
       <c r="Z13" s="23">
         <v>-326</v>
       </c>
       <c r="AA13" s="42">
         <v>-571</v>
       </c>
       <c r="AB13" s="42">
         <v>-342</v>
       </c>
       <c r="AC13" s="42">
         <v>-143</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD13" s="42">
+        <v>-138</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="25">
         <v>-308</v>
       </c>
       <c r="D14" s="25">
         <v>-145</v>
       </c>
       <c r="E14" s="30">
         <v>-133</v>
       </c>
       <c r="F14" s="25">
         <v>-184</v>
       </c>
       <c r="G14" s="25">
         <v>-239</v>
       </c>
       <c r="H14" s="25">
         <v>-199</v>
       </c>
       <c r="I14" s="25">
@@ -3643,52 +3681,55 @@
       </c>
       <c r="V14" s="27">
         <v>-596</v>
       </c>
       <c r="W14" s="30">
         <v>-507</v>
       </c>
       <c r="X14" s="42">
         <v>-537</v>
       </c>
       <c r="Y14" s="42">
         <v>-367</v>
       </c>
       <c r="Z14" s="23">
         <v>-376</v>
       </c>
       <c r="AA14" s="42">
         <v>-326</v>
       </c>
       <c r="AB14" s="42">
         <v>-469</v>
       </c>
       <c r="AC14" s="42">
         <v>-552</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD14" s="42">
+        <v>-379</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="25">
         <v>-1562</v>
       </c>
       <c r="D15" s="25">
         <v>-1452</v>
       </c>
       <c r="E15" s="30">
         <v>-981</v>
       </c>
       <c r="F15" s="25">
         <v>-1087</v>
       </c>
       <c r="G15" s="25">
         <v>-1189</v>
       </c>
       <c r="H15" s="25">
         <v>-1152</v>
       </c>
       <c r="I15" s="25">
@@ -3732,52 +3773,55 @@
       </c>
       <c r="V15" s="27">
         <v>-2529</v>
       </c>
       <c r="W15" s="30">
         <v>-2349</v>
       </c>
       <c r="X15" s="42">
         <v>-2008</v>
       </c>
       <c r="Y15" s="42">
         <v>-1287</v>
       </c>
       <c r="Z15" s="42">
         <v>-1484</v>
       </c>
       <c r="AA15" s="42">
         <v>-1481</v>
       </c>
       <c r="AB15" s="42">
         <v>-1346</v>
       </c>
       <c r="AC15" s="42">
         <v>-1524</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD15" s="42">
+        <v>-1401</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="25">
         <v>-1258</v>
       </c>
       <c r="D16" s="25">
         <v>-895</v>
       </c>
       <c r="E16" s="30">
         <v>-743</v>
       </c>
       <c r="F16" s="25">
         <v>-840</v>
       </c>
       <c r="G16" s="25">
         <v>-657</v>
       </c>
       <c r="H16" s="25">
         <v>-596</v>
       </c>
       <c r="I16" s="25">
@@ -3821,52 +3865,55 @@
       </c>
       <c r="V16" s="27">
         <v>-1387</v>
       </c>
       <c r="W16" s="30">
         <v>-1236</v>
       </c>
       <c r="X16" s="42">
         <v>-1139</v>
       </c>
       <c r="Y16" s="42">
         <v>-787</v>
       </c>
       <c r="Z16" s="23">
         <v>-763</v>
       </c>
       <c r="AA16" s="42">
         <v>-1035</v>
       </c>
       <c r="AB16" s="42">
         <v>-718</v>
       </c>
       <c r="AC16" s="42">
         <v>-717</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD16" s="42">
+        <v>-937</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="25">
         <v>-606</v>
       </c>
       <c r="D17" s="25">
         <v>-419</v>
       </c>
       <c r="E17" s="30">
         <v>-457</v>
       </c>
       <c r="F17" s="25">
         <v>-427</v>
       </c>
       <c r="G17" s="25">
         <v>-432</v>
       </c>
       <c r="H17" s="25">
         <v>-633</v>
       </c>
       <c r="I17" s="25">
@@ -3910,52 +3957,55 @@
       </c>
       <c r="V17" s="27">
         <v>-623</v>
       </c>
       <c r="W17" s="30">
         <v>-684</v>
       </c>
       <c r="X17" s="42">
         <v>-445</v>
       </c>
       <c r="Y17" s="42">
         <v>-311</v>
       </c>
       <c r="Z17" s="23">
         <v>-274</v>
       </c>
       <c r="AA17" s="42">
         <v>-166</v>
       </c>
       <c r="AB17" s="42">
         <v>-24</v>
       </c>
       <c r="AC17" s="42">
         <v>-476</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD17" s="42">
+        <v>-312</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="25">
         <v>-558</v>
       </c>
       <c r="D18" s="25">
         <v>-347</v>
       </c>
       <c r="E18" s="30">
         <v>-454</v>
       </c>
       <c r="F18" s="25">
         <v>-250</v>
       </c>
       <c r="G18" s="25">
         <v>-404</v>
       </c>
       <c r="H18" s="25">
         <v>-503</v>
       </c>
       <c r="I18" s="25">
@@ -3999,52 +4049,55 @@
       </c>
       <c r="V18" s="27">
         <v>-445</v>
       </c>
       <c r="W18" s="30">
         <v>-361</v>
       </c>
       <c r="X18" s="42">
         <v>-343</v>
       </c>
       <c r="Y18" s="42">
         <v>-193</v>
       </c>
       <c r="Z18" s="23">
         <v>-168</v>
       </c>
       <c r="AA18" s="42">
         <v>-269</v>
       </c>
       <c r="AB18" s="42">
         <v>-116</v>
       </c>
       <c r="AC18" s="42">
         <v>-261</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD18" s="42">
+        <v>-201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="25">
         <v>-802</v>
       </c>
       <c r="D19" s="25">
         <v>-781</v>
       </c>
       <c r="E19" s="30">
         <v>-633</v>
       </c>
       <c r="F19" s="25">
         <v>-691</v>
       </c>
       <c r="G19" s="25">
         <v>-583</v>
       </c>
       <c r="H19" s="25">
         <v>-713</v>
       </c>
       <c r="I19" s="25">
@@ -4088,52 +4141,55 @@
       </c>
       <c r="V19" s="27">
         <v>-1650</v>
       </c>
       <c r="W19" s="30">
         <v>-1285</v>
       </c>
       <c r="X19" s="42">
         <v>-1137</v>
       </c>
       <c r="Y19" s="42">
         <v>-690</v>
       </c>
       <c r="Z19" s="23">
         <v>-667</v>
       </c>
       <c r="AA19" s="42">
         <v>-658</v>
       </c>
       <c r="AB19" s="42">
         <v>-784</v>
       </c>
       <c r="AC19" s="42">
         <v>-936</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD19" s="42">
+        <v>-850</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="25">
         <v>-58</v>
       </c>
       <c r="D20" s="25">
         <v>292</v>
       </c>
       <c r="E20" s="30">
         <v>256</v>
       </c>
       <c r="F20" s="25">
         <v>313</v>
       </c>
       <c r="G20" s="25">
         <v>96</v>
       </c>
       <c r="H20" s="25">
         <v>177</v>
       </c>
       <c r="I20" s="25">
@@ -4177,52 +4233,55 @@
       </c>
       <c r="V20" s="27">
         <v>-99</v>
       </c>
       <c r="W20" s="30">
         <v>-357</v>
       </c>
       <c r="X20" s="42">
         <v>148</v>
       </c>
       <c r="Y20" s="42">
         <v>74</v>
       </c>
       <c r="Z20" s="23">
         <v>155</v>
       </c>
       <c r="AA20" s="42">
         <v>-79</v>
       </c>
       <c r="AB20" s="42">
         <v>-64</v>
       </c>
       <c r="AC20" s="42">
         <v>219</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD20" s="42">
+        <v>-325</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="25">
         <v>-368</v>
       </c>
       <c r="D21" s="25">
         <v>-343</v>
       </c>
       <c r="E21" s="30">
         <v>-154</v>
       </c>
       <c r="F21" s="25">
         <v>-116</v>
       </c>
       <c r="G21" s="25">
         <v>-264</v>
       </c>
       <c r="H21" s="25">
         <v>-445</v>
       </c>
       <c r="I21" s="25">
@@ -4266,52 +4325,55 @@
       </c>
       <c r="V21" s="27">
         <v>-857</v>
       </c>
       <c r="W21" s="30">
         <v>-631</v>
       </c>
       <c r="X21" s="42">
         <v>-594</v>
       </c>
       <c r="Y21" s="42">
         <v>-491</v>
       </c>
       <c r="Z21" s="23">
         <v>-407</v>
       </c>
       <c r="AA21" s="42">
         <v>-558</v>
       </c>
       <c r="AB21" s="42">
         <v>-317</v>
       </c>
       <c r="AC21" s="42">
         <v>-327</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD21" s="42">
+        <v>-279</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="25">
         <v>-528</v>
       </c>
       <c r="D22" s="25">
         <v>-1520</v>
       </c>
       <c r="E22" s="30">
         <v>-242</v>
       </c>
       <c r="F22" s="25">
         <v>-319</v>
       </c>
       <c r="G22" s="25">
         <v>-331</v>
       </c>
       <c r="H22" s="25">
         <v>-456</v>
       </c>
       <c r="I22" s="25">
@@ -4355,52 +4417,55 @@
       </c>
       <c r="V22" s="27">
         <v>-600</v>
       </c>
       <c r="W22" s="30">
         <v>-560</v>
       </c>
       <c r="X22" s="42">
         <v>-399</v>
       </c>
       <c r="Y22" s="42">
         <v>-547</v>
       </c>
       <c r="Z22" s="23">
         <v>-434</v>
       </c>
       <c r="AA22" s="42">
         <v>-383</v>
       </c>
       <c r="AB22" s="42">
         <v>-145</v>
       </c>
       <c r="AC22" s="42">
         <v>-214</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD22" s="42">
+        <v>-141</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="25">
         <v>-3819</v>
       </c>
       <c r="D23" s="25">
         <v>-2001</v>
       </c>
       <c r="E23" s="30">
         <v>-1772</v>
       </c>
       <c r="F23" s="25">
         <v>-1741</v>
       </c>
       <c r="G23" s="25">
         <v>-1789</v>
       </c>
       <c r="H23" s="25">
         <v>-1760</v>
       </c>
       <c r="I23" s="25">
@@ -4444,52 +4509,55 @@
       </c>
       <c r="V23" s="27">
         <v>-4603</v>
       </c>
       <c r="W23" s="30">
         <v>-2910</v>
       </c>
       <c r="X23" s="42">
         <v>-3474</v>
       </c>
       <c r="Y23" s="42">
         <v>-2355</v>
       </c>
       <c r="Z23" s="42">
         <v>-2353</v>
       </c>
       <c r="AA23" s="42">
         <v>-5747</v>
       </c>
       <c r="AB23" s="42">
         <v>-2163</v>
       </c>
       <c r="AC23" s="42">
         <v>-2783</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD23" s="42">
+        <v>-2487</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="25">
         <v>-237</v>
       </c>
       <c r="D24" s="25">
         <v>-210</v>
       </c>
       <c r="E24" s="30">
         <v>-177</v>
       </c>
       <c r="F24" s="25">
         <v>-176</v>
       </c>
       <c r="G24" s="25">
         <v>-145</v>
       </c>
       <c r="H24" s="25">
         <v>-157</v>
       </c>
       <c r="I24" s="25">
@@ -4533,52 +4601,55 @@
       </c>
       <c r="V24" s="27">
         <v>-370</v>
       </c>
       <c r="W24" s="30">
         <v>-328</v>
       </c>
       <c r="X24" s="42">
         <v>-307</v>
       </c>
       <c r="Y24" s="42">
         <v>-357</v>
       </c>
       <c r="Z24" s="23">
         <v>-304</v>
       </c>
       <c r="AA24" s="42">
         <v>-423</v>
       </c>
       <c r="AB24" s="42">
         <v>-260</v>
       </c>
       <c r="AC24" s="42">
         <v>-278</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD24" s="42">
+        <v>-299</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="25">
         <v>-316</v>
       </c>
       <c r="D25" s="25">
         <v>-154</v>
       </c>
       <c r="E25" s="30">
         <v>-155</v>
       </c>
       <c r="F25" s="25">
         <v>-183</v>
       </c>
       <c r="G25" s="25">
         <v>-17</v>
       </c>
       <c r="H25" s="25">
         <v>-335</v>
       </c>
       <c r="I25" s="25">
@@ -4622,52 +4693,55 @@
       </c>
       <c r="V25" s="27">
         <v>-535</v>
       </c>
       <c r="W25" s="30">
         <v>-510</v>
       </c>
       <c r="X25" s="42">
         <v>-279</v>
       </c>
       <c r="Y25" s="42">
         <v>-297</v>
       </c>
       <c r="Z25" s="23">
         <v>-250</v>
       </c>
       <c r="AA25" s="42">
         <v>-497</v>
       </c>
       <c r="AB25" s="42">
         <v>-370</v>
       </c>
       <c r="AC25" s="42">
         <v>-157</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD25" s="42">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="25">
         <v>5539</v>
       </c>
       <c r="D26" s="25">
         <v>5240</v>
       </c>
       <c r="E26" s="30">
         <v>5120</v>
       </c>
       <c r="F26" s="25">
         <v>4520</v>
       </c>
       <c r="G26" s="25">
         <v>4352</v>
       </c>
       <c r="H26" s="25">
         <v>5600</v>
       </c>
       <c r="I26" s="25">
@@ -4711,52 +4785,55 @@
       </c>
       <c r="V26" s="27">
         <v>11086</v>
       </c>
       <c r="W26" s="30">
         <v>9146</v>
       </c>
       <c r="X26" s="42">
         <v>7941</v>
       </c>
       <c r="Y26" s="42">
         <v>6985</v>
       </c>
       <c r="Z26" s="42">
         <v>5982</v>
       </c>
       <c r="AA26" s="42">
         <v>8418</v>
       </c>
       <c r="AB26" s="42">
         <v>4625</v>
       </c>
       <c r="AC26" s="42">
         <v>5721</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD26" s="42">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="25">
         <v>4590</v>
       </c>
       <c r="D27" s="25">
         <v>4095</v>
       </c>
       <c r="E27" s="30">
         <v>1935</v>
       </c>
       <c r="F27" s="25">
         <v>2493</v>
       </c>
       <c r="G27" s="25">
         <v>2327</v>
       </c>
       <c r="H27" s="25">
         <v>2916</v>
       </c>
       <c r="I27" s="25">
@@ -4800,52 +4877,55 @@
       </c>
       <c r="V27" s="27">
         <v>5225</v>
       </c>
       <c r="W27" s="30">
         <v>2759</v>
       </c>
       <c r="X27" s="42">
         <v>3255</v>
       </c>
       <c r="Y27" s="42">
         <v>1884</v>
       </c>
       <c r="Z27" s="42">
         <v>1505</v>
       </c>
       <c r="AA27" s="42">
         <v>1753</v>
       </c>
       <c r="AB27" s="42">
         <v>2063</v>
       </c>
       <c r="AC27" s="42">
         <v>2731</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD27" s="42">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="25">
         <v>2287</v>
       </c>
       <c r="D28" s="25">
         <v>927</v>
       </c>
       <c r="E28" s="30">
         <v>445</v>
       </c>
       <c r="F28" s="25">
         <v>455</v>
       </c>
       <c r="G28" s="25">
         <v>512</v>
       </c>
       <c r="H28" s="30">
         <v>237</v>
       </c>
       <c r="I28" s="25">
@@ -4889,79 +4969,82 @@
       </c>
       <c r="V28" s="27">
         <v>911</v>
       </c>
       <c r="W28" s="30">
         <v>-89</v>
       </c>
       <c r="X28" s="42">
         <v>1023</v>
       </c>
       <c r="Y28" s="42">
         <v>316</v>
       </c>
       <c r="Z28" s="23">
         <v>830</v>
       </c>
       <c r="AA28" s="42">
         <v>2300</v>
       </c>
       <c r="AB28" s="42">
         <v>564</v>
       </c>
       <c r="AC28" s="42">
         <v>806</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD28" s="42">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
-      <c r="B29" s="57" t="s">
+      <c r="B29" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="57"/>
-[...17 lines deleted...]
-      <c r="U29" s="57"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
       <c r="AB29" s="49"/>
       <c r="AC29" s="42"/>
     </row>
-    <row r="30" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="25">
         <v>10984</v>
       </c>
       <c r="D30" s="25">
         <v>9678</v>
       </c>
       <c r="E30" s="30">
         <v>7155</v>
       </c>
       <c r="F30" s="25">
         <v>7901</v>
       </c>
       <c r="G30" s="25">
         <v>7503</v>
       </c>
       <c r="H30" s="25">
         <v>9728</v>
       </c>
       <c r="I30" s="25">
         <v>12690</v>
       </c>
       <c r="J30" s="25">
@@ -5002,52 +5085,55 @@
       </c>
       <c r="V30" s="27">
         <v>16900</v>
       </c>
       <c r="W30" s="30">
         <v>9839</v>
       </c>
       <c r="X30" s="42">
         <v>10971</v>
       </c>
       <c r="Y30" s="42">
         <v>9210</v>
       </c>
       <c r="Z30" s="42">
         <v>7797</v>
       </c>
       <c r="AA30" s="42">
         <v>11541</v>
       </c>
       <c r="AB30" s="42">
         <v>6751</v>
       </c>
       <c r="AC30" s="42">
         <v>8473</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD30" s="42">
+        <v>6927</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="12">
         <v>100000000</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="25">
         <v>-335</v>
       </c>
       <c r="D31" s="25">
         <v>-29</v>
       </c>
       <c r="E31" s="30">
         <v>-274</v>
       </c>
       <c r="F31" s="25">
         <v>-24</v>
       </c>
       <c r="G31" s="25">
         <v>-146</v>
       </c>
       <c r="H31" s="25">
         <v>-97</v>
       </c>
       <c r="I31" s="25">
@@ -5091,52 +5177,55 @@
       </c>
       <c r="V31" s="27">
         <v>-256</v>
       </c>
       <c r="W31" s="30">
         <v>-317</v>
       </c>
       <c r="X31" s="42">
         <v>-191</v>
       </c>
       <c r="Y31" s="42">
         <v>-115</v>
       </c>
       <c r="Z31" s="23">
         <v>13</v>
       </c>
       <c r="AA31" s="42">
         <v>-107</v>
       </c>
       <c r="AB31" s="42">
         <v>-305</v>
       </c>
       <c r="AC31" s="42">
         <v>-248</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD31" s="42">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="25">
         <v>76</v>
       </c>
       <c r="D32" s="25">
         <v>258</v>
       </c>
       <c r="E32" s="30">
         <v>361</v>
       </c>
       <c r="F32" s="25">
         <v>197</v>
       </c>
       <c r="G32" s="25">
         <v>321</v>
       </c>
       <c r="H32" s="25">
         <v>450</v>
       </c>
       <c r="I32" s="25">
@@ -5180,52 +5269,55 @@
       </c>
       <c r="V32" s="27">
         <v>624</v>
       </c>
       <c r="W32" s="30">
         <v>363</v>
       </c>
       <c r="X32" s="42">
         <v>281</v>
       </c>
       <c r="Y32" s="42">
         <v>202</v>
       </c>
       <c r="Z32" s="23">
         <v>361</v>
       </c>
       <c r="AA32" s="42">
         <v>308</v>
       </c>
       <c r="AB32" s="42">
         <v>429</v>
       </c>
       <c r="AC32" s="42">
         <v>246</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD32" s="42">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="25">
         <v>29</v>
       </c>
       <c r="D33" s="25">
         <v>152</v>
       </c>
       <c r="E33" s="30">
         <v>204</v>
       </c>
       <c r="F33" s="25">
         <v>323</v>
       </c>
       <c r="G33" s="25">
         <v>202</v>
       </c>
       <c r="H33" s="25">
         <v>494</v>
       </c>
       <c r="I33" s="25">
@@ -5269,52 +5361,55 @@
       </c>
       <c r="V33" s="27">
         <v>431</v>
       </c>
       <c r="W33" s="30">
         <v>148</v>
       </c>
       <c r="X33" s="42">
         <v>-44</v>
       </c>
       <c r="Y33" s="42">
         <v>148</v>
       </c>
       <c r="Z33" s="23">
         <v>87</v>
       </c>
       <c r="AA33" s="42">
         <v>106</v>
       </c>
       <c r="AB33" s="42">
         <v>16</v>
       </c>
       <c r="AC33" s="42">
         <v>-32</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD33" s="42">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="25">
         <v>-97</v>
       </c>
       <c r="D34" s="25">
         <v>104</v>
       </c>
       <c r="E34" s="30">
         <v>-87</v>
       </c>
       <c r="F34" s="25">
         <v>-136</v>
       </c>
       <c r="G34" s="25">
         <v>106</v>
       </c>
       <c r="H34" s="25">
         <v>3</v>
       </c>
       <c r="I34" s="25">
@@ -5358,52 +5453,55 @@
       </c>
       <c r="V34" s="27">
         <v>345</v>
       </c>
       <c r="W34" s="30">
         <v>285</v>
       </c>
       <c r="X34" s="42">
         <v>277</v>
       </c>
       <c r="Y34" s="42">
         <v>355</v>
       </c>
       <c r="Z34" s="23">
         <v>336</v>
       </c>
       <c r="AA34" s="42">
         <v>330</v>
       </c>
       <c r="AB34" s="42">
         <v>299</v>
       </c>
       <c r="AC34" s="42">
         <v>538</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD34" s="42">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="25">
         <v>-580</v>
       </c>
       <c r="D35" s="25">
         <v>-274</v>
       </c>
       <c r="E35" s="30">
         <v>-378</v>
       </c>
       <c r="F35" s="25">
         <v>-350</v>
       </c>
       <c r="G35" s="25">
         <v>-109</v>
       </c>
       <c r="H35" s="25">
         <v>-434</v>
       </c>
       <c r="I35" s="25">
@@ -5447,52 +5545,55 @@
       </c>
       <c r="V35" s="27">
         <v>-179</v>
       </c>
       <c r="W35" s="30">
         <v>-438</v>
       </c>
       <c r="X35" s="42">
         <v>-270</v>
       </c>
       <c r="Y35" s="42">
         <v>3</v>
       </c>
       <c r="Z35" s="23">
         <v>-226</v>
       </c>
       <c r="AA35" s="42">
         <v>-464</v>
       </c>
       <c r="AB35" s="42">
         <v>-296</v>
       </c>
       <c r="AC35" s="42">
         <v>-134</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD35" s="42">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="25">
         <v>310</v>
       </c>
       <c r="D36" s="25">
         <v>175</v>
       </c>
       <c r="E36" s="30">
         <v>161</v>
       </c>
       <c r="F36" s="25">
         <v>380</v>
       </c>
       <c r="G36" s="25">
         <v>258</v>
       </c>
       <c r="H36" s="25">
         <v>183</v>
       </c>
       <c r="I36" s="25">
@@ -5536,52 +5637,55 @@
       </c>
       <c r="V36" s="27">
         <v>-47</v>
       </c>
       <c r="W36" s="30">
         <v>98</v>
       </c>
       <c r="X36" s="42">
         <v>8</v>
       </c>
       <c r="Y36" s="42">
         <v>-149</v>
       </c>
       <c r="Z36" s="23">
         <v>-54</v>
       </c>
       <c r="AA36" s="42">
         <v>157</v>
       </c>
       <c r="AB36" s="42">
         <v>-195</v>
       </c>
       <c r="AC36" s="42">
         <v>-154</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD36" s="42">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="25">
         <v>-169</v>
       </c>
       <c r="D37" s="25">
         <v>-160</v>
       </c>
       <c r="E37" s="30">
         <v>-41</v>
       </c>
       <c r="F37" s="25">
         <v>162</v>
       </c>
       <c r="G37" s="25">
         <v>-340</v>
       </c>
       <c r="H37" s="25">
         <v>-87</v>
       </c>
       <c r="I37" s="25">
@@ -5625,52 +5729,55 @@
       </c>
       <c r="V37" s="27">
         <v>-603</v>
       </c>
       <c r="W37" s="30">
         <v>-562</v>
       </c>
       <c r="X37" s="42">
         <v>-389</v>
       </c>
       <c r="Y37" s="42">
         <v>-58</v>
       </c>
       <c r="Z37" s="23">
         <v>-382</v>
       </c>
       <c r="AA37" s="42">
         <v>34</v>
       </c>
       <c r="AB37" s="42">
         <v>-34</v>
       </c>
       <c r="AC37" s="42">
         <v>-53</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD37" s="42">
+        <v>-188</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="25">
         <v>-387</v>
       </c>
       <c r="D38" s="25">
         <v>-263</v>
       </c>
       <c r="E38" s="30">
         <v>-273</v>
       </c>
       <c r="F38" s="25">
         <v>-260</v>
       </c>
       <c r="G38" s="25">
         <v>-158</v>
       </c>
       <c r="H38" s="25">
         <v>30</v>
       </c>
       <c r="I38" s="25">
@@ -5714,52 +5821,55 @@
       </c>
       <c r="V38" s="27">
         <v>-517</v>
       </c>
       <c r="W38" s="30">
         <v>-282</v>
       </c>
       <c r="X38" s="42">
         <v>-270</v>
       </c>
       <c r="Y38" s="42">
         <v>-183</v>
       </c>
       <c r="Z38" s="23">
         <v>-204</v>
       </c>
       <c r="AA38" s="42">
         <v>-334</v>
       </c>
       <c r="AB38" s="42">
         <v>-327</v>
       </c>
       <c r="AC38" s="42">
         <v>-356</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD38" s="42">
+        <v>-457</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="25">
         <v>-57</v>
       </c>
       <c r="D39" s="25">
         <v>-9</v>
       </c>
       <c r="E39" s="30">
         <v>-10</v>
       </c>
       <c r="F39" s="25">
         <v>-51</v>
       </c>
       <c r="G39" s="25">
         <v>-154</v>
       </c>
       <c r="H39" s="25">
         <v>-145</v>
       </c>
       <c r="I39" s="25">
@@ -5803,52 +5913,55 @@
       </c>
       <c r="V39" s="27">
         <v>166</v>
       </c>
       <c r="W39" s="30">
         <v>-37</v>
       </c>
       <c r="X39" s="42">
         <v>181</v>
       </c>
       <c r="Y39" s="42">
         <v>178</v>
       </c>
       <c r="Z39" s="23">
         <v>41</v>
       </c>
       <c r="AA39" s="42">
         <v>290</v>
       </c>
       <c r="AB39" s="42">
         <v>325</v>
       </c>
       <c r="AC39" s="42">
         <v>-4</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD39" s="42">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C40" s="25">
         <v>162</v>
       </c>
       <c r="D40" s="25">
         <v>232</v>
       </c>
       <c r="E40" s="30">
         <v>14</v>
       </c>
       <c r="F40" s="25">
         <v>109</v>
       </c>
       <c r="G40" s="25">
         <v>75</v>
       </c>
       <c r="H40" s="25">
         <v>72</v>
       </c>
       <c r="I40" s="25">
@@ -5892,52 +6005,55 @@
       </c>
       <c r="V40" s="27">
         <v>364</v>
       </c>
       <c r="W40" s="30">
         <v>173</v>
       </c>
       <c r="X40" s="42">
         <v>194</v>
       </c>
       <c r="Y40" s="42">
         <v>318</v>
       </c>
       <c r="Z40" s="23">
         <v>317</v>
       </c>
       <c r="AA40" s="42">
         <v>283</v>
       </c>
       <c r="AB40" s="42">
         <v>304</v>
       </c>
       <c r="AC40" s="42">
         <v>145</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD40" s="42">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="25">
         <v>-316</v>
       </c>
       <c r="D41" s="25">
         <v>-123</v>
       </c>
       <c r="E41" s="30">
         <v>-120</v>
       </c>
       <c r="F41" s="25">
         <v>-318</v>
       </c>
       <c r="G41" s="25">
         <v>-262</v>
       </c>
       <c r="H41" s="25">
         <v>-347</v>
       </c>
       <c r="I41" s="25">
@@ -5981,52 +6097,55 @@
       </c>
       <c r="V41" s="27">
         <v>-674</v>
       </c>
       <c r="W41" s="30">
         <v>-340</v>
       </c>
       <c r="X41" s="42">
         <v>-466</v>
       </c>
       <c r="Y41" s="42">
         <v>-333</v>
       </c>
       <c r="Z41" s="23">
         <v>-239</v>
       </c>
       <c r="AA41" s="42">
         <v>-266</v>
       </c>
       <c r="AB41" s="42">
         <v>-184</v>
       </c>
       <c r="AC41" s="42">
         <v>-281</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD41" s="42">
+        <v>-222</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="25">
         <v>439</v>
       </c>
       <c r="D42" s="25">
         <v>248</v>
       </c>
       <c r="E42" s="30">
         <v>328</v>
       </c>
       <c r="F42" s="25">
         <v>389</v>
       </c>
       <c r="G42" s="25">
         <v>499</v>
       </c>
       <c r="H42" s="25">
         <v>612</v>
       </c>
       <c r="I42" s="25">
@@ -6070,52 +6189,55 @@
       </c>
       <c r="V42" s="27">
         <v>905</v>
       </c>
       <c r="W42" s="30">
         <v>281</v>
       </c>
       <c r="X42" s="42">
         <v>546</v>
       </c>
       <c r="Y42" s="42">
         <v>387</v>
       </c>
       <c r="Z42" s="23">
         <v>403</v>
       </c>
       <c r="AA42" s="42">
         <v>522</v>
       </c>
       <c r="AB42" s="42">
         <v>323</v>
       </c>
       <c r="AC42" s="42">
         <v>519</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD42" s="42">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="25">
         <v>-24</v>
       </c>
       <c r="D43" s="25">
         <v>72</v>
       </c>
       <c r="E43" s="30">
         <v>17</v>
       </c>
       <c r="F43" s="25">
         <v>197</v>
       </c>
       <c r="G43" s="25">
         <v>-154</v>
       </c>
       <c r="H43" s="25">
         <v>5</v>
       </c>
       <c r="I43" s="25">
@@ -6159,52 +6281,55 @@
       </c>
       <c r="V43" s="27">
         <v>-208</v>
       </c>
       <c r="W43" s="30">
         <v>-482</v>
       </c>
       <c r="X43" s="42">
         <v>-400</v>
       </c>
       <c r="Y43" s="42">
         <v>-156</v>
       </c>
       <c r="Z43" s="23">
         <v>-183</v>
       </c>
       <c r="AA43" s="42">
         <v>-200</v>
       </c>
       <c r="AB43" s="42">
         <v>-186</v>
       </c>
       <c r="AC43" s="42">
         <v>-34</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD43" s="42">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="25">
         <v>-3</v>
       </c>
       <c r="D44" s="25">
         <v>-746</v>
       </c>
       <c r="E44" s="30">
         <v>38</v>
       </c>
       <c r="F44" s="25">
         <v>-244</v>
       </c>
       <c r="G44" s="25">
         <v>-51</v>
       </c>
       <c r="H44" s="25">
         <v>-12</v>
       </c>
       <c r="I44" s="25">
@@ -6248,52 +6373,55 @@
       </c>
       <c r="V44" s="27">
         <v>105</v>
       </c>
       <c r="W44" s="30">
         <v>95</v>
       </c>
       <c r="X44" s="42">
         <v>75</v>
       </c>
       <c r="Y44" s="42">
         <v>86</v>
       </c>
       <c r="Z44" s="23">
         <v>8</v>
       </c>
       <c r="AA44" s="42">
         <v>-13</v>
       </c>
       <c r="AB44" s="42">
         <v>122</v>
       </c>
       <c r="AC44" s="42">
         <v>142</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD44" s="42">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="25">
         <v>-311</v>
       </c>
       <c r="D45" s="25">
         <v>-49</v>
       </c>
       <c r="E45" s="30">
         <v>-255</v>
       </c>
       <c r="F45" s="25">
         <v>40</v>
       </c>
       <c r="G45" s="25">
         <v>-55</v>
       </c>
       <c r="H45" s="25">
         <v>155</v>
       </c>
       <c r="I45" s="25">
@@ -6337,52 +6465,55 @@
       </c>
       <c r="V45" s="27">
         <v>-646</v>
       </c>
       <c r="W45" s="30">
         <v>-552</v>
       </c>
       <c r="X45" s="42">
         <v>-584</v>
       </c>
       <c r="Y45" s="42">
         <v>-377</v>
       </c>
       <c r="Z45" s="23">
         <v>-530</v>
       </c>
       <c r="AA45" s="42">
         <v>-1288</v>
       </c>
       <c r="AB45" s="42">
         <v>-448</v>
       </c>
       <c r="AC45" s="42">
         <v>-816</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD45" s="42">
+        <v>-398</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="25">
         <v>-144</v>
       </c>
       <c r="D46" s="25">
         <v>-163</v>
       </c>
       <c r="E46" s="30">
         <v>-114</v>
       </c>
       <c r="F46" s="25">
         <v>-35</v>
       </c>
       <c r="G46" s="25">
         <v>-63</v>
       </c>
       <c r="H46" s="25">
         <v>-56</v>
       </c>
       <c r="I46" s="25">
@@ -6426,52 +6557,55 @@
       </c>
       <c r="V46" s="27">
         <v>-282</v>
       </c>
       <c r="W46" s="30">
         <v>-282</v>
       </c>
       <c r="X46" s="42">
         <v>-312</v>
       </c>
       <c r="Y46" s="42">
         <v>-212</v>
       </c>
       <c r="Z46" s="23">
         <v>-256</v>
       </c>
       <c r="AA46" s="42">
         <v>-299</v>
       </c>
       <c r="AB46" s="42">
         <v>-138</v>
       </c>
       <c r="AC46" s="42">
         <v>-242</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD46" s="42">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="25">
         <v>-25</v>
       </c>
       <c r="D47" s="25">
         <v>-9</v>
       </c>
       <c r="E47" s="30">
         <v>84</v>
       </c>
       <c r="F47" s="25">
         <v>54</v>
       </c>
       <c r="G47" s="25">
         <v>343</v>
       </c>
       <c r="H47" s="25">
         <v>149</v>
       </c>
       <c r="I47" s="25">
@@ -6515,52 +6649,55 @@
       </c>
       <c r="V47" s="27">
         <v>150</v>
       </c>
       <c r="W47" s="30">
         <v>-128</v>
       </c>
       <c r="X47" s="42">
         <v>116</v>
       </c>
       <c r="Y47" s="42">
         <v>-69</v>
       </c>
       <c r="Z47" s="23">
         <v>-12</v>
       </c>
       <c r="AA47" s="42">
         <v>11</v>
       </c>
       <c r="AB47" s="42">
         <v>-206</v>
       </c>
       <c r="AC47" s="42">
         <v>-21</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD47" s="42">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="25">
         <v>5539</v>
       </c>
       <c r="D48" s="25">
         <v>5240</v>
       </c>
       <c r="E48" s="30">
         <v>5120</v>
       </c>
       <c r="F48" s="25">
         <v>4520</v>
       </c>
       <c r="G48" s="25">
         <v>4352</v>
       </c>
       <c r="H48" s="25">
         <v>5600</v>
       </c>
       <c r="I48" s="25">
@@ -6604,52 +6741,55 @@
       </c>
       <c r="V48" s="27">
         <v>11086</v>
       </c>
       <c r="W48" s="30">
         <v>9146</v>
       </c>
       <c r="X48" s="42">
         <v>7941</v>
       </c>
       <c r="Y48" s="42">
         <v>6985</v>
       </c>
       <c r="Z48" s="42">
         <v>5982</v>
       </c>
       <c r="AA48" s="42">
         <v>8418</v>
       </c>
       <c r="AB48" s="42">
         <v>4625</v>
       </c>
       <c r="AC48" s="42">
         <v>5721</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD48" s="42">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="25">
         <v>4590</v>
       </c>
       <c r="D49" s="25">
         <v>4095</v>
       </c>
       <c r="E49" s="30">
         <v>1935</v>
       </c>
       <c r="F49" s="25">
         <v>2493</v>
       </c>
       <c r="G49" s="25">
         <v>2327</v>
       </c>
       <c r="H49" s="25">
         <v>2916</v>
       </c>
       <c r="I49" s="25">
@@ -6693,52 +6833,55 @@
       </c>
       <c r="V49" s="27">
         <v>5225</v>
       </c>
       <c r="W49" s="30">
         <v>2759</v>
       </c>
       <c r="X49" s="42">
         <v>3255</v>
       </c>
       <c r="Y49" s="42">
         <v>1884</v>
       </c>
       <c r="Z49" s="42">
         <v>1505</v>
       </c>
       <c r="AA49" s="42">
         <v>1753</v>
       </c>
       <c r="AB49" s="42">
         <v>2063</v>
       </c>
       <c r="AC49" s="42">
         <v>2731</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD49" s="42">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="25">
         <v>2287</v>
       </c>
       <c r="D50" s="25">
         <v>927</v>
       </c>
       <c r="E50" s="30">
         <v>445</v>
       </c>
       <c r="F50" s="25">
         <v>455</v>
       </c>
       <c r="G50" s="25">
         <v>512</v>
       </c>
       <c r="H50" s="30">
         <v>237</v>
       </c>
       <c r="I50" s="25">
@@ -6782,79 +6925,82 @@
       </c>
       <c r="V50" s="27">
         <v>911</v>
       </c>
       <c r="W50" s="30">
         <v>-89</v>
       </c>
       <c r="X50" s="42">
         <v>1023</v>
       </c>
       <c r="Y50" s="42">
         <v>316</v>
       </c>
       <c r="Z50" s="23">
         <v>830</v>
       </c>
       <c r="AA50" s="42">
         <v>2300</v>
       </c>
       <c r="AB50" s="42">
         <v>564</v>
       </c>
       <c r="AC50" s="42">
         <v>806</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD50" s="42">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="23"/>
-      <c r="B51" s="56" t="s">
+      <c r="B51" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="C51" s="56"/>
-[...17 lines deleted...]
-      <c r="U51" s="56"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="55"/>
+      <c r="I51" s="55"/>
+      <c r="J51" s="55"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="55"/>
+      <c r="M51" s="55"/>
+      <c r="N51" s="55"/>
+      <c r="O51" s="55"/>
+      <c r="P51" s="55"/>
+      <c r="Q51" s="55"/>
+      <c r="R51" s="55"/>
+      <c r="S51" s="55"/>
+      <c r="T51" s="55"/>
+      <c r="U51" s="55"/>
       <c r="AB51" s="49"/>
       <c r="AC51" s="42"/>
     </row>
-    <row r="52" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B52" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="25">
         <v>-11187</v>
       </c>
       <c r="D52" s="25">
         <v>-7795</v>
       </c>
       <c r="E52" s="30">
         <v>-5149</v>
       </c>
       <c r="F52" s="25">
         <v>-6462</v>
       </c>
       <c r="G52" s="25">
         <v>-6164</v>
       </c>
       <c r="H52" s="25">
         <v>-8903</v>
       </c>
       <c r="I52" s="25">
         <v>-11841</v>
       </c>
       <c r="J52" s="25">
@@ -6895,52 +7041,55 @@
       </c>
       <c r="V52" s="27">
         <v>-15540</v>
       </c>
       <c r="W52" s="30">
         <v>-9849</v>
       </c>
       <c r="X52" s="42">
         <v>-9012</v>
       </c>
       <c r="Y52" s="42">
         <v>-7588</v>
       </c>
       <c r="Z52" s="42">
         <v>-5425</v>
       </c>
       <c r="AA52" s="42">
         <v>-9237</v>
       </c>
       <c r="AB52" s="42">
         <v>-5472</v>
       </c>
       <c r="AC52" s="42">
         <v>-6848</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD52" s="42">
+        <v>-6142</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="12">
         <v>100000000</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C53" s="25">
         <v>-612</v>
       </c>
       <c r="D53" s="25">
         <v>-418</v>
       </c>
       <c r="E53" s="30">
         <v>-366</v>
       </c>
       <c r="F53" s="25">
         <v>-492</v>
       </c>
       <c r="G53" s="25">
         <v>-439</v>
       </c>
       <c r="H53" s="25">
         <v>-571</v>
       </c>
       <c r="I53" s="25">
@@ -6984,52 +7133,55 @@
       </c>
       <c r="V53" s="27">
         <v>-928</v>
       </c>
       <c r="W53" s="30">
         <v>-723</v>
       </c>
       <c r="X53" s="42">
         <v>-654</v>
       </c>
       <c r="Y53" s="42">
         <v>-687</v>
       </c>
       <c r="Z53" s="23">
         <v>-483</v>
       </c>
       <c r="AA53" s="42">
         <v>-591</v>
       </c>
       <c r="AB53" s="42">
         <v>-292</v>
       </c>
       <c r="AC53" s="42">
         <v>-410</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD53" s="42">
+        <v>-527</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="25">
         <v>-605</v>
       </c>
       <c r="D54" s="25">
         <v>-492</v>
       </c>
       <c r="E54" s="30">
         <v>249</v>
       </c>
       <c r="F54" s="25">
         <v>-506</v>
       </c>
       <c r="G54" s="25">
         <v>-369</v>
       </c>
       <c r="H54" s="25">
         <v>-461</v>
       </c>
       <c r="I54" s="25">
@@ -7073,52 +7225,55 @@
       </c>
       <c r="V54" s="27">
         <v>-613</v>
       </c>
       <c r="W54" s="30">
         <v>-7</v>
       </c>
       <c r="X54" s="42">
         <v>-176</v>
       </c>
       <c r="Y54" s="42">
         <v>-307</v>
       </c>
       <c r="Z54" s="23">
         <v>16</v>
       </c>
       <c r="AA54" s="42">
         <v>-119</v>
       </c>
       <c r="AB54" s="42">
         <v>180</v>
       </c>
       <c r="AC54" s="42">
         <v>23</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD54" s="42">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="25">
         <v>-412</v>
       </c>
       <c r="D55" s="25">
         <v>-334</v>
       </c>
       <c r="E55" s="25">
         <v>-374</v>
       </c>
       <c r="F55" s="25">
         <v>-491</v>
       </c>
       <c r="G55" s="25">
         <v>-318</v>
       </c>
       <c r="H55" s="25">
         <v>-506</v>
       </c>
       <c r="I55" s="25">
@@ -7162,52 +7317,55 @@
       </c>
       <c r="V55" s="27">
         <v>-869</v>
       </c>
       <c r="W55" s="30">
         <v>-611</v>
       </c>
       <c r="X55" s="42">
         <v>-332</v>
       </c>
       <c r="Y55" s="42">
         <v>-484</v>
       </c>
       <c r="Z55" s="23">
         <v>-478</v>
       </c>
       <c r="AA55" s="42">
         <v>-425</v>
       </c>
       <c r="AB55" s="42">
         <v>-443</v>
       </c>
       <c r="AC55" s="42">
         <v>-453</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD55" s="42">
+        <v>-311</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="25">
         <v>38</v>
       </c>
       <c r="D56" s="25">
         <v>329</v>
       </c>
       <c r="E56" s="25">
         <v>609</v>
       </c>
       <c r="F56" s="25">
         <v>938</v>
       </c>
       <c r="G56" s="25">
         <v>936</v>
       </c>
       <c r="H56" s="25">
         <v>161</v>
       </c>
       <c r="I56" s="25">
@@ -7251,52 +7409,55 @@
       </c>
       <c r="V56" s="27">
         <v>499</v>
       </c>
       <c r="W56" s="30">
         <v>1372</v>
       </c>
       <c r="X56" s="42">
         <v>1393</v>
       </c>
       <c r="Y56" s="42">
         <v>1068</v>
       </c>
       <c r="Z56" s="42">
         <v>1854</v>
       </c>
       <c r="AA56" s="42">
         <v>2524</v>
       </c>
       <c r="AB56" s="42">
         <v>1261</v>
       </c>
       <c r="AC56" s="42">
         <v>852</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD56" s="42">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="25">
         <v>299</v>
       </c>
       <c r="D57" s="25">
         <v>300</v>
       </c>
       <c r="E57" s="25">
         <v>207</v>
       </c>
       <c r="F57" s="25">
         <v>213</v>
       </c>
       <c r="G57" s="25">
         <v>-82</v>
       </c>
       <c r="H57" s="25">
         <v>-195</v>
       </c>
       <c r="I57" s="25">
@@ -7340,52 +7501,55 @@
       </c>
       <c r="V57" s="27">
         <v>-622</v>
       </c>
       <c r="W57" s="30">
         <v>-180</v>
       </c>
       <c r="X57" s="42">
         <v>-30</v>
       </c>
       <c r="Y57" s="42">
         <v>-138</v>
       </c>
       <c r="Z57" s="23">
         <v>-100</v>
       </c>
       <c r="AA57" s="42">
         <v>-107</v>
       </c>
       <c r="AB57" s="42">
         <v>-46</v>
       </c>
       <c r="AC57" s="42">
         <v>-9</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD57" s="42">
+        <v>-118</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="25">
         <v>-618</v>
       </c>
       <c r="D58" s="25">
         <v>-320</v>
       </c>
       <c r="E58" s="25">
         <v>-294</v>
       </c>
       <c r="F58" s="25">
         <v>-564</v>
       </c>
       <c r="G58" s="25">
         <v>-497</v>
       </c>
       <c r="H58" s="25">
         <v>-382</v>
       </c>
       <c r="I58" s="25">
@@ -7429,52 +7593,55 @@
       </c>
       <c r="V58" s="27">
         <v>-549</v>
       </c>
       <c r="W58" s="30">
         <v>-605</v>
       </c>
       <c r="X58" s="42">
         <v>-545</v>
       </c>
       <c r="Y58" s="42">
         <v>-218</v>
       </c>
       <c r="Z58" s="23">
         <v>-322</v>
       </c>
       <c r="AA58" s="42">
         <v>-483</v>
       </c>
       <c r="AB58" s="42">
         <v>-274</v>
       </c>
       <c r="AC58" s="42">
         <v>-398</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD58" s="42">
+        <v>-280</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="25">
         <v>-1393</v>
       </c>
       <c r="D59" s="25">
         <v>-1292</v>
       </c>
       <c r="E59" s="25">
         <v>-940</v>
       </c>
       <c r="F59" s="25">
         <v>-1249</v>
       </c>
       <c r="G59" s="25">
         <v>-849</v>
       </c>
       <c r="H59" s="25">
         <v>-1065</v>
       </c>
       <c r="I59" s="25">
@@ -7518,52 +7685,55 @@
       </c>
       <c r="V59" s="27">
         <v>-1926</v>
       </c>
       <c r="W59" s="30">
         <v>-1787</v>
       </c>
       <c r="X59" s="42">
         <v>-1619</v>
       </c>
       <c r="Y59" s="42">
         <v>-1229</v>
       </c>
       <c r="Z59" s="42">
         <v>-1102</v>
       </c>
       <c r="AA59" s="42">
         <v>-1515</v>
       </c>
       <c r="AB59" s="42">
         <v>-1312</v>
       </c>
       <c r="AC59" s="42">
         <v>-1471</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD59" s="42">
+        <v>-1213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C60" s="25">
         <v>-871</v>
       </c>
       <c r="D60" s="25">
         <v>-632</v>
       </c>
       <c r="E60" s="25">
         <v>-470</v>
       </c>
       <c r="F60" s="25">
         <v>-580</v>
       </c>
       <c r="G60" s="25">
         <v>-499</v>
       </c>
       <c r="H60" s="25">
         <v>-626</v>
       </c>
       <c r="I60" s="25">
@@ -7607,52 +7777,55 @@
       </c>
       <c r="V60" s="27">
         <v>-870</v>
       </c>
       <c r="W60" s="30">
         <v>-954</v>
       </c>
       <c r="X60" s="42">
         <v>-869</v>
       </c>
       <c r="Y60" s="42">
         <v>-604</v>
       </c>
       <c r="Z60" s="23">
         <v>-559</v>
       </c>
       <c r="AA60" s="42">
         <v>-701</v>
       </c>
       <c r="AB60" s="42">
         <v>-391</v>
       </c>
       <c r="AC60" s="42">
         <v>-361</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD60" s="42">
+        <v>-480</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="25">
         <v>-549</v>
       </c>
       <c r="D61" s="25">
         <v>-410</v>
       </c>
       <c r="E61" s="25">
         <v>-447</v>
       </c>
       <c r="F61" s="25">
         <v>-376</v>
       </c>
       <c r="G61" s="25">
         <v>-278</v>
       </c>
       <c r="H61" s="25">
         <v>-488</v>
       </c>
       <c r="I61" s="25">
@@ -7696,52 +7869,55 @@
       </c>
       <c r="V61" s="27">
         <v>-789</v>
       </c>
       <c r="W61" s="25">
         <v>-647</v>
       </c>
       <c r="X61" s="42">
         <v>-626</v>
       </c>
       <c r="Y61" s="42">
         <v>-489</v>
       </c>
       <c r="Z61" s="23">
         <v>-315</v>
       </c>
       <c r="AA61" s="42">
         <v>-456</v>
       </c>
       <c r="AB61" s="42">
         <v>-349</v>
       </c>
       <c r="AC61" s="42">
         <v>-472</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD61" s="42">
+        <v>-456</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C62" s="25">
         <v>-720</v>
       </c>
       <c r="D62" s="25">
         <v>-579</v>
       </c>
       <c r="E62" s="25">
         <v>-468</v>
       </c>
       <c r="F62" s="25">
         <v>-359</v>
       </c>
       <c r="G62" s="25">
         <v>-479</v>
       </c>
       <c r="H62" s="25">
         <v>-575</v>
       </c>
       <c r="I62" s="25">
@@ -7785,52 +7961,55 @@
       </c>
       <c r="V62" s="27">
         <v>-809</v>
       </c>
       <c r="W62" s="25">
         <v>-534</v>
       </c>
       <c r="X62" s="42">
         <v>-537</v>
       </c>
       <c r="Y62" s="42">
         <v>-511</v>
       </c>
       <c r="Z62" s="23">
         <v>-485</v>
       </c>
       <c r="AA62" s="42">
         <v>-552</v>
       </c>
       <c r="AB62" s="42">
         <v>-420</v>
       </c>
       <c r="AC62" s="42">
         <v>-406</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD62" s="42">
+        <v>-509</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="25">
         <v>-486</v>
       </c>
       <c r="D63" s="25">
         <v>-658</v>
       </c>
       <c r="E63" s="25">
         <v>-513</v>
       </c>
       <c r="F63" s="25">
         <v>-373</v>
       </c>
       <c r="G63" s="25">
         <v>-321</v>
       </c>
       <c r="H63" s="25">
         <v>-366</v>
       </c>
       <c r="I63" s="25">
@@ -7874,52 +8053,55 @@
       </c>
       <c r="V63" s="27">
         <v>-976</v>
       </c>
       <c r="W63" s="25">
         <v>-945</v>
       </c>
       <c r="X63" s="42">
         <v>-671</v>
       </c>
       <c r="Y63" s="42">
         <v>-357</v>
       </c>
       <c r="Z63" s="23">
         <v>-428</v>
       </c>
       <c r="AA63" s="42">
         <v>-392</v>
       </c>
       <c r="AB63" s="42">
         <v>-600</v>
       </c>
       <c r="AC63" s="42">
         <v>-655</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD63" s="42">
+        <v>-628</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C64" s="25">
         <v>-497</v>
       </c>
       <c r="D64" s="25">
         <v>44</v>
       </c>
       <c r="E64" s="25">
         <v>-72</v>
       </c>
       <c r="F64" s="25">
         <v>-76</v>
       </c>
       <c r="G64" s="25">
         <v>-403</v>
       </c>
       <c r="H64" s="25">
         <v>-435</v>
       </c>
       <c r="I64" s="25">
@@ -7963,52 +8145,55 @@
       </c>
       <c r="V64" s="27">
         <v>-1004</v>
       </c>
       <c r="W64" s="25">
         <v>-638</v>
       </c>
       <c r="X64" s="42">
         <v>-398</v>
       </c>
       <c r="Y64" s="42">
         <v>-313</v>
       </c>
       <c r="Z64" s="23">
         <v>-248</v>
       </c>
       <c r="AA64" s="42">
         <v>-601</v>
       </c>
       <c r="AB64" s="42">
         <v>-387</v>
       </c>
       <c r="AC64" s="42">
         <v>-300</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD64" s="42">
+        <v>-418</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="25">
         <v>-344</v>
       </c>
       <c r="D65" s="25">
         <v>-415</v>
       </c>
       <c r="E65" s="25">
         <v>-171</v>
       </c>
       <c r="F65" s="25">
         <v>-313</v>
       </c>
       <c r="G65" s="25">
         <v>-110</v>
       </c>
       <c r="H65" s="25">
         <v>-450</v>
       </c>
       <c r="I65" s="25">
@@ -8052,52 +8237,55 @@
       </c>
       <c r="V65" s="27">
         <v>-649</v>
       </c>
       <c r="W65" s="25">
         <v>-149</v>
       </c>
       <c r="X65" s="42">
         <v>-194</v>
       </c>
       <c r="Y65" s="42">
         <v>-335</v>
       </c>
       <c r="Z65" s="23">
         <v>-224</v>
       </c>
       <c r="AA65" s="42">
         <v>-358</v>
       </c>
       <c r="AB65" s="42">
         <v>-131</v>
       </c>
       <c r="AC65" s="42">
         <v>-293</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD65" s="42">
+        <v>-318</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="25">
         <v>-525</v>
       </c>
       <c r="D66" s="25">
         <v>-774</v>
       </c>
       <c r="E66" s="25">
         <v>-280</v>
       </c>
       <c r="F66" s="25">
         <v>-75</v>
       </c>
       <c r="G66" s="25">
         <v>-280</v>
       </c>
       <c r="H66" s="25">
         <v>-444</v>
       </c>
       <c r="I66" s="25">
@@ -8141,52 +8329,55 @@
       </c>
       <c r="V66" s="27">
         <v>-705</v>
       </c>
       <c r="W66" s="25">
         <v>-655</v>
       </c>
       <c r="X66" s="42">
         <v>-474</v>
       </c>
       <c r="Y66" s="42">
         <v>-633</v>
       </c>
       <c r="Z66" s="23">
         <v>-442</v>
       </c>
       <c r="AA66" s="42">
         <v>-370</v>
       </c>
       <c r="AB66" s="42">
         <v>-267</v>
       </c>
       <c r="AC66" s="42">
         <v>-356</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD66" s="42">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="25">
         <v>-3508</v>
       </c>
       <c r="D67" s="25">
         <v>-1952</v>
       </c>
       <c r="E67" s="25">
         <v>-1517</v>
       </c>
       <c r="F67" s="25">
         <v>-1781</v>
       </c>
       <c r="G67" s="25">
         <v>-1734</v>
       </c>
       <c r="H67" s="25">
         <v>-1915</v>
       </c>
       <c r="I67" s="25">
@@ -8230,52 +8421,55 @@
       </c>
       <c r="V67" s="27">
         <v>-3957</v>
       </c>
       <c r="W67" s="25">
         <v>-2358</v>
       </c>
       <c r="X67" s="42">
         <v>-2890</v>
       </c>
       <c r="Y67" s="42">
         <v>-1978</v>
       </c>
       <c r="Z67" s="42">
         <v>-1823</v>
       </c>
       <c r="AA67" s="42">
         <v>-4459</v>
       </c>
       <c r="AB67" s="42">
         <v>-1715</v>
       </c>
       <c r="AC67" s="42">
         <v>-1967</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD67" s="42">
+        <v>-2089</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C68" s="25">
         <v>-93</v>
       </c>
       <c r="D68" s="25">
         <v>-47</v>
       </c>
       <c r="E68" s="25">
         <v>-63</v>
       </c>
       <c r="F68" s="25">
         <v>-141</v>
       </c>
       <c r="G68" s="25">
         <v>-82</v>
       </c>
       <c r="H68" s="25">
         <v>-101</v>
       </c>
       <c r="I68" s="25">
@@ -8319,52 +8513,55 @@
       </c>
       <c r="V68" s="27">
         <v>-88</v>
       </c>
       <c r="W68" s="25">
         <v>-46</v>
       </c>
       <c r="X68" s="42">
         <v>5</v>
       </c>
       <c r="Y68" s="42">
         <v>-145</v>
       </c>
       <c r="Z68" s="23">
         <v>-48</v>
       </c>
       <c r="AA68" s="42">
         <v>-124</v>
       </c>
       <c r="AB68" s="42">
         <v>-122</v>
       </c>
       <c r="AC68" s="42">
         <v>-36</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD68" s="42">
+        <v>-146</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="32">
         <v>-291</v>
       </c>
       <c r="D69" s="32">
         <v>-145</v>
       </c>
       <c r="E69" s="32">
         <v>-239</v>
       </c>
       <c r="F69" s="32">
         <v>-237</v>
       </c>
       <c r="G69" s="32">
         <v>-360</v>
       </c>
       <c r="H69" s="32">
         <v>-484</v>
       </c>
       <c r="I69" s="32">
@@ -8408,73 +8605,76 @@
       </c>
       <c r="V69" s="34">
         <v>-685</v>
       </c>
       <c r="W69" s="32">
         <v>-382</v>
       </c>
       <c r="X69" s="43">
         <v>-395</v>
       </c>
       <c r="Y69" s="43">
         <v>-228</v>
       </c>
       <c r="Z69" s="45">
         <v>-238</v>
       </c>
       <c r="AA69" s="43">
         <v>-508</v>
       </c>
       <c r="AB69" s="43">
         <v>-164</v>
       </c>
       <c r="AC69" s="43">
         <v>-136</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD69" s="43">
+        <v>-221</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="15"/>
       <c r="B70" s="41"/>
     </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="15"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
       <c r="Y73" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="B51:U51"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="O5:Z5"/>
-    <mergeCell ref="AA5:AC5"/>
+    <mergeCell ref="AA5:AD5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>