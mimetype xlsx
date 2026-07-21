--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\B7A2~1\9E98~1\4EF1~1\2026~1\20FF95~1\D66D~1\613103~1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -574,51 +574,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -688,50 +688,53 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1045,51 +1048,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="23" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="23" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="23"/>
     <col min="11" max="11" width="11" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>66</v>
@@ -1174,59 +1177,59 @@
       <c r="B12" s="8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="9">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="9">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>73</v>
       </c>
@@ -2825,159 +2828,161 @@
       <c r="F69" s="23"/>
       <c r="G69" s="23"/>
       <c r="H69" s="23"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="23"/>
       <c r="L69" s="23"/>
       <c r="M69" s="23"/>
       <c r="N69" s="23"/>
       <c r="O69" s="23"/>
       <c r="P69" s="23"/>
       <c r="Q69" s="23"/>
       <c r="R69" s="23"/>
       <c r="S69" s="23"/>
       <c r="T69" s="23"/>
       <c r="U69" s="23"/>
       <c r="V69" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AD73"/>
+  <dimension ref="A2:AE73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG59" sqref="AG59"/>
+      <selection pane="bottomLeft" activeCell="AE26" sqref="AE26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="52"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="52"/>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:30" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:31" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
-      <c r="AD4" s="39" t="s">
+      <c r="AE4" s="39" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:31" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="59"/>
-      <c r="C5" s="57">
+      <c r="B5" s="60"/>
+      <c r="C5" s="58">
         <v>2024</v>
       </c>
-      <c r="D5" s="58"/>
-[...10 lines deleted...]
-      <c r="O5" s="61">
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="62">
         <v>2025</v>
       </c>
-      <c r="P5" s="62"/>
-[...10 lines deleted...]
-      <c r="AA5" s="61">
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="62">
         <v>2026</v>
       </c>
-      <c r="AB5" s="63"/>
-[...5 lines deleted...]
-      <c r="B6" s="60"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+    </row>
+    <row r="6" spans="1:31" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="61"/>
       <c r="C6" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>22</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="20" t="s">
@@ -3018,77 +3023,80 @@
       </c>
       <c r="W6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="47" t="s">
         <v>27</v>
       </c>
       <c r="AA6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="51" t="s">
         <v>18</v>
       </c>
       <c r="AD6" s="50" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="7" spans="1:30" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE6" s="40" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
-      <c r="B7" s="54" t="s">
+      <c r="B7" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="54"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="55"/>
+      <c r="U7" s="55"/>
+    </row>
+    <row r="8" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="25">
         <v>-203</v>
       </c>
       <c r="D8" s="25">
         <v>1883</v>
       </c>
       <c r="E8" s="25">
         <v>2006</v>
       </c>
       <c r="F8" s="25">
         <v>1439</v>
       </c>
       <c r="G8" s="25">
         <v>1339</v>
       </c>
       <c r="H8" s="25">
         <v>825</v>
       </c>
       <c r="I8" s="25">
         <v>849</v>
       </c>
       <c r="J8" s="25">
@@ -3132,52 +3140,55 @@
       </c>
       <c r="W8" s="25">
         <v>-10</v>
       </c>
       <c r="X8" s="42">
         <v>1959</v>
       </c>
       <c r="Y8" s="42">
         <v>1622</v>
       </c>
       <c r="Z8" s="42">
         <v>2372</v>
       </c>
       <c r="AA8" s="42">
         <v>2304</v>
       </c>
       <c r="AB8" s="42">
         <v>1279</v>
       </c>
       <c r="AC8" s="42">
         <v>1625</v>
       </c>
       <c r="AD8" s="42">
         <v>785</v>
       </c>
-    </row>
-    <row r="9" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE8" s="42">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="12">
         <v>100000000</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="25">
         <v>-947</v>
       </c>
       <c r="D9" s="25">
         <v>-447</v>
       </c>
       <c r="E9" s="25">
         <v>-640</v>
       </c>
       <c r="F9" s="25">
         <v>-516</v>
       </c>
       <c r="G9" s="25">
         <v>-585</v>
       </c>
       <c r="H9" s="25">
         <v>-668</v>
       </c>
       <c r="I9" s="25">
@@ -3224,52 +3235,55 @@
       </c>
       <c r="W9" s="25">
         <v>-1040</v>
       </c>
       <c r="X9" s="42">
         <v>-845</v>
       </c>
       <c r="Y9" s="42">
         <v>-802</v>
       </c>
       <c r="Z9" s="23">
         <v>-470</v>
       </c>
       <c r="AA9" s="42">
         <v>-698</v>
       </c>
       <c r="AB9" s="42">
         <v>-597</v>
       </c>
       <c r="AC9" s="42">
         <v>-658</v>
       </c>
       <c r="AD9" s="42">
         <v>-636</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE9" s="42">
+        <v>-460</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="25">
         <v>-529</v>
       </c>
       <c r="D10" s="25">
         <v>-234</v>
       </c>
       <c r="E10" s="25">
         <v>610</v>
       </c>
       <c r="F10" s="25">
         <v>-309</v>
       </c>
       <c r="G10" s="25">
         <v>-48</v>
       </c>
       <c r="H10" s="25">
         <v>-11</v>
       </c>
       <c r="I10" s="25">
@@ -3316,52 +3330,55 @@
       </c>
       <c r="W10" s="25">
         <v>356</v>
       </c>
       <c r="X10" s="42">
         <v>105</v>
       </c>
       <c r="Y10" s="42">
         <v>-105</v>
       </c>
       <c r="Z10" s="23">
         <v>377</v>
       </c>
       <c r="AA10" s="42">
         <v>189</v>
       </c>
       <c r="AB10" s="42">
         <v>609</v>
       </c>
       <c r="AC10" s="42">
         <v>269</v>
       </c>
       <c r="AD10" s="42">
         <v>470</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE10" s="42">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="25">
         <v>-383</v>
       </c>
       <c r="D11" s="25">
         <v>-182</v>
       </c>
       <c r="E11" s="25">
         <v>-170</v>
       </c>
       <c r="F11" s="25">
         <v>-168</v>
       </c>
       <c r="G11" s="25">
         <v>-116</v>
       </c>
       <c r="H11" s="25">
         <v>-12</v>
       </c>
       <c r="I11" s="25">
@@ -3408,52 +3425,55 @@
       </c>
       <c r="W11" s="25">
         <v>-463</v>
       </c>
       <c r="X11" s="42">
         <v>-376</v>
       </c>
       <c r="Y11" s="42">
         <v>-336</v>
       </c>
       <c r="Z11" s="23">
         <v>-391</v>
       </c>
       <c r="AA11" s="42">
         <v>-319</v>
       </c>
       <c r="AB11" s="42">
         <v>-427</v>
       </c>
       <c r="AC11" s="42">
         <v>-485</v>
       </c>
       <c r="AD11" s="42">
         <v>-322</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE11" s="42">
+        <v>-388</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25">
         <v>-59</v>
       </c>
       <c r="D12" s="25">
         <v>433</v>
       </c>
       <c r="E12" s="30">
         <v>522</v>
       </c>
       <c r="F12" s="25">
         <v>802</v>
       </c>
       <c r="G12" s="25">
         <v>1042</v>
       </c>
       <c r="H12" s="25">
         <v>164</v>
       </c>
       <c r="I12" s="25">
@@ -3500,52 +3520,55 @@
       </c>
       <c r="W12" s="25">
         <v>1657</v>
       </c>
       <c r="X12" s="42">
         <v>1670</v>
       </c>
       <c r="Y12" s="42">
         <v>1423</v>
       </c>
       <c r="Z12" s="42">
         <v>2190</v>
       </c>
       <c r="AA12" s="42">
         <v>2854</v>
       </c>
       <c r="AB12" s="42">
         <v>1560</v>
       </c>
       <c r="AC12" s="42">
         <v>1390</v>
       </c>
       <c r="AD12" s="42">
         <v>2004</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE12" s="42">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="25">
         <v>-281</v>
       </c>
       <c r="D13" s="25">
         <v>26</v>
       </c>
       <c r="E13" s="30">
         <v>-171</v>
       </c>
       <c r="F13" s="25">
         <v>-137</v>
       </c>
       <c r="G13" s="25">
         <v>-191</v>
       </c>
       <c r="H13" s="25">
         <v>-629</v>
       </c>
       <c r="I13" s="25">
@@ -3592,52 +3615,55 @@
       </c>
       <c r="W13" s="25">
         <v>-618</v>
       </c>
       <c r="X13" s="42">
         <v>-300</v>
       </c>
       <c r="Y13" s="42">
         <v>-135</v>
       </c>
       <c r="Z13" s="23">
         <v>-326</v>
       </c>
       <c r="AA13" s="42">
         <v>-571</v>
       </c>
       <c r="AB13" s="42">
         <v>-342</v>
       </c>
       <c r="AC13" s="42">
         <v>-143</v>
       </c>
       <c r="AD13" s="42">
         <v>-138</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE13" s="42">
+        <v>-283</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="25">
         <v>-308</v>
       </c>
       <c r="D14" s="25">
         <v>-145</v>
       </c>
       <c r="E14" s="30">
         <v>-133</v>
       </c>
       <c r="F14" s="25">
         <v>-184</v>
       </c>
       <c r="G14" s="25">
         <v>-239</v>
       </c>
       <c r="H14" s="25">
         <v>-199</v>
       </c>
       <c r="I14" s="25">
@@ -3684,52 +3710,55 @@
       </c>
       <c r="W14" s="30">
         <v>-507</v>
       </c>
       <c r="X14" s="42">
         <v>-537</v>
       </c>
       <c r="Y14" s="42">
         <v>-367</v>
       </c>
       <c r="Z14" s="23">
         <v>-376</v>
       </c>
       <c r="AA14" s="42">
         <v>-326</v>
       </c>
       <c r="AB14" s="42">
         <v>-469</v>
       </c>
       <c r="AC14" s="42">
         <v>-552</v>
       </c>
       <c r="AD14" s="42">
         <v>-379</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE14" s="42">
+        <v>-379</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="25">
         <v>-1562</v>
       </c>
       <c r="D15" s="25">
         <v>-1452</v>
       </c>
       <c r="E15" s="30">
         <v>-981</v>
       </c>
       <c r="F15" s="25">
         <v>-1087</v>
       </c>
       <c r="G15" s="25">
         <v>-1189</v>
       </c>
       <c r="H15" s="25">
         <v>-1152</v>
       </c>
       <c r="I15" s="25">
@@ -3776,52 +3805,55 @@
       </c>
       <c r="W15" s="30">
         <v>-2349</v>
       </c>
       <c r="X15" s="42">
         <v>-2008</v>
       </c>
       <c r="Y15" s="42">
         <v>-1287</v>
       </c>
       <c r="Z15" s="42">
         <v>-1484</v>
       </c>
       <c r="AA15" s="42">
         <v>-1481</v>
       </c>
       <c r="AB15" s="42">
         <v>-1346</v>
       </c>
       <c r="AC15" s="42">
         <v>-1524</v>
       </c>
       <c r="AD15" s="42">
         <v>-1401</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE15" s="42">
+        <v>-1456</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="25">
         <v>-1258</v>
       </c>
       <c r="D16" s="25">
         <v>-895</v>
       </c>
       <c r="E16" s="30">
         <v>-743</v>
       </c>
       <c r="F16" s="25">
         <v>-840</v>
       </c>
       <c r="G16" s="25">
         <v>-657</v>
       </c>
       <c r="H16" s="25">
         <v>-596</v>
       </c>
       <c r="I16" s="25">
@@ -3868,52 +3900,55 @@
       </c>
       <c r="W16" s="30">
         <v>-1236</v>
       </c>
       <c r="X16" s="42">
         <v>-1139</v>
       </c>
       <c r="Y16" s="42">
         <v>-787</v>
       </c>
       <c r="Z16" s="23">
         <v>-763</v>
       </c>
       <c r="AA16" s="42">
         <v>-1035</v>
       </c>
       <c r="AB16" s="42">
         <v>-718</v>
       </c>
       <c r="AC16" s="42">
         <v>-717</v>
       </c>
       <c r="AD16" s="42">
         <v>-937</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE16" s="42">
+        <v>-823</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="25">
         <v>-606</v>
       </c>
       <c r="D17" s="25">
         <v>-419</v>
       </c>
       <c r="E17" s="30">
         <v>-457</v>
       </c>
       <c r="F17" s="25">
         <v>-427</v>
       </c>
       <c r="G17" s="25">
         <v>-432</v>
       </c>
       <c r="H17" s="25">
         <v>-633</v>
       </c>
       <c r="I17" s="25">
@@ -3960,52 +3995,55 @@
       </c>
       <c r="W17" s="30">
         <v>-684</v>
       </c>
       <c r="X17" s="42">
         <v>-445</v>
       </c>
       <c r="Y17" s="42">
         <v>-311</v>
       </c>
       <c r="Z17" s="23">
         <v>-274</v>
       </c>
       <c r="AA17" s="42">
         <v>-166</v>
       </c>
       <c r="AB17" s="42">
         <v>-24</v>
       </c>
       <c r="AC17" s="42">
         <v>-476</v>
       </c>
       <c r="AD17" s="42">
         <v>-312</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE17" s="42">
+        <v>-417</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="25">
         <v>-558</v>
       </c>
       <c r="D18" s="25">
         <v>-347</v>
       </c>
       <c r="E18" s="30">
         <v>-454</v>
       </c>
       <c r="F18" s="25">
         <v>-250</v>
       </c>
       <c r="G18" s="25">
         <v>-404</v>
       </c>
       <c r="H18" s="25">
         <v>-503</v>
       </c>
       <c r="I18" s="25">
@@ -4052,52 +4090,55 @@
       </c>
       <c r="W18" s="30">
         <v>-361</v>
       </c>
       <c r="X18" s="42">
         <v>-343</v>
       </c>
       <c r="Y18" s="42">
         <v>-193</v>
       </c>
       <c r="Z18" s="23">
         <v>-168</v>
       </c>
       <c r="AA18" s="42">
         <v>-269</v>
       </c>
       <c r="AB18" s="42">
         <v>-116</v>
       </c>
       <c r="AC18" s="42">
         <v>-261</v>
       </c>
       <c r="AD18" s="42">
         <v>-201</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE18" s="42">
+        <v>-256</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="25">
         <v>-802</v>
       </c>
       <c r="D19" s="25">
         <v>-781</v>
       </c>
       <c r="E19" s="30">
         <v>-633</v>
       </c>
       <c r="F19" s="25">
         <v>-691</v>
       </c>
       <c r="G19" s="25">
         <v>-583</v>
       </c>
       <c r="H19" s="25">
         <v>-713</v>
       </c>
       <c r="I19" s="25">
@@ -4144,52 +4185,55 @@
       </c>
       <c r="W19" s="30">
         <v>-1285</v>
       </c>
       <c r="X19" s="42">
         <v>-1137</v>
       </c>
       <c r="Y19" s="42">
         <v>-690</v>
       </c>
       <c r="Z19" s="23">
         <v>-667</v>
       </c>
       <c r="AA19" s="42">
         <v>-658</v>
       </c>
       <c r="AB19" s="42">
         <v>-784</v>
       </c>
       <c r="AC19" s="42">
         <v>-936</v>
       </c>
       <c r="AD19" s="42">
         <v>-850</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE19" s="42">
+        <v>-806</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="25">
         <v>-58</v>
       </c>
       <c r="D20" s="25">
         <v>292</v>
       </c>
       <c r="E20" s="30">
         <v>256</v>
       </c>
       <c r="F20" s="25">
         <v>313</v>
       </c>
       <c r="G20" s="25">
         <v>96</v>
       </c>
       <c r="H20" s="25">
         <v>177</v>
       </c>
       <c r="I20" s="25">
@@ -4236,52 +4280,55 @@
       </c>
       <c r="W20" s="30">
         <v>-357</v>
       </c>
       <c r="X20" s="42">
         <v>148</v>
       </c>
       <c r="Y20" s="42">
         <v>74</v>
       </c>
       <c r="Z20" s="23">
         <v>155</v>
       </c>
       <c r="AA20" s="42">
         <v>-79</v>
       </c>
       <c r="AB20" s="42">
         <v>-64</v>
       </c>
       <c r="AC20" s="42">
         <v>219</v>
       </c>
       <c r="AD20" s="42">
         <v>-325</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE20" s="42">
+        <v>-307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="25">
         <v>-368</v>
       </c>
       <c r="D21" s="25">
         <v>-343</v>
       </c>
       <c r="E21" s="30">
         <v>-154</v>
       </c>
       <c r="F21" s="25">
         <v>-116</v>
       </c>
       <c r="G21" s="25">
         <v>-264</v>
       </c>
       <c r="H21" s="25">
         <v>-445</v>
       </c>
       <c r="I21" s="25">
@@ -4328,52 +4375,55 @@
       </c>
       <c r="W21" s="30">
         <v>-631</v>
       </c>
       <c r="X21" s="42">
         <v>-594</v>
       </c>
       <c r="Y21" s="42">
         <v>-491</v>
       </c>
       <c r="Z21" s="23">
         <v>-407</v>
       </c>
       <c r="AA21" s="42">
         <v>-558</v>
       </c>
       <c r="AB21" s="42">
         <v>-317</v>
       </c>
       <c r="AC21" s="42">
         <v>-327</v>
       </c>
       <c r="AD21" s="42">
         <v>-279</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE21" s="42">
+        <v>-336</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="25">
         <v>-528</v>
       </c>
       <c r="D22" s="25">
         <v>-1520</v>
       </c>
       <c r="E22" s="30">
         <v>-242</v>
       </c>
       <c r="F22" s="25">
         <v>-319</v>
       </c>
       <c r="G22" s="25">
         <v>-331</v>
       </c>
       <c r="H22" s="25">
         <v>-456</v>
       </c>
       <c r="I22" s="25">
@@ -4420,52 +4470,55 @@
       </c>
       <c r="W22" s="30">
         <v>-560</v>
       </c>
       <c r="X22" s="42">
         <v>-399</v>
       </c>
       <c r="Y22" s="42">
         <v>-547</v>
       </c>
       <c r="Z22" s="23">
         <v>-434</v>
       </c>
       <c r="AA22" s="42">
         <v>-383</v>
       </c>
       <c r="AB22" s="42">
         <v>-145</v>
       </c>
       <c r="AC22" s="42">
         <v>-214</v>
       </c>
       <c r="AD22" s="42">
         <v>-141</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE22" s="42">
+        <v>-156</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="25">
         <v>-3819</v>
       </c>
       <c r="D23" s="25">
         <v>-2001</v>
       </c>
       <c r="E23" s="30">
         <v>-1772</v>
       </c>
       <c r="F23" s="25">
         <v>-1741</v>
       </c>
       <c r="G23" s="25">
         <v>-1789</v>
       </c>
       <c r="H23" s="25">
         <v>-1760</v>
       </c>
       <c r="I23" s="25">
@@ -4512,52 +4565,55 @@
       </c>
       <c r="W23" s="30">
         <v>-2910</v>
       </c>
       <c r="X23" s="42">
         <v>-3474</v>
       </c>
       <c r="Y23" s="42">
         <v>-2355</v>
       </c>
       <c r="Z23" s="42">
         <v>-2353</v>
       </c>
       <c r="AA23" s="42">
         <v>-5747</v>
       </c>
       <c r="AB23" s="42">
         <v>-2163</v>
       </c>
       <c r="AC23" s="42">
         <v>-2783</v>
       </c>
       <c r="AD23" s="42">
         <v>-2487</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE23" s="42">
+        <v>-2605</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="25">
         <v>-237</v>
       </c>
       <c r="D24" s="25">
         <v>-210</v>
       </c>
       <c r="E24" s="30">
         <v>-177</v>
       </c>
       <c r="F24" s="25">
         <v>-176</v>
       </c>
       <c r="G24" s="25">
         <v>-145</v>
       </c>
       <c r="H24" s="25">
         <v>-157</v>
       </c>
       <c r="I24" s="25">
@@ -4604,52 +4660,55 @@
       </c>
       <c r="W24" s="30">
         <v>-328</v>
       </c>
       <c r="X24" s="42">
         <v>-307</v>
       </c>
       <c r="Y24" s="42">
         <v>-357</v>
       </c>
       <c r="Z24" s="23">
         <v>-304</v>
       </c>
       <c r="AA24" s="42">
         <v>-423</v>
       </c>
       <c r="AB24" s="42">
         <v>-260</v>
       </c>
       <c r="AC24" s="42">
         <v>-278</v>
       </c>
       <c r="AD24" s="42">
         <v>-299</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE24" s="42">
+        <v>-248</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="25">
         <v>-316</v>
       </c>
       <c r="D25" s="25">
         <v>-154</v>
       </c>
       <c r="E25" s="30">
         <v>-155</v>
       </c>
       <c r="F25" s="25">
         <v>-183</v>
       </c>
       <c r="G25" s="25">
         <v>-17</v>
       </c>
       <c r="H25" s="25">
         <v>-335</v>
       </c>
       <c r="I25" s="25">
@@ -4696,52 +4755,55 @@
       </c>
       <c r="W25" s="30">
         <v>-510</v>
       </c>
       <c r="X25" s="42">
         <v>-279</v>
       </c>
       <c r="Y25" s="42">
         <v>-297</v>
       </c>
       <c r="Z25" s="23">
         <v>-250</v>
       </c>
       <c r="AA25" s="42">
         <v>-497</v>
       </c>
       <c r="AB25" s="42">
         <v>-370</v>
       </c>
       <c r="AC25" s="42">
         <v>-157</v>
       </c>
       <c r="AD25" s="42">
         <v>-113</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE25" s="42">
+        <v>-305</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="25">
         <v>5539</v>
       </c>
       <c r="D26" s="25">
         <v>5240</v>
       </c>
       <c r="E26" s="30">
         <v>5120</v>
       </c>
       <c r="F26" s="25">
         <v>4520</v>
       </c>
       <c r="G26" s="25">
         <v>4352</v>
       </c>
       <c r="H26" s="25">
         <v>5600</v>
       </c>
       <c r="I26" s="25">
@@ -4788,52 +4850,55 @@
       </c>
       <c r="W26" s="30">
         <v>9146</v>
       </c>
       <c r="X26" s="42">
         <v>7941</v>
       </c>
       <c r="Y26" s="42">
         <v>6985</v>
       </c>
       <c r="Z26" s="42">
         <v>5982</v>
       </c>
       <c r="AA26" s="42">
         <v>8418</v>
       </c>
       <c r="AB26" s="42">
         <v>4625</v>
       </c>
       <c r="AC26" s="42">
         <v>5721</v>
       </c>
       <c r="AD26" s="42">
         <v>4158</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE26" s="42">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="25">
         <v>4590</v>
       </c>
       <c r="D27" s="25">
         <v>4095</v>
       </c>
       <c r="E27" s="30">
         <v>1935</v>
       </c>
       <c r="F27" s="25">
         <v>2493</v>
       </c>
       <c r="G27" s="25">
         <v>2327</v>
       </c>
       <c r="H27" s="25">
         <v>2916</v>
       </c>
       <c r="I27" s="25">
@@ -4880,52 +4945,55 @@
       </c>
       <c r="W27" s="30">
         <v>2759</v>
       </c>
       <c r="X27" s="42">
         <v>3255</v>
       </c>
       <c r="Y27" s="42">
         <v>1884</v>
       </c>
       <c r="Z27" s="42">
         <v>1505</v>
       </c>
       <c r="AA27" s="42">
         <v>1753</v>
       </c>
       <c r="AB27" s="42">
         <v>2063</v>
       </c>
       <c r="AC27" s="42">
         <v>2731</v>
       </c>
       <c r="AD27" s="42">
         <v>1858</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE27" s="42">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="25">
         <v>2287</v>
       </c>
       <c r="D28" s="25">
         <v>927</v>
       </c>
       <c r="E28" s="30">
         <v>445</v>
       </c>
       <c r="F28" s="25">
         <v>455</v>
       </c>
       <c r="G28" s="25">
         <v>512</v>
       </c>
       <c r="H28" s="30">
         <v>237</v>
       </c>
       <c r="I28" s="25">
@@ -4972,79 +5040,84 @@
       </c>
       <c r="W28" s="30">
         <v>-89</v>
       </c>
       <c r="X28" s="42">
         <v>1023</v>
       </c>
       <c r="Y28" s="42">
         <v>316</v>
       </c>
       <c r="Z28" s="23">
         <v>830</v>
       </c>
       <c r="AA28" s="42">
         <v>2300</v>
       </c>
       <c r="AB28" s="42">
         <v>564</v>
       </c>
       <c r="AC28" s="42">
         <v>806</v>
       </c>
       <c r="AD28" s="42">
         <v>1115</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE28" s="42">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="56"/>
-[...17 lines deleted...]
-      <c r="U29" s="56"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
       <c r="AB29" s="49"/>
       <c r="AC29" s="42"/>
-    </row>
-    <row r="30" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD29" s="42"/>
+      <c r="AE29" s="42"/>
+    </row>
+    <row r="30" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="25">
         <v>10984</v>
       </c>
       <c r="D30" s="25">
         <v>9678</v>
       </c>
       <c r="E30" s="30">
         <v>7155</v>
       </c>
       <c r="F30" s="25">
         <v>7901</v>
       </c>
       <c r="G30" s="25">
         <v>7503</v>
       </c>
       <c r="H30" s="25">
         <v>9728</v>
       </c>
       <c r="I30" s="25">
         <v>12690</v>
       </c>
       <c r="J30" s="25">
@@ -5088,52 +5161,55 @@
       </c>
       <c r="W30" s="30">
         <v>9839</v>
       </c>
       <c r="X30" s="42">
         <v>10971</v>
       </c>
       <c r="Y30" s="42">
         <v>9210</v>
       </c>
       <c r="Z30" s="42">
         <v>7797</v>
       </c>
       <c r="AA30" s="42">
         <v>11541</v>
       </c>
       <c r="AB30" s="42">
         <v>6751</v>
       </c>
       <c r="AC30" s="42">
         <v>8473</v>
       </c>
       <c r="AD30" s="42">
         <v>6927</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE30" s="42">
+        <v>6756</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="12">
         <v>100000000</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="25">
         <v>-335</v>
       </c>
       <c r="D31" s="25">
         <v>-29</v>
       </c>
       <c r="E31" s="30">
         <v>-274</v>
       </c>
       <c r="F31" s="25">
         <v>-24</v>
       </c>
       <c r="G31" s="25">
         <v>-146</v>
       </c>
       <c r="H31" s="25">
         <v>-97</v>
       </c>
       <c r="I31" s="25">
@@ -5180,52 +5256,55 @@
       </c>
       <c r="W31" s="30">
         <v>-317</v>
       </c>
       <c r="X31" s="42">
         <v>-191</v>
       </c>
       <c r="Y31" s="42">
         <v>-115</v>
       </c>
       <c r="Z31" s="23">
         <v>13</v>
       </c>
       <c r="AA31" s="42">
         <v>-107</v>
       </c>
       <c r="AB31" s="42">
         <v>-305</v>
       </c>
       <c r="AC31" s="42">
         <v>-248</v>
       </c>
       <c r="AD31" s="42">
         <v>-109</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE31" s="42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="25">
         <v>76</v>
       </c>
       <c r="D32" s="25">
         <v>258</v>
       </c>
       <c r="E32" s="30">
         <v>361</v>
       </c>
       <c r="F32" s="25">
         <v>197</v>
       </c>
       <c r="G32" s="25">
         <v>321</v>
       </c>
       <c r="H32" s="25">
         <v>450</v>
       </c>
       <c r="I32" s="25">
@@ -5272,52 +5351,55 @@
       </c>
       <c r="W32" s="30">
         <v>363</v>
       </c>
       <c r="X32" s="42">
         <v>281</v>
       </c>
       <c r="Y32" s="42">
         <v>202</v>
       </c>
       <c r="Z32" s="23">
         <v>361</v>
       </c>
       <c r="AA32" s="42">
         <v>308</v>
       </c>
       <c r="AB32" s="42">
         <v>429</v>
       </c>
       <c r="AC32" s="42">
         <v>246</v>
       </c>
       <c r="AD32" s="42">
         <v>241</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE32" s="42">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="25">
         <v>29</v>
       </c>
       <c r="D33" s="25">
         <v>152</v>
       </c>
       <c r="E33" s="30">
         <v>204</v>
       </c>
       <c r="F33" s="25">
         <v>323</v>
       </c>
       <c r="G33" s="25">
         <v>202</v>
       </c>
       <c r="H33" s="25">
         <v>494</v>
       </c>
       <c r="I33" s="25">
@@ -5364,52 +5446,55 @@
       </c>
       <c r="W33" s="30">
         <v>148</v>
       </c>
       <c r="X33" s="42">
         <v>-44</v>
       </c>
       <c r="Y33" s="42">
         <v>148</v>
       </c>
       <c r="Z33" s="23">
         <v>87</v>
       </c>
       <c r="AA33" s="42">
         <v>106</v>
       </c>
       <c r="AB33" s="42">
         <v>16</v>
       </c>
       <c r="AC33" s="42">
         <v>-32</v>
       </c>
       <c r="AD33" s="42">
         <v>-11</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE33" s="42">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="25">
         <v>-97</v>
       </c>
       <c r="D34" s="25">
         <v>104</v>
       </c>
       <c r="E34" s="30">
         <v>-87</v>
       </c>
       <c r="F34" s="25">
         <v>-136</v>
       </c>
       <c r="G34" s="25">
         <v>106</v>
       </c>
       <c r="H34" s="25">
         <v>3</v>
       </c>
       <c r="I34" s="25">
@@ -5456,52 +5541,55 @@
       </c>
       <c r="W34" s="30">
         <v>285</v>
       </c>
       <c r="X34" s="42">
         <v>277</v>
       </c>
       <c r="Y34" s="42">
         <v>355</v>
       </c>
       <c r="Z34" s="23">
         <v>336</v>
       </c>
       <c r="AA34" s="42">
         <v>330</v>
       </c>
       <c r="AB34" s="42">
         <v>299</v>
       </c>
       <c r="AC34" s="42">
         <v>538</v>
       </c>
       <c r="AD34" s="42">
         <v>508</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE34" s="42">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="25">
         <v>-580</v>
       </c>
       <c r="D35" s="25">
         <v>-274</v>
       </c>
       <c r="E35" s="30">
         <v>-378</v>
       </c>
       <c r="F35" s="25">
         <v>-350</v>
       </c>
       <c r="G35" s="25">
         <v>-109</v>
       </c>
       <c r="H35" s="25">
         <v>-434</v>
       </c>
       <c r="I35" s="25">
@@ -5548,52 +5636,55 @@
       </c>
       <c r="W35" s="30">
         <v>-438</v>
       </c>
       <c r="X35" s="42">
         <v>-270</v>
       </c>
       <c r="Y35" s="42">
         <v>3</v>
       </c>
       <c r="Z35" s="23">
         <v>-226</v>
       </c>
       <c r="AA35" s="42">
         <v>-464</v>
       </c>
       <c r="AB35" s="42">
         <v>-296</v>
       </c>
       <c r="AC35" s="42">
         <v>-134</v>
       </c>
       <c r="AD35" s="42">
         <v>-20</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE35" s="42">
+        <v>-272</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="25">
         <v>310</v>
       </c>
       <c r="D36" s="25">
         <v>175</v>
       </c>
       <c r="E36" s="30">
         <v>161</v>
       </c>
       <c r="F36" s="25">
         <v>380</v>
       </c>
       <c r="G36" s="25">
         <v>258</v>
       </c>
       <c r="H36" s="25">
         <v>183</v>
       </c>
       <c r="I36" s="25">
@@ -5640,52 +5731,55 @@
       </c>
       <c r="W36" s="30">
         <v>98</v>
       </c>
       <c r="X36" s="42">
         <v>8</v>
       </c>
       <c r="Y36" s="42">
         <v>-149</v>
       </c>
       <c r="Z36" s="23">
         <v>-54</v>
       </c>
       <c r="AA36" s="42">
         <v>157</v>
       </c>
       <c r="AB36" s="42">
         <v>-195</v>
       </c>
       <c r="AC36" s="42">
         <v>-154</v>
       </c>
       <c r="AD36" s="42">
         <v>-99</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE36" s="42">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="25">
         <v>-169</v>
       </c>
       <c r="D37" s="25">
         <v>-160</v>
       </c>
       <c r="E37" s="30">
         <v>-41</v>
       </c>
       <c r="F37" s="25">
         <v>162</v>
       </c>
       <c r="G37" s="25">
         <v>-340</v>
       </c>
       <c r="H37" s="25">
         <v>-87</v>
       </c>
       <c r="I37" s="25">
@@ -5732,52 +5826,55 @@
       </c>
       <c r="W37" s="30">
         <v>-562</v>
       </c>
       <c r="X37" s="42">
         <v>-389</v>
       </c>
       <c r="Y37" s="42">
         <v>-58</v>
       </c>
       <c r="Z37" s="23">
         <v>-382</v>
       </c>
       <c r="AA37" s="42">
         <v>34</v>
       </c>
       <c r="AB37" s="42">
         <v>-34</v>
       </c>
       <c r="AC37" s="42">
         <v>-53</v>
       </c>
       <c r="AD37" s="42">
         <v>-188</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE37" s="42">
+        <v>-295</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="25">
         <v>-387</v>
       </c>
       <c r="D38" s="25">
         <v>-263</v>
       </c>
       <c r="E38" s="30">
         <v>-273</v>
       </c>
       <c r="F38" s="25">
         <v>-260</v>
       </c>
       <c r="G38" s="25">
         <v>-158</v>
       </c>
       <c r="H38" s="25">
         <v>30</v>
       </c>
       <c r="I38" s="25">
@@ -5824,52 +5921,55 @@
       </c>
       <c r="W38" s="30">
         <v>-282</v>
       </c>
       <c r="X38" s="42">
         <v>-270</v>
       </c>
       <c r="Y38" s="42">
         <v>-183</v>
       </c>
       <c r="Z38" s="23">
         <v>-204</v>
       </c>
       <c r="AA38" s="42">
         <v>-334</v>
       </c>
       <c r="AB38" s="42">
         <v>-327</v>
       </c>
       <c r="AC38" s="42">
         <v>-356</v>
       </c>
       <c r="AD38" s="42">
         <v>-457</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE38" s="42">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="25">
         <v>-57</v>
       </c>
       <c r="D39" s="25">
         <v>-9</v>
       </c>
       <c r="E39" s="30">
         <v>-10</v>
       </c>
       <c r="F39" s="25">
         <v>-51</v>
       </c>
       <c r="G39" s="25">
         <v>-154</v>
       </c>
       <c r="H39" s="25">
         <v>-145</v>
       </c>
       <c r="I39" s="25">
@@ -5916,52 +6016,55 @@
       </c>
       <c r="W39" s="30">
         <v>-37</v>
       </c>
       <c r="X39" s="42">
         <v>181</v>
       </c>
       <c r="Y39" s="42">
         <v>178</v>
       </c>
       <c r="Z39" s="23">
         <v>41</v>
       </c>
       <c r="AA39" s="42">
         <v>290</v>
       </c>
       <c r="AB39" s="42">
         <v>325</v>
       </c>
       <c r="AC39" s="42">
         <v>-4</v>
       </c>
       <c r="AD39" s="42">
         <v>144</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE39" s="42">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C40" s="25">
         <v>162</v>
       </c>
       <c r="D40" s="25">
         <v>232</v>
       </c>
       <c r="E40" s="30">
         <v>14</v>
       </c>
       <c r="F40" s="25">
         <v>109</v>
       </c>
       <c r="G40" s="25">
         <v>75</v>
       </c>
       <c r="H40" s="25">
         <v>72</v>
       </c>
       <c r="I40" s="25">
@@ -6008,52 +6111,55 @@
       </c>
       <c r="W40" s="30">
         <v>173</v>
       </c>
       <c r="X40" s="42">
         <v>194</v>
       </c>
       <c r="Y40" s="42">
         <v>318</v>
       </c>
       <c r="Z40" s="23">
         <v>317</v>
       </c>
       <c r="AA40" s="42">
         <v>283</v>
       </c>
       <c r="AB40" s="42">
         <v>304</v>
       </c>
       <c r="AC40" s="42">
         <v>145</v>
       </c>
       <c r="AD40" s="42">
         <v>308</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE40" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="25">
         <v>-316</v>
       </c>
       <c r="D41" s="25">
         <v>-123</v>
       </c>
       <c r="E41" s="30">
         <v>-120</v>
       </c>
       <c r="F41" s="25">
         <v>-318</v>
       </c>
       <c r="G41" s="25">
         <v>-262</v>
       </c>
       <c r="H41" s="25">
         <v>-347</v>
       </c>
       <c r="I41" s="25">
@@ -6100,52 +6206,55 @@
       </c>
       <c r="W41" s="30">
         <v>-340</v>
       </c>
       <c r="X41" s="42">
         <v>-466</v>
       </c>
       <c r="Y41" s="42">
         <v>-333</v>
       </c>
       <c r="Z41" s="23">
         <v>-239</v>
       </c>
       <c r="AA41" s="42">
         <v>-266</v>
       </c>
       <c r="AB41" s="42">
         <v>-184</v>
       </c>
       <c r="AC41" s="42">
         <v>-281</v>
       </c>
       <c r="AD41" s="42">
         <v>-222</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE41" s="42">
+        <v>-279</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="25">
         <v>439</v>
       </c>
       <c r="D42" s="25">
         <v>248</v>
       </c>
       <c r="E42" s="30">
         <v>328</v>
       </c>
       <c r="F42" s="25">
         <v>389</v>
       </c>
       <c r="G42" s="25">
         <v>499</v>
       </c>
       <c r="H42" s="25">
         <v>612</v>
       </c>
       <c r="I42" s="25">
@@ -6192,52 +6301,55 @@
       </c>
       <c r="W42" s="30">
         <v>281</v>
       </c>
       <c r="X42" s="42">
         <v>546</v>
       </c>
       <c r="Y42" s="42">
         <v>387</v>
       </c>
       <c r="Z42" s="23">
         <v>403</v>
       </c>
       <c r="AA42" s="42">
         <v>522</v>
       </c>
       <c r="AB42" s="42">
         <v>323</v>
       </c>
       <c r="AC42" s="42">
         <v>519</v>
       </c>
       <c r="AD42" s="42">
         <v>93</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE42" s="42">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="25">
         <v>-24</v>
       </c>
       <c r="D43" s="25">
         <v>72</v>
       </c>
       <c r="E43" s="30">
         <v>17</v>
       </c>
       <c r="F43" s="25">
         <v>197</v>
       </c>
       <c r="G43" s="25">
         <v>-154</v>
       </c>
       <c r="H43" s="25">
         <v>5</v>
       </c>
       <c r="I43" s="25">
@@ -6284,52 +6396,55 @@
       </c>
       <c r="W43" s="30">
         <v>-482</v>
       </c>
       <c r="X43" s="42">
         <v>-400</v>
       </c>
       <c r="Y43" s="42">
         <v>-156</v>
       </c>
       <c r="Z43" s="23">
         <v>-183</v>
       </c>
       <c r="AA43" s="42">
         <v>-200</v>
       </c>
       <c r="AB43" s="42">
         <v>-186</v>
       </c>
       <c r="AC43" s="42">
         <v>-34</v>
       </c>
       <c r="AD43" s="42">
         <v>39</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE43" s="42">
+        <v>-146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="25">
         <v>-3</v>
       </c>
       <c r="D44" s="25">
         <v>-746</v>
       </c>
       <c r="E44" s="30">
         <v>38</v>
       </c>
       <c r="F44" s="25">
         <v>-244</v>
       </c>
       <c r="G44" s="25">
         <v>-51</v>
       </c>
       <c r="H44" s="25">
         <v>-12</v>
       </c>
       <c r="I44" s="25">
@@ -6376,52 +6491,55 @@
       </c>
       <c r="W44" s="30">
         <v>95</v>
       </c>
       <c r="X44" s="42">
         <v>75</v>
       </c>
       <c r="Y44" s="42">
         <v>86</v>
       </c>
       <c r="Z44" s="23">
         <v>8</v>
       </c>
       <c r="AA44" s="42">
         <v>-13</v>
       </c>
       <c r="AB44" s="42">
         <v>122</v>
       </c>
       <c r="AC44" s="42">
         <v>142</v>
       </c>
       <c r="AD44" s="42">
         <v>12</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE44" s="42">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="25">
         <v>-311</v>
       </c>
       <c r="D45" s="25">
         <v>-49</v>
       </c>
       <c r="E45" s="30">
         <v>-255</v>
       </c>
       <c r="F45" s="25">
         <v>40</v>
       </c>
       <c r="G45" s="25">
         <v>-55</v>
       </c>
       <c r="H45" s="25">
         <v>155</v>
       </c>
       <c r="I45" s="25">
@@ -6468,52 +6586,55 @@
       </c>
       <c r="W45" s="30">
         <v>-552</v>
       </c>
       <c r="X45" s="42">
         <v>-584</v>
       </c>
       <c r="Y45" s="42">
         <v>-377</v>
       </c>
       <c r="Z45" s="23">
         <v>-530</v>
       </c>
       <c r="AA45" s="42">
         <v>-1288</v>
       </c>
       <c r="AB45" s="42">
         <v>-448</v>
       </c>
       <c r="AC45" s="42">
         <v>-816</v>
       </c>
       <c r="AD45" s="42">
         <v>-398</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE45" s="42">
+        <v>-444</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="25">
         <v>-144</v>
       </c>
       <c r="D46" s="25">
         <v>-163</v>
       </c>
       <c r="E46" s="30">
         <v>-114</v>
       </c>
       <c r="F46" s="25">
         <v>-35</v>
       </c>
       <c r="G46" s="25">
         <v>-63</v>
       </c>
       <c r="H46" s="25">
         <v>-56</v>
       </c>
       <c r="I46" s="25">
@@ -6560,52 +6681,55 @@
       </c>
       <c r="W46" s="30">
         <v>-282</v>
       </c>
       <c r="X46" s="42">
         <v>-312</v>
       </c>
       <c r="Y46" s="42">
         <v>-212</v>
       </c>
       <c r="Z46" s="23">
         <v>-256</v>
       </c>
       <c r="AA46" s="42">
         <v>-299</v>
       </c>
       <c r="AB46" s="42">
         <v>-138</v>
       </c>
       <c r="AC46" s="42">
         <v>-242</v>
       </c>
       <c r="AD46" s="42">
         <v>-153</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE46" s="42">
+        <v>-182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="25">
         <v>-25</v>
       </c>
       <c r="D47" s="25">
         <v>-9</v>
       </c>
       <c r="E47" s="30">
         <v>84</v>
       </c>
       <c r="F47" s="25">
         <v>54</v>
       </c>
       <c r="G47" s="25">
         <v>343</v>
       </c>
       <c r="H47" s="25">
         <v>149</v>
       </c>
       <c r="I47" s="25">
@@ -6652,52 +6776,55 @@
       </c>
       <c r="W47" s="30">
         <v>-128</v>
       </c>
       <c r="X47" s="42">
         <v>116</v>
       </c>
       <c r="Y47" s="42">
         <v>-69</v>
       </c>
       <c r="Z47" s="23">
         <v>-12</v>
       </c>
       <c r="AA47" s="42">
         <v>11</v>
       </c>
       <c r="AB47" s="42">
         <v>-206</v>
       </c>
       <c r="AC47" s="42">
         <v>-21</v>
       </c>
       <c r="AD47" s="42">
         <v>108</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE47" s="42">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="25">
         <v>5539</v>
       </c>
       <c r="D48" s="25">
         <v>5240</v>
       </c>
       <c r="E48" s="30">
         <v>5120</v>
       </c>
       <c r="F48" s="25">
         <v>4520</v>
       </c>
       <c r="G48" s="25">
         <v>4352</v>
       </c>
       <c r="H48" s="25">
         <v>5600</v>
       </c>
       <c r="I48" s="25">
@@ -6744,52 +6871,55 @@
       </c>
       <c r="W48" s="30">
         <v>9146</v>
       </c>
       <c r="X48" s="42">
         <v>7941</v>
       </c>
       <c r="Y48" s="42">
         <v>6985</v>
       </c>
       <c r="Z48" s="42">
         <v>5982</v>
       </c>
       <c r="AA48" s="42">
         <v>8418</v>
       </c>
       <c r="AB48" s="42">
         <v>4625</v>
       </c>
       <c r="AC48" s="42">
         <v>5721</v>
       </c>
       <c r="AD48" s="42">
         <v>4158</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE48" s="42">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="25">
         <v>4590</v>
       </c>
       <c r="D49" s="25">
         <v>4095</v>
       </c>
       <c r="E49" s="30">
         <v>1935</v>
       </c>
       <c r="F49" s="25">
         <v>2493</v>
       </c>
       <c r="G49" s="25">
         <v>2327</v>
       </c>
       <c r="H49" s="25">
         <v>2916</v>
       </c>
       <c r="I49" s="25">
@@ -6836,52 +6966,55 @@
       </c>
       <c r="W49" s="30">
         <v>2759</v>
       </c>
       <c r="X49" s="42">
         <v>3255</v>
       </c>
       <c r="Y49" s="42">
         <v>1884</v>
       </c>
       <c r="Z49" s="42">
         <v>1505</v>
       </c>
       <c r="AA49" s="42">
         <v>1753</v>
       </c>
       <c r="AB49" s="42">
         <v>2063</v>
       </c>
       <c r="AC49" s="42">
         <v>2731</v>
       </c>
       <c r="AD49" s="42">
         <v>1858</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE49" s="42">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="25">
         <v>2287</v>
       </c>
       <c r="D50" s="25">
         <v>927</v>
       </c>
       <c r="E50" s="30">
         <v>445</v>
       </c>
       <c r="F50" s="25">
         <v>455</v>
       </c>
       <c r="G50" s="25">
         <v>512</v>
       </c>
       <c r="H50" s="30">
         <v>237</v>
       </c>
       <c r="I50" s="25">
@@ -6928,79 +7061,84 @@
       </c>
       <c r="W50" s="30">
         <v>-89</v>
       </c>
       <c r="X50" s="42">
         <v>1023</v>
       </c>
       <c r="Y50" s="42">
         <v>316</v>
       </c>
       <c r="Z50" s="23">
         <v>830</v>
       </c>
       <c r="AA50" s="42">
         <v>2300</v>
       </c>
       <c r="AB50" s="42">
         <v>564</v>
       </c>
       <c r="AC50" s="42">
         <v>806</v>
       </c>
       <c r="AD50" s="42">
         <v>1115</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE50" s="42">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="23"/>
-      <c r="B51" s="55" t="s">
+      <c r="B51" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C51" s="55"/>
-[...17 lines deleted...]
-      <c r="U51" s="55"/>
+      <c r="C51" s="56"/>
+      <c r="D51" s="56"/>
+      <c r="E51" s="56"/>
+      <c r="F51" s="56"/>
+      <c r="G51" s="56"/>
+      <c r="H51" s="56"/>
+      <c r="I51" s="56"/>
+      <c r="J51" s="56"/>
+      <c r="K51" s="56"/>
+      <c r="L51" s="56"/>
+      <c r="M51" s="56"/>
+      <c r="N51" s="56"/>
+      <c r="O51" s="56"/>
+      <c r="P51" s="56"/>
+      <c r="Q51" s="56"/>
+      <c r="R51" s="56"/>
+      <c r="S51" s="56"/>
+      <c r="T51" s="56"/>
+      <c r="U51" s="56"/>
       <c r="AB51" s="49"/>
       <c r="AC51" s="42"/>
-    </row>
-    <row r="52" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD51" s="42"/>
+      <c r="AE51" s="42"/>
+    </row>
+    <row r="52" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B52" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="25">
         <v>-11187</v>
       </c>
       <c r="D52" s="25">
         <v>-7795</v>
       </c>
       <c r="E52" s="30">
         <v>-5149</v>
       </c>
       <c r="F52" s="25">
         <v>-6462</v>
       </c>
       <c r="G52" s="25">
         <v>-6164</v>
       </c>
       <c r="H52" s="25">
         <v>-8903</v>
       </c>
       <c r="I52" s="25">
         <v>-11841</v>
       </c>
       <c r="J52" s="25">
@@ -7044,52 +7182,55 @@
       </c>
       <c r="W52" s="30">
         <v>-9849</v>
       </c>
       <c r="X52" s="42">
         <v>-9012</v>
       </c>
       <c r="Y52" s="42">
         <v>-7588</v>
       </c>
       <c r="Z52" s="42">
         <v>-5425</v>
       </c>
       <c r="AA52" s="42">
         <v>-9237</v>
       </c>
       <c r="AB52" s="42">
         <v>-5472</v>
       </c>
       <c r="AC52" s="42">
         <v>-6848</v>
       </c>
       <c r="AD52" s="42">
         <v>-6142</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE52" s="42">
+        <v>-6801</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="12">
         <v>100000000</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C53" s="25">
         <v>-612</v>
       </c>
       <c r="D53" s="25">
         <v>-418</v>
       </c>
       <c r="E53" s="30">
         <v>-366</v>
       </c>
       <c r="F53" s="25">
         <v>-492</v>
       </c>
       <c r="G53" s="25">
         <v>-439</v>
       </c>
       <c r="H53" s="25">
         <v>-571</v>
       </c>
       <c r="I53" s="25">
@@ -7136,52 +7277,55 @@
       </c>
       <c r="W53" s="30">
         <v>-723</v>
       </c>
       <c r="X53" s="42">
         <v>-654</v>
       </c>
       <c r="Y53" s="42">
         <v>-687</v>
       </c>
       <c r="Z53" s="23">
         <v>-483</v>
       </c>
       <c r="AA53" s="42">
         <v>-591</v>
       </c>
       <c r="AB53" s="42">
         <v>-292</v>
       </c>
       <c r="AC53" s="42">
         <v>-410</v>
       </c>
       <c r="AD53" s="42">
         <v>-527</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE53" s="42">
+        <v>-475</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="25">
         <v>-605</v>
       </c>
       <c r="D54" s="25">
         <v>-492</v>
       </c>
       <c r="E54" s="30">
         <v>249</v>
       </c>
       <c r="F54" s="25">
         <v>-506</v>
       </c>
       <c r="G54" s="25">
         <v>-369</v>
       </c>
       <c r="H54" s="25">
         <v>-461</v>
       </c>
       <c r="I54" s="25">
@@ -7228,52 +7372,55 @@
       </c>
       <c r="W54" s="30">
         <v>-7</v>
       </c>
       <c r="X54" s="42">
         <v>-176</v>
       </c>
       <c r="Y54" s="42">
         <v>-307</v>
       </c>
       <c r="Z54" s="23">
         <v>16</v>
       </c>
       <c r="AA54" s="42">
         <v>-119</v>
       </c>
       <c r="AB54" s="42">
         <v>180</v>
       </c>
       <c r="AC54" s="42">
         <v>23</v>
       </c>
       <c r="AD54" s="42">
         <v>229</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE54" s="42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="25">
         <v>-412</v>
       </c>
       <c r="D55" s="25">
         <v>-334</v>
       </c>
       <c r="E55" s="25">
         <v>-374</v>
       </c>
       <c r="F55" s="25">
         <v>-491</v>
       </c>
       <c r="G55" s="25">
         <v>-318</v>
       </c>
       <c r="H55" s="25">
         <v>-506</v>
       </c>
       <c r="I55" s="25">
@@ -7320,52 +7467,55 @@
       </c>
       <c r="W55" s="30">
         <v>-611</v>
       </c>
       <c r="X55" s="42">
         <v>-332</v>
       </c>
       <c r="Y55" s="42">
         <v>-484</v>
       </c>
       <c r="Z55" s="23">
         <v>-478</v>
       </c>
       <c r="AA55" s="42">
         <v>-425</v>
       </c>
       <c r="AB55" s="42">
         <v>-443</v>
       </c>
       <c r="AC55" s="42">
         <v>-453</v>
       </c>
       <c r="AD55" s="42">
         <v>-311</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE55" s="42">
+        <v>-267</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="25">
         <v>38</v>
       </c>
       <c r="D56" s="25">
         <v>329</v>
       </c>
       <c r="E56" s="25">
         <v>609</v>
       </c>
       <c r="F56" s="25">
         <v>938</v>
       </c>
       <c r="G56" s="25">
         <v>936</v>
       </c>
       <c r="H56" s="25">
         <v>161</v>
       </c>
       <c r="I56" s="25">
@@ -7412,52 +7562,55 @@
       </c>
       <c r="W56" s="30">
         <v>1372</v>
       </c>
       <c r="X56" s="42">
         <v>1393</v>
       </c>
       <c r="Y56" s="42">
         <v>1068</v>
       </c>
       <c r="Z56" s="42">
         <v>1854</v>
       </c>
       <c r="AA56" s="42">
         <v>2524</v>
       </c>
       <c r="AB56" s="42">
         <v>1261</v>
       </c>
       <c r="AC56" s="42">
         <v>852</v>
       </c>
       <c r="AD56" s="42">
         <v>1496</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE56" s="42">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="25">
         <v>299</v>
       </c>
       <c r="D57" s="25">
         <v>300</v>
       </c>
       <c r="E57" s="25">
         <v>207</v>
       </c>
       <c r="F57" s="25">
         <v>213</v>
       </c>
       <c r="G57" s="25">
         <v>-82</v>
       </c>
       <c r="H57" s="25">
         <v>-195</v>
       </c>
       <c r="I57" s="25">
@@ -7504,52 +7657,55 @@
       </c>
       <c r="W57" s="30">
         <v>-180</v>
       </c>
       <c r="X57" s="42">
         <v>-30</v>
       </c>
       <c r="Y57" s="42">
         <v>-138</v>
       </c>
       <c r="Z57" s="23">
         <v>-100</v>
       </c>
       <c r="AA57" s="42">
         <v>-107</v>
       </c>
       <c r="AB57" s="42">
         <v>-46</v>
       </c>
       <c r="AC57" s="42">
         <v>-9</v>
       </c>
       <c r="AD57" s="42">
         <v>-118</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE57" s="42">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="25">
         <v>-618</v>
       </c>
       <c r="D58" s="25">
         <v>-320</v>
       </c>
       <c r="E58" s="25">
         <v>-294</v>
       </c>
       <c r="F58" s="25">
         <v>-564</v>
       </c>
       <c r="G58" s="25">
         <v>-497</v>
       </c>
       <c r="H58" s="25">
         <v>-382</v>
       </c>
       <c r="I58" s="25">
@@ -7596,52 +7752,55 @@
       </c>
       <c r="W58" s="30">
         <v>-605</v>
       </c>
       <c r="X58" s="42">
         <v>-545</v>
       </c>
       <c r="Y58" s="42">
         <v>-218</v>
       </c>
       <c r="Z58" s="23">
         <v>-322</v>
       </c>
       <c r="AA58" s="42">
         <v>-483</v>
       </c>
       <c r="AB58" s="42">
         <v>-274</v>
       </c>
       <c r="AC58" s="42">
         <v>-398</v>
       </c>
       <c r="AD58" s="42">
         <v>-280</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE58" s="42">
+        <v>-453</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="25">
         <v>-1393</v>
       </c>
       <c r="D59" s="25">
         <v>-1292</v>
       </c>
       <c r="E59" s="25">
         <v>-940</v>
       </c>
       <c r="F59" s="25">
         <v>-1249</v>
       </c>
       <c r="G59" s="25">
         <v>-849</v>
       </c>
       <c r="H59" s="25">
         <v>-1065</v>
       </c>
       <c r="I59" s="25">
@@ -7688,52 +7847,55 @@
       </c>
       <c r="W59" s="30">
         <v>-1787</v>
       </c>
       <c r="X59" s="42">
         <v>-1619</v>
       </c>
       <c r="Y59" s="42">
         <v>-1229</v>
       </c>
       <c r="Z59" s="42">
         <v>-1102</v>
       </c>
       <c r="AA59" s="42">
         <v>-1515</v>
       </c>
       <c r="AB59" s="42">
         <v>-1312</v>
       </c>
       <c r="AC59" s="42">
         <v>-1471</v>
       </c>
       <c r="AD59" s="42">
         <v>-1213</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE59" s="42">
+        <v>-1161</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C60" s="25">
         <v>-871</v>
       </c>
       <c r="D60" s="25">
         <v>-632</v>
       </c>
       <c r="E60" s="25">
         <v>-470</v>
       </c>
       <c r="F60" s="25">
         <v>-580</v>
       </c>
       <c r="G60" s="25">
         <v>-499</v>
       </c>
       <c r="H60" s="25">
         <v>-626</v>
       </c>
       <c r="I60" s="25">
@@ -7780,52 +7942,55 @@
       </c>
       <c r="W60" s="30">
         <v>-954</v>
       </c>
       <c r="X60" s="42">
         <v>-869</v>
       </c>
       <c r="Y60" s="42">
         <v>-604</v>
       </c>
       <c r="Z60" s="23">
         <v>-559</v>
       </c>
       <c r="AA60" s="42">
         <v>-701</v>
       </c>
       <c r="AB60" s="42">
         <v>-391</v>
       </c>
       <c r="AC60" s="42">
         <v>-361</v>
       </c>
       <c r="AD60" s="42">
         <v>-480</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE60" s="42">
+        <v>-597</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="25">
         <v>-549</v>
       </c>
       <c r="D61" s="25">
         <v>-410</v>
       </c>
       <c r="E61" s="25">
         <v>-447</v>
       </c>
       <c r="F61" s="25">
         <v>-376</v>
       </c>
       <c r="G61" s="25">
         <v>-278</v>
       </c>
       <c r="H61" s="25">
         <v>-488</v>
       </c>
       <c r="I61" s="25">
@@ -7872,52 +8037,55 @@
       </c>
       <c r="W61" s="25">
         <v>-647</v>
       </c>
       <c r="X61" s="42">
         <v>-626</v>
       </c>
       <c r="Y61" s="42">
         <v>-489</v>
       </c>
       <c r="Z61" s="23">
         <v>-315</v>
       </c>
       <c r="AA61" s="42">
         <v>-456</v>
       </c>
       <c r="AB61" s="42">
         <v>-349</v>
       </c>
       <c r="AC61" s="42">
         <v>-472</v>
       </c>
       <c r="AD61" s="42">
         <v>-456</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE61" s="42">
+        <v>-315</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C62" s="25">
         <v>-720</v>
       </c>
       <c r="D62" s="25">
         <v>-579</v>
       </c>
       <c r="E62" s="25">
         <v>-468</v>
       </c>
       <c r="F62" s="25">
         <v>-359</v>
       </c>
       <c r="G62" s="25">
         <v>-479</v>
       </c>
       <c r="H62" s="25">
         <v>-575</v>
       </c>
       <c r="I62" s="25">
@@ -7964,52 +8132,55 @@
       </c>
       <c r="W62" s="25">
         <v>-534</v>
       </c>
       <c r="X62" s="42">
         <v>-537</v>
       </c>
       <c r="Y62" s="42">
         <v>-511</v>
       </c>
       <c r="Z62" s="23">
         <v>-485</v>
       </c>
       <c r="AA62" s="42">
         <v>-552</v>
       </c>
       <c r="AB62" s="42">
         <v>-420</v>
       </c>
       <c r="AC62" s="42">
         <v>-406</v>
       </c>
       <c r="AD62" s="42">
         <v>-509</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE62" s="42">
+        <v>-356</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="25">
         <v>-486</v>
       </c>
       <c r="D63" s="25">
         <v>-658</v>
       </c>
       <c r="E63" s="25">
         <v>-513</v>
       </c>
       <c r="F63" s="25">
         <v>-373</v>
       </c>
       <c r="G63" s="25">
         <v>-321</v>
       </c>
       <c r="H63" s="25">
         <v>-366</v>
       </c>
       <c r="I63" s="25">
@@ -8056,52 +8227,55 @@
       </c>
       <c r="W63" s="25">
         <v>-945</v>
       </c>
       <c r="X63" s="42">
         <v>-671</v>
       </c>
       <c r="Y63" s="42">
         <v>-357</v>
       </c>
       <c r="Z63" s="23">
         <v>-428</v>
       </c>
       <c r="AA63" s="42">
         <v>-392</v>
       </c>
       <c r="AB63" s="42">
         <v>-600</v>
       </c>
       <c r="AC63" s="42">
         <v>-655</v>
       </c>
       <c r="AD63" s="42">
         <v>-628</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE63" s="42">
+        <v>-527</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C64" s="25">
         <v>-497</v>
       </c>
       <c r="D64" s="25">
         <v>44</v>
       </c>
       <c r="E64" s="25">
         <v>-72</v>
       </c>
       <c r="F64" s="25">
         <v>-76</v>
       </c>
       <c r="G64" s="25">
         <v>-403</v>
       </c>
       <c r="H64" s="25">
         <v>-435</v>
       </c>
       <c r="I64" s="25">
@@ -8148,52 +8322,55 @@
       </c>
       <c r="W64" s="25">
         <v>-638</v>
       </c>
       <c r="X64" s="42">
         <v>-398</v>
       </c>
       <c r="Y64" s="42">
         <v>-313</v>
       </c>
       <c r="Z64" s="23">
         <v>-248</v>
       </c>
       <c r="AA64" s="42">
         <v>-601</v>
       </c>
       <c r="AB64" s="42">
         <v>-387</v>
       </c>
       <c r="AC64" s="42">
         <v>-300</v>
       </c>
       <c r="AD64" s="42">
         <v>-418</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE64" s="42">
+        <v>-545</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="25">
         <v>-344</v>
       </c>
       <c r="D65" s="25">
         <v>-415</v>
       </c>
       <c r="E65" s="25">
         <v>-171</v>
       </c>
       <c r="F65" s="25">
         <v>-313</v>
       </c>
       <c r="G65" s="25">
         <v>-110</v>
       </c>
       <c r="H65" s="25">
         <v>-450</v>
       </c>
       <c r="I65" s="25">
@@ -8240,52 +8417,55 @@
       </c>
       <c r="W65" s="25">
         <v>-149</v>
       </c>
       <c r="X65" s="42">
         <v>-194</v>
       </c>
       <c r="Y65" s="42">
         <v>-335</v>
       </c>
       <c r="Z65" s="23">
         <v>-224</v>
       </c>
       <c r="AA65" s="42">
         <v>-358</v>
       </c>
       <c r="AB65" s="42">
         <v>-131</v>
       </c>
       <c r="AC65" s="42">
         <v>-293</v>
       </c>
       <c r="AD65" s="42">
         <v>-318</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE65" s="42">
+        <v>-190</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="25">
         <v>-525</v>
       </c>
       <c r="D66" s="25">
         <v>-774</v>
       </c>
       <c r="E66" s="25">
         <v>-280</v>
       </c>
       <c r="F66" s="25">
         <v>-75</v>
       </c>
       <c r="G66" s="25">
         <v>-280</v>
       </c>
       <c r="H66" s="25">
         <v>-444</v>
       </c>
       <c r="I66" s="25">
@@ -8332,52 +8512,55 @@
       </c>
       <c r="W66" s="25">
         <v>-655</v>
       </c>
       <c r="X66" s="42">
         <v>-474</v>
       </c>
       <c r="Y66" s="42">
         <v>-633</v>
       </c>
       <c r="Z66" s="23">
         <v>-442</v>
       </c>
       <c r="AA66" s="42">
         <v>-370</v>
       </c>
       <c r="AB66" s="42">
         <v>-267</v>
       </c>
       <c r="AC66" s="42">
         <v>-356</v>
       </c>
       <c r="AD66" s="42">
         <v>-153</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE66" s="42">
+        <v>-92</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="25">
         <v>-3508</v>
       </c>
       <c r="D67" s="25">
         <v>-1952</v>
       </c>
       <c r="E67" s="25">
         <v>-1517</v>
       </c>
       <c r="F67" s="25">
         <v>-1781</v>
       </c>
       <c r="G67" s="25">
         <v>-1734</v>
       </c>
       <c r="H67" s="25">
         <v>-1915</v>
       </c>
       <c r="I67" s="25">
@@ -8424,52 +8607,55 @@
       </c>
       <c r="W67" s="25">
         <v>-2358</v>
       </c>
       <c r="X67" s="42">
         <v>-2890</v>
       </c>
       <c r="Y67" s="42">
         <v>-1978</v>
       </c>
       <c r="Z67" s="42">
         <v>-1823</v>
       </c>
       <c r="AA67" s="42">
         <v>-4459</v>
       </c>
       <c r="AB67" s="42">
         <v>-1715</v>
       </c>
       <c r="AC67" s="42">
         <v>-1967</v>
       </c>
       <c r="AD67" s="42">
         <v>-2089</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE67" s="42">
+        <v>-2161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C68" s="25">
         <v>-93</v>
       </c>
       <c r="D68" s="25">
         <v>-47</v>
       </c>
       <c r="E68" s="25">
         <v>-63</v>
       </c>
       <c r="F68" s="25">
         <v>-141</v>
       </c>
       <c r="G68" s="25">
         <v>-82</v>
       </c>
       <c r="H68" s="25">
         <v>-101</v>
       </c>
       <c r="I68" s="25">
@@ -8516,52 +8702,55 @@
       </c>
       <c r="W68" s="25">
         <v>-46</v>
       </c>
       <c r="X68" s="42">
         <v>5</v>
       </c>
       <c r="Y68" s="42">
         <v>-145</v>
       </c>
       <c r="Z68" s="23">
         <v>-48</v>
       </c>
       <c r="AA68" s="42">
         <v>-124</v>
       </c>
       <c r="AB68" s="42">
         <v>-122</v>
       </c>
       <c r="AC68" s="42">
         <v>-36</v>
       </c>
       <c r="AD68" s="42">
         <v>-146</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE68" s="42">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="32">
         <v>-291</v>
       </c>
       <c r="D69" s="32">
         <v>-145</v>
       </c>
       <c r="E69" s="32">
         <v>-239</v>
       </c>
       <c r="F69" s="32">
         <v>-237</v>
       </c>
       <c r="G69" s="32">
         <v>-360</v>
       </c>
       <c r="H69" s="32">
         <v>-484</v>
       </c>
       <c r="I69" s="32">
@@ -8608,73 +8797,76 @@
       </c>
       <c r="W69" s="32">
         <v>-382</v>
       </c>
       <c r="X69" s="43">
         <v>-395</v>
       </c>
       <c r="Y69" s="43">
         <v>-228</v>
       </c>
       <c r="Z69" s="45">
         <v>-238</v>
       </c>
       <c r="AA69" s="43">
         <v>-508</v>
       </c>
       <c r="AB69" s="43">
         <v>-164</v>
       </c>
       <c r="AC69" s="43">
         <v>-136</v>
       </c>
       <c r="AD69" s="43">
         <v>-221</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE69" s="45">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="15"/>
       <c r="B70" s="41"/>
     </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="15"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
       <c r="Y73" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="B51:U51"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="O5:Z5"/>
-    <mergeCell ref="AA5:AD5"/>
+    <mergeCell ref="AA5:AE5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>