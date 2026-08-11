--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\B7A2~1\9E98~1\4EF1~1\2026~1\20FF95~1\D66D~1\613103~1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -235,62 +235,50 @@
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>"0,0"- insignificant amount</t>
   </si>
   <si>
     <t>"x" - data confidential</t>
   </si>
   <si>
     <t>"…" - no data</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
   </si>
   <si>
     <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Balance of migration for all flows</t>
   </si>
   <si>
     <t>SIC code  - 613103</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
-[...10 lines deleted...]
-  <si>
     <t>Department of Population Statistics</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>110000000</t>
   </si>
   <si>
     <t>150000000</t>
   </si>
   <si>
     <t>190000000</t>
   </si>
   <si>
     <t>230000000</t>
   </si>
   <si>
     <t>270000000</t>
   </si>
   <si>
     <t>310000000</t>
@@ -332,57 +320,69 @@
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>The difference between the number of arrivals during the reporting period and the number of departures</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
   </si>
   <si>
     <t>To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -392,90 +392,84 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -564,212 +558,226 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1036,7837 +1044,8052 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="23" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="34.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="77.140625" style="21" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="21"/>
+    <col min="11" max="11" width="11" style="21" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="34" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="36" t="s">
+      <c r="B5" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="17" t="s">
+      <c r="B6" s="15" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="34" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="18" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="65" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="7">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="7">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="19" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="42" t="s">
         <v>96</v>
-      </c>
-[...94 lines deleted...]
-        <v>100</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="108.42578125" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
-      <c r="B5" s="23" t="s">
+      <c r="A5" s="21"/>
+      <c r="B5" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="C5" s="23"/>
-[...18 lines deleted...]
-      <c r="V5" s="23"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="21"/>
+      <c r="R5" s="21"/>
+      <c r="S5" s="21"/>
+      <c r="T5" s="21"/>
+      <c r="U5" s="21"/>
+      <c r="V5" s="21"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A6" s="23"/>
-      <c r="B6" s="23" t="s">
+      <c r="A6" s="21"/>
+      <c r="B6" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="C6" s="23"/>
-[...18 lines deleted...]
-      <c r="V6" s="23"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="21"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="21"/>
+      <c r="S6" s="21"/>
+      <c r="T6" s="21"/>
+      <c r="U6" s="21"/>
+      <c r="V6" s="21"/>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A7" s="23"/>
-      <c r="B7" s="23" t="s">
+      <c r="A7" s="21"/>
+      <c r="B7" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="23"/>
-[...18 lines deleted...]
-      <c r="V7" s="23"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="21"/>
+      <c r="O7" s="21"/>
+      <c r="P7" s="21"/>
+      <c r="Q7" s="21"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="21"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="21"/>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A8" s="23"/>
-      <c r="B8" s="23" t="s">
+      <c r="A8" s="21"/>
+      <c r="B8" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C8" s="23"/>
-[...18 lines deleted...]
-      <c r="V8" s="23"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="S8" s="21"/>
+      <c r="T8" s="21"/>
+      <c r="U8" s="21"/>
+      <c r="V8" s="21"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A9" s="23"/>
-      <c r="B9" s="23" t="s">
+      <c r="A9" s="21"/>
+      <c r="B9" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="C9" s="23"/>
-[...18 lines deleted...]
-      <c r="V9" s="23"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
+      <c r="P9" s="21"/>
+      <c r="Q9" s="21"/>
+      <c r="R9" s="21"/>
+      <c r="S9" s="21"/>
+      <c r="T9" s="21"/>
+      <c r="U9" s="21"/>
+      <c r="V9" s="21"/>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A10" s="23"/>
-[...20 lines deleted...]
-      <c r="V10" s="23"/>
+      <c r="A10" s="21"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="21"/>
+      <c r="O10" s="21"/>
+      <c r="P10" s="21"/>
+      <c r="Q10" s="21"/>
+      <c r="R10" s="21"/>
+      <c r="S10" s="21"/>
+      <c r="T10" s="21"/>
+      <c r="U10" s="21"/>
+      <c r="V10" s="21"/>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A11" s="23"/>
-      <c r="B11" s="23" t="s">
+      <c r="A11" s="21"/>
+      <c r="B11" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="C11" s="23"/>
-[...18 lines deleted...]
-      <c r="V11" s="23"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="21"/>
+      <c r="U11" s="21"/>
+      <c r="V11" s="21"/>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A12" s="23"/>
-[...20 lines deleted...]
-      <c r="V12" s="23"/>
+      <c r="A12" s="21"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
+      <c r="R12" s="21"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="21"/>
+      <c r="U12" s="21"/>
+      <c r="V12" s="21"/>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="23"/>
-[...20 lines deleted...]
-      <c r="V13" s="23"/>
+      <c r="A13" s="21"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="21"/>
+      <c r="P13" s="21"/>
+      <c r="Q13" s="21"/>
+      <c r="R13" s="21"/>
+      <c r="S13" s="21"/>
+      <c r="T13" s="21"/>
+      <c r="U13" s="21"/>
+      <c r="V13" s="21"/>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A14" s="23"/>
-      <c r="B14" s="23" t="s">
+      <c r="A14" s="21"/>
+      <c r="B14" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="23"/>
-[...18 lines deleted...]
-      <c r="V14" s="23"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="21"/>
+      <c r="Q14" s="21"/>
+      <c r="R14" s="21"/>
+      <c r="S14" s="21"/>
+      <c r="T14" s="21"/>
+      <c r="U14" s="21"/>
+      <c r="V14" s="21"/>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A15" s="23"/>
-[...20 lines deleted...]
-      <c r="V15" s="23"/>
+      <c r="A15" s="21"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="21"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="21"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="23"/>
-[...20 lines deleted...]
-      <c r="V16" s="23"/>
+      <c r="A16" s="21"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A17" s="23"/>
-[...20 lines deleted...]
-      <c r="V17" s="23"/>
+      <c r="A17" s="21"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="21"/>
+      <c r="P17" s="21"/>
+      <c r="Q17" s="21"/>
+      <c r="R17" s="21"/>
+      <c r="S17" s="21"/>
+      <c r="T17" s="21"/>
+      <c r="U17" s="21"/>
+      <c r="V17" s="21"/>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A18" s="23"/>
-[...20 lines deleted...]
-      <c r="V18" s="23"/>
+      <c r="A18" s="21"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A19" s="23"/>
-[...20 lines deleted...]
-      <c r="V19" s="23"/>
+      <c r="A19" s="21"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
+      <c r="R19" s="21"/>
+      <c r="S19" s="21"/>
+      <c r="T19" s="21"/>
+      <c r="U19" s="21"/>
+      <c r="V19" s="21"/>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A20" s="23"/>
-[...20 lines deleted...]
-      <c r="V20" s="23"/>
+      <c r="A20" s="21"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="21"/>
+      <c r="Q20" s="21"/>
+      <c r="R20" s="21"/>
+      <c r="S20" s="21"/>
+      <c r="T20" s="21"/>
+      <c r="U20" s="21"/>
+      <c r="V20" s="21"/>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A21" s="23"/>
-[...20 lines deleted...]
-      <c r="V21" s="23"/>
+      <c r="A21" s="21"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A22" s="23"/>
-[...20 lines deleted...]
-      <c r="V22" s="23"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="21"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="21"/>
+      <c r="P22" s="21"/>
+      <c r="Q22" s="21"/>
+      <c r="R22" s="21"/>
+      <c r="S22" s="21"/>
+      <c r="T22" s="21"/>
+      <c r="U22" s="21"/>
+      <c r="V22" s="21"/>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A23" s="23"/>
-[...20 lines deleted...]
-      <c r="V23" s="23"/>
+      <c r="A23" s="21"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="21"/>
+      <c r="R23" s="21"/>
+      <c r="S23" s="21"/>
+      <c r="T23" s="21"/>
+      <c r="U23" s="21"/>
+      <c r="V23" s="21"/>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A24" s="23"/>
-[...20 lines deleted...]
-      <c r="V24" s="23"/>
+      <c r="A24" s="21"/>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="21"/>
+      <c r="P24" s="21"/>
+      <c r="Q24" s="21"/>
+      <c r="R24" s="21"/>
+      <c r="S24" s="21"/>
+      <c r="T24" s="21"/>
+      <c r="U24" s="21"/>
+      <c r="V24" s="21"/>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A25" s="23"/>
-[...20 lines deleted...]
-      <c r="V25" s="23"/>
+      <c r="A25" s="21"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="21"/>
+      <c r="P25" s="21"/>
+      <c r="Q25" s="21"/>
+      <c r="R25" s="21"/>
+      <c r="S25" s="21"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="21"/>
+      <c r="V25" s="21"/>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A26" s="23"/>
-[...20 lines deleted...]
-      <c r="V26" s="23"/>
+      <c r="A26" s="21"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="21"/>
+      <c r="P26" s="21"/>
+      <c r="Q26" s="21"/>
+      <c r="R26" s="21"/>
+      <c r="S26" s="21"/>
+      <c r="T26" s="21"/>
+      <c r="U26" s="21"/>
+      <c r="V26" s="21"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" s="23"/>
-[...20 lines deleted...]
-      <c r="V27" s="23"/>
+      <c r="A27" s="21"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="21"/>
+      <c r="Q27" s="21"/>
+      <c r="R27" s="21"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A28" s="23"/>
-[...20 lines deleted...]
-      <c r="V28" s="23"/>
+      <c r="A28" s="21"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="21"/>
+      <c r="V28" s="21"/>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A29" s="23"/>
-[...20 lines deleted...]
-      <c r="V29" s="23"/>
+      <c r="A29" s="21"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="21"/>
+      <c r="O29" s="21"/>
+      <c r="P29" s="21"/>
+      <c r="Q29" s="21"/>
+      <c r="R29" s="21"/>
+      <c r="S29" s="21"/>
+      <c r="T29" s="21"/>
+      <c r="U29" s="21"/>
+      <c r="V29" s="21"/>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A30" s="23"/>
-[...20 lines deleted...]
-      <c r="V30" s="23"/>
+      <c r="A30" s="21"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="21"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="21"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="21"/>
+      <c r="T30" s="21"/>
+      <c r="U30" s="21"/>
+      <c r="V30" s="21"/>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A31" s="23"/>
-[...20 lines deleted...]
-      <c r="V31" s="23"/>
+      <c r="A31" s="21"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="21"/>
+      <c r="O31" s="21"/>
+      <c r="P31" s="21"/>
+      <c r="Q31" s="21"/>
+      <c r="R31" s="21"/>
+      <c r="S31" s="21"/>
+      <c r="T31" s="21"/>
+      <c r="U31" s="21"/>
+      <c r="V31" s="21"/>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A32" s="23"/>
-[...20 lines deleted...]
-      <c r="V32" s="23"/>
+      <c r="A32" s="21"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="21"/>
+      <c r="O32" s="21"/>
+      <c r="P32" s="21"/>
+      <c r="Q32" s="21"/>
+      <c r="R32" s="21"/>
+      <c r="S32" s="21"/>
+      <c r="T32" s="21"/>
+      <c r="U32" s="21"/>
+      <c r="V32" s="21"/>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A33" s="23"/>
-[...20 lines deleted...]
-      <c r="V33" s="23"/>
+      <c r="A33" s="21"/>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A34" s="23"/>
-[...20 lines deleted...]
-      <c r="V34" s="23"/>
+      <c r="A34" s="21"/>
+      <c r="B34" s="21"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="21"/>
+      <c r="O34" s="21"/>
+      <c r="P34" s="21"/>
+      <c r="Q34" s="21"/>
+      <c r="R34" s="21"/>
+      <c r="S34" s="21"/>
+      <c r="T34" s="21"/>
+      <c r="U34" s="21"/>
+      <c r="V34" s="21"/>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A35" s="23"/>
-[...20 lines deleted...]
-      <c r="V35" s="23"/>
+      <c r="A35" s="21"/>
+      <c r="B35" s="21"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="21"/>
+      <c r="O35" s="21"/>
+      <c r="P35" s="21"/>
+      <c r="Q35" s="21"/>
+      <c r="R35" s="21"/>
+      <c r="S35" s="21"/>
+      <c r="T35" s="21"/>
+      <c r="U35" s="21"/>
+      <c r="V35" s="21"/>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A36" s="23"/>
-[...20 lines deleted...]
-      <c r="V36" s="23"/>
+      <c r="A36" s="21"/>
+      <c r="B36" s="21"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="21"/>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="21"/>
+      <c r="P36" s="21"/>
+      <c r="Q36" s="21"/>
+      <c r="R36" s="21"/>
+      <c r="S36" s="21"/>
+      <c r="T36" s="21"/>
+      <c r="U36" s="21"/>
+      <c r="V36" s="21"/>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A37" s="23"/>
-[...20 lines deleted...]
-      <c r="V37" s="23"/>
+      <c r="A37" s="21"/>
+      <c r="B37" s="21"/>
+      <c r="C37" s="21"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="21"/>
+      <c r="O37" s="21"/>
+      <c r="P37" s="21"/>
+      <c r="Q37" s="21"/>
+      <c r="R37" s="21"/>
+      <c r="S37" s="21"/>
+      <c r="T37" s="21"/>
+      <c r="U37" s="21"/>
+      <c r="V37" s="21"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A38" s="23"/>
-[...20 lines deleted...]
-      <c r="V38" s="23"/>
+      <c r="A38" s="21"/>
+      <c r="B38" s="21"/>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="21"/>
+      <c r="Q38" s="21"/>
+      <c r="R38" s="21"/>
+      <c r="S38" s="21"/>
+      <c r="T38" s="21"/>
+      <c r="U38" s="21"/>
+      <c r="V38" s="21"/>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A39" s="23"/>
-[...20 lines deleted...]
-      <c r="V39" s="23"/>
+      <c r="A39" s="21"/>
+      <c r="B39" s="21"/>
+      <c r="C39" s="21"/>
+      <c r="D39" s="21"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="21"/>
+      <c r="G39" s="21"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="21"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="21"/>
+      <c r="O39" s="21"/>
+      <c r="P39" s="21"/>
+      <c r="Q39" s="21"/>
+      <c r="R39" s="21"/>
+      <c r="S39" s="21"/>
+      <c r="T39" s="21"/>
+      <c r="U39" s="21"/>
+      <c r="V39" s="21"/>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A40" s="23"/>
-[...20 lines deleted...]
-      <c r="V40" s="23"/>
+      <c r="A40" s="21"/>
+      <c r="B40" s="21"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="21"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A41" s="23"/>
-[...20 lines deleted...]
-      <c r="V41" s="23"/>
+      <c r="A41" s="21"/>
+      <c r="B41" s="21"/>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="21"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="21"/>
+      <c r="O41" s="21"/>
+      <c r="P41" s="21"/>
+      <c r="Q41" s="21"/>
+      <c r="R41" s="21"/>
+      <c r="S41" s="21"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
     </row>
     <row r="42" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A42" s="23"/>
-[...20 lines deleted...]
-      <c r="V42" s="23"/>
+      <c r="A42" s="21"/>
+      <c r="B42" s="21"/>
+      <c r="C42" s="21"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="21"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="21"/>
+      <c r="O42" s="21"/>
+      <c r="P42" s="21"/>
+      <c r="Q42" s="21"/>
+      <c r="R42" s="21"/>
+      <c r="S42" s="21"/>
+      <c r="T42" s="21"/>
+      <c r="U42" s="21"/>
+      <c r="V42" s="21"/>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A43" s="23"/>
-[...20 lines deleted...]
-      <c r="V43" s="23"/>
+      <c r="A43" s="21"/>
+      <c r="B43" s="21"/>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="21"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="21"/>
+      <c r="O43" s="21"/>
+      <c r="P43" s="21"/>
+      <c r="Q43" s="21"/>
+      <c r="R43" s="21"/>
+      <c r="S43" s="21"/>
+      <c r="T43" s="21"/>
+      <c r="U43" s="21"/>
+      <c r="V43" s="21"/>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A44" s="23"/>
-[...20 lines deleted...]
-      <c r="V44" s="23"/>
+      <c r="A44" s="21"/>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="21"/>
+      <c r="O44" s="21"/>
+      <c r="P44" s="21"/>
+      <c r="Q44" s="21"/>
+      <c r="R44" s="21"/>
+      <c r="S44" s="21"/>
+      <c r="T44" s="21"/>
+      <c r="U44" s="21"/>
+      <c r="V44" s="21"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A45" s="23"/>
-[...20 lines deleted...]
-      <c r="V45" s="23"/>
+      <c r="A45" s="21"/>
+      <c r="B45" s="21"/>
+      <c r="C45" s="21"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="21"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
+      <c r="N45" s="21"/>
+      <c r="O45" s="21"/>
+      <c r="P45" s="21"/>
+      <c r="Q45" s="21"/>
+      <c r="R45" s="21"/>
+      <c r="S45" s="21"/>
+      <c r="T45" s="21"/>
+      <c r="U45" s="21"/>
+      <c r="V45" s="21"/>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A46" s="23"/>
-[...20 lines deleted...]
-      <c r="V46" s="23"/>
+      <c r="A46" s="21"/>
+      <c r="B46" s="21"/>
+      <c r="C46" s="21"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="21"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="21"/>
+      <c r="P46" s="21"/>
+      <c r="Q46" s="21"/>
+      <c r="R46" s="21"/>
+      <c r="S46" s="21"/>
+      <c r="T46" s="21"/>
+      <c r="U46" s="21"/>
+      <c r="V46" s="21"/>
     </row>
     <row r="47" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A47" s="23"/>
-[...20 lines deleted...]
-      <c r="V47" s="23"/>
+      <c r="A47" s="21"/>
+      <c r="B47" s="21"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="21"/>
+      <c r="R47" s="21"/>
+      <c r="S47" s="21"/>
+      <c r="T47" s="21"/>
+      <c r="U47" s="21"/>
+      <c r="V47" s="21"/>
     </row>
     <row r="48" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A48" s="23"/>
-[...20 lines deleted...]
-      <c r="V48" s="23"/>
+      <c r="A48" s="21"/>
+      <c r="B48" s="21"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="21"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="S48" s="21"/>
+      <c r="T48" s="21"/>
+      <c r="U48" s="21"/>
+      <c r="V48" s="21"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A49" s="23"/>
-[...20 lines deleted...]
-      <c r="V49" s="23"/>
+      <c r="A49" s="21"/>
+      <c r="B49" s="21"/>
+      <c r="C49" s="21"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
+      <c r="N49" s="21"/>
+      <c r="O49" s="21"/>
+      <c r="P49" s="21"/>
+      <c r="Q49" s="21"/>
+      <c r="R49" s="21"/>
+      <c r="S49" s="21"/>
+      <c r="T49" s="21"/>
+      <c r="U49" s="21"/>
+      <c r="V49" s="21"/>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A50" s="23"/>
-[...20 lines deleted...]
-      <c r="V50" s="23"/>
+      <c r="A50" s="21"/>
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="21"/>
+      <c r="Q50" s="21"/>
+      <c r="R50" s="21"/>
+      <c r="S50" s="21"/>
+      <c r="T50" s="21"/>
+      <c r="U50" s="21"/>
+      <c r="V50" s="21"/>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A51" s="23"/>
-[...20 lines deleted...]
-      <c r="V51" s="23"/>
+      <c r="A51" s="21"/>
+      <c r="B51" s="21"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21"/>
+      <c r="N51" s="21"/>
+      <c r="O51" s="21"/>
+      <c r="P51" s="21"/>
+      <c r="Q51" s="21"/>
+      <c r="R51" s="21"/>
+      <c r="S51" s="21"/>
+      <c r="T51" s="21"/>
+      <c r="U51" s="21"/>
+      <c r="V51" s="21"/>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A52" s="23"/>
-[...20 lines deleted...]
-      <c r="V52" s="23"/>
+      <c r="A52" s="21"/>
+      <c r="B52" s="21"/>
+      <c r="C52" s="21"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="21"/>
+      <c r="O52" s="21"/>
+      <c r="P52" s="21"/>
+      <c r="Q52" s="21"/>
+      <c r="R52" s="21"/>
+      <c r="S52" s="21"/>
+      <c r="T52" s="21"/>
+      <c r="U52" s="21"/>
+      <c r="V52" s="21"/>
     </row>
     <row r="53" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A53" s="23"/>
-[...20 lines deleted...]
-      <c r="V53" s="23"/>
+      <c r="A53" s="21"/>
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="21"/>
+      <c r="Q53" s="21"/>
+      <c r="R53" s="21"/>
+      <c r="S53" s="21"/>
+      <c r="T53" s="21"/>
+      <c r="U53" s="21"/>
+      <c r="V53" s="21"/>
     </row>
     <row r="54" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A54" s="23"/>
-[...20 lines deleted...]
-      <c r="V54" s="23"/>
+      <c r="A54" s="21"/>
+      <c r="B54" s="21"/>
+      <c r="C54" s="21"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="21"/>
+      <c r="N54" s="21"/>
+      <c r="O54" s="21"/>
+      <c r="P54" s="21"/>
+      <c r="Q54" s="21"/>
+      <c r="R54" s="21"/>
+      <c r="S54" s="21"/>
+      <c r="T54" s="21"/>
+      <c r="U54" s="21"/>
+      <c r="V54" s="21"/>
     </row>
     <row r="55" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A55" s="23"/>
-[...20 lines deleted...]
-      <c r="V55" s="23"/>
+      <c r="A55" s="21"/>
+      <c r="B55" s="21"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="21"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21"/>
+      <c r="N55" s="21"/>
+      <c r="O55" s="21"/>
+      <c r="P55" s="21"/>
+      <c r="Q55" s="21"/>
+      <c r="R55" s="21"/>
+      <c r="S55" s="21"/>
+      <c r="T55" s="21"/>
+      <c r="U55" s="21"/>
+      <c r="V55" s="21"/>
     </row>
     <row r="56" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A56" s="23"/>
-[...20 lines deleted...]
-      <c r="V56" s="23"/>
+      <c r="A56" s="21"/>
+      <c r="B56" s="21"/>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="21"/>
+      <c r="M56" s="21"/>
+      <c r="N56" s="21"/>
+      <c r="O56" s="21"/>
+      <c r="P56" s="21"/>
+      <c r="Q56" s="21"/>
+      <c r="R56" s="21"/>
+      <c r="S56" s="21"/>
+      <c r="T56" s="21"/>
+      <c r="U56" s="21"/>
+      <c r="V56" s="21"/>
     </row>
     <row r="57" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A57" s="23"/>
-[...20 lines deleted...]
-      <c r="V57" s="23"/>
+      <c r="A57" s="21"/>
+      <c r="B57" s="21"/>
+      <c r="C57" s="21"/>
+      <c r="D57" s="21"/>
+      <c r="E57" s="21"/>
+      <c r="F57" s="21"/>
+      <c r="G57" s="21"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="21"/>
+      <c r="M57" s="21"/>
+      <c r="N57" s="21"/>
+      <c r="O57" s="21"/>
+      <c r="P57" s="21"/>
+      <c r="Q57" s="21"/>
+      <c r="R57" s="21"/>
+      <c r="S57" s="21"/>
+      <c r="T57" s="21"/>
+      <c r="U57" s="21"/>
+      <c r="V57" s="21"/>
     </row>
     <row r="58" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A58" s="23"/>
-[...20 lines deleted...]
-      <c r="V58" s="23"/>
+      <c r="A58" s="21"/>
+      <c r="B58" s="21"/>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="21"/>
+      <c r="N58" s="21"/>
+      <c r="O58" s="21"/>
+      <c r="P58" s="21"/>
+      <c r="Q58" s="21"/>
+      <c r="R58" s="21"/>
+      <c r="S58" s="21"/>
+      <c r="T58" s="21"/>
+      <c r="U58" s="21"/>
+      <c r="V58" s="21"/>
     </row>
     <row r="59" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A59" s="23"/>
-[...20 lines deleted...]
-      <c r="V59" s="23"/>
+      <c r="A59" s="21"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="21"/>
+      <c r="O59" s="21"/>
+      <c r="P59" s="21"/>
+      <c r="Q59" s="21"/>
+      <c r="R59" s="21"/>
+      <c r="S59" s="21"/>
+      <c r="T59" s="21"/>
+      <c r="U59" s="21"/>
+      <c r="V59" s="21"/>
     </row>
     <row r="60" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A60" s="23"/>
-[...20 lines deleted...]
-      <c r="V60" s="23"/>
+      <c r="A60" s="21"/>
+      <c r="B60" s="21"/>
+      <c r="C60" s="21"/>
+      <c r="D60" s="21"/>
+      <c r="E60" s="21"/>
+      <c r="F60" s="21"/>
+      <c r="G60" s="21"/>
+      <c r="H60" s="21"/>
+      <c r="I60" s="21"/>
+      <c r="J60" s="21"/>
+      <c r="K60" s="21"/>
+      <c r="L60" s="21"/>
+      <c r="M60" s="21"/>
+      <c r="N60" s="21"/>
+      <c r="O60" s="21"/>
+      <c r="P60" s="21"/>
+      <c r="Q60" s="21"/>
+      <c r="R60" s="21"/>
+      <c r="S60" s="21"/>
+      <c r="T60" s="21"/>
+      <c r="U60" s="21"/>
+      <c r="V60" s="21"/>
     </row>
     <row r="61" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A61" s="23"/>
-[...20 lines deleted...]
-      <c r="V61" s="23"/>
+      <c r="A61" s="21"/>
+      <c r="B61" s="21"/>
+      <c r="C61" s="21"/>
+      <c r="D61" s="21"/>
+      <c r="E61" s="21"/>
+      <c r="F61" s="21"/>
+      <c r="G61" s="21"/>
+      <c r="H61" s="21"/>
+      <c r="I61" s="21"/>
+      <c r="J61" s="21"/>
+      <c r="K61" s="21"/>
+      <c r="L61" s="21"/>
+      <c r="M61" s="21"/>
+      <c r="N61" s="21"/>
+      <c r="O61" s="21"/>
+      <c r="P61" s="21"/>
+      <c r="Q61" s="21"/>
+      <c r="R61" s="21"/>
+      <c r="S61" s="21"/>
+      <c r="T61" s="21"/>
+      <c r="U61" s="21"/>
+      <c r="V61" s="21"/>
     </row>
     <row r="62" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A62" s="23"/>
-[...20 lines deleted...]
-      <c r="V62" s="23"/>
+      <c r="A62" s="21"/>
+      <c r="B62" s="21"/>
+      <c r="C62" s="21"/>
+      <c r="D62" s="21"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="21"/>
+      <c r="J62" s="21"/>
+      <c r="K62" s="21"/>
+      <c r="L62" s="21"/>
+      <c r="M62" s="21"/>
+      <c r="N62" s="21"/>
+      <c r="O62" s="21"/>
+      <c r="P62" s="21"/>
+      <c r="Q62" s="21"/>
+      <c r="R62" s="21"/>
+      <c r="S62" s="21"/>
+      <c r="T62" s="21"/>
+      <c r="U62" s="21"/>
+      <c r="V62" s="21"/>
     </row>
     <row r="63" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A63" s="23"/>
-[...20 lines deleted...]
-      <c r="V63" s="23"/>
+      <c r="A63" s="21"/>
+      <c r="B63" s="21"/>
+      <c r="C63" s="21"/>
+      <c r="D63" s="21"/>
+      <c r="E63" s="21"/>
+      <c r="F63" s="21"/>
+      <c r="G63" s="21"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="21"/>
+      <c r="J63" s="21"/>
+      <c r="K63" s="21"/>
+      <c r="L63" s="21"/>
+      <c r="M63" s="21"/>
+      <c r="N63" s="21"/>
+      <c r="O63" s="21"/>
+      <c r="P63" s="21"/>
+      <c r="Q63" s="21"/>
+      <c r="R63" s="21"/>
+      <c r="S63" s="21"/>
+      <c r="T63" s="21"/>
+      <c r="U63" s="21"/>
+      <c r="V63" s="21"/>
     </row>
     <row r="64" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A64" s="23"/>
-[...20 lines deleted...]
-      <c r="V64" s="23"/>
+      <c r="A64" s="21"/>
+      <c r="B64" s="21"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="21"/>
+      <c r="E64" s="21"/>
+      <c r="F64" s="21"/>
+      <c r="G64" s="21"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="21"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="21"/>
+      <c r="M64" s="21"/>
+      <c r="N64" s="21"/>
+      <c r="O64" s="21"/>
+      <c r="P64" s="21"/>
+      <c r="Q64" s="21"/>
+      <c r="R64" s="21"/>
+      <c r="S64" s="21"/>
+      <c r="T64" s="21"/>
+      <c r="U64" s="21"/>
+      <c r="V64" s="21"/>
     </row>
     <row r="65" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A65" s="23"/>
-[...20 lines deleted...]
-      <c r="V65" s="23"/>
+      <c r="A65" s="21"/>
+      <c r="B65" s="21"/>
+      <c r="C65" s="21"/>
+      <c r="D65" s="21"/>
+      <c r="E65" s="21"/>
+      <c r="F65" s="21"/>
+      <c r="G65" s="21"/>
+      <c r="H65" s="21"/>
+      <c r="I65" s="21"/>
+      <c r="J65" s="21"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="21"/>
+      <c r="M65" s="21"/>
+      <c r="N65" s="21"/>
+      <c r="O65" s="21"/>
+      <c r="P65" s="21"/>
+      <c r="Q65" s="21"/>
+      <c r="R65" s="21"/>
+      <c r="S65" s="21"/>
+      <c r="T65" s="21"/>
+      <c r="U65" s="21"/>
+      <c r="V65" s="21"/>
     </row>
     <row r="66" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A66" s="23"/>
-[...20 lines deleted...]
-      <c r="V66" s="23"/>
+      <c r="A66" s="21"/>
+      <c r="B66" s="21"/>
+      <c r="C66" s="21"/>
+      <c r="D66" s="21"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="21"/>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+      <c r="I66" s="21"/>
+      <c r="J66" s="21"/>
+      <c r="K66" s="21"/>
+      <c r="L66" s="21"/>
+      <c r="M66" s="21"/>
+      <c r="N66" s="21"/>
+      <c r="O66" s="21"/>
+      <c r="P66" s="21"/>
+      <c r="Q66" s="21"/>
+      <c r="R66" s="21"/>
+      <c r="S66" s="21"/>
+      <c r="T66" s="21"/>
+      <c r="U66" s="21"/>
+      <c r="V66" s="21"/>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A67" s="23"/>
-[...20 lines deleted...]
-      <c r="V67" s="23"/>
+      <c r="A67" s="21"/>
+      <c r="B67" s="21"/>
+      <c r="C67" s="21"/>
+      <c r="D67" s="21"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="21"/>
+      <c r="G67" s="21"/>
+      <c r="H67" s="21"/>
+      <c r="I67" s="21"/>
+      <c r="J67" s="21"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="21"/>
+      <c r="M67" s="21"/>
+      <c r="N67" s="21"/>
+      <c r="O67" s="21"/>
+      <c r="P67" s="21"/>
+      <c r="Q67" s="21"/>
+      <c r="R67" s="21"/>
+      <c r="S67" s="21"/>
+      <c r="T67" s="21"/>
+      <c r="U67" s="21"/>
+      <c r="V67" s="21"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A68" s="23"/>
-[...20 lines deleted...]
-      <c r="V68" s="23"/>
+      <c r="A68" s="21"/>
+      <c r="B68" s="21"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="21"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="21"/>
+      <c r="H68" s="21"/>
+      <c r="I68" s="21"/>
+      <c r="J68" s="21"/>
+      <c r="K68" s="21"/>
+      <c r="L68" s="21"/>
+      <c r="M68" s="21"/>
+      <c r="N68" s="21"/>
+      <c r="O68" s="21"/>
+      <c r="P68" s="21"/>
+      <c r="Q68" s="21"/>
+      <c r="R68" s="21"/>
+      <c r="S68" s="21"/>
+      <c r="T68" s="21"/>
+      <c r="U68" s="21"/>
+      <c r="V68" s="21"/>
     </row>
     <row r="69" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A69" s="23"/>
-[...20 lines deleted...]
-      <c r="V69" s="23"/>
+      <c r="A69" s="21"/>
+      <c r="B69" s="21"/>
+      <c r="C69" s="21"/>
+      <c r="D69" s="21"/>
+      <c r="E69" s="21"/>
+      <c r="F69" s="21"/>
+      <c r="G69" s="21"/>
+      <c r="H69" s="21"/>
+      <c r="I69" s="21"/>
+      <c r="J69" s="21"/>
+      <c r="K69" s="21"/>
+      <c r="L69" s="21"/>
+      <c r="M69" s="21"/>
+      <c r="N69" s="21"/>
+      <c r="O69" s="21"/>
+      <c r="P69" s="21"/>
+      <c r="Q69" s="21"/>
+      <c r="R69" s="21"/>
+      <c r="S69" s="21"/>
+      <c r="T69" s="21"/>
+      <c r="U69" s="21"/>
+      <c r="V69" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE73"/>
+  <dimension ref="A2:AG73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE26" sqref="AE26"/>
+      <selection pane="bottomLeft" activeCell="AJ61" sqref="AJ61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="53"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+      <c r="Z2" s="63"/>
+      <c r="AA2" s="63"/>
+      <c r="AB2" s="63"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:31" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="AE4" s="39" t="s">
+    <row r="4" spans="1:33" s="35" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="AF4" s="37" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="55" t="s">
+    <row r="5" spans="1:33" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" s="57"/>
+      <c r="C5" s="55">
+        <v>2024</v>
+      </c>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="59">
+        <v>2025</v>
+      </c>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="59">
+        <v>2026</v>
+      </c>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+    </row>
+    <row r="6" spans="1:33" s="21" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="50"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="S6" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="T6" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="U6" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="V6" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="W6" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="X6" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y6" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z6" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA6" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC6" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD6" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE6" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF6" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="AG6" s="26"/>
+    </row>
+    <row r="7" spans="1:33" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19"/>
+      <c r="B7" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="51"/>
+      <c r="W7" s="51"/>
+      <c r="X7" s="51"/>
+      <c r="Y7" s="51"/>
+      <c r="Z7" s="51"/>
+      <c r="AA7" s="51"/>
+      <c r="AB7" s="51"/>
+      <c r="AC7" s="51"/>
+      <c r="AD7" s="51"/>
+      <c r="AE7" s="51"/>
+      <c r="AF7" s="51"/>
+    </row>
+    <row r="8" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B8" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="23">
+        <v>-203</v>
+      </c>
+      <c r="D8" s="23">
+        <v>1883</v>
+      </c>
+      <c r="E8" s="23">
+        <v>2006</v>
+      </c>
+      <c r="F8" s="23">
+        <v>1439</v>
+      </c>
+      <c r="G8" s="23">
+        <v>1339</v>
+      </c>
+      <c r="H8" s="23">
+        <v>825</v>
+      </c>
+      <c r="I8" s="23">
+        <v>849</v>
+      </c>
+      <c r="J8" s="23">
+        <v>394</v>
+      </c>
+      <c r="K8" s="23">
+        <v>1624</v>
+      </c>
+      <c r="L8" s="23">
+        <v>1540</v>
+      </c>
+      <c r="M8" s="23">
+        <v>2649</v>
+      </c>
+      <c r="N8" s="23">
+        <v>2819</v>
+      </c>
+      <c r="O8" s="23">
+        <v>183</v>
+      </c>
+      <c r="P8" s="23">
+        <v>2255</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>1363</v>
+      </c>
+      <c r="R8" s="24">
+        <v>2582</v>
+      </c>
+      <c r="S8" s="24">
+        <v>874</v>
+      </c>
+      <c r="T8" s="25">
+        <v>492</v>
+      </c>
+      <c r="U8" s="25">
+        <v>1101</v>
+      </c>
+      <c r="V8" s="25">
+        <v>1360</v>
+      </c>
+      <c r="W8" s="23">
+        <v>-10</v>
+      </c>
+      <c r="X8" s="40">
+        <v>1959</v>
+      </c>
+      <c r="Y8" s="40">
+        <v>1622</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>2372</v>
+      </c>
+      <c r="AA8" s="40">
+        <v>2304</v>
+      </c>
+      <c r="AB8" s="40">
+        <v>1279</v>
+      </c>
+      <c r="AC8" s="40">
+        <v>1625</v>
+      </c>
+      <c r="AD8" s="40">
+        <v>785</v>
+      </c>
+      <c r="AE8" s="40">
+        <v>-45</v>
+      </c>
+      <c r="AF8" s="40">
+        <v>-245</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="23">
+        <v>-947</v>
+      </c>
+      <c r="D9" s="23">
+        <v>-447</v>
+      </c>
+      <c r="E9" s="23">
+        <v>-640</v>
+      </c>
+      <c r="F9" s="23">
+        <v>-516</v>
+      </c>
+      <c r="G9" s="23">
+        <v>-585</v>
+      </c>
+      <c r="H9" s="23">
+        <v>-668</v>
+      </c>
+      <c r="I9" s="23">
+        <v>-725</v>
+      </c>
+      <c r="J9" s="23">
+        <v>-802</v>
+      </c>
+      <c r="K9" s="23">
+        <v>-902</v>
+      </c>
+      <c r="L9" s="23">
+        <v>-1042</v>
+      </c>
+      <c r="M9" s="23">
+        <v>-815</v>
+      </c>
+      <c r="N9" s="23">
+        <v>-699</v>
+      </c>
+      <c r="O9" s="23">
+        <v>-856</v>
+      </c>
+      <c r="P9" s="23">
+        <v>-592</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>-645</v>
+      </c>
+      <c r="R9" s="24">
+        <v>-810</v>
+      </c>
+      <c r="S9" s="24">
+        <v>-902</v>
+      </c>
+      <c r="T9" s="25">
+        <v>-864</v>
+      </c>
+      <c r="U9" s="25">
+        <v>-876</v>
+      </c>
+      <c r="V9" s="25">
+        <v>-1184</v>
+      </c>
+      <c r="W9" s="23">
+        <v>-1040</v>
+      </c>
+      <c r="X9" s="40">
+        <v>-845</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>-802</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>-470</v>
+      </c>
+      <c r="AA9" s="40">
+        <v>-698</v>
+      </c>
+      <c r="AB9" s="40">
+        <v>-597</v>
+      </c>
+      <c r="AC9" s="40">
+        <v>-658</v>
+      </c>
+      <c r="AD9" s="40">
+        <v>-636</v>
+      </c>
+      <c r="AE9" s="40">
+        <v>-460</v>
+      </c>
+      <c r="AF9" s="40">
+        <v>-855</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="23">
+        <v>-529</v>
+      </c>
+      <c r="D10" s="23">
+        <v>-234</v>
+      </c>
+      <c r="E10" s="23">
+        <v>610</v>
+      </c>
+      <c r="F10" s="23">
+        <v>-309</v>
+      </c>
+      <c r="G10" s="23">
+        <v>-48</v>
+      </c>
+      <c r="H10" s="23">
+        <v>-11</v>
+      </c>
+      <c r="I10" s="23">
+        <v>-452</v>
+      </c>
+      <c r="J10" s="23">
+        <v>-328</v>
+      </c>
+      <c r="K10" s="23">
+        <v>-714</v>
+      </c>
+      <c r="L10" s="23">
+        <v>-438</v>
+      </c>
+      <c r="M10" s="23">
+        <v>-472</v>
+      </c>
+      <c r="N10" s="23">
+        <v>-287</v>
+      </c>
+      <c r="O10" s="23">
+        <v>-190</v>
+      </c>
+      <c r="P10" s="23">
+        <v>96</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>-203</v>
+      </c>
+      <c r="R10" s="24">
+        <v>267</v>
+      </c>
+      <c r="S10" s="24">
+        <v>37</v>
+      </c>
+      <c r="T10" s="25">
+        <v>-248</v>
+      </c>
+      <c r="U10" s="25">
+        <v>-266</v>
+      </c>
+      <c r="V10" s="25">
+        <v>11</v>
+      </c>
+      <c r="W10" s="23">
+        <v>356</v>
+      </c>
+      <c r="X10" s="40">
+        <v>105</v>
+      </c>
+      <c r="Y10" s="40">
+        <v>-105</v>
+      </c>
+      <c r="Z10" s="21">
+        <v>377</v>
+      </c>
+      <c r="AA10" s="40">
+        <v>189</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>609</v>
+      </c>
+      <c r="AC10" s="40">
+        <v>269</v>
+      </c>
+      <c r="AD10" s="40">
+        <v>470</v>
+      </c>
+      <c r="AE10" s="40">
+        <v>502</v>
+      </c>
+      <c r="AF10" s="40">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="23">
+        <v>-383</v>
+      </c>
+      <c r="D11" s="23">
+        <v>-182</v>
+      </c>
+      <c r="E11" s="23">
+        <v>-170</v>
+      </c>
+      <c r="F11" s="23">
+        <v>-168</v>
+      </c>
+      <c r="G11" s="23">
+        <v>-116</v>
+      </c>
+      <c r="H11" s="23">
+        <v>-12</v>
+      </c>
+      <c r="I11" s="23">
+        <v>23</v>
+      </c>
+      <c r="J11" s="23">
+        <v>127</v>
+      </c>
+      <c r="K11" s="23">
+        <v>-218</v>
+      </c>
+      <c r="L11" s="23">
+        <v>-297</v>
+      </c>
+      <c r="M11" s="23">
+        <v>-296</v>
+      </c>
+      <c r="N11" s="23">
+        <v>-265</v>
+      </c>
+      <c r="O11" s="23">
+        <v>-272</v>
+      </c>
+      <c r="P11" s="23">
+        <v>-338</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>-386</v>
+      </c>
+      <c r="R11" s="24">
+        <v>-371</v>
+      </c>
+      <c r="S11" s="24">
+        <v>-336</v>
+      </c>
+      <c r="T11" s="25">
+        <v>-219</v>
+      </c>
+      <c r="U11" s="25">
+        <v>107</v>
+      </c>
+      <c r="V11" s="25">
+        <v>-438</v>
+      </c>
+      <c r="W11" s="23">
+        <v>-463</v>
+      </c>
+      <c r="X11" s="40">
+        <v>-376</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>-336</v>
+      </c>
+      <c r="Z11" s="21">
+        <v>-391</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>-319</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>-427</v>
+      </c>
+      <c r="AC11" s="40">
+        <v>-485</v>
+      </c>
+      <c r="AD11" s="40">
+        <v>-322</v>
+      </c>
+      <c r="AE11" s="40">
+        <v>-388</v>
+      </c>
+      <c r="AF11" s="40">
+        <v>-342</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="23">
+        <v>-59</v>
+      </c>
+      <c r="D12" s="23">
+        <v>433</v>
+      </c>
+      <c r="E12" s="28">
+        <v>522</v>
+      </c>
+      <c r="F12" s="23">
+        <v>802</v>
+      </c>
+      <c r="G12" s="23">
+        <v>1042</v>
+      </c>
+      <c r="H12" s="23">
+        <v>164</v>
+      </c>
+      <c r="I12" s="23">
+        <v>-319</v>
+      </c>
+      <c r="J12" s="23">
+        <v>-833</v>
+      </c>
+      <c r="K12" s="23">
+        <v>1308</v>
+      </c>
+      <c r="L12" s="23">
+        <v>1695</v>
+      </c>
+      <c r="M12" s="23">
+        <v>1396</v>
+      </c>
+      <c r="N12" s="23">
+        <v>856</v>
+      </c>
+      <c r="O12" s="23">
+        <v>620</v>
+      </c>
+      <c r="P12" s="23">
+        <v>2644</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>943</v>
+      </c>
+      <c r="R12" s="24">
+        <v>2587</v>
+      </c>
+      <c r="S12" s="24">
+        <v>1066</v>
+      </c>
+      <c r="T12" s="25">
+        <v>808</v>
+      </c>
+      <c r="U12" s="25">
+        <v>1135</v>
+      </c>
+      <c r="V12" s="25">
+        <v>844</v>
+      </c>
+      <c r="W12" s="23">
+        <v>1657</v>
+      </c>
+      <c r="X12" s="40">
+        <v>1670</v>
+      </c>
+      <c r="Y12" s="40">
+        <v>1423</v>
+      </c>
+      <c r="Z12" s="40">
+        <v>2190</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>2854</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>1560</v>
+      </c>
+      <c r="AC12" s="40">
+        <v>1390</v>
+      </c>
+      <c r="AD12" s="40">
+        <v>2004</v>
+      </c>
+      <c r="AE12" s="40">
+        <v>536</v>
+      </c>
+      <c r="AF12" s="40">
+        <v>-762</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="60"/>
-[...39 lines deleted...]
-      <c r="C6" s="20" t="s">
+      <c r="B13" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="23">
+        <v>-281</v>
+      </c>
+      <c r="D13" s="23">
+        <v>26</v>
+      </c>
+      <c r="E13" s="28">
+        <v>-171</v>
+      </c>
+      <c r="F13" s="23">
+        <v>-137</v>
+      </c>
+      <c r="G13" s="23">
+        <v>-191</v>
+      </c>
+      <c r="H13" s="23">
+        <v>-629</v>
+      </c>
+      <c r="I13" s="23">
+        <v>-892</v>
+      </c>
+      <c r="J13" s="23">
+        <v>-624</v>
+      </c>
+      <c r="K13" s="23">
+        <v>-558</v>
+      </c>
+      <c r="L13" s="23">
+        <v>-506</v>
+      </c>
+      <c r="M13" s="23">
+        <v>-410</v>
+      </c>
+      <c r="N13" s="23">
+        <v>-314</v>
+      </c>
+      <c r="O13" s="23">
+        <v>-358</v>
+      </c>
+      <c r="P13" s="23">
+        <v>-189</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>-212</v>
+      </c>
+      <c r="R13" s="24">
+        <v>-372</v>
+      </c>
+      <c r="S13" s="24">
+        <v>-315</v>
+      </c>
+      <c r="T13" s="25">
+        <v>-520</v>
+      </c>
+      <c r="U13" s="25">
+        <v>-869</v>
+      </c>
+      <c r="V13" s="25">
+        <v>-801</v>
+      </c>
+      <c r="W13" s="23">
+        <v>-618</v>
+      </c>
+      <c r="X13" s="40">
+        <v>-300</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>-135</v>
+      </c>
+      <c r="Z13" s="21">
+        <v>-326</v>
+      </c>
+      <c r="AA13" s="40">
+        <v>-571</v>
+      </c>
+      <c r="AB13" s="40">
+        <v>-342</v>
+      </c>
+      <c r="AC13" s="40">
+        <v>-143</v>
+      </c>
+      <c r="AD13" s="40">
+        <v>-138</v>
+      </c>
+      <c r="AE13" s="40">
+        <v>-283</v>
+      </c>
+      <c r="AF13" s="40">
+        <v>-404</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="23">
+        <v>-308</v>
+      </c>
+      <c r="D14" s="23">
+        <v>-145</v>
+      </c>
+      <c r="E14" s="28">
+        <v>-133</v>
+      </c>
+      <c r="F14" s="23">
+        <v>-184</v>
+      </c>
+      <c r="G14" s="23">
+        <v>-239</v>
+      </c>
+      <c r="H14" s="23">
+        <v>-199</v>
+      </c>
+      <c r="I14" s="23">
+        <v>-204</v>
+      </c>
+      <c r="J14" s="23">
+        <v>-414</v>
+      </c>
+      <c r="K14" s="23">
+        <v>-436</v>
+      </c>
+      <c r="L14" s="23">
+        <v>-162</v>
+      </c>
+      <c r="M14" s="23">
+        <v>-249</v>
+      </c>
+      <c r="N14" s="23">
+        <v>-73</v>
+      </c>
+      <c r="O14" s="23">
+        <v>-315</v>
+      </c>
+      <c r="P14" s="23">
+        <v>-340</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>-331</v>
+      </c>
+      <c r="R14" s="24">
+        <v>-489</v>
+      </c>
+      <c r="S14" s="24">
+        <v>-225</v>
+      </c>
+      <c r="T14" s="25">
+        <v>-191</v>
+      </c>
+      <c r="U14" s="25">
+        <v>-756</v>
+      </c>
+      <c r="V14" s="25">
+        <v>-596</v>
+      </c>
+      <c r="W14" s="28">
+        <v>-507</v>
+      </c>
+      <c r="X14" s="40">
+        <v>-537</v>
+      </c>
+      <c r="Y14" s="40">
+        <v>-367</v>
+      </c>
+      <c r="Z14" s="21">
+        <v>-376</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>-326</v>
+      </c>
+      <c r="AB14" s="40">
+        <v>-469</v>
+      </c>
+      <c r="AC14" s="40">
+        <v>-552</v>
+      </c>
+      <c r="AD14" s="40">
+        <v>-379</v>
+      </c>
+      <c r="AE14" s="40">
+        <v>-379</v>
+      </c>
+      <c r="AF14" s="40">
+        <v>-490</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="23">
+        <v>-1562</v>
+      </c>
+      <c r="D15" s="23">
+        <v>-1452</v>
+      </c>
+      <c r="E15" s="28">
+        <v>-981</v>
+      </c>
+      <c r="F15" s="23">
+        <v>-1087</v>
+      </c>
+      <c r="G15" s="23">
+        <v>-1189</v>
+      </c>
+      <c r="H15" s="23">
+        <v>-1152</v>
+      </c>
+      <c r="I15" s="23">
+        <v>-1589</v>
+      </c>
+      <c r="J15" s="23">
+        <v>-1798</v>
+      </c>
+      <c r="K15" s="23">
+        <v>-1650</v>
+      </c>
+      <c r="L15" s="23">
+        <v>-1526</v>
+      </c>
+      <c r="M15" s="23">
+        <v>-1727</v>
+      </c>
+      <c r="N15" s="23">
+        <v>-1268</v>
+      </c>
+      <c r="O15" s="23">
+        <v>-1688</v>
+      </c>
+      <c r="P15" s="23">
+        <v>-1510</v>
+      </c>
+      <c r="Q15" s="23">
+        <v>-1550</v>
+      </c>
+      <c r="R15" s="24">
+        <v>-1668</v>
+      </c>
+      <c r="S15" s="24">
+        <v>-1310</v>
+      </c>
+      <c r="T15" s="25">
+        <v>-1676</v>
+      </c>
+      <c r="U15" s="25">
+        <v>-2337</v>
+      </c>
+      <c r="V15" s="25">
+        <v>-2529</v>
+      </c>
+      <c r="W15" s="28">
+        <v>-2349</v>
+      </c>
+      <c r="X15" s="40">
+        <v>-2008</v>
+      </c>
+      <c r="Y15" s="40">
+        <v>-1287</v>
+      </c>
+      <c r="Z15" s="40">
+        <v>-1484</v>
+      </c>
+      <c r="AA15" s="40">
+        <v>-1481</v>
+      </c>
+      <c r="AB15" s="40">
+        <v>-1346</v>
+      </c>
+      <c r="AC15" s="40">
+        <v>-1524</v>
+      </c>
+      <c r="AD15" s="40">
+        <v>-1401</v>
+      </c>
+      <c r="AE15" s="40">
+        <v>-1456</v>
+      </c>
+      <c r="AF15" s="40">
+        <v>-1968</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="23">
+        <v>-1258</v>
+      </c>
+      <c r="D16" s="23">
+        <v>-895</v>
+      </c>
+      <c r="E16" s="28">
+        <v>-743</v>
+      </c>
+      <c r="F16" s="23">
+        <v>-840</v>
+      </c>
+      <c r="G16" s="23">
+        <v>-657</v>
+      </c>
+      <c r="H16" s="23">
+        <v>-596</v>
+      </c>
+      <c r="I16" s="23">
+        <v>-857</v>
+      </c>
+      <c r="J16" s="23">
+        <v>-770</v>
+      </c>
+      <c r="K16" s="23">
+        <v>-977</v>
+      </c>
+      <c r="L16" s="23">
+        <v>-1009</v>
+      </c>
+      <c r="M16" s="23">
+        <v>-1202</v>
+      </c>
+      <c r="N16" s="23">
+        <v>-1046</v>
+      </c>
+      <c r="O16" s="23">
+        <v>-1192</v>
+      </c>
+      <c r="P16" s="23">
+        <v>-1037</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>-825</v>
+      </c>
+      <c r="R16" s="24">
+        <v>-829</v>
+      </c>
+      <c r="S16" s="24">
+        <v>-875</v>
+      </c>
+      <c r="T16" s="25">
+        <v>-1131</v>
+      </c>
+      <c r="U16" s="25">
+        <v>-1204</v>
+      </c>
+      <c r="V16" s="25">
+        <v>-1387</v>
+      </c>
+      <c r="W16" s="28">
+        <v>-1236</v>
+      </c>
+      <c r="X16" s="40">
+        <v>-1139</v>
+      </c>
+      <c r="Y16" s="40">
+        <v>-787</v>
+      </c>
+      <c r="Z16" s="21">
+        <v>-763</v>
+      </c>
+      <c r="AA16" s="40">
+        <v>-1035</v>
+      </c>
+      <c r="AB16" s="40">
+        <v>-718</v>
+      </c>
+      <c r="AC16" s="40">
+        <v>-717</v>
+      </c>
+      <c r="AD16" s="40">
+        <v>-937</v>
+      </c>
+      <c r="AE16" s="40">
+        <v>-823</v>
+      </c>
+      <c r="AF16" s="40">
+        <v>-1094</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="23">
+        <v>-606</v>
+      </c>
+      <c r="D17" s="23">
+        <v>-419</v>
+      </c>
+      <c r="E17" s="28">
+        <v>-457</v>
+      </c>
+      <c r="F17" s="23">
+        <v>-427</v>
+      </c>
+      <c r="G17" s="23">
+        <v>-432</v>
+      </c>
+      <c r="H17" s="23">
+        <v>-633</v>
+      </c>
+      <c r="I17" s="23">
+        <v>-697</v>
+      </c>
+      <c r="J17" s="23">
+        <v>-555</v>
+      </c>
+      <c r="K17" s="23">
+        <v>-640</v>
+      </c>
+      <c r="L17" s="23">
+        <v>-496</v>
+      </c>
+      <c r="M17" s="23">
+        <v>-466</v>
+      </c>
+      <c r="N17" s="23">
+        <v>-353</v>
+      </c>
+      <c r="O17" s="23">
+        <v>-349</v>
+      </c>
+      <c r="P17" s="23">
+        <v>-339</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>-383</v>
+      </c>
+      <c r="R17" s="24">
+        <v>-440</v>
+      </c>
+      <c r="S17" s="24">
+        <v>-554</v>
+      </c>
+      <c r="T17" s="25">
+        <v>-627</v>
+      </c>
+      <c r="U17" s="25">
+        <v>-668</v>
+      </c>
+      <c r="V17" s="25">
+        <v>-623</v>
+      </c>
+      <c r="W17" s="28">
+        <v>-684</v>
+      </c>
+      <c r="X17" s="40">
+        <v>-445</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>-311</v>
+      </c>
+      <c r="Z17" s="21">
+        <v>-274</v>
+      </c>
+      <c r="AA17" s="40">
+        <v>-166</v>
+      </c>
+      <c r="AB17" s="40">
+        <v>-24</v>
+      </c>
+      <c r="AC17" s="40">
+        <v>-476</v>
+      </c>
+      <c r="AD17" s="40">
+        <v>-312</v>
+      </c>
+      <c r="AE17" s="40">
+        <v>-417</v>
+      </c>
+      <c r="AF17" s="40">
+        <v>-509</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="23">
+        <v>-558</v>
+      </c>
+      <c r="D18" s="23">
+        <v>-347</v>
+      </c>
+      <c r="E18" s="28">
+        <v>-454</v>
+      </c>
+      <c r="F18" s="23">
+        <v>-250</v>
+      </c>
+      <c r="G18" s="23">
+        <v>-404</v>
+      </c>
+      <c r="H18" s="23">
+        <v>-503</v>
+      </c>
+      <c r="I18" s="23">
+        <v>-535</v>
+      </c>
+      <c r="J18" s="23">
+        <v>-455</v>
+      </c>
+      <c r="K18" s="23">
+        <v>-592</v>
+      </c>
+      <c r="L18" s="23">
+        <v>-511</v>
+      </c>
+      <c r="M18" s="23">
+        <v>-364</v>
+      </c>
+      <c r="N18" s="23">
+        <v>-155</v>
+      </c>
+      <c r="O18" s="23">
+        <v>-368</v>
+      </c>
+      <c r="P18" s="23">
+        <v>-254</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>-382</v>
+      </c>
+      <c r="R18" s="24">
+        <v>-234</v>
+      </c>
+      <c r="S18" s="24">
+        <v>-401</v>
+      </c>
+      <c r="T18" s="25">
+        <v>-450</v>
+      </c>
+      <c r="U18" s="25">
+        <v>-488</v>
+      </c>
+      <c r="V18" s="25">
+        <v>-445</v>
+      </c>
+      <c r="W18" s="28">
+        <v>-361</v>
+      </c>
+      <c r="X18" s="40">
+        <v>-343</v>
+      </c>
+      <c r="Y18" s="40">
+        <v>-193</v>
+      </c>
+      <c r="Z18" s="21">
+        <v>-168</v>
+      </c>
+      <c r="AA18" s="40">
+        <v>-269</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>-116</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>-261</v>
+      </c>
+      <c r="AD18" s="40">
+        <v>-201</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>-256</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>-356</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="23">
+        <v>-802</v>
+      </c>
+      <c r="D19" s="23">
+        <v>-781</v>
+      </c>
+      <c r="E19" s="28">
+        <v>-633</v>
+      </c>
+      <c r="F19" s="23">
+        <v>-691</v>
+      </c>
+      <c r="G19" s="23">
+        <v>-583</v>
+      </c>
+      <c r="H19" s="23">
+        <v>-713</v>
+      </c>
+      <c r="I19" s="23">
+        <v>-843</v>
+      </c>
+      <c r="J19" s="23">
+        <v>-1049</v>
+      </c>
+      <c r="K19" s="23">
+        <v>-1168</v>
+      </c>
+      <c r="L19" s="23">
+        <v>-1018</v>
+      </c>
+      <c r="M19" s="23">
+        <v>-760</v>
+      </c>
+      <c r="N19" s="23">
+        <v>-829</v>
+      </c>
+      <c r="O19" s="23">
+        <v>-830</v>
+      </c>
+      <c r="P19" s="23">
+        <v>-796</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>-713</v>
+      </c>
+      <c r="R19" s="24">
+        <v>-798</v>
+      </c>
+      <c r="S19" s="24">
+        <v>-896</v>
+      </c>
+      <c r="T19" s="25">
+        <v>-994</v>
+      </c>
+      <c r="U19" s="25">
+        <v>-1421</v>
+      </c>
+      <c r="V19" s="25">
+        <v>-1650</v>
+      </c>
+      <c r="W19" s="28">
+        <v>-1285</v>
+      </c>
+      <c r="X19" s="40">
+        <v>-1137</v>
+      </c>
+      <c r="Y19" s="40">
+        <v>-690</v>
+      </c>
+      <c r="Z19" s="21">
+        <v>-667</v>
+      </c>
+      <c r="AA19" s="40">
+        <v>-658</v>
+      </c>
+      <c r="AB19" s="40">
+        <v>-784</v>
+      </c>
+      <c r="AC19" s="40">
+        <v>-936</v>
+      </c>
+      <c r="AD19" s="40">
+        <v>-850</v>
+      </c>
+      <c r="AE19" s="40">
+        <v>-806</v>
+      </c>
+      <c r="AF19" s="40">
+        <v>-1234</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="23">
+        <v>-58</v>
+      </c>
+      <c r="D20" s="23">
+        <v>292</v>
+      </c>
+      <c r="E20" s="28">
+        <v>256</v>
+      </c>
+      <c r="F20" s="23">
+        <v>313</v>
+      </c>
+      <c r="G20" s="23">
+        <v>96</v>
+      </c>
+      <c r="H20" s="23">
+        <v>177</v>
+      </c>
+      <c r="I20" s="23">
+        <v>204</v>
+      </c>
+      <c r="J20" s="23">
+        <v>270</v>
+      </c>
+      <c r="K20" s="23">
+        <v>21</v>
+      </c>
+      <c r="L20" s="23">
+        <v>158</v>
+      </c>
+      <c r="M20" s="23">
+        <v>394</v>
+      </c>
+      <c r="N20" s="23">
+        <v>462</v>
+      </c>
+      <c r="O20" s="23">
+        <v>-97</v>
+      </c>
+      <c r="P20" s="23">
+        <v>196</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>237</v>
+      </c>
+      <c r="R20" s="24">
+        <v>543</v>
+      </c>
+      <c r="S20" s="24">
+        <v>101</v>
+      </c>
+      <c r="T20" s="25">
+        <v>-56</v>
+      </c>
+      <c r="U20" s="25">
+        <v>-83</v>
+      </c>
+      <c r="V20" s="25">
+        <v>-99</v>
+      </c>
+      <c r="W20" s="28">
+        <v>-357</v>
+      </c>
+      <c r="X20" s="40">
+        <v>148</v>
+      </c>
+      <c r="Y20" s="40">
+        <v>74</v>
+      </c>
+      <c r="Z20" s="21">
+        <v>155</v>
+      </c>
+      <c r="AA20" s="40">
+        <v>-79</v>
+      </c>
+      <c r="AB20" s="40">
+        <v>-64</v>
+      </c>
+      <c r="AC20" s="40">
+        <v>219</v>
+      </c>
+      <c r="AD20" s="40">
+        <v>-325</v>
+      </c>
+      <c r="AE20" s="40">
+        <v>-307</v>
+      </c>
+      <c r="AF20" s="40">
+        <v>-361</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="23">
+        <v>-368</v>
+      </c>
+      <c r="D21" s="23">
+        <v>-343</v>
+      </c>
+      <c r="E21" s="28">
+        <v>-154</v>
+      </c>
+      <c r="F21" s="23">
+        <v>-116</v>
+      </c>
+      <c r="G21" s="23">
+        <v>-264</v>
+      </c>
+      <c r="H21" s="23">
+        <v>-445</v>
+      </c>
+      <c r="I21" s="23">
+        <v>-333</v>
+      </c>
+      <c r="J21" s="23">
+        <v>-511</v>
+      </c>
+      <c r="K21" s="23">
+        <v>-562</v>
+      </c>
+      <c r="L21" s="23">
+        <v>-519</v>
+      </c>
+      <c r="M21" s="23">
+        <v>-505</v>
+      </c>
+      <c r="N21" s="23">
+        <v>-676</v>
+      </c>
+      <c r="O21" s="23">
+        <v>-705</v>
+      </c>
+      <c r="P21" s="23">
+        <v>-524</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>-461</v>
+      </c>
+      <c r="R21" s="24">
+        <v>-649</v>
+      </c>
+      <c r="S21" s="24">
+        <v>-597</v>
+      </c>
+      <c r="T21" s="25">
+        <v>-654</v>
+      </c>
+      <c r="U21" s="25">
+        <v>-579</v>
+      </c>
+      <c r="V21" s="25">
+        <v>-857</v>
+      </c>
+      <c r="W21" s="28">
+        <v>-631</v>
+      </c>
+      <c r="X21" s="40">
+        <v>-594</v>
+      </c>
+      <c r="Y21" s="40">
+        <v>-491</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>-407</v>
+      </c>
+      <c r="AA21" s="40">
+        <v>-558</v>
+      </c>
+      <c r="AB21" s="40">
+        <v>-317</v>
+      </c>
+      <c r="AC21" s="40">
+        <v>-327</v>
+      </c>
+      <c r="AD21" s="40">
+        <v>-279</v>
+      </c>
+      <c r="AE21" s="40">
+        <v>-336</v>
+      </c>
+      <c r="AF21" s="40">
+        <v>-395</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="23">
+        <v>-528</v>
+      </c>
+      <c r="D22" s="23">
+        <v>-1520</v>
+      </c>
+      <c r="E22" s="28">
+        <v>-242</v>
+      </c>
+      <c r="F22" s="23">
+        <v>-319</v>
+      </c>
+      <c r="G22" s="23">
+        <v>-331</v>
+      </c>
+      <c r="H22" s="23">
+        <v>-456</v>
+      </c>
+      <c r="I22" s="23">
+        <v>-719</v>
+      </c>
+      <c r="J22" s="23">
+        <v>-698</v>
+      </c>
+      <c r="K22" s="23">
+        <v>-614</v>
+      </c>
+      <c r="L22" s="23">
+        <v>-575</v>
+      </c>
+      <c r="M22" s="23">
+        <v>-539</v>
+      </c>
+      <c r="N22" s="23">
+        <v>-405</v>
+      </c>
+      <c r="O22" s="23">
+        <v>-796</v>
+      </c>
+      <c r="P22" s="23">
+        <v>-494</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>-473</v>
+      </c>
+      <c r="R22" s="24">
+        <v>-406</v>
+      </c>
+      <c r="S22" s="24">
+        <v>-439</v>
+      </c>
+      <c r="T22" s="25">
+        <v>-769</v>
+      </c>
+      <c r="U22" s="25">
+        <v>-720</v>
+      </c>
+      <c r="V22" s="25">
+        <v>-600</v>
+      </c>
+      <c r="W22" s="28">
+        <v>-560</v>
+      </c>
+      <c r="X22" s="40">
+        <v>-399</v>
+      </c>
+      <c r="Y22" s="40">
+        <v>-547</v>
+      </c>
+      <c r="Z22" s="21">
+        <v>-434</v>
+      </c>
+      <c r="AA22" s="40">
+        <v>-383</v>
+      </c>
+      <c r="AB22" s="40">
+        <v>-145</v>
+      </c>
+      <c r="AC22" s="40">
+        <v>-214</v>
+      </c>
+      <c r="AD22" s="40">
+        <v>-141</v>
+      </c>
+      <c r="AE22" s="40">
+        <v>-156</v>
+      </c>
+      <c r="AF22" s="40">
+        <v>-282</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="23">
+        <v>-3819</v>
+      </c>
+      <c r="D23" s="23">
+        <v>-2001</v>
+      </c>
+      <c r="E23" s="28">
+        <v>-1772</v>
+      </c>
+      <c r="F23" s="23">
+        <v>-1741</v>
+      </c>
+      <c r="G23" s="23">
+        <v>-1789</v>
+      </c>
+      <c r="H23" s="23">
+        <v>-1760</v>
+      </c>
+      <c r="I23" s="23">
+        <v>-2744</v>
+      </c>
+      <c r="J23" s="23">
+        <v>-2637</v>
+      </c>
+      <c r="K23" s="23">
+        <v>-3013</v>
+      </c>
+      <c r="L23" s="23">
+        <v>-3063</v>
+      </c>
+      <c r="M23" s="23">
+        <v>-3723</v>
+      </c>
+      <c r="N23" s="23">
+        <v>-3415</v>
+      </c>
+      <c r="O23" s="23">
+        <v>-3144</v>
+      </c>
+      <c r="P23" s="23">
+        <v>-2582</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>-2931</v>
+      </c>
+      <c r="R23" s="24">
+        <v>-6054</v>
+      </c>
+      <c r="S23" s="24">
+        <v>-3710</v>
+      </c>
+      <c r="T23" s="25">
+        <v>-3853</v>
+      </c>
+      <c r="U23" s="25">
+        <v>-4268</v>
+      </c>
+      <c r="V23" s="25">
+        <v>-4603</v>
+      </c>
+      <c r="W23" s="28">
+        <v>-2910</v>
+      </c>
+      <c r="X23" s="40">
+        <v>-3474</v>
+      </c>
+      <c r="Y23" s="40">
+        <v>-2355</v>
+      </c>
+      <c r="Z23" s="40">
+        <v>-2353</v>
+      </c>
+      <c r="AA23" s="40">
+        <v>-5747</v>
+      </c>
+      <c r="AB23" s="40">
+        <v>-2163</v>
+      </c>
+      <c r="AC23" s="40">
+        <v>-2783</v>
+      </c>
+      <c r="AD23" s="40">
+        <v>-2487</v>
+      </c>
+      <c r="AE23" s="40">
+        <v>-2605</v>
+      </c>
+      <c r="AF23" s="40">
+        <v>-3711</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="23">
+        <v>-237</v>
+      </c>
+      <c r="D24" s="23">
+        <v>-210</v>
+      </c>
+      <c r="E24" s="28">
+        <v>-177</v>
+      </c>
+      <c r="F24" s="23">
+        <v>-176</v>
+      </c>
+      <c r="G24" s="23">
+        <v>-145</v>
+      </c>
+      <c r="H24" s="23">
+        <v>-157</v>
+      </c>
+      <c r="I24" s="23">
+        <v>-210</v>
+      </c>
+      <c r="J24" s="23">
+        <v>-189</v>
+      </c>
+      <c r="K24" s="23">
+        <v>-242</v>
+      </c>
+      <c r="L24" s="23">
+        <v>-395</v>
+      </c>
+      <c r="M24" s="23">
+        <v>-224</v>
+      </c>
+      <c r="N24" s="23">
+        <v>-170</v>
+      </c>
+      <c r="O24" s="23">
+        <v>-326</v>
+      </c>
+      <c r="P24" s="23">
+        <v>-308</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>-190</v>
+      </c>
+      <c r="R24" s="24">
+        <v>-346</v>
+      </c>
+      <c r="S24" s="24">
+        <v>-223</v>
+      </c>
+      <c r="T24" s="25">
+        <v>-449</v>
+      </c>
+      <c r="U24" s="25">
+        <v>-483</v>
+      </c>
+      <c r="V24" s="25">
+        <v>-370</v>
+      </c>
+      <c r="W24" s="28">
+        <v>-328</v>
+      </c>
+      <c r="X24" s="40">
+        <v>-307</v>
+      </c>
+      <c r="Y24" s="40">
+        <v>-357</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>-304</v>
+      </c>
+      <c r="AA24" s="40">
+        <v>-423</v>
+      </c>
+      <c r="AB24" s="40">
+        <v>-260</v>
+      </c>
+      <c r="AC24" s="40">
+        <v>-278</v>
+      </c>
+      <c r="AD24" s="40">
+        <v>-299</v>
+      </c>
+      <c r="AE24" s="40">
+        <v>-248</v>
+      </c>
+      <c r="AF24" s="40">
+        <v>-249</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="23">
+        <v>-316</v>
+      </c>
+      <c r="D25" s="23">
+        <v>-154</v>
+      </c>
+      <c r="E25" s="28">
+        <v>-155</v>
+      </c>
+      <c r="F25" s="23">
+        <v>-183</v>
+      </c>
+      <c r="G25" s="23">
+        <v>-17</v>
+      </c>
+      <c r="H25" s="23">
+        <v>-335</v>
+      </c>
+      <c r="I25" s="23">
+        <v>-410</v>
+      </c>
+      <c r="J25" s="23">
+        <v>-408</v>
+      </c>
+      <c r="K25" s="23">
+        <v>-478</v>
+      </c>
+      <c r="L25" s="23">
+        <v>-300</v>
+      </c>
+      <c r="M25" s="23">
+        <v>-461</v>
+      </c>
+      <c r="N25" s="23">
+        <v>-165</v>
+      </c>
+      <c r="O25" s="23">
+        <v>-317</v>
+      </c>
+      <c r="P25" s="23">
+        <v>-299</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>-276</v>
+      </c>
+      <c r="R25" s="24">
+        <v>-283</v>
+      </c>
+      <c r="S25" s="24">
+        <v>-256</v>
+      </c>
+      <c r="T25" s="25">
+        <v>-443</v>
+      </c>
+      <c r="U25" s="25">
+        <v>-578</v>
+      </c>
+      <c r="V25" s="25">
+        <v>-535</v>
+      </c>
+      <c r="W25" s="28">
+        <v>-510</v>
+      </c>
+      <c r="X25" s="40">
+        <v>-279</v>
+      </c>
+      <c r="Y25" s="40">
+        <v>-297</v>
+      </c>
+      <c r="Z25" s="21">
+        <v>-250</v>
+      </c>
+      <c r="AA25" s="40">
+        <v>-497</v>
+      </c>
+      <c r="AB25" s="40">
+        <v>-370</v>
+      </c>
+      <c r="AC25" s="40">
+        <v>-157</v>
+      </c>
+      <c r="AD25" s="40">
+        <v>-113</v>
+      </c>
+      <c r="AE25" s="40">
+        <v>-305</v>
+      </c>
+      <c r="AF25" s="40">
+        <v>-409</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="23">
+        <v>5539</v>
+      </c>
+      <c r="D26" s="23">
+        <v>5240</v>
+      </c>
+      <c r="E26" s="28">
+        <v>5120</v>
+      </c>
+      <c r="F26" s="23">
+        <v>4520</v>
+      </c>
+      <c r="G26" s="23">
+        <v>4352</v>
+      </c>
+      <c r="H26" s="23">
+        <v>5600</v>
+      </c>
+      <c r="I26" s="23">
+        <v>7328</v>
+      </c>
+      <c r="J26" s="23">
+        <v>7440</v>
+      </c>
+      <c r="K26" s="23">
+        <v>9407</v>
+      </c>
+      <c r="L26" s="23">
+        <v>7900</v>
+      </c>
+      <c r="M26" s="23">
+        <v>7057</v>
+      </c>
+      <c r="N26" s="23">
+        <v>6355</v>
+      </c>
+      <c r="O26" s="23">
+        <v>6504</v>
+      </c>
+      <c r="P26" s="23">
+        <v>5820</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>5530</v>
+      </c>
+      <c r="R26" s="24">
+        <v>5492</v>
+      </c>
+      <c r="S26" s="24">
+        <v>6260</v>
+      </c>
+      <c r="T26" s="25">
+        <v>8017</v>
+      </c>
+      <c r="U26" s="25">
+        <v>10481</v>
+      </c>
+      <c r="V26" s="25">
+        <v>11086</v>
+      </c>
+      <c r="W26" s="28">
+        <v>9146</v>
+      </c>
+      <c r="X26" s="40">
+        <v>7941</v>
+      </c>
+      <c r="Y26" s="40">
+        <v>6985</v>
+      </c>
+      <c r="Z26" s="40">
+        <v>5982</v>
+      </c>
+      <c r="AA26" s="40">
+        <v>8418</v>
+      </c>
+      <c r="AB26" s="40">
+        <v>4625</v>
+      </c>
+      <c r="AC26" s="40">
+        <v>5721</v>
+      </c>
+      <c r="AD26" s="40">
+        <v>4158</v>
+      </c>
+      <c r="AE26" s="40">
+        <v>4345</v>
+      </c>
+      <c r="AF26" s="40">
+        <v>6121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="23">
+        <v>4590</v>
+      </c>
+      <c r="D27" s="23">
+        <v>4095</v>
+      </c>
+      <c r="E27" s="28">
+        <v>1935</v>
+      </c>
+      <c r="F27" s="23">
+        <v>2493</v>
+      </c>
+      <c r="G27" s="23">
+        <v>2327</v>
+      </c>
+      <c r="H27" s="23">
+        <v>2916</v>
+      </c>
+      <c r="I27" s="23">
+        <v>4211</v>
+      </c>
+      <c r="J27" s="23">
+        <v>4440</v>
+      </c>
+      <c r="K27" s="23">
+        <v>2903</v>
+      </c>
+      <c r="L27" s="23">
+        <v>2888</v>
+      </c>
+      <c r="M27" s="23">
+        <v>4232</v>
+      </c>
+      <c r="N27" s="23">
+        <v>4228</v>
+      </c>
+      <c r="O27" s="23">
+        <v>3825</v>
+      </c>
+      <c r="P27" s="23">
+        <v>2038</v>
+      </c>
+      <c r="Q27" s="23">
+        <v>3432</v>
+      </c>
+      <c r="R27" s="24">
+        <v>2527</v>
+      </c>
+      <c r="S27" s="24">
+        <v>3198</v>
+      </c>
+      <c r="T27" s="25">
+        <v>3279</v>
+      </c>
+      <c r="U27" s="25">
+        <v>3510</v>
+      </c>
+      <c r="V27" s="25">
+        <v>5225</v>
+      </c>
+      <c r="W27" s="28">
+        <v>2759</v>
+      </c>
+      <c r="X27" s="40">
+        <v>3255</v>
+      </c>
+      <c r="Y27" s="40">
+        <v>1884</v>
+      </c>
+      <c r="Z27" s="40">
+        <v>1505</v>
+      </c>
+      <c r="AA27" s="40">
+        <v>1753</v>
+      </c>
+      <c r="AB27" s="40">
+        <v>2063</v>
+      </c>
+      <c r="AC27" s="40">
+        <v>2731</v>
+      </c>
+      <c r="AD27" s="40">
+        <v>1858</v>
+      </c>
+      <c r="AE27" s="40">
+        <v>2799</v>
+      </c>
+      <c r="AF27" s="40">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="23">
+        <v>2287</v>
+      </c>
+      <c r="D28" s="23">
+        <v>927</v>
+      </c>
+      <c r="E28" s="28">
+        <v>445</v>
+      </c>
+      <c r="F28" s="23">
+        <v>455</v>
+      </c>
+      <c r="G28" s="23">
+        <v>512</v>
+      </c>
+      <c r="H28" s="28">
+        <v>237</v>
+      </c>
+      <c r="I28" s="23">
+        <v>612</v>
+      </c>
+      <c r="J28" s="23">
+        <v>188</v>
+      </c>
+      <c r="K28" s="23">
+        <v>749</v>
+      </c>
+      <c r="L28" s="23">
+        <v>756</v>
+      </c>
+      <c r="M28" s="23">
+        <v>1783</v>
+      </c>
+      <c r="N28" s="23">
+        <v>1038</v>
+      </c>
+      <c r="O28" s="23">
+        <v>1037</v>
+      </c>
+      <c r="P28" s="23">
+        <v>1063</v>
+      </c>
+      <c r="Q28" s="28">
+        <v>1182</v>
+      </c>
+      <c r="R28" s="24">
+        <v>4915</v>
+      </c>
+      <c r="S28" s="24">
+        <v>1251</v>
+      </c>
+      <c r="T28" s="25">
+        <v>1532</v>
+      </c>
+      <c r="U28" s="25">
+        <v>1464</v>
+      </c>
+      <c r="V28" s="25">
+        <v>911</v>
+      </c>
+      <c r="W28" s="28">
+        <v>-89</v>
+      </c>
+      <c r="X28" s="40">
+        <v>1023</v>
+      </c>
+      <c r="Y28" s="40">
+        <v>316</v>
+      </c>
+      <c r="Z28" s="21">
+        <v>830</v>
+      </c>
+      <c r="AA28" s="40">
+        <v>2300</v>
+      </c>
+      <c r="AB28" s="40">
+        <v>564</v>
+      </c>
+      <c r="AC28" s="40">
+        <v>806</v>
+      </c>
+      <c r="AD28" s="40">
+        <v>1115</v>
+      </c>
+      <c r="AE28" s="40">
+        <v>998</v>
+      </c>
+      <c r="AF28" s="40">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="21"/>
+      <c r="B29" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="52"/>
+      <c r="P29" s="52"/>
+      <c r="Q29" s="52"/>
+      <c r="R29" s="52"/>
+      <c r="S29" s="52"/>
+      <c r="T29" s="52"/>
+      <c r="U29" s="52"/>
+      <c r="V29" s="53"/>
+      <c r="W29" s="53"/>
+      <c r="X29" s="53"/>
+      <c r="Y29" s="53"/>
+      <c r="Z29" s="53"/>
+      <c r="AA29" s="53"/>
+      <c r="AB29" s="53"/>
+      <c r="AC29" s="53"/>
+      <c r="AD29" s="53"/>
+      <c r="AE29" s="53"/>
+      <c r="AF29" s="53"/>
+    </row>
+    <row r="30" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B30" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="23">
+        <v>10984</v>
+      </c>
+      <c r="D30" s="23">
+        <v>9678</v>
+      </c>
+      <c r="E30" s="28">
+        <v>7155</v>
+      </c>
+      <c r="F30" s="23">
+        <v>7901</v>
+      </c>
+      <c r="G30" s="23">
+        <v>7503</v>
+      </c>
+      <c r="H30" s="23">
+        <v>9728</v>
+      </c>
+      <c r="I30" s="23">
+        <v>12690</v>
+      </c>
+      <c r="J30" s="23">
+        <v>13396</v>
+      </c>
+      <c r="K30" s="23">
+        <v>12358</v>
+      </c>
+      <c r="L30" s="23">
+        <v>10998</v>
+      </c>
+      <c r="M30" s="23">
+        <v>12997</v>
+      </c>
+      <c r="N30" s="23">
+        <v>12947</v>
+      </c>
+      <c r="O30" s="23">
+        <v>12368</v>
+      </c>
+      <c r="P30" s="23">
+        <v>10326</v>
+      </c>
+      <c r="Q30" s="23">
+        <v>10156</v>
+      </c>
+      <c r="R30" s="24">
+        <v>13528</v>
+      </c>
+      <c r="S30" s="24">
+        <v>10532</v>
+      </c>
+      <c r="T30" s="25">
+        <v>11853</v>
+      </c>
+      <c r="U30" s="25">
+        <v>15018</v>
+      </c>
+      <c r="V30" s="25">
+        <v>16900</v>
+      </c>
+      <c r="W30" s="28">
+        <v>9839</v>
+      </c>
+      <c r="X30" s="40">
+        <v>10971</v>
+      </c>
+      <c r="Y30" s="40">
+        <v>9210</v>
+      </c>
+      <c r="Z30" s="40">
+        <v>7797</v>
+      </c>
+      <c r="AA30" s="40">
+        <v>11541</v>
+      </c>
+      <c r="AB30" s="40">
+        <v>6751</v>
+      </c>
+      <c r="AC30" s="40">
+        <v>8473</v>
+      </c>
+      <c r="AD30" s="40">
+        <v>6927</v>
+      </c>
+      <c r="AE30" s="40">
+        <v>6756</v>
+      </c>
+      <c r="AF30" s="40">
+        <v>13079</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="23">
+        <v>-335</v>
+      </c>
+      <c r="D31" s="23">
+        <v>-29</v>
+      </c>
+      <c r="E31" s="28">
+        <v>-274</v>
+      </c>
+      <c r="F31" s="23">
+        <v>-24</v>
+      </c>
+      <c r="G31" s="23">
+        <v>-146</v>
+      </c>
+      <c r="H31" s="23">
+        <v>-97</v>
+      </c>
+      <c r="I31" s="23">
+        <v>-39</v>
+      </c>
+      <c r="J31" s="23">
+        <v>-234</v>
+      </c>
+      <c r="K31" s="23">
+        <v>-133</v>
+      </c>
+      <c r="L31" s="23">
+        <v>-66</v>
+      </c>
+      <c r="M31" s="23">
+        <v>27</v>
+      </c>
+      <c r="N31" s="23">
+        <v>178</v>
+      </c>
+      <c r="O31" s="23">
+        <v>-99</v>
+      </c>
+      <c r="P31" s="23">
+        <v>38</v>
+      </c>
+      <c r="Q31" s="23">
+        <v>-220</v>
+      </c>
+      <c r="R31" s="24">
+        <v>-234</v>
+      </c>
+      <c r="S31" s="24">
+        <v>-141</v>
+      </c>
+      <c r="T31" s="25">
+        <v>-199</v>
+      </c>
+      <c r="U31" s="25">
+        <v>-69</v>
+      </c>
+      <c r="V31" s="25">
+        <v>-256</v>
+      </c>
+      <c r="W31" s="28">
+        <v>-317</v>
+      </c>
+      <c r="X31" s="40">
+        <v>-191</v>
+      </c>
+      <c r="Y31" s="40">
+        <v>-115</v>
+      </c>
+      <c r="Z31" s="21">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="40">
+        <v>-107</v>
+      </c>
+      <c r="AB31" s="40">
+        <v>-305</v>
+      </c>
+      <c r="AC31" s="40">
+        <v>-248</v>
+      </c>
+      <c r="AD31" s="40">
+        <v>-109</v>
+      </c>
+      <c r="AE31" s="40">
+        <v>15</v>
+      </c>
+      <c r="AF31" s="40">
+        <v>-308</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="23">
+        <v>76</v>
+      </c>
+      <c r="D32" s="23">
+        <v>258</v>
+      </c>
+      <c r="E32" s="28">
+        <v>361</v>
+      </c>
+      <c r="F32" s="23">
+        <v>197</v>
+      </c>
+      <c r="G32" s="23">
+        <v>321</v>
+      </c>
+      <c r="H32" s="23">
+        <v>450</v>
+      </c>
+      <c r="I32" s="23">
+        <v>195</v>
+      </c>
+      <c r="J32" s="23">
+        <v>286</v>
+      </c>
+      <c r="K32" s="23">
+        <v>124</v>
+      </c>
+      <c r="L32" s="23">
+        <v>142</v>
+      </c>
+      <c r="M32" s="23">
+        <v>173</v>
+      </c>
+      <c r="N32" s="23">
+        <v>285</v>
+      </c>
+      <c r="O32" s="23">
+        <v>544</v>
+      </c>
+      <c r="P32" s="23">
+        <v>610</v>
+      </c>
+      <c r="Q32" s="23">
+        <v>251</v>
+      </c>
+      <c r="R32" s="24">
+        <v>671</v>
+      </c>
+      <c r="S32" s="24">
+        <v>353</v>
+      </c>
+      <c r="T32" s="25">
+        <v>336</v>
+      </c>
+      <c r="U32" s="25">
+        <v>417</v>
+      </c>
+      <c r="V32" s="25">
+        <v>624</v>
+      </c>
+      <c r="W32" s="28">
+        <v>363</v>
+      </c>
+      <c r="X32" s="40">
+        <v>281</v>
+      </c>
+      <c r="Y32" s="40">
+        <v>202</v>
+      </c>
+      <c r="Z32" s="21">
+        <v>361</v>
+      </c>
+      <c r="AA32" s="40">
+        <v>308</v>
+      </c>
+      <c r="AB32" s="40">
+        <v>429</v>
+      </c>
+      <c r="AC32" s="40">
+        <v>246</v>
+      </c>
+      <c r="AD32" s="40">
+        <v>241</v>
+      </c>
+      <c r="AE32" s="40">
+        <v>487</v>
+      </c>
+      <c r="AF32" s="40">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="23">
+        <v>29</v>
+      </c>
+      <c r="D33" s="23">
+        <v>152</v>
+      </c>
+      <c r="E33" s="28">
+        <v>204</v>
+      </c>
+      <c r="F33" s="23">
+        <v>323</v>
+      </c>
+      <c r="G33" s="23">
+        <v>202</v>
+      </c>
+      <c r="H33" s="23">
+        <v>494</v>
+      </c>
+      <c r="I33" s="23">
+        <v>632</v>
+      </c>
+      <c r="J33" s="23">
+        <v>905</v>
+      </c>
+      <c r="K33" s="23">
+        <v>404</v>
+      </c>
+      <c r="L33" s="23">
+        <v>621</v>
+      </c>
+      <c r="M33" s="23">
+        <v>379</v>
+      </c>
+      <c r="N33" s="23">
+        <v>394</v>
+      </c>
+      <c r="O33" s="23">
+        <v>289</v>
+      </c>
+      <c r="P33" s="23">
+        <v>231</v>
+      </c>
+      <c r="Q33" s="23">
+        <v>-39</v>
+      </c>
+      <c r="R33" s="24">
+        <v>312</v>
+      </c>
+      <c r="S33" s="24">
+        <v>243</v>
+      </c>
+      <c r="T33" s="25">
+        <v>409</v>
+      </c>
+      <c r="U33" s="25">
+        <v>1511</v>
+      </c>
+      <c r="V33" s="25">
+        <v>431</v>
+      </c>
+      <c r="W33" s="28">
+        <v>148</v>
+      </c>
+      <c r="X33" s="40">
+        <v>-44</v>
+      </c>
+      <c r="Y33" s="40">
+        <v>148</v>
+      </c>
+      <c r="Z33" s="21">
+        <v>87</v>
+      </c>
+      <c r="AA33" s="40">
+        <v>106</v>
+      </c>
+      <c r="AB33" s="40">
         <v>16</v>
       </c>
-      <c r="D6" s="20" t="s">
+      <c r="AC33" s="40">
+        <v>-32</v>
+      </c>
+      <c r="AD33" s="40">
+        <v>-11</v>
+      </c>
+      <c r="AE33" s="40">
+        <v>-121</v>
+      </c>
+      <c r="AF33" s="40">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="23">
+        <v>-97</v>
+      </c>
+      <c r="D34" s="23">
+        <v>104</v>
+      </c>
+      <c r="E34" s="28">
+        <v>-87</v>
+      </c>
+      <c r="F34" s="23">
+        <v>-136</v>
+      </c>
+      <c r="G34" s="23">
+        <v>106</v>
+      </c>
+      <c r="H34" s="23">
+        <v>3</v>
+      </c>
+      <c r="I34" s="23">
+        <v>-24</v>
+      </c>
+      <c r="J34" s="23">
+        <v>-231</v>
+      </c>
+      <c r="K34" s="23">
+        <v>-79</v>
+      </c>
+      <c r="L34" s="23">
+        <v>-139</v>
+      </c>
+      <c r="M34" s="23">
+        <v>26</v>
+      </c>
+      <c r="N34" s="23">
+        <v>-188</v>
+      </c>
+      <c r="O34" s="23">
+        <v>-197</v>
+      </c>
+      <c r="P34" s="23">
+        <v>589</v>
+      </c>
+      <c r="Q34" s="23">
+        <v>169</v>
+      </c>
+      <c r="R34" s="24">
+        <v>537</v>
+      </c>
+      <c r="S34" s="24">
+        <v>196</v>
+      </c>
+      <c r="T34" s="25">
+        <v>90</v>
+      </c>
+      <c r="U34" s="25">
+        <v>108</v>
+      </c>
+      <c r="V34" s="25">
+        <v>345</v>
+      </c>
+      <c r="W34" s="28">
+        <v>285</v>
+      </c>
+      <c r="X34" s="40">
+        <v>277</v>
+      </c>
+      <c r="Y34" s="40">
+        <v>355</v>
+      </c>
+      <c r="Z34" s="21">
+        <v>336</v>
+      </c>
+      <c r="AA34" s="40">
+        <v>330</v>
+      </c>
+      <c r="AB34" s="40">
+        <v>299</v>
+      </c>
+      <c r="AC34" s="40">
+        <v>538</v>
+      </c>
+      <c r="AD34" s="40">
+        <v>508</v>
+      </c>
+      <c r="AE34" s="40">
+        <v>-43</v>
+      </c>
+      <c r="AF34" s="40">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="23">
+        <v>-580</v>
+      </c>
+      <c r="D35" s="23">
+        <v>-274</v>
+      </c>
+      <c r="E35" s="28">
+        <v>-378</v>
+      </c>
+      <c r="F35" s="23">
+        <v>-350</v>
+      </c>
+      <c r="G35" s="23">
+        <v>-109</v>
+      </c>
+      <c r="H35" s="23">
+        <v>-434</v>
+      </c>
+      <c r="I35" s="23">
+        <v>-752</v>
+      </c>
+      <c r="J35" s="23">
+        <v>-323</v>
+      </c>
+      <c r="K35" s="23">
+        <v>-560</v>
+      </c>
+      <c r="L35" s="23">
+        <v>-666</v>
+      </c>
+      <c r="M35" s="23">
+        <v>-288</v>
+      </c>
+      <c r="N35" s="23">
+        <v>-248</v>
+      </c>
+      <c r="O35" s="23">
+        <v>-618</v>
+      </c>
+      <c r="P35" s="23">
+        <v>-403</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>-100</v>
+      </c>
+      <c r="R35" s="24">
+        <v>-97</v>
+      </c>
+      <c r="S35" s="24">
+        <v>-226</v>
+      </c>
+      <c r="T35" s="25">
+        <v>-343</v>
+      </c>
+      <c r="U35" s="25">
+        <v>-559</v>
+      </c>
+      <c r="V35" s="25">
+        <v>-179</v>
+      </c>
+      <c r="W35" s="28">
+        <v>-438</v>
+      </c>
+      <c r="X35" s="40">
+        <v>-270</v>
+      </c>
+      <c r="Y35" s="40">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="21">
+        <v>-226</v>
+      </c>
+      <c r="AA35" s="40">
+        <v>-464</v>
+      </c>
+      <c r="AB35" s="40">
+        <v>-296</v>
+      </c>
+      <c r="AC35" s="40">
+        <v>-134</v>
+      </c>
+      <c r="AD35" s="40">
+        <v>-20</v>
+      </c>
+      <c r="AE35" s="40">
+        <v>-272</v>
+      </c>
+      <c r="AF35" s="40">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="23">
+        <v>310</v>
+      </c>
+      <c r="D36" s="23">
+        <v>175</v>
+      </c>
+      <c r="E36" s="28">
+        <v>161</v>
+      </c>
+      <c r="F36" s="23">
+        <v>380</v>
+      </c>
+      <c r="G36" s="23">
+        <v>258</v>
+      </c>
+      <c r="H36" s="23">
+        <v>183</v>
+      </c>
+      <c r="I36" s="23">
+        <v>431</v>
+      </c>
+      <c r="J36" s="23">
+        <v>341</v>
+      </c>
+      <c r="K36" s="23">
+        <v>175</v>
+      </c>
+      <c r="L36" s="23">
+        <v>254</v>
+      </c>
+      <c r="M36" s="23">
+        <v>279</v>
+      </c>
+      <c r="N36" s="23">
+        <v>483</v>
+      </c>
+      <c r="O36" s="23">
+        <v>205</v>
+      </c>
+      <c r="P36" s="23">
+        <v>79</v>
+      </c>
+      <c r="Q36" s="23">
+        <v>99</v>
+      </c>
+      <c r="R36" s="24">
+        <v>28</v>
+      </c>
+      <c r="S36" s="24">
+        <v>41</v>
+      </c>
+      <c r="T36" s="25">
+        <v>128</v>
+      </c>
+      <c r="U36" s="25">
+        <v>-223</v>
+      </c>
+      <c r="V36" s="25">
+        <v>-47</v>
+      </c>
+      <c r="W36" s="28">
+        <v>98</v>
+      </c>
+      <c r="X36" s="40">
+        <v>8</v>
+      </c>
+      <c r="Y36" s="40">
+        <v>-149</v>
+      </c>
+      <c r="Z36" s="21">
+        <v>-54</v>
+      </c>
+      <c r="AA36" s="40">
+        <v>157</v>
+      </c>
+      <c r="AB36" s="40">
+        <v>-195</v>
+      </c>
+      <c r="AC36" s="40">
+        <v>-154</v>
+      </c>
+      <c r="AD36" s="40">
+        <v>-99</v>
+      </c>
+      <c r="AE36" s="40">
+        <v>74</v>
+      </c>
+      <c r="AF36" s="40">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="23">
+        <v>-169</v>
+      </c>
+      <c r="D37" s="23">
+        <v>-160</v>
+      </c>
+      <c r="E37" s="28">
+        <v>-41</v>
+      </c>
+      <c r="F37" s="23">
+        <v>162</v>
+      </c>
+      <c r="G37" s="23">
+        <v>-340</v>
+      </c>
+      <c r="H37" s="23">
+        <v>-87</v>
+      </c>
+      <c r="I37" s="23">
+        <v>-188</v>
+      </c>
+      <c r="J37" s="23">
+        <v>-249</v>
+      </c>
+      <c r="K37" s="23">
+        <v>-330</v>
+      </c>
+      <c r="L37" s="23">
+        <v>-222</v>
+      </c>
+      <c r="M37" s="23">
+        <v>-406</v>
+      </c>
+      <c r="N37" s="23">
+        <v>-35</v>
+      </c>
+      <c r="O37" s="23">
+        <v>-5</v>
+      </c>
+      <c r="P37" s="23">
+        <v>-76</v>
+      </c>
+      <c r="Q37" s="23">
+        <v>-180</v>
+      </c>
+      <c r="R37" s="24">
+        <v>-277</v>
+      </c>
+      <c r="S37" s="24">
+        <v>-85</v>
+      </c>
+      <c r="T37" s="25">
+        <v>-361</v>
+      </c>
+      <c r="U37" s="25">
+        <v>-510</v>
+      </c>
+      <c r="V37" s="25">
+        <v>-603</v>
+      </c>
+      <c r="W37" s="28">
+        <v>-562</v>
+      </c>
+      <c r="X37" s="40">
+        <v>-389</v>
+      </c>
+      <c r="Y37" s="40">
+        <v>-58</v>
+      </c>
+      <c r="Z37" s="21">
+        <v>-382</v>
+      </c>
+      <c r="AA37" s="40">
+        <v>34</v>
+      </c>
+      <c r="AB37" s="40">
+        <v>-34</v>
+      </c>
+      <c r="AC37" s="40">
+        <v>-53</v>
+      </c>
+      <c r="AD37" s="40">
+        <v>-188</v>
+      </c>
+      <c r="AE37" s="40">
+        <v>-295</v>
+      </c>
+      <c r="AF37" s="40">
+        <v>-455</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="23">
+        <v>-387</v>
+      </c>
+      <c r="D38" s="23">
+        <v>-263</v>
+      </c>
+      <c r="E38" s="28">
+        <v>-273</v>
+      </c>
+      <c r="F38" s="23">
+        <v>-260</v>
+      </c>
+      <c r="G38" s="23">
+        <v>-158</v>
+      </c>
+      <c r="H38" s="23">
+        <v>30</v>
+      </c>
+      <c r="I38" s="23">
+        <v>-117</v>
+      </c>
+      <c r="J38" s="23">
+        <v>-144</v>
+      </c>
+      <c r="K38" s="23">
+        <v>-196</v>
+      </c>
+      <c r="L38" s="23">
+        <v>-451</v>
+      </c>
+      <c r="M38" s="23">
+        <v>-348</v>
+      </c>
+      <c r="N38" s="23">
+        <v>-278</v>
+      </c>
+      <c r="O38" s="23">
+        <v>-397</v>
+      </c>
+      <c r="P38" s="23">
+        <v>-270</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>-184</v>
+      </c>
+      <c r="R38" s="24">
+        <v>-307</v>
+      </c>
+      <c r="S38" s="24">
+        <v>-64</v>
+      </c>
+      <c r="T38" s="25">
+        <v>-286</v>
+      </c>
+      <c r="U38" s="25">
+        <v>-356</v>
+      </c>
+      <c r="V38" s="25">
+        <v>-517</v>
+      </c>
+      <c r="W38" s="28">
+        <v>-282</v>
+      </c>
+      <c r="X38" s="40">
+        <v>-270</v>
+      </c>
+      <c r="Y38" s="40">
+        <v>-183</v>
+      </c>
+      <c r="Z38" s="21">
+        <v>-204</v>
+      </c>
+      <c r="AA38" s="40">
+        <v>-334</v>
+      </c>
+      <c r="AB38" s="40">
+        <v>-327</v>
+      </c>
+      <c r="AC38" s="40">
+        <v>-356</v>
+      </c>
+      <c r="AD38" s="40">
+        <v>-457</v>
+      </c>
+      <c r="AE38" s="40">
+        <v>-226</v>
+      </c>
+      <c r="AF38" s="40">
+        <v>-143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="23">
+        <v>-57</v>
+      </c>
+      <c r="D39" s="23">
+        <v>-9</v>
+      </c>
+      <c r="E39" s="28">
+        <v>-10</v>
+      </c>
+      <c r="F39" s="23">
+        <v>-51</v>
+      </c>
+      <c r="G39" s="23">
+        <v>-154</v>
+      </c>
+      <c r="H39" s="23">
+        <v>-145</v>
+      </c>
+      <c r="I39" s="23">
+        <v>-115</v>
+      </c>
+      <c r="J39" s="23">
+        <v>-54</v>
+      </c>
+      <c r="K39" s="23">
+        <v>-51</v>
+      </c>
+      <c r="L39" s="23">
+        <v>110</v>
+      </c>
+      <c r="M39" s="23">
+        <v>144</v>
+      </c>
+      <c r="N39" s="23">
+        <v>132</v>
+      </c>
+      <c r="O39" s="23">
+        <v>298</v>
+      </c>
+      <c r="P39" s="23">
+        <v>282</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>28</v>
+      </c>
+      <c r="R39" s="24">
+        <v>164</v>
+      </c>
+      <c r="S39" s="24">
+        <v>42</v>
+      </c>
+      <c r="T39" s="25">
+        <v>-55</v>
+      </c>
+      <c r="U39" s="25">
+        <v>97</v>
+      </c>
+      <c r="V39" s="25">
+        <v>166</v>
+      </c>
+      <c r="W39" s="28">
+        <v>-37</v>
+      </c>
+      <c r="X39" s="40">
+        <v>181</v>
+      </c>
+      <c r="Y39" s="40">
+        <v>178</v>
+      </c>
+      <c r="Z39" s="21">
+        <v>41</v>
+      </c>
+      <c r="AA39" s="40">
+        <v>290</v>
+      </c>
+      <c r="AB39" s="40">
+        <v>325</v>
+      </c>
+      <c r="AC39" s="40">
+        <v>-4</v>
+      </c>
+      <c r="AD39" s="40">
+        <v>144</v>
+      </c>
+      <c r="AE39" s="40">
+        <v>-102</v>
+      </c>
+      <c r="AF39" s="40">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="23">
+        <v>162</v>
+      </c>
+      <c r="D40" s="23">
+        <v>232</v>
+      </c>
+      <c r="E40" s="28">
+        <v>14</v>
+      </c>
+      <c r="F40" s="23">
+        <v>109</v>
+      </c>
+      <c r="G40" s="23">
+        <v>75</v>
+      </c>
+      <c r="H40" s="23">
+        <v>72</v>
+      </c>
+      <c r="I40" s="23">
+        <v>212</v>
+      </c>
+      <c r="J40" s="23">
+        <v>275</v>
+      </c>
+      <c r="K40" s="23">
+        <v>237</v>
+      </c>
+      <c r="L40" s="23">
+        <v>269</v>
+      </c>
+      <c r="M40" s="23">
+        <v>418</v>
+      </c>
+      <c r="N40" s="23">
+        <v>572</v>
+      </c>
+      <c r="O40" s="23">
+        <v>442</v>
+      </c>
+      <c r="P40" s="23">
+        <v>317</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>173</v>
+      </c>
+      <c r="R40" s="24">
+        <v>335</v>
+      </c>
+      <c r="S40" s="24">
+        <v>111</v>
+      </c>
+      <c r="T40" s="25">
+        <v>209</v>
+      </c>
+      <c r="U40" s="25">
+        <v>209</v>
+      </c>
+      <c r="V40" s="25">
+        <v>364</v>
+      </c>
+      <c r="W40" s="28">
+        <v>173</v>
+      </c>
+      <c r="X40" s="40">
+        <v>194</v>
+      </c>
+      <c r="Y40" s="40">
+        <v>318</v>
+      </c>
+      <c r="Z40" s="21">
+        <v>317</v>
+      </c>
+      <c r="AA40" s="40">
+        <v>283</v>
+      </c>
+      <c r="AB40" s="40">
+        <v>304</v>
+      </c>
+      <c r="AC40" s="40">
+        <v>145</v>
+      </c>
+      <c r="AD40" s="40">
+        <v>308</v>
+      </c>
+      <c r="AE40" s="40">
+        <v>100</v>
+      </c>
+      <c r="AF40" s="40">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="23">
+        <v>-316</v>
+      </c>
+      <c r="D41" s="23">
+        <v>-123</v>
+      </c>
+      <c r="E41" s="28">
+        <v>-120</v>
+      </c>
+      <c r="F41" s="23">
+        <v>-318</v>
+      </c>
+      <c r="G41" s="23">
+        <v>-262</v>
+      </c>
+      <c r="H41" s="23">
+        <v>-347</v>
+      </c>
+      <c r="I41" s="23">
+        <v>-247</v>
+      </c>
+      <c r="J41" s="23">
+        <v>-260</v>
+      </c>
+      <c r="K41" s="23">
+        <v>-378</v>
+      </c>
+      <c r="L41" s="23">
+        <v>-341</v>
+      </c>
+      <c r="M41" s="23">
+        <v>-349</v>
+      </c>
+      <c r="N41" s="23">
+        <v>-247</v>
+      </c>
+      <c r="O41" s="23">
+        <v>-231</v>
+      </c>
+      <c r="P41" s="23">
+        <v>-259</v>
+      </c>
+      <c r="Q41" s="23">
+        <v>-199</v>
+      </c>
+      <c r="R41" s="24">
+        <v>-315</v>
+      </c>
+      <c r="S41" s="24">
+        <v>-494</v>
+      </c>
+      <c r="T41" s="25">
+        <v>-416</v>
+      </c>
+      <c r="U41" s="25">
+        <v>-685</v>
+      </c>
+      <c r="V41" s="25">
+        <v>-674</v>
+      </c>
+      <c r="W41" s="28">
+        <v>-340</v>
+      </c>
+      <c r="X41" s="40">
+        <v>-466</v>
+      </c>
+      <c r="Y41" s="40">
+        <v>-333</v>
+      </c>
+      <c r="Z41" s="21">
+        <v>-239</v>
+      </c>
+      <c r="AA41" s="40">
+        <v>-266</v>
+      </c>
+      <c r="AB41" s="40">
+        <v>-184</v>
+      </c>
+      <c r="AC41" s="40">
+        <v>-281</v>
+      </c>
+      <c r="AD41" s="40">
+        <v>-222</v>
+      </c>
+      <c r="AE41" s="40">
+        <v>-279</v>
+      </c>
+      <c r="AF41" s="40">
+        <v>-558</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="23">
+        <v>439</v>
+      </c>
+      <c r="D42" s="23">
+        <v>248</v>
+      </c>
+      <c r="E42" s="28">
+        <v>328</v>
+      </c>
+      <c r="F42" s="23">
+        <v>389</v>
+      </c>
+      <c r="G42" s="23">
+        <v>499</v>
+      </c>
+      <c r="H42" s="23">
+        <v>612</v>
+      </c>
+      <c r="I42" s="23">
+        <v>598</v>
+      </c>
+      <c r="J42" s="23">
+        <v>1078</v>
+      </c>
+      <c r="K42" s="23">
+        <v>526</v>
+      </c>
+      <c r="L42" s="23">
+        <v>189</v>
+      </c>
+      <c r="M42" s="23">
+        <v>392</v>
+      </c>
+      <c r="N42" s="23">
+        <v>502</v>
+      </c>
+      <c r="O42" s="23">
+        <v>658</v>
+      </c>
+      <c r="P42" s="23">
+        <v>489</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>460</v>
+      </c>
+      <c r="R42" s="24">
+        <v>967</v>
+      </c>
+      <c r="S42" s="24">
+        <v>531</v>
+      </c>
+      <c r="T42" s="25">
+        <v>675</v>
+      </c>
+      <c r="U42" s="25">
+        <v>780</v>
+      </c>
+      <c r="V42" s="25">
+        <v>905</v>
+      </c>
+      <c r="W42" s="28">
+        <v>281</v>
+      </c>
+      <c r="X42" s="40">
+        <v>546</v>
+      </c>
+      <c r="Y42" s="40">
+        <v>387</v>
+      </c>
+      <c r="Z42" s="21">
+        <v>403</v>
+      </c>
+      <c r="AA42" s="40">
+        <v>522</v>
+      </c>
+      <c r="AB42" s="40">
+        <v>323</v>
+      </c>
+      <c r="AC42" s="40">
+        <v>519</v>
+      </c>
+      <c r="AD42" s="40">
+        <v>93</v>
+      </c>
+      <c r="AE42" s="40">
+        <v>238</v>
+      </c>
+      <c r="AF42" s="40">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="23">
+        <v>-24</v>
+      </c>
+      <c r="D43" s="23">
+        <v>72</v>
+      </c>
+      <c r="E43" s="28">
         <v>17</v>
       </c>
-      <c r="E6" s="20" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="20" t="s">
+      <c r="F43" s="23">
+        <v>197</v>
+      </c>
+      <c r="G43" s="23">
+        <v>-154</v>
+      </c>
+      <c r="H43" s="23">
+        <v>5</v>
+      </c>
+      <c r="I43" s="23">
+        <v>125</v>
+      </c>
+      <c r="J43" s="23">
+        <v>-46</v>
+      </c>
+      <c r="K43" s="23">
+        <v>-150</v>
+      </c>
+      <c r="L43" s="23">
+        <v>119</v>
+      </c>
+      <c r="M43" s="23">
+        <v>-53</v>
+      </c>
+      <c r="N43" s="23">
+        <v>-160</v>
+      </c>
+      <c r="O43" s="23">
+        <v>-71</v>
+      </c>
+      <c r="P43" s="23">
+        <v>-66</v>
+      </c>
+      <c r="Q43" s="23">
+        <v>-216</v>
+      </c>
+      <c r="R43" s="24">
+        <v>-208</v>
+      </c>
+      <c r="S43" s="24">
+        <v>-94</v>
+      </c>
+      <c r="T43" s="25">
+        <v>-151</v>
+      </c>
+      <c r="U43" s="25">
+        <v>-199</v>
+      </c>
+      <c r="V43" s="25">
+        <v>-208</v>
+      </c>
+      <c r="W43" s="28">
+        <v>-482</v>
+      </c>
+      <c r="X43" s="40">
+        <v>-400</v>
+      </c>
+      <c r="Y43" s="40">
+        <v>-156</v>
+      </c>
+      <c r="Z43" s="21">
+        <v>-183</v>
+      </c>
+      <c r="AA43" s="40">
+        <v>-200</v>
+      </c>
+      <c r="AB43" s="40">
+        <v>-186</v>
+      </c>
+      <c r="AC43" s="40">
+        <v>-34</v>
+      </c>
+      <c r="AD43" s="40">
+        <v>39</v>
+      </c>
+      <c r="AE43" s="40">
+        <v>-146</v>
+      </c>
+      <c r="AF43" s="40">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="23">
+        <v>-3</v>
+      </c>
+      <c r="D44" s="23">
+        <v>-746</v>
+      </c>
+      <c r="E44" s="28">
+        <v>38</v>
+      </c>
+      <c r="F44" s="23">
+        <v>-244</v>
+      </c>
+      <c r="G44" s="23">
+        <v>-51</v>
+      </c>
+      <c r="H44" s="23">
+        <v>-12</v>
+      </c>
+      <c r="I44" s="23">
+        <v>-11</v>
+      </c>
+      <c r="J44" s="23">
+        <v>27</v>
+      </c>
+      <c r="K44" s="23">
+        <v>27</v>
+      </c>
+      <c r="L44" s="23">
+        <v>142</v>
+      </c>
+      <c r="M44" s="23">
+        <v>145</v>
+      </c>
+      <c r="N44" s="23">
+        <v>137</v>
+      </c>
+      <c r="O44" s="23">
+        <v>35</v>
+      </c>
+      <c r="P44" s="23">
+        <v>62</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>138</v>
+      </c>
+      <c r="R44" s="24">
+        <v>47</v>
+      </c>
+      <c r="S44" s="24">
+        <v>46</v>
+      </c>
+      <c r="T44" s="25">
+        <v>-113</v>
+      </c>
+      <c r="U44" s="25">
+        <v>23</v>
+      </c>
+      <c r="V44" s="25">
+        <v>105</v>
+      </c>
+      <c r="W44" s="28">
+        <v>95</v>
+      </c>
+      <c r="X44" s="40">
+        <v>75</v>
+      </c>
+      <c r="Y44" s="40">
+        <v>86</v>
+      </c>
+      <c r="Z44" s="21">
+        <v>8</v>
+      </c>
+      <c r="AA44" s="40">
+        <v>-13</v>
+      </c>
+      <c r="AB44" s="40">
+        <v>122</v>
+      </c>
+      <c r="AC44" s="40">
+        <v>142</v>
+      </c>
+      <c r="AD44" s="40">
+        <v>12</v>
+      </c>
+      <c r="AE44" s="40">
+        <v>-64</v>
+      </c>
+      <c r="AF44" s="40">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="23">
+        <v>-311</v>
+      </c>
+      <c r="D45" s="23">
+        <v>-49</v>
+      </c>
+      <c r="E45" s="28">
+        <v>-255</v>
+      </c>
+      <c r="F45" s="23">
+        <v>40</v>
+      </c>
+      <c r="G45" s="23">
+        <v>-55</v>
+      </c>
+      <c r="H45" s="23">
+        <v>155</v>
+      </c>
+      <c r="I45" s="23">
+        <v>-138</v>
+      </c>
+      <c r="J45" s="23">
+        <v>154</v>
+      </c>
+      <c r="K45" s="23">
+        <v>-67</v>
+      </c>
+      <c r="L45" s="23">
+        <v>-455</v>
+      </c>
+      <c r="M45" s="23">
+        <v>-711</v>
+      </c>
+      <c r="N45" s="23">
+        <v>-543</v>
+      </c>
+      <c r="O45" s="23">
+        <v>41</v>
+      </c>
+      <c r="P45" s="23">
+        <v>-95</v>
+      </c>
+      <c r="Q45" s="23">
+        <v>-195</v>
+      </c>
+      <c r="R45" s="24">
+        <v>-1046</v>
+      </c>
+      <c r="S45" s="24">
+        <v>-554</v>
+      </c>
+      <c r="T45" s="25">
+        <v>-601</v>
+      </c>
+      <c r="U45" s="25">
+        <v>-729</v>
+      </c>
+      <c r="V45" s="25">
+        <v>-646</v>
+      </c>
+      <c r="W45" s="28">
+        <v>-552</v>
+      </c>
+      <c r="X45" s="40">
+        <v>-584</v>
+      </c>
+      <c r="Y45" s="40">
+        <v>-377</v>
+      </c>
+      <c r="Z45" s="21">
+        <v>-530</v>
+      </c>
+      <c r="AA45" s="40">
+        <v>-1288</v>
+      </c>
+      <c r="AB45" s="40">
+        <v>-448</v>
+      </c>
+      <c r="AC45" s="40">
+        <v>-816</v>
+      </c>
+      <c r="AD45" s="40">
+        <v>-398</v>
+      </c>
+      <c r="AE45" s="40">
+        <v>-444</v>
+      </c>
+      <c r="AF45" s="40">
+        <v>-786</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C46" s="23">
+        <v>-144</v>
+      </c>
+      <c r="D46" s="23">
+        <v>-163</v>
+      </c>
+      <c r="E46" s="28">
+        <v>-114</v>
+      </c>
+      <c r="F46" s="23">
+        <v>-35</v>
+      </c>
+      <c r="G46" s="23">
+        <v>-63</v>
+      </c>
+      <c r="H46" s="23">
+        <v>-56</v>
+      </c>
+      <c r="I46" s="23">
+        <v>-75</v>
+      </c>
+      <c r="J46" s="23">
+        <v>-103</v>
+      </c>
+      <c r="K46" s="23">
+        <v>-258</v>
+      </c>
+      <c r="L46" s="23">
+        <v>-296</v>
+      </c>
+      <c r="M46" s="23">
+        <v>-93</v>
+      </c>
+      <c r="N46" s="23">
+        <v>2</v>
+      </c>
+      <c r="O46" s="23">
+        <v>-178</v>
+      </c>
+      <c r="P46" s="23">
+        <v>-231</v>
+      </c>
+      <c r="Q46" s="23">
+        <v>-115</v>
+      </c>
+      <c r="R46" s="24">
+        <v>-261</v>
+      </c>
+      <c r="S46" s="24">
+        <v>-143</v>
+      </c>
+      <c r="T46" s="25">
+        <v>-319</v>
+      </c>
+      <c r="U46" s="25">
+        <v>-338</v>
+      </c>
+      <c r="V46" s="25">
+        <v>-282</v>
+      </c>
+      <c r="W46" s="28">
+        <v>-282</v>
+      </c>
+      <c r="X46" s="40">
+        <v>-312</v>
+      </c>
+      <c r="Y46" s="40">
+        <v>-212</v>
+      </c>
+      <c r="Z46" s="21">
+        <v>-256</v>
+      </c>
+      <c r="AA46" s="40">
+        <v>-299</v>
+      </c>
+      <c r="AB46" s="40">
+        <v>-138</v>
+      </c>
+      <c r="AC46" s="40">
+        <v>-242</v>
+      </c>
+      <c r="AD46" s="40">
+        <v>-153</v>
+      </c>
+      <c r="AE46" s="40">
+        <v>-182</v>
+      </c>
+      <c r="AF46" s="40">
+        <v>-165</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="23">
+        <v>-25</v>
+      </c>
+      <c r="D47" s="23">
+        <v>-9</v>
+      </c>
+      <c r="E47" s="28">
+        <v>84</v>
+      </c>
+      <c r="F47" s="23">
+        <v>54</v>
+      </c>
+      <c r="G47" s="23">
+        <v>343</v>
+      </c>
+      <c r="H47" s="23">
+        <v>149</v>
+      </c>
+      <c r="I47" s="23">
+        <v>52</v>
+      </c>
+      <c r="J47" s="23">
+        <v>-94</v>
+      </c>
+      <c r="K47" s="23">
+        <v>8</v>
+      </c>
+      <c r="L47" s="23">
+        <v>244</v>
+      </c>
+      <c r="M47" s="23">
+        <v>190</v>
+      </c>
+      <c r="N47" s="23">
+        <v>340</v>
+      </c>
+      <c r="O47" s="23">
+        <v>286</v>
+      </c>
+      <c r="P47" s="23">
+        <v>108</v>
+      </c>
+      <c r="Q47" s="23">
+        <v>142</v>
+      </c>
+      <c r="R47" s="24">
+        <v>278</v>
+      </c>
+      <c r="S47" s="24">
+        <v>61</v>
+      </c>
+      <c r="T47" s="25">
         <v>22</v>
       </c>
-      <c r="J6" s="20" t="s">
+      <c r="U47" s="25">
+        <v>86</v>
+      </c>
+      <c r="V47" s="25">
+        <v>150</v>
+      </c>
+      <c r="W47" s="28">
+        <v>-128</v>
+      </c>
+      <c r="X47" s="40">
+        <v>116</v>
+      </c>
+      <c r="Y47" s="40">
+        <v>-69</v>
+      </c>
+      <c r="Z47" s="21">
+        <v>-12</v>
+      </c>
+      <c r="AA47" s="40">
+        <v>11</v>
+      </c>
+      <c r="AB47" s="40">
+        <v>-206</v>
+      </c>
+      <c r="AC47" s="40">
+        <v>-21</v>
+      </c>
+      <c r="AD47" s="40">
+        <v>108</v>
+      </c>
+      <c r="AE47" s="40">
+        <v>-126</v>
+      </c>
+      <c r="AF47" s="40">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" s="23">
+        <v>5539</v>
+      </c>
+      <c r="D48" s="23">
+        <v>5240</v>
+      </c>
+      <c r="E48" s="28">
+        <v>5120</v>
+      </c>
+      <c r="F48" s="23">
+        <v>4520</v>
+      </c>
+      <c r="G48" s="23">
+        <v>4352</v>
+      </c>
+      <c r="H48" s="23">
+        <v>5600</v>
+      </c>
+      <c r="I48" s="23">
+        <v>7328</v>
+      </c>
+      <c r="J48" s="23">
+        <v>7440</v>
+      </c>
+      <c r="K48" s="23">
+        <v>9407</v>
+      </c>
+      <c r="L48" s="23">
+        <v>7900</v>
+      </c>
+      <c r="M48" s="23">
+        <v>7057</v>
+      </c>
+      <c r="N48" s="23">
+        <v>6355</v>
+      </c>
+      <c r="O48" s="23">
+        <v>6504</v>
+      </c>
+      <c r="P48" s="23">
+        <v>5820</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>5530</v>
+      </c>
+      <c r="R48" s="24">
+        <v>5492</v>
+      </c>
+      <c r="S48" s="24">
+        <v>6260</v>
+      </c>
+      <c r="T48" s="25">
+        <v>8017</v>
+      </c>
+      <c r="U48" s="25">
+        <v>10481</v>
+      </c>
+      <c r="V48" s="25">
+        <v>11086</v>
+      </c>
+      <c r="W48" s="28">
+        <v>9146</v>
+      </c>
+      <c r="X48" s="40">
+        <v>7941</v>
+      </c>
+      <c r="Y48" s="40">
+        <v>6985</v>
+      </c>
+      <c r="Z48" s="40">
+        <v>5982</v>
+      </c>
+      <c r="AA48" s="40">
+        <v>8418</v>
+      </c>
+      <c r="AB48" s="40">
+        <v>4625</v>
+      </c>
+      <c r="AC48" s="40">
+        <v>5721</v>
+      </c>
+      <c r="AD48" s="40">
+        <v>4158</v>
+      </c>
+      <c r="AE48" s="40">
+        <v>4345</v>
+      </c>
+      <c r="AF48" s="40">
+        <v>6121</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="23">
+        <v>4590</v>
+      </c>
+      <c r="D49" s="23">
+        <v>4095</v>
+      </c>
+      <c r="E49" s="28">
+        <v>1935</v>
+      </c>
+      <c r="F49" s="23">
+        <v>2493</v>
+      </c>
+      <c r="G49" s="23">
+        <v>2327</v>
+      </c>
+      <c r="H49" s="23">
+        <v>2916</v>
+      </c>
+      <c r="I49" s="23">
+        <v>4211</v>
+      </c>
+      <c r="J49" s="23">
+        <v>4440</v>
+      </c>
+      <c r="K49" s="23">
+        <v>2903</v>
+      </c>
+      <c r="L49" s="23">
+        <v>2888</v>
+      </c>
+      <c r="M49" s="23">
+        <v>4232</v>
+      </c>
+      <c r="N49" s="23">
+        <v>4228</v>
+      </c>
+      <c r="O49" s="23">
+        <v>3825</v>
+      </c>
+      <c r="P49" s="23">
+        <v>2038</v>
+      </c>
+      <c r="Q49" s="23">
+        <v>3432</v>
+      </c>
+      <c r="R49" s="24">
+        <v>2527</v>
+      </c>
+      <c r="S49" s="24">
+        <v>3198</v>
+      </c>
+      <c r="T49" s="25">
+        <v>3279</v>
+      </c>
+      <c r="U49" s="25">
+        <v>3510</v>
+      </c>
+      <c r="V49" s="25">
+        <v>5225</v>
+      </c>
+      <c r="W49" s="28">
+        <v>2759</v>
+      </c>
+      <c r="X49" s="40">
+        <v>3255</v>
+      </c>
+      <c r="Y49" s="40">
+        <v>1884</v>
+      </c>
+      <c r="Z49" s="40">
+        <v>1505</v>
+      </c>
+      <c r="AA49" s="40">
+        <v>1753</v>
+      </c>
+      <c r="AB49" s="40">
+        <v>2063</v>
+      </c>
+      <c r="AC49" s="40">
+        <v>2731</v>
+      </c>
+      <c r="AD49" s="40">
+        <v>1858</v>
+      </c>
+      <c r="AE49" s="40">
+        <v>2799</v>
+      </c>
+      <c r="AF49" s="40">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" s="23">
+        <v>2287</v>
+      </c>
+      <c r="D50" s="23">
+        <v>927</v>
+      </c>
+      <c r="E50" s="28">
+        <v>445</v>
+      </c>
+      <c r="F50" s="23">
+        <v>455</v>
+      </c>
+      <c r="G50" s="23">
+        <v>512</v>
+      </c>
+      <c r="H50" s="28">
+        <v>237</v>
+      </c>
+      <c r="I50" s="23">
+        <v>612</v>
+      </c>
+      <c r="J50" s="23">
+        <v>188</v>
+      </c>
+      <c r="K50" s="23">
+        <v>749</v>
+      </c>
+      <c r="L50" s="23">
+        <v>756</v>
+      </c>
+      <c r="M50" s="23">
+        <v>1783</v>
+      </c>
+      <c r="N50" s="23">
+        <v>1038</v>
+      </c>
+      <c r="O50" s="23">
+        <v>1037</v>
+      </c>
+      <c r="P50" s="23">
+        <v>1063</v>
+      </c>
+      <c r="Q50" s="28">
+        <v>1182</v>
+      </c>
+      <c r="R50" s="24">
+        <v>4915</v>
+      </c>
+      <c r="S50" s="24">
+        <v>1251</v>
+      </c>
+      <c r="T50" s="25">
+        <v>1532</v>
+      </c>
+      <c r="U50" s="25">
+        <v>1464</v>
+      </c>
+      <c r="V50" s="25">
+        <v>911</v>
+      </c>
+      <c r="W50" s="28">
+        <v>-89</v>
+      </c>
+      <c r="X50" s="40">
+        <v>1023</v>
+      </c>
+      <c r="Y50" s="40">
+        <v>316</v>
+      </c>
+      <c r="Z50" s="21">
+        <v>830</v>
+      </c>
+      <c r="AA50" s="40">
+        <v>2300</v>
+      </c>
+      <c r="AB50" s="40">
+        <v>564</v>
+      </c>
+      <c r="AC50" s="40">
+        <v>806</v>
+      </c>
+      <c r="AD50" s="40">
+        <v>1115</v>
+      </c>
+      <c r="AE50" s="40">
+        <v>998</v>
+      </c>
+      <c r="AF50" s="40">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="21"/>
+      <c r="B51" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" s="50"/>
+      <c r="D51" s="50"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="50"/>
+      <c r="G51" s="50"/>
+      <c r="H51" s="50"/>
+      <c r="I51" s="50"/>
+      <c r="J51" s="50"/>
+      <c r="K51" s="50"/>
+      <c r="L51" s="50"/>
+      <c r="M51" s="50"/>
+      <c r="N51" s="50"/>
+      <c r="O51" s="50"/>
+      <c r="P51" s="50"/>
+      <c r="Q51" s="50"/>
+      <c r="R51" s="50"/>
+      <c r="S51" s="50"/>
+      <c r="T51" s="50"/>
+      <c r="U51" s="50"/>
+      <c r="V51" s="53"/>
+      <c r="W51" s="53"/>
+      <c r="X51" s="53"/>
+      <c r="Y51" s="53"/>
+      <c r="Z51" s="53"/>
+      <c r="AA51" s="53"/>
+      <c r="AB51" s="53"/>
+      <c r="AC51" s="53"/>
+      <c r="AD51" s="53"/>
+      <c r="AE51" s="53"/>
+      <c r="AF51" s="53"/>
+    </row>
+    <row r="52" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B52" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C52" s="23">
+        <v>-11187</v>
+      </c>
+      <c r="D52" s="23">
+        <v>-7795</v>
+      </c>
+      <c r="E52" s="28">
+        <v>-5149</v>
+      </c>
+      <c r="F52" s="23">
+        <v>-6462</v>
+      </c>
+      <c r="G52" s="23">
+        <v>-6164</v>
+      </c>
+      <c r="H52" s="23">
+        <v>-8903</v>
+      </c>
+      <c r="I52" s="23">
+        <v>-11841</v>
+      </c>
+      <c r="J52" s="23">
+        <v>-13002</v>
+      </c>
+      <c r="K52" s="23">
+        <v>-10734</v>
+      </c>
+      <c r="L52" s="23">
+        <v>-9458</v>
+      </c>
+      <c r="M52" s="23">
+        <v>-10348</v>
+      </c>
+      <c r="N52" s="23">
+        <v>-10128</v>
+      </c>
+      <c r="O52" s="23">
+        <v>-12185</v>
+      </c>
+      <c r="P52" s="23">
+        <v>-8071</v>
+      </c>
+      <c r="Q52" s="23">
+        <v>-8793</v>
+      </c>
+      <c r="R52" s="24">
+        <v>-10946</v>
+      </c>
+      <c r="S52" s="24">
+        <v>-9658</v>
+      </c>
+      <c r="T52" s="25">
+        <v>-11361</v>
+      </c>
+      <c r="U52" s="25">
+        <v>-13917</v>
+      </c>
+      <c r="V52" s="25">
+        <v>-15540</v>
+      </c>
+      <c r="W52" s="28">
+        <v>-9849</v>
+      </c>
+      <c r="X52" s="40">
+        <v>-9012</v>
+      </c>
+      <c r="Y52" s="40">
+        <v>-7588</v>
+      </c>
+      <c r="Z52" s="40">
+        <v>-5425</v>
+      </c>
+      <c r="AA52" s="40">
+        <v>-9237</v>
+      </c>
+      <c r="AB52" s="40">
+        <v>-5472</v>
+      </c>
+      <c r="AC52" s="40">
+        <v>-6848</v>
+      </c>
+      <c r="AD52" s="40">
+        <v>-6142</v>
+      </c>
+      <c r="AE52" s="40">
+        <v>-6801</v>
+      </c>
+      <c r="AF52" s="40">
+        <v>-13324</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" s="23">
+        <v>-612</v>
+      </c>
+      <c r="D53" s="23">
+        <v>-418</v>
+      </c>
+      <c r="E53" s="28">
+        <v>-366</v>
+      </c>
+      <c r="F53" s="23">
+        <v>-492</v>
+      </c>
+      <c r="G53" s="23">
+        <v>-439</v>
+      </c>
+      <c r="H53" s="23">
+        <v>-571</v>
+      </c>
+      <c r="I53" s="23">
+        <v>-686</v>
+      </c>
+      <c r="J53" s="23">
+        <v>-568</v>
+      </c>
+      <c r="K53" s="23">
+        <v>-769</v>
+      </c>
+      <c r="L53" s="23">
+        <v>-976</v>
+      </c>
+      <c r="M53" s="23">
+        <v>-842</v>
+      </c>
+      <c r="N53" s="23">
+        <v>-877</v>
+      </c>
+      <c r="O53" s="23">
+        <v>-757</v>
+      </c>
+      <c r="P53" s="23">
+        <v>-630</v>
+      </c>
+      <c r="Q53" s="23">
+        <v>-425</v>
+      </c>
+      <c r="R53" s="24">
+        <v>-576</v>
+      </c>
+      <c r="S53" s="24">
+        <v>-761</v>
+      </c>
+      <c r="T53" s="25">
+        <v>-665</v>
+      </c>
+      <c r="U53" s="25">
+        <v>-807</v>
+      </c>
+      <c r="V53" s="25">
+        <v>-928</v>
+      </c>
+      <c r="W53" s="28">
+        <v>-723</v>
+      </c>
+      <c r="X53" s="40">
+        <v>-654</v>
+      </c>
+      <c r="Y53" s="40">
+        <v>-687</v>
+      </c>
+      <c r="Z53" s="21">
+        <v>-483</v>
+      </c>
+      <c r="AA53" s="40">
+        <v>-591</v>
+      </c>
+      <c r="AB53" s="40">
+        <v>-292</v>
+      </c>
+      <c r="AC53" s="40">
+        <v>-410</v>
+      </c>
+      <c r="AD53" s="40">
+        <v>-527</v>
+      </c>
+      <c r="AE53" s="40">
+        <v>-475</v>
+      </c>
+      <c r="AF53" s="40">
+        <v>-547</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="23">
+        <v>-605</v>
+      </c>
+      <c r="D54" s="23">
+        <v>-492</v>
+      </c>
+      <c r="E54" s="28">
+        <v>249</v>
+      </c>
+      <c r="F54" s="23">
+        <v>-506</v>
+      </c>
+      <c r="G54" s="23">
+        <v>-369</v>
+      </c>
+      <c r="H54" s="23">
+        <v>-461</v>
+      </c>
+      <c r="I54" s="23">
+        <v>-647</v>
+      </c>
+      <c r="J54" s="23">
+        <v>-614</v>
+      </c>
+      <c r="K54" s="23">
+        <v>-838</v>
+      </c>
+      <c r="L54" s="23">
+        <v>-580</v>
+      </c>
+      <c r="M54" s="23">
+        <v>-645</v>
+      </c>
+      <c r="N54" s="23">
+        <v>-572</v>
+      </c>
+      <c r="O54" s="23">
+        <v>-734</v>
+      </c>
+      <c r="P54" s="23">
+        <v>-514</v>
+      </c>
+      <c r="Q54" s="23">
+        <v>-454</v>
+      </c>
+      <c r="R54" s="24">
+        <v>-404</v>
+      </c>
+      <c r="S54" s="24">
+        <v>-316</v>
+      </c>
+      <c r="T54" s="25">
+        <v>-584</v>
+      </c>
+      <c r="U54" s="25">
+        <v>-683</v>
+      </c>
+      <c r="V54" s="25">
+        <v>-613</v>
+      </c>
+      <c r="W54" s="28">
+        <v>-7</v>
+      </c>
+      <c r="X54" s="40">
+        <v>-176</v>
+      </c>
+      <c r="Y54" s="40">
+        <v>-307</v>
+      </c>
+      <c r="Z54" s="21">
+        <v>16</v>
+      </c>
+      <c r="AA54" s="40">
+        <v>-119</v>
+      </c>
+      <c r="AB54" s="40">
+        <v>180</v>
+      </c>
+      <c r="AC54" s="40">
         <v>23</v>
       </c>
-      <c r="K6" s="20" t="s">
-[...11 lines deleted...]
-      <c r="O6" s="40" t="s">
+      <c r="AD54" s="40">
+        <v>229</v>
+      </c>
+      <c r="AE54" s="40">
+        <v>15</v>
+      </c>
+      <c r="AF54" s="40">
+        <v>-114</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="23">
+        <v>-412</v>
+      </c>
+      <c r="D55" s="23">
+        <v>-334</v>
+      </c>
+      <c r="E55" s="23">
+        <v>-374</v>
+      </c>
+      <c r="F55" s="23">
+        <v>-491</v>
+      </c>
+      <c r="G55" s="23">
+        <v>-318</v>
+      </c>
+      <c r="H55" s="23">
+        <v>-506</v>
+      </c>
+      <c r="I55" s="23">
+        <v>-609</v>
+      </c>
+      <c r="J55" s="23">
+        <v>-778</v>
+      </c>
+      <c r="K55" s="23">
+        <v>-622</v>
+      </c>
+      <c r="L55" s="23">
+        <v>-918</v>
+      </c>
+      <c r="M55" s="23">
+        <v>-675</v>
+      </c>
+      <c r="N55" s="23">
+        <v>-659</v>
+      </c>
+      <c r="O55" s="23">
+        <v>-561</v>
+      </c>
+      <c r="P55" s="23">
+        <v>-569</v>
+      </c>
+      <c r="Q55" s="23">
+        <v>-347</v>
+      </c>
+      <c r="R55" s="24">
+        <v>-683</v>
+      </c>
+      <c r="S55" s="24">
+        <v>-579</v>
+      </c>
+      <c r="T55" s="25">
+        <v>-628</v>
+      </c>
+      <c r="U55" s="25">
+        <v>-1404</v>
+      </c>
+      <c r="V55" s="25">
+        <v>-869</v>
+      </c>
+      <c r="W55" s="28">
+        <v>-611</v>
+      </c>
+      <c r="X55" s="40">
+        <v>-332</v>
+      </c>
+      <c r="Y55" s="40">
+        <v>-484</v>
+      </c>
+      <c r="Z55" s="21">
+        <v>-478</v>
+      </c>
+      <c r="AA55" s="40">
+        <v>-425</v>
+      </c>
+      <c r="AB55" s="40">
+        <v>-443</v>
+      </c>
+      <c r="AC55" s="40">
+        <v>-453</v>
+      </c>
+      <c r="AD55" s="40">
+        <v>-311</v>
+      </c>
+      <c r="AE55" s="40">
+        <v>-267</v>
+      </c>
+      <c r="AF55" s="40">
+        <v>-626</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C56" s="23">
+        <v>38</v>
+      </c>
+      <c r="D56" s="23">
+        <v>329</v>
+      </c>
+      <c r="E56" s="23">
+        <v>609</v>
+      </c>
+      <c r="F56" s="23">
+        <v>938</v>
+      </c>
+      <c r="G56" s="23">
+        <v>936</v>
+      </c>
+      <c r="H56" s="23">
+        <v>161</v>
+      </c>
+      <c r="I56" s="23">
+        <v>-295</v>
+      </c>
+      <c r="J56" s="23">
+        <v>-602</v>
+      </c>
+      <c r="K56" s="23">
+        <v>1387</v>
+      </c>
+      <c r="L56" s="23">
+        <v>1834</v>
+      </c>
+      <c r="M56" s="23">
+        <v>1370</v>
+      </c>
+      <c r="N56" s="23">
+        <v>1044</v>
+      </c>
+      <c r="O56" s="23">
+        <v>817</v>
+      </c>
+      <c r="P56" s="23">
+        <v>2055</v>
+      </c>
+      <c r="Q56" s="23">
+        <v>774</v>
+      </c>
+      <c r="R56" s="24">
+        <v>2050</v>
+      </c>
+      <c r="S56" s="24">
+        <v>870</v>
+      </c>
+      <c r="T56" s="25">
+        <v>718</v>
+      </c>
+      <c r="U56" s="25">
+        <v>1027</v>
+      </c>
+      <c r="V56" s="25">
+        <v>499</v>
+      </c>
+      <c r="W56" s="28">
+        <v>1372</v>
+      </c>
+      <c r="X56" s="40">
+        <v>1393</v>
+      </c>
+      <c r="Y56" s="40">
+        <v>1068</v>
+      </c>
+      <c r="Z56" s="40">
+        <v>1854</v>
+      </c>
+      <c r="AA56" s="40">
+        <v>2524</v>
+      </c>
+      <c r="AB56" s="40">
+        <v>1261</v>
+      </c>
+      <c r="AC56" s="40">
+        <v>852</v>
+      </c>
+      <c r="AD56" s="40">
+        <v>1496</v>
+      </c>
+      <c r="AE56" s="40">
+        <v>579</v>
+      </c>
+      <c r="AF56" s="40">
+        <v>-1051</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="23">
+        <v>299</v>
+      </c>
+      <c r="D57" s="23">
+        <v>300</v>
+      </c>
+      <c r="E57" s="23">
+        <v>207</v>
+      </c>
+      <c r="F57" s="23">
+        <v>213</v>
+      </c>
+      <c r="G57" s="23">
+        <v>-82</v>
+      </c>
+      <c r="H57" s="23">
+        <v>-195</v>
+      </c>
+      <c r="I57" s="23">
+        <v>-140</v>
+      </c>
+      <c r="J57" s="23">
+        <v>-301</v>
+      </c>
+      <c r="K57" s="23">
+        <v>2</v>
+      </c>
+      <c r="L57" s="23">
+        <v>160</v>
+      </c>
+      <c r="M57" s="23">
+        <v>-122</v>
+      </c>
+      <c r="N57" s="23">
+        <v>-66</v>
+      </c>
+      <c r="O57" s="23">
+        <v>260</v>
+      </c>
+      <c r="P57" s="23">
+        <v>214</v>
+      </c>
+      <c r="Q57" s="23">
+        <v>-112</v>
+      </c>
+      <c r="R57" s="24">
+        <v>-275</v>
+      </c>
+      <c r="S57" s="24">
+        <v>-89</v>
+      </c>
+      <c r="T57" s="25">
+        <v>-177</v>
+      </c>
+      <c r="U57" s="25">
+        <v>-310</v>
+      </c>
+      <c r="V57" s="25">
+        <v>-622</v>
+      </c>
+      <c r="W57" s="28">
+        <v>-180</v>
+      </c>
+      <c r="X57" s="40">
+        <v>-30</v>
+      </c>
+      <c r="Y57" s="40">
+        <v>-138</v>
+      </c>
+      <c r="Z57" s="21">
+        <v>-100</v>
+      </c>
+      <c r="AA57" s="40">
+        <v>-107</v>
+      </c>
+      <c r="AB57" s="40">
+        <v>-46</v>
+      </c>
+      <c r="AC57" s="40">
+        <v>-9</v>
+      </c>
+      <c r="AD57" s="40">
+        <v>-118</v>
+      </c>
+      <c r="AE57" s="40">
+        <v>-11</v>
+      </c>
+      <c r="AF57" s="40">
+        <v>-506</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="23">
+        <v>-618</v>
+      </c>
+      <c r="D58" s="23">
+        <v>-320</v>
+      </c>
+      <c r="E58" s="23">
+        <v>-294</v>
+      </c>
+      <c r="F58" s="23">
+        <v>-564</v>
+      </c>
+      <c r="G58" s="23">
+        <v>-497</v>
+      </c>
+      <c r="H58" s="23">
+        <v>-382</v>
+      </c>
+      <c r="I58" s="23">
+        <v>-635</v>
+      </c>
+      <c r="J58" s="23">
+        <v>-755</v>
+      </c>
+      <c r="K58" s="23">
+        <v>-611</v>
+      </c>
+      <c r="L58" s="23">
+        <v>-416</v>
+      </c>
+      <c r="M58" s="23">
+        <v>-528</v>
+      </c>
+      <c r="N58" s="23">
+        <v>-556</v>
+      </c>
+      <c r="O58" s="23">
+        <v>-520</v>
+      </c>
+      <c r="P58" s="23">
+        <v>-419</v>
+      </c>
+      <c r="Q58" s="23">
+        <v>-430</v>
+      </c>
+      <c r="R58" s="24">
+        <v>-517</v>
+      </c>
+      <c r="S58" s="24">
+        <v>-266</v>
+      </c>
+      <c r="T58" s="25">
+        <v>-319</v>
+      </c>
+      <c r="U58" s="25">
+        <v>-533</v>
+      </c>
+      <c r="V58" s="25">
+        <v>-549</v>
+      </c>
+      <c r="W58" s="28">
+        <v>-605</v>
+      </c>
+      <c r="X58" s="40">
+        <v>-545</v>
+      </c>
+      <c r="Y58" s="40">
+        <v>-218</v>
+      </c>
+      <c r="Z58" s="21">
+        <v>-322</v>
+      </c>
+      <c r="AA58" s="40">
+        <v>-483</v>
+      </c>
+      <c r="AB58" s="40">
+        <v>-274</v>
+      </c>
+      <c r="AC58" s="40">
+        <v>-398</v>
+      </c>
+      <c r="AD58" s="40">
+        <v>-280</v>
+      </c>
+      <c r="AE58" s="40">
+        <v>-453</v>
+      </c>
+      <c r="AF58" s="40">
+        <v>-583</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="23">
+        <v>-1393</v>
+      </c>
+      <c r="D59" s="23">
+        <v>-1292</v>
+      </c>
+      <c r="E59" s="23">
+        <v>-940</v>
+      </c>
+      <c r="F59" s="23">
+        <v>-1249</v>
+      </c>
+      <c r="G59" s="23">
+        <v>-849</v>
+      </c>
+      <c r="H59" s="23">
+        <v>-1065</v>
+      </c>
+      <c r="I59" s="23">
+        <v>-1401</v>
+      </c>
+      <c r="J59" s="23">
+        <v>-1549</v>
+      </c>
+      <c r="K59" s="23">
+        <v>-1320</v>
+      </c>
+      <c r="L59" s="23">
+        <v>-1304</v>
+      </c>
+      <c r="M59" s="23">
+        <v>-1321</v>
+      </c>
+      <c r="N59" s="23">
+        <v>-1233</v>
+      </c>
+      <c r="O59" s="23">
+        <v>-1683</v>
+      </c>
+      <c r="P59" s="23">
+        <v>-1434</v>
+      </c>
+      <c r="Q59" s="23">
+        <v>-1370</v>
+      </c>
+      <c r="R59" s="24">
+        <v>-1391</v>
+      </c>
+      <c r="S59" s="24">
+        <v>-1225</v>
+      </c>
+      <c r="T59" s="25">
+        <v>-1315</v>
+      </c>
+      <c r="U59" s="25">
+        <v>-1827</v>
+      </c>
+      <c r="V59" s="25">
+        <v>-1926</v>
+      </c>
+      <c r="W59" s="28">
+        <v>-1787</v>
+      </c>
+      <c r="X59" s="40">
+        <v>-1619</v>
+      </c>
+      <c r="Y59" s="40">
+        <v>-1229</v>
+      </c>
+      <c r="Z59" s="40">
+        <v>-1102</v>
+      </c>
+      <c r="AA59" s="40">
+        <v>-1515</v>
+      </c>
+      <c r="AB59" s="40">
+        <v>-1312</v>
+      </c>
+      <c r="AC59" s="40">
+        <v>-1471</v>
+      </c>
+      <c r="AD59" s="40">
+        <v>-1213</v>
+      </c>
+      <c r="AE59" s="40">
+        <v>-1161</v>
+      </c>
+      <c r="AF59" s="40">
+        <v>-1513</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C60" s="23">
+        <v>-871</v>
+      </c>
+      <c r="D60" s="23">
+        <v>-632</v>
+      </c>
+      <c r="E60" s="23">
+        <v>-470</v>
+      </c>
+      <c r="F60" s="23">
+        <v>-580</v>
+      </c>
+      <c r="G60" s="23">
+        <v>-499</v>
+      </c>
+      <c r="H60" s="23">
+        <v>-626</v>
+      </c>
+      <c r="I60" s="23">
+        <v>-740</v>
+      </c>
+      <c r="J60" s="23">
+        <v>-626</v>
+      </c>
+      <c r="K60" s="23">
+        <v>-781</v>
+      </c>
+      <c r="L60" s="23">
+        <v>-558</v>
+      </c>
+      <c r="M60" s="23">
+        <v>-854</v>
+      </c>
+      <c r="N60" s="23">
+        <v>-768</v>
+      </c>
+      <c r="O60" s="23">
+        <v>-795</v>
+      </c>
+      <c r="P60" s="23">
+        <v>-767</v>
+      </c>
+      <c r="Q60" s="23">
+        <v>-641</v>
+      </c>
+      <c r="R60" s="24">
+        <v>-522</v>
+      </c>
+      <c r="S60" s="24">
+        <v>-811</v>
+      </c>
+      <c r="T60" s="25">
+        <v>-845</v>
+      </c>
+      <c r="U60" s="25">
+        <v>-848</v>
+      </c>
+      <c r="V60" s="25">
+        <v>-870</v>
+      </c>
+      <c r="W60" s="28">
+        <v>-954</v>
+      </c>
+      <c r="X60" s="40">
+        <v>-869</v>
+      </c>
+      <c r="Y60" s="40">
+        <v>-604</v>
+      </c>
+      <c r="Z60" s="21">
+        <v>-559</v>
+      </c>
+      <c r="AA60" s="40">
+        <v>-701</v>
+      </c>
+      <c r="AB60" s="40">
+        <v>-391</v>
+      </c>
+      <c r="AC60" s="40">
+        <v>-361</v>
+      </c>
+      <c r="AD60" s="40">
+        <v>-480</v>
+      </c>
+      <c r="AE60" s="40">
+        <v>-597</v>
+      </c>
+      <c r="AF60" s="40">
+        <v>-951</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" s="23">
+        <v>-549</v>
+      </c>
+      <c r="D61" s="23">
+        <v>-410</v>
+      </c>
+      <c r="E61" s="23">
+        <v>-447</v>
+      </c>
+      <c r="F61" s="23">
+        <v>-376</v>
+      </c>
+      <c r="G61" s="23">
+        <v>-278</v>
+      </c>
+      <c r="H61" s="23">
+        <v>-488</v>
+      </c>
+      <c r="I61" s="23">
+        <v>-582</v>
+      </c>
+      <c r="J61" s="23">
+        <v>-501</v>
+      </c>
+      <c r="K61" s="23">
+        <v>-589</v>
+      </c>
+      <c r="L61" s="23">
+        <v>-606</v>
+      </c>
+      <c r="M61" s="23">
+        <v>-610</v>
+      </c>
+      <c r="N61" s="23">
+        <v>-485</v>
+      </c>
+      <c r="O61" s="23">
+        <v>-647</v>
+      </c>
+      <c r="P61" s="23">
+        <v>-621</v>
+      </c>
+      <c r="Q61" s="23">
+        <v>-411</v>
+      </c>
+      <c r="R61" s="24">
+        <v>-604</v>
+      </c>
+      <c r="S61" s="24">
+        <v>-596</v>
+      </c>
+      <c r="T61" s="25">
+        <v>-572</v>
+      </c>
+      <c r="U61" s="25">
+        <v>-765</v>
+      </c>
+      <c r="V61" s="25">
+        <v>-789</v>
+      </c>
+      <c r="W61" s="23">
+        <v>-647</v>
+      </c>
+      <c r="X61" s="40">
+        <v>-626</v>
+      </c>
+      <c r="Y61" s="40">
+        <v>-489</v>
+      </c>
+      <c r="Z61" s="21">
+        <v>-315</v>
+      </c>
+      <c r="AA61" s="40">
+        <v>-456</v>
+      </c>
+      <c r="AB61" s="40">
+        <v>-349</v>
+      </c>
+      <c r="AC61" s="40">
+        <v>-472</v>
+      </c>
+      <c r="AD61" s="40">
+        <v>-456</v>
+      </c>
+      <c r="AE61" s="40">
+        <v>-315</v>
+      </c>
+      <c r="AF61" s="40">
+        <v>-690</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C62" s="23">
+        <v>-720</v>
+      </c>
+      <c r="D62" s="23">
+        <v>-579</v>
+      </c>
+      <c r="E62" s="23">
+        <v>-468</v>
+      </c>
+      <c r="F62" s="23">
+        <v>-359</v>
+      </c>
+      <c r="G62" s="23">
+        <v>-479</v>
+      </c>
+      <c r="H62" s="23">
+        <v>-575</v>
+      </c>
+      <c r="I62" s="23">
+        <v>-747</v>
+      </c>
+      <c r="J62" s="23">
+        <v>-730</v>
+      </c>
+      <c r="K62" s="23">
+        <v>-829</v>
+      </c>
+      <c r="L62" s="23">
+        <v>-780</v>
+      </c>
+      <c r="M62" s="23">
+        <v>-782</v>
+      </c>
+      <c r="N62" s="23">
+        <v>-727</v>
+      </c>
+      <c r="O62" s="23">
+        <v>-810</v>
+      </c>
+      <c r="P62" s="23">
+        <v>-571</v>
+      </c>
+      <c r="Q62" s="23">
+        <v>-555</v>
+      </c>
+      <c r="R62" s="24">
+        <v>-569</v>
+      </c>
+      <c r="S62" s="24">
+        <v>-512</v>
+      </c>
+      <c r="T62" s="25">
+        <v>-659</v>
+      </c>
+      <c r="U62" s="25">
+        <v>-697</v>
+      </c>
+      <c r="V62" s="25">
+        <v>-809</v>
+      </c>
+      <c r="W62" s="23">
+        <v>-534</v>
+      </c>
+      <c r="X62" s="40">
+        <v>-537</v>
+      </c>
+      <c r="Y62" s="40">
+        <v>-511</v>
+      </c>
+      <c r="Z62" s="21">
+        <v>-485</v>
+      </c>
+      <c r="AA62" s="40">
+        <v>-552</v>
+      </c>
+      <c r="AB62" s="40">
+        <v>-420</v>
+      </c>
+      <c r="AC62" s="40">
+        <v>-406</v>
+      </c>
+      <c r="AD62" s="40">
+        <v>-509</v>
+      </c>
+      <c r="AE62" s="40">
+        <v>-356</v>
+      </c>
+      <c r="AF62" s="40">
+        <v>-631</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="23">
+        <v>-486</v>
+      </c>
+      <c r="D63" s="23">
+        <v>-658</v>
+      </c>
+      <c r="E63" s="23">
+        <v>-513</v>
+      </c>
+      <c r="F63" s="23">
+        <v>-373</v>
+      </c>
+      <c r="G63" s="23">
+        <v>-321</v>
+      </c>
+      <c r="H63" s="23">
+        <v>-366</v>
+      </c>
+      <c r="I63" s="23">
+        <v>-596</v>
+      </c>
+      <c r="J63" s="23">
+        <v>-789</v>
+      </c>
+      <c r="K63" s="23">
+        <v>-790</v>
+      </c>
+      <c r="L63" s="23">
+        <v>-677</v>
+      </c>
+      <c r="M63" s="23">
+        <v>-411</v>
+      </c>
+      <c r="N63" s="23">
+        <v>-582</v>
+      </c>
+      <c r="O63" s="23">
+        <v>-599</v>
+      </c>
+      <c r="P63" s="23">
+        <v>-537</v>
+      </c>
+      <c r="Q63" s="23">
+        <v>-514</v>
+      </c>
+      <c r="R63" s="24">
+        <v>-483</v>
+      </c>
+      <c r="S63" s="24">
+        <v>-402</v>
+      </c>
+      <c r="T63" s="25">
+        <v>-578</v>
+      </c>
+      <c r="U63" s="25">
+        <v>-736</v>
+      </c>
+      <c r="V63" s="25">
+        <v>-976</v>
+      </c>
+      <c r="W63" s="23">
+        <v>-945</v>
+      </c>
+      <c r="X63" s="40">
+        <v>-671</v>
+      </c>
+      <c r="Y63" s="40">
+        <v>-357</v>
+      </c>
+      <c r="Z63" s="21">
+        <v>-428</v>
+      </c>
+      <c r="AA63" s="40">
+        <v>-392</v>
+      </c>
+      <c r="AB63" s="40">
+        <v>-600</v>
+      </c>
+      <c r="AC63" s="40">
+        <v>-655</v>
+      </c>
+      <c r="AD63" s="40">
+        <v>-628</v>
+      </c>
+      <c r="AE63" s="40">
+        <v>-527</v>
+      </c>
+      <c r="AF63" s="40">
+        <v>-676</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C64" s="23">
+        <v>-497</v>
+      </c>
+      <c r="D64" s="23">
+        <v>44</v>
+      </c>
+      <c r="E64" s="23">
+        <v>-72</v>
+      </c>
+      <c r="F64" s="23">
+        <v>-76</v>
+      </c>
+      <c r="G64" s="23">
+        <v>-403</v>
+      </c>
+      <c r="H64" s="23">
+        <v>-435</v>
+      </c>
+      <c r="I64" s="23">
+        <v>-394</v>
+      </c>
+      <c r="J64" s="23">
+        <v>-808</v>
+      </c>
+      <c r="K64" s="23">
+        <v>-505</v>
+      </c>
+      <c r="L64" s="23">
+        <v>-31</v>
+      </c>
+      <c r="M64" s="23">
+        <v>2</v>
+      </c>
+      <c r="N64" s="23">
+        <v>-40</v>
+      </c>
+      <c r="O64" s="23">
+        <v>-755</v>
+      </c>
+      <c r="P64" s="23">
+        <v>-293</v>
+      </c>
+      <c r="Q64" s="23">
+        <v>-223</v>
+      </c>
+      <c r="R64" s="24">
+        <v>-424</v>
+      </c>
+      <c r="S64" s="24">
+        <v>-430</v>
+      </c>
+      <c r="T64" s="25">
+        <v>-731</v>
+      </c>
+      <c r="U64" s="25">
+        <v>-863</v>
+      </c>
+      <c r="V64" s="25">
+        <v>-1004</v>
+      </c>
+      <c r="W64" s="23">
+        <v>-638</v>
+      </c>
+      <c r="X64" s="40">
+        <v>-398</v>
+      </c>
+      <c r="Y64" s="40">
+        <v>-313</v>
+      </c>
+      <c r="Z64" s="21">
+        <v>-248</v>
+      </c>
+      <c r="AA64" s="40">
+        <v>-601</v>
+      </c>
+      <c r="AB64" s="40">
+        <v>-387</v>
+      </c>
+      <c r="AC64" s="40">
+        <v>-300</v>
+      </c>
+      <c r="AD64" s="40">
+        <v>-418</v>
+      </c>
+      <c r="AE64" s="40">
+        <v>-545</v>
+      </c>
+      <c r="AF64" s="40">
+        <v>-1189</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="23">
+        <v>-344</v>
+      </c>
+      <c r="D65" s="23">
+        <v>-415</v>
+      </c>
+      <c r="E65" s="23">
+        <v>-171</v>
+      </c>
+      <c r="F65" s="23">
+        <v>-313</v>
+      </c>
+      <c r="G65" s="23">
+        <v>-110</v>
+      </c>
+      <c r="H65" s="23">
+        <v>-450</v>
+      </c>
+      <c r="I65" s="23">
+        <v>-458</v>
+      </c>
+      <c r="J65" s="23">
+        <v>-465</v>
+      </c>
+      <c r="K65" s="23">
+        <v>-412</v>
+      </c>
+      <c r="L65" s="23">
+        <v>-638</v>
+      </c>
+      <c r="M65" s="23">
+        <v>-452</v>
+      </c>
+      <c r="N65" s="23">
+        <v>-516</v>
+      </c>
+      <c r="O65" s="23">
+        <v>-634</v>
+      </c>
+      <c r="P65" s="23">
+        <v>-458</v>
+      </c>
+      <c r="Q65" s="23">
+        <v>-245</v>
+      </c>
+      <c r="R65" s="24">
+        <v>-441</v>
+      </c>
+      <c r="S65" s="24">
+        <v>-503</v>
+      </c>
+      <c r="T65" s="25">
+        <v>-503</v>
+      </c>
+      <c r="U65" s="25">
+        <v>-380</v>
+      </c>
+      <c r="V65" s="25">
+        <v>-649</v>
+      </c>
+      <c r="W65" s="23">
+        <v>-149</v>
+      </c>
+      <c r="X65" s="40">
+        <v>-194</v>
+      </c>
+      <c r="Y65" s="40">
+        <v>-335</v>
+      </c>
+      <c r="Z65" s="21">
+        <v>-224</v>
+      </c>
+      <c r="AA65" s="40">
+        <v>-358</v>
+      </c>
+      <c r="AB65" s="40">
+        <v>-131</v>
+      </c>
+      <c r="AC65" s="40">
+        <v>-293</v>
+      </c>
+      <c r="AD65" s="40">
+        <v>-318</v>
+      </c>
+      <c r="AE65" s="40">
+        <v>-190</v>
+      </c>
+      <c r="AF65" s="40">
+        <v>-320</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="23">
+        <v>-525</v>
+      </c>
+      <c r="D66" s="23">
+        <v>-774</v>
+      </c>
+      <c r="E66" s="23">
+        <v>-280</v>
+      </c>
+      <c r="F66" s="23">
+        <v>-75</v>
+      </c>
+      <c r="G66" s="23">
+        <v>-280</v>
+      </c>
+      <c r="H66" s="23">
+        <v>-444</v>
+      </c>
+      <c r="I66" s="23">
+        <v>-708</v>
+      </c>
+      <c r="J66" s="23">
+        <v>-725</v>
+      </c>
+      <c r="K66" s="23">
+        <v>-641</v>
+      </c>
+      <c r="L66" s="23">
+        <v>-717</v>
+      </c>
+      <c r="M66" s="23">
+        <v>-684</v>
+      </c>
+      <c r="N66" s="23">
+        <v>-542</v>
+      </c>
+      <c r="O66" s="23">
+        <v>-831</v>
+      </c>
+      <c r="P66" s="23">
+        <v>-556</v>
+      </c>
+      <c r="Q66" s="23">
+        <v>-611</v>
+      </c>
+      <c r="R66" s="24">
+        <v>-453</v>
+      </c>
+      <c r="S66" s="24">
+        <v>-485</v>
+      </c>
+      <c r="T66" s="25">
+        <v>-656</v>
+      </c>
+      <c r="U66" s="25">
+        <v>-743</v>
+      </c>
+      <c r="V66" s="25">
+        <v>-705</v>
+      </c>
+      <c r="W66" s="23">
+        <v>-655</v>
+      </c>
+      <c r="X66" s="40">
+        <v>-474</v>
+      </c>
+      <c r="Y66" s="40">
+        <v>-633</v>
+      </c>
+      <c r="Z66" s="21">
+        <v>-442</v>
+      </c>
+      <c r="AA66" s="40">
+        <v>-370</v>
+      </c>
+      <c r="AB66" s="40">
+        <v>-267</v>
+      </c>
+      <c r="AC66" s="40">
+        <v>-356</v>
+      </c>
+      <c r="AD66" s="40">
+        <v>-153</v>
+      </c>
+      <c r="AE66" s="40">
+        <v>-92</v>
+      </c>
+      <c r="AF66" s="40">
+        <v>-397</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="23">
+        <v>-3508</v>
+      </c>
+      <c r="D67" s="23">
+        <v>-1952</v>
+      </c>
+      <c r="E67" s="23">
+        <v>-1517</v>
+      </c>
+      <c r="F67" s="23">
+        <v>-1781</v>
+      </c>
+      <c r="G67" s="23">
+        <v>-1734</v>
+      </c>
+      <c r="H67" s="23">
+        <v>-1915</v>
+      </c>
+      <c r="I67" s="23">
+        <v>-2606</v>
+      </c>
+      <c r="J67" s="23">
+        <v>-2791</v>
+      </c>
+      <c r="K67" s="23">
+        <v>-2946</v>
+      </c>
+      <c r="L67" s="23">
+        <v>-2608</v>
+      </c>
+      <c r="M67" s="23">
+        <v>-3012</v>
+      </c>
+      <c r="N67" s="23">
+        <v>-2872</v>
+      </c>
+      <c r="O67" s="23">
+        <v>-3185</v>
+      </c>
+      <c r="P67" s="23">
+        <v>-2487</v>
+      </c>
+      <c r="Q67" s="23">
+        <v>-2736</v>
+      </c>
+      <c r="R67" s="24">
+        <v>-5008</v>
+      </c>
+      <c r="S67" s="24">
+        <v>-3156</v>
+      </c>
+      <c r="T67" s="25">
+        <v>-3252</v>
+      </c>
+      <c r="U67" s="25">
+        <v>-3539</v>
+      </c>
+      <c r="V67" s="25">
+        <v>-3957</v>
+      </c>
+      <c r="W67" s="23">
+        <v>-2358</v>
+      </c>
+      <c r="X67" s="40">
+        <v>-2890</v>
+      </c>
+      <c r="Y67" s="40">
+        <v>-1978</v>
+      </c>
+      <c r="Z67" s="40">
+        <v>-1823</v>
+      </c>
+      <c r="AA67" s="40">
+        <v>-4459</v>
+      </c>
+      <c r="AB67" s="40">
+        <v>-1715</v>
+      </c>
+      <c r="AC67" s="40">
+        <v>-1967</v>
+      </c>
+      <c r="AD67" s="40">
+        <v>-2089</v>
+      </c>
+      <c r="AE67" s="40">
+        <v>-2161</v>
+      </c>
+      <c r="AF67" s="40">
+        <v>-2925</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" s="23">
+        <v>-93</v>
+      </c>
+      <c r="D68" s="23">
+        <v>-47</v>
+      </c>
+      <c r="E68" s="23">
+        <v>-63</v>
+      </c>
+      <c r="F68" s="23">
+        <v>-141</v>
+      </c>
+      <c r="G68" s="23">
+        <v>-82</v>
+      </c>
+      <c r="H68" s="23">
+        <v>-101</v>
+      </c>
+      <c r="I68" s="23">
+        <v>-135</v>
+      </c>
+      <c r="J68" s="23">
+        <v>-86</v>
+      </c>
+      <c r="K68" s="23">
         <v>16</v>
       </c>
-      <c r="P6" s="40" t="s">
-[...279 lines deleted...]
-      <c r="G10" s="25">
+      <c r="L68" s="23">
+        <v>-99</v>
+      </c>
+      <c r="M68" s="23">
+        <v>-131</v>
+      </c>
+      <c r="N68" s="23">
+        <v>-172</v>
+      </c>
+      <c r="O68" s="23">
+        <v>-148</v>
+      </c>
+      <c r="P68" s="23">
+        <v>-77</v>
+      </c>
+      <c r="Q68" s="23">
+        <v>-75</v>
+      </c>
+      <c r="R68" s="24">
+        <v>-85</v>
+      </c>
+      <c r="S68" s="24">
+        <v>-80</v>
+      </c>
+      <c r="T68" s="25">
+        <v>-130</v>
+      </c>
+      <c r="U68" s="25">
+        <v>-145</v>
+      </c>
+      <c r="V68" s="25">
+        <v>-88</v>
+      </c>
+      <c r="W68" s="23">
+        <v>-46</v>
+      </c>
+      <c r="X68" s="40">
+        <v>5</v>
+      </c>
+      <c r="Y68" s="40">
+        <v>-145</v>
+      </c>
+      <c r="Z68" s="21">
         <v>-48</v>
       </c>
-      <c r="H10" s="25">
-[...41 lines deleted...]
-      <c r="V10" s="27">
+      <c r="AA68" s="40">
+        <v>-124</v>
+      </c>
+      <c r="AB68" s="40">
+        <v>-122</v>
+      </c>
+      <c r="AC68" s="40">
+        <v>-36</v>
+      </c>
+      <c r="AD68" s="40">
+        <v>-146</v>
+      </c>
+      <c r="AE68" s="40">
+        <v>-66</v>
+      </c>
+      <c r="AF68" s="40">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B69" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="W10" s="25">
-[...257 lines deleted...]
-      <c r="N13" s="25">
+      <c r="C69" s="30">
+        <v>-291</v>
+      </c>
+      <c r="D69" s="30">
+        <v>-145</v>
+      </c>
+      <c r="E69" s="30">
+        <v>-239</v>
+      </c>
+      <c r="F69" s="30">
+        <v>-237</v>
+      </c>
+      <c r="G69" s="30">
+        <v>-360</v>
+      </c>
+      <c r="H69" s="30">
+        <v>-484</v>
+      </c>
+      <c r="I69" s="30">
+        <v>-462</v>
+      </c>
+      <c r="J69" s="30">
         <v>-314</v>
       </c>
-      <c r="O13" s="25">
-[...480 lines deleted...]
-      <c r="Q18" s="25">
+      <c r="K69" s="30">
+        <v>-486</v>
+      </c>
+      <c r="L69" s="30">
+        <v>-544</v>
+      </c>
+      <c r="M69" s="30">
+        <v>-651</v>
+      </c>
+      <c r="N69" s="30">
+        <v>-505</v>
+      </c>
+      <c r="O69" s="30">
+        <v>-603</v>
+      </c>
+      <c r="P69" s="30">
+        <v>-407</v>
+      </c>
+      <c r="Q69" s="30">
+        <v>-418</v>
+      </c>
+      <c r="R69" s="31">
+        <v>-561</v>
+      </c>
+      <c r="S69" s="31">
+        <v>-317</v>
+      </c>
+      <c r="T69" s="32">
+        <v>-465</v>
+      </c>
+      <c r="U69" s="32">
+        <v>-664</v>
+      </c>
+      <c r="V69" s="32">
+        <v>-685</v>
+      </c>
+      <c r="W69" s="30">
         <v>-382</v>
       </c>
-      <c r="R18" s="26">
-[...551 lines deleted...]
-      <c r="L24" s="25">
+      <c r="X69" s="41">
         <v>-395</v>
       </c>
-      <c r="M24" s="25">
-[...859 lines deleted...]
-      <c r="F34" s="25">
+      <c r="Y69" s="41">
+        <v>-228</v>
+      </c>
+      <c r="Z69" s="43">
+        <v>-238</v>
+      </c>
+      <c r="AA69" s="41">
+        <v>-508</v>
+      </c>
+      <c r="AB69" s="41">
+        <v>-164</v>
+      </c>
+      <c r="AC69" s="41">
         <v>-136</v>
       </c>
-      <c r="G34" s="25">
-[...139 lines deleted...]
-      <c r="V35" s="27">
+      <c r="AD69" s="41">
+        <v>-221</v>
+      </c>
+      <c r="AE69" s="43">
         <v>-179</v>
       </c>
-      <c r="W35" s="30">
-[...3193 lines deleted...]
-      <c r="A71" s="15"/>
+      <c r="AF69" s="41">
+        <v>-521</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="13"/>
+      <c r="B70" s="39"/>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A71" s="13"/>
       <c r="B71" s="2"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="Y73" s="46"/>
+    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="Y73" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA5:AF5"/>
+    <mergeCell ref="B7:AF7"/>
+    <mergeCell ref="B29:AF29"/>
+    <mergeCell ref="B51:AF51"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="B29:U29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B7:U7"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="O5:Z5"/>
-    <mergeCell ref="AA5:AE5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>