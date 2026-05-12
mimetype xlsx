--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -1,92 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E640228-0772-4B29-92CD-F34FD84436D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="100">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -347,51 +334,51 @@
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -742,150 +729,112 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...37 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -920,119 +869,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1172,55 +1087,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="48">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1303,107 +1218,105 @@
       <c r="B12" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="5">
-        <f>'[1]Метаданные '!B15</f>
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="5">
-        <f>'[1]Метаданные '!B16</f>
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="60" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="136.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="22"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B4" s="22"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
@@ -1444,164 +1357,165 @@
       <c r="B14" s="22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="22"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="22"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="22"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="22"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AB73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AC73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH64" sqref="AH64"/>
+      <selection activeCell="AG11" sqref="AG11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B2" s="69" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="69"/>
       <c r="M2" s="69"/>
       <c r="N2" s="69"/>
       <c r="O2" s="69"/>
       <c r="P2" s="69"/>
       <c r="Q2" s="69"/>
       <c r="R2" s="69"/>
       <c r="S2" s="69"/>
       <c r="T2" s="69"/>
       <c r="U2" s="69"/>
       <c r="V2" s="70"/>
       <c r="W2" s="70"/>
       <c r="X2" s="70"/>
       <c r="Y2" s="70"/>
       <c r="Z2" s="70"/>
       <c r="AA2" s="70"/>
       <c r="AB2" s="70"/>
     </row>
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
     </row>
-    <row r="5" spans="1:28" s="52" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:29" s="52" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
-      <c r="AB5" s="54" t="s">
+      <c r="AC5" s="54" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:29" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="65" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="76"/>
+      <c r="B6" s="73"/>
       <c r="C6" s="68">
         <v>2024</v>
       </c>
-      <c r="D6" s="75"/>
-[...9 lines deleted...]
-      <c r="N6" s="75"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
       <c r="O6" s="67">
         <v>2025</v>
       </c>
       <c r="P6" s="67"/>
       <c r="Q6" s="67"/>
       <c r="R6" s="67"/>
       <c r="S6" s="67"/>
       <c r="T6" s="67"/>
       <c r="U6" s="67"/>
       <c r="V6" s="67"/>
       <c r="W6" s="67"/>
       <c r="X6" s="67"/>
       <c r="Y6" s="68"/>
       <c r="Z6" s="61"/>
       <c r="AA6" s="68">
         <v>2026</v>
       </c>
       <c r="AB6" s="71"/>
-    </row>
-    <row r="7" spans="1:28" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC6" s="71"/>
+    </row>
+    <row r="7" spans="1:29" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="66"/>
-      <c r="B7" s="77"/>
+      <c r="B7" s="74"/>
       <c r="C7" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="18" t="s">
@@ -1630,90 +1544,93 @@
       </c>
       <c r="S7" s="59" t="s">
         <v>21</v>
       </c>
       <c r="T7" s="59" t="s">
         <v>22</v>
       </c>
       <c r="U7" s="59" t="s">
         <v>23</v>
       </c>
       <c r="V7" s="59" t="s">
         <v>15</v>
       </c>
       <c r="W7" s="59" t="s">
         <v>16</v>
       </c>
       <c r="X7" s="59" t="s">
         <v>27</v>
       </c>
       <c r="Y7" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AA7" s="63" t="s">
+      <c r="AA7" s="64" t="s">
         <v>17</v>
       </c>
       <c r="AB7" s="64" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC7" s="63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
-      <c r="B8" s="72" t="s">
+      <c r="B8" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="72"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="75"/>
+      <c r="O8" s="75"/>
+      <c r="P8" s="75"/>
+      <c r="Q8" s="75"/>
+      <c r="R8" s="75"/>
+      <c r="S8" s="75"/>
+      <c r="T8" s="75"/>
+      <c r="U8" s="75"/>
+      <c r="V8" s="75"/>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+      <c r="Y8" s="75"/>
+      <c r="Z8" s="75"/>
+      <c r="AA8" s="75"/>
+      <c r="AB8" s="75"/>
+    </row>
+    <row r="9" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="24">
         <v>604</v>
       </c>
       <c r="D9" s="24">
         <v>2108</v>
       </c>
       <c r="E9" s="25">
         <v>1073</v>
       </c>
       <c r="F9" s="24">
         <v>1022</v>
       </c>
       <c r="G9" s="24">
         <v>946</v>
       </c>
       <c r="H9" s="24">
         <v>1214</v>
       </c>
       <c r="I9" s="24">
         <v>832</v>
       </c>
       <c r="J9" s="24">
@@ -1751,52 +1668,55 @@
       </c>
       <c r="U9" s="28">
         <v>1019</v>
       </c>
       <c r="V9" s="28">
         <v>823</v>
       </c>
       <c r="W9" s="24">
         <v>615</v>
       </c>
       <c r="X9" s="56">
         <v>699</v>
       </c>
       <c r="Y9" s="22">
         <v>511</v>
       </c>
       <c r="Z9" s="22">
         <v>423</v>
       </c>
       <c r="AA9" s="22">
         <v>323</v>
       </c>
       <c r="AB9" s="22">
         <v>311</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC9" s="22">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>100000000</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="24">
         <v>18</v>
       </c>
       <c r="D10" s="24">
         <v>53</v>
       </c>
       <c r="E10" s="25">
         <v>165</v>
       </c>
       <c r="F10" s="24">
         <v>68</v>
       </c>
       <c r="G10" s="24">
         <v>43</v>
       </c>
       <c r="H10" s="24">
         <v>40</v>
       </c>
       <c r="I10" s="24">
@@ -1837,52 +1757,55 @@
       </c>
       <c r="U10" s="28">
         <v>35</v>
       </c>
       <c r="V10" s="28">
         <v>15</v>
       </c>
       <c r="W10" s="24">
         <v>18</v>
       </c>
       <c r="X10" s="56">
         <v>17</v>
       </c>
       <c r="Y10" s="22">
         <v>17</v>
       </c>
       <c r="Z10" s="22">
         <v>15</v>
       </c>
       <c r="AA10" s="22">
         <v>11</v>
       </c>
       <c r="AB10" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC10" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24">
         <v>59</v>
       </c>
       <c r="D11" s="24">
         <v>51</v>
       </c>
       <c r="E11" s="25">
         <v>70</v>
       </c>
       <c r="F11" s="24">
         <v>106</v>
       </c>
       <c r="G11" s="24">
         <v>61</v>
       </c>
       <c r="H11" s="24">
         <v>85</v>
       </c>
       <c r="I11" s="24">
@@ -1923,52 +1846,55 @@
       </c>
       <c r="U11" s="28">
         <v>73</v>
       </c>
       <c r="V11" s="28">
         <v>82</v>
       </c>
       <c r="W11" s="24">
         <v>49</v>
       </c>
       <c r="X11" s="56">
         <v>70</v>
       </c>
       <c r="Y11" s="22">
         <v>72</v>
       </c>
       <c r="Z11" s="22">
         <v>37</v>
       </c>
       <c r="AA11" s="22">
         <v>33</v>
       </c>
       <c r="AB11" s="22">
         <v>27</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC11" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="24">
         <v>25</v>
       </c>
       <c r="D12" s="24">
         <v>21</v>
       </c>
       <c r="E12" s="25">
         <v>14</v>
       </c>
       <c r="F12" s="24">
         <v>27</v>
       </c>
       <c r="G12" s="24">
         <v>22</v>
       </c>
       <c r="H12" s="24">
         <v>24</v>
       </c>
       <c r="I12" s="24">
@@ -2009,52 +1935,55 @@
       </c>
       <c r="U12" s="28">
         <v>11</v>
       </c>
       <c r="V12" s="28">
         <v>23</v>
       </c>
       <c r="W12" s="24">
         <v>20</v>
       </c>
       <c r="X12" s="56">
         <v>13</v>
       </c>
       <c r="Y12" s="22">
         <v>15</v>
       </c>
       <c r="Z12" s="22">
         <v>9</v>
       </c>
       <c r="AA12" s="22">
         <v>3</v>
       </c>
       <c r="AB12" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC12" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="24">
         <v>27</v>
       </c>
       <c r="D13" s="24">
         <v>18</v>
       </c>
       <c r="E13" s="25">
         <v>83</v>
       </c>
       <c r="F13" s="24">
         <v>28</v>
       </c>
       <c r="G13" s="24">
         <v>20</v>
       </c>
       <c r="H13" s="24">
         <v>49</v>
       </c>
       <c r="I13" s="24">
@@ -2095,52 +2024,55 @@
       </c>
       <c r="U13" s="28">
         <v>28</v>
       </c>
       <c r="V13" s="28">
         <v>37</v>
       </c>
       <c r="W13" s="24">
         <v>27</v>
       </c>
       <c r="X13" s="56">
         <v>30</v>
       </c>
       <c r="Y13" s="22">
         <v>26</v>
       </c>
       <c r="Z13" s="22">
         <v>7</v>
       </c>
       <c r="AA13" s="22">
         <v>7</v>
       </c>
       <c r="AB13" s="22">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC13" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="24">
         <v>0</v>
       </c>
       <c r="D14" s="24">
         <v>4</v>
       </c>
       <c r="E14" s="25">
         <v>2</v>
       </c>
       <c r="F14" s="24">
         <v>7</v>
       </c>
       <c r="G14" s="24">
         <v>9</v>
       </c>
       <c r="H14" s="24">
         <v>4</v>
       </c>
       <c r="I14" s="24">
@@ -2181,52 +2113,55 @@
       </c>
       <c r="U14" s="28">
         <v>10</v>
       </c>
       <c r="V14" s="28">
         <v>4</v>
       </c>
       <c r="W14" s="24">
         <v>0</v>
       </c>
       <c r="X14" s="56">
         <v>6</v>
       </c>
       <c r="Y14" s="22">
         <v>1</v>
       </c>
       <c r="Z14" s="22">
         <v>7</v>
       </c>
       <c r="AA14" s="22">
         <v>3</v>
       </c>
       <c r="AB14" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC14" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="24">
         <v>12</v>
       </c>
       <c r="D15" s="24">
         <v>14</v>
       </c>
       <c r="E15" s="25">
         <v>11</v>
       </c>
       <c r="F15" s="24">
         <v>16</v>
       </c>
       <c r="G15" s="24">
         <v>9</v>
       </c>
       <c r="H15" s="24">
         <v>11</v>
       </c>
       <c r="I15" s="24">
@@ -2267,52 +2202,55 @@
       </c>
       <c r="U15" s="28">
         <v>5</v>
       </c>
       <c r="V15" s="28">
         <v>7</v>
       </c>
       <c r="W15" s="24">
         <v>12</v>
       </c>
       <c r="X15" s="56">
         <v>7</v>
       </c>
       <c r="Y15" s="22">
         <v>7</v>
       </c>
       <c r="Z15" s="22">
         <v>5</v>
       </c>
       <c r="AA15" s="22">
         <v>0</v>
       </c>
       <c r="AB15" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC15" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="24">
         <v>18</v>
       </c>
       <c r="D16" s="24">
         <v>76</v>
       </c>
       <c r="E16" s="25">
         <v>51</v>
       </c>
       <c r="F16" s="24">
         <v>31</v>
       </c>
       <c r="G16" s="24">
         <v>81</v>
       </c>
       <c r="H16" s="24">
         <v>50</v>
       </c>
       <c r="I16" s="24">
@@ -2353,52 +2291,55 @@
       </c>
       <c r="U16" s="28">
         <v>97</v>
       </c>
       <c r="V16" s="28">
         <v>61</v>
       </c>
       <c r="W16" s="24">
         <v>63</v>
       </c>
       <c r="X16" s="56">
         <v>64</v>
       </c>
       <c r="Y16" s="22">
         <v>31</v>
       </c>
       <c r="Z16" s="22">
         <v>63</v>
       </c>
       <c r="AA16" s="22">
         <v>17</v>
       </c>
       <c r="AB16" s="22">
         <v>48</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC16" s="22">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="24">
         <v>1</v>
       </c>
       <c r="D17" s="24">
         <v>44</v>
       </c>
       <c r="E17" s="25">
         <v>16</v>
       </c>
       <c r="F17" s="24">
         <v>12</v>
       </c>
       <c r="G17" s="24">
         <v>11</v>
       </c>
       <c r="H17" s="24">
         <v>20</v>
       </c>
       <c r="I17" s="24">
@@ -2439,52 +2380,55 @@
       </c>
       <c r="U17" s="28">
         <v>21</v>
       </c>
       <c r="V17" s="28">
         <v>8</v>
       </c>
       <c r="W17" s="24">
         <v>10</v>
       </c>
       <c r="X17" s="56">
         <v>11</v>
       </c>
       <c r="Y17" s="22">
         <v>8</v>
       </c>
       <c r="Z17" s="22">
         <v>9</v>
       </c>
       <c r="AA17" s="22">
         <v>2</v>
       </c>
       <c r="AB17" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC17" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="24">
         <v>99</v>
       </c>
       <c r="D18" s="24">
         <v>66</v>
       </c>
       <c r="E18" s="25">
         <v>67</v>
       </c>
       <c r="F18" s="24">
         <v>101</v>
       </c>
       <c r="G18" s="24">
         <v>121</v>
       </c>
       <c r="H18" s="24">
         <v>199</v>
       </c>
       <c r="I18" s="24">
@@ -2525,52 +2469,55 @@
       </c>
       <c r="U18" s="28">
         <v>229</v>
       </c>
       <c r="V18" s="28">
         <v>146</v>
       </c>
       <c r="W18" s="24">
         <v>121</v>
       </c>
       <c r="X18" s="56">
         <v>87</v>
       </c>
       <c r="Y18" s="22">
         <v>55</v>
       </c>
       <c r="Z18" s="22">
         <v>98</v>
       </c>
       <c r="AA18" s="22">
         <v>35</v>
       </c>
       <c r="AB18" s="22">
         <v>47</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC18" s="22">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="24">
         <v>93</v>
       </c>
       <c r="D19" s="24">
         <v>124</v>
       </c>
       <c r="E19" s="25">
         <v>96</v>
       </c>
       <c r="F19" s="24">
         <v>124</v>
       </c>
       <c r="G19" s="24">
         <v>134</v>
       </c>
       <c r="H19" s="24">
         <v>122</v>
       </c>
       <c r="I19" s="24">
@@ -2611,52 +2558,55 @@
       </c>
       <c r="U19" s="28">
         <v>70</v>
       </c>
       <c r="V19" s="28">
         <v>61</v>
       </c>
       <c r="W19" s="24">
         <v>68</v>
       </c>
       <c r="X19" s="56">
         <v>58</v>
       </c>
       <c r="Y19" s="22">
         <v>31</v>
       </c>
       <c r="Z19" s="22">
         <v>18</v>
       </c>
       <c r="AA19" s="22">
         <v>16</v>
       </c>
       <c r="AB19" s="22">
         <v>29</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC19" s="22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="24">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>4</v>
       </c>
       <c r="E20" s="25">
         <v>3</v>
       </c>
       <c r="F20" s="24">
         <v>7</v>
       </c>
       <c r="G20" s="24">
         <v>0</v>
       </c>
       <c r="H20" s="24">
         <v>2</v>
       </c>
       <c r="I20" s="24">
@@ -2697,52 +2647,55 @@
       </c>
       <c r="U20" s="28">
         <v>1</v>
       </c>
       <c r="V20" s="28">
         <v>0</v>
       </c>
       <c r="W20" s="24">
         <v>7</v>
       </c>
       <c r="X20" s="56">
         <v>1</v>
       </c>
       <c r="Y20" s="22">
         <v>1</v>
       </c>
       <c r="Z20" s="22">
         <v>0</v>
       </c>
       <c r="AA20" s="22">
         <v>0</v>
       </c>
       <c r="AB20" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC20" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="24">
         <v>3</v>
       </c>
       <c r="D21" s="24">
         <v>4</v>
       </c>
       <c r="E21" s="25">
         <v>9</v>
       </c>
       <c r="F21" s="24">
         <v>1</v>
       </c>
       <c r="G21" s="24">
         <v>5</v>
       </c>
       <c r="H21" s="24">
         <v>6</v>
       </c>
       <c r="I21" s="24">
@@ -2783,52 +2736,55 @@
       </c>
       <c r="U21" s="28">
         <v>7</v>
       </c>
       <c r="V21" s="28">
         <v>13</v>
       </c>
       <c r="W21" s="24">
         <v>11</v>
       </c>
       <c r="X21" s="56">
         <v>41</v>
       </c>
       <c r="Y21" s="22">
         <v>5</v>
       </c>
       <c r="Z21" s="22">
         <v>8</v>
       </c>
       <c r="AA21" s="22">
         <v>7</v>
       </c>
       <c r="AB21" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC21" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="24">
         <v>51</v>
       </c>
       <c r="D22" s="24">
         <v>166</v>
       </c>
       <c r="E22" s="25">
         <v>59</v>
       </c>
       <c r="F22" s="24">
         <v>83</v>
       </c>
       <c r="G22" s="24">
         <v>90</v>
       </c>
       <c r="H22" s="24">
         <v>132</v>
       </c>
       <c r="I22" s="24">
@@ -2869,52 +2825,55 @@
       </c>
       <c r="U22" s="28">
         <v>63</v>
       </c>
       <c r="V22" s="28">
         <v>47</v>
       </c>
       <c r="W22" s="24">
         <v>55</v>
       </c>
       <c r="X22" s="56">
         <v>50</v>
       </c>
       <c r="Y22" s="22">
         <v>36</v>
       </c>
       <c r="Z22" s="22">
         <v>16</v>
       </c>
       <c r="AA22" s="22">
         <v>29</v>
       </c>
       <c r="AB22" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC22" s="22">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="24">
         <v>42</v>
       </c>
       <c r="D23" s="24">
         <v>1258</v>
       </c>
       <c r="E23" s="25">
         <v>63</v>
       </c>
       <c r="F23" s="24">
         <v>162</v>
       </c>
       <c r="G23" s="24">
         <v>76</v>
       </c>
       <c r="H23" s="24">
         <v>91</v>
       </c>
       <c r="I23" s="24">
@@ -2955,52 +2914,55 @@
       </c>
       <c r="U23" s="28">
         <v>85</v>
       </c>
       <c r="V23" s="28">
         <v>41</v>
       </c>
       <c r="W23" s="24">
         <v>30</v>
       </c>
       <c r="X23" s="56">
         <v>30</v>
       </c>
       <c r="Y23" s="22">
         <v>62</v>
       </c>
       <c r="Z23" s="22">
         <v>24</v>
       </c>
       <c r="AA23" s="22">
         <v>22</v>
       </c>
       <c r="AB23" s="22">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC23" s="22">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="24">
         <v>4</v>
       </c>
       <c r="D24" s="24">
         <v>19</v>
       </c>
       <c r="E24" s="25">
         <v>15</v>
       </c>
       <c r="F24" s="24">
         <v>10</v>
       </c>
       <c r="G24" s="24">
         <v>8</v>
       </c>
       <c r="H24" s="24">
         <v>8</v>
       </c>
       <c r="I24" s="24">
@@ -3041,52 +3003,55 @@
       </c>
       <c r="U24" s="28">
         <v>7</v>
       </c>
       <c r="V24" s="28">
         <v>12</v>
       </c>
       <c r="W24" s="25">
         <v>8</v>
       </c>
       <c r="X24" s="56">
         <v>6</v>
       </c>
       <c r="Y24" s="22">
         <v>3</v>
       </c>
       <c r="Z24" s="22">
         <v>5</v>
       </c>
       <c r="AA24" s="22">
         <v>5</v>
       </c>
       <c r="AB24" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC24" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="24">
         <v>5</v>
       </c>
       <c r="D25" s="24">
         <v>5</v>
       </c>
       <c r="E25" s="25">
         <v>9</v>
       </c>
       <c r="F25" s="24">
         <v>16</v>
       </c>
       <c r="G25" s="24">
         <v>13</v>
       </c>
       <c r="H25" s="24">
         <v>17</v>
       </c>
       <c r="I25" s="24">
@@ -3127,52 +3092,55 @@
       </c>
       <c r="U25" s="28">
         <v>5</v>
       </c>
       <c r="V25" s="28">
         <v>8</v>
       </c>
       <c r="W25" s="25">
         <v>8</v>
       </c>
       <c r="X25" s="56">
         <v>6</v>
       </c>
       <c r="Y25" s="22">
         <v>5</v>
       </c>
       <c r="Z25" s="22">
         <v>2</v>
       </c>
       <c r="AA25" s="22">
         <v>0</v>
       </c>
       <c r="AB25" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC25" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="24">
         <v>62</v>
       </c>
       <c r="D26" s="24">
         <v>61</v>
       </c>
       <c r="E26" s="25">
         <v>81</v>
       </c>
       <c r="F26" s="24">
         <v>82</v>
       </c>
       <c r="G26" s="24">
         <v>73</v>
       </c>
       <c r="H26" s="24">
         <v>179</v>
       </c>
       <c r="I26" s="24">
@@ -3213,52 +3181,55 @@
       </c>
       <c r="U26" s="28">
         <v>101</v>
       </c>
       <c r="V26" s="28">
         <v>83</v>
       </c>
       <c r="W26" s="25">
         <v>42</v>
       </c>
       <c r="X26" s="56">
         <v>55</v>
       </c>
       <c r="Y26" s="22">
         <v>47</v>
       </c>
       <c r="Z26" s="22">
         <v>20</v>
       </c>
       <c r="AA26" s="22">
         <v>12</v>
       </c>
       <c r="AB26" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC26" s="22">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="24">
         <v>39</v>
       </c>
       <c r="D27" s="24">
         <v>30</v>
       </c>
       <c r="E27" s="25">
         <v>51</v>
       </c>
       <c r="F27" s="24">
         <v>31</v>
       </c>
       <c r="G27" s="24">
         <v>62</v>
       </c>
       <c r="H27" s="24">
         <v>70</v>
       </c>
       <c r="I27" s="24">
@@ -3299,52 +3270,55 @@
       </c>
       <c r="U27" s="28">
         <v>58</v>
       </c>
       <c r="V27" s="28">
         <v>74</v>
       </c>
       <c r="W27" s="25">
         <v>4</v>
       </c>
       <c r="X27" s="56">
         <v>84</v>
       </c>
       <c r="Y27" s="22">
         <v>59</v>
       </c>
       <c r="Z27" s="22">
         <v>33</v>
       </c>
       <c r="AA27" s="22">
         <v>63</v>
       </c>
       <c r="AB27" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC27" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="24">
         <v>38</v>
       </c>
       <c r="D28" s="24">
         <v>76</v>
       </c>
       <c r="E28" s="25">
         <v>195</v>
       </c>
       <c r="F28" s="24">
         <v>94</v>
       </c>
       <c r="G28" s="24">
         <v>101</v>
       </c>
       <c r="H28" s="24">
         <v>78</v>
       </c>
       <c r="I28" s="24">
@@ -3385,52 +3359,55 @@
       </c>
       <c r="U28" s="28">
         <v>96</v>
       </c>
       <c r="V28" s="28">
         <v>94</v>
       </c>
       <c r="W28" s="25">
         <v>49</v>
       </c>
       <c r="X28" s="56">
         <v>48</v>
       </c>
       <c r="Y28" s="22">
         <v>18</v>
       </c>
       <c r="Z28" s="22">
         <v>43</v>
       </c>
       <c r="AA28" s="22">
         <v>49</v>
       </c>
       <c r="AB28" s="22">
         <v>32</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC28" s="22">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="24">
         <v>8</v>
       </c>
       <c r="D29" s="24">
         <v>14</v>
       </c>
       <c r="E29" s="25">
         <v>13</v>
       </c>
       <c r="F29" s="24">
         <v>16</v>
       </c>
       <c r="G29" s="24">
         <v>7</v>
       </c>
       <c r="H29" s="25">
         <v>27</v>
       </c>
       <c r="I29" s="24">
@@ -3471,84 +3448,88 @@
       </c>
       <c r="U29" s="28">
         <v>17</v>
       </c>
       <c r="V29" s="28">
         <v>7</v>
       </c>
       <c r="W29" s="25">
         <v>13</v>
       </c>
       <c r="X29" s="56">
         <v>15</v>
       </c>
       <c r="Y29" s="22">
         <v>12</v>
       </c>
       <c r="Z29" s="22">
         <v>4</v>
       </c>
       <c r="AA29" s="22">
         <v>9</v>
       </c>
       <c r="AB29" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC29" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30"/>
-      <c r="B30" s="73" t="s">
+      <c r="B30" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="73"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="76"/>
+      <c r="L30" s="76"/>
+      <c r="M30" s="76"/>
+      <c r="N30" s="76"/>
+      <c r="O30" s="76"/>
+      <c r="P30" s="76"/>
+      <c r="Q30" s="76"/>
+      <c r="R30" s="76"/>
+      <c r="S30" s="76"/>
+      <c r="T30" s="76"/>
+      <c r="U30" s="76"/>
+      <c r="V30" s="76"/>
+      <c r="W30" s="76"/>
+      <c r="X30" s="76"/>
+      <c r="Y30" s="76"/>
+      <c r="Z30" s="76"/>
+      <c r="AA30" s="76"/>
+      <c r="AB30" s="76"/>
+      <c r="AC30" s="22"/>
+    </row>
+    <row r="31" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="24">
         <v>490</v>
       </c>
       <c r="D31" s="24">
         <v>1417</v>
       </c>
       <c r="E31" s="25">
         <v>871</v>
       </c>
       <c r="F31" s="24">
         <v>757</v>
       </c>
       <c r="G31" s="24">
         <v>754</v>
       </c>
       <c r="H31" s="24">
         <v>972</v>
       </c>
       <c r="I31" s="24">
         <v>694</v>
       </c>
@@ -3587,52 +3568,55 @@
       </c>
       <c r="U31" s="28">
         <v>785</v>
       </c>
       <c r="V31" s="28">
         <v>627</v>
       </c>
       <c r="W31" s="25">
         <v>472</v>
       </c>
       <c r="X31" s="22">
         <v>541</v>
       </c>
       <c r="Y31" s="22">
         <v>382</v>
       </c>
       <c r="Z31" s="22">
         <v>324</v>
       </c>
       <c r="AA31" s="22">
         <v>269</v>
       </c>
       <c r="AB31" s="22">
         <v>229</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC31" s="22">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="11">
         <v>100000000</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="24">
         <v>18</v>
       </c>
       <c r="D32" s="24">
         <v>43</v>
       </c>
       <c r="E32" s="25">
         <v>138</v>
       </c>
       <c r="F32" s="24">
         <v>59</v>
       </c>
       <c r="G32" s="24">
         <v>34</v>
       </c>
       <c r="H32" s="24">
         <v>33</v>
       </c>
       <c r="I32" s="24">
@@ -3673,52 +3657,55 @@
       </c>
       <c r="U32" s="28">
         <v>21</v>
       </c>
       <c r="V32" s="28">
         <v>12</v>
       </c>
       <c r="W32" s="25">
         <v>13</v>
       </c>
       <c r="X32" s="22">
         <v>12</v>
       </c>
       <c r="Y32" s="22">
         <v>14</v>
       </c>
       <c r="Z32" s="22">
         <v>14</v>
       </c>
       <c r="AA32" s="22">
         <v>7</v>
       </c>
       <c r="AB32" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC32" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="24">
         <v>34</v>
       </c>
       <c r="D33" s="24">
         <v>34</v>
       </c>
       <c r="E33" s="25">
         <v>53</v>
       </c>
       <c r="F33" s="24">
         <v>77</v>
       </c>
       <c r="G33" s="24">
         <v>43</v>
       </c>
       <c r="H33" s="24">
         <v>60</v>
       </c>
       <c r="I33" s="24">
@@ -3759,52 +3746,55 @@
       </c>
       <c r="U33" s="28">
         <v>54</v>
       </c>
       <c r="V33" s="28">
         <v>45</v>
       </c>
       <c r="W33" s="25">
         <v>38</v>
       </c>
       <c r="X33" s="22">
         <v>45</v>
       </c>
       <c r="Y33" s="22">
         <v>45</v>
       </c>
       <c r="Z33" s="22">
         <v>20</v>
       </c>
       <c r="AA33" s="22">
         <v>25</v>
       </c>
       <c r="AB33" s="22">
         <v>19</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC33" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="24">
         <v>25</v>
       </c>
       <c r="D34" s="24">
         <v>21</v>
       </c>
       <c r="E34" s="25">
         <v>14</v>
       </c>
       <c r="F34" s="24">
         <v>18</v>
       </c>
       <c r="G34" s="24">
         <v>20</v>
       </c>
       <c r="H34" s="24">
         <v>22</v>
       </c>
       <c r="I34" s="24">
@@ -3845,52 +3835,55 @@
       </c>
       <c r="U34" s="28">
         <v>11</v>
       </c>
       <c r="V34" s="28">
         <v>21</v>
       </c>
       <c r="W34" s="25">
         <v>13</v>
       </c>
       <c r="X34" s="22">
         <v>12</v>
       </c>
       <c r="Y34" s="22">
         <v>13</v>
       </c>
       <c r="Z34" s="22">
         <v>8</v>
       </c>
       <c r="AA34" s="22">
         <v>3</v>
       </c>
       <c r="AB34" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC34" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="24">
         <v>8</v>
       </c>
       <c r="D35" s="24">
         <v>4</v>
       </c>
       <c r="E35" s="25">
         <v>38</v>
       </c>
       <c r="F35" s="24">
         <v>9</v>
       </c>
       <c r="G35" s="24">
         <v>9</v>
       </c>
       <c r="H35" s="24">
         <v>13</v>
       </c>
       <c r="I35" s="24">
@@ -3931,52 +3924,55 @@
       </c>
       <c r="U35" s="28">
         <v>13</v>
       </c>
       <c r="V35" s="28">
         <v>10</v>
       </c>
       <c r="W35" s="25">
         <v>4</v>
       </c>
       <c r="X35" s="22">
         <v>6</v>
       </c>
       <c r="Y35" s="22">
         <v>9</v>
       </c>
       <c r="Z35" s="22">
         <v>0</v>
       </c>
       <c r="AA35" s="22">
         <v>4</v>
       </c>
       <c r="AB35" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC35" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="24">
         <v>0</v>
       </c>
       <c r="D36" s="24">
         <v>4</v>
       </c>
       <c r="E36" s="25">
         <v>2</v>
       </c>
       <c r="F36" s="24">
         <v>6</v>
       </c>
       <c r="G36" s="24">
         <v>9</v>
       </c>
       <c r="H36" s="24">
         <v>4</v>
       </c>
       <c r="I36" s="24">
@@ -4017,52 +4013,55 @@
       </c>
       <c r="U36" s="28">
         <v>9</v>
       </c>
       <c r="V36" s="28">
         <v>4</v>
       </c>
       <c r="W36" s="25">
         <v>0</v>
       </c>
       <c r="X36" s="22">
         <v>6</v>
       </c>
       <c r="Y36" s="22">
         <v>1</v>
       </c>
       <c r="Z36" s="22">
         <v>5</v>
       </c>
       <c r="AA36" s="22">
         <v>1</v>
       </c>
       <c r="AB36" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC36" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="24">
         <v>12</v>
       </c>
       <c r="D37" s="24">
         <v>12</v>
       </c>
       <c r="E37" s="25">
         <v>5</v>
       </c>
       <c r="F37" s="24">
         <v>15</v>
       </c>
       <c r="G37" s="24">
         <v>8</v>
       </c>
       <c r="H37" s="24">
         <v>10</v>
       </c>
       <c r="I37" s="24">
@@ -4103,52 +4102,55 @@
       </c>
       <c r="U37" s="28">
         <v>5</v>
       </c>
       <c r="V37" s="28">
         <v>6</v>
       </c>
       <c r="W37" s="25">
         <v>10</v>
       </c>
       <c r="X37" s="22">
         <v>6</v>
       </c>
       <c r="Y37" s="22">
         <v>3</v>
       </c>
       <c r="Z37" s="22">
         <v>5</v>
       </c>
       <c r="AA37" s="22">
         <v>0</v>
       </c>
       <c r="AB37" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC37" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="24">
         <v>6</v>
       </c>
       <c r="D38" s="24">
         <v>4</v>
       </c>
       <c r="E38" s="25">
         <v>22</v>
       </c>
       <c r="F38" s="24">
         <v>11</v>
       </c>
       <c r="G38" s="24">
         <v>36</v>
       </c>
       <c r="H38" s="24">
         <v>35</v>
       </c>
       <c r="I38" s="24">
@@ -4189,52 +4191,55 @@
       </c>
       <c r="U38" s="28">
         <v>41</v>
       </c>
       <c r="V38" s="28">
         <v>32</v>
       </c>
       <c r="W38" s="25">
         <v>36</v>
       </c>
       <c r="X38" s="22">
         <v>20</v>
       </c>
       <c r="Y38" s="22">
         <v>12</v>
       </c>
       <c r="Z38" s="22">
         <v>19</v>
       </c>
       <c r="AA38" s="22">
         <v>3</v>
       </c>
       <c r="AB38" s="22">
         <v>13</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC38" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="24">
         <v>0</v>
       </c>
       <c r="D39" s="24">
         <v>17</v>
       </c>
       <c r="E39" s="25">
         <v>4</v>
       </c>
       <c r="F39" s="24">
         <v>8</v>
       </c>
       <c r="G39" s="24">
         <v>4</v>
       </c>
       <c r="H39" s="24">
         <v>11</v>
       </c>
       <c r="I39" s="24">
@@ -4275,52 +4280,55 @@
       </c>
       <c r="U39" s="28">
         <v>18</v>
       </c>
       <c r="V39" s="28">
         <v>8</v>
       </c>
       <c r="W39" s="25">
         <v>3</v>
       </c>
       <c r="X39" s="22">
         <v>6</v>
       </c>
       <c r="Y39" s="22">
         <v>8</v>
       </c>
       <c r="Z39" s="22">
         <v>8</v>
       </c>
       <c r="AA39" s="22">
         <v>2</v>
       </c>
       <c r="AB39" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC39" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B40" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="24">
         <v>88</v>
       </c>
       <c r="D40" s="24">
         <v>62</v>
       </c>
       <c r="E40" s="25">
         <v>62</v>
       </c>
       <c r="F40" s="24">
         <v>98</v>
       </c>
       <c r="G40" s="24">
         <v>112</v>
       </c>
       <c r="H40" s="24">
         <v>185</v>
       </c>
       <c r="I40" s="24">
@@ -4361,52 +4369,55 @@
       </c>
       <c r="U40" s="28">
         <v>202</v>
       </c>
       <c r="V40" s="28">
         <v>137</v>
       </c>
       <c r="W40" s="25">
         <v>117</v>
       </c>
       <c r="X40" s="22">
         <v>73</v>
       </c>
       <c r="Y40" s="22">
         <v>54</v>
       </c>
       <c r="Z40" s="22">
         <v>96</v>
       </c>
       <c r="AA40" s="22">
         <v>35</v>
       </c>
       <c r="AB40" s="22">
         <v>47</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC40" s="22">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B41" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="24">
         <v>73</v>
       </c>
       <c r="D41" s="24">
         <v>85</v>
       </c>
       <c r="E41" s="25">
         <v>80</v>
       </c>
       <c r="F41" s="24">
         <v>97</v>
       </c>
       <c r="G41" s="24">
         <v>106</v>
       </c>
       <c r="H41" s="24">
         <v>89</v>
       </c>
       <c r="I41" s="24">
@@ -4447,52 +4458,55 @@
       </c>
       <c r="U41" s="28">
         <v>46</v>
       </c>
       <c r="V41" s="28">
         <v>36</v>
       </c>
       <c r="W41" s="25">
         <v>50</v>
       </c>
       <c r="X41" s="22">
         <v>51</v>
       </c>
       <c r="Y41" s="22">
         <v>21</v>
       </c>
       <c r="Z41" s="22">
         <v>14</v>
       </c>
       <c r="AA41" s="22">
         <v>14</v>
       </c>
       <c r="AB41" s="22">
         <v>25</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC41" s="22">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B42" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="24">
         <v>0</v>
       </c>
       <c r="D42" s="24">
         <v>3</v>
       </c>
       <c r="E42" s="25">
         <v>3</v>
       </c>
       <c r="F42" s="24">
         <v>5</v>
       </c>
       <c r="G42" s="24">
         <v>0</v>
       </c>
       <c r="H42" s="24">
         <v>1</v>
       </c>
       <c r="I42" s="24">
@@ -4533,52 +4547,55 @@
       </c>
       <c r="U42" s="28">
         <v>1</v>
       </c>
       <c r="V42" s="28">
         <v>0</v>
       </c>
       <c r="W42" s="25">
         <v>7</v>
       </c>
       <c r="X42" s="22">
         <v>1</v>
       </c>
       <c r="Y42" s="22">
         <v>1</v>
       </c>
       <c r="Z42" s="22">
         <v>0</v>
       </c>
       <c r="AA42" s="22">
         <v>0</v>
       </c>
       <c r="AB42" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC42" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="24">
         <v>2</v>
       </c>
       <c r="D43" s="24">
         <v>4</v>
       </c>
       <c r="E43" s="25">
         <v>9</v>
       </c>
       <c r="F43" s="24">
         <v>1</v>
       </c>
       <c r="G43" s="24">
         <v>5</v>
       </c>
       <c r="H43" s="24">
         <v>5</v>
       </c>
       <c r="I43" s="24">
@@ -4619,52 +4636,55 @@
       </c>
       <c r="U43" s="28">
         <v>6</v>
       </c>
       <c r="V43" s="28">
         <v>12</v>
       </c>
       <c r="W43" s="25">
         <v>3</v>
       </c>
       <c r="X43" s="22">
         <v>36</v>
       </c>
       <c r="Y43" s="22">
         <v>4</v>
       </c>
       <c r="Z43" s="22">
         <v>7</v>
       </c>
       <c r="AA43" s="22">
         <v>6</v>
       </c>
       <c r="AB43" s="22">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC43" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B44" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="24">
         <v>48</v>
       </c>
       <c r="D44" s="24">
         <v>80</v>
       </c>
       <c r="E44" s="25">
         <v>56</v>
       </c>
       <c r="F44" s="24">
         <v>73</v>
       </c>
       <c r="G44" s="24">
         <v>78</v>
       </c>
       <c r="H44" s="24">
         <v>105</v>
       </c>
       <c r="I44" s="24">
@@ -4705,52 +4725,55 @@
       </c>
       <c r="U44" s="28">
         <v>56</v>
       </c>
       <c r="V44" s="28">
         <v>27</v>
       </c>
       <c r="W44" s="25">
         <v>47</v>
       </c>
       <c r="X44" s="22">
         <v>45</v>
       </c>
       <c r="Y44" s="22">
         <v>23</v>
       </c>
       <c r="Z44" s="22">
         <v>13</v>
       </c>
       <c r="AA44" s="22">
         <v>27</v>
       </c>
       <c r="AB44" s="22">
         <v>20</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC44" s="22">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="24">
         <v>26</v>
       </c>
       <c r="D45" s="24">
         <v>873</v>
       </c>
       <c r="E45" s="25">
         <v>43</v>
       </c>
       <c r="F45" s="24">
         <v>55</v>
       </c>
       <c r="G45" s="24">
         <v>47</v>
       </c>
       <c r="H45" s="24">
         <v>60</v>
       </c>
       <c r="I45" s="24">
@@ -4791,52 +4814,55 @@
       </c>
       <c r="U45" s="28">
         <v>44</v>
       </c>
       <c r="V45" s="28">
         <v>18</v>
       </c>
       <c r="W45" s="25">
         <v>19</v>
       </c>
       <c r="X45" s="22">
         <v>26</v>
       </c>
       <c r="Y45" s="22">
         <v>31</v>
       </c>
       <c r="Z45" s="22">
         <v>16</v>
       </c>
       <c r="AA45" s="22">
         <v>10</v>
       </c>
       <c r="AB45" s="22">
         <v>6</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC45" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B46" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="24">
         <v>2</v>
       </c>
       <c r="D46" s="24">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>7</v>
       </c>
       <c r="F46" s="24">
         <v>2</v>
       </c>
       <c r="G46" s="24">
         <v>2</v>
       </c>
       <c r="H46" s="24">
         <v>3</v>
       </c>
       <c r="I46" s="24">
@@ -4877,52 +4903,55 @@
       </c>
       <c r="U46" s="28">
         <v>1</v>
       </c>
       <c r="V46" s="28">
         <v>10</v>
       </c>
       <c r="W46" s="25">
         <v>3</v>
       </c>
       <c r="X46" s="22">
         <v>4</v>
       </c>
       <c r="Y46" s="22">
         <v>3</v>
       </c>
       <c r="Z46" s="22">
         <v>2</v>
       </c>
       <c r="AA46" s="22">
         <v>1</v>
       </c>
       <c r="AB46" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC46" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B47" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="24">
         <v>5</v>
       </c>
       <c r="D47" s="24">
         <v>5</v>
       </c>
       <c r="E47" s="25">
         <v>9</v>
       </c>
       <c r="F47" s="24">
         <v>16</v>
       </c>
       <c r="G47" s="24">
         <v>13</v>
       </c>
       <c r="H47" s="24">
         <v>17</v>
       </c>
       <c r="I47" s="24">
@@ -4963,52 +4992,55 @@
       </c>
       <c r="U47" s="28">
         <v>5</v>
       </c>
       <c r="V47" s="28">
         <v>8</v>
       </c>
       <c r="W47" s="25">
         <v>8</v>
       </c>
       <c r="X47" s="22">
         <v>6</v>
       </c>
       <c r="Y47" s="22">
         <v>5</v>
       </c>
       <c r="Z47" s="22">
         <v>2</v>
       </c>
       <c r="AA47" s="22">
         <v>0</v>
       </c>
       <c r="AB47" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC47" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B48" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="24">
         <v>58</v>
       </c>
       <c r="D48" s="24">
         <v>44</v>
       </c>
       <c r="E48" s="25">
         <v>67</v>
       </c>
       <c r="F48" s="24">
         <v>66</v>
       </c>
       <c r="G48" s="24">
         <v>58</v>
       </c>
       <c r="H48" s="24">
         <v>144</v>
       </c>
       <c r="I48" s="24">
@@ -5049,52 +5081,55 @@
       </c>
       <c r="U48" s="28">
         <v>81</v>
       </c>
       <c r="V48" s="28">
         <v>66</v>
       </c>
       <c r="W48" s="25">
         <v>35</v>
       </c>
       <c r="X48" s="22">
         <v>39</v>
       </c>
       <c r="Y48" s="22">
         <v>46</v>
       </c>
       <c r="Z48" s="22">
         <v>15</v>
       </c>
       <c r="AA48" s="22">
         <v>10</v>
       </c>
       <c r="AB48" s="22">
         <v>19</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC48" s="22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B49" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="24">
         <v>39</v>
       </c>
       <c r="D49" s="24">
         <v>30</v>
       </c>
       <c r="E49" s="25">
         <v>51</v>
       </c>
       <c r="F49" s="24">
         <v>31</v>
       </c>
       <c r="G49" s="24">
         <v>62</v>
       </c>
       <c r="H49" s="24">
         <v>70</v>
       </c>
       <c r="I49" s="24">
@@ -5135,52 +5170,55 @@
       </c>
       <c r="U49" s="28">
         <v>58</v>
       </c>
       <c r="V49" s="28">
         <v>74</v>
       </c>
       <c r="W49" s="25">
         <v>4</v>
       </c>
       <c r="X49" s="22">
         <v>84</v>
       </c>
       <c r="Y49" s="22">
         <v>59</v>
       </c>
       <c r="Z49" s="22">
         <v>33</v>
       </c>
       <c r="AA49" s="22">
         <v>63</v>
       </c>
       <c r="AB49" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC49" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C50" s="24">
         <v>38</v>
       </c>
       <c r="D50" s="24">
         <v>76</v>
       </c>
       <c r="E50" s="25">
         <v>195</v>
       </c>
       <c r="F50" s="24">
         <v>94</v>
       </c>
       <c r="G50" s="24">
         <v>101</v>
       </c>
       <c r="H50" s="24">
         <v>78</v>
       </c>
       <c r="I50" s="24">
@@ -5221,52 +5259,55 @@
       </c>
       <c r="U50" s="28">
         <v>96</v>
       </c>
       <c r="V50" s="28">
         <v>94</v>
       </c>
       <c r="W50" s="25">
         <v>49</v>
       </c>
       <c r="X50" s="22">
         <v>48</v>
       </c>
       <c r="Y50" s="22">
         <v>18</v>
       </c>
       <c r="Z50" s="22">
         <v>43</v>
       </c>
       <c r="AA50" s="22">
         <v>49</v>
       </c>
       <c r="AB50" s="22">
         <v>32</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC50" s="22">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="24">
         <v>8</v>
       </c>
       <c r="D51" s="24">
         <v>14</v>
       </c>
       <c r="E51" s="25">
         <v>13</v>
       </c>
       <c r="F51" s="24">
         <v>16</v>
       </c>
       <c r="G51" s="24">
         <v>7</v>
       </c>
       <c r="H51" s="25">
         <v>27</v>
       </c>
       <c r="I51" s="24">
@@ -5307,84 +5348,88 @@
       </c>
       <c r="U51" s="28">
         <v>17</v>
       </c>
       <c r="V51" s="28">
         <v>7</v>
       </c>
       <c r="W51" s="25">
         <v>13</v>
       </c>
       <c r="X51" s="22">
         <v>15</v>
       </c>
       <c r="Y51" s="22">
         <v>12</v>
       </c>
       <c r="Z51" s="22">
         <v>4</v>
       </c>
       <c r="AA51" s="22">
         <v>9</v>
       </c>
       <c r="AB51" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC51" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="30"/>
-      <c r="B52" s="74" t="s">
+      <c r="B52" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="74"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="77"/>
+      <c r="D52" s="77"/>
+      <c r="E52" s="77"/>
+      <c r="F52" s="77"/>
+      <c r="G52" s="77"/>
+      <c r="H52" s="77"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="77"/>
+      <c r="K52" s="77"/>
+      <c r="L52" s="77"/>
+      <c r="M52" s="77"/>
+      <c r="N52" s="77"/>
+      <c r="O52" s="77"/>
+      <c r="P52" s="77"/>
+      <c r="Q52" s="77"/>
+      <c r="R52" s="77"/>
+      <c r="S52" s="77"/>
+      <c r="T52" s="77"/>
+      <c r="U52" s="77"/>
+      <c r="V52" s="77"/>
+      <c r="W52" s="77"/>
+      <c r="X52" s="77"/>
+      <c r="Y52" s="77"/>
+      <c r="Z52" s="77"/>
+      <c r="AA52" s="77"/>
+      <c r="AB52" s="77"/>
+      <c r="AC52" s="22"/>
+    </row>
+    <row r="53" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="23"/>
       <c r="B53" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="24">
         <v>114</v>
       </c>
       <c r="D53" s="24">
         <v>691</v>
       </c>
       <c r="E53" s="25">
         <v>202</v>
       </c>
       <c r="F53" s="24">
         <v>265</v>
       </c>
       <c r="G53" s="24">
         <v>192</v>
       </c>
       <c r="H53" s="24">
         <v>242</v>
       </c>
       <c r="I53" s="24">
         <v>138</v>
       </c>
@@ -5423,52 +5468,55 @@
       </c>
       <c r="U53" s="28">
         <v>234</v>
       </c>
       <c r="V53" s="28">
         <v>196</v>
       </c>
       <c r="W53" s="25">
         <v>143</v>
       </c>
       <c r="X53" s="22">
         <v>158</v>
       </c>
       <c r="Y53" s="30">
         <v>129</v>
       </c>
       <c r="Z53" s="22">
         <v>99</v>
       </c>
       <c r="AA53" s="22">
         <v>54</v>
       </c>
       <c r="AB53" s="22">
         <v>82</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC53" s="22">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="11">
         <v>100000000</v>
       </c>
       <c r="B54" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>10</v>
       </c>
       <c r="E54" s="25">
         <v>27</v>
       </c>
       <c r="F54" s="24">
         <v>9</v>
       </c>
       <c r="G54" s="24">
         <v>9</v>
       </c>
       <c r="H54" s="24">
         <v>7</v>
       </c>
       <c r="I54" s="24">
@@ -5509,52 +5557,55 @@
       </c>
       <c r="U54" s="28">
         <v>14</v>
       </c>
       <c r="V54" s="28">
         <v>3</v>
       </c>
       <c r="W54" s="25">
         <v>5</v>
       </c>
       <c r="X54" s="22">
         <v>5</v>
       </c>
       <c r="Y54" s="30">
         <v>3</v>
       </c>
       <c r="Z54" s="22">
         <v>1</v>
       </c>
       <c r="AA54" s="22">
         <v>4</v>
       </c>
       <c r="AB54" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC54" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="24">
         <v>25</v>
       </c>
       <c r="D55" s="24">
         <v>17</v>
       </c>
       <c r="E55" s="25">
         <v>17</v>
       </c>
       <c r="F55" s="24">
         <v>29</v>
       </c>
       <c r="G55" s="24">
         <v>18</v>
       </c>
       <c r="H55" s="24">
         <v>25</v>
       </c>
       <c r="I55" s="24">
@@ -5595,52 +5646,55 @@
       </c>
       <c r="U55" s="28">
         <v>19</v>
       </c>
       <c r="V55" s="28">
         <v>37</v>
       </c>
       <c r="W55" s="25">
         <v>11</v>
       </c>
       <c r="X55" s="22">
         <v>25</v>
       </c>
       <c r="Y55" s="30">
         <v>27</v>
       </c>
       <c r="Z55" s="22">
         <v>17</v>
       </c>
       <c r="AA55" s="22">
         <v>8</v>
       </c>
       <c r="AB55" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC55" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="24">
         <v>0</v>
       </c>
       <c r="D56" s="24">
         <v>0</v>
       </c>
       <c r="E56" s="25">
         <v>0</v>
       </c>
       <c r="F56" s="24">
         <v>9</v>
       </c>
       <c r="G56" s="24">
         <v>2</v>
       </c>
       <c r="H56" s="24">
         <v>2</v>
       </c>
       <c r="I56" s="24">
@@ -5681,52 +5735,55 @@
       </c>
       <c r="U56" s="28">
         <v>0</v>
       </c>
       <c r="V56" s="28">
         <v>2</v>
       </c>
       <c r="W56" s="24">
         <v>7</v>
       </c>
       <c r="X56" s="22">
         <v>1</v>
       </c>
       <c r="Y56" s="30">
         <v>2</v>
       </c>
       <c r="Z56" s="22">
         <v>1</v>
       </c>
       <c r="AA56" s="22">
         <v>0</v>
       </c>
       <c r="AB56" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC56" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="24">
         <v>19</v>
       </c>
       <c r="D57" s="24">
         <v>14</v>
       </c>
       <c r="E57" s="25">
         <v>45</v>
       </c>
       <c r="F57" s="24">
         <v>19</v>
       </c>
       <c r="G57" s="24">
         <v>11</v>
       </c>
       <c r="H57" s="24">
         <v>36</v>
       </c>
       <c r="I57" s="24">
@@ -5767,52 +5824,55 @@
       </c>
       <c r="U57" s="28">
         <v>15</v>
       </c>
       <c r="V57" s="28">
         <v>27</v>
       </c>
       <c r="W57" s="24">
         <v>23</v>
       </c>
       <c r="X57" s="22">
         <v>24</v>
       </c>
       <c r="Y57" s="30">
         <v>17</v>
       </c>
       <c r="Z57" s="22">
         <v>7</v>
       </c>
       <c r="AA57" s="22">
         <v>3</v>
       </c>
       <c r="AB57" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC57" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B58" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="24">
         <v>0</v>
       </c>
       <c r="D58" s="24">
         <v>0</v>
       </c>
       <c r="E58" s="25">
         <v>0</v>
       </c>
       <c r="F58" s="24">
         <v>1</v>
       </c>
       <c r="G58" s="24">
         <v>0</v>
       </c>
       <c r="H58" s="24">
         <v>0</v>
       </c>
       <c r="I58" s="24">
@@ -5853,52 +5913,55 @@
       </c>
       <c r="U58" s="28">
         <v>1</v>
       </c>
       <c r="V58" s="28">
         <v>0</v>
       </c>
       <c r="W58" s="24">
         <v>0</v>
       </c>
       <c r="X58" s="22">
         <v>0</v>
       </c>
       <c r="Y58" s="30">
         <v>0</v>
       </c>
       <c r="Z58" s="22">
         <v>2</v>
       </c>
       <c r="AA58" s="22">
         <v>2</v>
       </c>
       <c r="AB58" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC58" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="24">
         <v>0</v>
       </c>
       <c r="D59" s="24">
         <v>2</v>
       </c>
       <c r="E59" s="25">
         <v>6</v>
       </c>
       <c r="F59" s="24">
         <v>1</v>
       </c>
       <c r="G59" s="24">
         <v>1</v>
       </c>
       <c r="H59" s="24">
         <v>1</v>
       </c>
       <c r="I59" s="24">
@@ -5939,52 +6002,55 @@
       </c>
       <c r="U59" s="28">
         <v>0</v>
       </c>
       <c r="V59" s="28">
         <v>1</v>
       </c>
       <c r="W59" s="24">
         <v>2</v>
       </c>
       <c r="X59" s="22">
         <v>1</v>
       </c>
       <c r="Y59" s="30">
         <v>4</v>
       </c>
       <c r="Z59" s="22">
         <v>0</v>
       </c>
       <c r="AA59" s="22">
         <v>0</v>
       </c>
       <c r="AB59" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC59" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B60" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="24">
         <v>12</v>
       </c>
       <c r="D60" s="24">
         <v>72</v>
       </c>
       <c r="E60" s="25">
         <v>29</v>
       </c>
       <c r="F60" s="24">
         <v>20</v>
       </c>
       <c r="G60" s="24">
         <v>45</v>
       </c>
       <c r="H60" s="24">
         <v>15</v>
       </c>
       <c r="I60" s="24">
@@ -6025,52 +6091,55 @@
       </c>
       <c r="U60" s="28">
         <v>56</v>
       </c>
       <c r="V60" s="28">
         <v>29</v>
       </c>
       <c r="W60" s="24">
         <v>27</v>
       </c>
       <c r="X60" s="22">
         <v>44</v>
       </c>
       <c r="Y60" s="30">
         <v>19</v>
       </c>
       <c r="Z60" s="22">
         <v>44</v>
       </c>
       <c r="AA60" s="22">
         <v>14</v>
       </c>
       <c r="AB60" s="22">
         <v>35</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC60" s="22">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="24">
         <v>1</v>
       </c>
       <c r="D61" s="24">
         <v>27</v>
       </c>
       <c r="E61" s="25">
         <v>12</v>
       </c>
       <c r="F61" s="24">
         <v>4</v>
       </c>
       <c r="G61" s="24">
         <v>7</v>
       </c>
       <c r="H61" s="24">
         <v>9</v>
       </c>
       <c r="I61" s="24">
@@ -6111,52 +6180,55 @@
       </c>
       <c r="U61" s="28">
         <v>3</v>
       </c>
       <c r="V61" s="28">
         <v>0</v>
       </c>
       <c r="W61" s="24">
         <v>7</v>
       </c>
       <c r="X61" s="22">
         <v>5</v>
       </c>
       <c r="Y61" s="30">
         <v>0</v>
       </c>
       <c r="Z61" s="22">
         <v>1</v>
       </c>
       <c r="AA61" s="22">
         <v>0</v>
       </c>
       <c r="AB61" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC61" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B62" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="24">
         <v>11</v>
       </c>
       <c r="D62" s="24">
         <v>4</v>
       </c>
       <c r="E62" s="25">
         <v>5</v>
       </c>
       <c r="F62" s="24">
         <v>3</v>
       </c>
       <c r="G62" s="24">
         <v>9</v>
       </c>
       <c r="H62" s="24">
         <v>14</v>
       </c>
       <c r="I62" s="24">
@@ -6197,52 +6269,55 @@
       </c>
       <c r="U62" s="28">
         <v>27</v>
       </c>
       <c r="V62" s="28">
         <v>9</v>
       </c>
       <c r="W62" s="24">
         <v>4</v>
       </c>
       <c r="X62" s="22">
         <v>14</v>
       </c>
       <c r="Y62" s="30">
         <v>1</v>
       </c>
       <c r="Z62" s="22">
         <v>2</v>
       </c>
       <c r="AA62" s="22">
         <v>0</v>
       </c>
       <c r="AB62" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC62" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B63" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="24">
         <v>20</v>
       </c>
       <c r="D63" s="24">
         <v>39</v>
       </c>
       <c r="E63" s="25">
         <v>16</v>
       </c>
       <c r="F63" s="24">
         <v>27</v>
       </c>
       <c r="G63" s="24">
         <v>28</v>
       </c>
       <c r="H63" s="24">
         <v>33</v>
       </c>
       <c r="I63" s="24">
@@ -6283,52 +6358,55 @@
       </c>
       <c r="U63" s="28">
         <v>24</v>
       </c>
       <c r="V63" s="28">
         <v>25</v>
       </c>
       <c r="W63" s="24">
         <v>18</v>
       </c>
       <c r="X63" s="22">
         <v>7</v>
       </c>
       <c r="Y63" s="30">
         <v>10</v>
       </c>
       <c r="Z63" s="22">
         <v>4</v>
       </c>
       <c r="AA63" s="22">
         <v>2</v>
       </c>
       <c r="AB63" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC63" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B64" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="24">
         <v>0</v>
       </c>
       <c r="D64" s="24">
         <v>1</v>
       </c>
       <c r="E64" s="25">
         <v>0</v>
       </c>
       <c r="F64" s="24">
         <v>2</v>
       </c>
       <c r="G64" s="24">
         <v>0</v>
       </c>
       <c r="H64" s="24">
         <v>1</v>
       </c>
       <c r="I64" s="24">
@@ -6369,52 +6447,55 @@
       </c>
       <c r="U64" s="28">
         <v>0</v>
       </c>
       <c r="V64" s="28">
         <v>0</v>
       </c>
       <c r="W64" s="24">
         <v>0</v>
       </c>
       <c r="X64" s="22">
         <v>0</v>
       </c>
       <c r="Y64" s="30">
         <v>0</v>
       </c>
       <c r="Z64" s="22">
         <v>0</v>
       </c>
       <c r="AA64" s="22">
         <v>0</v>
       </c>
       <c r="AB64" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC64" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B65" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="24">
         <v>1</v>
       </c>
       <c r="D65" s="24">
         <v>0</v>
       </c>
       <c r="E65" s="25">
         <v>0</v>
       </c>
       <c r="F65" s="24">
         <v>0</v>
       </c>
       <c r="G65" s="24">
         <v>0</v>
       </c>
       <c r="H65" s="24">
         <v>1</v>
       </c>
       <c r="I65" s="24">
@@ -6455,52 +6536,55 @@
       </c>
       <c r="U65" s="28">
         <v>1</v>
       </c>
       <c r="V65" s="28">
         <v>1</v>
       </c>
       <c r="W65" s="24">
         <v>8</v>
       </c>
       <c r="X65" s="22">
         <v>5</v>
       </c>
       <c r="Y65" s="30">
         <v>1</v>
       </c>
       <c r="Z65" s="22">
         <v>1</v>
       </c>
       <c r="AA65" s="22">
         <v>1</v>
       </c>
       <c r="AB65" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC65" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B66" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="24">
         <v>3</v>
       </c>
       <c r="D66" s="24">
         <v>86</v>
       </c>
       <c r="E66" s="25">
         <v>3</v>
       </c>
       <c r="F66" s="24">
         <v>10</v>
       </c>
       <c r="G66" s="24">
         <v>12</v>
       </c>
       <c r="H66" s="24">
         <v>27</v>
       </c>
       <c r="I66" s="24">
@@ -6541,52 +6625,55 @@
       </c>
       <c r="U66" s="28">
         <v>7</v>
       </c>
       <c r="V66" s="28">
         <v>20</v>
       </c>
       <c r="W66" s="24">
         <v>8</v>
       </c>
       <c r="X66" s="22">
         <v>5</v>
       </c>
       <c r="Y66" s="30">
         <v>13</v>
       </c>
       <c r="Z66" s="22">
         <v>3</v>
       </c>
       <c r="AA66" s="22">
         <v>2</v>
       </c>
       <c r="AB66" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC66" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B67" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="24">
         <v>16</v>
       </c>
       <c r="D67" s="24">
         <v>385</v>
       </c>
       <c r="E67" s="25">
         <v>20</v>
       </c>
       <c r="F67" s="24">
         <v>107</v>
       </c>
       <c r="G67" s="24">
         <v>29</v>
       </c>
       <c r="H67" s="24">
         <v>31</v>
       </c>
       <c r="I67" s="24">
@@ -6627,52 +6714,55 @@
       </c>
       <c r="U67" s="28">
         <v>41</v>
       </c>
       <c r="V67" s="28">
         <v>23</v>
       </c>
       <c r="W67" s="24">
         <v>11</v>
       </c>
       <c r="X67" s="22">
         <v>4</v>
       </c>
       <c r="Y67" s="30">
         <v>31</v>
       </c>
       <c r="Z67" s="22">
         <v>8</v>
       </c>
       <c r="AA67" s="22">
         <v>12</v>
       </c>
       <c r="AB67" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC67" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="24">
         <v>2</v>
       </c>
       <c r="D68" s="24">
         <v>17</v>
       </c>
       <c r="E68" s="25">
         <v>8</v>
       </c>
       <c r="F68" s="24">
         <v>8</v>
       </c>
       <c r="G68" s="24">
         <v>6</v>
       </c>
       <c r="H68" s="24">
         <v>5</v>
       </c>
       <c r="I68" s="24">
@@ -6713,52 +6803,55 @@
       </c>
       <c r="U68" s="28">
         <v>6</v>
       </c>
       <c r="V68" s="28">
         <v>2</v>
       </c>
       <c r="W68" s="24">
         <v>5</v>
       </c>
       <c r="X68" s="22">
         <v>2</v>
       </c>
       <c r="Y68" s="30">
         <v>0</v>
       </c>
       <c r="Z68" s="22">
         <v>3</v>
       </c>
       <c r="AA68" s="22">
         <v>4</v>
       </c>
       <c r="AB68" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC68" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B69" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="24">
         <v>0</v>
       </c>
       <c r="D69" s="24">
         <v>0</v>
       </c>
       <c r="E69" s="25">
         <v>0</v>
       </c>
       <c r="F69" s="24">
         <v>0</v>
       </c>
       <c r="G69" s="24">
         <v>0</v>
       </c>
       <c r="H69" s="24">
         <v>0</v>
       </c>
       <c r="I69" s="24">
@@ -6799,52 +6892,55 @@
       </c>
       <c r="U69" s="28">
         <v>0</v>
       </c>
       <c r="V69" s="28">
         <v>0</v>
       </c>
       <c r="W69" s="24">
         <v>0</v>
       </c>
       <c r="X69" s="22">
         <v>0</v>
       </c>
       <c r="Y69" s="30">
         <v>0</v>
       </c>
       <c r="Z69" s="22">
         <v>0</v>
       </c>
       <c r="AA69" s="22">
         <v>0</v>
       </c>
       <c r="AB69" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC69" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="35">
         <v>4</v>
       </c>
       <c r="D70" s="35">
         <v>17</v>
       </c>
       <c r="E70" s="35">
         <v>14</v>
       </c>
       <c r="F70" s="35">
         <v>16</v>
       </c>
       <c r="G70" s="35">
         <v>15</v>
       </c>
       <c r="H70" s="35">
         <v>35</v>
       </c>
       <c r="I70" s="35">
@@ -6885,71 +6981,74 @@
       </c>
       <c r="U70" s="38">
         <v>20</v>
       </c>
       <c r="V70" s="38">
         <v>17</v>
       </c>
       <c r="W70" s="35">
         <v>7</v>
       </c>
       <c r="X70" s="57">
         <v>16</v>
       </c>
       <c r="Y70" s="57">
         <v>1</v>
       </c>
       <c r="Z70" s="57">
         <v>5</v>
       </c>
       <c r="AA70" s="57">
         <v>2</v>
       </c>
       <c r="AB70" s="57">
         <v>3</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC70" s="57">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B71" s="55"/>
     </row>
-    <row r="72" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="C6:N6"/>
-    <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B52:AB52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Y6"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="B6:B7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>