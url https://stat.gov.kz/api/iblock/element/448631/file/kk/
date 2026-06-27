--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="100">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -726,91 +726,91 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1091,51 +1091,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="48">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1218,59 +1218,59 @@
       <c r="B12" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="5">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="5">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>46</v>
       </c>
@@ -1358,164 +1358,165 @@
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="22"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="22"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="22"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="22"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC73"/>
+  <dimension ref="A2:AD73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AG11" sqref="AG11"/>
+      <selection activeCell="AH52" sqref="AH52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="69" t="s">
+      <c r="B2" s="71" t="s">
         <v>79</v>
       </c>
-      <c r="C2" s="69"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
     </row>
-    <row r="5" spans="1:29" s="52" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:30" s="52" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
-      <c r="AC5" s="54" t="s">
+      <c r="AD5" s="54" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="65" t="s">
+    <row r="6" spans="1:30" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="67" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="73"/>
-      <c r="C6" s="68">
+      <c r="B6" s="74"/>
+      <c r="C6" s="70">
         <v>2024</v>
       </c>
-      <c r="D6" s="72"/>
-[...10 lines deleted...]
-      <c r="O6" s="67">
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="69">
         <v>2025</v>
       </c>
-      <c r="P6" s="67"/>
-[...8 lines deleted...]
-      <c r="Y6" s="68"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="70"/>
       <c r="Z6" s="61"/>
-      <c r="AA6" s="68">
+      <c r="AA6" s="70">
         <v>2026</v>
       </c>
-      <c r="AB6" s="71"/>
-[...4 lines deleted...]
-      <c r="B7" s="74"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+    </row>
+    <row r="7" spans="1:30" s="22" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="75"/>
       <c r="C7" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="18" t="s">
@@ -1544,93 +1545,96 @@
       </c>
       <c r="S7" s="59" t="s">
         <v>21</v>
       </c>
       <c r="T7" s="59" t="s">
         <v>22</v>
       </c>
       <c r="U7" s="59" t="s">
         <v>23</v>
       </c>
       <c r="V7" s="59" t="s">
         <v>15</v>
       </c>
       <c r="W7" s="59" t="s">
         <v>16</v>
       </c>
       <c r="X7" s="59" t="s">
         <v>27</v>
       </c>
       <c r="Y7" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AA7" s="64" t="s">
+      <c r="AA7" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="AB7" s="64" t="s">
+      <c r="AB7" s="63" t="s">
         <v>18</v>
       </c>
       <c r="AC7" s="63" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
-      <c r="B8" s="75" t="s">
+      <c r="B8" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="75"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="77"/>
+      <c r="M8" s="77"/>
+      <c r="N8" s="77"/>
+      <c r="O8" s="77"/>
+      <c r="P8" s="77"/>
+      <c r="Q8" s="77"/>
+      <c r="R8" s="77"/>
+      <c r="S8" s="77"/>
+      <c r="T8" s="77"/>
+      <c r="U8" s="77"/>
+      <c r="V8" s="77"/>
+      <c r="W8" s="77"/>
+      <c r="X8" s="77"/>
+      <c r="Y8" s="77"/>
+      <c r="Z8" s="77"/>
+      <c r="AA8" s="77"/>
+      <c r="AB8" s="77"/>
+    </row>
+    <row r="9" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="24">
         <v>604</v>
       </c>
       <c r="D9" s="24">
         <v>2108</v>
       </c>
       <c r="E9" s="25">
         <v>1073</v>
       </c>
       <c r="F9" s="24">
         <v>1022</v>
       </c>
       <c r="G9" s="24">
         <v>946</v>
       </c>
       <c r="H9" s="24">
         <v>1214</v>
       </c>
       <c r="I9" s="24">
         <v>832</v>
       </c>
       <c r="J9" s="24">
@@ -1671,52 +1675,55 @@
       </c>
       <c r="V9" s="28">
         <v>823</v>
       </c>
       <c r="W9" s="24">
         <v>615</v>
       </c>
       <c r="X9" s="56">
         <v>699</v>
       </c>
       <c r="Y9" s="22">
         <v>511</v>
       </c>
       <c r="Z9" s="22">
         <v>423</v>
       </c>
       <c r="AA9" s="22">
         <v>323</v>
       </c>
       <c r="AB9" s="22">
         <v>311</v>
       </c>
       <c r="AC9" s="22">
         <v>355</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD9" s="22">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>100000000</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="24">
         <v>18</v>
       </c>
       <c r="D10" s="24">
         <v>53</v>
       </c>
       <c r="E10" s="25">
         <v>165</v>
       </c>
       <c r="F10" s="24">
         <v>68</v>
       </c>
       <c r="G10" s="24">
         <v>43</v>
       </c>
       <c r="H10" s="24">
         <v>40</v>
       </c>
       <c r="I10" s="24">
@@ -1760,52 +1767,55 @@
       </c>
       <c r="V10" s="28">
         <v>15</v>
       </c>
       <c r="W10" s="24">
         <v>18</v>
       </c>
       <c r="X10" s="56">
         <v>17</v>
       </c>
       <c r="Y10" s="22">
         <v>17</v>
       </c>
       <c r="Z10" s="22">
         <v>15</v>
       </c>
       <c r="AA10" s="22">
         <v>11</v>
       </c>
       <c r="AB10" s="22">
         <v>5</v>
       </c>
       <c r="AC10" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD10" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24">
         <v>59</v>
       </c>
       <c r="D11" s="24">
         <v>51</v>
       </c>
       <c r="E11" s="25">
         <v>70</v>
       </c>
       <c r="F11" s="24">
         <v>106</v>
       </c>
       <c r="G11" s="24">
         <v>61</v>
       </c>
       <c r="H11" s="24">
         <v>85</v>
       </c>
       <c r="I11" s="24">
@@ -1849,52 +1859,55 @@
       </c>
       <c r="V11" s="28">
         <v>82</v>
       </c>
       <c r="W11" s="24">
         <v>49</v>
       </c>
       <c r="X11" s="56">
         <v>70</v>
       </c>
       <c r="Y11" s="22">
         <v>72</v>
       </c>
       <c r="Z11" s="22">
         <v>37</v>
       </c>
       <c r="AA11" s="22">
         <v>33</v>
       </c>
       <c r="AB11" s="22">
         <v>27</v>
       </c>
       <c r="AC11" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD11" s="22">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="24">
         <v>25</v>
       </c>
       <c r="D12" s="24">
         <v>21</v>
       </c>
       <c r="E12" s="25">
         <v>14</v>
       </c>
       <c r="F12" s="24">
         <v>27</v>
       </c>
       <c r="G12" s="24">
         <v>22</v>
       </c>
       <c r="H12" s="24">
         <v>24</v>
       </c>
       <c r="I12" s="24">
@@ -1938,52 +1951,55 @@
       </c>
       <c r="V12" s="28">
         <v>23</v>
       </c>
       <c r="W12" s="24">
         <v>20</v>
       </c>
       <c r="X12" s="56">
         <v>13</v>
       </c>
       <c r="Y12" s="22">
         <v>15</v>
       </c>
       <c r="Z12" s="22">
         <v>9</v>
       </c>
       <c r="AA12" s="22">
         <v>3</v>
       </c>
       <c r="AB12" s="22">
         <v>11</v>
       </c>
       <c r="AC12" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD12" s="22">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="24">
         <v>27</v>
       </c>
       <c r="D13" s="24">
         <v>18</v>
       </c>
       <c r="E13" s="25">
         <v>83</v>
       </c>
       <c r="F13" s="24">
         <v>28</v>
       </c>
       <c r="G13" s="24">
         <v>20</v>
       </c>
       <c r="H13" s="24">
         <v>49</v>
       </c>
       <c r="I13" s="24">
@@ -2027,52 +2043,55 @@
       </c>
       <c r="V13" s="28">
         <v>37</v>
       </c>
       <c r="W13" s="24">
         <v>27</v>
       </c>
       <c r="X13" s="56">
         <v>30</v>
       </c>
       <c r="Y13" s="22">
         <v>26</v>
       </c>
       <c r="Z13" s="22">
         <v>7</v>
       </c>
       <c r="AA13" s="22">
         <v>7</v>
       </c>
       <c r="AB13" s="22">
         <v>12</v>
       </c>
       <c r="AC13" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD13" s="22">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="24">
         <v>0</v>
       </c>
       <c r="D14" s="24">
         <v>4</v>
       </c>
       <c r="E14" s="25">
         <v>2</v>
       </c>
       <c r="F14" s="24">
         <v>7</v>
       </c>
       <c r="G14" s="24">
         <v>9</v>
       </c>
       <c r="H14" s="24">
         <v>4</v>
       </c>
       <c r="I14" s="24">
@@ -2116,52 +2135,55 @@
       </c>
       <c r="V14" s="28">
         <v>4</v>
       </c>
       <c r="W14" s="24">
         <v>0</v>
       </c>
       <c r="X14" s="56">
         <v>6</v>
       </c>
       <c r="Y14" s="22">
         <v>1</v>
       </c>
       <c r="Z14" s="22">
         <v>7</v>
       </c>
       <c r="AA14" s="22">
         <v>3</v>
       </c>
       <c r="AB14" s="22">
         <v>2</v>
       </c>
       <c r="AC14" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD14" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="24">
         <v>12</v>
       </c>
       <c r="D15" s="24">
         <v>14</v>
       </c>
       <c r="E15" s="25">
         <v>11</v>
       </c>
       <c r="F15" s="24">
         <v>16</v>
       </c>
       <c r="G15" s="24">
         <v>9</v>
       </c>
       <c r="H15" s="24">
         <v>11</v>
       </c>
       <c r="I15" s="24">
@@ -2205,52 +2227,55 @@
       </c>
       <c r="V15" s="28">
         <v>7</v>
       </c>
       <c r="W15" s="24">
         <v>12</v>
       </c>
       <c r="X15" s="56">
         <v>7</v>
       </c>
       <c r="Y15" s="22">
         <v>7</v>
       </c>
       <c r="Z15" s="22">
         <v>5</v>
       </c>
       <c r="AA15" s="22">
         <v>0</v>
       </c>
       <c r="AB15" s="22">
         <v>3</v>
       </c>
       <c r="AC15" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD15" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="24">
         <v>18</v>
       </c>
       <c r="D16" s="24">
         <v>76</v>
       </c>
       <c r="E16" s="25">
         <v>51</v>
       </c>
       <c r="F16" s="24">
         <v>31</v>
       </c>
       <c r="G16" s="24">
         <v>81</v>
       </c>
       <c r="H16" s="24">
         <v>50</v>
       </c>
       <c r="I16" s="24">
@@ -2294,52 +2319,55 @@
       </c>
       <c r="V16" s="28">
         <v>61</v>
       </c>
       <c r="W16" s="24">
         <v>63</v>
       </c>
       <c r="X16" s="56">
         <v>64</v>
       </c>
       <c r="Y16" s="22">
         <v>31</v>
       </c>
       <c r="Z16" s="22">
         <v>63</v>
       </c>
       <c r="AA16" s="22">
         <v>17</v>
       </c>
       <c r="AB16" s="22">
         <v>48</v>
       </c>
       <c r="AC16" s="22">
         <v>45</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD16" s="22">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="24">
         <v>1</v>
       </c>
       <c r="D17" s="24">
         <v>44</v>
       </c>
       <c r="E17" s="25">
         <v>16</v>
       </c>
       <c r="F17" s="24">
         <v>12</v>
       </c>
       <c r="G17" s="24">
         <v>11</v>
       </c>
       <c r="H17" s="24">
         <v>20</v>
       </c>
       <c r="I17" s="24">
@@ -2383,52 +2411,55 @@
       </c>
       <c r="V17" s="28">
         <v>8</v>
       </c>
       <c r="W17" s="24">
         <v>10</v>
       </c>
       <c r="X17" s="56">
         <v>11</v>
       </c>
       <c r="Y17" s="22">
         <v>8</v>
       </c>
       <c r="Z17" s="22">
         <v>9</v>
       </c>
       <c r="AA17" s="22">
         <v>2</v>
       </c>
       <c r="AB17" s="22">
         <v>4</v>
       </c>
       <c r="AC17" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD17" s="22">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="24">
         <v>99</v>
       </c>
       <c r="D18" s="24">
         <v>66</v>
       </c>
       <c r="E18" s="25">
         <v>67</v>
       </c>
       <c r="F18" s="24">
         <v>101</v>
       </c>
       <c r="G18" s="24">
         <v>121</v>
       </c>
       <c r="H18" s="24">
         <v>199</v>
       </c>
       <c r="I18" s="24">
@@ -2472,52 +2503,55 @@
       </c>
       <c r="V18" s="28">
         <v>146</v>
       </c>
       <c r="W18" s="24">
         <v>121</v>
       </c>
       <c r="X18" s="56">
         <v>87</v>
       </c>
       <c r="Y18" s="22">
         <v>55</v>
       </c>
       <c r="Z18" s="22">
         <v>98</v>
       </c>
       <c r="AA18" s="22">
         <v>35</v>
       </c>
       <c r="AB18" s="22">
         <v>47</v>
       </c>
       <c r="AC18" s="22">
         <v>61</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD18" s="22">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="24">
         <v>93</v>
       </c>
       <c r="D19" s="24">
         <v>124</v>
       </c>
       <c r="E19" s="25">
         <v>96</v>
       </c>
       <c r="F19" s="24">
         <v>124</v>
       </c>
       <c r="G19" s="24">
         <v>134</v>
       </c>
       <c r="H19" s="24">
         <v>122</v>
       </c>
       <c r="I19" s="24">
@@ -2561,52 +2595,55 @@
       </c>
       <c r="V19" s="28">
         <v>61</v>
       </c>
       <c r="W19" s="24">
         <v>68</v>
       </c>
       <c r="X19" s="56">
         <v>58</v>
       </c>
       <c r="Y19" s="22">
         <v>31</v>
       </c>
       <c r="Z19" s="22">
         <v>18</v>
       </c>
       <c r="AA19" s="22">
         <v>16</v>
       </c>
       <c r="AB19" s="22">
         <v>29</v>
       </c>
       <c r="AC19" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD19" s="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="24">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>4</v>
       </c>
       <c r="E20" s="25">
         <v>3</v>
       </c>
       <c r="F20" s="24">
         <v>7</v>
       </c>
       <c r="G20" s="24">
         <v>0</v>
       </c>
       <c r="H20" s="24">
         <v>2</v>
       </c>
       <c r="I20" s="24">
@@ -2650,52 +2687,55 @@
       </c>
       <c r="V20" s="28">
         <v>0</v>
       </c>
       <c r="W20" s="24">
         <v>7</v>
       </c>
       <c r="X20" s="56">
         <v>1</v>
       </c>
       <c r="Y20" s="22">
         <v>1</v>
       </c>
       <c r="Z20" s="22">
         <v>0</v>
       </c>
       <c r="AA20" s="22">
         <v>0</v>
       </c>
       <c r="AB20" s="22">
         <v>0</v>
       </c>
       <c r="AC20" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD20" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="24">
         <v>3</v>
       </c>
       <c r="D21" s="24">
         <v>4</v>
       </c>
       <c r="E21" s="25">
         <v>9</v>
       </c>
       <c r="F21" s="24">
         <v>1</v>
       </c>
       <c r="G21" s="24">
         <v>5</v>
       </c>
       <c r="H21" s="24">
         <v>6</v>
       </c>
       <c r="I21" s="24">
@@ -2739,52 +2779,55 @@
       </c>
       <c r="V21" s="28">
         <v>13</v>
       </c>
       <c r="W21" s="24">
         <v>11</v>
       </c>
       <c r="X21" s="56">
         <v>41</v>
       </c>
       <c r="Y21" s="22">
         <v>5</v>
       </c>
       <c r="Z21" s="22">
         <v>8</v>
       </c>
       <c r="AA21" s="22">
         <v>7</v>
       </c>
       <c r="AB21" s="22">
         <v>9</v>
       </c>
       <c r="AC21" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD21" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="24">
         <v>51</v>
       </c>
       <c r="D22" s="24">
         <v>166</v>
       </c>
       <c r="E22" s="25">
         <v>59</v>
       </c>
       <c r="F22" s="24">
         <v>83</v>
       </c>
       <c r="G22" s="24">
         <v>90</v>
       </c>
       <c r="H22" s="24">
         <v>132</v>
       </c>
       <c r="I22" s="24">
@@ -2828,52 +2871,55 @@
       </c>
       <c r="V22" s="28">
         <v>47</v>
       </c>
       <c r="W22" s="24">
         <v>55</v>
       </c>
       <c r="X22" s="56">
         <v>50</v>
       </c>
       <c r="Y22" s="22">
         <v>36</v>
       </c>
       <c r="Z22" s="22">
         <v>16</v>
       </c>
       <c r="AA22" s="22">
         <v>29</v>
       </c>
       <c r="AB22" s="22">
         <v>21</v>
       </c>
       <c r="AC22" s="22">
         <v>35</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD22" s="22">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="24">
         <v>42</v>
       </c>
       <c r="D23" s="24">
         <v>1258</v>
       </c>
       <c r="E23" s="25">
         <v>63</v>
       </c>
       <c r="F23" s="24">
         <v>162</v>
       </c>
       <c r="G23" s="24">
         <v>76</v>
       </c>
       <c r="H23" s="24">
         <v>91</v>
       </c>
       <c r="I23" s="24">
@@ -2917,52 +2963,55 @@
       </c>
       <c r="V23" s="28">
         <v>41</v>
       </c>
       <c r="W23" s="24">
         <v>30</v>
       </c>
       <c r="X23" s="56">
         <v>30</v>
       </c>
       <c r="Y23" s="22">
         <v>62</v>
       </c>
       <c r="Z23" s="22">
         <v>24</v>
       </c>
       <c r="AA23" s="22">
         <v>22</v>
       </c>
       <c r="AB23" s="22">
         <v>23</v>
       </c>
       <c r="AC23" s="22">
         <v>20</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD23" s="22">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="24">
         <v>4</v>
       </c>
       <c r="D24" s="24">
         <v>19</v>
       </c>
       <c r="E24" s="25">
         <v>15</v>
       </c>
       <c r="F24" s="24">
         <v>10</v>
       </c>
       <c r="G24" s="24">
         <v>8</v>
       </c>
       <c r="H24" s="24">
         <v>8</v>
       </c>
       <c r="I24" s="24">
@@ -3006,52 +3055,55 @@
       </c>
       <c r="V24" s="28">
         <v>12</v>
       </c>
       <c r="W24" s="25">
         <v>8</v>
       </c>
       <c r="X24" s="56">
         <v>6</v>
       </c>
       <c r="Y24" s="22">
         <v>3</v>
       </c>
       <c r="Z24" s="22">
         <v>5</v>
       </c>
       <c r="AA24" s="22">
         <v>5</v>
       </c>
       <c r="AB24" s="22">
         <v>4</v>
       </c>
       <c r="AC24" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD24" s="22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="24">
         <v>5</v>
       </c>
       <c r="D25" s="24">
         <v>5</v>
       </c>
       <c r="E25" s="25">
         <v>9</v>
       </c>
       <c r="F25" s="24">
         <v>16</v>
       </c>
       <c r="G25" s="24">
         <v>13</v>
       </c>
       <c r="H25" s="24">
         <v>17</v>
       </c>
       <c r="I25" s="24">
@@ -3095,52 +3147,55 @@
       </c>
       <c r="V25" s="28">
         <v>8</v>
       </c>
       <c r="W25" s="25">
         <v>8</v>
       </c>
       <c r="X25" s="56">
         <v>6</v>
       </c>
       <c r="Y25" s="22">
         <v>5</v>
       </c>
       <c r="Z25" s="22">
         <v>2</v>
       </c>
       <c r="AA25" s="22">
         <v>0</v>
       </c>
       <c r="AB25" s="22">
         <v>3</v>
       </c>
       <c r="AC25" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD25" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="24">
         <v>62</v>
       </c>
       <c r="D26" s="24">
         <v>61</v>
       </c>
       <c r="E26" s="25">
         <v>81</v>
       </c>
       <c r="F26" s="24">
         <v>82</v>
       </c>
       <c r="G26" s="24">
         <v>73</v>
       </c>
       <c r="H26" s="24">
         <v>179</v>
       </c>
       <c r="I26" s="24">
@@ -3184,52 +3239,55 @@
       </c>
       <c r="V26" s="28">
         <v>83</v>
       </c>
       <c r="W26" s="25">
         <v>42</v>
       </c>
       <c r="X26" s="56">
         <v>55</v>
       </c>
       <c r="Y26" s="22">
         <v>47</v>
       </c>
       <c r="Z26" s="22">
         <v>20</v>
       </c>
       <c r="AA26" s="22">
         <v>12</v>
       </c>
       <c r="AB26" s="22">
         <v>22</v>
       </c>
       <c r="AC26" s="22">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD26" s="22">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="24">
         <v>39</v>
       </c>
       <c r="D27" s="24">
         <v>30</v>
       </c>
       <c r="E27" s="25">
         <v>51</v>
       </c>
       <c r="F27" s="24">
         <v>31</v>
       </c>
       <c r="G27" s="24">
         <v>62</v>
       </c>
       <c r="H27" s="24">
         <v>70</v>
       </c>
       <c r="I27" s="24">
@@ -3273,52 +3331,55 @@
       </c>
       <c r="V27" s="28">
         <v>74</v>
       </c>
       <c r="W27" s="25">
         <v>4</v>
       </c>
       <c r="X27" s="56">
         <v>84</v>
       </c>
       <c r="Y27" s="22">
         <v>59</v>
       </c>
       <c r="Z27" s="22">
         <v>33</v>
       </c>
       <c r="AA27" s="22">
         <v>63</v>
       </c>
       <c r="AB27" s="22">
         <v>2</v>
       </c>
       <c r="AC27" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD27" s="22">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="24">
         <v>38</v>
       </c>
       <c r="D28" s="24">
         <v>76</v>
       </c>
       <c r="E28" s="25">
         <v>195</v>
       </c>
       <c r="F28" s="24">
         <v>94</v>
       </c>
       <c r="G28" s="24">
         <v>101</v>
       </c>
       <c r="H28" s="24">
         <v>78</v>
       </c>
       <c r="I28" s="24">
@@ -3362,52 +3423,55 @@
       </c>
       <c r="V28" s="28">
         <v>94</v>
       </c>
       <c r="W28" s="25">
         <v>49</v>
       </c>
       <c r="X28" s="56">
         <v>48</v>
       </c>
       <c r="Y28" s="22">
         <v>18</v>
       </c>
       <c r="Z28" s="22">
         <v>43</v>
       </c>
       <c r="AA28" s="22">
         <v>49</v>
       </c>
       <c r="AB28" s="22">
         <v>32</v>
       </c>
       <c r="AC28" s="22">
         <v>54</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD28" s="22">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="24">
         <v>8</v>
       </c>
       <c r="D29" s="24">
         <v>14</v>
       </c>
       <c r="E29" s="25">
         <v>13</v>
       </c>
       <c r="F29" s="24">
         <v>16</v>
       </c>
       <c r="G29" s="24">
         <v>7</v>
       </c>
       <c r="H29" s="25">
         <v>27</v>
       </c>
       <c r="I29" s="24">
@@ -3451,85 +3515,88 @@
       </c>
       <c r="V29" s="28">
         <v>7</v>
       </c>
       <c r="W29" s="25">
         <v>13</v>
       </c>
       <c r="X29" s="56">
         <v>15</v>
       </c>
       <c r="Y29" s="22">
         <v>12</v>
       </c>
       <c r="Z29" s="22">
         <v>4</v>
       </c>
       <c r="AA29" s="22">
         <v>9</v>
       </c>
       <c r="AB29" s="22">
         <v>7</v>
       </c>
       <c r="AC29" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD29" s="22">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30"/>
-      <c r="B30" s="76" t="s">
+      <c r="B30" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="76"/>
-[...24 lines deleted...]
-      <c r="AB30" s="76"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="65"/>
+      <c r="T30" s="65"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
       <c r="AC30" s="22"/>
     </row>
-    <row r="31" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="24">
         <v>490</v>
       </c>
       <c r="D31" s="24">
         <v>1417</v>
       </c>
       <c r="E31" s="25">
         <v>871</v>
       </c>
       <c r="F31" s="24">
         <v>757</v>
       </c>
       <c r="G31" s="24">
         <v>754</v>
       </c>
       <c r="H31" s="24">
         <v>972</v>
       </c>
       <c r="I31" s="24">
         <v>694</v>
       </c>
@@ -3571,52 +3638,55 @@
       </c>
       <c r="V31" s="28">
         <v>627</v>
       </c>
       <c r="W31" s="25">
         <v>472</v>
       </c>
       <c r="X31" s="22">
         <v>541</v>
       </c>
       <c r="Y31" s="22">
         <v>382</v>
       </c>
       <c r="Z31" s="22">
         <v>324</v>
       </c>
       <c r="AA31" s="22">
         <v>269</v>
       </c>
       <c r="AB31" s="22">
         <v>229</v>
       </c>
       <c r="AC31" s="22">
         <v>273</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD31" s="22">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="11">
         <v>100000000</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="24">
         <v>18</v>
       </c>
       <c r="D32" s="24">
         <v>43</v>
       </c>
       <c r="E32" s="25">
         <v>138</v>
       </c>
       <c r="F32" s="24">
         <v>59</v>
       </c>
       <c r="G32" s="24">
         <v>34</v>
       </c>
       <c r="H32" s="24">
         <v>33</v>
       </c>
       <c r="I32" s="24">
@@ -3660,52 +3730,55 @@
       </c>
       <c r="V32" s="28">
         <v>12</v>
       </c>
       <c r="W32" s="25">
         <v>13</v>
       </c>
       <c r="X32" s="22">
         <v>12</v>
       </c>
       <c r="Y32" s="22">
         <v>14</v>
       </c>
       <c r="Z32" s="22">
         <v>14</v>
       </c>
       <c r="AA32" s="22">
         <v>7</v>
       </c>
       <c r="AB32" s="22">
         <v>4</v>
       </c>
       <c r="AC32" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD32" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="24">
         <v>34</v>
       </c>
       <c r="D33" s="24">
         <v>34</v>
       </c>
       <c r="E33" s="25">
         <v>53</v>
       </c>
       <c r="F33" s="24">
         <v>77</v>
       </c>
       <c r="G33" s="24">
         <v>43</v>
       </c>
       <c r="H33" s="24">
         <v>60</v>
       </c>
       <c r="I33" s="24">
@@ -3749,52 +3822,55 @@
       </c>
       <c r="V33" s="28">
         <v>45</v>
       </c>
       <c r="W33" s="25">
         <v>38</v>
       </c>
       <c r="X33" s="22">
         <v>45</v>
       </c>
       <c r="Y33" s="22">
         <v>45</v>
       </c>
       <c r="Z33" s="22">
         <v>20</v>
       </c>
       <c r="AA33" s="22">
         <v>25</v>
       </c>
       <c r="AB33" s="22">
         <v>19</v>
       </c>
       <c r="AC33" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD33" s="22">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="24">
         <v>25</v>
       </c>
       <c r="D34" s="24">
         <v>21</v>
       </c>
       <c r="E34" s="25">
         <v>14</v>
       </c>
       <c r="F34" s="24">
         <v>18</v>
       </c>
       <c r="G34" s="24">
         <v>20</v>
       </c>
       <c r="H34" s="24">
         <v>22</v>
       </c>
       <c r="I34" s="24">
@@ -3838,52 +3914,55 @@
       </c>
       <c r="V34" s="28">
         <v>21</v>
       </c>
       <c r="W34" s="25">
         <v>13</v>
       </c>
       <c r="X34" s="22">
         <v>12</v>
       </c>
       <c r="Y34" s="22">
         <v>13</v>
       </c>
       <c r="Z34" s="22">
         <v>8</v>
       </c>
       <c r="AA34" s="22">
         <v>3</v>
       </c>
       <c r="AB34" s="22">
         <v>11</v>
       </c>
       <c r="AC34" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD34" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="24">
         <v>8</v>
       </c>
       <c r="D35" s="24">
         <v>4</v>
       </c>
       <c r="E35" s="25">
         <v>38</v>
       </c>
       <c r="F35" s="24">
         <v>9</v>
       </c>
       <c r="G35" s="24">
         <v>9</v>
       </c>
       <c r="H35" s="24">
         <v>13</v>
       </c>
       <c r="I35" s="24">
@@ -3927,52 +4006,55 @@
       </c>
       <c r="V35" s="28">
         <v>10</v>
       </c>
       <c r="W35" s="25">
         <v>4</v>
       </c>
       <c r="X35" s="22">
         <v>6</v>
       </c>
       <c r="Y35" s="22">
         <v>9</v>
       </c>
       <c r="Z35" s="22">
         <v>0</v>
       </c>
       <c r="AA35" s="22">
         <v>4</v>
       </c>
       <c r="AB35" s="22">
         <v>4</v>
       </c>
       <c r="AC35" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD35" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="24">
         <v>0</v>
       </c>
       <c r="D36" s="24">
         <v>4</v>
       </c>
       <c r="E36" s="25">
         <v>2</v>
       </c>
       <c r="F36" s="24">
         <v>6</v>
       </c>
       <c r="G36" s="24">
         <v>9</v>
       </c>
       <c r="H36" s="24">
         <v>4</v>
       </c>
       <c r="I36" s="24">
@@ -4016,52 +4098,55 @@
       </c>
       <c r="V36" s="28">
         <v>4</v>
       </c>
       <c r="W36" s="25">
         <v>0</v>
       </c>
       <c r="X36" s="22">
         <v>6</v>
       </c>
       <c r="Y36" s="22">
         <v>1</v>
       </c>
       <c r="Z36" s="22">
         <v>5</v>
       </c>
       <c r="AA36" s="22">
         <v>1</v>
       </c>
       <c r="AB36" s="22">
         <v>2</v>
       </c>
       <c r="AC36" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD36" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="24">
         <v>12</v>
       </c>
       <c r="D37" s="24">
         <v>12</v>
       </c>
       <c r="E37" s="25">
         <v>5</v>
       </c>
       <c r="F37" s="24">
         <v>15</v>
       </c>
       <c r="G37" s="24">
         <v>8</v>
       </c>
       <c r="H37" s="24">
         <v>10</v>
       </c>
       <c r="I37" s="24">
@@ -4105,52 +4190,55 @@
       </c>
       <c r="V37" s="28">
         <v>6</v>
       </c>
       <c r="W37" s="25">
         <v>10</v>
       </c>
       <c r="X37" s="22">
         <v>6</v>
       </c>
       <c r="Y37" s="22">
         <v>3</v>
       </c>
       <c r="Z37" s="22">
         <v>5</v>
       </c>
       <c r="AA37" s="22">
         <v>0</v>
       </c>
       <c r="AB37" s="22">
         <v>3</v>
       </c>
       <c r="AC37" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD37" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="24">
         <v>6</v>
       </c>
       <c r="D38" s="24">
         <v>4</v>
       </c>
       <c r="E38" s="25">
         <v>22</v>
       </c>
       <c r="F38" s="24">
         <v>11</v>
       </c>
       <c r="G38" s="24">
         <v>36</v>
       </c>
       <c r="H38" s="24">
         <v>35</v>
       </c>
       <c r="I38" s="24">
@@ -4194,52 +4282,55 @@
       </c>
       <c r="V38" s="28">
         <v>32</v>
       </c>
       <c r="W38" s="25">
         <v>36</v>
       </c>
       <c r="X38" s="22">
         <v>20</v>
       </c>
       <c r="Y38" s="22">
         <v>12</v>
       </c>
       <c r="Z38" s="22">
         <v>19</v>
       </c>
       <c r="AA38" s="22">
         <v>3</v>
       </c>
       <c r="AB38" s="22">
         <v>13</v>
       </c>
       <c r="AC38" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD38" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="24">
         <v>0</v>
       </c>
       <c r="D39" s="24">
         <v>17</v>
       </c>
       <c r="E39" s="25">
         <v>4</v>
       </c>
       <c r="F39" s="24">
         <v>8</v>
       </c>
       <c r="G39" s="24">
         <v>4</v>
       </c>
       <c r="H39" s="24">
         <v>11</v>
       </c>
       <c r="I39" s="24">
@@ -4283,52 +4374,55 @@
       </c>
       <c r="V39" s="28">
         <v>8</v>
       </c>
       <c r="W39" s="25">
         <v>3</v>
       </c>
       <c r="X39" s="22">
         <v>6</v>
       </c>
       <c r="Y39" s="22">
         <v>8</v>
       </c>
       <c r="Z39" s="22">
         <v>8</v>
       </c>
       <c r="AA39" s="22">
         <v>2</v>
       </c>
       <c r="AB39" s="22">
         <v>4</v>
       </c>
       <c r="AC39" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD39" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B40" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="24">
         <v>88</v>
       </c>
       <c r="D40" s="24">
         <v>62</v>
       </c>
       <c r="E40" s="25">
         <v>62</v>
       </c>
       <c r="F40" s="24">
         <v>98</v>
       </c>
       <c r="G40" s="24">
         <v>112</v>
       </c>
       <c r="H40" s="24">
         <v>185</v>
       </c>
       <c r="I40" s="24">
@@ -4372,52 +4466,55 @@
       </c>
       <c r="V40" s="28">
         <v>137</v>
       </c>
       <c r="W40" s="25">
         <v>117</v>
       </c>
       <c r="X40" s="22">
         <v>73</v>
       </c>
       <c r="Y40" s="22">
         <v>54</v>
       </c>
       <c r="Z40" s="22">
         <v>96</v>
       </c>
       <c r="AA40" s="22">
         <v>35</v>
       </c>
       <c r="AB40" s="22">
         <v>47</v>
       </c>
       <c r="AC40" s="22">
         <v>58</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD40" s="22">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B41" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="24">
         <v>73</v>
       </c>
       <c r="D41" s="24">
         <v>85</v>
       </c>
       <c r="E41" s="25">
         <v>80</v>
       </c>
       <c r="F41" s="24">
         <v>97</v>
       </c>
       <c r="G41" s="24">
         <v>106</v>
       </c>
       <c r="H41" s="24">
         <v>89</v>
       </c>
       <c r="I41" s="24">
@@ -4461,52 +4558,55 @@
       </c>
       <c r="V41" s="28">
         <v>36</v>
       </c>
       <c r="W41" s="25">
         <v>50</v>
       </c>
       <c r="X41" s="22">
         <v>51</v>
       </c>
       <c r="Y41" s="22">
         <v>21</v>
       </c>
       <c r="Z41" s="22">
         <v>14</v>
       </c>
       <c r="AA41" s="22">
         <v>14</v>
       </c>
       <c r="AB41" s="22">
         <v>25</v>
       </c>
       <c r="AC41" s="22">
         <v>20</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD41" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B42" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="24">
         <v>0</v>
       </c>
       <c r="D42" s="24">
         <v>3</v>
       </c>
       <c r="E42" s="25">
         <v>3</v>
       </c>
       <c r="F42" s="24">
         <v>5</v>
       </c>
       <c r="G42" s="24">
         <v>0</v>
       </c>
       <c r="H42" s="24">
         <v>1</v>
       </c>
       <c r="I42" s="24">
@@ -4550,52 +4650,55 @@
       </c>
       <c r="V42" s="28">
         <v>0</v>
       </c>
       <c r="W42" s="25">
         <v>7</v>
       </c>
       <c r="X42" s="22">
         <v>1</v>
       </c>
       <c r="Y42" s="22">
         <v>1</v>
       </c>
       <c r="Z42" s="22">
         <v>0</v>
       </c>
       <c r="AA42" s="22">
         <v>0</v>
       </c>
       <c r="AB42" s="22">
         <v>0</v>
       </c>
       <c r="AC42" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD42" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="24">
         <v>2</v>
       </c>
       <c r="D43" s="24">
         <v>4</v>
       </c>
       <c r="E43" s="25">
         <v>9</v>
       </c>
       <c r="F43" s="24">
         <v>1</v>
       </c>
       <c r="G43" s="24">
         <v>5</v>
       </c>
       <c r="H43" s="24">
         <v>5</v>
       </c>
       <c r="I43" s="24">
@@ -4639,52 +4742,55 @@
       </c>
       <c r="V43" s="28">
         <v>12</v>
       </c>
       <c r="W43" s="25">
         <v>3</v>
       </c>
       <c r="X43" s="22">
         <v>36</v>
       </c>
       <c r="Y43" s="22">
         <v>4</v>
       </c>
       <c r="Z43" s="22">
         <v>7</v>
       </c>
       <c r="AA43" s="22">
         <v>6</v>
       </c>
       <c r="AB43" s="22">
         <v>6</v>
       </c>
       <c r="AC43" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD43" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B44" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="24">
         <v>48</v>
       </c>
       <c r="D44" s="24">
         <v>80</v>
       </c>
       <c r="E44" s="25">
         <v>56</v>
       </c>
       <c r="F44" s="24">
         <v>73</v>
       </c>
       <c r="G44" s="24">
         <v>78</v>
       </c>
       <c r="H44" s="24">
         <v>105</v>
       </c>
       <c r="I44" s="24">
@@ -4728,52 +4834,55 @@
       </c>
       <c r="V44" s="28">
         <v>27</v>
       </c>
       <c r="W44" s="25">
         <v>47</v>
       </c>
       <c r="X44" s="22">
         <v>45</v>
       </c>
       <c r="Y44" s="22">
         <v>23</v>
       </c>
       <c r="Z44" s="22">
         <v>13</v>
       </c>
       <c r="AA44" s="22">
         <v>27</v>
       </c>
       <c r="AB44" s="22">
         <v>20</v>
       </c>
       <c r="AC44" s="22">
         <v>29</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD44" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="24">
         <v>26</v>
       </c>
       <c r="D45" s="24">
         <v>873</v>
       </c>
       <c r="E45" s="25">
         <v>43</v>
       </c>
       <c r="F45" s="24">
         <v>55</v>
       </c>
       <c r="G45" s="24">
         <v>47</v>
       </c>
       <c r="H45" s="24">
         <v>60</v>
       </c>
       <c r="I45" s="24">
@@ -4817,52 +4926,55 @@
       </c>
       <c r="V45" s="28">
         <v>18</v>
       </c>
       <c r="W45" s="25">
         <v>19</v>
       </c>
       <c r="X45" s="22">
         <v>26</v>
       </c>
       <c r="Y45" s="22">
         <v>31</v>
       </c>
       <c r="Z45" s="22">
         <v>16</v>
       </c>
       <c r="AA45" s="22">
         <v>10</v>
       </c>
       <c r="AB45" s="22">
         <v>6</v>
       </c>
       <c r="AC45" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD45" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B46" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="24">
         <v>2</v>
       </c>
       <c r="D46" s="24">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>7</v>
       </c>
       <c r="F46" s="24">
         <v>2</v>
       </c>
       <c r="G46" s="24">
         <v>2</v>
       </c>
       <c r="H46" s="24">
         <v>3</v>
       </c>
       <c r="I46" s="24">
@@ -4906,52 +5018,55 @@
       </c>
       <c r="V46" s="28">
         <v>10</v>
       </c>
       <c r="W46" s="25">
         <v>3</v>
       </c>
       <c r="X46" s="22">
         <v>4</v>
       </c>
       <c r="Y46" s="22">
         <v>3</v>
       </c>
       <c r="Z46" s="22">
         <v>2</v>
       </c>
       <c r="AA46" s="22">
         <v>1</v>
       </c>
       <c r="AB46" s="22">
         <v>2</v>
       </c>
       <c r="AC46" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD46" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B47" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="24">
         <v>5</v>
       </c>
       <c r="D47" s="24">
         <v>5</v>
       </c>
       <c r="E47" s="25">
         <v>9</v>
       </c>
       <c r="F47" s="24">
         <v>16</v>
       </c>
       <c r="G47" s="24">
         <v>13</v>
       </c>
       <c r="H47" s="24">
         <v>17</v>
       </c>
       <c r="I47" s="24">
@@ -4995,52 +5110,55 @@
       </c>
       <c r="V47" s="28">
         <v>8</v>
       </c>
       <c r="W47" s="25">
         <v>8</v>
       </c>
       <c r="X47" s="22">
         <v>6</v>
       </c>
       <c r="Y47" s="22">
         <v>5</v>
       </c>
       <c r="Z47" s="22">
         <v>2</v>
       </c>
       <c r="AA47" s="22">
         <v>0</v>
       </c>
       <c r="AB47" s="22">
         <v>3</v>
       </c>
       <c r="AC47" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD47" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B48" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="24">
         <v>58</v>
       </c>
       <c r="D48" s="24">
         <v>44</v>
       </c>
       <c r="E48" s="25">
         <v>67</v>
       </c>
       <c r="F48" s="24">
         <v>66</v>
       </c>
       <c r="G48" s="24">
         <v>58</v>
       </c>
       <c r="H48" s="24">
         <v>144</v>
       </c>
       <c r="I48" s="24">
@@ -5084,52 +5202,55 @@
       </c>
       <c r="V48" s="28">
         <v>66</v>
       </c>
       <c r="W48" s="25">
         <v>35</v>
       </c>
       <c r="X48" s="22">
         <v>39</v>
       </c>
       <c r="Y48" s="22">
         <v>46</v>
       </c>
       <c r="Z48" s="22">
         <v>15</v>
       </c>
       <c r="AA48" s="22">
         <v>10</v>
       </c>
       <c r="AB48" s="22">
         <v>19</v>
       </c>
       <c r="AC48" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD48" s="22">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B49" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="24">
         <v>39</v>
       </c>
       <c r="D49" s="24">
         <v>30</v>
       </c>
       <c r="E49" s="25">
         <v>51</v>
       </c>
       <c r="F49" s="24">
         <v>31</v>
       </c>
       <c r="G49" s="24">
         <v>62</v>
       </c>
       <c r="H49" s="24">
         <v>70</v>
       </c>
       <c r="I49" s="24">
@@ -5173,52 +5294,55 @@
       </c>
       <c r="V49" s="28">
         <v>74</v>
       </c>
       <c r="W49" s="25">
         <v>4</v>
       </c>
       <c r="X49" s="22">
         <v>84</v>
       </c>
       <c r="Y49" s="22">
         <v>59</v>
       </c>
       <c r="Z49" s="22">
         <v>33</v>
       </c>
       <c r="AA49" s="22">
         <v>63</v>
       </c>
       <c r="AB49" s="22">
         <v>2</v>
       </c>
       <c r="AC49" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD49" s="22">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C50" s="24">
         <v>38</v>
       </c>
       <c r="D50" s="24">
         <v>76</v>
       </c>
       <c r="E50" s="25">
         <v>195</v>
       </c>
       <c r="F50" s="24">
         <v>94</v>
       </c>
       <c r="G50" s="24">
         <v>101</v>
       </c>
       <c r="H50" s="24">
         <v>78</v>
       </c>
       <c r="I50" s="24">
@@ -5262,52 +5386,55 @@
       </c>
       <c r="V50" s="28">
         <v>94</v>
       </c>
       <c r="W50" s="25">
         <v>49</v>
       </c>
       <c r="X50" s="22">
         <v>48</v>
       </c>
       <c r="Y50" s="22">
         <v>18</v>
       </c>
       <c r="Z50" s="22">
         <v>43</v>
       </c>
       <c r="AA50" s="22">
         <v>49</v>
       </c>
       <c r="AB50" s="22">
         <v>32</v>
       </c>
       <c r="AC50" s="22">
         <v>54</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD50" s="22">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="24">
         <v>8</v>
       </c>
       <c r="D51" s="24">
         <v>14</v>
       </c>
       <c r="E51" s="25">
         <v>13</v>
       </c>
       <c r="F51" s="24">
         <v>16</v>
       </c>
       <c r="G51" s="24">
         <v>7</v>
       </c>
       <c r="H51" s="25">
         <v>27</v>
       </c>
       <c r="I51" s="24">
@@ -5351,85 +5478,88 @@
       </c>
       <c r="V51" s="28">
         <v>7</v>
       </c>
       <c r="W51" s="25">
         <v>13</v>
       </c>
       <c r="X51" s="22">
         <v>15</v>
       </c>
       <c r="Y51" s="22">
         <v>12</v>
       </c>
       <c r="Z51" s="22">
         <v>4</v>
       </c>
       <c r="AA51" s="22">
         <v>9</v>
       </c>
       <c r="AB51" s="22">
         <v>7</v>
       </c>
       <c r="AC51" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD51" s="22">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="30"/>
-      <c r="B52" s="77" t="s">
+      <c r="B52" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="77"/>
-[...24 lines deleted...]
-      <c r="AB52" s="77"/>
+      <c r="C52" s="66"/>
+      <c r="D52" s="66"/>
+      <c r="E52" s="66"/>
+      <c r="F52" s="66"/>
+      <c r="G52" s="66"/>
+      <c r="H52" s="66"/>
+      <c r="I52" s="66"/>
+      <c r="J52" s="66"/>
+      <c r="K52" s="66"/>
+      <c r="L52" s="66"/>
+      <c r="M52" s="66"/>
+      <c r="N52" s="66"/>
+      <c r="O52" s="66"/>
+      <c r="P52" s="66"/>
+      <c r="Q52" s="66"/>
+      <c r="R52" s="66"/>
+      <c r="S52" s="66"/>
+      <c r="T52" s="66"/>
+      <c r="U52" s="66"/>
+      <c r="V52" s="66"/>
+      <c r="W52" s="66"/>
+      <c r="X52" s="66"/>
+      <c r="Y52" s="66"/>
+      <c r="Z52" s="66"/>
+      <c r="AA52" s="66"/>
+      <c r="AB52" s="66"/>
       <c r="AC52" s="22"/>
     </row>
-    <row r="53" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="23"/>
       <c r="B53" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="24">
         <v>114</v>
       </c>
       <c r="D53" s="24">
         <v>691</v>
       </c>
       <c r="E53" s="25">
         <v>202</v>
       </c>
       <c r="F53" s="24">
         <v>265</v>
       </c>
       <c r="G53" s="24">
         <v>192</v>
       </c>
       <c r="H53" s="24">
         <v>242</v>
       </c>
       <c r="I53" s="24">
         <v>138</v>
       </c>
@@ -5471,52 +5601,55 @@
       </c>
       <c r="V53" s="28">
         <v>196</v>
       </c>
       <c r="W53" s="25">
         <v>143</v>
       </c>
       <c r="X53" s="22">
         <v>158</v>
       </c>
       <c r="Y53" s="30">
         <v>129</v>
       </c>
       <c r="Z53" s="22">
         <v>99</v>
       </c>
       <c r="AA53" s="22">
         <v>54</v>
       </c>
       <c r="AB53" s="22">
         <v>82</v>
       </c>
       <c r="AC53" s="22">
         <v>82</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD53" s="22">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="11">
         <v>100000000</v>
       </c>
       <c r="B54" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>10</v>
       </c>
       <c r="E54" s="25">
         <v>27</v>
       </c>
       <c r="F54" s="24">
         <v>9</v>
       </c>
       <c r="G54" s="24">
         <v>9</v>
       </c>
       <c r="H54" s="24">
         <v>7</v>
       </c>
       <c r="I54" s="24">
@@ -5560,52 +5693,55 @@
       </c>
       <c r="V54" s="28">
         <v>3</v>
       </c>
       <c r="W54" s="25">
         <v>5</v>
       </c>
       <c r="X54" s="22">
         <v>5</v>
       </c>
       <c r="Y54" s="30">
         <v>3</v>
       </c>
       <c r="Z54" s="22">
         <v>1</v>
       </c>
       <c r="AA54" s="22">
         <v>4</v>
       </c>
       <c r="AB54" s="22">
         <v>1</v>
       </c>
       <c r="AC54" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD54" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="24">
         <v>25</v>
       </c>
       <c r="D55" s="24">
         <v>17</v>
       </c>
       <c r="E55" s="25">
         <v>17</v>
       </c>
       <c r="F55" s="24">
         <v>29</v>
       </c>
       <c r="G55" s="24">
         <v>18</v>
       </c>
       <c r="H55" s="24">
         <v>25</v>
       </c>
       <c r="I55" s="24">
@@ -5649,52 +5785,55 @@
       </c>
       <c r="V55" s="28">
         <v>37</v>
       </c>
       <c r="W55" s="25">
         <v>11</v>
       </c>
       <c r="X55" s="22">
         <v>25</v>
       </c>
       <c r="Y55" s="30">
         <v>27</v>
       </c>
       <c r="Z55" s="22">
         <v>17</v>
       </c>
       <c r="AA55" s="22">
         <v>8</v>
       </c>
       <c r="AB55" s="22">
         <v>8</v>
       </c>
       <c r="AC55" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD55" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="24">
         <v>0</v>
       </c>
       <c r="D56" s="24">
         <v>0</v>
       </c>
       <c r="E56" s="25">
         <v>0</v>
       </c>
       <c r="F56" s="24">
         <v>9</v>
       </c>
       <c r="G56" s="24">
         <v>2</v>
       </c>
       <c r="H56" s="24">
         <v>2</v>
       </c>
       <c r="I56" s="24">
@@ -5738,52 +5877,55 @@
       </c>
       <c r="V56" s="28">
         <v>2</v>
       </c>
       <c r="W56" s="24">
         <v>7</v>
       </c>
       <c r="X56" s="22">
         <v>1</v>
       </c>
       <c r="Y56" s="30">
         <v>2</v>
       </c>
       <c r="Z56" s="22">
         <v>1</v>
       </c>
       <c r="AA56" s="22">
         <v>0</v>
       </c>
       <c r="AB56" s="22">
         <v>0</v>
       </c>
       <c r="AC56" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD56" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="24">
         <v>19</v>
       </c>
       <c r="D57" s="24">
         <v>14</v>
       </c>
       <c r="E57" s="25">
         <v>45</v>
       </c>
       <c r="F57" s="24">
         <v>19</v>
       </c>
       <c r="G57" s="24">
         <v>11</v>
       </c>
       <c r="H57" s="24">
         <v>36</v>
       </c>
       <c r="I57" s="24">
@@ -5827,52 +5969,55 @@
       </c>
       <c r="V57" s="28">
         <v>27</v>
       </c>
       <c r="W57" s="24">
         <v>23</v>
       </c>
       <c r="X57" s="22">
         <v>24</v>
       </c>
       <c r="Y57" s="30">
         <v>17</v>
       </c>
       <c r="Z57" s="22">
         <v>7</v>
       </c>
       <c r="AA57" s="22">
         <v>3</v>
       </c>
       <c r="AB57" s="22">
         <v>8</v>
       </c>
       <c r="AC57" s="22">
         <v>6</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD57" s="22">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B58" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="24">
         <v>0</v>
       </c>
       <c r="D58" s="24">
         <v>0</v>
       </c>
       <c r="E58" s="25">
         <v>0</v>
       </c>
       <c r="F58" s="24">
         <v>1</v>
       </c>
       <c r="G58" s="24">
         <v>0</v>
       </c>
       <c r="H58" s="24">
         <v>0</v>
       </c>
       <c r="I58" s="24">
@@ -5916,52 +6061,55 @@
       </c>
       <c r="V58" s="28">
         <v>0</v>
       </c>
       <c r="W58" s="24">
         <v>0</v>
       </c>
       <c r="X58" s="22">
         <v>0</v>
       </c>
       <c r="Y58" s="30">
         <v>0</v>
       </c>
       <c r="Z58" s="22">
         <v>2</v>
       </c>
       <c r="AA58" s="22">
         <v>2</v>
       </c>
       <c r="AB58" s="22">
         <v>0</v>
       </c>
       <c r="AC58" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD58" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="24">
         <v>0</v>
       </c>
       <c r="D59" s="24">
         <v>2</v>
       </c>
       <c r="E59" s="25">
         <v>6</v>
       </c>
       <c r="F59" s="24">
         <v>1</v>
       </c>
       <c r="G59" s="24">
         <v>1</v>
       </c>
       <c r="H59" s="24">
         <v>1</v>
       </c>
       <c r="I59" s="24">
@@ -6005,52 +6153,55 @@
       </c>
       <c r="V59" s="28">
         <v>1</v>
       </c>
       <c r="W59" s="24">
         <v>2</v>
       </c>
       <c r="X59" s="22">
         <v>1</v>
       </c>
       <c r="Y59" s="30">
         <v>4</v>
       </c>
       <c r="Z59" s="22">
         <v>0</v>
       </c>
       <c r="AA59" s="22">
         <v>0</v>
       </c>
       <c r="AB59" s="22">
         <v>0</v>
       </c>
       <c r="AC59" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD59" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B60" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="24">
         <v>12</v>
       </c>
       <c r="D60" s="24">
         <v>72</v>
       </c>
       <c r="E60" s="25">
         <v>29</v>
       </c>
       <c r="F60" s="24">
         <v>20</v>
       </c>
       <c r="G60" s="24">
         <v>45</v>
       </c>
       <c r="H60" s="24">
         <v>15</v>
       </c>
       <c r="I60" s="24">
@@ -6094,52 +6245,55 @@
       </c>
       <c r="V60" s="28">
         <v>29</v>
       </c>
       <c r="W60" s="24">
         <v>27</v>
       </c>
       <c r="X60" s="22">
         <v>44</v>
       </c>
       <c r="Y60" s="30">
         <v>19</v>
       </c>
       <c r="Z60" s="22">
         <v>44</v>
       </c>
       <c r="AA60" s="22">
         <v>14</v>
       </c>
       <c r="AB60" s="22">
         <v>35</v>
       </c>
       <c r="AC60" s="22">
         <v>28</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD60" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="24">
         <v>1</v>
       </c>
       <c r="D61" s="24">
         <v>27</v>
       </c>
       <c r="E61" s="25">
         <v>12</v>
       </c>
       <c r="F61" s="24">
         <v>4</v>
       </c>
       <c r="G61" s="24">
         <v>7</v>
       </c>
       <c r="H61" s="24">
         <v>9</v>
       </c>
       <c r="I61" s="24">
@@ -6183,52 +6337,55 @@
       </c>
       <c r="V61" s="28">
         <v>0</v>
       </c>
       <c r="W61" s="24">
         <v>7</v>
       </c>
       <c r="X61" s="22">
         <v>5</v>
       </c>
       <c r="Y61" s="30">
         <v>0</v>
       </c>
       <c r="Z61" s="22">
         <v>1</v>
       </c>
       <c r="AA61" s="22">
         <v>0</v>
       </c>
       <c r="AB61" s="22">
         <v>0</v>
       </c>
       <c r="AC61" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD61" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B62" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="24">
         <v>11</v>
       </c>
       <c r="D62" s="24">
         <v>4</v>
       </c>
       <c r="E62" s="25">
         <v>5</v>
       </c>
       <c r="F62" s="24">
         <v>3</v>
       </c>
       <c r="G62" s="24">
         <v>9</v>
       </c>
       <c r="H62" s="24">
         <v>14</v>
       </c>
       <c r="I62" s="24">
@@ -6272,52 +6429,55 @@
       </c>
       <c r="V62" s="28">
         <v>9</v>
       </c>
       <c r="W62" s="24">
         <v>4</v>
       </c>
       <c r="X62" s="22">
         <v>14</v>
       </c>
       <c r="Y62" s="30">
         <v>1</v>
       </c>
       <c r="Z62" s="22">
         <v>2</v>
       </c>
       <c r="AA62" s="22">
         <v>0</v>
       </c>
       <c r="AB62" s="22">
         <v>0</v>
       </c>
       <c r="AC62" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD62" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B63" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="24">
         <v>20</v>
       </c>
       <c r="D63" s="24">
         <v>39</v>
       </c>
       <c r="E63" s="25">
         <v>16</v>
       </c>
       <c r="F63" s="24">
         <v>27</v>
       </c>
       <c r="G63" s="24">
         <v>28</v>
       </c>
       <c r="H63" s="24">
         <v>33</v>
       </c>
       <c r="I63" s="24">
@@ -6361,52 +6521,55 @@
       </c>
       <c r="V63" s="28">
         <v>25</v>
       </c>
       <c r="W63" s="24">
         <v>18</v>
       </c>
       <c r="X63" s="22">
         <v>7</v>
       </c>
       <c r="Y63" s="30">
         <v>10</v>
       </c>
       <c r="Z63" s="22">
         <v>4</v>
       </c>
       <c r="AA63" s="22">
         <v>2</v>
       </c>
       <c r="AB63" s="22">
         <v>4</v>
       </c>
       <c r="AC63" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD63" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B64" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="24">
         <v>0</v>
       </c>
       <c r="D64" s="24">
         <v>1</v>
       </c>
       <c r="E64" s="25">
         <v>0</v>
       </c>
       <c r="F64" s="24">
         <v>2</v>
       </c>
       <c r="G64" s="24">
         <v>0</v>
       </c>
       <c r="H64" s="24">
         <v>1</v>
       </c>
       <c r="I64" s="24">
@@ -6450,52 +6613,55 @@
       </c>
       <c r="V64" s="28">
         <v>0</v>
       </c>
       <c r="W64" s="24">
         <v>0</v>
       </c>
       <c r="X64" s="22">
         <v>0</v>
       </c>
       <c r="Y64" s="30">
         <v>0</v>
       </c>
       <c r="Z64" s="22">
         <v>0</v>
       </c>
       <c r="AA64" s="22">
         <v>0</v>
       </c>
       <c r="AB64" s="22">
         <v>0</v>
       </c>
       <c r="AC64" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD64" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B65" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="24">
         <v>1</v>
       </c>
       <c r="D65" s="24">
         <v>0</v>
       </c>
       <c r="E65" s="25">
         <v>0</v>
       </c>
       <c r="F65" s="24">
         <v>0</v>
       </c>
       <c r="G65" s="24">
         <v>0</v>
       </c>
       <c r="H65" s="24">
         <v>1</v>
       </c>
       <c r="I65" s="24">
@@ -6539,52 +6705,55 @@
       </c>
       <c r="V65" s="28">
         <v>1</v>
       </c>
       <c r="W65" s="24">
         <v>8</v>
       </c>
       <c r="X65" s="22">
         <v>5</v>
       </c>
       <c r="Y65" s="30">
         <v>1</v>
       </c>
       <c r="Z65" s="22">
         <v>1</v>
       </c>
       <c r="AA65" s="22">
         <v>1</v>
       </c>
       <c r="AB65" s="22">
         <v>3</v>
       </c>
       <c r="AC65" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD65" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B66" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="24">
         <v>3</v>
       </c>
       <c r="D66" s="24">
         <v>86</v>
       </c>
       <c r="E66" s="25">
         <v>3</v>
       </c>
       <c r="F66" s="24">
         <v>10</v>
       </c>
       <c r="G66" s="24">
         <v>12</v>
       </c>
       <c r="H66" s="24">
         <v>27</v>
       </c>
       <c r="I66" s="24">
@@ -6628,52 +6797,55 @@
       </c>
       <c r="V66" s="28">
         <v>20</v>
       </c>
       <c r="W66" s="24">
         <v>8</v>
       </c>
       <c r="X66" s="22">
         <v>5</v>
       </c>
       <c r="Y66" s="30">
         <v>13</v>
       </c>
       <c r="Z66" s="22">
         <v>3</v>
       </c>
       <c r="AA66" s="22">
         <v>2</v>
       </c>
       <c r="AB66" s="22">
         <v>1</v>
       </c>
       <c r="AC66" s="22">
         <v>6</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD66" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B67" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="24">
         <v>16</v>
       </c>
       <c r="D67" s="24">
         <v>385</v>
       </c>
       <c r="E67" s="25">
         <v>20</v>
       </c>
       <c r="F67" s="24">
         <v>107</v>
       </c>
       <c r="G67" s="24">
         <v>29</v>
       </c>
       <c r="H67" s="24">
         <v>31</v>
       </c>
       <c r="I67" s="24">
@@ -6717,52 +6889,55 @@
       </c>
       <c r="V67" s="28">
         <v>23</v>
       </c>
       <c r="W67" s="24">
         <v>11</v>
       </c>
       <c r="X67" s="22">
         <v>4</v>
       </c>
       <c r="Y67" s="30">
         <v>31</v>
       </c>
       <c r="Z67" s="22">
         <v>8</v>
       </c>
       <c r="AA67" s="22">
         <v>12</v>
       </c>
       <c r="AB67" s="22">
         <v>17</v>
       </c>
       <c r="AC67" s="22">
         <v>12</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD67" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="24">
         <v>2</v>
       </c>
       <c r="D68" s="24">
         <v>17</v>
       </c>
       <c r="E68" s="25">
         <v>8</v>
       </c>
       <c r="F68" s="24">
         <v>8</v>
       </c>
       <c r="G68" s="24">
         <v>6</v>
       </c>
       <c r="H68" s="24">
         <v>5</v>
       </c>
       <c r="I68" s="24">
@@ -6806,52 +6981,55 @@
       </c>
       <c r="V68" s="28">
         <v>2</v>
       </c>
       <c r="W68" s="24">
         <v>5</v>
       </c>
       <c r="X68" s="22">
         <v>2</v>
       </c>
       <c r="Y68" s="30">
         <v>0</v>
       </c>
       <c r="Z68" s="22">
         <v>3</v>
       </c>
       <c r="AA68" s="22">
         <v>4</v>
       </c>
       <c r="AB68" s="22">
         <v>2</v>
       </c>
       <c r="AC68" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD68" s="22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B69" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="24">
         <v>0</v>
       </c>
       <c r="D69" s="24">
         <v>0</v>
       </c>
       <c r="E69" s="25">
         <v>0</v>
       </c>
       <c r="F69" s="24">
         <v>0</v>
       </c>
       <c r="G69" s="24">
         <v>0</v>
       </c>
       <c r="H69" s="24">
         <v>0</v>
       </c>
       <c r="I69" s="24">
@@ -6895,52 +7073,55 @@
       </c>
       <c r="V69" s="28">
         <v>0</v>
       </c>
       <c r="W69" s="24">
         <v>0</v>
       </c>
       <c r="X69" s="22">
         <v>0</v>
       </c>
       <c r="Y69" s="30">
         <v>0</v>
       </c>
       <c r="Z69" s="22">
         <v>0</v>
       </c>
       <c r="AA69" s="22">
         <v>0</v>
       </c>
       <c r="AB69" s="22">
         <v>0</v>
       </c>
       <c r="AC69" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD69" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="35">
         <v>4</v>
       </c>
       <c r="D70" s="35">
         <v>17</v>
       </c>
       <c r="E70" s="35">
         <v>14</v>
       </c>
       <c r="F70" s="35">
         <v>16</v>
       </c>
       <c r="G70" s="35">
         <v>15</v>
       </c>
       <c r="H70" s="35">
         <v>35</v>
       </c>
       <c r="I70" s="35">
@@ -6984,71 +7165,74 @@
       </c>
       <c r="V70" s="38">
         <v>17</v>
       </c>
       <c r="W70" s="35">
         <v>7</v>
       </c>
       <c r="X70" s="57">
         <v>16</v>
       </c>
       <c r="Y70" s="57">
         <v>1</v>
       </c>
       <c r="Z70" s="57">
         <v>5</v>
       </c>
       <c r="AA70" s="57">
         <v>2</v>
       </c>
       <c r="AB70" s="57">
         <v>3</v>
       </c>
       <c r="AC70" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD70" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B71" s="55"/>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B52:AB52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Y6"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B8:AB8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>