--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внешняя миграция\613102 Внешняя миграция по всем потокам - выбытие (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -265,53 +265,50 @@
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
-    <t>СКК коды - 613202</t>
-[...1 lines deleted...]
-  <si>
     <t>Барлық ағындар бойынша  сыртқы көші-қон - кетуі</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімді тұру үшін елден шетелге кеткен адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>есепті кезеңде елден шетелге тұрақты немесе ұзақ мерзімге тұру үшін кеткен адамдар саны</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
@@ -329,57 +326,60 @@
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>СКК коды - 613102</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -430,50 +430,55 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -581,70 +586,68 @@
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -732,91 +735,98 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1091,6147 +1101,6334 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" style="22" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="37.42578125" style="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="86.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1" s="47">
+        <v>613102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="48">
-[...7 lines deleted...]
-      <c r="B2" s="49" t="s">
+      <c r="B4" s="49" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B6" s="43" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="A6" s="46" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="44" t="s">
         <v>86</v>
       </c>
-      <c r="B6" s="44" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="41" t="s">
+      <c r="B8" s="41" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="45" t="s">
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="44" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="42" t="s">
+      <c r="B9" s="42" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="45" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="B9" s="43" t="s">
-[...8 lines deleted...]
-        <v>97</v>
+      <c r="B10" s="49" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="44" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="47" t="s">
-        <v>90</v>
+      <c r="A12" s="46" t="s">
+        <v>89</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="47" t="s">
-        <v>91</v>
+      <c r="A13" s="46" t="s">
+        <v>90</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="47" t="s">
-        <v>92</v>
+      <c r="A14" s="46" t="s">
+        <v>91</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="65">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="5">
-[...4 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="B16" s="65">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="50" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="5">
-[...15 lines deleted...]
-      <c r="B18" s="51" t="s">
+      <c r="B19" s="50" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="59" t="s">
         <v>98</v>
-      </c>
-[...14 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="136.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B3" s="22"/>
+      <c r="B3" s="21"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B4" s="22"/>
+      <c r="B4" s="21"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B10" s="22"/>
+      <c r="B10" s="21"/>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B12" s="22"/>
+      <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B13" s="22"/>
+      <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B15" s="22"/>
+      <c r="B15" s="21"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B16" s="22"/>
+      <c r="B16" s="21"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B17" s="22"/>
+      <c r="B17" s="21"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B18" s="22"/>
+      <c r="B18" s="21"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B19" s="22"/>
+      <c r="B19" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AD73"/>
+  <dimension ref="A2:AE73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH52" sqref="AH52"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="71" t="s">
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="64"/>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:31" s="51" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="21"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="AE5" s="53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="75"/>
+      <c r="C6" s="71">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="70">
+        <v>2025</v>
+      </c>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="70"/>
+      <c r="R6" s="70"/>
+      <c r="S6" s="70"/>
+      <c r="T6" s="70"/>
+      <c r="U6" s="70"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="70"/>
+      <c r="X6" s="70"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="71">
+        <v>2026</v>
+      </c>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+      <c r="AD6" s="77"/>
+      <c r="AE6" s="77"/>
+    </row>
+    <row r="7" spans="1:31" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="69"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="S7" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="T7" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="W7" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="X7" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA7" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC7" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD7" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE7" s="58" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19"/>
+      <c r="B8" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="78"/>
+      <c r="L8" s="78"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="78"/>
+      <c r="O8" s="78"/>
+      <c r="P8" s="78"/>
+      <c r="Q8" s="78"/>
+      <c r="R8" s="78"/>
+      <c r="S8" s="78"/>
+      <c r="T8" s="78"/>
+      <c r="U8" s="78"/>
+      <c r="V8" s="78"/>
+      <c r="W8" s="78"/>
+      <c r="X8" s="78"/>
+      <c r="Y8" s="78"/>
+      <c r="Z8" s="78"/>
+      <c r="AA8" s="78"/>
+      <c r="AB8" s="78"/>
+    </row>
+    <row r="9" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="23">
+        <v>604</v>
+      </c>
+      <c r="D9" s="23">
+        <v>2108</v>
+      </c>
+      <c r="E9" s="24">
+        <v>1073</v>
+      </c>
+      <c r="F9" s="23">
+        <v>1022</v>
+      </c>
+      <c r="G9" s="23">
+        <v>946</v>
+      </c>
+      <c r="H9" s="23">
+        <v>1214</v>
+      </c>
+      <c r="I9" s="23">
+        <v>832</v>
+      </c>
+      <c r="J9" s="23">
+        <v>1240</v>
+      </c>
+      <c r="K9" s="23">
+        <v>1188</v>
+      </c>
+      <c r="L9" s="23">
+        <v>1032</v>
+      </c>
+      <c r="M9" s="23">
+        <v>837</v>
+      </c>
+      <c r="N9" s="23">
+        <v>688</v>
+      </c>
+      <c r="O9" s="23">
+        <v>98</v>
+      </c>
+      <c r="P9" s="23">
+        <v>413</v>
+      </c>
+      <c r="Q9" s="25">
+        <v>611</v>
+      </c>
+      <c r="R9" s="26">
+        <v>611</v>
+      </c>
+      <c r="S9" s="27">
+        <v>662</v>
+      </c>
+      <c r="T9" s="28">
+        <v>1123</v>
+      </c>
+      <c r="U9" s="27">
+        <v>1019</v>
+      </c>
+      <c r="V9" s="27">
+        <v>823</v>
+      </c>
+      <c r="W9" s="23">
+        <v>615</v>
+      </c>
+      <c r="X9" s="55">
+        <v>699</v>
+      </c>
+      <c r="Y9" s="21">
+        <v>511</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>423</v>
+      </c>
+      <c r="AA9" s="21">
+        <v>323</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>311</v>
+      </c>
+      <c r="AC9" s="21">
+        <v>355</v>
+      </c>
+      <c r="AD9" s="21">
+        <v>357</v>
+      </c>
+      <c r="AE9" s="21">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
+        <v>100000000</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="23">
+        <v>18</v>
+      </c>
+      <c r="D10" s="23">
+        <v>53</v>
+      </c>
+      <c r="E10" s="24">
+        <v>165</v>
+      </c>
+      <c r="F10" s="23">
+        <v>68</v>
+      </c>
+      <c r="G10" s="23">
+        <v>43</v>
+      </c>
+      <c r="H10" s="23">
+        <v>40</v>
+      </c>
+      <c r="I10" s="23">
+        <v>22</v>
+      </c>
+      <c r="J10" s="23">
+        <v>27</v>
+      </c>
+      <c r="K10" s="23">
+        <v>26</v>
+      </c>
+      <c r="L10" s="23">
+        <v>38</v>
+      </c>
+      <c r="M10" s="23">
+        <v>19</v>
+      </c>
+      <c r="N10" s="23">
+        <v>23</v>
+      </c>
+      <c r="O10" s="23">
+        <v>0</v>
+      </c>
+      <c r="P10" s="23">
+        <v>7</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>26</v>
+      </c>
+      <c r="R10" s="26">
+        <v>11</v>
+      </c>
+      <c r="S10" s="27">
+        <v>21</v>
+      </c>
+      <c r="T10" s="28">
+        <v>23</v>
+      </c>
+      <c r="U10" s="27">
+        <v>35</v>
+      </c>
+      <c r="V10" s="27">
+        <v>15</v>
+      </c>
+      <c r="W10" s="23">
+        <v>18</v>
+      </c>
+      <c r="X10" s="55">
+        <v>17</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>17</v>
+      </c>
+      <c r="Z10" s="21">
+        <v>15</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>11</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>5</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD10" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE10" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="23">
+        <v>59</v>
+      </c>
+      <c r="D11" s="23">
+        <v>51</v>
+      </c>
+      <c r="E11" s="24">
+        <v>70</v>
+      </c>
+      <c r="F11" s="23">
+        <v>106</v>
+      </c>
+      <c r="G11" s="23">
+        <v>61</v>
+      </c>
+      <c r="H11" s="23">
+        <v>85</v>
+      </c>
+      <c r="I11" s="23">
+        <v>47</v>
+      </c>
+      <c r="J11" s="23">
+        <v>115</v>
+      </c>
+      <c r="K11" s="23">
+        <v>81</v>
+      </c>
+      <c r="L11" s="23">
+        <v>98</v>
+      </c>
+      <c r="M11" s="23">
+        <v>65</v>
+      </c>
+      <c r="N11" s="23">
+        <v>55</v>
+      </c>
+      <c r="O11" s="23">
+        <v>13</v>
+      </c>
+      <c r="P11" s="23">
+        <v>35</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>27</v>
+      </c>
+      <c r="R11" s="26">
+        <v>32</v>
+      </c>
+      <c r="S11" s="27">
+        <v>61</v>
+      </c>
+      <c r="T11" s="28">
+        <v>85</v>
+      </c>
+      <c r="U11" s="27">
+        <v>73</v>
+      </c>
+      <c r="V11" s="27">
+        <v>82</v>
+      </c>
+      <c r="W11" s="23">
+        <v>49</v>
+      </c>
+      <c r="X11" s="55">
+        <v>70</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>72</v>
+      </c>
+      <c r="Z11" s="21">
+        <v>37</v>
+      </c>
+      <c r="AA11" s="21">
+        <v>33</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>27</v>
+      </c>
+      <c r="AC11" s="21">
+        <v>22</v>
+      </c>
+      <c r="AD11" s="21">
+        <v>31</v>
+      </c>
+      <c r="AE11" s="21">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="23">
+        <v>25</v>
+      </c>
+      <c r="D12" s="23">
+        <v>21</v>
+      </c>
+      <c r="E12" s="24">
+        <v>14</v>
+      </c>
+      <c r="F12" s="23">
+        <v>27</v>
+      </c>
+      <c r="G12" s="23">
+        <v>22</v>
+      </c>
+      <c r="H12" s="23">
+        <v>24</v>
+      </c>
+      <c r="I12" s="23">
+        <v>23</v>
+      </c>
+      <c r="J12" s="23">
+        <v>28</v>
+      </c>
+      <c r="K12" s="23">
+        <v>31</v>
+      </c>
+      <c r="L12" s="23">
+        <v>20</v>
+      </c>
+      <c r="M12" s="23">
+        <v>23</v>
+      </c>
+      <c r="N12" s="23">
+        <v>13</v>
+      </c>
+      <c r="O12" s="23">
+        <v>0</v>
+      </c>
+      <c r="P12" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q12" s="25">
+        <v>18</v>
+      </c>
+      <c r="R12" s="26">
+        <v>8</v>
+      </c>
+      <c r="S12" s="27">
+        <v>12</v>
+      </c>
+      <c r="T12" s="28">
+        <v>24</v>
+      </c>
+      <c r="U12" s="27">
+        <v>11</v>
+      </c>
+      <c r="V12" s="27">
+        <v>23</v>
+      </c>
+      <c r="W12" s="23">
+        <v>20</v>
+      </c>
+      <c r="X12" s="55">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>15</v>
+      </c>
+      <c r="Z12" s="21">
+        <v>9</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>11</v>
+      </c>
+      <c r="AC12" s="21">
+        <v>14</v>
+      </c>
+      <c r="AD12" s="21">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="23">
+        <v>27</v>
+      </c>
+      <c r="D13" s="23">
+        <v>18</v>
+      </c>
+      <c r="E13" s="24">
+        <v>83</v>
+      </c>
+      <c r="F13" s="23">
+        <v>28</v>
+      </c>
+      <c r="G13" s="23">
+        <v>20</v>
+      </c>
+      <c r="H13" s="23">
+        <v>49</v>
+      </c>
+      <c r="I13" s="23">
+        <v>21</v>
+      </c>
+      <c r="J13" s="23">
+        <v>49</v>
+      </c>
+      <c r="K13" s="23">
+        <v>35</v>
+      </c>
+      <c r="L13" s="23">
+        <v>34</v>
+      </c>
+      <c r="M13" s="23">
+        <v>33</v>
+      </c>
+      <c r="N13" s="23">
+        <v>24</v>
+      </c>
+      <c r="O13" s="23">
+        <v>3</v>
+      </c>
+      <c r="P13" s="23">
+        <v>25</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>7</v>
+      </c>
+      <c r="R13" s="26">
+        <v>15</v>
+      </c>
+      <c r="S13" s="27">
+        <v>25</v>
+      </c>
+      <c r="T13" s="28">
+        <v>47</v>
+      </c>
+      <c r="U13" s="27">
+        <v>28</v>
+      </c>
+      <c r="V13" s="27">
+        <v>37</v>
+      </c>
+      <c r="W13" s="23">
+        <v>27</v>
+      </c>
+      <c r="X13" s="55">
+        <v>30</v>
+      </c>
+      <c r="Y13" s="21">
+        <v>26</v>
+      </c>
+      <c r="Z13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AA13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>12</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AD13" s="21">
+        <v>30</v>
+      </c>
+      <c r="AE13" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="23">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23">
+        <v>4</v>
+      </c>
+      <c r="E14" s="24">
+        <v>2</v>
+      </c>
+      <c r="F14" s="23">
+        <v>7</v>
+      </c>
+      <c r="G14" s="23">
+        <v>9</v>
+      </c>
+      <c r="H14" s="23">
+        <v>4</v>
+      </c>
+      <c r="I14" s="23">
+        <v>8</v>
+      </c>
+      <c r="J14" s="23">
+        <v>4</v>
+      </c>
+      <c r="K14" s="23">
+        <v>7</v>
+      </c>
+      <c r="L14" s="23">
+        <v>7</v>
+      </c>
+      <c r="M14" s="23">
+        <v>10</v>
+      </c>
+      <c r="N14" s="23">
+        <v>0</v>
+      </c>
+      <c r="O14" s="23">
+        <v>0</v>
+      </c>
+      <c r="P14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="25">
+        <v>3</v>
+      </c>
+      <c r="R14" s="26">
+        <v>1</v>
+      </c>
+      <c r="S14" s="27">
+        <v>4</v>
+      </c>
+      <c r="T14" s="28">
+        <v>2</v>
+      </c>
+      <c r="U14" s="27">
+        <v>10</v>
+      </c>
+      <c r="V14" s="27">
+        <v>4</v>
+      </c>
+      <c r="W14" s="23">
+        <v>0</v>
+      </c>
+      <c r="X14" s="55">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="21">
+        <v>7</v>
+      </c>
+      <c r="AA14" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB14" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="23">
+        <v>12</v>
+      </c>
+      <c r="D15" s="23">
+        <v>14</v>
+      </c>
+      <c r="E15" s="24">
+        <v>11</v>
+      </c>
+      <c r="F15" s="23">
+        <v>16</v>
+      </c>
+      <c r="G15" s="23">
+        <v>9</v>
+      </c>
+      <c r="H15" s="23">
+        <v>11</v>
+      </c>
+      <c r="I15" s="23">
+        <v>6</v>
+      </c>
+      <c r="J15" s="23">
+        <v>5</v>
+      </c>
+      <c r="K15" s="23">
+        <v>17</v>
+      </c>
+      <c r="L15" s="23">
+        <v>8</v>
+      </c>
+      <c r="M15" s="23">
+        <v>6</v>
+      </c>
+      <c r="N15" s="23">
+        <v>8</v>
+      </c>
+      <c r="O15" s="23">
+        <v>1</v>
+      </c>
+      <c r="P15" s="23">
+        <v>7</v>
+      </c>
+      <c r="Q15" s="25">
+        <v>5</v>
+      </c>
+      <c r="R15" s="26">
+        <v>8</v>
+      </c>
+      <c r="S15" s="27">
+        <v>6</v>
+      </c>
+      <c r="T15" s="28">
+        <v>7</v>
+      </c>
+      <c r="U15" s="27">
+        <v>5</v>
+      </c>
+      <c r="V15" s="27">
+        <v>7</v>
+      </c>
+      <c r="W15" s="23">
+        <v>12</v>
+      </c>
+      <c r="X15" s="55">
+        <v>7</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD15" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="23">
+        <v>18</v>
+      </c>
+      <c r="D16" s="23">
+        <v>76</v>
+      </c>
+      <c r="E16" s="24">
+        <v>51</v>
+      </c>
+      <c r="F16" s="23">
+        <v>31</v>
+      </c>
+      <c r="G16" s="23">
+        <v>81</v>
+      </c>
+      <c r="H16" s="23">
+        <v>50</v>
+      </c>
+      <c r="I16" s="23">
+        <v>62</v>
+      </c>
+      <c r="J16" s="23">
+        <v>87</v>
+      </c>
+      <c r="K16" s="23">
+        <v>46</v>
+      </c>
+      <c r="L16" s="23">
+        <v>72</v>
+      </c>
+      <c r="M16" s="23">
+        <v>64</v>
+      </c>
+      <c r="N16" s="23">
+        <v>57</v>
+      </c>
+      <c r="O16" s="23">
+        <v>8</v>
+      </c>
+      <c r="P16" s="23">
+        <v>19</v>
+      </c>
+      <c r="Q16" s="25">
+        <v>77</v>
+      </c>
+      <c r="R16" s="26">
+        <v>60</v>
+      </c>
+      <c r="S16" s="27">
+        <v>66</v>
+      </c>
+      <c r="T16" s="28">
+        <v>63</v>
+      </c>
+      <c r="U16" s="27">
+        <v>97</v>
+      </c>
+      <c r="V16" s="27">
+        <v>61</v>
+      </c>
+      <c r="W16" s="23">
+        <v>63</v>
+      </c>
+      <c r="X16" s="55">
+        <v>64</v>
+      </c>
+      <c r="Y16" s="21">
+        <v>31</v>
+      </c>
+      <c r="Z16" s="21">
+        <v>63</v>
+      </c>
+      <c r="AA16" s="21">
+        <v>17</v>
+      </c>
+      <c r="AB16" s="21">
+        <v>48</v>
+      </c>
+      <c r="AC16" s="21">
+        <v>45</v>
+      </c>
+      <c r="AD16" s="21">
+        <v>19</v>
+      </c>
+      <c r="AE16" s="21">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="23">
+        <v>1</v>
+      </c>
+      <c r="D17" s="23">
+        <v>44</v>
+      </c>
+      <c r="E17" s="24">
+        <v>16</v>
+      </c>
+      <c r="F17" s="23">
+        <v>12</v>
+      </c>
+      <c r="G17" s="23">
+        <v>11</v>
+      </c>
+      <c r="H17" s="23">
+        <v>20</v>
+      </c>
+      <c r="I17" s="23">
+        <v>27</v>
+      </c>
+      <c r="J17" s="23">
+        <v>17</v>
+      </c>
+      <c r="K17" s="23">
+        <v>118</v>
+      </c>
+      <c r="L17" s="23">
+        <v>2</v>
+      </c>
+      <c r="M17" s="23">
+        <v>11</v>
+      </c>
+      <c r="N17" s="23">
+        <v>13</v>
+      </c>
+      <c r="O17" s="23">
+        <v>0</v>
+      </c>
+      <c r="P17" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="25">
+        <v>9</v>
+      </c>
+      <c r="R17" s="26">
+        <v>10</v>
+      </c>
+      <c r="S17" s="27">
+        <v>12</v>
+      </c>
+      <c r="T17" s="28">
+        <v>19</v>
+      </c>
+      <c r="U17" s="27">
+        <v>21</v>
+      </c>
+      <c r="V17" s="27">
+        <v>8</v>
+      </c>
+      <c r="W17" s="23">
+        <v>10</v>
+      </c>
+      <c r="X17" s="55">
+        <v>11</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>8</v>
+      </c>
+      <c r="Z17" s="21">
+        <v>9</v>
+      </c>
+      <c r="AA17" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="21">
+        <v>4</v>
+      </c>
+      <c r="AD17" s="21">
+        <v>20</v>
+      </c>
+      <c r="AE17" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="23">
+        <v>99</v>
+      </c>
+      <c r="D18" s="23">
+        <v>66</v>
+      </c>
+      <c r="E18" s="24">
+        <v>67</v>
+      </c>
+      <c r="F18" s="23">
+        <v>101</v>
+      </c>
+      <c r="G18" s="23">
+        <v>121</v>
+      </c>
+      <c r="H18" s="23">
+        <v>199</v>
+      </c>
+      <c r="I18" s="23">
+        <v>131</v>
+      </c>
+      <c r="J18" s="23">
+        <v>231</v>
+      </c>
+      <c r="K18" s="23">
+        <v>175</v>
+      </c>
+      <c r="L18" s="23">
+        <v>157</v>
+      </c>
+      <c r="M18" s="23">
+        <v>146</v>
+      </c>
+      <c r="N18" s="23">
+        <v>95</v>
+      </c>
+      <c r="O18" s="23">
+        <v>7</v>
+      </c>
+      <c r="P18" s="23">
+        <v>73</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>94</v>
+      </c>
+      <c r="R18" s="26">
+        <v>112</v>
+      </c>
+      <c r="S18" s="27">
+        <v>144</v>
+      </c>
+      <c r="T18" s="28">
+        <v>285</v>
+      </c>
+      <c r="U18" s="27">
+        <v>229</v>
+      </c>
+      <c r="V18" s="27">
+        <v>146</v>
+      </c>
+      <c r="W18" s="23">
+        <v>121</v>
+      </c>
+      <c r="X18" s="55">
+        <v>87</v>
+      </c>
+      <c r="Y18" s="21">
+        <v>55</v>
+      </c>
+      <c r="Z18" s="21">
+        <v>98</v>
+      </c>
+      <c r="AA18" s="21">
+        <v>35</v>
+      </c>
+      <c r="AB18" s="21">
+        <v>47</v>
+      </c>
+      <c r="AC18" s="21">
+        <v>61</v>
+      </c>
+      <c r="AD18" s="21">
+        <v>40</v>
+      </c>
+      <c r="AE18" s="21">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="23">
+        <v>93</v>
+      </c>
+      <c r="D19" s="23">
+        <v>124</v>
+      </c>
+      <c r="E19" s="24">
+        <v>96</v>
+      </c>
+      <c r="F19" s="23">
+        <v>124</v>
+      </c>
+      <c r="G19" s="23">
+        <v>134</v>
+      </c>
+      <c r="H19" s="23">
+        <v>122</v>
+      </c>
+      <c r="I19" s="23">
+        <v>78</v>
+      </c>
+      <c r="J19" s="23">
+        <v>92</v>
+      </c>
+      <c r="K19" s="23">
+        <v>92</v>
+      </c>
+      <c r="L19" s="23">
+        <v>107</v>
+      </c>
+      <c r="M19" s="23">
+        <v>58</v>
+      </c>
+      <c r="N19" s="23">
+        <v>52</v>
+      </c>
+      <c r="O19" s="23">
+        <v>3</v>
+      </c>
+      <c r="P19" s="23">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="25">
+        <v>37</v>
+      </c>
+      <c r="R19" s="26">
+        <v>65</v>
+      </c>
+      <c r="S19" s="27">
+        <v>49</v>
+      </c>
+      <c r="T19" s="28">
+        <v>78</v>
+      </c>
+      <c r="U19" s="27">
+        <v>70</v>
+      </c>
+      <c r="V19" s="27">
+        <v>61</v>
+      </c>
+      <c r="W19" s="23">
+        <v>68</v>
+      </c>
+      <c r="X19" s="55">
+        <v>58</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>31</v>
+      </c>
+      <c r="Z19" s="21">
+        <v>18</v>
+      </c>
+      <c r="AA19" s="21">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="21">
+        <v>29</v>
+      </c>
+      <c r="AC19" s="21">
+        <v>21</v>
+      </c>
+      <c r="AD19" s="21">
+        <v>24</v>
+      </c>
+      <c r="AE19" s="21">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>0</v>
+      </c>
+      <c r="D20" s="23">
+        <v>4</v>
+      </c>
+      <c r="E20" s="24">
+        <v>3</v>
+      </c>
+      <c r="F20" s="23">
+        <v>7</v>
+      </c>
+      <c r="G20" s="23">
+        <v>0</v>
+      </c>
+      <c r="H20" s="23">
+        <v>2</v>
+      </c>
+      <c r="I20" s="23">
+        <v>2</v>
+      </c>
+      <c r="J20" s="23">
+        <v>3</v>
+      </c>
+      <c r="K20" s="23">
+        <v>0</v>
+      </c>
+      <c r="L20" s="23">
+        <v>0</v>
+      </c>
+      <c r="M20" s="23">
+        <v>3</v>
+      </c>
+      <c r="N20" s="23">
+        <v>1</v>
+      </c>
+      <c r="O20" s="23">
+        <v>0</v>
+      </c>
+      <c r="P20" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="25">
+        <v>1</v>
+      </c>
+      <c r="R20" s="26">
+        <v>0</v>
+      </c>
+      <c r="S20" s="27">
+        <v>4</v>
+      </c>
+      <c r="T20" s="28">
+        <v>2</v>
+      </c>
+      <c r="U20" s="27">
+        <v>1</v>
+      </c>
+      <c r="V20" s="27">
+        <v>0</v>
+      </c>
+      <c r="W20" s="23">
+        <v>7</v>
+      </c>
+      <c r="X20" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="23">
+        <v>3</v>
+      </c>
+      <c r="D21" s="23">
+        <v>4</v>
+      </c>
+      <c r="E21" s="24">
+        <v>9</v>
+      </c>
+      <c r="F21" s="23">
+        <v>1</v>
+      </c>
+      <c r="G21" s="23">
+        <v>5</v>
+      </c>
+      <c r="H21" s="23">
+        <v>6</v>
+      </c>
+      <c r="I21" s="23">
+        <v>4</v>
+      </c>
+      <c r="J21" s="23">
+        <v>7</v>
+      </c>
+      <c r="K21" s="23">
+        <v>10</v>
+      </c>
+      <c r="L21" s="23">
+        <v>8</v>
+      </c>
+      <c r="M21" s="23">
+        <v>5</v>
+      </c>
+      <c r="N21" s="23">
+        <v>12</v>
+      </c>
+      <c r="O21" s="23">
+        <v>1</v>
+      </c>
+      <c r="P21" s="23">
+        <v>17</v>
+      </c>
+      <c r="Q21" s="25">
+        <v>4</v>
+      </c>
+      <c r="R21" s="26">
+        <v>6</v>
+      </c>
+      <c r="S21" s="27">
+        <v>7</v>
+      </c>
+      <c r="T21" s="28">
+        <v>8</v>
+      </c>
+      <c r="U21" s="27">
+        <v>7</v>
+      </c>
+      <c r="V21" s="27">
+        <v>13</v>
+      </c>
+      <c r="W21" s="23">
+        <v>11</v>
+      </c>
+      <c r="X21" s="55">
+        <v>41</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>5</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>8</v>
+      </c>
+      <c r="AA21" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>9</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE21" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="23">
+        <v>51</v>
+      </c>
+      <c r="D22" s="23">
+        <v>166</v>
+      </c>
+      <c r="E22" s="24">
+        <v>59</v>
+      </c>
+      <c r="F22" s="23">
+        <v>83</v>
+      </c>
+      <c r="G22" s="23">
+        <v>90</v>
+      </c>
+      <c r="H22" s="23">
+        <v>132</v>
+      </c>
+      <c r="I22" s="23">
+        <v>50</v>
+      </c>
+      <c r="J22" s="23">
+        <v>107</v>
+      </c>
+      <c r="K22" s="23">
+        <v>119</v>
+      </c>
+      <c r="L22" s="23">
+        <v>95</v>
+      </c>
+      <c r="M22" s="23">
+        <v>63</v>
+      </c>
+      <c r="N22" s="23">
+        <v>38</v>
+      </c>
+      <c r="O22" s="23">
+        <v>10</v>
+      </c>
+      <c r="P22" s="23">
+        <v>27</v>
+      </c>
+      <c r="Q22" s="25">
+        <v>33</v>
+      </c>
+      <c r="R22" s="26">
+        <v>56</v>
+      </c>
+      <c r="S22" s="27">
+        <v>34</v>
+      </c>
+      <c r="T22" s="28">
+        <v>53</v>
+      </c>
+      <c r="U22" s="27">
+        <v>63</v>
+      </c>
+      <c r="V22" s="27">
+        <v>47</v>
+      </c>
+      <c r="W22" s="23">
+        <v>55</v>
+      </c>
+      <c r="X22" s="55">
+        <v>50</v>
+      </c>
+      <c r="Y22" s="21">
+        <v>36</v>
+      </c>
+      <c r="Z22" s="21">
+        <v>16</v>
+      </c>
+      <c r="AA22" s="21">
+        <v>29</v>
+      </c>
+      <c r="AB22" s="21">
+        <v>21</v>
+      </c>
+      <c r="AC22" s="21">
+        <v>35</v>
+      </c>
+      <c r="AD22" s="21">
+        <v>25</v>
+      </c>
+      <c r="AE22" s="21">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="23">
+        <v>42</v>
+      </c>
+      <c r="D23" s="23">
+        <v>1258</v>
+      </c>
+      <c r="E23" s="24">
+        <v>63</v>
+      </c>
+      <c r="F23" s="23">
+        <v>162</v>
+      </c>
+      <c r="G23" s="23">
+        <v>76</v>
+      </c>
+      <c r="H23" s="23">
+        <v>91</v>
+      </c>
+      <c r="I23" s="23">
+        <v>50</v>
+      </c>
+      <c r="J23" s="23">
+        <v>89</v>
+      </c>
+      <c r="K23" s="23">
+        <v>86</v>
+      </c>
+      <c r="L23" s="23">
         <v>79</v>
       </c>
-      <c r="C2" s="71"/>
-[...41 lines deleted...]
-      <c r="AD5" s="54" t="s">
+      <c r="M23" s="23">
+        <v>93</v>
+      </c>
+      <c r="N23" s="23">
+        <v>44</v>
+      </c>
+      <c r="O23" s="23">
+        <v>33</v>
+      </c>
+      <c r="P23" s="23">
+        <v>23</v>
+      </c>
+      <c r="Q23" s="25">
+        <v>48</v>
+      </c>
+      <c r="R23" s="26">
+        <v>21</v>
+      </c>
+      <c r="S23" s="27">
+        <v>29</v>
+      </c>
+      <c r="T23" s="28">
+        <v>67</v>
+      </c>
+      <c r="U23" s="27">
+        <v>85</v>
+      </c>
+      <c r="V23" s="27">
+        <v>41</v>
+      </c>
+      <c r="W23" s="23">
+        <v>30</v>
+      </c>
+      <c r="X23" s="55">
+        <v>30</v>
+      </c>
+      <c r="Y23" s="21">
+        <v>62</v>
+      </c>
+      <c r="Z23" s="21">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>22</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>23</v>
+      </c>
+      <c r="AC23" s="21">
+        <v>20</v>
+      </c>
+      <c r="AD23" s="21">
+        <v>20</v>
+      </c>
+      <c r="AE23" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="23">
+        <v>4</v>
+      </c>
+      <c r="D24" s="23">
+        <v>19</v>
+      </c>
+      <c r="E24" s="24">
+        <v>15</v>
+      </c>
+      <c r="F24" s="23">
+        <v>10</v>
+      </c>
+      <c r="G24" s="23">
+        <v>8</v>
+      </c>
+      <c r="H24" s="23">
+        <v>8</v>
+      </c>
+      <c r="I24" s="23">
+        <v>3</v>
+      </c>
+      <c r="J24" s="23">
+        <v>10</v>
+      </c>
+      <c r="K24" s="23">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="67" t="s">
+      <c r="L24" s="23">
+        <v>11</v>
+      </c>
+      <c r="M24" s="23">
+        <v>13</v>
+      </c>
+      <c r="N24" s="23">
+        <v>8</v>
+      </c>
+      <c r="O24" s="23">
+        <v>0</v>
+      </c>
+      <c r="P24" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q24" s="25">
+        <v>1</v>
+      </c>
+      <c r="R24" s="26">
+        <v>2</v>
+      </c>
+      <c r="S24" s="27">
+        <v>1</v>
+      </c>
+      <c r="T24" s="28">
+        <v>7</v>
+      </c>
+      <c r="U24" s="27">
+        <v>7</v>
+      </c>
+      <c r="V24" s="27">
+        <v>12</v>
+      </c>
+      <c r="W24" s="24">
+        <v>8</v>
+      </c>
+      <c r="X24" s="55">
+        <v>6</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>5</v>
+      </c>
+      <c r="AB24" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC24" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="21">
+        <v>9</v>
+      </c>
+      <c r="AE24" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="23">
+        <v>5</v>
+      </c>
+      <c r="D25" s="23">
+        <v>5</v>
+      </c>
+      <c r="E25" s="24">
+        <v>9</v>
+      </c>
+      <c r="F25" s="23">
+        <v>16</v>
+      </c>
+      <c r="G25" s="23">
+        <v>13</v>
+      </c>
+      <c r="H25" s="23">
+        <v>17</v>
+      </c>
+      <c r="I25" s="23">
+        <v>4</v>
+      </c>
+      <c r="J25" s="23">
+        <v>17</v>
+      </c>
+      <c r="K25" s="23">
+        <v>16</v>
+      </c>
+      <c r="L25" s="23">
+        <v>3</v>
+      </c>
+      <c r="M25" s="23">
+        <v>6</v>
+      </c>
+      <c r="N25" s="23">
+        <v>10</v>
+      </c>
+      <c r="O25" s="23">
+        <v>1</v>
+      </c>
+      <c r="P25" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q25" s="25">
+        <v>12</v>
+      </c>
+      <c r="R25" s="26">
+        <v>10</v>
+      </c>
+      <c r="S25" s="27">
+        <v>14</v>
+      </c>
+      <c r="T25" s="28">
+        <v>19</v>
+      </c>
+      <c r="U25" s="27">
+        <v>5</v>
+      </c>
+      <c r="V25" s="27">
+        <v>8</v>
+      </c>
+      <c r="W25" s="24">
+        <v>8</v>
+      </c>
+      <c r="X25" s="55">
+        <v>6</v>
+      </c>
+      <c r="Y25" s="21">
+        <v>5</v>
+      </c>
+      <c r="Z25" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE25" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="23">
+        <v>62</v>
+      </c>
+      <c r="D26" s="23">
+        <v>61</v>
+      </c>
+      <c r="E26" s="24">
+        <v>81</v>
+      </c>
+      <c r="F26" s="23">
+        <v>82</v>
+      </c>
+      <c r="G26" s="23">
+        <v>73</v>
+      </c>
+      <c r="H26" s="23">
+        <v>179</v>
+      </c>
+      <c r="I26" s="23">
+        <v>134</v>
+      </c>
+      <c r="J26" s="23">
+        <v>148</v>
+      </c>
+      <c r="K26" s="23">
+        <v>137</v>
+      </c>
+      <c r="L26" s="23">
+        <v>116</v>
+      </c>
+      <c r="M26" s="23">
+        <v>67</v>
+      </c>
+      <c r="N26" s="23">
+        <v>58</v>
+      </c>
+      <c r="O26" s="23">
+        <v>4</v>
+      </c>
+      <c r="P26" s="23">
+        <v>62</v>
+      </c>
+      <c r="Q26" s="25">
+        <v>49</v>
+      </c>
+      <c r="R26" s="26">
+        <v>52</v>
+      </c>
+      <c r="S26" s="27">
+        <v>59</v>
+      </c>
+      <c r="T26" s="28">
+        <v>111</v>
+      </c>
+      <c r="U26" s="27">
+        <v>101</v>
+      </c>
+      <c r="V26" s="27">
+        <v>83</v>
+      </c>
+      <c r="W26" s="24">
+        <v>42</v>
+      </c>
+      <c r="X26" s="55">
+        <v>55</v>
+      </c>
+      <c r="Y26" s="21">
+        <v>47</v>
+      </c>
+      <c r="Z26" s="21">
+        <v>20</v>
+      </c>
+      <c r="AA26" s="21">
+        <v>12</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>22</v>
+      </c>
+      <c r="AC26" s="21">
+        <v>31</v>
+      </c>
+      <c r="AD26" s="21">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="21">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="23">
+        <v>39</v>
+      </c>
+      <c r="D27" s="23">
+        <v>30</v>
+      </c>
+      <c r="E27" s="24">
+        <v>51</v>
+      </c>
+      <c r="F27" s="23">
+        <v>31</v>
+      </c>
+      <c r="G27" s="23">
+        <v>62</v>
+      </c>
+      <c r="H27" s="23">
+        <v>70</v>
+      </c>
+      <c r="I27" s="23">
+        <v>90</v>
+      </c>
+      <c r="J27" s="23">
+        <v>66</v>
+      </c>
+      <c r="K27" s="23">
+        <v>70</v>
+      </c>
+      <c r="L27" s="23">
+        <v>64</v>
+      </c>
+      <c r="M27" s="23">
+        <v>49</v>
+      </c>
+      <c r="N27" s="23">
+        <v>53</v>
+      </c>
+      <c r="O27" s="23">
+        <v>9</v>
+      </c>
+      <c r="P27" s="23">
+        <v>20</v>
+      </c>
+      <c r="Q27" s="25">
+        <v>61</v>
+      </c>
+      <c r="R27" s="26">
+        <v>21</v>
+      </c>
+      <c r="S27" s="27">
+        <v>39</v>
+      </c>
+      <c r="T27" s="28">
+        <v>66</v>
+      </c>
+      <c r="U27" s="27">
+        <v>58</v>
+      </c>
+      <c r="V27" s="27">
+        <v>74</v>
+      </c>
+      <c r="W27" s="24">
+        <v>4</v>
+      </c>
+      <c r="X27" s="55">
+        <v>84</v>
+      </c>
+      <c r="Y27" s="21">
+        <v>59</v>
+      </c>
+      <c r="Z27" s="21">
+        <v>33</v>
+      </c>
+      <c r="AA27" s="21">
+        <v>63</v>
+      </c>
+      <c r="AB27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC27" s="21">
+        <v>22</v>
+      </c>
+      <c r="AD27" s="21">
+        <v>42</v>
+      </c>
+      <c r="AE27" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="23">
+        <v>38</v>
+      </c>
+      <c r="D28" s="23">
+        <v>76</v>
+      </c>
+      <c r="E28" s="24">
+        <v>195</v>
+      </c>
+      <c r="F28" s="23">
+        <v>94</v>
+      </c>
+      <c r="G28" s="23">
+        <v>101</v>
+      </c>
+      <c r="H28" s="23">
+        <v>78</v>
+      </c>
+      <c r="I28" s="23">
+        <v>51</v>
+      </c>
+      <c r="J28" s="23">
+        <v>119</v>
+      </c>
+      <c r="K28" s="23">
+        <v>98</v>
+      </c>
+      <c r="L28" s="23">
+        <v>92</v>
+      </c>
+      <c r="M28" s="23">
+        <v>89</v>
+      </c>
+      <c r="N28" s="23">
+        <v>107</v>
+      </c>
+      <c r="O28" s="23">
+        <v>5</v>
+      </c>
+      <c r="P28" s="23">
+        <v>31</v>
+      </c>
+      <c r="Q28" s="25">
+        <v>81</v>
+      </c>
+      <c r="R28" s="26">
+        <v>107</v>
+      </c>
+      <c r="S28" s="27">
+        <v>59</v>
+      </c>
+      <c r="T28" s="28">
+        <v>126</v>
+      </c>
+      <c r="U28" s="27">
+        <v>96</v>
+      </c>
+      <c r="V28" s="27">
+        <v>94</v>
+      </c>
+      <c r="W28" s="24">
+        <v>49</v>
+      </c>
+      <c r="X28" s="55">
+        <v>48</v>
+      </c>
+      <c r="Y28" s="21">
+        <v>18</v>
+      </c>
+      <c r="Z28" s="21">
+        <v>43</v>
+      </c>
+      <c r="AA28" s="21">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="21">
+        <v>32</v>
+      </c>
+      <c r="AC28" s="21">
+        <v>54</v>
+      </c>
+      <c r="AD28" s="21">
+        <v>36</v>
+      </c>
+      <c r="AE28" s="21">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="23">
+        <v>8</v>
+      </c>
+      <c r="D29" s="23">
+        <v>14</v>
+      </c>
+      <c r="E29" s="24">
+        <v>13</v>
+      </c>
+      <c r="F29" s="23">
+        <v>16</v>
+      </c>
+      <c r="G29" s="23">
+        <v>7</v>
+      </c>
+      <c r="H29" s="24">
+        <v>27</v>
+      </c>
+      <c r="I29" s="23">
+        <v>19</v>
+      </c>
+      <c r="J29" s="23">
+        <v>19</v>
+      </c>
+      <c r="K29" s="23">
+        <v>10</v>
+      </c>
+      <c r="L29" s="23">
+        <v>21</v>
+      </c>
+      <c r="M29" s="23">
+        <v>14</v>
+      </c>
+      <c r="N29" s="23">
+        <v>17</v>
+      </c>
+      <c r="O29" s="23">
+        <v>0</v>
+      </c>
+      <c r="P29" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="25">
+        <v>18</v>
+      </c>
+      <c r="R29" s="26">
+        <v>14</v>
+      </c>
+      <c r="S29" s="27">
+        <v>16</v>
+      </c>
+      <c r="T29" s="28">
+        <v>31</v>
+      </c>
+      <c r="U29" s="27">
+        <v>17</v>
+      </c>
+      <c r="V29" s="27">
+        <v>7</v>
+      </c>
+      <c r="W29" s="24">
+        <v>13</v>
+      </c>
+      <c r="X29" s="55">
+        <v>15</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>12</v>
+      </c>
+      <c r="Z29" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA29" s="21">
+        <v>9</v>
+      </c>
+      <c r="AB29" s="21">
+        <v>7</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>7</v>
+      </c>
+      <c r="AD29" s="21">
+        <v>11</v>
+      </c>
+      <c r="AE29" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29"/>
+      <c r="B30" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="66"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="66"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="66"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
+      <c r="W30" s="66"/>
+      <c r="X30" s="66"/>
+      <c r="Y30" s="66"/>
+      <c r="Z30" s="66"/>
+      <c r="AA30" s="66"/>
+      <c r="AB30" s="66"/>
+      <c r="AC30" s="21"/>
+      <c r="AE30" s="19"/>
+    </row>
+    <row r="31" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="22"/>
+      <c r="B31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="23">
+        <v>490</v>
+      </c>
+      <c r="D31" s="23">
+        <v>1417</v>
+      </c>
+      <c r="E31" s="24">
+        <v>871</v>
+      </c>
+      <c r="F31" s="23">
+        <v>757</v>
+      </c>
+      <c r="G31" s="23">
+        <v>754</v>
+      </c>
+      <c r="H31" s="23">
+        <v>972</v>
+      </c>
+      <c r="I31" s="23">
+        <v>694</v>
+      </c>
+      <c r="J31" s="23">
+        <v>964</v>
+      </c>
+      <c r="K31" s="23">
+        <v>876</v>
+      </c>
+      <c r="L31" s="23">
+        <v>794</v>
+      </c>
+      <c r="M31" s="23">
+        <v>634</v>
+      </c>
+      <c r="N31" s="23">
+        <v>514</v>
+      </c>
+      <c r="O31" s="23">
+        <v>58</v>
+      </c>
+      <c r="P31" s="23">
+        <v>316</v>
+      </c>
+      <c r="Q31" s="25">
+        <v>480</v>
+      </c>
+      <c r="R31" s="26">
+        <v>502</v>
+      </c>
+      <c r="S31" s="27">
+        <v>513</v>
+      </c>
+      <c r="T31" s="31">
+        <v>933</v>
+      </c>
+      <c r="U31" s="27">
+        <v>785</v>
+      </c>
+      <c r="V31" s="27">
+        <v>627</v>
+      </c>
+      <c r="W31" s="24">
+        <v>472</v>
+      </c>
+      <c r="X31" s="21">
+        <v>541</v>
+      </c>
+      <c r="Y31" s="21">
+        <v>382</v>
+      </c>
+      <c r="Z31" s="21">
+        <v>324</v>
+      </c>
+      <c r="AA31" s="21">
+        <v>269</v>
+      </c>
+      <c r="AB31" s="21">
+        <v>229</v>
+      </c>
+      <c r="AC31" s="21">
+        <v>273</v>
+      </c>
+      <c r="AD31" s="21">
+        <v>281</v>
+      </c>
+      <c r="AE31" s="21">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="23">
+        <v>18</v>
+      </c>
+      <c r="D32" s="23">
+        <v>43</v>
+      </c>
+      <c r="E32" s="24">
+        <v>138</v>
+      </c>
+      <c r="F32" s="23">
+        <v>59</v>
+      </c>
+      <c r="G32" s="23">
+        <v>34</v>
+      </c>
+      <c r="H32" s="23">
+        <v>33</v>
+      </c>
+      <c r="I32" s="23">
+        <v>14</v>
+      </c>
+      <c r="J32" s="23">
+        <v>21</v>
+      </c>
+      <c r="K32" s="23">
+        <v>19</v>
+      </c>
+      <c r="L32" s="23">
+        <v>27</v>
+      </c>
+      <c r="M32" s="23">
+        <v>8</v>
+      </c>
+      <c r="N32" s="23">
+        <v>10</v>
+      </c>
+      <c r="O32" s="23">
+        <v>0</v>
+      </c>
+      <c r="P32" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="25">
+        <v>15</v>
+      </c>
+      <c r="R32" s="26">
+        <v>7</v>
+      </c>
+      <c r="S32" s="27">
+        <v>13</v>
+      </c>
+      <c r="T32" s="28">
+        <v>16</v>
+      </c>
+      <c r="U32" s="27">
+        <v>21</v>
+      </c>
+      <c r="V32" s="27">
+        <v>12</v>
+      </c>
+      <c r="W32" s="24">
+        <v>13</v>
+      </c>
+      <c r="X32" s="21">
+        <v>12</v>
+      </c>
+      <c r="Y32" s="21">
+        <v>14</v>
+      </c>
+      <c r="Z32" s="21">
+        <v>14</v>
+      </c>
+      <c r="AA32" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB32" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC32" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD32" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="23">
+        <v>34</v>
+      </c>
+      <c r="D33" s="23">
+        <v>34</v>
+      </c>
+      <c r="E33" s="24">
+        <v>53</v>
+      </c>
+      <c r="F33" s="23">
         <v>77</v>
       </c>
-      <c r="B6" s="74"/>
-[...38 lines deleted...]
-      <c r="C7" s="17" t="s">
+      <c r="G33" s="23">
+        <v>43</v>
+      </c>
+      <c r="H33" s="23">
+        <v>60</v>
+      </c>
+      <c r="I33" s="23">
+        <v>30</v>
+      </c>
+      <c r="J33" s="23">
+        <v>62</v>
+      </c>
+      <c r="K33" s="23">
+        <v>40</v>
+      </c>
+      <c r="L33" s="23">
+        <v>62</v>
+      </c>
+      <c r="M33" s="23">
+        <v>44</v>
+      </c>
+      <c r="N33" s="23">
+        <v>37</v>
+      </c>
+      <c r="O33" s="23">
+        <v>13</v>
+      </c>
+      <c r="P33" s="23">
+        <v>25</v>
+      </c>
+      <c r="Q33" s="25">
+        <v>19</v>
+      </c>
+      <c r="R33" s="26">
+        <v>21</v>
+      </c>
+      <c r="S33" s="27">
+        <v>48</v>
+      </c>
+      <c r="T33" s="28">
+        <v>61</v>
+      </c>
+      <c r="U33" s="27">
+        <v>54</v>
+      </c>
+      <c r="V33" s="27">
+        <v>45</v>
+      </c>
+      <c r="W33" s="24">
+        <v>38</v>
+      </c>
+      <c r="X33" s="21">
+        <v>45</v>
+      </c>
+      <c r="Y33" s="21">
+        <v>45</v>
+      </c>
+      <c r="Z33" s="21">
+        <v>20</v>
+      </c>
+      <c r="AA33" s="21">
+        <v>25</v>
+      </c>
+      <c r="AB33" s="21">
+        <v>19</v>
+      </c>
+      <c r="AC33" s="21">
+        <v>14</v>
+      </c>
+      <c r="AD33" s="21">
+        <v>26</v>
+      </c>
+      <c r="AE33" s="21">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="23">
+        <v>25</v>
+      </c>
+      <c r="D34" s="23">
+        <v>21</v>
+      </c>
+      <c r="E34" s="24">
+        <v>14</v>
+      </c>
+      <c r="F34" s="23">
+        <v>18</v>
+      </c>
+      <c r="G34" s="23">
+        <v>20</v>
+      </c>
+      <c r="H34" s="23">
+        <v>22</v>
+      </c>
+      <c r="I34" s="23">
+        <v>20</v>
+      </c>
+      <c r="J34" s="23">
+        <v>27</v>
+      </c>
+      <c r="K34" s="23">
+        <v>28</v>
+      </c>
+      <c r="L34" s="23">
+        <v>20</v>
+      </c>
+      <c r="M34" s="23">
+        <v>22</v>
+      </c>
+      <c r="N34" s="23">
+        <v>11</v>
+      </c>
+      <c r="O34" s="23">
+        <v>0</v>
+      </c>
+      <c r="P34" s="23">
+        <v>9</v>
+      </c>
+      <c r="Q34" s="25">
+        <v>14</v>
+      </c>
+      <c r="R34" s="26">
+        <v>7</v>
+      </c>
+      <c r="S34" s="27">
+        <v>10</v>
+      </c>
+      <c r="T34" s="28">
+        <v>24</v>
+      </c>
+      <c r="U34" s="27">
+        <v>11</v>
+      </c>
+      <c r="V34" s="27">
+        <v>21</v>
+      </c>
+      <c r="W34" s="24">
+        <v>13</v>
+      </c>
+      <c r="X34" s="21">
+        <v>12</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="21">
+        <v>8</v>
+      </c>
+      <c r="AA34" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB34" s="21">
+        <v>11</v>
+      </c>
+      <c r="AC34" s="21">
+        <v>14</v>
+      </c>
+      <c r="AD34" s="21">
         <v>17</v>
       </c>
-      <c r="D7" s="17" t="s">
+      <c r="AE34" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="23">
+        <v>8</v>
+      </c>
+      <c r="D35" s="23">
+        <v>4</v>
+      </c>
+      <c r="E35" s="24">
+        <v>38</v>
+      </c>
+      <c r="F35" s="23">
+        <v>9</v>
+      </c>
+      <c r="G35" s="23">
+        <v>9</v>
+      </c>
+      <c r="H35" s="23">
+        <v>13</v>
+      </c>
+      <c r="I35" s="23">
+        <v>11</v>
+      </c>
+      <c r="J35" s="23">
+        <v>28</v>
+      </c>
+      <c r="K35" s="23">
+        <v>15</v>
+      </c>
+      <c r="L35" s="23">
+        <v>8</v>
+      </c>
+      <c r="M35" s="23">
+        <v>9</v>
+      </c>
+      <c r="N35" s="23">
+        <v>8</v>
+      </c>
+      <c r="O35" s="23">
+        <v>2</v>
+      </c>
+      <c r="P35" s="23">
+        <v>15</v>
+      </c>
+      <c r="Q35" s="25">
+        <v>2</v>
+      </c>
+      <c r="R35" s="26">
+        <v>9</v>
+      </c>
+      <c r="S35" s="27">
+        <v>7</v>
+      </c>
+      <c r="T35" s="28">
+        <v>22</v>
+      </c>
+      <c r="U35" s="27">
+        <v>13</v>
+      </c>
+      <c r="V35" s="27">
+        <v>10</v>
+      </c>
+      <c r="W35" s="24">
+        <v>4</v>
+      </c>
+      <c r="X35" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y35" s="21">
+        <v>9</v>
+      </c>
+      <c r="Z35" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB35" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC35" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE35" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="23">
+        <v>0</v>
+      </c>
+      <c r="D36" s="23">
+        <v>4</v>
+      </c>
+      <c r="E36" s="24">
+        <v>2</v>
+      </c>
+      <c r="F36" s="23">
+        <v>6</v>
+      </c>
+      <c r="G36" s="23">
+        <v>9</v>
+      </c>
+      <c r="H36" s="23">
+        <v>4</v>
+      </c>
+      <c r="I36" s="23">
+        <v>8</v>
+      </c>
+      <c r="J36" s="23">
+        <v>4</v>
+      </c>
+      <c r="K36" s="23">
+        <v>7</v>
+      </c>
+      <c r="L36" s="23">
+        <v>7</v>
+      </c>
+      <c r="M36" s="23">
+        <v>9</v>
+      </c>
+      <c r="N36" s="23">
+        <v>0</v>
+      </c>
+      <c r="O36" s="23">
+        <v>0</v>
+      </c>
+      <c r="P36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="25">
+        <v>3</v>
+      </c>
+      <c r="R36" s="26">
+        <v>1</v>
+      </c>
+      <c r="S36" s="27">
+        <v>4</v>
+      </c>
+      <c r="T36" s="28">
+        <v>2</v>
+      </c>
+      <c r="U36" s="27">
+        <v>9</v>
+      </c>
+      <c r="V36" s="27">
+        <v>4</v>
+      </c>
+      <c r="W36" s="24">
+        <v>0</v>
+      </c>
+      <c r="X36" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y36" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA36" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC36" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="23">
+        <v>12</v>
+      </c>
+      <c r="D37" s="23">
+        <v>12</v>
+      </c>
+      <c r="E37" s="24">
+        <v>5</v>
+      </c>
+      <c r="F37" s="23">
+        <v>15</v>
+      </c>
+      <c r="G37" s="23">
+        <v>8</v>
+      </c>
+      <c r="H37" s="23">
+        <v>10</v>
+      </c>
+      <c r="I37" s="23">
+        <v>5</v>
+      </c>
+      <c r="J37" s="23">
+        <v>4</v>
+      </c>
+      <c r="K37" s="23">
+        <v>15</v>
+      </c>
+      <c r="L37" s="23">
+        <v>6</v>
+      </c>
+      <c r="M37" s="23">
+        <v>5</v>
+      </c>
+      <c r="N37" s="23">
+        <v>7</v>
+      </c>
+      <c r="O37" s="23">
+        <v>1</v>
+      </c>
+      <c r="P37" s="23">
+        <v>5</v>
+      </c>
+      <c r="Q37" s="25">
+        <v>3</v>
+      </c>
+      <c r="R37" s="26">
+        <v>6</v>
+      </c>
+      <c r="S37" s="27">
+        <v>5</v>
+      </c>
+      <c r="T37" s="28">
+        <v>7</v>
+      </c>
+      <c r="U37" s="27">
+        <v>5</v>
+      </c>
+      <c r="V37" s="27">
+        <v>6</v>
+      </c>
+      <c r="W37" s="24">
+        <v>10</v>
+      </c>
+      <c r="X37" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y37" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z37" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA37" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC37" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD37" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="23">
+        <v>6</v>
+      </c>
+      <c r="D38" s="23">
+        <v>4</v>
+      </c>
+      <c r="E38" s="24">
+        <v>22</v>
+      </c>
+      <c r="F38" s="23">
+        <v>11</v>
+      </c>
+      <c r="G38" s="23">
+        <v>36</v>
+      </c>
+      <c r="H38" s="23">
+        <v>35</v>
+      </c>
+      <c r="I38" s="23">
+        <v>40</v>
+      </c>
+      <c r="J38" s="23">
+        <v>44</v>
+      </c>
+      <c r="K38" s="23">
+        <v>26</v>
+      </c>
+      <c r="L38" s="23">
+        <v>23</v>
+      </c>
+      <c r="M38" s="23">
+        <v>25</v>
+      </c>
+      <c r="N38" s="23">
+        <v>17</v>
+      </c>
+      <c r="O38" s="23">
+        <v>4</v>
+      </c>
+      <c r="P38" s="23">
+        <v>7</v>
+      </c>
+      <c r="Q38" s="25">
+        <v>21</v>
+      </c>
+      <c r="R38" s="26">
+        <v>25</v>
+      </c>
+      <c r="S38" s="27">
+        <v>26</v>
+      </c>
+      <c r="T38" s="28">
+        <v>36</v>
+      </c>
+      <c r="U38" s="27">
+        <v>41</v>
+      </c>
+      <c r="V38" s="27">
+        <v>32</v>
+      </c>
+      <c r="W38" s="24">
+        <v>36</v>
+      </c>
+      <c r="X38" s="21">
+        <v>20</v>
+      </c>
+      <c r="Y38" s="21">
+        <v>12</v>
+      </c>
+      <c r="Z38" s="21">
+        <v>19</v>
+      </c>
+      <c r="AA38" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB38" s="21">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="21">
+        <v>17</v>
+      </c>
+      <c r="AD38" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE38" s="21">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" s="23">
+        <v>0</v>
+      </c>
+      <c r="D39" s="23">
+        <v>17</v>
+      </c>
+      <c r="E39" s="24">
+        <v>4</v>
+      </c>
+      <c r="F39" s="23">
+        <v>8</v>
+      </c>
+      <c r="G39" s="23">
+        <v>4</v>
+      </c>
+      <c r="H39" s="23">
+        <v>11</v>
+      </c>
+      <c r="I39" s="23">
+        <v>23</v>
+      </c>
+      <c r="J39" s="23">
+        <v>12</v>
+      </c>
+      <c r="K39" s="23">
+        <v>33</v>
+      </c>
+      <c r="L39" s="23">
+        <v>2</v>
+      </c>
+      <c r="M39" s="23">
+        <v>6</v>
+      </c>
+      <c r="N39" s="23">
+        <v>7</v>
+      </c>
+      <c r="O39" s="23">
+        <v>0</v>
+      </c>
+      <c r="P39" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="25">
+        <v>4</v>
+      </c>
+      <c r="R39" s="26">
+        <v>9</v>
+      </c>
+      <c r="S39" s="27">
+        <v>6</v>
+      </c>
+      <c r="T39" s="28">
+        <v>13</v>
+      </c>
+      <c r="U39" s="27">
         <v>18</v>
       </c>
-      <c r="E7" s="17" t="s">
+      <c r="V39" s="27">
+        <v>8</v>
+      </c>
+      <c r="W39" s="24">
+        <v>3</v>
+      </c>
+      <c r="X39" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y39" s="21">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="21">
+        <v>8</v>
+      </c>
+      <c r="AA39" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="21">
+        <v>16</v>
+      </c>
+      <c r="AE39" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="23">
+        <v>88</v>
+      </c>
+      <c r="D40" s="23">
+        <v>62</v>
+      </c>
+      <c r="E40" s="24">
+        <v>62</v>
+      </c>
+      <c r="F40" s="23">
+        <v>98</v>
+      </c>
+      <c r="G40" s="23">
+        <v>112</v>
+      </c>
+      <c r="H40" s="23">
+        <v>185</v>
+      </c>
+      <c r="I40" s="23">
+        <v>128</v>
+      </c>
+      <c r="J40" s="23">
+        <v>218</v>
+      </c>
+      <c r="K40" s="23">
+        <v>164</v>
+      </c>
+      <c r="L40" s="23">
+        <v>150</v>
+      </c>
+      <c r="M40" s="23">
+        <v>136</v>
+      </c>
+      <c r="N40" s="23">
+        <v>88</v>
+      </c>
+      <c r="O40" s="23">
+        <v>5</v>
+      </c>
+      <c r="P40" s="23">
+        <v>71</v>
+      </c>
+      <c r="Q40" s="25">
+        <v>94</v>
+      </c>
+      <c r="R40" s="26">
+        <v>109</v>
+      </c>
+      <c r="S40" s="27">
+        <v>135</v>
+      </c>
+      <c r="T40" s="28">
+        <v>276</v>
+      </c>
+      <c r="U40" s="27">
+        <v>202</v>
+      </c>
+      <c r="V40" s="27">
+        <v>137</v>
+      </c>
+      <c r="W40" s="24">
+        <v>117</v>
+      </c>
+      <c r="X40" s="21">
+        <v>73</v>
+      </c>
+      <c r="Y40" s="21">
+        <v>54</v>
+      </c>
+      <c r="Z40" s="21">
+        <v>96</v>
+      </c>
+      <c r="AA40" s="21">
+        <v>35</v>
+      </c>
+      <c r="AB40" s="21">
+        <v>47</v>
+      </c>
+      <c r="AC40" s="21">
+        <v>58</v>
+      </c>
+      <c r="AD40" s="21">
+        <v>37</v>
+      </c>
+      <c r="AE40" s="21">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="23">
+        <v>73</v>
+      </c>
+      <c r="D41" s="23">
+        <v>85</v>
+      </c>
+      <c r="E41" s="24">
+        <v>80</v>
+      </c>
+      <c r="F41" s="23">
+        <v>97</v>
+      </c>
+      <c r="G41" s="23">
+        <v>106</v>
+      </c>
+      <c r="H41" s="23">
+        <v>89</v>
+      </c>
+      <c r="I41" s="23">
+        <v>48</v>
+      </c>
+      <c r="J41" s="23">
+        <v>60</v>
+      </c>
+      <c r="K41" s="23">
+        <v>62</v>
+      </c>
+      <c r="L41" s="23">
+        <v>74</v>
+      </c>
+      <c r="M41" s="23">
+        <v>47</v>
+      </c>
+      <c r="N41" s="23">
+        <v>31</v>
+      </c>
+      <c r="O41" s="23">
+        <v>3</v>
+      </c>
+      <c r="P41" s="23">
+        <v>25</v>
+      </c>
+      <c r="Q41" s="25">
+        <v>27</v>
+      </c>
+      <c r="R41" s="26">
+        <v>51</v>
+      </c>
+      <c r="S41" s="27">
+        <v>39</v>
+      </c>
+      <c r="T41" s="28">
+        <v>52</v>
+      </c>
+      <c r="U41" s="27">
+        <v>46</v>
+      </c>
+      <c r="V41" s="27">
+        <v>36</v>
+      </c>
+      <c r="W41" s="24">
+        <v>50</v>
+      </c>
+      <c r="X41" s="21">
+        <v>51</v>
+      </c>
+      <c r="Y41" s="21">
+        <v>21</v>
+      </c>
+      <c r="Z41" s="21">
+        <v>14</v>
+      </c>
+      <c r="AA41" s="21">
+        <v>14</v>
+      </c>
+      <c r="AB41" s="21">
+        <v>25</v>
+      </c>
+      <c r="AC41" s="21">
+        <v>20</v>
+      </c>
+      <c r="AD41" s="21">
+        <v>22</v>
+      </c>
+      <c r="AE41" s="21">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="23">
+        <v>0</v>
+      </c>
+      <c r="D42" s="23">
+        <v>3</v>
+      </c>
+      <c r="E42" s="24">
+        <v>3</v>
+      </c>
+      <c r="F42" s="23">
+        <v>5</v>
+      </c>
+      <c r="G42" s="23">
+        <v>0</v>
+      </c>
+      <c r="H42" s="23">
+        <v>1</v>
+      </c>
+      <c r="I42" s="23">
+        <v>2</v>
+      </c>
+      <c r="J42" s="23">
+        <v>3</v>
+      </c>
+      <c r="K42" s="23">
+        <v>0</v>
+      </c>
+      <c r="L42" s="23">
+        <v>0</v>
+      </c>
+      <c r="M42" s="23">
+        <v>3</v>
+      </c>
+      <c r="N42" s="23">
+        <v>0</v>
+      </c>
+      <c r="O42" s="23">
+        <v>0</v>
+      </c>
+      <c r="P42" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="25">
+        <v>1</v>
+      </c>
+      <c r="R42" s="26">
+        <v>0</v>
+      </c>
+      <c r="S42" s="27">
+        <v>4</v>
+      </c>
+      <c r="T42" s="28">
+        <v>1</v>
+      </c>
+      <c r="U42" s="27">
+        <v>1</v>
+      </c>
+      <c r="V42" s="27">
+        <v>0</v>
+      </c>
+      <c r="W42" s="24">
+        <v>7</v>
+      </c>
+      <c r="X42" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="23">
+        <v>2</v>
+      </c>
+      <c r="D43" s="23">
+        <v>4</v>
+      </c>
+      <c r="E43" s="24">
+        <v>9</v>
+      </c>
+      <c r="F43" s="23">
+        <v>1</v>
+      </c>
+      <c r="G43" s="23">
+        <v>5</v>
+      </c>
+      <c r="H43" s="23">
+        <v>5</v>
+      </c>
+      <c r="I43" s="23">
+        <v>4</v>
+      </c>
+      <c r="J43" s="23">
+        <v>5</v>
+      </c>
+      <c r="K43" s="23">
+        <v>7</v>
+      </c>
+      <c r="L43" s="23">
+        <v>7</v>
+      </c>
+      <c r="M43" s="23">
+        <v>5</v>
+      </c>
+      <c r="N43" s="23">
+        <v>11</v>
+      </c>
+      <c r="O43" s="23">
+        <v>0</v>
+      </c>
+      <c r="P43" s="23">
+        <v>17</v>
+      </c>
+      <c r="Q43" s="25">
+        <v>3</v>
+      </c>
+      <c r="R43" s="26">
+        <v>6</v>
+      </c>
+      <c r="S43" s="27">
+        <v>7</v>
+      </c>
+      <c r="T43" s="28">
+        <v>8</v>
+      </c>
+      <c r="U43" s="27">
+        <v>6</v>
+      </c>
+      <c r="V43" s="27">
+        <v>12</v>
+      </c>
+      <c r="W43" s="24">
+        <v>3</v>
+      </c>
+      <c r="X43" s="21">
+        <v>36</v>
+      </c>
+      <c r="Y43" s="21">
+        <v>4</v>
+      </c>
+      <c r="Z43" s="21">
+        <v>7</v>
+      </c>
+      <c r="AA43" s="21">
+        <v>6</v>
+      </c>
+      <c r="AB43" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE43" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="23">
+        <v>48</v>
+      </c>
+      <c r="D44" s="23">
+        <v>80</v>
+      </c>
+      <c r="E44" s="24">
+        <v>56</v>
+      </c>
+      <c r="F44" s="23">
+        <v>73</v>
+      </c>
+      <c r="G44" s="23">
+        <v>78</v>
+      </c>
+      <c r="H44" s="23">
+        <v>105</v>
+      </c>
+      <c r="I44" s="23">
+        <v>50</v>
+      </c>
+      <c r="J44" s="23">
+        <v>92</v>
+      </c>
+      <c r="K44" s="23">
+        <v>102</v>
+      </c>
+      <c r="L44" s="23">
+        <v>79</v>
+      </c>
+      <c r="M44" s="23">
+        <v>54</v>
+      </c>
+      <c r="N44" s="23">
+        <v>32</v>
+      </c>
+      <c r="O44" s="23">
+        <v>9</v>
+      </c>
+      <c r="P44" s="23">
+        <v>17</v>
+      </c>
+      <c r="Q44" s="25">
+        <v>28</v>
+      </c>
+      <c r="R44" s="26">
+        <v>46</v>
+      </c>
+      <c r="S44" s="27">
+        <v>27</v>
+      </c>
+      <c r="T44" s="28">
+        <v>49</v>
+      </c>
+      <c r="U44" s="27">
+        <v>56</v>
+      </c>
+      <c r="V44" s="27">
+        <v>27</v>
+      </c>
+      <c r="W44" s="24">
+        <v>47</v>
+      </c>
+      <c r="X44" s="21">
+        <v>45</v>
+      </c>
+      <c r="Y44" s="21">
+        <v>23</v>
+      </c>
+      <c r="Z44" s="21">
+        <v>13</v>
+      </c>
+      <c r="AA44" s="21">
+        <v>27</v>
+      </c>
+      <c r="AB44" s="21">
+        <v>20</v>
+      </c>
+      <c r="AC44" s="21">
+        <v>29</v>
+      </c>
+      <c r="AD44" s="21">
+        <v>22</v>
+      </c>
+      <c r="AE44" s="21">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="23">
+        <v>26</v>
+      </c>
+      <c r="D45" s="23">
+        <v>873</v>
+      </c>
+      <c r="E45" s="24">
+        <v>43</v>
+      </c>
+      <c r="F45" s="23">
+        <v>55</v>
+      </c>
+      <c r="G45" s="23">
+        <v>47</v>
+      </c>
+      <c r="H45" s="23">
+        <v>60</v>
+      </c>
+      <c r="I45" s="23">
+        <v>40</v>
+      </c>
+      <c r="J45" s="23">
+        <v>49</v>
+      </c>
+      <c r="K45" s="23">
+        <v>49</v>
+      </c>
+      <c r="L45" s="23">
+        <v>55</v>
+      </c>
+      <c r="M45" s="23">
+        <v>59</v>
+      </c>
+      <c r="N45" s="23">
+        <v>29</v>
+      </c>
+      <c r="O45" s="23">
+        <v>3</v>
+      </c>
+      <c r="P45" s="23">
+        <v>12</v>
+      </c>
+      <c r="Q45" s="25">
+        <v>34</v>
+      </c>
+      <c r="R45" s="26">
+        <v>11</v>
+      </c>
+      <c r="S45" s="27">
+        <v>14</v>
+      </c>
+      <c r="T45" s="28">
+        <v>43</v>
+      </c>
+      <c r="U45" s="27">
+        <v>44</v>
+      </c>
+      <c r="V45" s="27">
+        <v>18</v>
+      </c>
+      <c r="W45" s="24">
         <v>19</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="X45" s="21">
+        <v>26</v>
+      </c>
+      <c r="Y45" s="21">
+        <v>31</v>
+      </c>
+      <c r="Z45" s="21">
+        <v>16</v>
+      </c>
+      <c r="AA45" s="21">
+        <v>10</v>
+      </c>
+      <c r="AB45" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC45" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD45" s="21">
+        <v>14</v>
+      </c>
+      <c r="AE45" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="23">
+        <v>2</v>
+      </c>
+      <c r="D46" s="23">
+        <v>2</v>
+      </c>
+      <c r="E46" s="24">
+        <v>7</v>
+      </c>
+      <c r="F46" s="23">
+        <v>2</v>
+      </c>
+      <c r="G46" s="23">
+        <v>2</v>
+      </c>
+      <c r="H46" s="23">
+        <v>3</v>
+      </c>
+      <c r="I46" s="23">
+        <v>1</v>
+      </c>
+      <c r="J46" s="23">
+        <v>6</v>
+      </c>
+      <c r="K46" s="23">
+        <v>1</v>
+      </c>
+      <c r="L46" s="23">
+        <v>1</v>
+      </c>
+      <c r="M46" s="23">
+        <v>3</v>
+      </c>
+      <c r="N46" s="23">
+        <v>1</v>
+      </c>
+      <c r="O46" s="23">
+        <v>0</v>
+      </c>
+      <c r="P46" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="25">
+        <v>0</v>
+      </c>
+      <c r="R46" s="26">
+        <v>1</v>
+      </c>
+      <c r="S46" s="27">
+        <v>0</v>
+      </c>
+      <c r="T46" s="28">
+        <v>1</v>
+      </c>
+      <c r="U46" s="27">
+        <v>1</v>
+      </c>
+      <c r="V46" s="27">
+        <v>10</v>
+      </c>
+      <c r="W46" s="24">
+        <v>3</v>
+      </c>
+      <c r="X46" s="21">
+        <v>4</v>
+      </c>
+      <c r="Y46" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z46" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA46" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB46" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C47" s="23">
+        <v>5</v>
+      </c>
+      <c r="D47" s="23">
+        <v>5</v>
+      </c>
+      <c r="E47" s="24">
+        <v>9</v>
+      </c>
+      <c r="F47" s="23">
+        <v>16</v>
+      </c>
+      <c r="G47" s="23">
+        <v>13</v>
+      </c>
+      <c r="H47" s="23">
+        <v>17</v>
+      </c>
+      <c r="I47" s="23">
+        <v>4</v>
+      </c>
+      <c r="J47" s="23">
+        <v>17</v>
+      </c>
+      <c r="K47" s="23">
+        <v>16</v>
+      </c>
+      <c r="L47" s="23">
+        <v>3</v>
+      </c>
+      <c r="M47" s="23">
+        <v>4</v>
+      </c>
+      <c r="N47" s="23">
+        <v>10</v>
+      </c>
+      <c r="O47" s="23">
+        <v>1</v>
+      </c>
+      <c r="P47" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="25">
+        <v>12</v>
+      </c>
+      <c r="R47" s="26">
+        <v>10</v>
+      </c>
+      <c r="S47" s="27">
+        <v>13</v>
+      </c>
+      <c r="T47" s="28">
+        <v>19</v>
+      </c>
+      <c r="U47" s="27">
+        <v>5</v>
+      </c>
+      <c r="V47" s="27">
+        <v>8</v>
+      </c>
+      <c r="W47" s="24">
+        <v>8</v>
+      </c>
+      <c r="X47" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y47" s="21">
+        <v>5</v>
+      </c>
+      <c r="Z47" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC47" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD47" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE47" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="23">
+        <v>58</v>
+      </c>
+      <c r="D48" s="23">
+        <v>44</v>
+      </c>
+      <c r="E48" s="24">
+        <v>67</v>
+      </c>
+      <c r="F48" s="23">
+        <v>66</v>
+      </c>
+      <c r="G48" s="23">
+        <v>58</v>
+      </c>
+      <c r="H48" s="23">
+        <v>144</v>
+      </c>
+      <c r="I48" s="23">
+        <v>106</v>
+      </c>
+      <c r="J48" s="23">
+        <v>108</v>
+      </c>
+      <c r="K48" s="23">
+        <v>114</v>
+      </c>
+      <c r="L48" s="23">
+        <v>93</v>
+      </c>
+      <c r="M48" s="23">
+        <v>43</v>
+      </c>
+      <c r="N48" s="23">
+        <v>38</v>
+      </c>
+      <c r="O48" s="23">
+        <v>3</v>
+      </c>
+      <c r="P48" s="23">
+        <v>44</v>
+      </c>
+      <c r="Q48" s="25">
+        <v>40</v>
+      </c>
+      <c r="R48" s="26">
+        <v>41</v>
+      </c>
+      <c r="S48" s="27">
+        <v>41</v>
+      </c>
+      <c r="T48" s="28">
+        <v>80</v>
+      </c>
+      <c r="U48" s="27">
+        <v>81</v>
+      </c>
+      <c r="V48" s="27">
+        <v>66</v>
+      </c>
+      <c r="W48" s="24">
+        <v>35</v>
+      </c>
+      <c r="X48" s="21">
+        <v>39</v>
+      </c>
+      <c r="Y48" s="21">
+        <v>46</v>
+      </c>
+      <c r="Z48" s="21">
+        <v>15</v>
+      </c>
+      <c r="AA48" s="21">
+        <v>10</v>
+      </c>
+      <c r="AB48" s="21">
+        <v>19</v>
+      </c>
+      <c r="AC48" s="21">
+        <v>21</v>
+      </c>
+      <c r="AD48" s="21">
+        <v>11</v>
+      </c>
+      <c r="AE48" s="21">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49" s="23">
+        <v>39</v>
+      </c>
+      <c r="D49" s="23">
+        <v>30</v>
+      </c>
+      <c r="E49" s="24">
+        <v>51</v>
+      </c>
+      <c r="F49" s="23">
+        <v>31</v>
+      </c>
+      <c r="G49" s="23">
+        <v>62</v>
+      </c>
+      <c r="H49" s="23">
+        <v>70</v>
+      </c>
+      <c r="I49" s="23">
+        <v>90</v>
+      </c>
+      <c r="J49" s="23">
+        <v>66</v>
+      </c>
+      <c r="K49" s="23">
+        <v>70</v>
+      </c>
+      <c r="L49" s="23">
+        <v>64</v>
+      </c>
+      <c r="M49" s="23">
+        <v>49</v>
+      </c>
+      <c r="N49" s="23">
+        <v>53</v>
+      </c>
+      <c r="O49" s="23">
+        <v>9</v>
+      </c>
+      <c r="P49" s="23">
         <v>20</v>
       </c>
-      <c r="G7" s="18" t="s">
+      <c r="Q49" s="25">
+        <v>61</v>
+      </c>
+      <c r="R49" s="26">
         <v>21</v>
       </c>
-      <c r="H7" s="18" t="s">
+      <c r="S49" s="27">
+        <v>39</v>
+      </c>
+      <c r="T49" s="28">
+        <v>66</v>
+      </c>
+      <c r="U49" s="27">
+        <v>58</v>
+      </c>
+      <c r="V49" s="27">
+        <v>74</v>
+      </c>
+      <c r="W49" s="24">
+        <v>4</v>
+      </c>
+      <c r="X49" s="21">
+        <v>84</v>
+      </c>
+      <c r="Y49" s="21">
+        <v>59</v>
+      </c>
+      <c r="Z49" s="21">
+        <v>33</v>
+      </c>
+      <c r="AA49" s="21">
+        <v>63</v>
+      </c>
+      <c r="AB49" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC49" s="21">
         <v>22</v>
       </c>
-      <c r="I7" s="18" t="s">
+      <c r="AD49" s="21">
+        <v>42</v>
+      </c>
+      <c r="AE49" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" s="23">
+        <v>38</v>
+      </c>
+      <c r="D50" s="23">
+        <v>76</v>
+      </c>
+      <c r="E50" s="24">
+        <v>195</v>
+      </c>
+      <c r="F50" s="23">
+        <v>94</v>
+      </c>
+      <c r="G50" s="23">
+        <v>101</v>
+      </c>
+      <c r="H50" s="23">
+        <v>78</v>
+      </c>
+      <c r="I50" s="23">
+        <v>51</v>
+      </c>
+      <c r="J50" s="23">
+        <v>119</v>
+      </c>
+      <c r="K50" s="23">
+        <v>98</v>
+      </c>
+      <c r="L50" s="23">
+        <v>92</v>
+      </c>
+      <c r="M50" s="23">
+        <v>89</v>
+      </c>
+      <c r="N50" s="23">
+        <v>107</v>
+      </c>
+      <c r="O50" s="23">
+        <v>5</v>
+      </c>
+      <c r="P50" s="23">
+        <v>31</v>
+      </c>
+      <c r="Q50" s="25">
+        <v>81</v>
+      </c>
+      <c r="R50" s="26">
+        <v>107</v>
+      </c>
+      <c r="S50" s="27">
+        <v>59</v>
+      </c>
+      <c r="T50" s="28">
+        <v>126</v>
+      </c>
+      <c r="U50" s="27">
+        <v>96</v>
+      </c>
+      <c r="V50" s="27">
+        <v>94</v>
+      </c>
+      <c r="W50" s="24">
+        <v>49</v>
+      </c>
+      <c r="X50" s="21">
+        <v>48</v>
+      </c>
+      <c r="Y50" s="21">
+        <v>18</v>
+      </c>
+      <c r="Z50" s="21">
+        <v>43</v>
+      </c>
+      <c r="AA50" s="21">
+        <v>49</v>
+      </c>
+      <c r="AB50" s="21">
+        <v>32</v>
+      </c>
+      <c r="AC50" s="21">
+        <v>54</v>
+      </c>
+      <c r="AD50" s="21">
+        <v>36</v>
+      </c>
+      <c r="AE50" s="21">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C51" s="23">
+        <v>8</v>
+      </c>
+      <c r="D51" s="23">
+        <v>14</v>
+      </c>
+      <c r="E51" s="24">
+        <v>13</v>
+      </c>
+      <c r="F51" s="23">
+        <v>16</v>
+      </c>
+      <c r="G51" s="23">
+        <v>7</v>
+      </c>
+      <c r="H51" s="24">
+        <v>27</v>
+      </c>
+      <c r="I51" s="23">
+        <v>19</v>
+      </c>
+      <c r="J51" s="23">
+        <v>19</v>
+      </c>
+      <c r="K51" s="23">
+        <v>10</v>
+      </c>
+      <c r="L51" s="23">
+        <v>21</v>
+      </c>
+      <c r="M51" s="23">
+        <v>14</v>
+      </c>
+      <c r="N51" s="23">
+        <v>17</v>
+      </c>
+      <c r="O51" s="23">
+        <v>0</v>
+      </c>
+      <c r="P51" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q51" s="25">
+        <v>18</v>
+      </c>
+      <c r="R51" s="26">
+        <v>14</v>
+      </c>
+      <c r="S51" s="27">
+        <v>16</v>
+      </c>
+      <c r="T51" s="32">
+        <v>31</v>
+      </c>
+      <c r="U51" s="27">
+        <v>17</v>
+      </c>
+      <c r="V51" s="27">
+        <v>7</v>
+      </c>
+      <c r="W51" s="24">
+        <v>13</v>
+      </c>
+      <c r="X51" s="21">
+        <v>15</v>
+      </c>
+      <c r="Y51" s="21">
+        <v>12</v>
+      </c>
+      <c r="Z51" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA51" s="21">
+        <v>9</v>
+      </c>
+      <c r="AB51" s="21">
+        <v>7</v>
+      </c>
+      <c r="AC51" s="21">
+        <v>7</v>
+      </c>
+      <c r="AD51" s="21">
+        <v>11</v>
+      </c>
+      <c r="AE51" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="29"/>
+      <c r="B52" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="67"/>
+      <c r="D52" s="67"/>
+      <c r="E52" s="67"/>
+      <c r="F52" s="67"/>
+      <c r="G52" s="67"/>
+      <c r="H52" s="67"/>
+      <c r="I52" s="67"/>
+      <c r="J52" s="67"/>
+      <c r="K52" s="67"/>
+      <c r="L52" s="67"/>
+      <c r="M52" s="67"/>
+      <c r="N52" s="67"/>
+      <c r="O52" s="67"/>
+      <c r="P52" s="67"/>
+      <c r="Q52" s="67"/>
+      <c r="R52" s="67"/>
+      <c r="S52" s="67"/>
+      <c r="T52" s="67"/>
+      <c r="U52" s="67"/>
+      <c r="V52" s="67"/>
+      <c r="W52" s="67"/>
+      <c r="X52" s="67"/>
+      <c r="Y52" s="67"/>
+      <c r="Z52" s="67"/>
+      <c r="AA52" s="67"/>
+      <c r="AB52" s="67"/>
+      <c r="AC52" s="21"/>
+      <c r="AE52" s="19"/>
+    </row>
+    <row r="53" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="22"/>
+      <c r="B53" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="23">
+        <v>114</v>
+      </c>
+      <c r="D53" s="23">
+        <v>691</v>
+      </c>
+      <c r="E53" s="24">
+        <v>202</v>
+      </c>
+      <c r="F53" s="23">
+        <v>265</v>
+      </c>
+      <c r="G53" s="23">
+        <v>192</v>
+      </c>
+      <c r="H53" s="23">
+        <v>242</v>
+      </c>
+      <c r="I53" s="23">
+        <v>138</v>
+      </c>
+      <c r="J53" s="23">
+        <v>276</v>
+      </c>
+      <c r="K53" s="23">
+        <v>312</v>
+      </c>
+      <c r="L53" s="23">
+        <v>238</v>
+      </c>
+      <c r="M53" s="23">
+        <v>203</v>
+      </c>
+      <c r="N53" s="23">
+        <v>174</v>
+      </c>
+      <c r="O53" s="23">
+        <v>40</v>
+      </c>
+      <c r="P53" s="23">
+        <v>97</v>
+      </c>
+      <c r="Q53" s="25">
+        <v>131</v>
+      </c>
+      <c r="R53" s="26">
+        <v>109</v>
+      </c>
+      <c r="S53" s="27">
+        <v>149</v>
+      </c>
+      <c r="T53" s="28">
+        <v>190</v>
+      </c>
+      <c r="U53" s="27">
+        <v>234</v>
+      </c>
+      <c r="V53" s="27">
+        <v>196</v>
+      </c>
+      <c r="W53" s="24">
+        <v>143</v>
+      </c>
+      <c r="X53" s="21">
+        <v>158</v>
+      </c>
+      <c r="Y53" s="29">
+        <v>129</v>
+      </c>
+      <c r="Z53" s="21">
+        <v>99</v>
+      </c>
+      <c r="AA53" s="21">
+        <v>54</v>
+      </c>
+      <c r="AB53" s="21">
+        <v>82</v>
+      </c>
+      <c r="AC53" s="21">
+        <v>82</v>
+      </c>
+      <c r="AD53" s="21">
+        <v>76</v>
+      </c>
+      <c r="AE53" s="21">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="10">
+        <v>100000000</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C54" s="23">
+        <v>0</v>
+      </c>
+      <c r="D54" s="23">
+        <v>10</v>
+      </c>
+      <c r="E54" s="24">
+        <v>27</v>
+      </c>
+      <c r="F54" s="23">
+        <v>9</v>
+      </c>
+      <c r="G54" s="23">
+        <v>9</v>
+      </c>
+      <c r="H54" s="23">
+        <v>7</v>
+      </c>
+      <c r="I54" s="23">
+        <v>8</v>
+      </c>
+      <c r="J54" s="23">
+        <v>6</v>
+      </c>
+      <c r="K54" s="23">
+        <v>7</v>
+      </c>
+      <c r="L54" s="23">
+        <v>11</v>
+      </c>
+      <c r="M54" s="23">
+        <v>11</v>
+      </c>
+      <c r="N54" s="23">
+        <v>13</v>
+      </c>
+      <c r="O54" s="23">
+        <v>0</v>
+      </c>
+      <c r="P54" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q54" s="25">
+        <v>11</v>
+      </c>
+      <c r="R54" s="26">
+        <v>4</v>
+      </c>
+      <c r="S54" s="27">
+        <v>8</v>
+      </c>
+      <c r="T54" s="28">
+        <v>7</v>
+      </c>
+      <c r="U54" s="27">
+        <v>14</v>
+      </c>
+      <c r="V54" s="27">
+        <v>3</v>
+      </c>
+      <c r="W54" s="24">
+        <v>5</v>
+      </c>
+      <c r="X54" s="21">
+        <v>5</v>
+      </c>
+      <c r="Y54" s="29">
+        <v>3</v>
+      </c>
+      <c r="Z54" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB54" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE54" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" s="23">
+        <v>25</v>
+      </c>
+      <c r="D55" s="23">
+        <v>17</v>
+      </c>
+      <c r="E55" s="24">
+        <v>17</v>
+      </c>
+      <c r="F55" s="23">
+        <v>29</v>
+      </c>
+      <c r="G55" s="23">
+        <v>18</v>
+      </c>
+      <c r="H55" s="23">
+        <v>25</v>
+      </c>
+      <c r="I55" s="23">
+        <v>17</v>
+      </c>
+      <c r="J55" s="23">
+        <v>53</v>
+      </c>
+      <c r="K55" s="23">
+        <v>41</v>
+      </c>
+      <c r="L55" s="23">
+        <v>36</v>
+      </c>
+      <c r="M55" s="23">
+        <v>21</v>
+      </c>
+      <c r="N55" s="23">
+        <v>18</v>
+      </c>
+      <c r="O55" s="23">
+        <v>0</v>
+      </c>
+      <c r="P55" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q55" s="25">
+        <v>8</v>
+      </c>
+      <c r="R55" s="26">
+        <v>11</v>
+      </c>
+      <c r="S55" s="27">
+        <v>13</v>
+      </c>
+      <c r="T55" s="28">
+        <v>24</v>
+      </c>
+      <c r="U55" s="27">
+        <v>19</v>
+      </c>
+      <c r="V55" s="27">
+        <v>37</v>
+      </c>
+      <c r="W55" s="24">
+        <v>11</v>
+      </c>
+      <c r="X55" s="21">
+        <v>25</v>
+      </c>
+      <c r="Y55" s="29">
+        <v>27</v>
+      </c>
+      <c r="Z55" s="21">
+        <v>17</v>
+      </c>
+      <c r="AA55" s="21">
+        <v>8</v>
+      </c>
+      <c r="AB55" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC55" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD55" s="21">
+        <v>5</v>
+      </c>
+      <c r="AE55" s="21">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="23">
+        <v>0</v>
+      </c>
+      <c r="D56" s="23">
+        <v>0</v>
+      </c>
+      <c r="E56" s="24">
+        <v>0</v>
+      </c>
+      <c r="F56" s="23">
+        <v>9</v>
+      </c>
+      <c r="G56" s="23">
+        <v>2</v>
+      </c>
+      <c r="H56" s="23">
+        <v>2</v>
+      </c>
+      <c r="I56" s="23">
+        <v>3</v>
+      </c>
+      <c r="J56" s="23">
+        <v>1</v>
+      </c>
+      <c r="K56" s="23">
+        <v>3</v>
+      </c>
+      <c r="L56" s="23">
+        <v>0</v>
+      </c>
+      <c r="M56" s="23">
+        <v>1</v>
+      </c>
+      <c r="N56" s="23">
+        <v>2</v>
+      </c>
+      <c r="O56" s="23">
+        <v>0</v>
+      </c>
+      <c r="P56" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="25">
+        <v>4</v>
+      </c>
+      <c r="R56" s="26">
+        <v>1</v>
+      </c>
+      <c r="S56" s="27">
+        <v>2</v>
+      </c>
+      <c r="T56" s="28">
+        <v>0</v>
+      </c>
+      <c r="U56" s="27">
+        <v>0</v>
+      </c>
+      <c r="V56" s="27">
+        <v>2</v>
+      </c>
+      <c r="W56" s="23">
+        <v>7</v>
+      </c>
+      <c r="X56" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y56" s="29">
+        <v>2</v>
+      </c>
+      <c r="Z56" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA56" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE56" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="23">
+        <v>19</v>
+      </c>
+      <c r="D57" s="23">
+        <v>14</v>
+      </c>
+      <c r="E57" s="24">
+        <v>45</v>
+      </c>
+      <c r="F57" s="23">
+        <v>19</v>
+      </c>
+      <c r="G57" s="23">
+        <v>11</v>
+      </c>
+      <c r="H57" s="23">
+        <v>36</v>
+      </c>
+      <c r="I57" s="23">
+        <v>10</v>
+      </c>
+      <c r="J57" s="23">
+        <v>21</v>
+      </c>
+      <c r="K57" s="23">
+        <v>20</v>
+      </c>
+      <c r="L57" s="23">
+        <v>26</v>
+      </c>
+      <c r="M57" s="23">
+        <v>24</v>
+      </c>
+      <c r="N57" s="23">
+        <v>16</v>
+      </c>
+      <c r="O57" s="23">
+        <v>1</v>
+      </c>
+      <c r="P57" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q57" s="25">
+        <v>5</v>
+      </c>
+      <c r="R57" s="26">
+        <v>6</v>
+      </c>
+      <c r="S57" s="27">
+        <v>18</v>
+      </c>
+      <c r="T57" s="28">
+        <v>25</v>
+      </c>
+      <c r="U57" s="27">
+        <v>15</v>
+      </c>
+      <c r="V57" s="27">
+        <v>27</v>
+      </c>
+      <c r="W57" s="23">
         <v>23</v>
       </c>
-      <c r="J7" s="18" t="s">
+      <c r="X57" s="21">
+        <v>24</v>
+      </c>
+      <c r="Y57" s="29">
+        <v>17</v>
+      </c>
+      <c r="Z57" s="21">
+        <v>7</v>
+      </c>
+      <c r="AA57" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB57" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC57" s="21">
+        <v>6</v>
+      </c>
+      <c r="AD57" s="21">
+        <v>27</v>
+      </c>
+      <c r="AE57" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="23">
+        <v>0</v>
+      </c>
+      <c r="D58" s="23">
+        <v>0</v>
+      </c>
+      <c r="E58" s="24">
+        <v>0</v>
+      </c>
+      <c r="F58" s="23">
+        <v>1</v>
+      </c>
+      <c r="G58" s="23">
+        <v>0</v>
+      </c>
+      <c r="H58" s="23">
+        <v>0</v>
+      </c>
+      <c r="I58" s="23">
+        <v>0</v>
+      </c>
+      <c r="J58" s="23">
+        <v>0</v>
+      </c>
+      <c r="K58" s="23">
+        <v>0</v>
+      </c>
+      <c r="L58" s="23">
+        <v>0</v>
+      </c>
+      <c r="M58" s="23">
+        <v>1</v>
+      </c>
+      <c r="N58" s="23">
+        <v>0</v>
+      </c>
+      <c r="O58" s="23">
+        <v>0</v>
+      </c>
+      <c r="P58" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="25">
+        <v>0</v>
+      </c>
+      <c r="R58" s="26">
+        <v>0</v>
+      </c>
+      <c r="S58" s="27">
+        <v>0</v>
+      </c>
+      <c r="T58" s="28">
+        <v>0</v>
+      </c>
+      <c r="U58" s="27">
+        <v>1</v>
+      </c>
+      <c r="V58" s="27">
+        <v>0</v>
+      </c>
+      <c r="W58" s="23">
+        <v>0</v>
+      </c>
+      <c r="X58" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA58" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB58" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="23">
+        <v>0</v>
+      </c>
+      <c r="D59" s="23">
+        <v>2</v>
+      </c>
+      <c r="E59" s="24">
+        <v>6</v>
+      </c>
+      <c r="F59" s="23">
+        <v>1</v>
+      </c>
+      <c r="G59" s="23">
+        <v>1</v>
+      </c>
+      <c r="H59" s="23">
+        <v>1</v>
+      </c>
+      <c r="I59" s="23">
+        <v>1</v>
+      </c>
+      <c r="J59" s="23">
+        <v>1</v>
+      </c>
+      <c r="K59" s="23">
+        <v>2</v>
+      </c>
+      <c r="L59" s="23">
+        <v>2</v>
+      </c>
+      <c r="M59" s="23">
+        <v>1</v>
+      </c>
+      <c r="N59" s="23">
+        <v>1</v>
+      </c>
+      <c r="O59" s="23">
+        <v>0</v>
+      </c>
+      <c r="P59" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q59" s="25">
+        <v>2</v>
+      </c>
+      <c r="R59" s="26">
+        <v>2</v>
+      </c>
+      <c r="S59" s="27">
+        <v>1</v>
+      </c>
+      <c r="T59" s="28">
+        <v>0</v>
+      </c>
+      <c r="U59" s="27">
+        <v>0</v>
+      </c>
+      <c r="V59" s="27">
+        <v>1</v>
+      </c>
+      <c r="W59" s="23">
+        <v>2</v>
+      </c>
+      <c r="X59" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y59" s="29">
+        <v>4</v>
+      </c>
+      <c r="Z59" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="23">
+        <v>12</v>
+      </c>
+      <c r="D60" s="23">
+        <v>72</v>
+      </c>
+      <c r="E60" s="24">
+        <v>29</v>
+      </c>
+      <c r="F60" s="23">
+        <v>20</v>
+      </c>
+      <c r="G60" s="23">
+        <v>45</v>
+      </c>
+      <c r="H60" s="23">
         <v>15</v>
       </c>
-      <c r="K7" s="18" t="s">
+      <c r="I60" s="23">
+        <v>22</v>
+      </c>
+      <c r="J60" s="23">
+        <v>43</v>
+      </c>
+      <c r="K60" s="23">
+        <v>20</v>
+      </c>
+      <c r="L60" s="23">
+        <v>49</v>
+      </c>
+      <c r="M60" s="23">
+        <v>39</v>
+      </c>
+      <c r="N60" s="23">
+        <v>40</v>
+      </c>
+      <c r="O60" s="23">
+        <v>4</v>
+      </c>
+      <c r="P60" s="23">
+        <v>12</v>
+      </c>
+      <c r="Q60" s="25">
+        <v>56</v>
+      </c>
+      <c r="R60" s="26">
+        <v>35</v>
+      </c>
+      <c r="S60" s="27">
+        <v>40</v>
+      </c>
+      <c r="T60" s="28">
+        <v>27</v>
+      </c>
+      <c r="U60" s="27">
+        <v>56</v>
+      </c>
+      <c r="V60" s="27">
+        <v>29</v>
+      </c>
+      <c r="W60" s="23">
+        <v>27</v>
+      </c>
+      <c r="X60" s="21">
+        <v>44</v>
+      </c>
+      <c r="Y60" s="29">
+        <v>19</v>
+      </c>
+      <c r="Z60" s="21">
+        <v>44</v>
+      </c>
+      <c r="AA60" s="21">
+        <v>14</v>
+      </c>
+      <c r="AB60" s="21">
+        <v>35</v>
+      </c>
+      <c r="AC60" s="21">
+        <v>28</v>
+      </c>
+      <c r="AD60" s="21">
+        <v>12</v>
+      </c>
+      <c r="AE60" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="23">
+        <v>1</v>
+      </c>
+      <c r="D61" s="23">
+        <v>27</v>
+      </c>
+      <c r="E61" s="24">
+        <v>12</v>
+      </c>
+      <c r="F61" s="23">
+        <v>4</v>
+      </c>
+      <c r="G61" s="23">
+        <v>7</v>
+      </c>
+      <c r="H61" s="23">
+        <v>9</v>
+      </c>
+      <c r="I61" s="23">
+        <v>4</v>
+      </c>
+      <c r="J61" s="23">
+        <v>5</v>
+      </c>
+      <c r="K61" s="23">
+        <v>85</v>
+      </c>
+      <c r="L61" s="23">
+        <v>0</v>
+      </c>
+      <c r="M61" s="23">
+        <v>5</v>
+      </c>
+      <c r="N61" s="23">
+        <v>6</v>
+      </c>
+      <c r="O61" s="23">
+        <v>0</v>
+      </c>
+      <c r="P61" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="25">
+        <v>5</v>
+      </c>
+      <c r="R61" s="26">
+        <v>1</v>
+      </c>
+      <c r="S61" s="27">
+        <v>6</v>
+      </c>
+      <c r="T61" s="28">
+        <v>6</v>
+      </c>
+      <c r="U61" s="27">
+        <v>3</v>
+      </c>
+      <c r="V61" s="27">
+        <v>0</v>
+      </c>
+      <c r="W61" s="23">
+        <v>7</v>
+      </c>
+      <c r="X61" s="21">
+        <v>5</v>
+      </c>
+      <c r="Y61" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA61" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD61" s="21">
+        <v>4</v>
+      </c>
+      <c r="AE61" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="23">
+        <v>11</v>
+      </c>
+      <c r="D62" s="23">
+        <v>4</v>
+      </c>
+      <c r="E62" s="24">
+        <v>5</v>
+      </c>
+      <c r="F62" s="23">
+        <v>3</v>
+      </c>
+      <c r="G62" s="23">
+        <v>9</v>
+      </c>
+      <c r="H62" s="23">
+        <v>14</v>
+      </c>
+      <c r="I62" s="23">
+        <v>3</v>
+      </c>
+      <c r="J62" s="23">
+        <v>13</v>
+      </c>
+      <c r="K62" s="23">
+        <v>11</v>
+      </c>
+      <c r="L62" s="23">
+        <v>7</v>
+      </c>
+      <c r="M62" s="23">
+        <v>10</v>
+      </c>
+      <c r="N62" s="23">
+        <v>7</v>
+      </c>
+      <c r="O62" s="23">
+        <v>2</v>
+      </c>
+      <c r="P62" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q62" s="25">
+        <v>0</v>
+      </c>
+      <c r="R62" s="26">
+        <v>3</v>
+      </c>
+      <c r="S62" s="27">
+        <v>9</v>
+      </c>
+      <c r="T62" s="28">
+        <v>9</v>
+      </c>
+      <c r="U62" s="27">
+        <v>27</v>
+      </c>
+      <c r="V62" s="27">
+        <v>9</v>
+      </c>
+      <c r="W62" s="23">
+        <v>4</v>
+      </c>
+      <c r="X62" s="21">
+        <v>14</v>
+      </c>
+      <c r="Y62" s="29">
+        <v>1</v>
+      </c>
+      <c r="Z62" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA62" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD62" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE62" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="23">
+        <v>20</v>
+      </c>
+      <c r="D63" s="23">
+        <v>39</v>
+      </c>
+      <c r="E63" s="24">
         <v>16</v>
       </c>
-      <c r="L7" s="18" t="s">
+      <c r="F63" s="23">
         <v>27</v>
       </c>
-      <c r="M7" s="18" t="s">
+      <c r="G63" s="23">
         <v>28</v>
       </c>
-      <c r="N7" s="19" t="s">
+      <c r="H63" s="23">
+        <v>33</v>
+      </c>
+      <c r="I63" s="23">
+        <v>30</v>
+      </c>
+      <c r="J63" s="23">
+        <v>32</v>
+      </c>
+      <c r="K63" s="23">
+        <v>30</v>
+      </c>
+      <c r="L63" s="23">
+        <v>33</v>
+      </c>
+      <c r="M63" s="23">
+        <v>11</v>
+      </c>
+      <c r="N63" s="23">
+        <v>21</v>
+      </c>
+      <c r="O63" s="23">
+        <v>0</v>
+      </c>
+      <c r="P63" s="23">
+        <v>13</v>
+      </c>
+      <c r="Q63" s="25">
+        <v>10</v>
+      </c>
+      <c r="R63" s="26">
+        <v>14</v>
+      </c>
+      <c r="S63" s="27">
+        <v>10</v>
+      </c>
+      <c r="T63" s="28">
+        <v>26</v>
+      </c>
+      <c r="U63" s="27">
+        <v>24</v>
+      </c>
+      <c r="V63" s="27">
+        <v>25</v>
+      </c>
+      <c r="W63" s="23">
+        <v>18</v>
+      </c>
+      <c r="X63" s="21">
+        <v>7</v>
+      </c>
+      <c r="Y63" s="29">
+        <v>10</v>
+      </c>
+      <c r="Z63" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA63" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB63" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC63" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD63" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE63" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="23">
+        <v>0</v>
+      </c>
+      <c r="D64" s="23">
+        <v>1</v>
+      </c>
+      <c r="E64" s="24">
+        <v>0</v>
+      </c>
+      <c r="F64" s="23">
+        <v>2</v>
+      </c>
+      <c r="G64" s="23">
+        <v>0</v>
+      </c>
+      <c r="H64" s="23">
+        <v>1</v>
+      </c>
+      <c r="I64" s="23">
+        <v>0</v>
+      </c>
+      <c r="J64" s="23">
+        <v>0</v>
+      </c>
+      <c r="K64" s="23">
+        <v>0</v>
+      </c>
+      <c r="L64" s="23">
+        <v>0</v>
+      </c>
+      <c r="M64" s="23">
+        <v>0</v>
+      </c>
+      <c r="N64" s="23">
+        <v>1</v>
+      </c>
+      <c r="O64" s="23">
+        <v>0</v>
+      </c>
+      <c r="P64" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="25">
+        <v>0</v>
+      </c>
+      <c r="R64" s="26">
+        <v>0</v>
+      </c>
+      <c r="S64" s="27">
+        <v>0</v>
+      </c>
+      <c r="T64" s="28">
+        <v>1</v>
+      </c>
+      <c r="U64" s="27">
+        <v>0</v>
+      </c>
+      <c r="V64" s="27">
+        <v>0</v>
+      </c>
+      <c r="W64" s="23">
+        <v>0</v>
+      </c>
+      <c r="X64" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="23">
+        <v>1</v>
+      </c>
+      <c r="D65" s="23">
+        <v>0</v>
+      </c>
+      <c r="E65" s="24">
+        <v>0</v>
+      </c>
+      <c r="F65" s="23">
+        <v>0</v>
+      </c>
+      <c r="G65" s="23">
+        <v>0</v>
+      </c>
+      <c r="H65" s="23">
+        <v>1</v>
+      </c>
+      <c r="I65" s="23">
+        <v>0</v>
+      </c>
+      <c r="J65" s="23">
+        <v>2</v>
+      </c>
+      <c r="K65" s="23">
+        <v>3</v>
+      </c>
+      <c r="L65" s="23">
+        <v>1</v>
+      </c>
+      <c r="M65" s="23">
+        <v>0</v>
+      </c>
+      <c r="N65" s="23">
+        <v>1</v>
+      </c>
+      <c r="O65" s="23">
+        <v>1</v>
+      </c>
+      <c r="P65" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="25">
+        <v>1</v>
+      </c>
+      <c r="R65" s="26">
+        <v>0</v>
+      </c>
+      <c r="S65" s="27">
+        <v>0</v>
+      </c>
+      <c r="T65" s="28">
+        <v>0</v>
+      </c>
+      <c r="U65" s="27">
+        <v>1</v>
+      </c>
+      <c r="V65" s="27">
+        <v>1</v>
+      </c>
+      <c r="W65" s="23">
+        <v>8</v>
+      </c>
+      <c r="X65" s="21">
+        <v>5</v>
+      </c>
+      <c r="Y65" s="29">
+        <v>1</v>
+      </c>
+      <c r="Z65" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA65" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB65" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC65" s="21">
+        <v>2</v>
+      </c>
+      <c r="AD65" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE65" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="23">
+        <v>3</v>
+      </c>
+      <c r="D66" s="23">
+        <v>86</v>
+      </c>
+      <c r="E66" s="24">
+        <v>3</v>
+      </c>
+      <c r="F66" s="23">
+        <v>10</v>
+      </c>
+      <c r="G66" s="23">
+        <v>12</v>
+      </c>
+      <c r="H66" s="23">
+        <v>27</v>
+      </c>
+      <c r="I66" s="23">
+        <v>0</v>
+      </c>
+      <c r="J66" s="23">
+        <v>15</v>
+      </c>
+      <c r="K66" s="23">
+        <v>17</v>
+      </c>
+      <c r="L66" s="23">
+        <v>16</v>
+      </c>
+      <c r="M66" s="23">
+        <v>9</v>
+      </c>
+      <c r="N66" s="23">
+        <v>6</v>
+      </c>
+      <c r="O66" s="23">
+        <v>1</v>
+      </c>
+      <c r="P66" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q66" s="25">
+        <v>5</v>
+      </c>
+      <c r="R66" s="26">
+        <v>10</v>
+      </c>
+      <c r="S66" s="27">
+        <v>7</v>
+      </c>
+      <c r="T66" s="28">
+        <v>4</v>
+      </c>
+      <c r="U66" s="27">
+        <v>7</v>
+      </c>
+      <c r="V66" s="27">
+        <v>20</v>
+      </c>
+      <c r="W66" s="23">
+        <v>8</v>
+      </c>
+      <c r="X66" s="21">
+        <v>5</v>
+      </c>
+      <c r="Y66" s="29">
+        <v>13</v>
+      </c>
+      <c r="Z66" s="21">
+        <v>3</v>
+      </c>
+      <c r="AA66" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB66" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC66" s="21">
+        <v>6</v>
+      </c>
+      <c r="AD66" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE66" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="23">
+        <v>16</v>
+      </c>
+      <c r="D67" s="23">
+        <v>385</v>
+      </c>
+      <c r="E67" s="24">
+        <v>20</v>
+      </c>
+      <c r="F67" s="23">
+        <v>107</v>
+      </c>
+      <c r="G67" s="23">
         <v>29</v>
       </c>
-      <c r="O7" s="58" t="s">
+      <c r="H67" s="23">
+        <v>31</v>
+      </c>
+      <c r="I67" s="23">
+        <v>10</v>
+      </c>
+      <c r="J67" s="23">
+        <v>40</v>
+      </c>
+      <c r="K67" s="23">
+        <v>37</v>
+      </c>
+      <c r="L67" s="23">
+        <v>24</v>
+      </c>
+      <c r="M67" s="23">
+        <v>34</v>
+      </c>
+      <c r="N67" s="23">
+        <v>15</v>
+      </c>
+      <c r="O67" s="23">
+        <v>30</v>
+      </c>
+      <c r="P67" s="23">
+        <v>11</v>
+      </c>
+      <c r="Q67" s="25">
+        <v>14</v>
+      </c>
+      <c r="R67" s="26">
+        <v>10</v>
+      </c>
+      <c r="S67" s="27">
+        <v>15</v>
+      </c>
+      <c r="T67" s="28">
+        <v>24</v>
+      </c>
+      <c r="U67" s="27">
+        <v>41</v>
+      </c>
+      <c r="V67" s="27">
+        <v>23</v>
+      </c>
+      <c r="W67" s="23">
+        <v>11</v>
+      </c>
+      <c r="X67" s="21">
+        <v>4</v>
+      </c>
+      <c r="Y67" s="29">
+        <v>31</v>
+      </c>
+      <c r="Z67" s="21">
+        <v>8</v>
+      </c>
+      <c r="AA67" s="21">
+        <v>12</v>
+      </c>
+      <c r="AB67" s="21">
         <v>17</v>
       </c>
-      <c r="P7" s="58" t="s">
+      <c r="AC67" s="21">
+        <v>12</v>
+      </c>
+      <c r="AD67" s="21">
+        <v>6</v>
+      </c>
+      <c r="AE67" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="23">
+        <v>2</v>
+      </c>
+      <c r="D68" s="23">
+        <v>17</v>
+      </c>
+      <c r="E68" s="24">
+        <v>8</v>
+      </c>
+      <c r="F68" s="23">
+        <v>8</v>
+      </c>
+      <c r="G68" s="23">
+        <v>6</v>
+      </c>
+      <c r="H68" s="23">
+        <v>5</v>
+      </c>
+      <c r="I68" s="23">
+        <v>2</v>
+      </c>
+      <c r="J68" s="23">
+        <v>4</v>
+      </c>
+      <c r="K68" s="23">
+        <v>13</v>
+      </c>
+      <c r="L68" s="23">
+        <v>10</v>
+      </c>
+      <c r="M68" s="23">
+        <v>10</v>
+      </c>
+      <c r="N68" s="23">
+        <v>7</v>
+      </c>
+      <c r="O68" s="23">
+        <v>0</v>
+      </c>
+      <c r="P68" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q68" s="25">
+        <v>1</v>
+      </c>
+      <c r="R68" s="26">
+        <v>1</v>
+      </c>
+      <c r="S68" s="27">
+        <v>1</v>
+      </c>
+      <c r="T68" s="28">
+        <v>6</v>
+      </c>
+      <c r="U68" s="27">
+        <v>6</v>
+      </c>
+      <c r="V68" s="27">
+        <v>2</v>
+      </c>
+      <c r="W68" s="23">
+        <v>5</v>
+      </c>
+      <c r="X68" s="21">
+        <v>2</v>
+      </c>
+      <c r="Y68" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="21">
+        <v>3</v>
+      </c>
+      <c r="AA68" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB68" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC68" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD68" s="21">
+        <v>9</v>
+      </c>
+      <c r="AE68" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C69" s="23">
+        <v>0</v>
+      </c>
+      <c r="D69" s="23">
+        <v>0</v>
+      </c>
+      <c r="E69" s="24">
+        <v>0</v>
+      </c>
+      <c r="F69" s="23">
+        <v>0</v>
+      </c>
+      <c r="G69" s="23">
+        <v>0</v>
+      </c>
+      <c r="H69" s="23">
+        <v>0</v>
+      </c>
+      <c r="I69" s="23">
+        <v>0</v>
+      </c>
+      <c r="J69" s="23">
+        <v>0</v>
+      </c>
+      <c r="K69" s="23">
+        <v>0</v>
+      </c>
+      <c r="L69" s="23">
+        <v>0</v>
+      </c>
+      <c r="M69" s="23">
+        <v>2</v>
+      </c>
+      <c r="N69" s="23">
+        <v>0</v>
+      </c>
+      <c r="O69" s="23">
+        <v>0</v>
+      </c>
+      <c r="P69" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="25">
+        <v>0</v>
+      </c>
+      <c r="R69" s="26">
+        <v>0</v>
+      </c>
+      <c r="S69" s="27">
+        <v>1</v>
+      </c>
+      <c r="T69" s="28">
+        <v>0</v>
+      </c>
+      <c r="U69" s="27">
+        <v>0</v>
+      </c>
+      <c r="V69" s="27">
+        <v>0</v>
+      </c>
+      <c r="W69" s="23">
+        <v>0</v>
+      </c>
+      <c r="X69" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB69" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC69" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="34">
+        <v>4</v>
+      </c>
+      <c r="D70" s="34">
+        <v>17</v>
+      </c>
+      <c r="E70" s="34">
+        <v>14</v>
+      </c>
+      <c r="F70" s="34">
+        <v>16</v>
+      </c>
+      <c r="G70" s="34">
+        <v>15</v>
+      </c>
+      <c r="H70" s="34">
+        <v>35</v>
+      </c>
+      <c r="I70" s="34">
+        <v>28</v>
+      </c>
+      <c r="J70" s="34">
+        <v>40</v>
+      </c>
+      <c r="K70" s="34">
+        <v>23</v>
+      </c>
+      <c r="L70" s="34">
+        <v>23</v>
+      </c>
+      <c r="M70" s="34">
+        <v>24</v>
+      </c>
+      <c r="N70" s="34">
+        <v>20</v>
+      </c>
+      <c r="O70" s="34">
+        <v>1</v>
+      </c>
+      <c r="P70" s="34">
         <v>18</v>
       </c>
-      <c r="Q7" s="58" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="59" t="s">
+      <c r="Q70" s="35">
+        <v>9</v>
+      </c>
+      <c r="R70" s="36">
+        <v>11</v>
+      </c>
+      <c r="S70" s="37">
+        <v>18</v>
+      </c>
+      <c r="T70" s="38">
+        <v>31</v>
+      </c>
+      <c r="U70" s="37">
         <v>20</v>
       </c>
-      <c r="S7" s="59" t="s">
-[...11 lines deleted...]
-      <c r="W7" s="59" t="s">
+      <c r="V70" s="37">
+        <v>17</v>
+      </c>
+      <c r="W70" s="34">
+        <v>7</v>
+      </c>
+      <c r="X70" s="56">
         <v>16</v>
       </c>
-      <c r="X7" s="59" t="s">
-[...224 lines deleted...]
-      <c r="AB10" s="22">
+      <c r="Y70" s="56">
+        <v>1</v>
+      </c>
+      <c r="Z70" s="56">
         <v>5</v>
       </c>
-      <c r="AC10" s="22">
+      <c r="AA70" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB70" s="56">
         <v>3</v>
       </c>
-      <c r="AD10" s="22">
-[...141 lines deleted...]
-      <c r="P12" s="24">
+      <c r="AC70" s="56">
         <v>10</v>
       </c>
-      <c r="Q12" s="26">
-[...46 lines deleted...]
-      <c r="B13" s="31" t="s">
+      <c r="AD70" s="56">
         <v>2</v>
       </c>
-      <c r="C13" s="24">
-[...154 lines deleted...]
-      <c r="X14" s="56">
+      <c r="AE70" s="56">
         <v>6</v>
       </c>
-      <c r="Y14" s="22">
-[...5051 lines deleted...]
-    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="71" spans="1:31" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B71" s="54"/>
+    </row>
+    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B52:AB52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Y6"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="AA6:AE6"/>
     <mergeCell ref="B8:AB8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>