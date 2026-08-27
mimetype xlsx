--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внешняя миграция\613102 Внешняя миграция по всем потокам - выбытие (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="100">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -196,56 +196,50 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>" -" құбылыс жоқ</t>
   </si>
   <si>
     <t>"0,0"  - елеусіз шама</t>
   </si>
   <si>
     <t>"х" - деректер құпиялы</t>
   </si>
   <si>
     <t>"…" - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>110000000</t>
   </si>
   <si>
     <t>150000000</t>
   </si>
   <si>
     <t>190000000</t>
   </si>
   <si>
     <t>230000000</t>
   </si>
   <si>
     <t>270000000</t>
   </si>
   <si>
     <t>310000000</t>
   </si>
   <si>
     <t>330000000</t>
   </si>
   <si>
     <t>350000000</t>
@@ -329,50 +323,56 @@
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>СКК коды - 613102</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -596,57 +596,54 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -732,95 +729,99 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1089,6347 +1090,6545 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" style="21" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="37.42578125" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="86.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="46">
+        <v>613102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="47" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="44" t="s">
         <v>83</v>
       </c>
-      <c r="B1" s="47">
-[...7 lines deleted...]
-      <c r="B2" s="48" t="s">
+      <c r="B6" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="39" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A4" s="45" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="49" t="s">
-[...12 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="B8" s="40" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
         <v>85</v>
       </c>
-      <c r="B6" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="40" t="s">
+      <c r="B9" s="41" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="44" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="43" t="s">
         <v>86</v>
       </c>
-      <c r="B8" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="B10" s="48" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="78" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="45" t="s">
         <v>87</v>
       </c>
-      <c r="B9" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="44" t="s">
+      <c r="B12" s="79" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="45" t="s">
         <v>88</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B13" s="79" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="62">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="62">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="58" t="s">
         <v>96</v>
-      </c>
-[...78 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="136.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B3" s="21"/>
+      <c r="B3" s="20"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B4" s="21"/>
+      <c r="B4" s="20"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B10" s="21"/>
+      <c r="B10" s="20"/>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B12" s="21"/>
+      <c r="B12" s="20"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B13" s="21"/>
+      <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B15" s="21"/>
+      <c r="B15" s="20"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B16" s="21"/>
+      <c r="B16" s="20"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B17" s="21"/>
+      <c r="B17" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B18" s="21"/>
+      <c r="B18" s="20"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B19" s="21"/>
+      <c r="B19" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE73"/>
+  <dimension ref="A2:AG73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="AJ53" sqref="AJ53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-      <c r="AE5" s="53" t="s">
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:33" s="50" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="20"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="AF5" s="52" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="6" spans="1:33" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="70" t="s">
+        <v>75</v>
       </c>
       <c r="B6" s="75"/>
-      <c r="C6" s="71">
+      <c r="C6" s="73">
         <v>2024</v>
       </c>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
-      <c r="O6" s="70">
+      <c r="O6" s="72">
         <v>2025</v>
       </c>
-      <c r="P6" s="70"/>
-[...10 lines deleted...]
-      <c r="AA6" s="71">
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="73">
         <v>2026</v>
       </c>
       <c r="AB6" s="77"/>
       <c r="AC6" s="77"/>
       <c r="AD6" s="77"/>
       <c r="AE6" s="77"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="69"/>
+      <c r="AF6" s="77"/>
+    </row>
+    <row r="7" spans="1:33" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="71"/>
       <c r="B7" s="76"/>
-      <c r="C7" s="16" t="s">
+      <c r="C7" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="16" t="s">
+      <c r="D7" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="E7" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="F7" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="G7" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="17" t="s">
+      <c r="H7" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="I7" s="17" t="s">
+      <c r="I7" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="J7" s="17" t="s">
+      <c r="J7" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="K7" s="17" t="s">
+      <c r="K7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="17" t="s">
+      <c r="L7" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="M7" s="17" t="s">
+      <c r="M7" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="N7" s="18" t="s">
+      <c r="N7" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="57" t="s">
+      <c r="O7" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="P7" s="57" t="s">
+      <c r="P7" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="Q7" s="57" t="s">
+      <c r="Q7" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="58" t="s">
+      <c r="R7" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="58" t="s">
+      <c r="S7" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="T7" s="58" t="s">
+      <c r="T7" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="U7" s="58" t="s">
+      <c r="U7" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="V7" s="58" t="s">
+      <c r="V7" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="58" t="s">
+      <c r="W7" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="X7" s="58" t="s">
+      <c r="X7" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="Y7" s="18" t="s">
+      <c r="Y7" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="Z7" s="61" t="s">
+      <c r="Z7" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="AA7" s="62" t="s">
+      <c r="AA7" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="AB7" s="62" t="s">
+      <c r="AB7" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="AC7" s="62" t="s">
+      <c r="AC7" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="63" t="s">
+      <c r="AD7" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="58" t="s">
+      <c r="AE7" s="57" t="s">
         <v>21</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="78" t="s">
+      <c r="AF7" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG7" s="28"/>
+    </row>
+    <row r="8" spans="1:33" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="78"/>
-[...30 lines deleted...]
-      <c r="C9" s="23">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="63"/>
+      <c r="N8" s="63"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="64"/>
+      <c r="AD8" s="64"/>
+      <c r="AE8" s="64"/>
+      <c r="AF8" s="64"/>
+    </row>
+    <row r="9" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="22">
         <v>604</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="22">
         <v>2108</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="23">
         <v>1073</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="22">
         <v>1022</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="22">
         <v>946</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="22">
         <v>1214</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="22">
         <v>832</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="22">
         <v>1240</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="22">
         <v>1188</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="22">
         <v>1032</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="22">
         <v>837</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="22">
         <v>688</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="22">
         <v>98</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="22">
         <v>413</v>
       </c>
-      <c r="Q9" s="25">
+      <c r="Q9" s="24">
         <v>611</v>
       </c>
-      <c r="R9" s="26">
+      <c r="R9" s="25">
         <v>611</v>
       </c>
-      <c r="S9" s="27">
+      <c r="S9" s="26">
         <v>662</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="27">
         <v>1123</v>
       </c>
-      <c r="U9" s="27">
+      <c r="U9" s="26">
         <v>1019</v>
       </c>
-      <c r="V9" s="27">
+      <c r="V9" s="26">
         <v>823</v>
       </c>
-      <c r="W9" s="23">
+      <c r="W9" s="22">
         <v>615</v>
       </c>
-      <c r="X9" s="55">
+      <c r="X9" s="54">
         <v>699</v>
       </c>
-      <c r="Y9" s="21">
+      <c r="Y9" s="20">
         <v>511</v>
       </c>
-      <c r="Z9" s="21">
+      <c r="Z9" s="20">
         <v>423</v>
       </c>
-      <c r="AA9" s="21">
+      <c r="AA9" s="20">
         <v>323</v>
       </c>
-      <c r="AB9" s="21">
+      <c r="AB9" s="20">
         <v>311</v>
       </c>
-      <c r="AC9" s="21">
+      <c r="AC9" s="20">
         <v>355</v>
       </c>
-      <c r="AD9" s="21">
+      <c r="AD9" s="20">
         <v>357</v>
       </c>
-      <c r="AE9" s="21">
+      <c r="AE9" s="20">
         <v>343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6">
+      <c r="AF9" s="20">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="5">
         <v>100000000</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="22">
         <v>18</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="22">
         <v>53</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="23">
         <v>165</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="22">
         <v>68</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="22">
         <v>43</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="22">
         <v>40</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="22">
         <v>22</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="22">
         <v>27</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="22">
         <v>26</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="22">
         <v>38</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="22">
         <v>19</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N10" s="22">
         <v>23</v>
       </c>
-      <c r="O10" s="23">
-[...2 lines deleted...]
-      <c r="P10" s="23">
+      <c r="O10" s="22">
+        <v>0</v>
+      </c>
+      <c r="P10" s="22">
         <v>7</v>
       </c>
-      <c r="Q10" s="25">
+      <c r="Q10" s="24">
         <v>26</v>
       </c>
-      <c r="R10" s="26">
+      <c r="R10" s="25">
         <v>11</v>
       </c>
-      <c r="S10" s="27">
+      <c r="S10" s="26">
         <v>21</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="27">
         <v>23</v>
       </c>
-      <c r="U10" s="27">
+      <c r="U10" s="26">
         <v>35</v>
       </c>
-      <c r="V10" s="27">
+      <c r="V10" s="26">
         <v>15</v>
       </c>
-      <c r="W10" s="23">
+      <c r="W10" s="22">
         <v>18</v>
       </c>
-      <c r="X10" s="55">
+      <c r="X10" s="54">
         <v>17</v>
       </c>
-      <c r="Y10" s="21">
+      <c r="Y10" s="20">
         <v>17</v>
       </c>
-      <c r="Z10" s="21">
+      <c r="Z10" s="20">
         <v>15</v>
       </c>
-      <c r="AA10" s="21">
+      <c r="AA10" s="20">
         <v>11</v>
       </c>
-      <c r="AB10" s="21">
+      <c r="AB10" s="20">
         <v>5</v>
       </c>
-      <c r="AC10" s="21">
+      <c r="AC10" s="20">
         <v>3</v>
       </c>
-      <c r="AD10" s="21">
+      <c r="AD10" s="20">
         <v>3</v>
       </c>
-      <c r="AE10" s="21">
+      <c r="AE10" s="20">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="AF10" s="20">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="22">
+        <v>59</v>
+      </c>
+      <c r="D11" s="22">
+        <v>51</v>
+      </c>
+      <c r="E11" s="23">
+        <v>70</v>
+      </c>
+      <c r="F11" s="22">
+        <v>106</v>
+      </c>
+      <c r="G11" s="22">
+        <v>61</v>
+      </c>
+      <c r="H11" s="22">
+        <v>85</v>
+      </c>
+      <c r="I11" s="22">
+        <v>47</v>
+      </c>
+      <c r="J11" s="22">
+        <v>115</v>
+      </c>
+      <c r="K11" s="22">
+        <v>81</v>
+      </c>
+      <c r="L11" s="22">
+        <v>98</v>
+      </c>
+      <c r="M11" s="22">
+        <v>65</v>
+      </c>
+      <c r="N11" s="22">
+        <v>55</v>
+      </c>
+      <c r="O11" s="22">
+        <v>13</v>
+      </c>
+      <c r="P11" s="22">
+        <v>35</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>27</v>
+      </c>
+      <c r="R11" s="25">
+        <v>32</v>
+      </c>
+      <c r="S11" s="26">
+        <v>61</v>
+      </c>
+      <c r="T11" s="27">
+        <v>85</v>
+      </c>
+      <c r="U11" s="26">
+        <v>73</v>
+      </c>
+      <c r="V11" s="26">
+        <v>82</v>
+      </c>
+      <c r="W11" s="22">
+        <v>49</v>
+      </c>
+      <c r="X11" s="54">
+        <v>70</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>72</v>
+      </c>
+      <c r="Z11" s="20">
+        <v>37</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>33</v>
+      </c>
+      <c r="AB11" s="20">
+        <v>27</v>
+      </c>
+      <c r="AC11" s="20">
+        <v>22</v>
+      </c>
+      <c r="AD11" s="20">
+        <v>31</v>
+      </c>
+      <c r="AE11" s="20">
+        <v>28</v>
+      </c>
+      <c r="AF11" s="20">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="22">
+        <v>25</v>
+      </c>
+      <c r="D12" s="22">
+        <v>21</v>
+      </c>
+      <c r="E12" s="23">
+        <v>14</v>
+      </c>
+      <c r="F12" s="22">
+        <v>27</v>
+      </c>
+      <c r="G12" s="22">
+        <v>22</v>
+      </c>
+      <c r="H12" s="22">
+        <v>24</v>
+      </c>
+      <c r="I12" s="22">
+        <v>23</v>
+      </c>
+      <c r="J12" s="22">
+        <v>28</v>
+      </c>
+      <c r="K12" s="22">
+        <v>31</v>
+      </c>
+      <c r="L12" s="22">
+        <v>20</v>
+      </c>
+      <c r="M12" s="22">
+        <v>23</v>
+      </c>
+      <c r="N12" s="22">
+        <v>13</v>
+      </c>
+      <c r="O12" s="22">
+        <v>0</v>
+      </c>
+      <c r="P12" s="22">
+        <v>10</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>18</v>
+      </c>
+      <c r="R12" s="25">
+        <v>8</v>
+      </c>
+      <c r="S12" s="26">
+        <v>12</v>
+      </c>
+      <c r="T12" s="27">
+        <v>24</v>
+      </c>
+      <c r="U12" s="26">
+        <v>11</v>
+      </c>
+      <c r="V12" s="26">
+        <v>23</v>
+      </c>
+      <c r="W12" s="22">
+        <v>20</v>
+      </c>
+      <c r="X12" s="54">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>15</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>9</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="20">
+        <v>11</v>
+      </c>
+      <c r="AC12" s="20">
+        <v>14</v>
+      </c>
+      <c r="AD12" s="20">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="20">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="30" t="s">
+      <c r="B13" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="22">
+        <v>27</v>
+      </c>
+      <c r="D13" s="22">
+        <v>18</v>
+      </c>
+      <c r="E13" s="23">
+        <v>83</v>
+      </c>
+      <c r="F13" s="22">
+        <v>28</v>
+      </c>
+      <c r="G13" s="22">
+        <v>20</v>
+      </c>
+      <c r="H13" s="22">
+        <v>49</v>
+      </c>
+      <c r="I13" s="22">
+        <v>21</v>
+      </c>
+      <c r="J13" s="22">
+        <v>49</v>
+      </c>
+      <c r="K13" s="22">
+        <v>35</v>
+      </c>
+      <c r="L13" s="22">
+        <v>34</v>
+      </c>
+      <c r="M13" s="22">
+        <v>33</v>
+      </c>
+      <c r="N13" s="22">
+        <v>24</v>
+      </c>
+      <c r="O13" s="22">
+        <v>3</v>
+      </c>
+      <c r="P13" s="22">
+        <v>25</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>7</v>
+      </c>
+      <c r="R13" s="25">
+        <v>15</v>
+      </c>
+      <c r="S13" s="26">
+        <v>25</v>
+      </c>
+      <c r="T13" s="27">
+        <v>47</v>
+      </c>
+      <c r="U13" s="26">
+        <v>28</v>
+      </c>
+      <c r="V13" s="26">
+        <v>37</v>
+      </c>
+      <c r="W13" s="22">
+        <v>27</v>
+      </c>
+      <c r="X13" s="54">
         <v>30</v>
       </c>
-      <c r="C11" s="23">
+      <c r="Y13" s="20">
+        <v>26</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>7</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>7</v>
+      </c>
+      <c r="AB13" s="20">
+        <v>12</v>
+      </c>
+      <c r="AC13" s="20">
+        <v>7</v>
+      </c>
+      <c r="AD13" s="20">
+        <v>30</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>15</v>
+      </c>
+      <c r="AF13" s="20">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D11" s="23">
+      <c r="B14" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="22">
+        <v>0</v>
+      </c>
+      <c r="D14" s="22">
+        <v>4</v>
+      </c>
+      <c r="E14" s="23">
+        <v>2</v>
+      </c>
+      <c r="F14" s="22">
+        <v>7</v>
+      </c>
+      <c r="G14" s="22">
+        <v>9</v>
+      </c>
+      <c r="H14" s="22">
+        <v>4</v>
+      </c>
+      <c r="I14" s="22">
+        <v>8</v>
+      </c>
+      <c r="J14" s="22">
+        <v>4</v>
+      </c>
+      <c r="K14" s="22">
+        <v>7</v>
+      </c>
+      <c r="L14" s="22">
+        <v>7</v>
+      </c>
+      <c r="M14" s="22">
+        <v>10</v>
+      </c>
+      <c r="N14" s="22">
+        <v>0</v>
+      </c>
+      <c r="O14" s="22">
+        <v>0</v>
+      </c>
+      <c r="P14" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>3</v>
+      </c>
+      <c r="R14" s="25">
+        <v>1</v>
+      </c>
+      <c r="S14" s="26">
+        <v>4</v>
+      </c>
+      <c r="T14" s="27">
+        <v>2</v>
+      </c>
+      <c r="U14" s="26">
+        <v>10</v>
+      </c>
+      <c r="V14" s="26">
+        <v>4</v>
+      </c>
+      <c r="W14" s="22">
+        <v>0</v>
+      </c>
+      <c r="X14" s="54">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>7</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>3</v>
+      </c>
+      <c r="AB14" s="20">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>3</v>
+      </c>
+      <c r="AF14" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="22">
+        <v>12</v>
+      </c>
+      <c r="D15" s="22">
+        <v>14</v>
+      </c>
+      <c r="E15" s="23">
+        <v>11</v>
+      </c>
+      <c r="F15" s="22">
+        <v>16</v>
+      </c>
+      <c r="G15" s="22">
+        <v>9</v>
+      </c>
+      <c r="H15" s="22">
+        <v>11</v>
+      </c>
+      <c r="I15" s="22">
+        <v>6</v>
+      </c>
+      <c r="J15" s="22">
+        <v>5</v>
+      </c>
+      <c r="K15" s="22">
+        <v>17</v>
+      </c>
+      <c r="L15" s="22">
+        <v>8</v>
+      </c>
+      <c r="M15" s="22">
+        <v>6</v>
+      </c>
+      <c r="N15" s="22">
+        <v>8</v>
+      </c>
+      <c r="O15" s="22">
+        <v>1</v>
+      </c>
+      <c r="P15" s="22">
+        <v>7</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>5</v>
+      </c>
+      <c r="R15" s="25">
+        <v>8</v>
+      </c>
+      <c r="S15" s="26">
+        <v>6</v>
+      </c>
+      <c r="T15" s="27">
+        <v>7</v>
+      </c>
+      <c r="U15" s="26">
+        <v>5</v>
+      </c>
+      <c r="V15" s="26">
+        <v>7</v>
+      </c>
+      <c r="W15" s="22">
+        <v>12</v>
+      </c>
+      <c r="X15" s="54">
+        <v>7</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>5</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="20">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="22">
+        <v>18</v>
+      </c>
+      <c r="D16" s="22">
+        <v>76</v>
+      </c>
+      <c r="E16" s="23">
         <v>51</v>
       </c>
-      <c r="E11" s="24">
+      <c r="F16" s="22">
+        <v>31</v>
+      </c>
+      <c r="G16" s="22">
+        <v>81</v>
+      </c>
+      <c r="H16" s="22">
+        <v>50</v>
+      </c>
+      <c r="I16" s="22">
+        <v>62</v>
+      </c>
+      <c r="J16" s="22">
+        <v>87</v>
+      </c>
+      <c r="K16" s="22">
+        <v>46</v>
+      </c>
+      <c r="L16" s="22">
+        <v>72</v>
+      </c>
+      <c r="M16" s="22">
+        <v>64</v>
+      </c>
+      <c r="N16" s="22">
+        <v>57</v>
+      </c>
+      <c r="O16" s="22">
+        <v>8</v>
+      </c>
+      <c r="P16" s="22">
+        <v>19</v>
+      </c>
+      <c r="Q16" s="24">
+        <v>77</v>
+      </c>
+      <c r="R16" s="25">
+        <v>60</v>
+      </c>
+      <c r="S16" s="26">
+        <v>66</v>
+      </c>
+      <c r="T16" s="27">
+        <v>63</v>
+      </c>
+      <c r="U16" s="26">
+        <v>97</v>
+      </c>
+      <c r="V16" s="26">
+        <v>61</v>
+      </c>
+      <c r="W16" s="22">
+        <v>63</v>
+      </c>
+      <c r="X16" s="54">
+        <v>64</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>31</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>63</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>17</v>
+      </c>
+      <c r="AB16" s="20">
+        <v>48</v>
+      </c>
+      <c r="AC16" s="20">
+        <v>45</v>
+      </c>
+      <c r="AD16" s="20">
+        <v>19</v>
+      </c>
+      <c r="AE16" s="20">
+        <v>22</v>
+      </c>
+      <c r="AF16" s="20">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="22">
+        <v>1</v>
+      </c>
+      <c r="D17" s="22">
+        <v>44</v>
+      </c>
+      <c r="E17" s="23">
+        <v>16</v>
+      </c>
+      <c r="F17" s="22">
+        <v>12</v>
+      </c>
+      <c r="G17" s="22">
+        <v>11</v>
+      </c>
+      <c r="H17" s="22">
+        <v>20</v>
+      </c>
+      <c r="I17" s="22">
+        <v>27</v>
+      </c>
+      <c r="J17" s="22">
+        <v>17</v>
+      </c>
+      <c r="K17" s="22">
+        <v>118</v>
+      </c>
+      <c r="L17" s="22">
+        <v>2</v>
+      </c>
+      <c r="M17" s="22">
+        <v>11</v>
+      </c>
+      <c r="N17" s="22">
+        <v>13</v>
+      </c>
+      <c r="O17" s="22">
+        <v>0</v>
+      </c>
+      <c r="P17" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>9</v>
+      </c>
+      <c r="R17" s="25">
+        <v>10</v>
+      </c>
+      <c r="S17" s="26">
+        <v>12</v>
+      </c>
+      <c r="T17" s="27">
+        <v>19</v>
+      </c>
+      <c r="U17" s="26">
+        <v>21</v>
+      </c>
+      <c r="V17" s="26">
+        <v>8</v>
+      </c>
+      <c r="W17" s="22">
+        <v>10</v>
+      </c>
+      <c r="X17" s="54">
+        <v>11</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>8</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>9</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="20">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="20">
+        <v>4</v>
+      </c>
+      <c r="AD17" s="20">
+        <v>20</v>
+      </c>
+      <c r="AE17" s="20">
+        <v>11</v>
+      </c>
+      <c r="AF17" s="20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="22">
+        <v>99</v>
+      </c>
+      <c r="D18" s="22">
+        <v>66</v>
+      </c>
+      <c r="E18" s="23">
+        <v>67</v>
+      </c>
+      <c r="F18" s="22">
+        <v>101</v>
+      </c>
+      <c r="G18" s="22">
+        <v>121</v>
+      </c>
+      <c r="H18" s="22">
+        <v>199</v>
+      </c>
+      <c r="I18" s="22">
+        <v>131</v>
+      </c>
+      <c r="J18" s="22">
+        <v>231</v>
+      </c>
+      <c r="K18" s="22">
+        <v>175</v>
+      </c>
+      <c r="L18" s="22">
+        <v>157</v>
+      </c>
+      <c r="M18" s="22">
+        <v>146</v>
+      </c>
+      <c r="N18" s="22">
+        <v>95</v>
+      </c>
+      <c r="O18" s="22">
+        <v>7</v>
+      </c>
+      <c r="P18" s="22">
+        <v>73</v>
+      </c>
+      <c r="Q18" s="24">
+        <v>94</v>
+      </c>
+      <c r="R18" s="25">
+        <v>112</v>
+      </c>
+      <c r="S18" s="26">
+        <v>144</v>
+      </c>
+      <c r="T18" s="27">
+        <v>285</v>
+      </c>
+      <c r="U18" s="26">
+        <v>229</v>
+      </c>
+      <c r="V18" s="26">
+        <v>146</v>
+      </c>
+      <c r="W18" s="22">
+        <v>121</v>
+      </c>
+      <c r="X18" s="54">
+        <v>87</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>55</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>98</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>35</v>
+      </c>
+      <c r="AB18" s="20">
+        <v>47</v>
+      </c>
+      <c r="AC18" s="20">
+        <v>61</v>
+      </c>
+      <c r="AD18" s="20">
+        <v>40</v>
+      </c>
+      <c r="AE18" s="20">
+        <v>55</v>
+      </c>
+      <c r="AF18" s="20">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="22">
+        <v>93</v>
+      </c>
+      <c r="D19" s="22">
+        <v>124</v>
+      </c>
+      <c r="E19" s="23">
+        <v>96</v>
+      </c>
+      <c r="F19" s="22">
+        <v>124</v>
+      </c>
+      <c r="G19" s="22">
+        <v>134</v>
+      </c>
+      <c r="H19" s="22">
+        <v>122</v>
+      </c>
+      <c r="I19" s="22">
+        <v>78</v>
+      </c>
+      <c r="J19" s="22">
+        <v>92</v>
+      </c>
+      <c r="K19" s="22">
+        <v>92</v>
+      </c>
+      <c r="L19" s="22">
+        <v>107</v>
+      </c>
+      <c r="M19" s="22">
+        <v>58</v>
+      </c>
+      <c r="N19" s="22">
+        <v>52</v>
+      </c>
+      <c r="O19" s="22">
+        <v>3</v>
+      </c>
+      <c r="P19" s="22">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>37</v>
+      </c>
+      <c r="R19" s="25">
+        <v>65</v>
+      </c>
+      <c r="S19" s="26">
+        <v>49</v>
+      </c>
+      <c r="T19" s="27">
+        <v>78</v>
+      </c>
+      <c r="U19" s="26">
         <v>70</v>
       </c>
-      <c r="F11" s="23">
+      <c r="V19" s="26">
+        <v>61</v>
+      </c>
+      <c r="W19" s="22">
+        <v>68</v>
+      </c>
+      <c r="X19" s="54">
+        <v>58</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>31</v>
+      </c>
+      <c r="Z19" s="20">
+        <v>18</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="20">
+        <v>29</v>
+      </c>
+      <c r="AC19" s="20">
+        <v>21</v>
+      </c>
+      <c r="AD19" s="20">
+        <v>24</v>
+      </c>
+      <c r="AE19" s="20">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="20">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="22">
+        <v>0</v>
+      </c>
+      <c r="D20" s="22">
+        <v>4</v>
+      </c>
+      <c r="E20" s="23">
+        <v>3</v>
+      </c>
+      <c r="F20" s="22">
+        <v>7</v>
+      </c>
+      <c r="G20" s="22">
+        <v>0</v>
+      </c>
+      <c r="H20" s="22">
+        <v>2</v>
+      </c>
+      <c r="I20" s="22">
+        <v>2</v>
+      </c>
+      <c r="J20" s="22">
+        <v>3</v>
+      </c>
+      <c r="K20" s="22">
+        <v>0</v>
+      </c>
+      <c r="L20" s="22">
+        <v>0</v>
+      </c>
+      <c r="M20" s="22">
+        <v>3</v>
+      </c>
+      <c r="N20" s="22">
+        <v>1</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>1</v>
+      </c>
+      <c r="R20" s="25">
+        <v>0</v>
+      </c>
+      <c r="S20" s="26">
+        <v>4</v>
+      </c>
+      <c r="T20" s="27">
+        <v>2</v>
+      </c>
+      <c r="U20" s="26">
+        <v>1</v>
+      </c>
+      <c r="V20" s="26">
+        <v>0</v>
+      </c>
+      <c r="W20" s="22">
+        <v>7</v>
+      </c>
+      <c r="X20" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="22">
+        <v>3</v>
+      </c>
+      <c r="D21" s="22">
+        <v>4</v>
+      </c>
+      <c r="E21" s="23">
+        <v>9</v>
+      </c>
+      <c r="F21" s="22">
+        <v>1</v>
+      </c>
+      <c r="G21" s="22">
+        <v>5</v>
+      </c>
+      <c r="H21" s="22">
+        <v>6</v>
+      </c>
+      <c r="I21" s="22">
+        <v>4</v>
+      </c>
+      <c r="J21" s="22">
+        <v>7</v>
+      </c>
+      <c r="K21" s="22">
+        <v>10</v>
+      </c>
+      <c r="L21" s="22">
+        <v>8</v>
+      </c>
+      <c r="M21" s="22">
+        <v>5</v>
+      </c>
+      <c r="N21" s="22">
+        <v>12</v>
+      </c>
+      <c r="O21" s="22">
+        <v>1</v>
+      </c>
+      <c r="P21" s="22">
+        <v>17</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>4</v>
+      </c>
+      <c r="R21" s="25">
+        <v>6</v>
+      </c>
+      <c r="S21" s="26">
+        <v>7</v>
+      </c>
+      <c r="T21" s="27">
+        <v>8</v>
+      </c>
+      <c r="U21" s="26">
+        <v>7</v>
+      </c>
+      <c r="V21" s="26">
+        <v>13</v>
+      </c>
+      <c r="W21" s="22">
+        <v>11</v>
+      </c>
+      <c r="X21" s="54">
+        <v>41</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>5</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>8</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="20">
+        <v>9</v>
+      </c>
+      <c r="AC21" s="20">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="20">
+        <v>7</v>
+      </c>
+      <c r="AE21" s="20">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="20">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="22">
+        <v>51</v>
+      </c>
+      <c r="D22" s="22">
+        <v>166</v>
+      </c>
+      <c r="E22" s="23">
+        <v>59</v>
+      </c>
+      <c r="F22" s="22">
+        <v>83</v>
+      </c>
+      <c r="G22" s="22">
+        <v>90</v>
+      </c>
+      <c r="H22" s="22">
+        <v>132</v>
+      </c>
+      <c r="I22" s="22">
+        <v>50</v>
+      </c>
+      <c r="J22" s="22">
+        <v>107</v>
+      </c>
+      <c r="K22" s="22">
+        <v>119</v>
+      </c>
+      <c r="L22" s="22">
+        <v>95</v>
+      </c>
+      <c r="M22" s="22">
+        <v>63</v>
+      </c>
+      <c r="N22" s="22">
+        <v>38</v>
+      </c>
+      <c r="O22" s="22">
+        <v>10</v>
+      </c>
+      <c r="P22" s="22">
+        <v>27</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>33</v>
+      </c>
+      <c r="R22" s="25">
+        <v>56</v>
+      </c>
+      <c r="S22" s="26">
+        <v>34</v>
+      </c>
+      <c r="T22" s="27">
+        <v>53</v>
+      </c>
+      <c r="U22" s="26">
+        <v>63</v>
+      </c>
+      <c r="V22" s="26">
+        <v>47</v>
+      </c>
+      <c r="W22" s="22">
+        <v>55</v>
+      </c>
+      <c r="X22" s="54">
+        <v>50</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>36</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>16</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>29</v>
+      </c>
+      <c r="AB22" s="20">
+        <v>21</v>
+      </c>
+      <c r="AC22" s="20">
+        <v>35</v>
+      </c>
+      <c r="AD22" s="20">
+        <v>25</v>
+      </c>
+      <c r="AE22" s="20">
+        <v>19</v>
+      </c>
+      <c r="AF22" s="20">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="22">
+        <v>42</v>
+      </c>
+      <c r="D23" s="22">
+        <v>1258</v>
+      </c>
+      <c r="E23" s="23">
+        <v>63</v>
+      </c>
+      <c r="F23" s="22">
+        <v>162</v>
+      </c>
+      <c r="G23" s="22">
+        <v>76</v>
+      </c>
+      <c r="H23" s="22">
+        <v>91</v>
+      </c>
+      <c r="I23" s="22">
+        <v>50</v>
+      </c>
+      <c r="J23" s="22">
+        <v>89</v>
+      </c>
+      <c r="K23" s="22">
+        <v>86</v>
+      </c>
+      <c r="L23" s="22">
+        <v>79</v>
+      </c>
+      <c r="M23" s="22">
+        <v>93</v>
+      </c>
+      <c r="N23" s="22">
+        <v>44</v>
+      </c>
+      <c r="O23" s="22">
+        <v>33</v>
+      </c>
+      <c r="P23" s="22">
+        <v>23</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>48</v>
+      </c>
+      <c r="R23" s="25">
+        <v>21</v>
+      </c>
+      <c r="S23" s="26">
+        <v>29</v>
+      </c>
+      <c r="T23" s="27">
+        <v>67</v>
+      </c>
+      <c r="U23" s="26">
+        <v>85</v>
+      </c>
+      <c r="V23" s="26">
+        <v>41</v>
+      </c>
+      <c r="W23" s="22">
+        <v>30</v>
+      </c>
+      <c r="X23" s="54">
+        <v>30</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>62</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>22</v>
+      </c>
+      <c r="AB23" s="20">
+        <v>23</v>
+      </c>
+      <c r="AC23" s="20">
+        <v>20</v>
+      </c>
+      <c r="AD23" s="20">
+        <v>20</v>
+      </c>
+      <c r="AE23" s="20">
+        <v>10</v>
+      </c>
+      <c r="AF23" s="20">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="22">
+        <v>4</v>
+      </c>
+      <c r="D24" s="22">
+        <v>19</v>
+      </c>
+      <c r="E24" s="23">
+        <v>15</v>
+      </c>
+      <c r="F24" s="22">
+        <v>10</v>
+      </c>
+      <c r="G24" s="22">
+        <v>8</v>
+      </c>
+      <c r="H24" s="22">
+        <v>8</v>
+      </c>
+      <c r="I24" s="22">
+        <v>3</v>
+      </c>
+      <c r="J24" s="22">
+        <v>10</v>
+      </c>
+      <c r="K24" s="22">
+        <v>14</v>
+      </c>
+      <c r="L24" s="22">
+        <v>11</v>
+      </c>
+      <c r="M24" s="22">
+        <v>13</v>
+      </c>
+      <c r="N24" s="22">
+        <v>8</v>
+      </c>
+      <c r="O24" s="22">
+        <v>0</v>
+      </c>
+      <c r="P24" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>1</v>
+      </c>
+      <c r="R24" s="25">
+        <v>2</v>
+      </c>
+      <c r="S24" s="26">
+        <v>1</v>
+      </c>
+      <c r="T24" s="27">
+        <v>7</v>
+      </c>
+      <c r="U24" s="26">
+        <v>7</v>
+      </c>
+      <c r="V24" s="26">
+        <v>12</v>
+      </c>
+      <c r="W24" s="23">
+        <v>8</v>
+      </c>
+      <c r="X24" s="54">
+        <v>6</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>3</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>5</v>
+      </c>
+      <c r="AB24" s="20">
+        <v>4</v>
+      </c>
+      <c r="AC24" s="20">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="20">
+        <v>9</v>
+      </c>
+      <c r="AE24" s="20">
+        <v>6</v>
+      </c>
+      <c r="AF24" s="20">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="22">
+        <v>5</v>
+      </c>
+      <c r="D25" s="22">
+        <v>5</v>
+      </c>
+      <c r="E25" s="23">
+        <v>9</v>
+      </c>
+      <c r="F25" s="22">
+        <v>16</v>
+      </c>
+      <c r="G25" s="22">
+        <v>13</v>
+      </c>
+      <c r="H25" s="22">
+        <v>17</v>
+      </c>
+      <c r="I25" s="22">
+        <v>4</v>
+      </c>
+      <c r="J25" s="22">
+        <v>17</v>
+      </c>
+      <c r="K25" s="22">
+        <v>16</v>
+      </c>
+      <c r="L25" s="22">
+        <v>3</v>
+      </c>
+      <c r="M25" s="22">
+        <v>6</v>
+      </c>
+      <c r="N25" s="22">
+        <v>10</v>
+      </c>
+      <c r="O25" s="22">
+        <v>1</v>
+      </c>
+      <c r="P25" s="22">
+        <v>10</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>12</v>
+      </c>
+      <c r="R25" s="25">
+        <v>10</v>
+      </c>
+      <c r="S25" s="26">
+        <v>14</v>
+      </c>
+      <c r="T25" s="27">
+        <v>19</v>
+      </c>
+      <c r="U25" s="26">
+        <v>5</v>
+      </c>
+      <c r="V25" s="26">
+        <v>8</v>
+      </c>
+      <c r="W25" s="23">
+        <v>8</v>
+      </c>
+      <c r="X25" s="54">
+        <v>6</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>5</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="20">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="20">
+        <v>7</v>
+      </c>
+      <c r="AE25" s="20">
+        <v>12</v>
+      </c>
+      <c r="AF25" s="20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="22">
+        <v>62</v>
+      </c>
+      <c r="D26" s="22">
+        <v>61</v>
+      </c>
+      <c r="E26" s="23">
+        <v>81</v>
+      </c>
+      <c r="F26" s="22">
+        <v>82</v>
+      </c>
+      <c r="G26" s="22">
+        <v>73</v>
+      </c>
+      <c r="H26" s="22">
+        <v>179</v>
+      </c>
+      <c r="I26" s="22">
+        <v>134</v>
+      </c>
+      <c r="J26" s="22">
+        <v>148</v>
+      </c>
+      <c r="K26" s="22">
+        <v>137</v>
+      </c>
+      <c r="L26" s="22">
+        <v>116</v>
+      </c>
+      <c r="M26" s="22">
+        <v>67</v>
+      </c>
+      <c r="N26" s="22">
+        <v>58</v>
+      </c>
+      <c r="O26" s="22">
+        <v>4</v>
+      </c>
+      <c r="P26" s="22">
+        <v>62</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>49</v>
+      </c>
+      <c r="R26" s="25">
+        <v>52</v>
+      </c>
+      <c r="S26" s="26">
+        <v>59</v>
+      </c>
+      <c r="T26" s="27">
+        <v>111</v>
+      </c>
+      <c r="U26" s="26">
+        <v>101</v>
+      </c>
+      <c r="V26" s="26">
+        <v>83</v>
+      </c>
+      <c r="W26" s="23">
+        <v>42</v>
+      </c>
+      <c r="X26" s="54">
+        <v>55</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>47</v>
+      </c>
+      <c r="Z26" s="20">
+        <v>20</v>
+      </c>
+      <c r="AA26" s="20">
+        <v>12</v>
+      </c>
+      <c r="AB26" s="20">
+        <v>22</v>
+      </c>
+      <c r="AC26" s="20">
+        <v>31</v>
+      </c>
+      <c r="AD26" s="20">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="20">
+        <v>52</v>
+      </c>
+      <c r="AF26" s="20">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="22">
+        <v>39</v>
+      </c>
+      <c r="D27" s="22">
+        <v>30</v>
+      </c>
+      <c r="E27" s="23">
+        <v>51</v>
+      </c>
+      <c r="F27" s="22">
+        <v>31</v>
+      </c>
+      <c r="G27" s="22">
+        <v>62</v>
+      </c>
+      <c r="H27" s="22">
+        <v>70</v>
+      </c>
+      <c r="I27" s="22">
+        <v>90</v>
+      </c>
+      <c r="J27" s="22">
+        <v>66</v>
+      </c>
+      <c r="K27" s="22">
+        <v>70</v>
+      </c>
+      <c r="L27" s="22">
+        <v>64</v>
+      </c>
+      <c r="M27" s="22">
+        <v>49</v>
+      </c>
+      <c r="N27" s="22">
+        <v>53</v>
+      </c>
+      <c r="O27" s="22">
+        <v>9</v>
+      </c>
+      <c r="P27" s="22">
+        <v>20</v>
+      </c>
+      <c r="Q27" s="24">
+        <v>61</v>
+      </c>
+      <c r="R27" s="25">
+        <v>21</v>
+      </c>
+      <c r="S27" s="26">
+        <v>39</v>
+      </c>
+      <c r="T27" s="27">
+        <v>66</v>
+      </c>
+      <c r="U27" s="26">
+        <v>58</v>
+      </c>
+      <c r="V27" s="26">
+        <v>74</v>
+      </c>
+      <c r="W27" s="23">
+        <v>4</v>
+      </c>
+      <c r="X27" s="54">
+        <v>84</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>59</v>
+      </c>
+      <c r="Z27" s="20">
+        <v>33</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>63</v>
+      </c>
+      <c r="AB27" s="20">
+        <v>2</v>
+      </c>
+      <c r="AC27" s="20">
+        <v>22</v>
+      </c>
+      <c r="AD27" s="20">
+        <v>42</v>
+      </c>
+      <c r="AE27" s="20">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="20">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="22">
+        <v>38</v>
+      </c>
+      <c r="D28" s="22">
+        <v>76</v>
+      </c>
+      <c r="E28" s="23">
+        <v>195</v>
+      </c>
+      <c r="F28" s="22">
+        <v>94</v>
+      </c>
+      <c r="G28" s="22">
+        <v>101</v>
+      </c>
+      <c r="H28" s="22">
+        <v>78</v>
+      </c>
+      <c r="I28" s="22">
+        <v>51</v>
+      </c>
+      <c r="J28" s="22">
+        <v>119</v>
+      </c>
+      <c r="K28" s="22">
+        <v>98</v>
+      </c>
+      <c r="L28" s="22">
+        <v>92</v>
+      </c>
+      <c r="M28" s="22">
+        <v>89</v>
+      </c>
+      <c r="N28" s="22">
+        <v>107</v>
+      </c>
+      <c r="O28" s="22">
+        <v>5</v>
+      </c>
+      <c r="P28" s="22">
+        <v>31</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>81</v>
+      </c>
+      <c r="R28" s="25">
+        <v>107</v>
+      </c>
+      <c r="S28" s="26">
+        <v>59</v>
+      </c>
+      <c r="T28" s="27">
+        <v>126</v>
+      </c>
+      <c r="U28" s="26">
+        <v>96</v>
+      </c>
+      <c r="V28" s="26">
+        <v>94</v>
+      </c>
+      <c r="W28" s="23">
+        <v>49</v>
+      </c>
+      <c r="X28" s="54">
+        <v>48</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>18</v>
+      </c>
+      <c r="Z28" s="20">
+        <v>43</v>
+      </c>
+      <c r="AA28" s="20">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="20">
+        <v>32</v>
+      </c>
+      <c r="AC28" s="20">
+        <v>54</v>
+      </c>
+      <c r="AD28" s="20">
+        <v>36</v>
+      </c>
+      <c r="AE28" s="20">
+        <v>39</v>
+      </c>
+      <c r="AF28" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="22">
+        <v>8</v>
+      </c>
+      <c r="D29" s="22">
+        <v>14</v>
+      </c>
+      <c r="E29" s="23">
+        <v>13</v>
+      </c>
+      <c r="F29" s="22">
+        <v>16</v>
+      </c>
+      <c r="G29" s="22">
+        <v>7</v>
+      </c>
+      <c r="H29" s="23">
+        <v>27</v>
+      </c>
+      <c r="I29" s="22">
+        <v>19</v>
+      </c>
+      <c r="J29" s="22">
+        <v>19</v>
+      </c>
+      <c r="K29" s="22">
+        <v>10</v>
+      </c>
+      <c r="L29" s="22">
+        <v>21</v>
+      </c>
+      <c r="M29" s="22">
+        <v>14</v>
+      </c>
+      <c r="N29" s="22">
+        <v>17</v>
+      </c>
+      <c r="O29" s="22">
+        <v>0</v>
+      </c>
+      <c r="P29" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>18</v>
+      </c>
+      <c r="R29" s="25">
+        <v>14</v>
+      </c>
+      <c r="S29" s="26">
+        <v>16</v>
+      </c>
+      <c r="T29" s="27">
+        <v>31</v>
+      </c>
+      <c r="U29" s="26">
+        <v>17</v>
+      </c>
+      <c r="V29" s="26">
+        <v>7</v>
+      </c>
+      <c r="W29" s="23">
+        <v>13</v>
+      </c>
+      <c r="X29" s="54">
+        <v>15</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>12</v>
+      </c>
+      <c r="Z29" s="20">
+        <v>4</v>
+      </c>
+      <c r="AA29" s="20">
+        <v>9</v>
+      </c>
+      <c r="AB29" s="20">
+        <v>7</v>
+      </c>
+      <c r="AC29" s="20">
+        <v>7</v>
+      </c>
+      <c r="AD29" s="20">
+        <v>11</v>
+      </c>
+      <c r="AE29" s="20">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="28"/>
+      <c r="B30" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="65"/>
+      <c r="T30" s="65"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="66"/>
+      <c r="AD30" s="66"/>
+      <c r="AE30" s="66"/>
+      <c r="AF30" s="66"/>
+    </row>
+    <row r="31" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="21"/>
+      <c r="B31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="22">
+        <v>490</v>
+      </c>
+      <c r="D31" s="22">
+        <v>1417</v>
+      </c>
+      <c r="E31" s="23">
+        <v>871</v>
+      </c>
+      <c r="F31" s="22">
+        <v>757</v>
+      </c>
+      <c r="G31" s="22">
+        <v>754</v>
+      </c>
+      <c r="H31" s="22">
+        <v>972</v>
+      </c>
+      <c r="I31" s="22">
+        <v>694</v>
+      </c>
+      <c r="J31" s="22">
+        <v>964</v>
+      </c>
+      <c r="K31" s="22">
+        <v>876</v>
+      </c>
+      <c r="L31" s="22">
+        <v>794</v>
+      </c>
+      <c r="M31" s="22">
+        <v>634</v>
+      </c>
+      <c r="N31" s="22">
+        <v>514</v>
+      </c>
+      <c r="O31" s="22">
+        <v>58</v>
+      </c>
+      <c r="P31" s="22">
+        <v>316</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>480</v>
+      </c>
+      <c r="R31" s="25">
+        <v>502</v>
+      </c>
+      <c r="S31" s="26">
+        <v>513</v>
+      </c>
+      <c r="T31" s="30">
+        <v>933</v>
+      </c>
+      <c r="U31" s="26">
+        <v>785</v>
+      </c>
+      <c r="V31" s="26">
+        <v>627</v>
+      </c>
+      <c r="W31" s="23">
+        <v>472</v>
+      </c>
+      <c r="X31" s="20">
+        <v>541</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>382</v>
+      </c>
+      <c r="Z31" s="20">
+        <v>324</v>
+      </c>
+      <c r="AA31" s="20">
+        <v>269</v>
+      </c>
+      <c r="AB31" s="20">
+        <v>229</v>
+      </c>
+      <c r="AC31" s="20">
+        <v>273</v>
+      </c>
+      <c r="AD31" s="20">
+        <v>281</v>
+      </c>
+      <c r="AE31" s="20">
+        <v>299</v>
+      </c>
+      <c r="AF31" s="20">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>100000000</v>
+      </c>
+      <c r="B32" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="22">
+        <v>18</v>
+      </c>
+      <c r="D32" s="22">
+        <v>43</v>
+      </c>
+      <c r="E32" s="23">
+        <v>138</v>
+      </c>
+      <c r="F32" s="22">
+        <v>59</v>
+      </c>
+      <c r="G32" s="22">
+        <v>34</v>
+      </c>
+      <c r="H32" s="22">
+        <v>33</v>
+      </c>
+      <c r="I32" s="22">
+        <v>14</v>
+      </c>
+      <c r="J32" s="22">
+        <v>21</v>
+      </c>
+      <c r="K32" s="22">
+        <v>19</v>
+      </c>
+      <c r="L32" s="22">
+        <v>27</v>
+      </c>
+      <c r="M32" s="22">
+        <v>8</v>
+      </c>
+      <c r="N32" s="22">
+        <v>10</v>
+      </c>
+      <c r="O32" s="22">
+        <v>0</v>
+      </c>
+      <c r="P32" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="24">
+        <v>15</v>
+      </c>
+      <c r="R32" s="25">
+        <v>7</v>
+      </c>
+      <c r="S32" s="26">
+        <v>13</v>
+      </c>
+      <c r="T32" s="27">
+        <v>16</v>
+      </c>
+      <c r="U32" s="26">
+        <v>21</v>
+      </c>
+      <c r="V32" s="26">
+        <v>12</v>
+      </c>
+      <c r="W32" s="23">
+        <v>13</v>
+      </c>
+      <c r="X32" s="20">
+        <v>12</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>14</v>
+      </c>
+      <c r="Z32" s="20">
+        <v>14</v>
+      </c>
+      <c r="AA32" s="20">
+        <v>7</v>
+      </c>
+      <c r="AB32" s="20">
+        <v>4</v>
+      </c>
+      <c r="AC32" s="20">
+        <v>3</v>
+      </c>
+      <c r="AD32" s="20">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="20">
+        <v>9</v>
+      </c>
+      <c r="AF32" s="20">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="22">
+        <v>34</v>
+      </c>
+      <c r="D33" s="22">
+        <v>34</v>
+      </c>
+      <c r="E33" s="23">
+        <v>53</v>
+      </c>
+      <c r="F33" s="22">
+        <v>77</v>
+      </c>
+      <c r="G33" s="22">
+        <v>43</v>
+      </c>
+      <c r="H33" s="22">
+        <v>60</v>
+      </c>
+      <c r="I33" s="22">
+        <v>30</v>
+      </c>
+      <c r="J33" s="22">
+        <v>62</v>
+      </c>
+      <c r="K33" s="22">
+        <v>40</v>
+      </c>
+      <c r="L33" s="22">
+        <v>62</v>
+      </c>
+      <c r="M33" s="22">
+        <v>44</v>
+      </c>
+      <c r="N33" s="22">
+        <v>37</v>
+      </c>
+      <c r="O33" s="22">
+        <v>13</v>
+      </c>
+      <c r="P33" s="22">
+        <v>25</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>19</v>
+      </c>
+      <c r="R33" s="25">
+        <v>21</v>
+      </c>
+      <c r="S33" s="26">
+        <v>48</v>
+      </c>
+      <c r="T33" s="27">
+        <v>61</v>
+      </c>
+      <c r="U33" s="26">
+        <v>54</v>
+      </c>
+      <c r="V33" s="26">
+        <v>45</v>
+      </c>
+      <c r="W33" s="23">
+        <v>38</v>
+      </c>
+      <c r="X33" s="20">
+        <v>45</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>45</v>
+      </c>
+      <c r="Z33" s="20">
+        <v>20</v>
+      </c>
+      <c r="AA33" s="20">
+        <v>25</v>
+      </c>
+      <c r="AB33" s="20">
+        <v>19</v>
+      </c>
+      <c r="AC33" s="20">
+        <v>14</v>
+      </c>
+      <c r="AD33" s="20">
+        <v>26</v>
+      </c>
+      <c r="AE33" s="20">
+        <v>20</v>
+      </c>
+      <c r="AF33" s="20">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="22">
+        <v>25</v>
+      </c>
+      <c r="D34" s="22">
+        <v>21</v>
+      </c>
+      <c r="E34" s="23">
+        <v>14</v>
+      </c>
+      <c r="F34" s="22">
+        <v>18</v>
+      </c>
+      <c r="G34" s="22">
+        <v>20</v>
+      </c>
+      <c r="H34" s="22">
+        <v>22</v>
+      </c>
+      <c r="I34" s="22">
+        <v>20</v>
+      </c>
+      <c r="J34" s="22">
+        <v>27</v>
+      </c>
+      <c r="K34" s="22">
+        <v>28</v>
+      </c>
+      <c r="L34" s="22">
+        <v>20</v>
+      </c>
+      <c r="M34" s="22">
+        <v>22</v>
+      </c>
+      <c r="N34" s="22">
+        <v>11</v>
+      </c>
+      <c r="O34" s="22">
+        <v>0</v>
+      </c>
+      <c r="P34" s="22">
+        <v>9</v>
+      </c>
+      <c r="Q34" s="24">
+        <v>14</v>
+      </c>
+      <c r="R34" s="25">
+        <v>7</v>
+      </c>
+      <c r="S34" s="26">
+        <v>10</v>
+      </c>
+      <c r="T34" s="27">
+        <v>24</v>
+      </c>
+      <c r="U34" s="26">
+        <v>11</v>
+      </c>
+      <c r="V34" s="26">
+        <v>21</v>
+      </c>
+      <c r="W34" s="23">
+        <v>13</v>
+      </c>
+      <c r="X34" s="20">
+        <v>12</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="20">
+        <v>8</v>
+      </c>
+      <c r="AA34" s="20">
+        <v>3</v>
+      </c>
+      <c r="AB34" s="20">
+        <v>11</v>
+      </c>
+      <c r="AC34" s="20">
+        <v>14</v>
+      </c>
+      <c r="AD34" s="20">
+        <v>17</v>
+      </c>
+      <c r="AE34" s="20">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="20">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="22">
+        <v>8</v>
+      </c>
+      <c r="D35" s="22">
+        <v>4</v>
+      </c>
+      <c r="E35" s="23">
+        <v>38</v>
+      </c>
+      <c r="F35" s="22">
+        <v>9</v>
+      </c>
+      <c r="G35" s="22">
+        <v>9</v>
+      </c>
+      <c r="H35" s="22">
+        <v>13</v>
+      </c>
+      <c r="I35" s="22">
+        <v>11</v>
+      </c>
+      <c r="J35" s="22">
+        <v>28</v>
+      </c>
+      <c r="K35" s="22">
+        <v>15</v>
+      </c>
+      <c r="L35" s="22">
+        <v>8</v>
+      </c>
+      <c r="M35" s="22">
+        <v>9</v>
+      </c>
+      <c r="N35" s="22">
+        <v>8</v>
+      </c>
+      <c r="O35" s="22">
+        <v>2</v>
+      </c>
+      <c r="P35" s="22">
+        <v>15</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>2</v>
+      </c>
+      <c r="R35" s="25">
+        <v>9</v>
+      </c>
+      <c r="S35" s="26">
+        <v>7</v>
+      </c>
+      <c r="T35" s="27">
+        <v>22</v>
+      </c>
+      <c r="U35" s="26">
+        <v>13</v>
+      </c>
+      <c r="V35" s="26">
+        <v>10</v>
+      </c>
+      <c r="W35" s="23">
+        <v>4</v>
+      </c>
+      <c r="X35" s="20">
+        <v>6</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>9</v>
+      </c>
+      <c r="Z35" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="20">
+        <v>4</v>
+      </c>
+      <c r="AB35" s="20">
+        <v>4</v>
+      </c>
+      <c r="AC35" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="20">
+        <v>3</v>
+      </c>
+      <c r="AE35" s="20">
+        <v>9</v>
+      </c>
+      <c r="AF35" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0</v>
+      </c>
+      <c r="D36" s="22">
+        <v>4</v>
+      </c>
+      <c r="E36" s="23">
+        <v>2</v>
+      </c>
+      <c r="F36" s="22">
+        <v>6</v>
+      </c>
+      <c r="G36" s="22">
+        <v>9</v>
+      </c>
+      <c r="H36" s="22">
+        <v>4</v>
+      </c>
+      <c r="I36" s="22">
+        <v>8</v>
+      </c>
+      <c r="J36" s="22">
+        <v>4</v>
+      </c>
+      <c r="K36" s="22">
+        <v>7</v>
+      </c>
+      <c r="L36" s="22">
+        <v>7</v>
+      </c>
+      <c r="M36" s="22">
+        <v>9</v>
+      </c>
+      <c r="N36" s="22">
+        <v>0</v>
+      </c>
+      <c r="O36" s="22">
+        <v>0</v>
+      </c>
+      <c r="P36" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="24">
+        <v>3</v>
+      </c>
+      <c r="R36" s="25">
+        <v>1</v>
+      </c>
+      <c r="S36" s="26">
+        <v>4</v>
+      </c>
+      <c r="T36" s="27">
+        <v>2</v>
+      </c>
+      <c r="U36" s="26">
+        <v>9</v>
+      </c>
+      <c r="V36" s="26">
+        <v>4</v>
+      </c>
+      <c r="W36" s="23">
+        <v>0</v>
+      </c>
+      <c r="X36" s="20">
+        <v>6</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="20">
+        <v>5</v>
+      </c>
+      <c r="AA36" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="20">
+        <v>2</v>
+      </c>
+      <c r="AC36" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="20">
+        <v>3</v>
+      </c>
+      <c r="AF36" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="22">
+        <v>12</v>
+      </c>
+      <c r="D37" s="22">
+        <v>12</v>
+      </c>
+      <c r="E37" s="23">
+        <v>5</v>
+      </c>
+      <c r="F37" s="22">
+        <v>15</v>
+      </c>
+      <c r="G37" s="22">
+        <v>8</v>
+      </c>
+      <c r="H37" s="22">
+        <v>10</v>
+      </c>
+      <c r="I37" s="22">
+        <v>5</v>
+      </c>
+      <c r="J37" s="22">
+        <v>4</v>
+      </c>
+      <c r="K37" s="22">
+        <v>15</v>
+      </c>
+      <c r="L37" s="22">
+        <v>6</v>
+      </c>
+      <c r="M37" s="22">
+        <v>5</v>
+      </c>
+      <c r="N37" s="22">
+        <v>7</v>
+      </c>
+      <c r="O37" s="22">
+        <v>1</v>
+      </c>
+      <c r="P37" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q37" s="24">
+        <v>3</v>
+      </c>
+      <c r="R37" s="25">
+        <v>6</v>
+      </c>
+      <c r="S37" s="26">
+        <v>5</v>
+      </c>
+      <c r="T37" s="27">
+        <v>7</v>
+      </c>
+      <c r="U37" s="26">
+        <v>5</v>
+      </c>
+      <c r="V37" s="26">
+        <v>6</v>
+      </c>
+      <c r="W37" s="23">
+        <v>10</v>
+      </c>
+      <c r="X37" s="20">
+        <v>6</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>3</v>
+      </c>
+      <c r="Z37" s="20">
+        <v>5</v>
+      </c>
+      <c r="AA37" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="20">
+        <v>3</v>
+      </c>
+      <c r="AC37" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD37" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="22">
+        <v>6</v>
+      </c>
+      <c r="D38" s="22">
+        <v>4</v>
+      </c>
+      <c r="E38" s="23">
+        <v>22</v>
+      </c>
+      <c r="F38" s="22">
+        <v>11</v>
+      </c>
+      <c r="G38" s="22">
+        <v>36</v>
+      </c>
+      <c r="H38" s="22">
+        <v>35</v>
+      </c>
+      <c r="I38" s="22">
+        <v>40</v>
+      </c>
+      <c r="J38" s="22">
+        <v>44</v>
+      </c>
+      <c r="K38" s="22">
+        <v>26</v>
+      </c>
+      <c r="L38" s="22">
+        <v>23</v>
+      </c>
+      <c r="M38" s="22">
+        <v>25</v>
+      </c>
+      <c r="N38" s="22">
+        <v>17</v>
+      </c>
+      <c r="O38" s="22">
+        <v>4</v>
+      </c>
+      <c r="P38" s="22">
+        <v>7</v>
+      </c>
+      <c r="Q38" s="24">
+        <v>21</v>
+      </c>
+      <c r="R38" s="25">
+        <v>25</v>
+      </c>
+      <c r="S38" s="26">
+        <v>26</v>
+      </c>
+      <c r="T38" s="27">
+        <v>36</v>
+      </c>
+      <c r="U38" s="26">
+        <v>41</v>
+      </c>
+      <c r="V38" s="26">
+        <v>32</v>
+      </c>
+      <c r="W38" s="23">
+        <v>36</v>
+      </c>
+      <c r="X38" s="20">
+        <v>20</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>12</v>
+      </c>
+      <c r="Z38" s="20">
+        <v>19</v>
+      </c>
+      <c r="AA38" s="20">
+        <v>3</v>
+      </c>
+      <c r="AB38" s="20">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="20">
+        <v>17</v>
+      </c>
+      <c r="AD38" s="20">
+        <v>7</v>
+      </c>
+      <c r="AE38" s="20">
+        <v>8</v>
+      </c>
+      <c r="AF38" s="20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" s="22">
+        <v>0</v>
+      </c>
+      <c r="D39" s="22">
+        <v>17</v>
+      </c>
+      <c r="E39" s="23">
+        <v>4</v>
+      </c>
+      <c r="F39" s="22">
+        <v>8</v>
+      </c>
+      <c r="G39" s="22">
+        <v>4</v>
+      </c>
+      <c r="H39" s="22">
+        <v>11</v>
+      </c>
+      <c r="I39" s="22">
+        <v>23</v>
+      </c>
+      <c r="J39" s="22">
+        <v>12</v>
+      </c>
+      <c r="K39" s="22">
+        <v>33</v>
+      </c>
+      <c r="L39" s="22">
+        <v>2</v>
+      </c>
+      <c r="M39" s="22">
+        <v>6</v>
+      </c>
+      <c r="N39" s="22">
+        <v>7</v>
+      </c>
+      <c r="O39" s="22">
+        <v>0</v>
+      </c>
+      <c r="P39" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="24">
+        <v>4</v>
+      </c>
+      <c r="R39" s="25">
+        <v>9</v>
+      </c>
+      <c r="S39" s="26">
+        <v>6</v>
+      </c>
+      <c r="T39" s="27">
+        <v>13</v>
+      </c>
+      <c r="U39" s="26">
+        <v>18</v>
+      </c>
+      <c r="V39" s="26">
+        <v>8</v>
+      </c>
+      <c r="W39" s="23">
+        <v>3</v>
+      </c>
+      <c r="X39" s="20">
+        <v>6</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="20">
+        <v>8</v>
+      </c>
+      <c r="AA39" s="20">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="20">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="20">
+        <v>16</v>
+      </c>
+      <c r="AE39" s="20">
+        <v>11</v>
+      </c>
+      <c r="AF39" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="22">
+        <v>88</v>
+      </c>
+      <c r="D40" s="22">
+        <v>62</v>
+      </c>
+      <c r="E40" s="23">
+        <v>62</v>
+      </c>
+      <c r="F40" s="22">
+        <v>98</v>
+      </c>
+      <c r="G40" s="22">
+        <v>112</v>
+      </c>
+      <c r="H40" s="22">
+        <v>185</v>
+      </c>
+      <c r="I40" s="22">
+        <v>128</v>
+      </c>
+      <c r="J40" s="22">
+        <v>218</v>
+      </c>
+      <c r="K40" s="22">
+        <v>164</v>
+      </c>
+      <c r="L40" s="22">
+        <v>150</v>
+      </c>
+      <c r="M40" s="22">
+        <v>136</v>
+      </c>
+      <c r="N40" s="22">
+        <v>88</v>
+      </c>
+      <c r="O40" s="22">
+        <v>5</v>
+      </c>
+      <c r="P40" s="22">
+        <v>71</v>
+      </c>
+      <c r="Q40" s="24">
+        <v>94</v>
+      </c>
+      <c r="R40" s="25">
+        <v>109</v>
+      </c>
+      <c r="S40" s="26">
+        <v>135</v>
+      </c>
+      <c r="T40" s="27">
+        <v>276</v>
+      </c>
+      <c r="U40" s="26">
+        <v>202</v>
+      </c>
+      <c r="V40" s="26">
+        <v>137</v>
+      </c>
+      <c r="W40" s="23">
+        <v>117</v>
+      </c>
+      <c r="X40" s="20">
+        <v>73</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>54</v>
+      </c>
+      <c r="Z40" s="20">
+        <v>96</v>
+      </c>
+      <c r="AA40" s="20">
+        <v>35</v>
+      </c>
+      <c r="AB40" s="20">
+        <v>47</v>
+      </c>
+      <c r="AC40" s="20">
+        <v>58</v>
+      </c>
+      <c r="AD40" s="20">
+        <v>37</v>
+      </c>
+      <c r="AE40" s="20">
+        <v>55</v>
+      </c>
+      <c r="AF40" s="20">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="22">
+        <v>73</v>
+      </c>
+      <c r="D41" s="22">
+        <v>85</v>
+      </c>
+      <c r="E41" s="23">
+        <v>80</v>
+      </c>
+      <c r="F41" s="22">
+        <v>97</v>
+      </c>
+      <c r="G41" s="22">
         <v>106</v>
       </c>
-      <c r="G11" s="23">
+      <c r="H41" s="22">
+        <v>89</v>
+      </c>
+      <c r="I41" s="22">
+        <v>48</v>
+      </c>
+      <c r="J41" s="22">
+        <v>60</v>
+      </c>
+      <c r="K41" s="22">
+        <v>62</v>
+      </c>
+      <c r="L41" s="22">
+        <v>74</v>
+      </c>
+      <c r="M41" s="22">
+        <v>47</v>
+      </c>
+      <c r="N41" s="22">
+        <v>31</v>
+      </c>
+      <c r="O41" s="22">
+        <v>3</v>
+      </c>
+      <c r="P41" s="22">
+        <v>25</v>
+      </c>
+      <c r="Q41" s="24">
+        <v>27</v>
+      </c>
+      <c r="R41" s="25">
+        <v>51</v>
+      </c>
+      <c r="S41" s="26">
+        <v>39</v>
+      </c>
+      <c r="T41" s="27">
+        <v>52</v>
+      </c>
+      <c r="U41" s="26">
+        <v>46</v>
+      </c>
+      <c r="V41" s="26">
+        <v>36</v>
+      </c>
+      <c r="W41" s="23">
+        <v>50</v>
+      </c>
+      <c r="X41" s="20">
+        <v>51</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>21</v>
+      </c>
+      <c r="Z41" s="20">
+        <v>14</v>
+      </c>
+      <c r="AA41" s="20">
+        <v>14</v>
+      </c>
+      <c r="AB41" s="20">
+        <v>25</v>
+      </c>
+      <c r="AC41" s="20">
+        <v>20</v>
+      </c>
+      <c r="AD41" s="20">
+        <v>22</v>
+      </c>
+      <c r="AE41" s="20">
+        <v>24</v>
+      </c>
+      <c r="AF41" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="22">
+        <v>0</v>
+      </c>
+      <c r="D42" s="22">
+        <v>3</v>
+      </c>
+      <c r="E42" s="23">
+        <v>3</v>
+      </c>
+      <c r="F42" s="22">
+        <v>5</v>
+      </c>
+      <c r="G42" s="22">
+        <v>0</v>
+      </c>
+      <c r="H42" s="22">
+        <v>1</v>
+      </c>
+      <c r="I42" s="22">
+        <v>2</v>
+      </c>
+      <c r="J42" s="22">
+        <v>3</v>
+      </c>
+      <c r="K42" s="22">
+        <v>0</v>
+      </c>
+      <c r="L42" s="22">
+        <v>0</v>
+      </c>
+      <c r="M42" s="22">
+        <v>3</v>
+      </c>
+      <c r="N42" s="22">
+        <v>0</v>
+      </c>
+      <c r="O42" s="22">
+        <v>0</v>
+      </c>
+      <c r="P42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="24">
+        <v>1</v>
+      </c>
+      <c r="R42" s="25">
+        <v>0</v>
+      </c>
+      <c r="S42" s="26">
+        <v>4</v>
+      </c>
+      <c r="T42" s="27">
+        <v>1</v>
+      </c>
+      <c r="U42" s="26">
+        <v>1</v>
+      </c>
+      <c r="V42" s="26">
+        <v>0</v>
+      </c>
+      <c r="W42" s="23">
+        <v>7</v>
+      </c>
+      <c r="X42" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="22">
+        <v>2</v>
+      </c>
+      <c r="D43" s="22">
+        <v>4</v>
+      </c>
+      <c r="E43" s="23">
+        <v>9</v>
+      </c>
+      <c r="F43" s="22">
+        <v>1</v>
+      </c>
+      <c r="G43" s="22">
+        <v>5</v>
+      </c>
+      <c r="H43" s="22">
+        <v>5</v>
+      </c>
+      <c r="I43" s="22">
+        <v>4</v>
+      </c>
+      <c r="J43" s="22">
+        <v>5</v>
+      </c>
+      <c r="K43" s="22">
+        <v>7</v>
+      </c>
+      <c r="L43" s="22">
+        <v>7</v>
+      </c>
+      <c r="M43" s="22">
+        <v>5</v>
+      </c>
+      <c r="N43" s="22">
+        <v>11</v>
+      </c>
+      <c r="O43" s="22">
+        <v>0</v>
+      </c>
+      <c r="P43" s="22">
+        <v>17</v>
+      </c>
+      <c r="Q43" s="24">
+        <v>3</v>
+      </c>
+      <c r="R43" s="25">
+        <v>6</v>
+      </c>
+      <c r="S43" s="26">
+        <v>7</v>
+      </c>
+      <c r="T43" s="27">
+        <v>8</v>
+      </c>
+      <c r="U43" s="26">
+        <v>6</v>
+      </c>
+      <c r="V43" s="26">
+        <v>12</v>
+      </c>
+      <c r="W43" s="23">
+        <v>3</v>
+      </c>
+      <c r="X43" s="20">
+        <v>36</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>4</v>
+      </c>
+      <c r="Z43" s="20">
+        <v>7</v>
+      </c>
+      <c r="AA43" s="20">
+        <v>6</v>
+      </c>
+      <c r="AB43" s="20">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="20">
+        <v>7</v>
+      </c>
+      <c r="AE43" s="20">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="22">
+        <v>48</v>
+      </c>
+      <c r="D44" s="22">
+        <v>80</v>
+      </c>
+      <c r="E44" s="23">
+        <v>56</v>
+      </c>
+      <c r="F44" s="22">
+        <v>73</v>
+      </c>
+      <c r="G44" s="22">
+        <v>78</v>
+      </c>
+      <c r="H44" s="22">
+        <v>105</v>
+      </c>
+      <c r="I44" s="22">
+        <v>50</v>
+      </c>
+      <c r="J44" s="22">
+        <v>92</v>
+      </c>
+      <c r="K44" s="22">
+        <v>102</v>
+      </c>
+      <c r="L44" s="22">
+        <v>79</v>
+      </c>
+      <c r="M44" s="22">
+        <v>54</v>
+      </c>
+      <c r="N44" s="22">
+        <v>32</v>
+      </c>
+      <c r="O44" s="22">
+        <v>9</v>
+      </c>
+      <c r="P44" s="22">
+        <v>17</v>
+      </c>
+      <c r="Q44" s="24">
+        <v>28</v>
+      </c>
+      <c r="R44" s="25">
+        <v>46</v>
+      </c>
+      <c r="S44" s="26">
+        <v>27</v>
+      </c>
+      <c r="T44" s="27">
+        <v>49</v>
+      </c>
+      <c r="U44" s="26">
+        <v>56</v>
+      </c>
+      <c r="V44" s="26">
+        <v>27</v>
+      </c>
+      <c r="W44" s="23">
+        <v>47</v>
+      </c>
+      <c r="X44" s="20">
+        <v>45</v>
+      </c>
+      <c r="Y44" s="20">
+        <v>23</v>
+      </c>
+      <c r="Z44" s="20">
+        <v>13</v>
+      </c>
+      <c r="AA44" s="20">
+        <v>27</v>
+      </c>
+      <c r="AB44" s="20">
+        <v>20</v>
+      </c>
+      <c r="AC44" s="20">
+        <v>29</v>
+      </c>
+      <c r="AD44" s="20">
+        <v>22</v>
+      </c>
+      <c r="AE44" s="20">
+        <v>18</v>
+      </c>
+      <c r="AF44" s="20">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="22">
+        <v>26</v>
+      </c>
+      <c r="D45" s="22">
+        <v>873</v>
+      </c>
+      <c r="E45" s="23">
+        <v>43</v>
+      </c>
+      <c r="F45" s="22">
+        <v>55</v>
+      </c>
+      <c r="G45" s="22">
+        <v>47</v>
+      </c>
+      <c r="H45" s="22">
+        <v>60</v>
+      </c>
+      <c r="I45" s="22">
+        <v>40</v>
+      </c>
+      <c r="J45" s="22">
+        <v>49</v>
+      </c>
+      <c r="K45" s="22">
+        <v>49</v>
+      </c>
+      <c r="L45" s="22">
+        <v>55</v>
+      </c>
+      <c r="M45" s="22">
+        <v>59</v>
+      </c>
+      <c r="N45" s="22">
+        <v>29</v>
+      </c>
+      <c r="O45" s="22">
+        <v>3</v>
+      </c>
+      <c r="P45" s="22">
+        <v>12</v>
+      </c>
+      <c r="Q45" s="24">
+        <v>34</v>
+      </c>
+      <c r="R45" s="25">
+        <v>11</v>
+      </c>
+      <c r="S45" s="26">
+        <v>14</v>
+      </c>
+      <c r="T45" s="27">
+        <v>43</v>
+      </c>
+      <c r="U45" s="26">
+        <v>44</v>
+      </c>
+      <c r="V45" s="26">
+        <v>18</v>
+      </c>
+      <c r="W45" s="23">
+        <v>19</v>
+      </c>
+      <c r="X45" s="20">
+        <v>26</v>
+      </c>
+      <c r="Y45" s="20">
+        <v>31</v>
+      </c>
+      <c r="Z45" s="20">
+        <v>16</v>
+      </c>
+      <c r="AA45" s="20">
+        <v>10</v>
+      </c>
+      <c r="AB45" s="20">
+        <v>6</v>
+      </c>
+      <c r="AC45" s="20">
+        <v>8</v>
+      </c>
+      <c r="AD45" s="20">
+        <v>14</v>
+      </c>
+      <c r="AE45" s="20">
+        <v>10</v>
+      </c>
+      <c r="AF45" s="20">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="22">
+        <v>2</v>
+      </c>
+      <c r="D46" s="22">
+        <v>2</v>
+      </c>
+      <c r="E46" s="23">
+        <v>7</v>
+      </c>
+      <c r="F46" s="22">
+        <v>2</v>
+      </c>
+      <c r="G46" s="22">
+        <v>2</v>
+      </c>
+      <c r="H46" s="22">
+        <v>3</v>
+      </c>
+      <c r="I46" s="22">
+        <v>1</v>
+      </c>
+      <c r="J46" s="22">
+        <v>6</v>
+      </c>
+      <c r="K46" s="22">
+        <v>1</v>
+      </c>
+      <c r="L46" s="22">
+        <v>1</v>
+      </c>
+      <c r="M46" s="22">
+        <v>3</v>
+      </c>
+      <c r="N46" s="22">
+        <v>1</v>
+      </c>
+      <c r="O46" s="22">
+        <v>0</v>
+      </c>
+      <c r="P46" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="24">
+        <v>0</v>
+      </c>
+      <c r="R46" s="25">
+        <v>1</v>
+      </c>
+      <c r="S46" s="26">
+        <v>0</v>
+      </c>
+      <c r="T46" s="27">
+        <v>1</v>
+      </c>
+      <c r="U46" s="26">
+        <v>1</v>
+      </c>
+      <c r="V46" s="26">
+        <v>10</v>
+      </c>
+      <c r="W46" s="23">
+        <v>3</v>
+      </c>
+      <c r="X46" s="20">
+        <v>4</v>
+      </c>
+      <c r="Y46" s="20">
+        <v>3</v>
+      </c>
+      <c r="Z46" s="20">
+        <v>2</v>
+      </c>
+      <c r="AA46" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB46" s="20">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="20">
+        <v>2</v>
+      </c>
+      <c r="AF46" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C47" s="22">
+        <v>5</v>
+      </c>
+      <c r="D47" s="22">
+        <v>5</v>
+      </c>
+      <c r="E47" s="23">
+        <v>9</v>
+      </c>
+      <c r="F47" s="22">
+        <v>16</v>
+      </c>
+      <c r="G47" s="22">
+        <v>13</v>
+      </c>
+      <c r="H47" s="22">
+        <v>17</v>
+      </c>
+      <c r="I47" s="22">
+        <v>4</v>
+      </c>
+      <c r="J47" s="22">
+        <v>17</v>
+      </c>
+      <c r="K47" s="22">
+        <v>16</v>
+      </c>
+      <c r="L47" s="22">
+        <v>3</v>
+      </c>
+      <c r="M47" s="22">
+        <v>4</v>
+      </c>
+      <c r="N47" s="22">
+        <v>10</v>
+      </c>
+      <c r="O47" s="22">
+        <v>1</v>
+      </c>
+      <c r="P47" s="22">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="24">
+        <v>12</v>
+      </c>
+      <c r="R47" s="25">
+        <v>10</v>
+      </c>
+      <c r="S47" s="26">
+        <v>13</v>
+      </c>
+      <c r="T47" s="27">
+        <v>19</v>
+      </c>
+      <c r="U47" s="26">
+        <v>5</v>
+      </c>
+      <c r="V47" s="26">
+        <v>8</v>
+      </c>
+      <c r="W47" s="23">
+        <v>8</v>
+      </c>
+      <c r="X47" s="20">
+        <v>6</v>
+      </c>
+      <c r="Y47" s="20">
+        <v>5</v>
+      </c>
+      <c r="Z47" s="20">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="20">
+        <v>3</v>
+      </c>
+      <c r="AC47" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD47" s="20">
+        <v>7</v>
+      </c>
+      <c r="AE47" s="20">
+        <v>12</v>
+      </c>
+      <c r="AF47" s="20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="22">
+        <v>58</v>
+      </c>
+      <c r="D48" s="22">
+        <v>44</v>
+      </c>
+      <c r="E48" s="23">
+        <v>67</v>
+      </c>
+      <c r="F48" s="22">
+        <v>66</v>
+      </c>
+      <c r="G48" s="22">
+        <v>58</v>
+      </c>
+      <c r="H48" s="22">
+        <v>144</v>
+      </c>
+      <c r="I48" s="22">
+        <v>106</v>
+      </c>
+      <c r="J48" s="22">
+        <v>108</v>
+      </c>
+      <c r="K48" s="22">
+        <v>114</v>
+      </c>
+      <c r="L48" s="22">
+        <v>93</v>
+      </c>
+      <c r="M48" s="22">
+        <v>43</v>
+      </c>
+      <c r="N48" s="22">
+        <v>38</v>
+      </c>
+      <c r="O48" s="22">
+        <v>3</v>
+      </c>
+      <c r="P48" s="22">
+        <v>44</v>
+      </c>
+      <c r="Q48" s="24">
+        <v>40</v>
+      </c>
+      <c r="R48" s="25">
+        <v>41</v>
+      </c>
+      <c r="S48" s="26">
+        <v>41</v>
+      </c>
+      <c r="T48" s="27">
+        <v>80</v>
+      </c>
+      <c r="U48" s="26">
+        <v>81</v>
+      </c>
+      <c r="V48" s="26">
+        <v>66</v>
+      </c>
+      <c r="W48" s="23">
+        <v>35</v>
+      </c>
+      <c r="X48" s="20">
+        <v>39</v>
+      </c>
+      <c r="Y48" s="20">
+        <v>46</v>
+      </c>
+      <c r="Z48" s="20">
+        <v>15</v>
+      </c>
+      <c r="AA48" s="20">
+        <v>10</v>
+      </c>
+      <c r="AB48" s="20">
+        <v>19</v>
+      </c>
+      <c r="AC48" s="20">
+        <v>21</v>
+      </c>
+      <c r="AD48" s="20">
+        <v>11</v>
+      </c>
+      <c r="AE48" s="20">
+        <v>46</v>
+      </c>
+      <c r="AF48" s="20">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49" s="22">
+        <v>39</v>
+      </c>
+      <c r="D49" s="22">
+        <v>30</v>
+      </c>
+      <c r="E49" s="23">
+        <v>51</v>
+      </c>
+      <c r="F49" s="22">
+        <v>31</v>
+      </c>
+      <c r="G49" s="22">
+        <v>62</v>
+      </c>
+      <c r="H49" s="22">
+        <v>70</v>
+      </c>
+      <c r="I49" s="22">
+        <v>90</v>
+      </c>
+      <c r="J49" s="22">
+        <v>66</v>
+      </c>
+      <c r="K49" s="22">
+        <v>70</v>
+      </c>
+      <c r="L49" s="22">
+        <v>64</v>
+      </c>
+      <c r="M49" s="22">
+        <v>49</v>
+      </c>
+      <c r="N49" s="22">
+        <v>53</v>
+      </c>
+      <c r="O49" s="22">
+        <v>9</v>
+      </c>
+      <c r="P49" s="22">
+        <v>20</v>
+      </c>
+      <c r="Q49" s="24">
         <v>61</v>
       </c>
-      <c r="H11" s="23">
-[...8 lines deleted...]
-      <c r="K11" s="23">
+      <c r="R49" s="25">
+        <v>21</v>
+      </c>
+      <c r="S49" s="26">
+        <v>39</v>
+      </c>
+      <c r="T49" s="27">
+        <v>66</v>
+      </c>
+      <c r="U49" s="26">
+        <v>58</v>
+      </c>
+      <c r="V49" s="26">
+        <v>74</v>
+      </c>
+      <c r="W49" s="23">
+        <v>4</v>
+      </c>
+      <c r="X49" s="20">
+        <v>84</v>
+      </c>
+      <c r="Y49" s="20">
+        <v>59</v>
+      </c>
+      <c r="Z49" s="20">
+        <v>33</v>
+      </c>
+      <c r="AA49" s="20">
+        <v>63</v>
+      </c>
+      <c r="AB49" s="20">
+        <v>2</v>
+      </c>
+      <c r="AC49" s="20">
+        <v>22</v>
+      </c>
+      <c r="AD49" s="20">
+        <v>42</v>
+      </c>
+      <c r="AE49" s="20">
+        <v>4</v>
+      </c>
+      <c r="AF49" s="20">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" s="22">
+        <v>38</v>
+      </c>
+      <c r="D50" s="22">
+        <v>76</v>
+      </c>
+      <c r="E50" s="23">
+        <v>195</v>
+      </c>
+      <c r="F50" s="22">
+        <v>94</v>
+      </c>
+      <c r="G50" s="22">
+        <v>101</v>
+      </c>
+      <c r="H50" s="22">
+        <v>78</v>
+      </c>
+      <c r="I50" s="22">
+        <v>51</v>
+      </c>
+      <c r="J50" s="22">
+        <v>119</v>
+      </c>
+      <c r="K50" s="22">
+        <v>98</v>
+      </c>
+      <c r="L50" s="22">
+        <v>92</v>
+      </c>
+      <c r="M50" s="22">
+        <v>89</v>
+      </c>
+      <c r="N50" s="22">
+        <v>107</v>
+      </c>
+      <c r="O50" s="22">
+        <v>5</v>
+      </c>
+      <c r="P50" s="22">
+        <v>31</v>
+      </c>
+      <c r="Q50" s="24">
         <v>81</v>
       </c>
-      <c r="L11" s="23">
-[...8 lines deleted...]
-      <c r="O11" s="23">
+      <c r="R50" s="25">
+        <v>107</v>
+      </c>
+      <c r="S50" s="26">
+        <v>59</v>
+      </c>
+      <c r="T50" s="27">
+        <v>126</v>
+      </c>
+      <c r="U50" s="26">
+        <v>96</v>
+      </c>
+      <c r="V50" s="26">
+        <v>94</v>
+      </c>
+      <c r="W50" s="23">
+        <v>49</v>
+      </c>
+      <c r="X50" s="20">
+        <v>48</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>18</v>
+      </c>
+      <c r="Z50" s="20">
+        <v>43</v>
+      </c>
+      <c r="AA50" s="20">
+        <v>49</v>
+      </c>
+      <c r="AB50" s="20">
+        <v>32</v>
+      </c>
+      <c r="AC50" s="20">
+        <v>54</v>
+      </c>
+      <c r="AD50" s="20">
+        <v>36</v>
+      </c>
+      <c r="AE50" s="20">
+        <v>39</v>
+      </c>
+      <c r="AF50" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C51" s="22">
+        <v>8</v>
+      </c>
+      <c r="D51" s="22">
+        <v>14</v>
+      </c>
+      <c r="E51" s="23">
         <v>13</v>
       </c>
-      <c r="P11" s="23">
-[...2 lines deleted...]
-      <c r="Q11" s="25">
+      <c r="F51" s="22">
+        <v>16</v>
+      </c>
+      <c r="G51" s="22">
+        <v>7</v>
+      </c>
+      <c r="H51" s="23">
         <v>27</v>
       </c>
-      <c r="R11" s="26">
-[...35 lines deleted...]
-      <c r="AD11" s="21">
+      <c r="I51" s="22">
+        <v>19</v>
+      </c>
+      <c r="J51" s="22">
+        <v>19</v>
+      </c>
+      <c r="K51" s="22">
+        <v>10</v>
+      </c>
+      <c r="L51" s="22">
+        <v>21</v>
+      </c>
+      <c r="M51" s="22">
+        <v>14</v>
+      </c>
+      <c r="N51" s="22">
+        <v>17</v>
+      </c>
+      <c r="O51" s="22">
+        <v>0</v>
+      </c>
+      <c r="P51" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q51" s="24">
+        <v>18</v>
+      </c>
+      <c r="R51" s="25">
+        <v>14</v>
+      </c>
+      <c r="S51" s="26">
+        <v>16</v>
+      </c>
+      <c r="T51" s="31">
         <v>31</v>
       </c>
-      <c r="AE11" s="21">
-[...43 lines deleted...]
-      <c r="N12" s="23">
+      <c r="U51" s="26">
+        <v>17</v>
+      </c>
+      <c r="V51" s="26">
+        <v>7</v>
+      </c>
+      <c r="W51" s="23">
         <v>13</v>
       </c>
-      <c r="O12" s="23">
-[...2 lines deleted...]
-      <c r="P12" s="23">
+      <c r="X51" s="20">
+        <v>15</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>12</v>
+      </c>
+      <c r="Z51" s="20">
+        <v>4</v>
+      </c>
+      <c r="AA51" s="20">
+        <v>9</v>
+      </c>
+      <c r="AB51" s="20">
+        <v>7</v>
+      </c>
+      <c r="AC51" s="20">
+        <v>7</v>
+      </c>
+      <c r="AD51" s="20">
+        <v>11</v>
+      </c>
+      <c r="AE51" s="20">
+        <v>13</v>
+      </c>
+      <c r="AF51" s="20">
         <v>10</v>
       </c>
-      <c r="Q12" s="25">
-[...3688 lines deleted...]
-      <c r="A52" s="29"/>
+    </row>
+    <row r="52" spans="1:32" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="28"/>
       <c r="B52" s="67" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="67"/>
       <c r="D52" s="67"/>
       <c r="E52" s="67"/>
       <c r="F52" s="67"/>
       <c r="G52" s="67"/>
       <c r="H52" s="67"/>
       <c r="I52" s="67"/>
       <c r="J52" s="67"/>
       <c r="K52" s="67"/>
       <c r="L52" s="67"/>
       <c r="M52" s="67"/>
       <c r="N52" s="67"/>
       <c r="O52" s="67"/>
       <c r="P52" s="67"/>
       <c r="Q52" s="67"/>
       <c r="R52" s="67"/>
       <c r="S52" s="67"/>
       <c r="T52" s="67"/>
       <c r="U52" s="67"/>
       <c r="V52" s="67"/>
       <c r="W52" s="67"/>
       <c r="X52" s="67"/>
       <c r="Y52" s="67"/>
       <c r="Z52" s="67"/>
       <c r="AA52" s="67"/>
       <c r="AB52" s="67"/>
-      <c r="AC52" s="21"/>
-[...7 lines deleted...]
-      <c r="C53" s="23">
+      <c r="AC52" s="66"/>
+      <c r="AD52" s="66"/>
+      <c r="AE52" s="66"/>
+      <c r="AF52" s="66"/>
+    </row>
+    <row r="53" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="21"/>
+      <c r="B53" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="22">
         <v>114</v>
       </c>
-      <c r="D53" s="23">
+      <c r="D53" s="22">
         <v>691</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="23">
         <v>202</v>
       </c>
-      <c r="F53" s="23">
+      <c r="F53" s="22">
         <v>265</v>
       </c>
-      <c r="G53" s="23">
+      <c r="G53" s="22">
         <v>192</v>
       </c>
-      <c r="H53" s="23">
+      <c r="H53" s="22">
         <v>242</v>
       </c>
-      <c r="I53" s="23">
+      <c r="I53" s="22">
         <v>138</v>
       </c>
-      <c r="J53" s="23">
+      <c r="J53" s="22">
         <v>276</v>
       </c>
-      <c r="K53" s="23">
+      <c r="K53" s="22">
         <v>312</v>
       </c>
-      <c r="L53" s="23">
+      <c r="L53" s="22">
         <v>238</v>
       </c>
-      <c r="M53" s="23">
+      <c r="M53" s="22">
         <v>203</v>
       </c>
-      <c r="N53" s="23">
+      <c r="N53" s="22">
         <v>174</v>
       </c>
-      <c r="O53" s="23">
+      <c r="O53" s="22">
         <v>40</v>
       </c>
-      <c r="P53" s="23">
+      <c r="P53" s="22">
         <v>97</v>
       </c>
-      <c r="Q53" s="25">
+      <c r="Q53" s="24">
         <v>131</v>
       </c>
-      <c r="R53" s="26">
+      <c r="R53" s="25">
         <v>109</v>
       </c>
-      <c r="S53" s="27">
+      <c r="S53" s="26">
         <v>149</v>
       </c>
-      <c r="T53" s="28">
+      <c r="T53" s="27">
         <v>190</v>
       </c>
-      <c r="U53" s="27">
+      <c r="U53" s="26">
         <v>234</v>
       </c>
-      <c r="V53" s="27">
+      <c r="V53" s="26">
         <v>196</v>
       </c>
-      <c r="W53" s="24">
+      <c r="W53" s="23">
         <v>143</v>
       </c>
-      <c r="X53" s="21">
+      <c r="X53" s="20">
         <v>158</v>
       </c>
-      <c r="Y53" s="29">
+      <c r="Y53" s="28">
         <v>129</v>
       </c>
-      <c r="Z53" s="21">
+      <c r="Z53" s="20">
         <v>99</v>
       </c>
-      <c r="AA53" s="21">
+      <c r="AA53" s="20">
         <v>54</v>
       </c>
-      <c r="AB53" s="21">
+      <c r="AB53" s="20">
         <v>82</v>
       </c>
-      <c r="AC53" s="21">
+      <c r="AC53" s="20">
         <v>82</v>
       </c>
-      <c r="AD53" s="21">
+      <c r="AD53" s="20">
         <v>76</v>
       </c>
-      <c r="AE53" s="21">
+      <c r="AE53" s="20">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="10">
+      <c r="AF53" s="20">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
         <v>100000000</v>
       </c>
-      <c r="B54" s="29" t="s">
+      <c r="B54" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="C54" s="23">
-[...2 lines deleted...]
-      <c r="D54" s="23">
+      <c r="C54" s="22">
+        <v>0</v>
+      </c>
+      <c r="D54" s="22">
         <v>10</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="23">
         <v>27</v>
       </c>
-      <c r="F54" s="23">
+      <c r="F54" s="22">
         <v>9</v>
       </c>
-      <c r="G54" s="23">
+      <c r="G54" s="22">
         <v>9</v>
       </c>
-      <c r="H54" s="23">
+      <c r="H54" s="22">
         <v>7</v>
       </c>
-      <c r="I54" s="23">
+      <c r="I54" s="22">
         <v>8</v>
       </c>
-      <c r="J54" s="23">
+      <c r="J54" s="22">
         <v>6</v>
       </c>
-      <c r="K54" s="23">
+      <c r="K54" s="22">
         <v>7</v>
       </c>
-      <c r="L54" s="23">
+      <c r="L54" s="22">
         <v>11</v>
       </c>
-      <c r="M54" s="23">
+      <c r="M54" s="22">
         <v>11</v>
       </c>
-      <c r="N54" s="23">
+      <c r="N54" s="22">
         <v>13</v>
       </c>
-      <c r="O54" s="23">
-[...2 lines deleted...]
-      <c r="P54" s="23">
+      <c r="O54" s="22">
+        <v>0</v>
+      </c>
+      <c r="P54" s="22">
         <v>4</v>
       </c>
-      <c r="Q54" s="25">
+      <c r="Q54" s="24">
         <v>11</v>
       </c>
-      <c r="R54" s="26">
+      <c r="R54" s="25">
         <v>4</v>
       </c>
-      <c r="S54" s="27">
+      <c r="S54" s="26">
         <v>8</v>
       </c>
-      <c r="T54" s="28">
+      <c r="T54" s="27">
         <v>7</v>
       </c>
-      <c r="U54" s="27">
+      <c r="U54" s="26">
         <v>14</v>
       </c>
-      <c r="V54" s="27">
+      <c r="V54" s="26">
         <v>3</v>
       </c>
-      <c r="W54" s="24">
+      <c r="W54" s="23">
         <v>5</v>
       </c>
-      <c r="X54" s="21">
+      <c r="X54" s="20">
         <v>5</v>
       </c>
-      <c r="Y54" s="29">
+      <c r="Y54" s="28">
         <v>3</v>
       </c>
-      <c r="Z54" s="21">
-[...2 lines deleted...]
-      <c r="AA54" s="21">
+      <c r="Z54" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="20">
         <v>4</v>
       </c>
-      <c r="AB54" s="21">
-[...13 lines deleted...]
-      <c r="A55" s="11" t="s">
+      <c r="AB54" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE54" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF54" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" s="22">
+        <v>25</v>
+      </c>
+      <c r="D55" s="22">
+        <v>17</v>
+      </c>
+      <c r="E55" s="23">
+        <v>17</v>
+      </c>
+      <c r="F55" s="22">
+        <v>29</v>
+      </c>
+      <c r="G55" s="22">
+        <v>18</v>
+      </c>
+      <c r="H55" s="22">
+        <v>25</v>
+      </c>
+      <c r="I55" s="22">
+        <v>17</v>
+      </c>
+      <c r="J55" s="22">
+        <v>53</v>
+      </c>
+      <c r="K55" s="22">
+        <v>41</v>
+      </c>
+      <c r="L55" s="22">
+        <v>36</v>
+      </c>
+      <c r="M55" s="22">
+        <v>21</v>
+      </c>
+      <c r="N55" s="22">
+        <v>18</v>
+      </c>
+      <c r="O55" s="22">
+        <v>0</v>
+      </c>
+      <c r="P55" s="22">
+        <v>10</v>
+      </c>
+      <c r="Q55" s="24">
+        <v>8</v>
+      </c>
+      <c r="R55" s="25">
+        <v>11</v>
+      </c>
+      <c r="S55" s="26">
+        <v>13</v>
+      </c>
+      <c r="T55" s="27">
+        <v>24</v>
+      </c>
+      <c r="U55" s="26">
+        <v>19</v>
+      </c>
+      <c r="V55" s="26">
+        <v>37</v>
+      </c>
+      <c r="W55" s="23">
+        <v>11</v>
+      </c>
+      <c r="X55" s="20">
+        <v>25</v>
+      </c>
+      <c r="Y55" s="28">
+        <v>27</v>
+      </c>
+      <c r="Z55" s="20">
+        <v>17</v>
+      </c>
+      <c r="AA55" s="20">
+        <v>8</v>
+      </c>
+      <c r="AB55" s="20">
+        <v>8</v>
+      </c>
+      <c r="AC55" s="20">
+        <v>8</v>
+      </c>
+      <c r="AD55" s="20">
+        <v>5</v>
+      </c>
+      <c r="AE55" s="20">
+        <v>8</v>
+      </c>
+      <c r="AF55" s="20">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="22">
+        <v>0</v>
+      </c>
+      <c r="D56" s="22">
+        <v>0</v>
+      </c>
+      <c r="E56" s="23">
+        <v>0</v>
+      </c>
+      <c r="F56" s="22">
+        <v>9</v>
+      </c>
+      <c r="G56" s="22">
+        <v>2</v>
+      </c>
+      <c r="H56" s="22">
+        <v>2</v>
+      </c>
+      <c r="I56" s="22">
+        <v>3</v>
+      </c>
+      <c r="J56" s="22">
+        <v>1</v>
+      </c>
+      <c r="K56" s="22">
+        <v>3</v>
+      </c>
+      <c r="L56" s="22">
+        <v>0</v>
+      </c>
+      <c r="M56" s="22">
+        <v>1</v>
+      </c>
+      <c r="N56" s="22">
+        <v>2</v>
+      </c>
+      <c r="O56" s="22">
+        <v>0</v>
+      </c>
+      <c r="P56" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="24">
+        <v>4</v>
+      </c>
+      <c r="R56" s="25">
+        <v>1</v>
+      </c>
+      <c r="S56" s="26">
+        <v>2</v>
+      </c>
+      <c r="T56" s="27">
+        <v>0</v>
+      </c>
+      <c r="U56" s="26">
+        <v>0</v>
+      </c>
+      <c r="V56" s="26">
+        <v>2</v>
+      </c>
+      <c r="W56" s="22">
+        <v>7</v>
+      </c>
+      <c r="X56" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y56" s="28">
+        <v>2</v>
+      </c>
+      <c r="Z56" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="20">
+        <v>2</v>
+      </c>
+      <c r="AE56" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B55" s="30" t="s">
+      <c r="B57" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="22">
+        <v>19</v>
+      </c>
+      <c r="D57" s="22">
+        <v>14</v>
+      </c>
+      <c r="E57" s="23">
+        <v>45</v>
+      </c>
+      <c r="F57" s="22">
+        <v>19</v>
+      </c>
+      <c r="G57" s="22">
+        <v>11</v>
+      </c>
+      <c r="H57" s="22">
+        <v>36</v>
+      </c>
+      <c r="I57" s="22">
+        <v>10</v>
+      </c>
+      <c r="J57" s="22">
+        <v>21</v>
+      </c>
+      <c r="K57" s="22">
+        <v>20</v>
+      </c>
+      <c r="L57" s="22">
+        <v>26</v>
+      </c>
+      <c r="M57" s="22">
+        <v>24</v>
+      </c>
+      <c r="N57" s="22">
+        <v>16</v>
+      </c>
+      <c r="O57" s="22">
+        <v>1</v>
+      </c>
+      <c r="P57" s="22">
+        <v>10</v>
+      </c>
+      <c r="Q57" s="24">
+        <v>5</v>
+      </c>
+      <c r="R57" s="25">
+        <v>6</v>
+      </c>
+      <c r="S57" s="26">
+        <v>18</v>
+      </c>
+      <c r="T57" s="27">
+        <v>25</v>
+      </c>
+      <c r="U57" s="26">
+        <v>15</v>
+      </c>
+      <c r="V57" s="26">
+        <v>27</v>
+      </c>
+      <c r="W57" s="22">
+        <v>23</v>
+      </c>
+      <c r="X57" s="20">
+        <v>24</v>
+      </c>
+      <c r="Y57" s="28">
+        <v>17</v>
+      </c>
+      <c r="Z57" s="20">
+        <v>7</v>
+      </c>
+      <c r="AA57" s="20">
+        <v>3</v>
+      </c>
+      <c r="AB57" s="20">
+        <v>8</v>
+      </c>
+      <c r="AC57" s="20">
+        <v>6</v>
+      </c>
+      <c r="AD57" s="20">
+        <v>27</v>
+      </c>
+      <c r="AE57" s="20">
+        <v>6</v>
+      </c>
+      <c r="AF57" s="20">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="22">
+        <v>0</v>
+      </c>
+      <c r="D58" s="22">
+        <v>0</v>
+      </c>
+      <c r="E58" s="23">
+        <v>0</v>
+      </c>
+      <c r="F58" s="22">
+        <v>1</v>
+      </c>
+      <c r="G58" s="22">
+        <v>0</v>
+      </c>
+      <c r="H58" s="22">
+        <v>0</v>
+      </c>
+      <c r="I58" s="22">
+        <v>0</v>
+      </c>
+      <c r="J58" s="22">
+        <v>0</v>
+      </c>
+      <c r="K58" s="22">
+        <v>0</v>
+      </c>
+      <c r="L58" s="22">
+        <v>0</v>
+      </c>
+      <c r="M58" s="22">
+        <v>1</v>
+      </c>
+      <c r="N58" s="22">
+        <v>0</v>
+      </c>
+      <c r="O58" s="22">
+        <v>0</v>
+      </c>
+      <c r="P58" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="24">
+        <v>0</v>
+      </c>
+      <c r="R58" s="25">
+        <v>0</v>
+      </c>
+      <c r="S58" s="26">
+        <v>0</v>
+      </c>
+      <c r="T58" s="27">
+        <v>0</v>
+      </c>
+      <c r="U58" s="26">
+        <v>1</v>
+      </c>
+      <c r="V58" s="26">
+        <v>0</v>
+      </c>
+      <c r="W58" s="22">
+        <v>0</v>
+      </c>
+      <c r="X58" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="20">
+        <v>2</v>
+      </c>
+      <c r="AA58" s="20">
+        <v>2</v>
+      </c>
+      <c r="AB58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="22">
+        <v>0</v>
+      </c>
+      <c r="D59" s="22">
+        <v>2</v>
+      </c>
+      <c r="E59" s="23">
+        <v>6</v>
+      </c>
+      <c r="F59" s="22">
+        <v>1</v>
+      </c>
+      <c r="G59" s="22">
+        <v>1</v>
+      </c>
+      <c r="H59" s="22">
+        <v>1</v>
+      </c>
+      <c r="I59" s="22">
+        <v>1</v>
+      </c>
+      <c r="J59" s="22">
+        <v>1</v>
+      </c>
+      <c r="K59" s="22">
+        <v>2</v>
+      </c>
+      <c r="L59" s="22">
+        <v>2</v>
+      </c>
+      <c r="M59" s="22">
+        <v>1</v>
+      </c>
+      <c r="N59" s="22">
+        <v>1</v>
+      </c>
+      <c r="O59" s="22">
+        <v>0</v>
+      </c>
+      <c r="P59" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q59" s="24">
+        <v>2</v>
+      </c>
+      <c r="R59" s="25">
+        <v>2</v>
+      </c>
+      <c r="S59" s="26">
+        <v>1</v>
+      </c>
+      <c r="T59" s="27">
+        <v>0</v>
+      </c>
+      <c r="U59" s="26">
+        <v>0</v>
+      </c>
+      <c r="V59" s="26">
+        <v>1</v>
+      </c>
+      <c r="W59" s="22">
+        <v>2</v>
+      </c>
+      <c r="X59" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y59" s="28">
+        <v>4</v>
+      </c>
+      <c r="Z59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B60" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="22">
+        <v>12</v>
+      </c>
+      <c r="D60" s="22">
+        <v>72</v>
+      </c>
+      <c r="E60" s="23">
+        <v>29</v>
+      </c>
+      <c r="F60" s="22">
+        <v>20</v>
+      </c>
+      <c r="G60" s="22">
+        <v>45</v>
+      </c>
+      <c r="H60" s="22">
+        <v>15</v>
+      </c>
+      <c r="I60" s="22">
+        <v>22</v>
+      </c>
+      <c r="J60" s="22">
+        <v>43</v>
+      </c>
+      <c r="K60" s="22">
+        <v>20</v>
+      </c>
+      <c r="L60" s="22">
+        <v>49</v>
+      </c>
+      <c r="M60" s="22">
+        <v>39</v>
+      </c>
+      <c r="N60" s="22">
+        <v>40</v>
+      </c>
+      <c r="O60" s="22">
+        <v>4</v>
+      </c>
+      <c r="P60" s="22">
+        <v>12</v>
+      </c>
+      <c r="Q60" s="24">
+        <v>56</v>
+      </c>
+      <c r="R60" s="25">
+        <v>35</v>
+      </c>
+      <c r="S60" s="26">
+        <v>40</v>
+      </c>
+      <c r="T60" s="27">
+        <v>27</v>
+      </c>
+      <c r="U60" s="26">
+        <v>56</v>
+      </c>
+      <c r="V60" s="26">
+        <v>29</v>
+      </c>
+      <c r="W60" s="22">
+        <v>27</v>
+      </c>
+      <c r="X60" s="20">
+        <v>44</v>
+      </c>
+      <c r="Y60" s="28">
+        <v>19</v>
+      </c>
+      <c r="Z60" s="20">
+        <v>44</v>
+      </c>
+      <c r="AA60" s="20">
+        <v>14</v>
+      </c>
+      <c r="AB60" s="20">
+        <v>35</v>
+      </c>
+      <c r="AC60" s="20">
+        <v>28</v>
+      </c>
+      <c r="AD60" s="20">
+        <v>12</v>
+      </c>
+      <c r="AE60" s="20">
+        <v>14</v>
+      </c>
+      <c r="AF60" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="22">
+        <v>1</v>
+      </c>
+      <c r="D61" s="22">
+        <v>27</v>
+      </c>
+      <c r="E61" s="23">
+        <v>12</v>
+      </c>
+      <c r="F61" s="22">
+        <v>4</v>
+      </c>
+      <c r="G61" s="22">
+        <v>7</v>
+      </c>
+      <c r="H61" s="22">
+        <v>9</v>
+      </c>
+      <c r="I61" s="22">
+        <v>4</v>
+      </c>
+      <c r="J61" s="22">
+        <v>5</v>
+      </c>
+      <c r="K61" s="22">
+        <v>85</v>
+      </c>
+      <c r="L61" s="22">
+        <v>0</v>
+      </c>
+      <c r="M61" s="22">
+        <v>5</v>
+      </c>
+      <c r="N61" s="22">
+        <v>6</v>
+      </c>
+      <c r="O61" s="22">
+        <v>0</v>
+      </c>
+      <c r="P61" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="24">
+        <v>5</v>
+      </c>
+      <c r="R61" s="25">
+        <v>1</v>
+      </c>
+      <c r="S61" s="26">
+        <v>6</v>
+      </c>
+      <c r="T61" s="27">
+        <v>6</v>
+      </c>
+      <c r="U61" s="26">
+        <v>3</v>
+      </c>
+      <c r="V61" s="26">
+        <v>0</v>
+      </c>
+      <c r="W61" s="22">
+        <v>7</v>
+      </c>
+      <c r="X61" s="20">
+        <v>5</v>
+      </c>
+      <c r="Y61" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="20">
+        <v>3</v>
+      </c>
+      <c r="AD61" s="20">
+        <v>4</v>
+      </c>
+      <c r="AE61" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF61" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B62" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="22">
+        <v>11</v>
+      </c>
+      <c r="D62" s="22">
+        <v>4</v>
+      </c>
+      <c r="E62" s="23">
+        <v>5</v>
+      </c>
+      <c r="F62" s="22">
+        <v>3</v>
+      </c>
+      <c r="G62" s="22">
+        <v>9</v>
+      </c>
+      <c r="H62" s="22">
+        <v>14</v>
+      </c>
+      <c r="I62" s="22">
+        <v>3</v>
+      </c>
+      <c r="J62" s="22">
+        <v>13</v>
+      </c>
+      <c r="K62" s="22">
+        <v>11</v>
+      </c>
+      <c r="L62" s="22">
+        <v>7</v>
+      </c>
+      <c r="M62" s="22">
+        <v>10</v>
+      </c>
+      <c r="N62" s="22">
+        <v>7</v>
+      </c>
+      <c r="O62" s="22">
+        <v>2</v>
+      </c>
+      <c r="P62" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q62" s="24">
+        <v>0</v>
+      </c>
+      <c r="R62" s="25">
+        <v>3</v>
+      </c>
+      <c r="S62" s="26">
+        <v>9</v>
+      </c>
+      <c r="T62" s="27">
+        <v>9</v>
+      </c>
+      <c r="U62" s="26">
+        <v>27</v>
+      </c>
+      <c r="V62" s="26">
+        <v>9</v>
+      </c>
+      <c r="W62" s="22">
+        <v>4</v>
+      </c>
+      <c r="X62" s="20">
+        <v>14</v>
+      </c>
+      <c r="Y62" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z62" s="20">
+        <v>2</v>
+      </c>
+      <c r="AA62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="20">
+        <v>3</v>
+      </c>
+      <c r="AD62" s="20">
+        <v>3</v>
+      </c>
+      <c r="AE62" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="22">
+        <v>20</v>
+      </c>
+      <c r="D63" s="22">
+        <v>39</v>
+      </c>
+      <c r="E63" s="23">
+        <v>16</v>
+      </c>
+      <c r="F63" s="22">
+        <v>27</v>
+      </c>
+      <c r="G63" s="22">
+        <v>28</v>
+      </c>
+      <c r="H63" s="22">
+        <v>33</v>
+      </c>
+      <c r="I63" s="22">
         <v>30</v>
       </c>
-      <c r="C55" s="23">
+      <c r="J63" s="22">
+        <v>32</v>
+      </c>
+      <c r="K63" s="22">
+        <v>30</v>
+      </c>
+      <c r="L63" s="22">
+        <v>33</v>
+      </c>
+      <c r="M63" s="22">
+        <v>11</v>
+      </c>
+      <c r="N63" s="22">
+        <v>21</v>
+      </c>
+      <c r="O63" s="22">
+        <v>0</v>
+      </c>
+      <c r="P63" s="22">
+        <v>13</v>
+      </c>
+      <c r="Q63" s="24">
+        <v>10</v>
+      </c>
+      <c r="R63" s="25">
+        <v>14</v>
+      </c>
+      <c r="S63" s="26">
+        <v>10</v>
+      </c>
+      <c r="T63" s="27">
+        <v>26</v>
+      </c>
+      <c r="U63" s="26">
+        <v>24</v>
+      </c>
+      <c r="V63" s="26">
         <v>25</v>
       </c>
-      <c r="D55" s="23">
+      <c r="W63" s="22">
+        <v>18</v>
+      </c>
+      <c r="X63" s="20">
+        <v>7</v>
+      </c>
+      <c r="Y63" s="28">
+        <v>10</v>
+      </c>
+      <c r="Z63" s="20">
+        <v>4</v>
+      </c>
+      <c r="AA63" s="20">
+        <v>2</v>
+      </c>
+      <c r="AB63" s="20">
+        <v>4</v>
+      </c>
+      <c r="AC63" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD63" s="20">
+        <v>2</v>
+      </c>
+      <c r="AE63" s="20">
+        <v>4</v>
+      </c>
+      <c r="AF63" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B64" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="22">
+        <v>0</v>
+      </c>
+      <c r="D64" s="22">
+        <v>1</v>
+      </c>
+      <c r="E64" s="23">
+        <v>0</v>
+      </c>
+      <c r="F64" s="22">
+        <v>2</v>
+      </c>
+      <c r="G64" s="22">
+        <v>0</v>
+      </c>
+      <c r="H64" s="22">
+        <v>1</v>
+      </c>
+      <c r="I64" s="22">
+        <v>0</v>
+      </c>
+      <c r="J64" s="22">
+        <v>0</v>
+      </c>
+      <c r="K64" s="22">
+        <v>0</v>
+      </c>
+      <c r="L64" s="22">
+        <v>0</v>
+      </c>
+      <c r="M64" s="22">
+        <v>0</v>
+      </c>
+      <c r="N64" s="22">
+        <v>1</v>
+      </c>
+      <c r="O64" s="22">
+        <v>0</v>
+      </c>
+      <c r="P64" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="24">
+        <v>0</v>
+      </c>
+      <c r="R64" s="25">
+        <v>0</v>
+      </c>
+      <c r="S64" s="26">
+        <v>0</v>
+      </c>
+      <c r="T64" s="27">
+        <v>1</v>
+      </c>
+      <c r="U64" s="26">
+        <v>0</v>
+      </c>
+      <c r="V64" s="26">
+        <v>0</v>
+      </c>
+      <c r="W64" s="22">
+        <v>0</v>
+      </c>
+      <c r="X64" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="22">
+        <v>1</v>
+      </c>
+      <c r="D65" s="22">
+        <v>0</v>
+      </c>
+      <c r="E65" s="23">
+        <v>0</v>
+      </c>
+      <c r="F65" s="22">
+        <v>0</v>
+      </c>
+      <c r="G65" s="22">
+        <v>0</v>
+      </c>
+      <c r="H65" s="22">
+        <v>1</v>
+      </c>
+      <c r="I65" s="22">
+        <v>0</v>
+      </c>
+      <c r="J65" s="22">
+        <v>2</v>
+      </c>
+      <c r="K65" s="22">
+        <v>3</v>
+      </c>
+      <c r="L65" s="22">
+        <v>1</v>
+      </c>
+      <c r="M65" s="22">
+        <v>0</v>
+      </c>
+      <c r="N65" s="22">
+        <v>1</v>
+      </c>
+      <c r="O65" s="22">
+        <v>1</v>
+      </c>
+      <c r="P65" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="24">
+        <v>1</v>
+      </c>
+      <c r="R65" s="25">
+        <v>0</v>
+      </c>
+      <c r="S65" s="26">
+        <v>0</v>
+      </c>
+      <c r="T65" s="27">
+        <v>0</v>
+      </c>
+      <c r="U65" s="26">
+        <v>1</v>
+      </c>
+      <c r="V65" s="26">
+        <v>1</v>
+      </c>
+      <c r="W65" s="22">
+        <v>8</v>
+      </c>
+      <c r="X65" s="20">
+        <v>5</v>
+      </c>
+      <c r="Y65" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z65" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA65" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB65" s="20">
+        <v>3</v>
+      </c>
+      <c r="AC65" s="20">
+        <v>2</v>
+      </c>
+      <c r="AD65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE65" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="22">
+        <v>3</v>
+      </c>
+      <c r="D66" s="22">
+        <v>86</v>
+      </c>
+      <c r="E66" s="23">
+        <v>3</v>
+      </c>
+      <c r="F66" s="22">
+        <v>10</v>
+      </c>
+      <c r="G66" s="22">
+        <v>12</v>
+      </c>
+      <c r="H66" s="22">
+        <v>27</v>
+      </c>
+      <c r="I66" s="22">
+        <v>0</v>
+      </c>
+      <c r="J66" s="22">
+        <v>15</v>
+      </c>
+      <c r="K66" s="22">
         <v>17</v>
       </c>
-      <c r="E55" s="24">
+      <c r="L66" s="22">
+        <v>16</v>
+      </c>
+      <c r="M66" s="22">
+        <v>9</v>
+      </c>
+      <c r="N66" s="22">
+        <v>6</v>
+      </c>
+      <c r="O66" s="22">
+        <v>1</v>
+      </c>
+      <c r="P66" s="22">
+        <v>10</v>
+      </c>
+      <c r="Q66" s="24">
+        <v>5</v>
+      </c>
+      <c r="R66" s="25">
+        <v>10</v>
+      </c>
+      <c r="S66" s="26">
+        <v>7</v>
+      </c>
+      <c r="T66" s="27">
+        <v>4</v>
+      </c>
+      <c r="U66" s="26">
+        <v>7</v>
+      </c>
+      <c r="V66" s="26">
+        <v>20</v>
+      </c>
+      <c r="W66" s="22">
+        <v>8</v>
+      </c>
+      <c r="X66" s="20">
+        <v>5</v>
+      </c>
+      <c r="Y66" s="28">
+        <v>13</v>
+      </c>
+      <c r="Z66" s="20">
+        <v>3</v>
+      </c>
+      <c r="AA66" s="20">
+        <v>2</v>
+      </c>
+      <c r="AB66" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC66" s="20">
+        <v>6</v>
+      </c>
+      <c r="AD66" s="20">
+        <v>3</v>
+      </c>
+      <c r="AE66" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF66" s="20">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B67" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="22">
+        <v>16</v>
+      </c>
+      <c r="D67" s="22">
+        <v>385</v>
+      </c>
+      <c r="E67" s="23">
+        <v>20</v>
+      </c>
+      <c r="F67" s="22">
+        <v>107</v>
+      </c>
+      <c r="G67" s="22">
+        <v>29</v>
+      </c>
+      <c r="H67" s="22">
+        <v>31</v>
+      </c>
+      <c r="I67" s="22">
+        <v>10</v>
+      </c>
+      <c r="J67" s="22">
+        <v>40</v>
+      </c>
+      <c r="K67" s="22">
+        <v>37</v>
+      </c>
+      <c r="L67" s="22">
+        <v>24</v>
+      </c>
+      <c r="M67" s="22">
+        <v>34</v>
+      </c>
+      <c r="N67" s="22">
+        <v>15</v>
+      </c>
+      <c r="O67" s="22">
+        <v>30</v>
+      </c>
+      <c r="P67" s="22">
+        <v>11</v>
+      </c>
+      <c r="Q67" s="24">
+        <v>14</v>
+      </c>
+      <c r="R67" s="25">
+        <v>10</v>
+      </c>
+      <c r="S67" s="26">
+        <v>15</v>
+      </c>
+      <c r="T67" s="27">
+        <v>24</v>
+      </c>
+      <c r="U67" s="26">
+        <v>41</v>
+      </c>
+      <c r="V67" s="26">
+        <v>23</v>
+      </c>
+      <c r="W67" s="22">
+        <v>11</v>
+      </c>
+      <c r="X67" s="20">
+        <v>4</v>
+      </c>
+      <c r="Y67" s="28">
+        <v>31</v>
+      </c>
+      <c r="Z67" s="20">
+        <v>8</v>
+      </c>
+      <c r="AA67" s="20">
+        <v>12</v>
+      </c>
+      <c r="AB67" s="20">
         <v>17</v>
       </c>
-      <c r="F55" s="23">
-[...2 lines deleted...]
-      <c r="G55" s="23">
+      <c r="AC67" s="20">
+        <v>12</v>
+      </c>
+      <c r="AD67" s="20">
+        <v>6</v>
+      </c>
+      <c r="AE67" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF67" s="20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B68" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="22">
+        <v>2</v>
+      </c>
+      <c r="D68" s="22">
+        <v>17</v>
+      </c>
+      <c r="E68" s="23">
+        <v>8</v>
+      </c>
+      <c r="F68" s="22">
+        <v>8</v>
+      </c>
+      <c r="G68" s="22">
+        <v>6</v>
+      </c>
+      <c r="H68" s="22">
+        <v>5</v>
+      </c>
+      <c r="I68" s="22">
+        <v>2</v>
+      </c>
+      <c r="J68" s="22">
+        <v>4</v>
+      </c>
+      <c r="K68" s="22">
+        <v>13</v>
+      </c>
+      <c r="L68" s="22">
+        <v>10</v>
+      </c>
+      <c r="M68" s="22">
+        <v>10</v>
+      </c>
+      <c r="N68" s="22">
+        <v>7</v>
+      </c>
+      <c r="O68" s="22">
+        <v>0</v>
+      </c>
+      <c r="P68" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q68" s="24">
+        <v>1</v>
+      </c>
+      <c r="R68" s="25">
+        <v>1</v>
+      </c>
+      <c r="S68" s="26">
+        <v>1</v>
+      </c>
+      <c r="T68" s="27">
+        <v>6</v>
+      </c>
+      <c r="U68" s="26">
+        <v>6</v>
+      </c>
+      <c r="V68" s="26">
+        <v>2</v>
+      </c>
+      <c r="W68" s="22">
+        <v>5</v>
+      </c>
+      <c r="X68" s="20">
+        <v>2</v>
+      </c>
+      <c r="Y68" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="20">
+        <v>3</v>
+      </c>
+      <c r="AA68" s="20">
+        <v>4</v>
+      </c>
+      <c r="AB68" s="20">
+        <v>2</v>
+      </c>
+      <c r="AC68" s="20">
+        <v>3</v>
+      </c>
+      <c r="AD68" s="20">
+        <v>9</v>
+      </c>
+      <c r="AE68" s="20">
+        <v>4</v>
+      </c>
+      <c r="AF68" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B69" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C69" s="22">
+        <v>0</v>
+      </c>
+      <c r="D69" s="22">
+        <v>0</v>
+      </c>
+      <c r="E69" s="23">
+        <v>0</v>
+      </c>
+      <c r="F69" s="22">
+        <v>0</v>
+      </c>
+      <c r="G69" s="22">
+        <v>0</v>
+      </c>
+      <c r="H69" s="22">
+        <v>0</v>
+      </c>
+      <c r="I69" s="22">
+        <v>0</v>
+      </c>
+      <c r="J69" s="22">
+        <v>0</v>
+      </c>
+      <c r="K69" s="22">
+        <v>0</v>
+      </c>
+      <c r="L69" s="22">
+        <v>0</v>
+      </c>
+      <c r="M69" s="22">
+        <v>2</v>
+      </c>
+      <c r="N69" s="22">
+        <v>0</v>
+      </c>
+      <c r="O69" s="22">
+        <v>0</v>
+      </c>
+      <c r="P69" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="24">
+        <v>0</v>
+      </c>
+      <c r="R69" s="25">
+        <v>0</v>
+      </c>
+      <c r="S69" s="26">
+        <v>1</v>
+      </c>
+      <c r="T69" s="27">
+        <v>0</v>
+      </c>
+      <c r="U69" s="26">
+        <v>0</v>
+      </c>
+      <c r="V69" s="26">
+        <v>0</v>
+      </c>
+      <c r="W69" s="22">
+        <v>0</v>
+      </c>
+      <c r="X69" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B70" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="33">
+        <v>4</v>
+      </c>
+      <c r="D70" s="33">
+        <v>17</v>
+      </c>
+      <c r="E70" s="33">
+        <v>14</v>
+      </c>
+      <c r="F70" s="33">
+        <v>16</v>
+      </c>
+      <c r="G70" s="33">
+        <v>15</v>
+      </c>
+      <c r="H70" s="33">
+        <v>35</v>
+      </c>
+      <c r="I70" s="33">
+        <v>28</v>
+      </c>
+      <c r="J70" s="33">
+        <v>40</v>
+      </c>
+      <c r="K70" s="33">
+        <v>23</v>
+      </c>
+      <c r="L70" s="33">
+        <v>23</v>
+      </c>
+      <c r="M70" s="33">
+        <v>24</v>
+      </c>
+      <c r="N70" s="33">
+        <v>20</v>
+      </c>
+      <c r="O70" s="33">
+        <v>1</v>
+      </c>
+      <c r="P70" s="33">
         <v>18</v>
       </c>
-      <c r="H55" s="23">
-[...2 lines deleted...]
-      <c r="I55" s="23">
+      <c r="Q70" s="34">
+        <v>9</v>
+      </c>
+      <c r="R70" s="35">
+        <v>11</v>
+      </c>
+      <c r="S70" s="36">
+        <v>18</v>
+      </c>
+      <c r="T70" s="37">
+        <v>31</v>
+      </c>
+      <c r="U70" s="36">
+        <v>20</v>
+      </c>
+      <c r="V70" s="36">
         <v>17</v>
       </c>
-      <c r="J55" s="23">
-[...17 lines deleted...]
-      <c r="P55" s="23">
+      <c r="W70" s="33">
+        <v>7</v>
+      </c>
+      <c r="X70" s="55">
+        <v>16</v>
+      </c>
+      <c r="Y70" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z70" s="55">
+        <v>5</v>
+      </c>
+      <c r="AA70" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB70" s="55">
+        <v>3</v>
+      </c>
+      <c r="AC70" s="55">
         <v>10</v>
       </c>
-      <c r="Q55" s="25">
-[...64 lines deleted...]
-      <c r="G56" s="23">
+      <c r="AD70" s="55">
         <v>2</v>
       </c>
-      <c r="H56" s="23">
-[...124 lines deleted...]
-      <c r="R57" s="26">
+      <c r="AE70" s="55">
         <v>6</v>
       </c>
-      <c r="S57" s="27">
-[...29 lines deleted...]
-      <c r="AC57" s="21">
+      <c r="AF70" s="55">
         <v>6</v>
       </c>
-      <c r="AD57" s="21">
-[...1244 lines deleted...]
-    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
+    </row>
+    <row r="71" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B71" s="53"/>
+    </row>
+    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B30:AB30"/>
-    <mergeCell ref="B52:AB52"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B2:AF2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Y6"/>
-    <mergeCell ref="B2:AB2"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="AA6:AE6"/>
-    <mergeCell ref="B8:AB8"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>