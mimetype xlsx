--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июль месяц 2026\МН\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23115" windowHeight="4455"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="100">
   <si>
     <t xml:space="preserve">Қазақстан Республикасы </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -596,51 +596,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -732,96 +732,93 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1102,51 +1099,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B1" s="46">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1196,92 +1193,92 @@
       </c>
       <c r="B8" s="40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="78" t="s">
+      <c r="B11" s="63" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="45" t="s">
         <v>87</v>
       </c>
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="64" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="45" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="79" t="s">
+      <c r="B13" s="64" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="62">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="62">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>46</v>
       </c>
@@ -1374,168 +1371,170 @@
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="20"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="20"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="20"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AG73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AJ53" sqref="AJ53"/>
+      <selection activeCell="AJ62" sqref="AJ62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="68" t="s">
+      <c r="B2" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="C2" s="68"/>
-[...28 lines deleted...]
-      <c r="AF2" s="66"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="74"/>
+      <c r="AD2" s="74"/>
+      <c r="AE2" s="74"/>
+      <c r="AF2" s="74"/>
+      <c r="AG2" s="74"/>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:33" s="50" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="20"/>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
-      <c r="AF5" s="52" t="s">
+      <c r="AG5" s="52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="65" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="75"/>
-      <c r="C6" s="73">
+      <c r="B6" s="70"/>
+      <c r="C6" s="68">
         <v>2024</v>
       </c>
-      <c r="D6" s="74"/>
-[...10 lines deleted...]
-      <c r="O6" s="72">
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="67">
         <v>2025</v>
       </c>
-      <c r="P6" s="72"/>
-[...8 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="68"/>
       <c r="Z6" s="59"/>
-      <c r="AA6" s="73">
+      <c r="AA6" s="68">
         <v>2026</v>
       </c>
-      <c r="AB6" s="77"/>
-[...3 lines deleted...]
-      <c r="AF6" s="77"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
     </row>
     <row r="7" spans="1:33" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="71"/>
-      <c r="B7" s="76"/>
+      <c r="A7" s="66"/>
+      <c r="B7" s="71"/>
       <c r="C7" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="16" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="16" t="s">
@@ -1582,87 +1581,90 @@
       </c>
       <c r="Y7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="60" t="s">
         <v>29</v>
       </c>
       <c r="AA7" s="61" t="s">
         <v>17</v>
       </c>
       <c r="AB7" s="61" t="s">
         <v>18</v>
       </c>
       <c r="AC7" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AD7" s="61" t="s">
         <v>20</v>
       </c>
       <c r="AE7" s="57" t="s">
         <v>21</v>
       </c>
       <c r="AF7" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AG7" s="28"/>
+      <c r="AG7" s="16" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="8" spans="1:33" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="18"/>
-      <c r="B8" s="63" t="s">
+      <c r="B8" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="63"/>
-[...28 lines deleted...]
-      <c r="AF8" s="64"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="76"/>
+      <c r="O8" s="76"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76"/>
+      <c r="S8" s="76"/>
+      <c r="T8" s="76"/>
+      <c r="U8" s="76"/>
+      <c r="V8" s="76"/>
+      <c r="W8" s="76"/>
+      <c r="X8" s="76"/>
+      <c r="Y8" s="76"/>
+      <c r="Z8" s="76"/>
+      <c r="AA8" s="76"/>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="77"/>
+      <c r="AD8" s="77"/>
+      <c r="AE8" s="77"/>
+      <c r="AF8" s="77"/>
+      <c r="AG8" s="77"/>
     </row>
     <row r="9" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="22">
         <v>604</v>
       </c>
       <c r="D9" s="22">
         <v>2108</v>
       </c>
       <c r="E9" s="23">
         <v>1073</v>
       </c>
       <c r="F9" s="22">
         <v>1022</v>
       </c>
       <c r="G9" s="22">
         <v>946</v>
       </c>
       <c r="H9" s="22">
         <v>1214</v>
       </c>
       <c r="I9" s="22">
         <v>832</v>
@@ -1713,50 +1715,53 @@
         <v>699</v>
       </c>
       <c r="Y9" s="20">
         <v>511</v>
       </c>
       <c r="Z9" s="20">
         <v>423</v>
       </c>
       <c r="AA9" s="20">
         <v>323</v>
       </c>
       <c r="AB9" s="20">
         <v>311</v>
       </c>
       <c r="AC9" s="20">
         <v>355</v>
       </c>
       <c r="AD9" s="20">
         <v>357</v>
       </c>
       <c r="AE9" s="20">
         <v>343</v>
       </c>
       <c r="AF9" s="20">
         <v>622</v>
+      </c>
+      <c r="AG9" s="20">
+        <v>525</v>
       </c>
     </row>
     <row r="10" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>100000000</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="22">
         <v>18</v>
       </c>
       <c r="D10" s="22">
         <v>53</v>
       </c>
       <c r="E10" s="23">
         <v>165</v>
       </c>
       <c r="F10" s="22">
         <v>68</v>
       </c>
       <c r="G10" s="22">
         <v>43</v>
       </c>
       <c r="H10" s="22">
@@ -1812,50 +1817,53 @@
       </c>
       <c r="Y10" s="20">
         <v>17</v>
       </c>
       <c r="Z10" s="20">
         <v>15</v>
       </c>
       <c r="AA10" s="20">
         <v>11</v>
       </c>
       <c r="AB10" s="20">
         <v>5</v>
       </c>
       <c r="AC10" s="20">
         <v>3</v>
       </c>
       <c r="AD10" s="20">
         <v>3</v>
       </c>
       <c r="AE10" s="20">
         <v>10</v>
       </c>
       <c r="AF10" s="20">
         <v>21</v>
       </c>
+      <c r="AG10" s="20">
+        <v>15</v>
+      </c>
     </row>
     <row r="11" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="22">
         <v>59</v>
       </c>
       <c r="D11" s="22">
         <v>51</v>
       </c>
       <c r="E11" s="23">
         <v>70</v>
       </c>
       <c r="F11" s="22">
         <v>106</v>
       </c>
       <c r="G11" s="22">
         <v>61</v>
       </c>
       <c r="H11" s="22">
         <v>85</v>
@@ -1910,50 +1918,53 @@
       </c>
       <c r="Y11" s="20">
         <v>72</v>
       </c>
       <c r="Z11" s="20">
         <v>37</v>
       </c>
       <c r="AA11" s="20">
         <v>33</v>
       </c>
       <c r="AB11" s="20">
         <v>27</v>
       </c>
       <c r="AC11" s="20">
         <v>22</v>
       </c>
       <c r="AD11" s="20">
         <v>31</v>
       </c>
       <c r="AE11" s="20">
         <v>28</v>
       </c>
       <c r="AF11" s="20">
         <v>62</v>
       </c>
+      <c r="AG11" s="20">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="22">
         <v>25</v>
       </c>
       <c r="D12" s="22">
         <v>21</v>
       </c>
       <c r="E12" s="23">
         <v>14</v>
       </c>
       <c r="F12" s="22">
         <v>27</v>
       </c>
       <c r="G12" s="22">
         <v>22</v>
       </c>
       <c r="H12" s="22">
         <v>24</v>
@@ -2008,50 +2019,53 @@
       </c>
       <c r="Y12" s="20">
         <v>15</v>
       </c>
       <c r="Z12" s="20">
         <v>9</v>
       </c>
       <c r="AA12" s="20">
         <v>3</v>
       </c>
       <c r="AB12" s="20">
         <v>11</v>
       </c>
       <c r="AC12" s="20">
         <v>14</v>
       </c>
       <c r="AD12" s="20">
         <v>19</v>
       </c>
       <c r="AE12" s="20">
         <v>13</v>
       </c>
       <c r="AF12" s="20">
         <v>18</v>
       </c>
+      <c r="AG12" s="20">
+        <v>21</v>
+      </c>
     </row>
     <row r="13" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="22">
         <v>27</v>
       </c>
       <c r="D13" s="22">
         <v>18</v>
       </c>
       <c r="E13" s="23">
         <v>83</v>
       </c>
       <c r="F13" s="22">
         <v>28</v>
       </c>
       <c r="G13" s="22">
         <v>20</v>
       </c>
       <c r="H13" s="22">
         <v>49</v>
@@ -2106,50 +2120,53 @@
       </c>
       <c r="Y13" s="20">
         <v>26</v>
       </c>
       <c r="Z13" s="20">
         <v>7</v>
       </c>
       <c r="AA13" s="20">
         <v>7</v>
       </c>
       <c r="AB13" s="20">
         <v>12</v>
       </c>
       <c r="AC13" s="20">
         <v>7</v>
       </c>
       <c r="AD13" s="20">
         <v>30</v>
       </c>
       <c r="AE13" s="20">
         <v>15</v>
       </c>
       <c r="AF13" s="20">
         <v>32</v>
       </c>
+      <c r="AG13" s="20">
+        <v>28</v>
+      </c>
     </row>
     <row r="14" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="22">
         <v>0</v>
       </c>
       <c r="D14" s="22">
         <v>4</v>
       </c>
       <c r="E14" s="23">
         <v>2</v>
       </c>
       <c r="F14" s="22">
         <v>7</v>
       </c>
       <c r="G14" s="22">
         <v>9</v>
       </c>
       <c r="H14" s="22">
         <v>4</v>
@@ -2204,50 +2221,53 @@
       </c>
       <c r="Y14" s="20">
         <v>1</v>
       </c>
       <c r="Z14" s="20">
         <v>7</v>
       </c>
       <c r="AA14" s="20">
         <v>3</v>
       </c>
       <c r="AB14" s="20">
         <v>2</v>
       </c>
       <c r="AC14" s="20">
         <v>1</v>
       </c>
       <c r="AD14" s="20">
         <v>1</v>
       </c>
       <c r="AE14" s="20">
         <v>3</v>
       </c>
       <c r="AF14" s="20">
         <v>8</v>
       </c>
+      <c r="AG14" s="20">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="22">
         <v>12</v>
       </c>
       <c r="D15" s="22">
         <v>14</v>
       </c>
       <c r="E15" s="23">
         <v>11</v>
       </c>
       <c r="F15" s="22">
         <v>16</v>
       </c>
       <c r="G15" s="22">
         <v>9</v>
       </c>
       <c r="H15" s="22">
         <v>11</v>
@@ -2302,50 +2322,53 @@
       </c>
       <c r="Y15" s="20">
         <v>7</v>
       </c>
       <c r="Z15" s="20">
         <v>5</v>
       </c>
       <c r="AA15" s="20">
         <v>0</v>
       </c>
       <c r="AB15" s="20">
         <v>3</v>
       </c>
       <c r="AC15" s="20">
         <v>1</v>
       </c>
       <c r="AD15" s="20">
         <v>0</v>
       </c>
       <c r="AE15" s="20">
         <v>1</v>
       </c>
       <c r="AF15" s="20">
         <v>6</v>
       </c>
+      <c r="AG15" s="20">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="22">
         <v>18</v>
       </c>
       <c r="D16" s="22">
         <v>76</v>
       </c>
       <c r="E16" s="23">
         <v>51</v>
       </c>
       <c r="F16" s="22">
         <v>31</v>
       </c>
       <c r="G16" s="22">
         <v>81</v>
       </c>
       <c r="H16" s="22">
         <v>50</v>
@@ -2400,52 +2423,55 @@
       </c>
       <c r="Y16" s="20">
         <v>31</v>
       </c>
       <c r="Z16" s="20">
         <v>63</v>
       </c>
       <c r="AA16" s="20">
         <v>17</v>
       </c>
       <c r="AB16" s="20">
         <v>48</v>
       </c>
       <c r="AC16" s="20">
         <v>45</v>
       </c>
       <c r="AD16" s="20">
         <v>19</v>
       </c>
       <c r="AE16" s="20">
         <v>22</v>
       </c>
       <c r="AF16" s="20">
         <v>31</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG16" s="20">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="22">
         <v>1</v>
       </c>
       <c r="D17" s="22">
         <v>44</v>
       </c>
       <c r="E17" s="23">
         <v>16</v>
       </c>
       <c r="F17" s="22">
         <v>12</v>
       </c>
       <c r="G17" s="22">
         <v>11</v>
       </c>
       <c r="H17" s="22">
         <v>20</v>
       </c>
       <c r="I17" s="22">
@@ -2498,52 +2524,55 @@
       </c>
       <c r="Y17" s="20">
         <v>8</v>
       </c>
       <c r="Z17" s="20">
         <v>9</v>
       </c>
       <c r="AA17" s="20">
         <v>2</v>
       </c>
       <c r="AB17" s="20">
         <v>4</v>
       </c>
       <c r="AC17" s="20">
         <v>4</v>
       </c>
       <c r="AD17" s="20">
         <v>20</v>
       </c>
       <c r="AE17" s="20">
         <v>11</v>
       </c>
       <c r="AF17" s="20">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG17" s="20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="22">
         <v>99</v>
       </c>
       <c r="D18" s="22">
         <v>66</v>
       </c>
       <c r="E18" s="23">
         <v>67</v>
       </c>
       <c r="F18" s="22">
         <v>101</v>
       </c>
       <c r="G18" s="22">
         <v>121</v>
       </c>
       <c r="H18" s="22">
         <v>199</v>
       </c>
       <c r="I18" s="22">
@@ -2596,52 +2625,55 @@
       </c>
       <c r="Y18" s="20">
         <v>55</v>
       </c>
       <c r="Z18" s="20">
         <v>98</v>
       </c>
       <c r="AA18" s="20">
         <v>35</v>
       </c>
       <c r="AB18" s="20">
         <v>47</v>
       </c>
       <c r="AC18" s="20">
         <v>61</v>
       </c>
       <c r="AD18" s="20">
         <v>40</v>
       </c>
       <c r="AE18" s="20">
         <v>55</v>
       </c>
       <c r="AF18" s="20">
         <v>123</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG18" s="20">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="22">
         <v>93</v>
       </c>
       <c r="D19" s="22">
         <v>124</v>
       </c>
       <c r="E19" s="23">
         <v>96</v>
       </c>
       <c r="F19" s="22">
         <v>124</v>
       </c>
       <c r="G19" s="22">
         <v>134</v>
       </c>
       <c r="H19" s="22">
         <v>122</v>
       </c>
       <c r="I19" s="22">
@@ -2694,52 +2726,55 @@
       </c>
       <c r="Y19" s="20">
         <v>31</v>
       </c>
       <c r="Z19" s="20">
         <v>18</v>
       </c>
       <c r="AA19" s="20">
         <v>16</v>
       </c>
       <c r="AB19" s="20">
         <v>29</v>
       </c>
       <c r="AC19" s="20">
         <v>21</v>
       </c>
       <c r="AD19" s="20">
         <v>24</v>
       </c>
       <c r="AE19" s="20">
         <v>28</v>
       </c>
       <c r="AF19" s="20">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG19" s="20">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="22">
         <v>0</v>
       </c>
       <c r="D20" s="22">
         <v>4</v>
       </c>
       <c r="E20" s="23">
         <v>3</v>
       </c>
       <c r="F20" s="22">
         <v>7</v>
       </c>
       <c r="G20" s="22">
         <v>0</v>
       </c>
       <c r="H20" s="22">
         <v>2</v>
       </c>
       <c r="I20" s="22">
@@ -2792,52 +2827,55 @@
       </c>
       <c r="Y20" s="20">
         <v>1</v>
       </c>
       <c r="Z20" s="20">
         <v>0</v>
       </c>
       <c r="AA20" s="20">
         <v>0</v>
       </c>
       <c r="AB20" s="20">
         <v>0</v>
       </c>
       <c r="AC20" s="20">
         <v>1</v>
       </c>
       <c r="AD20" s="20">
         <v>0</v>
       </c>
       <c r="AE20" s="20">
         <v>0</v>
       </c>
       <c r="AF20" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG20" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="22">
         <v>3</v>
       </c>
       <c r="D21" s="22">
         <v>4</v>
       </c>
       <c r="E21" s="23">
         <v>9</v>
       </c>
       <c r="F21" s="22">
         <v>1</v>
       </c>
       <c r="G21" s="22">
         <v>5</v>
       </c>
       <c r="H21" s="22">
         <v>6</v>
       </c>
       <c r="I21" s="22">
@@ -2890,52 +2928,55 @@
       </c>
       <c r="Y21" s="20">
         <v>5</v>
       </c>
       <c r="Z21" s="20">
         <v>8</v>
       </c>
       <c r="AA21" s="20">
         <v>7</v>
       </c>
       <c r="AB21" s="20">
         <v>9</v>
       </c>
       <c r="AC21" s="20">
         <v>2</v>
       </c>
       <c r="AD21" s="20">
         <v>7</v>
       </c>
       <c r="AE21" s="20">
         <v>2</v>
       </c>
       <c r="AF21" s="20">
         <v>3</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG21" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="22">
         <v>51</v>
       </c>
       <c r="D22" s="22">
         <v>166</v>
       </c>
       <c r="E22" s="23">
         <v>59</v>
       </c>
       <c r="F22" s="22">
         <v>83</v>
       </c>
       <c r="G22" s="22">
         <v>90</v>
       </c>
       <c r="H22" s="22">
         <v>132</v>
       </c>
       <c r="I22" s="22">
@@ -2988,52 +3029,55 @@
       </c>
       <c r="Y22" s="20">
         <v>36</v>
       </c>
       <c r="Z22" s="20">
         <v>16</v>
       </c>
       <c r="AA22" s="20">
         <v>29</v>
       </c>
       <c r="AB22" s="20">
         <v>21</v>
       </c>
       <c r="AC22" s="20">
         <v>35</v>
       </c>
       <c r="AD22" s="20">
         <v>25</v>
       </c>
       <c r="AE22" s="20">
         <v>19</v>
       </c>
       <c r="AF22" s="20">
         <v>40</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG22" s="20">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="22">
         <v>42</v>
       </c>
       <c r="D23" s="22">
         <v>1258</v>
       </c>
       <c r="E23" s="23">
         <v>63</v>
       </c>
       <c r="F23" s="22">
         <v>162</v>
       </c>
       <c r="G23" s="22">
         <v>76</v>
       </c>
       <c r="H23" s="22">
         <v>91</v>
       </c>
       <c r="I23" s="22">
@@ -3086,52 +3130,55 @@
       </c>
       <c r="Y23" s="20">
         <v>62</v>
       </c>
       <c r="Z23" s="20">
         <v>24</v>
       </c>
       <c r="AA23" s="20">
         <v>22</v>
       </c>
       <c r="AB23" s="20">
         <v>23</v>
       </c>
       <c r="AC23" s="20">
         <v>20</v>
       </c>
       <c r="AD23" s="20">
         <v>20</v>
       </c>
       <c r="AE23" s="20">
         <v>10</v>
       </c>
       <c r="AF23" s="20">
         <v>42</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG23" s="20">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="22">
         <v>4</v>
       </c>
       <c r="D24" s="22">
         <v>19</v>
       </c>
       <c r="E24" s="23">
         <v>15</v>
       </c>
       <c r="F24" s="22">
         <v>10</v>
       </c>
       <c r="G24" s="22">
         <v>8</v>
       </c>
       <c r="H24" s="22">
         <v>8</v>
       </c>
       <c r="I24" s="22">
@@ -3184,52 +3231,55 @@
       </c>
       <c r="Y24" s="20">
         <v>3</v>
       </c>
       <c r="Z24" s="20">
         <v>5</v>
       </c>
       <c r="AA24" s="20">
         <v>5</v>
       </c>
       <c r="AB24" s="20">
         <v>4</v>
       </c>
       <c r="AC24" s="20">
         <v>3</v>
       </c>
       <c r="AD24" s="20">
         <v>9</v>
       </c>
       <c r="AE24" s="20">
         <v>6</v>
       </c>
       <c r="AF24" s="20">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG24" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="22">
         <v>5</v>
       </c>
       <c r="D25" s="22">
         <v>5</v>
       </c>
       <c r="E25" s="23">
         <v>9</v>
       </c>
       <c r="F25" s="22">
         <v>16</v>
       </c>
       <c r="G25" s="22">
         <v>13</v>
       </c>
       <c r="H25" s="22">
         <v>17</v>
       </c>
       <c r="I25" s="22">
@@ -3282,52 +3332,55 @@
       </c>
       <c r="Y25" s="20">
         <v>5</v>
       </c>
       <c r="Z25" s="20">
         <v>2</v>
       </c>
       <c r="AA25" s="20">
         <v>0</v>
       </c>
       <c r="AB25" s="20">
         <v>3</v>
       </c>
       <c r="AC25" s="20">
         <v>1</v>
       </c>
       <c r="AD25" s="20">
         <v>7</v>
       </c>
       <c r="AE25" s="20">
         <v>12</v>
       </c>
       <c r="AF25" s="20">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG25" s="20">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="22">
         <v>62</v>
       </c>
       <c r="D26" s="22">
         <v>61</v>
       </c>
       <c r="E26" s="23">
         <v>81</v>
       </c>
       <c r="F26" s="22">
         <v>82</v>
       </c>
       <c r="G26" s="22">
         <v>73</v>
       </c>
       <c r="H26" s="22">
         <v>179</v>
       </c>
       <c r="I26" s="22">
@@ -3380,52 +3433,55 @@
       </c>
       <c r="Y26" s="20">
         <v>47</v>
       </c>
       <c r="Z26" s="20">
         <v>20</v>
       </c>
       <c r="AA26" s="20">
         <v>12</v>
       </c>
       <c r="AB26" s="20">
         <v>22</v>
       </c>
       <c r="AC26" s="20">
         <v>31</v>
       </c>
       <c r="AD26" s="20">
         <v>13</v>
       </c>
       <c r="AE26" s="20">
         <v>52</v>
       </c>
       <c r="AF26" s="20">
         <v>34</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG26" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="22">
         <v>39</v>
       </c>
       <c r="D27" s="22">
         <v>30</v>
       </c>
       <c r="E27" s="23">
         <v>51</v>
       </c>
       <c r="F27" s="22">
         <v>31</v>
       </c>
       <c r="G27" s="22">
         <v>62</v>
       </c>
       <c r="H27" s="22">
         <v>70</v>
       </c>
       <c r="I27" s="22">
@@ -3478,52 +3534,55 @@
       </c>
       <c r="Y27" s="20">
         <v>59</v>
       </c>
       <c r="Z27" s="20">
         <v>33</v>
       </c>
       <c r="AA27" s="20">
         <v>63</v>
       </c>
       <c r="AB27" s="20">
         <v>2</v>
       </c>
       <c r="AC27" s="20">
         <v>22</v>
       </c>
       <c r="AD27" s="20">
         <v>42</v>
       </c>
       <c r="AE27" s="20">
         <v>4</v>
       </c>
       <c r="AF27" s="20">
         <v>36</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG27" s="20">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="22">
         <v>38</v>
       </c>
       <c r="D28" s="22">
         <v>76</v>
       </c>
       <c r="E28" s="23">
         <v>195</v>
       </c>
       <c r="F28" s="22">
         <v>94</v>
       </c>
       <c r="G28" s="22">
         <v>101</v>
       </c>
       <c r="H28" s="22">
         <v>78</v>
       </c>
       <c r="I28" s="22">
@@ -3576,52 +3635,55 @@
       </c>
       <c r="Y28" s="20">
         <v>18</v>
       </c>
       <c r="Z28" s="20">
         <v>43</v>
       </c>
       <c r="AA28" s="20">
         <v>49</v>
       </c>
       <c r="AB28" s="20">
         <v>32</v>
       </c>
       <c r="AC28" s="20">
         <v>54</v>
       </c>
       <c r="AD28" s="20">
         <v>36</v>
       </c>
       <c r="AE28" s="20">
         <v>39</v>
       </c>
       <c r="AF28" s="20">
         <v>100</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG28" s="20">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="22">
         <v>8</v>
       </c>
       <c r="D29" s="22">
         <v>14</v>
       </c>
       <c r="E29" s="23">
         <v>13</v>
       </c>
       <c r="F29" s="22">
         <v>16</v>
       </c>
       <c r="G29" s="22">
         <v>7</v>
       </c>
       <c r="H29" s="23">
         <v>27</v>
       </c>
       <c r="I29" s="22">
@@ -3674,88 +3736,92 @@
       </c>
       <c r="Y29" s="20">
         <v>12</v>
       </c>
       <c r="Z29" s="20">
         <v>4</v>
       </c>
       <c r="AA29" s="20">
         <v>9</v>
       </c>
       <c r="AB29" s="20">
         <v>7</v>
       </c>
       <c r="AC29" s="20">
         <v>7</v>
       </c>
       <c r="AD29" s="20">
         <v>11</v>
       </c>
       <c r="AE29" s="20">
         <v>13</v>
       </c>
       <c r="AF29" s="20">
         <v>10</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28"/>
-      <c r="B30" s="65" t="s">
+      <c r="B30" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="65"/>
-[...30 lines deleted...]
-    <row r="31" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="78"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="78"/>
+      <c r="Z30" s="78"/>
+      <c r="AA30" s="78"/>
+      <c r="AB30" s="78"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+    </row>
+    <row r="31" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="21"/>
       <c r="B31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="22">
         <v>490</v>
       </c>
       <c r="D31" s="22">
         <v>1417</v>
       </c>
       <c r="E31" s="23">
         <v>871</v>
       </c>
       <c r="F31" s="22">
         <v>757</v>
       </c>
       <c r="G31" s="22">
         <v>754</v>
       </c>
       <c r="H31" s="22">
         <v>972</v>
       </c>
       <c r="I31" s="22">
         <v>694</v>
       </c>
@@ -3806,52 +3872,55 @@
       </c>
       <c r="Y31" s="20">
         <v>382</v>
       </c>
       <c r="Z31" s="20">
         <v>324</v>
       </c>
       <c r="AA31" s="20">
         <v>269</v>
       </c>
       <c r="AB31" s="20">
         <v>229</v>
       </c>
       <c r="AC31" s="20">
         <v>273</v>
       </c>
       <c r="AD31" s="20">
         <v>281</v>
       </c>
       <c r="AE31" s="20">
         <v>299</v>
       </c>
       <c r="AF31" s="20">
         <v>486</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG31" s="20">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="9">
         <v>100000000</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="22">
         <v>18</v>
       </c>
       <c r="D32" s="22">
         <v>43</v>
       </c>
       <c r="E32" s="23">
         <v>138</v>
       </c>
       <c r="F32" s="22">
         <v>59</v>
       </c>
       <c r="G32" s="22">
         <v>34</v>
       </c>
       <c r="H32" s="22">
         <v>33</v>
       </c>
       <c r="I32" s="22">
@@ -3904,52 +3973,55 @@
       </c>
       <c r="Y32" s="20">
         <v>14</v>
       </c>
       <c r="Z32" s="20">
         <v>14</v>
       </c>
       <c r="AA32" s="20">
         <v>7</v>
       </c>
       <c r="AB32" s="20">
         <v>4</v>
       </c>
       <c r="AC32" s="20">
         <v>3</v>
       </c>
       <c r="AD32" s="20">
         <v>2</v>
       </c>
       <c r="AE32" s="20">
         <v>9</v>
       </c>
       <c r="AF32" s="20">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG32" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="22">
         <v>34</v>
       </c>
       <c r="D33" s="22">
         <v>34</v>
       </c>
       <c r="E33" s="23">
         <v>53</v>
       </c>
       <c r="F33" s="22">
         <v>77</v>
       </c>
       <c r="G33" s="22">
         <v>43</v>
       </c>
       <c r="H33" s="22">
         <v>60</v>
       </c>
       <c r="I33" s="22">
@@ -4002,52 +4074,55 @@
       </c>
       <c r="Y33" s="20">
         <v>45</v>
       </c>
       <c r="Z33" s="20">
         <v>20</v>
       </c>
       <c r="AA33" s="20">
         <v>25</v>
       </c>
       <c r="AB33" s="20">
         <v>19</v>
       </c>
       <c r="AC33" s="20">
         <v>14</v>
       </c>
       <c r="AD33" s="20">
         <v>26</v>
       </c>
       <c r="AE33" s="20">
         <v>20</v>
       </c>
       <c r="AF33" s="20">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG33" s="20">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="22">
         <v>25</v>
       </c>
       <c r="D34" s="22">
         <v>21</v>
       </c>
       <c r="E34" s="23">
         <v>14</v>
       </c>
       <c r="F34" s="22">
         <v>18</v>
       </c>
       <c r="G34" s="22">
         <v>20</v>
       </c>
       <c r="H34" s="22">
         <v>22</v>
       </c>
       <c r="I34" s="22">
@@ -4100,52 +4175,55 @@
       </c>
       <c r="Y34" s="20">
         <v>13</v>
       </c>
       <c r="Z34" s="20">
         <v>8</v>
       </c>
       <c r="AA34" s="20">
         <v>3</v>
       </c>
       <c r="AB34" s="20">
         <v>11</v>
       </c>
       <c r="AC34" s="20">
         <v>14</v>
       </c>
       <c r="AD34" s="20">
         <v>17</v>
       </c>
       <c r="AE34" s="20">
         <v>13</v>
       </c>
       <c r="AF34" s="20">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG34" s="20">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="22">
         <v>8</v>
       </c>
       <c r="D35" s="22">
         <v>4</v>
       </c>
       <c r="E35" s="23">
         <v>38</v>
       </c>
       <c r="F35" s="22">
         <v>9</v>
       </c>
       <c r="G35" s="22">
         <v>9</v>
       </c>
       <c r="H35" s="22">
         <v>13</v>
       </c>
       <c r="I35" s="22">
@@ -4198,52 +4276,55 @@
       </c>
       <c r="Y35" s="20">
         <v>9</v>
       </c>
       <c r="Z35" s="20">
         <v>0</v>
       </c>
       <c r="AA35" s="20">
         <v>4</v>
       </c>
       <c r="AB35" s="20">
         <v>4</v>
       </c>
       <c r="AC35" s="20">
         <v>1</v>
       </c>
       <c r="AD35" s="20">
         <v>3</v>
       </c>
       <c r="AE35" s="20">
         <v>9</v>
       </c>
       <c r="AF35" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG35" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="22">
         <v>0</v>
       </c>
       <c r="D36" s="22">
         <v>4</v>
       </c>
       <c r="E36" s="23">
         <v>2</v>
       </c>
       <c r="F36" s="22">
         <v>6</v>
       </c>
       <c r="G36" s="22">
         <v>9</v>
       </c>
       <c r="H36" s="22">
         <v>4</v>
       </c>
       <c r="I36" s="22">
@@ -4296,52 +4377,55 @@
       </c>
       <c r="Y36" s="20">
         <v>1</v>
       </c>
       <c r="Z36" s="20">
         <v>5</v>
       </c>
       <c r="AA36" s="20">
         <v>1</v>
       </c>
       <c r="AB36" s="20">
         <v>2</v>
       </c>
       <c r="AC36" s="20">
         <v>1</v>
       </c>
       <c r="AD36" s="20">
         <v>1</v>
       </c>
       <c r="AE36" s="20">
         <v>3</v>
       </c>
       <c r="AF36" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG36" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="22">
         <v>12</v>
       </c>
       <c r="D37" s="22">
         <v>12</v>
       </c>
       <c r="E37" s="23">
         <v>5</v>
       </c>
       <c r="F37" s="22">
         <v>15</v>
       </c>
       <c r="G37" s="22">
         <v>8</v>
       </c>
       <c r="H37" s="22">
         <v>10</v>
       </c>
       <c r="I37" s="22">
@@ -4394,52 +4478,55 @@
       </c>
       <c r="Y37" s="20">
         <v>3</v>
       </c>
       <c r="Z37" s="20">
         <v>5</v>
       </c>
       <c r="AA37" s="20">
         <v>0</v>
       </c>
       <c r="AB37" s="20">
         <v>3</v>
       </c>
       <c r="AC37" s="20">
         <v>1</v>
       </c>
       <c r="AD37" s="20">
         <v>0</v>
       </c>
       <c r="AE37" s="20">
         <v>1</v>
       </c>
       <c r="AF37" s="20">
         <v>4</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG37" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="22">
         <v>6</v>
       </c>
       <c r="D38" s="22">
         <v>4</v>
       </c>
       <c r="E38" s="23">
         <v>22</v>
       </c>
       <c r="F38" s="22">
         <v>11</v>
       </c>
       <c r="G38" s="22">
         <v>36</v>
       </c>
       <c r="H38" s="22">
         <v>35</v>
       </c>
       <c r="I38" s="22">
@@ -4492,52 +4579,55 @@
       </c>
       <c r="Y38" s="20">
         <v>12</v>
       </c>
       <c r="Z38" s="20">
         <v>19</v>
       </c>
       <c r="AA38" s="20">
         <v>3</v>
       </c>
       <c r="AB38" s="20">
         <v>13</v>
       </c>
       <c r="AC38" s="20">
         <v>17</v>
       </c>
       <c r="AD38" s="20">
         <v>7</v>
       </c>
       <c r="AE38" s="20">
         <v>8</v>
       </c>
       <c r="AF38" s="20">
         <v>16</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG38" s="20">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="22">
         <v>0</v>
       </c>
       <c r="D39" s="22">
         <v>17</v>
       </c>
       <c r="E39" s="23">
         <v>4</v>
       </c>
       <c r="F39" s="22">
         <v>8</v>
       </c>
       <c r="G39" s="22">
         <v>4</v>
       </c>
       <c r="H39" s="22">
         <v>11</v>
       </c>
       <c r="I39" s="22">
@@ -4590,52 +4680,55 @@
       </c>
       <c r="Y39" s="20">
         <v>8</v>
       </c>
       <c r="Z39" s="20">
         <v>8</v>
       </c>
       <c r="AA39" s="20">
         <v>2</v>
       </c>
       <c r="AB39" s="20">
         <v>4</v>
       </c>
       <c r="AC39" s="20">
         <v>1</v>
       </c>
       <c r="AD39" s="20">
         <v>16</v>
       </c>
       <c r="AE39" s="20">
         <v>11</v>
       </c>
       <c r="AF39" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG39" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="22">
         <v>88</v>
       </c>
       <c r="D40" s="22">
         <v>62</v>
       </c>
       <c r="E40" s="23">
         <v>62</v>
       </c>
       <c r="F40" s="22">
         <v>98</v>
       </c>
       <c r="G40" s="22">
         <v>112</v>
       </c>
       <c r="H40" s="22">
         <v>185</v>
       </c>
       <c r="I40" s="22">
@@ -4688,52 +4781,55 @@
       </c>
       <c r="Y40" s="20">
         <v>54</v>
       </c>
       <c r="Z40" s="20">
         <v>96</v>
       </c>
       <c r="AA40" s="20">
         <v>35</v>
       </c>
       <c r="AB40" s="20">
         <v>47</v>
       </c>
       <c r="AC40" s="20">
         <v>58</v>
       </c>
       <c r="AD40" s="20">
         <v>37</v>
       </c>
       <c r="AE40" s="20">
         <v>55</v>
       </c>
       <c r="AF40" s="20">
         <v>118</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG40" s="20">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="22">
         <v>73</v>
       </c>
       <c r="D41" s="22">
         <v>85</v>
       </c>
       <c r="E41" s="23">
         <v>80</v>
       </c>
       <c r="F41" s="22">
         <v>97</v>
       </c>
       <c r="G41" s="22">
         <v>106</v>
       </c>
       <c r="H41" s="22">
         <v>89</v>
       </c>
       <c r="I41" s="22">
@@ -4786,52 +4882,55 @@
       </c>
       <c r="Y41" s="20">
         <v>21</v>
       </c>
       <c r="Z41" s="20">
         <v>14</v>
       </c>
       <c r="AA41" s="20">
         <v>14</v>
       </c>
       <c r="AB41" s="20">
         <v>25</v>
       </c>
       <c r="AC41" s="20">
         <v>20</v>
       </c>
       <c r="AD41" s="20">
         <v>22</v>
       </c>
       <c r="AE41" s="20">
         <v>24</v>
       </c>
       <c r="AF41" s="20">
         <v>25</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG41" s="20">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="22">
         <v>0</v>
       </c>
       <c r="D42" s="22">
         <v>3</v>
       </c>
       <c r="E42" s="23">
         <v>3</v>
       </c>
       <c r="F42" s="22">
         <v>5</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
         <v>1</v>
       </c>
       <c r="I42" s="22">
@@ -4884,52 +4983,55 @@
       </c>
       <c r="Y42" s="20">
         <v>1</v>
       </c>
       <c r="Z42" s="20">
         <v>0</v>
       </c>
       <c r="AA42" s="20">
         <v>0</v>
       </c>
       <c r="AB42" s="20">
         <v>0</v>
       </c>
       <c r="AC42" s="20">
         <v>1</v>
       </c>
       <c r="AD42" s="20">
         <v>0</v>
       </c>
       <c r="AE42" s="20">
         <v>0</v>
       </c>
       <c r="AF42" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG42" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="22">
         <v>2</v>
       </c>
       <c r="D43" s="22">
         <v>4</v>
       </c>
       <c r="E43" s="23">
         <v>9</v>
       </c>
       <c r="F43" s="22">
         <v>1</v>
       </c>
       <c r="G43" s="22">
         <v>5</v>
       </c>
       <c r="H43" s="22">
         <v>5</v>
       </c>
       <c r="I43" s="22">
@@ -4982,52 +5084,55 @@
       </c>
       <c r="Y43" s="20">
         <v>4</v>
       </c>
       <c r="Z43" s="20">
         <v>7</v>
       </c>
       <c r="AA43" s="20">
         <v>6</v>
       </c>
       <c r="AB43" s="20">
         <v>6</v>
       </c>
       <c r="AC43" s="20">
         <v>0</v>
       </c>
       <c r="AD43" s="20">
         <v>7</v>
       </c>
       <c r="AE43" s="20">
         <v>2</v>
       </c>
       <c r="AF43" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG43" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="22">
         <v>48</v>
       </c>
       <c r="D44" s="22">
         <v>80</v>
       </c>
       <c r="E44" s="23">
         <v>56</v>
       </c>
       <c r="F44" s="22">
         <v>73</v>
       </c>
       <c r="G44" s="22">
         <v>78</v>
       </c>
       <c r="H44" s="22">
         <v>105</v>
       </c>
       <c r="I44" s="22">
@@ -5080,52 +5185,55 @@
       </c>
       <c r="Y44" s="20">
         <v>23</v>
       </c>
       <c r="Z44" s="20">
         <v>13</v>
       </c>
       <c r="AA44" s="20">
         <v>27</v>
       </c>
       <c r="AB44" s="20">
         <v>20</v>
       </c>
       <c r="AC44" s="20">
         <v>29</v>
       </c>
       <c r="AD44" s="20">
         <v>22</v>
       </c>
       <c r="AE44" s="20">
         <v>18</v>
       </c>
       <c r="AF44" s="20">
         <v>28</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG44" s="20">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="22">
         <v>26</v>
       </c>
       <c r="D45" s="22">
         <v>873</v>
       </c>
       <c r="E45" s="23">
         <v>43</v>
       </c>
       <c r="F45" s="22">
         <v>55</v>
       </c>
       <c r="G45" s="22">
         <v>47</v>
       </c>
       <c r="H45" s="22">
         <v>60</v>
       </c>
       <c r="I45" s="22">
@@ -5178,52 +5286,55 @@
       </c>
       <c r="Y45" s="20">
         <v>31</v>
       </c>
       <c r="Z45" s="20">
         <v>16</v>
       </c>
       <c r="AA45" s="20">
         <v>10</v>
       </c>
       <c r="AB45" s="20">
         <v>6</v>
       </c>
       <c r="AC45" s="20">
         <v>8</v>
       </c>
       <c r="AD45" s="20">
         <v>14</v>
       </c>
       <c r="AE45" s="20">
         <v>10</v>
       </c>
       <c r="AF45" s="20">
         <v>23</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG45" s="20">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="22">
         <v>2</v>
       </c>
       <c r="D46" s="22">
         <v>2</v>
       </c>
       <c r="E46" s="23">
         <v>7</v>
       </c>
       <c r="F46" s="22">
         <v>2</v>
       </c>
       <c r="G46" s="22">
         <v>2</v>
       </c>
       <c r="H46" s="22">
         <v>3</v>
       </c>
       <c r="I46" s="22">
@@ -5276,52 +5387,55 @@
       </c>
       <c r="Y46" s="20">
         <v>3</v>
       </c>
       <c r="Z46" s="20">
         <v>2</v>
       </c>
       <c r="AA46" s="20">
         <v>1</v>
       </c>
       <c r="AB46" s="20">
         <v>2</v>
       </c>
       <c r="AC46" s="20">
         <v>0</v>
       </c>
       <c r="AD46" s="20">
         <v>0</v>
       </c>
       <c r="AE46" s="20">
         <v>2</v>
       </c>
       <c r="AF46" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG46" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="22">
         <v>5</v>
       </c>
       <c r="D47" s="22">
         <v>5</v>
       </c>
       <c r="E47" s="23">
         <v>9</v>
       </c>
       <c r="F47" s="22">
         <v>16</v>
       </c>
       <c r="G47" s="22">
         <v>13</v>
       </c>
       <c r="H47" s="22">
         <v>17</v>
       </c>
       <c r="I47" s="22">
@@ -5374,52 +5488,55 @@
       </c>
       <c r="Y47" s="20">
         <v>5</v>
       </c>
       <c r="Z47" s="20">
         <v>2</v>
       </c>
       <c r="AA47" s="20">
         <v>0</v>
       </c>
       <c r="AB47" s="20">
         <v>3</v>
       </c>
       <c r="AC47" s="20">
         <v>1</v>
       </c>
       <c r="AD47" s="20">
         <v>7</v>
       </c>
       <c r="AE47" s="20">
         <v>12</v>
       </c>
       <c r="AF47" s="20">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG47" s="20">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B48" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="22">
         <v>58</v>
       </c>
       <c r="D48" s="22">
         <v>44</v>
       </c>
       <c r="E48" s="23">
         <v>67</v>
       </c>
       <c r="F48" s="22">
         <v>66</v>
       </c>
       <c r="G48" s="22">
         <v>58</v>
       </c>
       <c r="H48" s="22">
         <v>144</v>
       </c>
       <c r="I48" s="22">
@@ -5472,52 +5589,55 @@
       </c>
       <c r="Y48" s="20">
         <v>46</v>
       </c>
       <c r="Z48" s="20">
         <v>15</v>
       </c>
       <c r="AA48" s="20">
         <v>10</v>
       </c>
       <c r="AB48" s="20">
         <v>19</v>
       </c>
       <c r="AC48" s="20">
         <v>21</v>
       </c>
       <c r="AD48" s="20">
         <v>11</v>
       </c>
       <c r="AE48" s="20">
         <v>46</v>
       </c>
       <c r="AF48" s="20">
         <v>28</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG48" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B49" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="22">
         <v>39</v>
       </c>
       <c r="D49" s="22">
         <v>30</v>
       </c>
       <c r="E49" s="23">
         <v>51</v>
       </c>
       <c r="F49" s="22">
         <v>31</v>
       </c>
       <c r="G49" s="22">
         <v>62</v>
       </c>
       <c r="H49" s="22">
         <v>70</v>
       </c>
       <c r="I49" s="22">
@@ -5570,52 +5690,55 @@
       </c>
       <c r="Y49" s="20">
         <v>59</v>
       </c>
       <c r="Z49" s="20">
         <v>33</v>
       </c>
       <c r="AA49" s="20">
         <v>63</v>
       </c>
       <c r="AB49" s="20">
         <v>2</v>
       </c>
       <c r="AC49" s="20">
         <v>22</v>
       </c>
       <c r="AD49" s="20">
         <v>42</v>
       </c>
       <c r="AE49" s="20">
         <v>4</v>
       </c>
       <c r="AF49" s="20">
         <v>36</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG49" s="20">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C50" s="22">
         <v>38</v>
       </c>
       <c r="D50" s="22">
         <v>76</v>
       </c>
       <c r="E50" s="23">
         <v>195</v>
       </c>
       <c r="F50" s="22">
         <v>94</v>
       </c>
       <c r="G50" s="22">
         <v>101</v>
       </c>
       <c r="H50" s="22">
         <v>78</v>
       </c>
       <c r="I50" s="22">
@@ -5668,52 +5791,55 @@
       </c>
       <c r="Y50" s="20">
         <v>18</v>
       </c>
       <c r="Z50" s="20">
         <v>43</v>
       </c>
       <c r="AA50" s="20">
         <v>49</v>
       </c>
       <c r="AB50" s="20">
         <v>32</v>
       </c>
       <c r="AC50" s="20">
         <v>54</v>
       </c>
       <c r="AD50" s="20">
         <v>36</v>
       </c>
       <c r="AE50" s="20">
         <v>39</v>
       </c>
       <c r="AF50" s="20">
         <v>100</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG50" s="20">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B51" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="22">
         <v>8</v>
       </c>
       <c r="D51" s="22">
         <v>14</v>
       </c>
       <c r="E51" s="23">
         <v>13</v>
       </c>
       <c r="F51" s="22">
         <v>16</v>
       </c>
       <c r="G51" s="22">
         <v>7</v>
       </c>
       <c r="H51" s="23">
         <v>27</v>
       </c>
       <c r="I51" s="22">
@@ -5766,88 +5892,92 @@
       </c>
       <c r="Y51" s="20">
         <v>12</v>
       </c>
       <c r="Z51" s="20">
         <v>4</v>
       </c>
       <c r="AA51" s="20">
         <v>9</v>
       </c>
       <c r="AB51" s="20">
         <v>7</v>
       </c>
       <c r="AC51" s="20">
         <v>7</v>
       </c>
       <c r="AD51" s="20">
         <v>11</v>
       </c>
       <c r="AE51" s="20">
         <v>13</v>
       </c>
       <c r="AF51" s="20">
         <v>10</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="28"/>
-      <c r="B52" s="67" t="s">
+      <c r="B52" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="67"/>
-[...30 lines deleted...]
-    <row r="53" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="78"/>
+      <c r="D52" s="78"/>
+      <c r="E52" s="78"/>
+      <c r="F52" s="78"/>
+      <c r="G52" s="78"/>
+      <c r="H52" s="78"/>
+      <c r="I52" s="78"/>
+      <c r="J52" s="78"/>
+      <c r="K52" s="78"/>
+      <c r="L52" s="78"/>
+      <c r="M52" s="78"/>
+      <c r="N52" s="78"/>
+      <c r="O52" s="78"/>
+      <c r="P52" s="78"/>
+      <c r="Q52" s="78"/>
+      <c r="R52" s="78"/>
+      <c r="S52" s="78"/>
+      <c r="T52" s="78"/>
+      <c r="U52" s="78"/>
+      <c r="V52" s="78"/>
+      <c r="W52" s="78"/>
+      <c r="X52" s="78"/>
+      <c r="Y52" s="78"/>
+      <c r="Z52" s="78"/>
+      <c r="AA52" s="78"/>
+      <c r="AB52" s="78"/>
+      <c r="AC52" s="74"/>
+      <c r="AD52" s="74"/>
+      <c r="AE52" s="74"/>
+      <c r="AF52" s="74"/>
+      <c r="AG52" s="74"/>
+    </row>
+    <row r="53" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="21"/>
       <c r="B53" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="22">
         <v>114</v>
       </c>
       <c r="D53" s="22">
         <v>691</v>
       </c>
       <c r="E53" s="23">
         <v>202</v>
       </c>
       <c r="F53" s="22">
         <v>265</v>
       </c>
       <c r="G53" s="22">
         <v>192</v>
       </c>
       <c r="H53" s="22">
         <v>242</v>
       </c>
       <c r="I53" s="22">
         <v>138</v>
       </c>
@@ -5898,52 +6028,55 @@
       </c>
       <c r="Y53" s="28">
         <v>129</v>
       </c>
       <c r="Z53" s="20">
         <v>99</v>
       </c>
       <c r="AA53" s="20">
         <v>54</v>
       </c>
       <c r="AB53" s="20">
         <v>82</v>
       </c>
       <c r="AC53" s="20">
         <v>82</v>
       </c>
       <c r="AD53" s="20">
         <v>76</v>
       </c>
       <c r="AE53" s="20">
         <v>44</v>
       </c>
       <c r="AF53" s="20">
         <v>136</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG53" s="20">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="9">
         <v>100000000</v>
       </c>
       <c r="B54" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="22">
         <v>0</v>
       </c>
       <c r="D54" s="22">
         <v>10</v>
       </c>
       <c r="E54" s="23">
         <v>27</v>
       </c>
       <c r="F54" s="22">
         <v>9</v>
       </c>
       <c r="G54" s="22">
         <v>9</v>
       </c>
       <c r="H54" s="22">
         <v>7</v>
       </c>
       <c r="I54" s="22">
@@ -5996,52 +6129,55 @@
       </c>
       <c r="Y54" s="28">
         <v>3</v>
       </c>
       <c r="Z54" s="20">
         <v>1</v>
       </c>
       <c r="AA54" s="20">
         <v>4</v>
       </c>
       <c r="AB54" s="20">
         <v>1</v>
       </c>
       <c r="AC54" s="20">
         <v>0</v>
       </c>
       <c r="AD54" s="20">
         <v>1</v>
       </c>
       <c r="AE54" s="20">
         <v>1</v>
       </c>
       <c r="AF54" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG54" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="22">
         <v>25</v>
       </c>
       <c r="D55" s="22">
         <v>17</v>
       </c>
       <c r="E55" s="23">
         <v>17</v>
       </c>
       <c r="F55" s="22">
         <v>29</v>
       </c>
       <c r="G55" s="22">
         <v>18</v>
       </c>
       <c r="H55" s="22">
         <v>25</v>
       </c>
       <c r="I55" s="22">
@@ -6094,52 +6230,55 @@
       </c>
       <c r="Y55" s="28">
         <v>27</v>
       </c>
       <c r="Z55" s="20">
         <v>17</v>
       </c>
       <c r="AA55" s="20">
         <v>8</v>
       </c>
       <c r="AB55" s="20">
         <v>8</v>
       </c>
       <c r="AC55" s="20">
         <v>8</v>
       </c>
       <c r="AD55" s="20">
         <v>5</v>
       </c>
       <c r="AE55" s="20">
         <v>8</v>
       </c>
       <c r="AF55" s="20">
         <v>32</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG55" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="22">
         <v>0</v>
       </c>
       <c r="D56" s="22">
         <v>0</v>
       </c>
       <c r="E56" s="23">
         <v>0</v>
       </c>
       <c r="F56" s="22">
         <v>9</v>
       </c>
       <c r="G56" s="22">
         <v>2</v>
       </c>
       <c r="H56" s="22">
         <v>2</v>
       </c>
       <c r="I56" s="22">
@@ -6192,52 +6331,55 @@
       </c>
       <c r="Y56" s="28">
         <v>2</v>
       </c>
       <c r="Z56" s="20">
         <v>1</v>
       </c>
       <c r="AA56" s="20">
         <v>0</v>
       </c>
       <c r="AB56" s="20">
         <v>0</v>
       </c>
       <c r="AC56" s="20">
         <v>0</v>
       </c>
       <c r="AD56" s="20">
         <v>2</v>
       </c>
       <c r="AE56" s="20">
         <v>0</v>
       </c>
       <c r="AF56" s="20">
         <v>4</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG56" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="22">
         <v>19</v>
       </c>
       <c r="D57" s="22">
         <v>14</v>
       </c>
       <c r="E57" s="23">
         <v>45</v>
       </c>
       <c r="F57" s="22">
         <v>19</v>
       </c>
       <c r="G57" s="22">
         <v>11</v>
       </c>
       <c r="H57" s="22">
         <v>36</v>
       </c>
       <c r="I57" s="22">
@@ -6290,52 +6432,55 @@
       </c>
       <c r="Y57" s="28">
         <v>17</v>
       </c>
       <c r="Z57" s="20">
         <v>7</v>
       </c>
       <c r="AA57" s="20">
         <v>3</v>
       </c>
       <c r="AB57" s="20">
         <v>8</v>
       </c>
       <c r="AC57" s="20">
         <v>6</v>
       </c>
       <c r="AD57" s="20">
         <v>27</v>
       </c>
       <c r="AE57" s="20">
         <v>6</v>
       </c>
       <c r="AF57" s="20">
         <v>24</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG57" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="22">
         <v>0</v>
       </c>
       <c r="D58" s="22">
         <v>0</v>
       </c>
       <c r="E58" s="23">
         <v>0</v>
       </c>
       <c r="F58" s="22">
         <v>1</v>
       </c>
       <c r="G58" s="22">
         <v>0</v>
       </c>
       <c r="H58" s="22">
         <v>0</v>
       </c>
       <c r="I58" s="22">
@@ -6388,52 +6533,55 @@
       </c>
       <c r="Y58" s="28">
         <v>0</v>
       </c>
       <c r="Z58" s="20">
         <v>2</v>
       </c>
       <c r="AA58" s="20">
         <v>2</v>
       </c>
       <c r="AB58" s="20">
         <v>0</v>
       </c>
       <c r="AC58" s="20">
         <v>0</v>
       </c>
       <c r="AD58" s="20">
         <v>0</v>
       </c>
       <c r="AE58" s="20">
         <v>0</v>
       </c>
       <c r="AF58" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG58" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="22">
         <v>0</v>
       </c>
       <c r="D59" s="22">
         <v>2</v>
       </c>
       <c r="E59" s="23">
         <v>6</v>
       </c>
       <c r="F59" s="22">
         <v>1</v>
       </c>
       <c r="G59" s="22">
         <v>1</v>
       </c>
       <c r="H59" s="22">
         <v>1</v>
       </c>
       <c r="I59" s="22">
@@ -6486,52 +6634,55 @@
       </c>
       <c r="Y59" s="28">
         <v>4</v>
       </c>
       <c r="Z59" s="20">
         <v>0</v>
       </c>
       <c r="AA59" s="20">
         <v>0</v>
       </c>
       <c r="AB59" s="20">
         <v>0</v>
       </c>
       <c r="AC59" s="20">
         <v>0</v>
       </c>
       <c r="AD59" s="20">
         <v>0</v>
       </c>
       <c r="AE59" s="20">
         <v>0</v>
       </c>
       <c r="AF59" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG59" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="22">
         <v>12</v>
       </c>
       <c r="D60" s="22">
         <v>72</v>
       </c>
       <c r="E60" s="23">
         <v>29</v>
       </c>
       <c r="F60" s="22">
         <v>20</v>
       </c>
       <c r="G60" s="22">
         <v>45</v>
       </c>
       <c r="H60" s="22">
         <v>15</v>
       </c>
       <c r="I60" s="22">
@@ -6584,52 +6735,55 @@
       </c>
       <c r="Y60" s="28">
         <v>19</v>
       </c>
       <c r="Z60" s="20">
         <v>44</v>
       </c>
       <c r="AA60" s="20">
         <v>14</v>
       </c>
       <c r="AB60" s="20">
         <v>35</v>
       </c>
       <c r="AC60" s="20">
         <v>28</v>
       </c>
       <c r="AD60" s="20">
         <v>12</v>
       </c>
       <c r="AE60" s="20">
         <v>14</v>
       </c>
       <c r="AF60" s="20">
         <v>15</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG60" s="20">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="22">
         <v>1</v>
       </c>
       <c r="D61" s="22">
         <v>27</v>
       </c>
       <c r="E61" s="23">
         <v>12</v>
       </c>
       <c r="F61" s="22">
         <v>4</v>
       </c>
       <c r="G61" s="22">
         <v>7</v>
       </c>
       <c r="H61" s="22">
         <v>9</v>
       </c>
       <c r="I61" s="22">
@@ -6682,52 +6836,55 @@
       </c>
       <c r="Y61" s="28">
         <v>0</v>
       </c>
       <c r="Z61" s="20">
         <v>1</v>
       </c>
       <c r="AA61" s="20">
         <v>0</v>
       </c>
       <c r="AB61" s="20">
         <v>0</v>
       </c>
       <c r="AC61" s="20">
         <v>3</v>
       </c>
       <c r="AD61" s="20">
         <v>4</v>
       </c>
       <c r="AE61" s="20">
         <v>0</v>
       </c>
       <c r="AF61" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG61" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="22">
         <v>11</v>
       </c>
       <c r="D62" s="22">
         <v>4</v>
       </c>
       <c r="E62" s="23">
         <v>5</v>
       </c>
       <c r="F62" s="22">
         <v>3</v>
       </c>
       <c r="G62" s="22">
         <v>9</v>
       </c>
       <c r="H62" s="22">
         <v>14</v>
       </c>
       <c r="I62" s="22">
@@ -6780,52 +6937,55 @@
       </c>
       <c r="Y62" s="28">
         <v>1</v>
       </c>
       <c r="Z62" s="20">
         <v>2</v>
       </c>
       <c r="AA62" s="20">
         <v>0</v>
       </c>
       <c r="AB62" s="20">
         <v>0</v>
       </c>
       <c r="AC62" s="20">
         <v>3</v>
       </c>
       <c r="AD62" s="20">
         <v>3</v>
       </c>
       <c r="AE62" s="20">
         <v>0</v>
       </c>
       <c r="AF62" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG62" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="22">
         <v>20</v>
       </c>
       <c r="D63" s="22">
         <v>39</v>
       </c>
       <c r="E63" s="23">
         <v>16</v>
       </c>
       <c r="F63" s="22">
         <v>27</v>
       </c>
       <c r="G63" s="22">
         <v>28</v>
       </c>
       <c r="H63" s="22">
         <v>33</v>
       </c>
       <c r="I63" s="22">
@@ -6878,52 +7038,55 @@
       </c>
       <c r="Y63" s="28">
         <v>10</v>
       </c>
       <c r="Z63" s="20">
         <v>4</v>
       </c>
       <c r="AA63" s="20">
         <v>2</v>
       </c>
       <c r="AB63" s="20">
         <v>4</v>
       </c>
       <c r="AC63" s="20">
         <v>1</v>
       </c>
       <c r="AD63" s="20">
         <v>2</v>
       </c>
       <c r="AE63" s="20">
         <v>4</v>
       </c>
       <c r="AF63" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG63" s="20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="22">
         <v>0</v>
       </c>
       <c r="D64" s="22">
         <v>1</v>
       </c>
       <c r="E64" s="23">
         <v>0</v>
       </c>
       <c r="F64" s="22">
         <v>2</v>
       </c>
       <c r="G64" s="22">
         <v>0</v>
       </c>
       <c r="H64" s="22">
         <v>1</v>
       </c>
       <c r="I64" s="22">
@@ -6976,52 +7139,55 @@
       </c>
       <c r="Y64" s="28">
         <v>0</v>
       </c>
       <c r="Z64" s="20">
         <v>0</v>
       </c>
       <c r="AA64" s="20">
         <v>0</v>
       </c>
       <c r="AB64" s="20">
         <v>0</v>
       </c>
       <c r="AC64" s="20">
         <v>0</v>
       </c>
       <c r="AD64" s="20">
         <v>0</v>
       </c>
       <c r="AE64" s="20">
         <v>0</v>
       </c>
       <c r="AF64" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG64" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="22">
         <v>1</v>
       </c>
       <c r="D65" s="22">
         <v>0</v>
       </c>
       <c r="E65" s="23">
         <v>0</v>
       </c>
       <c r="F65" s="22">
         <v>0</v>
       </c>
       <c r="G65" s="22">
         <v>0</v>
       </c>
       <c r="H65" s="22">
         <v>1</v>
       </c>
       <c r="I65" s="22">
@@ -7074,52 +7240,55 @@
       </c>
       <c r="Y65" s="28">
         <v>1</v>
       </c>
       <c r="Z65" s="20">
         <v>1</v>
       </c>
       <c r="AA65" s="20">
         <v>1</v>
       </c>
       <c r="AB65" s="20">
         <v>3</v>
       </c>
       <c r="AC65" s="20">
         <v>2</v>
       </c>
       <c r="AD65" s="20">
         <v>0</v>
       </c>
       <c r="AE65" s="20">
         <v>0</v>
       </c>
       <c r="AF65" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG65" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="22">
         <v>3</v>
       </c>
       <c r="D66" s="22">
         <v>86</v>
       </c>
       <c r="E66" s="23">
         <v>3</v>
       </c>
       <c r="F66" s="22">
         <v>10</v>
       </c>
       <c r="G66" s="22">
         <v>12</v>
       </c>
       <c r="H66" s="22">
         <v>27</v>
       </c>
       <c r="I66" s="22">
@@ -7172,52 +7341,55 @@
       </c>
       <c r="Y66" s="28">
         <v>13</v>
       </c>
       <c r="Z66" s="20">
         <v>3</v>
       </c>
       <c r="AA66" s="20">
         <v>2</v>
       </c>
       <c r="AB66" s="20">
         <v>1</v>
       </c>
       <c r="AC66" s="20">
         <v>6</v>
       </c>
       <c r="AD66" s="20">
         <v>3</v>
       </c>
       <c r="AE66" s="20">
         <v>1</v>
       </c>
       <c r="AF66" s="20">
         <v>12</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG66" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="22">
         <v>16</v>
       </c>
       <c r="D67" s="22">
         <v>385</v>
       </c>
       <c r="E67" s="23">
         <v>20</v>
       </c>
       <c r="F67" s="22">
         <v>107</v>
       </c>
       <c r="G67" s="22">
         <v>29</v>
       </c>
       <c r="H67" s="22">
         <v>31</v>
       </c>
       <c r="I67" s="22">
@@ -7270,52 +7442,55 @@
       </c>
       <c r="Y67" s="28">
         <v>31</v>
       </c>
       <c r="Z67" s="20">
         <v>8</v>
       </c>
       <c r="AA67" s="20">
         <v>12</v>
       </c>
       <c r="AB67" s="20">
         <v>17</v>
       </c>
       <c r="AC67" s="20">
         <v>12</v>
       </c>
       <c r="AD67" s="20">
         <v>6</v>
       </c>
       <c r="AE67" s="20">
         <v>0</v>
       </c>
       <c r="AF67" s="20">
         <v>19</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG67" s="20">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B68" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="22">
         <v>2</v>
       </c>
       <c r="D68" s="22">
         <v>17</v>
       </c>
       <c r="E68" s="23">
         <v>8</v>
       </c>
       <c r="F68" s="22">
         <v>8</v>
       </c>
       <c r="G68" s="22">
         <v>6</v>
       </c>
       <c r="H68" s="22">
         <v>5</v>
       </c>
       <c r="I68" s="22">
@@ -7368,52 +7543,55 @@
       </c>
       <c r="Y68" s="28">
         <v>0</v>
       </c>
       <c r="Z68" s="20">
         <v>3</v>
       </c>
       <c r="AA68" s="20">
         <v>4</v>
       </c>
       <c r="AB68" s="20">
         <v>2</v>
       </c>
       <c r="AC68" s="20">
         <v>3</v>
       </c>
       <c r="AD68" s="20">
         <v>9</v>
       </c>
       <c r="AE68" s="20">
         <v>4</v>
       </c>
       <c r="AF68" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG68" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B69" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="22">
         <v>0</v>
       </c>
       <c r="D69" s="22">
         <v>0</v>
       </c>
       <c r="E69" s="23">
         <v>0</v>
       </c>
       <c r="F69" s="22">
         <v>0</v>
       </c>
       <c r="G69" s="22">
         <v>0</v>
       </c>
       <c r="H69" s="22">
         <v>0</v>
       </c>
       <c r="I69" s="22">
@@ -7466,52 +7644,55 @@
       </c>
       <c r="Y69" s="28">
         <v>0</v>
       </c>
       <c r="Z69" s="20">
         <v>0</v>
       </c>
       <c r="AA69" s="20">
         <v>0</v>
       </c>
       <c r="AB69" s="20">
         <v>0</v>
       </c>
       <c r="AC69" s="20">
         <v>0</v>
       </c>
       <c r="AD69" s="20">
         <v>0</v>
       </c>
       <c r="AE69" s="20">
         <v>0</v>
       </c>
       <c r="AF69" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG69" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B70" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="33">
         <v>4</v>
       </c>
       <c r="D70" s="33">
         <v>17</v>
       </c>
       <c r="E70" s="33">
         <v>14</v>
       </c>
       <c r="F70" s="33">
         <v>16</v>
       </c>
       <c r="G70" s="33">
         <v>15</v>
       </c>
       <c r="H70" s="33">
         <v>35</v>
       </c>
       <c r="I70" s="33">
@@ -7564,71 +7745,74 @@
       </c>
       <c r="Y70" s="55">
         <v>1</v>
       </c>
       <c r="Z70" s="55">
         <v>5</v>
       </c>
       <c r="AA70" s="55">
         <v>2</v>
       </c>
       <c r="AB70" s="55">
         <v>3</v>
       </c>
       <c r="AC70" s="55">
         <v>10</v>
       </c>
       <c r="AD70" s="55">
         <v>2</v>
       </c>
       <c r="AE70" s="55">
         <v>6</v>
       </c>
       <c r="AF70" s="55">
         <v>6</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG70" s="55">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B71" s="53"/>
     </row>
-    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AF8"/>
-[...2 lines deleted...]
-    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="B8:AG8"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Y6"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>