--- v4 (2026-08-11)
+++ v5 (2026-09-22)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июль месяц 2026\МН\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23115" windowHeight="4455"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="101">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -2849,93 +2849,93 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="56"/>
@@ -4931,51 +4931,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.28515625" customWidth="1"/>
     <col min="2" max="2" width="76.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="6">
         <v>613101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -5057,59 +5057,59 @@
       <c r="B12" s="70" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="67">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="67">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>59</v>
       </c>
@@ -5201,171 +5201,173 @@
       <c r="C12" s="10"/>
       <c r="D12" s="13"/>
     </row>
     <row r="13" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="13"/>
     </row>
     <row r="14" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B14" s="15" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AG74"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AH55" sqref="AH55"/>
+      <selection activeCell="AJ63" sqref="AJ63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="3"/>
     <col min="20" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="21"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>98</v>
       </c>
-      <c r="B2" s="72" t="s">
+      <c r="B2" s="84" t="s">
         <v>91</v>
       </c>
-      <c r="C2" s="72"/>
-[...28 lines deleted...]
-      <c r="AF2" s="74"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="73"/>
+      <c r="AG2" s="73"/>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:33" s="55" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C5" s="56"/>
       <c r="D5" s="56"/>
-      <c r="AF5" s="57" t="s">
+      <c r="AG5" s="57" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="38" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="85" t="s">
+      <c r="A6" s="75" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="79"/>
-      <c r="C6" s="81">
+      <c r="B6" s="80"/>
+      <c r="C6" s="82">
         <v>2024</v>
       </c>
-      <c r="D6" s="82"/>
-[...10 lines deleted...]
-      <c r="O6" s="83">
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="77">
         <v>2025</v>
       </c>
-      <c r="P6" s="87"/>
-[...10 lines deleted...]
-      <c r="AA6" s="83">
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="79"/>
+      <c r="AA6" s="77">
         <v>2026</v>
       </c>
-      <c r="AB6" s="84"/>
-[...3 lines deleted...]
-      <c r="AF6" s="84"/>
+      <c r="AB6" s="79"/>
+      <c r="AC6" s="79"/>
+      <c r="AD6" s="79"/>
+      <c r="AE6" s="79"/>
+      <c r="AF6" s="79"/>
+      <c r="AG6" s="79"/>
     </row>
     <row r="7" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="86"/>
-      <c r="B7" s="80"/>
+      <c r="A7" s="76"/>
+      <c r="B7" s="81"/>
       <c r="C7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="32" t="s">
@@ -5412,86 +5414,89 @@
       </c>
       <c r="Y7" s="65" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="66" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="AC7" s="68" t="s">
         <v>7</v>
       </c>
       <c r="AD7" s="68" t="s">
         <v>8</v>
       </c>
       <c r="AE7" s="69" t="s">
         <v>0</v>
       </c>
       <c r="AF7" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AG7" s="46"/>
+      <c r="AG7" s="32" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="8" spans="1:33" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="75" t="s">
+      <c r="B8" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="75"/>
-[...28 lines deleted...]
-      <c r="AF8" s="76"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="86"/>
+      <c r="U8" s="86"/>
+      <c r="V8" s="86"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="86"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="87"/>
+      <c r="AD8" s="87"/>
+      <c r="AE8" s="87"/>
+      <c r="AF8" s="87"/>
+      <c r="AG8" s="87"/>
     </row>
     <row r="9" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="40">
         <v>401</v>
       </c>
       <c r="D9" s="40">
         <v>3991</v>
       </c>
       <c r="E9" s="41">
         <v>3079</v>
       </c>
       <c r="F9" s="40">
         <v>2461</v>
       </c>
       <c r="G9" s="40">
         <v>2285</v>
       </c>
       <c r="H9" s="40">
         <v>2039</v>
       </c>
       <c r="I9" s="40">
         <v>1681</v>
@@ -5543,50 +5548,53 @@
       </c>
       <c r="Y9" s="59">
         <v>2133</v>
       </c>
       <c r="Z9" s="59">
         <v>2795</v>
       </c>
       <c r="AA9" s="59">
         <v>2627</v>
       </c>
       <c r="AB9" s="59">
         <v>1590</v>
       </c>
       <c r="AC9" s="59">
         <v>1980</v>
       </c>
       <c r="AD9" s="59">
         <v>1142</v>
       </c>
       <c r="AE9" s="38">
         <v>298</v>
       </c>
       <c r="AF9" s="38">
         <v>377</v>
       </c>
+      <c r="AG9" s="38">
+        <v>400</v>
+      </c>
     </row>
     <row r="10" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="40">
         <v>4</v>
       </c>
       <c r="D10" s="40">
         <v>12</v>
       </c>
       <c r="E10" s="41">
         <v>18</v>
       </c>
       <c r="F10" s="40">
         <v>3</v>
       </c>
       <c r="G10" s="40">
         <v>14</v>
       </c>
       <c r="H10" s="40">
         <v>5</v>
@@ -5641,50 +5649,53 @@
       </c>
       <c r="Y10" s="59">
         <v>29</v>
       </c>
       <c r="Z10" s="38">
         <v>20</v>
       </c>
       <c r="AA10" s="59">
         <v>36</v>
       </c>
       <c r="AB10" s="59">
         <v>9</v>
       </c>
       <c r="AC10" s="59">
         <v>15</v>
       </c>
       <c r="AD10" s="59">
         <v>11</v>
       </c>
       <c r="AE10" s="38">
         <v>7</v>
       </c>
       <c r="AF10" s="38">
         <v>7</v>
       </c>
+      <c r="AG10" s="38">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="40">
         <v>14</v>
       </c>
       <c r="D11" s="40">
         <v>90</v>
       </c>
       <c r="E11" s="41">
         <v>818</v>
       </c>
       <c r="F11" s="40">
         <v>139</v>
       </c>
       <c r="G11" s="40">
         <v>87</v>
       </c>
       <c r="H11" s="40">
         <v>74</v>
@@ -5739,50 +5750,53 @@
       </c>
       <c r="Y11" s="59">
         <v>50</v>
       </c>
       <c r="Z11" s="38">
         <v>62</v>
       </c>
       <c r="AA11" s="59">
         <v>71</v>
       </c>
       <c r="AB11" s="59">
         <v>39</v>
       </c>
       <c r="AC11" s="59">
         <v>55</v>
       </c>
       <c r="AD11" s="59">
         <v>13</v>
       </c>
       <c r="AE11" s="38">
         <v>9</v>
       </c>
       <c r="AF11" s="38">
         <v>16</v>
       </c>
+      <c r="AG11" s="38">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="40">
         <v>10</v>
       </c>
       <c r="D12" s="40">
         <v>100</v>
       </c>
       <c r="E12" s="41">
         <v>105</v>
       </c>
       <c r="F12" s="40">
         <v>60</v>
       </c>
       <c r="G12" s="40">
         <v>76</v>
       </c>
       <c r="H12" s="40">
         <v>70</v>
@@ -5837,50 +5851,53 @@
       </c>
       <c r="Y12" s="59">
         <v>28</v>
       </c>
       <c r="Z12" s="38">
         <v>62</v>
       </c>
       <c r="AA12" s="59">
         <v>81</v>
       </c>
       <c r="AB12" s="59">
         <v>22</v>
       </c>
       <c r="AC12" s="59">
         <v>46</v>
       </c>
       <c r="AD12" s="59">
         <v>15</v>
       </c>
       <c r="AE12" s="38">
         <v>2</v>
       </c>
       <c r="AF12" s="38">
         <v>5</v>
       </c>
+      <c r="AG12" s="38">
+        <v>6</v>
+      </c>
     </row>
     <row r="13" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="40">
         <v>86</v>
       </c>
       <c r="D13" s="40">
         <v>439</v>
       </c>
       <c r="E13" s="41">
         <v>331</v>
       </c>
       <c r="F13" s="40">
         <v>302</v>
       </c>
       <c r="G13" s="40">
         <v>440</v>
       </c>
       <c r="H13" s="40">
         <v>273</v>
@@ -5935,50 +5952,53 @@
       </c>
       <c r="Y13" s="59">
         <v>334</v>
       </c>
       <c r="Z13" s="38">
         <v>519</v>
       </c>
       <c r="AA13" s="59">
         <v>518</v>
       </c>
       <c r="AB13" s="59">
         <v>295</v>
       </c>
       <c r="AC13" s="59">
         <v>176</v>
       </c>
       <c r="AD13" s="59">
         <v>262</v>
       </c>
       <c r="AE13" s="38">
         <v>61</v>
       </c>
       <c r="AF13" s="38">
         <v>61</v>
       </c>
+      <c r="AG13" s="38">
+        <v>42</v>
+      </c>
     </row>
     <row r="14" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="40">
         <v>0</v>
       </c>
       <c r="D14" s="40">
         <v>76</v>
       </c>
       <c r="E14" s="41">
         <v>64</v>
       </c>
       <c r="F14" s="40">
         <v>92</v>
       </c>
       <c r="G14" s="40">
         <v>96</v>
       </c>
       <c r="H14" s="40">
         <v>35</v>
@@ -6033,50 +6053,53 @@
       </c>
       <c r="Y14" s="59">
         <v>14</v>
       </c>
       <c r="Z14" s="38">
         <v>57</v>
       </c>
       <c r="AA14" s="59">
         <v>31</v>
       </c>
       <c r="AB14" s="59">
         <v>25</v>
       </c>
       <c r="AC14" s="59">
         <v>16</v>
       </c>
       <c r="AD14" s="59">
         <v>18</v>
       </c>
       <c r="AE14" s="38">
         <v>4</v>
       </c>
       <c r="AF14" s="38">
         <v>2</v>
       </c>
+      <c r="AG14" s="38">
+        <v>3</v>
+      </c>
     </row>
     <row r="15" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="40">
         <v>3</v>
       </c>
       <c r="D15" s="40">
         <v>111</v>
       </c>
       <c r="E15" s="41">
         <v>50</v>
       </c>
       <c r="F15" s="40">
         <v>48</v>
       </c>
       <c r="G15" s="40">
         <v>50</v>
       </c>
       <c r="H15" s="40">
         <v>29</v>
@@ -6131,50 +6154,53 @@
       </c>
       <c r="Y15" s="59">
         <v>7</v>
       </c>
       <c r="Z15" s="38">
         <v>3</v>
       </c>
       <c r="AA15" s="59">
         <v>4</v>
       </c>
       <c r="AB15" s="59">
         <v>3</v>
       </c>
       <c r="AC15" s="59">
         <v>1</v>
       </c>
       <c r="AD15" s="59">
         <v>2</v>
       </c>
       <c r="AE15" s="38">
         <v>5</v>
       </c>
       <c r="AF15" s="38">
         <v>2</v>
       </c>
+      <c r="AG15" s="38">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="40">
         <v>5</v>
       </c>
       <c r="D16" s="40">
         <v>40</v>
       </c>
       <c r="E16" s="41">
         <v>33</v>
       </c>
       <c r="F16" s="40">
         <v>26</v>
       </c>
       <c r="G16" s="40">
         <v>23</v>
       </c>
       <c r="H16" s="40">
         <v>21</v>
@@ -6229,52 +6255,55 @@
       </c>
       <c r="Y16" s="59">
         <v>119</v>
       </c>
       <c r="Z16" s="38">
         <v>49</v>
       </c>
       <c r="AA16" s="59">
         <v>75</v>
       </c>
       <c r="AB16" s="59">
         <v>46</v>
       </c>
       <c r="AC16" s="59">
         <v>45</v>
       </c>
       <c r="AD16" s="59">
         <v>8</v>
       </c>
       <c r="AE16" s="38">
         <v>10</v>
       </c>
       <c r="AF16" s="38">
         <v>2</v>
       </c>
+      <c r="AG16" s="38">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="40">
         <v>4</v>
       </c>
       <c r="D17" s="40">
         <v>104</v>
       </c>
       <c r="E17" s="41">
         <v>17</v>
       </c>
       <c r="F17" s="40">
         <v>27</v>
       </c>
       <c r="G17" s="40">
         <v>33</v>
       </c>
       <c r="H17" s="40">
         <v>21</v>
       </c>
       <c r="I17" s="40">
@@ -6327,52 +6356,55 @@
       </c>
       <c r="Y17" s="59">
         <v>76</v>
       </c>
       <c r="Z17" s="38">
         <v>104</v>
       </c>
       <c r="AA17" s="59">
         <v>95</v>
       </c>
       <c r="AB17" s="59">
         <v>74</v>
       </c>
       <c r="AC17" s="59">
         <v>106</v>
       </c>
       <c r="AD17" s="59">
         <v>109</v>
       </c>
       <c r="AE17" s="38">
         <v>12</v>
       </c>
       <c r="AF17" s="38">
         <v>34</v>
       </c>
+      <c r="AG17" s="38">
+        <v>8</v>
+      </c>
     </row>
-    <row r="18" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="40">
         <v>18</v>
       </c>
       <c r="D18" s="40">
         <v>131</v>
       </c>
       <c r="E18" s="41">
         <v>92</v>
       </c>
       <c r="F18" s="40">
         <v>114</v>
       </c>
       <c r="G18" s="40">
         <v>72</v>
       </c>
       <c r="H18" s="40">
         <v>64</v>
       </c>
       <c r="I18" s="40">
@@ -6425,52 +6457,55 @@
       </c>
       <c r="Y18" s="59">
         <v>132</v>
       </c>
       <c r="Z18" s="38">
         <v>133</v>
       </c>
       <c r="AA18" s="59">
         <v>108</v>
       </c>
       <c r="AB18" s="59">
         <v>69</v>
       </c>
       <c r="AC18" s="59">
         <v>113</v>
       </c>
       <c r="AD18" s="59">
         <v>32</v>
       </c>
       <c r="AE18" s="38">
         <v>14</v>
       </c>
       <c r="AF18" s="38">
         <v>21</v>
       </c>
+      <c r="AG18" s="38">
+        <v>23</v>
+      </c>
     </row>
-    <row r="19" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="40">
         <v>27</v>
       </c>
       <c r="D19" s="40">
         <v>264</v>
       </c>
       <c r="E19" s="41">
         <v>125</v>
       </c>
       <c r="F19" s="40">
         <v>140</v>
       </c>
       <c r="G19" s="40">
         <v>105</v>
       </c>
       <c r="H19" s="40">
         <v>99</v>
       </c>
       <c r="I19" s="40">
@@ -6523,52 +6558,55 @@
       </c>
       <c r="Y19" s="59">
         <v>130</v>
       </c>
       <c r="Z19" s="38">
         <v>127</v>
       </c>
       <c r="AA19" s="59">
         <v>73</v>
       </c>
       <c r="AB19" s="59">
         <v>54</v>
       </c>
       <c r="AC19" s="59">
         <v>53</v>
       </c>
       <c r="AD19" s="59">
         <v>20</v>
       </c>
       <c r="AE19" s="38">
         <v>13</v>
       </c>
       <c r="AF19" s="38">
         <v>32</v>
       </c>
+      <c r="AG19" s="38">
+        <v>21</v>
+      </c>
     </row>
-    <row r="20" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="40">
         <v>1</v>
       </c>
       <c r="D20" s="40">
         <v>5</v>
       </c>
       <c r="E20" s="41">
         <v>3</v>
       </c>
       <c r="F20" s="40">
         <v>3</v>
       </c>
       <c r="G20" s="40">
         <v>2</v>
       </c>
       <c r="H20" s="40">
         <v>3</v>
       </c>
       <c r="I20" s="40">
@@ -6621,52 +6659,55 @@
       </c>
       <c r="Y20" s="59">
         <v>5</v>
       </c>
       <c r="Z20" s="38">
         <v>11</v>
       </c>
       <c r="AA20" s="59">
         <v>8</v>
       </c>
       <c r="AB20" s="59">
         <v>1</v>
       </c>
       <c r="AC20" s="59">
         <v>10</v>
       </c>
       <c r="AD20" s="59">
         <v>0</v>
       </c>
       <c r="AE20" s="38">
         <v>0</v>
       </c>
       <c r="AF20" s="38">
         <v>2</v>
       </c>
+      <c r="AG20" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="40">
         <v>60</v>
       </c>
       <c r="D21" s="40">
         <v>548</v>
       </c>
       <c r="E21" s="41">
         <v>303</v>
       </c>
       <c r="F21" s="40">
         <v>324</v>
       </c>
       <c r="G21" s="40">
         <v>202</v>
       </c>
       <c r="H21" s="40">
         <v>268</v>
       </c>
       <c r="I21" s="40">
@@ -6719,52 +6760,55 @@
       </c>
       <c r="Y21" s="59">
         <v>280</v>
       </c>
       <c r="Z21" s="38">
         <v>437</v>
       </c>
       <c r="AA21" s="59">
         <v>375</v>
       </c>
       <c r="AB21" s="59">
         <v>189</v>
       </c>
       <c r="AC21" s="59">
         <v>344</v>
       </c>
       <c r="AD21" s="59">
         <v>156</v>
       </c>
       <c r="AE21" s="38">
         <v>18</v>
       </c>
       <c r="AF21" s="38">
         <v>16</v>
       </c>
+      <c r="AG21" s="38">
+        <v>33</v>
+      </c>
     </row>
-    <row r="22" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="40">
         <v>29</v>
       </c>
       <c r="D22" s="40">
         <v>122</v>
       </c>
       <c r="E22" s="41">
         <v>182</v>
       </c>
       <c r="F22" s="40">
         <v>256</v>
       </c>
       <c r="G22" s="40">
         <v>116</v>
       </c>
       <c r="H22" s="40">
         <v>93</v>
       </c>
       <c r="I22" s="40">
@@ -6817,52 +6861,55 @@
       </c>
       <c r="Y22" s="59">
         <v>145</v>
       </c>
       <c r="Z22" s="38">
         <v>111</v>
       </c>
       <c r="AA22" s="59">
         <v>111</v>
       </c>
       <c r="AB22" s="59">
         <v>72</v>
       </c>
       <c r="AC22" s="59">
         <v>96</v>
       </c>
       <c r="AD22" s="59">
         <v>53</v>
       </c>
       <c r="AE22" s="38">
         <v>20</v>
       </c>
       <c r="AF22" s="38">
         <v>15</v>
       </c>
+      <c r="AG22" s="38">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="40">
         <v>15</v>
       </c>
       <c r="D23" s="40">
         <v>76</v>
       </c>
       <c r="E23" s="41">
         <v>34</v>
       </c>
       <c r="F23" s="40">
         <v>31</v>
       </c>
       <c r="G23" s="40">
         <v>41</v>
       </c>
       <c r="H23" s="40">
         <v>31</v>
       </c>
       <c r="I23" s="40">
@@ -6915,52 +6962,55 @@
       </c>
       <c r="Y23" s="59">
         <v>29</v>
       </c>
       <c r="Z23" s="38">
         <v>37</v>
       </c>
       <c r="AA23" s="59">
         <v>32</v>
       </c>
       <c r="AB23" s="59">
         <v>33</v>
       </c>
       <c r="AC23" s="59">
         <v>18</v>
       </c>
       <c r="AD23" s="59">
         <v>11</v>
       </c>
       <c r="AE23" s="38">
         <v>8</v>
       </c>
       <c r="AF23" s="38">
         <v>17</v>
       </c>
+      <c r="AG23" s="38">
+        <v>13</v>
+      </c>
     </row>
-    <row r="24" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="40">
         <v>19</v>
       </c>
       <c r="D24" s="40">
         <v>98</v>
       </c>
       <c r="E24" s="41">
         <v>54</v>
       </c>
       <c r="F24" s="40">
         <v>54</v>
       </c>
       <c r="G24" s="40">
         <v>45</v>
       </c>
       <c r="H24" s="40">
         <v>70</v>
       </c>
       <c r="I24" s="40">
@@ -7013,52 +7063,55 @@
       </c>
       <c r="Y24" s="59">
         <v>44</v>
       </c>
       <c r="Z24" s="38">
         <v>52</v>
       </c>
       <c r="AA24" s="59">
         <v>29</v>
       </c>
       <c r="AB24" s="59">
         <v>40</v>
       </c>
       <c r="AC24" s="59">
         <v>22</v>
       </c>
       <c r="AD24" s="59">
         <v>29</v>
       </c>
       <c r="AE24" s="38">
         <v>10</v>
       </c>
       <c r="AF24" s="38">
         <v>24</v>
       </c>
+      <c r="AG24" s="38">
+        <v>12</v>
+      </c>
     </row>
-    <row r="25" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="40">
         <v>0</v>
       </c>
       <c r="D25" s="40">
         <v>14</v>
       </c>
       <c r="E25" s="41">
         <v>9</v>
       </c>
       <c r="F25" s="40">
         <v>7</v>
       </c>
       <c r="G25" s="40">
         <v>15</v>
       </c>
       <c r="H25" s="40">
         <v>15</v>
       </c>
       <c r="I25" s="40">
@@ -7111,52 +7164,55 @@
       </c>
       <c r="Y25" s="59">
         <v>9</v>
       </c>
       <c r="Z25" s="38">
         <v>2</v>
       </c>
       <c r="AA25" s="59">
         <v>4</v>
       </c>
       <c r="AB25" s="59">
         <v>3</v>
       </c>
       <c r="AC25" s="59">
         <v>12</v>
       </c>
       <c r="AD25" s="59">
         <v>1</v>
       </c>
       <c r="AE25" s="38">
         <v>0</v>
       </c>
       <c r="AF25" s="38">
         <v>1</v>
       </c>
+      <c r="AG25" s="38">
+        <v>5</v>
+      </c>
     </row>
-    <row r="26" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="40">
         <v>18</v>
       </c>
       <c r="D26" s="40">
         <v>87</v>
       </c>
       <c r="E26" s="41">
         <v>74</v>
       </c>
       <c r="F26" s="40">
         <v>59</v>
       </c>
       <c r="G26" s="40">
         <v>73</v>
       </c>
       <c r="H26" s="40">
         <v>45</v>
       </c>
       <c r="I26" s="40">
@@ -7209,52 +7265,55 @@
       </c>
       <c r="Y26" s="59">
         <v>42</v>
       </c>
       <c r="Z26" s="38">
         <v>103</v>
       </c>
       <c r="AA26" s="59">
         <v>79</v>
       </c>
       <c r="AB26" s="59">
         <v>54</v>
       </c>
       <c r="AC26" s="59">
         <v>74</v>
       </c>
       <c r="AD26" s="59">
         <v>45</v>
       </c>
       <c r="AE26" s="38">
         <v>12</v>
       </c>
       <c r="AF26" s="38">
         <v>10</v>
       </c>
+      <c r="AG26" s="38">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="40">
         <v>29</v>
       </c>
       <c r="D27" s="40">
         <v>386</v>
       </c>
       <c r="E27" s="41">
         <v>214</v>
       </c>
       <c r="F27" s="40">
         <v>175</v>
       </c>
       <c r="G27" s="40">
         <v>315</v>
       </c>
       <c r="H27" s="40">
         <v>230</v>
       </c>
       <c r="I27" s="40">
@@ -7307,52 +7366,55 @@
       </c>
       <c r="Y27" s="59">
         <v>260</v>
       </c>
       <c r="Z27" s="38">
         <v>297</v>
       </c>
       <c r="AA27" s="59">
         <v>271</v>
       </c>
       <c r="AB27" s="59">
         <v>180</v>
       </c>
       <c r="AC27" s="59">
         <v>247</v>
       </c>
       <c r="AD27" s="59">
         <v>122</v>
       </c>
       <c r="AE27" s="38">
         <v>33</v>
       </c>
       <c r="AF27" s="38">
         <v>39</v>
       </c>
+      <c r="AG27" s="38">
+        <v>26</v>
+      </c>
     </row>
-    <row r="28" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="47" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="40">
         <v>42</v>
       </c>
       <c r="D28" s="40">
         <v>1189</v>
       </c>
       <c r="E28" s="41">
         <v>511</v>
       </c>
       <c r="F28" s="40">
         <v>542</v>
       </c>
       <c r="G28" s="40">
         <v>405</v>
       </c>
       <c r="H28" s="40">
         <v>499</v>
       </c>
       <c r="I28" s="40">
@@ -7405,52 +7467,55 @@
       </c>
       <c r="Y28" s="59">
         <v>371</v>
       </c>
       <c r="Z28" s="38">
         <v>557</v>
       </c>
       <c r="AA28" s="59">
         <v>593</v>
       </c>
       <c r="AB28" s="59">
         <v>363</v>
       </c>
       <c r="AC28" s="59">
         <v>478</v>
       </c>
       <c r="AD28" s="59">
         <v>208</v>
       </c>
       <c r="AE28" s="38">
         <v>49</v>
       </c>
       <c r="AF28" s="38">
         <v>62</v>
       </c>
+      <c r="AG28" s="38">
+        <v>124</v>
+      </c>
     </row>
-    <row r="29" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="41">
         <v>17</v>
       </c>
       <c r="D29" s="41">
         <v>99</v>
       </c>
       <c r="E29" s="41">
         <v>42</v>
       </c>
       <c r="F29" s="41">
         <v>59</v>
       </c>
       <c r="G29" s="41">
         <v>75</v>
       </c>
       <c r="H29" s="41">
         <v>94</v>
       </c>
       <c r="I29" s="40">
@@ -7503,88 +7568,92 @@
       </c>
       <c r="Y29" s="59">
         <v>29</v>
       </c>
       <c r="Z29" s="38">
         <v>52</v>
       </c>
       <c r="AA29" s="59">
         <v>33</v>
       </c>
       <c r="AB29" s="59">
         <v>19</v>
       </c>
       <c r="AC29" s="59">
         <v>53</v>
       </c>
       <c r="AD29" s="59">
         <v>27</v>
       </c>
       <c r="AE29" s="38">
         <v>11</v>
       </c>
       <c r="AF29" s="38">
         <v>9</v>
       </c>
+      <c r="AG29" s="38">
+        <v>24</v>
+      </c>
     </row>
-    <row r="30" spans="1:32" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:33" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="46"/>
-      <c r="B30" s="77" t="s">
+      <c r="B30" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="77"/>
-[...28 lines deleted...]
-      <c r="AF30" s="74"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="72"/>
+      <c r="O30" s="72"/>
+      <c r="P30" s="72"/>
+      <c r="Q30" s="72"/>
+      <c r="R30" s="72"/>
+      <c r="S30" s="72"/>
+      <c r="T30" s="72"/>
+      <c r="U30" s="72"/>
+      <c r="V30" s="72"/>
+      <c r="W30" s="72"/>
+      <c r="X30" s="72"/>
+      <c r="Y30" s="72"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="73"/>
+      <c r="AD30" s="73"/>
+      <c r="AE30" s="73"/>
+      <c r="AF30" s="73"/>
+      <c r="AG30" s="73"/>
     </row>
-    <row r="31" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="39"/>
       <c r="B31" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="40">
         <v>236</v>
       </c>
       <c r="D31" s="40">
         <v>2847</v>
       </c>
       <c r="E31" s="41">
         <v>2129</v>
       </c>
       <c r="F31" s="40">
         <v>1710</v>
       </c>
       <c r="G31" s="40">
         <v>1551</v>
       </c>
       <c r="H31" s="40">
         <v>1417</v>
       </c>
       <c r="I31" s="40">
         <v>1333</v>
       </c>
@@ -7635,52 +7704,55 @@
       </c>
       <c r="Y31" s="59">
         <v>1517</v>
       </c>
       <c r="Z31" s="59">
         <v>1932</v>
       </c>
       <c r="AA31" s="59">
         <v>1774</v>
       </c>
       <c r="AB31" s="59">
         <v>1072</v>
       </c>
       <c r="AC31" s="59">
         <v>1485</v>
       </c>
       <c r="AD31" s="59">
         <v>693</v>
       </c>
       <c r="AE31" s="38">
         <v>197</v>
       </c>
       <c r="AF31" s="38">
         <v>258</v>
       </c>
+      <c r="AG31" s="38">
+        <v>319</v>
+      </c>
     </row>
-    <row r="32" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="28">
         <v>100000000</v>
       </c>
       <c r="B32" s="46" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="40">
         <v>3</v>
       </c>
       <c r="D32" s="40">
         <v>11</v>
       </c>
       <c r="E32" s="41">
         <v>13</v>
       </c>
       <c r="F32" s="40">
         <v>3</v>
       </c>
       <c r="G32" s="40">
         <v>13</v>
       </c>
       <c r="H32" s="40">
         <v>5</v>
       </c>
       <c r="I32" s="40">
@@ -7733,52 +7805,55 @@
       </c>
       <c r="Y32" s="59">
         <v>21</v>
       </c>
       <c r="Z32" s="38">
         <v>17</v>
       </c>
       <c r="AA32" s="59">
         <v>27</v>
       </c>
       <c r="AB32" s="59">
         <v>8</v>
       </c>
       <c r="AC32" s="59">
         <v>12</v>
       </c>
       <c r="AD32" s="59">
         <v>9</v>
       </c>
       <c r="AE32" s="38">
         <v>5</v>
       </c>
       <c r="AF32" s="38">
         <v>7</v>
       </c>
+      <c r="AG32" s="38">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C33" s="40">
         <v>14</v>
       </c>
       <c r="D33" s="40">
         <v>61</v>
       </c>
       <c r="E33" s="41">
         <v>546</v>
       </c>
       <c r="F33" s="40">
         <v>99</v>
       </c>
       <c r="G33" s="40">
         <v>52</v>
       </c>
       <c r="H33" s="40">
         <v>48</v>
       </c>
       <c r="I33" s="40">
@@ -7831,52 +7906,55 @@
       </c>
       <c r="Y33" s="59">
         <v>42</v>
       </c>
       <c r="Z33" s="38">
         <v>51</v>
       </c>
       <c r="AA33" s="59">
         <v>50</v>
       </c>
       <c r="AB33" s="59">
         <v>26</v>
       </c>
       <c r="AC33" s="59">
         <v>32</v>
       </c>
       <c r="AD33" s="59">
         <v>6</v>
       </c>
       <c r="AE33" s="38">
         <v>7</v>
       </c>
       <c r="AF33" s="38">
         <v>12</v>
       </c>
+      <c r="AG33" s="38">
+        <v>9</v>
+      </c>
     </row>
-    <row r="34" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="40">
         <v>9</v>
       </c>
       <c r="D34" s="40">
         <v>96</v>
       </c>
       <c r="E34" s="41">
         <v>103</v>
       </c>
       <c r="F34" s="40">
         <v>59</v>
       </c>
       <c r="G34" s="40">
         <v>72</v>
       </c>
       <c r="H34" s="40">
         <v>68</v>
       </c>
       <c r="I34" s="40">
@@ -7929,52 +8007,55 @@
       </c>
       <c r="Y34" s="59">
         <v>24</v>
       </c>
       <c r="Z34" s="38">
         <v>59</v>
       </c>
       <c r="AA34" s="59">
         <v>70</v>
       </c>
       <c r="AB34" s="59">
         <v>18</v>
       </c>
       <c r="AC34" s="59">
         <v>46</v>
       </c>
       <c r="AD34" s="59">
         <v>13</v>
       </c>
       <c r="AE34" s="38">
         <v>2</v>
       </c>
       <c r="AF34" s="38">
         <v>5</v>
       </c>
+      <c r="AG34" s="38">
+        <v>5</v>
+      </c>
     </row>
-    <row r="35" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="40">
         <v>11</v>
       </c>
       <c r="D35" s="40">
         <v>54</v>
       </c>
       <c r="E35" s="41">
         <v>60</v>
       </c>
       <c r="F35" s="40">
         <v>43</v>
       </c>
       <c r="G35" s="40">
         <v>71</v>
       </c>
       <c r="H35" s="40">
         <v>47</v>
       </c>
       <c r="I35" s="40">
@@ -8027,52 +8108,55 @@
       </c>
       <c r="Y35" s="59">
         <v>88</v>
       </c>
       <c r="Z35" s="38">
         <v>115</v>
       </c>
       <c r="AA35" s="59">
         <v>104</v>
       </c>
       <c r="AB35" s="59">
         <v>73</v>
       </c>
       <c r="AC35" s="59">
         <v>45</v>
       </c>
       <c r="AD35" s="59">
         <v>55</v>
       </c>
       <c r="AE35" s="38">
         <v>8</v>
       </c>
       <c r="AF35" s="38">
         <v>7</v>
       </c>
+      <c r="AG35" s="38">
+        <v>9</v>
+      </c>
     </row>
-    <row r="36" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="40">
         <v>0</v>
       </c>
       <c r="D36" s="40">
         <v>59</v>
       </c>
       <c r="E36" s="41">
         <v>54</v>
       </c>
       <c r="F36" s="40">
         <v>64</v>
       </c>
       <c r="G36" s="40">
         <v>72</v>
       </c>
       <c r="H36" s="40">
         <v>27</v>
       </c>
       <c r="I36" s="40">
@@ -8125,52 +8209,55 @@
       </c>
       <c r="Y36" s="59">
         <v>11</v>
       </c>
       <c r="Z36" s="38">
         <v>38</v>
       </c>
       <c r="AA36" s="59">
         <v>24</v>
       </c>
       <c r="AB36" s="59">
         <v>20</v>
       </c>
       <c r="AC36" s="59">
         <v>13</v>
       </c>
       <c r="AD36" s="59">
         <v>15</v>
       </c>
       <c r="AE36" s="38">
         <v>4</v>
       </c>
       <c r="AF36" s="38">
         <v>2</v>
       </c>
+      <c r="AG36" s="38">
+        <v>3</v>
+      </c>
     </row>
-    <row r="37" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="30" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="47" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="40">
         <v>1</v>
       </c>
       <c r="D37" s="40">
         <v>98</v>
       </c>
       <c r="E37" s="41">
         <v>47</v>
       </c>
       <c r="F37" s="40">
         <v>40</v>
       </c>
       <c r="G37" s="40">
         <v>49</v>
       </c>
       <c r="H37" s="40">
         <v>27</v>
       </c>
       <c r="I37" s="40">
@@ -8223,52 +8310,55 @@
       </c>
       <c r="Y37" s="59">
         <v>5</v>
       </c>
       <c r="Z37" s="38">
         <v>2</v>
       </c>
       <c r="AA37" s="59">
         <v>4</v>
       </c>
       <c r="AB37" s="59">
         <v>1</v>
       </c>
       <c r="AC37" s="59">
         <v>0</v>
       </c>
       <c r="AD37" s="59">
         <v>1</v>
       </c>
       <c r="AE37" s="38">
         <v>5</v>
       </c>
       <c r="AF37" s="38">
         <v>2</v>
       </c>
+      <c r="AG37" s="38">
+        <v>1</v>
+      </c>
     </row>
-    <row r="38" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="30" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="40">
         <v>3</v>
       </c>
       <c r="D38" s="40">
         <v>22</v>
       </c>
       <c r="E38" s="41">
         <v>12</v>
       </c>
       <c r="F38" s="40">
         <v>12</v>
       </c>
       <c r="G38" s="40">
         <v>3</v>
       </c>
       <c r="H38" s="40">
         <v>4</v>
       </c>
       <c r="I38" s="40">
@@ -8321,52 +8411,55 @@
       </c>
       <c r="Y38" s="59">
         <v>96</v>
       </c>
       <c r="Z38" s="38">
         <v>35</v>
       </c>
       <c r="AA38" s="59">
         <v>40</v>
       </c>
       <c r="AB38" s="59">
         <v>42</v>
       </c>
       <c r="AC38" s="59">
         <v>31</v>
       </c>
       <c r="AD38" s="59">
         <v>2</v>
       </c>
       <c r="AE38" s="38">
         <v>6</v>
       </c>
       <c r="AF38" s="38">
         <v>1</v>
       </c>
+      <c r="AG38" s="38">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="40">
         <v>3</v>
       </c>
       <c r="D39" s="40">
         <v>87</v>
       </c>
       <c r="E39" s="41">
         <v>11</v>
       </c>
       <c r="F39" s="40">
         <v>20</v>
       </c>
       <c r="G39" s="40">
         <v>20</v>
       </c>
       <c r="H39" s="40">
         <v>19</v>
       </c>
       <c r="I39" s="40">
@@ -8419,52 +8512,55 @@
       </c>
       <c r="Y39" s="59">
         <v>54</v>
       </c>
       <c r="Z39" s="38">
         <v>58</v>
       </c>
       <c r="AA39" s="59">
         <v>48</v>
       </c>
       <c r="AB39" s="59">
         <v>39</v>
       </c>
       <c r="AC39" s="59">
         <v>58</v>
       </c>
       <c r="AD39" s="59">
         <v>79</v>
       </c>
       <c r="AE39" s="38">
         <v>8</v>
       </c>
       <c r="AF39" s="38">
         <v>20</v>
       </c>
+      <c r="AG39" s="38">
+        <v>8</v>
+      </c>
     </row>
-    <row r="40" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="47" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="40">
         <v>16</v>
       </c>
       <c r="D40" s="40">
         <v>126</v>
       </c>
       <c r="E40" s="41">
         <v>86</v>
       </c>
       <c r="F40" s="40">
         <v>109</v>
       </c>
       <c r="G40" s="40">
         <v>71</v>
       </c>
       <c r="H40" s="40">
         <v>61</v>
       </c>
       <c r="I40" s="40">
@@ -8517,52 +8613,55 @@
       </c>
       <c r="Y40" s="59">
         <v>128</v>
       </c>
       <c r="Z40" s="38">
         <v>127</v>
       </c>
       <c r="AA40" s="59">
         <v>108</v>
       </c>
       <c r="AB40" s="59">
         <v>66</v>
       </c>
       <c r="AC40" s="59">
         <v>112</v>
       </c>
       <c r="AD40" s="59">
         <v>29</v>
       </c>
       <c r="AE40" s="38">
         <v>14</v>
       </c>
       <c r="AF40" s="38">
         <v>21</v>
       </c>
+      <c r="AG40" s="38">
+        <v>23</v>
+      </c>
     </row>
-    <row r="41" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="30" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="47" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="40">
         <v>15</v>
       </c>
       <c r="D41" s="40">
         <v>235</v>
       </c>
       <c r="E41" s="41">
         <v>113</v>
       </c>
       <c r="F41" s="40">
         <v>126</v>
       </c>
       <c r="G41" s="40">
         <v>90</v>
       </c>
       <c r="H41" s="40">
         <v>88</v>
       </c>
       <c r="I41" s="40">
@@ -8615,52 +8714,55 @@
       </c>
       <c r="Y41" s="59">
         <v>111</v>
       </c>
       <c r="Z41" s="38">
         <v>116</v>
       </c>
       <c r="AA41" s="59">
         <v>60</v>
       </c>
       <c r="AB41" s="59">
         <v>45</v>
       </c>
       <c r="AC41" s="59">
         <v>42</v>
       </c>
       <c r="AD41" s="59">
         <v>19</v>
       </c>
       <c r="AE41" s="38">
         <v>5</v>
       </c>
       <c r="AF41" s="38">
         <v>26</v>
       </c>
+      <c r="AG41" s="38">
+        <v>19</v>
+      </c>
     </row>
-    <row r="42" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="47" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="40">
         <v>1</v>
       </c>
       <c r="D42" s="40">
         <v>5</v>
       </c>
       <c r="E42" s="41">
         <v>3</v>
       </c>
       <c r="F42" s="40">
         <v>3</v>
       </c>
       <c r="G42" s="40">
         <v>2</v>
       </c>
       <c r="H42" s="40">
         <v>3</v>
       </c>
       <c r="I42" s="40">
@@ -8713,52 +8815,55 @@
       </c>
       <c r="Y42" s="59">
         <v>5</v>
       </c>
       <c r="Z42" s="38">
         <v>10</v>
       </c>
       <c r="AA42" s="59">
         <v>7</v>
       </c>
       <c r="AB42" s="59">
         <v>1</v>
       </c>
       <c r="AC42" s="59">
         <v>9</v>
       </c>
       <c r="AD42" s="59">
         <v>0</v>
       </c>
       <c r="AE42" s="38">
         <v>0</v>
       </c>
       <c r="AF42" s="38">
         <v>2</v>
       </c>
+      <c r="AG42" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="47" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="40">
         <v>16</v>
       </c>
       <c r="D43" s="40">
         <v>60</v>
       </c>
       <c r="E43" s="41">
         <v>58</v>
       </c>
       <c r="F43" s="40">
         <v>86</v>
       </c>
       <c r="G43" s="40">
         <v>49</v>
       </c>
       <c r="H43" s="40">
         <v>32</v>
       </c>
       <c r="I43" s="40">
@@ -8811,52 +8916,55 @@
       </c>
       <c r="Y43" s="59">
         <v>103</v>
       </c>
       <c r="Z43" s="38">
         <v>194</v>
       </c>
       <c r="AA43" s="59">
         <v>162</v>
       </c>
       <c r="AB43" s="59">
         <v>60</v>
       </c>
       <c r="AC43" s="59">
         <v>167</v>
       </c>
       <c r="AD43" s="59">
         <v>42</v>
       </c>
       <c r="AE43" s="38">
         <v>7</v>
       </c>
       <c r="AF43" s="38">
         <v>4</v>
       </c>
+      <c r="AG43" s="38">
+        <v>15</v>
+      </c>
     </row>
-    <row r="44" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="40">
         <v>23</v>
       </c>
       <c r="D44" s="40">
         <v>97</v>
       </c>
       <c r="E44" s="41">
         <v>159</v>
       </c>
       <c r="F44" s="40">
         <v>190</v>
       </c>
       <c r="G44" s="40">
         <v>90</v>
       </c>
       <c r="H44" s="40">
         <v>79</v>
       </c>
       <c r="I44" s="40">
@@ -8909,52 +9017,55 @@
       </c>
       <c r="Y44" s="59">
         <v>101</v>
       </c>
       <c r="Z44" s="38">
         <v>78</v>
       </c>
       <c r="AA44" s="59">
         <v>79</v>
       </c>
       <c r="AB44" s="59">
         <v>45</v>
       </c>
       <c r="AC44" s="59">
         <v>58</v>
       </c>
       <c r="AD44" s="59">
         <v>30</v>
       </c>
       <c r="AE44" s="38">
         <v>10</v>
       </c>
       <c r="AF44" s="38">
         <v>10</v>
       </c>
+      <c r="AG44" s="38">
+        <v>17</v>
+      </c>
     </row>
-    <row r="45" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="40">
         <v>14</v>
       </c>
       <c r="D45" s="40">
         <v>57</v>
       </c>
       <c r="E45" s="41">
         <v>27</v>
       </c>
       <c r="F45" s="40">
         <v>20</v>
       </c>
       <c r="G45" s="40">
         <v>27</v>
       </c>
       <c r="H45" s="40">
         <v>22</v>
       </c>
       <c r="I45" s="40">
@@ -9007,52 +9118,55 @@
       </c>
       <c r="Y45" s="59">
         <v>23</v>
       </c>
       <c r="Z45" s="38">
         <v>33</v>
       </c>
       <c r="AA45" s="59">
         <v>24</v>
       </c>
       <c r="AB45" s="59">
         <v>23</v>
       </c>
       <c r="AC45" s="59">
         <v>10</v>
       </c>
       <c r="AD45" s="59">
         <v>7</v>
       </c>
       <c r="AE45" s="38">
         <v>6</v>
       </c>
       <c r="AF45" s="38">
         <v>15</v>
       </c>
+      <c r="AG45" s="38">
+        <v>8</v>
+      </c>
     </row>
-    <row r="46" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="40">
         <v>6</v>
       </c>
       <c r="D46" s="40">
         <v>43</v>
       </c>
       <c r="E46" s="41">
         <v>19</v>
       </c>
       <c r="F46" s="40">
         <v>14</v>
       </c>
       <c r="G46" s="40">
         <v>16</v>
       </c>
       <c r="H46" s="40">
         <v>14</v>
       </c>
       <c r="I46" s="40">
@@ -9105,52 +9219,55 @@
       </c>
       <c r="Y46" s="59">
         <v>7</v>
       </c>
       <c r="Z46" s="38">
         <v>13</v>
       </c>
       <c r="AA46" s="59">
         <v>9</v>
       </c>
       <c r="AB46" s="59">
         <v>15</v>
       </c>
       <c r="AC46" s="59">
         <v>8</v>
       </c>
       <c r="AD46" s="59">
         <v>8</v>
       </c>
       <c r="AE46" s="38">
         <v>8</v>
       </c>
       <c r="AF46" s="38">
         <v>5</v>
       </c>
+      <c r="AG46" s="38">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="30" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="40">
         <v>0</v>
       </c>
       <c r="D47" s="40">
         <v>13</v>
       </c>
       <c r="E47" s="41">
         <v>9</v>
       </c>
       <c r="F47" s="40">
         <v>6</v>
       </c>
       <c r="G47" s="40">
         <v>15</v>
       </c>
       <c r="H47" s="40">
         <v>15</v>
       </c>
       <c r="I47" s="40">
@@ -9203,52 +9320,55 @@
       </c>
       <c r="Y47" s="59">
         <v>9</v>
       </c>
       <c r="Z47" s="38">
         <v>2</v>
       </c>
       <c r="AA47" s="59">
         <v>2</v>
       </c>
       <c r="AB47" s="59">
         <v>2</v>
       </c>
       <c r="AC47" s="59">
         <v>12</v>
       </c>
       <c r="AD47" s="59">
         <v>1</v>
       </c>
       <c r="AE47" s="38">
         <v>0</v>
       </c>
       <c r="AF47" s="38">
         <v>1</v>
       </c>
+      <c r="AG47" s="38">
+        <v>5</v>
+      </c>
     </row>
-    <row r="48" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="40">
         <v>13</v>
       </c>
       <c r="D48" s="40">
         <v>49</v>
       </c>
       <c r="E48" s="41">
         <v>42</v>
       </c>
       <c r="F48" s="40">
         <v>40</v>
       </c>
       <c r="G48" s="40">
         <v>44</v>
       </c>
       <c r="H48" s="40">
         <v>35</v>
       </c>
       <c r="I48" s="40">
@@ -9301,52 +9421,55 @@
       </c>
       <c r="Y48" s="59">
         <v>29</v>
       </c>
       <c r="Z48" s="38">
         <v>78</v>
       </c>
       <c r="AA48" s="59">
         <v>59</v>
       </c>
       <c r="AB48" s="59">
         <v>26</v>
       </c>
       <c r="AC48" s="59">
         <v>52</v>
       </c>
       <c r="AD48" s="59">
         <v>20</v>
       </c>
       <c r="AE48" s="38">
         <v>9</v>
       </c>
       <c r="AF48" s="38">
         <v>8</v>
       </c>
+      <c r="AG48" s="38">
+        <v>10</v>
+      </c>
     </row>
-    <row r="49" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="30" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="40">
         <v>29</v>
       </c>
       <c r="D49" s="40">
         <v>386</v>
       </c>
       <c r="E49" s="41">
         <v>214</v>
       </c>
       <c r="F49" s="40">
         <v>175</v>
       </c>
       <c r="G49" s="40">
         <v>315</v>
       </c>
       <c r="H49" s="40">
         <v>230</v>
       </c>
       <c r="I49" s="40">
@@ -9399,52 +9522,55 @@
       </c>
       <c r="Y49" s="59">
         <v>260</v>
       </c>
       <c r="Z49" s="38">
         <v>297</v>
       </c>
       <c r="AA49" s="59">
         <v>271</v>
       </c>
       <c r="AB49" s="59">
         <v>180</v>
       </c>
       <c r="AC49" s="59">
         <v>247</v>
       </c>
       <c r="AD49" s="59">
         <v>122</v>
       </c>
       <c r="AE49" s="38">
         <v>33</v>
       </c>
       <c r="AF49" s="38">
         <v>39</v>
       </c>
+      <c r="AG49" s="38">
+        <v>26</v>
+      </c>
     </row>
-    <row r="50" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="47" t="s">
         <v>25</v>
       </c>
       <c r="C50" s="40">
         <v>42</v>
       </c>
       <c r="D50" s="40">
         <v>1189</v>
       </c>
       <c r="E50" s="41">
         <v>511</v>
       </c>
       <c r="F50" s="40">
         <v>542</v>
       </c>
       <c r="G50" s="40">
         <v>405</v>
       </c>
       <c r="H50" s="40">
         <v>499</v>
       </c>
       <c r="I50" s="40">
@@ -9497,52 +9623,55 @@
       </c>
       <c r="Y50" s="59">
         <v>371</v>
       </c>
       <c r="Z50" s="38">
         <v>557</v>
       </c>
       <c r="AA50" s="59">
         <v>593</v>
       </c>
       <c r="AB50" s="59">
         <v>363</v>
       </c>
       <c r="AC50" s="59">
         <v>478</v>
       </c>
       <c r="AD50" s="59">
         <v>208</v>
       </c>
       <c r="AE50" s="38">
         <v>49</v>
       </c>
       <c r="AF50" s="38">
         <v>62</v>
       </c>
+      <c r="AG50" s="38">
+        <v>124</v>
+      </c>
     </row>
-    <row r="51" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="41">
         <v>17</v>
       </c>
       <c r="D51" s="41">
         <v>99</v>
       </c>
       <c r="E51" s="41">
         <v>42</v>
       </c>
       <c r="F51" s="41">
         <v>59</v>
       </c>
       <c r="G51" s="41">
         <v>75</v>
       </c>
       <c r="H51" s="41">
         <v>94</v>
       </c>
       <c r="I51" s="40">
@@ -9595,88 +9724,92 @@
       </c>
       <c r="Y51" s="59">
         <v>29</v>
       </c>
       <c r="Z51" s="38">
         <v>52</v>
       </c>
       <c r="AA51" s="59">
         <v>33</v>
       </c>
       <c r="AB51" s="59">
         <v>19</v>
       </c>
       <c r="AC51" s="59">
         <v>53</v>
       </c>
       <c r="AD51" s="59">
         <v>27</v>
       </c>
       <c r="AE51" s="38">
         <v>11</v>
       </c>
       <c r="AF51" s="38">
         <v>9</v>
       </c>
+      <c r="AG51" s="38">
+        <v>24</v>
+      </c>
     </row>
-    <row r="52" spans="1:32" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:33" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="46"/>
-      <c r="B52" s="78" t="s">
+      <c r="B52" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="C52" s="78"/>
-[...28 lines deleted...]
-      <c r="AF52" s="74"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="74"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="74"/>
+      <c r="K52" s="74"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="74"/>
+      <c r="N52" s="74"/>
+      <c r="O52" s="74"/>
+      <c r="P52" s="74"/>
+      <c r="Q52" s="74"/>
+      <c r="R52" s="74"/>
+      <c r="S52" s="74"/>
+      <c r="T52" s="74"/>
+      <c r="U52" s="74"/>
+      <c r="V52" s="74"/>
+      <c r="W52" s="74"/>
+      <c r="X52" s="74"/>
+      <c r="Y52" s="74"/>
+      <c r="Z52" s="74"/>
+      <c r="AA52" s="74"/>
+      <c r="AB52" s="74"/>
+      <c r="AC52" s="73"/>
+      <c r="AD52" s="73"/>
+      <c r="AE52" s="73"/>
+      <c r="AF52" s="73"/>
+      <c r="AG52" s="73"/>
     </row>
-    <row r="53" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="39"/>
       <c r="B53" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="40">
         <v>165</v>
       </c>
       <c r="D53" s="40">
         <v>1144</v>
       </c>
       <c r="E53" s="41">
         <v>950</v>
       </c>
       <c r="F53" s="40">
         <v>751</v>
       </c>
       <c r="G53" s="40">
         <v>734</v>
       </c>
       <c r="H53" s="40">
         <v>622</v>
       </c>
       <c r="I53" s="40">
         <v>348</v>
       </c>
@@ -9727,52 +9860,55 @@
       </c>
       <c r="Y53" s="63">
         <v>616</v>
       </c>
       <c r="Z53" s="38">
         <v>863</v>
       </c>
       <c r="AA53" s="38">
         <v>853</v>
       </c>
       <c r="AB53" s="38">
         <v>518</v>
       </c>
       <c r="AC53" s="59">
         <v>495</v>
       </c>
       <c r="AD53" s="38">
         <v>449</v>
       </c>
       <c r="AE53" s="38">
         <v>101</v>
       </c>
       <c r="AF53" s="38">
         <v>119</v>
       </c>
+      <c r="AG53" s="38">
+        <v>81</v>
+      </c>
     </row>
-    <row r="54" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="28">
         <v>100000000</v>
       </c>
       <c r="B54" s="46" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="40">
         <v>1</v>
       </c>
       <c r="D54" s="40">
         <v>1</v>
       </c>
       <c r="E54" s="41">
         <v>5</v>
       </c>
       <c r="F54" s="40">
         <v>0</v>
       </c>
       <c r="G54" s="40">
         <v>1</v>
       </c>
       <c r="H54" s="40">
         <v>0</v>
       </c>
       <c r="I54" s="40">
@@ -9825,52 +9961,55 @@
       </c>
       <c r="Y54" s="63">
         <v>8</v>
       </c>
       <c r="Z54" s="38">
         <v>3</v>
       </c>
       <c r="AA54" s="38">
         <v>9</v>
       </c>
       <c r="AB54" s="38">
         <v>1</v>
       </c>
       <c r="AC54" s="59">
         <v>3</v>
       </c>
       <c r="AD54" s="38">
         <v>2</v>
       </c>
       <c r="AE54" s="38">
         <v>2</v>
       </c>
       <c r="AF54" s="38">
         <v>0</v>
       </c>
+      <c r="AG54" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="40">
         <v>0</v>
       </c>
       <c r="D55" s="40">
         <v>29</v>
       </c>
       <c r="E55" s="41">
         <v>272</v>
       </c>
       <c r="F55" s="40">
         <v>40</v>
       </c>
       <c r="G55" s="40">
         <v>35</v>
       </c>
       <c r="H55" s="40">
         <v>26</v>
       </c>
       <c r="I55" s="40">
@@ -9923,52 +10062,55 @@
       </c>
       <c r="Y55" s="63">
         <v>8</v>
       </c>
       <c r="Z55" s="38">
         <v>11</v>
       </c>
       <c r="AA55" s="38">
         <v>21</v>
       </c>
       <c r="AB55" s="38">
         <v>13</v>
       </c>
       <c r="AC55" s="59">
         <v>23</v>
       </c>
       <c r="AD55" s="38">
         <v>7</v>
       </c>
       <c r="AE55" s="38">
         <v>2</v>
       </c>
       <c r="AF55" s="38">
         <v>4</v>
       </c>
+      <c r="AG55" s="38">
+        <v>3</v>
+      </c>
     </row>
-    <row r="56" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="47" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="40">
         <v>1</v>
       </c>
       <c r="D56" s="40">
         <v>4</v>
       </c>
       <c r="E56" s="41">
         <v>2</v>
       </c>
       <c r="F56" s="40">
         <v>1</v>
       </c>
       <c r="G56" s="40">
         <v>4</v>
       </c>
       <c r="H56" s="40">
         <v>2</v>
       </c>
       <c r="I56" s="40">
@@ -10021,52 +10163,55 @@
       </c>
       <c r="Y56" s="63">
         <v>4</v>
       </c>
       <c r="Z56" s="38">
         <v>3</v>
       </c>
       <c r="AA56" s="38">
         <v>11</v>
       </c>
       <c r="AB56" s="38">
         <v>4</v>
       </c>
       <c r="AC56" s="59">
         <v>0</v>
       </c>
       <c r="AD56" s="38">
         <v>2</v>
       </c>
       <c r="AE56" s="38">
         <v>0</v>
       </c>
       <c r="AF56" s="38">
         <v>0</v>
       </c>
+      <c r="AG56" s="38">
+        <v>1</v>
+      </c>
     </row>
-    <row r="57" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="24" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="40">
         <v>75</v>
       </c>
       <c r="D57" s="40">
         <v>385</v>
       </c>
       <c r="E57" s="41">
         <v>271</v>
       </c>
       <c r="F57" s="40">
         <v>259</v>
       </c>
       <c r="G57" s="40">
         <v>369</v>
       </c>
       <c r="H57" s="40">
         <v>226</v>
       </c>
       <c r="I57" s="40">
@@ -10119,52 +10264,55 @@
       </c>
       <c r="Y57" s="63">
         <v>246</v>
       </c>
       <c r="Z57" s="38">
         <v>404</v>
       </c>
       <c r="AA57" s="38">
         <v>414</v>
       </c>
       <c r="AB57" s="38">
         <v>222</v>
       </c>
       <c r="AC57" s="59">
         <v>131</v>
       </c>
       <c r="AD57" s="38">
         <v>207</v>
       </c>
       <c r="AE57" s="38">
         <v>53</v>
       </c>
       <c r="AF57" s="38">
         <v>54</v>
       </c>
+      <c r="AG57" s="38">
+        <v>33</v>
+      </c>
     </row>
-    <row r="58" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="40">
         <v>0</v>
       </c>
       <c r="D58" s="40">
         <v>17</v>
       </c>
       <c r="E58" s="41">
         <v>10</v>
       </c>
       <c r="F58" s="40">
         <v>28</v>
       </c>
       <c r="G58" s="40">
         <v>24</v>
       </c>
       <c r="H58" s="40">
         <v>8</v>
       </c>
       <c r="I58" s="40">
@@ -10217,52 +10365,55 @@
       </c>
       <c r="Y58" s="63">
         <v>3</v>
       </c>
       <c r="Z58" s="38">
         <v>19</v>
       </c>
       <c r="AA58" s="38">
         <v>7</v>
       </c>
       <c r="AB58" s="38">
         <v>5</v>
       </c>
       <c r="AC58" s="59">
         <v>3</v>
       </c>
       <c r="AD58" s="38">
         <v>3</v>
       </c>
       <c r="AE58" s="38">
         <v>0</v>
       </c>
       <c r="AF58" s="38">
         <v>0</v>
       </c>
+      <c r="AG58" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="47" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="40">
         <v>2</v>
       </c>
       <c r="D59" s="40">
         <v>13</v>
       </c>
       <c r="E59" s="41">
         <v>3</v>
       </c>
       <c r="F59" s="40">
         <v>8</v>
       </c>
       <c r="G59" s="40">
         <v>1</v>
       </c>
       <c r="H59" s="40">
         <v>2</v>
       </c>
       <c r="I59" s="40">
@@ -10315,52 +10466,55 @@
       </c>
       <c r="Y59" s="63">
         <v>2</v>
       </c>
       <c r="Z59" s="38">
         <v>1</v>
       </c>
       <c r="AA59" s="38">
         <v>0</v>
       </c>
       <c r="AB59" s="38">
         <v>2</v>
       </c>
       <c r="AC59" s="59">
         <v>1</v>
       </c>
       <c r="AD59" s="38">
         <v>1</v>
       </c>
       <c r="AE59" s="38">
         <v>0</v>
       </c>
       <c r="AF59" s="38">
         <v>0</v>
       </c>
+      <c r="AG59" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="60" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="40">
         <v>2</v>
       </c>
       <c r="D60" s="40">
         <v>18</v>
       </c>
       <c r="E60" s="41">
         <v>21</v>
       </c>
       <c r="F60" s="40">
         <v>14</v>
       </c>
       <c r="G60" s="40">
         <v>20</v>
       </c>
       <c r="H60" s="40">
         <v>17</v>
       </c>
       <c r="I60" s="40">
@@ -10413,52 +10567,55 @@
       </c>
       <c r="Y60" s="63">
         <v>23</v>
       </c>
       <c r="Z60" s="38">
         <v>14</v>
       </c>
       <c r="AA60" s="38">
         <v>35</v>
       </c>
       <c r="AB60" s="38">
         <v>4</v>
       </c>
       <c r="AC60" s="59">
         <v>14</v>
       </c>
       <c r="AD60" s="38">
         <v>6</v>
       </c>
       <c r="AE60" s="38">
         <v>4</v>
       </c>
       <c r="AF60" s="38">
         <v>1</v>
       </c>
+      <c r="AG60" s="38">
+        <v>5</v>
+      </c>
     </row>
-    <row r="61" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B61" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="40">
         <v>1</v>
       </c>
       <c r="D61" s="40">
         <v>17</v>
       </c>
       <c r="E61" s="41">
         <v>6</v>
       </c>
       <c r="F61" s="40">
         <v>7</v>
       </c>
       <c r="G61" s="40">
         <v>13</v>
       </c>
       <c r="H61" s="40">
         <v>2</v>
       </c>
       <c r="I61" s="40">
@@ -10511,52 +10668,55 @@
       </c>
       <c r="Y61" s="63">
         <v>22</v>
       </c>
       <c r="Z61" s="38">
         <v>46</v>
       </c>
       <c r="AA61" s="38">
         <v>47</v>
       </c>
       <c r="AB61" s="38">
         <v>35</v>
       </c>
       <c r="AC61" s="59">
         <v>48</v>
       </c>
       <c r="AD61" s="38">
         <v>30</v>
       </c>
       <c r="AE61" s="38">
         <v>4</v>
       </c>
       <c r="AF61" s="38">
         <v>14</v>
       </c>
+      <c r="AG61" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="62" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="47" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="40">
         <v>2</v>
       </c>
       <c r="D62" s="40">
         <v>5</v>
       </c>
       <c r="E62" s="41">
         <v>6</v>
       </c>
       <c r="F62" s="40">
         <v>5</v>
       </c>
       <c r="G62" s="40">
         <v>1</v>
       </c>
       <c r="H62" s="40">
         <v>3</v>
       </c>
       <c r="I62" s="40">
@@ -10609,52 +10769,55 @@
       </c>
       <c r="Y62" s="63">
         <v>4</v>
       </c>
       <c r="Z62" s="38">
         <v>6</v>
       </c>
       <c r="AA62" s="38">
         <v>0</v>
       </c>
       <c r="AB62" s="38">
         <v>3</v>
       </c>
       <c r="AC62" s="59">
         <v>1</v>
       </c>
       <c r="AD62" s="38">
         <v>3</v>
       </c>
       <c r="AE62" s="38">
         <v>0</v>
       </c>
       <c r="AF62" s="38">
         <v>0</v>
       </c>
+      <c r="AG62" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="63" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="47" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="40">
         <v>12</v>
       </c>
       <c r="D63" s="40">
         <v>29</v>
       </c>
       <c r="E63" s="41">
         <v>12</v>
       </c>
       <c r="F63" s="40">
         <v>14</v>
       </c>
       <c r="G63" s="40">
         <v>15</v>
       </c>
       <c r="H63" s="40">
         <v>11</v>
       </c>
       <c r="I63" s="40">
@@ -10707,52 +10870,55 @@
       </c>
       <c r="Y63" s="63">
         <v>19</v>
       </c>
       <c r="Z63" s="38">
         <v>11</v>
       </c>
       <c r="AA63" s="38">
         <v>13</v>
       </c>
       <c r="AB63" s="38">
         <v>9</v>
       </c>
       <c r="AC63" s="59">
         <v>11</v>
       </c>
       <c r="AD63" s="38">
         <v>1</v>
       </c>
       <c r="AE63" s="38">
         <v>8</v>
       </c>
       <c r="AF63" s="38">
         <v>6</v>
       </c>
+      <c r="AG63" s="38">
+        <v>2</v>
+      </c>
     </row>
-    <row r="64" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B64" s="47" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="40">
         <v>0</v>
       </c>
       <c r="D64" s="40">
         <v>0</v>
       </c>
       <c r="E64" s="41">
         <v>0</v>
       </c>
       <c r="F64" s="40">
         <v>0</v>
       </c>
       <c r="G64" s="40">
         <v>0</v>
       </c>
       <c r="H64" s="40">
         <v>0</v>
       </c>
       <c r="I64" s="40">
@@ -10805,52 +10971,55 @@
       </c>
       <c r="Y64" s="63">
         <v>0</v>
       </c>
       <c r="Z64" s="38">
         <v>1</v>
       </c>
       <c r="AA64" s="38">
         <v>1</v>
       </c>
       <c r="AB64" s="38">
         <v>0</v>
       </c>
       <c r="AC64" s="59">
         <v>1</v>
       </c>
       <c r="AD64" s="38">
         <v>0</v>
       </c>
       <c r="AE64" s="38">
         <v>0</v>
       </c>
       <c r="AF64" s="38">
         <v>0</v>
       </c>
+      <c r="AG64" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="65" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B65" s="47" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="40">
         <v>44</v>
       </c>
       <c r="D65" s="40">
         <v>488</v>
       </c>
       <c r="E65" s="41">
         <v>245</v>
       </c>
       <c r="F65" s="40">
         <v>238</v>
       </c>
       <c r="G65" s="40">
         <v>153</v>
       </c>
       <c r="H65" s="40">
         <v>236</v>
       </c>
       <c r="I65" s="40">
@@ -10903,52 +11072,55 @@
       </c>
       <c r="Y65" s="63">
         <v>177</v>
       </c>
       <c r="Z65" s="38">
         <v>243</v>
       </c>
       <c r="AA65" s="38">
         <v>213</v>
       </c>
       <c r="AB65" s="38">
         <v>129</v>
       </c>
       <c r="AC65" s="59">
         <v>177</v>
       </c>
       <c r="AD65" s="38">
         <v>114</v>
       </c>
       <c r="AE65" s="38">
         <v>11</v>
       </c>
       <c r="AF65" s="38">
         <v>12</v>
       </c>
+      <c r="AG65" s="38">
+        <v>18</v>
+      </c>
     </row>
-    <row r="66" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C66" s="40">
         <v>6</v>
       </c>
       <c r="D66" s="40">
         <v>25</v>
       </c>
       <c r="E66" s="41">
         <v>23</v>
       </c>
       <c r="F66" s="40">
         <v>66</v>
       </c>
       <c r="G66" s="40">
         <v>26</v>
       </c>
       <c r="H66" s="40">
         <v>14</v>
       </c>
       <c r="I66" s="40">
@@ -11001,52 +11173,55 @@
       </c>
       <c r="Y66" s="63">
         <v>44</v>
       </c>
       <c r="Z66" s="38">
         <v>33</v>
       </c>
       <c r="AA66" s="38">
         <v>32</v>
       </c>
       <c r="AB66" s="38">
         <v>27</v>
       </c>
       <c r="AC66" s="59">
         <v>38</v>
       </c>
       <c r="AD66" s="38">
         <v>23</v>
       </c>
       <c r="AE66" s="38">
         <v>10</v>
       </c>
       <c r="AF66" s="38">
         <v>5</v>
       </c>
+      <c r="AG66" s="38">
+        <v>2</v>
+      </c>
     </row>
-    <row r="67" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C67" s="40">
         <v>1</v>
       </c>
       <c r="D67" s="40">
         <v>19</v>
       </c>
       <c r="E67" s="41">
         <v>7</v>
       </c>
       <c r="F67" s="40">
         <v>11</v>
       </c>
       <c r="G67" s="40">
         <v>14</v>
       </c>
       <c r="H67" s="40">
         <v>9</v>
       </c>
       <c r="I67" s="40">
@@ -11099,52 +11274,55 @@
       </c>
       <c r="Y67" s="63">
         <v>6</v>
       </c>
       <c r="Z67" s="38">
         <v>4</v>
       </c>
       <c r="AA67" s="38">
         <v>8</v>
       </c>
       <c r="AB67" s="38">
         <v>10</v>
       </c>
       <c r="AC67" s="59">
         <v>8</v>
       </c>
       <c r="AD67" s="38">
         <v>4</v>
       </c>
       <c r="AE67" s="38">
         <v>2</v>
       </c>
       <c r="AF67" s="38">
         <v>2</v>
       </c>
+      <c r="AG67" s="38">
+        <v>5</v>
+      </c>
     </row>
-    <row r="68" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C68" s="40">
         <v>13</v>
       </c>
       <c r="D68" s="40">
         <v>55</v>
       </c>
       <c r="E68" s="41">
         <v>35</v>
       </c>
       <c r="F68" s="40">
         <v>40</v>
       </c>
       <c r="G68" s="40">
         <v>29</v>
       </c>
       <c r="H68" s="40">
         <v>56</v>
       </c>
       <c r="I68" s="40">
@@ -11197,52 +11375,55 @@
       </c>
       <c r="Y68" s="63">
         <v>37</v>
       </c>
       <c r="Z68" s="38">
         <v>39</v>
       </c>
       <c r="AA68" s="38">
         <v>20</v>
       </c>
       <c r="AB68" s="38">
         <v>25</v>
       </c>
       <c r="AC68" s="59">
         <v>14</v>
       </c>
       <c r="AD68" s="38">
         <v>21</v>
       </c>
       <c r="AE68" s="38">
         <v>2</v>
       </c>
       <c r="AF68" s="38">
         <v>19</v>
       </c>
+      <c r="AG68" s="38">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="40">
         <v>0</v>
       </c>
       <c r="D69" s="40">
         <v>1</v>
       </c>
       <c r="E69" s="41">
         <v>0</v>
       </c>
       <c r="F69" s="40">
         <v>1</v>
       </c>
       <c r="G69" s="40">
         <v>0</v>
       </c>
       <c r="H69" s="40">
         <v>0</v>
       </c>
       <c r="I69" s="40">
@@ -11295,52 +11476,55 @@
       </c>
       <c r="Y69" s="63">
         <v>0</v>
       </c>
       <c r="Z69" s="38">
         <v>0</v>
       </c>
       <c r="AA69" s="38">
         <v>2</v>
       </c>
       <c r="AB69" s="38">
         <v>1</v>
       </c>
       <c r="AC69" s="59">
         <v>0</v>
       </c>
       <c r="AD69" s="38">
         <v>0</v>
       </c>
       <c r="AE69" s="38">
         <v>0</v>
       </c>
       <c r="AF69" s="38">
         <v>0</v>
       </c>
+      <c r="AG69" s="38">
+        <v>0</v>
+      </c>
     </row>
-    <row r="70" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="49" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="50">
         <v>5</v>
       </c>
       <c r="D70" s="50">
         <v>38</v>
       </c>
       <c r="E70" s="50">
         <v>32</v>
       </c>
       <c r="F70" s="50">
         <v>19</v>
       </c>
       <c r="G70" s="50">
         <v>29</v>
       </c>
       <c r="H70" s="50">
         <v>10</v>
       </c>
       <c r="I70" s="50">
@@ -11393,80 +11577,83 @@
       </c>
       <c r="Y70" s="60">
         <v>13</v>
       </c>
       <c r="Z70" s="64">
         <v>25</v>
       </c>
       <c r="AA70" s="64">
         <v>20</v>
       </c>
       <c r="AB70" s="64">
         <v>28</v>
       </c>
       <c r="AC70" s="60">
         <v>22</v>
       </c>
       <c r="AD70" s="64">
         <v>25</v>
       </c>
       <c r="AE70" s="64">
         <v>3</v>
       </c>
       <c r="AF70" s="64">
         <v>2</v>
       </c>
+      <c r="AG70" s="64">
+        <v>6</v>
+      </c>
     </row>
-    <row r="71" spans="1:32" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="25"/>
       <c r="B71" s="58"/>
       <c r="E71" s="46"/>
       <c r="S71" s="46"/>
     </row>
-    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A72" s="20"/>
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A73" s="20"/>
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A74" s="20"/>
       <c r="B74" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="B8:AG8"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AF2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>