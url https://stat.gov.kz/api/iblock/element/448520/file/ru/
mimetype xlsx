--- v5 (2026-09-22)
+++ v6 (2026-10-13)
@@ -1,79 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июль месяц 2026\МН\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\Ильда\Динамика\МН\рус\внешняя\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8649B7E-9981-45D0-A5DC-A45C6C76A49E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23115" windowHeight="4455"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="101">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -337,52 +329,52 @@
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t>код КСП - 613101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/37/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="40" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -578,101 +570,113 @@
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -742,51 +746,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -947,63 +951,50 @@
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1720">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2600,51 +2591,51 @@
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
@@ -2682,55 +2673,55 @@
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
@@ -2739,1923 +2730,1905 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="1636" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
-    <cellStyle name="20% - Акцент1 2" xfId="35"/>
-[...1598 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1634"/>
+    <cellStyle name="20% - Акцент1 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="36" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="37" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="38" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="39" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="40" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="41" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="42" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="43" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="44" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="45" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="47" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="48" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="49" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="50" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="51" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="52" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="53" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="54" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="55" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="56" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="57" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="58" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="59" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="60" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="61" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="62" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="63" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="64" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="65" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="66" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="67" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="68" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="69" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="70" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="71" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="72" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="73" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="74" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="75" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="76" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="77" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="78" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="79" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="80" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="81" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="82" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="83" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="84" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="85" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="86" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="87" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="88" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="89" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="90" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="91" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="92" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="93" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="94" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="95" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="96" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="97" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="98" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="99" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="100" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="101" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="102" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="103" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="104" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="105" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="106" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="107" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="108" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="109" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="110" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="111" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="112" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="113" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="114" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="115" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="116" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="117" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="118" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="119" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="120" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="121" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="122" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="123" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="124" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="125" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="126" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="127" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="128" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="129" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="130" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="131" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="132" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="133" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="134" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="135" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="136" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="137" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="138" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="139" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="140" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="141" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="142" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="143" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="144" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="145" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="146" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="147" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="148" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="149" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="150" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="151" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="152" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="153" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="154" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="155" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="156" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="157" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="158" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="159" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="160" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="161" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="162" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="163" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="164" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="165" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="166" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="167" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="168" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="169" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="170" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="171" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="172" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="173" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="174" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="175" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="176" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="177" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="178" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="179" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="180" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="181" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="182" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="183" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="184" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="185" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="186" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="187" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="188" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="189" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="190" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="191" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="192" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="193" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="194" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="195" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="196" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="197" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="198" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="199" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="200" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="201" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="202" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="203" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="204" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="205" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="206" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="207" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="208" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="209" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="210" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="211" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="212" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="213" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="214" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="215" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="216" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="217" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="218" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="219" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="220" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="221" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="222" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="223" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="224" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="225" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="226" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="227" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="228" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="229" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="230" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="231" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="232" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="233" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="234" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="235" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="236" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="237" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="238" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="239" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="240" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="241" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="242" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="243" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="244" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="245" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="246" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="247" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="248" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="249" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="250" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="251" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="252" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="253" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="254" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="255" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="256" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="257" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="258" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="259" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="260" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="261" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="262" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="263" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="264" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="265" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="266" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="267" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="268" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="269" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="270" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="271" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="272" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="273" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="274" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="275" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="276" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="277" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="278" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="279" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="280" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="281" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="282" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="283" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="284" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="285" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="286" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="287" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="288" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="289" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="290" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="291" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="292" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="293" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="294" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="295" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="296" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="297" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="298" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="299" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="300" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="301" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="302" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="303" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="304" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="305" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="306" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="307" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="308" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="309" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="310" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="311" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="312" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="313" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="314" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="315" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="316" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="317" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="318" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="319" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="320" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="321" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="322" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="323" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="324" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="325" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="326" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="327" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="328" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="329" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="330" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="331" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="332" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="333" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="334" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="335" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="336" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="337" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="338" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="339" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="340" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="341" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="342" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="343" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="344" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="345" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="346" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="347" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="348" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="349" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="350" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="351" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="352" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="353" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="354" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="355" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="356" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="357" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="358" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="359" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="360" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="361" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="362" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="363" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="364" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="365" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="366" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="367" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="368" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="369" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="370" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="371" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="372" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="373" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="374" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="375" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="376" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="377" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="378" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="379" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="380" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="381" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="382" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="383" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="384" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="385" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="386" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="387" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="388" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="389" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="390" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="391" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="392" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="393" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="394" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="395" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="396" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="397" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="398" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="399" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="400" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="401" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="402" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="403" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="404" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="405" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="406" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="407" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="408" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="409" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="410" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="411" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="412" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="413" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="414" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="415" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="416" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="417" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="418" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="419" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="420" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="421" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="422" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="423" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="424" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="425" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="426" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="427" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="428" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="429" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="430" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="431" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="432" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="433" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="434" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="435" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="436" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="437" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="438" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="439" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="440" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="441" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="442" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="443" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="444" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="445" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="446" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="447" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="448" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="449" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="450" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="451" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="452" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="453" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="454" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="455" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="456" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="457" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="458" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="459" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="460" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="461" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="462" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="463" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="464" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="465" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="466" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="467" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="468" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="469" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="470" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="471" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="472" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="473" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="474" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="475" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="476" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="477" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="478" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="479" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="480" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="481" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="482" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="483" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="484" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="485" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="486" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="487" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="488" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="489" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="490" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="491" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="492" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="493" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="494" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="495" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="496" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="497" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="498" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="499" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="500" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="501" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="502" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="503" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="504" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="505" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="506" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="507" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="508" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="509" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="510" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="511" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="512" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="513" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="514" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="515" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="516" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="517" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="518" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="519" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="520" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="521" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="522" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="523" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="524" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="525" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="526" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="527" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="528" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="529" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="530" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="531" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="532" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="533" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="534" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="535" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="536" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="537" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="538" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="539" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="540" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="541" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="542" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="543" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="544" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="545" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="546" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="547" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="548" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="549" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="550" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="551" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="552" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="553" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="554" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="555" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="556" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="557" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="558" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="559" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="560" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="561" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="562" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="563" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="564" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="565" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="566" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="567" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="568" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="569" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="570" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="571" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="572" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="573" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="574" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="575" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="576" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="577" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="578" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="579" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="580" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="581" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="582" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="583" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="584" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="585" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="586" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="587" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="588" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="589" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="590" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="591" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="592" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="593" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="594" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="595" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="596" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="597" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="598" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="599" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="600" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="601" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="602" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="603" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="604" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="605" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="606" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="607" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="608" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="609" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="610" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="611" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="612" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="613" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="614" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="615" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="616" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="617" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="618" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="619" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="620" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="621" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="622" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="623" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="624" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="625" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="626" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="627" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="628" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="629" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="630" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="631" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="632" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="633" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="634" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="635" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="636" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="637" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="638" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="639" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="640" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="641" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="642" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="643" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="644" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="645" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="646" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="647" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="648" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="649" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="650" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="651" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="652" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="653" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="654" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="655" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="656" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="657" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="658" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="659" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="660" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="661" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="662" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="663" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="664" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="665" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="666" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="667" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="668" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="669" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="670" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="671" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="672" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="673" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="674" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="675" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="676" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="677" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="678" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="679" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="680" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="681" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="682" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="683" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="684" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="685" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="686" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="687" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="688" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="689" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="690" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="691" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="692" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="693" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="694" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="695" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="696" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="697" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="698" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="699" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="700" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="701" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="702" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="703" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="704" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="705" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="706" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="707" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="708" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="709" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="710" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="711" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="712" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="713" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="714" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="715" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="716" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="717" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="718" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="719" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="720" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="721" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="722" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="723" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="724" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="725" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="726" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="727" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="728" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="729" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="730" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="731" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="732" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="733" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="734" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="735" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="736" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="737" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="738" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="739" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="740" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="741" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="742" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="743" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="744" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="745" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="746" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="747" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="748" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="749" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="750" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="751" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="752" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="753" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="754" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="755" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="756" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="757" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="758" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="759" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="760" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="761" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="762" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="763" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="764" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="765" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="766" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="767" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="768" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="769" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="770" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="771" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="772" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="773" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="774" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="775" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="776" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="777" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="778" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="779" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="780" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="781" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="782" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="783" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="784" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="785" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="786" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="787" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="788" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="789" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="790" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="791" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="792" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="793" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="794" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="795" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="796" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="797" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="798" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="799" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="800" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="801" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="802" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="803" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="804" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="805" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="806" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="807" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="808" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="809" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="810" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="811" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="812" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="813" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="814" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="815" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="816" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="817" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="818" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="819" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="820" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="821" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="822" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="823" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="824" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="825" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="826" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="827" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="828" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="829" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="830" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="831" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="832" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="833" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="834" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="835" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="836" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="837" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="838" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="839" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="840" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="841" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="842" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="843" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="844" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="845" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="846" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="847" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="848" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="849" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="850" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="851" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="852" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="853" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="854" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="855" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="856" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="857" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="858" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="859" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="860" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="861" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="862" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="863" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="864" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="865" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="866" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="867" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="868" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="869" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="870" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="871" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="872" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="873" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="874" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="875" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="876" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="877" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="878" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="879" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="880" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="881" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="882" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="883" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="884" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="885" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="886" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="887" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="888" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="889" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="890" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="891" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="892" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="893" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="894" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="895" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="896" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="897" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="898" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="899" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="900" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="901" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="902" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="903" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="904" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="905" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="906" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="907" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="908" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="909" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="910" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="911" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="912" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="913" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="914" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="915" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="916" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="917" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="918" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="919" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="920" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="921" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="922" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="923" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="924" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="925" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="926" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="927" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="928" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="929" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="930" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="931" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="932" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="933" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="934" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="935" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="936" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="937" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="938" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="939" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="940" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="941" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="942" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="943" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="944" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="945" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="946" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="947" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="948" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="949" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="950" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="951" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="952" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="953" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="954" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="955" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="956" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="957" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="958" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="959" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="960" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="961" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="962" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="963" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="964" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="965" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="966" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="967" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="968" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="969" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="970" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="971" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="972" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="973" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="974" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="975" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="976" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="977" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="978" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="979" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="980" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="981" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="982" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="983" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="984" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="985" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="986" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="987" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="988" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="989" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="990" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="991" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="992" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="993" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="994" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="995" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="996" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="997" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="998" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="999" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1011" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1012" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1022" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1023" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1024" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1025" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1026" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1027" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1028" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1029" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1030" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1031" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1032" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1033" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1034" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1035" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1036" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1037" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1038" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1039" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1040" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1041" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1042" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1043" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1044" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1045" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1046" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1047" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1048" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1049" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1050" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1051" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1052" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1053" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1054" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1055" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1056" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1057" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1058" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1059" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1060" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1061" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1062" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1063" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1064" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1065" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1066" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1067" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1068" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1069" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1070" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1071" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1072" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1073" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1074" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1075" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1076" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1077" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1078" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1079" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1080" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1081" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1082" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1083" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1084" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1085" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1086" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1087" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1088" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1089" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1090" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1091" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1092" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1093" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1094" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1095" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1096" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1097" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1098" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1099" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1100" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1101" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1102" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1103" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1104" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1105" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1106" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1107" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1108" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1109" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1110" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1111" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1112" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1113" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1114" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1115" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1116" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1117" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1118" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1119" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1120" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1121" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1122" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1123" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1124" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1125" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1126" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1127" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1128" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1129" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1130" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1131" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1132" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1133" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1134" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1135" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1136" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1137" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1138" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1139" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1140" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1141" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1142" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1143" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1144" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1145" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1146" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1147" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1148" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1149" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1150" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1151" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1152" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1153" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1154" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1155" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1156" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1157" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1158" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1159" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1160" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1161" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1162" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1163" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1164" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1165" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1166" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1167" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1168" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1169" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1170" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1171" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1172" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1173" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1174" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1175" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1176" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1177" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1178" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1179" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1180" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1181" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1182" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1183" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1184" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1185" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1186" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1187" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1188" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1189" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1190" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1191" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1192" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1193" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1194" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1195" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1196" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1197" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1198" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1199" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1200" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1201" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1202" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1203" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1204" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1205" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1206" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1207" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1208" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1209" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1210" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1211" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1212" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1213" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1214" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1215" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1216" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1217" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1218" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1219" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1220" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1221" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1222" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1223" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1224" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1231" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1232" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1233" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1234" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1236" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1237" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1239" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1240" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1244" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1246" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1248" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1250" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1252" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1253" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1254" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1255" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1257" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1258" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1261" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1264" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1266" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1267" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1268" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1269" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1270" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1271" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1272" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1274" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1275" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1277" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1279" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1280" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1281" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1282" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1283" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1284" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1285" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1286" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1287" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1288" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1289" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1290" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1291" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1292" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1293" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1294" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1295" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1296" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1297" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1298" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1299" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1300" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1301" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1302" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1303" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1304" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1305" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1306" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1307" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1308" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1309" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1310" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1311" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1312" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1313" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1314" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1315" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1316" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1317" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1318" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1319" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1320" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1321" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1322" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1323" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1324" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1325" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1326" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1327" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1328" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1329" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1330" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1331" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1332" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1333" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1334" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1335" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1336" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1337" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1338" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1339" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1340" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1341" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1342" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1343" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1344" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1345" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1346" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1347" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1348" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1349" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1350" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1351" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1352" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1353" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1354" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1355" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1356" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1357" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1358" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1359" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1360" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1361" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1362" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1363" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1364" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1365" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1366" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1367" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1368" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1369" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1370" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1371" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1372" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1373" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1374" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1375" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1376" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1377" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1378" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1379" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1380" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1381" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1382" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1383" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1384" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1385" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1386" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1387" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1388" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1389" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1390" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1391" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1392" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1393" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1394" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1395" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1396" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1397" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1398" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1399" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1400" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1401" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1402" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1403" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1404" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1405" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1406" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1407" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1408" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1409" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1410" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1411" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1412" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1413" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1414" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1415" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1416" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1417" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1418" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1419" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1420" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1421" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1422" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1423" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1424" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1425" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1426" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1427" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1428" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1429" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1430" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1431" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1432" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1433" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1434" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1435" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1436" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1437" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1438" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1439" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1440" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1441" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1442" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1443" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1444" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1445" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1446" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1447" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1448" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1449" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1450" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1451" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1452" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1453" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1454" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1455" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1456" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1457" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1458" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1459" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1460" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1461" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1462" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1463" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1464" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1465" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1466" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1467" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1468" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1469" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1470" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1471" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1472" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1473" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1474" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1475" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1477" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1479" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1480" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1485" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1487" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1488" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1490" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1491" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1493" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1494" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1496" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1497" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1499" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1500" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1501" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1503" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1505" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1506" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1508" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1510" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1511" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1513" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1514" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1516" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1517" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1519" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1520" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1522" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1523" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1526" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1527" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1528" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1529" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1531" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1532" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1534" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1536" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1537" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1538" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1539" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1540" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1541" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1542" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1543" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1544" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1545" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1546" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1547" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1548" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1549" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1550" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1551" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1552" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1553" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1554" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1555" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1556" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1557" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1558" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1559" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1560" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1561" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1562" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1563" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1564" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1565" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1566" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1567" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1568" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1569" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1570" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1571" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1572" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1573" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1574" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1575" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1576" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1577" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1578" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1579" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1580" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1581" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1582" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1583" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1584" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1585" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1586" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1587" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1588" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1589" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1590" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1591" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1592" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1593" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1594" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1595" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1596" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1597" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1598" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1599" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1600" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1601" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1602" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1603" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1604" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1605" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1606" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1607" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1608" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1609" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1610" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1611" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1612" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1613" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1614" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1615" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1616" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1617" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1618" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1619" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1620" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1621" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1622" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1623" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1624" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1625" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1626" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1627" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1628" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1629" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1630" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1631" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1632" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1633" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1634" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
     <cellStyle name="Акцент1" xfId="21" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="23" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="24" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="25" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="26" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="13" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="14" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="15" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="1635"/>
+    <cellStyle name="Гиперссылка 2" xfId="1635" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
     <cellStyle name="Заголовок 1" xfId="6" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="7" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="8" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="9" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="20" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="17" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="28"/>
-    <cellStyle name="Название 2 2" xfId="1717"/>
+    <cellStyle name="Название 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="Название 2 2" xfId="1717" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
     <cellStyle name="Нейтральный" xfId="12" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="Нейтральный 2" xfId="29"/>
+    <cellStyle name="Нейтральный 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="Обычный 2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1636" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Обычный 2 3" xfId="1637" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Обычный 2 4" xfId="4" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1719" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 3 2" xfId="1718" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="Обычный 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00005F060000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
     <cellStyle name="Плохой" xfId="11" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="32"/>
-[...80 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1716"/>
+    <cellStyle name="Примечание 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="Примечание 2 10" xfId="1638" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Примечание 2 2" xfId="1639" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Примечание 2 3" xfId="1640" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Примечание 2 4" xfId="1641" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Примечание 2 5" xfId="1642" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Примечание 2 6" xfId="1643" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Примечание 2 7" xfId="1644" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Примечание 2 8" xfId="1645" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Примечание 2 9" xfId="1646" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Примечание 3" xfId="33" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Примечание 3 10" xfId="1648" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Примечание 3 11" xfId="1649" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Примечание 3 12" xfId="1650" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Примечание 3 13" xfId="1651" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Примечание 3 14" xfId="1652" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Примечание 3 15" xfId="1653" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Примечание 3 16" xfId="1654" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Примечание 3 17" xfId="1655" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Примечание 3 18" xfId="1656" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Примечание 3 19" xfId="1657" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Примечание 3 2" xfId="1658" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Примечание 3 20" xfId="1659" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Примечание 3 21" xfId="1660" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Примечание 3 22" xfId="1661" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Примечание 3 23" xfId="1662" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Примечание 3 24" xfId="1663" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Примечание 3 25" xfId="1664" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Примечание 3 26" xfId="1665" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Примечание 3 27" xfId="1666" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Примечание 3 28" xfId="1667" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Примечание 3 29" xfId="1668" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Примечание 3 3" xfId="1669" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Примечание 3 30" xfId="1670" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Примечание 3 31" xfId="1671" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Примечание 3 32" xfId="1672" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Примечание 3 33" xfId="1673" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Примечание 3 34" xfId="1674" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Примечание 3 35" xfId="1675" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Примечание 3 36" xfId="1647" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Примечание 3 4" xfId="1676" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Примечание 3 5" xfId="1677" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Примечание 3 6" xfId="1678" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Примечание 3 7" xfId="1679" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Примечание 3 8" xfId="1680" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Примечание 3 9" xfId="1681" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Примечание 4" xfId="34" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Примечание 4 10" xfId="1683" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Примечание 4 11" xfId="1684" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Примечание 4 12" xfId="1685" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Примечание 4 13" xfId="1686" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Примечание 4 14" xfId="1687" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Примечание 4 15" xfId="1688" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Примечание 4 16" xfId="1689" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Примечание 4 17" xfId="1690" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Примечание 4 18" xfId="1691" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Примечание 4 19" xfId="1692" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Примечание 4 2" xfId="1693" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Примечание 4 20" xfId="1694" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Примечание 4 21" xfId="1695" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Примечание 4 22" xfId="1696" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Примечание 4 23" xfId="1697" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Примечание 4 24" xfId="1698" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Примечание 4 25" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Примечание 4 26" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Примечание 4 27" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Примечание 4 28" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Примечание 4 29" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Примечание 4 3" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Примечание 4 30" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Примечание 4 31" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Примечание 4 32" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Примечание 4 33" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Примечание 4 34" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Примечание 4 35" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Примечание 4 36" xfId="1682" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Примечание 4 4" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Примечание 4 5" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Примечание 4 6" xfId="1713" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Примечание 4 7" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="Примечание 4 8" xfId="1715" xr:uid="{00000000-0005-0000-0000-0000B3060000}"/>
+    <cellStyle name="Примечание 4 9" xfId="1716" xr:uid="{00000000-0005-0000-0000-0000B4060000}"/>
     <cellStyle name="Связанная ячейка" xfId="16" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="18" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="10" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -4709,85 +4682,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4927,55 +4934,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.28515625" customWidth="1"/>
     <col min="2" max="2" width="76.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="6">
         <v>613101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -5000,6656 +5007,6903 @@
       </c>
       <c r="B5" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="62" t="s">
+      <c r="B8" s="38" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="61" t="s">
+      <c r="B9" s="37" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="B12" s="40" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="40" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="67">
-        <v>46275</v>
+      <c r="B15" s="39">
+        <v>46304</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="67">
-        <v>46307</v>
+      <c r="B16" s="39">
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="71" t="s">
+      <c r="B20" s="41" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B11" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B5:D14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B4:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="Q24" sqref="P24:Q24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="35.42578125" customWidth="1"/>
     <col min="4" max="4" width="40.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+    </row>
+    <row r="5" spans="2:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="11"/>
+      <c r="E5" s="32"/>
     </row>
-    <row r="6" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
+      <c r="E6" s="32"/>
     </row>
-    <row r="7" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="11"/>
+      <c r="E7" s="32"/>
     </row>
-    <row r="8" spans="2:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="11"/>
+      <c r="E8" s="32"/>
     </row>
-    <row r="9" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="11"/>
+      <c r="E9" s="32"/>
     </row>
-    <row r="10" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B10" s="12"/>
       <c r="C10" s="10"/>
       <c r="D10" s="13"/>
+      <c r="E10" s="32"/>
     </row>
-    <row r="11" spans="2:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="13"/>
+      <c r="E11" s="32"/>
     </row>
-    <row r="12" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B12" s="12"/>
       <c r="C12" s="10"/>
       <c r="D12" s="13"/>
+      <c r="E12" s="32"/>
     </row>
-    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="13"/>
+      <c r="E13" s="32"/>
     </row>
-    <row r="14" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B14" s="15" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
+      <c r="E14" s="32"/>
+    </row>
+    <row r="15" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+    </row>
+    <row r="16" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AG74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AI74"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AJ63" sqref="AJ63"/>
+      <selection activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="21" customWidth="1"/>
-    <col min="2" max="2" width="24.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21" style="1" customWidth="1"/>
     <col min="3" max="4" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="3"/>
     <col min="20" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="21"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:35" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B2" s="84" t="s">
+      <c r="B2" s="78" t="s">
         <v>91</v>
       </c>
-      <c r="C2" s="84"/>
-[...29 lines deleted...]
-      <c r="AG2" s="73"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:33" s="55" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="AG5" s="57" t="s">
+    <row r="5" spans="1:35" s="35" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="AH5" s="43" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:33" s="38" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="75" t="s">
+    <row r="6" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="80"/>
-      <c r="C6" s="82">
+      <c r="B6" s="74"/>
+      <c r="C6" s="76">
         <v>2024</v>
       </c>
-      <c r="D6" s="83"/>
-[...10 lines deleted...]
-      <c r="O6" s="77">
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="71">
         <v>2025</v>
       </c>
-      <c r="P6" s="78"/>
-[...10 lines deleted...]
-      <c r="AA6" s="77">
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="79">
         <v>2026</v>
       </c>
       <c r="AB6" s="79"/>
       <c r="AC6" s="79"/>
       <c r="AD6" s="79"/>
       <c r="AE6" s="79"/>
       <c r="AF6" s="79"/>
       <c r="AG6" s="79"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="34"/>
     </row>
-    <row r="7" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C7" s="32" t="s">
+    <row r="7" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="70"/>
+      <c r="B7" s="75"/>
+      <c r="C7" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="32" t="s">
+      <c r="D7" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="32" t="s">
+      <c r="E7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="32" t="s">
+      <c r="F7" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="32" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="32" t="s">
+      <c r="G7" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="I7" s="32" t="s">
+      <c r="I7" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="J7" s="32" t="s">
+      <c r="J7" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="K7" s="32" t="s">
+      <c r="K7" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="L7" s="33" t="s">
+      <c r="L7" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="M7" s="34" t="s">
+      <c r="M7" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="N7" s="35" t="s">
+      <c r="N7" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="O7" s="36" t="s">
+      <c r="O7" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="36" t="s">
+      <c r="P7" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="36" t="s">
+      <c r="Q7" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="36" t="s">
+      <c r="R7" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="36" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="36" t="s">
+      <c r="S7" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="T7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="U7" s="36" t="s">
+      <c r="U7" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="V7" s="36" t="s">
+      <c r="V7" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="W7" s="36" t="s">
+      <c r="W7" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="X7" s="34" t="s">
+      <c r="X7" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="Y7" s="65" t="s">
+      <c r="Y7" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="Z7" s="66" t="s">
+      <c r="Z7" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="AA7" s="32" t="s">
+      <c r="AA7" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AB7" s="32" t="s">
+      <c r="AB7" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="68" t="s">
+      <c r="AC7" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="68" t="s">
+      <c r="AD7" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="AE7" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="32" t="s">
+      <c r="AE7" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AG7" s="32" t="s">
+      <c r="AG7" s="48" t="s">
         <v>2</v>
       </c>
+      <c r="AH7" s="47" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="8" spans="1:33" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="86" t="s">
+    <row r="8" spans="1:35" s="31" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="86"/>
-[...29 lines deleted...]
-      <c r="AG8" s="87"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="66"/>
+      <c r="L8" s="66"/>
+      <c r="M8" s="66"/>
+      <c r="N8" s="66"/>
+      <c r="O8" s="66"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="66"/>
+      <c r="R8" s="66"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="66"/>
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="66"/>
+      <c r="AF8" s="66"/>
+      <c r="AG8" s="66"/>
+      <c r="AH8" s="66"/>
     </row>
-    <row r="9" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B9" s="39" t="s">
+    <row r="9" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="50">
         <v>401</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="50">
         <v>3991</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="51">
         <v>3079</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="50">
         <v>2461</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G9" s="50">
         <v>2285</v>
       </c>
-      <c r="H9" s="40">
+      <c r="H9" s="50">
         <v>2039</v>
       </c>
-      <c r="I9" s="40">
+      <c r="I9" s="50">
         <v>1681</v>
       </c>
-      <c r="J9" s="40">
+      <c r="J9" s="50">
         <v>1634</v>
       </c>
-      <c r="K9" s="40">
+      <c r="K9" s="50">
         <v>2812</v>
       </c>
-      <c r="L9" s="40">
+      <c r="L9" s="50">
         <v>2572</v>
       </c>
-      <c r="M9" s="40">
+      <c r="M9" s="50">
         <v>3486</v>
       </c>
-      <c r="N9" s="40">
+      <c r="N9" s="50">
         <v>3507</v>
       </c>
-      <c r="O9" s="40">
+      <c r="O9" s="57">
         <v>281</v>
       </c>
-      <c r="P9" s="40">
+      <c r="P9" s="57">
         <v>2668</v>
       </c>
-      <c r="Q9" s="40">
+      <c r="Q9" s="57">
         <v>1974</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="58">
         <v>3193</v>
       </c>
-      <c r="S9" s="43">
+      <c r="S9" s="60">
         <v>1536</v>
       </c>
-      <c r="T9" s="44">
+      <c r="T9" s="61">
         <v>1615</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="58">
         <v>2120</v>
       </c>
-      <c r="V9" s="45">
+      <c r="V9" s="58">
         <v>2183</v>
       </c>
-      <c r="W9" s="40">
+      <c r="W9" s="57">
         <v>605</v>
       </c>
-      <c r="X9" s="59">
+      <c r="X9" s="58">
         <v>2658</v>
       </c>
-      <c r="Y9" s="59">
+      <c r="Y9" s="58">
         <v>2133</v>
       </c>
-      <c r="Z9" s="59">
+      <c r="Z9" s="58">
         <v>2795</v>
       </c>
-      <c r="AA9" s="59">
+      <c r="AA9" s="58">
         <v>2627</v>
       </c>
-      <c r="AB9" s="59">
+      <c r="AB9" s="58">
         <v>1590</v>
       </c>
-      <c r="AC9" s="59">
+      <c r="AC9" s="58">
         <v>1980</v>
       </c>
-      <c r="AD9" s="59">
+      <c r="AD9" s="58">
         <v>1142</v>
       </c>
-      <c r="AE9" s="38">
+      <c r="AE9" s="61">
         <v>298</v>
       </c>
-      <c r="AF9" s="38">
+      <c r="AF9" s="61">
         <v>377</v>
       </c>
-      <c r="AG9" s="38">
+      <c r="AG9" s="61">
         <v>400</v>
       </c>
+      <c r="AH9" s="57">
+        <v>336</v>
+      </c>
     </row>
-    <row r="10" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="50">
         <v>4</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="50">
         <v>12</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="51">
         <v>18</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="50">
         <v>3</v>
       </c>
-      <c r="G10" s="40">
+      <c r="G10" s="50">
         <v>14</v>
       </c>
-      <c r="H10" s="40">
+      <c r="H10" s="50">
         <v>5</v>
       </c>
-      <c r="I10" s="40">
+      <c r="I10" s="50">
         <v>6</v>
       </c>
-      <c r="J10" s="40">
+      <c r="J10" s="50">
         <v>15</v>
       </c>
-      <c r="K10" s="40">
+      <c r="K10" s="50">
         <v>12</v>
       </c>
-      <c r="L10" s="40">
+      <c r="L10" s="50">
         <v>10</v>
       </c>
-      <c r="M10" s="40">
+      <c r="M10" s="50">
         <v>2</v>
       </c>
-      <c r="N10" s="40">
+      <c r="N10" s="50">
         <v>5</v>
       </c>
-      <c r="O10" s="40">
+      <c r="O10" s="57">
         <v>5</v>
       </c>
-      <c r="P10" s="40">
+      <c r="P10" s="57">
         <v>8</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="57">
         <v>3</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="58">
         <v>11</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="60">
         <v>11</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="61">
         <v>10</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="58">
         <v>25</v>
       </c>
-      <c r="V10" s="45">
+      <c r="V10" s="58">
         <v>23</v>
       </c>
-      <c r="W10" s="40">
+      <c r="W10" s="57">
         <v>7</v>
       </c>
-      <c r="X10" s="59">
+      <c r="X10" s="58">
         <v>23</v>
       </c>
-      <c r="Y10" s="59">
+      <c r="Y10" s="58">
         <v>29</v>
       </c>
-      <c r="Z10" s="38">
+      <c r="Z10" s="61">
         <v>20</v>
       </c>
-      <c r="AA10" s="59">
+      <c r="AA10" s="58">
         <v>36</v>
       </c>
-      <c r="AB10" s="59">
+      <c r="AB10" s="58">
         <v>9</v>
       </c>
-      <c r="AC10" s="59">
+      <c r="AC10" s="58">
         <v>15</v>
       </c>
-      <c r="AD10" s="59">
+      <c r="AD10" s="58">
         <v>11</v>
       </c>
-      <c r="AE10" s="38">
+      <c r="AE10" s="61">
         <v>7</v>
       </c>
-      <c r="AF10" s="38">
+      <c r="AF10" s="61">
         <v>7</v>
       </c>
-      <c r="AG10" s="38">
+      <c r="AG10" s="61">
         <v>4</v>
       </c>
+      <c r="AH10" s="57">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="50">
         <v>14</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="50">
         <v>90</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="51">
         <v>818</v>
       </c>
-      <c r="F11" s="40">
+      <c r="F11" s="50">
         <v>139</v>
       </c>
-      <c r="G11" s="40">
+      <c r="G11" s="50">
         <v>87</v>
       </c>
-      <c r="H11" s="40">
+      <c r="H11" s="50">
         <v>74</v>
       </c>
-      <c r="I11" s="40">
+      <c r="I11" s="50">
         <v>27</v>
       </c>
-      <c r="J11" s="40">
+      <c r="J11" s="50">
         <v>143</v>
       </c>
-      <c r="K11" s="40">
+      <c r="K11" s="50">
         <v>120</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="50">
         <v>92</v>
       </c>
-      <c r="M11" s="40">
+      <c r="M11" s="50">
         <v>113</v>
       </c>
-      <c r="N11" s="40">
+      <c r="N11" s="50">
         <v>115</v>
       </c>
-      <c r="O11" s="40">
+      <c r="O11" s="57">
         <v>11</v>
       </c>
-      <c r="P11" s="40">
+      <c r="P11" s="57">
         <v>82</v>
       </c>
-      <c r="Q11" s="40">
+      <c r="Q11" s="57">
         <v>50</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="58">
         <v>109</v>
       </c>
-      <c r="S11" s="43">
+      <c r="S11" s="60">
         <v>43</v>
       </c>
-      <c r="T11" s="44">
+      <c r="T11" s="61">
         <v>22</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="58">
         <v>54</v>
       </c>
-      <c r="V11" s="45">
+      <c r="V11" s="58">
         <v>49</v>
       </c>
-      <c r="W11" s="40">
+      <c r="W11" s="57">
         <v>13</v>
       </c>
-      <c r="X11" s="59">
+      <c r="X11" s="58">
         <v>36</v>
       </c>
-      <c r="Y11" s="59">
+      <c r="Y11" s="58">
         <v>50</v>
       </c>
-      <c r="Z11" s="38">
+      <c r="Z11" s="61">
         <v>62</v>
       </c>
-      <c r="AA11" s="59">
+      <c r="AA11" s="58">
         <v>71</v>
       </c>
-      <c r="AB11" s="59">
+      <c r="AB11" s="58">
         <v>39</v>
       </c>
-      <c r="AC11" s="59">
+      <c r="AC11" s="58">
         <v>55</v>
       </c>
-      <c r="AD11" s="59">
+      <c r="AD11" s="58">
         <v>13</v>
       </c>
-      <c r="AE11" s="38">
+      <c r="AE11" s="61">
         <v>9</v>
       </c>
-      <c r="AF11" s="38">
+      <c r="AF11" s="61">
         <v>16</v>
       </c>
-      <c r="AG11" s="38">
+      <c r="AG11" s="61">
         <v>12</v>
       </c>
+      <c r="AH11" s="57">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="50">
         <v>10</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="50">
         <v>100</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="51">
         <v>105</v>
       </c>
-      <c r="F12" s="40">
+      <c r="F12" s="50">
         <v>60</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="50">
         <v>76</v>
       </c>
-      <c r="H12" s="40">
+      <c r="H12" s="50">
         <v>70</v>
       </c>
-      <c r="I12" s="40">
+      <c r="I12" s="50">
         <v>64</v>
       </c>
-      <c r="J12" s="40">
+      <c r="J12" s="50">
         <v>77</v>
       </c>
-      <c r="K12" s="40">
+      <c r="K12" s="50">
         <v>73</v>
       </c>
-      <c r="L12" s="40">
+      <c r="L12" s="50">
         <v>73</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="50">
         <v>88</v>
       </c>
-      <c r="N12" s="40">
+      <c r="N12" s="50">
         <v>111</v>
       </c>
-      <c r="O12" s="40">
+      <c r="O12" s="57">
         <v>10</v>
       </c>
-      <c r="P12" s="40">
+      <c r="P12" s="57">
         <v>44</v>
       </c>
-      <c r="Q12" s="40">
+      <c r="Q12" s="57">
         <v>49</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="58">
         <v>51</v>
       </c>
-      <c r="S12" s="43">
+      <c r="S12" s="60">
         <v>55</v>
       </c>
-      <c r="T12" s="44">
+      <c r="T12" s="61">
         <v>40</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="58">
         <v>43</v>
       </c>
-      <c r="V12" s="45">
+      <c r="V12" s="58">
         <v>62</v>
       </c>
-      <c r="W12" s="40">
+      <c r="W12" s="57">
         <v>25</v>
       </c>
-      <c r="X12" s="59">
+      <c r="X12" s="58">
         <v>91</v>
       </c>
-      <c r="Y12" s="59">
+      <c r="Y12" s="58">
         <v>28</v>
       </c>
-      <c r="Z12" s="38">
+      <c r="Z12" s="61">
         <v>62</v>
       </c>
-      <c r="AA12" s="59">
+      <c r="AA12" s="58">
         <v>81</v>
       </c>
-      <c r="AB12" s="59">
+      <c r="AB12" s="58">
         <v>22</v>
       </c>
-      <c r="AC12" s="59">
+      <c r="AC12" s="58">
         <v>46</v>
       </c>
-      <c r="AD12" s="59">
+      <c r="AD12" s="58">
         <v>15</v>
       </c>
-      <c r="AE12" s="38">
+      <c r="AE12" s="61">
         <v>2</v>
       </c>
-      <c r="AF12" s="38">
+      <c r="AF12" s="61">
         <v>5</v>
       </c>
-      <c r="AG12" s="38">
+      <c r="AG12" s="61">
         <v>6</v>
       </c>
+      <c r="AH12" s="57">
+        <v>11</v>
+      </c>
     </row>
-    <row r="13" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="50">
         <v>86</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="50">
         <v>439</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="51">
         <v>331</v>
       </c>
-      <c r="F13" s="40">
+      <c r="F13" s="50">
         <v>302</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="50">
         <v>440</v>
       </c>
-      <c r="H13" s="40">
+      <c r="H13" s="50">
         <v>273</v>
       </c>
-      <c r="I13" s="40">
+      <c r="I13" s="50">
         <v>58</v>
       </c>
-      <c r="J13" s="40">
+      <c r="J13" s="50">
         <v>78</v>
       </c>
-      <c r="K13" s="40">
+      <c r="K13" s="50">
         <v>617</v>
       </c>
-      <c r="L13" s="40">
+      <c r="L13" s="50">
         <v>426</v>
       </c>
-      <c r="M13" s="40">
+      <c r="M13" s="50">
         <v>866</v>
       </c>
-      <c r="N13" s="40">
+      <c r="N13" s="50">
         <v>872</v>
       </c>
-      <c r="O13" s="40">
+      <c r="O13" s="57">
         <v>40</v>
       </c>
-      <c r="P13" s="40">
+      <c r="P13" s="57">
         <v>1053</v>
       </c>
-      <c r="Q13" s="40">
+      <c r="Q13" s="57">
         <v>556</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="58">
         <v>992</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="60">
         <v>305</v>
       </c>
-      <c r="T13" s="44">
+      <c r="T13" s="61">
         <v>344</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="58">
         <v>563</v>
       </c>
-      <c r="V13" s="45">
+      <c r="V13" s="58">
         <v>510</v>
       </c>
-      <c r="W13" s="40">
+      <c r="W13" s="57">
         <v>114</v>
       </c>
-      <c r="X13" s="59">
+      <c r="X13" s="58">
         <v>424</v>
       </c>
-      <c r="Y13" s="59">
+      <c r="Y13" s="58">
         <v>334</v>
       </c>
-      <c r="Z13" s="38">
+      <c r="Z13" s="61">
         <v>519</v>
       </c>
-      <c r="AA13" s="59">
+      <c r="AA13" s="58">
         <v>518</v>
       </c>
-      <c r="AB13" s="59">
+      <c r="AB13" s="58">
         <v>295</v>
       </c>
-      <c r="AC13" s="59">
+      <c r="AC13" s="58">
         <v>176</v>
       </c>
-      <c r="AD13" s="59">
+      <c r="AD13" s="58">
         <v>262</v>
       </c>
-      <c r="AE13" s="38">
+      <c r="AE13" s="61">
         <v>61</v>
       </c>
-      <c r="AF13" s="38">
+      <c r="AF13" s="61">
         <v>61</v>
       </c>
-      <c r="AG13" s="38">
+      <c r="AG13" s="61">
         <v>42</v>
       </c>
+      <c r="AH13" s="57">
+        <v>43</v>
+      </c>
     </row>
-    <row r="14" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="47" t="s">
+      <c r="B14" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="40">
-[...2 lines deleted...]
-      <c r="D14" s="40">
+      <c r="C14" s="50">
+        <v>0</v>
+      </c>
+      <c r="D14" s="50">
         <v>76</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="51">
         <v>64</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="50">
         <v>92</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="50">
         <v>96</v>
       </c>
-      <c r="H14" s="40">
+      <c r="H14" s="50">
         <v>35</v>
       </c>
-      <c r="I14" s="40">
+      <c r="I14" s="50">
         <v>42</v>
       </c>
-      <c r="J14" s="40">
+      <c r="J14" s="50">
         <v>58</v>
       </c>
-      <c r="K14" s="40">
+      <c r="K14" s="50">
         <v>40</v>
       </c>
-      <c r="L14" s="40">
+      <c r="L14" s="50">
         <v>77</v>
       </c>
-      <c r="M14" s="40">
+      <c r="M14" s="50">
         <v>64</v>
       </c>
-      <c r="N14" s="40">
+      <c r="N14" s="50">
         <v>96</v>
       </c>
-      <c r="O14" s="40">
-[...2 lines deleted...]
-      <c r="P14" s="40">
+      <c r="O14" s="57">
+        <v>0</v>
+      </c>
+      <c r="P14" s="57">
         <v>59</v>
       </c>
-      <c r="Q14" s="40">
+      <c r="Q14" s="57">
         <v>33</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="58">
         <v>42</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="60">
         <v>15</v>
       </c>
-      <c r="T14" s="44">
+      <c r="T14" s="61">
         <v>62</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="58">
         <v>74</v>
       </c>
-      <c r="V14" s="45">
+      <c r="V14" s="58">
         <v>39</v>
       </c>
-      <c r="W14" s="40">
+      <c r="W14" s="57">
         <v>9</v>
       </c>
-      <c r="X14" s="59">
+      <c r="X14" s="58">
         <v>43</v>
       </c>
-      <c r="Y14" s="59">
+      <c r="Y14" s="58">
         <v>14</v>
       </c>
-      <c r="Z14" s="38">
+      <c r="Z14" s="61">
         <v>57</v>
       </c>
-      <c r="AA14" s="59">
+      <c r="AA14" s="58">
         <v>31</v>
       </c>
-      <c r="AB14" s="59">
+      <c r="AB14" s="58">
         <v>25</v>
       </c>
-      <c r="AC14" s="59">
+      <c r="AC14" s="58">
         <v>16</v>
       </c>
-      <c r="AD14" s="59">
+      <c r="AD14" s="58">
         <v>18</v>
       </c>
-      <c r="AE14" s="38">
+      <c r="AE14" s="61">
         <v>4</v>
       </c>
-      <c r="AF14" s="38">
+      <c r="AF14" s="61">
         <v>2</v>
       </c>
-      <c r="AG14" s="38">
+      <c r="AG14" s="61">
         <v>3</v>
       </c>
+      <c r="AH14" s="57">
+        <v>3</v>
+      </c>
     </row>
-    <row r="15" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="47" t="s">
+      <c r="B15" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="40">
+      <c r="C15" s="50">
         <v>3</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="50">
         <v>111</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="51">
         <v>50</v>
       </c>
-      <c r="F15" s="40">
+      <c r="F15" s="50">
         <v>48</v>
       </c>
-      <c r="G15" s="40">
+      <c r="G15" s="50">
         <v>50</v>
       </c>
-      <c r="H15" s="40">
+      <c r="H15" s="50">
         <v>29</v>
       </c>
-      <c r="I15" s="40">
+      <c r="I15" s="50">
         <v>35</v>
       </c>
-      <c r="J15" s="40">
+      <c r="J15" s="50">
         <v>31</v>
       </c>
-      <c r="K15" s="40">
+      <c r="K15" s="50">
         <v>42</v>
       </c>
-      <c r="L15" s="40">
+      <c r="L15" s="50">
         <v>42</v>
       </c>
-      <c r="M15" s="40">
+      <c r="M15" s="50">
         <v>44</v>
       </c>
-      <c r="N15" s="40">
+      <c r="N15" s="50">
         <v>44</v>
       </c>
-      <c r="O15" s="40">
-[...5 lines deleted...]
-      <c r="Q15" s="40">
+      <c r="O15" s="57">
+        <v>0</v>
+      </c>
+      <c r="P15" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="57">
         <v>1</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="58">
         <v>2</v>
       </c>
-      <c r="S15" s="43">
+      <c r="S15" s="60">
         <v>2</v>
       </c>
-      <c r="T15" s="44">
+      <c r="T15" s="61">
         <v>3</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="58">
         <v>1</v>
       </c>
-      <c r="V15" s="45">
+      <c r="V15" s="58">
         <v>2</v>
       </c>
-      <c r="W15" s="40">
+      <c r="W15" s="57">
         <v>3</v>
       </c>
-      <c r="X15" s="59">
+      <c r="X15" s="58">
         <v>12</v>
       </c>
-      <c r="Y15" s="59">
+      <c r="Y15" s="58">
         <v>7</v>
       </c>
-      <c r="Z15" s="38">
+      <c r="Z15" s="61">
         <v>3</v>
       </c>
-      <c r="AA15" s="59">
+      <c r="AA15" s="58">
         <v>4</v>
       </c>
-      <c r="AB15" s="59">
+      <c r="AB15" s="58">
         <v>3</v>
       </c>
-      <c r="AC15" s="59">
+      <c r="AC15" s="58">
         <v>1</v>
       </c>
-      <c r="AD15" s="59">
+      <c r="AD15" s="58">
         <v>2</v>
       </c>
-      <c r="AE15" s="38">
+      <c r="AE15" s="61">
         <v>5</v>
       </c>
-      <c r="AF15" s="38">
+      <c r="AF15" s="61">
         <v>2</v>
       </c>
-      <c r="AG15" s="38">
+      <c r="AG15" s="61">
         <v>1</v>
       </c>
+      <c r="AH15" s="57">
+        <v>3</v>
+      </c>
     </row>
-    <row r="16" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:35" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="B16" s="47" t="s">
+      <c r="B16" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="50">
         <v>5</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="50">
         <v>40</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="51">
         <v>33</v>
       </c>
-      <c r="F16" s="40">
+      <c r="F16" s="50">
         <v>26</v>
       </c>
-      <c r="G16" s="40">
+      <c r="G16" s="50">
         <v>23</v>
       </c>
-      <c r="H16" s="40">
+      <c r="H16" s="50">
         <v>21</v>
       </c>
-      <c r="I16" s="40">
+      <c r="I16" s="50">
         <v>32</v>
       </c>
-      <c r="J16" s="40">
+      <c r="J16" s="50">
         <v>11</v>
       </c>
-      <c r="K16" s="40">
+      <c r="K16" s="50">
         <v>25</v>
       </c>
-      <c r="L16" s="40">
+      <c r="L16" s="50">
         <v>51</v>
       </c>
-      <c r="M16" s="40">
+      <c r="M16" s="50">
         <v>51</v>
       </c>
-      <c r="N16" s="40">
+      <c r="N16" s="50">
         <v>72</v>
       </c>
-      <c r="O16" s="40">
+      <c r="O16" s="57">
         <v>6</v>
       </c>
-      <c r="P16" s="40">
+      <c r="P16" s="57">
         <v>17</v>
       </c>
-      <c r="Q16" s="40">
+      <c r="Q16" s="57">
         <v>29</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="58">
         <v>53</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="60">
         <v>17</v>
       </c>
-      <c r="T16" s="44">
+      <c r="T16" s="61">
         <v>16</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="58">
         <v>20</v>
       </c>
-      <c r="V16" s="45">
+      <c r="V16" s="58">
         <v>59</v>
       </c>
-      <c r="W16" s="40">
+      <c r="W16" s="57">
         <v>9</v>
       </c>
-      <c r="X16" s="59">
+      <c r="X16" s="58">
         <v>61</v>
       </c>
-      <c r="Y16" s="59">
+      <c r="Y16" s="58">
         <v>119</v>
       </c>
-      <c r="Z16" s="38">
+      <c r="Z16" s="61">
         <v>49</v>
       </c>
-      <c r="AA16" s="59">
+      <c r="AA16" s="58">
         <v>75</v>
       </c>
-      <c r="AB16" s="59">
+      <c r="AB16" s="58">
         <v>46</v>
       </c>
-      <c r="AC16" s="59">
+      <c r="AC16" s="58">
         <v>45</v>
       </c>
-      <c r="AD16" s="59">
+      <c r="AD16" s="58">
         <v>8</v>
       </c>
-      <c r="AE16" s="38">
+      <c r="AE16" s="61">
         <v>10</v>
       </c>
-      <c r="AF16" s="38">
+      <c r="AF16" s="61">
         <v>2</v>
       </c>
-      <c r="AG16" s="38">
+      <c r="AG16" s="61">
         <v>8</v>
       </c>
+      <c r="AH16" s="57">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="47" t="s">
+      <c r="B17" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="50">
         <v>4</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="50">
         <v>104</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="51">
         <v>17</v>
       </c>
-      <c r="F17" s="40">
+      <c r="F17" s="50">
         <v>27</v>
       </c>
-      <c r="G17" s="40">
+      <c r="G17" s="50">
         <v>33</v>
       </c>
-      <c r="H17" s="40">
+      <c r="H17" s="50">
         <v>21</v>
       </c>
-      <c r="I17" s="40">
+      <c r="I17" s="50">
         <v>7</v>
       </c>
-      <c r="J17" s="40">
+      <c r="J17" s="50">
         <v>8</v>
       </c>
-      <c r="K17" s="40">
+      <c r="K17" s="50">
         <v>32</v>
       </c>
-      <c r="L17" s="40">
+      <c r="L17" s="50">
         <v>32</v>
       </c>
-      <c r="M17" s="40">
+      <c r="M17" s="50">
         <v>31</v>
       </c>
-      <c r="N17" s="40">
+      <c r="N17" s="50">
         <v>42</v>
       </c>
-      <c r="O17" s="40">
+      <c r="O17" s="57">
         <v>8</v>
       </c>
-      <c r="P17" s="40">
+      <c r="P17" s="57">
         <v>57</v>
       </c>
-      <c r="Q17" s="40">
+      <c r="Q17" s="57">
         <v>58</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="58">
         <v>95</v>
       </c>
-      <c r="S17" s="43">
+      <c r="S17" s="60">
         <v>62</v>
       </c>
-      <c r="T17" s="44">
+      <c r="T17" s="61">
         <v>40</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="58">
         <v>61</v>
       </c>
-      <c r="V17" s="45">
+      <c r="V17" s="58">
         <v>89</v>
       </c>
-      <c r="W17" s="40">
+      <c r="W17" s="57">
         <v>9</v>
       </c>
-      <c r="X17" s="59">
+      <c r="X17" s="58">
         <v>74</v>
       </c>
-      <c r="Y17" s="59">
+      <c r="Y17" s="58">
         <v>76</v>
       </c>
-      <c r="Z17" s="38">
+      <c r="Z17" s="61">
         <v>104</v>
       </c>
-      <c r="AA17" s="59">
+      <c r="AA17" s="58">
         <v>95</v>
       </c>
-      <c r="AB17" s="59">
+      <c r="AB17" s="58">
         <v>74</v>
       </c>
-      <c r="AC17" s="59">
+      <c r="AC17" s="58">
         <v>106</v>
       </c>
-      <c r="AD17" s="59">
+      <c r="AD17" s="58">
         <v>109</v>
       </c>
-      <c r="AE17" s="38">
+      <c r="AE17" s="61">
         <v>12</v>
       </c>
-      <c r="AF17" s="38">
+      <c r="AF17" s="61">
         <v>34</v>
       </c>
-      <c r="AG17" s="38">
+      <c r="AG17" s="61">
         <v>8</v>
       </c>
+      <c r="AH17" s="57">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="47" t="s">
+      <c r="B18" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="50">
         <v>18</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="50">
         <v>131</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="51">
         <v>92</v>
       </c>
-      <c r="F18" s="40">
+      <c r="F18" s="50">
         <v>114</v>
       </c>
-      <c r="G18" s="40">
+      <c r="G18" s="50">
         <v>72</v>
       </c>
-      <c r="H18" s="40">
+      <c r="H18" s="50">
         <v>64</v>
       </c>
-      <c r="I18" s="40">
+      <c r="I18" s="50">
         <v>48</v>
       </c>
-      <c r="J18" s="40">
+      <c r="J18" s="50">
         <v>50</v>
       </c>
-      <c r="K18" s="40">
+      <c r="K18" s="50">
         <v>116</v>
       </c>
-      <c r="L18" s="40">
+      <c r="L18" s="50">
         <v>142</v>
       </c>
-      <c r="M18" s="40">
+      <c r="M18" s="50">
         <v>140</v>
       </c>
-      <c r="N18" s="40">
+      <c r="N18" s="50">
         <v>116</v>
       </c>
-      <c r="O18" s="40">
+      <c r="O18" s="57">
         <v>24</v>
       </c>
-      <c r="P18" s="40">
+      <c r="P18" s="57">
         <v>98</v>
       </c>
-      <c r="Q18" s="40">
+      <c r="Q18" s="57">
         <v>81</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="58">
         <v>153</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="60">
         <v>66</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="61">
         <v>81</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="58">
         <v>101</v>
       </c>
-      <c r="V18" s="45">
+      <c r="V18" s="58">
         <v>112</v>
       </c>
-      <c r="W18" s="40">
+      <c r="W18" s="57">
         <v>43</v>
       </c>
-      <c r="X18" s="59">
+      <c r="X18" s="58">
         <v>117</v>
       </c>
-      <c r="Y18" s="59">
+      <c r="Y18" s="58">
         <v>132</v>
       </c>
-      <c r="Z18" s="38">
+      <c r="Z18" s="61">
         <v>133</v>
       </c>
-      <c r="AA18" s="59">
+      <c r="AA18" s="58">
         <v>108</v>
       </c>
-      <c r="AB18" s="59">
+      <c r="AB18" s="58">
         <v>69</v>
       </c>
-      <c r="AC18" s="59">
+      <c r="AC18" s="58">
         <v>113</v>
       </c>
-      <c r="AD18" s="59">
+      <c r="AD18" s="58">
         <v>32</v>
       </c>
-      <c r="AE18" s="38">
+      <c r="AE18" s="61">
         <v>14</v>
       </c>
-      <c r="AF18" s="38">
+      <c r="AF18" s="61">
         <v>21</v>
       </c>
-      <c r="AG18" s="38">
+      <c r="AG18" s="61">
         <v>23</v>
       </c>
+      <c r="AH18" s="57">
+        <v>19</v>
+      </c>
     </row>
-    <row r="19" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B19" s="47" t="s">
+      <c r="B19" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="50">
         <v>27</v>
       </c>
-      <c r="D19" s="40">
+      <c r="D19" s="50">
         <v>264</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="51">
         <v>125</v>
       </c>
-      <c r="F19" s="40">
+      <c r="F19" s="50">
         <v>140</v>
       </c>
-      <c r="G19" s="40">
+      <c r="G19" s="50">
         <v>105</v>
       </c>
-      <c r="H19" s="40">
+      <c r="H19" s="50">
         <v>99</v>
       </c>
-      <c r="I19" s="40">
+      <c r="I19" s="50">
         <v>98</v>
       </c>
-      <c r="J19" s="40">
+      <c r="J19" s="50">
         <v>122</v>
       </c>
-      <c r="K19" s="40">
+      <c r="K19" s="50">
         <v>205</v>
       </c>
-      <c r="L19" s="40">
+      <c r="L19" s="50">
         <v>163</v>
       </c>
-      <c r="M19" s="40">
+      <c r="M19" s="50">
         <v>170</v>
       </c>
-      <c r="N19" s="40">
+      <c r="N19" s="50">
         <v>203</v>
       </c>
-      <c r="O19" s="40">
+      <c r="O19" s="57">
         <v>17</v>
       </c>
-      <c r="P19" s="40">
+      <c r="P19" s="57">
         <v>93</v>
       </c>
-      <c r="Q19" s="40">
+      <c r="Q19" s="57">
         <v>42</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="58">
         <v>94</v>
       </c>
-      <c r="S19" s="43">
+      <c r="S19" s="60">
         <v>75</v>
       </c>
-      <c r="T19" s="44">
+      <c r="T19" s="61">
         <v>40</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="58">
         <v>145</v>
       </c>
-      <c r="V19" s="45">
+      <c r="V19" s="58">
         <v>75</v>
       </c>
-      <c r="W19" s="40">
+      <c r="W19" s="57">
         <v>23</v>
       </c>
-      <c r="X19" s="59">
+      <c r="X19" s="58">
         <v>127</v>
       </c>
-      <c r="Y19" s="59">
+      <c r="Y19" s="58">
         <v>130</v>
       </c>
-      <c r="Z19" s="38">
+      <c r="Z19" s="61">
         <v>127</v>
       </c>
-      <c r="AA19" s="59">
+      <c r="AA19" s="58">
         <v>73</v>
       </c>
-      <c r="AB19" s="59">
+      <c r="AB19" s="58">
         <v>54</v>
       </c>
-      <c r="AC19" s="59">
+      <c r="AC19" s="58">
         <v>53</v>
       </c>
-      <c r="AD19" s="59">
+      <c r="AD19" s="58">
         <v>20</v>
       </c>
-      <c r="AE19" s="38">
+      <c r="AE19" s="61">
         <v>13</v>
       </c>
-      <c r="AF19" s="38">
+      <c r="AF19" s="61">
         <v>32</v>
       </c>
-      <c r="AG19" s="38">
+      <c r="AG19" s="61">
         <v>21</v>
       </c>
+      <c r="AH19" s="57">
+        <v>23</v>
+      </c>
     </row>
-    <row r="20" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="B20" s="47" t="s">
+      <c r="B20" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="50">
         <v>1</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D20" s="50">
         <v>5</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="51">
         <v>3</v>
       </c>
-      <c r="F20" s="40">
+      <c r="F20" s="50">
         <v>3</v>
       </c>
-      <c r="G20" s="40">
+      <c r="G20" s="50">
         <v>2</v>
       </c>
-      <c r="H20" s="40">
+      <c r="H20" s="50">
         <v>3</v>
       </c>
-      <c r="I20" s="40">
+      <c r="I20" s="50">
         <v>1</v>
       </c>
-      <c r="J20" s="40">
-[...2 lines deleted...]
-      <c r="K20" s="40">
+      <c r="J20" s="50">
+        <v>0</v>
+      </c>
+      <c r="K20" s="50">
         <v>13</v>
       </c>
-      <c r="L20" s="40">
+      <c r="L20" s="50">
         <v>3</v>
       </c>
-      <c r="M20" s="40">
+      <c r="M20" s="50">
         <v>12</v>
       </c>
-      <c r="N20" s="40">
+      <c r="N20" s="50">
         <v>7</v>
       </c>
-      <c r="O20" s="40">
+      <c r="O20" s="57">
         <v>1</v>
       </c>
-      <c r="P20" s="40">
+      <c r="P20" s="57">
         <v>6</v>
       </c>
-      <c r="Q20" s="40">
+      <c r="Q20" s="57">
         <v>4</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="58">
         <v>5</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="60">
         <v>7</v>
       </c>
-      <c r="T20" s="44">
-[...2 lines deleted...]
-      <c r="U20" s="45">
+      <c r="T20" s="61">
+        <v>0</v>
+      </c>
+      <c r="U20" s="58">
         <v>4</v>
       </c>
-      <c r="V20" s="45">
+      <c r="V20" s="58">
         <v>8</v>
       </c>
-      <c r="W20" s="40">
-[...2 lines deleted...]
-      <c r="X20" s="59">
+      <c r="W20" s="57">
+        <v>0</v>
+      </c>
+      <c r="X20" s="58">
         <v>2</v>
       </c>
-      <c r="Y20" s="59">
+      <c r="Y20" s="58">
         <v>5</v>
       </c>
-      <c r="Z20" s="38">
+      <c r="Z20" s="61">
         <v>11</v>
       </c>
-      <c r="AA20" s="59">
+      <c r="AA20" s="58">
         <v>8</v>
       </c>
-      <c r="AB20" s="59">
+      <c r="AB20" s="58">
         <v>1</v>
       </c>
-      <c r="AC20" s="59">
+      <c r="AC20" s="58">
         <v>10</v>
       </c>
-      <c r="AD20" s="59">
-[...5 lines deleted...]
-      <c r="AF20" s="38">
+      <c r="AD20" s="58">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="61">
         <v>2</v>
       </c>
-      <c r="AG20" s="38">
+      <c r="AG20" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="40">
+      <c r="C21" s="50">
         <v>60</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D21" s="50">
         <v>548</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="51">
         <v>303</v>
       </c>
-      <c r="F21" s="40">
+      <c r="F21" s="50">
         <v>324</v>
       </c>
-      <c r="G21" s="40">
+      <c r="G21" s="50">
         <v>202</v>
       </c>
-      <c r="H21" s="40">
+      <c r="H21" s="50">
         <v>268</v>
       </c>
-      <c r="I21" s="40">
+      <c r="I21" s="50">
         <v>219</v>
       </c>
-      <c r="J21" s="40">
+      <c r="J21" s="50">
         <v>179</v>
       </c>
-      <c r="K21" s="40">
+      <c r="K21" s="50">
         <v>340</v>
       </c>
-      <c r="L21" s="40">
+      <c r="L21" s="50">
         <v>399</v>
       </c>
-      <c r="M21" s="40">
+      <c r="M21" s="50">
         <v>453</v>
       </c>
-      <c r="N21" s="40">
+      <c r="N21" s="50">
         <v>494</v>
       </c>
-      <c r="O21" s="40">
+      <c r="O21" s="57">
         <v>32</v>
       </c>
-      <c r="P21" s="40">
+      <c r="P21" s="57">
         <v>383</v>
       </c>
-      <c r="Q21" s="40">
+      <c r="Q21" s="57">
         <v>349</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="58">
         <v>434</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="60">
         <v>190</v>
       </c>
-      <c r="T21" s="44">
+      <c r="T21" s="61">
         <v>287</v>
       </c>
-      <c r="U21" s="45">
+      <c r="U21" s="58">
         <v>271</v>
       </c>
-      <c r="V21" s="45">
+      <c r="V21" s="58">
         <v>329</v>
       </c>
-      <c r="W21" s="40">
+      <c r="W21" s="57">
         <v>94</v>
       </c>
-      <c r="X21" s="59">
+      <c r="X21" s="58">
         <v>476</v>
       </c>
-      <c r="Y21" s="59">
+      <c r="Y21" s="58">
         <v>280</v>
       </c>
-      <c r="Z21" s="38">
+      <c r="Z21" s="61">
         <v>437</v>
       </c>
-      <c r="AA21" s="59">
+      <c r="AA21" s="58">
         <v>375</v>
       </c>
-      <c r="AB21" s="59">
+      <c r="AB21" s="58">
         <v>189</v>
       </c>
-      <c r="AC21" s="59">
+      <c r="AC21" s="58">
         <v>344</v>
       </c>
-      <c r="AD21" s="59">
+      <c r="AD21" s="58">
         <v>156</v>
       </c>
-      <c r="AE21" s="38">
+      <c r="AE21" s="61">
         <v>18</v>
       </c>
-      <c r="AF21" s="38">
+      <c r="AF21" s="61">
         <v>16</v>
       </c>
-      <c r="AG21" s="38">
+      <c r="AG21" s="61">
         <v>33</v>
       </c>
+      <c r="AH21" s="57">
+        <v>35</v>
+      </c>
     </row>
-    <row r="22" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="B22" s="47" t="s">
+      <c r="B22" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="40">
+      <c r="C22" s="50">
         <v>29</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D22" s="50">
         <v>122</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="51">
         <v>182</v>
       </c>
-      <c r="F22" s="40">
+      <c r="F22" s="50">
         <v>256</v>
       </c>
-      <c r="G22" s="40">
+      <c r="G22" s="50">
         <v>116</v>
       </c>
-      <c r="H22" s="40">
+      <c r="H22" s="50">
         <v>93</v>
       </c>
-      <c r="I22" s="40">
+      <c r="I22" s="50">
         <v>66</v>
       </c>
-      <c r="J22" s="40">
+      <c r="J22" s="50">
         <v>89</v>
       </c>
-      <c r="K22" s="40">
+      <c r="K22" s="50">
         <v>119</v>
       </c>
-      <c r="L22" s="40">
+      <c r="L22" s="50">
         <v>92</v>
       </c>
-      <c r="M22" s="40">
+      <c r="M22" s="50">
         <v>160</v>
       </c>
-      <c r="N22" s="40">
+      <c r="N22" s="50">
         <v>99</v>
       </c>
-      <c r="O22" s="40">
+      <c r="O22" s="57">
         <v>11</v>
       </c>
-      <c r="P22" s="40">
+      <c r="P22" s="57">
         <v>65</v>
       </c>
-      <c r="Q22" s="40">
+      <c r="Q22" s="57">
         <v>107</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="58">
         <v>141</v>
       </c>
-      <c r="S22" s="43">
+      <c r="S22" s="60">
         <v>58</v>
       </c>
-      <c r="T22" s="44">
+      <c r="T22" s="61">
         <v>70</v>
       </c>
-      <c r="U22" s="45">
+      <c r="U22" s="58">
         <v>78</v>
       </c>
-      <c r="V22" s="45">
+      <c r="V22" s="58">
         <v>98</v>
       </c>
-      <c r="W22" s="40">
+      <c r="W22" s="57">
         <v>23</v>
       </c>
-      <c r="X22" s="59">
+      <c r="X22" s="58">
         <v>85</v>
       </c>
-      <c r="Y22" s="59">
+      <c r="Y22" s="58">
         <v>145</v>
       </c>
-      <c r="Z22" s="38">
+      <c r="Z22" s="61">
         <v>111</v>
       </c>
-      <c r="AA22" s="59">
+      <c r="AA22" s="58">
         <v>111</v>
       </c>
-      <c r="AB22" s="59">
+      <c r="AB22" s="58">
         <v>72</v>
       </c>
-      <c r="AC22" s="59">
+      <c r="AC22" s="58">
         <v>96</v>
       </c>
-      <c r="AD22" s="59">
+      <c r="AD22" s="58">
         <v>53</v>
       </c>
-      <c r="AE22" s="38">
+      <c r="AE22" s="61">
         <v>20</v>
       </c>
-      <c r="AF22" s="38">
+      <c r="AF22" s="61">
         <v>15</v>
       </c>
-      <c r="AG22" s="38">
+      <c r="AG22" s="61">
         <v>19</v>
       </c>
+      <c r="AH22" s="57">
+        <v>16</v>
+      </c>
     </row>
-    <row r="23" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="B23" s="47" t="s">
+      <c r="B23" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="40">
+      <c r="C23" s="50">
         <v>15</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D23" s="50">
         <v>76</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="51">
         <v>34</v>
       </c>
-      <c r="F23" s="40">
+      <c r="F23" s="50">
         <v>31</v>
       </c>
-      <c r="G23" s="40">
+      <c r="G23" s="50">
         <v>41</v>
       </c>
-      <c r="H23" s="40">
+      <c r="H23" s="50">
         <v>31</v>
       </c>
-      <c r="I23" s="40">
+      <c r="I23" s="50">
         <v>25</v>
       </c>
-      <c r="J23" s="40">
+      <c r="J23" s="50">
         <v>35</v>
       </c>
-      <c r="K23" s="40">
+      <c r="K23" s="50">
         <v>30</v>
       </c>
-      <c r="L23" s="40">
+      <c r="L23" s="50">
         <v>37</v>
       </c>
-      <c r="M23" s="40">
+      <c r="M23" s="50">
         <v>37</v>
       </c>
-      <c r="N23" s="40">
+      <c r="N23" s="50">
         <v>49</v>
       </c>
-      <c r="O23" s="40">
+      <c r="O23" s="57">
         <v>10</v>
       </c>
-      <c r="P23" s="40">
+      <c r="P23" s="57">
         <v>33</v>
       </c>
-      <c r="Q23" s="40">
+      <c r="Q23" s="57">
         <v>25</v>
       </c>
-      <c r="R23" s="42">
+      <c r="R23" s="58">
         <v>30</v>
       </c>
-      <c r="S23" s="43">
+      <c r="S23" s="60">
         <v>29</v>
       </c>
-      <c r="T23" s="44">
+      <c r="T23" s="61">
         <v>17</v>
       </c>
-      <c r="U23" s="45">
+      <c r="U23" s="58">
         <v>31</v>
       </c>
-      <c r="V23" s="45">
+      <c r="V23" s="58">
         <v>27</v>
       </c>
-      <c r="W23" s="40">
+      <c r="W23" s="57">
         <v>10</v>
       </c>
-      <c r="X23" s="59">
+      <c r="X23" s="58">
         <v>19</v>
       </c>
-      <c r="Y23" s="59">
+      <c r="Y23" s="58">
         <v>29</v>
       </c>
-      <c r="Z23" s="38">
+      <c r="Z23" s="61">
         <v>37</v>
       </c>
-      <c r="AA23" s="59">
+      <c r="AA23" s="58">
         <v>32</v>
       </c>
-      <c r="AB23" s="59">
+      <c r="AB23" s="58">
         <v>33</v>
       </c>
-      <c r="AC23" s="59">
+      <c r="AC23" s="58">
         <v>18</v>
       </c>
-      <c r="AD23" s="59">
+      <c r="AD23" s="58">
         <v>11</v>
       </c>
-      <c r="AE23" s="38">
+      <c r="AE23" s="61">
         <v>8</v>
       </c>
-      <c r="AF23" s="38">
+      <c r="AF23" s="61">
         <v>17</v>
       </c>
-      <c r="AG23" s="38">
+      <c r="AG23" s="61">
         <v>13</v>
       </c>
+      <c r="AH23" s="57">
+        <v>15</v>
+      </c>
     </row>
-    <row r="24" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" s="47" t="s">
+      <c r="B24" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C24" s="50">
         <v>19</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D24" s="50">
         <v>98</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="51">
         <v>54</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="50">
         <v>54</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="50">
         <v>45</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="50">
         <v>70</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="50">
         <v>31</v>
       </c>
-      <c r="J24" s="40">
+      <c r="J24" s="50">
         <v>13</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="50">
         <v>62</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="50">
         <v>40</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="50">
         <v>74</v>
       </c>
-      <c r="N24" s="40">
+      <c r="N24" s="50">
         <v>53</v>
       </c>
-      <c r="O24" s="40">
+      <c r="O24" s="57">
         <v>6</v>
       </c>
-      <c r="P24" s="40">
+      <c r="P24" s="57">
         <v>24</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="Q24" s="57">
         <v>42</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="58">
         <v>67</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="60">
         <v>36</v>
       </c>
-      <c r="T24" s="44">
+      <c r="T24" s="61">
         <v>27</v>
       </c>
-      <c r="U24" s="45">
+      <c r="U24" s="58">
         <v>57</v>
       </c>
-      <c r="V24" s="45">
+      <c r="V24" s="58">
         <v>34</v>
       </c>
-      <c r="W24" s="40">
+      <c r="W24" s="57">
         <v>16</v>
       </c>
-      <c r="X24" s="59">
+      <c r="X24" s="58">
         <v>63</v>
       </c>
-      <c r="Y24" s="59">
+      <c r="Y24" s="58">
         <v>44</v>
       </c>
-      <c r="Z24" s="38">
+      <c r="Z24" s="61">
         <v>52</v>
       </c>
-      <c r="AA24" s="59">
+      <c r="AA24" s="58">
         <v>29</v>
       </c>
-      <c r="AB24" s="59">
+      <c r="AB24" s="58">
         <v>40</v>
       </c>
-      <c r="AC24" s="59">
+      <c r="AC24" s="58">
         <v>22</v>
       </c>
-      <c r="AD24" s="59">
+      <c r="AD24" s="58">
         <v>29</v>
       </c>
-      <c r="AE24" s="38">
+      <c r="AE24" s="61">
         <v>10</v>
       </c>
-      <c r="AF24" s="38">
+      <c r="AF24" s="61">
         <v>24</v>
       </c>
-      <c r="AG24" s="38">
+      <c r="AG24" s="61">
         <v>12</v>
       </c>
+      <c r="AH24" s="57">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="B25" s="47" t="s">
+      <c r="B25" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="40">
-[...2 lines deleted...]
-      <c r="D25" s="40">
+      <c r="C25" s="50">
+        <v>0</v>
+      </c>
+      <c r="D25" s="50">
         <v>14</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="51">
         <v>9</v>
       </c>
-      <c r="F25" s="40">
+      <c r="F25" s="50">
         <v>7</v>
       </c>
-      <c r="G25" s="40">
+      <c r="G25" s="50">
         <v>15</v>
       </c>
-      <c r="H25" s="40">
+      <c r="H25" s="50">
         <v>15</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="50">
         <v>12</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="50">
         <v>11</v>
       </c>
-      <c r="K25" s="40">
+      <c r="K25" s="50">
         <v>9</v>
       </c>
-      <c r="L25" s="40">
+      <c r="L25" s="50">
         <v>5</v>
       </c>
-      <c r="M25" s="40">
+      <c r="M25" s="50">
         <v>4</v>
       </c>
-      <c r="N25" s="40">
+      <c r="N25" s="50">
         <v>4</v>
       </c>
-      <c r="O25" s="40">
+      <c r="O25" s="57">
         <v>1</v>
       </c>
-      <c r="P25" s="40">
+      <c r="P25" s="57">
         <v>7</v>
       </c>
-      <c r="Q25" s="40">
+      <c r="Q25" s="57">
         <v>2</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="58">
         <v>7</v>
       </c>
-      <c r="S25" s="43">
+      <c r="S25" s="60">
         <v>3</v>
       </c>
-      <c r="T25" s="44">
+      <c r="T25" s="61">
         <v>9</v>
       </c>
-      <c r="U25" s="45">
+      <c r="U25" s="58">
         <v>7</v>
       </c>
-      <c r="V25" s="45">
+      <c r="V25" s="58">
         <v>4</v>
       </c>
-      <c r="W25" s="40">
+      <c r="W25" s="57">
         <v>11</v>
       </c>
-      <c r="X25" s="59">
+      <c r="X25" s="58">
         <v>12</v>
       </c>
-      <c r="Y25" s="59">
+      <c r="Y25" s="58">
         <v>9</v>
       </c>
-      <c r="Z25" s="38">
+      <c r="Z25" s="61">
         <v>2</v>
       </c>
-      <c r="AA25" s="59">
+      <c r="AA25" s="58">
         <v>4</v>
       </c>
-      <c r="AB25" s="59">
+      <c r="AB25" s="58">
         <v>3</v>
       </c>
-      <c r="AC25" s="59">
+      <c r="AC25" s="58">
         <v>12</v>
       </c>
-      <c r="AD25" s="59">
+      <c r="AD25" s="58">
         <v>1</v>
       </c>
-      <c r="AE25" s="38">
-[...2 lines deleted...]
-      <c r="AF25" s="38">
+      <c r="AE25" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="61">
         <v>1</v>
       </c>
-      <c r="AG25" s="38">
+      <c r="AG25" s="61">
         <v>5</v>
       </c>
+      <c r="AH25" s="57">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="B26" s="47" t="s">
+      <c r="B26" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C26" s="50">
         <v>18</v>
       </c>
-      <c r="D26" s="40">
+      <c r="D26" s="50">
         <v>87</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="51">
         <v>74</v>
       </c>
-      <c r="F26" s="40">
+      <c r="F26" s="50">
         <v>59</v>
       </c>
-      <c r="G26" s="40">
+      <c r="G26" s="50">
         <v>73</v>
       </c>
-      <c r="H26" s="40">
+      <c r="H26" s="50">
         <v>45</v>
       </c>
-      <c r="I26" s="40">
+      <c r="I26" s="50">
         <v>24</v>
       </c>
-      <c r="J26" s="40">
+      <c r="J26" s="50">
         <v>28</v>
       </c>
-      <c r="K26" s="40">
+      <c r="K26" s="50">
         <v>54</v>
       </c>
-      <c r="L26" s="40">
+      <c r="L26" s="50">
         <v>61</v>
       </c>
-      <c r="M26" s="40">
+      <c r="M26" s="50">
         <v>35</v>
       </c>
-      <c r="N26" s="40">
+      <c r="N26" s="50">
         <v>53</v>
       </c>
-      <c r="O26" s="40">
+      <c r="O26" s="57">
         <v>17</v>
       </c>
-      <c r="P26" s="40">
+      <c r="P26" s="57">
         <v>68</v>
       </c>
-      <c r="Q26" s="40">
+      <c r="Q26" s="57">
         <v>50</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="58">
         <v>70</v>
       </c>
-      <c r="S26" s="43">
+      <c r="S26" s="60">
         <v>34</v>
       </c>
-      <c r="T26" s="44">
+      <c r="T26" s="61">
         <v>43</v>
       </c>
-      <c r="U26" s="45">
+      <c r="U26" s="58">
         <v>39</v>
       </c>
-      <c r="V26" s="45">
+      <c r="V26" s="58">
         <v>44</v>
       </c>
-      <c r="W26" s="41">
+      <c r="W26" s="59">
         <v>14</v>
       </c>
-      <c r="X26" s="59">
+      <c r="X26" s="58">
         <v>86</v>
       </c>
-      <c r="Y26" s="59">
+      <c r="Y26" s="58">
         <v>42</v>
       </c>
-      <c r="Z26" s="38">
+      <c r="Z26" s="61">
         <v>103</v>
       </c>
-      <c r="AA26" s="59">
+      <c r="AA26" s="58">
         <v>79</v>
       </c>
-      <c r="AB26" s="59">
+      <c r="AB26" s="58">
         <v>54</v>
       </c>
-      <c r="AC26" s="59">
+      <c r="AC26" s="58">
         <v>74</v>
       </c>
-      <c r="AD26" s="59">
+      <c r="AD26" s="58">
         <v>45</v>
       </c>
-      <c r="AE26" s="38">
+      <c r="AE26" s="61">
         <v>12</v>
       </c>
-      <c r="AF26" s="38">
+      <c r="AF26" s="61">
         <v>10</v>
       </c>
-      <c r="AG26" s="38">
+      <c r="AG26" s="61">
         <v>16</v>
       </c>
+      <c r="AH26" s="57">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="47" t="s">
+      <c r="B27" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C27" s="50">
         <v>29</v>
       </c>
-      <c r="D27" s="40">
+      <c r="D27" s="50">
         <v>386</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="51">
         <v>214</v>
       </c>
-      <c r="F27" s="40">
+      <c r="F27" s="50">
         <v>175</v>
       </c>
-      <c r="G27" s="40">
+      <c r="G27" s="50">
         <v>315</v>
       </c>
-      <c r="H27" s="40">
+      <c r="H27" s="50">
         <v>230</v>
       </c>
-      <c r="I27" s="40">
+      <c r="I27" s="50">
         <v>297</v>
       </c>
-      <c r="J27" s="40">
+      <c r="J27" s="50">
         <v>202</v>
       </c>
-      <c r="K27" s="40">
+      <c r="K27" s="50">
         <v>352</v>
       </c>
-      <c r="L27" s="40">
+      <c r="L27" s="50">
         <v>312</v>
       </c>
-      <c r="M27" s="40">
+      <c r="M27" s="50">
         <v>400</v>
       </c>
-      <c r="N27" s="40">
+      <c r="N27" s="50">
         <v>381</v>
       </c>
-      <c r="O27" s="40">
+      <c r="O27" s="57">
         <v>30</v>
       </c>
-      <c r="P27" s="40">
+      <c r="P27" s="57">
         <v>171</v>
       </c>
-      <c r="Q27" s="40">
+      <c r="Q27" s="57">
         <v>164</v>
       </c>
-      <c r="R27" s="42">
+      <c r="R27" s="58">
         <v>281</v>
       </c>
-      <c r="S27" s="43">
+      <c r="S27" s="60">
         <v>163</v>
       </c>
-      <c r="T27" s="44">
+      <c r="T27" s="61">
         <v>209</v>
       </c>
-      <c r="U27" s="45">
+      <c r="U27" s="58">
         <v>156</v>
       </c>
-      <c r="V27" s="45">
+      <c r="V27" s="58">
         <v>211</v>
       </c>
-      <c r="W27" s="41">
+      <c r="W27" s="59">
         <v>51</v>
       </c>
-      <c r="X27" s="59">
+      <c r="X27" s="58">
         <v>320</v>
       </c>
-      <c r="Y27" s="59">
+      <c r="Y27" s="58">
         <v>260</v>
       </c>
-      <c r="Z27" s="38">
+      <c r="Z27" s="61">
         <v>297</v>
       </c>
-      <c r="AA27" s="59">
+      <c r="AA27" s="58">
         <v>271</v>
       </c>
-      <c r="AB27" s="59">
+      <c r="AB27" s="58">
         <v>180</v>
       </c>
-      <c r="AC27" s="59">
+      <c r="AC27" s="58">
         <v>247</v>
       </c>
-      <c r="AD27" s="59">
+      <c r="AD27" s="58">
         <v>122</v>
       </c>
-      <c r="AE27" s="38">
+      <c r="AE27" s="61">
         <v>33</v>
       </c>
-      <c r="AF27" s="38">
+      <c r="AF27" s="61">
         <v>39</v>
       </c>
-      <c r="AG27" s="38">
+      <c r="AG27" s="61">
         <v>26</v>
       </c>
+      <c r="AH27" s="57">
+        <v>31</v>
+      </c>
     </row>
-    <row r="28" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="47" t="s">
+      <c r="B28" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="50">
         <v>42</v>
       </c>
-      <c r="D28" s="40">
+      <c r="D28" s="50">
         <v>1189</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="51">
         <v>511</v>
       </c>
-      <c r="F28" s="40">
+      <c r="F28" s="50">
         <v>542</v>
       </c>
-      <c r="G28" s="40">
+      <c r="G28" s="50">
         <v>405</v>
       </c>
-      <c r="H28" s="40">
+      <c r="H28" s="50">
         <v>499</v>
       </c>
-      <c r="I28" s="40">
+      <c r="I28" s="50">
         <v>512</v>
       </c>
-      <c r="J28" s="40">
+      <c r="J28" s="50">
         <v>449</v>
       </c>
-      <c r="K28" s="40">
+      <c r="K28" s="50">
         <v>453</v>
       </c>
-      <c r="L28" s="40">
+      <c r="L28" s="50">
         <v>472</v>
       </c>
-      <c r="M28" s="40">
+      <c r="M28" s="50">
         <v>634</v>
       </c>
-      <c r="N28" s="40">
+      <c r="N28" s="50">
         <v>626</v>
       </c>
-      <c r="O28" s="40">
+      <c r="O28" s="57">
         <v>38</v>
       </c>
-      <c r="P28" s="40">
+      <c r="P28" s="57">
         <v>369</v>
       </c>
-      <c r="Q28" s="40">
+      <c r="Q28" s="57">
         <v>280</v>
       </c>
-      <c r="R28" s="42">
+      <c r="R28" s="58">
         <v>501</v>
       </c>
-      <c r="S28" s="43">
+      <c r="S28" s="60">
         <v>330</v>
       </c>
-      <c r="T28" s="44">
+      <c r="T28" s="61">
         <v>256</v>
       </c>
-      <c r="U28" s="45">
+      <c r="U28" s="58">
         <v>340</v>
       </c>
-      <c r="V28" s="45">
+      <c r="V28" s="58">
         <v>381</v>
       </c>
-      <c r="W28" s="41">
+      <c r="W28" s="59">
         <v>113</v>
       </c>
-      <c r="X28" s="59">
+      <c r="X28" s="58">
         <v>532</v>
       </c>
-      <c r="Y28" s="59">
+      <c r="Y28" s="58">
         <v>371</v>
       </c>
-      <c r="Z28" s="38">
+      <c r="Z28" s="61">
         <v>557</v>
       </c>
-      <c r="AA28" s="59">
+      <c r="AA28" s="58">
         <v>593</v>
       </c>
-      <c r="AB28" s="59">
+      <c r="AB28" s="58">
         <v>363</v>
       </c>
-      <c r="AC28" s="59">
+      <c r="AC28" s="58">
         <v>478</v>
       </c>
-      <c r="AD28" s="59">
+      <c r="AD28" s="58">
         <v>208</v>
       </c>
-      <c r="AE28" s="38">
+      <c r="AE28" s="61">
         <v>49</v>
       </c>
-      <c r="AF28" s="38">
+      <c r="AF28" s="61">
         <v>62</v>
       </c>
-      <c r="AG28" s="38">
+      <c r="AG28" s="61">
         <v>124</v>
       </c>
+      <c r="AH28" s="57">
+        <v>56</v>
+      </c>
     </row>
-    <row r="29" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="25" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="41">
+      <c r="C29" s="51">
         <v>17</v>
       </c>
-      <c r="D29" s="41">
+      <c r="D29" s="51">
         <v>99</v>
       </c>
-      <c r="E29" s="41">
+      <c r="E29" s="51">
         <v>42</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="51">
         <v>59</v>
       </c>
-      <c r="G29" s="41">
+      <c r="G29" s="51">
         <v>75</v>
       </c>
-      <c r="H29" s="41">
+      <c r="H29" s="51">
         <v>94</v>
       </c>
-      <c r="I29" s="40">
+      <c r="I29" s="50">
         <v>77</v>
       </c>
-      <c r="J29" s="40">
+      <c r="J29" s="50">
         <v>35</v>
       </c>
-      <c r="K29" s="40">
+      <c r="K29" s="50">
         <v>98</v>
       </c>
-      <c r="L29" s="40">
+      <c r="L29" s="50">
         <v>43</v>
       </c>
-      <c r="M29" s="40">
+      <c r="M29" s="50">
         <v>108</v>
       </c>
-      <c r="N29" s="40">
+      <c r="N29" s="50">
         <v>65</v>
       </c>
-      <c r="O29" s="40">
+      <c r="O29" s="57">
         <v>14</v>
       </c>
-      <c r="P29" s="40">
+      <c r="P29" s="57">
         <v>31</v>
       </c>
-      <c r="Q29" s="41">
+      <c r="Q29" s="59">
         <v>49</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="58">
         <v>55</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="60">
         <v>35</v>
       </c>
-      <c r="T29" s="44">
+      <c r="T29" s="61">
         <v>39</v>
       </c>
-      <c r="U29" s="45">
+      <c r="U29" s="58">
         <v>50</v>
       </c>
-      <c r="V29" s="45">
+      <c r="V29" s="58">
         <v>27</v>
       </c>
-      <c r="W29" s="41">
+      <c r="W29" s="59">
         <v>18</v>
       </c>
-      <c r="X29" s="59">
+      <c r="X29" s="58">
         <v>55</v>
       </c>
-      <c r="Y29" s="59">
+      <c r="Y29" s="58">
         <v>29</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="61">
         <v>52</v>
       </c>
-      <c r="AA29" s="59">
+      <c r="AA29" s="58">
         <v>33</v>
       </c>
-      <c r="AB29" s="59">
+      <c r="AB29" s="58">
         <v>19</v>
       </c>
-      <c r="AC29" s="59">
+      <c r="AC29" s="58">
         <v>53</v>
       </c>
-      <c r="AD29" s="59">
+      <c r="AD29" s="58">
         <v>27</v>
       </c>
-      <c r="AE29" s="38">
+      <c r="AE29" s="61">
         <v>11</v>
       </c>
-      <c r="AF29" s="38">
+      <c r="AF29" s="61">
         <v>9</v>
       </c>
-      <c r="AG29" s="38">
+      <c r="AG29" s="61">
         <v>24</v>
       </c>
+      <c r="AH29" s="61">
+        <v>10</v>
+      </c>
     </row>
-    <row r="30" spans="1:33" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B30" s="72" t="s">
+    <row r="30" spans="1:34" s="31" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="34"/>
+      <c r="B30" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="72"/>
-[...29 lines deleted...]
-      <c r="AG30" s="73"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+      <c r="AE30" s="67"/>
+      <c r="AF30" s="67"/>
+      <c r="AG30" s="67"/>
+      <c r="AH30" s="67"/>
     </row>
-    <row r="31" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B31" s="39" t="s">
+    <row r="31" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="33"/>
+      <c r="B31" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="C31" s="40">
+      <c r="C31" s="50">
         <v>236</v>
       </c>
-      <c r="D31" s="40">
+      <c r="D31" s="50">
         <v>2847</v>
       </c>
-      <c r="E31" s="41">
+      <c r="E31" s="51">
         <v>2129</v>
       </c>
-      <c r="F31" s="40">
+      <c r="F31" s="50">
         <v>1710</v>
       </c>
-      <c r="G31" s="40">
+      <c r="G31" s="50">
         <v>1551</v>
       </c>
-      <c r="H31" s="40">
+      <c r="H31" s="50">
         <v>1417</v>
       </c>
-      <c r="I31" s="40">
+      <c r="I31" s="50">
         <v>1333</v>
       </c>
-      <c r="J31" s="40">
+      <c r="J31" s="50">
         <v>1258</v>
       </c>
-      <c r="K31" s="40">
+      <c r="K31" s="50">
         <v>1804</v>
       </c>
-      <c r="L31" s="40">
+      <c r="L31" s="50">
         <v>1723</v>
       </c>
-      <c r="M31" s="40">
+      <c r="M31" s="50">
         <v>2205</v>
       </c>
-      <c r="N31" s="40">
+      <c r="N31" s="50">
         <v>2165</v>
       </c>
-      <c r="O31" s="40">
+      <c r="O31" s="57">
         <v>202</v>
       </c>
-      <c r="P31" s="40">
+      <c r="P31" s="57">
         <v>1475</v>
       </c>
-      <c r="Q31" s="48">
+      <c r="Q31" s="61">
         <v>1151</v>
       </c>
-      <c r="R31" s="42">
+      <c r="R31" s="58">
         <v>1922</v>
       </c>
-      <c r="S31" s="43">
+      <c r="S31" s="60">
         <v>1032</v>
       </c>
-      <c r="T31" s="40">
+      <c r="T31" s="57">
         <v>1015</v>
       </c>
-      <c r="U31" s="45">
+      <c r="U31" s="58">
         <v>1283</v>
       </c>
-      <c r="V31" s="45">
+      <c r="V31" s="58">
         <v>1379</v>
       </c>
-      <c r="W31" s="41">
+      <c r="W31" s="59">
         <v>388</v>
       </c>
-      <c r="X31" s="59">
+      <c r="X31" s="58">
         <v>1769</v>
       </c>
-      <c r="Y31" s="59">
+      <c r="Y31" s="58">
         <v>1517</v>
       </c>
-      <c r="Z31" s="59">
+      <c r="Z31" s="58">
         <v>1932</v>
       </c>
-      <c r="AA31" s="59">
+      <c r="AA31" s="58">
         <v>1774</v>
       </c>
-      <c r="AB31" s="59">
+      <c r="AB31" s="58">
         <v>1072</v>
       </c>
-      <c r="AC31" s="59">
+      <c r="AC31" s="58">
         <v>1485</v>
       </c>
-      <c r="AD31" s="59">
+      <c r="AD31" s="58">
         <v>693</v>
       </c>
-      <c r="AE31" s="38">
+      <c r="AE31" s="61">
         <v>197</v>
       </c>
-      <c r="AF31" s="38">
+      <c r="AF31" s="61">
         <v>258</v>
       </c>
-      <c r="AG31" s="38">
+      <c r="AG31" s="61">
         <v>319</v>
       </c>
+      <c r="AH31" s="57">
+        <v>240</v>
+      </c>
     </row>
-    <row r="32" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="28">
+    <row r="32" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="27">
         <v>100000000</v>
       </c>
-      <c r="B32" s="46" t="s">
+      <c r="B32" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="40">
+      <c r="C32" s="50">
         <v>3</v>
       </c>
-      <c r="D32" s="40">
+      <c r="D32" s="50">
         <v>11</v>
       </c>
-      <c r="E32" s="41">
+      <c r="E32" s="51">
         <v>13</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="50">
         <v>3</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="50">
         <v>13</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="50">
         <v>5</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="50">
         <v>3</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="50">
         <v>10</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="50">
         <v>4</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="50">
         <v>5</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="50">
         <v>1</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="50">
         <v>5</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="57">
         <v>5</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P32" s="57">
         <v>7</v>
       </c>
-      <c r="Q32" s="48">
+      <c r="Q32" s="61">
         <v>3</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="58">
         <v>3</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="60">
         <v>10</v>
       </c>
-      <c r="T32" s="40">
+      <c r="T32" s="57">
         <v>6</v>
       </c>
-      <c r="U32" s="45">
+      <c r="U32" s="58">
         <v>14</v>
       </c>
-      <c r="V32" s="45">
+      <c r="V32" s="58">
         <v>10</v>
       </c>
-      <c r="W32" s="41">
+      <c r="W32" s="59">
         <v>5</v>
       </c>
-      <c r="X32" s="59">
+      <c r="X32" s="58">
         <v>17</v>
       </c>
-      <c r="Y32" s="59">
+      <c r="Y32" s="58">
         <v>21</v>
       </c>
-      <c r="Z32" s="38">
+      <c r="Z32" s="61">
         <v>17</v>
       </c>
-      <c r="AA32" s="59">
+      <c r="AA32" s="58">
         <v>27</v>
       </c>
-      <c r="AB32" s="59">
+      <c r="AB32" s="58">
         <v>8</v>
       </c>
-      <c r="AC32" s="59">
+      <c r="AC32" s="58">
         <v>12</v>
       </c>
-      <c r="AD32" s="59">
+      <c r="AD32" s="58">
         <v>9</v>
       </c>
-      <c r="AE32" s="38">
+      <c r="AE32" s="61">
         <v>5</v>
       </c>
-      <c r="AF32" s="38">
+      <c r="AF32" s="61">
         <v>7</v>
       </c>
-      <c r="AG32" s="38">
+      <c r="AG32" s="61">
         <v>4</v>
       </c>
+      <c r="AH32" s="57">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A33" s="29" t="s">
+    <row r="33" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="47" t="s">
+      <c r="B33" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C33" s="40">
+      <c r="C33" s="50">
         <v>14</v>
       </c>
-      <c r="D33" s="40">
+      <c r="D33" s="50">
         <v>61</v>
       </c>
-      <c r="E33" s="41">
+      <c r="E33" s="51">
         <v>546</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F33" s="50">
         <v>99</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="50">
         <v>52</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H33" s="50">
         <v>48</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I33" s="50">
         <v>13</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J33" s="50">
         <v>84</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="50">
         <v>70</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="50">
         <v>59</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M33" s="50">
         <v>67</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="50">
         <v>79</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="57">
         <v>5</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P33" s="57">
         <v>56</v>
       </c>
-      <c r="Q33" s="48">
+      <c r="Q33" s="61">
         <v>38</v>
       </c>
-      <c r="R33" s="42">
+      <c r="R33" s="58">
         <v>73</v>
       </c>
-      <c r="S33" s="43">
+      <c r="S33" s="60">
         <v>26</v>
       </c>
-      <c r="T33" s="40">
+      <c r="T33" s="57">
         <v>12</v>
       </c>
-      <c r="U33" s="45">
+      <c r="U33" s="58">
         <v>44</v>
       </c>
-      <c r="V33" s="45">
+      <c r="V33" s="58">
         <v>24</v>
       </c>
-      <c r="W33" s="41">
+      <c r="W33" s="59">
         <v>6</v>
       </c>
-      <c r="X33" s="59">
+      <c r="X33" s="58">
         <v>27</v>
       </c>
-      <c r="Y33" s="59">
+      <c r="Y33" s="58">
         <v>42</v>
       </c>
-      <c r="Z33" s="38">
+      <c r="Z33" s="61">
         <v>51</v>
       </c>
-      <c r="AA33" s="59">
+      <c r="AA33" s="58">
         <v>50</v>
       </c>
-      <c r="AB33" s="59">
+      <c r="AB33" s="58">
         <v>26</v>
       </c>
-      <c r="AC33" s="59">
+      <c r="AC33" s="58">
         <v>32</v>
       </c>
-      <c r="AD33" s="59">
+      <c r="AD33" s="58">
         <v>6</v>
       </c>
-      <c r="AE33" s="38">
+      <c r="AE33" s="61">
         <v>7</v>
       </c>
-      <c r="AF33" s="38">
+      <c r="AF33" s="61">
         <v>12</v>
       </c>
-      <c r="AG33" s="38">
+      <c r="AG33" s="61">
         <v>9</v>
       </c>
+      <c r="AH33" s="57">
+        <v>16</v>
+      </c>
     </row>
-    <row r="34" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="30" t="s">
+    <row r="34" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="47" t="s">
+      <c r="B34" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="C34" s="40">
+      <c r="C34" s="50">
         <v>9</v>
       </c>
-      <c r="D34" s="40">
+      <c r="D34" s="50">
         <v>96</v>
       </c>
-      <c r="E34" s="41">
+      <c r="E34" s="51">
         <v>103</v>
       </c>
-      <c r="F34" s="40">
+      <c r="F34" s="50">
         <v>59</v>
       </c>
-      <c r="G34" s="40">
+      <c r="G34" s="50">
         <v>72</v>
       </c>
-      <c r="H34" s="40">
+      <c r="H34" s="50">
         <v>68</v>
       </c>
-      <c r="I34" s="40">
+      <c r="I34" s="50">
         <v>63</v>
       </c>
-      <c r="J34" s="40">
+      <c r="J34" s="50">
         <v>77</v>
       </c>
-      <c r="K34" s="40">
+      <c r="K34" s="50">
         <v>69</v>
       </c>
-      <c r="L34" s="40">
+      <c r="L34" s="50">
         <v>70</v>
       </c>
-      <c r="M34" s="40">
+      <c r="M34" s="50">
         <v>83</v>
       </c>
-      <c r="N34" s="40">
+      <c r="N34" s="50">
         <v>105</v>
       </c>
-      <c r="O34" s="40">
+      <c r="O34" s="57">
         <v>10</v>
       </c>
-      <c r="P34" s="40">
+      <c r="P34" s="57">
         <v>43</v>
       </c>
-      <c r="Q34" s="48">
+      <c r="Q34" s="61">
         <v>39</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="58">
         <v>49</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="60">
         <v>48</v>
       </c>
-      <c r="T34" s="40">
+      <c r="T34" s="57">
         <v>37</v>
       </c>
-      <c r="U34" s="45">
+      <c r="U34" s="58">
         <v>40</v>
       </c>
-      <c r="V34" s="45">
+      <c r="V34" s="58">
         <v>55</v>
       </c>
-      <c r="W34" s="41">
+      <c r="W34" s="59">
         <v>22</v>
       </c>
-      <c r="X34" s="59">
+      <c r="X34" s="58">
         <v>80</v>
       </c>
-      <c r="Y34" s="59">
+      <c r="Y34" s="58">
         <v>24</v>
       </c>
-      <c r="Z34" s="38">
+      <c r="Z34" s="61">
         <v>59</v>
       </c>
-      <c r="AA34" s="59">
+      <c r="AA34" s="58">
         <v>70</v>
       </c>
-      <c r="AB34" s="59">
+      <c r="AB34" s="58">
         <v>18</v>
       </c>
-      <c r="AC34" s="59">
+      <c r="AC34" s="58">
         <v>46</v>
       </c>
-      <c r="AD34" s="59">
+      <c r="AD34" s="58">
         <v>13</v>
       </c>
-      <c r="AE34" s="38">
+      <c r="AE34" s="61">
         <v>2</v>
       </c>
-      <c r="AF34" s="38">
+      <c r="AF34" s="61">
         <v>5</v>
       </c>
-      <c r="AG34" s="38">
+      <c r="AG34" s="61">
         <v>5</v>
       </c>
+      <c r="AH34" s="57">
+        <v>10</v>
+      </c>
     </row>
-    <row r="35" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="30" t="s">
+    <row r="35" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="47" t="s">
+      <c r="B35" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="C35" s="40">
+      <c r="C35" s="50">
         <v>11</v>
       </c>
-      <c r="D35" s="40">
+      <c r="D35" s="50">
         <v>54</v>
       </c>
-      <c r="E35" s="41">
+      <c r="E35" s="51">
         <v>60</v>
       </c>
-      <c r="F35" s="40">
+      <c r="F35" s="50">
         <v>43</v>
       </c>
-      <c r="G35" s="40">
+      <c r="G35" s="50">
         <v>71</v>
       </c>
-      <c r="H35" s="40">
+      <c r="H35" s="50">
         <v>47</v>
       </c>
-      <c r="I35" s="40">
+      <c r="I35" s="50">
         <v>9</v>
       </c>
-      <c r="J35" s="40">
+      <c r="J35" s="50">
         <v>9</v>
       </c>
-      <c r="K35" s="40">
+      <c r="K35" s="50">
         <v>86</v>
       </c>
-      <c r="L35" s="40">
+      <c r="L35" s="50">
         <v>97</v>
       </c>
-      <c r="M35" s="40">
+      <c r="M35" s="50">
         <v>181</v>
       </c>
-      <c r="N35" s="40">
+      <c r="N35" s="50">
         <v>171</v>
       </c>
-      <c r="O35" s="40">
+      <c r="O35" s="57">
         <v>7</v>
       </c>
-      <c r="P35" s="40">
+      <c r="P35" s="57">
         <v>267</v>
       </c>
-      <c r="Q35" s="48">
+      <c r="Q35" s="61">
         <v>116</v>
       </c>
-      <c r="R35" s="42">
+      <c r="R35" s="58">
         <v>222</v>
       </c>
-      <c r="S35" s="43">
+      <c r="S35" s="60">
         <v>49</v>
       </c>
-      <c r="T35" s="40">
+      <c r="T35" s="57">
         <v>60</v>
       </c>
-      <c r="U35" s="45">
+      <c r="U35" s="58">
         <v>96</v>
       </c>
-      <c r="V35" s="45">
+      <c r="V35" s="58">
         <v>120</v>
       </c>
-      <c r="W35" s="41">
+      <c r="W35" s="59">
         <v>17</v>
       </c>
-      <c r="X35" s="59">
+      <c r="X35" s="58">
         <v>79</v>
       </c>
-      <c r="Y35" s="59">
+      <c r="Y35" s="58">
         <v>88</v>
       </c>
-      <c r="Z35" s="38">
+      <c r="Z35" s="61">
         <v>115</v>
       </c>
-      <c r="AA35" s="59">
+      <c r="AA35" s="58">
         <v>104</v>
       </c>
-      <c r="AB35" s="59">
+      <c r="AB35" s="58">
         <v>73</v>
       </c>
-      <c r="AC35" s="59">
+      <c r="AC35" s="58">
         <v>45</v>
       </c>
-      <c r="AD35" s="59">
+      <c r="AD35" s="58">
         <v>55</v>
       </c>
-      <c r="AE35" s="38">
+      <c r="AE35" s="61">
         <v>8</v>
       </c>
-      <c r="AF35" s="38">
+      <c r="AF35" s="61">
         <v>7</v>
       </c>
-      <c r="AG35" s="38">
+      <c r="AG35" s="61">
         <v>9</v>
       </c>
+      <c r="AH35" s="57">
+        <v>10</v>
+      </c>
     </row>
-    <row r="36" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A36" s="30" t="s">
+    <row r="36" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="B36" s="47" t="s">
+      <c r="B36" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="40">
-[...2 lines deleted...]
-      <c r="D36" s="40">
+      <c r="C36" s="50">
+        <v>0</v>
+      </c>
+      <c r="D36" s="50">
         <v>59</v>
       </c>
-      <c r="E36" s="41">
+      <c r="E36" s="51">
         <v>54</v>
       </c>
-      <c r="F36" s="40">
+      <c r="F36" s="50">
         <v>64</v>
       </c>
-      <c r="G36" s="40">
+      <c r="G36" s="50">
         <v>72</v>
       </c>
-      <c r="H36" s="40">
+      <c r="H36" s="50">
         <v>27</v>
       </c>
-      <c r="I36" s="40">
+      <c r="I36" s="50">
         <v>29</v>
       </c>
-      <c r="J36" s="40">
+      <c r="J36" s="50">
         <v>46</v>
       </c>
-      <c r="K36" s="40">
+      <c r="K36" s="50">
         <v>33</v>
       </c>
-      <c r="L36" s="40">
+      <c r="L36" s="50">
         <v>58</v>
       </c>
-      <c r="M36" s="40">
+      <c r="M36" s="50">
         <v>48</v>
       </c>
-      <c r="N36" s="40">
+      <c r="N36" s="50">
         <v>81</v>
       </c>
-      <c r="O36" s="40">
-[...2 lines deleted...]
-      <c r="P36" s="40">
+      <c r="O36" s="57">
+        <v>0</v>
+      </c>
+      <c r="P36" s="57">
         <v>41</v>
       </c>
-      <c r="Q36" s="48">
+      <c r="Q36" s="61">
         <v>26</v>
       </c>
-      <c r="R36" s="42">
+      <c r="R36" s="58">
         <v>31</v>
       </c>
-      <c r="S36" s="43">
+      <c r="S36" s="60">
         <v>11</v>
       </c>
-      <c r="T36" s="40">
+      <c r="T36" s="57">
         <v>41</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="58">
         <v>51</v>
       </c>
-      <c r="V36" s="45">
+      <c r="V36" s="58">
         <v>23</v>
       </c>
-      <c r="W36" s="41">
+      <c r="W36" s="59">
         <v>3</v>
       </c>
-      <c r="X36" s="59">
+      <c r="X36" s="58">
         <v>28</v>
       </c>
-      <c r="Y36" s="59">
+      <c r="Y36" s="58">
         <v>11</v>
       </c>
-      <c r="Z36" s="38">
+      <c r="Z36" s="61">
         <v>38</v>
       </c>
-      <c r="AA36" s="59">
+      <c r="AA36" s="58">
         <v>24</v>
       </c>
-      <c r="AB36" s="59">
+      <c r="AB36" s="58">
         <v>20</v>
       </c>
-      <c r="AC36" s="59">
+      <c r="AC36" s="58">
         <v>13</v>
       </c>
-      <c r="AD36" s="59">
+      <c r="AD36" s="58">
         <v>15</v>
       </c>
-      <c r="AE36" s="38">
+      <c r="AE36" s="61">
         <v>4</v>
       </c>
-      <c r="AF36" s="38">
+      <c r="AF36" s="61">
         <v>2</v>
       </c>
-      <c r="AG36" s="38">
+      <c r="AG36" s="61">
         <v>3</v>
       </c>
+      <c r="AH36" s="57">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="30" t="s">
+    <row r="37" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="B37" s="47" t="s">
+      <c r="B37" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="40">
+      <c r="C37" s="50">
         <v>1</v>
       </c>
-      <c r="D37" s="40">
+      <c r="D37" s="50">
         <v>98</v>
       </c>
-      <c r="E37" s="41">
+      <c r="E37" s="51">
         <v>47</v>
       </c>
-      <c r="F37" s="40">
+      <c r="F37" s="50">
         <v>40</v>
       </c>
-      <c r="G37" s="40">
+      <c r="G37" s="50">
         <v>49</v>
       </c>
-      <c r="H37" s="40">
+      <c r="H37" s="50">
         <v>27</v>
       </c>
-      <c r="I37" s="40">
+      <c r="I37" s="50">
         <v>34</v>
       </c>
-      <c r="J37" s="40">
+      <c r="J37" s="50">
         <v>29</v>
       </c>
-      <c r="K37" s="40">
+      <c r="K37" s="50">
         <v>36</v>
       </c>
-      <c r="L37" s="40">
+      <c r="L37" s="50">
         <v>40</v>
       </c>
-      <c r="M37" s="40">
+      <c r="M37" s="50">
         <v>40</v>
       </c>
-      <c r="N37" s="40">
+      <c r="N37" s="50">
         <v>40</v>
       </c>
-      <c r="O37" s="40">
-[...5 lines deleted...]
-      <c r="Q37" s="48">
+      <c r="O37" s="57">
+        <v>0</v>
+      </c>
+      <c r="P37" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="61">
         <v>1</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="58">
         <v>1</v>
       </c>
-      <c r="S37" s="43">
+      <c r="S37" s="60">
         <v>2</v>
       </c>
-      <c r="T37" s="40">
+      <c r="T37" s="57">
         <v>3</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="58">
         <v>1</v>
       </c>
-      <c r="V37" s="45">
+      <c r="V37" s="58">
         <v>2</v>
       </c>
-      <c r="W37" s="40">
+      <c r="W37" s="57">
         <v>2</v>
       </c>
-      <c r="X37" s="59">
+      <c r="X37" s="58">
         <v>8</v>
       </c>
-      <c r="Y37" s="59">
+      <c r="Y37" s="58">
         <v>5</v>
       </c>
-      <c r="Z37" s="38">
+      <c r="Z37" s="61">
         <v>2</v>
       </c>
-      <c r="AA37" s="59">
+      <c r="AA37" s="58">
         <v>4</v>
       </c>
-      <c r="AB37" s="59">
+      <c r="AB37" s="58">
         <v>1</v>
       </c>
-      <c r="AC37" s="59">
-[...2 lines deleted...]
-      <c r="AD37" s="59">
+      <c r="AC37" s="58">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="58">
         <v>1</v>
       </c>
-      <c r="AE37" s="38">
+      <c r="AE37" s="61">
         <v>5</v>
       </c>
-      <c r="AF37" s="38">
+      <c r="AF37" s="61">
         <v>2</v>
       </c>
-      <c r="AG37" s="38">
+      <c r="AG37" s="61">
         <v>1</v>
       </c>
+      <c r="AH37" s="57">
+        <v>2</v>
+      </c>
     </row>
-    <row r="38" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A38" s="30" t="s">
+    <row r="38" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="47" t="s">
+      <c r="B38" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C38" s="40">
+      <c r="C38" s="50">
         <v>3</v>
       </c>
-      <c r="D38" s="40">
+      <c r="D38" s="50">
         <v>22</v>
       </c>
-      <c r="E38" s="41">
+      <c r="E38" s="51">
         <v>12</v>
       </c>
-      <c r="F38" s="40">
+      <c r="F38" s="50">
         <v>12</v>
       </c>
-      <c r="G38" s="40">
+      <c r="G38" s="50">
         <v>3</v>
       </c>
-      <c r="H38" s="40">
+      <c r="H38" s="50">
         <v>4</v>
       </c>
-      <c r="I38" s="40">
+      <c r="I38" s="50">
         <v>9</v>
       </c>
-      <c r="J38" s="40">
+      <c r="J38" s="50">
         <v>3</v>
       </c>
-      <c r="K38" s="40">
+      <c r="K38" s="50">
         <v>11</v>
       </c>
-      <c r="L38" s="40">
+      <c r="L38" s="50">
         <v>15</v>
       </c>
-      <c r="M38" s="40">
+      <c r="M38" s="50">
         <v>27</v>
       </c>
-      <c r="N38" s="40">
+      <c r="N38" s="50">
         <v>35</v>
       </c>
-      <c r="O38" s="40">
+      <c r="O38" s="57">
         <v>2</v>
       </c>
-      <c r="P38" s="40">
+      <c r="P38" s="57">
         <v>10</v>
       </c>
-      <c r="Q38" s="48">
+      <c r="Q38" s="61">
         <v>16</v>
       </c>
-      <c r="R38" s="42">
+      <c r="R38" s="58">
         <v>30</v>
       </c>
-      <c r="S38" s="43">
+      <c r="S38" s="60">
         <v>4</v>
       </c>
-      <c r="T38" s="40">
+      <c r="T38" s="57">
         <v>2</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="58">
         <v>6</v>
       </c>
-      <c r="V38" s="45">
+      <c r="V38" s="58">
         <v>27</v>
       </c>
-      <c r="W38" s="40">
+      <c r="W38" s="57">
         <v>7</v>
       </c>
-      <c r="X38" s="59">
+      <c r="X38" s="58">
         <v>30</v>
       </c>
-      <c r="Y38" s="59">
+      <c r="Y38" s="58">
         <v>96</v>
       </c>
-      <c r="Z38" s="38">
+      <c r="Z38" s="61">
         <v>35</v>
       </c>
-      <c r="AA38" s="59">
+      <c r="AA38" s="58">
         <v>40</v>
       </c>
-      <c r="AB38" s="59">
+      <c r="AB38" s="58">
         <v>42</v>
       </c>
-      <c r="AC38" s="59">
+      <c r="AC38" s="58">
         <v>31</v>
       </c>
-      <c r="AD38" s="59">
+      <c r="AD38" s="58">
         <v>2</v>
       </c>
-      <c r="AE38" s="38">
+      <c r="AE38" s="61">
         <v>6</v>
       </c>
-      <c r="AF38" s="38">
+      <c r="AF38" s="61">
         <v>1</v>
       </c>
-      <c r="AG38" s="38">
+      <c r="AG38" s="61">
         <v>3</v>
       </c>
+      <c r="AH38" s="57">
+        <v>9</v>
+      </c>
     </row>
-    <row r="39" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A39" s="30" t="s">
+    <row r="39" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="47" t="s">
+      <c r="B39" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C39" s="40">
+      <c r="C39" s="50">
         <v>3</v>
       </c>
-      <c r="D39" s="40">
+      <c r="D39" s="50">
         <v>87</v>
       </c>
-      <c r="E39" s="41">
+      <c r="E39" s="51">
         <v>11</v>
       </c>
-      <c r="F39" s="40">
+      <c r="F39" s="50">
         <v>20</v>
       </c>
-      <c r="G39" s="40">
+      <c r="G39" s="50">
         <v>20</v>
       </c>
-      <c r="H39" s="40">
+      <c r="H39" s="50">
         <v>19</v>
       </c>
-      <c r="I39" s="40">
+      <c r="I39" s="50">
         <v>4</v>
       </c>
-      <c r="J39" s="40">
+      <c r="J39" s="50">
         <v>7</v>
       </c>
-      <c r="K39" s="40">
+      <c r="K39" s="50">
         <v>20</v>
       </c>
-      <c r="L39" s="40">
+      <c r="L39" s="50">
         <v>22</v>
       </c>
-      <c r="M39" s="40">
+      <c r="M39" s="50">
         <v>19</v>
       </c>
-      <c r="N39" s="40">
+      <c r="N39" s="50">
         <v>21</v>
       </c>
-      <c r="O39" s="40">
+      <c r="O39" s="57">
         <v>5</v>
       </c>
-      <c r="P39" s="40">
+      <c r="P39" s="57">
         <v>35</v>
       </c>
-      <c r="Q39" s="48">
+      <c r="Q39" s="61">
         <v>26</v>
       </c>
-      <c r="R39" s="42">
+      <c r="R39" s="58">
         <v>54</v>
       </c>
-      <c r="S39" s="43">
+      <c r="S39" s="60">
         <v>36</v>
       </c>
-      <c r="T39" s="40">
+      <c r="T39" s="57">
         <v>29</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="58">
         <v>34</v>
       </c>
-      <c r="V39" s="45">
+      <c r="V39" s="58">
         <v>45</v>
       </c>
-      <c r="W39" s="40">
+      <c r="W39" s="57">
         <v>5</v>
       </c>
-      <c r="X39" s="59">
+      <c r="X39" s="58">
         <v>48</v>
       </c>
-      <c r="Y39" s="59">
+      <c r="Y39" s="58">
         <v>54</v>
       </c>
-      <c r="Z39" s="38">
+      <c r="Z39" s="61">
         <v>58</v>
       </c>
-      <c r="AA39" s="59">
+      <c r="AA39" s="58">
         <v>48</v>
       </c>
-      <c r="AB39" s="59">
+      <c r="AB39" s="58">
         <v>39</v>
       </c>
-      <c r="AC39" s="59">
+      <c r="AC39" s="58">
         <v>58</v>
       </c>
-      <c r="AD39" s="59">
+      <c r="AD39" s="58">
         <v>79</v>
       </c>
-      <c r="AE39" s="38">
+      <c r="AE39" s="61">
         <v>8</v>
       </c>
-      <c r="AF39" s="38">
+      <c r="AF39" s="61">
         <v>20</v>
       </c>
-      <c r="AG39" s="38">
+      <c r="AG39" s="61">
         <v>8</v>
       </c>
+      <c r="AH39" s="57">
+        <v>11</v>
+      </c>
     </row>
-    <row r="40" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A40" s="30" t="s">
+    <row r="40" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="29" t="s">
         <v>79</v>
       </c>
-      <c r="B40" s="47" t="s">
+      <c r="B40" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C40" s="40">
+      <c r="C40" s="50">
         <v>16</v>
       </c>
-      <c r="D40" s="40">
+      <c r="D40" s="50">
         <v>126</v>
       </c>
-      <c r="E40" s="41">
+      <c r="E40" s="51">
         <v>86</v>
       </c>
-      <c r="F40" s="40">
+      <c r="F40" s="50">
         <v>109</v>
       </c>
-      <c r="G40" s="40">
+      <c r="G40" s="50">
         <v>71</v>
       </c>
-      <c r="H40" s="40">
+      <c r="H40" s="50">
         <v>61</v>
       </c>
-      <c r="I40" s="40">
+      <c r="I40" s="50">
         <v>48</v>
       </c>
-      <c r="J40" s="40">
+      <c r="J40" s="50">
         <v>50</v>
       </c>
-      <c r="K40" s="40">
+      <c r="K40" s="50">
         <v>111</v>
       </c>
-      <c r="L40" s="40">
+      <c r="L40" s="50">
         <v>139</v>
       </c>
-      <c r="M40" s="40">
+      <c r="M40" s="50">
         <v>135</v>
       </c>
-      <c r="N40" s="40">
+      <c r="N40" s="50">
         <v>103</v>
       </c>
-      <c r="O40" s="40">
+      <c r="O40" s="57">
         <v>24</v>
       </c>
-      <c r="P40" s="40">
+      <c r="P40" s="57">
         <v>93</v>
       </c>
-      <c r="Q40" s="48">
+      <c r="Q40" s="61">
         <v>77</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="58">
         <v>146</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="60">
         <v>66</v>
       </c>
-      <c r="T40" s="40">
+      <c r="T40" s="57">
         <v>78</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="58">
         <v>90</v>
       </c>
-      <c r="V40" s="45">
+      <c r="V40" s="58">
         <v>110</v>
       </c>
-      <c r="W40" s="40">
+      <c r="W40" s="57">
         <v>38</v>
       </c>
-      <c r="X40" s="59">
+      <c r="X40" s="58">
         <v>109</v>
       </c>
-      <c r="Y40" s="59">
+      <c r="Y40" s="58">
         <v>128</v>
       </c>
-      <c r="Z40" s="38">
+      <c r="Z40" s="61">
         <v>127</v>
       </c>
-      <c r="AA40" s="59">
+      <c r="AA40" s="58">
         <v>108</v>
       </c>
-      <c r="AB40" s="59">
+      <c r="AB40" s="58">
         <v>66</v>
       </c>
-      <c r="AC40" s="59">
+      <c r="AC40" s="58">
         <v>112</v>
       </c>
-      <c r="AD40" s="59">
+      <c r="AD40" s="58">
         <v>29</v>
       </c>
-      <c r="AE40" s="38">
+      <c r="AE40" s="61">
         <v>14</v>
       </c>
-      <c r="AF40" s="38">
+      <c r="AF40" s="61">
         <v>21</v>
       </c>
-      <c r="AG40" s="38">
+      <c r="AG40" s="61">
         <v>23</v>
       </c>
+      <c r="AH40" s="57">
+        <v>16</v>
+      </c>
     </row>
-    <row r="41" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="B41" s="47" t="s">
+      <c r="B41" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="40">
+      <c r="C41" s="50">
         <v>15</v>
       </c>
-      <c r="D41" s="40">
+      <c r="D41" s="50">
         <v>235</v>
       </c>
-      <c r="E41" s="41">
+      <c r="E41" s="51">
         <v>113</v>
       </c>
-      <c r="F41" s="40">
+      <c r="F41" s="50">
         <v>126</v>
       </c>
-      <c r="G41" s="40">
+      <c r="G41" s="50">
         <v>90</v>
       </c>
-      <c r="H41" s="40">
+      <c r="H41" s="50">
         <v>88</v>
       </c>
-      <c r="I41" s="40">
+      <c r="I41" s="50">
         <v>93</v>
       </c>
-      <c r="J41" s="40">
+      <c r="J41" s="50">
         <v>111</v>
       </c>
-      <c r="K41" s="40">
+      <c r="K41" s="50">
         <v>195</v>
       </c>
-      <c r="L41" s="40">
+      <c r="L41" s="50">
         <v>148</v>
       </c>
-      <c r="M41" s="40">
+      <c r="M41" s="50">
         <v>154</v>
       </c>
-      <c r="N41" s="40">
+      <c r="N41" s="50">
         <v>181</v>
       </c>
-      <c r="O41" s="40">
+      <c r="O41" s="57">
         <v>16</v>
       </c>
-      <c r="P41" s="40">
+      <c r="P41" s="57">
         <v>80</v>
       </c>
-      <c r="Q41" s="48">
+      <c r="Q41" s="61">
         <v>32</v>
       </c>
-      <c r="R41" s="42">
+      <c r="R41" s="58">
         <v>83</v>
       </c>
-      <c r="S41" s="43">
+      <c r="S41" s="60">
         <v>61</v>
       </c>
-      <c r="T41" s="40">
+      <c r="T41" s="57">
         <v>36</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="58">
         <v>136</v>
       </c>
-      <c r="V41" s="45">
+      <c r="V41" s="58">
         <v>69</v>
       </c>
-      <c r="W41" s="40">
+      <c r="W41" s="57">
         <v>18</v>
       </c>
-      <c r="X41" s="59">
+      <c r="X41" s="58">
         <v>109</v>
       </c>
-      <c r="Y41" s="59">
+      <c r="Y41" s="58">
         <v>111</v>
       </c>
-      <c r="Z41" s="38">
+      <c r="Z41" s="61">
         <v>116</v>
       </c>
-      <c r="AA41" s="59">
+      <c r="AA41" s="58">
         <v>60</v>
       </c>
-      <c r="AB41" s="59">
+      <c r="AB41" s="58">
         <v>45</v>
       </c>
-      <c r="AC41" s="59">
+      <c r="AC41" s="58">
         <v>42</v>
       </c>
-      <c r="AD41" s="59">
+      <c r="AD41" s="58">
         <v>19</v>
       </c>
-      <c r="AE41" s="38">
+      <c r="AE41" s="61">
         <v>5</v>
       </c>
-      <c r="AF41" s="38">
+      <c r="AF41" s="61">
         <v>26</v>
       </c>
-      <c r="AG41" s="38">
+      <c r="AG41" s="61">
         <v>19</v>
       </c>
+      <c r="AH41" s="57">
+        <v>18</v>
+      </c>
     </row>
-    <row r="42" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A42" s="30" t="s">
+    <row r="42" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="B42" s="47" t="s">
+      <c r="B42" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="40">
+      <c r="C42" s="50">
         <v>1</v>
       </c>
-      <c r="D42" s="40">
+      <c r="D42" s="50">
         <v>5</v>
       </c>
-      <c r="E42" s="41">
+      <c r="E42" s="51">
         <v>3</v>
       </c>
-      <c r="F42" s="40">
+      <c r="F42" s="50">
         <v>3</v>
       </c>
-      <c r="G42" s="40">
+      <c r="G42" s="50">
         <v>2</v>
       </c>
-      <c r="H42" s="40">
+      <c r="H42" s="50">
         <v>3</v>
       </c>
-      <c r="I42" s="40">
+      <c r="I42" s="50">
         <v>1</v>
       </c>
-      <c r="J42" s="40">
-[...2 lines deleted...]
-      <c r="K42" s="40">
+      <c r="J42" s="50">
+        <v>0</v>
+      </c>
+      <c r="K42" s="50">
         <v>5</v>
       </c>
-      <c r="L42" s="40">
+      <c r="L42" s="50">
         <v>1</v>
       </c>
-      <c r="M42" s="40">
+      <c r="M42" s="50">
         <v>11</v>
       </c>
-      <c r="N42" s="40">
+      <c r="N42" s="50">
         <v>7</v>
       </c>
-      <c r="O42" s="40">
-[...2 lines deleted...]
-      <c r="P42" s="40">
+      <c r="O42" s="57">
+        <v>0</v>
+      </c>
+      <c r="P42" s="57">
         <v>6</v>
       </c>
-      <c r="Q42" s="48">
+      <c r="Q42" s="61">
         <v>4</v>
       </c>
-      <c r="R42" s="42">
+      <c r="R42" s="58">
         <v>5</v>
       </c>
-      <c r="S42" s="43">
+      <c r="S42" s="60">
         <v>7</v>
       </c>
-      <c r="T42" s="40">
-[...2 lines deleted...]
-      <c r="U42" s="45">
+      <c r="T42" s="57">
+        <v>0</v>
+      </c>
+      <c r="U42" s="58">
         <v>3</v>
       </c>
-      <c r="V42" s="45">
+      <c r="V42" s="58">
         <v>3</v>
       </c>
-      <c r="W42" s="40">
-[...2 lines deleted...]
-      <c r="X42" s="59">
+      <c r="W42" s="57">
+        <v>0</v>
+      </c>
+      <c r="X42" s="58">
         <v>2</v>
       </c>
-      <c r="Y42" s="59">
+      <c r="Y42" s="58">
         <v>5</v>
       </c>
-      <c r="Z42" s="38">
+      <c r="Z42" s="61">
         <v>10</v>
       </c>
-      <c r="AA42" s="59">
+      <c r="AA42" s="58">
         <v>7</v>
       </c>
-      <c r="AB42" s="59">
+      <c r="AB42" s="58">
         <v>1</v>
       </c>
-      <c r="AC42" s="59">
+      <c r="AC42" s="58">
         <v>9</v>
       </c>
-      <c r="AD42" s="59">
-[...5 lines deleted...]
-      <c r="AF42" s="38">
+      <c r="AD42" s="58">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="61">
         <v>2</v>
       </c>
-      <c r="AG42" s="38">
+      <c r="AG42" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="30" t="s">
+    <row r="43" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="29" t="s">
         <v>82</v>
       </c>
-      <c r="B43" s="47" t="s">
+      <c r="B43" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C43" s="40">
+      <c r="C43" s="50">
         <v>16</v>
       </c>
-      <c r="D43" s="40">
+      <c r="D43" s="50">
         <v>60</v>
       </c>
-      <c r="E43" s="41">
+      <c r="E43" s="51">
         <v>58</v>
       </c>
-      <c r="F43" s="40">
+      <c r="F43" s="50">
         <v>86</v>
       </c>
-      <c r="G43" s="40">
+      <c r="G43" s="50">
         <v>49</v>
       </c>
-      <c r="H43" s="40">
+      <c r="H43" s="50">
         <v>32</v>
       </c>
-      <c r="I43" s="40">
+      <c r="I43" s="50">
         <v>11</v>
       </c>
-      <c r="J43" s="40">
+      <c r="J43" s="50">
         <v>9</v>
       </c>
-      <c r="K43" s="40">
+      <c r="K43" s="50">
         <v>82</v>
       </c>
-      <c r="L43" s="40">
+      <c r="L43" s="50">
         <v>77</v>
       </c>
-      <c r="M43" s="40">
+      <c r="M43" s="50">
         <v>107</v>
       </c>
-      <c r="N43" s="40">
+      <c r="N43" s="50">
         <v>100</v>
       </c>
-      <c r="O43" s="40">
+      <c r="O43" s="57">
         <v>14</v>
       </c>
-      <c r="P43" s="40">
+      <c r="P43" s="57">
         <v>131</v>
       </c>
-      <c r="Q43" s="48">
+      <c r="Q43" s="61">
         <v>137</v>
       </c>
-      <c r="R43" s="42">
+      <c r="R43" s="58">
         <v>174</v>
       </c>
-      <c r="S43" s="43">
+      <c r="S43" s="60">
         <v>74</v>
       </c>
-      <c r="T43" s="40">
+      <c r="T43" s="57">
         <v>112</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="58">
         <v>99</v>
       </c>
-      <c r="V43" s="45">
+      <c r="V43" s="58">
         <v>121</v>
       </c>
-      <c r="W43" s="40">
+      <c r="W43" s="57">
         <v>33</v>
       </c>
-      <c r="X43" s="59">
+      <c r="X43" s="58">
         <v>150</v>
       </c>
-      <c r="Y43" s="59">
+      <c r="Y43" s="58">
         <v>103</v>
       </c>
-      <c r="Z43" s="38">
+      <c r="Z43" s="61">
         <v>194</v>
       </c>
-      <c r="AA43" s="59">
+      <c r="AA43" s="58">
         <v>162</v>
       </c>
-      <c r="AB43" s="59">
+      <c r="AB43" s="58">
         <v>60</v>
       </c>
-      <c r="AC43" s="59">
+      <c r="AC43" s="58">
         <v>167</v>
       </c>
-      <c r="AD43" s="59">
+      <c r="AD43" s="58">
         <v>42</v>
       </c>
-      <c r="AE43" s="38">
+      <c r="AE43" s="61">
         <v>7</v>
       </c>
-      <c r="AF43" s="38">
+      <c r="AF43" s="61">
         <v>4</v>
       </c>
-      <c r="AG43" s="38">
+      <c r="AG43" s="61">
         <v>15</v>
       </c>
+      <c r="AH43" s="57">
+        <v>14</v>
+      </c>
     </row>
-    <row r="44" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="30" t="s">
+    <row r="44" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="29" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="47" t="s">
+      <c r="B44" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C44" s="40">
+      <c r="C44" s="50">
         <v>23</v>
       </c>
-      <c r="D44" s="40">
+      <c r="D44" s="50">
         <v>97</v>
       </c>
-      <c r="E44" s="41">
+      <c r="E44" s="51">
         <v>159</v>
       </c>
-      <c r="F44" s="40">
+      <c r="F44" s="50">
         <v>190</v>
       </c>
-      <c r="G44" s="40">
+      <c r="G44" s="50">
         <v>90</v>
       </c>
-      <c r="H44" s="40">
+      <c r="H44" s="50">
         <v>79</v>
       </c>
-      <c r="I44" s="40">
+      <c r="I44" s="50">
         <v>66</v>
       </c>
-      <c r="J44" s="40">
+      <c r="J44" s="50">
         <v>79</v>
       </c>
-      <c r="K44" s="40">
+      <c r="K44" s="50">
         <v>89</v>
       </c>
-      <c r="L44" s="40">
+      <c r="L44" s="50">
         <v>75</v>
       </c>
-      <c r="M44" s="40">
+      <c r="M44" s="50">
         <v>107</v>
       </c>
-      <c r="N44" s="40">
+      <c r="N44" s="50">
         <v>73</v>
       </c>
-      <c r="O44" s="40">
+      <c r="O44" s="57">
         <v>6</v>
       </c>
-      <c r="P44" s="40">
+      <c r="P44" s="57">
         <v>37</v>
       </c>
-      <c r="Q44" s="48">
+      <c r="Q44" s="61">
         <v>69</v>
       </c>
-      <c r="R44" s="42">
+      <c r="R44" s="58">
         <v>113</v>
       </c>
-      <c r="S44" s="43">
+      <c r="S44" s="60">
         <v>45</v>
       </c>
-      <c r="T44" s="40">
+      <c r="T44" s="57">
         <v>44</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="58">
         <v>57</v>
       </c>
-      <c r="V44" s="45">
+      <c r="V44" s="58">
         <v>84</v>
       </c>
-      <c r="W44" s="40">
+      <c r="W44" s="57">
         <v>17</v>
       </c>
-      <c r="X44" s="59">
+      <c r="X44" s="58">
         <v>65</v>
       </c>
-      <c r="Y44" s="59">
+      <c r="Y44" s="58">
         <v>101</v>
       </c>
-      <c r="Z44" s="38">
+      <c r="Z44" s="61">
         <v>78</v>
       </c>
-      <c r="AA44" s="59">
+      <c r="AA44" s="58">
         <v>79</v>
       </c>
-      <c r="AB44" s="59">
+      <c r="AB44" s="58">
         <v>45</v>
       </c>
-      <c r="AC44" s="59">
+      <c r="AC44" s="58">
         <v>58</v>
       </c>
-      <c r="AD44" s="59">
+      <c r="AD44" s="58">
         <v>30</v>
       </c>
-      <c r="AE44" s="38">
+      <c r="AE44" s="61">
         <v>10</v>
       </c>
-      <c r="AF44" s="38">
+      <c r="AF44" s="61">
         <v>10</v>
       </c>
-      <c r="AG44" s="38">
+      <c r="AG44" s="61">
         <v>17</v>
       </c>
+      <c r="AH44" s="57">
+        <v>12</v>
+      </c>
     </row>
-    <row r="45" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A45" s="30" t="s">
+    <row r="45" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="29" t="s">
         <v>84</v>
       </c>
-      <c r="B45" s="47" t="s">
+      <c r="B45" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C45" s="40">
+      <c r="C45" s="50">
         <v>14</v>
       </c>
-      <c r="D45" s="40">
+      <c r="D45" s="50">
         <v>57</v>
       </c>
-      <c r="E45" s="41">
+      <c r="E45" s="51">
         <v>27</v>
       </c>
-      <c r="F45" s="40">
+      <c r="F45" s="50">
         <v>20</v>
       </c>
-      <c r="G45" s="40">
+      <c r="G45" s="50">
         <v>27</v>
       </c>
-      <c r="H45" s="40">
+      <c r="H45" s="50">
         <v>22</v>
       </c>
-      <c r="I45" s="40">
+      <c r="I45" s="50">
         <v>21</v>
       </c>
-      <c r="J45" s="40">
+      <c r="J45" s="50">
         <v>24</v>
       </c>
-      <c r="K45" s="40">
+      <c r="K45" s="50">
         <v>19</v>
       </c>
-      <c r="L45" s="40">
+      <c r="L45" s="50">
         <v>20</v>
       </c>
-      <c r="M45" s="40">
+      <c r="M45" s="50">
         <v>29</v>
       </c>
-      <c r="N45" s="40">
+      <c r="N45" s="50">
         <v>36</v>
       </c>
-      <c r="O45" s="40">
+      <c r="O45" s="57">
         <v>8</v>
       </c>
-      <c r="P45" s="40">
+      <c r="P45" s="57">
         <v>27</v>
       </c>
-      <c r="Q45" s="48">
+      <c r="Q45" s="61">
         <v>16</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="58">
         <v>26</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="60">
         <v>21</v>
       </c>
-      <c r="T45" s="40">
+      <c r="T45" s="57">
         <v>9</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="58">
         <v>19</v>
       </c>
-      <c r="V45" s="45">
+      <c r="V45" s="58">
         <v>19</v>
       </c>
-      <c r="W45" s="40">
+      <c r="W45" s="57">
         <v>6</v>
       </c>
-      <c r="X45" s="59">
+      <c r="X45" s="58">
         <v>15</v>
       </c>
-      <c r="Y45" s="59">
+      <c r="Y45" s="58">
         <v>23</v>
       </c>
-      <c r="Z45" s="38">
+      <c r="Z45" s="61">
         <v>33</v>
       </c>
-      <c r="AA45" s="59">
+      <c r="AA45" s="58">
         <v>24</v>
       </c>
-      <c r="AB45" s="59">
+      <c r="AB45" s="58">
         <v>23</v>
       </c>
-      <c r="AC45" s="59">
+      <c r="AC45" s="58">
         <v>10</v>
       </c>
-      <c r="AD45" s="59">
+      <c r="AD45" s="58">
         <v>7</v>
       </c>
-      <c r="AE45" s="38">
+      <c r="AE45" s="61">
         <v>6</v>
       </c>
-      <c r="AF45" s="38">
+      <c r="AF45" s="61">
         <v>15</v>
       </c>
-      <c r="AG45" s="38">
+      <c r="AG45" s="61">
         <v>8</v>
       </c>
+      <c r="AH45" s="57">
+        <v>12</v>
+      </c>
     </row>
-    <row r="46" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="30" t="s">
+    <row r="46" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="29" t="s">
         <v>85</v>
       </c>
-      <c r="B46" s="47" t="s">
+      <c r="B46" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="40">
+      <c r="C46" s="50">
         <v>6</v>
       </c>
-      <c r="D46" s="40">
+      <c r="D46" s="50">
         <v>43</v>
       </c>
-      <c r="E46" s="41">
+      <c r="E46" s="51">
         <v>19</v>
       </c>
-      <c r="F46" s="40">
+      <c r="F46" s="50">
         <v>14</v>
       </c>
-      <c r="G46" s="40">
+      <c r="G46" s="50">
         <v>16</v>
       </c>
-      <c r="H46" s="40">
+      <c r="H46" s="50">
         <v>14</v>
       </c>
-      <c r="I46" s="40">
+      <c r="I46" s="50">
         <v>17</v>
       </c>
-      <c r="J46" s="40">
+      <c r="J46" s="50">
         <v>4</v>
       </c>
-      <c r="K46" s="40">
+      <c r="K46" s="50">
         <v>24</v>
       </c>
-      <c r="L46" s="40">
+      <c r="L46" s="50">
         <v>11</v>
       </c>
-      <c r="M46" s="40">
+      <c r="M46" s="50">
         <v>22</v>
       </c>
-      <c r="N46" s="40">
+      <c r="N46" s="50">
         <v>11</v>
       </c>
-      <c r="O46" s="40">
+      <c r="O46" s="57">
         <v>1</v>
       </c>
-      <c r="P46" s="40">
+      <c r="P46" s="57">
         <v>7</v>
       </c>
-      <c r="Q46" s="48">
+      <c r="Q46" s="61">
         <v>18</v>
       </c>
-      <c r="R46" s="42">
+      <c r="R46" s="58">
         <v>19</v>
       </c>
-      <c r="S46" s="43">
+      <c r="S46" s="60">
         <v>12</v>
       </c>
-      <c r="T46" s="40">
+      <c r="T46" s="57">
         <v>4</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="58">
         <v>17</v>
       </c>
-      <c r="V46" s="45">
+      <c r="V46" s="58">
         <v>9</v>
       </c>
-      <c r="W46" s="40">
+      <c r="W46" s="57">
         <v>5</v>
       </c>
-      <c r="X46" s="59">
+      <c r="X46" s="58">
         <v>26</v>
       </c>
-      <c r="Y46" s="59">
+      <c r="Y46" s="58">
         <v>7</v>
       </c>
-      <c r="Z46" s="38">
+      <c r="Z46" s="61">
         <v>13</v>
       </c>
-      <c r="AA46" s="59">
+      <c r="AA46" s="58">
         <v>9</v>
       </c>
-      <c r="AB46" s="59">
+      <c r="AB46" s="58">
         <v>15</v>
       </c>
-      <c r="AC46" s="59">
+      <c r="AC46" s="58">
         <v>8</v>
       </c>
-      <c r="AD46" s="59">
+      <c r="AD46" s="58">
         <v>8</v>
       </c>
-      <c r="AE46" s="38">
+      <c r="AE46" s="61">
         <v>8</v>
       </c>
-      <c r="AF46" s="38">
+      <c r="AF46" s="61">
         <v>5</v>
       </c>
-      <c r="AG46" s="38">
+      <c r="AG46" s="61">
         <v>6</v>
       </c>
+      <c r="AH46" s="57">
+        <v>2</v>
+      </c>
     </row>
-    <row r="47" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A47" s="30" t="s">
+    <row r="47" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="29" t="s">
         <v>86</v>
       </c>
-      <c r="B47" s="47" t="s">
+      <c r="B47" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C47" s="40">
-[...2 lines deleted...]
-      <c r="D47" s="40">
+      <c r="C47" s="50">
+        <v>0</v>
+      </c>
+      <c r="D47" s="50">
         <v>13</v>
       </c>
-      <c r="E47" s="41">
+      <c r="E47" s="51">
         <v>9</v>
       </c>
-      <c r="F47" s="40">
+      <c r="F47" s="50">
         <v>6</v>
       </c>
-      <c r="G47" s="40">
+      <c r="G47" s="50">
         <v>15</v>
       </c>
-      <c r="H47" s="40">
+      <c r="H47" s="50">
         <v>15</v>
       </c>
-      <c r="I47" s="40">
+      <c r="I47" s="50">
         <v>12</v>
       </c>
-      <c r="J47" s="40">
+      <c r="J47" s="50">
         <v>11</v>
       </c>
-      <c r="K47" s="40">
+      <c r="K47" s="50">
         <v>9</v>
       </c>
-      <c r="L47" s="40">
+      <c r="L47" s="50">
         <v>5</v>
       </c>
-      <c r="M47" s="40">
+      <c r="M47" s="50">
         <v>4</v>
       </c>
-      <c r="N47" s="40">
+      <c r="N47" s="50">
         <v>4</v>
       </c>
-      <c r="O47" s="40">
+      <c r="O47" s="57">
         <v>1</v>
       </c>
-      <c r="P47" s="40">
+      <c r="P47" s="57">
         <v>7</v>
       </c>
-      <c r="Q47" s="48">
+      <c r="Q47" s="61">
         <v>2</v>
       </c>
-      <c r="R47" s="42">
+      <c r="R47" s="58">
         <v>7</v>
       </c>
-      <c r="S47" s="43">
+      <c r="S47" s="60">
         <v>3</v>
       </c>
-      <c r="T47" s="40">
+      <c r="T47" s="57">
         <v>9</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="58">
         <v>7</v>
       </c>
-      <c r="V47" s="45">
+      <c r="V47" s="58">
         <v>4</v>
       </c>
-      <c r="W47" s="40">
+      <c r="W47" s="57">
         <v>11</v>
       </c>
-      <c r="X47" s="59">
+      <c r="X47" s="58">
         <v>11</v>
       </c>
-      <c r="Y47" s="59">
+      <c r="Y47" s="58">
         <v>9</v>
       </c>
-      <c r="Z47" s="38">
+      <c r="Z47" s="61">
         <v>2</v>
       </c>
-      <c r="AA47" s="59">
+      <c r="AA47" s="58">
         <v>2</v>
       </c>
-      <c r="AB47" s="59">
+      <c r="AB47" s="58">
         <v>2</v>
       </c>
-      <c r="AC47" s="59">
+      <c r="AC47" s="58">
         <v>12</v>
       </c>
-      <c r="AD47" s="59">
+      <c r="AD47" s="58">
         <v>1</v>
       </c>
-      <c r="AE47" s="38">
-[...2 lines deleted...]
-      <c r="AF47" s="38">
+      <c r="AE47" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="61">
         <v>1</v>
       </c>
-      <c r="AG47" s="38">
+      <c r="AG47" s="61">
         <v>5</v>
       </c>
+      <c r="AH47" s="57">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A48" s="30" t="s">
+    <row r="48" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="29" t="s">
         <v>87</v>
       </c>
-      <c r="B48" s="47" t="s">
+      <c r="B48" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C48" s="40">
+      <c r="C48" s="50">
         <v>13</v>
       </c>
-      <c r="D48" s="40">
+      <c r="D48" s="50">
         <v>49</v>
       </c>
-      <c r="E48" s="41">
+      <c r="E48" s="51">
         <v>42</v>
       </c>
-      <c r="F48" s="40">
+      <c r="F48" s="50">
         <v>40</v>
       </c>
-      <c r="G48" s="40">
+      <c r="G48" s="50">
         <v>44</v>
       </c>
-      <c r="H48" s="40">
+      <c r="H48" s="50">
         <v>35</v>
       </c>
-      <c r="I48" s="40">
+      <c r="I48" s="50">
         <v>14</v>
       </c>
-      <c r="J48" s="40">
+      <c r="J48" s="50">
         <v>19</v>
       </c>
-      <c r="K48" s="40">
+      <c r="K48" s="50">
         <v>38</v>
       </c>
-      <c r="L48" s="40">
+      <c r="L48" s="50">
         <v>54</v>
       </c>
-      <c r="M48" s="40">
+      <c r="M48" s="50">
         <v>28</v>
       </c>
-      <c r="N48" s="40">
+      <c r="N48" s="50">
         <v>41</v>
       </c>
-      <c r="O48" s="40">
+      <c r="O48" s="57">
         <v>16</v>
       </c>
-      <c r="P48" s="40">
+      <c r="P48" s="57">
         <v>57</v>
       </c>
-      <c r="Q48" s="48">
+      <c r="Q48" s="61">
         <v>38</v>
       </c>
-      <c r="R48" s="42">
+      <c r="R48" s="58">
         <v>49</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="60">
         <v>29</v>
       </c>
-      <c r="T48" s="40">
+      <c r="T48" s="57">
         <v>29</v>
       </c>
-      <c r="U48" s="45">
+      <c r="U48" s="58">
         <v>23</v>
       </c>
-      <c r="V48" s="45">
+      <c r="V48" s="58">
         <v>35</v>
       </c>
-      <c r="W48" s="40">
+      <c r="W48" s="57">
         <v>11</v>
       </c>
-      <c r="X48" s="59">
+      <c r="X48" s="58">
         <v>58</v>
       </c>
-      <c r="Y48" s="59">
+      <c r="Y48" s="58">
         <v>29</v>
       </c>
-      <c r="Z48" s="38">
+      <c r="Z48" s="61">
         <v>78</v>
       </c>
-      <c r="AA48" s="59">
+      <c r="AA48" s="58">
         <v>59</v>
       </c>
-      <c r="AB48" s="59">
+      <c r="AB48" s="58">
         <v>26</v>
       </c>
-      <c r="AC48" s="59">
+      <c r="AC48" s="58">
         <v>52</v>
       </c>
-      <c r="AD48" s="59">
+      <c r="AD48" s="58">
         <v>20</v>
       </c>
-      <c r="AE48" s="38">
+      <c r="AE48" s="61">
         <v>9</v>
       </c>
-      <c r="AF48" s="38">
+      <c r="AF48" s="61">
         <v>8</v>
       </c>
-      <c r="AG48" s="38">
+      <c r="AG48" s="61">
         <v>10</v>
       </c>
+      <c r="AH48" s="57">
+        <v>9</v>
+      </c>
     </row>
-    <row r="49" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A49" s="30" t="s">
+    <row r="49" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="29" t="s">
         <v>88</v>
       </c>
-      <c r="B49" s="47" t="s">
+      <c r="B49" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="C49" s="40">
+      <c r="C49" s="50">
         <v>29</v>
       </c>
-      <c r="D49" s="40">
+      <c r="D49" s="50">
         <v>386</v>
       </c>
-      <c r="E49" s="41">
+      <c r="E49" s="51">
         <v>214</v>
       </c>
-      <c r="F49" s="40">
+      <c r="F49" s="50">
         <v>175</v>
       </c>
-      <c r="G49" s="40">
+      <c r="G49" s="50">
         <v>315</v>
       </c>
-      <c r="H49" s="40">
+      <c r="H49" s="50">
         <v>230</v>
       </c>
-      <c r="I49" s="40">
+      <c r="I49" s="50">
         <v>297</v>
       </c>
-      <c r="J49" s="40">
+      <c r="J49" s="50">
         <v>202</v>
       </c>
-      <c r="K49" s="40">
+      <c r="K49" s="50">
         <v>352</v>
       </c>
-      <c r="L49" s="40">
+      <c r="L49" s="50">
         <v>312</v>
       </c>
-      <c r="M49" s="40">
+      <c r="M49" s="50">
         <v>400</v>
       </c>
-      <c r="N49" s="40">
+      <c r="N49" s="50">
         <v>381</v>
       </c>
-      <c r="O49" s="40">
+      <c r="O49" s="57">
         <v>30</v>
       </c>
-      <c r="P49" s="40">
+      <c r="P49" s="57">
         <v>171</v>
       </c>
-      <c r="Q49" s="48">
+      <c r="Q49" s="61">
         <v>164</v>
       </c>
-      <c r="R49" s="42">
+      <c r="R49" s="58">
         <v>281</v>
       </c>
-      <c r="S49" s="43">
+      <c r="S49" s="60">
         <v>163</v>
       </c>
-      <c r="T49" s="40">
+      <c r="T49" s="57">
         <v>209</v>
       </c>
-      <c r="U49" s="45">
+      <c r="U49" s="58">
         <v>156</v>
       </c>
-      <c r="V49" s="45">
+      <c r="V49" s="58">
         <v>211</v>
       </c>
-      <c r="W49" s="40">
+      <c r="W49" s="57">
         <v>51</v>
       </c>
-      <c r="X49" s="59">
+      <c r="X49" s="58">
         <v>320</v>
       </c>
-      <c r="Y49" s="59">
+      <c r="Y49" s="58">
         <v>260</v>
       </c>
-      <c r="Z49" s="38">
+      <c r="Z49" s="61">
         <v>297</v>
       </c>
-      <c r="AA49" s="59">
+      <c r="AA49" s="58">
         <v>271</v>
       </c>
-      <c r="AB49" s="59">
+      <c r="AB49" s="58">
         <v>180</v>
       </c>
-      <c r="AC49" s="59">
+      <c r="AC49" s="58">
         <v>247</v>
       </c>
-      <c r="AD49" s="59">
+      <c r="AD49" s="58">
         <v>122</v>
       </c>
-      <c r="AE49" s="38">
+      <c r="AE49" s="61">
         <v>33</v>
       </c>
-      <c r="AF49" s="38">
+      <c r="AF49" s="61">
         <v>39</v>
       </c>
-      <c r="AG49" s="38">
+      <c r="AG49" s="61">
         <v>26</v>
       </c>
+      <c r="AH49" s="57">
+        <v>31</v>
+      </c>
     </row>
-    <row r="50" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A50" s="31" t="s">
+    <row r="50" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="30" t="s">
         <v>89</v>
       </c>
-      <c r="B50" s="47" t="s">
+      <c r="B50" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="C50" s="40">
+      <c r="C50" s="50">
         <v>42</v>
       </c>
-      <c r="D50" s="40">
+      <c r="D50" s="50">
         <v>1189</v>
       </c>
-      <c r="E50" s="41">
+      <c r="E50" s="51">
         <v>511</v>
       </c>
-      <c r="F50" s="40">
+      <c r="F50" s="50">
         <v>542</v>
       </c>
-      <c r="G50" s="40">
+      <c r="G50" s="50">
         <v>405</v>
       </c>
-      <c r="H50" s="40">
+      <c r="H50" s="50">
         <v>499</v>
       </c>
-      <c r="I50" s="40">
+      <c r="I50" s="50">
         <v>512</v>
       </c>
-      <c r="J50" s="40">
+      <c r="J50" s="50">
         <v>449</v>
       </c>
-      <c r="K50" s="40">
+      <c r="K50" s="50">
         <v>453</v>
       </c>
-      <c r="L50" s="40">
+      <c r="L50" s="50">
         <v>472</v>
       </c>
-      <c r="M50" s="40">
+      <c r="M50" s="50">
         <v>634</v>
       </c>
-      <c r="N50" s="40">
+      <c r="N50" s="50">
         <v>626</v>
       </c>
-      <c r="O50" s="40">
+      <c r="O50" s="57">
         <v>38</v>
       </c>
-      <c r="P50" s="40">
+      <c r="P50" s="57">
         <v>369</v>
       </c>
-      <c r="Q50" s="48">
+      <c r="Q50" s="61">
         <v>280</v>
       </c>
-      <c r="R50" s="42">
+      <c r="R50" s="58">
         <v>501</v>
       </c>
-      <c r="S50" s="43">
+      <c r="S50" s="60">
         <v>330</v>
       </c>
-      <c r="T50" s="40">
+      <c r="T50" s="57">
         <v>256</v>
       </c>
-      <c r="U50" s="45">
+      <c r="U50" s="58">
         <v>340</v>
       </c>
-      <c r="V50" s="45">
+      <c r="V50" s="58">
         <v>381</v>
       </c>
-      <c r="W50" s="40">
+      <c r="W50" s="57">
         <v>113</v>
       </c>
-      <c r="X50" s="59">
+      <c r="X50" s="58">
         <v>532</v>
       </c>
-      <c r="Y50" s="59">
+      <c r="Y50" s="58">
         <v>371</v>
       </c>
-      <c r="Z50" s="38">
+      <c r="Z50" s="61">
         <v>557</v>
       </c>
-      <c r="AA50" s="59">
+      <c r="AA50" s="58">
         <v>593</v>
       </c>
-      <c r="AB50" s="59">
+      <c r="AB50" s="58">
         <v>363</v>
       </c>
-      <c r="AC50" s="59">
+      <c r="AC50" s="58">
         <v>478</v>
       </c>
-      <c r="AD50" s="59">
+      <c r="AD50" s="58">
         <v>208</v>
       </c>
-      <c r="AE50" s="38">
+      <c r="AE50" s="61">
         <v>49</v>
       </c>
-      <c r="AF50" s="38">
+      <c r="AF50" s="61">
         <v>62</v>
       </c>
-      <c r="AG50" s="38">
+      <c r="AG50" s="61">
         <v>124</v>
       </c>
+      <c r="AH50" s="57">
+        <v>56</v>
+      </c>
     </row>
-    <row r="51" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="31" t="s">
+    <row r="51" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="B51" s="47" t="s">
+      <c r="B51" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="41">
+      <c r="C51" s="51">
         <v>17</v>
       </c>
-      <c r="D51" s="41">
+      <c r="D51" s="51">
         <v>99</v>
       </c>
-      <c r="E51" s="41">
+      <c r="E51" s="51">
         <v>42</v>
       </c>
-      <c r="F51" s="41">
+      <c r="F51" s="51">
         <v>59</v>
       </c>
-      <c r="G51" s="41">
+      <c r="G51" s="51">
         <v>75</v>
       </c>
-      <c r="H51" s="41">
+      <c r="H51" s="51">
         <v>94</v>
       </c>
-      <c r="I51" s="40">
+      <c r="I51" s="50">
         <v>77</v>
       </c>
-      <c r="J51" s="40">
+      <c r="J51" s="50">
         <v>35</v>
       </c>
-      <c r="K51" s="40">
+      <c r="K51" s="50">
         <v>98</v>
       </c>
-      <c r="L51" s="40">
+      <c r="L51" s="50">
         <v>43</v>
       </c>
-      <c r="M51" s="40">
+      <c r="M51" s="50">
         <v>108</v>
       </c>
-      <c r="N51" s="40">
+      <c r="N51" s="50">
         <v>65</v>
       </c>
-      <c r="O51" s="40">
+      <c r="O51" s="57">
         <v>14</v>
       </c>
-      <c r="P51" s="40">
+      <c r="P51" s="57">
         <v>31</v>
       </c>
-      <c r="Q51" s="48">
+      <c r="Q51" s="61">
         <v>49</v>
       </c>
-      <c r="R51" s="42">
+      <c r="R51" s="58">
         <v>55</v>
       </c>
-      <c r="S51" s="43">
+      <c r="S51" s="60">
         <v>35</v>
       </c>
-      <c r="T51" s="41">
+      <c r="T51" s="59">
         <v>39</v>
       </c>
-      <c r="U51" s="45">
+      <c r="U51" s="58">
         <v>50</v>
       </c>
-      <c r="V51" s="45">
+      <c r="V51" s="58">
         <v>27</v>
       </c>
-      <c r="W51" s="41">
+      <c r="W51" s="59">
         <v>18</v>
       </c>
-      <c r="X51" s="59">
+      <c r="X51" s="58">
         <v>55</v>
       </c>
-      <c r="Y51" s="59">
+      <c r="Y51" s="58">
         <v>29</v>
       </c>
-      <c r="Z51" s="38">
+      <c r="Z51" s="61">
         <v>52</v>
       </c>
-      <c r="AA51" s="59">
+      <c r="AA51" s="58">
         <v>33</v>
       </c>
-      <c r="AB51" s="59">
+      <c r="AB51" s="58">
         <v>19</v>
       </c>
-      <c r="AC51" s="59">
+      <c r="AC51" s="58">
         <v>53</v>
       </c>
-      <c r="AD51" s="59">
+      <c r="AD51" s="58">
         <v>27</v>
       </c>
-      <c r="AE51" s="38">
+      <c r="AE51" s="61">
         <v>11</v>
       </c>
-      <c r="AF51" s="38">
+      <c r="AF51" s="61">
         <v>9</v>
       </c>
-      <c r="AG51" s="38">
+      <c r="AG51" s="61">
         <v>24</v>
       </c>
+      <c r="AH51" s="61">
+        <v>10</v>
+      </c>
     </row>
-    <row r="52" spans="1:33" s="37" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B52" s="74" t="s">
+    <row r="52" spans="1:34" s="31" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="34"/>
+      <c r="B52" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="C52" s="74"/>
-[...29 lines deleted...]
-      <c r="AG52" s="73"/>
+      <c r="C52" s="68"/>
+      <c r="D52" s="68"/>
+      <c r="E52" s="68"/>
+      <c r="F52" s="68"/>
+      <c r="G52" s="68"/>
+      <c r="H52" s="68"/>
+      <c r="I52" s="68"/>
+      <c r="J52" s="68"/>
+      <c r="K52" s="68"/>
+      <c r="L52" s="68"/>
+      <c r="M52" s="68"/>
+      <c r="N52" s="68"/>
+      <c r="O52" s="68"/>
+      <c r="P52" s="68"/>
+      <c r="Q52" s="68"/>
+      <c r="R52" s="68"/>
+      <c r="S52" s="68"/>
+      <c r="T52" s="68"/>
+      <c r="U52" s="68"/>
+      <c r="V52" s="68"/>
+      <c r="W52" s="68"/>
+      <c r="X52" s="68"/>
+      <c r="Y52" s="68"/>
+      <c r="Z52" s="68"/>
+      <c r="AA52" s="68"/>
+      <c r="AB52" s="68"/>
+      <c r="AC52" s="68"/>
+      <c r="AD52" s="68"/>
+      <c r="AE52" s="68"/>
+      <c r="AF52" s="68"/>
+      <c r="AG52" s="68"/>
+      <c r="AH52" s="68"/>
     </row>
-    <row r="53" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B53" s="39" t="s">
+    <row r="53" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="33"/>
+      <c r="B53" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="C53" s="40">
+      <c r="C53" s="50">
         <v>165</v>
       </c>
-      <c r="D53" s="40">
+      <c r="D53" s="50">
         <v>1144</v>
       </c>
-      <c r="E53" s="41">
+      <c r="E53" s="51">
         <v>950</v>
       </c>
-      <c r="F53" s="40">
+      <c r="F53" s="50">
         <v>751</v>
       </c>
-      <c r="G53" s="40">
+      <c r="G53" s="50">
         <v>734</v>
       </c>
-      <c r="H53" s="40">
+      <c r="H53" s="50">
         <v>622</v>
       </c>
-      <c r="I53" s="40">
+      <c r="I53" s="50">
         <v>348</v>
       </c>
-      <c r="J53" s="40">
+      <c r="J53" s="50">
         <v>376</v>
       </c>
-      <c r="K53" s="40">
+      <c r="K53" s="50">
         <v>1008</v>
       </c>
-      <c r="L53" s="40">
+      <c r="L53" s="50">
         <v>849</v>
       </c>
-      <c r="M53" s="40">
+      <c r="M53" s="50">
         <v>1281</v>
       </c>
-      <c r="N53" s="40">
+      <c r="N53" s="50">
         <v>1342</v>
       </c>
-      <c r="O53" s="40">
+      <c r="O53" s="57">
         <v>79</v>
       </c>
-      <c r="P53" s="40">
+      <c r="P53" s="57">
         <v>1193</v>
       </c>
-      <c r="Q53" s="48">
+      <c r="Q53" s="61">
         <v>823</v>
       </c>
-      <c r="R53" s="42">
+      <c r="R53" s="58">
         <v>1271</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="60">
         <v>504</v>
       </c>
-      <c r="T53" s="44">
+      <c r="T53" s="61">
         <v>600</v>
       </c>
-      <c r="U53" s="45">
+      <c r="U53" s="58">
         <v>837</v>
       </c>
-      <c r="V53" s="45">
+      <c r="V53" s="58">
         <v>804</v>
       </c>
-      <c r="W53" s="41">
+      <c r="W53" s="59">
         <v>217</v>
       </c>
-      <c r="X53" s="59">
+      <c r="X53" s="58">
         <v>889</v>
       </c>
-      <c r="Y53" s="63">
+      <c r="Y53" s="60">
         <v>616</v>
       </c>
-      <c r="Z53" s="38">
+      <c r="Z53" s="61">
         <v>863</v>
       </c>
-      <c r="AA53" s="38">
+      <c r="AA53" s="61">
         <v>853</v>
       </c>
-      <c r="AB53" s="38">
+      <c r="AB53" s="61">
         <v>518</v>
       </c>
-      <c r="AC53" s="59">
+      <c r="AC53" s="58">
         <v>495</v>
       </c>
-      <c r="AD53" s="38">
+      <c r="AD53" s="61">
         <v>449</v>
       </c>
-      <c r="AE53" s="38">
+      <c r="AE53" s="61">
         <v>101</v>
       </c>
-      <c r="AF53" s="38">
+      <c r="AF53" s="61">
         <v>119</v>
       </c>
-      <c r="AG53" s="38">
+      <c r="AG53" s="61">
         <v>81</v>
       </c>
+      <c r="AH53" s="57">
+        <v>96</v>
+      </c>
     </row>
-    <row r="54" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A54" s="28">
+    <row r="54" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="27">
         <v>100000000</v>
       </c>
-      <c r="B54" s="46" t="s">
+      <c r="B54" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C54" s="40">
+      <c r="C54" s="50">
         <v>1</v>
       </c>
-      <c r="D54" s="40">
+      <c r="D54" s="50">
         <v>1</v>
       </c>
-      <c r="E54" s="41">
+      <c r="E54" s="51">
         <v>5</v>
       </c>
-      <c r="F54" s="40">
-[...2 lines deleted...]
-      <c r="G54" s="40">
+      <c r="F54" s="50">
+        <v>0</v>
+      </c>
+      <c r="G54" s="50">
         <v>1</v>
       </c>
-      <c r="H54" s="40">
-[...2 lines deleted...]
-      <c r="I54" s="40">
+      <c r="H54" s="50">
+        <v>0</v>
+      </c>
+      <c r="I54" s="50">
         <v>3</v>
       </c>
-      <c r="J54" s="40">
+      <c r="J54" s="50">
         <v>5</v>
       </c>
-      <c r="K54" s="40">
+      <c r="K54" s="50">
         <v>8</v>
       </c>
-      <c r="L54" s="40">
+      <c r="L54" s="50">
         <v>5</v>
       </c>
-      <c r="M54" s="40">
+      <c r="M54" s="50">
         <v>1</v>
       </c>
-      <c r="N54" s="40">
-[...5 lines deleted...]
-      <c r="P54" s="40">
+      <c r="N54" s="50">
+        <v>0</v>
+      </c>
+      <c r="O54" s="57">
+        <v>0</v>
+      </c>
+      <c r="P54" s="57">
         <v>1</v>
       </c>
-      <c r="Q54" s="48">
-[...2 lines deleted...]
-      <c r="R54" s="42">
+      <c r="Q54" s="61">
+        <v>0</v>
+      </c>
+      <c r="R54" s="58">
         <v>8</v>
       </c>
-      <c r="S54" s="43">
+      <c r="S54" s="60">
         <v>1</v>
       </c>
-      <c r="T54" s="44">
+      <c r="T54" s="61">
         <v>4</v>
       </c>
-      <c r="U54" s="45">
+      <c r="U54" s="58">
         <v>11</v>
       </c>
-      <c r="V54" s="45">
+      <c r="V54" s="58">
         <v>13</v>
       </c>
-      <c r="W54" s="41">
+      <c r="W54" s="59">
         <v>2</v>
       </c>
-      <c r="X54" s="59">
+      <c r="X54" s="58">
         <v>6</v>
       </c>
-      <c r="Y54" s="63">
+      <c r="Y54" s="60">
         <v>8</v>
       </c>
-      <c r="Z54" s="38">
+      <c r="Z54" s="61">
         <v>3</v>
       </c>
-      <c r="AA54" s="38">
+      <c r="AA54" s="61">
         <v>9</v>
       </c>
-      <c r="AB54" s="38">
+      <c r="AB54" s="61">
         <v>1</v>
       </c>
-      <c r="AC54" s="59">
+      <c r="AC54" s="58">
         <v>3</v>
       </c>
-      <c r="AD54" s="38">
+      <c r="AD54" s="61">
         <v>2</v>
       </c>
-      <c r="AE54" s="38">
+      <c r="AE54" s="61">
         <v>2</v>
       </c>
-      <c r="AF54" s="38">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AF54" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="57">
+        <v>2</v>
       </c>
     </row>
-    <row r="55" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A55" s="29" t="s">
+    <row r="55" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="B55" s="47" t="s">
+      <c r="B55" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C55" s="40">
-[...2 lines deleted...]
-      <c r="D55" s="40">
+      <c r="C55" s="50">
+        <v>0</v>
+      </c>
+      <c r="D55" s="50">
         <v>29</v>
       </c>
-      <c r="E55" s="41">
+      <c r="E55" s="51">
         <v>272</v>
       </c>
-      <c r="F55" s="40">
+      <c r="F55" s="50">
         <v>40</v>
       </c>
-      <c r="G55" s="40">
+      <c r="G55" s="50">
         <v>35</v>
       </c>
-      <c r="H55" s="40">
+      <c r="H55" s="50">
         <v>26</v>
       </c>
-      <c r="I55" s="40">
+      <c r="I55" s="50">
         <v>14</v>
       </c>
-      <c r="J55" s="40">
+      <c r="J55" s="50">
         <v>59</v>
       </c>
-      <c r="K55" s="40">
+      <c r="K55" s="50">
         <v>50</v>
       </c>
-      <c r="L55" s="40">
+      <c r="L55" s="50">
         <v>33</v>
       </c>
-      <c r="M55" s="40">
+      <c r="M55" s="50">
         <v>46</v>
       </c>
-      <c r="N55" s="40">
+      <c r="N55" s="50">
         <v>36</v>
       </c>
-      <c r="O55" s="40">
+      <c r="O55" s="57">
         <v>6</v>
       </c>
-      <c r="P55" s="40">
+      <c r="P55" s="57">
         <v>26</v>
       </c>
-      <c r="Q55" s="48">
+      <c r="Q55" s="61">
         <v>12</v>
       </c>
-      <c r="R55" s="42">
+      <c r="R55" s="58">
         <v>36</v>
       </c>
-      <c r="S55" s="43">
+      <c r="S55" s="60">
         <v>17</v>
       </c>
-      <c r="T55" s="44">
+      <c r="T55" s="61">
         <v>10</v>
       </c>
-      <c r="U55" s="45">
+      <c r="U55" s="58">
         <v>10</v>
       </c>
-      <c r="V55" s="45">
+      <c r="V55" s="58">
         <v>25</v>
       </c>
-      <c r="W55" s="41">
+      <c r="W55" s="59">
         <v>7</v>
       </c>
-      <c r="X55" s="59">
+      <c r="X55" s="58">
         <v>9</v>
       </c>
-      <c r="Y55" s="63">
+      <c r="Y55" s="60">
         <v>8</v>
       </c>
-      <c r="Z55" s="38">
+      <c r="Z55" s="61">
         <v>11</v>
       </c>
-      <c r="AA55" s="38">
+      <c r="AA55" s="61">
         <v>21</v>
       </c>
-      <c r="AB55" s="38">
+      <c r="AB55" s="61">
         <v>13</v>
       </c>
-      <c r="AC55" s="59">
+      <c r="AC55" s="58">
         <v>23</v>
       </c>
-      <c r="AD55" s="38">
+      <c r="AD55" s="61">
         <v>7</v>
       </c>
-      <c r="AE55" s="38">
+      <c r="AE55" s="61">
         <v>2</v>
       </c>
-      <c r="AF55" s="38">
+      <c r="AF55" s="61">
         <v>4</v>
       </c>
-      <c r="AG55" s="38">
+      <c r="AG55" s="61">
         <v>3</v>
       </c>
+      <c r="AH55" s="57">
+        <v>6</v>
+      </c>
     </row>
-    <row r="56" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A56" s="30" t="s">
+    <row r="56" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="B56" s="47" t="s">
+      <c r="B56" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="C56" s="40">
+      <c r="C56" s="50">
         <v>1</v>
       </c>
-      <c r="D56" s="40">
+      <c r="D56" s="50">
         <v>4</v>
       </c>
-      <c r="E56" s="41">
+      <c r="E56" s="51">
         <v>2</v>
       </c>
-      <c r="F56" s="40">
+      <c r="F56" s="50">
         <v>1</v>
       </c>
-      <c r="G56" s="40">
+      <c r="G56" s="50">
         <v>4</v>
       </c>
-      <c r="H56" s="40">
+      <c r="H56" s="50">
         <v>2</v>
       </c>
-      <c r="I56" s="40">
+      <c r="I56" s="50">
         <v>1</v>
       </c>
-      <c r="J56" s="40">
-[...2 lines deleted...]
-      <c r="K56" s="40">
+      <c r="J56" s="50">
+        <v>0</v>
+      </c>
+      <c r="K56" s="50">
         <v>4</v>
       </c>
-      <c r="L56" s="40">
+      <c r="L56" s="50">
         <v>3</v>
       </c>
-      <c r="M56" s="40">
+      <c r="M56" s="50">
         <v>5</v>
       </c>
-      <c r="N56" s="40">
+      <c r="N56" s="50">
         <v>6</v>
       </c>
-      <c r="O56" s="40">
-[...2 lines deleted...]
-      <c r="P56" s="40">
+      <c r="O56" s="57">
+        <v>0</v>
+      </c>
+      <c r="P56" s="57">
         <v>1</v>
       </c>
-      <c r="Q56" s="48">
+      <c r="Q56" s="61">
         <v>10</v>
       </c>
-      <c r="R56" s="42">
+      <c r="R56" s="58">
         <v>2</v>
       </c>
-      <c r="S56" s="43">
+      <c r="S56" s="60">
         <v>7</v>
       </c>
-      <c r="T56" s="44">
+      <c r="T56" s="61">
         <v>3</v>
       </c>
-      <c r="U56" s="45">
+      <c r="U56" s="58">
         <v>3</v>
       </c>
-      <c r="V56" s="45">
+      <c r="V56" s="58">
         <v>7</v>
       </c>
-      <c r="W56" s="41">
+      <c r="W56" s="59">
         <v>3</v>
       </c>
-      <c r="X56" s="59">
+      <c r="X56" s="58">
         <v>11</v>
       </c>
-      <c r="Y56" s="63">
+      <c r="Y56" s="60">
         <v>4</v>
       </c>
-      <c r="Z56" s="38">
+      <c r="Z56" s="61">
         <v>3</v>
       </c>
-      <c r="AA56" s="38">
+      <c r="AA56" s="61">
         <v>11</v>
       </c>
-      <c r="AB56" s="38">
+      <c r="AB56" s="61">
         <v>4</v>
       </c>
-      <c r="AC56" s="59">
-[...2 lines deleted...]
-      <c r="AD56" s="38">
+      <c r="AC56" s="58">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="61">
         <v>2</v>
       </c>
-      <c r="AE56" s="38">
-[...5 lines deleted...]
-      <c r="AG56" s="38">
+      <c r="AE56" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="61">
         <v>1</v>
       </c>
+      <c r="AH56" s="57">
+        <v>1</v>
+      </c>
     </row>
-    <row r="57" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="B57" s="47" t="s">
+      <c r="B57" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="C57" s="40">
+      <c r="C57" s="50">
         <v>75</v>
       </c>
-      <c r="D57" s="40">
+      <c r="D57" s="50">
         <v>385</v>
       </c>
-      <c r="E57" s="41">
+      <c r="E57" s="51">
         <v>271</v>
       </c>
-      <c r="F57" s="40">
+      <c r="F57" s="50">
         <v>259</v>
       </c>
-      <c r="G57" s="40">
+      <c r="G57" s="50">
         <v>369</v>
       </c>
-      <c r="H57" s="40">
+      <c r="H57" s="50">
         <v>226</v>
       </c>
-      <c r="I57" s="40">
+      <c r="I57" s="50">
         <v>49</v>
       </c>
-      <c r="J57" s="40">
+      <c r="J57" s="50">
         <v>69</v>
       </c>
-      <c r="K57" s="40">
+      <c r="K57" s="50">
         <v>531</v>
       </c>
-      <c r="L57" s="40">
+      <c r="L57" s="50">
         <v>329</v>
       </c>
-      <c r="M57" s="40">
+      <c r="M57" s="50">
         <v>685</v>
       </c>
-      <c r="N57" s="40">
+      <c r="N57" s="50">
         <v>701</v>
       </c>
-      <c r="O57" s="40">
+      <c r="O57" s="57">
         <v>33</v>
       </c>
-      <c r="P57" s="40">
+      <c r="P57" s="57">
         <v>786</v>
       </c>
-      <c r="Q57" s="48">
+      <c r="Q57" s="61">
         <v>440</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="58">
         <v>770</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="60">
         <v>256</v>
       </c>
-      <c r="T57" s="44">
+      <c r="T57" s="61">
         <v>284</v>
       </c>
-      <c r="U57" s="45">
+      <c r="U57" s="58">
         <v>467</v>
       </c>
-      <c r="V57" s="45">
+      <c r="V57" s="58">
         <v>390</v>
       </c>
-      <c r="W57" s="41">
+      <c r="W57" s="59">
         <v>97</v>
       </c>
-      <c r="X57" s="59">
+      <c r="X57" s="58">
         <v>345</v>
       </c>
-      <c r="Y57" s="63">
+      <c r="Y57" s="60">
         <v>246</v>
       </c>
-      <c r="Z57" s="38">
+      <c r="Z57" s="61">
         <v>404</v>
       </c>
-      <c r="AA57" s="38">
+      <c r="AA57" s="61">
         <v>414</v>
       </c>
-      <c r="AB57" s="38">
+      <c r="AB57" s="61">
         <v>222</v>
       </c>
-      <c r="AC57" s="59">
+      <c r="AC57" s="58">
         <v>131</v>
       </c>
-      <c r="AD57" s="38">
+      <c r="AD57" s="61">
         <v>207</v>
       </c>
-      <c r="AE57" s="38">
+      <c r="AE57" s="61">
         <v>53</v>
       </c>
-      <c r="AF57" s="38">
+      <c r="AF57" s="61">
         <v>54</v>
       </c>
-      <c r="AG57" s="38">
+      <c r="AG57" s="61">
         <v>33</v>
       </c>
+      <c r="AH57" s="57">
+        <v>33</v>
+      </c>
     </row>
-    <row r="58" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="B58" s="47" t="s">
+      <c r="B58" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C58" s="40">
-[...2 lines deleted...]
-      <c r="D58" s="40">
+      <c r="C58" s="50">
+        <v>0</v>
+      </c>
+      <c r="D58" s="50">
         <v>17</v>
       </c>
-      <c r="E58" s="41">
+      <c r="E58" s="51">
         <v>10</v>
       </c>
-      <c r="F58" s="40">
+      <c r="F58" s="50">
         <v>28</v>
       </c>
-      <c r="G58" s="40">
+      <c r="G58" s="50">
         <v>24</v>
       </c>
-      <c r="H58" s="40">
+      <c r="H58" s="50">
         <v>8</v>
       </c>
-      <c r="I58" s="40">
+      <c r="I58" s="50">
         <v>13</v>
       </c>
-      <c r="J58" s="40">
+      <c r="J58" s="50">
         <v>12</v>
       </c>
-      <c r="K58" s="40">
+      <c r="K58" s="50">
         <v>7</v>
       </c>
-      <c r="L58" s="40">
+      <c r="L58" s="50">
         <v>19</v>
       </c>
-      <c r="M58" s="40">
+      <c r="M58" s="50">
         <v>16</v>
       </c>
-      <c r="N58" s="40">
+      <c r="N58" s="50">
         <v>15</v>
       </c>
-      <c r="O58" s="40">
-[...2 lines deleted...]
-      <c r="P58" s="40">
+      <c r="O58" s="57">
+        <v>0</v>
+      </c>
+      <c r="P58" s="57">
         <v>18</v>
       </c>
-      <c r="Q58" s="48">
+      <c r="Q58" s="61">
         <v>7</v>
       </c>
-      <c r="R58" s="42">
+      <c r="R58" s="58">
         <v>11</v>
       </c>
-      <c r="S58" s="43">
+      <c r="S58" s="60">
         <v>4</v>
       </c>
-      <c r="T58" s="44">
+      <c r="T58" s="61">
         <v>21</v>
       </c>
-      <c r="U58" s="45">
+      <c r="U58" s="58">
         <v>23</v>
       </c>
-      <c r="V58" s="45">
+      <c r="V58" s="58">
         <v>16</v>
       </c>
-      <c r="W58" s="41">
+      <c r="W58" s="59">
         <v>6</v>
       </c>
-      <c r="X58" s="59">
+      <c r="X58" s="58">
         <v>15</v>
       </c>
-      <c r="Y58" s="63">
+      <c r="Y58" s="60">
         <v>3</v>
       </c>
-      <c r="Z58" s="38">
+      <c r="Z58" s="61">
         <v>19</v>
       </c>
-      <c r="AA58" s="38">
+      <c r="AA58" s="61">
         <v>7</v>
       </c>
-      <c r="AB58" s="38">
+      <c r="AB58" s="61">
         <v>5</v>
       </c>
-      <c r="AC58" s="59">
+      <c r="AC58" s="58">
         <v>3</v>
       </c>
-      <c r="AD58" s="38">
+      <c r="AD58" s="61">
         <v>3</v>
       </c>
-      <c r="AE58" s="38">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AE58" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH58" s="57">
+        <v>3</v>
       </c>
     </row>
-    <row r="59" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="B59" s="47" t="s">
+      <c r="B59" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="40">
+      <c r="C59" s="50">
         <v>2</v>
       </c>
-      <c r="D59" s="40">
+      <c r="D59" s="50">
         <v>13</v>
       </c>
-      <c r="E59" s="41">
+      <c r="E59" s="51">
         <v>3</v>
       </c>
-      <c r="F59" s="40">
+      <c r="F59" s="50">
         <v>8</v>
       </c>
-      <c r="G59" s="40">
+      <c r="G59" s="50">
         <v>1</v>
       </c>
-      <c r="H59" s="40">
+      <c r="H59" s="50">
         <v>2</v>
       </c>
-      <c r="I59" s="40">
+      <c r="I59" s="50">
         <v>1</v>
       </c>
-      <c r="J59" s="40">
+      <c r="J59" s="50">
         <v>2</v>
       </c>
-      <c r="K59" s="40">
+      <c r="K59" s="50">
         <v>6</v>
       </c>
-      <c r="L59" s="40">
+      <c r="L59" s="50">
         <v>2</v>
       </c>
-      <c r="M59" s="40">
+      <c r="M59" s="50">
         <v>4</v>
       </c>
-      <c r="N59" s="40">
+      <c r="N59" s="50">
         <v>4</v>
       </c>
-      <c r="O59" s="40">
-[...8 lines deleted...]
-      <c r="R59" s="42">
+      <c r="O59" s="57">
+        <v>0</v>
+      </c>
+      <c r="P59" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="61">
+        <v>0</v>
+      </c>
+      <c r="R59" s="58">
         <v>1</v>
       </c>
-      <c r="S59" s="43">
-[...11 lines deleted...]
-      <c r="W59" s="41">
+      <c r="S59" s="60">
+        <v>0</v>
+      </c>
+      <c r="T59" s="61">
+        <v>0</v>
+      </c>
+      <c r="U59" s="58">
+        <v>0</v>
+      </c>
+      <c r="V59" s="58">
+        <v>0</v>
+      </c>
+      <c r="W59" s="59">
         <v>1</v>
       </c>
-      <c r="X59" s="59">
+      <c r="X59" s="58">
         <v>4</v>
       </c>
-      <c r="Y59" s="63">
+      <c r="Y59" s="60">
         <v>2</v>
       </c>
-      <c r="Z59" s="38">
+      <c r="Z59" s="61">
         <v>1</v>
       </c>
-      <c r="AA59" s="38">
-[...2 lines deleted...]
-      <c r="AB59" s="38">
+      <c r="AA59" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="61">
         <v>2</v>
       </c>
-      <c r="AC59" s="59">
+      <c r="AC59" s="58">
         <v>1</v>
       </c>
-      <c r="AD59" s="38">
+      <c r="AD59" s="61">
         <v>1</v>
       </c>
-      <c r="AE59" s="38">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AE59" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH59" s="57">
+        <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="B60" s="47" t="s">
+      <c r="B60" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C60" s="40">
+      <c r="C60" s="50">
         <v>2</v>
       </c>
-      <c r="D60" s="40">
+      <c r="D60" s="50">
         <v>18</v>
       </c>
-      <c r="E60" s="41">
+      <c r="E60" s="51">
         <v>21</v>
       </c>
-      <c r="F60" s="40">
+      <c r="F60" s="50">
         <v>14</v>
       </c>
-      <c r="G60" s="40">
+      <c r="G60" s="50">
         <v>20</v>
       </c>
-      <c r="H60" s="40">
+      <c r="H60" s="50">
         <v>17</v>
       </c>
-      <c r="I60" s="40">
+      <c r="I60" s="50">
         <v>23</v>
       </c>
-      <c r="J60" s="40">
+      <c r="J60" s="50">
         <v>8</v>
       </c>
-      <c r="K60" s="40">
+      <c r="K60" s="50">
         <v>14</v>
       </c>
-      <c r="L60" s="40">
+      <c r="L60" s="50">
         <v>36</v>
       </c>
-      <c r="M60" s="40">
+      <c r="M60" s="50">
         <v>24</v>
       </c>
-      <c r="N60" s="40">
+      <c r="N60" s="50">
         <v>37</v>
       </c>
-      <c r="O60" s="40">
+      <c r="O60" s="57">
         <v>4</v>
       </c>
-      <c r="P60" s="40">
+      <c r="P60" s="57">
         <v>7</v>
       </c>
-      <c r="Q60" s="48">
+      <c r="Q60" s="61">
         <v>13</v>
       </c>
-      <c r="R60" s="42">
+      <c r="R60" s="58">
         <v>23</v>
       </c>
-      <c r="S60" s="43">
+      <c r="S60" s="60">
         <v>13</v>
       </c>
-      <c r="T60" s="44">
+      <c r="T60" s="61">
         <v>14</v>
       </c>
-      <c r="U60" s="45">
+      <c r="U60" s="58">
         <v>14</v>
       </c>
-      <c r="V60" s="45">
+      <c r="V60" s="58">
         <v>32</v>
       </c>
-      <c r="W60" s="41">
+      <c r="W60" s="59">
         <v>2</v>
       </c>
-      <c r="X60" s="59">
+      <c r="X60" s="58">
         <v>31</v>
       </c>
-      <c r="Y60" s="63">
+      <c r="Y60" s="60">
         <v>23</v>
       </c>
-      <c r="Z60" s="38">
+      <c r="Z60" s="61">
         <v>14</v>
       </c>
-      <c r="AA60" s="38">
+      <c r="AA60" s="61">
         <v>35</v>
       </c>
-      <c r="AB60" s="38">
+      <c r="AB60" s="61">
         <v>4</v>
       </c>
-      <c r="AC60" s="59">
+      <c r="AC60" s="58">
         <v>14</v>
       </c>
-      <c r="AD60" s="38">
+      <c r="AD60" s="61">
         <v>6</v>
       </c>
-      <c r="AE60" s="38">
+      <c r="AE60" s="61">
         <v>4</v>
       </c>
-      <c r="AF60" s="38">
+      <c r="AF60" s="61">
         <v>1</v>
       </c>
-      <c r="AG60" s="38">
+      <c r="AG60" s="61">
         <v>5</v>
       </c>
+      <c r="AH60" s="57">
+        <v>6</v>
+      </c>
     </row>
-    <row r="61" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="24" t="s">
         <v>78</v>
       </c>
-      <c r="B61" s="47" t="s">
+      <c r="B61" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="40">
+      <c r="C61" s="50">
         <v>1</v>
       </c>
-      <c r="D61" s="40">
+      <c r="D61" s="50">
         <v>17</v>
       </c>
-      <c r="E61" s="41">
+      <c r="E61" s="51">
         <v>6</v>
       </c>
-      <c r="F61" s="40">
+      <c r="F61" s="50">
         <v>7</v>
       </c>
-      <c r="G61" s="40">
+      <c r="G61" s="50">
         <v>13</v>
       </c>
-      <c r="H61" s="40">
+      <c r="H61" s="50">
         <v>2</v>
       </c>
-      <c r="I61" s="40">
+      <c r="I61" s="50">
         <v>3</v>
       </c>
-      <c r="J61" s="40">
+      <c r="J61" s="50">
         <v>1</v>
       </c>
-      <c r="K61" s="40">
+      <c r="K61" s="50">
         <v>12</v>
       </c>
-      <c r="L61" s="40">
+      <c r="L61" s="50">
         <v>10</v>
       </c>
-      <c r="M61" s="40">
+      <c r="M61" s="50">
         <v>12</v>
       </c>
-      <c r="N61" s="40">
+      <c r="N61" s="50">
         <v>21</v>
       </c>
-      <c r="O61" s="40">
+      <c r="O61" s="57">
         <v>3</v>
       </c>
-      <c r="P61" s="40">
+      <c r="P61" s="57">
         <v>22</v>
       </c>
-      <c r="Q61" s="48">
+      <c r="Q61" s="61">
         <v>32</v>
       </c>
-      <c r="R61" s="42">
+      <c r="R61" s="58">
         <v>41</v>
       </c>
-      <c r="S61" s="43">
+      <c r="S61" s="60">
         <v>26</v>
       </c>
-      <c r="T61" s="44">
+      <c r="T61" s="61">
         <v>11</v>
       </c>
-      <c r="U61" s="45">
+      <c r="U61" s="58">
         <v>27</v>
       </c>
-      <c r="V61" s="45">
+      <c r="V61" s="58">
         <v>44</v>
       </c>
-      <c r="W61" s="40">
+      <c r="W61" s="57">
         <v>4</v>
       </c>
-      <c r="X61" s="59">
+      <c r="X61" s="58">
         <v>26</v>
       </c>
-      <c r="Y61" s="63">
+      <c r="Y61" s="60">
         <v>22</v>
       </c>
-      <c r="Z61" s="38">
+      <c r="Z61" s="61">
         <v>46</v>
       </c>
-      <c r="AA61" s="38">
+      <c r="AA61" s="61">
         <v>47</v>
       </c>
-      <c r="AB61" s="38">
+      <c r="AB61" s="61">
         <v>35</v>
       </c>
-      <c r="AC61" s="59">
+      <c r="AC61" s="58">
         <v>48</v>
       </c>
-      <c r="AD61" s="38">
+      <c r="AD61" s="61">
         <v>30</v>
       </c>
-      <c r="AE61" s="38">
+      <c r="AE61" s="61">
         <v>4</v>
       </c>
-      <c r="AF61" s="38">
+      <c r="AF61" s="61">
         <v>14</v>
       </c>
-      <c r="AG61" s="38">
-        <v>0</v>
+      <c r="AG61" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH61" s="57">
+        <v>3</v>
       </c>
     </row>
-    <row r="62" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B62" s="47" t="s">
+      <c r="B62" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C62" s="40">
+      <c r="C62" s="50">
         <v>2</v>
       </c>
-      <c r="D62" s="40">
+      <c r="D62" s="50">
         <v>5</v>
       </c>
-      <c r="E62" s="41">
+      <c r="E62" s="51">
         <v>6</v>
       </c>
-      <c r="F62" s="40">
+      <c r="F62" s="50">
         <v>5</v>
       </c>
-      <c r="G62" s="40">
+      <c r="G62" s="50">
         <v>1</v>
       </c>
-      <c r="H62" s="40">
+      <c r="H62" s="50">
         <v>3</v>
       </c>
-      <c r="I62" s="40">
-[...5 lines deleted...]
-      <c r="K62" s="40">
+      <c r="I62" s="50">
+        <v>0</v>
+      </c>
+      <c r="J62" s="50">
+        <v>0</v>
+      </c>
+      <c r="K62" s="50">
         <v>5</v>
       </c>
-      <c r="L62" s="40">
+      <c r="L62" s="50">
         <v>3</v>
       </c>
-      <c r="M62" s="40">
+      <c r="M62" s="50">
         <v>5</v>
       </c>
-      <c r="N62" s="40">
+      <c r="N62" s="50">
         <v>13</v>
       </c>
-      <c r="O62" s="40">
-[...2 lines deleted...]
-      <c r="P62" s="40">
+      <c r="O62" s="57">
+        <v>0</v>
+      </c>
+      <c r="P62" s="57">
         <v>5</v>
       </c>
-      <c r="Q62" s="48">
+      <c r="Q62" s="61">
         <v>4</v>
       </c>
-      <c r="R62" s="42">
+      <c r="R62" s="58">
         <v>7</v>
       </c>
-      <c r="S62" s="43">
-[...2 lines deleted...]
-      <c r="T62" s="44">
+      <c r="S62" s="60">
+        <v>0</v>
+      </c>
+      <c r="T62" s="61">
         <v>3</v>
       </c>
-      <c r="U62" s="45">
+      <c r="U62" s="58">
         <v>11</v>
       </c>
-      <c r="V62" s="45">
+      <c r="V62" s="58">
         <v>2</v>
       </c>
-      <c r="W62" s="40">
+      <c r="W62" s="57">
         <v>5</v>
       </c>
-      <c r="X62" s="59">
+      <c r="X62" s="58">
         <v>8</v>
       </c>
-      <c r="Y62" s="63">
+      <c r="Y62" s="60">
         <v>4</v>
       </c>
-      <c r="Z62" s="38">
+      <c r="Z62" s="61">
         <v>6</v>
       </c>
-      <c r="AA62" s="38">
-[...2 lines deleted...]
-      <c r="AB62" s="38">
+      <c r="AA62" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="61">
         <v>3</v>
       </c>
-      <c r="AC62" s="59">
+      <c r="AC62" s="58">
         <v>1</v>
       </c>
-      <c r="AD62" s="38">
+      <c r="AD62" s="61">
         <v>3</v>
       </c>
-      <c r="AE62" s="38">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AE62" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH62" s="57">
+        <v>3</v>
       </c>
     </row>
-    <row r="63" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B63" s="47" t="s">
+      <c r="B63" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C63" s="40">
+      <c r="C63" s="50">
         <v>12</v>
       </c>
-      <c r="D63" s="40">
+      <c r="D63" s="50">
         <v>29</v>
       </c>
-      <c r="E63" s="41">
+      <c r="E63" s="51">
         <v>12</v>
       </c>
-      <c r="F63" s="40">
+      <c r="F63" s="50">
         <v>14</v>
       </c>
-      <c r="G63" s="40">
+      <c r="G63" s="50">
         <v>15</v>
       </c>
-      <c r="H63" s="40">
+      <c r="H63" s="50">
         <v>11</v>
       </c>
-      <c r="I63" s="40">
+      <c r="I63" s="50">
         <v>5</v>
       </c>
-      <c r="J63" s="40">
+      <c r="J63" s="50">
         <v>11</v>
       </c>
-      <c r="K63" s="40">
+      <c r="K63" s="50">
         <v>10</v>
       </c>
-      <c r="L63" s="40">
+      <c r="L63" s="50">
         <v>15</v>
       </c>
-      <c r="M63" s="40">
+      <c r="M63" s="50">
         <v>16</v>
       </c>
-      <c r="N63" s="40">
+      <c r="N63" s="50">
         <v>22</v>
       </c>
-      <c r="O63" s="40">
+      <c r="O63" s="57">
         <v>1</v>
       </c>
-      <c r="P63" s="40">
+      <c r="P63" s="57">
         <v>13</v>
       </c>
-      <c r="Q63" s="48">
+      <c r="Q63" s="61">
         <v>10</v>
       </c>
-      <c r="R63" s="42">
+      <c r="R63" s="58">
         <v>11</v>
       </c>
-      <c r="S63" s="43">
+      <c r="S63" s="60">
         <v>14</v>
       </c>
-      <c r="T63" s="44">
+      <c r="T63" s="61">
         <v>4</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="58">
         <v>9</v>
       </c>
-      <c r="V63" s="45">
+      <c r="V63" s="58">
         <v>6</v>
       </c>
-      <c r="W63" s="40">
+      <c r="W63" s="57">
         <v>5</v>
       </c>
-      <c r="X63" s="59">
+      <c r="X63" s="58">
         <v>18</v>
       </c>
-      <c r="Y63" s="63">
+      <c r="Y63" s="60">
         <v>19</v>
       </c>
-      <c r="Z63" s="38">
+      <c r="Z63" s="61">
         <v>11</v>
       </c>
-      <c r="AA63" s="38">
+      <c r="AA63" s="61">
         <v>13</v>
       </c>
-      <c r="AB63" s="38">
+      <c r="AB63" s="61">
         <v>9</v>
       </c>
-      <c r="AC63" s="59">
+      <c r="AC63" s="58">
         <v>11</v>
       </c>
-      <c r="AD63" s="38">
+      <c r="AD63" s="61">
         <v>1</v>
       </c>
-      <c r="AE63" s="38">
+      <c r="AE63" s="61">
         <v>8</v>
       </c>
-      <c r="AF63" s="38">
+      <c r="AF63" s="61">
         <v>6</v>
       </c>
-      <c r="AG63" s="38">
+      <c r="AG63" s="61">
         <v>2</v>
       </c>
+      <c r="AH63" s="57">
+        <v>5</v>
+      </c>
     </row>
-    <row r="64" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="B64" s="47" t="s">
+      <c r="B64" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C64" s="40">
-[...23 lines deleted...]
-      <c r="K64" s="40">
+      <c r="C64" s="50">
+        <v>0</v>
+      </c>
+      <c r="D64" s="50">
+        <v>0</v>
+      </c>
+      <c r="E64" s="51">
+        <v>0</v>
+      </c>
+      <c r="F64" s="50">
+        <v>0</v>
+      </c>
+      <c r="G64" s="50">
+        <v>0</v>
+      </c>
+      <c r="H64" s="50">
+        <v>0</v>
+      </c>
+      <c r="I64" s="50">
+        <v>0</v>
+      </c>
+      <c r="J64" s="50">
+        <v>0</v>
+      </c>
+      <c r="K64" s="50">
         <v>8</v>
       </c>
-      <c r="L64" s="40">
+      <c r="L64" s="50">
         <v>2</v>
       </c>
-      <c r="M64" s="40">
+      <c r="M64" s="50">
         <v>1</v>
       </c>
-      <c r="N64" s="40">
-[...2 lines deleted...]
-      <c r="O64" s="40">
+      <c r="N64" s="50">
+        <v>0</v>
+      </c>
+      <c r="O64" s="57">
         <v>1</v>
       </c>
-      <c r="P64" s="40">
-[...14 lines deleted...]
-      <c r="U64" s="45">
+      <c r="P64" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="61">
+        <v>0</v>
+      </c>
+      <c r="R64" s="58">
+        <v>0</v>
+      </c>
+      <c r="S64" s="60">
+        <v>0</v>
+      </c>
+      <c r="T64" s="61">
+        <v>0</v>
+      </c>
+      <c r="U64" s="58">
         <v>1</v>
       </c>
-      <c r="V64" s="45">
+      <c r="V64" s="58">
         <v>5</v>
       </c>
-      <c r="W64" s="40">
-[...8 lines deleted...]
-      <c r="Z64" s="38">
+      <c r="W64" s="57">
+        <v>0</v>
+      </c>
+      <c r="X64" s="58">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="60">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="61">
         <v>1</v>
       </c>
-      <c r="AA64" s="38">
+      <c r="AA64" s="61">
         <v>1</v>
       </c>
-      <c r="AB64" s="38">
-[...2 lines deleted...]
-      <c r="AC64" s="59">
+      <c r="AB64" s="61">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="58">
         <v>1</v>
       </c>
-      <c r="AD64" s="38">
-[...8 lines deleted...]
-      <c r="AG64" s="38">
+      <c r="AD64" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH64" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="24" t="s">
         <v>82</v>
       </c>
-      <c r="B65" s="47" t="s">
+      <c r="B65" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C65" s="40">
+      <c r="C65" s="50">
         <v>44</v>
       </c>
-      <c r="D65" s="40">
+      <c r="D65" s="50">
         <v>488</v>
       </c>
-      <c r="E65" s="41">
+      <c r="E65" s="51">
         <v>245</v>
       </c>
-      <c r="F65" s="40">
+      <c r="F65" s="50">
         <v>238</v>
       </c>
-      <c r="G65" s="40">
+      <c r="G65" s="50">
         <v>153</v>
       </c>
-      <c r="H65" s="40">
+      <c r="H65" s="50">
         <v>236</v>
       </c>
-      <c r="I65" s="40">
+      <c r="I65" s="50">
         <v>208</v>
       </c>
-      <c r="J65" s="40">
+      <c r="J65" s="50">
         <v>170</v>
       </c>
-      <c r="K65" s="40">
+      <c r="K65" s="50">
         <v>258</v>
       </c>
-      <c r="L65" s="40">
+      <c r="L65" s="50">
         <v>322</v>
       </c>
-      <c r="M65" s="40">
+      <c r="M65" s="50">
         <v>346</v>
       </c>
-      <c r="N65" s="40">
+      <c r="N65" s="50">
         <v>394</v>
       </c>
-      <c r="O65" s="40">
+      <c r="O65" s="57">
         <v>18</v>
       </c>
-      <c r="P65" s="40">
+      <c r="P65" s="57">
         <v>252</v>
       </c>
-      <c r="Q65" s="48">
+      <c r="Q65" s="61">
         <v>212</v>
       </c>
-      <c r="R65" s="42">
+      <c r="R65" s="58">
         <v>260</v>
       </c>
-      <c r="S65" s="43">
+      <c r="S65" s="60">
         <v>116</v>
       </c>
-      <c r="T65" s="44">
+      <c r="T65" s="61">
         <v>175</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="58">
         <v>172</v>
       </c>
-      <c r="V65" s="45">
+      <c r="V65" s="58">
         <v>208</v>
       </c>
-      <c r="W65" s="40">
+      <c r="W65" s="57">
         <v>61</v>
       </c>
-      <c r="X65" s="59">
+      <c r="X65" s="58">
         <v>326</v>
       </c>
-      <c r="Y65" s="63">
+      <c r="Y65" s="60">
         <v>177</v>
       </c>
-      <c r="Z65" s="38">
+      <c r="Z65" s="61">
         <v>243</v>
       </c>
-      <c r="AA65" s="38">
+      <c r="AA65" s="61">
         <v>213</v>
       </c>
-      <c r="AB65" s="38">
+      <c r="AB65" s="61">
         <v>129</v>
       </c>
-      <c r="AC65" s="59">
+      <c r="AC65" s="58">
         <v>177</v>
       </c>
-      <c r="AD65" s="38">
+      <c r="AD65" s="61">
         <v>114</v>
       </c>
-      <c r="AE65" s="38">
+      <c r="AE65" s="61">
         <v>11</v>
       </c>
-      <c r="AF65" s="38">
+      <c r="AF65" s="61">
         <v>12</v>
       </c>
-      <c r="AG65" s="38">
+      <c r="AG65" s="61">
         <v>18</v>
       </c>
+      <c r="AH65" s="57">
+        <v>21</v>
+      </c>
     </row>
-    <row r="66" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="B66" s="47" t="s">
+      <c r="B66" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C66" s="40">
+      <c r="C66" s="50">
         <v>6</v>
       </c>
-      <c r="D66" s="40">
+      <c r="D66" s="50">
         <v>25</v>
       </c>
-      <c r="E66" s="41">
+      <c r="E66" s="51">
         <v>23</v>
       </c>
-      <c r="F66" s="40">
+      <c r="F66" s="50">
         <v>66</v>
       </c>
-      <c r="G66" s="40">
+      <c r="G66" s="50">
         <v>26</v>
       </c>
-      <c r="H66" s="40">
+      <c r="H66" s="50">
         <v>14</v>
       </c>
-      <c r="I66" s="40">
-[...2 lines deleted...]
-      <c r="J66" s="40">
+      <c r="I66" s="50">
+        <v>0</v>
+      </c>
+      <c r="J66" s="50">
         <v>10</v>
       </c>
-      <c r="K66" s="40">
+      <c r="K66" s="50">
         <v>30</v>
       </c>
-      <c r="L66" s="40">
+      <c r="L66" s="50">
         <v>17</v>
       </c>
-      <c r="M66" s="40">
+      <c r="M66" s="50">
         <v>53</v>
       </c>
-      <c r="N66" s="40">
+      <c r="N66" s="50">
         <v>26</v>
       </c>
-      <c r="O66" s="40">
+      <c r="O66" s="57">
         <v>5</v>
       </c>
-      <c r="P66" s="40">
+      <c r="P66" s="57">
         <v>28</v>
       </c>
-      <c r="Q66" s="48">
+      <c r="Q66" s="61">
         <v>38</v>
       </c>
-      <c r="R66" s="42">
+      <c r="R66" s="58">
         <v>28</v>
       </c>
-      <c r="S66" s="43">
+      <c r="S66" s="60">
         <v>13</v>
       </c>
-      <c r="T66" s="44">
+      <c r="T66" s="61">
         <v>26</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="58">
         <v>21</v>
       </c>
-      <c r="V66" s="45">
+      <c r="V66" s="58">
         <v>14</v>
       </c>
-      <c r="W66" s="40">
+      <c r="W66" s="57">
         <v>6</v>
       </c>
-      <c r="X66" s="59">
+      <c r="X66" s="58">
         <v>20</v>
       </c>
-      <c r="Y66" s="63">
+      <c r="Y66" s="60">
         <v>44</v>
       </c>
-      <c r="Z66" s="38">
+      <c r="Z66" s="61">
         <v>33</v>
       </c>
-      <c r="AA66" s="38">
+      <c r="AA66" s="61">
         <v>32</v>
       </c>
-      <c r="AB66" s="38">
+      <c r="AB66" s="61">
         <v>27</v>
       </c>
-      <c r="AC66" s="59">
+      <c r="AC66" s="58">
         <v>38</v>
       </c>
-      <c r="AD66" s="38">
+      <c r="AD66" s="61">
         <v>23</v>
       </c>
-      <c r="AE66" s="38">
+      <c r="AE66" s="61">
         <v>10</v>
       </c>
-      <c r="AF66" s="38">
+      <c r="AF66" s="61">
         <v>5</v>
       </c>
-      <c r="AG66" s="38">
+      <c r="AG66" s="61">
         <v>2</v>
       </c>
+      <c r="AH66" s="57">
+        <v>4</v>
+      </c>
     </row>
-    <row r="67" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="B67" s="47" t="s">
+      <c r="B67" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C67" s="40">
+      <c r="C67" s="50">
         <v>1</v>
       </c>
-      <c r="D67" s="40">
+      <c r="D67" s="50">
         <v>19</v>
       </c>
-      <c r="E67" s="41">
+      <c r="E67" s="51">
         <v>7</v>
       </c>
-      <c r="F67" s="40">
+      <c r="F67" s="50">
         <v>11</v>
       </c>
-      <c r="G67" s="40">
+      <c r="G67" s="50">
         <v>14</v>
       </c>
-      <c r="H67" s="40">
+      <c r="H67" s="50">
         <v>9</v>
       </c>
-      <c r="I67" s="40">
+      <c r="I67" s="50">
         <v>4</v>
       </c>
-      <c r="J67" s="40">
+      <c r="J67" s="50">
         <v>11</v>
       </c>
-      <c r="K67" s="40">
+      <c r="K67" s="50">
         <v>11</v>
       </c>
-      <c r="L67" s="40">
+      <c r="L67" s="50">
         <v>17</v>
       </c>
-      <c r="M67" s="40">
+      <c r="M67" s="50">
         <v>8</v>
       </c>
-      <c r="N67" s="40">
+      <c r="N67" s="50">
         <v>13</v>
       </c>
-      <c r="O67" s="40">
+      <c r="O67" s="57">
         <v>2</v>
       </c>
-      <c r="P67" s="40">
+      <c r="P67" s="57">
         <v>6</v>
       </c>
-      <c r="Q67" s="48">
+      <c r="Q67" s="61">
         <v>9</v>
       </c>
-      <c r="R67" s="42">
+      <c r="R67" s="58">
         <v>4</v>
       </c>
-      <c r="S67" s="43">
+      <c r="S67" s="60">
         <v>8</v>
       </c>
-      <c r="T67" s="44">
+      <c r="T67" s="61">
         <v>8</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="58">
         <v>12</v>
       </c>
-      <c r="V67" s="45">
+      <c r="V67" s="58">
         <v>8</v>
       </c>
-      <c r="W67" s="40">
+      <c r="W67" s="57">
         <v>4</v>
       </c>
-      <c r="X67" s="59">
+      <c r="X67" s="58">
         <v>4</v>
       </c>
-      <c r="Y67" s="63">
+      <c r="Y67" s="60">
         <v>6</v>
       </c>
-      <c r="Z67" s="38">
+      <c r="Z67" s="61">
         <v>4</v>
       </c>
-      <c r="AA67" s="38">
+      <c r="AA67" s="61">
         <v>8</v>
       </c>
-      <c r="AB67" s="38">
+      <c r="AB67" s="61">
         <v>10</v>
       </c>
-      <c r="AC67" s="59">
+      <c r="AC67" s="58">
         <v>8</v>
       </c>
-      <c r="AD67" s="38">
+      <c r="AD67" s="61">
         <v>4</v>
       </c>
-      <c r="AE67" s="38">
+      <c r="AE67" s="61">
         <v>2</v>
       </c>
-      <c r="AF67" s="38">
+      <c r="AF67" s="61">
         <v>2</v>
       </c>
-      <c r="AG67" s="38">
+      <c r="AG67" s="61">
         <v>5</v>
       </c>
+      <c r="AH67" s="57">
+        <v>3</v>
+      </c>
     </row>
-    <row r="68" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="24" t="s">
         <v>85</v>
       </c>
-      <c r="B68" s="47" t="s">
+      <c r="B68" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="C68" s="40">
+      <c r="C68" s="50">
         <v>13</v>
       </c>
-      <c r="D68" s="40">
+      <c r="D68" s="50">
         <v>55</v>
       </c>
-      <c r="E68" s="41">
+      <c r="E68" s="51">
         <v>35</v>
       </c>
-      <c r="F68" s="40">
+      <c r="F68" s="50">
         <v>40</v>
       </c>
-      <c r="G68" s="40">
+      <c r="G68" s="50">
         <v>29</v>
       </c>
-      <c r="H68" s="40">
+      <c r="H68" s="50">
         <v>56</v>
       </c>
-      <c r="I68" s="40">
+      <c r="I68" s="50">
         <v>14</v>
       </c>
-      <c r="J68" s="40">
+      <c r="J68" s="50">
         <v>9</v>
       </c>
-      <c r="K68" s="40">
+      <c r="K68" s="50">
         <v>38</v>
       </c>
-      <c r="L68" s="40">
+      <c r="L68" s="50">
         <v>29</v>
       </c>
-      <c r="M68" s="40">
+      <c r="M68" s="50">
         <v>52</v>
       </c>
-      <c r="N68" s="40">
+      <c r="N68" s="50">
         <v>42</v>
       </c>
-      <c r="O68" s="40">
+      <c r="O68" s="57">
         <v>5</v>
       </c>
-      <c r="P68" s="40">
+      <c r="P68" s="57">
         <v>17</v>
       </c>
-      <c r="Q68" s="48">
+      <c r="Q68" s="61">
         <v>24</v>
       </c>
-      <c r="R68" s="42">
+      <c r="R68" s="58">
         <v>48</v>
       </c>
-      <c r="S68" s="43">
+      <c r="S68" s="60">
         <v>24</v>
       </c>
-      <c r="T68" s="44">
+      <c r="T68" s="61">
         <v>23</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="58">
         <v>40</v>
       </c>
-      <c r="V68" s="45">
+      <c r="V68" s="58">
         <v>25</v>
       </c>
-      <c r="W68" s="40">
+      <c r="W68" s="57">
         <v>11</v>
       </c>
-      <c r="X68" s="59">
+      <c r="X68" s="58">
         <v>37</v>
       </c>
-      <c r="Y68" s="63">
+      <c r="Y68" s="60">
         <v>37</v>
       </c>
-      <c r="Z68" s="38">
+      <c r="Z68" s="61">
         <v>39</v>
       </c>
-      <c r="AA68" s="38">
+      <c r="AA68" s="61">
         <v>20</v>
       </c>
-      <c r="AB68" s="38">
+      <c r="AB68" s="61">
         <v>25</v>
       </c>
-      <c r="AC68" s="59">
+      <c r="AC68" s="58">
         <v>14</v>
       </c>
-      <c r="AD68" s="38">
+      <c r="AD68" s="61">
         <v>21</v>
       </c>
-      <c r="AE68" s="38">
+      <c r="AE68" s="61">
         <v>2</v>
       </c>
-      <c r="AF68" s="38">
+      <c r="AF68" s="61">
         <v>19</v>
       </c>
-      <c r="AG68" s="38">
+      <c r="AG68" s="61">
         <v>6</v>
       </c>
+      <c r="AH68" s="57">
+        <v>3</v>
+      </c>
     </row>
-    <row r="69" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="B69" s="47" t="s">
+      <c r="B69" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C69" s="40">
-[...2 lines deleted...]
-      <c r="D69" s="40">
+      <c r="C69" s="50">
+        <v>0</v>
+      </c>
+      <c r="D69" s="50">
         <v>1</v>
       </c>
-      <c r="E69" s="41">
-[...2 lines deleted...]
-      <c r="F69" s="40">
+      <c r="E69" s="51">
+        <v>0</v>
+      </c>
+      <c r="F69" s="50">
         <v>1</v>
       </c>
-      <c r="G69" s="40">
-[...50 lines deleted...]
-      <c r="X69" s="59">
+      <c r="G69" s="50">
+        <v>0</v>
+      </c>
+      <c r="H69" s="50">
+        <v>0</v>
+      </c>
+      <c r="I69" s="50">
+        <v>0</v>
+      </c>
+      <c r="J69" s="50">
+        <v>0</v>
+      </c>
+      <c r="K69" s="50">
+        <v>0</v>
+      </c>
+      <c r="L69" s="50">
+        <v>0</v>
+      </c>
+      <c r="M69" s="50">
+        <v>0</v>
+      </c>
+      <c r="N69" s="50">
+        <v>0</v>
+      </c>
+      <c r="O69" s="57">
+        <v>0</v>
+      </c>
+      <c r="P69" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="61">
+        <v>0</v>
+      </c>
+      <c r="R69" s="58">
+        <v>0</v>
+      </c>
+      <c r="S69" s="60">
+        <v>0</v>
+      </c>
+      <c r="T69" s="61">
+        <v>0</v>
+      </c>
+      <c r="U69" s="58">
+        <v>0</v>
+      </c>
+      <c r="V69" s="58">
+        <v>0</v>
+      </c>
+      <c r="W69" s="57">
+        <v>0</v>
+      </c>
+      <c r="X69" s="58">
         <v>1</v>
       </c>
-      <c r="Y69" s="63">
-[...5 lines deleted...]
-      <c r="AA69" s="38">
+      <c r="Y69" s="60">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="61">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="61">
         <v>2</v>
       </c>
-      <c r="AB69" s="38">
+      <c r="AB69" s="61">
         <v>1</v>
       </c>
-      <c r="AC69" s="59">
-[...11 lines deleted...]
-      <c r="AG69" s="38">
+      <c r="AC69" s="58">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH69" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="B70" s="49" t="s">
+      <c r="B70" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="C70" s="50">
+      <c r="C70" s="55">
         <v>5</v>
       </c>
-      <c r="D70" s="50">
+      <c r="D70" s="55">
         <v>38</v>
       </c>
-      <c r="E70" s="50">
+      <c r="E70" s="55">
         <v>32</v>
       </c>
-      <c r="F70" s="50">
+      <c r="F70" s="55">
         <v>19</v>
       </c>
-      <c r="G70" s="50">
+      <c r="G70" s="55">
         <v>29</v>
       </c>
-      <c r="H70" s="50">
+      <c r="H70" s="55">
         <v>10</v>
       </c>
-      <c r="I70" s="50">
+      <c r="I70" s="55">
         <v>10</v>
       </c>
-      <c r="J70" s="50">
+      <c r="J70" s="55">
         <v>9</v>
       </c>
-      <c r="K70" s="50">
+      <c r="K70" s="55">
         <v>16</v>
       </c>
-      <c r="L70" s="50">
+      <c r="L70" s="55">
         <v>7</v>
       </c>
-      <c r="M70" s="50">
+      <c r="M70" s="55">
         <v>7</v>
       </c>
-      <c r="N70" s="50">
+      <c r="N70" s="55">
         <v>12</v>
       </c>
-      <c r="O70" s="50">
+      <c r="O70" s="62">
         <v>1</v>
       </c>
-      <c r="P70" s="50">
+      <c r="P70" s="62">
         <v>11</v>
       </c>
-      <c r="Q70" s="51">
+      <c r="Q70" s="63">
         <v>12</v>
       </c>
-      <c r="R70" s="52">
+      <c r="R70" s="64">
         <v>21</v>
       </c>
-      <c r="S70" s="52">
+      <c r="S70" s="64">
         <v>5</v>
       </c>
-      <c r="T70" s="53">
+      <c r="T70" s="63">
         <v>14</v>
       </c>
-      <c r="U70" s="54">
+      <c r="U70" s="64">
         <v>16</v>
       </c>
-      <c r="V70" s="54">
+      <c r="V70" s="64">
         <v>9</v>
       </c>
-      <c r="W70" s="50">
+      <c r="W70" s="62">
         <v>3</v>
       </c>
-      <c r="X70" s="60">
+      <c r="X70" s="64">
         <v>28</v>
       </c>
-      <c r="Y70" s="60">
+      <c r="Y70" s="64">
         <v>13</v>
       </c>
-      <c r="Z70" s="64">
+      <c r="Z70" s="63">
         <v>25</v>
       </c>
-      <c r="AA70" s="64">
+      <c r="AA70" s="63">
         <v>20</v>
       </c>
-      <c r="AB70" s="64">
+      <c r="AB70" s="63">
         <v>28</v>
       </c>
-      <c r="AC70" s="60">
+      <c r="AC70" s="64">
         <v>22</v>
       </c>
-      <c r="AD70" s="64">
+      <c r="AD70" s="63">
         <v>25</v>
       </c>
-      <c r="AE70" s="64">
+      <c r="AE70" s="63">
         <v>3</v>
       </c>
-      <c r="AF70" s="64">
+      <c r="AF70" s="63">
         <v>2</v>
       </c>
-      <c r="AG70" s="64">
+      <c r="AG70" s="63">
         <v>6</v>
       </c>
+      <c r="AH70" s="62">
+        <v>2</v>
+      </c>
     </row>
-    <row r="71" spans="1:33" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:34" s="32" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="25"/>
-      <c r="B71" s="58"/>
-[...1 lines deleted...]
-      <c r="S71" s="46"/>
+      <c r="B71" s="56"/>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+      <c r="E71" s="52"/>
+      <c r="F71" s="2"/>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="O71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+      <c r="R71" s="2"/>
+      <c r="S71" s="52"/>
+      <c r="T71" s="2"/>
+      <c r="U71" s="2"/>
+      <c r="V71" s="2"/>
+      <c r="W71" s="2"/>
+      <c r="X71" s="2"/>
+      <c r="Y71" s="2"/>
+      <c r="Z71" s="2"/>
+      <c r="AA71" s="2"/>
+      <c r="AB71" s="2"/>
+      <c r="AC71" s="2"/>
+      <c r="AD71" s="2"/>
+      <c r="AE71" s="2"/>
+      <c r="AF71" s="2"/>
+      <c r="AG71" s="2"/>
+      <c r="AH71" s="2"/>
     </row>
-    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A72" s="20"/>
       <c r="B72" s="2"/>
     </row>
-    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A73" s="20"/>
       <c r="B73" s="2"/>
     </row>
-    <row r="74" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A74" s="20"/>
       <c r="B74" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AG2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AG52"/>
+    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="AA6:AH6"/>
+    <mergeCell ref="B8:AH8"/>
+    <mergeCell ref="B30:AH30"/>
+    <mergeCell ref="B52:AH52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>