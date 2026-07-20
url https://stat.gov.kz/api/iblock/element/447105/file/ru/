--- v0 (2026-04-26)
+++ v1 (2026-07-20)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\РУС\ЕДН\Рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Рабочий стол\ПУБЛИКАЦИИ\Динамика год\61210101 - Общий коэффициент рождаемости\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAA707A3-2916-46AB-955D-55E82FE61352}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="9495"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="1991-1999" sheetId="6" r:id="rId3"/>
-    <sheet name="Показатель" sheetId="1" r:id="rId4"/>
+    <sheet name="2000-2025" sheetId="1" r:id="rId4"/>
+    <sheet name="По районам" sheetId="8" r:id="rId5"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'По районам'!$A$7:$AJ$256</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="810" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1731" uniqueCount="559">
   <si>
     <r>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные за 2000-2008гг. по Южно-Казахстанской области.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -377,61 +381,1441 @@
   </si>
   <si>
     <t>с 1991 года</t>
   </si>
   <si>
     <t>Административные данные органов регистрации  актов о гражданском  состоянии МЮ РК и регистра прикрепленного населения МЗ РК</t>
   </si>
   <si>
     <t>510000000</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>Общий коэффициент рождаемости</t>
   </si>
   <si>
     <t>Атакулов Дархан Мухамеджанович</t>
   </si>
   <si>
     <t>+7 7172 74-98-05</t>
   </si>
   <si>
     <t>d.atakulov@stat.kz</t>
   </si>
+  <si>
+    <t>PK</t>
+  </si>
+  <si>
+    <t>обл</t>
+  </si>
+  <si>
+    <t>101000000</t>
+  </si>
+  <si>
+    <t>г.а</t>
+  </si>
+  <si>
+    <t>Семей г.а.</t>
+  </si>
+  <si>
+    <t>101800000</t>
+  </si>
+  <si>
+    <t>Курчатов г.а.</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>рай</t>
+  </si>
+  <si>
+    <t>Абайский район</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>район Ақсуат</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>Аягозский район</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>Бескарагайский район</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>Бородулихинский район</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>район Жаңасемей*</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>Жарминский район</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>Кокпектинский район</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>район Мақаншы*</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>Урджарский район</t>
+  </si>
+  <si>
+    <t>111000000</t>
+  </si>
+  <si>
+    <t>Кокшетау г.а.</t>
+  </si>
+  <si>
+    <t>111600000</t>
+  </si>
+  <si>
+    <t>Косшы г.а.</t>
+  </si>
+  <si>
+    <t>111800000</t>
+  </si>
+  <si>
+    <t>Степногорск г.а.</t>
+  </si>
+  <si>
+    <t>113200000</t>
+  </si>
+  <si>
+    <t>Аккольский район</t>
+  </si>
+  <si>
+    <t>113400000</t>
+  </si>
+  <si>
+    <t>Аршалынский район</t>
+  </si>
+  <si>
+    <t>113600000</t>
+  </si>
+  <si>
+    <t>Астраханский район</t>
+  </si>
+  <si>
+    <t>113800000</t>
+  </si>
+  <si>
+    <t>Атбасарский район</t>
+  </si>
+  <si>
+    <t>114000000</t>
+  </si>
+  <si>
+    <t>Буландынский район</t>
+  </si>
+  <si>
+    <t>114400000</t>
+  </si>
+  <si>
+    <t>Егиндыкольский район</t>
+  </si>
+  <si>
+    <t>114500000</t>
+  </si>
+  <si>
+    <t>район Биржан сал</t>
+  </si>
+  <si>
+    <t>114600000</t>
+  </si>
+  <si>
+    <t>Ерейментауский район</t>
+  </si>
+  <si>
+    <t>114800000</t>
+  </si>
+  <si>
+    <t>Есильский район</t>
+  </si>
+  <si>
+    <t>115200000</t>
+  </si>
+  <si>
+    <t>Жаксынский район</t>
+  </si>
+  <si>
+    <t>115400000</t>
+  </si>
+  <si>
+    <t>Жаркаинский район</t>
+  </si>
+  <si>
+    <t>115600000</t>
+  </si>
+  <si>
+    <t>Зерендинский район</t>
+  </si>
+  <si>
+    <t>116000000</t>
+  </si>
+  <si>
+    <t>Коргалжынский район</t>
+  </si>
+  <si>
+    <t>116400000</t>
+  </si>
+  <si>
+    <t>Сандыктауский район</t>
+  </si>
+  <si>
+    <t>116600000</t>
+  </si>
+  <si>
+    <t>Целиноградский район</t>
+  </si>
+  <si>
+    <t>116800000</t>
+  </si>
+  <si>
+    <t>Шортандинский район</t>
+  </si>
+  <si>
+    <t>117000000</t>
+  </si>
+  <si>
+    <t>Бурабайский район</t>
+  </si>
+  <si>
+    <t>151000000</t>
+  </si>
+  <si>
+    <t>Актобе г.а.</t>
+  </si>
+  <si>
+    <t>153200000</t>
+  </si>
+  <si>
+    <t>Алгинский район</t>
+  </si>
+  <si>
+    <t>153400000</t>
+  </si>
+  <si>
+    <t>Айтекебийский район</t>
+  </si>
+  <si>
+    <t>153600000</t>
+  </si>
+  <si>
+    <t>Байганинский район</t>
+  </si>
+  <si>
+    <t>154000000</t>
+  </si>
+  <si>
+    <t>Каргалинский район</t>
+  </si>
+  <si>
+    <t>154200000</t>
+  </si>
+  <si>
+    <t>Хобдинский район</t>
+  </si>
+  <si>
+    <t>154600000</t>
+  </si>
+  <si>
+    <t>Мартукский район</t>
+  </si>
+  <si>
+    <t>154800000</t>
+  </si>
+  <si>
+    <t>Мугалжарский район</t>
+  </si>
+  <si>
+    <t>155200000</t>
+  </si>
+  <si>
+    <t>Уилский район</t>
+  </si>
+  <si>
+    <t>155600000</t>
+  </si>
+  <si>
+    <t>Темирский район</t>
+  </si>
+  <si>
+    <t>156000000</t>
+  </si>
+  <si>
+    <t>Хромтауский район</t>
+  </si>
+  <si>
+    <t>156400000</t>
+  </si>
+  <si>
+    <t>Шалкарский район</t>
+  </si>
+  <si>
+    <t>156800000</t>
+  </si>
+  <si>
+    <t>Иргизский район</t>
+  </si>
+  <si>
+    <t>191000000</t>
+  </si>
+  <si>
+    <t>Қонаев г.а.</t>
+  </si>
+  <si>
+    <t>191800000</t>
+  </si>
+  <si>
+    <t>Алатау г.а.*</t>
+  </si>
+  <si>
+    <t>193600000</t>
+  </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
+  <si>
+    <t>194000000</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
+  </si>
+  <si>
+    <t>194200000</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>194400000</t>
+  </si>
+  <si>
+    <t>Кегенский район</t>
+  </si>
+  <si>
+    <t>195200000</t>
+  </si>
+  <si>
+    <t>Карасайский район</t>
+  </si>
+  <si>
+    <t>195800000</t>
+  </si>
+  <si>
+    <t>Райымбекский район</t>
+  </si>
+  <si>
+    <t>196200000</t>
+  </si>
+  <si>
+    <t>Талгарский район</t>
+  </si>
+  <si>
+    <t>196600000</t>
+  </si>
+  <si>
+    <t>Уйгурский район</t>
+  </si>
+  <si>
+    <t>196800000</t>
+  </si>
+  <si>
+    <t>Илийский район</t>
+  </si>
+  <si>
+    <t>231000000</t>
+  </si>
+  <si>
+    <t>Атырау г.а.</t>
+  </si>
+  <si>
+    <t>233600000</t>
+  </si>
+  <si>
+    <t>Жылыойский район</t>
+  </si>
+  <si>
+    <t>234000000</t>
+  </si>
+  <si>
+    <t>Индерский район</t>
+  </si>
+  <si>
+    <t>234200000</t>
+  </si>
+  <si>
+    <t>Исатайский район</t>
+  </si>
+  <si>
+    <t>234600000</t>
+  </si>
+  <si>
+    <t>Курмангазинский район</t>
+  </si>
+  <si>
+    <t>234800000</t>
+  </si>
+  <si>
+    <t>Кзылкогинский район</t>
+  </si>
+  <si>
+    <t>235200000</t>
+  </si>
+  <si>
+    <t>Макатский район</t>
+  </si>
+  <si>
+    <t>235600000</t>
+  </si>
+  <si>
+    <t>Махамбетский район</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>Уральск г.а.</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>Акжаикский район</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>Бурлинский район</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>Жангалинский район</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>Жанибекский район</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>район Бәйтерек</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>Казталовский район</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>Каратобинский район</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>Бокейординский район</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>Сырымский район</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>Таскалинский район</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>Теректинский район</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>Чингирлауский район</t>
+  </si>
+  <si>
+    <t>311000000</t>
+  </si>
+  <si>
+    <t>Тараз г.а.</t>
+  </si>
+  <si>
+    <t>313600000</t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
+    <t>314000000</t>
+  </si>
+  <si>
+    <t>314200000</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>314800000</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>315000000</t>
+  </si>
+  <si>
+    <t>Район Турара Рыскулова</t>
+  </si>
+  <si>
+    <t>315400000</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>315600000</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>316000000</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>316200000</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>316600000</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
+  </si>
+  <si>
+    <t>331000000</t>
+  </si>
+  <si>
+    <t>Талдыкорган г.а.</t>
+  </si>
+  <si>
+    <t>331800000</t>
+  </si>
+  <si>
+    <t>Текели г.а.</t>
+  </si>
+  <si>
+    <t>333200000</t>
+  </si>
+  <si>
+    <t>Аксуский район</t>
+  </si>
+  <si>
+    <t>333400000</t>
+  </si>
+  <si>
+    <t>Алакольский район</t>
+  </si>
+  <si>
+    <t>333600000</t>
+  </si>
+  <si>
+    <t>Ескельдинский район</t>
+  </si>
+  <si>
+    <t>334000000</t>
+  </si>
+  <si>
+    <t>Кербулакский район</t>
+  </si>
+  <si>
+    <t>334200000</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>334400000</t>
+  </si>
+  <si>
+    <t>Каратальский район</t>
+  </si>
+  <si>
+    <t>334600000</t>
+  </si>
+  <si>
+    <t>Панфиловский район</t>
+  </si>
+  <si>
+    <t>334800000</t>
+  </si>
+  <si>
+    <t>Саркандский район</t>
+  </si>
+  <si>
+    <t>351000000</t>
+  </si>
+  <si>
+    <t>Караганда г.а.</t>
+  </si>
+  <si>
+    <t>351600000</t>
+  </si>
+  <si>
+    <t>Балхаш г.а.</t>
+  </si>
+  <si>
+    <t>352100000</t>
+  </si>
+  <si>
+    <t>Приозерск г.а.</t>
+  </si>
+  <si>
+    <t>352200000</t>
+  </si>
+  <si>
+    <t>Сарань г.а.</t>
+  </si>
+  <si>
+    <t>352400000</t>
+  </si>
+  <si>
+    <t>Темиртау г.а.</t>
+  </si>
+  <si>
+    <t>352800000</t>
+  </si>
+  <si>
+    <t>Шахтинск г.а.</t>
+  </si>
+  <si>
+    <t>353200000</t>
+  </si>
+  <si>
+    <t>353600000</t>
+  </si>
+  <si>
+    <t>Актогайский район</t>
+  </si>
+  <si>
+    <t>354000000</t>
+  </si>
+  <si>
+    <t>Бухар-Жырауский район</t>
+  </si>
+  <si>
+    <t>354800000</t>
+  </si>
+  <si>
+    <t>Каркаралинский район</t>
+  </si>
+  <si>
+    <t>355200000</t>
+  </si>
+  <si>
+    <t>Нуринский район</t>
+  </si>
+  <si>
+    <t>355600000</t>
+  </si>
+  <si>
+    <t>Осакаровский район</t>
+  </si>
+  <si>
+    <t>356400000</t>
+  </si>
+  <si>
+    <t>Шетский район</t>
+  </si>
+  <si>
+    <t>391000000</t>
+  </si>
+  <si>
+    <t>Костанай г.а.</t>
+  </si>
+  <si>
+    <t>391600000</t>
+  </si>
+  <si>
+    <t>Аркалык г.а.</t>
+  </si>
+  <si>
+    <t>392000000</t>
+  </si>
+  <si>
+    <t>Лисаковск г.а.</t>
+  </si>
+  <si>
+    <t>392400000</t>
+  </si>
+  <si>
+    <t>Рудный г.а.</t>
+  </si>
+  <si>
+    <t>393200000</t>
+  </si>
+  <si>
+    <t>Алтынсаринский район</t>
+  </si>
+  <si>
+    <t>393400000</t>
+  </si>
+  <si>
+    <t>Амангельдинский район</t>
+  </si>
+  <si>
+    <t>393600000</t>
+  </si>
+  <si>
+    <t>Аулиекольский район</t>
+  </si>
+  <si>
+    <t>394000000</t>
+  </si>
+  <si>
+    <t>Денисовский район</t>
+  </si>
+  <si>
+    <t>394200000</t>
+  </si>
+  <si>
+    <t>Жангельдинский район</t>
+  </si>
+  <si>
+    <t>394400000</t>
+  </si>
+  <si>
+    <t>Житикаринский район</t>
+  </si>
+  <si>
+    <t>394800000</t>
+  </si>
+  <si>
+    <t>Камыстинский район</t>
+  </si>
+  <si>
+    <t>395000000</t>
+  </si>
+  <si>
+    <t>Карабалыкский район</t>
+  </si>
+  <si>
+    <t>395200000</t>
+  </si>
+  <si>
+    <t>Карасуский район</t>
+  </si>
+  <si>
+    <t>395400000</t>
+  </si>
+  <si>
+    <t>Костанайский район</t>
+  </si>
+  <si>
+    <t>395600000</t>
+  </si>
+  <si>
+    <t>Мендыкаринский район</t>
+  </si>
+  <si>
+    <t>395800000</t>
+  </si>
+  <si>
+    <t>Наурзумский район</t>
+  </si>
+  <si>
+    <t>396200000</t>
+  </si>
+  <si>
+    <t>Сарыкольский район</t>
+  </si>
+  <si>
+    <t>396400000</t>
+  </si>
+  <si>
+    <t>район Беймбета Майлина</t>
+  </si>
+  <si>
+    <t>396600000</t>
+  </si>
+  <si>
+    <t>Узункольский район</t>
+  </si>
+  <si>
+    <t>396800000</t>
+  </si>
+  <si>
+    <t>Федоровский район</t>
+  </si>
+  <si>
+    <t>431000000</t>
+  </si>
+  <si>
+    <t>Кызылорда г.а.</t>
+  </si>
+  <si>
+    <t>431900000</t>
+  </si>
+  <si>
+    <t>Байконыр г.а.</t>
+  </si>
+  <si>
+    <t>433200000</t>
+  </si>
+  <si>
+    <t>Аральский район</t>
+  </si>
+  <si>
+    <t>433600000</t>
+  </si>
+  <si>
+    <t>Жалагашский район</t>
+  </si>
+  <si>
+    <t>434000000</t>
+  </si>
+  <si>
+    <t>Жанакорганский район</t>
+  </si>
+  <si>
+    <t>434400000</t>
+  </si>
+  <si>
+    <t>Казалинский район</t>
+  </si>
+  <si>
+    <t>434600000</t>
+  </si>
+  <si>
+    <t>Кармакшинский район</t>
+  </si>
+  <si>
+    <t>434800000</t>
+  </si>
+  <si>
+    <t>Сырдарьинский район</t>
+  </si>
+  <si>
+    <t>435200000</t>
+  </si>
+  <si>
+    <t>Чиилийский район</t>
+  </si>
+  <si>
+    <t>471000000</t>
+  </si>
+  <si>
+    <t>Актау г.а.</t>
+  </si>
+  <si>
+    <t>471800000</t>
+  </si>
+  <si>
+    <t>Жанаозен г.а.</t>
+  </si>
+  <si>
+    <t>473600000</t>
+  </si>
+  <si>
+    <t>Бейнеуский район</t>
+  </si>
+  <si>
+    <t>474200000</t>
+  </si>
+  <si>
+    <t>Каракиянский район</t>
+  </si>
+  <si>
+    <t>474600000</t>
+  </si>
+  <si>
+    <t>Мангистауский район</t>
+  </si>
+  <si>
+    <t>475000000</t>
+  </si>
+  <si>
+    <t>Мунайлинский район</t>
+  </si>
+  <si>
+    <t>475200000</t>
+  </si>
+  <si>
+    <t>Тупкараганский район</t>
+  </si>
+  <si>
+    <t>551000000</t>
+  </si>
+  <si>
+    <t>Павлодар г.а.</t>
+  </si>
+  <si>
+    <t>551600000</t>
+  </si>
+  <si>
+    <t>Аксу г.а.</t>
+  </si>
+  <si>
+    <t>552200000</t>
+  </si>
+  <si>
+    <t>Экибастуз г.а.</t>
+  </si>
+  <si>
+    <t>553200000</t>
+  </si>
+  <si>
+    <t>553600000</t>
+  </si>
+  <si>
+    <t>Баянаульский район</t>
+  </si>
+  <si>
+    <t>554200000</t>
+  </si>
+  <si>
+    <t>Железинский район</t>
+  </si>
+  <si>
+    <t>554600000</t>
+  </si>
+  <si>
+    <t>Иртышский район</t>
+  </si>
+  <si>
+    <t>554800000</t>
+  </si>
+  <si>
+    <t>район Тереңкөл</t>
+  </si>
+  <si>
+    <t>555200000</t>
+  </si>
+  <si>
+    <t>район Аққулы</t>
+  </si>
+  <si>
+    <t>555600000</t>
+  </si>
+  <si>
+    <t>Майский район</t>
+  </si>
+  <si>
+    <t>556000000</t>
+  </si>
+  <si>
+    <t>Павлодарский район</t>
+  </si>
+  <si>
+    <t>556400000</t>
+  </si>
+  <si>
+    <t>Успенский район</t>
+  </si>
+  <si>
+    <t>556800000</t>
+  </si>
+  <si>
+    <t>Щербактинский район</t>
+  </si>
+  <si>
+    <t>591000000</t>
+  </si>
+  <si>
+    <t>Петропавловск г.а.</t>
+  </si>
+  <si>
+    <t>593200000</t>
+  </si>
+  <si>
+    <t>Айыртауский район</t>
+  </si>
+  <si>
+    <t>593400000</t>
+  </si>
+  <si>
+    <t>Акжарский район</t>
+  </si>
+  <si>
+    <t>593600000</t>
+  </si>
+  <si>
+    <t>Район Магжана Жумабаева</t>
+  </si>
+  <si>
+    <t>594200000</t>
+  </si>
+  <si>
+    <t>594600000</t>
+  </si>
+  <si>
+    <t>595000000</t>
+  </si>
+  <si>
+    <t>Кызылжарский район</t>
+  </si>
+  <si>
+    <t>595200000</t>
+  </si>
+  <si>
+    <t>Мамлютский район</t>
+  </si>
+  <si>
+    <t>595600000</t>
+  </si>
+  <si>
+    <t>Район Шал акына</t>
+  </si>
+  <si>
+    <t>595800000</t>
+  </si>
+  <si>
+    <t>Аккайынский район</t>
+  </si>
+  <si>
+    <t>596000000</t>
+  </si>
+  <si>
+    <t>Тайыншинский район</t>
+  </si>
+  <si>
+    <t>596200000</t>
+  </si>
+  <si>
+    <t>Тимирязевский район</t>
+  </si>
+  <si>
+    <t>596400000</t>
+  </si>
+  <si>
+    <t>Уалихановский район</t>
+  </si>
+  <si>
+    <t>596600000</t>
+  </si>
+  <si>
+    <t>Район Габита Мусрепова</t>
+  </si>
+  <si>
+    <t>Туркестанская</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>Арысь г.а.</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>Район Байдибека</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>Жетысайский район</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>Келесский район</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>Казыгуртский район</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>Мактааральский район</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>Отрарский район</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>Сайрамский район</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>Сарыагашский район</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>Район сауран</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>Сузакский район</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>Толебийский район</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>Шардаринский район</t>
+  </si>
+  <si>
+    <t>621000000</t>
+  </si>
+  <si>
+    <t>Жезказган г.а.</t>
+  </si>
+  <si>
+    <t>621800000</t>
+  </si>
+  <si>
+    <t>Каражал г.а.</t>
+  </si>
+  <si>
+    <t>622000000</t>
+  </si>
+  <si>
+    <t>Сатпаев г.а.</t>
+  </si>
+  <si>
+    <t>623600000</t>
+  </si>
+  <si>
+    <t>Жанааркинский район</t>
+  </si>
+  <si>
+    <t>623800000</t>
+  </si>
+  <si>
+    <t>Улытауский район</t>
+  </si>
+  <si>
+    <t>631000000</t>
+  </si>
+  <si>
+    <t>Усть-Каменогорск г.а.</t>
+  </si>
+  <si>
+    <t>632400000</t>
+  </si>
+  <si>
+    <t>Риддер г.а.</t>
+  </si>
+  <si>
+    <t>634000000</t>
+  </si>
+  <si>
+    <t>Глубоковский район</t>
+  </si>
+  <si>
+    <t>634600000</t>
+  </si>
+  <si>
+    <t>Зайсанский район</t>
+  </si>
+  <si>
+    <t>634800000</t>
+  </si>
+  <si>
+    <t>район Алтай</t>
+  </si>
+  <si>
+    <t>635200000</t>
+  </si>
+  <si>
+    <t>Курчумский район</t>
+  </si>
+  <si>
+    <t>635400000</t>
+  </si>
+  <si>
+    <t>Катон-Карагайский район</t>
+  </si>
+  <si>
+    <t>635500000</t>
+  </si>
+  <si>
+    <t>район Марқакөл*</t>
+  </si>
+  <si>
+    <t>635600000</t>
+  </si>
+  <si>
+    <t>район Самар</t>
+  </si>
+  <si>
+    <t>635800000</t>
+  </si>
+  <si>
+    <t>Тарбагатайский район</t>
+  </si>
+  <si>
+    <t>636200000</t>
+  </si>
+  <si>
+    <t>Уланский район</t>
+  </si>
+  <si>
+    <t>636300000</t>
+  </si>
+  <si>
+    <t>район Үлкен Нарын*</t>
+  </si>
+  <si>
+    <t>636800000</t>
+  </si>
+  <si>
+    <t>Шемонаихинский район</t>
+  </si>
+  <si>
+    <t>г.Астана</t>
+  </si>
+  <si>
+    <t>711110000</t>
+  </si>
+  <si>
+    <t>район Алматы</t>
+  </si>
+  <si>
+    <t>711210000</t>
+  </si>
+  <si>
+    <t>район Есиль</t>
+  </si>
+  <si>
+    <t>711310000</t>
+  </si>
+  <si>
+    <t>район Сарыарка</t>
+  </si>
+  <si>
+    <t>711410000</t>
+  </si>
+  <si>
+    <t>район Байқоңыр</t>
+  </si>
+  <si>
+    <t>711510000</t>
+  </si>
+  <si>
+    <t>район Нұра*</t>
+  </si>
+  <si>
+    <t>711610000</t>
+  </si>
+  <si>
+    <t>район Сарайшық*</t>
+  </si>
+  <si>
+    <t>г.Алматы</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t>Алмалинский район</t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t>Алатауский район</t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t>Ауэзовский район</t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>Бостандыкский район</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>Жетысуский район</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t>Медеуский район</t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>Наурызбайский район</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t>Турксибский район</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>791110000</t>
+  </si>
+  <si>
+    <t>791310000</t>
+  </si>
+  <si>
+    <t>Аль-фарабийский район</t>
+  </si>
+  <si>
+    <t>791510000</t>
+  </si>
+  <si>
+    <t>Енбекшинский район</t>
+  </si>
+  <si>
+    <t>791710000</t>
+  </si>
+  <si>
+    <t>Каратауский район</t>
+  </si>
+  <si>
+    <t>791910000</t>
+  </si>
+  <si>
+    <t>район Тұран*</t>
+  </si>
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
+    <t>*Данные с 2022 года пересчитаны в связи с образованием новых районов в областях Абай, Алматинской, Восточно-Казахстанской областях и городе Астана.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
-  <fonts count="56" x14ac:knownFonts="1">
+  <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
@@ -804,50 +2188,64 @@
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -983,51 +2381,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1302,52 +2700,78 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1746">
+  <cellStyleXfs count="1747">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2990,51 +4414,51 @@
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
@@ -3052,61 +4476,62 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="27" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="28" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="28" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="29" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -3229,1861 +4654,1923 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1687" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="1688" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1606" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1746" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1746" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1606" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1606" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1746" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1746" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="1746" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="1606" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="1606" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1690" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="1606" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="28" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="29" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1606" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1746">
-[...1627 lines deleted...]
-    <cellStyle name="Вычисление 3" xfId="1733" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+  <cellStyles count="1747">
+    <cellStyle name="20% - Акцент1 2" xfId="2"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="3"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="4"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="5"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="6"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="7"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="8"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="9"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="10"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="11"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="12"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="13"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="14"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="26"/>
+    <cellStyle name="20% - Акцент1 3" xfId="27"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="28"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="29"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="30"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="31"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="32"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="33"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="34"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="35"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="36"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="37"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="38"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="40"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="41"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="42"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="43"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="44"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="45"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="46"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="49"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="50"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="51"/>
+    <cellStyle name="20% - Акцент1 4" xfId="52"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="53"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="54"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="55"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="56"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="57"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="58"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="59"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="60"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="61"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="62"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="63"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="64"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="65"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="66"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="68"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="69"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="70"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="71"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="72"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="73"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="74"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="75"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="76"/>
+    <cellStyle name="20% - Акцент1 5" xfId="77"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="78"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="79"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="80"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="81"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="82"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="83"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="84"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="85"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="86"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="87"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="88"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="89"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="90"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="91"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="92"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="93"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="94"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="95"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="96"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="97"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="98"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="99"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="100"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="101"/>
+    <cellStyle name="20% - Акцент1 6" xfId="102"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="103"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="104"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="105"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="106"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="107"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="108"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="109"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="110"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="111"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="112"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="113"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="114"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="115"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="116"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="117"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="118"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="119"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="120"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="121"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="122"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="123"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="124"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="125"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="126"/>
+    <cellStyle name="20% - Акцент1 7" xfId="127"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="128"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="129"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="130"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="131"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="132"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="133"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="134"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="135"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="136"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="137"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="138"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="139"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="140"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="141"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="142"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="143"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="144"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="145"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="146"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="147"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="148"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="149"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="150"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="151"/>
+    <cellStyle name="20% - Акцент1 8" xfId="152"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="153"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="154"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="155"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="156"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="157"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="158"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="159"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="160"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="161"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="162"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="163"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="164"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="165"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="166"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="167"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="168"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="169"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="170"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="171"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="172"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="173"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="174"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="175"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="176"/>
+    <cellStyle name="20% - Акцент1 9" xfId="177"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="178"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="179"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="180"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="181"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="182"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="183"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="184"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="185"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="186"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="187"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="188"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="189"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="190"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="191"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="192"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="193"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="194"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="195"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="196"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="197"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="198"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="199"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="200"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="201"/>
+    <cellStyle name="20% - Акцент2 2" xfId="202"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="203"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="204"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="205"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="206"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="207"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="208"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="209"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="210"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="211"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="212"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="213"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="214"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="215"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="216"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="217"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="218"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="219"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="220"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="221"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="222"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="223"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="224"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="225"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="226"/>
+    <cellStyle name="20% - Акцент2 3" xfId="227"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="228"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="229"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="230"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="231"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="232"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="233"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="234"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="235"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="236"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="237"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="238"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="239"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="240"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="241"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="242"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="243"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="244"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="245"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="246"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="247"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="248"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="249"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="250"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="251"/>
+    <cellStyle name="20% - Акцент2 4" xfId="252"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="253"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="254"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="255"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="256"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="257"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="258"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="259"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="260"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="261"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="262"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="263"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="264"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="265"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="266"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="267"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="268"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="269"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="270"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="271"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="272"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="273"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="274"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="275"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="276"/>
+    <cellStyle name="20% - Акцент2 5" xfId="277"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="278"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="279"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="280"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="281"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="282"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="283"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="284"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="285"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="286"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="287"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="288"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="289"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="290"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="291"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="292"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="293"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="294"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="295"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="296"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="297"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="298"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="299"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="300"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="301"/>
+    <cellStyle name="20% - Акцент2 6" xfId="302"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="303"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="304"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="305"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="306"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="307"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="308"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="309"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="310"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="311"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="312"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="313"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="314"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="315"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="316"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="317"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="318"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="319"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="320"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="321"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="322"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="323"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="324"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="325"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="326"/>
+    <cellStyle name="20% - Акцент2 7" xfId="327"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="328"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="329"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="330"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="331"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="332"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="333"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="334"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="335"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="336"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="337"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="338"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="339"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="340"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="341"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="342"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="343"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="344"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="345"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="346"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="347"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="348"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="349"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="350"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="351"/>
+    <cellStyle name="20% - Акцент2 8" xfId="352"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="353"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="354"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="355"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="356"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="357"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="358"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="359"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="360"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="361"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="362"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="363"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="364"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="365"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="366"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="367"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="368"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="369"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="370"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="371"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="372"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="373"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="374"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="375"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="376"/>
+    <cellStyle name="20% - Акцент2 9" xfId="377"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="378"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="379"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="380"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="381"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="382"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="383"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="384"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="385"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="386"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="387"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="388"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="389"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="390"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="391"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="392"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="393"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="394"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="395"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="396"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="397"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="398"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="399"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="400"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="401"/>
+    <cellStyle name="20% - Акцент3 2" xfId="402"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="403"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="404"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="405"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="406"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="407"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="408"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="409"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="410"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="411"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="412"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="413"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="414"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="415"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="416"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="417"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="418"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="419"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="420"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="421"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="422"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="423"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="424"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="425"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="426"/>
+    <cellStyle name="20% - Акцент3 3" xfId="427"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="428"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="429"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="430"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="431"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="432"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="433"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="434"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="435"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="436"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="437"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="438"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="439"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="440"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="441"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="442"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="445"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="446"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="447"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="448"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="449"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="450"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="451"/>
+    <cellStyle name="20% - Акцент3 4" xfId="452"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="453"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="454"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="455"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="456"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="457"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="458"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="459"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="460"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="461"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="462"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="463"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="464"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="465"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="466"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="467"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="468"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="469"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="470"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="471"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="472"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="473"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="474"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="475"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="476"/>
+    <cellStyle name="20% - Акцент3 5" xfId="477"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="478"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="479"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="480"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="481"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="482"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="483"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="484"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="485"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="486"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="487"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="488"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="489"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="490"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="491"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="492"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="493"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="494"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="495"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="496"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="497"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="498"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="499"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="500"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="501"/>
+    <cellStyle name="20% - Акцент3 6" xfId="502"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="503"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="504"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="505"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="506"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="507"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="508"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="509"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="510"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="511"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="512"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="513"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="514"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="515"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="516"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="517"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="518"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="519"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="520"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="521"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="522"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="523"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="524"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="525"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="526"/>
+    <cellStyle name="20% - Акцент3 7" xfId="527"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="528"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="529"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="530"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="531"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="532"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="533"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="534"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="535"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="536"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="537"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="538"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="539"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="540"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="541"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="542"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="543"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="544"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="545"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="546"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="547"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="548"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="549"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="550"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="551"/>
+    <cellStyle name="20% - Акцент3 8" xfId="552"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="553"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="554"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="555"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="556"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="557"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="558"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="559"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="560"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="561"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="562"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="563"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="564"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="565"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="566"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="567"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="568"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="569"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="570"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="571"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="572"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="573"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="574"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="575"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="576"/>
+    <cellStyle name="20% - Акцент3 9" xfId="577"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="578"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="579"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="580"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="581"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="582"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="583"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="584"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="585"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="586"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="587"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="588"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="589"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="590"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="591"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="592"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="593"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="594"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="595"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="596"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="597"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="598"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="599"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="600"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="601"/>
+    <cellStyle name="20% - Акцент4 2" xfId="602"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="603"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="604"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="605"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="606"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="607"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="608"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="609"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="610"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="611"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="612"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="613"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="614"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="615"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="616"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="617"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="618"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="619"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="620"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="621"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="622"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="623"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="624"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="625"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="626"/>
+    <cellStyle name="20% - Акцент4 3" xfId="627"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="628"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="629"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="630"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="631"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="632"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="633"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="634"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="635"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="636"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="637"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="638"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="639"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="640"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="641"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="642"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="643"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="644"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="645"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="646"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="647"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="648"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="649"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="650"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="651"/>
+    <cellStyle name="20% - Акцент4 4" xfId="652"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="653"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="654"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="655"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="656"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="657"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="658"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="659"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="660"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="661"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="662"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="663"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="664"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="665"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="666"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="667"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="668"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="669"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="670"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="671"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="672"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="673"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="674"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="675"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="676"/>
+    <cellStyle name="20% - Акцент4 5" xfId="677"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="678"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="679"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="680"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="681"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="682"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="683"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="684"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="685"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="686"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="687"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="688"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="689"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="690"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="691"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="692"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="693"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="694"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="695"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="696"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="697"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="698"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="699"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="700"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="701"/>
+    <cellStyle name="20% - Акцент4 6" xfId="702"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="703"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="704"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="705"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="706"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="707"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="708"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="709"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="710"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="711"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="712"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="713"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="714"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="715"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="716"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="717"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="718"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="719"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="720"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="721"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="722"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="723"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="724"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="725"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="726"/>
+    <cellStyle name="20% - Акцент4 7" xfId="727"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="728"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="729"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="730"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="731"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="732"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="733"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="734"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="735"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="736"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="737"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="738"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="739"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="740"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="741"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="742"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="743"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="744"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="745"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="746"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="747"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="748"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="749"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="750"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="751"/>
+    <cellStyle name="20% - Акцент4 8" xfId="752"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="753"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="754"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="755"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="756"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="757"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="758"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="759"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="760"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="761"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="762"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="763"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="764"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="765"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="766"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="767"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="768"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="769"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="770"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="771"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="772"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="773"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="774"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="775"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="776"/>
+    <cellStyle name="20% - Акцент4 9" xfId="777"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="778"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="779"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="780"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="781"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="782"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="783"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="784"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="785"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="786"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="787"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="788"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="789"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="790"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="791"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="792"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="793"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="794"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="795"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="796"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="797"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="798"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="799"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="800"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="801"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1691"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1692"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1693"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1694"/>
+    <cellStyle name="40% - Акцент3 2" xfId="802"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="803"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="804"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="805"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="806"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="807"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="808"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="809"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="810"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="811"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="812"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="813"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="814"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="815"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="816"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="817"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="818"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="819"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="820"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="821"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="822"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="823"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="824"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="825"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="826"/>
+    <cellStyle name="40% - Акцент3 3" xfId="827"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="828"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="829"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="830"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="831"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="832"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="833"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="834"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="835"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="836"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="837"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="838"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="839"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="840"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="841"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="842"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="843"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="844"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="845"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="846"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="847"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="848"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="849"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="850"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="851"/>
+    <cellStyle name="40% - Акцент3 4" xfId="852"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="853"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="854"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="855"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="856"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="857"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="858"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="859"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="860"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="861"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="862"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="863"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="864"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="865"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="866"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="867"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="868"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="869"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="870"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="871"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="872"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="873"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="874"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="875"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="876"/>
+    <cellStyle name="40% - Акцент3 5" xfId="877"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="878"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="879"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="880"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="881"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="882"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="883"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="884"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="885"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="886"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="887"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="888"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="889"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="890"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="891"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="892"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="893"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="894"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="895"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="896"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="897"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="898"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="899"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="900"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="901"/>
+    <cellStyle name="40% - Акцент3 6" xfId="902"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="903"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="904"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="905"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="906"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="907"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="908"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="909"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="910"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="911"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="912"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="913"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="914"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="915"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="916"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="917"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="918"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="919"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="920"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="921"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="922"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="923"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="924"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="925"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="926"/>
+    <cellStyle name="40% - Акцент3 7" xfId="927"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="928"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="929"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="930"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="931"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="932"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="933"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="934"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="935"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="936"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="937"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="938"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="939"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="940"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="941"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="942"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="943"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="944"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="945"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="946"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="947"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="948"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="949"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="950"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="951"/>
+    <cellStyle name="40% - Акцент3 8" xfId="952"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="953"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="954"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="955"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="956"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="957"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="958"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="959"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="960"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="961"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="962"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="963"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="964"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="965"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="966"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="967"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="968"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="969"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="970"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="971"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="972"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="973"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="974"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="975"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="976"/>
+    <cellStyle name="40% - Акцент3 9" xfId="977"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="978"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="979"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="980"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="981"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="982"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="983"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="984"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="985"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="986"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="987"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="988"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="989"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="990"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="991"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="992"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="993"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="994"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="995"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="996"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="997"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="998"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="999"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1001"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1695"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1696"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1697"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1698"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1699"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1002"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1003"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1004"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1005"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1006"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1007"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1008"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1009"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1010"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1011"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1012"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1013"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1014"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1015"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1016"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1018"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1019"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1021"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1022"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1023"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1024"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1025"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1026"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1027"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1028"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1201"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1202"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1203"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1204"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1205"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1206"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1207"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1208"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1209"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1210"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1211"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1212"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1213"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1214"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1215"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1216"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1217"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1218"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1219"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1220"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1221"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1222"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1223"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1224"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1225"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1226"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1227"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1228"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1401"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1700"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1402"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1403"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1404"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1405"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1406"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1407"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1408"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1409"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1410"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1411"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1412"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1413"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1414"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1415"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1416"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1417"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1418"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1419"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1420"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1421"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1424"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1425"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1426"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1427"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1428"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1601"/>
+    <cellStyle name="Акцент1 2" xfId="1701"/>
+    <cellStyle name="Акцент1 3" xfId="1739"/>
+    <cellStyle name="Акцент2 2" xfId="1702"/>
+    <cellStyle name="Акцент2 3" xfId="1740"/>
+    <cellStyle name="Акцент3 2" xfId="1703"/>
+    <cellStyle name="Акцент3 3" xfId="1741"/>
+    <cellStyle name="Акцент4 2" xfId="1704"/>
+    <cellStyle name="Акцент4 3" xfId="1742"/>
+    <cellStyle name="Акцент5 2" xfId="1705"/>
+    <cellStyle name="Акцент5 3" xfId="1743"/>
+    <cellStyle name="Акцент6 2" xfId="1706"/>
+    <cellStyle name="Акцент6 3" xfId="1744"/>
+    <cellStyle name="Ввод  2" xfId="1707"/>
+    <cellStyle name="Ввод  3" xfId="1731"/>
+    <cellStyle name="Вывод 2" xfId="1708"/>
+    <cellStyle name="Вывод 3" xfId="1732"/>
+    <cellStyle name="Вычисление 2" xfId="1709"/>
+    <cellStyle name="Вычисление 3" xfId="1733"/>
     <cellStyle name="Гиперссылка" xfId="1688" builtinId="8"/>
-    <cellStyle name="Заголовок 1 2" xfId="1710" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
-[...10 lines deleted...]
-    <cellStyle name="Контрольная ячейка 3" xfId="1735" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Заголовок 1 2" xfId="1710"/>
+    <cellStyle name="Заголовок 1 3" xfId="1724"/>
+    <cellStyle name="Заголовок 2 2" xfId="1711"/>
+    <cellStyle name="Заголовок 2 3" xfId="1725"/>
+    <cellStyle name="Заголовок 3 2" xfId="1712"/>
+    <cellStyle name="Заголовок 3 3" xfId="1726"/>
+    <cellStyle name="Заголовок 4 2" xfId="1713"/>
+    <cellStyle name="Заголовок 4 3" xfId="1727"/>
+    <cellStyle name="Итог 2" xfId="1714"/>
+    <cellStyle name="Итог 3" xfId="1738"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1715"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1735"/>
     <cellStyle name="Название" xfId="1723" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="1716" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Нейтральный 3" xfId="1730" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Название 2" xfId="1716"/>
+    <cellStyle name="Нейтральный 2" xfId="1717"/>
+    <cellStyle name="Нейтральный 3" xfId="1730"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1602" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
-[...98 lines deleted...]
-    <cellStyle name="Хороший 3" xfId="1728" xr:uid="{00000000-0005-0000-0000-0000D0060000}"/>
+    <cellStyle name="Обычный 2" xfId="1602"/>
+    <cellStyle name="Обычный 2 2" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1687"/>
+    <cellStyle name="Обычный 2 3" xfId="1746"/>
+    <cellStyle name="Обычный 2 4" xfId="1689"/>
+    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 3 2" xfId="1604"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1690"/>
+    <cellStyle name="Обычный 4" xfId="1605"/>
+    <cellStyle name="Обычный 5" xfId="1606"/>
+    <cellStyle name="Плохой 2" xfId="1718"/>
+    <cellStyle name="Плохой 3" xfId="1729"/>
+    <cellStyle name="Пояснение 2" xfId="1719"/>
+    <cellStyle name="Пояснение 3" xfId="1737"/>
+    <cellStyle name="Примечание 2" xfId="1607"/>
+    <cellStyle name="Примечание 2 2" xfId="1608"/>
+    <cellStyle name="Примечание 2 3" xfId="1609"/>
+    <cellStyle name="Примечание 2 4" xfId="1610"/>
+    <cellStyle name="Примечание 2 5" xfId="1611"/>
+    <cellStyle name="Примечание 2 6" xfId="1612"/>
+    <cellStyle name="Примечание 2 7" xfId="1613"/>
+    <cellStyle name="Примечание 2 8" xfId="1614"/>
+    <cellStyle name="Примечание 2 9" xfId="1615"/>
+    <cellStyle name="Примечание 3" xfId="1616"/>
+    <cellStyle name="Примечание 3 10" xfId="1617"/>
+    <cellStyle name="Примечание 3 11" xfId="1618"/>
+    <cellStyle name="Примечание 3 12" xfId="1619"/>
+    <cellStyle name="Примечание 3 13" xfId="1620"/>
+    <cellStyle name="Примечание 3 14" xfId="1621"/>
+    <cellStyle name="Примечание 3 15" xfId="1622"/>
+    <cellStyle name="Примечание 3 16" xfId="1623"/>
+    <cellStyle name="Примечание 3 17" xfId="1624"/>
+    <cellStyle name="Примечание 3 18" xfId="1625"/>
+    <cellStyle name="Примечание 3 19" xfId="1626"/>
+    <cellStyle name="Примечание 3 2" xfId="1627"/>
+    <cellStyle name="Примечание 3 20" xfId="1628"/>
+    <cellStyle name="Примечание 3 21" xfId="1629"/>
+    <cellStyle name="Примечание 3 22" xfId="1630"/>
+    <cellStyle name="Примечание 3 23" xfId="1631"/>
+    <cellStyle name="Примечание 3 24" xfId="1632"/>
+    <cellStyle name="Примечание 3 25" xfId="1633"/>
+    <cellStyle name="Примечание 3 26" xfId="1634"/>
+    <cellStyle name="Примечание 3 27" xfId="1635"/>
+    <cellStyle name="Примечание 3 28" xfId="1636"/>
+    <cellStyle name="Примечание 3 29" xfId="1637"/>
+    <cellStyle name="Примечание 3 3" xfId="1638"/>
+    <cellStyle name="Примечание 3 30" xfId="1639"/>
+    <cellStyle name="Примечание 3 31" xfId="1640"/>
+    <cellStyle name="Примечание 3 32" xfId="1641"/>
+    <cellStyle name="Примечание 3 33" xfId="1642"/>
+    <cellStyle name="Примечание 3 34" xfId="1643"/>
+    <cellStyle name="Примечание 3 35" xfId="1644"/>
+    <cellStyle name="Примечание 3 4" xfId="1645"/>
+    <cellStyle name="Примечание 3 5" xfId="1646"/>
+    <cellStyle name="Примечание 3 6" xfId="1647"/>
+    <cellStyle name="Примечание 3 7" xfId="1648"/>
+    <cellStyle name="Примечание 3 8" xfId="1649"/>
+    <cellStyle name="Примечание 3 9" xfId="1650"/>
+    <cellStyle name="Примечание 4" xfId="1651"/>
+    <cellStyle name="Примечание 4 10" xfId="1652"/>
+    <cellStyle name="Примечание 4 11" xfId="1653"/>
+    <cellStyle name="Примечание 4 12" xfId="1654"/>
+    <cellStyle name="Примечание 4 13" xfId="1655"/>
+    <cellStyle name="Примечание 4 14" xfId="1656"/>
+    <cellStyle name="Примечание 4 15" xfId="1657"/>
+    <cellStyle name="Примечание 4 16" xfId="1658"/>
+    <cellStyle name="Примечание 4 17" xfId="1659"/>
+    <cellStyle name="Примечание 4 18" xfId="1660"/>
+    <cellStyle name="Примечание 4 19" xfId="1661"/>
+    <cellStyle name="Примечание 4 2" xfId="1662"/>
+    <cellStyle name="Примечание 4 20" xfId="1663"/>
+    <cellStyle name="Примечание 4 21" xfId="1664"/>
+    <cellStyle name="Примечание 4 22" xfId="1665"/>
+    <cellStyle name="Примечание 4 23" xfId="1666"/>
+    <cellStyle name="Примечание 4 24" xfId="1667"/>
+    <cellStyle name="Примечание 4 25" xfId="1668"/>
+    <cellStyle name="Примечание 4 26" xfId="1669"/>
+    <cellStyle name="Примечание 4 27" xfId="1670"/>
+    <cellStyle name="Примечание 4 28" xfId="1671"/>
+    <cellStyle name="Примечание 4 29" xfId="1672"/>
+    <cellStyle name="Примечание 4 3" xfId="1673"/>
+    <cellStyle name="Примечание 4 30" xfId="1674"/>
+    <cellStyle name="Примечание 4 31" xfId="1675"/>
+    <cellStyle name="Примечание 4 32" xfId="1676"/>
+    <cellStyle name="Примечание 4 33" xfId="1677"/>
+    <cellStyle name="Примечание 4 34" xfId="1678"/>
+    <cellStyle name="Примечание 4 35" xfId="1679"/>
+    <cellStyle name="Примечание 4 4" xfId="1680"/>
+    <cellStyle name="Примечание 4 5" xfId="1681"/>
+    <cellStyle name="Примечание 4 6" xfId="1682"/>
+    <cellStyle name="Примечание 4 7" xfId="1683"/>
+    <cellStyle name="Примечание 4 8" xfId="1684"/>
+    <cellStyle name="Примечание 4 9" xfId="1685"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1720"/>
+    <cellStyle name="Связанная ячейка 3" xfId="1734"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1721"/>
+    <cellStyle name="Текст предупреждения 3" xfId="1736"/>
+    <cellStyle name="Финансовый 2" xfId="1686"/>
+    <cellStyle name="Финансовый 2 2" xfId="1745"/>
+    <cellStyle name="Хороший 2" xfId="1722"/>
+    <cellStyle name="Хороший 3" xfId="1728"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5118,119 +6605,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5373,56 +6826,60 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.atakulov@stat.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="52" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="52" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="34"/>
     <col min="257" max="257" width="42.28515625" style="34" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="34" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="34"/>
     <col min="513" max="513" width="42.28515625" style="34" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="34" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="34"/>
     <col min="769" max="769" width="42.28515625" style="34" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="34" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="34"/>
     <col min="1025" max="1025" width="42.28515625" style="34" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="34" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="34"/>
     <col min="1281" max="1281" width="42.28515625" style="34" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="34" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="34"/>
     <col min="1537" max="1537" width="42.28515625" style="34" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="34" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="34"/>
@@ -5770,61 +7227,61 @@
         <v>53</v>
       </c>
       <c r="B21" s="86" t="s">
         <v>98</v>
       </c>
       <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="50"/>
       <c r="B22" s="51"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="47"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="46"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="47"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="46"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" display="mailto:d.atakulov@stat.kz" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3" display="mailto:d.atakulov@stat.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B94" sqref="B94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="54" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="54" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="54"/>
     <col min="4" max="4" width="51.7109375" style="54" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="55"/>
     <col min="257" max="257" width="4.5703125" style="55" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="55" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="55"/>
     <col min="260" max="260" width="51.7109375" style="55" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="55"/>
     <col min="513" max="513" width="4.5703125" style="55" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="55" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="55"/>
     <col min="516" max="516" width="51.7109375" style="55" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="55"/>
     <col min="769" max="769" width="4.5703125" style="55" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="55" customWidth="1"/>
@@ -6204,182 +7661,182 @@
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="53"/>
       <c r="B12" s="53"/>
       <c r="C12" s="56"/>
       <c r="D12" s="58"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="53"/>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="58"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B14" s="60" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="57"/>
       <c r="D15" s="57"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="87"/>
-[...2 lines deleted...]
-      <c r="D19" s="87"/>
+      <c r="A19" s="104"/>
+      <c r="B19" s="104"/>
+      <c r="C19" s="104"/>
+      <c r="D19" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:L58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:K2"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="63" x14ac:dyDescent="0.25">
       <c r="A2" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="106" t="s">
         <v>95</v>
       </c>
-      <c r="C2" s="98"/>
-[...7 lines deleted...]
-      <c r="K2" s="98"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" s="63"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="63"/>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="K5" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="107" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="73"/>
       <c r="C6" s="73">
         <v>1991</v>
       </c>
       <c r="D6" s="74">
         <v>1992</v>
       </c>
       <c r="E6" s="74">
         <v>1993</v>
       </c>
       <c r="F6" s="74">
         <v>1994</v>
       </c>
       <c r="G6" s="74">
         <v>1995</v>
       </c>
       <c r="H6" s="74">
         <v>1996</v>
       </c>
       <c r="I6" s="74">
         <v>1997</v>
       </c>
       <c r="J6" s="74">
         <v>1998</v>
       </c>
       <c r="K6" s="84">
         <v>1999</v>
       </c>
       <c r="L6" s="85"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A7" s="90"/>
-      <c r="B7" s="91" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="109" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="91"/>
-[...7 lines deleted...]
-      <c r="K7" s="91"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="109"/>
+      <c r="G7" s="109"/>
+      <c r="H7" s="109"/>
+      <c r="I7" s="109"/>
+      <c r="J7" s="109"/>
+      <c r="K7" s="109"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="75"/>
       <c r="B8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="77">
         <v>21.5</v>
       </c>
       <c r="D8" s="77">
         <v>20.5</v>
       </c>
       <c r="E8" s="77">
         <v>19.3</v>
       </c>
       <c r="F8" s="77">
         <v>18.899999999999999</v>
       </c>
       <c r="G8" s="77">
         <v>17.5</v>
       </c>
       <c r="H8" s="77">
         <v>16.3</v>
       </c>
       <c r="I8" s="77">
@@ -6932,62 +8389,62 @@
       </c>
       <c r="E24" s="78">
         <v>12</v>
       </c>
       <c r="F24" s="78">
         <v>12</v>
       </c>
       <c r="G24" s="78">
         <v>10.9</v>
       </c>
       <c r="H24" s="78">
         <v>10.4</v>
       </c>
       <c r="I24" s="78">
         <v>10</v>
       </c>
       <c r="J24" s="78">
         <v>10.199999999999999</v>
       </c>
       <c r="K24" s="77">
         <v>10.9</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="76"/>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="92"/>
-[...7 lines deleted...]
-      <c r="K25" s="92"/>
+      <c r="C25" s="110"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="110"/>
+      <c r="F25" s="110"/>
+      <c r="G25" s="110"/>
+      <c r="H25" s="110"/>
+      <c r="I25" s="110"/>
+      <c r="J25" s="110"/>
+      <c r="K25" s="110"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="75"/>
       <c r="B26" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="79">
         <v>18.100000000000001</v>
       </c>
       <c r="D26" s="79">
         <v>17</v>
       </c>
       <c r="E26" s="79">
         <v>15.5</v>
       </c>
       <c r="F26" s="79">
         <v>15.4</v>
       </c>
       <c r="G26" s="79">
         <v>14.3</v>
       </c>
       <c r="H26" s="79">
         <v>13.7</v>
       </c>
       <c r="I26" s="79">
@@ -7540,62 +8997,62 @@
       </c>
       <c r="E42" s="79">
         <v>12</v>
       </c>
       <c r="F42" s="79">
         <v>12</v>
       </c>
       <c r="G42" s="79">
         <v>10.9</v>
       </c>
       <c r="H42" s="79">
         <v>10.4</v>
       </c>
       <c r="I42" s="79">
         <v>10</v>
       </c>
       <c r="J42" s="79">
         <v>10.199999999999999</v>
       </c>
       <c r="K42" s="79">
         <v>11.56</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="76"/>
-      <c r="B43" s="88" t="s">
+      <c r="B43" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="C43" s="88"/>
-[...7 lines deleted...]
-      <c r="K43" s="88"/>
+      <c r="C43" s="105"/>
+      <c r="D43" s="105"/>
+      <c r="E43" s="105"/>
+      <c r="F43" s="105"/>
+      <c r="G43" s="105"/>
+      <c r="H43" s="105"/>
+      <c r="I43" s="105"/>
+      <c r="J43" s="105"/>
+      <c r="K43" s="105"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="75"/>
       <c r="B44" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="80">
         <v>26.1</v>
       </c>
       <c r="D44" s="80">
         <v>25.2</v>
       </c>
       <c r="E44" s="80">
         <v>24.1</v>
       </c>
       <c r="F44" s="80">
         <v>23.4</v>
       </c>
       <c r="G44" s="80">
         <v>21.5</v>
       </c>
       <c r="H44" s="80">
         <v>19.5</v>
       </c>
       <c r="I44" s="80">
@@ -8089,150 +9546,150 @@
         <v>15.9</v>
       </c>
       <c r="I58" s="80">
         <v>14.1</v>
       </c>
       <c r="J58" s="80">
         <v>13</v>
       </c>
       <c r="K58" s="80">
         <v>12.34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B43:K43"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B7:K7"/>
     <mergeCell ref="B25:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC269"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A127" sqref="A127"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:AB2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="2" customWidth="1"/>
     <col min="21" max="25" width="7.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.7109375" style="2" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="106" t="s">
         <v>95</v>
       </c>
-      <c r="C2" s="98"/>
-[...24 lines deleted...]
-      <c r="AB2" s="98"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
+      <c r="N2" s="106"/>
+      <c r="O2" s="106"/>
+      <c r="P2" s="106"/>
+      <c r="Q2" s="106"/>
+      <c r="R2" s="106"/>
+      <c r="S2" s="106"/>
+      <c r="T2" s="106"/>
+      <c r="U2" s="106"/>
+      <c r="V2" s="106"/>
+      <c r="W2" s="106"/>
+      <c r="X2" s="106"/>
+      <c r="Y2" s="106"/>
+      <c r="Z2" s="106"/>
+      <c r="AA2" s="106"/>
+      <c r="AB2" s="106"/>
     </row>
     <row r="3" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="63"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
     </row>
     <row r="5" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A5" s="63"/>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
       <c r="N5" s="27"/>
       <c r="O5" s="27"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="27"/>
       <c r="X5" s="82"/>
       <c r="Y5" s="82"/>
-      <c r="Z5" s="93" t="s">
+      <c r="Z5" s="115" t="s">
         <v>28</v>
       </c>
-      <c r="AA5" s="93"/>
-      <c r="AB5" s="93"/>
+      <c r="AA5" s="115"/>
+      <c r="AB5" s="115"/>
     </row>
     <row r="6" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="107" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="23">
         <v>2000</v>
       </c>
       <c r="D6" s="23">
         <v>2001</v>
       </c>
       <c r="E6" s="23">
         <v>2002</v>
       </c>
       <c r="F6" s="23">
         <v>2003</v>
       </c>
       <c r="G6" s="23">
         <v>2004</v>
       </c>
       <c r="H6" s="23">
         <v>2005</v>
       </c>
       <c r="I6" s="23">
         <v>2006</v>
       </c>
       <c r="J6" s="23">
@@ -8273,80 +9730,80 @@
       </c>
       <c r="V6" s="22">
         <v>2019</v>
       </c>
       <c r="W6" s="21">
         <v>2020</v>
       </c>
       <c r="X6" s="21">
         <v>2021</v>
       </c>
       <c r="Y6" s="20">
         <v>2022</v>
       </c>
       <c r="Z6" s="20">
         <v>2023</v>
       </c>
       <c r="AA6" s="20">
         <v>2024</v>
       </c>
       <c r="AB6" s="20">
         <v>2025</v>
       </c>
       <c r="AC6" s="83"/>
     </row>
     <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="90"/>
-      <c r="B7" s="97" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="91"/>
-[...24 lines deleted...]
-      <c r="AB7" s="91"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="109"/>
+      <c r="G7" s="109"/>
+      <c r="H7" s="109"/>
+      <c r="I7" s="109"/>
+      <c r="J7" s="109"/>
+      <c r="K7" s="109"/>
+      <c r="L7" s="109"/>
+      <c r="M7" s="109"/>
+      <c r="N7" s="109"/>
+      <c r="O7" s="109"/>
+      <c r="P7" s="109"/>
+      <c r="Q7" s="109"/>
+      <c r="R7" s="109"/>
+      <c r="S7" s="109"/>
+      <c r="T7" s="109"/>
+      <c r="U7" s="109"/>
+      <c r="V7" s="109"/>
+      <c r="W7" s="109"/>
+      <c r="X7" s="109"/>
+      <c r="Y7" s="109"/>
+      <c r="Z7" s="109"/>
+      <c r="AA7" s="109"/>
+      <c r="AB7" s="109"/>
     </row>
     <row r="8" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="64"/>
       <c r="B8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>14.92</v>
       </c>
       <c r="D8" s="13">
         <v>14.91</v>
       </c>
       <c r="E8" s="13">
         <v>15.29</v>
       </c>
       <c r="F8" s="13">
         <v>16.63</v>
       </c>
       <c r="G8" s="13">
         <v>18.190000000000001</v>
       </c>
       <c r="H8" s="13">
         <v>18.420000000000002</v>
       </c>
       <c r="I8" s="13">
@@ -10110,79 +11567,79 @@
       </c>
       <c r="V28" s="12">
         <v>27.84</v>
       </c>
       <c r="W28" s="12">
         <v>30.03</v>
       </c>
       <c r="X28" s="12">
         <v>32.33</v>
       </c>
       <c r="Y28" s="12">
         <v>27.13</v>
       </c>
       <c r="Z28" s="11">
         <v>25.698908073923917</v>
       </c>
       <c r="AA28" s="10">
         <v>23.58</v>
       </c>
       <c r="AB28" s="10">
         <v>21.76</v>
       </c>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A29" s="67"/>
-      <c r="B29" s="91" t="s">
+      <c r="B29" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="C29" s="91"/>
-[...24 lines deleted...]
-      <c r="AB29" s="91"/>
+      <c r="C29" s="109"/>
+      <c r="D29" s="109"/>
+      <c r="E29" s="109"/>
+      <c r="F29" s="109"/>
+      <c r="G29" s="109"/>
+      <c r="H29" s="109"/>
+      <c r="I29" s="109"/>
+      <c r="J29" s="109"/>
+      <c r="K29" s="109"/>
+      <c r="L29" s="109"/>
+      <c r="M29" s="109"/>
+      <c r="N29" s="109"/>
+      <c r="O29" s="109"/>
+      <c r="P29" s="109"/>
+      <c r="Q29" s="109"/>
+      <c r="R29" s="109"/>
+      <c r="S29" s="109"/>
+      <c r="T29" s="109"/>
+      <c r="U29" s="109"/>
+      <c r="V29" s="109"/>
+      <c r="W29" s="109"/>
+      <c r="X29" s="109"/>
+      <c r="Y29" s="109"/>
+      <c r="Z29" s="109"/>
+      <c r="AA29" s="109"/>
+      <c r="AB29" s="109"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="62"/>
       <c r="B30" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="19">
         <v>15.87</v>
       </c>
       <c r="D30" s="19">
         <v>15.93</v>
       </c>
       <c r="E30" s="19">
         <v>16.22</v>
       </c>
       <c r="F30" s="19">
         <v>17.77</v>
       </c>
       <c r="G30" s="19">
         <v>19.45</v>
       </c>
       <c r="H30" s="19">
         <v>19.68</v>
       </c>
       <c r="I30" s="19">
@@ -11946,79 +13403,79 @@
       </c>
       <c r="V50" s="12">
         <v>29.84</v>
       </c>
       <c r="W50" s="12">
         <v>32.049999999999997</v>
       </c>
       <c r="X50" s="12">
         <v>34.409999999999997</v>
       </c>
       <c r="Y50" s="12">
         <v>29.02</v>
       </c>
       <c r="Z50" s="12">
         <v>27.377384459050976</v>
       </c>
       <c r="AA50" s="10">
         <v>24.99</v>
       </c>
       <c r="AB50" s="10">
         <v>23.1</v>
       </c>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A51" s="68"/>
-      <c r="B51" s="91" t="s">
+      <c r="B51" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="C51" s="91"/>
-[...24 lines deleted...]
-      <c r="AB51" s="91"/>
+      <c r="C51" s="109"/>
+      <c r="D51" s="109"/>
+      <c r="E51" s="109"/>
+      <c r="F51" s="109"/>
+      <c r="G51" s="109"/>
+      <c r="H51" s="109"/>
+      <c r="I51" s="109"/>
+      <c r="J51" s="109"/>
+      <c r="K51" s="109"/>
+      <c r="L51" s="109"/>
+      <c r="M51" s="109"/>
+      <c r="N51" s="109"/>
+      <c r="O51" s="109"/>
+      <c r="P51" s="109"/>
+      <c r="Q51" s="109"/>
+      <c r="R51" s="109"/>
+      <c r="S51" s="109"/>
+      <c r="T51" s="109"/>
+      <c r="U51" s="109"/>
+      <c r="V51" s="109"/>
+      <c r="W51" s="109"/>
+      <c r="X51" s="109"/>
+      <c r="Y51" s="109"/>
+      <c r="Z51" s="109"/>
+      <c r="AA51" s="109"/>
+      <c r="AB51" s="109"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="62"/>
       <c r="B52" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="19">
         <v>14.04</v>
       </c>
       <c r="D52" s="19">
         <v>13.95</v>
       </c>
       <c r="E52" s="19">
         <v>14.43</v>
       </c>
       <c r="F52" s="19">
         <v>15.57</v>
       </c>
       <c r="G52" s="19">
         <v>17.02</v>
       </c>
       <c r="H52" s="19">
         <v>17.25</v>
       </c>
       <c r="I52" s="19">
@@ -13782,79 +15239,79 @@
       </c>
       <c r="V72" s="12">
         <v>25.99</v>
       </c>
       <c r="W72" s="12">
         <v>28.14</v>
       </c>
       <c r="X72" s="12">
         <v>30.38</v>
       </c>
       <c r="Y72" s="12">
         <v>25.37</v>
       </c>
       <c r="Z72" s="12">
         <v>24.130692561612666</v>
       </c>
       <c r="AA72" s="10">
         <v>22.26</v>
       </c>
       <c r="AB72" s="10">
         <v>20.49</v>
       </c>
     </row>
     <row r="73" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="62"/>
-      <c r="B73" s="92" t="s">
+      <c r="B73" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="C73" s="92"/>
-[...24 lines deleted...]
-      <c r="AB73" s="92"/>
+      <c r="C73" s="110"/>
+      <c r="D73" s="110"/>
+      <c r="E73" s="110"/>
+      <c r="F73" s="110"/>
+      <c r="G73" s="110"/>
+      <c r="H73" s="110"/>
+      <c r="I73" s="110"/>
+      <c r="J73" s="110"/>
+      <c r="K73" s="110"/>
+      <c r="L73" s="110"/>
+      <c r="M73" s="110"/>
+      <c r="N73" s="110"/>
+      <c r="O73" s="110"/>
+      <c r="P73" s="110"/>
+      <c r="Q73" s="110"/>
+      <c r="R73" s="110"/>
+      <c r="S73" s="110"/>
+      <c r="T73" s="110"/>
+      <c r="U73" s="110"/>
+      <c r="V73" s="110"/>
+      <c r="W73" s="110"/>
+      <c r="X73" s="110"/>
+      <c r="Y73" s="110"/>
+      <c r="Z73" s="110"/>
+      <c r="AA73" s="110"/>
+      <c r="AB73" s="110"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A74" s="62"/>
       <c r="B74" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="15">
         <v>13.62</v>
       </c>
       <c r="D74" s="15">
         <v>13.69</v>
       </c>
       <c r="E74" s="19">
         <v>14.47</v>
       </c>
       <c r="F74" s="19">
         <v>16.34</v>
       </c>
       <c r="G74" s="19">
         <v>18.21</v>
       </c>
       <c r="H74" s="15">
         <v>18.940000000000001</v>
       </c>
       <c r="I74" s="19">
@@ -15618,79 +17075,79 @@
       </c>
       <c r="V94" s="12">
         <v>27.84</v>
       </c>
       <c r="W94" s="12">
         <v>30.03</v>
       </c>
       <c r="X94" s="12">
         <v>32.33</v>
       </c>
       <c r="Y94" s="12">
         <v>27.13</v>
       </c>
       <c r="Z94" s="11">
         <v>25.698908073923917</v>
       </c>
       <c r="AA94" s="10">
         <v>23.58</v>
       </c>
       <c r="AB94" s="10">
         <v>21.76</v>
       </c>
     </row>
     <row r="95" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A95" s="62"/>
-      <c r="B95" s="91" t="s">
+      <c r="B95" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="C95" s="91"/>
-[...24 lines deleted...]
-      <c r="AB95" s="91"/>
+      <c r="C95" s="109"/>
+      <c r="D95" s="109"/>
+      <c r="E95" s="109"/>
+      <c r="F95" s="109"/>
+      <c r="G95" s="109"/>
+      <c r="H95" s="109"/>
+      <c r="I95" s="109"/>
+      <c r="J95" s="109"/>
+      <c r="K95" s="109"/>
+      <c r="L95" s="109"/>
+      <c r="M95" s="109"/>
+      <c r="N95" s="109"/>
+      <c r="O95" s="109"/>
+      <c r="P95" s="109"/>
+      <c r="Q95" s="109"/>
+      <c r="R95" s="109"/>
+      <c r="S95" s="109"/>
+      <c r="T95" s="109"/>
+      <c r="U95" s="109"/>
+      <c r="V95" s="109"/>
+      <c r="W95" s="109"/>
+      <c r="X95" s="109"/>
+      <c r="Y95" s="109"/>
+      <c r="Z95" s="109"/>
+      <c r="AA95" s="109"/>
+      <c r="AB95" s="109"/>
     </row>
     <row r="96" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A96" s="62"/>
       <c r="B96" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="19">
         <v>14.89</v>
       </c>
       <c r="D96" s="19">
         <v>15.09</v>
       </c>
       <c r="E96" s="19">
         <v>15.86</v>
       </c>
       <c r="F96" s="19">
         <v>18.02</v>
       </c>
       <c r="G96" s="19">
         <v>20.04</v>
       </c>
       <c r="H96" s="19">
         <v>20.87</v>
       </c>
       <c r="I96" s="19">
@@ -17454,79 +18911,79 @@
       </c>
       <c r="V116" s="12">
         <v>29.84</v>
       </c>
       <c r="W116" s="12">
         <v>32.049999999999997</v>
       </c>
       <c r="X116" s="12">
         <v>34.409999999999997</v>
       </c>
       <c r="Y116" s="12">
         <v>29.02</v>
       </c>
       <c r="Z116" s="12">
         <v>27.377384459050976</v>
       </c>
       <c r="AA116" s="10">
         <v>24.99</v>
       </c>
       <c r="AB116" s="10">
         <v>23.1</v>
       </c>
     </row>
     <row r="117" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A117" s="69"/>
-      <c r="B117" s="91" t="s">
+      <c r="B117" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="C117" s="91"/>
-[...24 lines deleted...]
-      <c r="AB117" s="91"/>
+      <c r="C117" s="109"/>
+      <c r="D117" s="109"/>
+      <c r="E117" s="109"/>
+      <c r="F117" s="109"/>
+      <c r="G117" s="109"/>
+      <c r="H117" s="109"/>
+      <c r="I117" s="109"/>
+      <c r="J117" s="109"/>
+      <c r="K117" s="109"/>
+      <c r="L117" s="109"/>
+      <c r="M117" s="109"/>
+      <c r="N117" s="109"/>
+      <c r="O117" s="109"/>
+      <c r="P117" s="109"/>
+      <c r="Q117" s="109"/>
+      <c r="R117" s="109"/>
+      <c r="S117" s="109"/>
+      <c r="T117" s="109"/>
+      <c r="U117" s="109"/>
+      <c r="V117" s="109"/>
+      <c r="W117" s="109"/>
+      <c r="X117" s="109"/>
+      <c r="Y117" s="109"/>
+      <c r="Z117" s="109"/>
+      <c r="AA117" s="109"/>
+      <c r="AB117" s="109"/>
     </row>
     <row r="118" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A118" s="62"/>
       <c r="B118" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="19">
         <v>12.5</v>
       </c>
       <c r="D118" s="19">
         <v>12.47</v>
       </c>
       <c r="E118" s="19">
         <v>13.24</v>
       </c>
       <c r="F118" s="19">
         <v>14.86</v>
       </c>
       <c r="G118" s="19">
         <v>16.61</v>
       </c>
       <c r="H118" s="19">
         <v>17.25</v>
       </c>
       <c r="I118" s="19">
@@ -19290,79 +20747,79 @@
       </c>
       <c r="V138" s="12">
         <v>25.99</v>
       </c>
       <c r="W138" s="12">
         <v>28.14</v>
       </c>
       <c r="X138" s="12">
         <v>30.38</v>
       </c>
       <c r="Y138" s="12">
         <v>25.37</v>
       </c>
       <c r="Z138" s="12">
         <v>24.130692561612666</v>
       </c>
       <c r="AA138" s="10">
         <v>22.26</v>
       </c>
       <c r="AB138" s="10">
         <v>20.49</v>
       </c>
     </row>
     <row r="139" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="62"/>
-      <c r="B139" s="92" t="s">
+      <c r="B139" s="110" t="s">
         <v>21</v>
       </c>
-      <c r="C139" s="92"/>
-[...24 lines deleted...]
-      <c r="AB139" s="92"/>
+      <c r="C139" s="110"/>
+      <c r="D139" s="110"/>
+      <c r="E139" s="110"/>
+      <c r="F139" s="110"/>
+      <c r="G139" s="110"/>
+      <c r="H139" s="110"/>
+      <c r="I139" s="110"/>
+      <c r="J139" s="110"/>
+      <c r="K139" s="110"/>
+      <c r="L139" s="110"/>
+      <c r="M139" s="110"/>
+      <c r="N139" s="110"/>
+      <c r="O139" s="110"/>
+      <c r="P139" s="110"/>
+      <c r="Q139" s="110"/>
+      <c r="R139" s="110"/>
+      <c r="S139" s="110"/>
+      <c r="T139" s="110"/>
+      <c r="U139" s="110"/>
+      <c r="V139" s="110"/>
+      <c r="W139" s="110"/>
+      <c r="X139" s="110"/>
+      <c r="Y139" s="110"/>
+      <c r="Z139" s="110"/>
+      <c r="AA139" s="110"/>
+      <c r="AB139" s="110"/>
     </row>
     <row r="140" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A140" s="62"/>
       <c r="B140" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="15">
         <v>16.600000000000001</v>
       </c>
       <c r="D140" s="15">
         <v>16.489999999999998</v>
       </c>
       <c r="E140" s="16">
         <v>16.37</v>
       </c>
       <c r="F140" s="16">
         <v>17.02</v>
       </c>
       <c r="G140" s="16">
         <v>18.149999999999999</v>
       </c>
       <c r="H140" s="15">
         <v>17.72</v>
       </c>
       <c r="I140" s="16">
@@ -20868,79 +22325,79 @@
       </c>
       <c r="V157" s="29">
         <v>13.24</v>
       </c>
       <c r="W157" s="29">
         <v>14.08</v>
       </c>
       <c r="X157" s="29">
         <v>14.37</v>
       </c>
       <c r="Y157" s="29">
         <v>12.32</v>
       </c>
       <c r="Z157" s="30">
         <v>11.613619571296194</v>
       </c>
       <c r="AA157" s="31">
         <v>11.48</v>
       </c>
       <c r="AB157" s="31">
         <v>10.63</v>
       </c>
     </row>
     <row r="158" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A158" s="62"/>
-      <c r="B158" s="91" t="s">
+      <c r="B158" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="C158" s="91"/>
-[...24 lines deleted...]
-      <c r="AB158" s="91"/>
+      <c r="C158" s="109"/>
+      <c r="D158" s="109"/>
+      <c r="E158" s="109"/>
+      <c r="F158" s="109"/>
+      <c r="G158" s="109"/>
+      <c r="H158" s="109"/>
+      <c r="I158" s="109"/>
+      <c r="J158" s="109"/>
+      <c r="K158" s="109"/>
+      <c r="L158" s="109"/>
+      <c r="M158" s="109"/>
+      <c r="N158" s="109"/>
+      <c r="O158" s="109"/>
+      <c r="P158" s="109"/>
+      <c r="Q158" s="109"/>
+      <c r="R158" s="109"/>
+      <c r="S158" s="109"/>
+      <c r="T158" s="109"/>
+      <c r="U158" s="109"/>
+      <c r="V158" s="109"/>
+      <c r="W158" s="109"/>
+      <c r="X158" s="109"/>
+      <c r="Y158" s="109"/>
+      <c r="Z158" s="109"/>
+      <c r="AA158" s="109"/>
+      <c r="AB158" s="109"/>
     </row>
     <row r="159" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A159" s="62"/>
       <c r="B159" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="16">
         <v>17.05</v>
       </c>
       <c r="D159" s="16">
         <v>16.97</v>
       </c>
       <c r="E159" s="16">
         <v>16.66</v>
       </c>
       <c r="F159" s="16">
         <v>17.48</v>
       </c>
       <c r="G159" s="16">
         <v>18.71</v>
       </c>
       <c r="H159" s="16">
         <v>18.2</v>
       </c>
       <c r="I159" s="16">
@@ -22446,79 +23903,79 @@
       </c>
       <c r="V176" s="29">
         <v>14.11</v>
       </c>
       <c r="W176" s="29">
         <v>14.19</v>
       </c>
       <c r="X176" s="29">
         <v>14.64</v>
       </c>
       <c r="Y176" s="29">
         <v>12.58</v>
       </c>
       <c r="Z176" s="29">
         <v>12.117862672350386</v>
       </c>
       <c r="AA176" s="31">
         <v>11.97</v>
       </c>
       <c r="AB176" s="31">
         <v>10.8</v>
       </c>
     </row>
     <row r="177" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A177" s="62"/>
-      <c r="B177" s="91" t="s">
+      <c r="B177" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="C177" s="91"/>
-[...24 lines deleted...]
-      <c r="AB177" s="91"/>
+      <c r="C177" s="109"/>
+      <c r="D177" s="109"/>
+      <c r="E177" s="109"/>
+      <c r="F177" s="109"/>
+      <c r="G177" s="109"/>
+      <c r="H177" s="109"/>
+      <c r="I177" s="109"/>
+      <c r="J177" s="109"/>
+      <c r="K177" s="109"/>
+      <c r="L177" s="109"/>
+      <c r="M177" s="109"/>
+      <c r="N177" s="109"/>
+      <c r="O177" s="109"/>
+      <c r="P177" s="109"/>
+      <c r="Q177" s="109"/>
+      <c r="R177" s="109"/>
+      <c r="S177" s="109"/>
+      <c r="T177" s="109"/>
+      <c r="U177" s="109"/>
+      <c r="V177" s="109"/>
+      <c r="W177" s="109"/>
+      <c r="X177" s="109"/>
+      <c r="Y177" s="109"/>
+      <c r="Z177" s="109"/>
+      <c r="AA177" s="109"/>
+      <c r="AB177" s="109"/>
     </row>
     <row r="178" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A178" s="62"/>
       <c r="B178" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="16">
         <v>16.149999999999999</v>
       </c>
       <c r="D178" s="16">
         <v>16.02</v>
       </c>
       <c r="E178" s="16">
         <v>16.079999999999998</v>
       </c>
       <c r="F178" s="16">
         <v>16.559999999999999</v>
       </c>
       <c r="G178" s="16">
         <v>17.600000000000001</v>
       </c>
       <c r="H178" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="I178" s="16">
@@ -24023,67 +25480,67 @@
         <v>12.37</v>
       </c>
       <c r="V195" s="7">
         <v>12.39</v>
       </c>
       <c r="W195" s="7">
         <v>13.98</v>
       </c>
       <c r="X195" s="7">
         <v>14.11</v>
       </c>
       <c r="Y195" s="7">
         <v>12.05</v>
       </c>
       <c r="Z195" s="7">
         <v>11.104823298805043</v>
       </c>
       <c r="AA195" s="6">
         <v>10.99</v>
       </c>
       <c r="AB195" s="6">
         <v>10.47</v>
       </c>
     </row>
     <row r="196" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B196" s="94" t="s">
+      <c r="B196" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="C196" s="94"/>
-[...3 lines deleted...]
-      <c r="G196" s="94"/>
+      <c r="C196" s="111"/>
+      <c r="D196" s="111"/>
+      <c r="E196" s="111"/>
+      <c r="F196" s="111"/>
+      <c r="G196" s="111"/>
     </row>
     <row r="197" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B197" s="95" t="s">
+      <c r="B197" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="C197" s="96"/>
-[...2 lines deleted...]
-      <c r="F197" s="96"/>
+      <c r="C197" s="113"/>
+      <c r="D197" s="113"/>
+      <c r="E197" s="113"/>
+      <c r="F197" s="113"/>
       <c r="G197" s="2"/>
     </row>
     <row r="199" spans="1:28" x14ac:dyDescent="0.25">
       <c r="L199" s="4"/>
       <c r="M199" s="4"/>
       <c r="N199" s="4"/>
       <c r="O199" s="4"/>
       <c r="P199" s="4"/>
       <c r="Q199" s="4"/>
       <c r="R199" s="4"/>
       <c r="S199" s="4"/>
       <c r="T199" s="4"/>
       <c r="U199" s="4"/>
       <c r="V199" s="4"/>
       <c r="W199" s="4"/>
       <c r="X199" s="4"/>
       <c r="Y199" s="4"/>
       <c r="Z199" s="5"/>
       <c r="AA199" s="4"/>
     </row>
     <row r="200" spans="1:28" x14ac:dyDescent="0.25">
       <c r="L200" s="4"/>
       <c r="M200" s="4"/>
       <c r="N200" s="4"/>
       <c r="O200" s="4"/>
@@ -24431,83 +25888,27716 @@
       <c r="O219" s="4"/>
       <c r="P219" s="4"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
       <c r="S219" s="4"/>
       <c r="T219" s="4"/>
       <c r="U219" s="4"/>
       <c r="V219" s="4"/>
       <c r="W219" s="4"/>
       <c r="X219" s="4"/>
       <c r="Y219" s="4"/>
       <c r="Z219" s="5"/>
       <c r="AA219" s="4"/>
     </row>
     <row r="220" spans="12:27" x14ac:dyDescent="0.25">
       <c r="L220" s="4"/>
     </row>
     <row r="221" spans="12:27" x14ac:dyDescent="0.25">
       <c r="L221" s="4"/>
     </row>
     <row r="269" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B269" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B196:G196"/>
-[...3 lines deleted...]
-    <mergeCell ref="B29:AB29"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B158:AB158"/>
     <mergeCell ref="B177:AB177"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="B51:AB51"/>
     <mergeCell ref="B73:AB73"/>
     <mergeCell ref="B95:AB95"/>
     <mergeCell ref="B117:AB117"/>
     <mergeCell ref="B139:AB139"/>
+    <mergeCell ref="B196:G196"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B197:F197"/>
+    <mergeCell ref="B7:AB7"/>
+    <mergeCell ref="B29:AB29"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AJ256"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N21" sqref="N21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.42578125" style="90" customWidth="1"/>
+    <col min="2" max="2" width="5.42578125" style="90" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="90" bestFit="1" customWidth="1"/>
+    <col min="4" max="36" width="7.42578125" style="90" bestFit="1" customWidth="1"/>
+    <col min="37" max="16384" width="9.140625" style="90"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="117" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="118"/>
+      <c r="C2" s="118"/>
+      <c r="D2" s="117" t="s">
+        <v>95</v>
+      </c>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+      <c r="N2" s="117"/>
+      <c r="O2" s="117"/>
+      <c r="P2" s="117"/>
+      <c r="Q2" s="117"/>
+      <c r="R2" s="117"/>
+      <c r="S2" s="117"/>
+      <c r="T2" s="117"/>
+      <c r="U2" s="117"/>
+      <c r="V2" s="117"/>
+      <c r="W2" s="117"/>
+      <c r="X2" s="117"/>
+      <c r="Y2" s="117"/>
+      <c r="Z2" s="117"/>
+      <c r="AA2" s="117"/>
+      <c r="AB2" s="117"/>
+      <c r="AC2" s="117"/>
+      <c r="AD2" s="117"/>
+      <c r="AE2" s="117"/>
+      <c r="AF2" s="117"/>
+      <c r="AG2" s="117"/>
+      <c r="AH2" s="117"/>
+      <c r="AI2" s="117"/>
+      <c r="AJ2" s="117"/>
+    </row>
+    <row r="3" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A3" s="91"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="93"/>
+    </row>
+    <row r="5" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" s="121"/>
+      <c r="C5" s="121"/>
+      <c r="D5" s="123" t="s">
+        <v>557</v>
+      </c>
+      <c r="E5" s="123"/>
+      <c r="F5" s="123"/>
+      <c r="G5" s="123"/>
+      <c r="H5" s="123"/>
+      <c r="I5" s="123"/>
+      <c r="J5" s="123"/>
+      <c r="K5" s="123"/>
+      <c r="L5" s="123"/>
+      <c r="M5" s="123"/>
+      <c r="N5" s="123"/>
+      <c r="O5" s="123" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="123"/>
+      <c r="Q5" s="123"/>
+      <c r="R5" s="123"/>
+      <c r="S5" s="123"/>
+      <c r="T5" s="123"/>
+      <c r="U5" s="123"/>
+      <c r="V5" s="123"/>
+      <c r="W5" s="123"/>
+      <c r="X5" s="123"/>
+      <c r="Y5" s="123"/>
+      <c r="Z5" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA5" s="123"/>
+      <c r="AB5" s="123"/>
+      <c r="AC5" s="123"/>
+      <c r="AD5" s="123"/>
+      <c r="AE5" s="123"/>
+      <c r="AF5" s="123"/>
+      <c r="AG5" s="123"/>
+      <c r="AH5" s="123"/>
+      <c r="AI5" s="123"/>
+      <c r="AJ5" s="123"/>
+    </row>
+    <row r="6" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A6" s="120"/>
+      <c r="B6" s="122"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="94">
+        <v>2015</v>
+      </c>
+      <c r="E6" s="94">
+        <v>2016</v>
+      </c>
+      <c r="F6" s="94">
+        <v>2017</v>
+      </c>
+      <c r="G6" s="94">
+        <v>2018</v>
+      </c>
+      <c r="H6" s="94">
+        <v>2019</v>
+      </c>
+      <c r="I6" s="94">
+        <v>2020</v>
+      </c>
+      <c r="J6" s="94">
+        <v>2021</v>
+      </c>
+      <c r="K6" s="94">
+        <v>2022</v>
+      </c>
+      <c r="L6" s="94">
+        <v>2023</v>
+      </c>
+      <c r="M6" s="94">
+        <v>2024</v>
+      </c>
+      <c r="N6" s="94">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="94">
+        <v>2015</v>
+      </c>
+      <c r="P6" s="94">
+        <v>2016</v>
+      </c>
+      <c r="Q6" s="94">
+        <v>2017</v>
+      </c>
+      <c r="R6" s="94">
+        <v>2018</v>
+      </c>
+      <c r="S6" s="94">
+        <v>2019</v>
+      </c>
+      <c r="T6" s="94">
+        <v>2020</v>
+      </c>
+      <c r="U6" s="94">
+        <v>2021</v>
+      </c>
+      <c r="V6" s="94">
+        <v>2022</v>
+      </c>
+      <c r="W6" s="94">
+        <v>2023</v>
+      </c>
+      <c r="X6" s="94">
+        <v>2024</v>
+      </c>
+      <c r="Y6" s="94">
+        <v>2025</v>
+      </c>
+      <c r="Z6" s="94">
+        <v>2015</v>
+      </c>
+      <c r="AA6" s="94">
+        <v>2016</v>
+      </c>
+      <c r="AB6" s="94">
+        <v>2017</v>
+      </c>
+      <c r="AC6" s="94">
+        <v>2018</v>
+      </c>
+      <c r="AD6" s="94">
+        <v>2019</v>
+      </c>
+      <c r="AE6" s="94">
+        <v>2020</v>
+      </c>
+      <c r="AF6" s="94">
+        <v>2021</v>
+      </c>
+      <c r="AG6" s="94">
+        <v>2022</v>
+      </c>
+      <c r="AH6" s="94">
+        <v>2023</v>
+      </c>
+      <c r="AI6" s="94">
+        <v>2024</v>
+      </c>
+      <c r="AJ6" s="94">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A7" s="95">
+        <v>0</v>
+      </c>
+      <c r="B7" s="87" t="s">
+        <v>99</v>
+      </c>
+      <c r="C7" s="87" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="96">
+        <v>22.72</v>
+      </c>
+      <c r="E7" s="96">
+        <v>22.54</v>
+      </c>
+      <c r="F7" s="96">
+        <v>21.65</v>
+      </c>
+      <c r="G7" s="96">
+        <v>21.76</v>
+      </c>
+      <c r="H7" s="96">
+        <v>21.71</v>
+      </c>
+      <c r="I7" s="96">
+        <v>22.75</v>
+      </c>
+      <c r="J7" s="96">
+        <v>23.47</v>
+      </c>
+      <c r="K7" s="96">
+        <v>20.57</v>
+      </c>
+      <c r="L7" s="96">
+        <v>19.52</v>
+      </c>
+      <c r="M7" s="96">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="N7" s="97">
+        <v>16.43</v>
+      </c>
+      <c r="O7" s="98">
+        <v>24.23</v>
+      </c>
+      <c r="P7" s="98">
+        <v>24.11</v>
+      </c>
+      <c r="Q7" s="98">
+        <v>23.13</v>
+      </c>
+      <c r="R7" s="98">
+        <v>23.18</v>
+      </c>
+      <c r="S7" s="98">
+        <v>23.16</v>
+      </c>
+      <c r="T7" s="98">
+        <v>24.26</v>
+      </c>
+      <c r="U7" s="98">
+        <v>24.93</v>
+      </c>
+      <c r="V7" s="98">
+        <v>21.72</v>
+      </c>
+      <c r="W7" s="98">
+        <v>20.64</v>
+      </c>
+      <c r="X7" s="98">
+        <v>19.18</v>
+      </c>
+      <c r="Y7" s="97">
+        <v>17.3</v>
+      </c>
+      <c r="Z7" s="98">
+        <v>21.32</v>
+      </c>
+      <c r="AA7" s="98">
+        <v>21.07</v>
+      </c>
+      <c r="AB7" s="98">
+        <v>20.27</v>
+      </c>
+      <c r="AC7" s="98">
+        <v>20.43</v>
+      </c>
+      <c r="AD7" s="98">
+        <v>20.34</v>
+      </c>
+      <c r="AE7" s="98">
+        <v>21.33</v>
+      </c>
+      <c r="AF7" s="98">
+        <v>22.08</v>
+      </c>
+      <c r="AG7" s="98">
+        <v>19.47</v>
+      </c>
+      <c r="AH7" s="98">
+        <v>18.45</v>
+      </c>
+      <c r="AI7" s="98">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="AJ7" s="98">
+        <v>15.59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A8" s="99" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" s="87" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="96">
+        <v>17.89</v>
+      </c>
+      <c r="E8" s="96">
+        <v>18.29</v>
+      </c>
+      <c r="F8" s="96">
+        <v>17.52</v>
+      </c>
+      <c r="G8" s="96">
+        <v>17.37</v>
+      </c>
+      <c r="H8" s="96">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="I8" s="96">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="J8" s="96">
+        <v>18.79</v>
+      </c>
+      <c r="K8" s="96">
+        <v>17.73</v>
+      </c>
+      <c r="L8" s="96">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="M8" s="96">
+        <v>15.61</v>
+      </c>
+      <c r="N8" s="97">
+        <v>13.7</v>
+      </c>
+      <c r="O8" s="98">
+        <v>18.87</v>
+      </c>
+      <c r="P8" s="98">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="Q8" s="98">
+        <v>18.71</v>
+      </c>
+      <c r="R8" s="98">
+        <v>18.59</v>
+      </c>
+      <c r="S8" s="98">
+        <v>19.22</v>
+      </c>
+      <c r="T8" s="98">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="U8" s="98">
+        <v>20.07</v>
+      </c>
+      <c r="V8" s="98">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="W8" s="98">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="X8" s="98">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="Y8" s="97">
+        <v>14.44</v>
+      </c>
+      <c r="Z8" s="98">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AA8" s="98">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AB8" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="AC8" s="98">
+        <v>16.23</v>
+      </c>
+      <c r="AD8" s="98">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="AE8" s="98">
+        <v>16.91</v>
+      </c>
+      <c r="AF8" s="98">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="AG8" s="98">
+        <v>17.05</v>
+      </c>
+      <c r="AH8" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="AI8" s="98">
+        <v>14.91</v>
+      </c>
+      <c r="AJ8" s="98">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A9" s="99" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C9" s="88" t="s">
+        <v>103</v>
+      </c>
+      <c r="D9" s="96">
+        <v>17.63</v>
+      </c>
+      <c r="E9" s="96">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="F9" s="96">
+        <v>17.29</v>
+      </c>
+      <c r="G9" s="96">
+        <v>17.09</v>
+      </c>
+      <c r="H9" s="96">
+        <v>17.43</v>
+      </c>
+      <c r="I9" s="96">
+        <v>17.61</v>
+      </c>
+      <c r="J9" s="96">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="K9" s="96">
+        <v>18.11</v>
+      </c>
+      <c r="L9" s="96">
+        <v>16.84</v>
+      </c>
+      <c r="M9" s="96">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="N9" s="97">
+        <v>14.25</v>
+      </c>
+      <c r="O9" s="98">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="P9" s="98">
+        <v>20.25</v>
+      </c>
+      <c r="Q9" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="R9" s="98">
+        <v>19.05</v>
+      </c>
+      <c r="S9" s="98">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="T9" s="98">
+        <v>19.59</v>
+      </c>
+      <c r="U9" s="98">
+        <v>20.36</v>
+      </c>
+      <c r="V9" s="98">
+        <v>19.27</v>
+      </c>
+      <c r="W9" s="98">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="X9" s="98">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="Y9" s="97">
+        <v>15.39</v>
+      </c>
+      <c r="Z9" s="98">
+        <v>16.23</v>
+      </c>
+      <c r="AA9" s="98">
+        <v>16.52</v>
+      </c>
+      <c r="AB9" s="98">
+        <v>15.77</v>
+      </c>
+      <c r="AC9" s="98">
+        <v>15.38</v>
+      </c>
+      <c r="AD9" s="98">
+        <v>15.58</v>
+      </c>
+      <c r="AE9" s="98">
+        <v>15.85</v>
+      </c>
+      <c r="AF9" s="98">
+        <v>16.23</v>
+      </c>
+      <c r="AG9" s="98">
+        <v>17.05</v>
+      </c>
+      <c r="AH9" s="98">
+        <v>15.54</v>
+      </c>
+      <c r="AI9" s="98">
+        <v>15.04</v>
+      </c>
+      <c r="AJ9" s="98">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A10" s="99" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C10" s="88" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="E10" s="96">
+        <v>14.39</v>
+      </c>
+      <c r="F10" s="96">
+        <v>13.77</v>
+      </c>
+      <c r="G10" s="96">
+        <v>13.84</v>
+      </c>
+      <c r="H10" s="96">
+        <v>14.85</v>
+      </c>
+      <c r="I10" s="96">
+        <v>16.86</v>
+      </c>
+      <c r="J10" s="96">
+        <v>16.3</v>
+      </c>
+      <c r="K10" s="96">
+        <v>17.34</v>
+      </c>
+      <c r="L10" s="96">
+        <v>14.9</v>
+      </c>
+      <c r="M10" s="96">
+        <v>13.73</v>
+      </c>
+      <c r="N10" s="97">
+        <v>11.76</v>
+      </c>
+      <c r="O10" s="98">
+        <v>17.04</v>
+      </c>
+      <c r="P10" s="98">
+        <v>13.15</v>
+      </c>
+      <c r="Q10" s="98">
+        <v>15.78</v>
+      </c>
+      <c r="R10" s="98">
+        <v>15.43</v>
+      </c>
+      <c r="S10" s="98">
+        <v>15.64</v>
+      </c>
+      <c r="T10" s="98">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="U10" s="98">
+        <v>18.04</v>
+      </c>
+      <c r="V10" s="98">
+        <v>18.79</v>
+      </c>
+      <c r="W10" s="98">
+        <v>15.73</v>
+      </c>
+      <c r="X10" s="98">
+        <v>14.06</v>
+      </c>
+      <c r="Y10" s="97">
+        <v>12.75</v>
+      </c>
+      <c r="Z10" s="98">
+        <v>12.91</v>
+      </c>
+      <c r="AA10" s="98">
+        <v>15.54</v>
+      </c>
+      <c r="AB10" s="98">
+        <v>11.91</v>
+      </c>
+      <c r="AC10" s="98">
+        <v>12.37</v>
+      </c>
+      <c r="AD10" s="98">
+        <v>14.11</v>
+      </c>
+      <c r="AE10" s="98">
+        <v>15.81</v>
+      </c>
+      <c r="AF10" s="98">
+        <v>14.7</v>
+      </c>
+      <c r="AG10" s="98">
+        <v>15.95</v>
+      </c>
+      <c r="AH10" s="98">
+        <v>14.11</v>
+      </c>
+      <c r="AI10" s="98">
+        <v>13.41</v>
+      </c>
+      <c r="AJ10" s="98">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A11" s="99" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C11" s="88" t="s">
+        <v>108</v>
+      </c>
+      <c r="D11" s="96">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="E11" s="96">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="F11" s="96">
+        <v>16.2</v>
+      </c>
+      <c r="G11" s="96">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="H11" s="96">
+        <v>18.3</v>
+      </c>
+      <c r="I11" s="96">
+        <v>17.5</v>
+      </c>
+      <c r="J11" s="96">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="K11" s="96">
+        <v>16.28</v>
+      </c>
+      <c r="L11" s="96">
+        <v>14.92</v>
+      </c>
+      <c r="M11" s="96">
+        <v>14.12</v>
+      </c>
+      <c r="N11" s="97">
+        <v>12.98</v>
+      </c>
+      <c r="O11" s="98">
+        <v>16.96</v>
+      </c>
+      <c r="P11" s="98">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="Q11" s="98">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="R11" s="98">
+        <v>17.29</v>
+      </c>
+      <c r="S11" s="98">
+        <v>18.93</v>
+      </c>
+      <c r="T11" s="98">
+        <v>17.39</v>
+      </c>
+      <c r="U11" s="98">
+        <v>20.95</v>
+      </c>
+      <c r="V11" s="98">
+        <v>16.66</v>
+      </c>
+      <c r="W11" s="98">
+        <v>15.57</v>
+      </c>
+      <c r="X11" s="98">
+        <v>15.28</v>
+      </c>
+      <c r="Y11" s="97">
+        <v>12.97</v>
+      </c>
+      <c r="Z11" s="98">
+        <v>19.89</v>
+      </c>
+      <c r="AA11" s="98">
+        <v>18.04</v>
+      </c>
+      <c r="AB11" s="98">
+        <v>14.46</v>
+      </c>
+      <c r="AC11" s="98">
+        <v>16.04</v>
+      </c>
+      <c r="AD11" s="98">
+        <v>17.66</v>
+      </c>
+      <c r="AE11" s="98">
+        <v>17.61</v>
+      </c>
+      <c r="AF11" s="98">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="AG11" s="98">
+        <v>15.9</v>
+      </c>
+      <c r="AH11" s="98">
+        <v>14.27</v>
+      </c>
+      <c r="AI11" s="98">
+        <v>12.95</v>
+      </c>
+      <c r="AJ11" s="98">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A12" s="99" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C12" s="88" t="s">
+        <v>110</v>
+      </c>
+      <c r="D12" s="96">
+        <v>23.52</v>
+      </c>
+      <c r="E12" s="96">
+        <v>22.55</v>
+      </c>
+      <c r="F12" s="96">
+        <v>24.85</v>
+      </c>
+      <c r="G12" s="96">
+        <v>24.14</v>
+      </c>
+      <c r="H12" s="96">
+        <v>23.16</v>
+      </c>
+      <c r="I12" s="96">
+        <v>24.28</v>
+      </c>
+      <c r="J12" s="96">
+        <v>23.98</v>
+      </c>
+      <c r="K12" s="96">
+        <v>20.12</v>
+      </c>
+      <c r="L12" s="96">
+        <v>17.71</v>
+      </c>
+      <c r="M12" s="96">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="N12" s="97">
+        <v>15.96</v>
+      </c>
+      <c r="O12" s="98">
+        <v>25.62</v>
+      </c>
+      <c r="P12" s="98">
+        <v>21.93</v>
+      </c>
+      <c r="Q12" s="98">
+        <v>23.57</v>
+      </c>
+      <c r="R12" s="98">
+        <v>22.62</v>
+      </c>
+      <c r="S12" s="98">
+        <v>23.09</v>
+      </c>
+      <c r="T12" s="98">
+        <v>27.27</v>
+      </c>
+      <c r="U12" s="98">
+        <v>24.23</v>
+      </c>
+      <c r="V12" s="98">
+        <v>19.11</v>
+      </c>
+      <c r="W12" s="98">
+        <v>18.87</v>
+      </c>
+      <c r="X12" s="98">
+        <v>18.64</v>
+      </c>
+      <c r="Y12" s="97">
+        <v>16.28</v>
+      </c>
+      <c r="Z12" s="98">
+        <v>21.3</v>
+      </c>
+      <c r="AA12" s="98">
+        <v>23.21</v>
+      </c>
+      <c r="AB12" s="98">
+        <v>26.21</v>
+      </c>
+      <c r="AC12" s="98">
+        <v>25.76</v>
+      </c>
+      <c r="AD12" s="98">
+        <v>23.24</v>
+      </c>
+      <c r="AE12" s="98">
+        <v>21.09</v>
+      </c>
+      <c r="AF12" s="98">
+        <v>23.7</v>
+      </c>
+      <c r="AG12" s="98">
+        <v>21.18</v>
+      </c>
+      <c r="AH12" s="98">
+        <v>16.5</v>
+      </c>
+      <c r="AI12" s="98">
+        <v>15.94</v>
+      </c>
+      <c r="AJ12" s="98">
+        <v>15.62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A13" s="99" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" s="88" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="96">
+        <v>20.61</v>
+      </c>
+      <c r="E13" s="96">
+        <v>21.11</v>
+      </c>
+      <c r="F13" s="96">
+        <v>19.98</v>
+      </c>
+      <c r="G13" s="96">
+        <v>19.64</v>
+      </c>
+      <c r="H13" s="96">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="I13" s="96">
+        <v>21.38</v>
+      </c>
+      <c r="J13" s="96">
+        <v>23.6</v>
+      </c>
+      <c r="K13" s="96">
+        <v>22.29</v>
+      </c>
+      <c r="L13" s="96">
+        <v>19.46</v>
+      </c>
+      <c r="M13" s="96">
+        <v>19.36</v>
+      </c>
+      <c r="N13" s="97">
+        <v>15.47</v>
+      </c>
+      <c r="O13" s="98">
+        <v>21.08</v>
+      </c>
+      <c r="P13" s="98">
+        <v>22.24</v>
+      </c>
+      <c r="Q13" s="98">
+        <v>20.09</v>
+      </c>
+      <c r="R13" s="98">
+        <v>20.11</v>
+      </c>
+      <c r="S13" s="98">
+        <v>21.17</v>
+      </c>
+      <c r="T13" s="98">
+        <v>22.41</v>
+      </c>
+      <c r="U13" s="98">
+        <v>23.99</v>
+      </c>
+      <c r="V13" s="98">
+        <v>22.97</v>
+      </c>
+      <c r="W13" s="98">
+        <v>20.12</v>
+      </c>
+      <c r="X13" s="98">
+        <v>19.79</v>
+      </c>
+      <c r="Y13" s="97">
+        <v>15.73</v>
+      </c>
+      <c r="Z13" s="98">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="AA13" s="98">
+        <v>19.98</v>
+      </c>
+      <c r="AB13" s="98">
+        <v>19.86</v>
+      </c>
+      <c r="AC13" s="98">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="AD13" s="98">
+        <v>18.3</v>
+      </c>
+      <c r="AE13" s="98">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="AF13" s="98">
+        <v>23.2</v>
+      </c>
+      <c r="AG13" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="AH13" s="98">
+        <v>18.79</v>
+      </c>
+      <c r="AI13" s="98">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="AJ13" s="98">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A14" s="99" t="s">
+        <v>113</v>
+      </c>
+      <c r="B14" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" s="88" t="s">
+        <v>114</v>
+      </c>
+      <c r="D14" s="96">
+        <v>14.86</v>
+      </c>
+      <c r="E14" s="96">
+        <v>15.7</v>
+      </c>
+      <c r="F14" s="96">
+        <v>15.15</v>
+      </c>
+      <c r="G14" s="96">
+        <v>16.04</v>
+      </c>
+      <c r="H14" s="96">
+        <v>14.25</v>
+      </c>
+      <c r="I14" s="96">
+        <v>16.47</v>
+      </c>
+      <c r="J14" s="96">
+        <v>14.55</v>
+      </c>
+      <c r="K14" s="96">
+        <v>13.48</v>
+      </c>
+      <c r="L14" s="96">
+        <v>13.47</v>
+      </c>
+      <c r="M14" s="96">
+        <v>11.16</v>
+      </c>
+      <c r="N14" s="97">
+        <v>11.41</v>
+      </c>
+      <c r="O14" s="98">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="P14" s="98">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="Q14" s="98">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="R14" s="98">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="S14" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="T14" s="98">
+        <v>17.2</v>
+      </c>
+      <c r="U14" s="98">
+        <v>15.5</v>
+      </c>
+      <c r="V14" s="98">
+        <v>14.12</v>
+      </c>
+      <c r="W14" s="98">
+        <v>14.76</v>
+      </c>
+      <c r="X14" s="98">
+        <v>11.51</v>
+      </c>
+      <c r="Y14" s="97">
+        <v>10.81</v>
+      </c>
+      <c r="Z14" s="98">
+        <v>13.06</v>
+      </c>
+      <c r="AA14" s="98">
+        <v>14.73</v>
+      </c>
+      <c r="AB14" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="AC14" s="98">
+        <v>15.18</v>
+      </c>
+      <c r="AD14" s="98">
+        <v>12.08</v>
+      </c>
+      <c r="AE14" s="98">
+        <v>15.72</v>
+      </c>
+      <c r="AF14" s="98">
+        <v>13.58</v>
+      </c>
+      <c r="AG14" s="98">
+        <v>12.85</v>
+      </c>
+      <c r="AH14" s="98">
+        <v>12.21</v>
+      </c>
+      <c r="AI14" s="98">
+        <v>10.81</v>
+      </c>
+      <c r="AJ14" s="98">
+        <v>12.01</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A15" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C15" s="88" t="s">
+        <v>116</v>
+      </c>
+      <c r="D15" s="96">
+        <v>13.36</v>
+      </c>
+      <c r="E15" s="96">
+        <v>14.84</v>
+      </c>
+      <c r="F15" s="96">
+        <v>13.54</v>
+      </c>
+      <c r="G15" s="96">
+        <v>13.27</v>
+      </c>
+      <c r="H15" s="96">
+        <v>13.05</v>
+      </c>
+      <c r="I15" s="96">
+        <v>14.48</v>
+      </c>
+      <c r="J15" s="96">
+        <v>12.48</v>
+      </c>
+      <c r="K15" s="96">
+        <v>12.18</v>
+      </c>
+      <c r="L15" s="96">
+        <v>11.78</v>
+      </c>
+      <c r="M15" s="96">
+        <v>10.23</v>
+      </c>
+      <c r="N15" s="97">
+        <v>9.92</v>
+      </c>
+      <c r="O15" s="98">
+        <v>12.6</v>
+      </c>
+      <c r="P15" s="98">
+        <v>15.66</v>
+      </c>
+      <c r="Q15" s="98">
+        <v>13.91</v>
+      </c>
+      <c r="R15" s="98">
+        <v>14.76</v>
+      </c>
+      <c r="S15" s="98">
+        <v>13.83</v>
+      </c>
+      <c r="T15" s="98">
+        <v>13.43</v>
+      </c>
+      <c r="U15" s="98">
+        <v>13.16</v>
+      </c>
+      <c r="V15" s="98">
+        <v>12.43</v>
+      </c>
+      <c r="W15" s="98">
+        <v>13.3</v>
+      </c>
+      <c r="X15" s="98">
+        <v>11.13</v>
+      </c>
+      <c r="Y15" s="97">
+        <v>10.39</v>
+      </c>
+      <c r="Z15" s="98">
+        <v>14.09</v>
+      </c>
+      <c r="AA15" s="98">
+        <v>14.06</v>
+      </c>
+      <c r="AB15" s="98">
+        <v>13.19</v>
+      </c>
+      <c r="AC15" s="98">
+        <v>11.85</v>
+      </c>
+      <c r="AD15" s="98">
+        <v>12.3</v>
+      </c>
+      <c r="AE15" s="98">
+        <v>15.48</v>
+      </c>
+      <c r="AF15" s="98">
+        <v>11.82</v>
+      </c>
+      <c r="AG15" s="98">
+        <v>11.94</v>
+      </c>
+      <c r="AH15" s="98">
+        <v>10.31</v>
+      </c>
+      <c r="AI15" s="98">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="AJ15" s="98">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A16" s="99" t="s">
+        <v>117</v>
+      </c>
+      <c r="B16" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C16" s="88" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J16" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K16" s="96">
+        <v>12.63</v>
+      </c>
+      <c r="L16" s="96">
+        <v>12.04</v>
+      </c>
+      <c r="M16" s="96">
+        <v>10.74</v>
+      </c>
+      <c r="N16" s="97">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="O16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V16" s="98">
+        <v>12.9</v>
+      </c>
+      <c r="W16" s="98">
+        <v>12.05</v>
+      </c>
+      <c r="X16" s="98">
+        <v>11.15</v>
+      </c>
+      <c r="Y16" s="97">
+        <v>8.9</v>
+      </c>
+      <c r="Z16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF16" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG16" s="98">
+        <v>12.35</v>
+      </c>
+      <c r="AH16" s="98">
+        <v>12.03</v>
+      </c>
+      <c r="AI16" s="98">
+        <v>10.32</v>
+      </c>
+      <c r="AJ16" s="98">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A17" s="99" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="88" t="s">
+        <v>120</v>
+      </c>
+      <c r="D17" s="96">
+        <v>19.89</v>
+      </c>
+      <c r="E17" s="96">
+        <v>19.29</v>
+      </c>
+      <c r="F17" s="96">
+        <v>19.2</v>
+      </c>
+      <c r="G17" s="96">
+        <v>19.8</v>
+      </c>
+      <c r="H17" s="96">
+        <v>19.84</v>
+      </c>
+      <c r="I17" s="96">
+        <v>21.43</v>
+      </c>
+      <c r="J17" s="96">
+        <v>21.54</v>
+      </c>
+      <c r="K17" s="96">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="L17" s="96">
+        <v>15.71</v>
+      </c>
+      <c r="M17" s="96">
+        <v>14.41</v>
+      </c>
+      <c r="N17" s="97">
+        <v>12.7</v>
+      </c>
+      <c r="O17" s="98">
+        <v>20</v>
+      </c>
+      <c r="P17" s="98">
+        <v>19.93</v>
+      </c>
+      <c r="Q17" s="98">
+        <v>20.059999999999999</v>
+      </c>
+      <c r="R17" s="98">
+        <v>20.32</v>
+      </c>
+      <c r="S17" s="98">
+        <v>20.48</v>
+      </c>
+      <c r="T17" s="98">
+        <v>22.14</v>
+      </c>
+      <c r="U17" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="V17" s="98">
+        <v>17</v>
+      </c>
+      <c r="W17" s="98">
+        <v>14.96</v>
+      </c>
+      <c r="X17" s="98">
+        <v>13.66</v>
+      </c>
+      <c r="Y17" s="97">
+        <v>12.91</v>
+      </c>
+      <c r="Z17" s="98">
+        <v>19.78</v>
+      </c>
+      <c r="AA17" s="98">
+        <v>18.64</v>
+      </c>
+      <c r="AB17" s="98">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="AC17" s="98">
+        <v>19.27</v>
+      </c>
+      <c r="AD17" s="98">
+        <v>19.18</v>
+      </c>
+      <c r="AE17" s="98">
+        <v>20.69</v>
+      </c>
+      <c r="AF17" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="AG17" s="98">
+        <v>15.83</v>
+      </c>
+      <c r="AH17" s="98">
+        <v>16.48</v>
+      </c>
+      <c r="AI17" s="98">
+        <v>15.18</v>
+      </c>
+      <c r="AJ17" s="98">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A18" s="99" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="88" t="s">
+        <v>122</v>
+      </c>
+      <c r="D18" s="96">
+        <v>15.37</v>
+      </c>
+      <c r="E18" s="96">
+        <v>17.57</v>
+      </c>
+      <c r="F18" s="96">
+        <v>17.84</v>
+      </c>
+      <c r="G18" s="96">
+        <v>15.56</v>
+      </c>
+      <c r="H18" s="96">
+        <v>18.88</v>
+      </c>
+      <c r="I18" s="96">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J18" s="96">
+        <v>18.57</v>
+      </c>
+      <c r="K18" s="96">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="L18" s="96">
+        <v>15.3</v>
+      </c>
+      <c r="M18" s="96">
+        <v>14.6</v>
+      </c>
+      <c r="N18" s="97">
+        <v>14.18</v>
+      </c>
+      <c r="O18" s="98">
+        <v>15.07</v>
+      </c>
+      <c r="P18" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="Q18" s="98">
+        <v>16.84</v>
+      </c>
+      <c r="R18" s="98">
+        <v>14.82</v>
+      </c>
+      <c r="S18" s="98">
+        <v>20.97</v>
+      </c>
+      <c r="T18" s="98">
+        <v>18.95</v>
+      </c>
+      <c r="U18" s="98">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="V18" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="W18" s="98">
+        <v>15.92</v>
+      </c>
+      <c r="X18" s="98">
+        <v>14.35</v>
+      </c>
+      <c r="Y18" s="97">
+        <v>15.64</v>
+      </c>
+      <c r="Z18" s="98">
+        <v>15.68</v>
+      </c>
+      <c r="AA18" s="98">
+        <v>17.77</v>
+      </c>
+      <c r="AB18" s="98">
+        <v>18.89</v>
+      </c>
+      <c r="AC18" s="98">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="AD18" s="98">
+        <v>16.66</v>
+      </c>
+      <c r="AE18" s="98">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="AF18" s="98">
+        <v>17.72</v>
+      </c>
+      <c r="AG18" s="98">
+        <v>18.3</v>
+      </c>
+      <c r="AH18" s="98">
+        <v>14.66</v>
+      </c>
+      <c r="AI18" s="98">
+        <v>14.86</v>
+      </c>
+      <c r="AJ18" s="98">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A19" s="99" t="s">
+        <v>123</v>
+      </c>
+      <c r="B19" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="88" t="s">
+        <v>124</v>
+      </c>
+      <c r="D19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J19" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K19" s="96">
+        <v>18.86</v>
+      </c>
+      <c r="L19" s="96">
+        <v>17.260000000000002</v>
+      </c>
+      <c r="M19" s="96">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="N19" s="97">
+        <v>15.09</v>
+      </c>
+      <c r="O19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V19" s="98">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="W19" s="98">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="X19" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="Y19" s="97">
+        <v>15.17</v>
+      </c>
+      <c r="Z19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF19" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG19" s="98">
+        <v>19.32</v>
+      </c>
+      <c r="AH19" s="98">
+        <v>15.55</v>
+      </c>
+      <c r="AI19" s="98">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="AJ19" s="98">
+        <v>15.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A20" s="99" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" s="88" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" s="96">
+        <v>17.84</v>
+      </c>
+      <c r="E20" s="96">
+        <v>17.22</v>
+      </c>
+      <c r="F20" s="96">
+        <v>16.88</v>
+      </c>
+      <c r="G20" s="96">
+        <v>16.98</v>
+      </c>
+      <c r="H20" s="96">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="I20" s="96">
+        <v>18.55</v>
+      </c>
+      <c r="J20" s="96">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="K20" s="96">
+        <v>16.37</v>
+      </c>
+      <c r="L20" s="96">
+        <v>14.68</v>
+      </c>
+      <c r="M20" s="96">
+        <v>15.27</v>
+      </c>
+      <c r="N20" s="97">
+        <v>12.65</v>
+      </c>
+      <c r="O20" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="P20" s="98">
+        <v>18.53</v>
+      </c>
+      <c r="Q20" s="98">
+        <v>17.78</v>
+      </c>
+      <c r="R20" s="98">
+        <v>16.98</v>
+      </c>
+      <c r="S20" s="98">
+        <v>18</v>
+      </c>
+      <c r="T20" s="98">
+        <v>20.04</v>
+      </c>
+      <c r="U20" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="V20" s="98">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="W20" s="98">
+        <v>14.9</v>
+      </c>
+      <c r="X20" s="98">
+        <v>15.44</v>
+      </c>
+      <c r="Y20" s="97">
+        <v>13.16</v>
+      </c>
+      <c r="Z20" s="98">
+        <v>17.8</v>
+      </c>
+      <c r="AA20" s="98">
+        <v>15.89</v>
+      </c>
+      <c r="AB20" s="98">
+        <v>15.96</v>
+      </c>
+      <c r="AC20" s="98">
+        <v>16.97</v>
+      </c>
+      <c r="AD20" s="98">
+        <v>16.88</v>
+      </c>
+      <c r="AE20" s="98">
+        <v>17.04</v>
+      </c>
+      <c r="AF20" s="98">
+        <v>19.670000000000002</v>
+      </c>
+      <c r="AG20" s="98">
+        <v>16.07</v>
+      </c>
+      <c r="AH20" s="98">
+        <v>14.46</v>
+      </c>
+      <c r="AI20" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="AJ20" s="98">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A21" s="99" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" s="87" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="96">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="E21" s="96">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="F21" s="96">
+        <v>16.73</v>
+      </c>
+      <c r="G21" s="96">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="H21" s="96">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="I21" s="96">
+        <v>17.02</v>
+      </c>
+      <c r="J21" s="96">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="K21" s="96">
+        <v>14.69</v>
+      </c>
+      <c r="L21" s="96">
+        <v>13.83</v>
+      </c>
+      <c r="M21" s="96">
+        <v>12.72</v>
+      </c>
+      <c r="N21" s="97">
+        <v>11.63</v>
+      </c>
+      <c r="O21" s="98">
+        <v>18.28</v>
+      </c>
+      <c r="P21" s="98">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="Q21" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="R21" s="98">
+        <v>17.84</v>
+      </c>
+      <c r="S21" s="98">
+        <v>17.77</v>
+      </c>
+      <c r="T21" s="98">
+        <v>18.28</v>
+      </c>
+      <c r="U21" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="V21" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="W21" s="98">
+        <v>14.99</v>
+      </c>
+      <c r="X21" s="98">
+        <v>13.39</v>
+      </c>
+      <c r="Y21" s="97">
+        <v>12.21</v>
+      </c>
+      <c r="Z21" s="98">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="AA21" s="98">
+        <v>15.86</v>
+      </c>
+      <c r="AB21" s="98">
+        <v>15.67</v>
+      </c>
+      <c r="AC21" s="98">
+        <v>15.91</v>
+      </c>
+      <c r="AD21" s="98">
+        <v>15.59</v>
+      </c>
+      <c r="AE21" s="98">
+        <v>15.82</v>
+      </c>
+      <c r="AF21" s="98">
+        <v>16.25</v>
+      </c>
+      <c r="AG21" s="98">
+        <v>14.08</v>
+      </c>
+      <c r="AH21" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="AI21" s="98">
+        <v>12.08</v>
+      </c>
+      <c r="AJ21" s="98">
+        <v>11.06</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A22" s="99" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C22" s="88" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" s="96">
+        <v>22.71</v>
+      </c>
+      <c r="E22" s="96">
+        <v>22.11</v>
+      </c>
+      <c r="F22" s="96">
+        <v>21.46</v>
+      </c>
+      <c r="G22" s="96">
+        <v>21.45</v>
+      </c>
+      <c r="H22" s="96">
+        <v>21.98</v>
+      </c>
+      <c r="I22" s="96">
+        <v>22.01</v>
+      </c>
+      <c r="J22" s="96">
+        <v>22.53</v>
+      </c>
+      <c r="K22" s="96">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="L22" s="96">
+        <v>16.5</v>
+      </c>
+      <c r="M22" s="96">
+        <v>14.71</v>
+      </c>
+      <c r="N22" s="97">
+        <v>13.65</v>
+      </c>
+      <c r="O22" s="98">
+        <v>24.95</v>
+      </c>
+      <c r="P22" s="98">
+        <v>24.46</v>
+      </c>
+      <c r="Q22" s="98">
+        <v>24.18</v>
+      </c>
+      <c r="R22" s="98">
+        <v>24.17</v>
+      </c>
+      <c r="S22" s="98">
+        <v>24.25</v>
+      </c>
+      <c r="T22" s="98">
+        <v>24.55</v>
+      </c>
+      <c r="U22" s="98">
+        <v>25.48</v>
+      </c>
+      <c r="V22" s="98">
+        <v>19.3</v>
+      </c>
+      <c r="W22" s="98">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="X22" s="98">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="Y22" s="97">
+        <v>14.44</v>
+      </c>
+      <c r="Z22" s="98">
+        <v>20.77</v>
+      </c>
+      <c r="AA22" s="98">
+        <v>20.07</v>
+      </c>
+      <c r="AB22" s="98">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AC22" s="98">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="AD22" s="98">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="AE22" s="98">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="AF22" s="98">
+        <v>19.97</v>
+      </c>
+      <c r="AG22" s="98">
+        <v>15.7</v>
+      </c>
+      <c r="AH22" s="98">
+        <v>14.17</v>
+      </c>
+      <c r="AI22" s="98">
+        <v>13.4</v>
+      </c>
+      <c r="AJ22" s="98">
+        <v>12.94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A23" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="88" t="s">
+        <v>130</v>
+      </c>
+      <c r="D23" s="96">
+        <v>21.26</v>
+      </c>
+      <c r="E23" s="96">
+        <v>21.98</v>
+      </c>
+      <c r="F23" s="96">
+        <v>27.95</v>
+      </c>
+      <c r="G23" s="96">
+        <v>27.22</v>
+      </c>
+      <c r="H23" s="96">
+        <v>31.51</v>
+      </c>
+      <c r="I23" s="96">
+        <v>29.52</v>
+      </c>
+      <c r="J23" s="96">
+        <v>32.76</v>
+      </c>
+      <c r="K23" s="96">
+        <v>12.72</v>
+      </c>
+      <c r="L23" s="96">
+        <v>13.86</v>
+      </c>
+      <c r="M23" s="96">
+        <v>13.35</v>
+      </c>
+      <c r="N23" s="97">
+        <v>13.02</v>
+      </c>
+      <c r="O23" s="98">
+        <v>23.9</v>
+      </c>
+      <c r="P23" s="98">
+        <v>22.96</v>
+      </c>
+      <c r="Q23" s="98">
+        <v>30.39</v>
+      </c>
+      <c r="R23" s="98">
+        <v>26.49</v>
+      </c>
+      <c r="S23" s="98">
+        <v>36.130000000000003</v>
+      </c>
+      <c r="T23" s="98">
+        <v>32.270000000000003</v>
+      </c>
+      <c r="U23" s="98">
+        <v>37.17</v>
+      </c>
+      <c r="V23" s="98">
+        <v>14.27</v>
+      </c>
+      <c r="W23" s="98">
+        <v>17</v>
+      </c>
+      <c r="X23" s="98">
+        <v>15.38</v>
+      </c>
+      <c r="Y23" s="97">
+        <v>14.94</v>
+      </c>
+      <c r="Z23" s="98">
+        <v>18.8</v>
+      </c>
+      <c r="AA23" s="98">
+        <v>21.09</v>
+      </c>
+      <c r="AB23" s="98">
+        <v>25.69</v>
+      </c>
+      <c r="AC23" s="98">
+        <v>27.91</v>
+      </c>
+      <c r="AD23" s="98">
+        <v>27.26</v>
+      </c>
+      <c r="AE23" s="98">
+        <v>27</v>
+      </c>
+      <c r="AF23" s="98">
+        <v>28.74</v>
+      </c>
+      <c r="AG23" s="98">
+        <v>11.43</v>
+      </c>
+      <c r="AH23" s="98">
+        <v>11.23</v>
+      </c>
+      <c r="AI23" s="98">
+        <v>11.62</v>
+      </c>
+      <c r="AJ23" s="98">
+        <v>11.37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A24" s="99" t="s">
+        <v>131</v>
+      </c>
+      <c r="B24" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="88" t="s">
+        <v>132</v>
+      </c>
+      <c r="D24" s="96">
+        <v>14.36</v>
+      </c>
+      <c r="E24" s="96">
+        <v>15.19</v>
+      </c>
+      <c r="F24" s="96">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="G24" s="96">
+        <v>15.03</v>
+      </c>
+      <c r="H24" s="96">
+        <v>14.76</v>
+      </c>
+      <c r="I24" s="96">
+        <v>15.68</v>
+      </c>
+      <c r="J24" s="96">
+        <v>15.01</v>
+      </c>
+      <c r="K24" s="96">
+        <v>13.49</v>
+      </c>
+      <c r="L24" s="96">
+        <v>11.77</v>
+      </c>
+      <c r="M24" s="96">
+        <v>11.3</v>
+      </c>
+      <c r="N24" s="97">
+        <v>10.29</v>
+      </c>
+      <c r="O24" s="98">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="P24" s="98">
+        <v>16.66</v>
+      </c>
+      <c r="Q24" s="98">
+        <v>17.53</v>
+      </c>
+      <c r="R24" s="98">
+        <v>16.02</v>
+      </c>
+      <c r="S24" s="98">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="T24" s="98">
+        <v>17.75</v>
+      </c>
+      <c r="U24" s="98">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="V24" s="98">
+        <v>14.01</v>
+      </c>
+      <c r="W24" s="98">
+        <v>12.43</v>
+      </c>
+      <c r="X24" s="98">
+        <v>11.56</v>
+      </c>
+      <c r="Y24" s="97">
+        <v>11.5</v>
+      </c>
+      <c r="Z24" s="98">
+        <v>12.36</v>
+      </c>
+      <c r="AA24" s="98">
+        <v>13.88</v>
+      </c>
+      <c r="AB24" s="98">
+        <v>14.79</v>
+      </c>
+      <c r="AC24" s="98">
+        <v>14.14</v>
+      </c>
+      <c r="AD24" s="98">
+        <v>13.43</v>
+      </c>
+      <c r="AE24" s="98">
+        <v>13.81</v>
+      </c>
+      <c r="AF24" s="98">
+        <v>13.61</v>
+      </c>
+      <c r="AG24" s="98">
+        <v>13.01</v>
+      </c>
+      <c r="AH24" s="98">
+        <v>11.16</v>
+      </c>
+      <c r="AI24" s="98">
+        <v>11.06</v>
+      </c>
+      <c r="AJ24" s="98">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A25" s="99" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="88" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="96">
+        <v>16.18</v>
+      </c>
+      <c r="E25" s="96">
+        <v>15.74</v>
+      </c>
+      <c r="F25" s="96">
+        <v>14.14</v>
+      </c>
+      <c r="G25" s="96">
+        <v>16.37</v>
+      </c>
+      <c r="H25" s="96">
+        <v>14.52</v>
+      </c>
+      <c r="I25" s="96">
+        <v>14.14</v>
+      </c>
+      <c r="J25" s="96">
+        <v>15.49</v>
+      </c>
+      <c r="K25" s="96">
+        <v>13.56</v>
+      </c>
+      <c r="L25" s="96">
+        <v>12.69</v>
+      </c>
+      <c r="M25" s="96">
+        <v>11.62</v>
+      </c>
+      <c r="N25" s="97">
+        <v>10.63</v>
+      </c>
+      <c r="O25" s="98">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="P25" s="98">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="Q25" s="98">
+        <v>14.48</v>
+      </c>
+      <c r="R25" s="98">
+        <v>17.32</v>
+      </c>
+      <c r="S25" s="98">
+        <v>15.69</v>
+      </c>
+      <c r="T25" s="98">
+        <v>15.12</v>
+      </c>
+      <c r="U25" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="V25" s="98">
+        <v>13.14</v>
+      </c>
+      <c r="W25" s="98">
+        <v>12.86</v>
+      </c>
+      <c r="X25" s="98">
+        <v>12.46</v>
+      </c>
+      <c r="Y25" s="97">
+        <v>9.73</v>
+      </c>
+      <c r="Z25" s="98">
+        <v>15.97</v>
+      </c>
+      <c r="AA25" s="98">
+        <v>14.99</v>
+      </c>
+      <c r="AB25" s="98">
+        <v>13.8</v>
+      </c>
+      <c r="AC25" s="98">
+        <v>15.42</v>
+      </c>
+      <c r="AD25" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="AE25" s="98">
+        <v>13.14</v>
+      </c>
+      <c r="AF25" s="98">
+        <v>13.56</v>
+      </c>
+      <c r="AG25" s="98">
+        <v>13.98</v>
+      </c>
+      <c r="AH25" s="98">
+        <v>12.52</v>
+      </c>
+      <c r="AI25" s="98">
+        <v>10.76</v>
+      </c>
+      <c r="AJ25" s="98">
+        <v>11.55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A26" s="99" t="s">
+        <v>135</v>
+      </c>
+      <c r="B26" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" s="88" t="s">
+        <v>136</v>
+      </c>
+      <c r="D26" s="96">
+        <v>15.32</v>
+      </c>
+      <c r="E26" s="96">
+        <v>15.21</v>
+      </c>
+      <c r="F26" s="96">
+        <v>14.45</v>
+      </c>
+      <c r="G26" s="96">
+        <v>15.87</v>
+      </c>
+      <c r="H26" s="96">
+        <v>14.79</v>
+      </c>
+      <c r="I26" s="96">
+        <v>13.19</v>
+      </c>
+      <c r="J26" s="96">
+        <v>15.6</v>
+      </c>
+      <c r="K26" s="96">
+        <v>14.11</v>
+      </c>
+      <c r="L26" s="96">
+        <v>14.65</v>
+      </c>
+      <c r="M26" s="96">
+        <v>12.42</v>
+      </c>
+      <c r="N26" s="97">
+        <v>10.95</v>
+      </c>
+      <c r="O26" s="98">
+        <v>14.86</v>
+      </c>
+      <c r="P26" s="98">
+        <v>16.11</v>
+      </c>
+      <c r="Q26" s="98">
+        <v>14.06</v>
+      </c>
+      <c r="R26" s="98">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="S26" s="98">
+        <v>15.69</v>
+      </c>
+      <c r="T26" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="U26" s="98">
+        <v>17.68</v>
+      </c>
+      <c r="V26" s="98">
+        <v>13.86</v>
+      </c>
+      <c r="W26" s="98">
+        <v>14.71</v>
+      </c>
+      <c r="X26" s="98">
+        <v>12.27</v>
+      </c>
+      <c r="Y26" s="97">
+        <v>10.64</v>
+      </c>
+      <c r="Z26" s="98">
+        <v>15.75</v>
+      </c>
+      <c r="AA26" s="98">
+        <v>14.34</v>
+      </c>
+      <c r="AB26" s="98">
+        <v>14.81</v>
+      </c>
+      <c r="AC26" s="98">
+        <v>15.27</v>
+      </c>
+      <c r="AD26" s="98">
+        <v>13.93</v>
+      </c>
+      <c r="AE26" s="98">
+        <v>13.63</v>
+      </c>
+      <c r="AF26" s="98">
+        <v>13.64</v>
+      </c>
+      <c r="AG26" s="98">
+        <v>14.38</v>
+      </c>
+      <c r="AH26" s="98">
+        <v>14.58</v>
+      </c>
+      <c r="AI26" s="98">
+        <v>12.58</v>
+      </c>
+      <c r="AJ26" s="98">
+        <v>11.29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A27" s="99" t="s">
+        <v>137</v>
+      </c>
+      <c r="B27" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="88" t="s">
+        <v>138</v>
+      </c>
+      <c r="D27" s="96">
+        <v>14.69</v>
+      </c>
+      <c r="E27" s="96">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="F27" s="96">
+        <v>14.1</v>
+      </c>
+      <c r="G27" s="96">
+        <v>14.26</v>
+      </c>
+      <c r="H27" s="96">
+        <v>15.36</v>
+      </c>
+      <c r="I27" s="96">
+        <v>14.07</v>
+      </c>
+      <c r="J27" s="96">
+        <v>13.84</v>
+      </c>
+      <c r="K27" s="96">
+        <v>14.2</v>
+      </c>
+      <c r="L27" s="96">
+        <v>13.35</v>
+      </c>
+      <c r="M27" s="96">
+        <v>11.32</v>
+      </c>
+      <c r="N27" s="97">
+        <v>10.73</v>
+      </c>
+      <c r="O27" s="98">
+        <v>13.64</v>
+      </c>
+      <c r="P27" s="98">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="Q27" s="98">
+        <v>14.64</v>
+      </c>
+      <c r="R27" s="98">
+        <v>13.55</v>
+      </c>
+      <c r="S27" s="98">
+        <v>15.66</v>
+      </c>
+      <c r="T27" s="98">
+        <v>16.13</v>
+      </c>
+      <c r="U27" s="98">
+        <v>14.43</v>
+      </c>
+      <c r="V27" s="98">
+        <v>15.14</v>
+      </c>
+      <c r="W27" s="98">
+        <v>13.64</v>
+      </c>
+      <c r="X27" s="98">
+        <v>10.99</v>
+      </c>
+      <c r="Y27" s="97">
+        <v>10.85</v>
+      </c>
+      <c r="Z27" s="98">
+        <v>15.73</v>
+      </c>
+      <c r="AA27" s="98">
+        <v>16.32</v>
+      </c>
+      <c r="AB27" s="98">
+        <v>13.57</v>
+      </c>
+      <c r="AC27" s="98">
+        <v>14.96</v>
+      </c>
+      <c r="AD27" s="98">
+        <v>15.06</v>
+      </c>
+      <c r="AE27" s="98">
+        <v>11.99</v>
+      </c>
+      <c r="AF27" s="98">
+        <v>13.25</v>
+      </c>
+      <c r="AG27" s="98">
+        <v>13.27</v>
+      </c>
+      <c r="AH27" s="98">
+        <v>13.05</v>
+      </c>
+      <c r="AI27" s="98">
+        <v>11.64</v>
+      </c>
+      <c r="AJ27" s="98">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A28" s="99" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="88" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" s="96">
+        <v>17.09</v>
+      </c>
+      <c r="E28" s="96">
+        <v>14.94</v>
+      </c>
+      <c r="F28" s="96">
+        <v>15.73</v>
+      </c>
+      <c r="G28" s="96">
+        <v>14.94</v>
+      </c>
+      <c r="H28" s="96">
+        <v>14.86</v>
+      </c>
+      <c r="I28" s="96">
+        <v>15.06</v>
+      </c>
+      <c r="J28" s="96">
+        <v>15.63</v>
+      </c>
+      <c r="K28" s="96">
+        <v>15.47</v>
+      </c>
+      <c r="L28" s="96">
+        <v>13.18</v>
+      </c>
+      <c r="M28" s="96">
+        <v>12.04</v>
+      </c>
+      <c r="N28" s="97">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="O28" s="98">
+        <v>19.16</v>
+      </c>
+      <c r="P28" s="98">
+        <v>16.47</v>
+      </c>
+      <c r="Q28" s="98">
+        <v>16.53</v>
+      </c>
+      <c r="R28" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="S28" s="98">
+        <v>16.64</v>
+      </c>
+      <c r="T28" s="98">
+        <v>15</v>
+      </c>
+      <c r="U28" s="98">
+        <v>15.3</v>
+      </c>
+      <c r="V28" s="98">
+        <v>15.31</v>
+      </c>
+      <c r="W28" s="98">
+        <v>14.48</v>
+      </c>
+      <c r="X28" s="98">
+        <v>12.36</v>
+      </c>
+      <c r="Y28" s="97">
+        <v>10.46</v>
+      </c>
+      <c r="Z28" s="98">
+        <v>15.14</v>
+      </c>
+      <c r="AA28" s="98">
+        <v>13.49</v>
+      </c>
+      <c r="AB28" s="98">
+        <v>14.96</v>
+      </c>
+      <c r="AC28" s="98">
+        <v>13.53</v>
+      </c>
+      <c r="AD28" s="98">
+        <v>13.16</v>
+      </c>
+      <c r="AE28" s="98">
+        <v>15.12</v>
+      </c>
+      <c r="AF28" s="98">
+        <v>15.95</v>
+      </c>
+      <c r="AG28" s="98">
+        <v>15.63</v>
+      </c>
+      <c r="AH28" s="98">
+        <v>11.87</v>
+      </c>
+      <c r="AI28" s="98">
+        <v>11.72</v>
+      </c>
+      <c r="AJ28" s="98">
+        <v>9.7899999999999991</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A29" s="99" t="s">
+        <v>141</v>
+      </c>
+      <c r="B29" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="88" t="s">
+        <v>142</v>
+      </c>
+      <c r="D29" s="96">
+        <v>15.37</v>
+      </c>
+      <c r="E29" s="96">
+        <v>14.28</v>
+      </c>
+      <c r="F29" s="96">
+        <v>13.62</v>
+      </c>
+      <c r="G29" s="96">
+        <v>13.67</v>
+      </c>
+      <c r="H29" s="96">
+        <v>13.84</v>
+      </c>
+      <c r="I29" s="96">
+        <v>14.07</v>
+      </c>
+      <c r="J29" s="96">
+        <v>14.64</v>
+      </c>
+      <c r="K29" s="96">
+        <v>14.7</v>
+      </c>
+      <c r="L29" s="96">
+        <v>14.49</v>
+      </c>
+      <c r="M29" s="96">
+        <v>13.08</v>
+      </c>
+      <c r="N29" s="97">
+        <v>11.78</v>
+      </c>
+      <c r="O29" s="98">
+        <v>16.29</v>
+      </c>
+      <c r="P29" s="98">
+        <v>15.62</v>
+      </c>
+      <c r="Q29" s="98">
+        <v>14.94</v>
+      </c>
+      <c r="R29" s="98">
+        <v>15.3</v>
+      </c>
+      <c r="S29" s="98">
+        <v>14.14</v>
+      </c>
+      <c r="T29" s="98">
+        <v>14.68</v>
+      </c>
+      <c r="U29" s="98">
+        <v>16.25</v>
+      </c>
+      <c r="V29" s="98">
+        <v>15.69</v>
+      </c>
+      <c r="W29" s="98">
+        <v>15.08</v>
+      </c>
+      <c r="X29" s="98">
+        <v>13.53</v>
+      </c>
+      <c r="Y29" s="97">
+        <v>13.54</v>
+      </c>
+      <c r="Z29" s="98">
+        <v>14.5</v>
+      </c>
+      <c r="AA29" s="98">
+        <v>13.02</v>
+      </c>
+      <c r="AB29" s="98">
+        <v>12.38</v>
+      </c>
+      <c r="AC29" s="98">
+        <v>12.14</v>
+      </c>
+      <c r="AD29" s="98">
+        <v>13.57</v>
+      </c>
+      <c r="AE29" s="98">
+        <v>13.5</v>
+      </c>
+      <c r="AF29" s="98">
+        <v>13.11</v>
+      </c>
+      <c r="AG29" s="98">
+        <v>13.74</v>
+      </c>
+      <c r="AH29" s="98">
+        <v>13.91</v>
+      </c>
+      <c r="AI29" s="98">
+        <v>12.64</v>
+      </c>
+      <c r="AJ29" s="98">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A30" s="99" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="88" t="s">
+        <v>144</v>
+      </c>
+      <c r="D30" s="96">
+        <v>19.39</v>
+      </c>
+      <c r="E30" s="96">
+        <v>17.22</v>
+      </c>
+      <c r="F30" s="96">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="G30" s="96">
+        <v>16.02</v>
+      </c>
+      <c r="H30" s="96">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="I30" s="96">
+        <v>19.28</v>
+      </c>
+      <c r="J30" s="96">
+        <v>20.170000000000002</v>
+      </c>
+      <c r="K30" s="96">
+        <v>17.5</v>
+      </c>
+      <c r="L30" s="96">
+        <v>16.79</v>
+      </c>
+      <c r="M30" s="96">
+        <v>14.81</v>
+      </c>
+      <c r="N30" s="97">
+        <v>12.13</v>
+      </c>
+      <c r="O30" s="98">
+        <v>20.93</v>
+      </c>
+      <c r="P30" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="Q30" s="98">
+        <v>20.91</v>
+      </c>
+      <c r="R30" s="98">
+        <v>19.38</v>
+      </c>
+      <c r="S30" s="98">
+        <v>19.52</v>
+      </c>
+      <c r="T30" s="98">
+        <v>23.48</v>
+      </c>
+      <c r="U30" s="98">
+        <v>22.76</v>
+      </c>
+      <c r="V30" s="98">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="W30" s="98">
+        <v>15.64</v>
+      </c>
+      <c r="X30" s="98">
+        <v>12.3</v>
+      </c>
+      <c r="Y30" s="97">
+        <v>12</v>
+      </c>
+      <c r="Z30" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="AA30" s="98">
+        <v>13.05</v>
+      </c>
+      <c r="AB30" s="98">
+        <v>16.5</v>
+      </c>
+      <c r="AC30" s="98">
+        <v>12.74</v>
+      </c>
+      <c r="AD30" s="98">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="AE30" s="98">
+        <v>15.14</v>
+      </c>
+      <c r="AF30" s="98">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="AG30" s="98">
+        <v>16.36</v>
+      </c>
+      <c r="AH30" s="98">
+        <v>18</v>
+      </c>
+      <c r="AI30" s="98">
+        <v>17.47</v>
+      </c>
+      <c r="AJ30" s="98">
+        <v>12.27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A31" s="99" t="s">
+        <v>145</v>
+      </c>
+      <c r="B31" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="D31" s="96">
+        <v>13.92</v>
+      </c>
+      <c r="E31" s="96">
+        <v>15.33</v>
+      </c>
+      <c r="F31" s="96">
+        <v>14.07</v>
+      </c>
+      <c r="G31" s="96">
+        <v>13.33</v>
+      </c>
+      <c r="H31" s="96">
+        <v>13.57</v>
+      </c>
+      <c r="I31" s="96">
+        <v>12.73</v>
+      </c>
+      <c r="J31" s="96">
+        <v>13.17</v>
+      </c>
+      <c r="K31" s="96">
+        <v>12.95</v>
+      </c>
+      <c r="L31" s="96">
+        <v>12.81</v>
+      </c>
+      <c r="M31" s="96">
+        <v>11</v>
+      </c>
+      <c r="N31" s="97">
+        <v>10.15</v>
+      </c>
+      <c r="O31" s="98">
+        <v>13.83</v>
+      </c>
+      <c r="P31" s="98">
+        <v>15.46</v>
+      </c>
+      <c r="Q31" s="98">
+        <v>14.7</v>
+      </c>
+      <c r="R31" s="98">
+        <v>12.86</v>
+      </c>
+      <c r="S31" s="98">
+        <v>13.89</v>
+      </c>
+      <c r="T31" s="98">
+        <v>14.08</v>
+      </c>
+      <c r="U31" s="98">
+        <v>12.98</v>
+      </c>
+      <c r="V31" s="98">
+        <v>12.24</v>
+      </c>
+      <c r="W31" s="98">
+        <v>13.2</v>
+      </c>
+      <c r="X31" s="98">
+        <v>11.42</v>
+      </c>
+      <c r="Y31" s="97">
+        <v>9.6</v>
+      </c>
+      <c r="Z31" s="98">
+        <v>14.01</v>
+      </c>
+      <c r="AA31" s="98">
+        <v>15.21</v>
+      </c>
+      <c r="AB31" s="98">
+        <v>13.42</v>
+      </c>
+      <c r="AC31" s="98">
+        <v>13.82</v>
+      </c>
+      <c r="AD31" s="98">
+        <v>13.24</v>
+      </c>
+      <c r="AE31" s="98">
+        <v>11.3</v>
+      </c>
+      <c r="AF31" s="98">
+        <v>13.37</v>
+      </c>
+      <c r="AG31" s="98">
+        <v>13.65</v>
+      </c>
+      <c r="AH31" s="98">
+        <v>12.42</v>
+      </c>
+      <c r="AI31" s="98">
+        <v>10.59</v>
+      </c>
+      <c r="AJ31" s="98">
+        <v>10.71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A32" s="99" t="s">
+        <v>147</v>
+      </c>
+      <c r="B32" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="88" t="s">
+        <v>148</v>
+      </c>
+      <c r="D32" s="96">
+        <v>19.3</v>
+      </c>
+      <c r="E32" s="96">
+        <v>19.21</v>
+      </c>
+      <c r="F32" s="96">
+        <v>17.02</v>
+      </c>
+      <c r="G32" s="96">
+        <v>16.41</v>
+      </c>
+      <c r="H32" s="96">
+        <v>14.72</v>
+      </c>
+      <c r="I32" s="96">
+        <v>16.8</v>
+      </c>
+      <c r="J32" s="96">
+        <v>19.14</v>
+      </c>
+      <c r="K32" s="96">
+        <v>15.18</v>
+      </c>
+      <c r="L32" s="96">
+        <v>13.8</v>
+      </c>
+      <c r="M32" s="96">
+        <v>12.89</v>
+      </c>
+      <c r="N32" s="97">
+        <v>11.08</v>
+      </c>
+      <c r="O32" s="98">
+        <v>22.25</v>
+      </c>
+      <c r="P32" s="98">
+        <v>20.21</v>
+      </c>
+      <c r="Q32" s="98">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="R32" s="98">
+        <v>15.99</v>
+      </c>
+      <c r="S32" s="98">
+        <v>14.42</v>
+      </c>
+      <c r="T32" s="98">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="U32" s="98">
+        <v>19.22</v>
+      </c>
+      <c r="V32" s="98">
+        <v>15.02</v>
+      </c>
+      <c r="W32" s="98">
+        <v>14.13</v>
+      </c>
+      <c r="X32" s="98">
+        <v>13.28</v>
+      </c>
+      <c r="Y32" s="97">
+        <v>12.86</v>
+      </c>
+      <c r="Z32" s="98">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="AA32" s="98">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="AB32" s="98">
+        <v>17.48</v>
+      </c>
+      <c r="AC32" s="98">
+        <v>16.84</v>
+      </c>
+      <c r="AD32" s="98">
+        <v>15.02</v>
+      </c>
+      <c r="AE32" s="98">
+        <v>16.7</v>
+      </c>
+      <c r="AF32" s="98">
+        <v>19.05</v>
+      </c>
+      <c r="AG32" s="98">
+        <v>15.34</v>
+      </c>
+      <c r="AH32" s="98">
+        <v>13.47</v>
+      </c>
+      <c r="AI32" s="98">
+        <v>12.49</v>
+      </c>
+      <c r="AJ32" s="98">
+        <v>9.23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A33" s="99" t="s">
+        <v>149</v>
+      </c>
+      <c r="B33" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" s="88" t="s">
+        <v>150</v>
+      </c>
+      <c r="D33" s="96">
+        <v>14.91</v>
+      </c>
+      <c r="E33" s="96">
+        <v>13.88</v>
+      </c>
+      <c r="F33" s="96">
+        <v>13.7</v>
+      </c>
+      <c r="G33" s="96">
+        <v>12.82</v>
+      </c>
+      <c r="H33" s="96">
+        <v>12.15</v>
+      </c>
+      <c r="I33" s="96">
+        <v>14.84</v>
+      </c>
+      <c r="J33" s="96">
+        <v>12.62</v>
+      </c>
+      <c r="K33" s="96">
+        <v>12.92</v>
+      </c>
+      <c r="L33" s="96">
+        <v>12.91</v>
+      </c>
+      <c r="M33" s="96">
+        <v>12.69</v>
+      </c>
+      <c r="N33" s="97">
+        <v>10.23</v>
+      </c>
+      <c r="O33" s="98">
+        <v>15.7</v>
+      </c>
+      <c r="P33" s="98">
+        <v>15.13</v>
+      </c>
+      <c r="Q33" s="98">
+        <v>14.64</v>
+      </c>
+      <c r="R33" s="98">
+        <v>12.54</v>
+      </c>
+      <c r="S33" s="98">
+        <v>12.86</v>
+      </c>
+      <c r="T33" s="98">
+        <v>15.62</v>
+      </c>
+      <c r="U33" s="98">
+        <v>12.58</v>
+      </c>
+      <c r="V33" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="W33" s="98">
+        <v>13.2</v>
+      </c>
+      <c r="X33" s="98">
+        <v>13.65</v>
+      </c>
+      <c r="Y33" s="97">
+        <v>10.93</v>
+      </c>
+      <c r="Z33" s="98">
+        <v>14.15</v>
+      </c>
+      <c r="AA33" s="98">
+        <v>12.67</v>
+      </c>
+      <c r="AB33" s="98">
+        <v>12.77</v>
+      </c>
+      <c r="AC33" s="98">
+        <v>13.1</v>
+      </c>
+      <c r="AD33" s="98">
+        <v>11.45</v>
+      </c>
+      <c r="AE33" s="98">
+        <v>14.07</v>
+      </c>
+      <c r="AF33" s="98">
+        <v>12.66</v>
+      </c>
+      <c r="AG33" s="98">
+        <v>13.11</v>
+      </c>
+      <c r="AH33" s="98">
+        <v>12.63</v>
+      </c>
+      <c r="AI33" s="98">
+        <v>11.78</v>
+      </c>
+      <c r="AJ33" s="98">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A34" s="99" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" s="88" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" s="96">
+        <v>14.31</v>
+      </c>
+      <c r="E34" s="96">
+        <v>14.83</v>
+      </c>
+      <c r="F34" s="96">
+        <v>15.4</v>
+      </c>
+      <c r="G34" s="96">
+        <v>16.3</v>
+      </c>
+      <c r="H34" s="96">
+        <v>16.72</v>
+      </c>
+      <c r="I34" s="96">
+        <v>14.88</v>
+      </c>
+      <c r="J34" s="96">
+        <v>15.66</v>
+      </c>
+      <c r="K34" s="96">
+        <v>16.38</v>
+      </c>
+      <c r="L34" s="96">
+        <v>12.94</v>
+      </c>
+      <c r="M34" s="96">
+        <v>13.56</v>
+      </c>
+      <c r="N34" s="97">
+        <v>12.06</v>
+      </c>
+      <c r="O34" s="98">
+        <v>13.84</v>
+      </c>
+      <c r="P34" s="98">
+        <v>14.95</v>
+      </c>
+      <c r="Q34" s="98">
+        <v>15.15</v>
+      </c>
+      <c r="R34" s="98">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="S34" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="T34" s="98">
+        <v>15.75</v>
+      </c>
+      <c r="U34" s="98">
+        <v>16.84</v>
+      </c>
+      <c r="V34" s="98">
+        <v>17.09</v>
+      </c>
+      <c r="W34" s="98">
+        <v>13.88</v>
+      </c>
+      <c r="X34" s="98">
+        <v>12.17</v>
+      </c>
+      <c r="Y34" s="97">
+        <v>10.28</v>
+      </c>
+      <c r="Z34" s="98">
+        <v>14.78</v>
+      </c>
+      <c r="AA34" s="98">
+        <v>14.71</v>
+      </c>
+      <c r="AB34" s="98">
+        <v>15.65</v>
+      </c>
+      <c r="AC34" s="98">
+        <v>15.84</v>
+      </c>
+      <c r="AD34" s="98">
+        <v>15.56</v>
+      </c>
+      <c r="AE34" s="98">
+        <v>14</v>
+      </c>
+      <c r="AF34" s="98">
+        <v>14.48</v>
+      </c>
+      <c r="AG34" s="98">
+        <v>15.66</v>
+      </c>
+      <c r="AH34" s="98">
+        <v>11.97</v>
+      </c>
+      <c r="AI34" s="98">
+        <v>14.99</v>
+      </c>
+      <c r="AJ34" s="98">
+        <v>13.88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A35" s="99" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" s="88" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" s="96">
+        <v>14.42</v>
+      </c>
+      <c r="E35" s="96">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="F35" s="96">
+        <v>17.07</v>
+      </c>
+      <c r="G35" s="96">
+        <v>18.91</v>
+      </c>
+      <c r="H35" s="96">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="I35" s="96">
+        <v>16.54</v>
+      </c>
+      <c r="J35" s="96">
+        <v>15.8</v>
+      </c>
+      <c r="K35" s="96">
+        <v>14.71</v>
+      </c>
+      <c r="L35" s="96">
+        <v>12.61</v>
+      </c>
+      <c r="M35" s="96">
+        <v>11.11</v>
+      </c>
+      <c r="N35" s="97">
+        <v>11.3</v>
+      </c>
+      <c r="O35" s="98">
+        <v>15.29</v>
+      </c>
+      <c r="P35" s="98">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="Q35" s="98">
+        <v>18.86</v>
+      </c>
+      <c r="R35" s="98">
+        <v>18.72</v>
+      </c>
+      <c r="S35" s="98">
+        <v>17.93</v>
+      </c>
+      <c r="T35" s="98">
+        <v>17.82</v>
+      </c>
+      <c r="U35" s="98">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="V35" s="98">
+        <v>15.36</v>
+      </c>
+      <c r="W35" s="98">
+        <v>13.26</v>
+      </c>
+      <c r="X35" s="98">
+        <v>11.12</v>
+      </c>
+      <c r="Y35" s="97">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Z35" s="98">
+        <v>13.59</v>
+      </c>
+      <c r="AA35" s="98">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="AB35" s="98">
+        <v>15.36</v>
+      </c>
+      <c r="AC35" s="98">
+        <v>19.09</v>
+      </c>
+      <c r="AD35" s="98">
+        <v>15.47</v>
+      </c>
+      <c r="AE35" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="AF35" s="98">
+        <v>15.06</v>
+      </c>
+      <c r="AG35" s="98">
+        <v>14.07</v>
+      </c>
+      <c r="AH35" s="98">
+        <v>11.96</v>
+      </c>
+      <c r="AI35" s="98">
+        <v>11.1</v>
+      </c>
+      <c r="AJ35" s="98">
+        <v>13.58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A36" s="99" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="88" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" s="96">
+        <v>12.87</v>
+      </c>
+      <c r="E36" s="96">
+        <v>12.19</v>
+      </c>
+      <c r="F36" s="96">
+        <v>11.9</v>
+      </c>
+      <c r="G36" s="96">
+        <v>12.46</v>
+      </c>
+      <c r="H36" s="96">
+        <v>12.12</v>
+      </c>
+      <c r="I36" s="96">
+        <v>12.87</v>
+      </c>
+      <c r="J36" s="96">
+        <v>12.41</v>
+      </c>
+      <c r="K36" s="96">
+        <v>11.96</v>
+      </c>
+      <c r="L36" s="96">
+        <v>11.28</v>
+      </c>
+      <c r="M36" s="96">
+        <v>10.06</v>
+      </c>
+      <c r="N36" s="97">
+        <v>9.74</v>
+      </c>
+      <c r="O36" s="98">
+        <v>13.06</v>
+      </c>
+      <c r="P36" s="98">
+        <v>12.97</v>
+      </c>
+      <c r="Q36" s="98">
+        <v>12.49</v>
+      </c>
+      <c r="R36" s="98">
+        <v>12.51</v>
+      </c>
+      <c r="S36" s="98">
+        <v>12.19</v>
+      </c>
+      <c r="T36" s="98">
+        <v>13.5</v>
+      </c>
+      <c r="U36" s="98">
+        <v>13.04</v>
+      </c>
+      <c r="V36" s="98">
+        <v>10.71</v>
+      </c>
+      <c r="W36" s="98">
+        <v>12.12</v>
+      </c>
+      <c r="X36" s="98">
+        <v>9.93</v>
+      </c>
+      <c r="Y36" s="97">
+        <v>10.1</v>
+      </c>
+      <c r="Z36" s="98">
+        <v>12.68</v>
+      </c>
+      <c r="AA36" s="98">
+        <v>11.42</v>
+      </c>
+      <c r="AB36" s="98">
+        <v>11.32</v>
+      </c>
+      <c r="AC36" s="98">
+        <v>12.4</v>
+      </c>
+      <c r="AD36" s="98">
+        <v>12.05</v>
+      </c>
+      <c r="AE36" s="98">
+        <v>12.26</v>
+      </c>
+      <c r="AF36" s="98">
+        <v>11.8</v>
+      </c>
+      <c r="AG36" s="98">
+        <v>13.26</v>
+      </c>
+      <c r="AH36" s="98">
+        <v>10.4</v>
+      </c>
+      <c r="AI36" s="98">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AJ36" s="98">
+        <v>9.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A37" s="99" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" s="88" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" s="96">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="E37" s="96">
+        <v>19.97</v>
+      </c>
+      <c r="F37" s="96">
+        <v>20</v>
+      </c>
+      <c r="G37" s="96">
+        <v>19.62</v>
+      </c>
+      <c r="H37" s="96">
+        <v>17.86</v>
+      </c>
+      <c r="I37" s="96">
+        <v>21.47</v>
+      </c>
+      <c r="J37" s="96">
+        <v>21.87</v>
+      </c>
+      <c r="K37" s="96">
+        <v>20.47</v>
+      </c>
+      <c r="L37" s="96">
+        <v>19.77</v>
+      </c>
+      <c r="M37" s="96">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="N37" s="97">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="O37" s="98">
+        <v>15.43</v>
+      </c>
+      <c r="P37" s="98">
+        <v>20.43</v>
+      </c>
+      <c r="Q37" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="R37" s="98">
+        <v>21.39</v>
+      </c>
+      <c r="S37" s="98">
+        <v>18.38</v>
+      </c>
+      <c r="T37" s="98">
+        <v>22.27</v>
+      </c>
+      <c r="U37" s="98">
+        <v>21.34</v>
+      </c>
+      <c r="V37" s="98">
+        <v>20.32</v>
+      </c>
+      <c r="W37" s="98">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="X37" s="98">
+        <v>18.73</v>
+      </c>
+      <c r="Y37" s="97">
+        <v>16.07</v>
+      </c>
+      <c r="Z37" s="98">
+        <v>18.21</v>
+      </c>
+      <c r="AA37" s="98">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="AB37" s="98">
+        <v>18.34</v>
+      </c>
+      <c r="AC37" s="98">
+        <v>17.79</v>
+      </c>
+      <c r="AD37" s="98">
+        <v>17.32</v>
+      </c>
+      <c r="AE37" s="98">
+        <v>20.64</v>
+      </c>
+      <c r="AF37" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="AG37" s="98">
+        <v>20.63</v>
+      </c>
+      <c r="AH37" s="98">
+        <v>21.66</v>
+      </c>
+      <c r="AI37" s="98">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="AJ37" s="98">
+        <v>16.809999999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A38" s="99" t="s">
+        <v>159</v>
+      </c>
+      <c r="B38" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" s="88" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" s="96">
+        <v>13.15</v>
+      </c>
+      <c r="E38" s="96">
+        <v>12.08</v>
+      </c>
+      <c r="F38" s="96">
+        <v>12.44</v>
+      </c>
+      <c r="G38" s="96">
+        <v>13.47</v>
+      </c>
+      <c r="H38" s="96">
+        <v>11.81</v>
+      </c>
+      <c r="I38" s="96">
+        <v>10.96</v>
+      </c>
+      <c r="J38" s="96">
+        <v>12.67</v>
+      </c>
+      <c r="K38" s="96">
+        <v>10.17</v>
+      </c>
+      <c r="L38" s="96">
+        <v>10.36</v>
+      </c>
+      <c r="M38" s="96">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="N38" s="97">
+        <v>8.42</v>
+      </c>
+      <c r="O38" s="98">
+        <v>12.47</v>
+      </c>
+      <c r="P38" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="Q38" s="98">
+        <v>11.42</v>
+      </c>
+      <c r="R38" s="98">
+        <v>13.59</v>
+      </c>
+      <c r="S38" s="98">
+        <v>13.76</v>
+      </c>
+      <c r="T38" s="98">
+        <v>12.91</v>
+      </c>
+      <c r="U38" s="98">
+        <v>12.31</v>
+      </c>
+      <c r="V38" s="98">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="W38" s="98">
+        <v>10.84</v>
+      </c>
+      <c r="X38" s="98">
+        <v>9.92</v>
+      </c>
+      <c r="Y38" s="97">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="Z38" s="98">
+        <v>13.78</v>
+      </c>
+      <c r="AA38" s="98">
+        <v>11.46</v>
+      </c>
+      <c r="AB38" s="98">
+        <v>13.4</v>
+      </c>
+      <c r="AC38" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="AD38" s="98">
+        <v>9.94</v>
+      </c>
+      <c r="AE38" s="98">
+        <v>9.08</v>
+      </c>
+      <c r="AF38" s="98">
+        <v>13.02</v>
+      </c>
+      <c r="AG38" s="98">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="AH38" s="98">
+        <v>9.9</v>
+      </c>
+      <c r="AI38" s="98">
+        <v>9.51</v>
+      </c>
+      <c r="AJ38" s="98">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A39" s="99" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="88" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" s="96">
+        <v>15.62</v>
+      </c>
+      <c r="E39" s="96">
+        <v>16.39</v>
+      </c>
+      <c r="F39" s="96">
+        <v>16.2</v>
+      </c>
+      <c r="G39" s="96">
+        <v>17.46</v>
+      </c>
+      <c r="H39" s="96">
+        <v>17.18</v>
+      </c>
+      <c r="I39" s="96">
+        <v>18</v>
+      </c>
+      <c r="J39" s="96">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="K39" s="96">
+        <v>14</v>
+      </c>
+      <c r="L39" s="96">
+        <v>12.8</v>
+      </c>
+      <c r="M39" s="96">
+        <v>11.45</v>
+      </c>
+      <c r="N39" s="97">
+        <v>10.87</v>
+      </c>
+      <c r="O39" s="98">
+        <v>16.59</v>
+      </c>
+      <c r="P39" s="98">
+        <v>16.36</v>
+      </c>
+      <c r="Q39" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="R39" s="98">
+        <v>17.32</v>
+      </c>
+      <c r="S39" s="98">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="T39" s="98">
+        <v>18.28</v>
+      </c>
+      <c r="U39" s="98">
+        <v>19.3</v>
+      </c>
+      <c r="V39" s="98">
+        <v>13.89</v>
+      </c>
+      <c r="W39" s="98">
+        <v>12.64</v>
+      </c>
+      <c r="X39" s="98">
+        <v>11.07</v>
+      </c>
+      <c r="Y39" s="97">
+        <v>11.58</v>
+      </c>
+      <c r="Z39" s="98">
+        <v>14.66</v>
+      </c>
+      <c r="AA39" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="AB39" s="98">
+        <v>16</v>
+      </c>
+      <c r="AC39" s="98">
+        <v>17.59</v>
+      </c>
+      <c r="AD39" s="98">
+        <v>17.43</v>
+      </c>
+      <c r="AE39" s="98">
+        <v>17.72</v>
+      </c>
+      <c r="AF39" s="98">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AG39" s="98">
+        <v>14.11</v>
+      </c>
+      <c r="AH39" s="98">
+        <v>12.96</v>
+      </c>
+      <c r="AI39" s="98">
+        <v>11.84</v>
+      </c>
+      <c r="AJ39" s="98">
+        <v>10.130000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A40" s="99" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="88" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" s="96">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="E40" s="96">
+        <v>16.61</v>
+      </c>
+      <c r="F40" s="96">
+        <v>17.28</v>
+      </c>
+      <c r="G40" s="96">
+        <v>17.21</v>
+      </c>
+      <c r="H40" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="I40" s="96">
+        <v>17.07</v>
+      </c>
+      <c r="J40" s="96">
+        <v>16.07</v>
+      </c>
+      <c r="K40" s="96">
+        <v>14.59</v>
+      </c>
+      <c r="L40" s="96">
+        <v>14.23</v>
+      </c>
+      <c r="M40" s="96">
+        <v>14.01</v>
+      </c>
+      <c r="N40" s="97">
+        <v>13.2</v>
+      </c>
+      <c r="O40" s="98">
+        <v>20.05</v>
+      </c>
+      <c r="P40" s="98">
+        <v>17.97</v>
+      </c>
+      <c r="Q40" s="98">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="R40" s="98">
+        <v>18.61</v>
+      </c>
+      <c r="S40" s="98">
+        <v>16.02</v>
+      </c>
+      <c r="T40" s="98">
+        <v>19.11</v>
+      </c>
+      <c r="U40" s="98">
+        <v>16.52</v>
+      </c>
+      <c r="V40" s="98">
+        <v>14.73</v>
+      </c>
+      <c r="W40" s="98">
+        <v>14.75</v>
+      </c>
+      <c r="X40" s="98">
+        <v>15.56</v>
+      </c>
+      <c r="Y40" s="97">
+        <v>12.31</v>
+      </c>
+      <c r="Z40" s="98">
+        <v>17.3</v>
+      </c>
+      <c r="AA40" s="98">
+        <v>15.29</v>
+      </c>
+      <c r="AB40" s="98">
+        <v>17.13</v>
+      </c>
+      <c r="AC40" s="98">
+        <v>15.85</v>
+      </c>
+      <c r="AD40" s="98">
+        <v>13.77</v>
+      </c>
+      <c r="AE40" s="98">
+        <v>15.07</v>
+      </c>
+      <c r="AF40" s="98">
+        <v>15.62</v>
+      </c>
+      <c r="AG40" s="98">
+        <v>14.44</v>
+      </c>
+      <c r="AH40" s="98">
+        <v>13.71</v>
+      </c>
+      <c r="AI40" s="98">
+        <v>12.44</v>
+      </c>
+      <c r="AJ40" s="98">
+        <v>14.11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A41" s="99" t="s">
+        <v>165</v>
+      </c>
+      <c r="B41" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="88" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" s="96">
+        <v>15.8</v>
+      </c>
+      <c r="E41" s="96">
+        <v>15.59</v>
+      </c>
+      <c r="F41" s="96">
+        <v>15</v>
+      </c>
+      <c r="G41" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="H41" s="96">
+        <v>14.19</v>
+      </c>
+      <c r="I41" s="96">
+        <v>14.51</v>
+      </c>
+      <c r="J41" s="96">
+        <v>14.03</v>
+      </c>
+      <c r="K41" s="96">
+        <v>13.03</v>
+      </c>
+      <c r="L41" s="96">
+        <v>12.12</v>
+      </c>
+      <c r="M41" s="96">
+        <v>11.78</v>
+      </c>
+      <c r="N41" s="97">
+        <v>9.81</v>
+      </c>
+      <c r="O41" s="98">
+        <v>16.7</v>
+      </c>
+      <c r="P41" s="98">
+        <v>16.38</v>
+      </c>
+      <c r="Q41" s="98">
+        <v>16.88</v>
+      </c>
+      <c r="R41" s="98">
+        <v>16.07</v>
+      </c>
+      <c r="S41" s="98">
+        <v>15.4</v>
+      </c>
+      <c r="T41" s="98">
+        <v>15.52</v>
+      </c>
+      <c r="U41" s="98">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="V41" s="98">
+        <v>14.04</v>
+      </c>
+      <c r="W41" s="98">
+        <v>13.42</v>
+      </c>
+      <c r="X41" s="98">
+        <v>13.2</v>
+      </c>
+      <c r="Y41" s="97">
+        <v>10.35</v>
+      </c>
+      <c r="Z41" s="98">
+        <v>14.98</v>
+      </c>
+      <c r="AA41" s="98">
+        <v>14.88</v>
+      </c>
+      <c r="AB41" s="98">
+        <v>13.29</v>
+      </c>
+      <c r="AC41" s="98">
+        <v>13.81</v>
+      </c>
+      <c r="AD41" s="98">
+        <v>13.07</v>
+      </c>
+      <c r="AE41" s="98">
+        <v>13.57</v>
+      </c>
+      <c r="AF41" s="98">
+        <v>12.2</v>
+      </c>
+      <c r="AG41" s="98">
+        <v>12.08</v>
+      </c>
+      <c r="AH41" s="98">
+        <v>10.91</v>
+      </c>
+      <c r="AI41" s="98">
+        <v>10.45</v>
+      </c>
+      <c r="AJ41" s="98">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A42" s="99" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" s="87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="96">
+        <v>24.13</v>
+      </c>
+      <c r="E42" s="96">
+        <v>23.55</v>
+      </c>
+      <c r="F42" s="96">
+        <v>22.49</v>
+      </c>
+      <c r="G42" s="96">
+        <v>22.73</v>
+      </c>
+      <c r="H42" s="96">
+        <v>23.41</v>
+      </c>
+      <c r="I42" s="96">
+        <v>23.98</v>
+      </c>
+      <c r="J42" s="96">
+        <v>24.61</v>
+      </c>
+      <c r="K42" s="96">
+        <v>20.92</v>
+      </c>
+      <c r="L42" s="96">
+        <v>20.57</v>
+      </c>
+      <c r="M42" s="96">
+        <v>19</v>
+      </c>
+      <c r="N42" s="97">
+        <v>16.82</v>
+      </c>
+      <c r="O42" s="98">
+        <v>25.97</v>
+      </c>
+      <c r="P42" s="98">
+        <v>25.1</v>
+      </c>
+      <c r="Q42" s="98">
+        <v>24</v>
+      </c>
+      <c r="R42" s="98">
+        <v>24.1</v>
+      </c>
+      <c r="S42" s="98">
+        <v>24.94</v>
+      </c>
+      <c r="T42" s="98">
+        <v>25.6</v>
+      </c>
+      <c r="U42" s="98">
+        <v>26.2</v>
+      </c>
+      <c r="V42" s="98">
+        <v>21.96</v>
+      </c>
+      <c r="W42" s="98">
+        <v>21.79</v>
+      </c>
+      <c r="X42" s="98">
+        <v>19.86</v>
+      </c>
+      <c r="Y42" s="97">
+        <v>17.86</v>
+      </c>
+      <c r="Z42" s="98">
+        <v>22.41</v>
+      </c>
+      <c r="AA42" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="AB42" s="98">
+        <v>21.07</v>
+      </c>
+      <c r="AC42" s="98">
+        <v>21.43</v>
+      </c>
+      <c r="AD42" s="98">
+        <v>21.96</v>
+      </c>
+      <c r="AE42" s="98">
+        <v>22.46</v>
+      </c>
+      <c r="AF42" s="98">
+        <v>23.11</v>
+      </c>
+      <c r="AG42" s="98">
+        <v>19.93</v>
+      </c>
+      <c r="AH42" s="98">
+        <v>19.39</v>
+      </c>
+      <c r="AI42" s="98">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="AJ42" s="98">
+        <v>15.81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A43" s="99" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" s="96">
+        <v>26.37</v>
+      </c>
+      <c r="E43" s="96">
+        <v>26</v>
+      </c>
+      <c r="F43" s="96">
+        <v>24.59</v>
+      </c>
+      <c r="G43" s="96">
+        <v>24.27</v>
+      </c>
+      <c r="H43" s="96">
+        <v>24.84</v>
+      </c>
+      <c r="I43" s="96">
+        <v>24.75</v>
+      </c>
+      <c r="J43" s="96">
+        <v>25.29</v>
+      </c>
+      <c r="K43" s="96">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="L43" s="96">
+        <v>20.04</v>
+      </c>
+      <c r="M43" s="96">
+        <v>18.489999999999998</v>
+      </c>
+      <c r="N43" s="97">
+        <v>16.8</v>
+      </c>
+      <c r="O43" s="98">
+        <v>29.06</v>
+      </c>
+      <c r="P43" s="98">
+        <v>28.6</v>
+      </c>
+      <c r="Q43" s="98">
+        <v>27.01</v>
+      </c>
+      <c r="R43" s="98">
+        <v>26.53</v>
+      </c>
+      <c r="S43" s="98">
+        <v>27.16</v>
+      </c>
+      <c r="T43" s="98">
+        <v>27.1</v>
+      </c>
+      <c r="U43" s="98">
+        <v>27.71</v>
+      </c>
+      <c r="V43" s="98">
+        <v>21.68</v>
+      </c>
+      <c r="W43" s="98">
+        <v>21.69</v>
+      </c>
+      <c r="X43" s="98">
+        <v>19.66</v>
+      </c>
+      <c r="Y43" s="97">
+        <v>18.32</v>
+      </c>
+      <c r="Z43" s="98">
+        <v>23.97</v>
+      </c>
+      <c r="AA43" s="98">
+        <v>23.68</v>
+      </c>
+      <c r="AB43" s="98">
+        <v>22.43</v>
+      </c>
+      <c r="AC43" s="98">
+        <v>22.25</v>
+      </c>
+      <c r="AD43" s="98">
+        <v>22.76</v>
+      </c>
+      <c r="AE43" s="98">
+        <v>22.64</v>
+      </c>
+      <c r="AF43" s="98">
+        <v>23.11</v>
+      </c>
+      <c r="AG43" s="98">
+        <v>19.04</v>
+      </c>
+      <c r="AH43" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="AI43" s="98">
+        <v>17.41</v>
+      </c>
+      <c r="AJ43" s="98">
+        <v>15.39</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A44" s="99" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" s="88" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" s="96">
+        <v>23.14</v>
+      </c>
+      <c r="E44" s="96">
+        <v>21.53</v>
+      </c>
+      <c r="F44" s="96">
+        <v>21.54</v>
+      </c>
+      <c r="G44" s="96">
+        <v>20.49</v>
+      </c>
+      <c r="H44" s="96">
+        <v>21.58</v>
+      </c>
+      <c r="I44" s="96">
+        <v>23.79</v>
+      </c>
+      <c r="J44" s="96">
+        <v>24.47</v>
+      </c>
+      <c r="K44" s="96">
+        <v>22.34</v>
+      </c>
+      <c r="L44" s="96">
+        <v>20.79</v>
+      </c>
+      <c r="M44" s="96">
+        <v>20.62</v>
+      </c>
+      <c r="N44" s="97">
+        <v>15.54</v>
+      </c>
+      <c r="O44" s="98">
+        <v>24.63</v>
+      </c>
+      <c r="P44" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="Q44" s="98">
+        <v>22.98</v>
+      </c>
+      <c r="R44" s="98">
+        <v>20.88</v>
+      </c>
+      <c r="S44" s="98">
+        <v>23.01</v>
+      </c>
+      <c r="T44" s="98">
+        <v>24.8</v>
+      </c>
+      <c r="U44" s="98">
+        <v>25.04</v>
+      </c>
+      <c r="V44" s="98">
+        <v>22.97</v>
+      </c>
+      <c r="W44" s="98">
+        <v>20.22</v>
+      </c>
+      <c r="X44" s="98">
+        <v>20.5</v>
+      </c>
+      <c r="Y44" s="97">
+        <v>15.35</v>
+      </c>
+      <c r="Z44" s="98">
+        <v>21.68</v>
+      </c>
+      <c r="AA44" s="98">
+        <v>21.57</v>
+      </c>
+      <c r="AB44" s="98">
+        <v>20.12</v>
+      </c>
+      <c r="AC44" s="98">
+        <v>20.11</v>
+      </c>
+      <c r="AD44" s="98">
+        <v>20.16</v>
+      </c>
+      <c r="AE44" s="98">
+        <v>22.78</v>
+      </c>
+      <c r="AF44" s="98">
+        <v>23.9</v>
+      </c>
+      <c r="AG44" s="98">
+        <v>21.71</v>
+      </c>
+      <c r="AH44" s="98">
+        <v>21.36</v>
+      </c>
+      <c r="AI44" s="98">
+        <v>20.73</v>
+      </c>
+      <c r="AJ44" s="98">
+        <v>15.72</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A45" s="99" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" s="88" t="s">
+        <v>172</v>
+      </c>
+      <c r="D45" s="96">
+        <v>19.32</v>
+      </c>
+      <c r="E45" s="96">
+        <v>16.57</v>
+      </c>
+      <c r="F45" s="96">
+        <v>16.55</v>
+      </c>
+      <c r="G45" s="96">
+        <v>18.53</v>
+      </c>
+      <c r="H45" s="96">
+        <v>16.57</v>
+      </c>
+      <c r="I45" s="96">
+        <v>17.43</v>
+      </c>
+      <c r="J45" s="96">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="K45" s="96">
+        <v>21.13</v>
+      </c>
+      <c r="L45" s="96">
+        <v>22.89</v>
+      </c>
+      <c r="M45" s="96">
+        <v>19.7</v>
+      </c>
+      <c r="N45" s="97">
+        <v>16.77</v>
+      </c>
+      <c r="O45" s="98">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="P45" s="98">
+        <v>17.52</v>
+      </c>
+      <c r="Q45" s="98">
+        <v>16.73</v>
+      </c>
+      <c r="R45" s="98">
+        <v>17.46</v>
+      </c>
+      <c r="S45" s="98">
+        <v>16.36</v>
+      </c>
+      <c r="T45" s="98">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="U45" s="98">
+        <v>20.67</v>
+      </c>
+      <c r="V45" s="98">
+        <v>20.54</v>
+      </c>
+      <c r="W45" s="98">
+        <v>23.01</v>
+      </c>
+      <c r="X45" s="98">
+        <v>20.69</v>
+      </c>
+      <c r="Y45" s="97">
+        <v>16.88</v>
+      </c>
+      <c r="Z45" s="98">
+        <v>18.8</v>
+      </c>
+      <c r="AA45" s="98">
+        <v>15.61</v>
+      </c>
+      <c r="AB45" s="98">
+        <v>16.37</v>
+      </c>
+      <c r="AC45" s="98">
+        <v>19.62</v>
+      </c>
+      <c r="AD45" s="98">
+        <v>16.79</v>
+      </c>
+      <c r="AE45" s="98">
+        <v>17.05</v>
+      </c>
+      <c r="AF45" s="98">
+        <v>17.93</v>
+      </c>
+      <c r="AG45" s="98">
+        <v>21.76</v>
+      </c>
+      <c r="AH45" s="98">
+        <v>22.75</v>
+      </c>
+      <c r="AI45" s="98">
+        <v>18.64</v>
+      </c>
+      <c r="AJ45" s="98">
+        <v>16.66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A46" s="99" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C46" s="88" t="s">
+        <v>174</v>
+      </c>
+      <c r="D46" s="96">
+        <v>23.76</v>
+      </c>
+      <c r="E46" s="96">
+        <v>23.69</v>
+      </c>
+      <c r="F46" s="96">
+        <v>22.07</v>
+      </c>
+      <c r="G46" s="96">
+        <v>23.28</v>
+      </c>
+      <c r="H46" s="96">
+        <v>26.02</v>
+      </c>
+      <c r="I46" s="96">
+        <v>25.32</v>
+      </c>
+      <c r="J46" s="96">
+        <v>28.88</v>
+      </c>
+      <c r="K46" s="96">
+        <v>28.76</v>
+      </c>
+      <c r="L46" s="96">
+        <v>23.7</v>
+      </c>
+      <c r="M46" s="96">
+        <v>22.57</v>
+      </c>
+      <c r="N46" s="97">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="O46" s="98">
+        <v>25.1</v>
+      </c>
+      <c r="P46" s="98">
+        <v>22.29</v>
+      </c>
+      <c r="Q46" s="98">
+        <v>22.23</v>
+      </c>
+      <c r="R46" s="98">
+        <v>22.97</v>
+      </c>
+      <c r="S46" s="98">
+        <v>25.87</v>
+      </c>
+      <c r="T46" s="98">
+        <v>27.45</v>
+      </c>
+      <c r="U46" s="98">
+        <v>28.89</v>
+      </c>
+      <c r="V46" s="98">
+        <v>29.35</v>
+      </c>
+      <c r="W46" s="98">
+        <v>24.96</v>
+      </c>
+      <c r="X46" s="98">
+        <v>23.15</v>
+      </c>
+      <c r="Y46" s="97">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="Z46" s="98">
+        <v>22.35</v>
+      </c>
+      <c r="AA46" s="98">
+        <v>25.16</v>
+      </c>
+      <c r="AB46" s="98">
+        <v>21.91</v>
+      </c>
+      <c r="AC46" s="98">
+        <v>23.6</v>
+      </c>
+      <c r="AD46" s="98">
+        <v>26.19</v>
+      </c>
+      <c r="AE46" s="98">
+        <v>23.07</v>
+      </c>
+      <c r="AF46" s="98">
+        <v>28.86</v>
+      </c>
+      <c r="AG46" s="98">
+        <v>28.13</v>
+      </c>
+      <c r="AH46" s="98">
+        <v>22.35</v>
+      </c>
+      <c r="AI46" s="98">
+        <v>21.96</v>
+      </c>
+      <c r="AJ46" s="98">
+        <v>19.61</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A47" s="99" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" s="88" t="s">
+        <v>176</v>
+      </c>
+      <c r="D47" s="96">
+        <v>14.59</v>
+      </c>
+      <c r="E47" s="96">
+        <v>13.8</v>
+      </c>
+      <c r="F47" s="96">
+        <v>13.48</v>
+      </c>
+      <c r="G47" s="96">
+        <v>16.12</v>
+      </c>
+      <c r="H47" s="96">
+        <v>13.47</v>
+      </c>
+      <c r="I47" s="96">
+        <v>15.92</v>
+      </c>
+      <c r="J47" s="96">
+        <v>15.41</v>
+      </c>
+      <c r="K47" s="96">
+        <v>15.11</v>
+      </c>
+      <c r="L47" s="96">
+        <v>15.91</v>
+      </c>
+      <c r="M47" s="96">
+        <v>13.72</v>
+      </c>
+      <c r="N47" s="97">
+        <v>12.44</v>
+      </c>
+      <c r="O47" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="P47" s="98">
+        <v>15.81</v>
+      </c>
+      <c r="Q47" s="98">
+        <v>13.39</v>
+      </c>
+      <c r="R47" s="98">
+        <v>17.45</v>
+      </c>
+      <c r="S47" s="98">
+        <v>13.73</v>
+      </c>
+      <c r="T47" s="98">
+        <v>17.13</v>
+      </c>
+      <c r="U47" s="98">
+        <v>15.05</v>
+      </c>
+      <c r="V47" s="98">
+        <v>15.04</v>
+      </c>
+      <c r="W47" s="98">
+        <v>16.43</v>
+      </c>
+      <c r="X47" s="98">
+        <v>12.6</v>
+      </c>
+      <c r="Y47" s="97">
+        <v>12.97</v>
+      </c>
+      <c r="Z47" s="98">
+        <v>14.11</v>
+      </c>
+      <c r="AA47" s="98">
+        <v>11.9</v>
+      </c>
+      <c r="AB47" s="98">
+        <v>13.57</v>
+      </c>
+      <c r="AC47" s="98">
+        <v>14.83</v>
+      </c>
+      <c r="AD47" s="98">
+        <v>13.22</v>
+      </c>
+      <c r="AE47" s="98">
+        <v>14.74</v>
+      </c>
+      <c r="AF47" s="98">
+        <v>15.76</v>
+      </c>
+      <c r="AG47" s="98">
+        <v>15.18</v>
+      </c>
+      <c r="AH47" s="98">
+        <v>15.38</v>
+      </c>
+      <c r="AI47" s="98">
+        <v>14.85</v>
+      </c>
+      <c r="AJ47" s="98">
+        <v>11.91</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A48" s="99" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="88" t="s">
+        <v>178</v>
+      </c>
+      <c r="D48" s="96">
+        <v>12.53</v>
+      </c>
+      <c r="E48" s="96">
+        <v>13.77</v>
+      </c>
+      <c r="F48" s="96">
+        <v>12.22</v>
+      </c>
+      <c r="G48" s="96">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="H48" s="96">
+        <v>15.93</v>
+      </c>
+      <c r="I48" s="96">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="J48" s="96">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="K48" s="96">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="L48" s="96">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="M48" s="96">
+        <v>18.18</v>
+      </c>
+      <c r="N48" s="97">
+        <v>16.66</v>
+      </c>
+      <c r="O48" s="98">
+        <v>12.34</v>
+      </c>
+      <c r="P48" s="98">
+        <v>13.61</v>
+      </c>
+      <c r="Q48" s="98">
+        <v>13.51</v>
+      </c>
+      <c r="R48" s="98">
+        <v>17.05</v>
+      </c>
+      <c r="S48" s="98">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="T48" s="98">
+        <v>18.7</v>
+      </c>
+      <c r="U48" s="98">
+        <v>17.98</v>
+      </c>
+      <c r="V48" s="98">
+        <v>16.29</v>
+      </c>
+      <c r="W48" s="98">
+        <v>17.98</v>
+      </c>
+      <c r="X48" s="98">
+        <v>18.48</v>
+      </c>
+      <c r="Y48" s="97">
+        <v>18.27</v>
+      </c>
+      <c r="Z48" s="98">
+        <v>12.71</v>
+      </c>
+      <c r="AA48" s="98">
+        <v>13.92</v>
+      </c>
+      <c r="AB48" s="98">
+        <v>11</v>
+      </c>
+      <c r="AC48" s="98">
+        <v>16.32</v>
+      </c>
+      <c r="AD48" s="98">
+        <v>13.72</v>
+      </c>
+      <c r="AE48" s="98">
+        <v>17.96</v>
+      </c>
+      <c r="AF48" s="98">
+        <v>15.57</v>
+      </c>
+      <c r="AG48" s="98">
+        <v>17.22</v>
+      </c>
+      <c r="AH48" s="98">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="AI48" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="AJ48" s="98">
+        <v>14.94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A49" s="99" t="s">
+        <v>179</v>
+      </c>
+      <c r="B49" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="88" t="s">
+        <v>180</v>
+      </c>
+      <c r="D49" s="96">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="E49" s="96">
+        <v>15.04</v>
+      </c>
+      <c r="F49" s="96">
+        <v>14.91</v>
+      </c>
+      <c r="G49" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="H49" s="96">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="I49" s="96">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="J49" s="96">
+        <v>20</v>
+      </c>
+      <c r="K49" s="96">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="L49" s="96">
+        <v>16.89</v>
+      </c>
+      <c r="M49" s="96">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="N49" s="97">
+        <v>14.51</v>
+      </c>
+      <c r="O49" s="98">
+        <v>17.22</v>
+      </c>
+      <c r="P49" s="98">
+        <v>15.44</v>
+      </c>
+      <c r="Q49" s="98">
+        <v>14.54</v>
+      </c>
+      <c r="R49" s="98">
+        <v>16.04</v>
+      </c>
+      <c r="S49" s="98">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="T49" s="98">
+        <v>18.96</v>
+      </c>
+      <c r="U49" s="98">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="V49" s="98">
+        <v>16.64</v>
+      </c>
+      <c r="W49" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="X49" s="98">
+        <v>15.41</v>
+      </c>
+      <c r="Y49" s="97">
+        <v>14.94</v>
+      </c>
+      <c r="Z49" s="98">
+        <v>14.97</v>
+      </c>
+      <c r="AA49" s="98">
+        <v>14.65</v>
+      </c>
+      <c r="AB49" s="98">
+        <v>15.27</v>
+      </c>
+      <c r="AC49" s="98">
+        <v>15.73</v>
+      </c>
+      <c r="AD49" s="98">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="AE49" s="98">
+        <v>18.87</v>
+      </c>
+      <c r="AF49" s="98">
+        <v>19.91</v>
+      </c>
+      <c r="AG49" s="98">
+        <v>16.98</v>
+      </c>
+      <c r="AH49" s="98">
+        <v>15.89</v>
+      </c>
+      <c r="AI49" s="98">
+        <v>16.97</v>
+      </c>
+      <c r="AJ49" s="98">
+        <v>14.07</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A50" s="99" t="s">
+        <v>181</v>
+      </c>
+      <c r="B50" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="88" t="s">
+        <v>182</v>
+      </c>
+      <c r="D50" s="96">
+        <v>23.44</v>
+      </c>
+      <c r="E50" s="96">
+        <v>22</v>
+      </c>
+      <c r="F50" s="96">
+        <v>21.38</v>
+      </c>
+      <c r="G50" s="96">
+        <v>21.48</v>
+      </c>
+      <c r="H50" s="96">
+        <v>22.21</v>
+      </c>
+      <c r="I50" s="96">
+        <v>24.47</v>
+      </c>
+      <c r="J50" s="96">
+        <v>24.51</v>
+      </c>
+      <c r="K50" s="96">
+        <v>22.47</v>
+      </c>
+      <c r="L50" s="96">
+        <v>22.93</v>
+      </c>
+      <c r="M50" s="96">
+        <v>20.37</v>
+      </c>
+      <c r="N50" s="97">
+        <v>16.59</v>
+      </c>
+      <c r="O50" s="98">
+        <v>24.25</v>
+      </c>
+      <c r="P50" s="98">
+        <v>22.86</v>
+      </c>
+      <c r="Q50" s="98">
+        <v>22.86</v>
+      </c>
+      <c r="R50" s="98">
+        <v>22.72</v>
+      </c>
+      <c r="S50" s="98">
+        <v>23.37</v>
+      </c>
+      <c r="T50" s="98">
+        <v>25.83</v>
+      </c>
+      <c r="U50" s="98">
+        <v>24.96</v>
+      </c>
+      <c r="V50" s="98">
+        <v>23.21</v>
+      </c>
+      <c r="W50" s="98">
+        <v>23.38</v>
+      </c>
+      <c r="X50" s="98">
+        <v>21.68</v>
+      </c>
+      <c r="Y50" s="97">
+        <v>17.32</v>
+      </c>
+      <c r="Z50" s="98">
+        <v>22.65</v>
+      </c>
+      <c r="AA50" s="98">
+        <v>21.16</v>
+      </c>
+      <c r="AB50" s="98">
+        <v>19.93</v>
+      </c>
+      <c r="AC50" s="98">
+        <v>20.27</v>
+      </c>
+      <c r="AD50" s="98">
+        <v>21.07</v>
+      </c>
+      <c r="AE50" s="98">
+        <v>23.13</v>
+      </c>
+      <c r="AF50" s="98">
+        <v>24.07</v>
+      </c>
+      <c r="AG50" s="98">
+        <v>21.73</v>
+      </c>
+      <c r="AH50" s="98">
+        <v>22.47</v>
+      </c>
+      <c r="AI50" s="98">
+        <v>19.05</v>
+      </c>
+      <c r="AJ50" s="98">
+        <v>15.86</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A51" s="99" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="88" t="s">
+        <v>184</v>
+      </c>
+      <c r="D51" s="96">
+        <v>22.46</v>
+      </c>
+      <c r="E51" s="96">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="F51" s="96">
+        <v>18.37</v>
+      </c>
+      <c r="G51" s="96">
+        <v>19.27</v>
+      </c>
+      <c r="H51" s="96">
+        <v>19.75</v>
+      </c>
+      <c r="I51" s="96">
+        <v>23.01</v>
+      </c>
+      <c r="J51" s="96">
+        <v>21.56</v>
+      </c>
+      <c r="K51" s="96">
+        <v>22.88</v>
+      </c>
+      <c r="L51" s="96">
+        <v>20.7</v>
+      </c>
+      <c r="M51" s="96">
+        <v>21.17</v>
+      </c>
+      <c r="N51" s="97">
+        <v>19.72</v>
+      </c>
+      <c r="O51" s="98">
+        <v>23.5</v>
+      </c>
+      <c r="P51" s="98">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="Q51" s="98">
+        <v>18.79</v>
+      </c>
+      <c r="R51" s="98">
+        <v>19.02</v>
+      </c>
+      <c r="S51" s="98">
+        <v>21.21</v>
+      </c>
+      <c r="T51" s="98">
+        <v>22.73</v>
+      </c>
+      <c r="U51" s="98">
+        <v>20.82</v>
+      </c>
+      <c r="V51" s="98">
+        <v>23.95</v>
+      </c>
+      <c r="W51" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="X51" s="98">
+        <v>20.27</v>
+      </c>
+      <c r="Y51" s="97">
+        <v>20.8</v>
+      </c>
+      <c r="Z51" s="98">
+        <v>21.39</v>
+      </c>
+      <c r="AA51" s="98">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="AB51" s="98">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="AC51" s="98">
+        <v>19.53</v>
+      </c>
+      <c r="AD51" s="98">
+        <v>18.22</v>
+      </c>
+      <c r="AE51" s="98">
+        <v>23.31</v>
+      </c>
+      <c r="AF51" s="98">
+        <v>22.35</v>
+      </c>
+      <c r="AG51" s="98">
+        <v>21.72</v>
+      </c>
+      <c r="AH51" s="98">
+        <v>19.89</v>
+      </c>
+      <c r="AI51" s="98">
+        <v>22.16</v>
+      </c>
+      <c r="AJ51" s="98">
+        <v>18.53</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A52" s="99" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="88" t="s">
+        <v>186</v>
+      </c>
+      <c r="D52" s="96">
+        <v>25.54</v>
+      </c>
+      <c r="E52" s="96">
+        <v>25.36</v>
+      </c>
+      <c r="F52" s="96">
+        <v>22.65</v>
+      </c>
+      <c r="G52" s="96">
+        <v>21.83</v>
+      </c>
+      <c r="H52" s="96">
+        <v>25.46</v>
+      </c>
+      <c r="I52" s="96">
+        <v>25.59</v>
+      </c>
+      <c r="J52" s="96">
+        <v>27.17</v>
+      </c>
+      <c r="K52" s="96">
+        <v>24.38</v>
+      </c>
+      <c r="L52" s="96">
+        <v>22.73</v>
+      </c>
+      <c r="M52" s="96">
+        <v>21.58</v>
+      </c>
+      <c r="N52" s="97">
+        <v>16.88</v>
+      </c>
+      <c r="O52" s="98">
+        <v>26.27</v>
+      </c>
+      <c r="P52" s="98">
+        <v>26.08</v>
+      </c>
+      <c r="Q52" s="98">
+        <v>21.74</v>
+      </c>
+      <c r="R52" s="98">
+        <v>22.31</v>
+      </c>
+      <c r="S52" s="98">
+        <v>25.79</v>
+      </c>
+      <c r="T52" s="98">
+        <v>25.68</v>
+      </c>
+      <c r="U52" s="98">
+        <v>28.17</v>
+      </c>
+      <c r="V52" s="98">
+        <v>25.41</v>
+      </c>
+      <c r="W52" s="98">
+        <v>23.81</v>
+      </c>
+      <c r="X52" s="98">
+        <v>20.38</v>
+      </c>
+      <c r="Y52" s="97">
+        <v>17.11</v>
+      </c>
+      <c r="Z52" s="98">
+        <v>24.81</v>
+      </c>
+      <c r="AA52" s="98">
+        <v>24.64</v>
+      </c>
+      <c r="AB52" s="98">
+        <v>23.56</v>
+      </c>
+      <c r="AC52" s="98">
+        <v>21.33</v>
+      </c>
+      <c r="AD52" s="98">
+        <v>25.13</v>
+      </c>
+      <c r="AE52" s="98">
+        <v>25.49</v>
+      </c>
+      <c r="AF52" s="98">
+        <v>26.14</v>
+      </c>
+      <c r="AG52" s="98">
+        <v>23.3</v>
+      </c>
+      <c r="AH52" s="98">
+        <v>21.59</v>
+      </c>
+      <c r="AI52" s="98">
+        <v>22.84</v>
+      </c>
+      <c r="AJ52" s="98">
+        <v>16.63</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A53" s="99" t="s">
+        <v>187</v>
+      </c>
+      <c r="B53" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="88" t="s">
+        <v>188</v>
+      </c>
+      <c r="D53" s="96">
+        <v>22.95</v>
+      </c>
+      <c r="E53" s="96">
+        <v>22.2</v>
+      </c>
+      <c r="F53" s="96">
+        <v>22.56</v>
+      </c>
+      <c r="G53" s="96">
+        <v>24.63</v>
+      </c>
+      <c r="H53" s="96">
+        <v>24.91</v>
+      </c>
+      <c r="I53" s="96">
+        <v>25.23</v>
+      </c>
+      <c r="J53" s="96">
+        <v>25.25</v>
+      </c>
+      <c r="K53" s="96">
+        <v>20.5</v>
+      </c>
+      <c r="L53" s="96">
+        <v>19.03</v>
+      </c>
+      <c r="M53" s="96">
+        <v>17.93</v>
+      </c>
+      <c r="N53" s="97">
+        <v>17.07</v>
+      </c>
+      <c r="O53" s="98">
+        <v>24.35</v>
+      </c>
+      <c r="P53" s="98">
+        <v>23.49</v>
+      </c>
+      <c r="Q53" s="98">
+        <v>24.43</v>
+      </c>
+      <c r="R53" s="98">
+        <v>24.71</v>
+      </c>
+      <c r="S53" s="98">
+        <v>25.67</v>
+      </c>
+      <c r="T53" s="98">
+        <v>25.46</v>
+      </c>
+      <c r="U53" s="98">
+        <v>26.32</v>
+      </c>
+      <c r="V53" s="98">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="W53" s="98">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="X53" s="98">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="Y53" s="97">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="Z53" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="AA53" s="98">
+        <v>20.94</v>
+      </c>
+      <c r="AB53" s="98">
+        <v>20.75</v>
+      </c>
+      <c r="AC53" s="98">
+        <v>24.54</v>
+      </c>
+      <c r="AD53" s="98">
+        <v>24.16</v>
+      </c>
+      <c r="AE53" s="98">
+        <v>25</v>
+      </c>
+      <c r="AF53" s="98">
+        <v>24.18</v>
+      </c>
+      <c r="AG53" s="98">
+        <v>20.74</v>
+      </c>
+      <c r="AH53" s="98">
+        <v>17.8</v>
+      </c>
+      <c r="AI53" s="98">
+        <v>17.04</v>
+      </c>
+      <c r="AJ53" s="98">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="54" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A54" s="99" t="s">
+        <v>189</v>
+      </c>
+      <c r="B54" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C54" s="88" t="s">
+        <v>190</v>
+      </c>
+      <c r="D54" s="96">
+        <v>22.07</v>
+      </c>
+      <c r="E54" s="96">
+        <v>22.63</v>
+      </c>
+      <c r="F54" s="96">
+        <v>21.03</v>
+      </c>
+      <c r="G54" s="96">
+        <v>21.93</v>
+      </c>
+      <c r="H54" s="96">
+        <v>21.78</v>
+      </c>
+      <c r="I54" s="96">
+        <v>24.27</v>
+      </c>
+      <c r="J54" s="96">
+        <v>25.43</v>
+      </c>
+      <c r="K54" s="96">
+        <v>23.44</v>
+      </c>
+      <c r="L54" s="96">
+        <v>24.25</v>
+      </c>
+      <c r="M54" s="96">
+        <v>20.87</v>
+      </c>
+      <c r="N54" s="97">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="O54" s="98">
+        <v>23.14</v>
+      </c>
+      <c r="P54" s="98">
+        <v>23.05</v>
+      </c>
+      <c r="Q54" s="98">
+        <v>21.3</v>
+      </c>
+      <c r="R54" s="98">
+        <v>22.29</v>
+      </c>
+      <c r="S54" s="98">
+        <v>21.81</v>
+      </c>
+      <c r="T54" s="98">
+        <v>24.6</v>
+      </c>
+      <c r="U54" s="98">
+        <v>25.75</v>
+      </c>
+      <c r="V54" s="98">
+        <v>24.38</v>
+      </c>
+      <c r="W54" s="98">
+        <v>24.05</v>
+      </c>
+      <c r="X54" s="98">
+        <v>22.47</v>
+      </c>
+      <c r="Y54" s="97">
+        <v>18.88</v>
+      </c>
+      <c r="Z54" s="98">
+        <v>20.99</v>
+      </c>
+      <c r="AA54" s="98">
+        <v>22.21</v>
+      </c>
+      <c r="AB54" s="98">
+        <v>20.76</v>
+      </c>
+      <c r="AC54" s="98">
+        <v>21.55</v>
+      </c>
+      <c r="AD54" s="98">
+        <v>21.75</v>
+      </c>
+      <c r="AE54" s="98">
+        <v>23.94</v>
+      </c>
+      <c r="AF54" s="98">
+        <v>25.09</v>
+      </c>
+      <c r="AG54" s="98">
+        <v>22.48</v>
+      </c>
+      <c r="AH54" s="98">
+        <v>24.47</v>
+      </c>
+      <c r="AI54" s="98">
+        <v>19.2</v>
+      </c>
+      <c r="AJ54" s="98">
+        <v>19.79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A55" s="99" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C55" s="88" t="s">
+        <v>192</v>
+      </c>
+      <c r="D55" s="96">
+        <v>23.08</v>
+      </c>
+      <c r="E55" s="96">
+        <v>22.29</v>
+      </c>
+      <c r="F55" s="96">
+        <v>22.52</v>
+      </c>
+      <c r="G55" s="96">
+        <v>23.01</v>
+      </c>
+      <c r="H55" s="96">
+        <v>23.28</v>
+      </c>
+      <c r="I55" s="96">
+        <v>23.62</v>
+      </c>
+      <c r="J55" s="96">
+        <v>25.76</v>
+      </c>
+      <c r="K55" s="96">
+        <v>23.32</v>
+      </c>
+      <c r="L55" s="96">
+        <v>25.23</v>
+      </c>
+      <c r="M55" s="96">
+        <v>23.37</v>
+      </c>
+      <c r="N55" s="97">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="O55" s="98">
+        <v>25.6</v>
+      </c>
+      <c r="P55" s="98">
+        <v>21.91</v>
+      </c>
+      <c r="Q55" s="98">
+        <v>21.4</v>
+      </c>
+      <c r="R55" s="98">
+        <v>24.59</v>
+      </c>
+      <c r="S55" s="98">
+        <v>23.83</v>
+      </c>
+      <c r="T55" s="98">
+        <v>25.99</v>
+      </c>
+      <c r="U55" s="98">
+        <v>27.27</v>
+      </c>
+      <c r="V55" s="98">
+        <v>25.36</v>
+      </c>
+      <c r="W55" s="98">
+        <v>27.88</v>
+      </c>
+      <c r="X55" s="98">
+        <v>23.05</v>
+      </c>
+      <c r="Y55" s="97">
+        <v>18.97</v>
+      </c>
+      <c r="Z55" s="98">
+        <v>20.57</v>
+      </c>
+      <c r="AA55" s="98">
+        <v>22.68</v>
+      </c>
+      <c r="AB55" s="98">
+        <v>23.62</v>
+      </c>
+      <c r="AC55" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="AD55" s="98">
+        <v>22.73</v>
+      </c>
+      <c r="AE55" s="98">
+        <v>21.25</v>
+      </c>
+      <c r="AF55" s="98">
+        <v>24.23</v>
+      </c>
+      <c r="AG55" s="98">
+        <v>21.15</v>
+      </c>
+      <c r="AH55" s="98">
+        <v>22.36</v>
+      </c>
+      <c r="AI55" s="98">
+        <v>23.72</v>
+      </c>
+      <c r="AJ55" s="98">
+        <v>19.329999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A56" s="99" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="96">
+        <v>26.28</v>
+      </c>
+      <c r="E56" s="96">
+        <v>27.31</v>
+      </c>
+      <c r="F56" s="96">
+        <v>26.07</v>
+      </c>
+      <c r="G56" s="96">
+        <v>25.93</v>
+      </c>
+      <c r="H56" s="96">
+        <v>25.44</v>
+      </c>
+      <c r="I56" s="96">
+        <v>27.15</v>
+      </c>
+      <c r="J56" s="96">
+        <v>27.22</v>
+      </c>
+      <c r="K56" s="96">
+        <v>23.44</v>
+      </c>
+      <c r="L56" s="96">
+        <v>22.13</v>
+      </c>
+      <c r="M56" s="96">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="N56" s="97">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="O56" s="98">
+        <v>27.42</v>
+      </c>
+      <c r="P56" s="98">
+        <v>28.91</v>
+      </c>
+      <c r="Q56" s="98">
+        <v>27.39</v>
+      </c>
+      <c r="R56" s="98">
+        <v>26.85</v>
+      </c>
+      <c r="S56" s="98">
+        <v>26.59</v>
+      </c>
+      <c r="T56" s="98">
+        <v>28.11</v>
+      </c>
+      <c r="U56" s="98">
+        <v>28.46</v>
+      </c>
+      <c r="V56" s="98">
+        <v>24.16</v>
+      </c>
+      <c r="W56" s="98">
+        <v>22.92</v>
+      </c>
+      <c r="X56" s="98">
+        <v>20.85</v>
+      </c>
+      <c r="Y56" s="97">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="Z56" s="98">
+        <v>25.18</v>
+      </c>
+      <c r="AA56" s="98">
+        <v>25.76</v>
+      </c>
+      <c r="AB56" s="98">
+        <v>24.77</v>
+      </c>
+      <c r="AC56" s="98">
+        <v>25.03</v>
+      </c>
+      <c r="AD56" s="98">
+        <v>24.31</v>
+      </c>
+      <c r="AE56" s="98">
+        <v>26.2</v>
+      </c>
+      <c r="AF56" s="98">
+        <v>26</v>
+      </c>
+      <c r="AG56" s="98">
+        <v>22.72</v>
+      </c>
+      <c r="AH56" s="98">
+        <v>21.35</v>
+      </c>
+      <c r="AI56" s="98">
+        <v>19.82</v>
+      </c>
+      <c r="AJ56" s="98">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="57" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A57" s="99" t="s">
+        <v>193</v>
+      </c>
+      <c r="B57" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="88" t="s">
+        <v>194</v>
+      </c>
+      <c r="D57" s="96">
+        <v>24.78</v>
+      </c>
+      <c r="E57" s="96">
+        <v>25.31</v>
+      </c>
+      <c r="F57" s="96">
+        <v>23.77</v>
+      </c>
+      <c r="G57" s="96">
+        <v>23.72</v>
+      </c>
+      <c r="H57" s="96">
+        <v>23.12</v>
+      </c>
+      <c r="I57" s="96">
+        <v>25.03</v>
+      </c>
+      <c r="J57" s="96">
+        <v>25.05</v>
+      </c>
+      <c r="K57" s="96">
+        <v>21.03</v>
+      </c>
+      <c r="L57" s="96">
+        <v>19.670000000000002</v>
+      </c>
+      <c r="M57" s="96">
+        <v>18.11</v>
+      </c>
+      <c r="N57" s="97">
+        <v>15.38</v>
+      </c>
+      <c r="O57" s="98">
+        <v>27.34</v>
+      </c>
+      <c r="P57" s="98">
+        <v>27.19</v>
+      </c>
+      <c r="Q57" s="98">
+        <v>25.99</v>
+      </c>
+      <c r="R57" s="98">
+        <v>24.59</v>
+      </c>
+      <c r="S57" s="98">
+        <v>25.87</v>
+      </c>
+      <c r="T57" s="98">
+        <v>26.86</v>
+      </c>
+      <c r="U57" s="98">
+        <v>26.7</v>
+      </c>
+      <c r="V57" s="98">
+        <v>23.16</v>
+      </c>
+      <c r="W57" s="98">
+        <v>20.3</v>
+      </c>
+      <c r="X57" s="98">
+        <v>19.37</v>
+      </c>
+      <c r="Y57" s="97">
+        <v>15.93</v>
+      </c>
+      <c r="Z57" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="AA57" s="98">
+        <v>23.59</v>
+      </c>
+      <c r="AB57" s="98">
+        <v>21.74</v>
+      </c>
+      <c r="AC57" s="98">
+        <v>22.93</v>
+      </c>
+      <c r="AD57" s="98">
+        <v>20.61</v>
+      </c>
+      <c r="AE57" s="98">
+        <v>23.39</v>
+      </c>
+      <c r="AF57" s="98">
+        <v>23.59</v>
+      </c>
+      <c r="AG57" s="98">
+        <v>19</v>
+      </c>
+      <c r="AH57" s="98">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="AI57" s="98">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="AJ57" s="98">
+        <v>14.85</v>
+      </c>
+    </row>
+    <row r="58" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A58" s="99" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="D58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J58" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K58" s="96">
+        <v>22.11</v>
+      </c>
+      <c r="L58" s="96">
+        <v>21.4</v>
+      </c>
+      <c r="M58" s="96">
+        <v>19.13</v>
+      </c>
+      <c r="N58" s="97">
+        <v>17.47</v>
+      </c>
+      <c r="O58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V58" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="W58" s="98">
+        <v>21.81</v>
+      </c>
+      <c r="X58" s="98">
+        <v>18.86</v>
+      </c>
+      <c r="Y58" s="97">
+        <v>16.88</v>
+      </c>
+      <c r="Z58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF58" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG58" s="98">
+        <v>22.13</v>
+      </c>
+      <c r="AH58" s="98">
+        <v>20.96</v>
+      </c>
+      <c r="AI58" s="98">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="AJ58" s="98">
+        <v>18.100000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A59" s="99" t="s">
+        <v>197</v>
+      </c>
+      <c r="B59" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="88" t="s">
+        <v>198</v>
+      </c>
+      <c r="D59" s="96">
+        <v>25.05</v>
+      </c>
+      <c r="E59" s="96">
+        <v>23.29</v>
+      </c>
+      <c r="F59" s="96">
+        <v>21.51</v>
+      </c>
+      <c r="G59" s="96">
+        <v>23.09</v>
+      </c>
+      <c r="H59" s="96">
+        <v>21.68</v>
+      </c>
+      <c r="I59" s="96">
+        <v>21.43</v>
+      </c>
+      <c r="J59" s="96">
+        <v>21.63</v>
+      </c>
+      <c r="K59" s="96">
+        <v>20.5</v>
+      </c>
+      <c r="L59" s="96">
+        <v>19.45</v>
+      </c>
+      <c r="M59" s="96">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="N59" s="97">
+        <v>17.8</v>
+      </c>
+      <c r="O59" s="98">
+        <v>26.32</v>
+      </c>
+      <c r="P59" s="98">
+        <v>23.35</v>
+      </c>
+      <c r="Q59" s="98">
+        <v>22.61</v>
+      </c>
+      <c r="R59" s="98">
+        <v>24.91</v>
+      </c>
+      <c r="S59" s="98">
+        <v>21.92</v>
+      </c>
+      <c r="T59" s="98">
+        <v>21.36</v>
+      </c>
+      <c r="U59" s="98">
+        <v>21.33</v>
+      </c>
+      <c r="V59" s="98">
+        <v>20.98</v>
+      </c>
+      <c r="W59" s="98">
+        <v>19.11</v>
+      </c>
+      <c r="X59" s="98">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="Y59" s="97">
+        <v>17.98</v>
+      </c>
+      <c r="Z59" s="98">
+        <v>23.74</v>
+      </c>
+      <c r="AA59" s="98">
+        <v>23.23</v>
+      </c>
+      <c r="AB59" s="98">
+        <v>20.36</v>
+      </c>
+      <c r="AC59" s="98">
+        <v>21.19</v>
+      </c>
+      <c r="AD59" s="98">
+        <v>21.42</v>
+      </c>
+      <c r="AE59" s="98">
+        <v>21.51</v>
+      </c>
+      <c r="AF59" s="98">
+        <v>21.95</v>
+      </c>
+      <c r="AG59" s="98">
+        <v>20</v>
+      </c>
+      <c r="AH59" s="98">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="AI59" s="98">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="AJ59" s="98">
+        <v>17.62</v>
+      </c>
+    </row>
+    <row r="60" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A60" s="99" t="s">
+        <v>199</v>
+      </c>
+      <c r="B60" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" s="88" t="s">
+        <v>200</v>
+      </c>
+      <c r="D60" s="96">
+        <v>22.24</v>
+      </c>
+      <c r="E60" s="96">
+        <v>22.86</v>
+      </c>
+      <c r="F60" s="96">
+        <v>21.55</v>
+      </c>
+      <c r="G60" s="96">
+        <v>21.99</v>
+      </c>
+      <c r="H60" s="96">
+        <v>20.96</v>
+      </c>
+      <c r="I60" s="96">
+        <v>23.43</v>
+      </c>
+      <c r="J60" s="96">
+        <v>23.45</v>
+      </c>
+      <c r="K60" s="96">
+        <v>22.51</v>
+      </c>
+      <c r="L60" s="96">
+        <v>21.01</v>
+      </c>
+      <c r="M60" s="96">
+        <v>19.78</v>
+      </c>
+      <c r="N60" s="97">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="O60" s="98">
+        <v>23.05</v>
+      </c>
+      <c r="P60" s="98">
+        <v>24.79</v>
+      </c>
+      <c r="Q60" s="98">
+        <v>22.73</v>
+      </c>
+      <c r="R60" s="98">
+        <v>23.14</v>
+      </c>
+      <c r="S60" s="98">
+        <v>21.7</v>
+      </c>
+      <c r="T60" s="98">
+        <v>24.67</v>
+      </c>
+      <c r="U60" s="98">
+        <v>24.48</v>
+      </c>
+      <c r="V60" s="98">
+        <v>23.05</v>
+      </c>
+      <c r="W60" s="98">
+        <v>22.43</v>
+      </c>
+      <c r="X60" s="98">
+        <v>20.14</v>
+      </c>
+      <c r="Y60" s="97">
+        <v>18.3</v>
+      </c>
+      <c r="Z60" s="98">
+        <v>21.46</v>
+      </c>
+      <c r="AA60" s="98">
+        <v>20.99</v>
+      </c>
+      <c r="AB60" s="98">
+        <v>20.41</v>
+      </c>
+      <c r="AC60" s="98">
+        <v>20.88</v>
+      </c>
+      <c r="AD60" s="98">
+        <v>20.25</v>
+      </c>
+      <c r="AE60" s="98">
+        <v>22.22</v>
+      </c>
+      <c r="AF60" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="AG60" s="98">
+        <v>21.97</v>
+      </c>
+      <c r="AH60" s="98">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="AI60" s="98">
+        <v>19.43</v>
+      </c>
+      <c r="AJ60" s="98">
+        <v>16.82</v>
+      </c>
+    </row>
+    <row r="61" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A61" s="99" t="s">
+        <v>201</v>
+      </c>
+      <c r="B61" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C61" s="88" t="s">
+        <v>202</v>
+      </c>
+      <c r="D61" s="96">
+        <v>29.15</v>
+      </c>
+      <c r="E61" s="96">
+        <v>30.33</v>
+      </c>
+      <c r="F61" s="96">
+        <v>27.6</v>
+      </c>
+      <c r="G61" s="96">
+        <v>27.87</v>
+      </c>
+      <c r="H61" s="96">
+        <v>27.43</v>
+      </c>
+      <c r="I61" s="96">
+        <v>29.93</v>
+      </c>
+      <c r="J61" s="96">
+        <v>30.17</v>
+      </c>
+      <c r="K61" s="96">
+        <v>24.98</v>
+      </c>
+      <c r="L61" s="96">
+        <v>24.09</v>
+      </c>
+      <c r="M61" s="96">
+        <v>22.72</v>
+      </c>
+      <c r="N61" s="97">
+        <v>19.66</v>
+      </c>
+      <c r="O61" s="98">
+        <v>29.86</v>
+      </c>
+      <c r="P61" s="98">
+        <v>32.03</v>
+      </c>
+      <c r="Q61" s="98">
+        <v>28.8</v>
+      </c>
+      <c r="R61" s="98">
+        <v>28.53</v>
+      </c>
+      <c r="S61" s="98">
+        <v>29.29</v>
+      </c>
+      <c r="T61" s="98">
+        <v>30.74</v>
+      </c>
+      <c r="U61" s="98">
+        <v>31.42</v>
+      </c>
+      <c r="V61" s="98">
+        <v>25.14</v>
+      </c>
+      <c r="W61" s="98">
+        <v>24.31</v>
+      </c>
+      <c r="X61" s="98">
+        <v>23.41</v>
+      </c>
+      <c r="Y61" s="97">
+        <v>19.62</v>
+      </c>
+      <c r="Z61" s="98">
+        <v>28.45</v>
+      </c>
+      <c r="AA61" s="98">
+        <v>28.65</v>
+      </c>
+      <c r="AB61" s="98">
+        <v>26.42</v>
+      </c>
+      <c r="AC61" s="98">
+        <v>27.22</v>
+      </c>
+      <c r="AD61" s="98">
+        <v>25.58</v>
+      </c>
+      <c r="AE61" s="98">
+        <v>29.12</v>
+      </c>
+      <c r="AF61" s="98">
+        <v>28.9</v>
+      </c>
+      <c r="AG61" s="98">
+        <v>24.83</v>
+      </c>
+      <c r="AH61" s="98">
+        <v>23.86</v>
+      </c>
+      <c r="AI61" s="98">
+        <v>22</v>
+      </c>
+      <c r="AJ61" s="98">
+        <v>19.690000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A62" s="99" t="s">
+        <v>203</v>
+      </c>
+      <c r="B62" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="88" t="s">
+        <v>204</v>
+      </c>
+      <c r="D62" s="96">
+        <v>22.82</v>
+      </c>
+      <c r="E62" s="96">
+        <v>21.78</v>
+      </c>
+      <c r="F62" s="96">
+        <v>20.94</v>
+      </c>
+      <c r="G62" s="96">
+        <v>18.79</v>
+      </c>
+      <c r="H62" s="96">
+        <v>20.05</v>
+      </c>
+      <c r="I62" s="96">
+        <v>22.3</v>
+      </c>
+      <c r="J62" s="96">
+        <v>21.94</v>
+      </c>
+      <c r="K62" s="96">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="L62" s="96">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="M62" s="96">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="N62" s="97">
+        <v>14.31</v>
+      </c>
+      <c r="O62" s="98">
+        <v>22.71</v>
+      </c>
+      <c r="P62" s="98">
+        <v>22.06</v>
+      </c>
+      <c r="Q62" s="98">
+        <v>21.19</v>
+      </c>
+      <c r="R62" s="98">
+        <v>18.8</v>
+      </c>
+      <c r="S62" s="98">
+        <v>19.71</v>
+      </c>
+      <c r="T62" s="98">
+        <v>23.44</v>
+      </c>
+      <c r="U62" s="98">
+        <v>22.74</v>
+      </c>
+      <c r="V62" s="98">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="W62" s="98">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="X62" s="98">
+        <v>17.3</v>
+      </c>
+      <c r="Y62" s="97">
+        <v>14.3</v>
+      </c>
+      <c r="Z62" s="98">
+        <v>22.93</v>
+      </c>
+      <c r="AA62" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="AB62" s="98">
+        <v>20.68</v>
+      </c>
+      <c r="AC62" s="98">
+        <v>18.78</v>
+      </c>
+      <c r="AD62" s="98">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="AE62" s="98">
+        <v>21.09</v>
+      </c>
+      <c r="AF62" s="98">
+        <v>21.09</v>
+      </c>
+      <c r="AG62" s="98">
+        <v>17.71</v>
+      </c>
+      <c r="AH62" s="98">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="AI62" s="98">
+        <v>17.39</v>
+      </c>
+      <c r="AJ62" s="98">
+        <v>14.32</v>
+      </c>
+    </row>
+    <row r="63" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A63" s="99" t="s">
+        <v>205</v>
+      </c>
+      <c r="B63" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" s="88" t="s">
+        <v>206</v>
+      </c>
+      <c r="D63" s="96">
+        <v>28.64</v>
+      </c>
+      <c r="E63" s="96">
+        <v>29.6</v>
+      </c>
+      <c r="F63" s="96">
+        <v>30.06</v>
+      </c>
+      <c r="G63" s="96">
+        <v>28.22</v>
+      </c>
+      <c r="H63" s="96">
+        <v>27.96</v>
+      </c>
+      <c r="I63" s="96">
+        <v>29.57</v>
+      </c>
+      <c r="J63" s="96">
+        <v>29.51</v>
+      </c>
+      <c r="K63" s="96">
+        <v>26.1</v>
+      </c>
+      <c r="L63" s="96">
+        <v>24.32</v>
+      </c>
+      <c r="M63" s="96">
+        <v>22.08</v>
+      </c>
+      <c r="N63" s="97">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="O63" s="98">
+        <v>30.39</v>
+      </c>
+      <c r="P63" s="98">
+        <v>32.06</v>
+      </c>
+      <c r="Q63" s="98">
+        <v>31.61</v>
+      </c>
+      <c r="R63" s="98">
+        <v>29.7</v>
+      </c>
+      <c r="S63" s="98">
+        <v>29.59</v>
+      </c>
+      <c r="T63" s="98">
+        <v>31</v>
+      </c>
+      <c r="U63" s="98">
+        <v>31.15</v>
+      </c>
+      <c r="V63" s="98">
+        <v>26.99</v>
+      </c>
+      <c r="W63" s="98">
+        <v>25.3</v>
+      </c>
+      <c r="X63" s="98">
+        <v>22.48</v>
+      </c>
+      <c r="Y63" s="97">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="Z63" s="98">
+        <v>26.97</v>
+      </c>
+      <c r="AA63" s="98">
+        <v>27.28</v>
+      </c>
+      <c r="AB63" s="98">
+        <v>28.58</v>
+      </c>
+      <c r="AC63" s="98">
+        <v>26.79</v>
+      </c>
+      <c r="AD63" s="98">
+        <v>26.4</v>
+      </c>
+      <c r="AE63" s="98">
+        <v>28.21</v>
+      </c>
+      <c r="AF63" s="98">
+        <v>27.95</v>
+      </c>
+      <c r="AG63" s="98">
+        <v>25.22</v>
+      </c>
+      <c r="AH63" s="98">
+        <v>23.36</v>
+      </c>
+      <c r="AI63" s="98">
+        <v>21.67</v>
+      </c>
+      <c r="AJ63" s="98">
+        <v>18.73</v>
+      </c>
+    </row>
+    <row r="64" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A64" s="99" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C64" s="88" t="s">
+        <v>208</v>
+      </c>
+      <c r="D64" s="96">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="E64" s="96">
+        <v>19.05</v>
+      </c>
+      <c r="F64" s="96">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="G64" s="96">
+        <v>16.2</v>
+      </c>
+      <c r="H64" s="96">
+        <v>15.68</v>
+      </c>
+      <c r="I64" s="96">
+        <v>18.02</v>
+      </c>
+      <c r="J64" s="96">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="K64" s="96">
+        <v>23.37</v>
+      </c>
+      <c r="L64" s="96">
+        <v>21.74</v>
+      </c>
+      <c r="M64" s="96">
+        <v>20.57</v>
+      </c>
+      <c r="N64" s="97">
+        <v>17.96</v>
+      </c>
+      <c r="O64" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="P64" s="98">
+        <v>18.72</v>
+      </c>
+      <c r="Q64" s="98">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="R64" s="98">
+        <v>15.92</v>
+      </c>
+      <c r="S64" s="98">
+        <v>14.69</v>
+      </c>
+      <c r="T64" s="98">
+        <v>17.48</v>
+      </c>
+      <c r="U64" s="98">
+        <v>17.27</v>
+      </c>
+      <c r="V64" s="98">
+        <v>22.75</v>
+      </c>
+      <c r="W64" s="98">
+        <v>19.75</v>
+      </c>
+      <c r="X64" s="98">
+        <v>19.18</v>
+      </c>
+      <c r="Y64" s="97">
+        <v>16.71</v>
+      </c>
+      <c r="Z64" s="98">
+        <v>18.28</v>
+      </c>
+      <c r="AA64" s="98">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AB64" s="98">
+        <v>15.56</v>
+      </c>
+      <c r="AC64" s="98">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="AD64" s="98">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="AE64" s="98">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AF64" s="98">
+        <v>18.07</v>
+      </c>
+      <c r="AG64" s="98">
+        <v>24.07</v>
+      </c>
+      <c r="AH64" s="98">
+        <v>23.99</v>
+      </c>
+      <c r="AI64" s="98">
+        <v>22.13</v>
+      </c>
+      <c r="AJ64" s="98">
+        <v>19.39</v>
+      </c>
+    </row>
+    <row r="65" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A65" s="99" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C65" s="88" t="s">
+        <v>210</v>
+      </c>
+      <c r="D65" s="96">
+        <v>25.51</v>
+      </c>
+      <c r="E65" s="96">
+        <v>26.84</v>
+      </c>
+      <c r="F65" s="96">
+        <v>26.5</v>
+      </c>
+      <c r="G65" s="96">
+        <v>28.07</v>
+      </c>
+      <c r="H65" s="96">
+        <v>28.01</v>
+      </c>
+      <c r="I65" s="96">
+        <v>28.96</v>
+      </c>
+      <c r="J65" s="96">
+        <v>27.71</v>
+      </c>
+      <c r="K65" s="96">
+        <v>21.78</v>
+      </c>
+      <c r="L65" s="96">
+        <v>20.41</v>
+      </c>
+      <c r="M65" s="96">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="N65" s="97">
+        <v>17.22</v>
+      </c>
+      <c r="O65" s="98">
+        <v>26.82</v>
+      </c>
+      <c r="P65" s="98">
+        <v>28.26</v>
+      </c>
+      <c r="Q65" s="98">
+        <v>27.98</v>
+      </c>
+      <c r="R65" s="98">
+        <v>28.76</v>
+      </c>
+      <c r="S65" s="98">
+        <v>29.17</v>
+      </c>
+      <c r="T65" s="98">
+        <v>29.6</v>
+      </c>
+      <c r="U65" s="98">
+        <v>28.87</v>
+      </c>
+      <c r="V65" s="98">
+        <v>22.98</v>
+      </c>
+      <c r="W65" s="98">
+        <v>21.11</v>
+      </c>
+      <c r="X65" s="98">
+        <v>19.52</v>
+      </c>
+      <c r="Y65" s="97">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="Z65" s="98">
+        <v>24.26</v>
+      </c>
+      <c r="AA65" s="98">
+        <v>25.48</v>
+      </c>
+      <c r="AB65" s="98">
+        <v>25.06</v>
+      </c>
+      <c r="AC65" s="98">
+        <v>27.39</v>
+      </c>
+      <c r="AD65" s="98">
+        <v>26.89</v>
+      </c>
+      <c r="AE65" s="98">
+        <v>28.33</v>
+      </c>
+      <c r="AF65" s="98">
+        <v>26.59</v>
+      </c>
+      <c r="AG65" s="98">
+        <v>20.63</v>
+      </c>
+      <c r="AH65" s="98">
+        <v>19.73</v>
+      </c>
+      <c r="AI65" s="98">
+        <v>17.98</v>
+      </c>
+      <c r="AJ65" s="98">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A66" s="99" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="88" t="s">
+        <v>212</v>
+      </c>
+      <c r="D66" s="96">
+        <v>23.21</v>
+      </c>
+      <c r="E66" s="96">
+        <v>24.31</v>
+      </c>
+      <c r="F66" s="96">
+        <v>23.52</v>
+      </c>
+      <c r="G66" s="96">
+        <v>22.92</v>
+      </c>
+      <c r="H66" s="96">
+        <v>22</v>
+      </c>
+      <c r="I66" s="96">
+        <v>22.74</v>
+      </c>
+      <c r="J66" s="96">
+        <v>23.72</v>
+      </c>
+      <c r="K66" s="96">
+        <v>20.32</v>
+      </c>
+      <c r="L66" s="96">
+        <v>19.41</v>
+      </c>
+      <c r="M66" s="96">
+        <v>17.64</v>
+      </c>
+      <c r="N66" s="97">
+        <v>15.7</v>
+      </c>
+      <c r="O66" s="98">
+        <v>23.49</v>
+      </c>
+      <c r="P66" s="98">
+        <v>24.82</v>
+      </c>
+      <c r="Q66" s="98">
+        <v>24.21</v>
+      </c>
+      <c r="R66" s="98">
+        <v>22.79</v>
+      </c>
+      <c r="S66" s="98">
+        <v>21.47</v>
+      </c>
+      <c r="T66" s="98">
+        <v>23.1</v>
+      </c>
+      <c r="U66" s="98">
+        <v>23.6</v>
+      </c>
+      <c r="V66" s="98">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="W66" s="98">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="X66" s="98">
+        <v>17.73</v>
+      </c>
+      <c r="Y66" s="97">
+        <v>15.27</v>
+      </c>
+      <c r="Z66" s="98">
+        <v>22.91</v>
+      </c>
+      <c r="AA66" s="98">
+        <v>23.76</v>
+      </c>
+      <c r="AB66" s="98">
+        <v>22.78</v>
+      </c>
+      <c r="AC66" s="98">
+        <v>23.07</v>
+      </c>
+      <c r="AD66" s="98">
+        <v>22.57</v>
+      </c>
+      <c r="AE66" s="98">
+        <v>22.35</v>
+      </c>
+      <c r="AF66" s="98">
+        <v>23.86</v>
+      </c>
+      <c r="AG66" s="98">
+        <v>20.46</v>
+      </c>
+      <c r="AH66" s="98">
+        <v>18.8</v>
+      </c>
+      <c r="AI66" s="98">
+        <v>17.54</v>
+      </c>
+      <c r="AJ66" s="98">
+        <v>16.16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A67" s="99" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C67" s="88" t="s">
+        <v>214</v>
+      </c>
+      <c r="D67" s="96">
+        <v>32.14</v>
+      </c>
+      <c r="E67" s="96">
+        <v>34.380000000000003</v>
+      </c>
+      <c r="F67" s="96">
+        <v>31.09</v>
+      </c>
+      <c r="G67" s="96">
+        <v>30.23</v>
+      </c>
+      <c r="H67" s="96">
+        <v>29.31</v>
+      </c>
+      <c r="I67" s="96">
+        <v>30.12</v>
+      </c>
+      <c r="J67" s="96">
+        <v>31.16</v>
+      </c>
+      <c r="K67" s="96">
+        <v>24.29</v>
+      </c>
+      <c r="L67" s="96">
+        <v>23.05</v>
+      </c>
+      <c r="M67" s="96">
+        <v>20.6</v>
+      </c>
+      <c r="N67" s="97">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="O67" s="98">
+        <v>33.67</v>
+      </c>
+      <c r="P67" s="98">
+        <v>35.950000000000003</v>
+      </c>
+      <c r="Q67" s="98">
+        <v>32.85</v>
+      </c>
+      <c r="R67" s="98">
+        <v>31.26</v>
+      </c>
+      <c r="S67" s="98">
+        <v>30.84</v>
+      </c>
+      <c r="T67" s="98">
+        <v>31</v>
+      </c>
+      <c r="U67" s="98">
+        <v>33.22</v>
+      </c>
+      <c r="V67" s="98">
+        <v>25.22</v>
+      </c>
+      <c r="W67" s="98">
+        <v>24.15</v>
+      </c>
+      <c r="X67" s="98">
+        <v>21.56</v>
+      </c>
+      <c r="Y67" s="97">
+        <v>19.3</v>
+      </c>
+      <c r="Z67" s="98">
+        <v>30.67</v>
+      </c>
+      <c r="AA67" s="98">
+        <v>32.869999999999997</v>
+      </c>
+      <c r="AB67" s="98">
+        <v>29.39</v>
+      </c>
+      <c r="AC67" s="98">
+        <v>29.22</v>
+      </c>
+      <c r="AD67" s="98">
+        <v>27.8</v>
+      </c>
+      <c r="AE67" s="98">
+        <v>29.27</v>
+      </c>
+      <c r="AF67" s="98">
+        <v>29.14</v>
+      </c>
+      <c r="AG67" s="98">
+        <v>23.39</v>
+      </c>
+      <c r="AH67" s="98">
+        <v>21.97</v>
+      </c>
+      <c r="AI67" s="98">
+        <v>19.64</v>
+      </c>
+      <c r="AJ67" s="98">
+        <v>17.41</v>
+      </c>
+    </row>
+    <row r="68" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A68" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="96">
+        <v>27.93</v>
+      </c>
+      <c r="E68" s="96">
+        <v>27.84</v>
+      </c>
+      <c r="F68" s="96">
+        <v>26.8</v>
+      </c>
+      <c r="G68" s="96">
+        <v>27.15</v>
+      </c>
+      <c r="H68" s="96">
+        <v>26.54</v>
+      </c>
+      <c r="I68" s="96">
+        <v>27.65</v>
+      </c>
+      <c r="J68" s="96">
+        <v>27.8</v>
+      </c>
+      <c r="K68" s="96">
+        <v>24.97</v>
+      </c>
+      <c r="L68" s="96">
+        <v>23.69</v>
+      </c>
+      <c r="M68" s="96">
+        <v>21.25</v>
+      </c>
+      <c r="N68" s="97">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="O68" s="98">
+        <v>29.27</v>
+      </c>
+      <c r="P68" s="98">
+        <v>29.19</v>
+      </c>
+      <c r="Q68" s="98">
+        <v>28.09</v>
+      </c>
+      <c r="R68" s="98">
+        <v>28.51</v>
+      </c>
+      <c r="S68" s="98">
+        <v>28.08</v>
+      </c>
+      <c r="T68" s="98">
+        <v>28.87</v>
+      </c>
+      <c r="U68" s="98">
+        <v>29.11</v>
+      </c>
+      <c r="V68" s="98">
+        <v>26.05</v>
+      </c>
+      <c r="W68" s="98">
+        <v>24.8</v>
+      </c>
+      <c r="X68" s="98">
+        <v>22.12</v>
+      </c>
+      <c r="Y68" s="97">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="Z68" s="98">
+        <v>26.64</v>
+      </c>
+      <c r="AA68" s="98">
+        <v>26.54</v>
+      </c>
+      <c r="AB68" s="98">
+        <v>25.55</v>
+      </c>
+      <c r="AC68" s="98">
+        <v>25.82</v>
+      </c>
+      <c r="AD68" s="98">
+        <v>25.03</v>
+      </c>
+      <c r="AE68" s="98">
+        <v>26.45</v>
+      </c>
+      <c r="AF68" s="98">
+        <v>26.52</v>
+      </c>
+      <c r="AG68" s="98">
+        <v>23.92</v>
+      </c>
+      <c r="AH68" s="98">
+        <v>22.6</v>
+      </c>
+      <c r="AI68" s="98">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="AJ68" s="98">
+        <v>18.77</v>
+      </c>
+    </row>
+    <row r="69" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A69" s="99" t="s">
+        <v>215</v>
+      </c>
+      <c r="B69" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C69" s="88" t="s">
+        <v>216</v>
+      </c>
+      <c r="D69" s="96">
+        <v>29.61</v>
+      </c>
+      <c r="E69" s="96">
+        <v>30.78</v>
+      </c>
+      <c r="F69" s="96">
+        <v>28.99</v>
+      </c>
+      <c r="G69" s="96">
+        <v>28.92</v>
+      </c>
+      <c r="H69" s="96">
+        <v>27.63</v>
+      </c>
+      <c r="I69" s="96">
+        <v>28.51</v>
+      </c>
+      <c r="J69" s="96">
+        <v>28.64</v>
+      </c>
+      <c r="K69" s="96">
+        <v>25.18</v>
+      </c>
+      <c r="L69" s="96">
+        <v>23.68</v>
+      </c>
+      <c r="M69" s="96">
+        <v>21.25</v>
+      </c>
+      <c r="N69" s="97">
+        <v>19.39</v>
+      </c>
+      <c r="O69" s="98">
+        <v>31.49</v>
+      </c>
+      <c r="P69" s="98">
+        <v>33.159999999999997</v>
+      </c>
+      <c r="Q69" s="98">
+        <v>30.95</v>
+      </c>
+      <c r="R69" s="98">
+        <v>31.34</v>
+      </c>
+      <c r="S69" s="98">
+        <v>29.64</v>
+      </c>
+      <c r="T69" s="98">
+        <v>30.3</v>
+      </c>
+      <c r="U69" s="98">
+        <v>30.46</v>
+      </c>
+      <c r="V69" s="98">
+        <v>26.7</v>
+      </c>
+      <c r="W69" s="98">
+        <v>25.14</v>
+      </c>
+      <c r="X69" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="Y69" s="97">
+        <v>20.52</v>
+      </c>
+      <c r="Z69" s="98">
+        <v>27.87</v>
+      </c>
+      <c r="AA69" s="98">
+        <v>28.57</v>
+      </c>
+      <c r="AB69" s="98">
+        <v>27.17</v>
+      </c>
+      <c r="AC69" s="98">
+        <v>26.66</v>
+      </c>
+      <c r="AD69" s="98">
+        <v>25.73</v>
+      </c>
+      <c r="AE69" s="98">
+        <v>26.82</v>
+      </c>
+      <c r="AF69" s="98">
+        <v>26.94</v>
+      </c>
+      <c r="AG69" s="98">
+        <v>23.74</v>
+      </c>
+      <c r="AH69" s="98">
+        <v>22.31</v>
+      </c>
+      <c r="AI69" s="98">
+        <v>20.13</v>
+      </c>
+      <c r="AJ69" s="98">
+        <v>18.32</v>
+      </c>
+    </row>
+    <row r="70" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A70" s="99" t="s">
+        <v>217</v>
+      </c>
+      <c r="B70" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C70" s="88" t="s">
+        <v>218</v>
+      </c>
+      <c r="D70" s="96">
+        <v>29.99</v>
+      </c>
+      <c r="E70" s="96">
+        <v>29.92</v>
+      </c>
+      <c r="F70" s="96">
+        <v>29</v>
+      </c>
+      <c r="G70" s="96">
+        <v>29.37</v>
+      </c>
+      <c r="H70" s="96">
+        <v>28.27</v>
+      </c>
+      <c r="I70" s="96">
+        <v>29.1</v>
+      </c>
+      <c r="J70" s="96">
+        <v>28.09</v>
+      </c>
+      <c r="K70" s="96">
+        <v>25.99</v>
+      </c>
+      <c r="L70" s="96">
+        <v>25.9</v>
+      </c>
+      <c r="M70" s="96">
+        <v>23.32</v>
+      </c>
+      <c r="N70" s="97">
+        <v>21.51</v>
+      </c>
+      <c r="O70" s="98">
+        <v>31.07</v>
+      </c>
+      <c r="P70" s="98">
+        <v>30.58</v>
+      </c>
+      <c r="Q70" s="98">
+        <v>30.39</v>
+      </c>
+      <c r="R70" s="98">
+        <v>29.59</v>
+      </c>
+      <c r="S70" s="98">
+        <v>30.03</v>
+      </c>
+      <c r="T70" s="98">
+        <v>30.69</v>
+      </c>
+      <c r="U70" s="98">
+        <v>29.51</v>
+      </c>
+      <c r="V70" s="98">
+        <v>25.96</v>
+      </c>
+      <c r="W70" s="98">
+        <v>27.18</v>
+      </c>
+      <c r="X70" s="98">
+        <v>23.27</v>
+      </c>
+      <c r="Y70" s="97">
+        <v>21.82</v>
+      </c>
+      <c r="Z70" s="98">
+        <v>28.92</v>
+      </c>
+      <c r="AA70" s="98">
+        <v>29.26</v>
+      </c>
+      <c r="AB70" s="98">
+        <v>27.61</v>
+      </c>
+      <c r="AC70" s="98">
+        <v>29.15</v>
+      </c>
+      <c r="AD70" s="98">
+        <v>26.53</v>
+      </c>
+      <c r="AE70" s="98">
+        <v>27.53</v>
+      </c>
+      <c r="AF70" s="98">
+        <v>26.68</v>
+      </c>
+      <c r="AG70" s="98">
+        <v>26.01</v>
+      </c>
+      <c r="AH70" s="98">
+        <v>24.61</v>
+      </c>
+      <c r="AI70" s="98">
+        <v>23.38</v>
+      </c>
+      <c r="AJ70" s="98">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A71" s="99" t="s">
+        <v>219</v>
+      </c>
+      <c r="B71" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C71" s="88" t="s">
+        <v>220</v>
+      </c>
+      <c r="D71" s="96">
+        <v>24.83</v>
+      </c>
+      <c r="E71" s="96">
+        <v>22.83</v>
+      </c>
+      <c r="F71" s="96">
+        <v>23.6</v>
+      </c>
+      <c r="G71" s="96">
+        <v>24.3</v>
+      </c>
+      <c r="H71" s="96">
+        <v>24.07</v>
+      </c>
+      <c r="I71" s="96">
+        <v>26.16</v>
+      </c>
+      <c r="J71" s="96">
+        <v>26.08</v>
+      </c>
+      <c r="K71" s="96">
+        <v>24.04</v>
+      </c>
+      <c r="L71" s="96">
+        <v>24.65</v>
+      </c>
+      <c r="M71" s="96">
+        <v>18.86</v>
+      </c>
+      <c r="N71" s="97">
+        <v>19.18</v>
+      </c>
+      <c r="O71" s="98">
+        <v>25.11</v>
+      </c>
+      <c r="P71" s="98">
+        <v>22.96</v>
+      </c>
+      <c r="Q71" s="98">
+        <v>23.83</v>
+      </c>
+      <c r="R71" s="98">
+        <v>25.91</v>
+      </c>
+      <c r="S71" s="98">
+        <v>24.81</v>
+      </c>
+      <c r="T71" s="98">
+        <v>25.34</v>
+      </c>
+      <c r="U71" s="98">
+        <v>26.05</v>
+      </c>
+      <c r="V71" s="98">
+        <v>23.82</v>
+      </c>
+      <c r="W71" s="98">
+        <v>26.03</v>
+      </c>
+      <c r="X71" s="98">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="Y71" s="97">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="Z71" s="98">
+        <v>24.55</v>
+      </c>
+      <c r="AA71" s="98">
+        <v>22.69</v>
+      </c>
+      <c r="AB71" s="98">
+        <v>23.36</v>
+      </c>
+      <c r="AC71" s="98">
+        <v>22.63</v>
+      </c>
+      <c r="AD71" s="98">
+        <v>23.29</v>
+      </c>
+      <c r="AE71" s="98">
+        <v>27.01</v>
+      </c>
+      <c r="AF71" s="98">
+        <v>26.12</v>
+      </c>
+      <c r="AG71" s="98">
+        <v>24.28</v>
+      </c>
+      <c r="AH71" s="98">
+        <v>23.23</v>
+      </c>
+      <c r="AI71" s="98">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="AJ71" s="98">
+        <v>18.399999999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A72" s="99" t="s">
+        <v>221</v>
+      </c>
+      <c r="B72" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C72" s="88" t="s">
+        <v>222</v>
+      </c>
+      <c r="D72" s="96">
+        <v>25.84</v>
+      </c>
+      <c r="E72" s="96">
+        <v>23.34</v>
+      </c>
+      <c r="F72" s="96">
+        <v>23.6</v>
+      </c>
+      <c r="G72" s="96">
+        <v>23.53</v>
+      </c>
+      <c r="H72" s="96">
+        <v>24.18</v>
+      </c>
+      <c r="I72" s="96">
+        <v>25.15</v>
+      </c>
+      <c r="J72" s="96">
+        <v>26.8</v>
+      </c>
+      <c r="K72" s="96">
+        <v>23.25</v>
+      </c>
+      <c r="L72" s="96">
+        <v>21.35</v>
+      </c>
+      <c r="M72" s="96">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="N72" s="97">
+        <v>18.45</v>
+      </c>
+      <c r="O72" s="98">
+        <v>27.46</v>
+      </c>
+      <c r="P72" s="98">
+        <v>24.49</v>
+      </c>
+      <c r="Q72" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="R72" s="98">
+        <v>22.37</v>
+      </c>
+      <c r="S72" s="98">
+        <v>25.66</v>
+      </c>
+      <c r="T72" s="98">
+        <v>26.01</v>
+      </c>
+      <c r="U72" s="98">
+        <v>25.72</v>
+      </c>
+      <c r="V72" s="98">
+        <v>24.15</v>
+      </c>
+      <c r="W72" s="98">
+        <v>21.08</v>
+      </c>
+      <c r="X72" s="98">
+        <v>20.81</v>
+      </c>
+      <c r="Y72" s="97">
+        <v>17.63</v>
+      </c>
+      <c r="Z72" s="98">
+        <v>24.13</v>
+      </c>
+      <c r="AA72" s="98">
+        <v>22.12</v>
+      </c>
+      <c r="AB72" s="98">
+        <v>25.18</v>
+      </c>
+      <c r="AC72" s="98">
+        <v>24.75</v>
+      </c>
+      <c r="AD72" s="98">
+        <v>22.6</v>
+      </c>
+      <c r="AE72" s="98">
+        <v>24.23</v>
+      </c>
+      <c r="AF72" s="98">
+        <v>27.95</v>
+      </c>
+      <c r="AG72" s="98">
+        <v>22.31</v>
+      </c>
+      <c r="AH72" s="98">
+        <v>21.64</v>
+      </c>
+      <c r="AI72" s="98">
+        <v>19.16</v>
+      </c>
+      <c r="AJ72" s="98">
+        <v>19.32</v>
+      </c>
+    </row>
+    <row r="73" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A73" s="99" t="s">
+        <v>223</v>
+      </c>
+      <c r="B73" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C73" s="88" t="s">
+        <v>224</v>
+      </c>
+      <c r="D73" s="96">
+        <v>23.1</v>
+      </c>
+      <c r="E73" s="96">
+        <v>20.95</v>
+      </c>
+      <c r="F73" s="96">
+        <v>19.96</v>
+      </c>
+      <c r="G73" s="96">
+        <v>20.51</v>
+      </c>
+      <c r="H73" s="96">
+        <v>21.44</v>
+      </c>
+      <c r="I73" s="96">
+        <v>23.25</v>
+      </c>
+      <c r="J73" s="96">
+        <v>24.28</v>
+      </c>
+      <c r="K73" s="96">
+        <v>22.75</v>
+      </c>
+      <c r="L73" s="96">
+        <v>21.01</v>
+      </c>
+      <c r="M73" s="96">
+        <v>19.97</v>
+      </c>
+      <c r="N73" s="97">
+        <v>17.46</v>
+      </c>
+      <c r="O73" s="98">
+        <v>23.53</v>
+      </c>
+      <c r="P73" s="98">
+        <v>21.04</v>
+      </c>
+      <c r="Q73" s="98">
+        <v>21.02</v>
+      </c>
+      <c r="R73" s="98">
+        <v>20.74</v>
+      </c>
+      <c r="S73" s="98">
+        <v>21.29</v>
+      </c>
+      <c r="T73" s="98">
+        <v>23.67</v>
+      </c>
+      <c r="U73" s="98">
+        <v>26.08</v>
+      </c>
+      <c r="V73" s="98">
+        <v>23.12</v>
+      </c>
+      <c r="W73" s="98">
+        <v>20.97</v>
+      </c>
+      <c r="X73" s="98">
+        <v>19.91</v>
+      </c>
+      <c r="Y73" s="97">
+        <v>17.86</v>
+      </c>
+      <c r="Z73" s="98">
+        <v>22.65</v>
+      </c>
+      <c r="AA73" s="98">
+        <v>20.85</v>
+      </c>
+      <c r="AB73" s="98">
+        <v>18.88</v>
+      </c>
+      <c r="AC73" s="98">
+        <v>20.28</v>
+      </c>
+      <c r="AD73" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="AE73" s="98">
+        <v>22.81</v>
+      </c>
+      <c r="AF73" s="98">
+        <v>22.42</v>
+      </c>
+      <c r="AG73" s="98">
+        <v>22.36</v>
+      </c>
+      <c r="AH73" s="98">
+        <v>21.06</v>
+      </c>
+      <c r="AI73" s="98">
+        <v>20.05</v>
+      </c>
+      <c r="AJ73" s="98">
+        <v>17.05</v>
+      </c>
+    </row>
+    <row r="74" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A74" s="99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B74" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C74" s="88" t="s">
+        <v>226</v>
+      </c>
+      <c r="D74" s="96">
+        <v>24.44</v>
+      </c>
+      <c r="E74" s="96">
+        <v>22.1</v>
+      </c>
+      <c r="F74" s="96">
+        <v>21.24</v>
+      </c>
+      <c r="G74" s="96">
+        <v>23.75</v>
+      </c>
+      <c r="H74" s="96">
+        <v>24.83</v>
+      </c>
+      <c r="I74" s="96">
+        <v>26.16</v>
+      </c>
+      <c r="J74" s="96">
+        <v>26.44</v>
+      </c>
+      <c r="K74" s="96">
+        <v>25.48</v>
+      </c>
+      <c r="L74" s="96">
+        <v>24.97</v>
+      </c>
+      <c r="M74" s="96">
+        <v>23.11</v>
+      </c>
+      <c r="N74" s="97">
+        <v>20.55</v>
+      </c>
+      <c r="O74" s="98">
+        <v>25.42</v>
+      </c>
+      <c r="P74" s="98">
+        <v>22.6</v>
+      </c>
+      <c r="Q74" s="98">
+        <v>21.52</v>
+      </c>
+      <c r="R74" s="98">
+        <v>23.99</v>
+      </c>
+      <c r="S74" s="98">
+        <v>25.01</v>
+      </c>
+      <c r="T74" s="98">
+        <v>27.08</v>
+      </c>
+      <c r="U74" s="98">
+        <v>26.69</v>
+      </c>
+      <c r="V74" s="98">
+        <v>26.55</v>
+      </c>
+      <c r="W74" s="98">
+        <v>24.53</v>
+      </c>
+      <c r="X74" s="98">
+        <v>23.67</v>
+      </c>
+      <c r="Y74" s="97">
+        <v>19.55</v>
+      </c>
+      <c r="Z74" s="98">
+        <v>23.43</v>
+      </c>
+      <c r="AA74" s="98">
+        <v>21.57</v>
+      </c>
+      <c r="AB74" s="98">
+        <v>20.95</v>
+      </c>
+      <c r="AC74" s="98">
+        <v>23.5</v>
+      </c>
+      <c r="AD74" s="98">
+        <v>24.63</v>
+      </c>
+      <c r="AE74" s="98">
+        <v>25.2</v>
+      </c>
+      <c r="AF74" s="98">
+        <v>26.18</v>
+      </c>
+      <c r="AG74" s="98">
+        <v>24.35</v>
+      </c>
+      <c r="AH74" s="98">
+        <v>25.44</v>
+      </c>
+      <c r="AI74" s="98">
+        <v>22.51</v>
+      </c>
+      <c r="AJ74" s="98">
+        <v>21.61</v>
+      </c>
+    </row>
+    <row r="75" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A75" s="99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B75" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C75" s="88" t="s">
+        <v>228</v>
+      </c>
+      <c r="D75" s="96">
+        <v>26.59</v>
+      </c>
+      <c r="E75" s="96">
+        <v>26.04</v>
+      </c>
+      <c r="F75" s="96">
+        <v>27.8</v>
+      </c>
+      <c r="G75" s="96">
+        <v>26.99</v>
+      </c>
+      <c r="H75" s="96">
+        <v>28.24</v>
+      </c>
+      <c r="I75" s="96">
+        <v>28.81</v>
+      </c>
+      <c r="J75" s="96">
+        <v>28.66</v>
+      </c>
+      <c r="K75" s="96">
+        <v>26.56</v>
+      </c>
+      <c r="L75" s="96">
+        <v>23.03</v>
+      </c>
+      <c r="M75" s="96">
+        <v>21.65</v>
+      </c>
+      <c r="N75" s="97">
+        <v>20.28</v>
+      </c>
+      <c r="O75" s="98">
+        <v>27.46</v>
+      </c>
+      <c r="P75" s="98">
+        <v>26.08</v>
+      </c>
+      <c r="Q75" s="98">
+        <v>27.8</v>
+      </c>
+      <c r="R75" s="98">
+        <v>27.69</v>
+      </c>
+      <c r="S75" s="98">
+        <v>29.09</v>
+      </c>
+      <c r="T75" s="98">
+        <v>28.51</v>
+      </c>
+      <c r="U75" s="98">
+        <v>28.68</v>
+      </c>
+      <c r="V75" s="98">
+        <v>28.68</v>
+      </c>
+      <c r="W75" s="98">
+        <v>24.11</v>
+      </c>
+      <c r="X75" s="98">
+        <v>24</v>
+      </c>
+      <c r="Y75" s="97">
+        <v>22.43</v>
+      </c>
+      <c r="Z75" s="98">
+        <v>25.71</v>
+      </c>
+      <c r="AA75" s="98">
+        <v>26</v>
+      </c>
+      <c r="AB75" s="98">
+        <v>27.81</v>
+      </c>
+      <c r="AC75" s="98">
+        <v>26.29</v>
+      </c>
+      <c r="AD75" s="98">
+        <v>27.38</v>
+      </c>
+      <c r="AE75" s="98">
+        <v>29.1</v>
+      </c>
+      <c r="AF75" s="98">
+        <v>28.64</v>
+      </c>
+      <c r="AG75" s="98">
+        <v>24.47</v>
+      </c>
+      <c r="AH75" s="98">
+        <v>21.97</v>
+      </c>
+      <c r="AI75" s="98">
+        <v>19.32</v>
+      </c>
+      <c r="AJ75" s="98">
+        <v>18.12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A76" s="99" t="s">
+        <v>229</v>
+      </c>
+      <c r="B76" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C76" s="88" t="s">
+        <v>230</v>
+      </c>
+      <c r="D76" s="96">
+        <v>24.91</v>
+      </c>
+      <c r="E76" s="96">
+        <v>21.62</v>
+      </c>
+      <c r="F76" s="96">
+        <v>20.81</v>
+      </c>
+      <c r="G76" s="96">
+        <v>23.15</v>
+      </c>
+      <c r="H76" s="96">
+        <v>23.45</v>
+      </c>
+      <c r="I76" s="96">
+        <v>25.75</v>
+      </c>
+      <c r="J76" s="96">
+        <v>26.52</v>
+      </c>
+      <c r="K76" s="96">
+        <v>23.95</v>
+      </c>
+      <c r="L76" s="96">
+        <v>22.71</v>
+      </c>
+      <c r="M76" s="96">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="N76" s="97">
+        <v>18.75</v>
+      </c>
+      <c r="O76" s="98">
+        <v>25.99</v>
+      </c>
+      <c r="P76" s="98">
+        <v>21.87</v>
+      </c>
+      <c r="Q76" s="98">
+        <v>22.37</v>
+      </c>
+      <c r="R76" s="98">
+        <v>23.16</v>
+      </c>
+      <c r="S76" s="98">
+        <v>26.04</v>
+      </c>
+      <c r="T76" s="98">
+        <v>25.73</v>
+      </c>
+      <c r="U76" s="98">
+        <v>27.11</v>
+      </c>
+      <c r="V76" s="98">
+        <v>24.6</v>
+      </c>
+      <c r="W76" s="98">
+        <v>23.84</v>
+      </c>
+      <c r="X76" s="98">
+        <v>20.21</v>
+      </c>
+      <c r="Y76" s="97">
+        <v>17.98</v>
+      </c>
+      <c r="Z76" s="98">
+        <v>23.85</v>
+      </c>
+      <c r="AA76" s="98">
+        <v>21.38</v>
+      </c>
+      <c r="AB76" s="98">
+        <v>19.27</v>
+      </c>
+      <c r="AC76" s="98">
+        <v>23.14</v>
+      </c>
+      <c r="AD76" s="98">
+        <v>20.89</v>
+      </c>
+      <c r="AE76" s="98">
+        <v>25.76</v>
+      </c>
+      <c r="AF76" s="98">
+        <v>25.93</v>
+      </c>
+      <c r="AG76" s="98">
+        <v>23.31</v>
+      </c>
+      <c r="AH76" s="98">
+        <v>21.57</v>
+      </c>
+      <c r="AI76" s="98">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="AJ76" s="98">
+        <v>19.54</v>
+      </c>
+    </row>
+    <row r="77" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A77" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="B77" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C77" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" s="96">
+        <v>20.49</v>
+      </c>
+      <c r="E77" s="96">
+        <v>20.63</v>
+      </c>
+      <c r="F77" s="96">
+        <v>19.97</v>
+      </c>
+      <c r="G77" s="96">
+        <v>20.12</v>
+      </c>
+      <c r="H77" s="96">
+        <v>20.059999999999999</v>
+      </c>
+      <c r="I77" s="96">
+        <v>20.75</v>
+      </c>
+      <c r="J77" s="96">
+        <v>21.46</v>
+      </c>
+      <c r="K77" s="96">
+        <v>18.28</v>
+      </c>
+      <c r="L77" s="96">
+        <v>17.39</v>
+      </c>
+      <c r="M77" s="96">
+        <v>15.97</v>
+      </c>
+      <c r="N77" s="97">
+        <v>14.68</v>
+      </c>
+      <c r="O77" s="98">
+        <v>21.86</v>
+      </c>
+      <c r="P77" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="Q77" s="98">
+        <v>21.27</v>
+      </c>
+      <c r="R77" s="98">
+        <v>21.37</v>
+      </c>
+      <c r="S77" s="98">
+        <v>21.63</v>
+      </c>
+      <c r="T77" s="98">
+        <v>22.15</v>
+      </c>
+      <c r="U77" s="98">
+        <v>22.34</v>
+      </c>
+      <c r="V77" s="98">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="W77" s="98">
+        <v>18.39</v>
+      </c>
+      <c r="X77" s="98">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="Y77" s="97">
+        <v>15.38</v>
+      </c>
+      <c r="Z77" s="98">
+        <v>19.2</v>
+      </c>
+      <c r="AA77" s="98">
+        <v>18.95</v>
+      </c>
+      <c r="AB77" s="98">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="AC77" s="98">
+        <v>18.95</v>
+      </c>
+      <c r="AD77" s="98">
+        <v>18.57</v>
+      </c>
+      <c r="AE77" s="98">
+        <v>19.43</v>
+      </c>
+      <c r="AF77" s="98">
+        <v>20.62</v>
+      </c>
+      <c r="AG77" s="98">
+        <v>17.28</v>
+      </c>
+      <c r="AH77" s="98">
+        <v>16.43</v>
+      </c>
+      <c r="AI77" s="98">
+        <v>15.21</v>
+      </c>
+      <c r="AJ77" s="98">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A78" s="99" t="s">
+        <v>231</v>
+      </c>
+      <c r="B78" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C78" s="88" t="s">
+        <v>232</v>
+      </c>
+      <c r="D78" s="96">
+        <v>22.42</v>
+      </c>
+      <c r="E78" s="96">
+        <v>23.31</v>
+      </c>
+      <c r="F78" s="96">
+        <v>22.34</v>
+      </c>
+      <c r="G78" s="96">
+        <v>22.73</v>
+      </c>
+      <c r="H78" s="96">
+        <v>22.05</v>
+      </c>
+      <c r="I78" s="96">
+        <v>22.67</v>
+      </c>
+      <c r="J78" s="96">
+        <v>22.84</v>
+      </c>
+      <c r="K78" s="96">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="L78" s="96">
+        <v>17.46</v>
+      </c>
+      <c r="M78" s="96">
+        <v>16</v>
+      </c>
+      <c r="N78" s="97">
+        <v>15.19</v>
+      </c>
+      <c r="O78" s="98">
+        <v>25.04</v>
+      </c>
+      <c r="P78" s="98">
+        <v>26.55</v>
+      </c>
+      <c r="Q78" s="98">
+        <v>25.01</v>
+      </c>
+      <c r="R78" s="98">
+        <v>25.03</v>
+      </c>
+      <c r="S78" s="98">
+        <v>24.8</v>
+      </c>
+      <c r="T78" s="98">
+        <v>25.37</v>
+      </c>
+      <c r="U78" s="98">
+        <v>24.55</v>
+      </c>
+      <c r="V78" s="98">
+        <v>20.38</v>
+      </c>
+      <c r="W78" s="98">
+        <v>18.97</v>
+      </c>
+      <c r="X78" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="Y78" s="97">
+        <v>16.37</v>
+      </c>
+      <c r="Z78" s="98">
+        <v>20.18</v>
+      </c>
+      <c r="AA78" s="98">
+        <v>20.53</v>
+      </c>
+      <c r="AB78" s="98">
+        <v>20.04</v>
+      </c>
+      <c r="AC78" s="98">
+        <v>20.73</v>
+      </c>
+      <c r="AD78" s="98">
+        <v>19.66</v>
+      </c>
+      <c r="AE78" s="98">
+        <v>20.3</v>
+      </c>
+      <c r="AF78" s="98">
+        <v>21.34</v>
+      </c>
+      <c r="AG78" s="98">
+        <v>17</v>
+      </c>
+      <c r="AH78" s="98">
+        <v>16.09</v>
+      </c>
+      <c r="AI78" s="98">
+        <v>14.76</v>
+      </c>
+      <c r="AJ78" s="98">
+        <v>14.11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A79" s="99" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C79" s="88" t="s">
+        <v>234</v>
+      </c>
+      <c r="D79" s="96">
+        <v>18.28</v>
+      </c>
+      <c r="E79" s="96">
+        <v>17.89</v>
+      </c>
+      <c r="F79" s="96">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="G79" s="96">
+        <v>17.36</v>
+      </c>
+      <c r="H79" s="96">
+        <v>17.46</v>
+      </c>
+      <c r="I79" s="96">
+        <v>17.63</v>
+      </c>
+      <c r="J79" s="96">
+        <v>19.53</v>
+      </c>
+      <c r="K79" s="96">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="L79" s="96">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="M79" s="96">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="N79" s="97">
+        <v>16</v>
+      </c>
+      <c r="O79" s="98">
+        <v>17.41</v>
+      </c>
+      <c r="P79" s="98">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="Q79" s="98">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="R79" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="S79" s="98">
+        <v>18.07</v>
+      </c>
+      <c r="T79" s="98">
+        <v>19.12</v>
+      </c>
+      <c r="U79" s="98">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="V79" s="98">
+        <v>17.53</v>
+      </c>
+      <c r="W79" s="98">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="X79" s="98">
+        <v>16.79</v>
+      </c>
+      <c r="Y79" s="97">
+        <v>16.89</v>
+      </c>
+      <c r="Z79" s="98">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="AA79" s="98">
+        <v>17.57</v>
+      </c>
+      <c r="AB79" s="98">
+        <v>15.26</v>
+      </c>
+      <c r="AC79" s="98">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="AD79" s="98">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="AE79" s="98">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AF79" s="98">
+        <v>19.84</v>
+      </c>
+      <c r="AG79" s="98">
+        <v>18.98</v>
+      </c>
+      <c r="AH79" s="98">
+        <v>17.61</v>
+      </c>
+      <c r="AI79" s="98">
+        <v>18.59</v>
+      </c>
+      <c r="AJ79" s="98">
+        <v>15.06</v>
+      </c>
+    </row>
+    <row r="80" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A80" s="99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B80" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C80" s="88" t="s">
+        <v>236</v>
+      </c>
+      <c r="D80" s="96">
+        <v>20.41</v>
+      </c>
+      <c r="E80" s="96">
+        <v>20.71</v>
+      </c>
+      <c r="F80" s="96">
+        <v>20.5</v>
+      </c>
+      <c r="G80" s="96">
+        <v>19.05</v>
+      </c>
+      <c r="H80" s="96">
+        <v>20.52</v>
+      </c>
+      <c r="I80" s="96">
+        <v>19.61</v>
+      </c>
+      <c r="J80" s="96">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="K80" s="96">
+        <v>15.48</v>
+      </c>
+      <c r="L80" s="96">
+        <v>15.94</v>
+      </c>
+      <c r="M80" s="96">
+        <v>14.48</v>
+      </c>
+      <c r="N80" s="97">
+        <v>12.97</v>
+      </c>
+      <c r="O80" s="98">
+        <v>21.99</v>
+      </c>
+      <c r="P80" s="98">
+        <v>22.42</v>
+      </c>
+      <c r="Q80" s="98">
+        <v>21.17</v>
+      </c>
+      <c r="R80" s="98">
+        <v>20.420000000000002</v>
+      </c>
+      <c r="S80" s="98">
+        <v>22.25</v>
+      </c>
+      <c r="T80" s="98">
+        <v>20.59</v>
+      </c>
+      <c r="U80" s="98">
+        <v>19.7</v>
+      </c>
+      <c r="V80" s="98">
+        <v>15.1</v>
+      </c>
+      <c r="W80" s="98">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="X80" s="98">
+        <v>14.69</v>
+      </c>
+      <c r="Y80" s="97">
+        <v>13.77</v>
+      </c>
+      <c r="Z80" s="98">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="AA80" s="98">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AB80" s="98">
+        <v>19.86</v>
+      </c>
+      <c r="AC80" s="98">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="AD80" s="98">
+        <v>18.89</v>
+      </c>
+      <c r="AE80" s="98">
+        <v>18.68</v>
+      </c>
+      <c r="AF80" s="98">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="AG80" s="98">
+        <v>15.84</v>
+      </c>
+      <c r="AH80" s="98">
+        <v>14.38</v>
+      </c>
+      <c r="AI80" s="98">
+        <v>14.29</v>
+      </c>
+      <c r="AJ80" s="98">
+        <v>12.19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A81" s="99" t="s">
+        <v>237</v>
+      </c>
+      <c r="B81" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C81" s="88" t="s">
+        <v>238</v>
+      </c>
+      <c r="D81" s="96">
+        <v>22.2</v>
+      </c>
+      <c r="E81" s="96">
+        <v>23.73</v>
+      </c>
+      <c r="F81" s="96">
+        <v>21.29</v>
+      </c>
+      <c r="G81" s="96">
+        <v>21.74</v>
+      </c>
+      <c r="H81" s="96">
+        <v>20.99</v>
+      </c>
+      <c r="I81" s="96">
+        <v>21.41</v>
+      </c>
+      <c r="J81" s="96">
+        <v>21.53</v>
+      </c>
+      <c r="K81" s="96">
+        <v>22.19</v>
+      </c>
+      <c r="L81" s="96">
+        <v>22.78</v>
+      </c>
+      <c r="M81" s="96">
+        <v>19.72</v>
+      </c>
+      <c r="N81" s="97">
+        <v>18.78</v>
+      </c>
+      <c r="O81" s="98">
+        <v>23.43</v>
+      </c>
+      <c r="P81" s="98">
+        <v>25.62</v>
+      </c>
+      <c r="Q81" s="98">
+        <v>21.36</v>
+      </c>
+      <c r="R81" s="98">
+        <v>23.16</v>
+      </c>
+      <c r="S81" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="T81" s="98">
+        <v>20.81</v>
+      </c>
+      <c r="U81" s="98">
+        <v>21.45</v>
+      </c>
+      <c r="V81" s="98">
+        <v>23.23</v>
+      </c>
+      <c r="W81" s="98">
+        <v>23.31</v>
+      </c>
+      <c r="X81" s="98">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="Y81" s="97">
+        <v>18.93</v>
+      </c>
+      <c r="Z81" s="98">
+        <v>20.94</v>
+      </c>
+      <c r="AA81" s="98">
+        <v>21.79</v>
+      </c>
+      <c r="AB81" s="98">
+        <v>21.23</v>
+      </c>
+      <c r="AC81" s="98">
+        <v>20.27</v>
+      </c>
+      <c r="AD81" s="98">
+        <v>20.37</v>
+      </c>
+      <c r="AE81" s="98">
+        <v>22.03</v>
+      </c>
+      <c r="AF81" s="98">
+        <v>21.62</v>
+      </c>
+      <c r="AG81" s="98">
+        <v>21.1</v>
+      </c>
+      <c r="AH81" s="98">
+        <v>22.22</v>
+      </c>
+      <c r="AI81" s="98">
+        <v>19</v>
+      </c>
+      <c r="AJ81" s="98">
+        <v>18.61</v>
+      </c>
+    </row>
+    <row r="82" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A82" s="99" t="s">
+        <v>239</v>
+      </c>
+      <c r="B82" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C82" s="88" t="s">
+        <v>240</v>
+      </c>
+      <c r="D82" s="96">
+        <v>19.18</v>
+      </c>
+      <c r="E82" s="96">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="F82" s="96">
+        <v>17.14</v>
+      </c>
+      <c r="G82" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="H82" s="96">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="I82" s="96">
+        <v>19.45</v>
+      </c>
+      <c r="J82" s="96">
+        <v>20.22</v>
+      </c>
+      <c r="K82" s="96">
+        <v>18.89</v>
+      </c>
+      <c r="L82" s="96">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="M82" s="96">
+        <v>17.23</v>
+      </c>
+      <c r="N82" s="97">
+        <v>13.6</v>
+      </c>
+      <c r="O82" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="P82" s="98">
+        <v>17.93</v>
+      </c>
+      <c r="Q82" s="98">
+        <v>15.89</v>
+      </c>
+      <c r="R82" s="98">
+        <v>13.88</v>
+      </c>
+      <c r="S82" s="98">
+        <v>16.45</v>
+      </c>
+      <c r="T82" s="98">
+        <v>18.64</v>
+      </c>
+      <c r="U82" s="98">
+        <v>21.55</v>
+      </c>
+      <c r="V82" s="98">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="W82" s="98">
+        <v>18.63</v>
+      </c>
+      <c r="X82" s="98">
+        <v>17.62</v>
+      </c>
+      <c r="Y82" s="97">
+        <v>12.57</v>
+      </c>
+      <c r="Z82" s="98">
+        <v>19.34</v>
+      </c>
+      <c r="AA82" s="98">
+        <v>15.42</v>
+      </c>
+      <c r="AB82" s="98">
+        <v>18.39</v>
+      </c>
+      <c r="AC82" s="98">
+        <v>15.9</v>
+      </c>
+      <c r="AD82" s="98">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="AE82" s="98">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="AF82" s="98">
+        <v>18.91</v>
+      </c>
+      <c r="AG82" s="98">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="AH82" s="98">
+        <v>17.57</v>
+      </c>
+      <c r="AI82" s="98">
+        <v>16.82</v>
+      </c>
+      <c r="AJ82" s="98">
+        <v>14.67</v>
+      </c>
+    </row>
+    <row r="83" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A83" s="99" t="s">
+        <v>241</v>
+      </c>
+      <c r="B83" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="88" t="s">
+        <v>242</v>
+      </c>
+      <c r="D83" s="96">
+        <v>15.38</v>
+      </c>
+      <c r="E83" s="96">
+        <v>15.29</v>
+      </c>
+      <c r="F83" s="96">
+        <v>14</v>
+      </c>
+      <c r="G83" s="96">
+        <v>14.55</v>
+      </c>
+      <c r="H83" s="96">
+        <v>14.77</v>
+      </c>
+      <c r="I83" s="96">
+        <v>15.74</v>
+      </c>
+      <c r="J83" s="96">
+        <v>18.22</v>
+      </c>
+      <c r="K83" s="96">
+        <v>14.53</v>
+      </c>
+      <c r="L83" s="96">
+        <v>14.1</v>
+      </c>
+      <c r="M83" s="96">
+        <v>13.83</v>
+      </c>
+      <c r="N83" s="97">
+        <v>11.2</v>
+      </c>
+      <c r="O83" s="98">
+        <v>15.95</v>
+      </c>
+      <c r="P83" s="98">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="Q83" s="98">
+        <v>14.53</v>
+      </c>
+      <c r="R83" s="98">
+        <v>15.03</v>
+      </c>
+      <c r="S83" s="98">
+        <v>15.23</v>
+      </c>
+      <c r="T83" s="98">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="U83" s="98">
+        <v>19.46</v>
+      </c>
+      <c r="V83" s="98">
+        <v>15.18</v>
+      </c>
+      <c r="W83" s="98">
+        <v>13.94</v>
+      </c>
+      <c r="X83" s="98">
+        <v>13.99</v>
+      </c>
+      <c r="Y83" s="97">
+        <v>10.57</v>
+      </c>
+      <c r="Z83" s="98">
+        <v>14.82</v>
+      </c>
+      <c r="AA83" s="98">
+        <v>14.55</v>
+      </c>
+      <c r="AB83" s="98">
+        <v>13.48</v>
+      </c>
+      <c r="AC83" s="98">
+        <v>14.08</v>
+      </c>
+      <c r="AD83" s="98">
+        <v>14.31</v>
+      </c>
+      <c r="AE83" s="98">
+        <v>14.16</v>
+      </c>
+      <c r="AF83" s="98">
+        <v>16.97</v>
+      </c>
+      <c r="AG83" s="98">
+        <v>13.88</v>
+      </c>
+      <c r="AH83" s="98">
+        <v>14.26</v>
+      </c>
+      <c r="AI83" s="98">
+        <v>13.66</v>
+      </c>
+      <c r="AJ83" s="98">
+        <v>11.83</v>
+      </c>
+    </row>
+    <row r="84" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A84" s="99" t="s">
+        <v>243</v>
+      </c>
+      <c r="B84" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C84" s="88" t="s">
+        <v>244</v>
+      </c>
+      <c r="D84" s="96">
+        <v>23</v>
+      </c>
+      <c r="E84" s="96">
+        <v>20.91</v>
+      </c>
+      <c r="F84" s="96">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G84" s="96">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="H84" s="96">
+        <v>20.2</v>
+      </c>
+      <c r="I84" s="96">
+        <v>19.28</v>
+      </c>
+      <c r="J84" s="96">
+        <v>22.12</v>
+      </c>
+      <c r="K84" s="96">
+        <v>21.01</v>
+      </c>
+      <c r="L84" s="96">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="M84" s="96">
+        <v>17.71</v>
+      </c>
+      <c r="N84" s="97">
+        <v>16.23</v>
+      </c>
+      <c r="O84" s="98">
+        <v>22.74</v>
+      </c>
+      <c r="P84" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="Q84" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="R84" s="98">
+        <v>19.36</v>
+      </c>
+      <c r="S84" s="98">
+        <v>20.69</v>
+      </c>
+      <c r="T84" s="98">
+        <v>20</v>
+      </c>
+      <c r="U84" s="98">
+        <v>22.34</v>
+      </c>
+      <c r="V84" s="98">
+        <v>21.7</v>
+      </c>
+      <c r="W84" s="98">
+        <v>18.14</v>
+      </c>
+      <c r="X84" s="98">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="Y84" s="97">
+        <v>16.46</v>
+      </c>
+      <c r="Z84" s="98">
+        <v>23.27</v>
+      </c>
+      <c r="AA84" s="98">
+        <v>20.34</v>
+      </c>
+      <c r="AB84" s="98">
+        <v>20.75</v>
+      </c>
+      <c r="AC84" s="98">
+        <v>19.82</v>
+      </c>
+      <c r="AD84" s="98">
+        <v>19.68</v>
+      </c>
+      <c r="AE84" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="AF84" s="98">
+        <v>21.88</v>
+      </c>
+      <c r="AG84" s="98">
+        <v>20.28</v>
+      </c>
+      <c r="AH84" s="98">
+        <v>20.22</v>
+      </c>
+      <c r="AI84" s="98">
+        <v>16.96</v>
+      </c>
+      <c r="AJ84" s="98">
+        <v>15.98</v>
+      </c>
+    </row>
+    <row r="85" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A85" s="99" t="s">
+        <v>245</v>
+      </c>
+      <c r="B85" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C85" s="88" t="s">
+        <v>246</v>
+      </c>
+      <c r="D85" s="96">
+        <v>18.63</v>
+      </c>
+      <c r="E85" s="96">
+        <v>19.98</v>
+      </c>
+      <c r="F85" s="96">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="G85" s="96">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="H85" s="96">
+        <v>22.18</v>
+      </c>
+      <c r="I85" s="96">
+        <v>23.55</v>
+      </c>
+      <c r="J85" s="96">
+        <v>23.46</v>
+      </c>
+      <c r="K85" s="96">
+        <v>24.12</v>
+      </c>
+      <c r="L85" s="96">
+        <v>19.77</v>
+      </c>
+      <c r="M85" s="96">
+        <v>17.25</v>
+      </c>
+      <c r="N85" s="97">
+        <v>14.94</v>
+      </c>
+      <c r="O85" s="98">
+        <v>19.12</v>
+      </c>
+      <c r="P85" s="98">
+        <v>20.9</v>
+      </c>
+      <c r="Q85" s="98">
+        <v>18.91</v>
+      </c>
+      <c r="R85" s="98">
+        <v>17.29</v>
+      </c>
+      <c r="S85" s="98">
+        <v>24.75</v>
+      </c>
+      <c r="T85" s="98">
+        <v>21.72</v>
+      </c>
+      <c r="U85" s="98">
+        <v>24.29</v>
+      </c>
+      <c r="V85" s="98">
+        <v>24.28</v>
+      </c>
+      <c r="W85" s="98">
+        <v>19.41</v>
+      </c>
+      <c r="X85" s="98">
+        <v>17.54</v>
+      </c>
+      <c r="Y85" s="97">
+        <v>14.12</v>
+      </c>
+      <c r="Z85" s="98">
+        <v>18.12</v>
+      </c>
+      <c r="AA85" s="98">
+        <v>19</v>
+      </c>
+      <c r="AB85" s="98">
+        <v>17.75</v>
+      </c>
+      <c r="AC85" s="98">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="AD85" s="98">
+        <v>19.5</v>
+      </c>
+      <c r="AE85" s="98">
+        <v>25.47</v>
+      </c>
+      <c r="AF85" s="98">
+        <v>22.59</v>
+      </c>
+      <c r="AG85" s="98">
+        <v>23.94</v>
+      </c>
+      <c r="AH85" s="98">
+        <v>20.16</v>
+      </c>
+      <c r="AI85" s="98">
+        <v>16.93</v>
+      </c>
+      <c r="AJ85" s="98">
+        <v>15.84</v>
+      </c>
+    </row>
+    <row r="86" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A86" s="99" t="s">
+        <v>247</v>
+      </c>
+      <c r="B86" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C86" s="88" t="s">
+        <v>248</v>
+      </c>
+      <c r="D86" s="96">
+        <v>21.93</v>
+      </c>
+      <c r="E86" s="96">
+        <v>19.7</v>
+      </c>
+      <c r="F86" s="96">
+        <v>20.28</v>
+      </c>
+      <c r="G86" s="96">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H86" s="96">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="I86" s="96">
+        <v>22.39</v>
+      </c>
+      <c r="J86" s="96">
+        <v>21.27</v>
+      </c>
+      <c r="K86" s="96">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="L86" s="96">
+        <v>17.8</v>
+      </c>
+      <c r="M86" s="96">
+        <v>17.68</v>
+      </c>
+      <c r="N86" s="97">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="O86" s="98">
+        <v>22.17</v>
+      </c>
+      <c r="P86" s="98">
+        <v>19.23</v>
+      </c>
+      <c r="Q86" s="98">
+        <v>21.08</v>
+      </c>
+      <c r="R86" s="98">
+        <v>20.64</v>
+      </c>
+      <c r="S86" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="T86" s="98">
+        <v>20.63</v>
+      </c>
+      <c r="U86" s="98">
+        <v>18.25</v>
+      </c>
+      <c r="V86" s="98">
+        <v>20.66</v>
+      </c>
+      <c r="W86" s="98">
+        <v>18.57</v>
+      </c>
+      <c r="X86" s="98">
+        <v>17.32</v>
+      </c>
+      <c r="Y86" s="97">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="Z86" s="98">
+        <v>21.69</v>
+      </c>
+      <c r="AA86" s="98">
+        <v>20.2</v>
+      </c>
+      <c r="AB86" s="98">
+        <v>19.45</v>
+      </c>
+      <c r="AC86" s="98">
+        <v>18.09</v>
+      </c>
+      <c r="AD86" s="98">
+        <v>18.09</v>
+      </c>
+      <c r="AE86" s="98">
+        <v>24.24</v>
+      </c>
+      <c r="AF86" s="98">
+        <v>24.43</v>
+      </c>
+      <c r="AG86" s="98">
+        <v>18.57</v>
+      </c>
+      <c r="AH86" s="98">
+        <v>16.97</v>
+      </c>
+      <c r="AI86" s="98">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AJ86" s="98">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A87" s="99" t="s">
+        <v>249</v>
+      </c>
+      <c r="B87" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C87" s="88" t="s">
+        <v>250</v>
+      </c>
+      <c r="D87" s="96">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="E87" s="96">
+        <v>18.07</v>
+      </c>
+      <c r="F87" s="96">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G87" s="96">
+        <v>19.13</v>
+      </c>
+      <c r="H87" s="96">
+        <v>17.43</v>
+      </c>
+      <c r="I87" s="96">
+        <v>22.19</v>
+      </c>
+      <c r="J87" s="96">
+        <v>23.23</v>
+      </c>
+      <c r="K87" s="96">
+        <v>22.51</v>
+      </c>
+      <c r="L87" s="96">
+        <v>20.65</v>
+      </c>
+      <c r="M87" s="96">
+        <v>18.98</v>
+      </c>
+      <c r="N87" s="97">
+        <v>17.03</v>
+      </c>
+      <c r="O87" s="98">
+        <v>17.68</v>
+      </c>
+      <c r="P87" s="98">
+        <v>19.09</v>
+      </c>
+      <c r="Q87" s="98">
+        <v>18.64</v>
+      </c>
+      <c r="R87" s="98">
+        <v>19.45</v>
+      </c>
+      <c r="S87" s="98">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="T87" s="98">
+        <v>21.71</v>
+      </c>
+      <c r="U87" s="98">
+        <v>22.69</v>
+      </c>
+      <c r="V87" s="98">
+        <v>21.19</v>
+      </c>
+      <c r="W87" s="98">
+        <v>21.18</v>
+      </c>
+      <c r="X87" s="98">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="Y87" s="97">
+        <v>15.61</v>
+      </c>
+      <c r="Z87" s="98">
+        <v>19.73</v>
+      </c>
+      <c r="AA87" s="98">
+        <v>16.98</v>
+      </c>
+      <c r="AB87" s="98">
+        <v>20.63</v>
+      </c>
+      <c r="AC87" s="98">
+        <v>18.79</v>
+      </c>
+      <c r="AD87" s="98">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="AE87" s="98">
+        <v>22.7</v>
+      </c>
+      <c r="AF87" s="98">
+        <v>23.8</v>
+      </c>
+      <c r="AG87" s="98">
+        <v>23.92</v>
+      </c>
+      <c r="AH87" s="98">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="AI87" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="AJ87" s="98">
+        <v>18.57</v>
+      </c>
+    </row>
+    <row r="88" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A88" s="99" t="s">
+        <v>251</v>
+      </c>
+      <c r="B88" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C88" s="88" t="s">
+        <v>252</v>
+      </c>
+      <c r="D88" s="96">
+        <v>15.33</v>
+      </c>
+      <c r="E88" s="96">
+        <v>17.25</v>
+      </c>
+      <c r="F88" s="96">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="G88" s="96">
+        <v>15.85</v>
+      </c>
+      <c r="H88" s="96">
+        <v>18.43</v>
+      </c>
+      <c r="I88" s="96">
+        <v>16.5</v>
+      </c>
+      <c r="J88" s="96">
+        <v>19.57</v>
+      </c>
+      <c r="K88" s="96">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="L88" s="96">
+        <v>17.47</v>
+      </c>
+      <c r="M88" s="96">
+        <v>13.16</v>
+      </c>
+      <c r="N88" s="97">
+        <v>13.84</v>
+      </c>
+      <c r="O88" s="98">
+        <v>15.81</v>
+      </c>
+      <c r="P88" s="98">
+        <v>18</v>
+      </c>
+      <c r="Q88" s="98">
+        <v>17.5</v>
+      </c>
+      <c r="R88" s="98">
+        <v>17.05</v>
+      </c>
+      <c r="S88" s="98">
+        <v>20.5</v>
+      </c>
+      <c r="T88" s="98">
+        <v>17.71</v>
+      </c>
+      <c r="U88" s="98">
+        <v>20.72</v>
+      </c>
+      <c r="V88" s="98">
+        <v>16.66</v>
+      </c>
+      <c r="W88" s="98">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="X88" s="98">
+        <v>13.18</v>
+      </c>
+      <c r="Y88" s="97">
+        <v>14.58</v>
+      </c>
+      <c r="Z88" s="98">
+        <v>14.86</v>
+      </c>
+      <c r="AA88" s="98">
+        <v>16.52</v>
+      </c>
+      <c r="AB88" s="98">
+        <v>17.52</v>
+      </c>
+      <c r="AC88" s="98">
+        <v>14.7</v>
+      </c>
+      <c r="AD88" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="AE88" s="98">
+        <v>15.31</v>
+      </c>
+      <c r="AF88" s="98">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="AG88" s="98">
+        <v>16.64</v>
+      </c>
+      <c r="AH88" s="98">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="AI88" s="98">
+        <v>13.15</v>
+      </c>
+      <c r="AJ88" s="98">
+        <v>13.09</v>
+      </c>
+    </row>
+    <row r="89" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A89" s="99" t="s">
+        <v>253</v>
+      </c>
+      <c r="B89" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C89" s="88" t="s">
+        <v>254</v>
+      </c>
+      <c r="D89" s="96">
+        <v>18.77</v>
+      </c>
+      <c r="E89" s="96">
+        <v>15.82</v>
+      </c>
+      <c r="F89" s="96">
+        <v>16.96</v>
+      </c>
+      <c r="G89" s="96">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="H89" s="96">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I89" s="96">
+        <v>18.78</v>
+      </c>
+      <c r="J89" s="96">
+        <v>20.03</v>
+      </c>
+      <c r="K89" s="96">
+        <v>17.690000000000001</v>
+      </c>
+      <c r="L89" s="96">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="M89" s="96">
+        <v>14.86</v>
+      </c>
+      <c r="N89" s="97">
+        <v>12.75</v>
+      </c>
+      <c r="O89" s="98">
+        <v>20.83</v>
+      </c>
+      <c r="P89" s="98">
+        <v>16.5</v>
+      </c>
+      <c r="Q89" s="98">
+        <v>17.77</v>
+      </c>
+      <c r="R89" s="98">
+        <v>18.77</v>
+      </c>
+      <c r="S89" s="98">
+        <v>17.66</v>
+      </c>
+      <c r="T89" s="98">
+        <v>18.23</v>
+      </c>
+      <c r="U89" s="98">
+        <v>19.93</v>
+      </c>
+      <c r="V89" s="98">
+        <v>18.28</v>
+      </c>
+      <c r="W89" s="98">
+        <v>17.75</v>
+      </c>
+      <c r="X89" s="98">
+        <v>15.22</v>
+      </c>
+      <c r="Y89" s="97">
+        <v>13.98</v>
+      </c>
+      <c r="Z89" s="98">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="AA89" s="98">
+        <v>15.11</v>
+      </c>
+      <c r="AB89" s="98">
+        <v>16.13</v>
+      </c>
+      <c r="AC89" s="98">
+        <v>17.59</v>
+      </c>
+      <c r="AD89" s="98">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="AE89" s="98">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="AF89" s="98">
+        <v>20.14</v>
+      </c>
+      <c r="AG89" s="98">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="AH89" s="98">
+        <v>15.9</v>
+      </c>
+      <c r="AI89" s="98">
+        <v>14.5</v>
+      </c>
+      <c r="AJ89" s="98">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A90" s="99" t="s">
+        <v>255</v>
+      </c>
+      <c r="B90" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C90" s="88" t="s">
+        <v>256</v>
+      </c>
+      <c r="D90" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="E90" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="F90" s="96">
+        <v>15.29</v>
+      </c>
+      <c r="G90" s="96">
+        <v>17.64</v>
+      </c>
+      <c r="H90" s="96">
+        <v>17.29</v>
+      </c>
+      <c r="I90" s="96">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J90" s="96">
+        <v>18.87</v>
+      </c>
+      <c r="K90" s="96">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="L90" s="96">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="M90" s="96">
+        <v>15.61</v>
+      </c>
+      <c r="N90" s="97">
+        <v>13.92</v>
+      </c>
+      <c r="O90" s="98">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="P90" s="98">
+        <v>15.77</v>
+      </c>
+      <c r="Q90" s="98">
+        <v>15.5</v>
+      </c>
+      <c r="R90" s="98">
+        <v>17.29</v>
+      </c>
+      <c r="S90" s="98">
+        <v>17.64</v>
+      </c>
+      <c r="T90" s="98">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="U90" s="98">
+        <v>19.39</v>
+      </c>
+      <c r="V90" s="98">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="W90" s="98">
+        <v>15.54</v>
+      </c>
+      <c r="X90" s="98">
+        <v>14.99</v>
+      </c>
+      <c r="Y90" s="97">
+        <v>14.25</v>
+      </c>
+      <c r="Z90" s="98">
+        <v>15.24</v>
+      </c>
+      <c r="AA90" s="98">
+        <v>15.98</v>
+      </c>
+      <c r="AB90" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="AC90" s="98">
+        <v>18</v>
+      </c>
+      <c r="AD90" s="98">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="AE90" s="98">
+        <v>18.96</v>
+      </c>
+      <c r="AF90" s="98">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="AG90" s="98">
+        <v>14.33</v>
+      </c>
+      <c r="AH90" s="98">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AI90" s="98">
+        <v>16.25</v>
+      </c>
+      <c r="AJ90" s="98">
+        <v>13.59</v>
+      </c>
+    </row>
+    <row r="91" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A91" s="99" t="s">
+        <v>72</v>
+      </c>
+      <c r="B91" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C91" s="87" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" s="96">
+        <v>25.75</v>
+      </c>
+      <c r="E91" s="96">
+        <v>25.32</v>
+      </c>
+      <c r="F91" s="96">
+        <v>23.76</v>
+      </c>
+      <c r="G91" s="96">
+        <v>24.18</v>
+      </c>
+      <c r="H91" s="96">
+        <v>23.99</v>
+      </c>
+      <c r="I91" s="96">
+        <v>25.73</v>
+      </c>
+      <c r="J91" s="96">
+        <v>26.63</v>
+      </c>
+      <c r="K91" s="96">
+        <v>22.01</v>
+      </c>
+      <c r="L91" s="96">
+        <v>21.2</v>
+      </c>
+      <c r="M91" s="96">
+        <v>19.78</v>
+      </c>
+      <c r="N91" s="97">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="O91" s="98">
+        <v>27.08</v>
+      </c>
+      <c r="P91" s="98">
+        <v>26.33</v>
+      </c>
+      <c r="Q91" s="98">
+        <v>24.91</v>
+      </c>
+      <c r="R91" s="98">
+        <v>25.33</v>
+      </c>
+      <c r="S91" s="98">
+        <v>25.15</v>
+      </c>
+      <c r="T91" s="98">
+        <v>26.86</v>
+      </c>
+      <c r="U91" s="98">
+        <v>27.59</v>
+      </c>
+      <c r="V91" s="98">
+        <v>22.89</v>
+      </c>
+      <c r="W91" s="98">
+        <v>21.95</v>
+      </c>
+      <c r="X91" s="98">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="Y91" s="97">
+        <v>18.82</v>
+      </c>
+      <c r="Z91" s="98">
+        <v>24.46</v>
+      </c>
+      <c r="AA91" s="98">
+        <v>24.35</v>
+      </c>
+      <c r="AB91" s="98">
+        <v>22.65</v>
+      </c>
+      <c r="AC91" s="98">
+        <v>23.07</v>
+      </c>
+      <c r="AD91" s="98">
+        <v>22.87</v>
+      </c>
+      <c r="AE91" s="98">
+        <v>24.64</v>
+      </c>
+      <c r="AF91" s="98">
+        <v>25.7</v>
+      </c>
+      <c r="AG91" s="98">
+        <v>21.15</v>
+      </c>
+      <c r="AH91" s="98">
+        <v>20.47</v>
+      </c>
+      <c r="AI91" s="98">
+        <v>19.12</v>
+      </c>
+      <c r="AJ91" s="98">
+        <v>17.559999999999999</v>
+      </c>
+    </row>
+    <row r="92" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A92" s="99" t="s">
+        <v>257</v>
+      </c>
+      <c r="B92" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C92" s="88" t="s">
+        <v>258</v>
+      </c>
+      <c r="D92" s="96">
+        <v>25.03</v>
+      </c>
+      <c r="E92" s="96">
+        <v>25.2</v>
+      </c>
+      <c r="F92" s="96">
+        <v>24.32</v>
+      </c>
+      <c r="G92" s="96">
+        <v>25.68</v>
+      </c>
+      <c r="H92" s="96">
+        <v>26.52</v>
+      </c>
+      <c r="I92" s="96">
+        <v>29.09</v>
+      </c>
+      <c r="J92" s="96">
+        <v>29.42</v>
+      </c>
+      <c r="K92" s="96">
+        <v>21.15</v>
+      </c>
+      <c r="L92" s="96">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="M92" s="96">
+        <v>18.52</v>
+      </c>
+      <c r="N92" s="97">
+        <v>17.5</v>
+      </c>
+      <c r="O92" s="98">
+        <v>27.84</v>
+      </c>
+      <c r="P92" s="98">
+        <v>27.47</v>
+      </c>
+      <c r="Q92" s="98">
+        <v>26.25</v>
+      </c>
+      <c r="R92" s="98">
+        <v>28.39</v>
+      </c>
+      <c r="S92" s="98">
+        <v>29.29</v>
+      </c>
+      <c r="T92" s="98">
+        <v>31.74</v>
+      </c>
+      <c r="U92" s="98">
+        <v>31.75</v>
+      </c>
+      <c r="V92" s="98">
+        <v>22.57</v>
+      </c>
+      <c r="W92" s="98">
+        <v>21.81</v>
+      </c>
+      <c r="X92" s="98">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="Y92" s="97">
+        <v>18.78</v>
+      </c>
+      <c r="Z92" s="98">
+        <v>22.54</v>
+      </c>
+      <c r="AA92" s="98">
+        <v>23.19</v>
+      </c>
+      <c r="AB92" s="98">
+        <v>22.62</v>
+      </c>
+      <c r="AC92" s="98">
+        <v>23.28</v>
+      </c>
+      <c r="AD92" s="98">
+        <v>24.05</v>
+      </c>
+      <c r="AE92" s="98">
+        <v>26.73</v>
+      </c>
+      <c r="AF92" s="98">
+        <v>27.33</v>
+      </c>
+      <c r="AG92" s="98">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="AH92" s="98">
+        <v>19.09</v>
+      </c>
+      <c r="AI92" s="98">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="AJ92" s="98">
+        <v>16.309999999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A93" s="99" t="s">
+        <v>259</v>
+      </c>
+      <c r="B93" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93" s="88" t="s">
+        <v>260</v>
+      </c>
+      <c r="D93" s="96">
+        <v>29.16</v>
+      </c>
+      <c r="E93" s="96">
+        <v>27.63</v>
+      </c>
+      <c r="F93" s="96">
+        <v>23.99</v>
+      </c>
+      <c r="G93" s="96">
+        <v>24.07</v>
+      </c>
+      <c r="H93" s="96">
+        <v>21.75</v>
+      </c>
+      <c r="I93" s="96">
+        <v>22.69</v>
+      </c>
+      <c r="J93" s="96">
+        <v>25</v>
+      </c>
+      <c r="K93" s="96">
+        <v>23.94</v>
+      </c>
+      <c r="L93" s="96">
+        <v>23.87</v>
+      </c>
+      <c r="M93" s="96">
+        <v>21.18</v>
+      </c>
+      <c r="N93" s="97">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="O93" s="98">
+        <v>28.57</v>
+      </c>
+      <c r="P93" s="98">
+        <v>28.18</v>
+      </c>
+      <c r="Q93" s="98">
+        <v>25.2</v>
+      </c>
+      <c r="R93" s="98">
+        <v>24.14</v>
+      </c>
+      <c r="S93" s="98">
+        <v>22.03</v>
+      </c>
+      <c r="T93" s="98">
+        <v>23.11</v>
+      </c>
+      <c r="U93" s="98">
+        <v>25.12</v>
+      </c>
+      <c r="V93" s="98">
+        <v>24.96</v>
+      </c>
+      <c r="W93" s="98">
+        <v>23.53</v>
+      </c>
+      <c r="X93" s="98">
+        <v>21.42</v>
+      </c>
+      <c r="Y93" s="97">
+        <v>19.41</v>
+      </c>
+      <c r="Z93" s="98">
+        <v>29.75</v>
+      </c>
+      <c r="AA93" s="98">
+        <v>27.06</v>
+      </c>
+      <c r="AB93" s="98">
+        <v>22.76</v>
+      </c>
+      <c r="AC93" s="98">
+        <v>24</v>
+      </c>
+      <c r="AD93" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="AE93" s="98">
+        <v>22.27</v>
+      </c>
+      <c r="AF93" s="98">
+        <v>24.87</v>
+      </c>
+      <c r="AG93" s="98">
+        <v>22.88</v>
+      </c>
+      <c r="AH93" s="98">
+        <v>24.22</v>
+      </c>
+      <c r="AI93" s="98">
+        <v>20.93</v>
+      </c>
+      <c r="AJ93" s="98">
+        <v>20.59</v>
+      </c>
+    </row>
+    <row r="94" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A94" s="99" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94" s="88" t="s">
+        <v>202</v>
+      </c>
+      <c r="D94" s="96">
+        <v>24.83</v>
+      </c>
+      <c r="E94" s="96">
+        <v>24.11</v>
+      </c>
+      <c r="F94" s="96">
+        <v>24.14</v>
+      </c>
+      <c r="G94" s="96">
+        <v>21.82</v>
+      </c>
+      <c r="H94" s="96">
+        <v>22.22</v>
+      </c>
+      <c r="I94" s="96">
+        <v>23.51</v>
+      </c>
+      <c r="J94" s="96">
+        <v>24.2</v>
+      </c>
+      <c r="K94" s="96">
+        <v>22.53</v>
+      </c>
+      <c r="L94" s="96">
+        <v>23.25</v>
+      </c>
+      <c r="M94" s="96">
+        <v>20.69</v>
+      </c>
+      <c r="N94" s="97">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="O94" s="98">
+        <v>25.79</v>
+      </c>
+      <c r="P94" s="98">
+        <v>24.08</v>
+      </c>
+      <c r="Q94" s="98">
+        <v>24.55</v>
+      </c>
+      <c r="R94" s="98">
+        <v>22.03</v>
+      </c>
+      <c r="S94" s="98">
+        <v>22.93</v>
+      </c>
+      <c r="T94" s="98">
+        <v>24.58</v>
+      </c>
+      <c r="U94" s="98">
+        <v>25.13</v>
+      </c>
+      <c r="V94" s="98">
+        <v>22.43</v>
+      </c>
+      <c r="W94" s="98">
+        <v>24.56</v>
+      </c>
+      <c r="X94" s="98">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="Y94" s="97">
+        <v>19.71</v>
+      </c>
+      <c r="Z94" s="98">
+        <v>23.86</v>
+      </c>
+      <c r="AA94" s="98">
+        <v>24.13</v>
+      </c>
+      <c r="AB94" s="98">
+        <v>23.72</v>
+      </c>
+      <c r="AC94" s="98">
+        <v>21.61</v>
+      </c>
+      <c r="AD94" s="98">
+        <v>21.5</v>
+      </c>
+      <c r="AE94" s="98">
+        <v>22.4</v>
+      </c>
+      <c r="AF94" s="98">
+        <v>23.25</v>
+      </c>
+      <c r="AG94" s="98">
+        <v>22.63</v>
+      </c>
+      <c r="AH94" s="98">
+        <v>21.88</v>
+      </c>
+      <c r="AI94" s="98">
+        <v>21.71</v>
+      </c>
+      <c r="AJ94" s="98">
+        <v>16.809999999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A95" s="99" t="s">
+        <v>262</v>
+      </c>
+      <c r="B95" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C95" s="88" t="s">
+        <v>263</v>
+      </c>
+      <c r="D95" s="96">
+        <v>21.87</v>
+      </c>
+      <c r="E95" s="96">
+        <v>22.59</v>
+      </c>
+      <c r="F95" s="96">
+        <v>21.12</v>
+      </c>
+      <c r="G95" s="96">
+        <v>23.9</v>
+      </c>
+      <c r="H95" s="96">
+        <v>21.23</v>
+      </c>
+      <c r="I95" s="96">
+        <v>23.4</v>
+      </c>
+      <c r="J95" s="96">
+        <v>24.5</v>
+      </c>
+      <c r="K95" s="96">
+        <v>22.64</v>
+      </c>
+      <c r="L95" s="96">
+        <v>23.07</v>
+      </c>
+      <c r="M95" s="96">
+        <v>25.22</v>
+      </c>
+      <c r="N95" s="97">
+        <v>17.82</v>
+      </c>
+      <c r="O95" s="98">
+        <v>22.68</v>
+      </c>
+      <c r="P95" s="98">
+        <v>22.74</v>
+      </c>
+      <c r="Q95" s="98">
+        <v>21.65</v>
+      </c>
+      <c r="R95" s="98">
+        <v>25.66</v>
+      </c>
+      <c r="S95" s="98">
+        <v>21.52</v>
+      </c>
+      <c r="T95" s="98">
+        <v>24.4</v>
+      </c>
+      <c r="U95" s="98">
+        <v>24.59</v>
+      </c>
+      <c r="V95" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="W95" s="98">
+        <v>22.83</v>
+      </c>
+      <c r="X95" s="98">
+        <v>24.28</v>
+      </c>
+      <c r="Y95" s="97">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="Z95" s="98">
+        <v>21.05</v>
+      </c>
+      <c r="AA95" s="98">
+        <v>22.43</v>
+      </c>
+      <c r="AB95" s="98">
+        <v>20.57</v>
+      </c>
+      <c r="AC95" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="AD95" s="98">
+        <v>20.93</v>
+      </c>
+      <c r="AE95" s="98">
+        <v>22.37</v>
+      </c>
+      <c r="AF95" s="98">
+        <v>24.4</v>
+      </c>
+      <c r="AG95" s="98">
+        <v>22.85</v>
+      </c>
+      <c r="AH95" s="98">
+        <v>23.34</v>
+      </c>
+      <c r="AI95" s="98">
+        <v>26.23</v>
+      </c>
+      <c r="AJ95" s="98">
+        <v>18.54</v>
+      </c>
+    </row>
+    <row r="96" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A96" s="99" t="s">
+        <v>264</v>
+      </c>
+      <c r="B96" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" s="88" t="s">
+        <v>265</v>
+      </c>
+      <c r="D96" s="96">
+        <v>31.1</v>
+      </c>
+      <c r="E96" s="96">
+        <v>30.82</v>
+      </c>
+      <c r="F96" s="96">
+        <v>28.18</v>
+      </c>
+      <c r="G96" s="96">
+        <v>27.32</v>
+      </c>
+      <c r="H96" s="96">
+        <v>27.71</v>
+      </c>
+      <c r="I96" s="96">
+        <v>27.26</v>
+      </c>
+      <c r="J96" s="96">
+        <v>28.18</v>
+      </c>
+      <c r="K96" s="96">
+        <v>24.16</v>
+      </c>
+      <c r="L96" s="96">
+        <v>23.18</v>
+      </c>
+      <c r="M96" s="96">
+        <v>22.45</v>
+      </c>
+      <c r="N96" s="97">
+        <v>21.2</v>
+      </c>
+      <c r="O96" s="98">
+        <v>33.07</v>
+      </c>
+      <c r="P96" s="98">
+        <v>31.29</v>
+      </c>
+      <c r="Q96" s="98">
+        <v>28.9</v>
+      </c>
+      <c r="R96" s="98">
+        <v>28.58</v>
+      </c>
+      <c r="S96" s="98">
+        <v>28.09</v>
+      </c>
+      <c r="T96" s="98">
+        <v>27.99</v>
+      </c>
+      <c r="U96" s="98">
+        <v>28.72</v>
+      </c>
+      <c r="V96" s="98">
+        <v>24.78</v>
+      </c>
+      <c r="W96" s="98">
+        <v>24.07</v>
+      </c>
+      <c r="X96" s="98">
+        <v>23.98</v>
+      </c>
+      <c r="Y96" s="97">
+        <v>21.26</v>
+      </c>
+      <c r="Z96" s="98">
+        <v>29.15</v>
+      </c>
+      <c r="AA96" s="98">
+        <v>30.34</v>
+      </c>
+      <c r="AB96" s="98">
+        <v>27.47</v>
+      </c>
+      <c r="AC96" s="98">
+        <v>26.06</v>
+      </c>
+      <c r="AD96" s="98">
+        <v>27.33</v>
+      </c>
+      <c r="AE96" s="98">
+        <v>26.52</v>
+      </c>
+      <c r="AF96" s="98">
+        <v>27.63</v>
+      </c>
+      <c r="AG96" s="98">
+        <v>23.55</v>
+      </c>
+      <c r="AH96" s="98">
+        <v>22.3</v>
+      </c>
+      <c r="AI96" s="98">
+        <v>20.94</v>
+      </c>
+      <c r="AJ96" s="98">
+        <v>21.14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A97" s="99" t="s">
+        <v>266</v>
+      </c>
+      <c r="B97" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C97" s="88" t="s">
+        <v>267</v>
+      </c>
+      <c r="D97" s="96">
+        <v>24.98</v>
+      </c>
+      <c r="E97" s="96">
+        <v>24.91</v>
+      </c>
+      <c r="F97" s="96">
+        <v>22.29</v>
+      </c>
+      <c r="G97" s="96">
+        <v>23.33</v>
+      </c>
+      <c r="H97" s="96">
+        <v>24.52</v>
+      </c>
+      <c r="I97" s="96">
+        <v>26.41</v>
+      </c>
+      <c r="J97" s="96">
+        <v>26.56</v>
+      </c>
+      <c r="K97" s="96">
+        <v>23.09</v>
+      </c>
+      <c r="L97" s="96">
+        <v>21.61</v>
+      </c>
+      <c r="M97" s="96">
+        <v>20.69</v>
+      </c>
+      <c r="N97" s="97">
+        <v>18.53</v>
+      </c>
+      <c r="O97" s="98">
+        <v>24.64</v>
+      </c>
+      <c r="P97" s="98">
+        <v>25.22</v>
+      </c>
+      <c r="Q97" s="98">
+        <v>22.67</v>
+      </c>
+      <c r="R97" s="98">
+        <v>24.26</v>
+      </c>
+      <c r="S97" s="98">
+        <v>25.54</v>
+      </c>
+      <c r="T97" s="98">
+        <v>27.29</v>
+      </c>
+      <c r="U97" s="98">
+        <v>26.89</v>
+      </c>
+      <c r="V97" s="98">
+        <v>23.55</v>
+      </c>
+      <c r="W97" s="98">
+        <v>22.93</v>
+      </c>
+      <c r="X97" s="98">
+        <v>20.68</v>
+      </c>
+      <c r="Y97" s="97">
+        <v>19.29</v>
+      </c>
+      <c r="Z97" s="98">
+        <v>25.32</v>
+      </c>
+      <c r="AA97" s="98">
+        <v>24.58</v>
+      </c>
+      <c r="AB97" s="98">
+        <v>21.9</v>
+      </c>
+      <c r="AC97" s="98">
+        <v>22.38</v>
+      </c>
+      <c r="AD97" s="98">
+        <v>23.46</v>
+      </c>
+      <c r="AE97" s="98">
+        <v>25.49</v>
+      </c>
+      <c r="AF97" s="98">
+        <v>26.21</v>
+      </c>
+      <c r="AG97" s="98">
+        <v>22.62</v>
+      </c>
+      <c r="AH97" s="98">
+        <v>20.23</v>
+      </c>
+      <c r="AI97" s="98">
+        <v>20.71</v>
+      </c>
+      <c r="AJ97" s="98">
+        <v>17.739999999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A98" s="99" t="s">
+        <v>268</v>
+      </c>
+      <c r="B98" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C98" s="88" t="s">
+        <v>269</v>
+      </c>
+      <c r="D98" s="96">
+        <v>24.39</v>
+      </c>
+      <c r="E98" s="96">
+        <v>24.1</v>
+      </c>
+      <c r="F98" s="96">
+        <v>22.84</v>
+      </c>
+      <c r="G98" s="96">
+        <v>21.88</v>
+      </c>
+      <c r="H98" s="96">
+        <v>21.32</v>
+      </c>
+      <c r="I98" s="96">
+        <v>23.43</v>
+      </c>
+      <c r="J98" s="96">
+        <v>25.62</v>
+      </c>
+      <c r="K98" s="96">
+        <v>20.89</v>
+      </c>
+      <c r="L98" s="96">
+        <v>20.170000000000002</v>
+      </c>
+      <c r="M98" s="96">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="N98" s="97">
+        <v>16.78</v>
+      </c>
+      <c r="O98" s="98">
+        <v>24.93</v>
+      </c>
+      <c r="P98" s="98">
+        <v>24.98</v>
+      </c>
+      <c r="Q98" s="98">
+        <v>24.4</v>
+      </c>
+      <c r="R98" s="98">
+        <v>22.07</v>
+      </c>
+      <c r="S98" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="T98" s="98">
+        <v>24.57</v>
+      </c>
+      <c r="U98" s="98">
+        <v>25.97</v>
+      </c>
+      <c r="V98" s="98">
+        <v>21.54</v>
+      </c>
+      <c r="W98" s="98">
+        <v>20.49</v>
+      </c>
+      <c r="X98" s="98">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="Y98" s="97">
+        <v>17.09</v>
+      </c>
+      <c r="Z98" s="98">
+        <v>23.87</v>
+      </c>
+      <c r="AA98" s="98">
+        <v>23.23</v>
+      </c>
+      <c r="AB98" s="98">
+        <v>21.31</v>
+      </c>
+      <c r="AC98" s="98">
+        <v>21.7</v>
+      </c>
+      <c r="AD98" s="98">
+        <v>20.55</v>
+      </c>
+      <c r="AE98" s="98">
+        <v>22.31</v>
+      </c>
+      <c r="AF98" s="98">
+        <v>25.28</v>
+      </c>
+      <c r="AG98" s="98">
+        <v>20.239999999999998</v>
+      </c>
+      <c r="AH98" s="98">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="AI98" s="98">
+        <v>18.78</v>
+      </c>
+      <c r="AJ98" s="98">
+        <v>16.46</v>
+      </c>
+    </row>
+    <row r="99" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A99" s="99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C99" s="88" t="s">
+        <v>271</v>
+      </c>
+      <c r="D99" s="96">
+        <v>21.34</v>
+      </c>
+      <c r="E99" s="96">
+        <v>20.29</v>
+      </c>
+      <c r="F99" s="96">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="G99" s="96">
+        <v>18.84</v>
+      </c>
+      <c r="H99" s="96">
+        <v>17.7</v>
+      </c>
+      <c r="I99" s="96">
+        <v>19.64</v>
+      </c>
+      <c r="J99" s="96">
+        <v>21.24</v>
+      </c>
+      <c r="K99" s="96">
+        <v>20.16</v>
+      </c>
+      <c r="L99" s="96">
+        <v>19.86</v>
+      </c>
+      <c r="M99" s="96">
+        <v>18.45</v>
+      </c>
+      <c r="N99" s="97">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="O99" s="98">
+        <v>20.83</v>
+      </c>
+      <c r="P99" s="98">
+        <v>20.07</v>
+      </c>
+      <c r="Q99" s="98">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="R99" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="S99" s="98">
+        <v>18.07</v>
+      </c>
+      <c r="T99" s="98">
+        <v>19.29</v>
+      </c>
+      <c r="U99" s="98">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="V99" s="98">
+        <v>19.84</v>
+      </c>
+      <c r="W99" s="98">
+        <v>18.489999999999998</v>
+      </c>
+      <c r="X99" s="98">
+        <v>17.54</v>
+      </c>
+      <c r="Y99" s="97">
+        <v>18.59</v>
+      </c>
+      <c r="Z99" s="98">
+        <v>21.86</v>
+      </c>
+      <c r="AA99" s="98">
+        <v>20.52</v>
+      </c>
+      <c r="AB99" s="98">
+        <v>18.14</v>
+      </c>
+      <c r="AC99" s="98">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="AD99" s="98">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="AE99" s="98">
+        <v>20.02</v>
+      </c>
+      <c r="AF99" s="98">
+        <v>22.69</v>
+      </c>
+      <c r="AG99" s="98">
+        <v>20.5</v>
+      </c>
+      <c r="AH99" s="98">
+        <v>21.3</v>
+      </c>
+      <c r="AI99" s="98">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="AJ99" s="98">
+        <v>17.02</v>
+      </c>
+    </row>
+    <row r="100" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A100" s="99" t="s">
+        <v>272</v>
+      </c>
+      <c r="B100" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C100" s="88" t="s">
+        <v>273</v>
+      </c>
+      <c r="D100" s="96">
+        <v>24.27</v>
+      </c>
+      <c r="E100" s="96">
+        <v>24.12</v>
+      </c>
+      <c r="F100" s="96">
+        <v>22.85</v>
+      </c>
+      <c r="G100" s="96">
+        <v>23.33</v>
+      </c>
+      <c r="H100" s="96">
+        <v>21.59</v>
+      </c>
+      <c r="I100" s="96">
+        <v>25.43</v>
+      </c>
+      <c r="J100" s="96">
+        <v>25.45</v>
+      </c>
+      <c r="K100" s="96">
+        <v>22.91</v>
+      </c>
+      <c r="L100" s="96">
+        <v>21.36</v>
+      </c>
+      <c r="M100" s="96">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="N100" s="97">
+        <v>19.05</v>
+      </c>
+      <c r="O100" s="98">
+        <v>25.29</v>
+      </c>
+      <c r="P100" s="98">
+        <v>23.9</v>
+      </c>
+      <c r="Q100" s="98">
+        <v>23.37</v>
+      </c>
+      <c r="R100" s="98">
+        <v>22.46</v>
+      </c>
+      <c r="S100" s="98">
+        <v>21.41</v>
+      </c>
+      <c r="T100" s="98">
+        <v>24.82</v>
+      </c>
+      <c r="U100" s="98">
+        <v>26.52</v>
+      </c>
+      <c r="V100" s="98">
+        <v>23.75</v>
+      </c>
+      <c r="W100" s="98">
+        <v>20.83</v>
+      </c>
+      <c r="X100" s="98">
+        <v>19.66</v>
+      </c>
+      <c r="Y100" s="97">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="Z100" s="98">
+        <v>23.25</v>
+      </c>
+      <c r="AA100" s="98">
+        <v>24.34</v>
+      </c>
+      <c r="AB100" s="98">
+        <v>22.33</v>
+      </c>
+      <c r="AC100" s="98">
+        <v>24.2</v>
+      </c>
+      <c r="AD100" s="98">
+        <v>21.77</v>
+      </c>
+      <c r="AE100" s="98">
+        <v>26.05</v>
+      </c>
+      <c r="AF100" s="98">
+        <v>24.38</v>
+      </c>
+      <c r="AG100" s="98">
+        <v>22.04</v>
+      </c>
+      <c r="AH100" s="98">
+        <v>21.9</v>
+      </c>
+      <c r="AI100" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="AJ100" s="98">
+        <v>19.46</v>
+      </c>
+    </row>
+    <row r="101" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A101" s="99" t="s">
+        <v>274</v>
+      </c>
+      <c r="B101" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C101" s="88" t="s">
+        <v>275</v>
+      </c>
+      <c r="D101" s="96">
+        <v>22.32</v>
+      </c>
+      <c r="E101" s="96">
+        <v>20.27</v>
+      </c>
+      <c r="F101" s="96">
+        <v>18.14</v>
+      </c>
+      <c r="G101" s="96">
+        <v>18.93</v>
+      </c>
+      <c r="H101" s="96">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I101" s="96">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="J101" s="96">
+        <v>20.64</v>
+      </c>
+      <c r="K101" s="96">
+        <v>21.31</v>
+      </c>
+      <c r="L101" s="96">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="M101" s="96">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="N101" s="97">
+        <v>15.6</v>
+      </c>
+      <c r="O101" s="98">
+        <v>23.15</v>
+      </c>
+      <c r="P101" s="98">
+        <v>20.87</v>
+      </c>
+      <c r="Q101" s="98">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="R101" s="98">
+        <v>19.02</v>
+      </c>
+      <c r="S101" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="T101" s="98">
+        <v>21.37</v>
+      </c>
+      <c r="U101" s="98">
+        <v>21.01</v>
+      </c>
+      <c r="V101" s="98">
+        <v>22.94</v>
+      </c>
+      <c r="W101" s="98">
+        <v>18.29</v>
+      </c>
+      <c r="X101" s="98">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="Y101" s="97">
+        <v>15.85</v>
+      </c>
+      <c r="Z101" s="98">
+        <v>21.5</v>
+      </c>
+      <c r="AA101" s="98">
+        <v>19.68</v>
+      </c>
+      <c r="AB101" s="98">
+        <v>16.68</v>
+      </c>
+      <c r="AC101" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="AD101" s="98">
+        <v>18.36</v>
+      </c>
+      <c r="AE101" s="98">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="AF101" s="98">
+        <v>20.25</v>
+      </c>
+      <c r="AG101" s="98">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="AH101" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="AI101" s="98">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="AJ101" s="98">
+        <v>15.35</v>
+      </c>
+    </row>
+    <row r="102" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A102" s="99" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C102" s="88" t="s">
+        <v>277</v>
+      </c>
+      <c r="D102" s="96">
+        <v>25.81</v>
+      </c>
+      <c r="E102" s="96">
+        <v>24.22</v>
+      </c>
+      <c r="F102" s="96">
+        <v>23.14</v>
+      </c>
+      <c r="G102" s="96">
+        <v>24.01</v>
+      </c>
+      <c r="H102" s="96">
+        <v>22.91</v>
+      </c>
+      <c r="I102" s="96">
+        <v>24.39</v>
+      </c>
+      <c r="J102" s="96">
+        <v>25.65</v>
+      </c>
+      <c r="K102" s="96">
+        <v>21.09</v>
+      </c>
+      <c r="L102" s="96">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="M102" s="96">
+        <v>18.48</v>
+      </c>
+      <c r="N102" s="97">
+        <v>17.22</v>
+      </c>
+      <c r="O102" s="98">
+        <v>26.4</v>
+      </c>
+      <c r="P102" s="98">
+        <v>25.15</v>
+      </c>
+      <c r="Q102" s="98">
+        <v>23.78</v>
+      </c>
+      <c r="R102" s="98">
+        <v>24.45</v>
+      </c>
+      <c r="S102" s="98">
+        <v>23.94</v>
+      </c>
+      <c r="T102" s="98">
+        <v>24.15</v>
+      </c>
+      <c r="U102" s="98">
+        <v>26.55</v>
+      </c>
+      <c r="V102" s="98">
+        <v>21.23</v>
+      </c>
+      <c r="W102" s="98">
+        <v>19.88</v>
+      </c>
+      <c r="X102" s="98">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="Y102" s="97">
+        <v>17.86</v>
+      </c>
+      <c r="Z102" s="98">
+        <v>25.23</v>
+      </c>
+      <c r="AA102" s="98">
+        <v>23.28</v>
+      </c>
+      <c r="AB102" s="98">
+        <v>22.5</v>
+      </c>
+      <c r="AC102" s="98">
+        <v>23.56</v>
+      </c>
+      <c r="AD102" s="98">
+        <v>21.89</v>
+      </c>
+      <c r="AE102" s="98">
+        <v>24.64</v>
+      </c>
+      <c r="AF102" s="98">
+        <v>24.74</v>
+      </c>
+      <c r="AG102" s="98">
+        <v>20.95</v>
+      </c>
+      <c r="AH102" s="98">
+        <v>19.29</v>
+      </c>
+      <c r="AI102" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="AJ102" s="98">
+        <v>16.57</v>
+      </c>
+    </row>
+    <row r="103" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A103" s="99" t="s">
+        <v>73</v>
+      </c>
+      <c r="B103" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C103" s="87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="96">
+        <v>23.53</v>
+      </c>
+      <c r="E103" s="96">
+        <v>23.29</v>
+      </c>
+      <c r="F103" s="96">
+        <v>22.98</v>
+      </c>
+      <c r="G103" s="96">
+        <v>22.74</v>
+      </c>
+      <c r="H103" s="96">
+        <v>23.09</v>
+      </c>
+      <c r="I103" s="96">
+        <v>24.58</v>
+      </c>
+      <c r="J103" s="96">
+        <v>24.5</v>
+      </c>
+      <c r="K103" s="96">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="L103" s="96">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="M103" s="96">
+        <v>17.54</v>
+      </c>
+      <c r="N103" s="97">
+        <v>15.77</v>
+      </c>
+      <c r="O103" s="98">
+        <v>24.61</v>
+      </c>
+      <c r="P103" s="98">
+        <v>24.53</v>
+      </c>
+      <c r="Q103" s="98">
+        <v>24.04</v>
+      </c>
+      <c r="R103" s="98">
+        <v>23.46</v>
+      </c>
+      <c r="S103" s="98">
+        <v>23.92</v>
+      </c>
+      <c r="T103" s="98">
+        <v>25.4</v>
+      </c>
+      <c r="U103" s="98">
+        <v>25.59</v>
+      </c>
+      <c r="V103" s="98">
+        <v>20.94</v>
+      </c>
+      <c r="W103" s="98">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="X103" s="98">
+        <v>18.28</v>
+      </c>
+      <c r="Y103" s="97">
+        <v>16.37</v>
+      </c>
+      <c r="Z103" s="98">
+        <v>22.49</v>
+      </c>
+      <c r="AA103" s="98">
+        <v>22.09</v>
+      </c>
+      <c r="AB103" s="98">
+        <v>21.95</v>
+      </c>
+      <c r="AC103" s="98">
+        <v>22.04</v>
+      </c>
+      <c r="AD103" s="98">
+        <v>22.27</v>
+      </c>
+      <c r="AE103" s="98">
+        <v>23.78</v>
+      </c>
+      <c r="AF103" s="98">
+        <v>23.44</v>
+      </c>
+      <c r="AG103" s="98">
+        <v>19.47</v>
+      </c>
+      <c r="AH103" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="AI103" s="98">
+        <v>16.82</v>
+      </c>
+      <c r="AJ103" s="98">
+        <v>15.19</v>
+      </c>
+    </row>
+    <row r="104" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A104" s="99" t="s">
+        <v>278</v>
+      </c>
+      <c r="B104" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="88" t="s">
+        <v>279</v>
+      </c>
+      <c r="D104" s="96">
+        <v>25.19</v>
+      </c>
+      <c r="E104" s="96">
+        <v>24.89</v>
+      </c>
+      <c r="F104" s="96">
+        <v>24.88</v>
+      </c>
+      <c r="G104" s="96">
+        <v>24.97</v>
+      </c>
+      <c r="H104" s="96">
+        <v>26.15</v>
+      </c>
+      <c r="I104" s="96">
+        <v>26.47</v>
+      </c>
+      <c r="J104" s="96">
+        <v>26.05</v>
+      </c>
+      <c r="K104" s="96">
+        <v>21.34</v>
+      </c>
+      <c r="L104" s="96">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="M104" s="96">
+        <v>17.88</v>
+      </c>
+      <c r="N104" s="97">
+        <v>15.92</v>
+      </c>
+      <c r="O104" s="98">
+        <v>27.85</v>
+      </c>
+      <c r="P104" s="98">
+        <v>27.17</v>
+      </c>
+      <c r="Q104" s="98">
+        <v>27.34</v>
+      </c>
+      <c r="R104" s="98">
+        <v>27.45</v>
+      </c>
+      <c r="S104" s="98">
+        <v>28.79</v>
+      </c>
+      <c r="T104" s="98">
+        <v>29.3</v>
+      </c>
+      <c r="U104" s="98">
+        <v>28.82</v>
+      </c>
+      <c r="V104" s="98">
+        <v>23.25</v>
+      </c>
+      <c r="W104" s="98">
+        <v>20.85</v>
+      </c>
+      <c r="X104" s="98">
+        <v>19.14</v>
+      </c>
+      <c r="Y104" s="97">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="Z104" s="98">
+        <v>22.85</v>
+      </c>
+      <c r="AA104" s="98">
+        <v>22.89</v>
+      </c>
+      <c r="AB104" s="98">
+        <v>22.7</v>
+      </c>
+      <c r="AC104" s="98">
+        <v>22.77</v>
+      </c>
+      <c r="AD104" s="98">
+        <v>23.81</v>
+      </c>
+      <c r="AE104" s="98">
+        <v>23.96</v>
+      </c>
+      <c r="AF104" s="98">
+        <v>23.6</v>
+      </c>
+      <c r="AG104" s="98">
+        <v>19.63</v>
+      </c>
+      <c r="AH104" s="98">
+        <v>17.5</v>
+      </c>
+      <c r="AI104" s="98">
+        <v>16.75</v>
+      </c>
+      <c r="AJ104" s="98">
+        <v>14.52</v>
+      </c>
+    </row>
+    <row r="105" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A105" s="99" t="s">
+        <v>280</v>
+      </c>
+      <c r="B105" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C105" s="88" t="s">
+        <v>281</v>
+      </c>
+      <c r="D105" s="96">
+        <v>16.87</v>
+      </c>
+      <c r="E105" s="96">
+        <v>16.98</v>
+      </c>
+      <c r="F105" s="96">
+        <v>17.43</v>
+      </c>
+      <c r="G105" s="96">
+        <v>16.63</v>
+      </c>
+      <c r="H105" s="96">
+        <v>15.05</v>
+      </c>
+      <c r="I105" s="96">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="J105" s="96">
+        <v>16.71</v>
+      </c>
+      <c r="K105" s="96">
+        <v>15.2</v>
+      </c>
+      <c r="L105" s="96">
+        <v>13.97</v>
+      </c>
+      <c r="M105" s="96">
+        <v>12.66</v>
+      </c>
+      <c r="N105" s="97">
+        <v>13.28</v>
+      </c>
+      <c r="O105" s="98">
+        <v>19.21</v>
+      </c>
+      <c r="P105" s="98">
+        <v>18.02</v>
+      </c>
+      <c r="Q105" s="98">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="R105" s="98">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="S105" s="98">
+        <v>15.67</v>
+      </c>
+      <c r="T105" s="98">
+        <v>19.78</v>
+      </c>
+      <c r="U105" s="98">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="V105" s="98">
+        <v>16.07</v>
+      </c>
+      <c r="W105" s="98">
+        <v>15.92</v>
+      </c>
+      <c r="X105" s="98">
+        <v>13.58</v>
+      </c>
+      <c r="Y105" s="97">
+        <v>14.82</v>
+      </c>
+      <c r="Z105" s="98">
+        <v>14.78</v>
+      </c>
+      <c r="AA105" s="98">
+        <v>16.05</v>
+      </c>
+      <c r="AB105" s="98">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="AC105" s="98">
+        <v>15.7</v>
+      </c>
+      <c r="AD105" s="98">
+        <v>14.5</v>
+      </c>
+      <c r="AE105" s="98">
+        <v>17.03</v>
+      </c>
+      <c r="AF105" s="98">
+        <v>15.84</v>
+      </c>
+      <c r="AG105" s="98">
+        <v>14.46</v>
+      </c>
+      <c r="AH105" s="98">
+        <v>12.32</v>
+      </c>
+      <c r="AI105" s="98">
+        <v>11.88</v>
+      </c>
+      <c r="AJ105" s="98">
+        <v>11.98</v>
+      </c>
+    </row>
+    <row r="106" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A106" s="99" t="s">
+        <v>282</v>
+      </c>
+      <c r="B106" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C106" s="88" t="s">
+        <v>283</v>
+      </c>
+      <c r="D106" s="96">
+        <v>24.4</v>
+      </c>
+      <c r="E106" s="96">
+        <v>24.03</v>
+      </c>
+      <c r="F106" s="96">
+        <v>22.42</v>
+      </c>
+      <c r="G106" s="96">
+        <v>20.68</v>
+      </c>
+      <c r="H106" s="96">
+        <v>21.51</v>
+      </c>
+      <c r="I106" s="96">
+        <v>23.59</v>
+      </c>
+      <c r="J106" s="96">
+        <v>22.22</v>
+      </c>
+      <c r="K106" s="96">
+        <v>20.02</v>
+      </c>
+      <c r="L106" s="96">
+        <v>16.98</v>
+      </c>
+      <c r="M106" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="N106" s="97">
+        <v>14.04</v>
+      </c>
+      <c r="O106" s="98">
+        <v>23.18</v>
+      </c>
+      <c r="P106" s="98">
+        <v>24.31</v>
+      </c>
+      <c r="Q106" s="98">
+        <v>23.16</v>
+      </c>
+      <c r="R106" s="98">
+        <v>21.12</v>
+      </c>
+      <c r="S106" s="98">
+        <v>21.96</v>
+      </c>
+      <c r="T106" s="98">
+        <v>24.61</v>
+      </c>
+      <c r="U106" s="98">
+        <v>22.69</v>
+      </c>
+      <c r="V106" s="98">
+        <v>21.94</v>
+      </c>
+      <c r="W106" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="X106" s="98">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="Y106" s="97">
+        <v>13.77</v>
+      </c>
+      <c r="Z106" s="98">
+        <v>25.67</v>
+      </c>
+      <c r="AA106" s="98">
+        <v>23.74</v>
+      </c>
+      <c r="AB106" s="98">
+        <v>21.66</v>
+      </c>
+      <c r="AC106" s="98">
+        <v>20.23</v>
+      </c>
+      <c r="AD106" s="98">
+        <v>21.04</v>
+      </c>
+      <c r="AE106" s="98">
+        <v>22.53</v>
+      </c>
+      <c r="AF106" s="98">
+        <v>21.74</v>
+      </c>
+      <c r="AG106" s="98">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="AH106" s="98">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="AI106" s="98">
+        <v>14.85</v>
+      </c>
+      <c r="AJ106" s="98">
+        <v>14.32</v>
+      </c>
+    </row>
+    <row r="107" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A107" s="99" t="s">
+        <v>284</v>
+      </c>
+      <c r="B107" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107" s="88" t="s">
+        <v>285</v>
+      </c>
+      <c r="D107" s="96">
+        <v>21.42</v>
+      </c>
+      <c r="E107" s="96">
+        <v>21.31</v>
+      </c>
+      <c r="F107" s="96">
+        <v>21.17</v>
+      </c>
+      <c r="G107" s="96">
+        <v>19.64</v>
+      </c>
+      <c r="H107" s="96">
+        <v>20.76</v>
+      </c>
+      <c r="I107" s="96">
+        <v>22.79</v>
+      </c>
+      <c r="J107" s="96">
+        <v>21.83</v>
+      </c>
+      <c r="K107" s="96">
+        <v>16.36</v>
+      </c>
+      <c r="L107" s="96">
+        <v>15.69</v>
+      </c>
+      <c r="M107" s="96">
+        <v>14.46</v>
+      </c>
+      <c r="N107" s="97">
+        <v>12.39</v>
+      </c>
+      <c r="O107" s="98">
+        <v>21.58</v>
+      </c>
+      <c r="P107" s="98">
+        <v>21.64</v>
+      </c>
+      <c r="Q107" s="98">
+        <v>21.17</v>
+      </c>
+      <c r="R107" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="S107" s="98">
+        <v>20.81</v>
+      </c>
+      <c r="T107" s="98">
+        <v>22.95</v>
+      </c>
+      <c r="U107" s="98">
+        <v>22.27</v>
+      </c>
+      <c r="V107" s="98">
+        <v>16.71</v>
+      </c>
+      <c r="W107" s="98">
+        <v>15.8</v>
+      </c>
+      <c r="X107" s="98">
+        <v>14.31</v>
+      </c>
+      <c r="Y107" s="97">
+        <v>12.72</v>
+      </c>
+      <c r="Z107" s="98">
+        <v>21.25</v>
+      </c>
+      <c r="AA107" s="98">
+        <v>20.97</v>
+      </c>
+      <c r="AB107" s="98">
+        <v>21.16</v>
+      </c>
+      <c r="AC107" s="98">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="AD107" s="98">
+        <v>20.7</v>
+      </c>
+      <c r="AE107" s="98">
+        <v>22.62</v>
+      </c>
+      <c r="AF107" s="98">
+        <v>21.39</v>
+      </c>
+      <c r="AG107" s="98">
+        <v>16</v>
+      </c>
+      <c r="AH107" s="98">
+        <v>15.58</v>
+      </c>
+      <c r="AI107" s="98">
+        <v>14.61</v>
+      </c>
+      <c r="AJ107" s="98">
+        <v>12.06</v>
+      </c>
+    </row>
+    <row r="108" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A108" s="99" t="s">
+        <v>286</v>
+      </c>
+      <c r="B108" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C108" s="88" t="s">
+        <v>287</v>
+      </c>
+      <c r="D108" s="96">
+        <v>24.2</v>
+      </c>
+      <c r="E108" s="96">
+        <v>23.86</v>
+      </c>
+      <c r="F108" s="96">
+        <v>24.17</v>
+      </c>
+      <c r="G108" s="96">
+        <v>24.03</v>
+      </c>
+      <c r="H108" s="96">
+        <v>22.6</v>
+      </c>
+      <c r="I108" s="96">
+        <v>26.99</v>
+      </c>
+      <c r="J108" s="96">
+        <v>26.76</v>
+      </c>
+      <c r="K108" s="96">
+        <v>18</v>
+      </c>
+      <c r="L108" s="96">
+        <v>17.91</v>
+      </c>
+      <c r="M108" s="96">
+        <v>16.22</v>
+      </c>
+      <c r="N108" s="97">
+        <v>13.44</v>
+      </c>
+      <c r="O108" s="98">
+        <v>26.35</v>
+      </c>
+      <c r="P108" s="98">
+        <v>24.05</v>
+      </c>
+      <c r="Q108" s="98">
+        <v>25.91</v>
+      </c>
+      <c r="R108" s="98">
+        <v>23.72</v>
+      </c>
+      <c r="S108" s="98">
+        <v>23.81</v>
+      </c>
+      <c r="T108" s="98">
+        <v>26.62</v>
+      </c>
+      <c r="U108" s="98">
+        <v>26.08</v>
+      </c>
+      <c r="V108" s="98">
+        <v>19</v>
+      </c>
+      <c r="W108" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="X108" s="98">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="Y108" s="97">
+        <v>14.05</v>
+      </c>
+      <c r="Z108" s="98">
+        <v>22.05</v>
+      </c>
+      <c r="AA108" s="98">
+        <v>23.66</v>
+      </c>
+      <c r="AB108" s="98">
+        <v>22.4</v>
+      </c>
+      <c r="AC108" s="98">
+        <v>24.34</v>
+      </c>
+      <c r="AD108" s="98">
+        <v>21.37</v>
+      </c>
+      <c r="AE108" s="98">
+        <v>27.35</v>
+      </c>
+      <c r="AF108" s="98">
+        <v>27.46</v>
+      </c>
+      <c r="AG108" s="98">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AH108" s="98">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="AI108" s="98">
+        <v>15.49</v>
+      </c>
+      <c r="AJ108" s="98">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="109" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A109" s="99" t="s">
+        <v>288</v>
+      </c>
+      <c r="B109" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C109" s="88" t="s">
+        <v>289</v>
+      </c>
+      <c r="D109" s="96">
+        <v>21.81</v>
+      </c>
+      <c r="E109" s="96">
+        <v>21.33</v>
+      </c>
+      <c r="F109" s="96">
+        <v>20.32</v>
+      </c>
+      <c r="G109" s="96">
+        <v>20.13</v>
+      </c>
+      <c r="H109" s="96">
+        <v>20.54</v>
+      </c>
+      <c r="I109" s="96">
+        <v>21.09</v>
+      </c>
+      <c r="J109" s="96">
+        <v>22.17</v>
+      </c>
+      <c r="K109" s="96">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="L109" s="96">
+        <v>19.03</v>
+      </c>
+      <c r="M109" s="96">
+        <v>18.47</v>
+      </c>
+      <c r="N109" s="97">
+        <v>15.34</v>
+      </c>
+      <c r="O109" s="98">
+        <v>22.37</v>
+      </c>
+      <c r="P109" s="98">
+        <v>21.77</v>
+      </c>
+      <c r="Q109" s="98">
+        <v>20.36</v>
+      </c>
+      <c r="R109" s="98">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="S109" s="98">
+        <v>21.17</v>
+      </c>
+      <c r="T109" s="98">
+        <v>21.12</v>
+      </c>
+      <c r="U109" s="98">
+        <v>22.91</v>
+      </c>
+      <c r="V109" s="98">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="W109" s="98">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="X109" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="Y109" s="97">
+        <v>15.6</v>
+      </c>
+      <c r="Z109" s="98">
+        <v>21.25</v>
+      </c>
+      <c r="AA109" s="98">
+        <v>20.88</v>
+      </c>
+      <c r="AB109" s="98">
+        <v>20.29</v>
+      </c>
+      <c r="AC109" s="98">
+        <v>20.93</v>
+      </c>
+      <c r="AD109" s="98">
+        <v>19.89</v>
+      </c>
+      <c r="AE109" s="98">
+        <v>21.05</v>
+      </c>
+      <c r="AF109" s="98">
+        <v>21.41</v>
+      </c>
+      <c r="AG109" s="98">
+        <v>20.5</v>
+      </c>
+      <c r="AH109" s="98">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="AI109" s="98">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AJ109" s="98">
+        <v>15.07</v>
+      </c>
+    </row>
+    <row r="110" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A110" s="99" t="s">
+        <v>290</v>
+      </c>
+      <c r="B110" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C110" s="88" t="s">
+        <v>291</v>
+      </c>
+      <c r="D110" s="96">
+        <v>22.02</v>
+      </c>
+      <c r="E110" s="96">
+        <v>23.01</v>
+      </c>
+      <c r="F110" s="96">
+        <v>22.09</v>
+      </c>
+      <c r="G110" s="96">
+        <v>21.45</v>
+      </c>
+      <c r="H110" s="96">
+        <v>22.22</v>
+      </c>
+      <c r="I110" s="96">
+        <v>23.62</v>
+      </c>
+      <c r="J110" s="96">
+        <v>24.12</v>
+      </c>
+      <c r="K110" s="96">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="L110" s="96">
+        <v>20.51</v>
+      </c>
+      <c r="M110" s="96">
+        <v>16.72</v>
+      </c>
+      <c r="N110" s="97">
+        <v>15.58</v>
+      </c>
+      <c r="O110" s="98">
+        <v>22.62</v>
+      </c>
+      <c r="P110" s="98">
+        <v>24.18</v>
+      </c>
+      <c r="Q110" s="98">
+        <v>23.11</v>
+      </c>
+      <c r="R110" s="98">
+        <v>21.6</v>
+      </c>
+      <c r="S110" s="98">
+        <v>22.19</v>
+      </c>
+      <c r="T110" s="98">
+        <v>24.8</v>
+      </c>
+      <c r="U110" s="98">
+        <v>24.37</v>
+      </c>
+      <c r="V110" s="98">
+        <v>19.72</v>
+      </c>
+      <c r="W110" s="98">
+        <v>20.97</v>
+      </c>
+      <c r="X110" s="98">
+        <v>17.12</v>
+      </c>
+      <c r="Y110" s="97">
+        <v>15.52</v>
+      </c>
+      <c r="Z110" s="98">
+        <v>21.43</v>
+      </c>
+      <c r="AA110" s="98">
+        <v>21.85</v>
+      </c>
+      <c r="AB110" s="98">
+        <v>21.09</v>
+      </c>
+      <c r="AC110" s="98">
+        <v>21.31</v>
+      </c>
+      <c r="AD110" s="98">
+        <v>22.24</v>
+      </c>
+      <c r="AE110" s="98">
+        <v>22.45</v>
+      </c>
+      <c r="AF110" s="98">
+        <v>23.88</v>
+      </c>
+      <c r="AG110" s="98">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="AH110" s="98">
+        <v>20.05</v>
+      </c>
+      <c r="AI110" s="98">
+        <v>16.32</v>
+      </c>
+      <c r="AJ110" s="98">
+        <v>15.63</v>
+      </c>
+    </row>
+    <row r="111" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A111" s="99" t="s">
+        <v>292</v>
+      </c>
+      <c r="B111" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="88" t="s">
+        <v>293</v>
+      </c>
+      <c r="D111" s="96">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="E111" s="96">
+        <v>18.07</v>
+      </c>
+      <c r="F111" s="96">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="G111" s="96">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="H111" s="96">
+        <v>17.8</v>
+      </c>
+      <c r="I111" s="96">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="J111" s="96">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="K111" s="96">
+        <v>18.36</v>
+      </c>
+      <c r="L111" s="96">
+        <v>17.18</v>
+      </c>
+      <c r="M111" s="96">
+        <v>15.55</v>
+      </c>
+      <c r="N111" s="97">
+        <v>14.87</v>
+      </c>
+      <c r="O111" s="98">
+        <v>18.57</v>
+      </c>
+      <c r="P111" s="98">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="Q111" s="98">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="R111" s="98">
+        <v>17.95</v>
+      </c>
+      <c r="S111" s="98">
+        <v>17.13</v>
+      </c>
+      <c r="T111" s="98">
+        <v>20.46</v>
+      </c>
+      <c r="U111" s="98">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="V111" s="98">
+        <v>17.87</v>
+      </c>
+      <c r="W111" s="98">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="X111" s="98">
+        <v>16.29</v>
+      </c>
+      <c r="Y111" s="97">
+        <v>15.13</v>
+      </c>
+      <c r="Z111" s="98">
+        <v>17.29</v>
+      </c>
+      <c r="AA111" s="98">
+        <v>17</v>
+      </c>
+      <c r="AB111" s="98">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AC111" s="98">
+        <v>16.89</v>
+      </c>
+      <c r="AD111" s="98">
+        <v>18.46</v>
+      </c>
+      <c r="AE111" s="98">
+        <v>19.53</v>
+      </c>
+      <c r="AF111" s="98">
+        <v>17.29</v>
+      </c>
+      <c r="AG111" s="98">
+        <v>18.87</v>
+      </c>
+      <c r="AH111" s="98">
+        <v>16.47</v>
+      </c>
+      <c r="AI111" s="98">
+        <v>14.76</v>
+      </c>
+      <c r="AJ111" s="98">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A112" s="99" t="s">
+        <v>294</v>
+      </c>
+      <c r="B112" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C112" s="88" t="s">
+        <v>295</v>
+      </c>
+      <c r="D112" s="96">
+        <v>27.57</v>
+      </c>
+      <c r="E112" s="96">
+        <v>26.5</v>
+      </c>
+      <c r="F112" s="96">
+        <v>25.58</v>
+      </c>
+      <c r="G112" s="96">
+        <v>26.57</v>
+      </c>
+      <c r="H112" s="96">
+        <v>26.29</v>
+      </c>
+      <c r="I112" s="96">
+        <v>28.16</v>
+      </c>
+      <c r="J112" s="96">
+        <v>28.72</v>
+      </c>
+      <c r="K112" s="96">
+        <v>24.68</v>
+      </c>
+      <c r="L112" s="96">
+        <v>23.43</v>
+      </c>
+      <c r="M112" s="96">
+        <v>21.57</v>
+      </c>
+      <c r="N112" s="97">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="O112" s="98">
+        <v>28.04</v>
+      </c>
+      <c r="P112" s="98">
+        <v>28.07</v>
+      </c>
+      <c r="Q112" s="98">
+        <v>26.44</v>
+      </c>
+      <c r="R112" s="98">
+        <v>27.36</v>
+      </c>
+      <c r="S112" s="98">
+        <v>26.75</v>
+      </c>
+      <c r="T112" s="98">
+        <v>27.48</v>
+      </c>
+      <c r="U112" s="98">
+        <v>29.58</v>
+      </c>
+      <c r="V112" s="98">
+        <v>24.98</v>
+      </c>
+      <c r="W112" s="98">
+        <v>23.11</v>
+      </c>
+      <c r="X112" s="98">
+        <v>22.14</v>
+      </c>
+      <c r="Y112" s="97">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="Z112" s="98">
+        <v>27.09</v>
+      </c>
+      <c r="AA112" s="98">
+        <v>24.9</v>
+      </c>
+      <c r="AB112" s="98">
+        <v>24.7</v>
+      </c>
+      <c r="AC112" s="98">
+        <v>25.75</v>
+      </c>
+      <c r="AD112" s="98">
+        <v>25.81</v>
+      </c>
+      <c r="AE112" s="98">
+        <v>28.86</v>
+      </c>
+      <c r="AF112" s="98">
+        <v>27.84</v>
+      </c>
+      <c r="AG112" s="98">
+        <v>24.37</v>
+      </c>
+      <c r="AH112" s="98">
+        <v>23.76</v>
+      </c>
+      <c r="AI112" s="98">
+        <v>20.99</v>
+      </c>
+      <c r="AJ112" s="98">
+        <v>20.09</v>
+      </c>
+    </row>
+    <row r="113" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A113" s="99" t="s">
+        <v>296</v>
+      </c>
+      <c r="B113" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C113" s="88" t="s">
+        <v>297</v>
+      </c>
+      <c r="D113" s="96">
+        <v>21.85</v>
+      </c>
+      <c r="E113" s="96">
+        <v>22.6</v>
+      </c>
+      <c r="F113" s="96">
+        <v>23.64</v>
+      </c>
+      <c r="G113" s="96">
+        <v>22.73</v>
+      </c>
+      <c r="H113" s="96">
+        <v>22.42</v>
+      </c>
+      <c r="I113" s="96">
+        <v>21.21</v>
+      </c>
+      <c r="J113" s="96">
+        <v>25.22</v>
+      </c>
+      <c r="K113" s="96">
+        <v>17.63</v>
+      </c>
+      <c r="L113" s="96">
+        <v>18.71</v>
+      </c>
+      <c r="M113" s="96">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="N113" s="97">
+        <v>14.99</v>
+      </c>
+      <c r="O113" s="98">
+        <v>22.17</v>
+      </c>
+      <c r="P113" s="98">
+        <v>24</v>
+      </c>
+      <c r="Q113" s="98">
+        <v>23.35</v>
+      </c>
+      <c r="R113" s="98">
+        <v>22.59</v>
+      </c>
+      <c r="S113" s="98">
+        <v>21.85</v>
+      </c>
+      <c r="T113" s="98">
+        <v>21.63</v>
+      </c>
+      <c r="U113" s="98">
+        <v>25.52</v>
+      </c>
+      <c r="V113" s="98">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="W113" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="X113" s="98">
+        <v>17.47</v>
+      </c>
+      <c r="Y113" s="97">
+        <v>15.25</v>
+      </c>
+      <c r="Z113" s="98">
+        <v>21.52</v>
+      </c>
+      <c r="AA113" s="98">
+        <v>21.15</v>
+      </c>
+      <c r="AB113" s="98">
+        <v>23.93</v>
+      </c>
+      <c r="AC113" s="98">
+        <v>22.88</v>
+      </c>
+      <c r="AD113" s="98">
+        <v>23.02</v>
+      </c>
+      <c r="AE113" s="98">
+        <v>20.77</v>
+      </c>
+      <c r="AF113" s="98">
+        <v>24.9</v>
+      </c>
+      <c r="AG113" s="98">
+        <v>18.03</v>
+      </c>
+      <c r="AH113" s="98">
+        <v>19.28</v>
+      </c>
+      <c r="AI113" s="98">
+        <v>15.98</v>
+      </c>
+      <c r="AJ113" s="98">
+        <v>14.72</v>
+      </c>
+    </row>
+    <row r="114" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A114" s="99" t="s">
+        <v>74</v>
+      </c>
+      <c r="B114" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C114" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="96">
+        <v>17.13</v>
+      </c>
+      <c r="E114" s="96">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="F114" s="96">
+        <v>15.7</v>
+      </c>
+      <c r="G114" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="H114" s="96">
+        <v>15.97</v>
+      </c>
+      <c r="I114" s="96">
+        <v>16.21</v>
+      </c>
+      <c r="J114" s="96">
+        <v>16.66</v>
+      </c>
+      <c r="K114" s="96">
+        <v>14.81</v>
+      </c>
+      <c r="L114" s="96">
+        <v>14.4</v>
+      </c>
+      <c r="M114" s="96">
+        <v>13.55</v>
+      </c>
+      <c r="N114" s="97">
+        <v>12.25</v>
+      </c>
+      <c r="O114" s="98">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="P114" s="98">
+        <v>18.21</v>
+      </c>
+      <c r="Q114" s="98">
+        <v>17</v>
+      </c>
+      <c r="R114" s="98">
+        <v>17.64</v>
+      </c>
+      <c r="S114" s="98">
+        <v>17.73</v>
+      </c>
+      <c r="T114" s="98">
+        <v>17.75</v>
+      </c>
+      <c r="U114" s="98">
+        <v>18.23</v>
+      </c>
+      <c r="V114" s="98">
+        <v>15.93</v>
+      </c>
+      <c r="W114" s="98">
+        <v>15.53</v>
+      </c>
+      <c r="X114" s="98">
+        <v>14.75</v>
+      </c>
+      <c r="Y114" s="97">
+        <v>13.16</v>
+      </c>
+      <c r="Z114" s="98">
+        <v>15.68</v>
+      </c>
+      <c r="AA114" s="98">
+        <v>15.27</v>
+      </c>
+      <c r="AB114" s="98">
+        <v>14.54</v>
+      </c>
+      <c r="AC114" s="98">
+        <v>14.3</v>
+      </c>
+      <c r="AD114" s="98">
+        <v>14.39</v>
+      </c>
+      <c r="AE114" s="98">
+        <v>14.82</v>
+      </c>
+      <c r="AF114" s="98">
+        <v>15.24</v>
+      </c>
+      <c r="AG114" s="98">
+        <v>13.79</v>
+      </c>
+      <c r="AH114" s="98">
+        <v>13.35</v>
+      </c>
+      <c r="AI114" s="98">
+        <v>12.45</v>
+      </c>
+      <c r="AJ114" s="98">
+        <v>11.42</v>
+      </c>
+    </row>
+    <row r="115" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A115" s="99" t="s">
+        <v>298</v>
+      </c>
+      <c r="B115" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C115" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="D115" s="96">
+        <v>18.14</v>
+      </c>
+      <c r="E115" s="96">
+        <v>17.59</v>
+      </c>
+      <c r="F115" s="96">
+        <v>16.46</v>
+      </c>
+      <c r="G115" s="96">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="H115" s="96">
+        <v>16.84</v>
+      </c>
+      <c r="I115" s="96">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="J115" s="96">
+        <v>17.29</v>
+      </c>
+      <c r="K115" s="96">
+        <v>14.99</v>
+      </c>
+      <c r="L115" s="96">
+        <v>14.54</v>
+      </c>
+      <c r="M115" s="96">
+        <v>13.79</v>
+      </c>
+      <c r="N115" s="97">
+        <v>12.57</v>
+      </c>
+      <c r="O115" s="98">
+        <v>20.37</v>
+      </c>
+      <c r="P115" s="98">
+        <v>19.73</v>
+      </c>
+      <c r="Q115" s="98">
+        <v>18.39</v>
+      </c>
+      <c r="R115" s="98">
+        <v>19.68</v>
+      </c>
+      <c r="S115" s="98">
+        <v>19.47</v>
+      </c>
+      <c r="T115" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="U115" s="98">
+        <v>19.45</v>
+      </c>
+      <c r="V115" s="98">
+        <v>16.77</v>
+      </c>
+      <c r="W115" s="98">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="X115" s="98">
+        <v>15.53</v>
+      </c>
+      <c r="Y115" s="97">
+        <v>14.03</v>
+      </c>
+      <c r="Z115" s="98">
+        <v>16.27</v>
+      </c>
+      <c r="AA115" s="98">
+        <v>15.78</v>
+      </c>
+      <c r="AB115" s="98">
+        <v>14.83</v>
+      </c>
+      <c r="AC115" s="98">
+        <v>14.37</v>
+      </c>
+      <c r="AD115" s="98">
+        <v>14.59</v>
+      </c>
+      <c r="AE115" s="98">
+        <v>14.92</v>
+      </c>
+      <c r="AF115" s="98">
+        <v>15.45</v>
+      </c>
+      <c r="AG115" s="98">
+        <v>13.45</v>
+      </c>
+      <c r="AH115" s="98">
+        <v>13.07</v>
+      </c>
+      <c r="AI115" s="98">
+        <v>12.27</v>
+      </c>
+      <c r="AJ115" s="98">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A116" s="99" t="s">
+        <v>300</v>
+      </c>
+      <c r="B116" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C116" s="88" t="s">
+        <v>301</v>
+      </c>
+      <c r="D116" s="96">
+        <v>17.7</v>
+      </c>
+      <c r="E116" s="96">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="F116" s="96">
+        <v>17.39</v>
+      </c>
+      <c r="G116" s="96">
+        <v>17.13</v>
+      </c>
+      <c r="H116" s="96">
+        <v>18.2</v>
+      </c>
+      <c r="I116" s="96">
+        <v>18.97</v>
+      </c>
+      <c r="J116" s="96">
+        <v>20.73</v>
+      </c>
+      <c r="K116" s="96">
+        <v>18.18</v>
+      </c>
+      <c r="L116" s="96">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="M116" s="96">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="N116" s="97">
+        <v>14.98</v>
+      </c>
+      <c r="O116" s="98">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="P116" s="98">
+        <v>19.48</v>
+      </c>
+      <c r="Q116" s="98">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="R116" s="98">
+        <v>18</v>
+      </c>
+      <c r="S116" s="98">
+        <v>19.86</v>
+      </c>
+      <c r="T116" s="98">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="U116" s="98">
+        <v>22.82</v>
+      </c>
+      <c r="V116" s="98">
+        <v>18.59</v>
+      </c>
+      <c r="W116" s="98">
+        <v>18.38</v>
+      </c>
+      <c r="X116" s="98">
+        <v>18.39</v>
+      </c>
+      <c r="Y116" s="97">
+        <v>15.77</v>
+      </c>
+      <c r="Z116" s="98">
+        <v>16.04</v>
+      </c>
+      <c r="AA116" s="98">
+        <v>17.04</v>
+      </c>
+      <c r="AB116" s="98">
+        <v>15.79</v>
+      </c>
+      <c r="AC116" s="98">
+        <v>16.36</v>
+      </c>
+      <c r="AD116" s="98">
+        <v>16.72</v>
+      </c>
+      <c r="AE116" s="98">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="AF116" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="AG116" s="98">
+        <v>17.8</v>
+      </c>
+      <c r="AH116" s="98">
+        <v>15.52</v>
+      </c>
+      <c r="AI116" s="98">
+        <v>15.35</v>
+      </c>
+      <c r="AJ116" s="98">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="117" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A117" s="99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B117" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C117" s="88" t="s">
+        <v>303</v>
+      </c>
+      <c r="D117" s="96">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="E117" s="96">
+        <v>20.32</v>
+      </c>
+      <c r="F117" s="96">
+        <v>18.02</v>
+      </c>
+      <c r="G117" s="96">
+        <v>18.86</v>
+      </c>
+      <c r="H117" s="96">
+        <v>17.12</v>
+      </c>
+      <c r="I117" s="96">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="J117" s="96">
+        <v>18.32</v>
+      </c>
+      <c r="K117" s="96">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="L117" s="96">
+        <v>20.59</v>
+      </c>
+      <c r="M117" s="96">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="N117" s="97">
+        <v>14.01</v>
+      </c>
+      <c r="O117" s="98">
+        <v>23</v>
+      </c>
+      <c r="P117" s="98">
+        <v>21.58</v>
+      </c>
+      <c r="Q117" s="98">
+        <v>19.04</v>
+      </c>
+      <c r="R117" s="98">
+        <v>20.95</v>
+      </c>
+      <c r="S117" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="T117" s="98">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="U117" s="98">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="V117" s="98">
+        <v>21.62</v>
+      </c>
+      <c r="W117" s="98">
+        <v>22.39</v>
+      </c>
+      <c r="X117" s="98">
+        <v>17.13</v>
+      </c>
+      <c r="Y117" s="97">
+        <v>13.8</v>
+      </c>
+      <c r="Z117" s="98">
+        <v>17.41</v>
+      </c>
+      <c r="AA117" s="98">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AB117" s="98">
+        <v>17.03</v>
+      </c>
+      <c r="AC117" s="98">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="AD117" s="98">
+        <v>16.39</v>
+      </c>
+      <c r="AE117" s="98">
+        <v>18.36</v>
+      </c>
+      <c r="AF117" s="98">
+        <v>18.53</v>
+      </c>
+      <c r="AG117" s="98">
+        <v>17.46</v>
+      </c>
+      <c r="AH117" s="98">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="AI117" s="98">
+        <v>15.28</v>
+      </c>
+      <c r="AJ117" s="98">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A118" s="99" t="s">
+        <v>304</v>
+      </c>
+      <c r="B118" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C118" s="88" t="s">
+        <v>305</v>
+      </c>
+      <c r="D118" s="96">
+        <v>12.94</v>
+      </c>
+      <c r="E118" s="96">
+        <v>12.7</v>
+      </c>
+      <c r="F118" s="96">
+        <v>11.38</v>
+      </c>
+      <c r="G118" s="96">
+        <v>12.22</v>
+      </c>
+      <c r="H118" s="96">
+        <v>11.53</v>
+      </c>
+      <c r="I118" s="96">
+        <v>10.74</v>
+      </c>
+      <c r="J118" s="96">
+        <v>10.65</v>
+      </c>
+      <c r="K118" s="96">
+        <v>11.79</v>
+      </c>
+      <c r="L118" s="96">
+        <v>10.92</v>
+      </c>
+      <c r="M118" s="96">
+        <v>11.48</v>
+      </c>
+      <c r="N118" s="97">
+        <v>10.14</v>
+      </c>
+      <c r="O118" s="98">
+        <v>14.72</v>
+      </c>
+      <c r="P118" s="98">
+        <v>13.11</v>
+      </c>
+      <c r="Q118" s="98">
+        <v>12.29</v>
+      </c>
+      <c r="R118" s="98">
+        <v>13.86</v>
+      </c>
+      <c r="S118" s="98">
+        <v>12.89</v>
+      </c>
+      <c r="T118" s="98">
+        <v>12.6</v>
+      </c>
+      <c r="U118" s="98">
+        <v>12.07</v>
+      </c>
+      <c r="V118" s="98">
+        <v>12.77</v>
+      </c>
+      <c r="W118" s="98">
+        <v>11.74</v>
+      </c>
+      <c r="X118" s="98">
+        <v>12.75</v>
+      </c>
+      <c r="Y118" s="97">
+        <v>11.53</v>
+      </c>
+      <c r="Z118" s="98">
+        <v>11.36</v>
+      </c>
+      <c r="AA118" s="98">
+        <v>12.33</v>
+      </c>
+      <c r="AB118" s="98">
+        <v>10.57</v>
+      </c>
+      <c r="AC118" s="98">
+        <v>10.77</v>
+      </c>
+      <c r="AD118" s="98">
+        <v>10.32</v>
+      </c>
+      <c r="AE118" s="98">
+        <v>9.08</v>
+      </c>
+      <c r="AF118" s="98">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AG118" s="98">
+        <v>10.91</v>
+      </c>
+      <c r="AH118" s="98">
+        <v>10.18</v>
+      </c>
+      <c r="AI118" s="98">
+        <v>10.34</v>
+      </c>
+      <c r="AJ118" s="98">
+        <v>8.89</v>
+      </c>
+    </row>
+    <row r="119" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A119" s="99" t="s">
+        <v>306</v>
+      </c>
+      <c r="B119" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C119" s="88" t="s">
+        <v>307</v>
+      </c>
+      <c r="D119" s="96">
+        <v>15.29</v>
+      </c>
+      <c r="E119" s="96">
+        <v>15.07</v>
+      </c>
+      <c r="F119" s="96">
+        <v>14.13</v>
+      </c>
+      <c r="G119" s="96">
+        <v>13.92</v>
+      </c>
+      <c r="H119" s="96">
+        <v>14.05</v>
+      </c>
+      <c r="I119" s="96">
+        <v>14.3</v>
+      </c>
+      <c r="J119" s="96">
+        <v>15</v>
+      </c>
+      <c r="K119" s="96">
+        <v>12.72</v>
+      </c>
+      <c r="L119" s="96">
+        <v>12.84</v>
+      </c>
+      <c r="M119" s="96">
+        <v>11.68</v>
+      </c>
+      <c r="N119" s="97">
+        <v>10.42</v>
+      </c>
+      <c r="O119" s="98">
+        <v>16.66</v>
+      </c>
+      <c r="P119" s="98">
+        <v>16.63</v>
+      </c>
+      <c r="Q119" s="98">
+        <v>15.23</v>
+      </c>
+      <c r="R119" s="98">
+        <v>15.48</v>
+      </c>
+      <c r="S119" s="98">
+        <v>15.84</v>
+      </c>
+      <c r="T119" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="U119" s="98">
+        <v>16.73</v>
+      </c>
+      <c r="V119" s="98">
+        <v>13.49</v>
+      </c>
+      <c r="W119" s="98">
+        <v>14.18</v>
+      </c>
+      <c r="X119" s="98">
+        <v>12.29</v>
+      </c>
+      <c r="Y119" s="97">
+        <v>11.2</v>
+      </c>
+      <c r="Z119" s="98">
+        <v>14.1</v>
+      </c>
+      <c r="AA119" s="98">
+        <v>13.73</v>
+      </c>
+      <c r="AB119" s="98">
+        <v>13.17</v>
+      </c>
+      <c r="AC119" s="98">
+        <v>12.54</v>
+      </c>
+      <c r="AD119" s="98">
+        <v>12.48</v>
+      </c>
+      <c r="AE119" s="98">
+        <v>13.4</v>
+      </c>
+      <c r="AF119" s="98">
+        <v>13.48</v>
+      </c>
+      <c r="AG119" s="98">
+        <v>12.03</v>
+      </c>
+      <c r="AH119" s="98">
+        <v>11.63</v>
+      </c>
+      <c r="AI119" s="98">
+        <v>11.12</v>
+      </c>
+      <c r="AJ119" s="98">
+        <v>9.7100000000000009</v>
+      </c>
+    </row>
+    <row r="120" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A120" s="99" t="s">
+        <v>308</v>
+      </c>
+      <c r="B120" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C120" s="88" t="s">
+        <v>309</v>
+      </c>
+      <c r="D120" s="96">
+        <v>14.85</v>
+      </c>
+      <c r="E120" s="96">
+        <v>15.45</v>
+      </c>
+      <c r="F120" s="96">
+        <v>14.79</v>
+      </c>
+      <c r="G120" s="96">
+        <v>15.22</v>
+      </c>
+      <c r="H120" s="96">
+        <v>14.25</v>
+      </c>
+      <c r="I120" s="96">
+        <v>13.9</v>
+      </c>
+      <c r="J120" s="96">
+        <v>14.41</v>
+      </c>
+      <c r="K120" s="96">
+        <v>12.31</v>
+      </c>
+      <c r="L120" s="96">
+        <v>11.9</v>
+      </c>
+      <c r="M120" s="96">
+        <v>10.81</v>
+      </c>
+      <c r="N120" s="97">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="O120" s="98">
+        <v>16.25</v>
+      </c>
+      <c r="P120" s="98">
+        <v>17.47</v>
+      </c>
+      <c r="Q120" s="98">
+        <v>15.25</v>
+      </c>
+      <c r="R120" s="98">
+        <v>16.68</v>
+      </c>
+      <c r="S120" s="98">
+        <v>15.85</v>
+      </c>
+      <c r="T120" s="98">
+        <v>15.81</v>
+      </c>
+      <c r="U120" s="98">
+        <v>16.59</v>
+      </c>
+      <c r="V120" s="98">
+        <v>13.64</v>
+      </c>
+      <c r="W120" s="98">
+        <v>12.3</v>
+      </c>
+      <c r="X120" s="98">
+        <v>11.23</v>
+      </c>
+      <c r="Y120" s="97">
+        <v>10.26</v>
+      </c>
+      <c r="Z120" s="98">
+        <v>13.61</v>
+      </c>
+      <c r="AA120" s="98">
+        <v>13.66</v>
+      </c>
+      <c r="AB120" s="98">
+        <v>14.38</v>
+      </c>
+      <c r="AC120" s="98">
+        <v>13.94</v>
+      </c>
+      <c r="AD120" s="98">
+        <v>12.85</v>
+      </c>
+      <c r="AE120" s="98">
+        <v>12.24</v>
+      </c>
+      <c r="AF120" s="98">
+        <v>12.51</v>
+      </c>
+      <c r="AG120" s="98">
+        <v>11.04</v>
+      </c>
+      <c r="AH120" s="98">
+        <v>11.51</v>
+      </c>
+      <c r="AI120" s="98">
+        <v>10.4</v>
+      </c>
+      <c r="AJ120" s="98">
+        <v>8.69</v>
+      </c>
+    </row>
+    <row r="121" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A121" s="99" t="s">
+        <v>310</v>
+      </c>
+      <c r="B121" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C121" s="88" t="s">
+        <v>108</v>
+      </c>
+      <c r="D121" s="96">
+        <v>16.96</v>
+      </c>
+      <c r="E121" s="96">
+        <v>15.67</v>
+      </c>
+      <c r="F121" s="96">
+        <v>14.67</v>
+      </c>
+      <c r="G121" s="96">
+        <v>14.92</v>
+      </c>
+      <c r="H121" s="96">
+        <v>15.01</v>
+      </c>
+      <c r="I121" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="J121" s="96">
+        <v>14.74</v>
+      </c>
+      <c r="K121" s="96">
+        <v>12.61</v>
+      </c>
+      <c r="L121" s="96">
+        <v>13.24</v>
+      </c>
+      <c r="M121" s="96">
+        <v>11.23</v>
+      </c>
+      <c r="N121" s="97">
+        <v>10.93</v>
+      </c>
+      <c r="O121" s="98">
+        <v>17.71</v>
+      </c>
+      <c r="P121" s="98">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="Q121" s="98">
+        <v>14.94</v>
+      </c>
+      <c r="R121" s="98">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="S121" s="98">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="T121" s="98">
+        <v>16.29</v>
+      </c>
+      <c r="U121" s="98">
+        <v>15.9</v>
+      </c>
+      <c r="V121" s="98">
+        <v>13.31</v>
+      </c>
+      <c r="W121" s="98">
+        <v>13.49</v>
+      </c>
+      <c r="X121" s="98">
+        <v>12.09</v>
+      </c>
+      <c r="Y121" s="97">
+        <v>10.84</v>
+      </c>
+      <c r="Z121" s="98">
+        <v>16.27</v>
+      </c>
+      <c r="AA121" s="98">
+        <v>14.09</v>
+      </c>
+      <c r="AB121" s="98">
+        <v>14.42</v>
+      </c>
+      <c r="AC121" s="98">
+        <v>13.5</v>
+      </c>
+      <c r="AD121" s="98">
+        <v>14.01</v>
+      </c>
+      <c r="AE121" s="98">
+        <v>13.61</v>
+      </c>
+      <c r="AF121" s="98">
+        <v>13.68</v>
+      </c>
+      <c r="AG121" s="98">
+        <v>11.93</v>
+      </c>
+      <c r="AH121" s="98">
+        <v>13.01</v>
+      </c>
+      <c r="AI121" s="98">
+        <v>10.39</v>
+      </c>
+      <c r="AJ121" s="98">
+        <v>11.01</v>
+      </c>
+    </row>
+    <row r="122" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A122" s="99" t="s">
+        <v>311</v>
+      </c>
+      <c r="B122" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C122" s="88" t="s">
+        <v>312</v>
+      </c>
+      <c r="D122" s="96">
+        <v>16.93</v>
+      </c>
+      <c r="E122" s="96">
+        <v>16.46</v>
+      </c>
+      <c r="F122" s="96">
+        <v>17.5</v>
+      </c>
+      <c r="G122" s="96">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="H122" s="96">
+        <v>16.23</v>
+      </c>
+      <c r="I122" s="96">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J122" s="96">
+        <v>18.78</v>
+      </c>
+      <c r="K122" s="96">
+        <v>19.46</v>
+      </c>
+      <c r="L122" s="96">
+        <v>19.21</v>
+      </c>
+      <c r="M122" s="96">
+        <v>19.57</v>
+      </c>
+      <c r="N122" s="97">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="O122" s="98">
+        <v>17.8</v>
+      </c>
+      <c r="P122" s="98">
+        <v>16.21</v>
+      </c>
+      <c r="Q122" s="98">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="R122" s="98">
+        <v>14.93</v>
+      </c>
+      <c r="S122" s="98">
+        <v>15.03</v>
+      </c>
+      <c r="T122" s="98">
+        <v>18.87</v>
+      </c>
+      <c r="U122" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="V122" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="W122" s="98">
+        <v>16.68</v>
+      </c>
+      <c r="X122" s="98">
+        <v>20.2</v>
+      </c>
+      <c r="Y122" s="97">
+        <v>15.69</v>
+      </c>
+      <c r="Z122" s="98">
+        <v>15.98</v>
+      </c>
+      <c r="AA122" s="98">
+        <v>16.73</v>
+      </c>
+      <c r="AB122" s="98">
+        <v>14.93</v>
+      </c>
+      <c r="AC122" s="98">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="AD122" s="98">
+        <v>17.55</v>
+      </c>
+      <c r="AE122" s="98">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="AF122" s="98">
+        <v>19.46</v>
+      </c>
+      <c r="AG122" s="98">
+        <v>20.85</v>
+      </c>
+      <c r="AH122" s="98">
+        <v>21.87</v>
+      </c>
+      <c r="AI122" s="98">
+        <v>18.91</v>
+      </c>
+      <c r="AJ122" s="98">
+        <v>18.739999999999998</v>
+      </c>
+    </row>
+    <row r="123" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A123" s="99" t="s">
+        <v>313</v>
+      </c>
+      <c r="B123" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C123" s="88" t="s">
+        <v>314</v>
+      </c>
+      <c r="D123" s="96">
+        <v>17.95</v>
+      </c>
+      <c r="E123" s="96">
+        <v>15.83</v>
+      </c>
+      <c r="F123" s="96">
+        <v>14.62</v>
+      </c>
+      <c r="G123" s="96">
+        <v>15.71</v>
+      </c>
+      <c r="H123" s="96">
+        <v>15.49</v>
+      </c>
+      <c r="I123" s="96">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="J123" s="96">
+        <v>15.2</v>
+      </c>
+      <c r="K123" s="96">
+        <v>15.99</v>
+      </c>
+      <c r="L123" s="96">
+        <v>14.72</v>
+      </c>
+      <c r="M123" s="96">
+        <v>14.71</v>
+      </c>
+      <c r="N123" s="97">
+        <v>12.2</v>
+      </c>
+      <c r="O123" s="98">
+        <v>18.71</v>
+      </c>
+      <c r="P123" s="98">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="Q123" s="98">
+        <v>14.83</v>
+      </c>
+      <c r="R123" s="98">
+        <v>16.62</v>
+      </c>
+      <c r="S123" s="98">
+        <v>15.99</v>
+      </c>
+      <c r="T123" s="98">
+        <v>17.66</v>
+      </c>
+      <c r="U123" s="98">
+        <v>15.48</v>
+      </c>
+      <c r="V123" s="98">
+        <v>15.76</v>
+      </c>
+      <c r="W123" s="98">
+        <v>14.88</v>
+      </c>
+      <c r="X123" s="98">
+        <v>15.21</v>
+      </c>
+      <c r="Y123" s="97">
+        <v>12.03</v>
+      </c>
+      <c r="Z123" s="98">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="AA123" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="AB123" s="98">
+        <v>14.41</v>
+      </c>
+      <c r="AC123" s="98">
+        <v>14.78</v>
+      </c>
+      <c r="AD123" s="98">
+        <v>14.97</v>
+      </c>
+      <c r="AE123" s="98">
+        <v>16.2</v>
+      </c>
+      <c r="AF123" s="98">
+        <v>14.91</v>
+      </c>
+      <c r="AG123" s="98">
+        <v>16.23</v>
+      </c>
+      <c r="AH123" s="98">
+        <v>14.55</v>
+      </c>
+      <c r="AI123" s="98">
+        <v>14.2</v>
+      </c>
+      <c r="AJ123" s="98">
+        <v>12.38</v>
+      </c>
+    </row>
+    <row r="124" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A124" s="99" t="s">
+        <v>315</v>
+      </c>
+      <c r="B124" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C124" s="88" t="s">
+        <v>316</v>
+      </c>
+      <c r="D124" s="96">
+        <v>17.62</v>
+      </c>
+      <c r="E124" s="96">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="F124" s="96">
+        <v>16.87</v>
+      </c>
+      <c r="G124" s="96">
+        <v>14.92</v>
+      </c>
+      <c r="H124" s="96">
+        <v>15.77</v>
+      </c>
+      <c r="I124" s="96">
+        <v>17.12</v>
+      </c>
+      <c r="J124" s="96">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="K124" s="96">
+        <v>18.79</v>
+      </c>
+      <c r="L124" s="96">
+        <v>18.14</v>
+      </c>
+      <c r="M124" s="96">
+        <v>16.18</v>
+      </c>
+      <c r="N124" s="97">
+        <v>14.93</v>
+      </c>
+      <c r="O124" s="98">
+        <v>17.3</v>
+      </c>
+      <c r="P124" s="98">
+        <v>18.13</v>
+      </c>
+      <c r="Q124" s="98">
+        <v>16.93</v>
+      </c>
+      <c r="R124" s="98">
+        <v>14.04</v>
+      </c>
+      <c r="S124" s="98">
+        <v>15.58</v>
+      </c>
+      <c r="T124" s="98">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="U124" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="V124" s="98">
+        <v>17.7</v>
+      </c>
+      <c r="W124" s="98">
+        <v>19.37</v>
+      </c>
+      <c r="X124" s="98">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="Y124" s="97">
+        <v>14.24</v>
+      </c>
+      <c r="Z124" s="98">
+        <v>17.96</v>
+      </c>
+      <c r="AA124" s="98">
+        <v>15.61</v>
+      </c>
+      <c r="AB124" s="98">
+        <v>16.8</v>
+      </c>
+      <c r="AC124" s="98">
+        <v>15.85</v>
+      </c>
+      <c r="AD124" s="98">
+        <v>15.98</v>
+      </c>
+      <c r="AE124" s="98">
+        <v>17.57</v>
+      </c>
+      <c r="AF124" s="98">
+        <v>20.89</v>
+      </c>
+      <c r="AG124" s="98">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="AH124" s="98">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="AI124" s="98">
+        <v>14.94</v>
+      </c>
+      <c r="AJ124" s="98">
+        <v>15.69</v>
+      </c>
+    </row>
+    <row r="125" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A125" s="99" t="s">
+        <v>317</v>
+      </c>
+      <c r="B125" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C125" s="88" t="s">
+        <v>318</v>
+      </c>
+      <c r="D125" s="96">
+        <v>15.43</v>
+      </c>
+      <c r="E125" s="96">
+        <v>16.73</v>
+      </c>
+      <c r="F125" s="96">
+        <v>16.22</v>
+      </c>
+      <c r="G125" s="96">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="H125" s="96">
+        <v>17.27</v>
+      </c>
+      <c r="I125" s="96">
+        <v>16.28</v>
+      </c>
+      <c r="J125" s="96">
+        <v>16.62</v>
+      </c>
+      <c r="K125" s="96">
+        <v>14.27</v>
+      </c>
+      <c r="L125" s="96">
+        <v>13.22</v>
+      </c>
+      <c r="M125" s="96">
+        <v>13.6</v>
+      </c>
+      <c r="N125" s="97">
+        <v>12.89</v>
+      </c>
+      <c r="O125" s="98">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="P125" s="98">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="Q125" s="98">
+        <v>16.16</v>
+      </c>
+      <c r="R125" s="98">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="S125" s="98">
+        <v>17.29</v>
+      </c>
+      <c r="T125" s="98">
+        <v>17.690000000000001</v>
+      </c>
+      <c r="U125" s="98">
+        <v>15.36</v>
+      </c>
+      <c r="V125" s="98">
+        <v>13.11</v>
+      </c>
+      <c r="W125" s="98">
+        <v>13.09</v>
+      </c>
+      <c r="X125" s="98">
+        <v>13.1</v>
+      </c>
+      <c r="Y125" s="97">
+        <v>13.6</v>
+      </c>
+      <c r="Z125" s="98">
+        <v>14.1</v>
+      </c>
+      <c r="AA125" s="98">
+        <v>14.56</v>
+      </c>
+      <c r="AB125" s="98">
+        <v>16.29</v>
+      </c>
+      <c r="AC125" s="98">
+        <v>15.15</v>
+      </c>
+      <c r="AD125" s="98">
+        <v>17.25</v>
+      </c>
+      <c r="AE125" s="98">
+        <v>14.84</v>
+      </c>
+      <c r="AF125" s="98">
+        <v>17.91</v>
+      </c>
+      <c r="AG125" s="98">
+        <v>15.5</v>
+      </c>
+      <c r="AH125" s="98">
+        <v>13.37</v>
+      </c>
+      <c r="AI125" s="98">
+        <v>14.14</v>
+      </c>
+      <c r="AJ125" s="98">
+        <v>12.11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A126" s="99" t="s">
+        <v>319</v>
+      </c>
+      <c r="B126" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C126" s="88" t="s">
+        <v>320</v>
+      </c>
+      <c r="D126" s="96">
+        <v>15.47</v>
+      </c>
+      <c r="E126" s="96">
+        <v>16.46</v>
+      </c>
+      <c r="F126" s="96">
+        <v>15.17</v>
+      </c>
+      <c r="G126" s="96">
+        <v>15.92</v>
+      </c>
+      <c r="H126" s="96">
+        <v>16.36</v>
+      </c>
+      <c r="I126" s="96">
+        <v>17.07</v>
+      </c>
+      <c r="J126" s="96">
+        <v>16.66</v>
+      </c>
+      <c r="K126" s="96">
+        <v>14.98</v>
+      </c>
+      <c r="L126" s="96">
+        <v>13.75</v>
+      </c>
+      <c r="M126" s="96">
+        <v>11.94</v>
+      </c>
+      <c r="N126" s="97">
+        <v>10.5</v>
+      </c>
+      <c r="O126" s="98">
+        <v>17.36</v>
+      </c>
+      <c r="P126" s="98">
+        <v>16.3</v>
+      </c>
+      <c r="Q126" s="98">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="R126" s="98">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="S126" s="98">
+        <v>17.47</v>
+      </c>
+      <c r="T126" s="98">
+        <v>17.03</v>
+      </c>
+      <c r="U126" s="98">
+        <v>18.05</v>
+      </c>
+      <c r="V126" s="98">
+        <v>15.6</v>
+      </c>
+      <c r="W126" s="98">
+        <v>13.58</v>
+      </c>
+      <c r="X126" s="98">
+        <v>13.12</v>
+      </c>
+      <c r="Y126" s="97">
+        <v>11.48</v>
+      </c>
+      <c r="Z126" s="98">
+        <v>13.63</v>
+      </c>
+      <c r="AA126" s="98">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="AB126" s="98">
+        <v>14.19</v>
+      </c>
+      <c r="AC126" s="98">
+        <v>15.7</v>
+      </c>
+      <c r="AD126" s="98">
+        <v>15.28</v>
+      </c>
+      <c r="AE126" s="98">
+        <v>17.11</v>
+      </c>
+      <c r="AF126" s="98">
+        <v>15.31</v>
+      </c>
+      <c r="AG126" s="98">
+        <v>14.37</v>
+      </c>
+      <c r="AH126" s="98">
+        <v>13.92</v>
+      </c>
+      <c r="AI126" s="98">
+        <v>10.76</v>
+      </c>
+      <c r="AJ126" s="98">
+        <v>9.5299999999999994</v>
+      </c>
+    </row>
+    <row r="127" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A127" s="99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B127" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C127" s="88" t="s">
+        <v>322</v>
+      </c>
+      <c r="D127" s="96">
+        <v>20.52</v>
+      </c>
+      <c r="E127" s="96">
+        <v>17.48</v>
+      </c>
+      <c r="F127" s="96">
+        <v>17.45</v>
+      </c>
+      <c r="G127" s="96">
+        <v>17.34</v>
+      </c>
+      <c r="H127" s="96">
+        <v>18.59</v>
+      </c>
+      <c r="I127" s="96">
+        <v>19.55</v>
+      </c>
+      <c r="J127" s="96">
+        <v>20.239999999999998</v>
+      </c>
+      <c r="K127" s="96">
+        <v>17.98</v>
+      </c>
+      <c r="L127" s="96">
+        <v>18.13</v>
+      </c>
+      <c r="M127" s="96">
+        <v>17.04</v>
+      </c>
+      <c r="N127" s="97">
+        <v>16.25</v>
+      </c>
+      <c r="O127" s="98">
+        <v>20.63</v>
+      </c>
+      <c r="P127" s="98">
+        <v>17.43</v>
+      </c>
+      <c r="Q127" s="98">
+        <v>17.84</v>
+      </c>
+      <c r="R127" s="98">
+        <v>16.88</v>
+      </c>
+      <c r="S127" s="98">
+        <v>18.79</v>
+      </c>
+      <c r="T127" s="98">
+        <v>19.7</v>
+      </c>
+      <c r="U127" s="98">
+        <v>20.94</v>
+      </c>
+      <c r="V127" s="98">
+        <v>19.84</v>
+      </c>
+      <c r="W127" s="98">
+        <v>17.34</v>
+      </c>
+      <c r="X127" s="98">
+        <v>16.5</v>
+      </c>
+      <c r="Y127" s="97">
+        <v>15.64</v>
+      </c>
+      <c r="Z127" s="98">
+        <v>20.41</v>
+      </c>
+      <c r="AA127" s="98">
+        <v>17.54</v>
+      </c>
+      <c r="AB127" s="98">
+        <v>17.03</v>
+      </c>
+      <c r="AC127" s="98">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="AD127" s="98">
+        <v>18.38</v>
+      </c>
+      <c r="AE127" s="98">
+        <v>19.39</v>
+      </c>
+      <c r="AF127" s="98">
+        <v>19.5</v>
+      </c>
+      <c r="AG127" s="98">
+        <v>16.03</v>
+      </c>
+      <c r="AH127" s="98">
+        <v>18.98</v>
+      </c>
+      <c r="AI127" s="98">
+        <v>17.61</v>
+      </c>
+      <c r="AJ127" s="98">
+        <v>16.89</v>
+      </c>
+    </row>
+    <row r="128" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A128" s="99" t="s">
+        <v>75</v>
+      </c>
+      <c r="B128" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C128" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="96">
+        <v>14.48</v>
+      </c>
+      <c r="E128" s="96">
+        <v>13.96</v>
+      </c>
+      <c r="F128" s="96">
+        <v>13.4</v>
+      </c>
+      <c r="G128" s="96">
+        <v>13.32</v>
+      </c>
+      <c r="H128" s="96">
+        <v>13.15</v>
+      </c>
+      <c r="I128" s="96">
+        <v>13.48</v>
+      </c>
+      <c r="J128" s="96">
+        <v>12.97</v>
+      </c>
+      <c r="K128" s="96">
+        <v>12.42</v>
+      </c>
+      <c r="L128" s="96">
+        <v>11.64</v>
+      </c>
+      <c r="M128" s="96">
+        <v>10.96</v>
+      </c>
+      <c r="N128" s="97">
+        <v>10.02</v>
+      </c>
+      <c r="O128" s="98">
+        <v>15.82</v>
+      </c>
+      <c r="P128" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="Q128" s="98">
+        <v>14.73</v>
+      </c>
+      <c r="R128" s="98">
+        <v>14.34</v>
+      </c>
+      <c r="S128" s="98">
+        <v>14.14</v>
+      </c>
+      <c r="T128" s="98">
+        <v>14.56</v>
+      </c>
+      <c r="U128" s="98">
+        <v>13.9</v>
+      </c>
+      <c r="V128" s="98">
+        <v>13.42</v>
+      </c>
+      <c r="W128" s="98">
+        <v>12.3</v>
+      </c>
+      <c r="X128" s="98">
+        <v>11.59</v>
+      </c>
+      <c r="Y128" s="97">
+        <v>10.75</v>
+      </c>
+      <c r="Z128" s="98">
+        <v>13.27</v>
+      </c>
+      <c r="AA128" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="AB128" s="98">
+        <v>12.2</v>
+      </c>
+      <c r="AC128" s="98">
+        <v>12.39</v>
+      </c>
+      <c r="AD128" s="98">
+        <v>12.25</v>
+      </c>
+      <c r="AE128" s="98">
+        <v>12.51</v>
+      </c>
+      <c r="AF128" s="98">
+        <v>12.14</v>
+      </c>
+      <c r="AG128" s="98">
+        <v>11.48</v>
+      </c>
+      <c r="AH128" s="98">
+        <v>11.02</v>
+      </c>
+      <c r="AI128" s="98">
+        <v>10.37</v>
+      </c>
+      <c r="AJ128" s="98">
+        <v>9.32</v>
+      </c>
+    </row>
+    <row r="129" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A129" s="99" t="s">
+        <v>323</v>
+      </c>
+      <c r="B129" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C129" s="88" t="s">
+        <v>324</v>
+      </c>
+      <c r="D129" s="96">
+        <v>17.02</v>
+      </c>
+      <c r="E129" s="96">
+        <v>16.77</v>
+      </c>
+      <c r="F129" s="96">
+        <v>16.36</v>
+      </c>
+      <c r="G129" s="96">
+        <v>15.78</v>
+      </c>
+      <c r="H129" s="96">
+        <v>15.23</v>
+      </c>
+      <c r="I129" s="96">
+        <v>15.25</v>
+      </c>
+      <c r="J129" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="K129" s="96">
+        <v>13.49</v>
+      </c>
+      <c r="L129" s="96">
+        <v>12.3</v>
+      </c>
+      <c r="M129" s="96">
+        <v>11.54</v>
+      </c>
+      <c r="N129" s="97">
+        <v>10.47</v>
+      </c>
+      <c r="O129" s="98">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="P129" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="Q129" s="98">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="R129" s="98">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="S129" s="98">
+        <v>16.98</v>
+      </c>
+      <c r="T129" s="98">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="U129" s="98">
+        <v>16.86</v>
+      </c>
+      <c r="V129" s="98">
+        <v>15.2</v>
+      </c>
+      <c r="W129" s="98">
+        <v>13.37</v>
+      </c>
+      <c r="X129" s="98">
+        <v>12.71</v>
+      </c>
+      <c r="Y129" s="97">
+        <v>11.68</v>
+      </c>
+      <c r="Z129" s="98">
+        <v>14.82</v>
+      </c>
+      <c r="AA129" s="98">
+        <v>14.93</v>
+      </c>
+      <c r="AB129" s="98">
+        <v>14.45</v>
+      </c>
+      <c r="AC129" s="98">
+        <v>14.5</v>
+      </c>
+      <c r="AD129" s="98">
+        <v>13.81</v>
+      </c>
+      <c r="AE129" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="AF129" s="98">
+        <v>13.27</v>
+      </c>
+      <c r="AG129" s="98">
+        <v>12.03</v>
+      </c>
+      <c r="AH129" s="98">
+        <v>11.38</v>
+      </c>
+      <c r="AI129" s="98">
+        <v>10.53</v>
+      </c>
+      <c r="AJ129" s="98">
+        <v>9.42</v>
+      </c>
+    </row>
+    <row r="130" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A130" s="99" t="s">
+        <v>325</v>
+      </c>
+      <c r="B130" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C130" s="88" t="s">
+        <v>326</v>
+      </c>
+      <c r="D130" s="96">
+        <v>20.57</v>
+      </c>
+      <c r="E130" s="96">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="F130" s="96">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="G130" s="96">
+        <v>19.12</v>
+      </c>
+      <c r="H130" s="96">
+        <v>18.61</v>
+      </c>
+      <c r="I130" s="96">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J130" s="96">
+        <v>18.88</v>
+      </c>
+      <c r="K130" s="96">
+        <v>18.46</v>
+      </c>
+      <c r="L130" s="96">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="M130" s="96">
+        <v>16.57</v>
+      </c>
+      <c r="N130" s="97">
+        <v>14.31</v>
+      </c>
+      <c r="O130" s="98">
+        <v>21.33</v>
+      </c>
+      <c r="P130" s="98">
+        <v>20.85</v>
+      </c>
+      <c r="Q130" s="98">
+        <v>20.73</v>
+      </c>
+      <c r="R130" s="98">
+        <v>21.07</v>
+      </c>
+      <c r="S130" s="98">
+        <v>19.39</v>
+      </c>
+      <c r="T130" s="98">
+        <v>20.46</v>
+      </c>
+      <c r="U130" s="98">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="V130" s="98">
+        <v>19.48</v>
+      </c>
+      <c r="W130" s="98">
+        <v>19.64</v>
+      </c>
+      <c r="X130" s="98">
+        <v>15.92</v>
+      </c>
+      <c r="Y130" s="97">
+        <v>15.84</v>
+      </c>
+      <c r="Z130" s="98">
+        <v>19.86</v>
+      </c>
+      <c r="AA130" s="98">
+        <v>18.37</v>
+      </c>
+      <c r="AB130" s="98">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="AC130" s="98">
+        <v>17.3</v>
+      </c>
+      <c r="AD130" s="98">
+        <v>17.88</v>
+      </c>
+      <c r="AE130" s="98">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="AF130" s="98">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="AG130" s="98">
+        <v>17.46</v>
+      </c>
+      <c r="AH130" s="98">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="AI130" s="98">
+        <v>17.21</v>
+      </c>
+      <c r="AJ130" s="98">
+        <v>12.82</v>
+      </c>
+    </row>
+    <row r="131" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A131" s="99" t="s">
+        <v>327</v>
+      </c>
+      <c r="B131" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C131" s="88" t="s">
+        <v>328</v>
+      </c>
+      <c r="D131" s="96">
+        <v>10.47</v>
+      </c>
+      <c r="E131" s="96">
+        <v>9.18</v>
+      </c>
+      <c r="F131" s="96">
+        <v>9.17</v>
+      </c>
+      <c r="G131" s="96">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="H131" s="96">
+        <v>9.81</v>
+      </c>
+      <c r="I131" s="96">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="J131" s="96">
+        <v>9.14</v>
+      </c>
+      <c r="K131" s="96">
+        <v>8.89</v>
+      </c>
+      <c r="L131" s="96">
+        <v>9.68</v>
+      </c>
+      <c r="M131" s="96">
+        <v>7.38</v>
+      </c>
+      <c r="N131" s="97">
+        <v>7.24</v>
+      </c>
+      <c r="O131" s="98">
+        <v>11.57</v>
+      </c>
+      <c r="P131" s="98">
+        <v>9.52</v>
+      </c>
+      <c r="Q131" s="98">
+        <v>10.67</v>
+      </c>
+      <c r="R131" s="98">
+        <v>10.47</v>
+      </c>
+      <c r="S131" s="98">
+        <v>10.76</v>
+      </c>
+      <c r="T131" s="98">
+        <v>11.42</v>
+      </c>
+      <c r="U131" s="98">
+        <v>9.51</v>
+      </c>
+      <c r="V131" s="98">
+        <v>8.42</v>
+      </c>
+      <c r="W131" s="98">
+        <v>10.94</v>
+      </c>
+      <c r="X131" s="98">
+        <v>8.39</v>
+      </c>
+      <c r="Y131" s="97">
+        <v>7.44</v>
+      </c>
+      <c r="Z131" s="98">
+        <v>9.51</v>
+      </c>
+      <c r="AA131" s="98">
+        <v>8.89</v>
+      </c>
+      <c r="AB131" s="98">
+        <v>7.84</v>
+      </c>
+      <c r="AC131" s="98">
+        <v>9.35</v>
+      </c>
+      <c r="AD131" s="98">
+        <v>8.98</v>
+      </c>
+      <c r="AE131" s="98">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="AF131" s="98">
+        <v>8.81</v>
+      </c>
+      <c r="AG131" s="98">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AH131" s="98">
+        <v>8.57</v>
+      </c>
+      <c r="AI131" s="98">
+        <v>6.49</v>
+      </c>
+      <c r="AJ131" s="98">
+        <v>7.07</v>
+      </c>
+    </row>
+    <row r="132" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A132" s="99" t="s">
+        <v>329</v>
+      </c>
+      <c r="B132" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C132" s="88" t="s">
+        <v>330</v>
+      </c>
+      <c r="D132" s="96">
+        <v>13.39</v>
+      </c>
+      <c r="E132" s="96">
+        <v>12.97</v>
+      </c>
+      <c r="F132" s="96">
+        <v>12.32</v>
+      </c>
+      <c r="G132" s="96">
+        <v>12.3</v>
+      </c>
+      <c r="H132" s="96">
+        <v>12.48</v>
+      </c>
+      <c r="I132" s="96">
+        <v>12.2</v>
+      </c>
+      <c r="J132" s="96">
+        <v>12.51</v>
+      </c>
+      <c r="K132" s="96">
+        <v>11.73</v>
+      </c>
+      <c r="L132" s="96">
+        <v>10.63</v>
+      </c>
+      <c r="M132" s="96">
+        <v>10.59</v>
+      </c>
+      <c r="N132" s="97">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="O132" s="98">
+        <v>15.24</v>
+      </c>
+      <c r="P132" s="98">
+        <v>14.37</v>
+      </c>
+      <c r="Q132" s="98">
+        <v>13.27</v>
+      </c>
+      <c r="R132" s="98">
+        <v>13.5</v>
+      </c>
+      <c r="S132" s="98">
+        <v>13.9</v>
+      </c>
+      <c r="T132" s="98">
+        <v>13.17</v>
+      </c>
+      <c r="U132" s="98">
+        <v>13.11</v>
+      </c>
+      <c r="V132" s="98">
+        <v>13.06</v>
+      </c>
+      <c r="W132" s="98">
+        <v>11.58</v>
+      </c>
+      <c r="X132" s="98">
+        <v>11</v>
+      </c>
+      <c r="Y132" s="97">
+        <v>10.96</v>
+      </c>
+      <c r="Z132" s="98">
+        <v>11.76</v>
+      </c>
+      <c r="AA132" s="98">
+        <v>11.73</v>
+      </c>
+      <c r="AB132" s="98">
+        <v>11.48</v>
+      </c>
+      <c r="AC132" s="98">
+        <v>11.24</v>
+      </c>
+      <c r="AD132" s="98">
+        <v>11.22</v>
+      </c>
+      <c r="AE132" s="98">
+        <v>11.34</v>
+      </c>
+      <c r="AF132" s="98">
+        <v>11.97</v>
+      </c>
+      <c r="AG132" s="98">
+        <v>10.53</v>
+      </c>
+      <c r="AH132" s="98">
+        <v>9.77</v>
+      </c>
+      <c r="AI132" s="98">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="AJ132" s="98">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="133" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A133" s="99" t="s">
+        <v>331</v>
+      </c>
+      <c r="B133" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C133" s="88" t="s">
+        <v>332</v>
+      </c>
+      <c r="D133" s="96">
+        <v>13.9</v>
+      </c>
+      <c r="E133" s="96">
+        <v>13.38</v>
+      </c>
+      <c r="F133" s="96">
+        <v>12.58</v>
+      </c>
+      <c r="G133" s="96">
+        <v>12.42</v>
+      </c>
+      <c r="H133" s="96">
+        <v>12.33</v>
+      </c>
+      <c r="I133" s="96">
+        <v>12.87</v>
+      </c>
+      <c r="J133" s="96">
+        <v>13.64</v>
+      </c>
+      <c r="K133" s="96">
+        <v>11.91</v>
+      </c>
+      <c r="L133" s="96">
+        <v>12.04</v>
+      </c>
+      <c r="M133" s="96">
+        <v>10.53</v>
+      </c>
+      <c r="N133" s="97">
+        <v>10.89</v>
+      </c>
+      <c r="O133" s="98">
+        <v>13.22</v>
+      </c>
+      <c r="P133" s="98">
+        <v>16.09</v>
+      </c>
+      <c r="Q133" s="98">
+        <v>15.06</v>
+      </c>
+      <c r="R133" s="98">
+        <v>13.47</v>
+      </c>
+      <c r="S133" s="98">
+        <v>13.44</v>
+      </c>
+      <c r="T133" s="98">
+        <v>11.92</v>
+      </c>
+      <c r="U133" s="98">
+        <v>14.87</v>
+      </c>
+      <c r="V133" s="98">
+        <v>12.22</v>
+      </c>
+      <c r="W133" s="98">
+        <v>12.16</v>
+      </c>
+      <c r="X133" s="98">
+        <v>9.49</v>
+      </c>
+      <c r="Y133" s="97">
+        <v>12.13</v>
+      </c>
+      <c r="Z133" s="98">
+        <v>14.59</v>
+      </c>
+      <c r="AA133" s="98">
+        <v>10.65</v>
+      </c>
+      <c r="AB133" s="98">
+        <v>10.06</v>
+      </c>
+      <c r="AC133" s="98">
+        <v>11.33</v>
+      </c>
+      <c r="AD133" s="98">
+        <v>11.19</v>
+      </c>
+      <c r="AE133" s="98">
+        <v>13.85</v>
+      </c>
+      <c r="AF133" s="98">
+        <v>12.35</v>
+      </c>
+      <c r="AG133" s="98">
+        <v>11.57</v>
+      </c>
+      <c r="AH133" s="98">
+        <v>11.91</v>
+      </c>
+      <c r="AI133" s="98">
+        <v>11.65</v>
+      </c>
+      <c r="AJ133" s="98">
+        <v>9.5299999999999994</v>
+      </c>
+    </row>
+    <row r="134" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A134" s="99" t="s">
+        <v>333</v>
+      </c>
+      <c r="B134" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C134" s="88" t="s">
+        <v>334</v>
+      </c>
+      <c r="D134" s="96">
+        <v>17.18</v>
+      </c>
+      <c r="E134" s="96">
+        <v>17.36</v>
+      </c>
+      <c r="F134" s="96">
+        <v>16.27</v>
+      </c>
+      <c r="G134" s="96">
+        <v>16.27</v>
+      </c>
+      <c r="H134" s="96">
+        <v>15.28</v>
+      </c>
+      <c r="I134" s="96">
+        <v>15.97</v>
+      </c>
+      <c r="J134" s="96">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="K134" s="96">
+        <v>17.64</v>
+      </c>
+      <c r="L134" s="96">
+        <v>15.8</v>
+      </c>
+      <c r="M134" s="96">
+        <v>17.11</v>
+      </c>
+      <c r="N134" s="97">
+        <v>14.63</v>
+      </c>
+      <c r="O134" s="98">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="P134" s="98">
+        <v>15.65</v>
+      </c>
+      <c r="Q134" s="98">
+        <v>17.78</v>
+      </c>
+      <c r="R134" s="98">
+        <v>17.98</v>
+      </c>
+      <c r="S134" s="98">
+        <v>15.2</v>
+      </c>
+      <c r="T134" s="98">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="U134" s="98">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="V134" s="98">
+        <v>19</v>
+      </c>
+      <c r="W134" s="98">
+        <v>15.5</v>
+      </c>
+      <c r="X134" s="98">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="Y134" s="97">
+        <v>14.11</v>
+      </c>
+      <c r="Z134" s="98">
+        <v>16.46</v>
+      </c>
+      <c r="AA134" s="98">
+        <v>18.97</v>
+      </c>
+      <c r="AB134" s="98">
+        <v>14.83</v>
+      </c>
+      <c r="AC134" s="98">
+        <v>14.62</v>
+      </c>
+      <c r="AD134" s="98">
+        <v>15.36</v>
+      </c>
+      <c r="AE134" s="98">
+        <v>14.59</v>
+      </c>
+      <c r="AF134" s="98">
+        <v>14.22</v>
+      </c>
+      <c r="AG134" s="98">
+        <v>16.11</v>
+      </c>
+      <c r="AH134" s="98">
+        <v>16.12</v>
+      </c>
+      <c r="AI134" s="98">
+        <v>17.25</v>
+      </c>
+      <c r="AJ134" s="98">
+        <v>15.23</v>
+      </c>
+    </row>
+    <row r="135" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A135" s="99" t="s">
+        <v>335</v>
+      </c>
+      <c r="B135" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C135" s="88" t="s">
+        <v>336</v>
+      </c>
+      <c r="D135" s="96">
+        <v>13.29</v>
+      </c>
+      <c r="E135" s="96">
+        <v>12.23</v>
+      </c>
+      <c r="F135" s="96">
+        <v>11.96</v>
+      </c>
+      <c r="G135" s="96">
+        <v>11.25</v>
+      </c>
+      <c r="H135" s="96">
+        <v>12.13</v>
+      </c>
+      <c r="I135" s="96">
+        <v>12.93</v>
+      </c>
+      <c r="J135" s="96">
+        <v>11.95</v>
+      </c>
+      <c r="K135" s="96">
+        <v>11.84</v>
+      </c>
+      <c r="L135" s="96">
+        <v>12.55</v>
+      </c>
+      <c r="M135" s="96">
+        <v>12.05</v>
+      </c>
+      <c r="N135" s="97">
+        <v>10.78</v>
+      </c>
+      <c r="O135" s="98">
+        <v>14.28</v>
+      </c>
+      <c r="P135" s="98">
+        <v>13.13</v>
+      </c>
+      <c r="Q135" s="98">
+        <v>13.69</v>
+      </c>
+      <c r="R135" s="98">
+        <v>11.51</v>
+      </c>
+      <c r="S135" s="98">
+        <v>12.4</v>
+      </c>
+      <c r="T135" s="98">
+        <v>13.7</v>
+      </c>
+      <c r="U135" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="V135" s="98">
+        <v>12.97</v>
+      </c>
+      <c r="W135" s="98">
+        <v>13.21</v>
+      </c>
+      <c r="X135" s="98">
+        <v>11.86</v>
+      </c>
+      <c r="Y135" s="97">
+        <v>11.11</v>
+      </c>
+      <c r="Z135" s="98">
+        <v>12.37</v>
+      </c>
+      <c r="AA135" s="98">
+        <v>11.4</v>
+      </c>
+      <c r="AB135" s="98">
+        <v>10.35</v>
+      </c>
+      <c r="AC135" s="98">
+        <v>11.01</v>
+      </c>
+      <c r="AD135" s="98">
+        <v>11.88</v>
+      </c>
+      <c r="AE135" s="98">
+        <v>12.21</v>
+      </c>
+      <c r="AF135" s="98">
+        <v>11.22</v>
+      </c>
+      <c r="AG135" s="98">
+        <v>10.72</v>
+      </c>
+      <c r="AH135" s="98">
+        <v>11.9</v>
+      </c>
+      <c r="AI135" s="98">
+        <v>12.24</v>
+      </c>
+      <c r="AJ135" s="98">
+        <v>10.45</v>
+      </c>
+    </row>
+    <row r="136" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A136" s="99" t="s">
+        <v>337</v>
+      </c>
+      <c r="B136" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C136" s="88" t="s">
+        <v>338</v>
+      </c>
+      <c r="D136" s="96">
+        <v>11.51</v>
+      </c>
+      <c r="E136" s="96">
+        <v>13.43</v>
+      </c>
+      <c r="F136" s="96">
+        <v>11.76</v>
+      </c>
+      <c r="G136" s="96">
+        <v>11.21</v>
+      </c>
+      <c r="H136" s="96">
+        <v>11.04</v>
+      </c>
+      <c r="I136" s="96">
+        <v>11.52</v>
+      </c>
+      <c r="J136" s="96">
+        <v>12</v>
+      </c>
+      <c r="K136" s="96">
+        <v>10.61</v>
+      </c>
+      <c r="L136" s="96">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="M136" s="96">
+        <v>8.61</v>
+      </c>
+      <c r="N136" s="97">
+        <v>8.9</v>
+      </c>
+      <c r="O136" s="98">
+        <v>11.02</v>
+      </c>
+      <c r="P136" s="98">
+        <v>14.48</v>
+      </c>
+      <c r="Q136" s="98">
+        <v>12.11</v>
+      </c>
+      <c r="R136" s="98">
+        <v>13.73</v>
+      </c>
+      <c r="S136" s="98">
+        <v>10.89</v>
+      </c>
+      <c r="T136" s="98">
+        <v>11.78</v>
+      </c>
+      <c r="U136" s="98">
+        <v>12.46</v>
+      </c>
+      <c r="V136" s="98">
+        <v>11.14</v>
+      </c>
+      <c r="W136" s="98">
+        <v>11.49</v>
+      </c>
+      <c r="X136" s="98">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="Y136" s="97">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="Z136" s="98">
+        <v>11.98</v>
+      </c>
+      <c r="AA136" s="98">
+        <v>12.41</v>
+      </c>
+      <c r="AB136" s="98">
+        <v>11.43</v>
+      </c>
+      <c r="AC136" s="98">
+        <v>8.74</v>
+      </c>
+      <c r="AD136" s="98">
+        <v>11.19</v>
+      </c>
+      <c r="AE136" s="98">
+        <v>11.25</v>
+      </c>
+      <c r="AF136" s="98">
+        <v>11.53</v>
+      </c>
+      <c r="AG136" s="98">
+        <v>10.07</v>
+      </c>
+      <c r="AH136" s="98">
+        <v>8.08</v>
+      </c>
+      <c r="AI136" s="98">
+        <v>9.11</v>
+      </c>
+      <c r="AJ136" s="98">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="137" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A137" s="99" t="s">
+        <v>339</v>
+      </c>
+      <c r="B137" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C137" s="88" t="s">
+        <v>340</v>
+      </c>
+      <c r="D137" s="96">
+        <v>19.07</v>
+      </c>
+      <c r="E137" s="96">
+        <v>17.95</v>
+      </c>
+      <c r="F137" s="96">
+        <v>17.88</v>
+      </c>
+      <c r="G137" s="96">
+        <v>17.52</v>
+      </c>
+      <c r="H137" s="96">
+        <v>17.61</v>
+      </c>
+      <c r="I137" s="96">
+        <v>17.32</v>
+      </c>
+      <c r="J137" s="96">
+        <v>18.52</v>
+      </c>
+      <c r="K137" s="96">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="L137" s="96">
+        <v>17.45</v>
+      </c>
+      <c r="M137" s="96">
+        <v>16.86</v>
+      </c>
+      <c r="N137" s="97">
+        <v>14.76</v>
+      </c>
+      <c r="O137" s="98">
+        <v>21.2</v>
+      </c>
+      <c r="P137" s="98">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="Q137" s="98">
+        <v>17.36</v>
+      </c>
+      <c r="R137" s="98">
+        <v>18.02</v>
+      </c>
+      <c r="S137" s="98">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="T137" s="98">
+        <v>16.47</v>
+      </c>
+      <c r="U137" s="98">
+        <v>18.02</v>
+      </c>
+      <c r="V137" s="98">
+        <v>15.71</v>
+      </c>
+      <c r="W137" s="98">
+        <v>18.93</v>
+      </c>
+      <c r="X137" s="98">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="Y137" s="97">
+        <v>13.78</v>
+      </c>
+      <c r="Z137" s="98">
+        <v>16.87</v>
+      </c>
+      <c r="AA137" s="98">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="AB137" s="98">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="AC137" s="98">
+        <v>16.98</v>
+      </c>
+      <c r="AD137" s="98">
+        <v>16.72</v>
+      </c>
+      <c r="AE137" s="98">
+        <v>18.22</v>
+      </c>
+      <c r="AF137" s="98">
+        <v>19.04</v>
+      </c>
+      <c r="AG137" s="98">
+        <v>18.72</v>
+      </c>
+      <c r="AH137" s="98">
+        <v>15.87</v>
+      </c>
+      <c r="AI137" s="98">
+        <v>16.37</v>
+      </c>
+      <c r="AJ137" s="98">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="138" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A138" s="99" t="s">
+        <v>341</v>
+      </c>
+      <c r="B138" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C138" s="88" t="s">
+        <v>342</v>
+      </c>
+      <c r="D138" s="96">
+        <v>11.23</v>
+      </c>
+      <c r="E138" s="96">
+        <v>11.26</v>
+      </c>
+      <c r="F138" s="96">
+        <v>9.57</v>
+      </c>
+      <c r="G138" s="96">
+        <v>10.37</v>
+      </c>
+      <c r="H138" s="96">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="I138" s="96">
+        <v>11.45</v>
+      </c>
+      <c r="J138" s="96">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="K138" s="96">
+        <v>9.58</v>
+      </c>
+      <c r="L138" s="96">
+        <v>9.35</v>
+      </c>
+      <c r="M138" s="96">
+        <v>8.48</v>
+      </c>
+      <c r="N138" s="97">
+        <v>8.09</v>
+      </c>
+      <c r="O138" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="P138" s="98">
+        <v>13.06</v>
+      </c>
+      <c r="Q138" s="98">
+        <v>10.37</v>
+      </c>
+      <c r="R138" s="98">
+        <v>11.74</v>
+      </c>
+      <c r="S138" s="98">
+        <v>10.83</v>
+      </c>
+      <c r="T138" s="98">
+        <v>13.58</v>
+      </c>
+      <c r="U138" s="98">
+        <v>8.73</v>
+      </c>
+      <c r="V138" s="98">
+        <v>10.36</v>
+      </c>
+      <c r="W138" s="98">
+        <v>10</v>
+      </c>
+      <c r="X138" s="98">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Y138" s="97">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Z138" s="98">
+        <v>9.4</v>
+      </c>
+      <c r="AA138" s="98">
+        <v>9.69</v>
+      </c>
+      <c r="AB138" s="98">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AC138" s="98">
+        <v>9.18</v>
+      </c>
+      <c r="AD138" s="98">
+        <v>9.68</v>
+      </c>
+      <c r="AE138" s="98">
+        <v>9.59</v>
+      </c>
+      <c r="AF138" s="98">
+        <v>9.18</v>
+      </c>
+      <c r="AG138" s="98">
+        <v>8.85</v>
+      </c>
+      <c r="AH138" s="98">
+        <v>8.74</v>
+      </c>
+      <c r="AI138" s="98">
+        <v>8.18</v>
+      </c>
+      <c r="AJ138" s="98">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="139" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A139" s="99" t="s">
+        <v>343</v>
+      </c>
+      <c r="B139" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C139" s="88" t="s">
+        <v>344</v>
+      </c>
+      <c r="D139" s="96">
+        <v>11.72</v>
+      </c>
+      <c r="E139" s="96">
+        <v>10.74</v>
+      </c>
+      <c r="F139" s="96">
+        <v>12.01</v>
+      </c>
+      <c r="G139" s="96">
+        <v>12.64</v>
+      </c>
+      <c r="H139" s="96">
+        <v>11.56</v>
+      </c>
+      <c r="I139" s="96">
+        <v>14.36</v>
+      </c>
+      <c r="J139" s="96">
+        <v>11.98</v>
+      </c>
+      <c r="K139" s="96">
+        <v>11.08</v>
+      </c>
+      <c r="L139" s="96">
+        <v>10.72</v>
+      </c>
+      <c r="M139" s="96">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="N139" s="97">
+        <v>9.35</v>
+      </c>
+      <c r="O139" s="98">
+        <v>12.16</v>
+      </c>
+      <c r="P139" s="98">
+        <v>11.52</v>
+      </c>
+      <c r="Q139" s="98">
+        <v>14.6</v>
+      </c>
+      <c r="R139" s="98">
+        <v>13.62</v>
+      </c>
+      <c r="S139" s="98">
+        <v>14.18</v>
+      </c>
+      <c r="T139" s="98">
+        <v>15.19</v>
+      </c>
+      <c r="U139" s="98">
+        <v>12.44</v>
+      </c>
+      <c r="V139" s="98">
+        <v>11.2</v>
+      </c>
+      <c r="W139" s="98">
+        <v>9.33</v>
+      </c>
+      <c r="X139" s="98">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Y139" s="97">
+        <v>9.74</v>
+      </c>
+      <c r="Z139" s="98">
+        <v>11.3</v>
+      </c>
+      <c r="AA139" s="98">
+        <v>10</v>
+      </c>
+      <c r="AB139" s="98">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AC139" s="98">
+        <v>11.7</v>
+      </c>
+      <c r="AD139" s="98">
+        <v>9.01</v>
+      </c>
+      <c r="AE139" s="98">
+        <v>13.55</v>
+      </c>
+      <c r="AF139" s="98">
+        <v>11.53</v>
+      </c>
+      <c r="AG139" s="98">
+        <v>10.94</v>
+      </c>
+      <c r="AH139" s="98">
+        <v>12.21</v>
+      </c>
+      <c r="AI139" s="98">
+        <v>9.6</v>
+      </c>
+      <c r="AJ139" s="98">
+        <v>8.93</v>
+      </c>
+    </row>
+    <row r="140" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A140" s="99" t="s">
+        <v>345</v>
+      </c>
+      <c r="B140" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C140" s="88" t="s">
+        <v>346</v>
+      </c>
+      <c r="D140" s="96">
+        <v>12.93</v>
+      </c>
+      <c r="E140" s="96">
+        <v>10.87</v>
+      </c>
+      <c r="F140" s="96">
+        <v>11.57</v>
+      </c>
+      <c r="G140" s="96">
+        <v>9.39</v>
+      </c>
+      <c r="H140" s="96">
+        <v>10.32</v>
+      </c>
+      <c r="I140" s="96">
+        <v>10.15</v>
+      </c>
+      <c r="J140" s="96">
+        <v>10.36</v>
+      </c>
+      <c r="K140" s="96">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="L140" s="96">
+        <v>9.4</v>
+      </c>
+      <c r="M140" s="96">
+        <v>8.09</v>
+      </c>
+      <c r="N140" s="97">
+        <v>8.56</v>
+      </c>
+      <c r="O140" s="98">
+        <v>12.85</v>
+      </c>
+      <c r="P140" s="98">
+        <v>12.96</v>
+      </c>
+      <c r="Q140" s="98">
+        <v>11.65</v>
+      </c>
+      <c r="R140" s="98">
+        <v>10.62</v>
+      </c>
+      <c r="S140" s="98">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="T140" s="98">
+        <v>10.44</v>
+      </c>
+      <c r="U140" s="98">
+        <v>10.32</v>
+      </c>
+      <c r="V140" s="98">
+        <v>10</v>
+      </c>
+      <c r="W140" s="98">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="X140" s="98">
+        <v>9.18</v>
+      </c>
+      <c r="Y140" s="97">
+        <v>9.25</v>
+      </c>
+      <c r="Z140" s="98">
+        <v>13</v>
+      </c>
+      <c r="AA140" s="98">
+        <v>8.85</v>
+      </c>
+      <c r="AB140" s="98">
+        <v>11.48</v>
+      </c>
+      <c r="AC140" s="98">
+        <v>8.17</v>
+      </c>
+      <c r="AD140" s="98">
+        <v>10.59</v>
+      </c>
+      <c r="AE140" s="98">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="AF140" s="98">
+        <v>10.41</v>
+      </c>
+      <c r="AG140" s="98">
+        <v>10.25</v>
+      </c>
+      <c r="AH140" s="98">
+        <v>9.51</v>
+      </c>
+      <c r="AI140" s="98">
+        <v>7.02</v>
+      </c>
+      <c r="AJ140" s="98">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="141" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A141" s="99" t="s">
+        <v>347</v>
+      </c>
+      <c r="B141" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C141" s="88" t="s">
+        <v>348</v>
+      </c>
+      <c r="D141" s="96">
+        <v>12.8</v>
+      </c>
+      <c r="E141" s="96">
+        <v>12.83</v>
+      </c>
+      <c r="F141" s="96">
+        <v>11.77</v>
+      </c>
+      <c r="G141" s="96">
+        <v>11.23</v>
+      </c>
+      <c r="H141" s="96">
+        <v>11.77</v>
+      </c>
+      <c r="I141" s="96">
+        <v>10.88</v>
+      </c>
+      <c r="J141" s="96">
+        <v>11.54</v>
+      </c>
+      <c r="K141" s="96">
+        <v>11.35</v>
+      </c>
+      <c r="L141" s="96">
+        <v>12.12</v>
+      </c>
+      <c r="M141" s="96">
+        <v>11.06</v>
+      </c>
+      <c r="N141" s="97">
+        <v>8.33</v>
+      </c>
+      <c r="O141" s="98">
+        <v>12.42</v>
+      </c>
+      <c r="P141" s="98">
+        <v>13.5</v>
+      </c>
+      <c r="Q141" s="98">
+        <v>11.85</v>
+      </c>
+      <c r="R141" s="98">
+        <v>11.48</v>
+      </c>
+      <c r="S141" s="98">
+        <v>13.02</v>
+      </c>
+      <c r="T141" s="98">
+        <v>10.31</v>
+      </c>
+      <c r="U141" s="98">
+        <v>11.66</v>
+      </c>
+      <c r="V141" s="98">
+        <v>11.7</v>
+      </c>
+      <c r="W141" s="98">
+        <v>11.58</v>
+      </c>
+      <c r="X141" s="98">
+        <v>12.61</v>
+      </c>
+      <c r="Y141" s="97">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="Z141" s="98">
+        <v>13.16</v>
+      </c>
+      <c r="AA141" s="98">
+        <v>12.18</v>
+      </c>
+      <c r="AB141" s="98">
+        <v>11.69</v>
+      </c>
+      <c r="AC141" s="98">
+        <v>10.98</v>
+      </c>
+      <c r="AD141" s="98">
+        <v>10.54</v>
+      </c>
+      <c r="AE141" s="98">
+        <v>11.44</v>
+      </c>
+      <c r="AF141" s="98">
+        <v>11.43</v>
+      </c>
+      <c r="AG141" s="98">
+        <v>10.99</v>
+      </c>
+      <c r="AH141" s="98">
+        <v>12.66</v>
+      </c>
+      <c r="AI141" s="98">
+        <v>9.49</v>
+      </c>
+      <c r="AJ141" s="98">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="142" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A142" s="99" t="s">
+        <v>349</v>
+      </c>
+      <c r="B142" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C142" s="88" t="s">
+        <v>350</v>
+      </c>
+      <c r="D142" s="96">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="E142" s="96">
+        <v>15.31</v>
+      </c>
+      <c r="F142" s="96">
+        <v>14.21</v>
+      </c>
+      <c r="G142" s="96">
+        <v>14.97</v>
+      </c>
+      <c r="H142" s="96">
+        <v>14.09</v>
+      </c>
+      <c r="I142" s="96">
+        <v>14.88</v>
+      </c>
+      <c r="J142" s="96">
+        <v>13.58</v>
+      </c>
+      <c r="K142" s="96">
+        <v>13.25</v>
+      </c>
+      <c r="L142" s="96">
+        <v>11.43</v>
+      </c>
+      <c r="M142" s="96">
+        <v>11.15</v>
+      </c>
+      <c r="N142" s="97">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="O142" s="98">
+        <v>17.32</v>
+      </c>
+      <c r="P142" s="98">
+        <v>16.52</v>
+      </c>
+      <c r="Q142" s="98">
+        <v>15.74</v>
+      </c>
+      <c r="R142" s="98">
+        <v>15.76</v>
+      </c>
+      <c r="S142" s="98">
+        <v>15.02</v>
+      </c>
+      <c r="T142" s="98">
+        <v>15.13</v>
+      </c>
+      <c r="U142" s="98">
+        <v>14.65</v>
+      </c>
+      <c r="V142" s="98">
+        <v>14.44</v>
+      </c>
+      <c r="W142" s="98">
+        <v>11.8</v>
+      </c>
+      <c r="X142" s="98">
+        <v>12.13</v>
+      </c>
+      <c r="Y142" s="97">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="Z142" s="98">
+        <v>15.93</v>
+      </c>
+      <c r="AA142" s="98">
+        <v>14.18</v>
+      </c>
+      <c r="AB142" s="98">
+        <v>12.75</v>
+      </c>
+      <c r="AC142" s="98">
+        <v>14.22</v>
+      </c>
+      <c r="AD142" s="98">
+        <v>13.2</v>
+      </c>
+      <c r="AE142" s="98">
+        <v>14.63</v>
+      </c>
+      <c r="AF142" s="98">
+        <v>12.54</v>
+      </c>
+      <c r="AG142" s="98">
+        <v>12.1</v>
+      </c>
+      <c r="AH142" s="98">
+        <v>11.08</v>
+      </c>
+      <c r="AI142" s="98">
+        <v>10.19</v>
+      </c>
+      <c r="AJ142" s="98">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="143" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A143" s="99" t="s">
+        <v>351</v>
+      </c>
+      <c r="B143" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C143" s="88" t="s">
+        <v>352</v>
+      </c>
+      <c r="D143" s="96">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="E143" s="96">
+        <v>10.02</v>
+      </c>
+      <c r="F143" s="96">
+        <v>9.77</v>
+      </c>
+      <c r="G143" s="96">
+        <v>8.91</v>
+      </c>
+      <c r="H143" s="96">
+        <v>9.09</v>
+      </c>
+      <c r="I143" s="96">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="J143" s="96">
+        <v>8.25</v>
+      </c>
+      <c r="K143" s="96">
+        <v>10.47</v>
+      </c>
+      <c r="L143" s="96">
+        <v>9.31</v>
+      </c>
+      <c r="M143" s="96">
+        <v>8.73</v>
+      </c>
+      <c r="N143" s="97">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="O143" s="98">
+        <v>10.55</v>
+      </c>
+      <c r="P143" s="98">
+        <v>10.79</v>
+      </c>
+      <c r="Q143" s="98">
+        <v>10.59</v>
+      </c>
+      <c r="R143" s="98">
+        <v>8.16</v>
+      </c>
+      <c r="S143" s="98">
+        <v>9.94</v>
+      </c>
+      <c r="T143" s="98">
+        <v>10.15</v>
+      </c>
+      <c r="U143" s="98">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="V143" s="98">
+        <v>10.5</v>
+      </c>
+      <c r="W143" s="98">
+        <v>9.41</v>
+      </c>
+      <c r="X143" s="98">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Y143" s="97">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Z143" s="98">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AA143" s="98">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="AB143" s="98">
+        <v>8.98</v>
+      </c>
+      <c r="AC143" s="98">
+        <v>9.64</v>
+      </c>
+      <c r="AD143" s="98">
+        <v>8.27</v>
+      </c>
+      <c r="AE143" s="98">
+        <v>9.31</v>
+      </c>
+      <c r="AF143" s="98">
+        <v>7.15</v>
+      </c>
+      <c r="AG143" s="98">
+        <v>10.45</v>
+      </c>
+      <c r="AH143" s="98">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AI143" s="98">
+        <v>8.25</v>
+      </c>
+      <c r="AJ143" s="98">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="144" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A144" s="99" t="s">
+        <v>353</v>
+      </c>
+      <c r="B144" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C144" s="88" t="s">
+        <v>354</v>
+      </c>
+      <c r="D144" s="96">
+        <v>13.16</v>
+      </c>
+      <c r="E144" s="96">
+        <v>13.33</v>
+      </c>
+      <c r="F144" s="96">
+        <v>11.08</v>
+      </c>
+      <c r="G144" s="96">
+        <v>13.33</v>
+      </c>
+      <c r="H144" s="96">
+        <v>12.08</v>
+      </c>
+      <c r="I144" s="96">
+        <v>13.84</v>
+      </c>
+      <c r="J144" s="96">
+        <v>13.43</v>
+      </c>
+      <c r="K144" s="96">
+        <v>10.72</v>
+      </c>
+      <c r="L144" s="96">
+        <v>10.85</v>
+      </c>
+      <c r="M144" s="96">
+        <v>11.52</v>
+      </c>
+      <c r="N144" s="97">
+        <v>10.14</v>
+      </c>
+      <c r="O144" s="98">
+        <v>11.87</v>
+      </c>
+      <c r="P144" s="98">
+        <v>13.88</v>
+      </c>
+      <c r="Q144" s="98">
+        <v>12.04</v>
+      </c>
+      <c r="R144" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="S144" s="98">
+        <v>12.71</v>
+      </c>
+      <c r="T144" s="98">
+        <v>14.92</v>
+      </c>
+      <c r="U144" s="98">
+        <v>13.64</v>
+      </c>
+      <c r="V144" s="98">
+        <v>10.5</v>
+      </c>
+      <c r="W144" s="98">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="X144" s="98">
+        <v>10.71</v>
+      </c>
+      <c r="Y144" s="97">
+        <v>10.9</v>
+      </c>
+      <c r="Z144" s="98">
+        <v>14.42</v>
+      </c>
+      <c r="AA144" s="98">
+        <v>12.8</v>
+      </c>
+      <c r="AB144" s="98">
+        <v>10.15</v>
+      </c>
+      <c r="AC144" s="98">
+        <v>11.62</v>
+      </c>
+      <c r="AD144" s="98">
+        <v>11.46</v>
+      </c>
+      <c r="AE144" s="98">
+        <v>12.78</v>
+      </c>
+      <c r="AF144" s="98">
+        <v>13.23</v>
+      </c>
+      <c r="AG144" s="98">
+        <v>10.98</v>
+      </c>
+      <c r="AH144" s="98">
+        <v>11.87</v>
+      </c>
+      <c r="AI144" s="98">
+        <v>12.47</v>
+      </c>
+      <c r="AJ144" s="98">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A145" s="99" t="s">
+        <v>355</v>
+      </c>
+      <c r="B145" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C145" s="88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D145" s="96">
+        <v>11.96</v>
+      </c>
+      <c r="E145" s="96">
+        <v>10.33</v>
+      </c>
+      <c r="F145" s="96">
+        <v>10.09</v>
+      </c>
+      <c r="G145" s="96">
+        <v>10.87</v>
+      </c>
+      <c r="H145" s="96">
+        <v>10.87</v>
+      </c>
+      <c r="I145" s="96">
+        <v>11.66</v>
+      </c>
+      <c r="J145" s="96">
+        <v>10.76</v>
+      </c>
+      <c r="K145" s="96">
+        <v>11.25</v>
+      </c>
+      <c r="L145" s="96">
+        <v>10.87</v>
+      </c>
+      <c r="M145" s="96">
+        <v>10.27</v>
+      </c>
+      <c r="N145" s="97">
+        <v>8.32</v>
+      </c>
+      <c r="O145" s="98">
+        <v>12.46</v>
+      </c>
+      <c r="P145" s="98">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="Q145" s="98">
+        <v>9.81</v>
+      </c>
+      <c r="R145" s="98">
+        <v>11.77</v>
+      </c>
+      <c r="S145" s="98">
+        <v>10.49</v>
+      </c>
+      <c r="T145" s="98">
+        <v>11.81</v>
+      </c>
+      <c r="U145" s="98">
+        <v>11.3</v>
+      </c>
+      <c r="V145" s="98">
+        <v>12.15</v>
+      </c>
+      <c r="W145" s="98">
+        <v>11.26</v>
+      </c>
+      <c r="X145" s="98">
+        <v>10.72</v>
+      </c>
+      <c r="Y145" s="97">
+        <v>7.91</v>
+      </c>
+      <c r="Z145" s="98">
+        <v>11.47</v>
+      </c>
+      <c r="AA145" s="98">
+        <v>11.45</v>
+      </c>
+      <c r="AB145" s="98">
+        <v>10.36</v>
+      </c>
+      <c r="AC145" s="98">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="AD145" s="98">
+        <v>11.26</v>
+      </c>
+      <c r="AE145" s="98">
+        <v>11.51</v>
+      </c>
+      <c r="AF145" s="98">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="AG145" s="98">
+        <v>10.32</v>
+      </c>
+      <c r="AH145" s="98">
+        <v>10.46</v>
+      </c>
+      <c r="AI145" s="98">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="AJ145" s="98">
+        <v>8.76</v>
+      </c>
+    </row>
+    <row r="146" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A146" s="99" t="s">
+        <v>357</v>
+      </c>
+      <c r="B146" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C146" s="88" t="s">
+        <v>358</v>
+      </c>
+      <c r="D146" s="96">
+        <v>12.76</v>
+      </c>
+      <c r="E146" s="96">
+        <v>12.83</v>
+      </c>
+      <c r="F146" s="96">
+        <v>13.45</v>
+      </c>
+      <c r="G146" s="96">
+        <v>12.67</v>
+      </c>
+      <c r="H146" s="96">
+        <v>12.29</v>
+      </c>
+      <c r="I146" s="96">
+        <v>12.79</v>
+      </c>
+      <c r="J146" s="96">
+        <v>12.08</v>
+      </c>
+      <c r="K146" s="96">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="L146" s="96">
+        <v>8.76</v>
+      </c>
+      <c r="M146" s="96">
+        <v>9.65</v>
+      </c>
+      <c r="N146" s="97">
+        <v>9.24</v>
+      </c>
+      <c r="O146" s="98">
+        <v>14.17</v>
+      </c>
+      <c r="P146" s="98">
+        <v>14.97</v>
+      </c>
+      <c r="Q146" s="98">
+        <v>13.94</v>
+      </c>
+      <c r="R146" s="98">
+        <v>12.6</v>
+      </c>
+      <c r="S146" s="98">
+        <v>12.68</v>
+      </c>
+      <c r="T146" s="98">
+        <v>12.27</v>
+      </c>
+      <c r="U146" s="98">
+        <v>12.4</v>
+      </c>
+      <c r="V146" s="98">
+        <v>10.98</v>
+      </c>
+      <c r="W146" s="98">
+        <v>8.99</v>
+      </c>
+      <c r="X146" s="98">
+        <v>9.89</v>
+      </c>
+      <c r="Y146" s="97">
+        <v>8.93</v>
+      </c>
+      <c r="Z146" s="98">
+        <v>11.41</v>
+      </c>
+      <c r="AA146" s="98">
+        <v>10.73</v>
+      </c>
+      <c r="AB146" s="98">
+        <v>12.98</v>
+      </c>
+      <c r="AC146" s="98">
+        <v>12.75</v>
+      </c>
+      <c r="AD146" s="98">
+        <v>11.89</v>
+      </c>
+      <c r="AE146" s="98">
+        <v>13.3</v>
+      </c>
+      <c r="AF146" s="98">
+        <v>11.77</v>
+      </c>
+      <c r="AG146" s="98">
+        <v>8.58</v>
+      </c>
+      <c r="AH146" s="98">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AI146" s="98">
+        <v>9.42</v>
+      </c>
+      <c r="AJ146" s="98">
+        <v>9.5399999999999991</v>
+      </c>
+    </row>
+    <row r="147" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A147" s="99" t="s">
+        <v>359</v>
+      </c>
+      <c r="B147" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C147" s="88" t="s">
+        <v>360</v>
+      </c>
+      <c r="D147" s="96">
+        <v>10.78</v>
+      </c>
+      <c r="E147" s="96">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="F147" s="96">
+        <v>9.41</v>
+      </c>
+      <c r="G147" s="96">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="H147" s="96">
+        <v>9.51</v>
+      </c>
+      <c r="I147" s="96">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="J147" s="96">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="K147" s="96">
+        <v>10.91</v>
+      </c>
+      <c r="L147" s="96">
+        <v>10.43</v>
+      </c>
+      <c r="M147" s="96">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="N147" s="97">
+        <v>10.4</v>
+      </c>
+      <c r="O147" s="98">
+        <v>11.03</v>
+      </c>
+      <c r="P147" s="98">
+        <v>10.48</v>
+      </c>
+      <c r="Q147" s="98">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="R147" s="98">
+        <v>9.73</v>
+      </c>
+      <c r="S147" s="98">
+        <v>10.64</v>
+      </c>
+      <c r="T147" s="98">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="U147" s="98">
+        <v>10.64</v>
+      </c>
+      <c r="V147" s="98">
+        <v>10.84</v>
+      </c>
+      <c r="W147" s="98">
+        <v>10.54</v>
+      </c>
+      <c r="X147" s="98">
+        <v>9.08</v>
+      </c>
+      <c r="Y147" s="97">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="Z147" s="98">
+        <v>10.55</v>
+      </c>
+      <c r="AA147" s="98">
+        <v>7.8</v>
+      </c>
+      <c r="AB147" s="98">
+        <v>8.86</v>
+      </c>
+      <c r="AC147" s="98">
+        <v>9.01</v>
+      </c>
+      <c r="AD147" s="98">
+        <v>8.4</v>
+      </c>
+      <c r="AE147" s="98">
+        <v>9.06</v>
+      </c>
+      <c r="AF147" s="98">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="AG147" s="98">
+        <v>10.98</v>
+      </c>
+      <c r="AH147" s="98">
+        <v>10.32</v>
+      </c>
+      <c r="AI147" s="98">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AJ147" s="98">
+        <v>11.04</v>
+      </c>
+    </row>
+    <row r="148" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A148" s="99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B148" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C148" s="88" t="s">
+        <v>362</v>
+      </c>
+      <c r="D148" s="96">
+        <v>12.89</v>
+      </c>
+      <c r="E148" s="96">
+        <v>12.26</v>
+      </c>
+      <c r="F148" s="96">
+        <v>10.6</v>
+      </c>
+      <c r="G148" s="96">
+        <v>11.13</v>
+      </c>
+      <c r="H148" s="96">
+        <v>11.45</v>
+      </c>
+      <c r="I148" s="96">
+        <v>11.23</v>
+      </c>
+      <c r="J148" s="96">
+        <v>9.6</v>
+      </c>
+      <c r="K148" s="96">
+        <v>10.1</v>
+      </c>
+      <c r="L148" s="96">
+        <v>8.74</v>
+      </c>
+      <c r="M148" s="96">
+        <v>8.56</v>
+      </c>
+      <c r="N148" s="97">
+        <v>7.63</v>
+      </c>
+      <c r="O148" s="98">
+        <v>13.92</v>
+      </c>
+      <c r="P148" s="98">
+        <v>13.87</v>
+      </c>
+      <c r="Q148" s="98">
+        <v>11.33</v>
+      </c>
+      <c r="R148" s="98">
+        <v>11.11</v>
+      </c>
+      <c r="S148" s="98">
+        <v>10.97</v>
+      </c>
+      <c r="T148" s="98">
+        <v>12.1</v>
+      </c>
+      <c r="U148" s="98">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="V148" s="98">
+        <v>10.06</v>
+      </c>
+      <c r="W148" s="98">
+        <v>8.26</v>
+      </c>
+      <c r="X148" s="98">
+        <v>9.43</v>
+      </c>
+      <c r="Y148" s="97">
+        <v>7.07</v>
+      </c>
+      <c r="Z148" s="98">
+        <v>11.89</v>
+      </c>
+      <c r="AA148" s="98">
+        <v>10.69</v>
+      </c>
+      <c r="AB148" s="98">
+        <v>9.89</v>
+      </c>
+      <c r="AC148" s="98">
+        <v>11.15</v>
+      </c>
+      <c r="AD148" s="98">
+        <v>11.92</v>
+      </c>
+      <c r="AE148" s="98">
+        <v>10.38</v>
+      </c>
+      <c r="AF148" s="98">
+        <v>9.26</v>
+      </c>
+      <c r="AG148" s="98">
+        <v>10.14</v>
+      </c>
+      <c r="AH148" s="98">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AI148" s="98">
+        <v>7.69</v>
+      </c>
+      <c r="AJ148" s="98">
+        <v>8.19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A149" s="99" t="s">
+        <v>76</v>
+      </c>
+      <c r="B149" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C149" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="D149" s="96">
+        <v>25.95</v>
+      </c>
+      <c r="E149" s="96">
+        <v>25.07</v>
+      </c>
+      <c r="F149" s="96">
+        <v>24.42</v>
+      </c>
+      <c r="G149" s="96">
+        <v>24.36</v>
+      </c>
+      <c r="H149" s="96">
+        <v>24.24</v>
+      </c>
+      <c r="I149" s="96">
+        <v>26.94</v>
+      </c>
+      <c r="J149" s="96">
+        <v>28.86</v>
+      </c>
+      <c r="K149" s="96">
+        <v>25.07</v>
+      </c>
+      <c r="L149" s="96">
+        <v>23.88</v>
+      </c>
+      <c r="M149" s="96">
+        <v>21.92</v>
+      </c>
+      <c r="N149" s="97">
+        <v>19.91</v>
+      </c>
+      <c r="O149" s="98">
+        <v>26.94</v>
+      </c>
+      <c r="P149" s="98">
+        <v>26.2</v>
+      </c>
+      <c r="Q149" s="98">
+        <v>25.24</v>
+      </c>
+      <c r="R149" s="98">
+        <v>25.12</v>
+      </c>
+      <c r="S149" s="98">
+        <v>24.93</v>
+      </c>
+      <c r="T149" s="98">
+        <v>27.84</v>
+      </c>
+      <c r="U149" s="98">
+        <v>29.63</v>
+      </c>
+      <c r="V149" s="98">
+        <v>25.89</v>
+      </c>
+      <c r="W149" s="98">
+        <v>24.83</v>
+      </c>
+      <c r="X149" s="98">
+        <v>22.8</v>
+      </c>
+      <c r="Y149" s="97">
+        <v>20.21</v>
+      </c>
+      <c r="Z149" s="98">
+        <v>24.95</v>
+      </c>
+      <c r="AA149" s="98">
+        <v>23.94</v>
+      </c>
+      <c r="AB149" s="98">
+        <v>23.59</v>
+      </c>
+      <c r="AC149" s="98">
+        <v>23.59</v>
+      </c>
+      <c r="AD149" s="98">
+        <v>23.54</v>
+      </c>
+      <c r="AE149" s="98">
+        <v>26.04</v>
+      </c>
+      <c r="AF149" s="98">
+        <v>28.08</v>
+      </c>
+      <c r="AG149" s="98">
+        <v>24.24</v>
+      </c>
+      <c r="AH149" s="98">
+        <v>22.93</v>
+      </c>
+      <c r="AI149" s="98">
+        <v>21.03</v>
+      </c>
+      <c r="AJ149" s="98">
+        <v>19.600000000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A150" s="99" t="s">
+        <v>363</v>
+      </c>
+      <c r="B150" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C150" s="88" t="s">
+        <v>364</v>
+      </c>
+      <c r="D150" s="96">
+        <v>29.84</v>
+      </c>
+      <c r="E150" s="96">
+        <v>29.33</v>
+      </c>
+      <c r="F150" s="96">
+        <v>28.47</v>
+      </c>
+      <c r="G150" s="96">
+        <v>28.15</v>
+      </c>
+      <c r="H150" s="96">
+        <v>28.27</v>
+      </c>
+      <c r="I150" s="96">
+        <v>30.52</v>
+      </c>
+      <c r="J150" s="96">
+        <v>31.77</v>
+      </c>
+      <c r="K150" s="96">
+        <v>26.48</v>
+      </c>
+      <c r="L150" s="96">
+        <v>25.11</v>
+      </c>
+      <c r="M150" s="96">
+        <v>22.3</v>
+      </c>
+      <c r="N150" s="97">
+        <v>20.59</v>
+      </c>
+      <c r="O150" s="98">
+        <v>31.63</v>
+      </c>
+      <c r="P150" s="98">
+        <v>31.61</v>
+      </c>
+      <c r="Q150" s="98">
+        <v>29.76</v>
+      </c>
+      <c r="R150" s="98">
+        <v>29.98</v>
+      </c>
+      <c r="S150" s="98">
+        <v>29.96</v>
+      </c>
+      <c r="T150" s="98">
+        <v>32.69</v>
+      </c>
+      <c r="U150" s="98">
+        <v>33.61</v>
+      </c>
+      <c r="V150" s="98">
+        <v>27.78</v>
+      </c>
+      <c r="W150" s="98">
+        <v>26.75</v>
+      </c>
+      <c r="X150" s="98">
+        <v>23.61</v>
+      </c>
+      <c r="Y150" s="97">
+        <v>21.48</v>
+      </c>
+      <c r="Z150" s="98">
+        <v>28.13</v>
+      </c>
+      <c r="AA150" s="98">
+        <v>27.16</v>
+      </c>
+      <c r="AB150" s="98">
+        <v>27.23</v>
+      </c>
+      <c r="AC150" s="98">
+        <v>26.39</v>
+      </c>
+      <c r="AD150" s="98">
+        <v>26.64</v>
+      </c>
+      <c r="AE150" s="98">
+        <v>28.42</v>
+      </c>
+      <c r="AF150" s="98">
+        <v>30</v>
+      </c>
+      <c r="AG150" s="98">
+        <v>25.22</v>
+      </c>
+      <c r="AH150" s="98">
+        <v>23.53</v>
+      </c>
+      <c r="AI150" s="98">
+        <v>21.04</v>
+      </c>
+      <c r="AJ150" s="98">
+        <v>19.72</v>
+      </c>
+    </row>
+    <row r="151" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A151" s="99" t="s">
+        <v>365</v>
+      </c>
+      <c r="B151" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C151" s="88" t="s">
+        <v>366</v>
+      </c>
+      <c r="D151" s="96">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="E151" s="96">
+        <v>14.4</v>
+      </c>
+      <c r="F151" s="96">
+        <v>15.7</v>
+      </c>
+      <c r="G151" s="96">
+        <v>13.98</v>
+      </c>
+      <c r="H151" s="96">
+        <v>15.63</v>
+      </c>
+      <c r="I151" s="96">
+        <v>15.76</v>
+      </c>
+      <c r="J151" s="96">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="K151" s="96">
+        <v>17.25</v>
+      </c>
+      <c r="L151" s="96">
+        <v>14.94</v>
+      </c>
+      <c r="M151" s="96">
+        <v>14.37</v>
+      </c>
+      <c r="N151" s="97">
+        <v>12.17</v>
+      </c>
+      <c r="O151" s="98">
+        <v>18.62</v>
+      </c>
+      <c r="P151" s="98">
+        <v>14.66</v>
+      </c>
+      <c r="Q151" s="98">
+        <v>17.14</v>
+      </c>
+      <c r="R151" s="98">
+        <v>14.9</v>
+      </c>
+      <c r="S151" s="98">
+        <v>16.77</v>
+      </c>
+      <c r="T151" s="98">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="U151" s="98">
+        <v>16.96</v>
+      </c>
+      <c r="V151" s="98">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="W151" s="98">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="X151" s="98">
+        <v>15.45</v>
+      </c>
+      <c r="Y151" s="97">
+        <v>12.34</v>
+      </c>
+      <c r="Z151" s="98">
+        <v>16.05</v>
+      </c>
+      <c r="AA151" s="98">
+        <v>14.15</v>
+      </c>
+      <c r="AB151" s="98">
+        <v>14.31</v>
+      </c>
+      <c r="AC151" s="98">
+        <v>13.09</v>
+      </c>
+      <c r="AD151" s="98">
+        <v>14.55</v>
+      </c>
+      <c r="AE151" s="98">
+        <v>14.72</v>
+      </c>
+      <c r="AF151" s="98">
+        <v>15.68</v>
+      </c>
+      <c r="AG151" s="98">
+        <v>16.16</v>
+      </c>
+      <c r="AH151" s="98">
+        <v>13.88</v>
+      </c>
+      <c r="AI151" s="98">
+        <v>13.36</v>
+      </c>
+      <c r="AJ151" s="98">
+        <v>12.01</v>
+      </c>
+    </row>
+    <row r="152" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A152" s="99" t="s">
+        <v>367</v>
+      </c>
+      <c r="B152" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C152" s="88" t="s">
+        <v>368</v>
+      </c>
+      <c r="D152" s="96">
+        <v>23.31</v>
+      </c>
+      <c r="E152" s="96">
+        <v>23.56</v>
+      </c>
+      <c r="F152" s="96">
+        <v>22.76</v>
+      </c>
+      <c r="G152" s="96">
+        <v>23.2</v>
+      </c>
+      <c r="H152" s="96">
+        <v>23.9</v>
+      </c>
+      <c r="I152" s="96">
+        <v>25.85</v>
+      </c>
+      <c r="J152" s="96">
+        <v>28.19</v>
+      </c>
+      <c r="K152" s="96">
+        <v>25.52</v>
+      </c>
+      <c r="L152" s="96">
+        <v>25.16</v>
+      </c>
+      <c r="M152" s="96">
+        <v>23.15</v>
+      </c>
+      <c r="N152" s="97">
+        <v>21.1</v>
+      </c>
+      <c r="O152" s="98">
+        <v>23.64</v>
+      </c>
+      <c r="P152" s="98">
+        <v>24.23</v>
+      </c>
+      <c r="Q152" s="98">
+        <v>22.96</v>
+      </c>
+      <c r="R152" s="98">
+        <v>23.66</v>
+      </c>
+      <c r="S152" s="98">
+        <v>24.94</v>
+      </c>
+      <c r="T152" s="98">
+        <v>25.94</v>
+      </c>
+      <c r="U152" s="98">
+        <v>28.81</v>
+      </c>
+      <c r="V152" s="98">
+        <v>26.03</v>
+      </c>
+      <c r="W152" s="98">
+        <v>26.3</v>
+      </c>
+      <c r="X152" s="98">
+        <v>23.42</v>
+      </c>
+      <c r="Y152" s="97">
+        <v>21.41</v>
+      </c>
+      <c r="Z152" s="98">
+        <v>22.96</v>
+      </c>
+      <c r="AA152" s="98">
+        <v>22.88</v>
+      </c>
+      <c r="AB152" s="98">
+        <v>22.56</v>
+      </c>
+      <c r="AC152" s="98">
+        <v>22.72</v>
+      </c>
+      <c r="AD152" s="98">
+        <v>22.82</v>
+      </c>
+      <c r="AE152" s="98">
+        <v>25.75</v>
+      </c>
+      <c r="AF152" s="98">
+        <v>27.55</v>
+      </c>
+      <c r="AG152" s="98">
+        <v>25</v>
+      </c>
+      <c r="AH152" s="98">
+        <v>23.96</v>
+      </c>
+      <c r="AI152" s="98">
+        <v>22.86</v>
+      </c>
+      <c r="AJ152" s="98">
+        <v>20.77</v>
+      </c>
+    </row>
+    <row r="153" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A153" s="99" t="s">
+        <v>369</v>
+      </c>
+      <c r="B153" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C153" s="88" t="s">
+        <v>370</v>
+      </c>
+      <c r="D153" s="96">
+        <v>23.89</v>
+      </c>
+      <c r="E153" s="96">
+        <v>21.42</v>
+      </c>
+      <c r="F153" s="96">
+        <v>20.38</v>
+      </c>
+      <c r="G153" s="96">
+        <v>21.82</v>
+      </c>
+      <c r="H153" s="96">
+        <v>22.21</v>
+      </c>
+      <c r="I153" s="96">
+        <v>25.04</v>
+      </c>
+      <c r="J153" s="96">
+        <v>26.74</v>
+      </c>
+      <c r="K153" s="96">
+        <v>22.72</v>
+      </c>
+      <c r="L153" s="96">
+        <v>21.45</v>
+      </c>
+      <c r="M153" s="96">
+        <v>21.09</v>
+      </c>
+      <c r="N153" s="97">
+        <v>19.71</v>
+      </c>
+      <c r="O153" s="98">
+        <v>24.4</v>
+      </c>
+      <c r="P153" s="98">
+        <v>22.48</v>
+      </c>
+      <c r="Q153" s="98">
+        <v>19.87</v>
+      </c>
+      <c r="R153" s="98">
+        <v>21.52</v>
+      </c>
+      <c r="S153" s="98">
+        <v>21.43</v>
+      </c>
+      <c r="T153" s="98">
+        <v>25.44</v>
+      </c>
+      <c r="U153" s="98">
+        <v>26.57</v>
+      </c>
+      <c r="V153" s="98">
+        <v>22.6</v>
+      </c>
+      <c r="W153" s="98">
+        <v>21.79</v>
+      </c>
+      <c r="X153" s="98">
+        <v>20.91</v>
+      </c>
+      <c r="Y153" s="97">
+        <v>19.78</v>
+      </c>
+      <c r="Z153" s="98">
+        <v>23.36</v>
+      </c>
+      <c r="AA153" s="98">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="AB153" s="98">
+        <v>20.91</v>
+      </c>
+      <c r="AC153" s="98">
+        <v>22.13</v>
+      </c>
+      <c r="AD153" s="98">
+        <v>23.02</v>
+      </c>
+      <c r="AE153" s="98">
+        <v>24.63</v>
+      </c>
+      <c r="AF153" s="98">
+        <v>26.93</v>
+      </c>
+      <c r="AG153" s="98">
+        <v>22.85</v>
+      </c>
+      <c r="AH153" s="98">
+        <v>21.09</v>
+      </c>
+      <c r="AI153" s="98">
+        <v>21.28</v>
+      </c>
+      <c r="AJ153" s="98">
+        <v>19.64</v>
+      </c>
+    </row>
+    <row r="154" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A154" s="99" t="s">
+        <v>371</v>
+      </c>
+      <c r="B154" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C154" s="88" t="s">
+        <v>372</v>
+      </c>
+      <c r="D154" s="96">
+        <v>25.04</v>
+      </c>
+      <c r="E154" s="96">
+        <v>24.72</v>
+      </c>
+      <c r="F154" s="96">
+        <v>23.41</v>
+      </c>
+      <c r="G154" s="96">
+        <v>22.84</v>
+      </c>
+      <c r="H154" s="96">
+        <v>22.13</v>
+      </c>
+      <c r="I154" s="96">
+        <v>26.28</v>
+      </c>
+      <c r="J154" s="96">
+        <v>28.64</v>
+      </c>
+      <c r="K154" s="96">
+        <v>27.05</v>
+      </c>
+      <c r="L154" s="96">
+        <v>24.85</v>
+      </c>
+      <c r="M154" s="96">
+        <v>23.85</v>
+      </c>
+      <c r="N154" s="97">
+        <v>20.87</v>
+      </c>
+      <c r="O154" s="98">
+        <v>26.35</v>
+      </c>
+      <c r="P154" s="98">
+        <v>25.95</v>
+      </c>
+      <c r="Q154" s="98">
+        <v>24.27</v>
+      </c>
+      <c r="R154" s="98">
+        <v>23.2</v>
+      </c>
+      <c r="S154" s="98">
+        <v>22.45</v>
+      </c>
+      <c r="T154" s="98">
+        <v>25.9</v>
+      </c>
+      <c r="U154" s="98">
+        <v>28.88</v>
+      </c>
+      <c r="V154" s="98">
+        <v>27.44</v>
+      </c>
+      <c r="W154" s="98">
+        <v>25.39</v>
+      </c>
+      <c r="X154" s="98">
+        <v>24.6</v>
+      </c>
+      <c r="Y154" s="97">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="Z154" s="98">
+        <v>23.7</v>
+      </c>
+      <c r="AA154" s="98">
+        <v>23.46</v>
+      </c>
+      <c r="AB154" s="98">
+        <v>22.53</v>
+      </c>
+      <c r="AC154" s="98">
+        <v>22.47</v>
+      </c>
+      <c r="AD154" s="98">
+        <v>21.8</v>
+      </c>
+      <c r="AE154" s="98">
+        <v>26.68</v>
+      </c>
+      <c r="AF154" s="98">
+        <v>28.39</v>
+      </c>
+      <c r="AG154" s="98">
+        <v>26.64</v>
+      </c>
+      <c r="AH154" s="98">
+        <v>24.28</v>
+      </c>
+      <c r="AI154" s="98">
+        <v>23.05</v>
+      </c>
+      <c r="AJ154" s="98">
+        <v>21.37</v>
+      </c>
+    </row>
+    <row r="155" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A155" s="99" t="s">
+        <v>373</v>
+      </c>
+      <c r="B155" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C155" s="88" t="s">
+        <v>374</v>
+      </c>
+      <c r="D155" s="96">
+        <v>24.76</v>
+      </c>
+      <c r="E155" s="96">
+        <v>23.48</v>
+      </c>
+      <c r="F155" s="96">
+        <v>22.79</v>
+      </c>
+      <c r="G155" s="96">
+        <v>22.68</v>
+      </c>
+      <c r="H155" s="96">
+        <v>22.05</v>
+      </c>
+      <c r="I155" s="96">
+        <v>25.46</v>
+      </c>
+      <c r="J155" s="96">
+        <v>29.43</v>
+      </c>
+      <c r="K155" s="96">
+        <v>25.74</v>
+      </c>
+      <c r="L155" s="96">
+        <v>24.01</v>
+      </c>
+      <c r="M155" s="96">
+        <v>21.72</v>
+      </c>
+      <c r="N155" s="97">
+        <v>20.6</v>
+      </c>
+      <c r="O155" s="98">
+        <v>25.15</v>
+      </c>
+      <c r="P155" s="98">
+        <v>24.15</v>
+      </c>
+      <c r="Q155" s="98">
+        <v>23.39</v>
+      </c>
+      <c r="R155" s="98">
+        <v>22.95</v>
+      </c>
+      <c r="S155" s="98">
+        <v>21.88</v>
+      </c>
+      <c r="T155" s="98">
+        <v>26.09</v>
+      </c>
+      <c r="U155" s="98">
+        <v>29.21</v>
+      </c>
+      <c r="V155" s="98">
+        <v>26.97</v>
+      </c>
+      <c r="W155" s="98">
+        <v>24.7</v>
+      </c>
+      <c r="X155" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="Y155" s="97">
+        <v>21.08</v>
+      </c>
+      <c r="Z155" s="98">
+        <v>24.36</v>
+      </c>
+      <c r="AA155" s="98">
+        <v>22.78</v>
+      </c>
+      <c r="AB155" s="98">
+        <v>22.17</v>
+      </c>
+      <c r="AC155" s="98">
+        <v>22.41</v>
+      </c>
+      <c r="AD155" s="98">
+        <v>22.23</v>
+      </c>
+      <c r="AE155" s="98">
+        <v>24.8</v>
+      </c>
+      <c r="AF155" s="98">
+        <v>29.66</v>
+      </c>
+      <c r="AG155" s="98">
+        <v>24.47</v>
+      </c>
+      <c r="AH155" s="98">
+        <v>23.3</v>
+      </c>
+      <c r="AI155" s="98">
+        <v>21.33</v>
+      </c>
+      <c r="AJ155" s="98">
+        <v>20.100000000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A156" s="99" t="s">
+        <v>375</v>
+      </c>
+      <c r="B156" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C156" s="88" t="s">
+        <v>376</v>
+      </c>
+      <c r="D156" s="96">
+        <v>23.66</v>
+      </c>
+      <c r="E156" s="96">
+        <v>23.04</v>
+      </c>
+      <c r="F156" s="96">
+        <v>22.77</v>
+      </c>
+      <c r="G156" s="96">
+        <v>22.91</v>
+      </c>
+      <c r="H156" s="96">
+        <v>21.37</v>
+      </c>
+      <c r="I156" s="96">
+        <v>25.96</v>
+      </c>
+      <c r="J156" s="96">
+        <v>25.55</v>
+      </c>
+      <c r="K156" s="96">
+        <v>22.11</v>
+      </c>
+      <c r="L156" s="96">
+        <v>22.62</v>
+      </c>
+      <c r="M156" s="96">
+        <v>20.45</v>
+      </c>
+      <c r="N156" s="97">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="O156" s="98">
+        <v>23.71</v>
+      </c>
+      <c r="P156" s="98">
+        <v>23.5</v>
+      </c>
+      <c r="Q156" s="98">
+        <v>24.25</v>
+      </c>
+      <c r="R156" s="98">
+        <v>22.65</v>
+      </c>
+      <c r="S156" s="98">
+        <v>21.47</v>
+      </c>
+      <c r="T156" s="98">
+        <v>25.95</v>
+      </c>
+      <c r="U156" s="98">
+        <v>25.36</v>
+      </c>
+      <c r="V156" s="98">
+        <v>22.15</v>
+      </c>
+      <c r="W156" s="98">
+        <v>22.87</v>
+      </c>
+      <c r="X156" s="98">
+        <v>21.67</v>
+      </c>
+      <c r="Y156" s="97">
+        <v>18.07</v>
+      </c>
+      <c r="Z156" s="98">
+        <v>23.61</v>
+      </c>
+      <c r="AA156" s="98">
+        <v>22.57</v>
+      </c>
+      <c r="AB156" s="98">
+        <v>21.21</v>
+      </c>
+      <c r="AC156" s="98">
+        <v>23.18</v>
+      </c>
+      <c r="AD156" s="98">
+        <v>21.27</v>
+      </c>
+      <c r="AE156" s="98">
+        <v>25.97</v>
+      </c>
+      <c r="AF156" s="98">
+        <v>25.74</v>
+      </c>
+      <c r="AG156" s="98">
+        <v>22.06</v>
+      </c>
+      <c r="AH156" s="98">
+        <v>22.35</v>
+      </c>
+      <c r="AI156" s="98">
+        <v>19.16</v>
+      </c>
+      <c r="AJ156" s="98">
+        <v>19.309999999999999</v>
+      </c>
+    </row>
+    <row r="157" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A157" s="99" t="s">
+        <v>377</v>
+      </c>
+      <c r="B157" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C157" s="88" t="s">
+        <v>378</v>
+      </c>
+      <c r="D157" s="96">
+        <v>22.44</v>
+      </c>
+      <c r="E157" s="96">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="F157" s="96">
+        <v>21.16</v>
+      </c>
+      <c r="G157" s="96">
+        <v>21.45</v>
+      </c>
+      <c r="H157" s="96">
+        <v>19.68</v>
+      </c>
+      <c r="I157" s="96">
+        <v>21.21</v>
+      </c>
+      <c r="J157" s="96">
+        <v>23.66</v>
+      </c>
+      <c r="K157" s="96">
+        <v>21.15</v>
+      </c>
+      <c r="L157" s="96">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="M157" s="96">
+        <v>19.86</v>
+      </c>
+      <c r="N157" s="97">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="O157" s="98">
+        <v>22.81</v>
+      </c>
+      <c r="P157" s="98">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="Q157" s="98">
+        <v>20.86</v>
+      </c>
+      <c r="R157" s="98">
+        <v>22.11</v>
+      </c>
+      <c r="S157" s="98">
+        <v>19.07</v>
+      </c>
+      <c r="T157" s="98">
+        <v>22.15</v>
+      </c>
+      <c r="U157" s="98">
+        <v>22.88</v>
+      </c>
+      <c r="V157" s="98">
+        <v>20.77</v>
+      </c>
+      <c r="W157" s="98">
+        <v>20.72</v>
+      </c>
+      <c r="X157" s="98">
+        <v>20.65</v>
+      </c>
+      <c r="Y157" s="97">
+        <v>16.09</v>
+      </c>
+      <c r="Z157" s="98">
+        <v>22.04</v>
+      </c>
+      <c r="AA157" s="98">
+        <v>21.21</v>
+      </c>
+      <c r="AB157" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="AC157" s="98">
+        <v>20.72</v>
+      </c>
+      <c r="AD157" s="98">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="AE157" s="98">
+        <v>20.2</v>
+      </c>
+      <c r="AF157" s="98">
+        <v>24.49</v>
+      </c>
+      <c r="AG157" s="98">
+        <v>21.55</v>
+      </c>
+      <c r="AH157" s="98">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="AI157" s="98">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="AJ157" s="98">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="158" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A158" s="99" t="s">
+        <v>379</v>
+      </c>
+      <c r="B158" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C158" s="88" t="s">
+        <v>380</v>
+      </c>
+      <c r="D158" s="96">
+        <v>25.75</v>
+      </c>
+      <c r="E158" s="96">
+        <v>24.03</v>
+      </c>
+      <c r="F158" s="96">
+        <v>22.78</v>
+      </c>
+      <c r="G158" s="96">
+        <v>23.18</v>
+      </c>
+      <c r="H158" s="96">
+        <v>22.68</v>
+      </c>
+      <c r="I158" s="96">
+        <v>25.81</v>
+      </c>
+      <c r="J158" s="96">
+        <v>29.2</v>
+      </c>
+      <c r="K158" s="96">
+        <v>24.17</v>
+      </c>
+      <c r="L158" s="96">
+        <v>23.55</v>
+      </c>
+      <c r="M158" s="96">
+        <v>22.63</v>
+      </c>
+      <c r="N158" s="97">
+        <v>19.52</v>
+      </c>
+      <c r="O158" s="98">
+        <v>26.42</v>
+      </c>
+      <c r="P158" s="98">
+        <v>24.38</v>
+      </c>
+      <c r="Q158" s="98">
+        <v>23.66</v>
+      </c>
+      <c r="R158" s="98">
+        <v>22.85</v>
+      </c>
+      <c r="S158" s="98">
+        <v>22.52</v>
+      </c>
+      <c r="T158" s="98">
+        <v>25.38</v>
+      </c>
+      <c r="U158" s="98">
+        <v>29.62</v>
+      </c>
+      <c r="V158" s="98">
+        <v>24.84</v>
+      </c>
+      <c r="W158" s="98">
+        <v>23.13</v>
+      </c>
+      <c r="X158" s="98">
+        <v>23.04</v>
+      </c>
+      <c r="Y158" s="97">
+        <v>19.05</v>
+      </c>
+      <c r="Z158" s="98">
+        <v>25.06</v>
+      </c>
+      <c r="AA158" s="98">
+        <v>23.67</v>
+      </c>
+      <c r="AB158" s="98">
+        <v>21.87</v>
+      </c>
+      <c r="AC158" s="98">
+        <v>23.53</v>
+      </c>
+      <c r="AD158" s="98">
+        <v>22.84</v>
+      </c>
+      <c r="AE158" s="98">
+        <v>26.26</v>
+      </c>
+      <c r="AF158" s="98">
+        <v>28.75</v>
+      </c>
+      <c r="AG158" s="98">
+        <v>23.47</v>
+      </c>
+      <c r="AH158" s="98">
+        <v>24</v>
+      </c>
+      <c r="AI158" s="98">
+        <v>22.19</v>
+      </c>
+      <c r="AJ158" s="98">
+        <v>20.03</v>
+      </c>
+    </row>
+    <row r="159" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A159" s="99" t="s">
+        <v>77</v>
+      </c>
+      <c r="B159" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C159" s="87" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" s="96">
+        <v>31.28</v>
+      </c>
+      <c r="E159" s="96">
+        <v>31.19</v>
+      </c>
+      <c r="F159" s="96">
+        <v>29.72</v>
+      </c>
+      <c r="G159" s="96">
+        <v>29.69</v>
+      </c>
+      <c r="H159" s="96">
+        <v>29.66</v>
+      </c>
+      <c r="I159" s="96">
+        <v>30.63</v>
+      </c>
+      <c r="J159" s="96">
+        <v>31.93</v>
+      </c>
+      <c r="K159" s="96">
+        <v>28.53</v>
+      </c>
+      <c r="L159" s="96">
+        <v>26.74</v>
+      </c>
+      <c r="M159" s="96">
+        <v>24.29</v>
+      </c>
+      <c r="N159" s="97">
+        <v>21.4</v>
+      </c>
+      <c r="O159" s="98">
+        <v>32.6</v>
+      </c>
+      <c r="P159" s="98">
+        <v>32.369999999999997</v>
+      </c>
+      <c r="Q159" s="98">
+        <v>30.98</v>
+      </c>
+      <c r="R159" s="98">
+        <v>31.02</v>
+      </c>
+      <c r="S159" s="98">
+        <v>30.59</v>
+      </c>
+      <c r="T159" s="98">
+        <v>32.08</v>
+      </c>
+      <c r="U159" s="98">
+        <v>32.770000000000003</v>
+      </c>
+      <c r="V159" s="98">
+        <v>29.77</v>
+      </c>
+      <c r="W159" s="98">
+        <v>27.74</v>
+      </c>
+      <c r="X159" s="98">
+        <v>25.36</v>
+      </c>
+      <c r="Y159" s="97">
+        <v>22.06</v>
+      </c>
+      <c r="Z159" s="98">
+        <v>29.97</v>
+      </c>
+      <c r="AA159" s="98">
+        <v>30.02</v>
+      </c>
+      <c r="AB159" s="98">
+        <v>28.47</v>
+      </c>
+      <c r="AC159" s="98">
+        <v>28.36</v>
+      </c>
+      <c r="AD159" s="98">
+        <v>28.73</v>
+      </c>
+      <c r="AE159" s="98">
+        <v>29.18</v>
+      </c>
+      <c r="AF159" s="98">
+        <v>31.09</v>
+      </c>
+      <c r="AG159" s="98">
+        <v>27.3</v>
+      </c>
+      <c r="AH159" s="98">
+        <v>25.76</v>
+      </c>
+      <c r="AI159" s="98">
+        <v>23.22</v>
+      </c>
+      <c r="AJ159" s="98">
+        <v>20.76</v>
+      </c>
+    </row>
+    <row r="160" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A160" s="99" t="s">
+        <v>381</v>
+      </c>
+      <c r="B160" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C160" s="88" t="s">
+        <v>382</v>
+      </c>
+      <c r="D160" s="96">
+        <v>29.12</v>
+      </c>
+      <c r="E160" s="96">
+        <v>33.14</v>
+      </c>
+      <c r="F160" s="96">
+        <v>35.17</v>
+      </c>
+      <c r="G160" s="96">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H160" s="96">
+        <v>32.03</v>
+      </c>
+      <c r="I160" s="96">
+        <v>34.39</v>
+      </c>
+      <c r="J160" s="96">
+        <v>35.28</v>
+      </c>
+      <c r="K160" s="96">
+        <v>26.96</v>
+      </c>
+      <c r="L160" s="96">
+        <v>24.42</v>
+      </c>
+      <c r="M160" s="96">
+        <v>22.7</v>
+      </c>
+      <c r="N160" s="97">
+        <v>20.37</v>
+      </c>
+      <c r="O160" s="98">
+        <v>31.29</v>
+      </c>
+      <c r="P160" s="98">
+        <v>34.9</v>
+      </c>
+      <c r="Q160" s="98">
+        <v>37.36</v>
+      </c>
+      <c r="R160" s="98">
+        <v>35.51</v>
+      </c>
+      <c r="S160" s="98">
+        <v>34.380000000000003</v>
+      </c>
+      <c r="T160" s="98">
+        <v>37.46</v>
+      </c>
+      <c r="U160" s="98">
+        <v>37.89</v>
+      </c>
+      <c r="V160" s="98">
+        <v>28.79</v>
+      </c>
+      <c r="W160" s="98">
+        <v>26.15</v>
+      </c>
+      <c r="X160" s="98">
+        <v>24.64</v>
+      </c>
+      <c r="Y160" s="97">
+        <v>21.52</v>
+      </c>
+      <c r="Z160" s="98">
+        <v>27.08</v>
+      </c>
+      <c r="AA160" s="98">
+        <v>31.47</v>
+      </c>
+      <c r="AB160" s="98">
+        <v>33.11</v>
+      </c>
+      <c r="AC160" s="98">
+        <v>31.25</v>
+      </c>
+      <c r="AD160" s="98">
+        <v>29.86</v>
+      </c>
+      <c r="AE160" s="98">
+        <v>31.55</v>
+      </c>
+      <c r="AF160" s="98">
+        <v>32.880000000000003</v>
+      </c>
+      <c r="AG160" s="98">
+        <v>25.25</v>
+      </c>
+      <c r="AH160" s="98">
+        <v>22.81</v>
+      </c>
+      <c r="AI160" s="98">
+        <v>20.92</v>
+      </c>
+      <c r="AJ160" s="98">
+        <v>19.309999999999999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A161" s="99" t="s">
+        <v>383</v>
+      </c>
+      <c r="B161" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C161" s="88" t="s">
+        <v>384</v>
+      </c>
+      <c r="D161" s="96">
+        <v>32.479999999999997</v>
+      </c>
+      <c r="E161" s="96">
+        <v>30.45</v>
+      </c>
+      <c r="F161" s="96">
+        <v>29.72</v>
+      </c>
+      <c r="G161" s="96">
+        <v>29.19</v>
+      </c>
+      <c r="H161" s="96">
+        <v>27.75</v>
+      </c>
+      <c r="I161" s="96">
+        <v>28.13</v>
+      </c>
+      <c r="J161" s="96">
+        <v>29.55</v>
+      </c>
+      <c r="K161" s="96">
+        <v>29.53</v>
+      </c>
+      <c r="L161" s="96">
+        <v>28.5</v>
+      </c>
+      <c r="M161" s="96">
+        <v>25.56</v>
+      </c>
+      <c r="N161" s="97">
+        <v>22</v>
+      </c>
+      <c r="O161" s="98">
+        <v>34.24</v>
+      </c>
+      <c r="P161" s="98">
+        <v>31.84</v>
+      </c>
+      <c r="Q161" s="98">
+        <v>31.22</v>
+      </c>
+      <c r="R161" s="98">
+        <v>31</v>
+      </c>
+      <c r="S161" s="98">
+        <v>29.26</v>
+      </c>
+      <c r="T161" s="98">
+        <v>29.59</v>
+      </c>
+      <c r="U161" s="98">
+        <v>30.6</v>
+      </c>
+      <c r="V161" s="98">
+        <v>30.93</v>
+      </c>
+      <c r="W161" s="98">
+        <v>29.09</v>
+      </c>
+      <c r="X161" s="98">
+        <v>26.55</v>
+      </c>
+      <c r="Y161" s="97">
+        <v>22.2</v>
+      </c>
+      <c r="Z161" s="98">
+        <v>30.75</v>
+      </c>
+      <c r="AA161" s="98">
+        <v>29.09</v>
+      </c>
+      <c r="AB161" s="98">
+        <v>28.26</v>
+      </c>
+      <c r="AC161" s="98">
+        <v>27.4</v>
+      </c>
+      <c r="AD161" s="98">
+        <v>26.25</v>
+      </c>
+      <c r="AE161" s="98">
+        <v>26.69</v>
+      </c>
+      <c r="AF161" s="98">
+        <v>28.5</v>
+      </c>
+      <c r="AG161" s="98">
+        <v>28.13</v>
+      </c>
+      <c r="AH161" s="98">
+        <v>27.91</v>
+      </c>
+      <c r="AI161" s="98">
+        <v>24.56</v>
+      </c>
+      <c r="AJ161" s="98">
+        <v>21.8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A162" s="99" t="s">
+        <v>385</v>
+      </c>
+      <c r="B162" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C162" s="88" t="s">
+        <v>386</v>
+      </c>
+      <c r="D162" s="96">
+        <v>34.340000000000003</v>
+      </c>
+      <c r="E162" s="96">
+        <v>31.21</v>
+      </c>
+      <c r="F162" s="96">
+        <v>30.76</v>
+      </c>
+      <c r="G162" s="96">
+        <v>27.5</v>
+      </c>
+      <c r="H162" s="96">
+        <v>30.76</v>
+      </c>
+      <c r="I162" s="96">
+        <v>31.78</v>
+      </c>
+      <c r="J162" s="96">
+        <v>33.479999999999997</v>
+      </c>
+      <c r="K162" s="96">
+        <v>30.94</v>
+      </c>
+      <c r="L162" s="96">
+        <v>27.95</v>
+      </c>
+      <c r="M162" s="96">
+        <v>25.52</v>
+      </c>
+      <c r="N162" s="97">
+        <v>22.11</v>
+      </c>
+      <c r="O162" s="98">
+        <v>35.549999999999997</v>
+      </c>
+      <c r="P162" s="98">
+        <v>31.02</v>
+      </c>
+      <c r="Q162" s="98">
+        <v>31.55</v>
+      </c>
+      <c r="R162" s="98">
+        <v>28.49</v>
+      </c>
+      <c r="S162" s="98">
+        <v>30.9</v>
+      </c>
+      <c r="T162" s="98">
+        <v>32.58</v>
+      </c>
+      <c r="U162" s="98">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="V162" s="98">
+        <v>31.77</v>
+      </c>
+      <c r="W162" s="98">
+        <v>27.97</v>
+      </c>
+      <c r="X162" s="98">
+        <v>26.46</v>
+      </c>
+      <c r="Y162" s="97">
+        <v>23.51</v>
+      </c>
+      <c r="Z162" s="98">
+        <v>33.130000000000003</v>
+      </c>
+      <c r="AA162" s="98">
+        <v>31.4</v>
+      </c>
+      <c r="AB162" s="98">
+        <v>29.96</v>
+      </c>
+      <c r="AC162" s="98">
+        <v>26.49</v>
+      </c>
+      <c r="AD162" s="98">
+        <v>30.61</v>
+      </c>
+      <c r="AE162" s="98">
+        <v>30.96</v>
+      </c>
+      <c r="AF162" s="98">
+        <v>34.44</v>
+      </c>
+      <c r="AG162" s="98">
+        <v>30.09</v>
+      </c>
+      <c r="AH162" s="98">
+        <v>27.94</v>
+      </c>
+      <c r="AI162" s="98">
+        <v>24.56</v>
+      </c>
+      <c r="AJ162" s="98">
+        <v>20.65</v>
+      </c>
+    </row>
+    <row r="163" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A163" s="99" t="s">
+        <v>387</v>
+      </c>
+      <c r="B163" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C163" s="88" t="s">
+        <v>388</v>
+      </c>
+      <c r="D163" s="96">
+        <v>31.6</v>
+      </c>
+      <c r="E163" s="96">
+        <v>31.42</v>
+      </c>
+      <c r="F163" s="96">
+        <v>25.82</v>
+      </c>
+      <c r="G163" s="96">
+        <v>28.02</v>
+      </c>
+      <c r="H163" s="96">
+        <v>27.54</v>
+      </c>
+      <c r="I163" s="96">
+        <v>28.99</v>
+      </c>
+      <c r="J163" s="96">
+        <v>30.56</v>
+      </c>
+      <c r="K163" s="96">
+        <v>28.81</v>
+      </c>
+      <c r="L163" s="96">
+        <v>26.07</v>
+      </c>
+      <c r="M163" s="96">
+        <v>23.67</v>
+      </c>
+      <c r="N163" s="97">
+        <v>20.93</v>
+      </c>
+      <c r="O163" s="98">
+        <v>32.119999999999997</v>
+      </c>
+      <c r="P163" s="98">
+        <v>32.35</v>
+      </c>
+      <c r="Q163" s="98">
+        <v>27.48</v>
+      </c>
+      <c r="R163" s="98">
+        <v>27.3</v>
+      </c>
+      <c r="S163" s="98">
+        <v>26.97</v>
+      </c>
+      <c r="T163" s="98">
+        <v>29.45</v>
+      </c>
+      <c r="U163" s="98">
+        <v>30.43</v>
+      </c>
+      <c r="V163" s="98">
+        <v>29.42</v>
+      </c>
+      <c r="W163" s="98">
+        <v>27.36</v>
+      </c>
+      <c r="X163" s="98">
+        <v>23.01</v>
+      </c>
+      <c r="Y163" s="97">
+        <v>21.52</v>
+      </c>
+      <c r="Z163" s="98">
+        <v>31.07</v>
+      </c>
+      <c r="AA163" s="98">
+        <v>30.46</v>
+      </c>
+      <c r="AB163" s="98">
+        <v>24.11</v>
+      </c>
+      <c r="AC163" s="98">
+        <v>28.75</v>
+      </c>
+      <c r="AD163" s="98">
+        <v>28.12</v>
+      </c>
+      <c r="AE163" s="98">
+        <v>28.51</v>
+      </c>
+      <c r="AF163" s="98">
+        <v>30.69</v>
+      </c>
+      <c r="AG163" s="98">
+        <v>28.19</v>
+      </c>
+      <c r="AH163" s="98">
+        <v>24.75</v>
+      </c>
+      <c r="AI163" s="98">
+        <v>24.35</v>
+      </c>
+      <c r="AJ163" s="98">
+        <v>20.32</v>
+      </c>
+    </row>
+    <row r="164" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A164" s="99" t="s">
+        <v>389</v>
+      </c>
+      <c r="B164" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C164" s="88" t="s">
+        <v>390</v>
+      </c>
+      <c r="D164" s="96">
+        <v>33.61</v>
+      </c>
+      <c r="E164" s="96">
+        <v>31.54</v>
+      </c>
+      <c r="F164" s="96">
+        <v>30.47</v>
+      </c>
+      <c r="G164" s="96">
+        <v>28.73</v>
+      </c>
+      <c r="H164" s="96">
+        <v>27.21</v>
+      </c>
+      <c r="I164" s="96">
+        <v>28.89</v>
+      </c>
+      <c r="J164" s="96">
+        <v>29.69</v>
+      </c>
+      <c r="K164" s="96">
+        <v>27.98</v>
+      </c>
+      <c r="L164" s="96">
+        <v>27.53</v>
+      </c>
+      <c r="M164" s="96">
+        <v>23.41</v>
+      </c>
+      <c r="N164" s="97">
+        <v>21.38</v>
+      </c>
+      <c r="O164" s="98">
+        <v>33.33</v>
+      </c>
+      <c r="P164" s="98">
+        <v>33.79</v>
+      </c>
+      <c r="Q164" s="98">
+        <v>29.8</v>
+      </c>
+      <c r="R164" s="98">
+        <v>28.65</v>
+      </c>
+      <c r="S164" s="98">
+        <v>26.37</v>
+      </c>
+      <c r="T164" s="98">
+        <v>28.63</v>
+      </c>
+      <c r="U164" s="98">
+        <v>30.29</v>
+      </c>
+      <c r="V164" s="98">
+        <v>27.85</v>
+      </c>
+      <c r="W164" s="98">
+        <v>27.79</v>
+      </c>
+      <c r="X164" s="98">
+        <v>23.64</v>
+      </c>
+      <c r="Y164" s="97">
+        <v>21.48</v>
+      </c>
+      <c r="Z164" s="98">
+        <v>33.89</v>
+      </c>
+      <c r="AA164" s="98">
+        <v>29.19</v>
+      </c>
+      <c r="AB164" s="98">
+        <v>31.16</v>
+      </c>
+      <c r="AC164" s="98">
+        <v>28.82</v>
+      </c>
+      <c r="AD164" s="98">
+        <v>28.1</v>
+      </c>
+      <c r="AE164" s="98">
+        <v>29.16</v>
+      </c>
+      <c r="AF164" s="98">
+        <v>29.06</v>
+      </c>
+      <c r="AG164" s="98">
+        <v>28.11</v>
+      </c>
+      <c r="AH164" s="98">
+        <v>27.26</v>
+      </c>
+      <c r="AI164" s="98">
+        <v>23.17</v>
+      </c>
+      <c r="AJ164" s="98">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="165" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A165" s="99" t="s">
+        <v>391</v>
+      </c>
+      <c r="B165" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C165" s="88" t="s">
+        <v>392</v>
+      </c>
+      <c r="D165" s="96">
+        <v>30.9</v>
+      </c>
+      <c r="E165" s="96">
+        <v>29.27</v>
+      </c>
+      <c r="F165" s="96">
+        <v>23.87</v>
+      </c>
+      <c r="G165" s="96">
+        <v>27.65</v>
+      </c>
+      <c r="H165" s="96">
+        <v>29.06</v>
+      </c>
+      <c r="I165" s="96">
+        <v>28.5</v>
+      </c>
+      <c r="J165" s="96">
+        <v>30.01</v>
+      </c>
+      <c r="K165" s="96">
+        <v>29.9</v>
+      </c>
+      <c r="L165" s="96">
+        <v>28.7</v>
+      </c>
+      <c r="M165" s="96">
+        <v>25.73</v>
+      </c>
+      <c r="N165" s="97">
+        <v>22.99</v>
+      </c>
+      <c r="O165" s="98">
+        <v>31.69</v>
+      </c>
+      <c r="P165" s="98">
+        <v>30.15</v>
+      </c>
+      <c r="Q165" s="98">
+        <v>24.54</v>
+      </c>
+      <c r="R165" s="98">
+        <v>28.58</v>
+      </c>
+      <c r="S165" s="98">
+        <v>29.47</v>
+      </c>
+      <c r="T165" s="98">
+        <v>29.34</v>
+      </c>
+      <c r="U165" s="98">
+        <v>30.14</v>
+      </c>
+      <c r="V165" s="98">
+        <v>30.8</v>
+      </c>
+      <c r="W165" s="98">
+        <v>29.5</v>
+      </c>
+      <c r="X165" s="98">
+        <v>26.21</v>
+      </c>
+      <c r="Y165" s="97">
+        <v>23.04</v>
+      </c>
+      <c r="Z165" s="98">
+        <v>30.09</v>
+      </c>
+      <c r="AA165" s="98">
+        <v>28.37</v>
+      </c>
+      <c r="AB165" s="98">
+        <v>23.18</v>
+      </c>
+      <c r="AC165" s="98">
+        <v>26.69</v>
+      </c>
+      <c r="AD165" s="98">
+        <v>28.63</v>
+      </c>
+      <c r="AE165" s="98">
+        <v>27.64</v>
+      </c>
+      <c r="AF165" s="98">
+        <v>29.87</v>
+      </c>
+      <c r="AG165" s="98">
+        <v>28.97</v>
+      </c>
+      <c r="AH165" s="98">
+        <v>27.87</v>
+      </c>
+      <c r="AI165" s="98">
+        <v>25.22</v>
+      </c>
+      <c r="AJ165" s="98">
+        <v>22.95</v>
+      </c>
+    </row>
+    <row r="166" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A166" s="99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B166" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C166" s="88" t="s">
+        <v>394</v>
+      </c>
+      <c r="D166" s="96">
+        <v>31.02</v>
+      </c>
+      <c r="E166" s="96">
+        <v>30.79</v>
+      </c>
+      <c r="F166" s="96">
+        <v>26.19</v>
+      </c>
+      <c r="G166" s="96">
+        <v>28.68</v>
+      </c>
+      <c r="H166" s="96">
+        <v>30.8</v>
+      </c>
+      <c r="I166" s="96">
+        <v>32.22</v>
+      </c>
+      <c r="J166" s="96">
+        <v>33.11</v>
+      </c>
+      <c r="K166" s="96">
+        <v>25.58</v>
+      </c>
+      <c r="L166" s="96">
+        <v>25.85</v>
+      </c>
+      <c r="M166" s="96">
+        <v>23.7</v>
+      </c>
+      <c r="N166" s="97">
+        <v>19.2</v>
+      </c>
+      <c r="O166" s="98">
+        <v>29.91</v>
+      </c>
+      <c r="P166" s="98">
+        <v>31.23</v>
+      </c>
+      <c r="Q166" s="98">
+        <v>28.36</v>
+      </c>
+      <c r="R166" s="98">
+        <v>30.88</v>
+      </c>
+      <c r="S166" s="98">
+        <v>30.09</v>
+      </c>
+      <c r="T166" s="98">
+        <v>33.4</v>
+      </c>
+      <c r="U166" s="98">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="V166" s="98">
+        <v>25.8</v>
+      </c>
+      <c r="W166" s="98">
+        <v>25.75</v>
+      </c>
+      <c r="X166" s="98">
+        <v>23.78</v>
+      </c>
+      <c r="Y166" s="97">
+        <v>19.46</v>
+      </c>
+      <c r="Z166" s="98">
+        <v>32.18</v>
+      </c>
+      <c r="AA166" s="98">
+        <v>30.33</v>
+      </c>
+      <c r="AB166" s="98">
+        <v>23.92</v>
+      </c>
+      <c r="AC166" s="98">
+        <v>26.36</v>
+      </c>
+      <c r="AD166" s="98">
+        <v>31.56</v>
+      </c>
+      <c r="AE166" s="98">
+        <v>30.97</v>
+      </c>
+      <c r="AF166" s="98">
+        <v>33.5</v>
+      </c>
+      <c r="AG166" s="98">
+        <v>25.35</v>
+      </c>
+      <c r="AH166" s="98">
+        <v>25.96</v>
+      </c>
+      <c r="AI166" s="98">
+        <v>23.63</v>
+      </c>
+      <c r="AJ166" s="98">
+        <v>18.940000000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A167" s="99" t="s">
+        <v>78</v>
+      </c>
+      <c r="B167" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C167" s="87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="96">
+        <v>16.87</v>
+      </c>
+      <c r="E167" s="96">
+        <v>16.66</v>
+      </c>
+      <c r="F167" s="96">
+        <v>15.92</v>
+      </c>
+      <c r="G167" s="96">
+        <v>15.73</v>
+      </c>
+      <c r="H167" s="96">
+        <v>15.35</v>
+      </c>
+      <c r="I167" s="96">
+        <v>15.67</v>
+      </c>
+      <c r="J167" s="96">
+        <v>15.57</v>
+      </c>
+      <c r="K167" s="96">
+        <v>14.1</v>
+      </c>
+      <c r="L167" s="96">
+        <v>13.04</v>
+      </c>
+      <c r="M167" s="96">
+        <v>12.06</v>
+      </c>
+      <c r="N167" s="97">
+        <v>11.32</v>
+      </c>
+      <c r="O167" s="98">
+        <v>18.23</v>
+      </c>
+      <c r="P167" s="98">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="Q167" s="98">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="R167" s="98">
+        <v>16.93</v>
+      </c>
+      <c r="S167" s="98">
+        <v>16.88</v>
+      </c>
+      <c r="T167" s="98">
+        <v>16.89</v>
+      </c>
+      <c r="U167" s="98">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="V167" s="98">
+        <v>15.22</v>
+      </c>
+      <c r="W167" s="98">
+        <v>13.95</v>
+      </c>
+      <c r="X167" s="98">
+        <v>12.79</v>
+      </c>
+      <c r="Y167" s="97">
+        <v>12.08</v>
+      </c>
+      <c r="Z167" s="98">
+        <v>15.67</v>
+      </c>
+      <c r="AA167" s="98">
+        <v>15.16</v>
+      </c>
+      <c r="AB167" s="98">
+        <v>14.51</v>
+      </c>
+      <c r="AC167" s="98">
+        <v>14.65</v>
+      </c>
+      <c r="AD167" s="98">
+        <v>13.97</v>
+      </c>
+      <c r="AE167" s="98">
+        <v>14.57</v>
+      </c>
+      <c r="AF167" s="98">
+        <v>14.34</v>
+      </c>
+      <c r="AG167" s="98">
+        <v>13.06</v>
+      </c>
+      <c r="AH167" s="98">
+        <v>12.19</v>
+      </c>
+      <c r="AI167" s="98">
+        <v>11.38</v>
+      </c>
+      <c r="AJ167" s="98">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="168" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A168" s="99" t="s">
+        <v>395</v>
+      </c>
+      <c r="B168" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C168" s="88" t="s">
+        <v>396</v>
+      </c>
+      <c r="D168" s="96">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="E168" s="96">
+        <v>16.87</v>
+      </c>
+      <c r="F168" s="96">
+        <v>15.9</v>
+      </c>
+      <c r="G168" s="96">
+        <v>15.84</v>
+      </c>
+      <c r="H168" s="96">
+        <v>15.6</v>
+      </c>
+      <c r="I168" s="96">
+        <v>14.85</v>
+      </c>
+      <c r="J168" s="96">
+        <v>15.27</v>
+      </c>
+      <c r="K168" s="96">
+        <v>13.17</v>
+      </c>
+      <c r="L168" s="96">
+        <v>12.23</v>
+      </c>
+      <c r="M168" s="96">
+        <v>11.38</v>
+      </c>
+      <c r="N168" s="97">
+        <v>10.38</v>
+      </c>
+      <c r="O168" s="98">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="P168" s="98">
+        <v>19.43</v>
+      </c>
+      <c r="Q168" s="98">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="R168" s="98">
+        <v>17.66</v>
+      </c>
+      <c r="S168" s="98">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="T168" s="98">
+        <v>16.68</v>
+      </c>
+      <c r="U168" s="98">
+        <v>17.32</v>
+      </c>
+      <c r="V168" s="98">
+        <v>14.64</v>
+      </c>
+      <c r="W168" s="98">
+        <v>13.42</v>
+      </c>
+      <c r="X168" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="Y168" s="97">
+        <v>11.28</v>
+      </c>
+      <c r="Z168" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="AA168" s="98">
+        <v>14.73</v>
+      </c>
+      <c r="AB168" s="98">
+        <v>13.77</v>
+      </c>
+      <c r="AC168" s="98">
+        <v>14.31</v>
+      </c>
+      <c r="AD168" s="98">
+        <v>13.91</v>
+      </c>
+      <c r="AE168" s="98">
+        <v>13.31</v>
+      </c>
+      <c r="AF168" s="98">
+        <v>13.53</v>
+      </c>
+      <c r="AG168" s="98">
+        <v>11.89</v>
+      </c>
+      <c r="AH168" s="98">
+        <v>11.19</v>
+      </c>
+      <c r="AI168" s="98">
+        <v>10.4</v>
+      </c>
+      <c r="AJ168" s="98">
+        <v>9.59</v>
+      </c>
+    </row>
+    <row r="169" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A169" s="99" t="s">
+        <v>397</v>
+      </c>
+      <c r="B169" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C169" s="88" t="s">
+        <v>398</v>
+      </c>
+      <c r="D169" s="96">
+        <v>16.7</v>
+      </c>
+      <c r="E169" s="96">
+        <v>17.32</v>
+      </c>
+      <c r="F169" s="96">
+        <v>16.22</v>
+      </c>
+      <c r="G169" s="96">
+        <v>16.59</v>
+      </c>
+      <c r="H169" s="96">
+        <v>15.79</v>
+      </c>
+      <c r="I169" s="96">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="J169" s="96">
+        <v>17.14</v>
+      </c>
+      <c r="K169" s="96">
+        <v>15.27</v>
+      </c>
+      <c r="L169" s="96">
+        <v>14.65</v>
+      </c>
+      <c r="M169" s="96">
+        <v>13.98</v>
+      </c>
+      <c r="N169" s="97">
+        <v>12.96</v>
+      </c>
+      <c r="O169" s="98">
+        <v>17.45</v>
+      </c>
+      <c r="P169" s="98">
+        <v>19.29</v>
+      </c>
+      <c r="Q169" s="98">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="R169" s="98">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="S169" s="98">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="T169" s="98">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="U169" s="98">
+        <v>17.95</v>
+      </c>
+      <c r="V169" s="98">
+        <v>17.02</v>
+      </c>
+      <c r="W169" s="98">
+        <v>15.32</v>
+      </c>
+      <c r="X169" s="98">
+        <v>13.59</v>
+      </c>
+      <c r="Y169" s="97">
+        <v>14.33</v>
+      </c>
+      <c r="Z169" s="98">
+        <v>16.02</v>
+      </c>
+      <c r="AA169" s="98">
+        <v>15.51</v>
+      </c>
+      <c r="AB169" s="98">
+        <v>14.98</v>
+      </c>
+      <c r="AC169" s="98">
+        <v>16.21</v>
+      </c>
+      <c r="AD169" s="98">
+        <v>14.28</v>
+      </c>
+      <c r="AE169" s="98">
+        <v>15.58</v>
+      </c>
+      <c r="AF169" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="AG169" s="98">
+        <v>13.63</v>
+      </c>
+      <c r="AH169" s="98">
+        <v>14.03</v>
+      </c>
+      <c r="AI169" s="98">
+        <v>14.35</v>
+      </c>
+      <c r="AJ169" s="98">
+        <v>11.68</v>
+      </c>
+    </row>
+    <row r="170" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A170" s="99" t="s">
+        <v>399</v>
+      </c>
+      <c r="B170" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C170" s="88" t="s">
+        <v>400</v>
+      </c>
+      <c r="D170" s="96">
+        <v>16.97</v>
+      </c>
+      <c r="E170" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="F170" s="96">
+        <v>15.37</v>
+      </c>
+      <c r="G170" s="96">
+        <v>14.83</v>
+      </c>
+      <c r="H170" s="96">
+        <v>14.74</v>
+      </c>
+      <c r="I170" s="96">
+        <v>16.09</v>
+      </c>
+      <c r="J170" s="96">
+        <v>15.72</v>
+      </c>
+      <c r="K170" s="96">
+        <v>15.48</v>
+      </c>
+      <c r="L170" s="96">
+        <v>13.98</v>
+      </c>
+      <c r="M170" s="96">
+        <v>12.3</v>
+      </c>
+      <c r="N170" s="97">
+        <v>12.62</v>
+      </c>
+      <c r="O170" s="98">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="P170" s="98">
+        <v>17.39</v>
+      </c>
+      <c r="Q170" s="98">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="R170" s="98">
+        <v>15.96</v>
+      </c>
+      <c r="S170" s="98">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="T170" s="98">
+        <v>17.09</v>
+      </c>
+      <c r="U170" s="98">
+        <v>17.05</v>
+      </c>
+      <c r="V170" s="98">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="W170" s="98">
+        <v>15.1</v>
+      </c>
+      <c r="X170" s="98">
+        <v>13.19</v>
+      </c>
+      <c r="Y170" s="97">
+        <v>13.17</v>
+      </c>
+      <c r="Z170" s="98">
+        <v>15.74</v>
+      </c>
+      <c r="AA170" s="98">
+        <v>14.5</v>
+      </c>
+      <c r="AB170" s="98">
+        <v>14.24</v>
+      </c>
+      <c r="AC170" s="98">
+        <v>13.79</v>
+      </c>
+      <c r="AD170" s="98">
+        <v>13.43</v>
+      </c>
+      <c r="AE170" s="98">
+        <v>15.16</v>
+      </c>
+      <c r="AF170" s="98">
+        <v>14.5</v>
+      </c>
+      <c r="AG170" s="98">
+        <v>14.47</v>
+      </c>
+      <c r="AH170" s="98">
+        <v>12.94</v>
+      </c>
+      <c r="AI170" s="98">
+        <v>11.48</v>
+      </c>
+      <c r="AJ170" s="98">
+        <v>12.11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A171" s="99" t="s">
+        <v>401</v>
+      </c>
+      <c r="B171" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C171" s="88" t="s">
+        <v>312</v>
+      </c>
+      <c r="D171" s="96">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="E171" s="96">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F171" s="96">
+        <v>19.47</v>
+      </c>
+      <c r="G171" s="96">
+        <v>19.12</v>
+      </c>
+      <c r="H171" s="96">
+        <v>18.22</v>
+      </c>
+      <c r="I171" s="96">
+        <v>20.04</v>
+      </c>
+      <c r="J171" s="96">
+        <v>17.46</v>
+      </c>
+      <c r="K171" s="96">
+        <v>14.41</v>
+      </c>
+      <c r="L171" s="96">
+        <v>13.46</v>
+      </c>
+      <c r="M171" s="96">
+        <v>13.1</v>
+      </c>
+      <c r="N171" s="97">
+        <v>11.58</v>
+      </c>
+      <c r="O171" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="P171" s="98">
+        <v>15.62</v>
+      </c>
+      <c r="Q171" s="98">
+        <v>21.41</v>
+      </c>
+      <c r="R171" s="98">
+        <v>20.65</v>
+      </c>
+      <c r="S171" s="98">
+        <v>16.27</v>
+      </c>
+      <c r="T171" s="98">
+        <v>20.88</v>
+      </c>
+      <c r="U171" s="98">
+        <v>18.05</v>
+      </c>
+      <c r="V171" s="98">
+        <v>14.24</v>
+      </c>
+      <c r="W171" s="98">
+        <v>13.52</v>
+      </c>
+      <c r="X171" s="98">
+        <v>13.93</v>
+      </c>
+      <c r="Y171" s="97">
+        <v>9.27</v>
+      </c>
+      <c r="Z171" s="98">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="AA171" s="98">
+        <v>19.59</v>
+      </c>
+      <c r="AB171" s="98">
+        <v>17.47</v>
+      </c>
+      <c r="AC171" s="98">
+        <v>17.52</v>
+      </c>
+      <c r="AD171" s="98">
+        <v>20.28</v>
+      </c>
+      <c r="AE171" s="98">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="AF171" s="98">
+        <v>16.82</v>
+      </c>
+      <c r="AG171" s="98">
+        <v>14.6</v>
+      </c>
+      <c r="AH171" s="98">
+        <v>13.39</v>
+      </c>
+      <c r="AI171" s="98">
+        <v>12.21</v>
+      </c>
+      <c r="AJ171" s="98">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="172" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A172" s="99" t="s">
+        <v>402</v>
+      </c>
+      <c r="B172" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C172" s="88" t="s">
+        <v>403</v>
+      </c>
+      <c r="D172" s="96">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="E172" s="96">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="F172" s="96">
+        <v>17.21</v>
+      </c>
+      <c r="G172" s="96">
+        <v>15.98</v>
+      </c>
+      <c r="H172" s="96">
+        <v>16.63</v>
+      </c>
+      <c r="I172" s="96">
+        <v>19.38</v>
+      </c>
+      <c r="J172" s="96">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="K172" s="96">
+        <v>17.68</v>
+      </c>
+      <c r="L172" s="96">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="M172" s="96">
+        <v>16.18</v>
+      </c>
+      <c r="N172" s="97">
+        <v>15.15</v>
+      </c>
+      <c r="O172" s="98">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="P172" s="98">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="Q172" s="98">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="R172" s="98">
+        <v>17.12</v>
+      </c>
+      <c r="S172" s="98">
+        <v>17.34</v>
+      </c>
+      <c r="T172" s="98">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="U172" s="98">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="V172" s="98">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="W172" s="98">
+        <v>16.34</v>
+      </c>
+      <c r="X172" s="98">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="Y172" s="97">
+        <v>15.88</v>
+      </c>
+      <c r="Z172" s="98">
+        <v>16.54</v>
+      </c>
+      <c r="AA172" s="98">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="AB172" s="98">
+        <v>18.21</v>
+      </c>
+      <c r="AC172" s="98">
+        <v>14.81</v>
+      </c>
+      <c r="AD172" s="98">
+        <v>15.89</v>
+      </c>
+      <c r="AE172" s="98">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="AF172" s="98">
+        <v>18.53</v>
+      </c>
+      <c r="AG172" s="98">
+        <v>18.04</v>
+      </c>
+      <c r="AH172" s="98">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AI172" s="98">
+        <v>15.55</v>
+      </c>
+      <c r="AJ172" s="98">
+        <v>14.38</v>
+      </c>
+    </row>
+    <row r="173" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A173" s="99" t="s">
+        <v>404</v>
+      </c>
+      <c r="B173" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C173" s="88" t="s">
+        <v>405</v>
+      </c>
+      <c r="D173" s="96">
+        <v>14.29</v>
+      </c>
+      <c r="E173" s="96">
+        <v>13.91</v>
+      </c>
+      <c r="F173" s="96">
+        <v>11.39</v>
+      </c>
+      <c r="G173" s="96">
+        <v>14.1</v>
+      </c>
+      <c r="H173" s="96">
+        <v>11.23</v>
+      </c>
+      <c r="I173" s="96">
+        <v>14.54</v>
+      </c>
+      <c r="J173" s="96">
+        <v>11.7</v>
+      </c>
+      <c r="K173" s="96">
+        <v>11.34</v>
+      </c>
+      <c r="L173" s="96">
+        <v>11.83</v>
+      </c>
+      <c r="M173" s="96">
+        <v>10.73</v>
+      </c>
+      <c r="N173" s="97">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="O173" s="98">
+        <v>14.35</v>
+      </c>
+      <c r="P173" s="98">
+        <v>13.85</v>
+      </c>
+      <c r="Q173" s="98">
+        <v>11.86</v>
+      </c>
+      <c r="R173" s="98">
+        <v>12.71</v>
+      </c>
+      <c r="S173" s="98">
+        <v>14.09</v>
+      </c>
+      <c r="T173" s="98">
+        <v>16.77</v>
+      </c>
+      <c r="U173" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="V173" s="98">
+        <v>13.51</v>
+      </c>
+      <c r="W173" s="98">
+        <v>12.77</v>
+      </c>
+      <c r="X173" s="98">
+        <v>10.91</v>
+      </c>
+      <c r="Y173" s="97">
+        <v>10.39</v>
+      </c>
+      <c r="Z173" s="98">
+        <v>14.24</v>
+      </c>
+      <c r="AA173" s="98">
+        <v>13.96</v>
+      </c>
+      <c r="AB173" s="98">
+        <v>10.93</v>
+      </c>
+      <c r="AC173" s="98">
+        <v>15.48</v>
+      </c>
+      <c r="AD173" s="98">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="AE173" s="98">
+        <v>12.3</v>
+      </c>
+      <c r="AF173" s="98">
+        <v>10.88</v>
+      </c>
+      <c r="AG173" s="98">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AH173" s="98">
+        <v>10.86</v>
+      </c>
+      <c r="AI173" s="98">
+        <v>10.54</v>
+      </c>
+      <c r="AJ173" s="98">
+        <v>7.63</v>
+      </c>
+    </row>
+    <row r="174" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A174" s="99" t="s">
+        <v>406</v>
+      </c>
+      <c r="B174" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C174" s="88" t="s">
+        <v>407</v>
+      </c>
+      <c r="D174" s="96">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="E174" s="96">
+        <v>15.47</v>
+      </c>
+      <c r="F174" s="96">
+        <v>17.62</v>
+      </c>
+      <c r="G174" s="96">
+        <v>16.2</v>
+      </c>
+      <c r="H174" s="96">
+        <v>14.78</v>
+      </c>
+      <c r="I174" s="96">
+        <v>14.09</v>
+      </c>
+      <c r="J174" s="96">
+        <v>14.2</v>
+      </c>
+      <c r="K174" s="96">
+        <v>12.59</v>
+      </c>
+      <c r="L174" s="96">
+        <v>10.74</v>
+      </c>
+      <c r="M174" s="96">
+        <v>11.98</v>
+      </c>
+      <c r="N174" s="97">
+        <v>11.3</v>
+      </c>
+      <c r="O174" s="98">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="P174" s="98">
+        <v>15.73</v>
+      </c>
+      <c r="Q174" s="98">
+        <v>16.59</v>
+      </c>
+      <c r="R174" s="98">
+        <v>16.48</v>
+      </c>
+      <c r="S174" s="98">
+        <v>14.77</v>
+      </c>
+      <c r="T174" s="98">
+        <v>12.7</v>
+      </c>
+      <c r="U174" s="98">
+        <v>13.58</v>
+      </c>
+      <c r="V174" s="98">
+        <v>11.22</v>
+      </c>
+      <c r="W174" s="98">
+        <v>10.81</v>
+      </c>
+      <c r="X174" s="98">
+        <v>11.54</v>
+      </c>
+      <c r="Y174" s="97">
+        <v>10.91</v>
+      </c>
+      <c r="Z174" s="98">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="AA174" s="98">
+        <v>15.2</v>
+      </c>
+      <c r="AB174" s="98">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="AC174" s="98">
+        <v>15.91</v>
+      </c>
+      <c r="AD174" s="98">
+        <v>14.79</v>
+      </c>
+      <c r="AE174" s="98">
+        <v>15.49</v>
+      </c>
+      <c r="AF174" s="98">
+        <v>14.84</v>
+      </c>
+      <c r="AG174" s="98">
+        <v>14</v>
+      </c>
+      <c r="AH174" s="98">
+        <v>10.68</v>
+      </c>
+      <c r="AI174" s="98">
+        <v>12.44</v>
+      </c>
+      <c r="AJ174" s="98">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A175" s="99" t="s">
+        <v>408</v>
+      </c>
+      <c r="B175" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C175" s="88" t="s">
+        <v>409</v>
+      </c>
+      <c r="D175" s="96">
+        <v>14.88</v>
+      </c>
+      <c r="E175" s="96">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="F175" s="96">
+        <v>13.05</v>
+      </c>
+      <c r="G175" s="96">
+        <v>14.8</v>
+      </c>
+      <c r="H175" s="96">
+        <v>14.36</v>
+      </c>
+      <c r="I175" s="96">
+        <v>15.92</v>
+      </c>
+      <c r="J175" s="96">
+        <v>14.06</v>
+      </c>
+      <c r="K175" s="96">
+        <v>12.07</v>
+      </c>
+      <c r="L175" s="96">
+        <v>12.62</v>
+      </c>
+      <c r="M175" s="96">
+        <v>11.44</v>
+      </c>
+      <c r="N175" s="97">
+        <v>11.37</v>
+      </c>
+      <c r="O175" s="98">
+        <v>16.54</v>
+      </c>
+      <c r="P175" s="98">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="Q175" s="98">
+        <v>13.76</v>
+      </c>
+      <c r="R175" s="98">
+        <v>14.59</v>
+      </c>
+      <c r="S175" s="98">
+        <v>14.99</v>
+      </c>
+      <c r="T175" s="98">
+        <v>16.29</v>
+      </c>
+      <c r="U175" s="98">
+        <v>14.27</v>
+      </c>
+      <c r="V175" s="98">
+        <v>11.64</v>
+      </c>
+      <c r="W175" s="98">
+        <v>12.88</v>
+      </c>
+      <c r="X175" s="98">
+        <v>12.76</v>
+      </c>
+      <c r="Y175" s="97">
+        <v>14.04</v>
+      </c>
+      <c r="Z175" s="98">
+        <v>13.27</v>
+      </c>
+      <c r="AA175" s="98">
+        <v>16.27</v>
+      </c>
+      <c r="AB175" s="98">
+        <v>12.36</v>
+      </c>
+      <c r="AC175" s="98">
+        <v>15</v>
+      </c>
+      <c r="AD175" s="98">
+        <v>13.73</v>
+      </c>
+      <c r="AE175" s="98">
+        <v>15.54</v>
+      </c>
+      <c r="AF175" s="98">
+        <v>13.85</v>
+      </c>
+      <c r="AG175" s="98">
+        <v>12.49</v>
+      </c>
+      <c r="AH175" s="98">
+        <v>12.36</v>
+      </c>
+      <c r="AI175" s="98">
+        <v>10.11</v>
+      </c>
+      <c r="AJ175" s="98">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="176" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A176" s="99" t="s">
+        <v>410</v>
+      </c>
+      <c r="B176" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C176" s="88" t="s">
+        <v>411</v>
+      </c>
+      <c r="D176" s="96">
+        <v>19.98</v>
+      </c>
+      <c r="E176" s="96">
+        <v>17.97</v>
+      </c>
+      <c r="F176" s="96">
+        <v>17.8</v>
+      </c>
+      <c r="G176" s="96">
+        <v>17.2</v>
+      </c>
+      <c r="H176" s="96">
+        <v>15.81</v>
+      </c>
+      <c r="I176" s="96">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="J176" s="96">
+        <v>15.28</v>
+      </c>
+      <c r="K176" s="96">
+        <v>14.97</v>
+      </c>
+      <c r="L176" s="96">
+        <v>13</v>
+      </c>
+      <c r="M176" s="96">
+        <v>11.82</v>
+      </c>
+      <c r="N176" s="97">
+        <v>12.68</v>
+      </c>
+      <c r="O176" s="98">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="P176" s="98">
+        <v>18.07</v>
+      </c>
+      <c r="Q176" s="98">
+        <v>18.96</v>
+      </c>
+      <c r="R176" s="98">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="S176" s="98">
+        <v>17.04</v>
+      </c>
+      <c r="T176" s="98">
+        <v>16.25</v>
+      </c>
+      <c r="U176" s="98">
+        <v>14.38</v>
+      </c>
+      <c r="V176" s="98">
+        <v>15.82</v>
+      </c>
+      <c r="W176" s="98">
+        <v>15.05</v>
+      </c>
+      <c r="X176" s="98">
+        <v>11.26</v>
+      </c>
+      <c r="Y176" s="97">
+        <v>12.86</v>
+      </c>
+      <c r="Z176" s="98">
+        <v>22.04</v>
+      </c>
+      <c r="AA176" s="98">
+        <v>17.86</v>
+      </c>
+      <c r="AB176" s="98">
+        <v>16.62</v>
+      </c>
+      <c r="AC176" s="98">
+        <v>16.97</v>
+      </c>
+      <c r="AD176" s="98">
+        <v>14.54</v>
+      </c>
+      <c r="AE176" s="98">
+        <v>19.39</v>
+      </c>
+      <c r="AF176" s="98">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="AG176" s="98">
+        <v>14.07</v>
+      </c>
+      <c r="AH176" s="98">
+        <v>10.82</v>
+      </c>
+      <c r="AI176" s="98">
+        <v>12.43</v>
+      </c>
+      <c r="AJ176" s="98">
+        <v>12.48</v>
+      </c>
+    </row>
+    <row r="177" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A177" s="99" t="s">
+        <v>412</v>
+      </c>
+      <c r="B177" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C177" s="88" t="s">
+        <v>413</v>
+      </c>
+      <c r="D177" s="96">
+        <v>19.3</v>
+      </c>
+      <c r="E177" s="96">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="F177" s="96">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="G177" s="96">
+        <v>15.6</v>
+      </c>
+      <c r="H177" s="96">
+        <v>15.5</v>
+      </c>
+      <c r="I177" s="96">
+        <v>18.18</v>
+      </c>
+      <c r="J177" s="96">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="K177" s="96">
+        <v>16.53</v>
+      </c>
+      <c r="L177" s="96">
+        <v>14.07</v>
+      </c>
+      <c r="M177" s="96">
+        <v>13.76</v>
+      </c>
+      <c r="N177" s="97">
+        <v>12.78</v>
+      </c>
+      <c r="O177" s="98">
+        <v>21.76</v>
+      </c>
+      <c r="P177" s="98">
+        <v>15.87</v>
+      </c>
+      <c r="Q177" s="98">
+        <v>19.25</v>
+      </c>
+      <c r="R177" s="98">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="S177" s="98">
+        <v>15.6</v>
+      </c>
+      <c r="T177" s="98">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="U177" s="98">
+        <v>18.72</v>
+      </c>
+      <c r="V177" s="98">
+        <v>18.45</v>
+      </c>
+      <c r="W177" s="98">
+        <v>13.29</v>
+      </c>
+      <c r="X177" s="98">
+        <v>15.92</v>
+      </c>
+      <c r="Y177" s="97">
+        <v>11.93</v>
+      </c>
+      <c r="Z177" s="98">
+        <v>16.89</v>
+      </c>
+      <c r="AA177" s="98">
+        <v>19.11</v>
+      </c>
+      <c r="AB177" s="98">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="AC177" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="AD177" s="98">
+        <v>15.39</v>
+      </c>
+      <c r="AE177" s="98">
+        <v>18.62</v>
+      </c>
+      <c r="AF177" s="98">
+        <v>13.89</v>
+      </c>
+      <c r="AG177" s="98">
+        <v>14.45</v>
+      </c>
+      <c r="AH177" s="98">
+        <v>14.91</v>
+      </c>
+      <c r="AI177" s="98">
+        <v>11.38</v>
+      </c>
+      <c r="AJ177" s="98">
+        <v>13.73</v>
+      </c>
+    </row>
+    <row r="178" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A178" s="99" t="s">
+        <v>414</v>
+      </c>
+      <c r="B178" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C178" s="88" t="s">
+        <v>415</v>
+      </c>
+      <c r="D178" s="96">
+        <v>17.71</v>
+      </c>
+      <c r="E178" s="96">
+        <v>17.93</v>
+      </c>
+      <c r="F178" s="96">
+        <v>16.97</v>
+      </c>
+      <c r="G178" s="96">
+        <v>16.84</v>
+      </c>
+      <c r="H178" s="96">
+        <v>15.91</v>
+      </c>
+      <c r="I178" s="96">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="J178" s="96">
+        <v>15.92</v>
+      </c>
+      <c r="K178" s="96">
+        <v>15.48</v>
+      </c>
+      <c r="L178" s="96">
+        <v>14.23</v>
+      </c>
+      <c r="M178" s="96">
+        <v>12.86</v>
+      </c>
+      <c r="N178" s="97">
+        <v>10.99</v>
+      </c>
+      <c r="O178" s="98">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="P178" s="98">
+        <v>19.27</v>
+      </c>
+      <c r="Q178" s="98">
+        <v>15.82</v>
+      </c>
+      <c r="R178" s="98">
+        <v>17</v>
+      </c>
+      <c r="S178" s="98">
+        <v>16.48</v>
+      </c>
+      <c r="T178" s="98">
+        <v>15.8</v>
+      </c>
+      <c r="U178" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="V178" s="98">
+        <v>15.83</v>
+      </c>
+      <c r="W178" s="98">
+        <v>14.48</v>
+      </c>
+      <c r="X178" s="98">
+        <v>12.63</v>
+      </c>
+      <c r="Y178" s="97">
+        <v>10.97</v>
+      </c>
+      <c r="Z178" s="98">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AA178" s="98">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="AB178" s="98">
+        <v>18.13</v>
+      </c>
+      <c r="AC178" s="98">
+        <v>16.68</v>
+      </c>
+      <c r="AD178" s="98">
+        <v>15.33</v>
+      </c>
+      <c r="AE178" s="98">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="AF178" s="98">
+        <v>16.52</v>
+      </c>
+      <c r="AG178" s="98">
+        <v>15.13</v>
+      </c>
+      <c r="AH178" s="98">
+        <v>13.97</v>
+      </c>
+      <c r="AI178" s="98">
+        <v>13.1</v>
+      </c>
+      <c r="AJ178" s="98">
+        <v>11.02</v>
+      </c>
+    </row>
+    <row r="179" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A179" s="99" t="s">
+        <v>416</v>
+      </c>
+      <c r="B179" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C179" s="88" t="s">
+        <v>417</v>
+      </c>
+      <c r="D179" s="96">
+        <v>16.29</v>
+      </c>
+      <c r="E179" s="96">
+        <v>16.28</v>
+      </c>
+      <c r="F179" s="96">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="G179" s="96">
+        <v>14.83</v>
+      </c>
+      <c r="H179" s="96">
+        <v>13.6</v>
+      </c>
+      <c r="I179" s="96">
+        <v>14.2</v>
+      </c>
+      <c r="J179" s="96">
+        <v>14.83</v>
+      </c>
+      <c r="K179" s="96">
+        <v>14.39</v>
+      </c>
+      <c r="L179" s="96">
+        <v>11.83</v>
+      </c>
+      <c r="M179" s="96">
+        <v>10.99</v>
+      </c>
+      <c r="N179" s="97">
+        <v>10.08</v>
+      </c>
+      <c r="O179" s="98">
+        <v>15.08</v>
+      </c>
+      <c r="P179" s="98">
+        <v>17.22</v>
+      </c>
+      <c r="Q179" s="98">
+        <v>15.64</v>
+      </c>
+      <c r="R179" s="98">
+        <v>13.19</v>
+      </c>
+      <c r="S179" s="98">
+        <v>14.72</v>
+      </c>
+      <c r="T179" s="98">
+        <v>14.61</v>
+      </c>
+      <c r="U179" s="98">
+        <v>15.24</v>
+      </c>
+      <c r="V179" s="98">
+        <v>14.16</v>
+      </c>
+      <c r="W179" s="98">
+        <v>12.16</v>
+      </c>
+      <c r="X179" s="98">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="Y179" s="97">
+        <v>10.77</v>
+      </c>
+      <c r="Z179" s="98">
+        <v>17.47</v>
+      </c>
+      <c r="AA179" s="98">
+        <v>15.36</v>
+      </c>
+      <c r="AB179" s="98">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="AC179" s="98">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="AD179" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="AE179" s="98">
+        <v>13.8</v>
+      </c>
+      <c r="AF179" s="98">
+        <v>14.43</v>
+      </c>
+      <c r="AG179" s="98">
+        <v>14.61</v>
+      </c>
+      <c r="AH179" s="98">
+        <v>11.51</v>
+      </c>
+      <c r="AI179" s="98">
+        <v>11.78</v>
+      </c>
+      <c r="AJ179" s="98">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="180" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A180" s="99" t="s">
+        <v>418</v>
+      </c>
+      <c r="B180" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C180" s="88" t="s">
+        <v>419</v>
+      </c>
+      <c r="D180" s="96">
+        <v>15.75</v>
+      </c>
+      <c r="E180" s="96">
+        <v>16.16</v>
+      </c>
+      <c r="F180" s="96">
+        <v>16.21</v>
+      </c>
+      <c r="G180" s="96">
+        <v>15.1</v>
+      </c>
+      <c r="H180" s="96">
+        <v>15.12</v>
+      </c>
+      <c r="I180" s="96">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="J180" s="96">
+        <v>14.44</v>
+      </c>
+      <c r="K180" s="96">
+        <v>13.99</v>
+      </c>
+      <c r="L180" s="96">
+        <v>12</v>
+      </c>
+      <c r="M180" s="96">
+        <v>10.93</v>
+      </c>
+      <c r="N180" s="97">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="O180" s="98">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="P180" s="98">
+        <v>14.88</v>
+      </c>
+      <c r="Q180" s="98">
+        <v>17.79</v>
+      </c>
+      <c r="R180" s="98">
+        <v>15.93</v>
+      </c>
+      <c r="S180" s="98">
+        <v>16.41</v>
+      </c>
+      <c r="T180" s="98">
+        <v>17.36</v>
+      </c>
+      <c r="U180" s="98">
+        <v>15.03</v>
+      </c>
+      <c r="V180" s="98">
+        <v>13.71</v>
+      </c>
+      <c r="W180" s="98">
+        <v>12.45</v>
+      </c>
+      <c r="X180" s="98">
+        <v>10.26</v>
+      </c>
+      <c r="Y180" s="97">
+        <v>9.91</v>
+      </c>
+      <c r="Z180" s="98">
+        <v>15.43</v>
+      </c>
+      <c r="AA180" s="98">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="AB180" s="98">
+        <v>14.67</v>
+      </c>
+      <c r="AC180" s="98">
+        <v>14.27</v>
+      </c>
+      <c r="AD180" s="98">
+        <v>13.83</v>
+      </c>
+      <c r="AE180" s="98">
+        <v>15.53</v>
+      </c>
+      <c r="AF180" s="98">
+        <v>13.85</v>
+      </c>
+      <c r="AG180" s="98">
+        <v>14.27</v>
+      </c>
+      <c r="AH180" s="98">
+        <v>11.55</v>
+      </c>
+      <c r="AI180" s="98">
+        <v>11.63</v>
+      </c>
+      <c r="AJ180" s="98">
+        <v>10.17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A181" s="99" t="s">
+        <v>79</v>
+      </c>
+      <c r="B181" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C181" s="87" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="96">
+        <v>14.27</v>
+      </c>
+      <c r="E181" s="96">
+        <v>13.6</v>
+      </c>
+      <c r="F181" s="96">
+        <v>13.2</v>
+      </c>
+      <c r="G181" s="96">
+        <v>12.93</v>
+      </c>
+      <c r="H181" s="96">
+        <v>12.47</v>
+      </c>
+      <c r="I181" s="96">
+        <v>12.6</v>
+      </c>
+      <c r="J181" s="96">
+        <v>12.02</v>
+      </c>
+      <c r="K181" s="96">
+        <v>10.96</v>
+      </c>
+      <c r="L181" s="96">
+        <v>10.44</v>
+      </c>
+      <c r="M181" s="96">
+        <v>9.66</v>
+      </c>
+      <c r="N181" s="97">
+        <v>8.98</v>
+      </c>
+      <c r="O181" s="98">
+        <v>15.63</v>
+      </c>
+      <c r="P181" s="98">
+        <v>14.63</v>
+      </c>
+      <c r="Q181" s="98">
+        <v>13.95</v>
+      </c>
+      <c r="R181" s="98">
+        <v>13.95</v>
+      </c>
+      <c r="S181" s="98">
+        <v>13.48</v>
+      </c>
+      <c r="T181" s="98">
+        <v>13.73</v>
+      </c>
+      <c r="U181" s="98">
+        <v>13.11</v>
+      </c>
+      <c r="V181" s="98">
+        <v>11.61</v>
+      </c>
+      <c r="W181" s="98">
+        <v>11.02</v>
+      </c>
+      <c r="X181" s="98">
+        <v>10.29</v>
+      </c>
+      <c r="Y181" s="97">
+        <v>9.73</v>
+      </c>
+      <c r="Z181" s="98">
+        <v>13.02</v>
+      </c>
+      <c r="AA181" s="98">
+        <v>12.67</v>
+      </c>
+      <c r="AB181" s="98">
+        <v>12.51</v>
+      </c>
+      <c r="AC181" s="98">
+        <v>12</v>
+      </c>
+      <c r="AD181" s="98">
+        <v>11.54</v>
+      </c>
+      <c r="AE181" s="98">
+        <v>11.57</v>
+      </c>
+      <c r="AF181" s="98">
+        <v>11.02</v>
+      </c>
+      <c r="AG181" s="98">
+        <v>10.34</v>
+      </c>
+      <c r="AH181" s="98">
+        <v>9.9</v>
+      </c>
+      <c r="AI181" s="98">
+        <v>9.07</v>
+      </c>
+      <c r="AJ181" s="98">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="182" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A182" s="99" t="s">
+        <v>420</v>
+      </c>
+      <c r="B182" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C182" s="88" t="s">
+        <v>421</v>
+      </c>
+      <c r="D182" s="96">
+        <v>15.52</v>
+      </c>
+      <c r="E182" s="96">
+        <v>15.27</v>
+      </c>
+      <c r="F182" s="96">
+        <v>14.19</v>
+      </c>
+      <c r="G182" s="96">
+        <v>14.26</v>
+      </c>
+      <c r="H182" s="96">
+        <v>13.32</v>
+      </c>
+      <c r="I182" s="96">
+        <v>12.95</v>
+      </c>
+      <c r="J182" s="96">
+        <v>12.26</v>
+      </c>
+      <c r="K182" s="96">
+        <v>11.23</v>
+      </c>
+      <c r="L182" s="96">
+        <v>10.37</v>
+      </c>
+      <c r="M182" s="96">
+        <v>9.19</v>
+      </c>
+      <c r="N182" s="97">
+        <v>8.66</v>
+      </c>
+      <c r="O182" s="98">
+        <v>17.88</v>
+      </c>
+      <c r="P182" s="98">
+        <v>17.45</v>
+      </c>
+      <c r="Q182" s="98">
+        <v>15.79</v>
+      </c>
+      <c r="R182" s="98">
+        <v>16.22</v>
+      </c>
+      <c r="S182" s="98">
+        <v>15.58</v>
+      </c>
+      <c r="T182" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="U182" s="98">
+        <v>14.31</v>
+      </c>
+      <c r="V182" s="98">
+        <v>12.33</v>
+      </c>
+      <c r="W182" s="98">
+        <v>11.65</v>
+      </c>
+      <c r="X182" s="98">
+        <v>10.09</v>
+      </c>
+      <c r="Y182" s="97">
+        <v>9.77</v>
+      </c>
+      <c r="Z182" s="98">
+        <v>13.59</v>
+      </c>
+      <c r="AA182" s="98">
+        <v>13.49</v>
+      </c>
+      <c r="AB182" s="98">
+        <v>12.88</v>
+      </c>
+      <c r="AC182" s="98">
+        <v>12.64</v>
+      </c>
+      <c r="AD182" s="98">
+        <v>11.47</v>
+      </c>
+      <c r="AE182" s="98">
+        <v>11.19</v>
+      </c>
+      <c r="AF182" s="98">
+        <v>10.57</v>
+      </c>
+      <c r="AG182" s="98">
+        <v>10.29</v>
+      </c>
+      <c r="AH182" s="98">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AI182" s="98">
+        <v>8.42</v>
+      </c>
+      <c r="AJ182" s="98">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="183" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A183" s="99" t="s">
+        <v>422</v>
+      </c>
+      <c r="B183" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C183" s="88" t="s">
+        <v>423</v>
+      </c>
+      <c r="D183" s="96">
+        <v>13.86</v>
+      </c>
+      <c r="E183" s="96">
+        <v>12.88</v>
+      </c>
+      <c r="F183" s="96">
+        <v>11.67</v>
+      </c>
+      <c r="G183" s="96">
+        <v>12.1</v>
+      </c>
+      <c r="H183" s="96">
+        <v>11.09</v>
+      </c>
+      <c r="I183" s="96">
+        <v>12.59</v>
+      </c>
+      <c r="J183" s="96">
+        <v>12.86</v>
+      </c>
+      <c r="K183" s="96">
+        <v>10.9</v>
+      </c>
+      <c r="L183" s="96">
+        <v>11.05</v>
+      </c>
+      <c r="M183" s="96">
+        <v>10.23</v>
+      </c>
+      <c r="N183" s="97">
+        <v>9.64</v>
+      </c>
+      <c r="O183" s="98">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="P183" s="98">
+        <v>13.83</v>
+      </c>
+      <c r="Q183" s="98">
+        <v>11.43</v>
+      </c>
+      <c r="R183" s="98">
+        <v>12.21</v>
+      </c>
+      <c r="S183" s="98">
+        <v>11.36</v>
+      </c>
+      <c r="T183" s="98">
+        <v>12.54</v>
+      </c>
+      <c r="U183" s="98">
+        <v>14.6</v>
+      </c>
+      <c r="V183" s="98">
+        <v>11.62</v>
+      </c>
+      <c r="W183" s="98">
+        <v>11.16</v>
+      </c>
+      <c r="X183" s="98">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="Y183" s="97">
+        <v>10.32</v>
+      </c>
+      <c r="Z183" s="98">
+        <v>11.62</v>
+      </c>
+      <c r="AA183" s="98">
+        <v>11.96</v>
+      </c>
+      <c r="AB183" s="98">
+        <v>11.91</v>
+      </c>
+      <c r="AC183" s="98">
+        <v>12</v>
+      </c>
+      <c r="AD183" s="98">
+        <v>10.83</v>
+      </c>
+      <c r="AE183" s="98">
+        <v>12.63</v>
+      </c>
+      <c r="AF183" s="98">
+        <v>11.19</v>
+      </c>
+      <c r="AG183" s="98">
+        <v>10.19</v>
+      </c>
+      <c r="AH183" s="98">
+        <v>10.94</v>
+      </c>
+      <c r="AI183" s="98">
+        <v>10.24</v>
+      </c>
+      <c r="AJ183" s="98">
+        <v>8.9700000000000006</v>
+      </c>
+    </row>
+    <row r="184" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A184" s="99" t="s">
+        <v>424</v>
+      </c>
+      <c r="B184" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C184" s="88" t="s">
+        <v>425</v>
+      </c>
+      <c r="D184" s="96">
+        <v>13.77</v>
+      </c>
+      <c r="E184" s="96">
+        <v>14.66</v>
+      </c>
+      <c r="F184" s="96">
+        <v>13.92</v>
+      </c>
+      <c r="G184" s="96">
+        <v>12.28</v>
+      </c>
+      <c r="H184" s="96">
+        <v>12.34</v>
+      </c>
+      <c r="I184" s="96">
+        <v>13.42</v>
+      </c>
+      <c r="J184" s="96">
+        <v>13.25</v>
+      </c>
+      <c r="K184" s="96">
+        <v>13.82</v>
+      </c>
+      <c r="L184" s="96">
+        <v>14.11</v>
+      </c>
+      <c r="M184" s="96">
+        <v>12.9</v>
+      </c>
+      <c r="N184" s="97">
+        <v>12.45</v>
+      </c>
+      <c r="O184" s="98">
+        <v>14.89</v>
+      </c>
+      <c r="P184" s="98">
+        <v>13.83</v>
+      </c>
+      <c r="Q184" s="98">
+        <v>15.11</v>
+      </c>
+      <c r="R184" s="98">
+        <v>12.94</v>
+      </c>
+      <c r="S184" s="98">
+        <v>13.72</v>
+      </c>
+      <c r="T184" s="98">
+        <v>13.2</v>
+      </c>
+      <c r="U184" s="98">
+        <v>14.54</v>
+      </c>
+      <c r="V184" s="98">
+        <v>14.94</v>
+      </c>
+      <c r="W184" s="98">
+        <v>13.78</v>
+      </c>
+      <c r="X184" s="98">
+        <v>11.64</v>
+      </c>
+      <c r="Y184" s="97">
+        <v>12.99</v>
+      </c>
+      <c r="Z184" s="98">
+        <v>12.65</v>
+      </c>
+      <c r="AA184" s="98">
+        <v>15.49</v>
+      </c>
+      <c r="AB184" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="AC184" s="98">
+        <v>11.62</v>
+      </c>
+      <c r="AD184" s="98">
+        <v>10.94</v>
+      </c>
+      <c r="AE184" s="98">
+        <v>13.65</v>
+      </c>
+      <c r="AF184" s="98">
+        <v>11.92</v>
+      </c>
+      <c r="AG184" s="98">
+        <v>12.65</v>
+      </c>
+      <c r="AH184" s="98">
+        <v>14.45</v>
+      </c>
+      <c r="AI184" s="98">
+        <v>14.21</v>
+      </c>
+      <c r="AJ184" s="98">
+        <v>11.87</v>
+      </c>
+    </row>
+    <row r="185" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A185" s="99" t="s">
+        <v>426</v>
+      </c>
+      <c r="B185" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C185" s="88" t="s">
+        <v>427</v>
+      </c>
+      <c r="D185" s="96">
+        <v>12.18</v>
+      </c>
+      <c r="E185" s="96">
+        <v>11.71</v>
+      </c>
+      <c r="F185" s="96">
+        <v>11.05</v>
+      </c>
+      <c r="G185" s="96">
+        <v>10.64</v>
+      </c>
+      <c r="H185" s="96">
+        <v>10.23</v>
+      </c>
+      <c r="I185" s="96">
+        <v>10.76</v>
+      </c>
+      <c r="J185" s="96">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="K185" s="96">
+        <v>10.53</v>
+      </c>
+      <c r="L185" s="96">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="M185" s="96">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="N185" s="97">
+        <v>8.14</v>
+      </c>
+      <c r="O185" s="98">
+        <v>12.48</v>
+      </c>
+      <c r="P185" s="98">
+        <v>12.19</v>
+      </c>
+      <c r="Q185" s="98">
+        <v>10.61</v>
+      </c>
+      <c r="R185" s="98">
+        <v>11.13</v>
+      </c>
+      <c r="S185" s="98">
+        <v>11.68</v>
+      </c>
+      <c r="T185" s="98">
+        <v>11.09</v>
+      </c>
+      <c r="U185" s="98">
+        <v>10.62</v>
+      </c>
+      <c r="V185" s="98">
+        <v>11.18</v>
+      </c>
+      <c r="W185" s="98">
+        <v>9.18</v>
+      </c>
+      <c r="X185" s="98">
+        <v>9.9</v>
+      </c>
+      <c r="Y185" s="97">
+        <v>8.31</v>
+      </c>
+      <c r="Z185" s="98">
+        <v>11.88</v>
+      </c>
+      <c r="AA185" s="98">
+        <v>11.23</v>
+      </c>
+      <c r="AB185" s="98">
+        <v>11.49</v>
+      </c>
+      <c r="AC185" s="98">
+        <v>10.17</v>
+      </c>
+      <c r="AD185" s="98">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="AE185" s="98">
+        <v>10.42</v>
+      </c>
+      <c r="AF185" s="98">
+        <v>9.32</v>
+      </c>
+      <c r="AG185" s="98">
+        <v>9.89</v>
+      </c>
+      <c r="AH185" s="98">
+        <v>8.77</v>
+      </c>
+      <c r="AI185" s="98">
+        <v>9.01</v>
+      </c>
+      <c r="AJ185" s="98">
+        <v>7.98</v>
+      </c>
+    </row>
+    <row r="186" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A186" s="99" t="s">
+        <v>428</v>
+      </c>
+      <c r="B186" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C186" s="88" t="s">
+        <v>150</v>
+      </c>
+      <c r="D186" s="96">
+        <v>12.51</v>
+      </c>
+      <c r="E186" s="96">
+        <v>11.14</v>
+      </c>
+      <c r="F186" s="96">
+        <v>11.83</v>
+      </c>
+      <c r="G186" s="96">
+        <v>11.88</v>
+      </c>
+      <c r="H186" s="96">
+        <v>11.08</v>
+      </c>
+      <c r="I186" s="96">
+        <v>12.77</v>
+      </c>
+      <c r="J186" s="96">
+        <v>11.46</v>
+      </c>
+      <c r="K186" s="96">
+        <v>10.08</v>
+      </c>
+      <c r="L186" s="96">
+        <v>9.33</v>
+      </c>
+      <c r="M186" s="96">
+        <v>9.4</v>
+      </c>
+      <c r="N186" s="97">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="O186" s="98">
+        <v>13.93</v>
+      </c>
+      <c r="P186" s="98">
+        <v>11.57</v>
+      </c>
+      <c r="Q186" s="98">
+        <v>11.72</v>
+      </c>
+      <c r="R186" s="98">
+        <v>12.85</v>
+      </c>
+      <c r="S186" s="98">
+        <v>12.25</v>
+      </c>
+      <c r="T186" s="98">
+        <v>13.65</v>
+      </c>
+      <c r="U186" s="98">
+        <v>11.93</v>
+      </c>
+      <c r="V186" s="98">
+        <v>11.11</v>
+      </c>
+      <c r="W186" s="98">
+        <v>9.24</v>
+      </c>
+      <c r="X186" s="98">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Y186" s="97">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="Z186" s="98">
+        <v>11.12</v>
+      </c>
+      <c r="AA186" s="98">
+        <v>10.72</v>
+      </c>
+      <c r="AB186" s="98">
+        <v>11.93</v>
+      </c>
+      <c r="AC186" s="98">
+        <v>10.95</v>
+      </c>
+      <c r="AD186" s="98">
+        <v>9.94</v>
+      </c>
+      <c r="AE186" s="98">
+        <v>11.91</v>
+      </c>
+      <c r="AF186" s="98">
+        <v>11.01</v>
+      </c>
+      <c r="AG186" s="98">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AH186" s="98">
+        <v>9.41</v>
+      </c>
+      <c r="AI186" s="98">
+        <v>9.76</v>
+      </c>
+      <c r="AJ186" s="98">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="187" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A187" s="99" t="s">
+        <v>429</v>
+      </c>
+      <c r="B187" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C187" s="88" t="s">
+        <v>202</v>
+      </c>
+      <c r="D187" s="96">
+        <v>11.82</v>
+      </c>
+      <c r="E187" s="96">
+        <v>13.21</v>
+      </c>
+      <c r="F187" s="96">
+        <v>13.22</v>
+      </c>
+      <c r="G187" s="96">
+        <v>11.75</v>
+      </c>
+      <c r="H187" s="96">
+        <v>13.35</v>
+      </c>
+      <c r="I187" s="96">
+        <v>12.94</v>
+      </c>
+      <c r="J187" s="96">
+        <v>12.99</v>
+      </c>
+      <c r="K187" s="96">
+        <v>11.22</v>
+      </c>
+      <c r="L187" s="96">
+        <v>10.76</v>
+      </c>
+      <c r="M187" s="96">
+        <v>11.55</v>
+      </c>
+      <c r="N187" s="97">
+        <v>9.01</v>
+      </c>
+      <c r="O187" s="98">
+        <v>11.53</v>
+      </c>
+      <c r="P187" s="98">
+        <v>13.72</v>
+      </c>
+      <c r="Q187" s="98">
+        <v>13.72</v>
+      </c>
+      <c r="R187" s="98">
+        <v>12.39</v>
+      </c>
+      <c r="S187" s="98">
+        <v>13.99</v>
+      </c>
+      <c r="T187" s="98">
+        <v>13.67</v>
+      </c>
+      <c r="U187" s="98">
+        <v>12.88</v>
+      </c>
+      <c r="V187" s="98">
+        <v>10.71</v>
+      </c>
+      <c r="W187" s="98">
+        <v>10.15</v>
+      </c>
+      <c r="X187" s="98">
+        <v>13.15</v>
+      </c>
+      <c r="Y187" s="97">
+        <v>8.98</v>
+      </c>
+      <c r="Z187" s="98">
+        <v>12.11</v>
+      </c>
+      <c r="AA187" s="98">
+        <v>12.71</v>
+      </c>
+      <c r="AB187" s="98">
+        <v>12.73</v>
+      </c>
+      <c r="AC187" s="98">
+        <v>11.12</v>
+      </c>
+      <c r="AD187" s="98">
+        <v>12.72</v>
+      </c>
+      <c r="AE187" s="98">
+        <v>12.21</v>
+      </c>
+      <c r="AF187" s="98">
+        <v>13.1</v>
+      </c>
+      <c r="AG187" s="98">
+        <v>11.72</v>
+      </c>
+      <c r="AH187" s="98">
+        <v>11.36</v>
+      </c>
+      <c r="AI187" s="98">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="AJ187" s="98">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="188" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A188" s="99" t="s">
+        <v>430</v>
+      </c>
+      <c r="B188" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C188" s="88" t="s">
+        <v>431</v>
+      </c>
+      <c r="D188" s="96">
+        <v>13.38</v>
+      </c>
+      <c r="E188" s="96">
+        <v>12.04</v>
+      </c>
+      <c r="F188" s="96">
+        <v>12.01</v>
+      </c>
+      <c r="G188" s="96">
+        <v>12.26</v>
+      </c>
+      <c r="H188" s="96">
+        <v>11.22</v>
+      </c>
+      <c r="I188" s="96">
+        <v>11.8</v>
+      </c>
+      <c r="J188" s="96">
+        <v>11.5</v>
+      </c>
+      <c r="K188" s="96">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="L188" s="96">
+        <v>9.82</v>
+      </c>
+      <c r="M188" s="96">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="N188" s="97">
+        <v>7.71</v>
+      </c>
+      <c r="O188" s="98">
+        <v>13.87</v>
+      </c>
+      <c r="P188" s="98">
+        <v>13.04</v>
+      </c>
+      <c r="Q188" s="98">
+        <v>13.77</v>
+      </c>
+      <c r="R188" s="98">
+        <v>12.34</v>
+      </c>
+      <c r="S188" s="98">
+        <v>11.04</v>
+      </c>
+      <c r="T188" s="98">
+        <v>13</v>
+      </c>
+      <c r="U188" s="98">
+        <v>12.45</v>
+      </c>
+      <c r="V188" s="98">
+        <v>9.41</v>
+      </c>
+      <c r="W188" s="98">
+        <v>10.45</v>
+      </c>
+      <c r="X188" s="98">
+        <v>10.28</v>
+      </c>
+      <c r="Y188" s="97">
+        <v>8.36</v>
+      </c>
+      <c r="Z188" s="98">
+        <v>12.91</v>
+      </c>
+      <c r="AA188" s="98">
+        <v>11.07</v>
+      </c>
+      <c r="AB188" s="98">
+        <v>10.28</v>
+      </c>
+      <c r="AC188" s="98">
+        <v>12.19</v>
+      </c>
+      <c r="AD188" s="98">
+        <v>11.39</v>
+      </c>
+      <c r="AE188" s="98">
+        <v>10.61</v>
+      </c>
+      <c r="AF188" s="98">
+        <v>10.56</v>
+      </c>
+      <c r="AG188" s="98">
+        <v>8.86</v>
+      </c>
+      <c r="AH188" s="98">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AI188" s="98">
+        <v>8.82</v>
+      </c>
+      <c r="AJ188" s="98">
+        <v>7.07</v>
+      </c>
+    </row>
+    <row r="189" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A189" s="99" t="s">
+        <v>432</v>
+      </c>
+      <c r="B189" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C189" s="88" t="s">
+        <v>433</v>
+      </c>
+      <c r="D189" s="96">
+        <v>13.97</v>
+      </c>
+      <c r="E189" s="96">
+        <v>13.29</v>
+      </c>
+      <c r="F189" s="96">
+        <v>11.45</v>
+      </c>
+      <c r="G189" s="96">
+        <v>12.18</v>
+      </c>
+      <c r="H189" s="96">
+        <v>12.08</v>
+      </c>
+      <c r="I189" s="96">
+        <v>11.7</v>
+      </c>
+      <c r="J189" s="96">
+        <v>12.08</v>
+      </c>
+      <c r="K189" s="96">
+        <v>8.61</v>
+      </c>
+      <c r="L189" s="96">
+        <v>10.41</v>
+      </c>
+      <c r="M189" s="96">
+        <v>9.26</v>
+      </c>
+      <c r="N189" s="97">
+        <v>7.39</v>
+      </c>
+      <c r="O189" s="98">
+        <v>15.7</v>
+      </c>
+      <c r="P189" s="98">
+        <v>14.6</v>
+      </c>
+      <c r="Q189" s="98">
+        <v>10.88</v>
+      </c>
+      <c r="R189" s="98">
+        <v>11.87</v>
+      </c>
+      <c r="S189" s="98">
+        <v>10.85</v>
+      </c>
+      <c r="T189" s="98">
+        <v>11.53</v>
+      </c>
+      <c r="U189" s="98">
+        <v>10.83</v>
+      </c>
+      <c r="V189" s="98">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="W189" s="98">
+        <v>10.53</v>
+      </c>
+      <c r="X189" s="98">
+        <v>9.89</v>
+      </c>
+      <c r="Y189" s="97">
+        <v>7.47</v>
+      </c>
+      <c r="Z189" s="98">
+        <v>12.26</v>
+      </c>
+      <c r="AA189" s="98">
+        <v>11.99</v>
+      </c>
+      <c r="AB189" s="98">
+        <v>12.02</v>
+      </c>
+      <c r="AC189" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="AD189" s="98">
+        <v>13.32</v>
+      </c>
+      <c r="AE189" s="98">
+        <v>11.88</v>
+      </c>
+      <c r="AF189" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="AG189" s="98">
+        <v>8.68</v>
+      </c>
+      <c r="AH189" s="98">
+        <v>10.3</v>
+      </c>
+      <c r="AI189" s="98">
+        <v>8.64</v>
+      </c>
+      <c r="AJ189" s="98">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="190" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A190" s="99" t="s">
+        <v>434</v>
+      </c>
+      <c r="B190" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C190" s="88" t="s">
+        <v>435</v>
+      </c>
+      <c r="D190" s="96">
+        <v>13.99</v>
+      </c>
+      <c r="E190" s="96">
+        <v>11.66</v>
+      </c>
+      <c r="F190" s="96">
+        <v>12.87</v>
+      </c>
+      <c r="G190" s="96">
+        <v>13.13</v>
+      </c>
+      <c r="H190" s="96">
+        <v>13.49</v>
+      </c>
+      <c r="I190" s="96">
+        <v>14.95</v>
+      </c>
+      <c r="J190" s="96">
+        <v>13.76</v>
+      </c>
+      <c r="K190" s="96">
+        <v>11.28</v>
+      </c>
+      <c r="L190" s="96">
+        <v>11.62</v>
+      </c>
+      <c r="M190" s="96">
+        <v>10.14</v>
+      </c>
+      <c r="N190" s="97">
+        <v>10.75</v>
+      </c>
+      <c r="O190" s="98">
+        <v>14.03</v>
+      </c>
+      <c r="P190" s="98">
+        <v>10.9</v>
+      </c>
+      <c r="Q190" s="98">
+        <v>13.95</v>
+      </c>
+      <c r="R190" s="98">
+        <v>13.16</v>
+      </c>
+      <c r="S190" s="98">
+        <v>13.51</v>
+      </c>
+      <c r="T190" s="98">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="U190" s="98">
+        <v>14.75</v>
+      </c>
+      <c r="V190" s="98">
+        <v>10.23</v>
+      </c>
+      <c r="W190" s="98">
+        <v>11.06</v>
+      </c>
+      <c r="X190" s="98">
+        <v>10.83</v>
+      </c>
+      <c r="Y190" s="97">
+        <v>12.18</v>
+      </c>
+      <c r="Z190" s="98">
+        <v>13.95</v>
+      </c>
+      <c r="AA190" s="98">
+        <v>12.4</v>
+      </c>
+      <c r="AB190" s="98">
+        <v>11.81</v>
+      </c>
+      <c r="AC190" s="98">
+        <v>13.1</v>
+      </c>
+      <c r="AD190" s="98">
+        <v>13.46</v>
+      </c>
+      <c r="AE190" s="98">
+        <v>13.81</v>
+      </c>
+      <c r="AF190" s="98">
+        <v>12.77</v>
+      </c>
+      <c r="AG190" s="98">
+        <v>12.32</v>
+      </c>
+      <c r="AH190" s="98">
+        <v>12.17</v>
+      </c>
+      <c r="AI190" s="98">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AJ190" s="98">
+        <v>9.35</v>
+      </c>
+    </row>
+    <row r="191" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A191" s="99" t="s">
+        <v>436</v>
+      </c>
+      <c r="B191" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C191" s="88" t="s">
+        <v>437</v>
+      </c>
+      <c r="D191" s="96">
+        <v>14.24</v>
+      </c>
+      <c r="E191" s="96">
+        <v>14.33</v>
+      </c>
+      <c r="F191" s="96">
+        <v>12.5</v>
+      </c>
+      <c r="G191" s="96">
+        <v>11.76</v>
+      </c>
+      <c r="H191" s="96">
+        <v>10.38</v>
+      </c>
+      <c r="I191" s="96">
+        <v>11.35</v>
+      </c>
+      <c r="J191" s="96">
+        <v>11.38</v>
+      </c>
+      <c r="K191" s="96">
+        <v>9.41</v>
+      </c>
+      <c r="L191" s="96">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="M191" s="96">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="N191" s="97">
+        <v>9.51</v>
+      </c>
+      <c r="O191" s="98">
+        <v>14.47</v>
+      </c>
+      <c r="P191" s="98">
+        <v>16.28</v>
+      </c>
+      <c r="Q191" s="98">
+        <v>11.92</v>
+      </c>
+      <c r="R191" s="98">
+        <v>14.04</v>
+      </c>
+      <c r="S191" s="98">
+        <v>10.88</v>
+      </c>
+      <c r="T191" s="98">
+        <v>12.66</v>
+      </c>
+      <c r="U191" s="98">
+        <v>11.92</v>
+      </c>
+      <c r="V191" s="98">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="W191" s="98">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="X191" s="98">
+        <v>8.43</v>
+      </c>
+      <c r="Y191" s="97">
+        <v>10.8</v>
+      </c>
+      <c r="Z191" s="98">
+        <v>14.01</v>
+      </c>
+      <c r="AA191" s="98">
+        <v>12.43</v>
+      </c>
+      <c r="AB191" s="98">
+        <v>13.07</v>
+      </c>
+      <c r="AC191" s="98">
+        <v>9.48</v>
+      </c>
+      <c r="AD191" s="98">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="AE191" s="98">
+        <v>10.06</v>
+      </c>
+      <c r="AF191" s="98">
+        <v>10.84</v>
+      </c>
+      <c r="AG191" s="98">
+        <v>10.68</v>
+      </c>
+      <c r="AH191" s="98">
+        <v>10.52</v>
+      </c>
+      <c r="AI191" s="98">
+        <v>7.68</v>
+      </c>
+      <c r="AJ191" s="98">
+        <v>8.2200000000000006</v>
+      </c>
+    </row>
+    <row r="192" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A192" s="99" t="s">
+        <v>438</v>
+      </c>
+      <c r="B192" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C192" s="88" t="s">
+        <v>439</v>
+      </c>
+      <c r="D192" s="96">
+        <v>14.66</v>
+      </c>
+      <c r="E192" s="96">
+        <v>12.07</v>
+      </c>
+      <c r="F192" s="96">
+        <v>12.44</v>
+      </c>
+      <c r="G192" s="96">
+        <v>11.52</v>
+      </c>
+      <c r="H192" s="96">
+        <v>12.24</v>
+      </c>
+      <c r="I192" s="96">
+        <v>12.97</v>
+      </c>
+      <c r="J192" s="96">
+        <v>11.37</v>
+      </c>
+      <c r="K192" s="96">
+        <v>10.35</v>
+      </c>
+      <c r="L192" s="96">
+        <v>10.33</v>
+      </c>
+      <c r="M192" s="96">
+        <v>10.01</v>
+      </c>
+      <c r="N192" s="97">
+        <v>9.09</v>
+      </c>
+      <c r="O192" s="98">
+        <v>16.38</v>
+      </c>
+      <c r="P192" s="98">
+        <v>12.04</v>
+      </c>
+      <c r="Q192" s="98">
+        <v>12.18</v>
+      </c>
+      <c r="R192" s="98">
+        <v>13.43</v>
+      </c>
+      <c r="S192" s="98">
+        <v>11.57</v>
+      </c>
+      <c r="T192" s="98">
+        <v>14.13</v>
+      </c>
+      <c r="U192" s="98">
+        <v>10.27</v>
+      </c>
+      <c r="V192" s="98">
+        <v>11.2</v>
+      </c>
+      <c r="W192" s="98">
+        <v>11.09</v>
+      </c>
+      <c r="X192" s="98">
+        <v>10.81</v>
+      </c>
+      <c r="Y192" s="97">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Z192" s="98">
+        <v>12.99</v>
+      </c>
+      <c r="AA192" s="98">
+        <v>12.09</v>
+      </c>
+      <c r="AB192" s="98">
+        <v>12.69</v>
+      </c>
+      <c r="AC192" s="98">
+        <v>9.66</v>
+      </c>
+      <c r="AD192" s="98">
+        <v>12.89</v>
+      </c>
+      <c r="AE192" s="98">
+        <v>11.82</v>
+      </c>
+      <c r="AF192" s="98">
+        <v>12.45</v>
+      </c>
+      <c r="AG192" s="98">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AH192" s="98">
+        <v>9.59</v>
+      </c>
+      <c r="AI192" s="98">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AJ192" s="98">
+        <v>9.14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A193" s="99" t="s">
+        <v>440</v>
+      </c>
+      <c r="B193" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C193" s="88" t="s">
+        <v>441</v>
+      </c>
+      <c r="D193" s="96">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="E193" s="96">
+        <v>13.1</v>
+      </c>
+      <c r="F193" s="96">
+        <v>14.52</v>
+      </c>
+      <c r="G193" s="96">
+        <v>13.55</v>
+      </c>
+      <c r="H193" s="96">
+        <v>13.2</v>
+      </c>
+      <c r="I193" s="96">
+        <v>13.16</v>
+      </c>
+      <c r="J193" s="96">
+        <v>11.14</v>
+      </c>
+      <c r="K193" s="96">
+        <v>11.59</v>
+      </c>
+      <c r="L193" s="96">
+        <v>9.31</v>
+      </c>
+      <c r="M193" s="96">
+        <v>9.85</v>
+      </c>
+      <c r="N193" s="97">
+        <v>9.75</v>
+      </c>
+      <c r="O193" s="98">
+        <v>15.54</v>
+      </c>
+      <c r="P193" s="98">
+        <v>12.72</v>
+      </c>
+      <c r="Q193" s="98">
+        <v>15.32</v>
+      </c>
+      <c r="R193" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="S193" s="98">
+        <v>11.59</v>
+      </c>
+      <c r="T193" s="98">
+        <v>12.67</v>
+      </c>
+      <c r="U193" s="98">
+        <v>10.77</v>
+      </c>
+      <c r="V193" s="98">
+        <v>12.05</v>
+      </c>
+      <c r="W193" s="98">
+        <v>10.72</v>
+      </c>
+      <c r="X193" s="98">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="Y193" s="97">
+        <v>11.49</v>
+      </c>
+      <c r="Z193" s="98">
+        <v>17.93</v>
+      </c>
+      <c r="AA193" s="98">
+        <v>13.48</v>
+      </c>
+      <c r="AB193" s="98">
+        <v>13.71</v>
+      </c>
+      <c r="AC193" s="98">
+        <v>14.62</v>
+      </c>
+      <c r="AD193" s="98">
+        <v>14.86</v>
+      </c>
+      <c r="AE193" s="98">
+        <v>13.66</v>
+      </c>
+      <c r="AF193" s="98">
+        <v>11.53</v>
+      </c>
+      <c r="AG193" s="98">
+        <v>11.12</v>
+      </c>
+      <c r="AH193" s="98">
+        <v>7.87</v>
+      </c>
+      <c r="AI193" s="98">
+        <v>9.99</v>
+      </c>
+      <c r="AJ193" s="98">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="194" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A194" s="99" t="s">
+        <v>442</v>
+      </c>
+      <c r="B194" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C194" s="88" t="s">
+        <v>443</v>
+      </c>
+      <c r="D194" s="96">
+        <v>15.59</v>
+      </c>
+      <c r="E194" s="96">
+        <v>14.16</v>
+      </c>
+      <c r="F194" s="96">
+        <v>16.03</v>
+      </c>
+      <c r="G194" s="96">
+        <v>14.72</v>
+      </c>
+      <c r="H194" s="96">
+        <v>15.96</v>
+      </c>
+      <c r="I194" s="96">
+        <v>14.49</v>
+      </c>
+      <c r="J194" s="96">
+        <v>15.56</v>
+      </c>
+      <c r="K194" s="96">
+        <v>16.21</v>
+      </c>
+      <c r="L194" s="96">
+        <v>15.78</v>
+      </c>
+      <c r="M194" s="96">
+        <v>14.07</v>
+      </c>
+      <c r="N194" s="97">
+        <v>14.4</v>
+      </c>
+      <c r="O194" s="98">
+        <v>17.21</v>
+      </c>
+      <c r="P194" s="98">
+        <v>13.73</v>
+      </c>
+      <c r="Q194" s="98">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="R194" s="98">
+        <v>15.04</v>
+      </c>
+      <c r="S194" s="98">
+        <v>17.13</v>
+      </c>
+      <c r="T194" s="98">
+        <v>15.11</v>
+      </c>
+      <c r="U194" s="98">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="V194" s="98">
+        <v>17.45</v>
+      </c>
+      <c r="W194" s="98">
+        <v>15.24</v>
+      </c>
+      <c r="X194" s="98">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="Y194" s="97">
+        <v>14.67</v>
+      </c>
+      <c r="Z194" s="98">
+        <v>13.98</v>
+      </c>
+      <c r="AA194" s="98">
+        <v>14.59</v>
+      </c>
+      <c r="AB194" s="98">
+        <v>15.56</v>
+      </c>
+      <c r="AC194" s="98">
+        <v>14.4</v>
+      </c>
+      <c r="AD194" s="98">
+        <v>14.79</v>
+      </c>
+      <c r="AE194" s="98">
+        <v>13.86</v>
+      </c>
+      <c r="AF194" s="98">
+        <v>14.51</v>
+      </c>
+      <c r="AG194" s="98">
+        <v>14.93</v>
+      </c>
+      <c r="AH194" s="98">
+        <v>16.34</v>
+      </c>
+      <c r="AI194" s="98">
+        <v>11.97</v>
+      </c>
+      <c r="AJ194" s="98">
+        <v>14.12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A195" s="99" t="s">
+        <v>444</v>
+      </c>
+      <c r="B195" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C195" s="88" t="s">
+        <v>445</v>
+      </c>
+      <c r="D195" s="96">
+        <v>11.91</v>
+      </c>
+      <c r="E195" s="96">
+        <v>12.17</v>
+      </c>
+      <c r="F195" s="96">
+        <v>13.27</v>
+      </c>
+      <c r="G195" s="96">
+        <v>11.84</v>
+      </c>
+      <c r="H195" s="96">
+        <v>11.81</v>
+      </c>
+      <c r="I195" s="96">
+        <v>11.03</v>
+      </c>
+      <c r="J195" s="96">
+        <v>10.38</v>
+      </c>
+      <c r="K195" s="96">
+        <v>11.65</v>
+      </c>
+      <c r="L195" s="96">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="M195" s="96">
+        <v>9.18</v>
+      </c>
+      <c r="N195" s="97">
+        <v>8.94</v>
+      </c>
+      <c r="O195" s="98">
+        <v>12.26</v>
+      </c>
+      <c r="P195" s="98">
+        <v>12.75</v>
+      </c>
+      <c r="Q195" s="98">
+        <v>13.81</v>
+      </c>
+      <c r="R195" s="98">
+        <v>11.81</v>
+      </c>
+      <c r="S195" s="98">
+        <v>12.79</v>
+      </c>
+      <c r="T195" s="98">
+        <v>10.66</v>
+      </c>
+      <c r="U195" s="98">
+        <v>11.43</v>
+      </c>
+      <c r="V195" s="98">
+        <v>12.29</v>
+      </c>
+      <c r="W195" s="98">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="X195" s="98">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="Y195" s="97">
+        <v>9.43</v>
+      </c>
+      <c r="Z195" s="98">
+        <v>11.58</v>
+      </c>
+      <c r="AA195" s="98">
+        <v>11.61</v>
+      </c>
+      <c r="AB195" s="98">
+        <v>12.76</v>
+      </c>
+      <c r="AC195" s="98">
+        <v>11.88</v>
+      </c>
+      <c r="AD195" s="98">
+        <v>10.87</v>
+      </c>
+      <c r="AE195" s="98">
+        <v>11.39</v>
+      </c>
+      <c r="AF195" s="98">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AG195" s="98">
+        <v>11.03</v>
+      </c>
+      <c r="AH195" s="98">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AI195" s="98">
+        <v>9.41</v>
+      </c>
+      <c r="AJ195" s="98">
+        <v>8.4600000000000009</v>
+      </c>
+    </row>
+    <row r="196" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A196" s="99" t="s">
+        <v>80</v>
+      </c>
+      <c r="B196" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C196" s="87" t="s">
+        <v>446</v>
+      </c>
+      <c r="D196" s="96">
+        <v>29.75</v>
+      </c>
+      <c r="E196" s="96">
+        <v>28.66</v>
+      </c>
+      <c r="F196" s="96">
+        <v>27.06</v>
+      </c>
+      <c r="G196" s="96">
+        <v>27.33</v>
+      </c>
+      <c r="H196" s="96">
+        <v>27.83</v>
+      </c>
+      <c r="I196" s="96">
+        <v>30.18</v>
+      </c>
+      <c r="J196" s="96">
+        <v>31.59</v>
+      </c>
+      <c r="K196" s="96">
+        <v>27.67</v>
+      </c>
+      <c r="L196" s="96">
+        <v>26.18</v>
+      </c>
+      <c r="M196" s="96">
+        <v>24.88</v>
+      </c>
+      <c r="N196" s="97">
+        <v>22.22</v>
+      </c>
+      <c r="O196" s="98">
+        <v>30.22</v>
+      </c>
+      <c r="P196" s="98">
+        <v>29.25</v>
+      </c>
+      <c r="Q196" s="98">
+        <v>27.59</v>
+      </c>
+      <c r="R196" s="98">
+        <v>27.82</v>
+      </c>
+      <c r="S196" s="98">
+        <v>28.38</v>
+      </c>
+      <c r="T196" s="98">
+        <v>30.93</v>
+      </c>
+      <c r="U196" s="98">
+        <v>32.090000000000003</v>
+      </c>
+      <c r="V196" s="98">
+        <v>27.84</v>
+      </c>
+      <c r="W196" s="98">
+        <v>26.44</v>
+      </c>
+      <c r="X196" s="98">
+        <v>25.29</v>
+      </c>
+      <c r="Y196" s="97">
+        <v>22.4</v>
+      </c>
+      <c r="Z196" s="98">
+        <v>29.28</v>
+      </c>
+      <c r="AA196" s="98">
+        <v>28.07</v>
+      </c>
+      <c r="AB196" s="98">
+        <v>26.53</v>
+      </c>
+      <c r="AC196" s="98">
+        <v>26.83</v>
+      </c>
+      <c r="AD196" s="98">
+        <v>27.27</v>
+      </c>
+      <c r="AE196" s="98">
+        <v>29.41</v>
+      </c>
+      <c r="AF196" s="98">
+        <v>31.07</v>
+      </c>
+      <c r="AG196" s="98">
+        <v>27.5</v>
+      </c>
+      <c r="AH196" s="98">
+        <v>25.9</v>
+      </c>
+      <c r="AI196" s="98">
+        <v>24.46</v>
+      </c>
+      <c r="AJ196" s="98">
+        <v>22.04</v>
+      </c>
+    </row>
+    <row r="197" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A197" s="99" t="s">
+        <v>447</v>
+      </c>
+      <c r="B197" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C197" s="88" t="s">
+        <v>448</v>
+      </c>
+      <c r="D197" s="96">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E197" s="96">
+        <v>35.24</v>
+      </c>
+      <c r="F197" s="96">
+        <v>35.909999999999997</v>
+      </c>
+      <c r="G197" s="96">
+        <v>37.78</v>
+      </c>
+      <c r="H197" s="96">
+        <v>38.020000000000003</v>
+      </c>
+      <c r="I197" s="96">
+        <v>36.75</v>
+      </c>
+      <c r="J197" s="96">
+        <v>39.51</v>
+      </c>
+      <c r="K197" s="96">
+        <v>31.82</v>
+      </c>
+      <c r="L197" s="96">
+        <v>28.14</v>
+      </c>
+      <c r="M197" s="96">
+        <v>26.9</v>
+      </c>
+      <c r="N197" s="97">
+        <v>24.7</v>
+      </c>
+      <c r="O197" s="98">
+        <v>35.18</v>
+      </c>
+      <c r="P197" s="98">
+        <v>36.93</v>
+      </c>
+      <c r="Q197" s="98">
+        <v>37.49</v>
+      </c>
+      <c r="R197" s="98">
+        <v>38.42</v>
+      </c>
+      <c r="S197" s="98">
+        <v>39.92</v>
+      </c>
+      <c r="T197" s="98">
+        <v>38.57</v>
+      </c>
+      <c r="U197" s="98">
+        <v>39.869999999999997</v>
+      </c>
+      <c r="V197" s="98">
+        <v>32.39</v>
+      </c>
+      <c r="W197" s="98">
+        <v>28.72</v>
+      </c>
+      <c r="X197" s="98">
+        <v>27.91</v>
+      </c>
+      <c r="Y197" s="97">
+        <v>25.45</v>
+      </c>
+      <c r="Z197" s="98">
+        <v>32.22</v>
+      </c>
+      <c r="AA197" s="98">
+        <v>33.549999999999997</v>
+      </c>
+      <c r="AB197" s="98">
+        <v>34.31</v>
+      </c>
+      <c r="AC197" s="98">
+        <v>37.130000000000003</v>
+      </c>
+      <c r="AD197" s="98">
+        <v>36.090000000000003</v>
+      </c>
+      <c r="AE197" s="98">
+        <v>34.909999999999997</v>
+      </c>
+      <c r="AF197" s="98">
+        <v>39.130000000000003</v>
+      </c>
+      <c r="AG197" s="98">
+        <v>31.24</v>
+      </c>
+      <c r="AH197" s="98">
+        <v>27.56</v>
+      </c>
+      <c r="AI197" s="98">
+        <v>25.89</v>
+      </c>
+      <c r="AJ197" s="98">
+        <v>23.95</v>
+      </c>
+    </row>
+    <row r="198" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A198" s="99" t="s">
+        <v>449</v>
+      </c>
+      <c r="B198" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C198" s="88" t="s">
+        <v>450</v>
+      </c>
+      <c r="D198" s="96">
+        <v>30.76</v>
+      </c>
+      <c r="E198" s="96">
+        <v>30.15</v>
+      </c>
+      <c r="F198" s="96">
+        <v>27.44</v>
+      </c>
+      <c r="G198" s="96">
+        <v>28.12</v>
+      </c>
+      <c r="H198" s="96">
+        <v>28.43</v>
+      </c>
+      <c r="I198" s="96">
+        <v>33.630000000000003</v>
+      </c>
+      <c r="J198" s="96">
+        <v>34.47</v>
+      </c>
+      <c r="K198" s="96">
+        <v>27.58</v>
+      </c>
+      <c r="L198" s="96">
+        <v>26.77</v>
+      </c>
+      <c r="M198" s="96">
+        <v>26.23</v>
+      </c>
+      <c r="N198" s="97">
+        <v>20.66</v>
+      </c>
+      <c r="O198" s="98">
+        <v>30.71</v>
+      </c>
+      <c r="P198" s="98">
+        <v>30.18</v>
+      </c>
+      <c r="Q198" s="98">
+        <v>27.95</v>
+      </c>
+      <c r="R198" s="98">
+        <v>28.51</v>
+      </c>
+      <c r="S198" s="98">
+        <v>27.92</v>
+      </c>
+      <c r="T198" s="98">
+        <v>34.729999999999997</v>
+      </c>
+      <c r="U198" s="98">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="V198" s="98">
+        <v>27.11</v>
+      </c>
+      <c r="W198" s="98">
+        <v>26.97</v>
+      </c>
+      <c r="X198" s="98">
+        <v>26.02</v>
+      </c>
+      <c r="Y198" s="97">
+        <v>20.83</v>
+      </c>
+      <c r="Z198" s="98">
+        <v>30.82</v>
+      </c>
+      <c r="AA198" s="98">
+        <v>30.11</v>
+      </c>
+      <c r="AB198" s="98">
+        <v>26.91</v>
+      </c>
+      <c r="AC198" s="98">
+        <v>27.72</v>
+      </c>
+      <c r="AD198" s="98">
+        <v>28.97</v>
+      </c>
+      <c r="AE198" s="98">
+        <v>32.47</v>
+      </c>
+      <c r="AF198" s="98">
+        <v>34.229999999999997</v>
+      </c>
+      <c r="AG198" s="98">
+        <v>28.08</v>
+      </c>
+      <c r="AH198" s="98">
+        <v>26.56</v>
+      </c>
+      <c r="AI198" s="98">
+        <v>26.46</v>
+      </c>
+      <c r="AJ198" s="98">
+        <v>20.48</v>
+      </c>
+    </row>
+    <row r="199" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A199" s="99" t="s">
+        <v>451</v>
+      </c>
+      <c r="B199" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C199" s="88" t="s">
+        <v>452</v>
+      </c>
+      <c r="D199" s="96">
+        <v>25.28</v>
+      </c>
+      <c r="E199" s="96">
+        <v>21.8</v>
+      </c>
+      <c r="F199" s="96">
+        <v>21.01</v>
+      </c>
+      <c r="G199" s="96">
+        <v>21.53</v>
+      </c>
+      <c r="H199" s="96">
+        <v>22.57</v>
+      </c>
+      <c r="I199" s="96">
+        <v>26.45</v>
+      </c>
+      <c r="J199" s="96">
+        <v>28.35</v>
+      </c>
+      <c r="K199" s="96">
+        <v>24.39</v>
+      </c>
+      <c r="L199" s="96">
+        <v>22.33</v>
+      </c>
+      <c r="M199" s="96">
+        <v>21.23</v>
+      </c>
+      <c r="N199" s="97">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="O199" s="98">
+        <v>26.12</v>
+      </c>
+      <c r="P199" s="98">
+        <v>23.01</v>
+      </c>
+      <c r="Q199" s="98">
+        <v>21.49</v>
+      </c>
+      <c r="R199" s="98">
+        <v>22.5</v>
+      </c>
+      <c r="S199" s="98">
+        <v>24.6</v>
+      </c>
+      <c r="T199" s="98">
+        <v>28.29</v>
+      </c>
+      <c r="U199" s="98">
+        <v>29.12</v>
+      </c>
+      <c r="V199" s="98">
+        <v>26.18</v>
+      </c>
+      <c r="W199" s="98">
+        <v>23.28</v>
+      </c>
+      <c r="X199" s="98">
+        <v>22.85</v>
+      </c>
+      <c r="Y199" s="97">
+        <v>19.27</v>
+      </c>
+      <c r="Z199" s="98">
+        <v>24.49</v>
+      </c>
+      <c r="AA199" s="98">
+        <v>20.65</v>
+      </c>
+      <c r="AB199" s="98">
+        <v>20.55</v>
+      </c>
+      <c r="AC199" s="98">
+        <v>20.62</v>
+      </c>
+      <c r="AD199" s="98">
+        <v>20.65</v>
+      </c>
+      <c r="AE199" s="98">
+        <v>24.69</v>
+      </c>
+      <c r="AF199" s="98">
+        <v>27.61</v>
+      </c>
+      <c r="AG199" s="98">
+        <v>22.64</v>
+      </c>
+      <c r="AH199" s="98">
+        <v>21.39</v>
+      </c>
+      <c r="AI199" s="98">
+        <v>19.63</v>
+      </c>
+      <c r="AJ199" s="98">
+        <v>17.579999999999998</v>
+      </c>
+    </row>
+    <row r="200" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A200" s="99" t="s">
+        <v>453</v>
+      </c>
+      <c r="B200" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C200" s="88" t="s">
+        <v>454</v>
+      </c>
+      <c r="D200" s="96">
+        <v>23.34</v>
+      </c>
+      <c r="E200" s="96">
+        <v>21.35</v>
+      </c>
+      <c r="F200" s="96">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="G200" s="96">
+        <v>22.16</v>
+      </c>
+      <c r="H200" s="96">
+        <v>21.79</v>
+      </c>
+      <c r="I200" s="96">
+        <v>23.66</v>
+      </c>
+      <c r="J200" s="96">
+        <v>22.69</v>
+      </c>
+      <c r="K200" s="96">
+        <v>23.94</v>
+      </c>
+      <c r="L200" s="96">
+        <v>20.86</v>
+      </c>
+      <c r="M200" s="96">
+        <v>20</v>
+      </c>
+      <c r="N200" s="97">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="O200" s="98">
+        <v>24</v>
+      </c>
+      <c r="P200" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="Q200" s="98">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="R200" s="98">
+        <v>23</v>
+      </c>
+      <c r="S200" s="98">
+        <v>22.13</v>
+      </c>
+      <c r="T200" s="98">
+        <v>24.03</v>
+      </c>
+      <c r="U200" s="98">
+        <v>23.75</v>
+      </c>
+      <c r="V200" s="98">
+        <v>24.21</v>
+      </c>
+      <c r="W200" s="98">
+        <v>20.72</v>
+      </c>
+      <c r="X200" s="98">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="Y200" s="97">
+        <v>17.32</v>
+      </c>
+      <c r="Z200" s="98">
+        <v>22.66</v>
+      </c>
+      <c r="AA200" s="98">
+        <v>21.25</v>
+      </c>
+      <c r="AB200" s="98">
+        <v>20.48</v>
+      </c>
+      <c r="AC200" s="98">
+        <v>21.28</v>
+      </c>
+      <c r="AD200" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="AE200" s="98">
+        <v>23.27</v>
+      </c>
+      <c r="AF200" s="98">
+        <v>21.56</v>
+      </c>
+      <c r="AG200" s="98">
+        <v>23.64</v>
+      </c>
+      <c r="AH200" s="98">
+        <v>21.02</v>
+      </c>
+      <c r="AI200" s="98">
+        <v>20.37</v>
+      </c>
+      <c r="AJ200" s="98">
+        <v>18.95</v>
+      </c>
+    </row>
+    <row r="201" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A201" s="99" t="s">
+        <v>455</v>
+      </c>
+      <c r="B201" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C201" s="88" t="s">
+        <v>456</v>
+      </c>
+      <c r="D201" s="96">
+        <v>33.549999999999997</v>
+      </c>
+      <c r="E201" s="96">
+        <v>32.659999999999997</v>
+      </c>
+      <c r="F201" s="96">
+        <v>30.36</v>
+      </c>
+      <c r="G201" s="96">
+        <v>30.87</v>
+      </c>
+      <c r="H201" s="96">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="I201" s="96">
+        <v>32.43</v>
+      </c>
+      <c r="J201" s="96">
+        <v>34.14</v>
+      </c>
+      <c r="K201" s="96">
+        <v>29.55</v>
+      </c>
+      <c r="L201" s="96">
+        <v>26.27</v>
+      </c>
+      <c r="M201" s="96">
+        <v>24.41</v>
+      </c>
+      <c r="N201" s="97">
+        <v>21.48</v>
+      </c>
+      <c r="O201" s="98">
+        <v>34.14</v>
+      </c>
+      <c r="P201" s="98">
+        <v>32.270000000000003</v>
+      </c>
+      <c r="Q201" s="98">
+        <v>30.78</v>
+      </c>
+      <c r="R201" s="98">
+        <v>31.61</v>
+      </c>
+      <c r="S201" s="98">
+        <v>34.44</v>
+      </c>
+      <c r="T201" s="98">
+        <v>32.61</v>
+      </c>
+      <c r="U201" s="98">
+        <v>33.78</v>
+      </c>
+      <c r="V201" s="98">
+        <v>29.99</v>
+      </c>
+      <c r="W201" s="98">
+        <v>26.73</v>
+      </c>
+      <c r="X201" s="98">
+        <v>24.52</v>
+      </c>
+      <c r="Y201" s="97">
+        <v>21.96</v>
+      </c>
+      <c r="Z201" s="98">
+        <v>32.93</v>
+      </c>
+      <c r="AA201" s="98">
+        <v>33.07</v>
+      </c>
+      <c r="AB201" s="98">
+        <v>29.91</v>
+      </c>
+      <c r="AC201" s="98">
+        <v>30.08</v>
+      </c>
+      <c r="AD201" s="98">
+        <v>34.97</v>
+      </c>
+      <c r="AE201" s="98">
+        <v>32.22</v>
+      </c>
+      <c r="AF201" s="98">
+        <v>34.53</v>
+      </c>
+      <c r="AG201" s="98">
+        <v>29.09</v>
+      </c>
+      <c r="AH201" s="98">
+        <v>25.79</v>
+      </c>
+      <c r="AI201" s="98">
+        <v>24.29</v>
+      </c>
+      <c r="AJ201" s="98">
+        <v>20.98</v>
+      </c>
+    </row>
+    <row r="202" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A202" s="99" t="s">
+        <v>457</v>
+      </c>
+      <c r="B202" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C202" s="88" t="s">
+        <v>458</v>
+      </c>
+      <c r="D202" s="96">
+        <v>30.28</v>
+      </c>
+      <c r="E202" s="96">
+        <v>27.67</v>
+      </c>
+      <c r="F202" s="96">
+        <v>24.98</v>
+      </c>
+      <c r="G202" s="96">
+        <v>25</v>
+      </c>
+      <c r="H202" s="96">
+        <v>26.12</v>
+      </c>
+      <c r="I202" s="96">
+        <v>28.35</v>
+      </c>
+      <c r="J202" s="96">
+        <v>31.35</v>
+      </c>
+      <c r="K202" s="96">
+        <v>29.24</v>
+      </c>
+      <c r="L202" s="96">
+        <v>27.85</v>
+      </c>
+      <c r="M202" s="96">
+        <v>25.06</v>
+      </c>
+      <c r="N202" s="97">
+        <v>23.5</v>
+      </c>
+      <c r="O202" s="98">
+        <v>30.96</v>
+      </c>
+      <c r="P202" s="98">
+        <v>28.14</v>
+      </c>
+      <c r="Q202" s="98">
+        <v>25.49</v>
+      </c>
+      <c r="R202" s="98">
+        <v>25.46</v>
+      </c>
+      <c r="S202" s="98">
+        <v>26.85</v>
+      </c>
+      <c r="T202" s="98">
+        <v>28.93</v>
+      </c>
+      <c r="U202" s="98">
+        <v>31.42</v>
+      </c>
+      <c r="V202" s="98">
+        <v>29.52</v>
+      </c>
+      <c r="W202" s="98">
+        <v>27.34</v>
+      </c>
+      <c r="X202" s="98">
+        <v>25.31</v>
+      </c>
+      <c r="Y202" s="97">
+        <v>23.27</v>
+      </c>
+      <c r="Z202" s="98">
+        <v>29.6</v>
+      </c>
+      <c r="AA202" s="98">
+        <v>27.19</v>
+      </c>
+      <c r="AB202" s="98">
+        <v>24.46</v>
+      </c>
+      <c r="AC202" s="98">
+        <v>24.53</v>
+      </c>
+      <c r="AD202" s="98">
+        <v>25.38</v>
+      </c>
+      <c r="AE202" s="98">
+        <v>27.75</v>
+      </c>
+      <c r="AF202" s="98">
+        <v>31.29</v>
+      </c>
+      <c r="AG202" s="98">
+        <v>28.94</v>
+      </c>
+      <c r="AH202" s="98">
+        <v>28.39</v>
+      </c>
+      <c r="AI202" s="98">
+        <v>24.79</v>
+      </c>
+      <c r="AJ202" s="98">
+        <v>23.75</v>
+      </c>
+    </row>
+    <row r="203" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A203" s="99" t="s">
+        <v>459</v>
+      </c>
+      <c r="B203" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C203" s="88" t="s">
+        <v>460</v>
+      </c>
+      <c r="D203" s="96">
+        <v>28.95</v>
+      </c>
+      <c r="E203" s="96">
+        <v>28.97</v>
+      </c>
+      <c r="F203" s="96">
+        <v>27.39</v>
+      </c>
+      <c r="G203" s="96">
+        <v>27.14</v>
+      </c>
+      <c r="H203" s="96">
+        <v>29.43</v>
+      </c>
+      <c r="I203" s="96">
+        <v>31.61</v>
+      </c>
+      <c r="J203" s="96">
+        <v>33.36</v>
+      </c>
+      <c r="K203" s="96">
+        <v>28.39</v>
+      </c>
+      <c r="L203" s="96">
+        <v>27.54</v>
+      </c>
+      <c r="M203" s="96">
+        <v>29.87</v>
+      </c>
+      <c r="N203" s="97">
+        <v>26.21</v>
+      </c>
+      <c r="O203" s="98">
+        <v>28.83</v>
+      </c>
+      <c r="P203" s="98">
+        <v>28.8</v>
+      </c>
+      <c r="Q203" s="98">
+        <v>27.92</v>
+      </c>
+      <c r="R203" s="98">
+        <v>26.62</v>
+      </c>
+      <c r="S203" s="98">
+        <v>29.88</v>
+      </c>
+      <c r="T203" s="98">
+        <v>31.69</v>
+      </c>
+      <c r="U203" s="98">
+        <v>32.869999999999997</v>
+      </c>
+      <c r="V203" s="98">
+        <v>28.45</v>
+      </c>
+      <c r="W203" s="98">
+        <v>28.05</v>
+      </c>
+      <c r="X203" s="98">
+        <v>30</v>
+      </c>
+      <c r="Y203" s="97">
+        <v>25.39</v>
+      </c>
+      <c r="Z203" s="98">
+        <v>29.08</v>
+      </c>
+      <c r="AA203" s="98">
+        <v>29.14</v>
+      </c>
+      <c r="AB203" s="98">
+        <v>26.83</v>
+      </c>
+      <c r="AC203" s="98">
+        <v>27.69</v>
+      </c>
+      <c r="AD203" s="98">
+        <v>28.94</v>
+      </c>
+      <c r="AE203" s="98">
+        <v>31.51</v>
+      </c>
+      <c r="AF203" s="98">
+        <v>33.89</v>
+      </c>
+      <c r="AG203" s="98">
+        <v>28.32</v>
+      </c>
+      <c r="AH203" s="98">
+        <v>27</v>
+      </c>
+      <c r="AI203" s="98">
+        <v>29.72</v>
+      </c>
+      <c r="AJ203" s="98">
+        <v>27.08</v>
+      </c>
+    </row>
+    <row r="204" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A204" s="99" t="s">
+        <v>461</v>
+      </c>
+      <c r="B204" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C204" s="88" t="s">
+        <v>462</v>
+      </c>
+      <c r="D204" s="96">
+        <v>27.13</v>
+      </c>
+      <c r="E204" s="96">
+        <v>25.01</v>
+      </c>
+      <c r="F204" s="96">
+        <v>24.06</v>
+      </c>
+      <c r="G204" s="96">
+        <v>24.1</v>
+      </c>
+      <c r="H204" s="96">
+        <v>22.57</v>
+      </c>
+      <c r="I204" s="96">
+        <v>28.02</v>
+      </c>
+      <c r="J204" s="96">
+        <v>29.97</v>
+      </c>
+      <c r="K204" s="96">
+        <v>27.28</v>
+      </c>
+      <c r="L204" s="96">
+        <v>27.49</v>
+      </c>
+      <c r="M204" s="96">
+        <v>25.37</v>
+      </c>
+      <c r="N204" s="97">
+        <v>22.11</v>
+      </c>
+      <c r="O204" s="98">
+        <v>27.28</v>
+      </c>
+      <c r="P204" s="98">
+        <v>25.7</v>
+      </c>
+      <c r="Q204" s="98">
+        <v>23.84</v>
+      </c>
+      <c r="R204" s="98">
+        <v>25.11</v>
+      </c>
+      <c r="S204" s="98">
+        <v>23.36</v>
+      </c>
+      <c r="T204" s="98">
+        <v>28.62</v>
+      </c>
+      <c r="U204" s="98">
+        <v>30.85</v>
+      </c>
+      <c r="V204" s="98">
+        <v>27.04</v>
+      </c>
+      <c r="W204" s="98">
+        <v>27.91</v>
+      </c>
+      <c r="X204" s="98">
+        <v>25.66</v>
+      </c>
+      <c r="Y204" s="97">
+        <v>21.89</v>
+      </c>
+      <c r="Z204" s="98">
+        <v>26.98</v>
+      </c>
+      <c r="AA204" s="98">
+        <v>24.31</v>
+      </c>
+      <c r="AB204" s="98">
+        <v>24.27</v>
+      </c>
+      <c r="AC204" s="98">
+        <v>23.09</v>
+      </c>
+      <c r="AD204" s="98">
+        <v>21.77</v>
+      </c>
+      <c r="AE204" s="98">
+        <v>27.41</v>
+      </c>
+      <c r="AF204" s="98">
+        <v>29.07</v>
+      </c>
+      <c r="AG204" s="98">
+        <v>27.54</v>
+      </c>
+      <c r="AH204" s="98">
+        <v>27.06</v>
+      </c>
+      <c r="AI204" s="98">
+        <v>25.07</v>
+      </c>
+      <c r="AJ204" s="98">
+        <v>22.35</v>
+      </c>
+    </row>
+    <row r="205" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A205" s="99" t="s">
+        <v>463</v>
+      </c>
+      <c r="B205" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C205" s="88" t="s">
+        <v>464</v>
+      </c>
+      <c r="D205" s="96">
+        <v>33.119999999999997</v>
+      </c>
+      <c r="E205" s="96">
+        <v>32.049999999999997</v>
+      </c>
+      <c r="F205" s="96">
+        <v>29.85</v>
+      </c>
+      <c r="G205" s="96">
+        <v>27.27</v>
+      </c>
+      <c r="H205" s="96">
+        <v>27.61</v>
+      </c>
+      <c r="I205" s="96">
+        <v>29.49</v>
+      </c>
+      <c r="J205" s="96">
+        <v>30.44</v>
+      </c>
+      <c r="K205" s="96">
+        <v>26.41</v>
+      </c>
+      <c r="L205" s="96">
+        <v>25.23</v>
+      </c>
+      <c r="M205" s="96">
+        <v>22.93</v>
+      </c>
+      <c r="N205" s="97">
+        <v>20.68</v>
+      </c>
+      <c r="O205" s="98">
+        <v>33.64</v>
+      </c>
+      <c r="P205" s="98">
+        <v>33.049999999999997</v>
+      </c>
+      <c r="Q205" s="98">
+        <v>30.07</v>
+      </c>
+      <c r="R205" s="98">
+        <v>27.12</v>
+      </c>
+      <c r="S205" s="98">
+        <v>28.28</v>
+      </c>
+      <c r="T205" s="98">
+        <v>30.09</v>
+      </c>
+      <c r="U205" s="98">
+        <v>31.06</v>
+      </c>
+      <c r="V205" s="98">
+        <v>26.42</v>
+      </c>
+      <c r="W205" s="98">
+        <v>25.19</v>
+      </c>
+      <c r="X205" s="98">
+        <v>23.06</v>
+      </c>
+      <c r="Y205" s="97">
+        <v>20.53</v>
+      </c>
+      <c r="Z205" s="98">
+        <v>32.590000000000003</v>
+      </c>
+      <c r="AA205" s="98">
+        <v>31.01</v>
+      </c>
+      <c r="AB205" s="98">
+        <v>29.62</v>
+      </c>
+      <c r="AC205" s="98">
+        <v>27.43</v>
+      </c>
+      <c r="AD205" s="98">
+        <v>26.92</v>
+      </c>
+      <c r="AE205" s="98">
+        <v>28.86</v>
+      </c>
+      <c r="AF205" s="98">
+        <v>29.8</v>
+      </c>
+      <c r="AG205" s="98">
+        <v>26.4</v>
+      </c>
+      <c r="AH205" s="98">
+        <v>25.27</v>
+      </c>
+      <c r="AI205" s="98">
+        <v>22.8</v>
+      </c>
+      <c r="AJ205" s="98">
+        <v>20.85</v>
+      </c>
+    </row>
+    <row r="206" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A206" s="99" t="s">
+        <v>465</v>
+      </c>
+      <c r="B206" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C206" s="88" t="s">
+        <v>466</v>
+      </c>
+      <c r="D206" s="96">
+        <v>23.07</v>
+      </c>
+      <c r="E206" s="96">
+        <v>22.16</v>
+      </c>
+      <c r="F206" s="96">
+        <v>19.32</v>
+      </c>
+      <c r="G206" s="96">
+        <v>21.63</v>
+      </c>
+      <c r="H206" s="96">
+        <v>21.51</v>
+      </c>
+      <c r="I206" s="96">
+        <v>26.5</v>
+      </c>
+      <c r="J206" s="96">
+        <v>25.57</v>
+      </c>
+      <c r="K206" s="96">
+        <v>25.19</v>
+      </c>
+      <c r="L206" s="96">
+        <v>23.21</v>
+      </c>
+      <c r="M206" s="96">
+        <v>21.13</v>
+      </c>
+      <c r="N206" s="97">
+        <v>17.47</v>
+      </c>
+      <c r="O206" s="98">
+        <v>22.76</v>
+      </c>
+      <c r="P206" s="98">
+        <v>22.31</v>
+      </c>
+      <c r="Q206" s="98">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="R206" s="98">
+        <v>21.59</v>
+      </c>
+      <c r="S206" s="98">
+        <v>21.4</v>
+      </c>
+      <c r="T206" s="98">
+        <v>27.15</v>
+      </c>
+      <c r="U206" s="98">
+        <v>27.16</v>
+      </c>
+      <c r="V206" s="98">
+        <v>24.12</v>
+      </c>
+      <c r="W206" s="98">
+        <v>22.59</v>
+      </c>
+      <c r="X206" s="98">
+        <v>20.69</v>
+      </c>
+      <c r="Y206" s="97">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="Z206" s="98">
+        <v>23.39</v>
+      </c>
+      <c r="AA206" s="98">
+        <v>22</v>
+      </c>
+      <c r="AB206" s="98">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="AC206" s="98">
+        <v>21.67</v>
+      </c>
+      <c r="AD206" s="98">
+        <v>21.63</v>
+      </c>
+      <c r="AE206" s="98">
+        <v>25.82</v>
+      </c>
+      <c r="AF206" s="98">
+        <v>23.9</v>
+      </c>
+      <c r="AG206" s="98">
+        <v>26.34</v>
+      </c>
+      <c r="AH206" s="98">
+        <v>23.87</v>
+      </c>
+      <c r="AI206" s="98">
+        <v>21.59</v>
+      </c>
+      <c r="AJ206" s="98">
+        <v>16.82</v>
+      </c>
+    </row>
+    <row r="207" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A207" s="99" t="s">
+        <v>467</v>
+      </c>
+      <c r="B207" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C207" s="88" t="s">
+        <v>468</v>
+      </c>
+      <c r="D207" s="96">
+        <v>31.56</v>
+      </c>
+      <c r="E207" s="96">
+        <v>31.15</v>
+      </c>
+      <c r="F207" s="96">
+        <v>29.14</v>
+      </c>
+      <c r="G207" s="96">
+        <v>29.77</v>
+      </c>
+      <c r="H207" s="96">
+        <v>30.07</v>
+      </c>
+      <c r="I207" s="96">
+        <v>32.68</v>
+      </c>
+      <c r="J207" s="96">
+        <v>34.57</v>
+      </c>
+      <c r="K207" s="96">
+        <v>30.65</v>
+      </c>
+      <c r="L207" s="96">
+        <v>29.36</v>
+      </c>
+      <c r="M207" s="96">
+        <v>28.34</v>
+      </c>
+      <c r="N207" s="97">
+        <v>26.74</v>
+      </c>
+      <c r="O207" s="98">
+        <v>32.19</v>
+      </c>
+      <c r="P207" s="98">
+        <v>31.45</v>
+      </c>
+      <c r="Q207" s="98">
+        <v>29.68</v>
+      </c>
+      <c r="R207" s="98">
+        <v>30.57</v>
+      </c>
+      <c r="S207" s="98">
+        <v>30.95</v>
+      </c>
+      <c r="T207" s="98">
+        <v>33.26</v>
+      </c>
+      <c r="U207" s="98">
+        <v>35.14</v>
+      </c>
+      <c r="V207" s="98">
+        <v>31.19</v>
+      </c>
+      <c r="W207" s="98">
+        <v>29.78</v>
+      </c>
+      <c r="X207" s="98">
+        <v>29.04</v>
+      </c>
+      <c r="Y207" s="97">
+        <v>27.32</v>
+      </c>
+      <c r="Z207" s="98">
+        <v>30.91</v>
+      </c>
+      <c r="AA207" s="98">
+        <v>30.85</v>
+      </c>
+      <c r="AB207" s="98">
+        <v>28.58</v>
+      </c>
+      <c r="AC207" s="98">
+        <v>28.96</v>
+      </c>
+      <c r="AD207" s="98">
+        <v>29.16</v>
+      </c>
+      <c r="AE207" s="98">
+        <v>32.08</v>
+      </c>
+      <c r="AF207" s="98">
+        <v>34</v>
+      </c>
+      <c r="AG207" s="98">
+        <v>30.1</v>
+      </c>
+      <c r="AH207" s="98">
+        <v>28.94</v>
+      </c>
+      <c r="AI207" s="98">
+        <v>27.62</v>
+      </c>
+      <c r="AJ207" s="98">
+        <v>26.14</v>
+      </c>
+    </row>
+    <row r="208" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A208" s="99" t="s">
+        <v>469</v>
+      </c>
+      <c r="B208" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C208" s="88" t="s">
+        <v>470</v>
+      </c>
+      <c r="D208" s="96">
+        <v>35.46</v>
+      </c>
+      <c r="E208" s="96">
+        <v>31.93</v>
+      </c>
+      <c r="F208" s="96">
+        <v>30.82</v>
+      </c>
+      <c r="G208" s="96">
+        <v>33.049999999999997</v>
+      </c>
+      <c r="H208" s="96">
+        <v>33.82</v>
+      </c>
+      <c r="I208" s="96">
+        <v>36.1</v>
+      </c>
+      <c r="J208" s="96">
+        <v>35.94</v>
+      </c>
+      <c r="K208" s="96">
+        <v>29.16</v>
+      </c>
+      <c r="L208" s="96">
+        <v>27.77</v>
+      </c>
+      <c r="M208" s="96">
+        <v>27.63</v>
+      </c>
+      <c r="N208" s="97">
+        <v>23.23</v>
+      </c>
+      <c r="O208" s="98">
+        <v>35.24</v>
+      </c>
+      <c r="P208" s="98">
+        <v>32.369999999999997</v>
+      </c>
+      <c r="Q208" s="98">
+        <v>31.41</v>
+      </c>
+      <c r="R208" s="98">
+        <v>34.17</v>
+      </c>
+      <c r="S208" s="98">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="T208" s="98">
+        <v>36.81</v>
+      </c>
+      <c r="U208" s="98">
+        <v>35.880000000000003</v>
+      </c>
+      <c r="V208" s="98">
+        <v>28.92</v>
+      </c>
+      <c r="W208" s="98">
+        <v>28.73</v>
+      </c>
+      <c r="X208" s="98">
+        <v>28.23</v>
+      </c>
+      <c r="Y208" s="97">
+        <v>23.36</v>
+      </c>
+      <c r="Z208" s="98">
+        <v>35.68</v>
+      </c>
+      <c r="AA208" s="98">
+        <v>31.49</v>
+      </c>
+      <c r="AB208" s="98">
+        <v>30.21</v>
+      </c>
+      <c r="AC208" s="98">
+        <v>31.89</v>
+      </c>
+      <c r="AD208" s="98">
+        <v>33.43</v>
+      </c>
+      <c r="AE208" s="98">
+        <v>35.369999999999997</v>
+      </c>
+      <c r="AF208" s="98">
+        <v>36</v>
+      </c>
+      <c r="AG208" s="98">
+        <v>29.41</v>
+      </c>
+      <c r="AH208" s="98">
+        <v>26.79</v>
+      </c>
+      <c r="AI208" s="98">
+        <v>27.02</v>
+      </c>
+      <c r="AJ208" s="98">
+        <v>23.1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A209" s="99" t="s">
+        <v>471</v>
+      </c>
+      <c r="B209" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C209" s="88" t="s">
+        <v>472</v>
+      </c>
+      <c r="D209" s="96">
+        <v>25.3</v>
+      </c>
+      <c r="E209" s="96">
+        <v>26.56</v>
+      </c>
+      <c r="F209" s="96">
+        <v>23.42</v>
+      </c>
+      <c r="G209" s="96">
+        <v>18.54</v>
+      </c>
+      <c r="H209" s="96">
+        <v>16.57</v>
+      </c>
+      <c r="I209" s="96">
+        <v>23.85</v>
+      </c>
+      <c r="J209" s="96">
+        <v>24.28</v>
+      </c>
+      <c r="K209" s="96">
+        <v>22.07</v>
+      </c>
+      <c r="L209" s="96">
+        <v>24.22</v>
+      </c>
+      <c r="M209" s="96">
+        <v>22.92</v>
+      </c>
+      <c r="N209" s="97">
+        <v>21.03</v>
+      </c>
+      <c r="O209" s="98">
+        <v>24.95</v>
+      </c>
+      <c r="P209" s="98">
+        <v>26.94</v>
+      </c>
+      <c r="Q209" s="98">
+        <v>24.18</v>
+      </c>
+      <c r="R209" s="98">
+        <v>17.89</v>
+      </c>
+      <c r="S209" s="98">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="T209" s="98">
+        <v>24.37</v>
+      </c>
+      <c r="U209" s="98">
+        <v>24.3</v>
+      </c>
+      <c r="V209" s="98">
+        <v>22.2</v>
+      </c>
+      <c r="W209" s="98">
+        <v>24.29</v>
+      </c>
+      <c r="X209" s="98">
+        <v>23.41</v>
+      </c>
+      <c r="Y209" s="97">
+        <v>20.73</v>
+      </c>
+      <c r="Z209" s="98">
+        <v>25.66</v>
+      </c>
+      <c r="AA209" s="98">
+        <v>26.16</v>
+      </c>
+      <c r="AB209" s="98">
+        <v>22.64</v>
+      </c>
+      <c r="AC209" s="98">
+        <v>19.22</v>
+      </c>
+      <c r="AD209" s="98">
+        <v>15.29</v>
+      </c>
+      <c r="AE209" s="98">
+        <v>23.3</v>
+      </c>
+      <c r="AF209" s="98">
+        <v>24.25</v>
+      </c>
+      <c r="AG209" s="98">
+        <v>21.94</v>
+      </c>
+      <c r="AH209" s="98">
+        <v>24.14</v>
+      </c>
+      <c r="AI209" s="98">
+        <v>22.42</v>
+      </c>
+      <c r="AJ209" s="98">
+        <v>21.35</v>
+      </c>
+    </row>
+    <row r="210" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A210" s="99" t="s">
+        <v>473</v>
+      </c>
+      <c r="B210" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C210" s="88" t="s">
+        <v>474</v>
+      </c>
+      <c r="D210" s="96">
+        <v>27.89</v>
+      </c>
+      <c r="E210" s="96">
+        <v>26.39</v>
+      </c>
+      <c r="F210" s="96">
+        <v>25.83</v>
+      </c>
+      <c r="G210" s="96">
+        <v>24.57</v>
+      </c>
+      <c r="H210" s="96">
+        <v>24.32</v>
+      </c>
+      <c r="I210" s="96">
+        <v>29.09</v>
+      </c>
+      <c r="J210" s="96">
+        <v>28.46</v>
+      </c>
+      <c r="K210" s="96">
+        <v>25.82</v>
+      </c>
+      <c r="L210" s="96">
+        <v>24.32</v>
+      </c>
+      <c r="M210" s="96">
+        <v>22.66</v>
+      </c>
+      <c r="N210" s="97">
+        <v>21.32</v>
+      </c>
+      <c r="O210" s="98">
+        <v>27.55</v>
+      </c>
+      <c r="P210" s="98">
+        <v>27.5</v>
+      </c>
+      <c r="Q210" s="98">
+        <v>26.16</v>
+      </c>
+      <c r="R210" s="98">
+        <v>24.77</v>
+      </c>
+      <c r="S210" s="98">
+        <v>23.47</v>
+      </c>
+      <c r="T210" s="98">
+        <v>29.95</v>
+      </c>
+      <c r="U210" s="98">
+        <v>30</v>
+      </c>
+      <c r="V210" s="98">
+        <v>25.89</v>
+      </c>
+      <c r="W210" s="98">
+        <v>24.26</v>
+      </c>
+      <c r="X210" s="98">
+        <v>22.25</v>
+      </c>
+      <c r="Y210" s="97">
+        <v>21.89</v>
+      </c>
+      <c r="Z210" s="98">
+        <v>28.24</v>
+      </c>
+      <c r="AA210" s="98">
+        <v>25.24</v>
+      </c>
+      <c r="AB210" s="98">
+        <v>25.49</v>
+      </c>
+      <c r="AC210" s="98">
+        <v>24.37</v>
+      </c>
+      <c r="AD210" s="98">
+        <v>25.21</v>
+      </c>
+      <c r="AE210" s="98">
+        <v>28.19</v>
+      </c>
+      <c r="AF210" s="98">
+        <v>26.85</v>
+      </c>
+      <c r="AG210" s="98">
+        <v>25.75</v>
+      </c>
+      <c r="AH210" s="98">
+        <v>24.38</v>
+      </c>
+      <c r="AI210" s="98">
+        <v>23.09</v>
+      </c>
+      <c r="AJ210" s="98">
+        <v>20.72</v>
+      </c>
+    </row>
+    <row r="211" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A211" s="99" t="s">
+        <v>475</v>
+      </c>
+      <c r="B211" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C211" s="88" t="s">
+        <v>476</v>
+      </c>
+      <c r="D211" s="96">
+        <v>28.19</v>
+      </c>
+      <c r="E211" s="96">
+        <v>27</v>
+      </c>
+      <c r="F211" s="96">
+        <v>24.92</v>
+      </c>
+      <c r="G211" s="96">
+        <v>25.39</v>
+      </c>
+      <c r="H211" s="96">
+        <v>25.02</v>
+      </c>
+      <c r="I211" s="96">
+        <v>26.48</v>
+      </c>
+      <c r="J211" s="96">
+        <v>28</v>
+      </c>
+      <c r="K211" s="96">
+        <v>25.55</v>
+      </c>
+      <c r="L211" s="96">
+        <v>24.73</v>
+      </c>
+      <c r="M211" s="96">
+        <v>22.29</v>
+      </c>
+      <c r="N211" s="97">
+        <v>19.72</v>
+      </c>
+      <c r="O211" s="98">
+        <v>29.66</v>
+      </c>
+      <c r="P211" s="98">
+        <v>27.93</v>
+      </c>
+      <c r="Q211" s="98">
+        <v>25.15</v>
+      </c>
+      <c r="R211" s="98">
+        <v>26.1</v>
+      </c>
+      <c r="S211" s="98">
+        <v>24.26</v>
+      </c>
+      <c r="T211" s="98">
+        <v>26.63</v>
+      </c>
+      <c r="U211" s="98">
+        <v>29.95</v>
+      </c>
+      <c r="V211" s="98">
+        <v>25.38</v>
+      </c>
+      <c r="W211" s="98">
+        <v>24.84</v>
+      </c>
+      <c r="X211" s="98">
+        <v>23.27</v>
+      </c>
+      <c r="Y211" s="97">
+        <v>20.09</v>
+      </c>
+      <c r="Z211" s="98">
+        <v>26.71</v>
+      </c>
+      <c r="AA211" s="98">
+        <v>26.07</v>
+      </c>
+      <c r="AB211" s="98">
+        <v>24.69</v>
+      </c>
+      <c r="AC211" s="98">
+        <v>24.67</v>
+      </c>
+      <c r="AD211" s="98">
+        <v>25.8</v>
+      </c>
+      <c r="AE211" s="98">
+        <v>26.33</v>
+      </c>
+      <c r="AF211" s="98">
+        <v>26.05</v>
+      </c>
+      <c r="AG211" s="98">
+        <v>25.72</v>
+      </c>
+      <c r="AH211" s="98">
+        <v>24.63</v>
+      </c>
+      <c r="AI211" s="98">
+        <v>21.28</v>
+      </c>
+      <c r="AJ211" s="98">
+        <v>19.32</v>
+      </c>
+    </row>
+    <row r="212" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A212" s="99" t="s">
+        <v>477</v>
+      </c>
+      <c r="B212" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C212" s="88" t="s">
+        <v>478</v>
+      </c>
+      <c r="D212" s="96">
+        <v>24.71</v>
+      </c>
+      <c r="E212" s="96">
+        <v>23.18</v>
+      </c>
+      <c r="F212" s="96">
+        <v>21.63</v>
+      </c>
+      <c r="G212" s="96">
+        <v>21.75</v>
+      </c>
+      <c r="H212" s="96">
+        <v>22.06</v>
+      </c>
+      <c r="I212" s="96">
+        <v>23.12</v>
+      </c>
+      <c r="J212" s="96">
+        <v>24.72</v>
+      </c>
+      <c r="K212" s="96">
+        <v>22.35</v>
+      </c>
+      <c r="L212" s="96">
+        <v>20.6</v>
+      </c>
+      <c r="M212" s="96">
+        <v>19.29</v>
+      </c>
+      <c r="N212" s="97">
+        <v>17.16</v>
+      </c>
+      <c r="O212" s="98">
+        <v>25.6</v>
+      </c>
+      <c r="P212" s="98">
+        <v>24.75</v>
+      </c>
+      <c r="Q212" s="98">
+        <v>22.21</v>
+      </c>
+      <c r="R212" s="98">
+        <v>22.41</v>
+      </c>
+      <c r="S212" s="98">
+        <v>22.78</v>
+      </c>
+      <c r="T212" s="98">
+        <v>24.25</v>
+      </c>
+      <c r="U212" s="98">
+        <v>25.66</v>
+      </c>
+      <c r="V212" s="98">
+        <v>22.55</v>
+      </c>
+      <c r="W212" s="98">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="X212" s="98">
+        <v>19.54</v>
+      </c>
+      <c r="Y212" s="97">
+        <v>17.3</v>
+      </c>
+      <c r="Z212" s="98">
+        <v>23.83</v>
+      </c>
+      <c r="AA212" s="98">
+        <v>21.61</v>
+      </c>
+      <c r="AB212" s="98">
+        <v>21.05</v>
+      </c>
+      <c r="AC212" s="98">
+        <v>21.1</v>
+      </c>
+      <c r="AD212" s="98">
+        <v>21.35</v>
+      </c>
+      <c r="AE212" s="98">
+        <v>21.99</v>
+      </c>
+      <c r="AF212" s="98">
+        <v>23.77</v>
+      </c>
+      <c r="AG212" s="98">
+        <v>22.14</v>
+      </c>
+      <c r="AH212" s="98">
+        <v>20.77</v>
+      </c>
+      <c r="AI212" s="98">
+        <v>19.03</v>
+      </c>
+      <c r="AJ212" s="98">
+        <v>17.02</v>
+      </c>
+    </row>
+    <row r="213" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A213" s="99" t="s">
+        <v>479</v>
+      </c>
+      <c r="B213" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C213" s="88" t="s">
+        <v>480</v>
+      </c>
+      <c r="D213" s="96">
+        <v>24.61</v>
+      </c>
+      <c r="E213" s="96">
+        <v>25.73</v>
+      </c>
+      <c r="F213" s="96">
+        <v>25.12</v>
+      </c>
+      <c r="G213" s="96">
+        <v>26.37</v>
+      </c>
+      <c r="H213" s="96">
+        <v>25.67</v>
+      </c>
+      <c r="I213" s="96">
+        <v>29.16</v>
+      </c>
+      <c r="J213" s="96">
+        <v>30.26</v>
+      </c>
+      <c r="K213" s="96">
+        <v>25.2</v>
+      </c>
+      <c r="L213" s="96">
+        <v>24.33</v>
+      </c>
+      <c r="M213" s="96">
+        <v>21.3</v>
+      </c>
+      <c r="N213" s="97">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="O213" s="98">
+        <v>24.74</v>
+      </c>
+      <c r="P213" s="98">
+        <v>25.85</v>
+      </c>
+      <c r="Q213" s="98">
+        <v>26.21</v>
+      </c>
+      <c r="R213" s="98">
+        <v>25.73</v>
+      </c>
+      <c r="S213" s="98">
+        <v>25.1</v>
+      </c>
+      <c r="T213" s="98">
+        <v>29.92</v>
+      </c>
+      <c r="U213" s="98">
+        <v>31.13</v>
+      </c>
+      <c r="V213" s="98">
+        <v>24.77</v>
+      </c>
+      <c r="W213" s="98">
+        <v>23.79</v>
+      </c>
+      <c r="X213" s="98">
+        <v>20.97</v>
+      </c>
+      <c r="Y213" s="97">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="Z213" s="98">
+        <v>24.47</v>
+      </c>
+      <c r="AA213" s="98">
+        <v>25.61</v>
+      </c>
+      <c r="AB213" s="98">
+        <v>23.96</v>
+      </c>
+      <c r="AC213" s="98">
+        <v>27.05</v>
+      </c>
+      <c r="AD213" s="98">
+        <v>26.28</v>
+      </c>
+      <c r="AE213" s="98">
+        <v>28.35</v>
+      </c>
+      <c r="AF213" s="98">
+        <v>29.33</v>
+      </c>
+      <c r="AG213" s="98">
+        <v>25.67</v>
+      </c>
+      <c r="AH213" s="98">
+        <v>24.91</v>
+      </c>
+      <c r="AI213" s="98">
+        <v>21.68</v>
+      </c>
+      <c r="AJ213" s="98">
+        <v>19.14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A214" s="99" t="s">
+        <v>81</v>
+      </c>
+      <c r="B214" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C214" s="87" t="s">
+        <v>4</v>
+      </c>
+      <c r="D214" s="96">
+        <v>20.85</v>
+      </c>
+      <c r="E214" s="96">
+        <v>20.77</v>
+      </c>
+      <c r="F214" s="96">
+        <v>20.41</v>
+      </c>
+      <c r="G214" s="96">
+        <v>20.49</v>
+      </c>
+      <c r="H214" s="96">
+        <v>20.46</v>
+      </c>
+      <c r="I214" s="96">
+        <v>21.16</v>
+      </c>
+      <c r="J214" s="96">
+        <v>21.47</v>
+      </c>
+      <c r="K214" s="96">
+        <v>20.74</v>
+      </c>
+      <c r="L214" s="96">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="M214" s="96">
+        <v>18.59</v>
+      </c>
+      <c r="N214" s="97">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="O214" s="98">
+        <v>21.78</v>
+      </c>
+      <c r="P214" s="98">
+        <v>21.48</v>
+      </c>
+      <c r="Q214" s="98">
+        <v>21.4</v>
+      </c>
+      <c r="R214" s="98">
+        <v>21.57</v>
+      </c>
+      <c r="S214" s="98">
+        <v>21.87</v>
+      </c>
+      <c r="T214" s="98">
+        <v>21.97</v>
+      </c>
+      <c r="U214" s="98">
+        <v>22.67</v>
+      </c>
+      <c r="V214" s="98">
+        <v>22.05</v>
+      </c>
+      <c r="W214" s="98">
+        <v>21.21</v>
+      </c>
+      <c r="X214" s="98">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="Y214" s="97">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="Z214" s="98">
+        <v>19.97</v>
+      </c>
+      <c r="AA214" s="98">
+        <v>20.09</v>
+      </c>
+      <c r="AB214" s="98">
+        <v>19.48</v>
+      </c>
+      <c r="AC214" s="98">
+        <v>19.47</v>
+      </c>
+      <c r="AD214" s="98">
+        <v>19.13</v>
+      </c>
+      <c r="AE214" s="98">
+        <v>20.41</v>
+      </c>
+      <c r="AF214" s="98">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="AG214" s="98">
+        <v>19.48</v>
+      </c>
+      <c r="AH214" s="98">
+        <v>18.71</v>
+      </c>
+      <c r="AI214" s="98">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="AJ214" s="98">
+        <v>15.71</v>
+      </c>
+    </row>
+    <row r="215" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A215" s="99" t="s">
+        <v>481</v>
+      </c>
+      <c r="B215" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C215" s="88" t="s">
+        <v>482</v>
+      </c>
+      <c r="D215" s="96">
+        <v>22.76</v>
+      </c>
+      <c r="E215" s="96">
+        <v>22.11</v>
+      </c>
+      <c r="F215" s="96">
+        <v>20.84</v>
+      </c>
+      <c r="G215" s="96">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="H215" s="96">
+        <v>19.34</v>
+      </c>
+      <c r="I215" s="96">
+        <v>20.73</v>
+      </c>
+      <c r="J215" s="96">
+        <v>21.93</v>
+      </c>
+      <c r="K215" s="96">
+        <v>19.43</v>
+      </c>
+      <c r="L215" s="96">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="M215" s="96">
+        <v>17.11</v>
+      </c>
+      <c r="N215" s="97">
+        <v>15.06</v>
+      </c>
+      <c r="O215" s="98">
+        <v>24.2</v>
+      </c>
+      <c r="P215" s="98">
+        <v>22.62</v>
+      </c>
+      <c r="Q215" s="98">
+        <v>22.39</v>
+      </c>
+      <c r="R215" s="98">
+        <v>22.36</v>
+      </c>
+      <c r="S215" s="98">
+        <v>21.32</v>
+      </c>
+      <c r="T215" s="98">
+        <v>21.47</v>
+      </c>
+      <c r="U215" s="98">
+        <v>23.54</v>
+      </c>
+      <c r="V215" s="98">
+        <v>20.57</v>
+      </c>
+      <c r="W215" s="98">
+        <v>20.13</v>
+      </c>
+      <c r="X215" s="98">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="Y215" s="97">
+        <v>15.41</v>
+      </c>
+      <c r="Z215" s="98">
+        <v>21.46</v>
+      </c>
+      <c r="AA215" s="98">
+        <v>21.64</v>
+      </c>
+      <c r="AB215" s="98">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="AC215" s="98">
+        <v>18.63</v>
+      </c>
+      <c r="AD215" s="98">
+        <v>17.55</v>
+      </c>
+      <c r="AE215" s="98">
+        <v>20.05</v>
+      </c>
+      <c r="AF215" s="98">
+        <v>20.46</v>
+      </c>
+      <c r="AG215" s="98">
+        <v>18.38</v>
+      </c>
+      <c r="AH215" s="98">
+        <v>17.09</v>
+      </c>
+      <c r="AI215" s="98">
+        <v>15.87</v>
+      </c>
+      <c r="AJ215" s="98">
+        <v>14.73</v>
+      </c>
+    </row>
+    <row r="216" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A216" s="99" t="s">
+        <v>483</v>
+      </c>
+      <c r="B216" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C216" s="88" t="s">
+        <v>484</v>
+      </c>
+      <c r="D216" s="96">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="E216" s="96">
+        <v>19.73</v>
+      </c>
+      <c r="F216" s="96">
+        <v>18.23</v>
+      </c>
+      <c r="G216" s="96">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="H216" s="96">
+        <v>20.37</v>
+      </c>
+      <c r="I216" s="96">
+        <v>23</v>
+      </c>
+      <c r="J216" s="96">
+        <v>21.53</v>
+      </c>
+      <c r="K216" s="96">
+        <v>21.23</v>
+      </c>
+      <c r="L216" s="96">
+        <v>20.27</v>
+      </c>
+      <c r="M216" s="96">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="N216" s="97">
+        <v>19.05</v>
+      </c>
+      <c r="O216" s="98">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="P216" s="98">
+        <v>20.16</v>
+      </c>
+      <c r="Q216" s="98">
+        <v>19.71</v>
+      </c>
+      <c r="R216" s="98">
+        <v>21.54</v>
+      </c>
+      <c r="S216" s="98">
+        <v>19.27</v>
+      </c>
+      <c r="T216" s="98">
+        <v>23.71</v>
+      </c>
+      <c r="U216" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="V216" s="98">
+        <v>22.33</v>
+      </c>
+      <c r="W216" s="98">
+        <v>20.56</v>
+      </c>
+      <c r="X216" s="98">
+        <v>20.7</v>
+      </c>
+      <c r="Y216" s="97">
+        <v>19.670000000000002</v>
+      </c>
+      <c r="Z216" s="98">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="AA216" s="98">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="AB216" s="98">
+        <v>16.78</v>
+      </c>
+      <c r="AC216" s="98">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="AD216" s="98">
+        <v>21.44</v>
+      </c>
+      <c r="AE216" s="98">
+        <v>22.3</v>
+      </c>
+      <c r="AF216" s="98">
+        <v>21.62</v>
+      </c>
+      <c r="AG216" s="98">
+        <v>20.14</v>
+      </c>
+      <c r="AH216" s="98">
+        <v>19.98</v>
+      </c>
+      <c r="AI216" s="98">
+        <v>19.47</v>
+      </c>
+      <c r="AJ216" s="98">
+        <v>18.43</v>
+      </c>
+    </row>
+    <row r="217" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A217" s="99" t="s">
+        <v>485</v>
+      </c>
+      <c r="B217" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C217" s="88" t="s">
+        <v>486</v>
+      </c>
+      <c r="D217" s="96">
+        <v>20.66</v>
+      </c>
+      <c r="E217" s="96">
+        <v>21.13</v>
+      </c>
+      <c r="F217" s="96">
+        <v>21.3</v>
+      </c>
+      <c r="G217" s="96">
+        <v>21.88</v>
+      </c>
+      <c r="H217" s="96">
+        <v>22.34</v>
+      </c>
+      <c r="I217" s="96">
+        <v>21.95</v>
+      </c>
+      <c r="J217" s="96">
+        <v>21.85</v>
+      </c>
+      <c r="K217" s="96">
+        <v>22.55</v>
+      </c>
+      <c r="L217" s="96">
+        <v>21.06</v>
+      </c>
+      <c r="M217" s="96">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="N217" s="97">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="O217" s="98">
+        <v>21.97</v>
+      </c>
+      <c r="P217" s="98">
+        <v>23.37</v>
+      </c>
+      <c r="Q217" s="98">
+        <v>22.13</v>
+      </c>
+      <c r="R217" s="98">
+        <v>22.92</v>
+      </c>
+      <c r="S217" s="98">
+        <v>24.83</v>
+      </c>
+      <c r="T217" s="98">
+        <v>23</v>
+      </c>
+      <c r="U217" s="98">
+        <v>24.02</v>
+      </c>
+      <c r="V217" s="98">
+        <v>25.22</v>
+      </c>
+      <c r="W217" s="98">
+        <v>21.96</v>
+      </c>
+      <c r="X217" s="98">
+        <v>20.99</v>
+      </c>
+      <c r="Y217" s="97">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="Z217" s="98">
+        <v>19.46</v>
+      </c>
+      <c r="AA217" s="98">
+        <v>19.09</v>
+      </c>
+      <c r="AB217" s="98">
+        <v>20.54</v>
+      </c>
+      <c r="AC217" s="98">
+        <v>20.92</v>
+      </c>
+      <c r="AD217" s="98">
+        <v>20.05</v>
+      </c>
+      <c r="AE217" s="98">
+        <v>20.98</v>
+      </c>
+      <c r="AF217" s="98">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="AG217" s="98">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="AH217" s="98">
+        <v>20.22</v>
+      </c>
+      <c r="AI217" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="AJ217" s="98">
+        <v>15.87</v>
+      </c>
+    </row>
+    <row r="218" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A218" s="99" t="s">
+        <v>487</v>
+      </c>
+      <c r="B218" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C218" s="88" t="s">
+        <v>488</v>
+      </c>
+      <c r="D218" s="96">
+        <v>19.96</v>
+      </c>
+      <c r="E218" s="96">
+        <v>19.48</v>
+      </c>
+      <c r="F218" s="96">
+        <v>20.47</v>
+      </c>
+      <c r="G218" s="96">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="H218" s="96">
+        <v>20.65</v>
+      </c>
+      <c r="I218" s="96">
+        <v>21.15</v>
+      </c>
+      <c r="J218" s="96">
+        <v>20.45</v>
+      </c>
+      <c r="K218" s="96">
+        <v>21.83</v>
+      </c>
+      <c r="L218" s="96">
+        <v>21.56</v>
+      </c>
+      <c r="M218" s="96">
+        <v>20.57</v>
+      </c>
+      <c r="N218" s="97">
+        <v>16.8</v>
+      </c>
+      <c r="O218" s="98">
+        <v>20.57</v>
+      </c>
+      <c r="P218" s="98">
+        <v>19.41</v>
+      </c>
+      <c r="Q218" s="98">
+        <v>21.13</v>
+      </c>
+      <c r="R218" s="98">
+        <v>19.89</v>
+      </c>
+      <c r="S218" s="98">
+        <v>21.13</v>
+      </c>
+      <c r="T218" s="98">
+        <v>22.66</v>
+      </c>
+      <c r="U218" s="98">
+        <v>21.2</v>
+      </c>
+      <c r="V218" s="98">
+        <v>21.77</v>
+      </c>
+      <c r="W218" s="98">
+        <v>24.17</v>
+      </c>
+      <c r="X218" s="98">
+        <v>20.58</v>
+      </c>
+      <c r="Y218" s="97">
+        <v>17.36</v>
+      </c>
+      <c r="Z218" s="98">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="AA218" s="98">
+        <v>19.54</v>
+      </c>
+      <c r="AB218" s="98">
+        <v>19.79</v>
+      </c>
+      <c r="AC218" s="98">
+        <v>19.77</v>
+      </c>
+      <c r="AD218" s="98">
+        <v>20.16</v>
+      </c>
+      <c r="AE218" s="98">
+        <v>19.61</v>
+      </c>
+      <c r="AF218" s="98">
+        <v>19.66</v>
+      </c>
+      <c r="AG218" s="98">
+        <v>21.89</v>
+      </c>
+      <c r="AH218" s="98">
+        <v>18.829999999999998</v>
+      </c>
+      <c r="AI218" s="98">
+        <v>20.56</v>
+      </c>
+      <c r="AJ218" s="98">
+        <v>16.21</v>
+      </c>
+    </row>
+    <row r="219" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A219" s="99" t="s">
+        <v>489</v>
+      </c>
+      <c r="B219" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C219" s="88" t="s">
+        <v>490</v>
+      </c>
+      <c r="D219" s="96">
+        <v>13.11</v>
+      </c>
+      <c r="E219" s="96">
+        <v>14.38</v>
+      </c>
+      <c r="F219" s="96">
+        <v>15.58</v>
+      </c>
+      <c r="G219" s="96">
+        <v>16.22</v>
+      </c>
+      <c r="H219" s="96">
+        <v>17.84</v>
+      </c>
+      <c r="I219" s="96">
+        <v>17.29</v>
+      </c>
+      <c r="J219" s="96">
+        <v>18.7</v>
+      </c>
+      <c r="K219" s="96">
+        <v>16.64</v>
+      </c>
+      <c r="L219" s="96">
+        <v>19.46</v>
+      </c>
+      <c r="M219" s="96">
+        <v>17.47</v>
+      </c>
+      <c r="N219" s="97">
+        <v>17.28</v>
+      </c>
+      <c r="O219" s="98">
+        <v>12.03</v>
+      </c>
+      <c r="P219" s="98">
+        <v>12.35</v>
+      </c>
+      <c r="Q219" s="98">
+        <v>14.63</v>
+      </c>
+      <c r="R219" s="98">
+        <v>14.32</v>
+      </c>
+      <c r="S219" s="98">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="T219" s="98">
+        <v>15.87</v>
+      </c>
+      <c r="U219" s="98">
+        <v>15.74</v>
+      </c>
+      <c r="V219" s="98">
+        <v>16</v>
+      </c>
+      <c r="W219" s="98">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="X219" s="98">
+        <v>15.83</v>
+      </c>
+      <c r="Y219" s="97">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="Z219" s="98">
+        <v>14.37</v>
+      </c>
+      <c r="AA219" s="98">
+        <v>16.75</v>
+      </c>
+      <c r="AB219" s="98">
+        <v>16.7</v>
+      </c>
+      <c r="AC219" s="98">
+        <v>18.47</v>
+      </c>
+      <c r="AD219" s="98">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="AE219" s="98">
+        <v>18.96</v>
+      </c>
+      <c r="AF219" s="98">
+        <v>22.22</v>
+      </c>
+      <c r="AG219" s="98">
+        <v>17.36</v>
+      </c>
+      <c r="AH219" s="98">
+        <v>20.82</v>
+      </c>
+      <c r="AI219" s="98">
+        <v>19.36</v>
+      </c>
+      <c r="AJ219" s="98">
+        <v>17.78</v>
+      </c>
+    </row>
+    <row r="220" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A220" s="99" t="s">
+        <v>82</v>
+      </c>
+      <c r="B220" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C220" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="D220" s="96">
+        <v>15.16</v>
+      </c>
+      <c r="E220" s="96">
+        <v>14.91</v>
+      </c>
+      <c r="F220" s="96">
+        <v>14.6</v>
+      </c>
+      <c r="G220" s="96">
+        <v>14.45</v>
+      </c>
+      <c r="H220" s="96">
+        <v>14.3</v>
+      </c>
+      <c r="I220" s="96">
+        <v>14.8</v>
+      </c>
+      <c r="J220" s="96">
+        <v>15.13</v>
+      </c>
+      <c r="K220" s="96">
+        <v>12.96</v>
+      </c>
+      <c r="L220" s="96">
+        <v>11.96</v>
+      </c>
+      <c r="M220" s="96">
+        <v>11.66</v>
+      </c>
+      <c r="N220" s="97">
+        <v>10.52</v>
+      </c>
+      <c r="O220" s="98">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="P220" s="98">
+        <v>16.53</v>
+      </c>
+      <c r="Q220" s="98">
+        <v>15.96</v>
+      </c>
+      <c r="R220" s="98">
+        <v>16</v>
+      </c>
+      <c r="S220" s="98">
+        <v>15.82</v>
+      </c>
+      <c r="T220" s="98">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="U220" s="98">
+        <v>16.61</v>
+      </c>
+      <c r="V220" s="98">
+        <v>14.02</v>
+      </c>
+      <c r="W220" s="98">
+        <v>12.91</v>
+      </c>
+      <c r="X220" s="98">
+        <v>12.7</v>
+      </c>
+      <c r="Y220" s="97">
+        <v>11.35</v>
+      </c>
+      <c r="Z220" s="98">
+        <v>13.9</v>
+      </c>
+      <c r="AA220" s="98">
+        <v>13.47</v>
+      </c>
+      <c r="AB220" s="98">
+        <v>13.39</v>
+      </c>
+      <c r="AC220" s="98">
+        <v>13.05</v>
+      </c>
+      <c r="AD220" s="98">
+        <v>12.95</v>
+      </c>
+      <c r="AE220" s="98">
+        <v>13.71</v>
+      </c>
+      <c r="AF220" s="98">
+        <v>13.81</v>
+      </c>
+      <c r="AG220" s="98">
+        <v>11.99</v>
+      </c>
+      <c r="AH220" s="98">
+        <v>11.1</v>
+      </c>
+      <c r="AI220" s="98">
+        <v>10.69</v>
+      </c>
+      <c r="AJ220" s="98">
+        <v>9.76</v>
+      </c>
+    </row>
+    <row r="221" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A221" s="99" t="s">
+        <v>491</v>
+      </c>
+      <c r="B221" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C221" s="88" t="s">
+        <v>492</v>
+      </c>
+      <c r="D221" s="96">
+        <v>16.64</v>
+      </c>
+      <c r="E221" s="96">
+        <v>16.37</v>
+      </c>
+      <c r="F221" s="96">
+        <v>15.95</v>
+      </c>
+      <c r="G221" s="96">
+        <v>15.97</v>
+      </c>
+      <c r="H221" s="96">
+        <v>15.64</v>
+      </c>
+      <c r="I221" s="96">
+        <v>16.04</v>
+      </c>
+      <c r="J221" s="96">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="K221" s="96">
+        <v>13.75</v>
+      </c>
+      <c r="L221" s="96">
+        <v>12.64</v>
+      </c>
+      <c r="M221" s="96">
+        <v>12.25</v>
+      </c>
+      <c r="N221" s="97">
+        <v>10.94</v>
+      </c>
+      <c r="O221" s="98">
+        <v>19.2</v>
+      </c>
+      <c r="P221" s="98">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="Q221" s="98">
+        <v>17.97</v>
+      </c>
+      <c r="R221" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="S221" s="98">
+        <v>17.72</v>
+      </c>
+      <c r="T221" s="98">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="U221" s="98">
+        <v>19.14</v>
+      </c>
+      <c r="V221" s="98">
+        <v>15.43</v>
+      </c>
+      <c r="W221" s="98">
+        <v>13.9</v>
+      </c>
+      <c r="X221" s="98">
+        <v>13.53</v>
+      </c>
+      <c r="Y221" s="97">
+        <v>12.03</v>
+      </c>
+      <c r="Z221" s="98">
+        <v>14.52</v>
+      </c>
+      <c r="AA221" s="98">
+        <v>14.28</v>
+      </c>
+      <c r="AB221" s="98">
+        <v>14.29</v>
+      </c>
+      <c r="AC221" s="98">
+        <v>13.85</v>
+      </c>
+      <c r="AD221" s="98">
+        <v>13.91</v>
+      </c>
+      <c r="AE221" s="98">
+        <v>14.3</v>
+      </c>
+      <c r="AF221" s="98">
+        <v>14.45</v>
+      </c>
+      <c r="AG221" s="98">
+        <v>12.26</v>
+      </c>
+      <c r="AH221" s="98">
+        <v>11.53</v>
+      </c>
+      <c r="AI221" s="98">
+        <v>11.12</v>
+      </c>
+      <c r="AJ221" s="98">
+        <v>9.98</v>
+      </c>
+    </row>
+    <row r="222" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A222" s="99" t="s">
+        <v>493</v>
+      </c>
+      <c r="B222" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C222" s="88" t="s">
+        <v>494</v>
+      </c>
+      <c r="D222" s="96">
+        <v>14.4</v>
+      </c>
+      <c r="E222" s="96">
+        <v>13.41</v>
+      </c>
+      <c r="F222" s="96">
+        <v>12.96</v>
+      </c>
+      <c r="G222" s="96">
+        <v>11.93</v>
+      </c>
+      <c r="H222" s="96">
+        <v>11.61</v>
+      </c>
+      <c r="I222" s="96">
+        <v>12.05</v>
+      </c>
+      <c r="J222" s="96">
+        <v>11.85</v>
+      </c>
+      <c r="K222" s="96">
+        <v>10.96</v>
+      </c>
+      <c r="L222" s="96">
+        <v>9.4</v>
+      </c>
+      <c r="M222" s="96">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="N222" s="97">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="O222" s="98">
+        <v>15.24</v>
+      </c>
+      <c r="P222" s="98">
+        <v>14.7</v>
+      </c>
+      <c r="Q222" s="98">
+        <v>14.39</v>
+      </c>
+      <c r="R222" s="98">
+        <v>12.83</v>
+      </c>
+      <c r="S222" s="98">
+        <v>12.74</v>
+      </c>
+      <c r="T222" s="98">
+        <v>13.24</v>
+      </c>
+      <c r="U222" s="98">
+        <v>12.9</v>
+      </c>
+      <c r="V222" s="98">
+        <v>12.33</v>
+      </c>
+      <c r="W222" s="98">
+        <v>10.43</v>
+      </c>
+      <c r="X222" s="98">
+        <v>11.09</v>
+      </c>
+      <c r="Y222" s="97">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Z222" s="98">
+        <v>13.65</v>
+      </c>
+      <c r="AA222" s="98">
+        <v>12.27</v>
+      </c>
+      <c r="AB222" s="98">
+        <v>11.71</v>
+      </c>
+      <c r="AC222" s="98">
+        <v>11.13</v>
+      </c>
+      <c r="AD222" s="98">
+        <v>10.61</v>
+      </c>
+      <c r="AE222" s="98">
+        <v>11.01</v>
+      </c>
+      <c r="AF222" s="98">
+        <v>10.93</v>
+      </c>
+      <c r="AG222" s="98">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="AH222" s="98">
+        <v>8.52</v>
+      </c>
+      <c r="AI222" s="98">
+        <v>8.23</v>
+      </c>
+      <c r="AJ222" s="98">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A223" s="99" t="s">
+        <v>495</v>
+      </c>
+      <c r="B223" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C223" s="88" t="s">
+        <v>496</v>
+      </c>
+      <c r="D223" s="96">
+        <v>11.73</v>
+      </c>
+      <c r="E223" s="96">
+        <v>11.91</v>
+      </c>
+      <c r="F223" s="96">
+        <v>10.9</v>
+      </c>
+      <c r="G223" s="96">
+        <v>10.73</v>
+      </c>
+      <c r="H223" s="96">
+        <v>10.92</v>
+      </c>
+      <c r="I223" s="96">
+        <v>11.13</v>
+      </c>
+      <c r="J223" s="96">
+        <v>11.45</v>
+      </c>
+      <c r="K223" s="96">
+        <v>9.36</v>
+      </c>
+      <c r="L223" s="96">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="M223" s="96">
+        <v>8.65</v>
+      </c>
+      <c r="N223" s="97">
+        <v>8.69</v>
+      </c>
+      <c r="O223" s="98">
+        <v>12.3</v>
+      </c>
+      <c r="P223" s="98">
+        <v>12.81</v>
+      </c>
+      <c r="Q223" s="98">
+        <v>11.96</v>
+      </c>
+      <c r="R223" s="98">
+        <v>11.61</v>
+      </c>
+      <c r="S223" s="98">
+        <v>11.72</v>
+      </c>
+      <c r="T223" s="98">
+        <v>11.55</v>
+      </c>
+      <c r="U223" s="98">
+        <v>12.03</v>
+      </c>
+      <c r="V223" s="98">
+        <v>9.65</v>
+      </c>
+      <c r="W223" s="98">
+        <v>9.51</v>
+      </c>
+      <c r="X223" s="98">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Y223" s="97">
+        <v>9.51</v>
+      </c>
+      <c r="Z223" s="98">
+        <v>11.2</v>
+      </c>
+      <c r="AA223" s="98">
+        <v>11.06</v>
+      </c>
+      <c r="AB223" s="98">
+        <v>9.9</v>
+      </c>
+      <c r="AC223" s="98">
+        <v>9.91</v>
+      </c>
+      <c r="AD223" s="98">
+        <v>10.17</v>
+      </c>
+      <c r="AE223" s="98">
+        <v>10.75</v>
+      </c>
+      <c r="AF223" s="98">
+        <v>10.91</v>
+      </c>
+      <c r="AG223" s="98">
+        <v>9.08</v>
+      </c>
+      <c r="AH223" s="98">
+        <v>8.76</v>
+      </c>
+      <c r="AI223" s="98">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="AJ223" s="98">
+        <v>7.91</v>
+      </c>
+    </row>
+    <row r="224" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A224" s="99" t="s">
+        <v>497</v>
+      </c>
+      <c r="B224" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C224" s="88" t="s">
+        <v>498</v>
+      </c>
+      <c r="D224" s="96">
+        <v>19.45</v>
+      </c>
+      <c r="E224" s="96">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="F224" s="96">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="G224" s="96">
+        <v>20.43</v>
+      </c>
+      <c r="H224" s="96">
+        <v>21.44</v>
+      </c>
+      <c r="I224" s="96">
+        <v>20.51</v>
+      </c>
+      <c r="J224" s="96">
+        <v>21.88</v>
+      </c>
+      <c r="K224" s="96">
+        <v>19.57</v>
+      </c>
+      <c r="L224" s="96">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="M224" s="96">
+        <v>17.63</v>
+      </c>
+      <c r="N224" s="97">
+        <v>15.2</v>
+      </c>
+      <c r="O224" s="98">
+        <v>19.3</v>
+      </c>
+      <c r="P224" s="98">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="Q224" s="98">
+        <v>20.38</v>
+      </c>
+      <c r="R224" s="98">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="S224" s="98">
+        <v>23.38</v>
+      </c>
+      <c r="T224" s="98">
+        <v>21.06</v>
+      </c>
+      <c r="U224" s="98">
+        <v>22.06</v>
+      </c>
+      <c r="V224" s="98">
+        <v>18.23</v>
+      </c>
+      <c r="W224" s="98">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="X224" s="98">
+        <v>18.41</v>
+      </c>
+      <c r="Y224" s="97">
+        <v>15.9</v>
+      </c>
+      <c r="Z224" s="98">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="AA224" s="98">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="AB224" s="98">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="AC224" s="98">
+        <v>20.85</v>
+      </c>
+      <c r="AD224" s="98">
+        <v>19.48</v>
+      </c>
+      <c r="AE224" s="98">
+        <v>19.97</v>
+      </c>
+      <c r="AF224" s="98">
+        <v>21.7</v>
+      </c>
+      <c r="AG224" s="98">
+        <v>20.93</v>
+      </c>
+      <c r="AH224" s="98">
+        <v>16.88</v>
+      </c>
+      <c r="AI224" s="98">
+        <v>16.84</v>
+      </c>
+      <c r="AJ224" s="98">
+        <v>14.48</v>
+      </c>
+    </row>
+    <row r="225" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A225" s="99" t="s">
+        <v>499</v>
+      </c>
+      <c r="B225" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C225" s="88" t="s">
+        <v>500</v>
+      </c>
+      <c r="D225" s="96">
+        <v>11.56</v>
+      </c>
+      <c r="E225" s="96">
+        <v>11.49</v>
+      </c>
+      <c r="F225" s="96">
+        <v>11.53</v>
+      </c>
+      <c r="G225" s="96">
+        <v>10.32</v>
+      </c>
+      <c r="H225" s="96">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="I225" s="96">
+        <v>11.06</v>
+      </c>
+      <c r="J225" s="96">
+        <v>10.07</v>
+      </c>
+      <c r="K225" s="96">
+        <v>9.64</v>
+      </c>
+      <c r="L225" s="96">
+        <v>9.44</v>
+      </c>
+      <c r="M225" s="96">
+        <v>8.73</v>
+      </c>
+      <c r="N225" s="97">
+        <v>8.39</v>
+      </c>
+      <c r="O225" s="98">
+        <v>12.51</v>
+      </c>
+      <c r="P225" s="98">
+        <v>12.57</v>
+      </c>
+      <c r="Q225" s="98">
+        <v>13.19</v>
+      </c>
+      <c r="R225" s="98">
+        <v>12.25</v>
+      </c>
+      <c r="S225" s="98">
+        <v>11.51</v>
+      </c>
+      <c r="T225" s="98">
+        <v>11.48</v>
+      </c>
+      <c r="U225" s="98">
+        <v>11.34</v>
+      </c>
+      <c r="V225" s="98">
+        <v>10.47</v>
+      </c>
+      <c r="W225" s="98">
+        <v>10.41</v>
+      </c>
+      <c r="X225" s="98">
+        <v>9.42</v>
+      </c>
+      <c r="Y225" s="97">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="Z225" s="98">
+        <v>10.72</v>
+      </c>
+      <c r="AA225" s="98">
+        <v>10.54</v>
+      </c>
+      <c r="AB225" s="98">
+        <v>10.07</v>
+      </c>
+      <c r="AC225" s="98">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="AD225" s="98">
+        <v>9.08</v>
+      </c>
+      <c r="AE225" s="98">
+        <v>10.69</v>
+      </c>
+      <c r="AF225" s="98">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AG225" s="98">
+        <v>8.9</v>
+      </c>
+      <c r="AH225" s="98">
+        <v>8.57</v>
+      </c>
+      <c r="AI225" s="98">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="AJ225" s="98">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="226" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A226" s="99" t="s">
+        <v>501</v>
+      </c>
+      <c r="B226" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C226" s="88" t="s">
+        <v>502</v>
+      </c>
+      <c r="D226" s="96">
+        <v>17.22</v>
+      </c>
+      <c r="E226" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="F226" s="96">
+        <v>16.18</v>
+      </c>
+      <c r="G226" s="96">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="H226" s="96">
+        <v>16.32</v>
+      </c>
+      <c r="I226" s="96">
+        <v>18.62</v>
+      </c>
+      <c r="J226" s="96">
+        <v>18.13</v>
+      </c>
+      <c r="K226" s="96">
+        <v>16.23</v>
+      </c>
+      <c r="L226" s="96">
+        <v>15.3</v>
+      </c>
+      <c r="M226" s="96">
+        <v>14.36</v>
+      </c>
+      <c r="N226" s="97">
+        <v>10.61</v>
+      </c>
+      <c r="O226" s="98">
+        <v>16.95</v>
+      </c>
+      <c r="P226" s="98">
+        <v>16.07</v>
+      </c>
+      <c r="Q226" s="98">
+        <v>16.63</v>
+      </c>
+      <c r="R226" s="98">
+        <v>16</v>
+      </c>
+      <c r="S226" s="98">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="T226" s="98">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="U226" s="98">
+        <v>19.68</v>
+      </c>
+      <c r="V226" s="98">
+        <v>17.02</v>
+      </c>
+      <c r="W226" s="98">
+        <v>15.32</v>
+      </c>
+      <c r="X226" s="98">
+        <v>13.91</v>
+      </c>
+      <c r="Y226" s="97">
+        <v>11.07</v>
+      </c>
+      <c r="Z226" s="98">
+        <v>17.5</v>
+      </c>
+      <c r="AA226" s="98">
+        <v>15.69</v>
+      </c>
+      <c r="AB226" s="98">
+        <v>15.71</v>
+      </c>
+      <c r="AC226" s="98">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="AD226" s="98">
+        <v>14.82</v>
+      </c>
+      <c r="AE226" s="98">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="AF226" s="98">
+        <v>16.48</v>
+      </c>
+      <c r="AG226" s="98">
+        <v>15.42</v>
+      </c>
+      <c r="AH226" s="98">
+        <v>15.28</v>
+      </c>
+      <c r="AI226" s="98">
+        <v>14.82</v>
+      </c>
+      <c r="AJ226" s="98">
+        <v>10.14</v>
+      </c>
+    </row>
+    <row r="227" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A227" s="99" t="s">
+        <v>503</v>
+      </c>
+      <c r="B227" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C227" s="88" t="s">
+        <v>504</v>
+      </c>
+      <c r="D227" s="96">
+        <v>12.2</v>
+      </c>
+      <c r="E227" s="96">
+        <v>13.34</v>
+      </c>
+      <c r="F227" s="96">
+        <v>11.92</v>
+      </c>
+      <c r="G227" s="96">
+        <v>12.69</v>
+      </c>
+      <c r="H227" s="96">
+        <v>12.08</v>
+      </c>
+      <c r="I227" s="96">
+        <v>13.61</v>
+      </c>
+      <c r="J227" s="96">
+        <v>13.62</v>
+      </c>
+      <c r="K227" s="96">
+        <v>5.58</v>
+      </c>
+      <c r="L227" s="96">
+        <v>9.56</v>
+      </c>
+      <c r="M227" s="96">
+        <v>6.92</v>
+      </c>
+      <c r="N227" s="97">
+        <v>10.83</v>
+      </c>
+      <c r="O227" s="98">
+        <v>11.95</v>
+      </c>
+      <c r="P227" s="98">
+        <v>14.91</v>
+      </c>
+      <c r="Q227" s="98">
+        <v>11.79</v>
+      </c>
+      <c r="R227" s="98">
+        <v>12.48</v>
+      </c>
+      <c r="S227" s="98">
+        <v>13.34</v>
+      </c>
+      <c r="T227" s="98">
+        <v>13.79</v>
+      </c>
+      <c r="U227" s="98">
+        <v>11.87</v>
+      </c>
+      <c r="V227" s="98">
+        <v>5.76</v>
+      </c>
+      <c r="W227" s="98">
+        <v>9.08</v>
+      </c>
+      <c r="X227" s="98">
+        <v>7.12</v>
+      </c>
+      <c r="Y227" s="97">
+        <v>9.56</v>
+      </c>
+      <c r="Z227" s="98">
+        <v>12.46</v>
+      </c>
+      <c r="AA227" s="98">
+        <v>11.72</v>
+      </c>
+      <c r="AB227" s="98">
+        <v>12.04</v>
+      </c>
+      <c r="AC227" s="98">
+        <v>12.9</v>
+      </c>
+      <c r="AD227" s="98">
+        <v>10.77</v>
+      </c>
+      <c r="AE227" s="98">
+        <v>13.42</v>
+      </c>
+      <c r="AF227" s="98">
+        <v>15.5</v>
+      </c>
+      <c r="AG227" s="98">
+        <v>5.39</v>
+      </c>
+      <c r="AH227" s="98">
+        <v>10.09</v>
+      </c>
+      <c r="AI227" s="98">
+        <v>6.71</v>
+      </c>
+      <c r="AJ227" s="98">
+        <v>12.25</v>
+      </c>
+    </row>
+    <row r="228" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A228" s="99" t="s">
+        <v>505</v>
+      </c>
+      <c r="B228" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C228" s="88" t="s">
+        <v>506</v>
+      </c>
+      <c r="D228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J228" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K228" s="96">
+        <v>12.81</v>
+      </c>
+      <c r="L228" s="96">
+        <v>14.09</v>
+      </c>
+      <c r="M228" s="96">
+        <v>11.19</v>
+      </c>
+      <c r="N228" s="97">
+        <v>10.47</v>
+      </c>
+      <c r="O228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V228" s="98">
+        <v>13.29</v>
+      </c>
+      <c r="W228" s="98">
+        <v>13.2</v>
+      </c>
+      <c r="X228" s="98">
+        <v>10.6</v>
+      </c>
+      <c r="Y228" s="97">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Z228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF228" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG228" s="98">
+        <v>12.27</v>
+      </c>
+      <c r="AH228" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="AI228" s="98">
+        <v>11.85</v>
+      </c>
+      <c r="AJ228" s="98">
+        <v>11.87</v>
+      </c>
+    </row>
+    <row r="229" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A229" s="99" t="s">
+        <v>507</v>
+      </c>
+      <c r="B229" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C229" s="88" t="s">
+        <v>508</v>
+      </c>
+      <c r="D229" s="96">
+        <v>13.3</v>
+      </c>
+      <c r="E229" s="96">
+        <v>13.39</v>
+      </c>
+      <c r="F229" s="96">
+        <v>13.07</v>
+      </c>
+      <c r="G229" s="96">
+        <v>12.25</v>
+      </c>
+      <c r="H229" s="96">
+        <v>12.25</v>
+      </c>
+      <c r="I229" s="96">
+        <v>12.56</v>
+      </c>
+      <c r="J229" s="96">
+        <v>12.32</v>
+      </c>
+      <c r="K229" s="96">
+        <v>9.77</v>
+      </c>
+      <c r="L229" s="96">
+        <v>10.93</v>
+      </c>
+      <c r="M229" s="96">
+        <v>11.72</v>
+      </c>
+      <c r="N229" s="97">
+        <v>9.08</v>
+      </c>
+      <c r="O229" s="98">
+        <v>13.79</v>
+      </c>
+      <c r="P229" s="98">
+        <v>12.86</v>
+      </c>
+      <c r="Q229" s="98">
+        <v>12.97</v>
+      </c>
+      <c r="R229" s="98">
+        <v>12.83</v>
+      </c>
+      <c r="S229" s="98">
+        <v>12.09</v>
+      </c>
+      <c r="T229" s="98">
+        <v>13.28</v>
+      </c>
+      <c r="U229" s="98">
+        <v>12.52</v>
+      </c>
+      <c r="V229" s="98">
+        <v>8.83</v>
+      </c>
+      <c r="W229" s="98">
+        <v>11.24</v>
+      </c>
+      <c r="X229" s="98">
+        <v>11.85</v>
+      </c>
+      <c r="Y229" s="97">
+        <v>8.91</v>
+      </c>
+      <c r="Z229" s="98">
+        <v>12.81</v>
+      </c>
+      <c r="AA229" s="98">
+        <v>13.91</v>
+      </c>
+      <c r="AB229" s="98">
+        <v>13.17</v>
+      </c>
+      <c r="AC229" s="98">
+        <v>11.67</v>
+      </c>
+      <c r="AD229" s="98">
+        <v>12.42</v>
+      </c>
+      <c r="AE229" s="98">
+        <v>11.83</v>
+      </c>
+      <c r="AF229" s="98">
+        <v>12.13</v>
+      </c>
+      <c r="AG229" s="98">
+        <v>10.71</v>
+      </c>
+      <c r="AH229" s="98">
+        <v>10.62</v>
+      </c>
+      <c r="AI229" s="98">
+        <v>11.59</v>
+      </c>
+      <c r="AJ229" s="98">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="230" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A230" s="99" t="s">
+        <v>509</v>
+      </c>
+      <c r="B230" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C230" s="88" t="s">
+        <v>510</v>
+      </c>
+      <c r="D230" s="96">
+        <v>20.3</v>
+      </c>
+      <c r="E230" s="96">
+        <v>17.91</v>
+      </c>
+      <c r="F230" s="96">
+        <v>20.07</v>
+      </c>
+      <c r="G230" s="96">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="H230" s="96">
+        <v>17.32</v>
+      </c>
+      <c r="I230" s="96">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="J230" s="96">
+        <v>20.37</v>
+      </c>
+      <c r="K230" s="96">
+        <v>17.52</v>
+      </c>
+      <c r="L230" s="96">
+        <v>15.08</v>
+      </c>
+      <c r="M230" s="96">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="N230" s="97">
+        <v>15.68</v>
+      </c>
+      <c r="O230" s="98">
+        <v>21.33</v>
+      </c>
+      <c r="P230" s="98">
+        <v>17.38</v>
+      </c>
+      <c r="Q230" s="98">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="R230" s="98">
+        <v>18.97</v>
+      </c>
+      <c r="S230" s="98">
+        <v>15.67</v>
+      </c>
+      <c r="T230" s="98">
+        <v>20.14</v>
+      </c>
+      <c r="U230" s="98">
+        <v>20.14</v>
+      </c>
+      <c r="V230" s="98">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="W230" s="98">
+        <v>16.38</v>
+      </c>
+      <c r="X230" s="98">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="Y230" s="97">
+        <v>12.95</v>
+      </c>
+      <c r="Z230" s="98">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="AA230" s="98">
+        <v>18.5</v>
+      </c>
+      <c r="AB230" s="98">
+        <v>20.75</v>
+      </c>
+      <c r="AC230" s="98">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="AD230" s="98">
+        <v>19.16</v>
+      </c>
+      <c r="AE230" s="98">
+        <v>20.59</v>
+      </c>
+      <c r="AF230" s="98">
+        <v>20.63</v>
+      </c>
+      <c r="AG230" s="98">
+        <v>17.16</v>
+      </c>
+      <c r="AH230" s="98">
+        <v>13.65</v>
+      </c>
+      <c r="AI230" s="98">
+        <v>15.5</v>
+      </c>
+      <c r="AJ230" s="98">
+        <v>18.72</v>
+      </c>
+    </row>
+    <row r="231" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A231" s="99" t="s">
+        <v>511</v>
+      </c>
+      <c r="B231" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C231" s="88" t="s">
+        <v>512</v>
+      </c>
+      <c r="D231" s="96">
+        <v>14</v>
+      </c>
+      <c r="E231" s="96">
+        <v>13.99</v>
+      </c>
+      <c r="F231" s="96">
+        <v>14.49</v>
+      </c>
+      <c r="G231" s="96">
+        <v>14.25</v>
+      </c>
+      <c r="H231" s="96">
+        <v>14.11</v>
+      </c>
+      <c r="I231" s="96">
+        <v>14.23</v>
+      </c>
+      <c r="J231" s="96">
+        <v>16.03</v>
+      </c>
+      <c r="K231" s="96">
+        <v>14.76</v>
+      </c>
+      <c r="L231" s="96">
+        <v>13.04</v>
+      </c>
+      <c r="M231" s="96">
+        <v>13.82</v>
+      </c>
+      <c r="N231" s="97">
+        <v>12.17</v>
+      </c>
+      <c r="O231" s="98">
+        <v>14.89</v>
+      </c>
+      <c r="P231" s="98">
+        <v>15.31</v>
+      </c>
+      <c r="Q231" s="98">
+        <v>15.45</v>
+      </c>
+      <c r="R231" s="98">
+        <v>15.25</v>
+      </c>
+      <c r="S231" s="98">
+        <v>15.47</v>
+      </c>
+      <c r="T231" s="98">
+        <v>14.2</v>
+      </c>
+      <c r="U231" s="98">
+        <v>15.07</v>
+      </c>
+      <c r="V231" s="98">
+        <v>15.42</v>
+      </c>
+      <c r="W231" s="98">
+        <v>13.57</v>
+      </c>
+      <c r="X231" s="98">
+        <v>14.72</v>
+      </c>
+      <c r="Y231" s="97">
+        <v>13.02</v>
+      </c>
+      <c r="Z231" s="98">
+        <v>13.13</v>
+      </c>
+      <c r="AA231" s="98">
+        <v>12.69</v>
+      </c>
+      <c r="AB231" s="98">
+        <v>13.54</v>
+      </c>
+      <c r="AC231" s="98">
+        <v>13.25</v>
+      </c>
+      <c r="AD231" s="98">
+        <v>12.75</v>
+      </c>
+      <c r="AE231" s="98">
+        <v>14.26</v>
+      </c>
+      <c r="AF231" s="98">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AG231" s="98">
+        <v>14.1</v>
+      </c>
+      <c r="AH231" s="98">
+        <v>12.5</v>
+      </c>
+      <c r="AI231" s="98">
+        <v>12.91</v>
+      </c>
+      <c r="AJ231" s="98">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="232" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A232" s="99" t="s">
+        <v>513</v>
+      </c>
+      <c r="B232" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C232" s="88" t="s">
+        <v>514</v>
+      </c>
+      <c r="D232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J232" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K232" s="96">
+        <v>16.93</v>
+      </c>
+      <c r="L232" s="96">
+        <v>9.17</v>
+      </c>
+      <c r="M232" s="96">
+        <v>13.38</v>
+      </c>
+      <c r="N232" s="97">
+        <v>9.06</v>
+      </c>
+      <c r="O232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V232" s="98">
+        <v>17.71</v>
+      </c>
+      <c r="W232" s="98">
+        <v>7.76</v>
+      </c>
+      <c r="X232" s="98">
+        <v>13.38</v>
+      </c>
+      <c r="Y232" s="97">
+        <v>10.34</v>
+      </c>
+      <c r="Z232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF232" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG232" s="98">
+        <v>16.13</v>
+      </c>
+      <c r="AH232" s="98">
+        <v>10.61</v>
+      </c>
+      <c r="AI232" s="98">
+        <v>13.39</v>
+      </c>
+      <c r="AJ232" s="98">
+        <v>7.77</v>
+      </c>
+    </row>
+    <row r="233" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A233" s="99" t="s">
+        <v>515</v>
+      </c>
+      <c r="B233" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C233" s="88" t="s">
+        <v>516</v>
+      </c>
+      <c r="D233" s="96">
+        <v>11.84</v>
+      </c>
+      <c r="E233" s="96">
+        <v>11.63</v>
+      </c>
+      <c r="F233" s="96">
+        <v>10.68</v>
+      </c>
+      <c r="G233" s="96">
+        <v>11.3</v>
+      </c>
+      <c r="H233" s="96">
+        <v>11.56</v>
+      </c>
+      <c r="I233" s="96">
+        <v>11.31</v>
+      </c>
+      <c r="J233" s="96">
+        <v>11.09</v>
+      </c>
+      <c r="K233" s="96">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="L233" s="96">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="M233" s="96">
+        <v>7.7</v>
+      </c>
+      <c r="N233" s="97">
+        <v>8.17</v>
+      </c>
+      <c r="O233" s="98">
+        <v>12.65</v>
+      </c>
+      <c r="P233" s="98">
+        <v>13.62</v>
+      </c>
+      <c r="Q233" s="98">
+        <v>11.16</v>
+      </c>
+      <c r="R233" s="98">
+        <v>12.07</v>
+      </c>
+      <c r="S233" s="98">
+        <v>12.87</v>
+      </c>
+      <c r="T233" s="98">
+        <v>11.83</v>
+      </c>
+      <c r="U233" s="98">
+        <v>12.56</v>
+      </c>
+      <c r="V233" s="98">
+        <v>9.93</v>
+      </c>
+      <c r="W233" s="98">
+        <v>9.81</v>
+      </c>
+      <c r="X233" s="98">
+        <v>8.67</v>
+      </c>
+      <c r="Y233" s="97">
+        <v>9.08</v>
+      </c>
+      <c r="Z233" s="98">
+        <v>11.09</v>
+      </c>
+      <c r="AA233" s="98">
+        <v>9.81</v>
+      </c>
+      <c r="AB233" s="98">
+        <v>10.23</v>
+      </c>
+      <c r="AC233" s="98">
+        <v>10.58</v>
+      </c>
+      <c r="AD233" s="98">
+        <v>10.35</v>
+      </c>
+      <c r="AE233" s="98">
+        <v>10.83</v>
+      </c>
+      <c r="AF233" s="98">
+        <v>9.74</v>
+      </c>
+      <c r="AG233" s="98">
+        <v>9.17</v>
+      </c>
+      <c r="AH233" s="98">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="AI233" s="98">
+        <v>6.79</v>
+      </c>
+      <c r="AJ233" s="98">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="234" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A234" s="99" t="s">
+        <v>83</v>
+      </c>
+      <c r="B234" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C234" s="87" t="s">
+        <v>517</v>
+      </c>
+      <c r="D234" s="96">
+        <v>30.08</v>
+      </c>
+      <c r="E234" s="96">
+        <v>29.98</v>
+      </c>
+      <c r="F234" s="96">
+        <v>28.07</v>
+      </c>
+      <c r="G234" s="96">
+        <v>27.5</v>
+      </c>
+      <c r="H234" s="96">
+        <v>25.79</v>
+      </c>
+      <c r="I234" s="96">
+        <v>25.33</v>
+      </c>
+      <c r="J234" s="96">
+        <v>25.75</v>
+      </c>
+      <c r="K234" s="96">
+        <v>22.87</v>
+      </c>
+      <c r="L234" s="96">
+        <v>21.13</v>
+      </c>
+      <c r="M234" s="96">
+        <v>19.28</v>
+      </c>
+      <c r="N234" s="97">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="O234" s="98">
+        <v>31.79</v>
+      </c>
+      <c r="P234" s="98">
+        <v>31.97</v>
+      </c>
+      <c r="Q234" s="98">
+        <v>30.37</v>
+      </c>
+      <c r="R234" s="98">
+        <v>29.42</v>
+      </c>
+      <c r="S234" s="98">
+        <v>27.55</v>
+      </c>
+      <c r="T234" s="98">
+        <v>27.48</v>
+      </c>
+      <c r="U234" s="98">
+        <v>27.74</v>
+      </c>
+      <c r="V234" s="98">
+        <v>24.83</v>
+      </c>
+      <c r="W234" s="98">
+        <v>22.9</v>
+      </c>
+      <c r="X234" s="98">
+        <v>20.9</v>
+      </c>
+      <c r="Y234" s="97">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="Z234" s="98">
+        <v>28.5</v>
+      </c>
+      <c r="AA234" s="98">
+        <v>28.14</v>
+      </c>
+      <c r="AB234" s="98">
+        <v>25.94</v>
+      </c>
+      <c r="AC234" s="98">
+        <v>25.73</v>
+      </c>
+      <c r="AD234" s="98">
+        <v>24.17</v>
+      </c>
+      <c r="AE234" s="98">
+        <v>23.36</v>
+      </c>
+      <c r="AF234" s="98">
+        <v>23.91</v>
+      </c>
+      <c r="AG234" s="98">
+        <v>21.07</v>
+      </c>
+      <c r="AH234" s="98">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="AI234" s="98">
+        <v>17.82</v>
+      </c>
+      <c r="AJ234" s="98">
+        <v>16.07</v>
+      </c>
+    </row>
+    <row r="235" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A235" s="99" t="s">
+        <v>518</v>
+      </c>
+      <c r="B235" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C235" s="88" t="s">
+        <v>519</v>
+      </c>
+      <c r="D235" s="96">
+        <v>38.270000000000003</v>
+      </c>
+      <c r="E235" s="96">
+        <v>40.51</v>
+      </c>
+      <c r="F235" s="96">
+        <v>38.28</v>
+      </c>
+      <c r="G235" s="96">
+        <v>36.01</v>
+      </c>
+      <c r="H235" s="96">
+        <v>34.49</v>
+      </c>
+      <c r="I235" s="96">
+        <v>34.08</v>
+      </c>
+      <c r="J235" s="96">
+        <v>35</v>
+      </c>
+      <c r="K235" s="96">
+        <v>31.68</v>
+      </c>
+      <c r="L235" s="96">
+        <v>30.83</v>
+      </c>
+      <c r="M235" s="96">
+        <v>27.44</v>
+      </c>
+      <c r="N235" s="97">
+        <v>18.91</v>
+      </c>
+      <c r="O235" s="98">
+        <v>40.24</v>
+      </c>
+      <c r="P235" s="98">
+        <v>43.69</v>
+      </c>
+      <c r="Q235" s="98">
+        <v>41.42</v>
+      </c>
+      <c r="R235" s="98">
+        <v>38.39</v>
+      </c>
+      <c r="S235" s="98">
+        <v>36.24</v>
+      </c>
+      <c r="T235" s="98">
+        <v>36.47</v>
+      </c>
+      <c r="U235" s="98">
+        <v>37.590000000000003</v>
+      </c>
+      <c r="V235" s="98">
+        <v>34.57</v>
+      </c>
+      <c r="W235" s="98">
+        <v>34.36</v>
+      </c>
+      <c r="X235" s="98">
+        <v>30.09</v>
+      </c>
+      <c r="Y235" s="97">
+        <v>20.6</v>
+      </c>
+      <c r="Z235" s="98">
+        <v>36.450000000000003</v>
+      </c>
+      <c r="AA235" s="98">
+        <v>37.56</v>
+      </c>
+      <c r="AB235" s="98">
+        <v>35.380000000000003</v>
+      </c>
+      <c r="AC235" s="98">
+        <v>33.81</v>
+      </c>
+      <c r="AD235" s="98">
+        <v>32.869999999999997</v>
+      </c>
+      <c r="AE235" s="98">
+        <v>31.85</v>
+      </c>
+      <c r="AF235" s="98">
+        <v>32.590000000000003</v>
+      </c>
+      <c r="AG235" s="98">
+        <v>29.07</v>
+      </c>
+      <c r="AH235" s="98">
+        <v>27.67</v>
+      </c>
+      <c r="AI235" s="98">
+        <v>25.06</v>
+      </c>
+      <c r="AJ235" s="98">
+        <v>17.37</v>
+      </c>
+    </row>
+    <row r="236" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A236" s="99" t="s">
+        <v>520</v>
+      </c>
+      <c r="B236" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C236" s="88" t="s">
+        <v>521</v>
+      </c>
+      <c r="D236" s="96">
+        <v>22.56</v>
+      </c>
+      <c r="E236" s="96">
+        <v>23.6</v>
+      </c>
+      <c r="F236" s="96">
+        <v>28.74</v>
+      </c>
+      <c r="G236" s="96">
+        <v>28.85</v>
+      </c>
+      <c r="H236" s="96">
+        <v>25.27</v>
+      </c>
+      <c r="I236" s="96">
+        <v>24.68</v>
+      </c>
+      <c r="J236" s="96">
+        <v>27.5</v>
+      </c>
+      <c r="K236" s="96">
+        <v>24.28</v>
+      </c>
+      <c r="L236" s="96">
+        <v>23.23</v>
+      </c>
+      <c r="M236" s="96">
+        <v>24.28</v>
+      </c>
+      <c r="N236" s="97">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="O236" s="98">
+        <v>23.21</v>
+      </c>
+      <c r="P236" s="98">
+        <v>24.42</v>
+      </c>
+      <c r="Q236" s="98">
+        <v>31.28</v>
+      </c>
+      <c r="R236" s="98">
+        <v>31.12</v>
+      </c>
+      <c r="S236" s="98">
+        <v>27.72</v>
+      </c>
+      <c r="T236" s="98">
+        <v>27.19</v>
+      </c>
+      <c r="U236" s="98">
+        <v>30.46</v>
+      </c>
+      <c r="V236" s="98">
+        <v>26.27</v>
+      </c>
+      <c r="W236" s="98">
+        <v>25.12</v>
+      </c>
+      <c r="X236" s="98">
+        <v>26.55</v>
+      </c>
+      <c r="Y236" s="97">
+        <v>18.68</v>
+      </c>
+      <c r="Z236" s="98">
+        <v>21.95</v>
+      </c>
+      <c r="AA236" s="98">
+        <v>22.82</v>
+      </c>
+      <c r="AB236" s="98">
+        <v>26.36</v>
+      </c>
+      <c r="AC236" s="98">
+        <v>26.77</v>
+      </c>
+      <c r="AD236" s="98">
+        <v>23.06</v>
+      </c>
+      <c r="AE236" s="98">
+        <v>22.42</v>
+      </c>
+      <c r="AF236" s="98">
+        <v>24.88</v>
+      </c>
+      <c r="AG236" s="98">
+        <v>22.42</v>
+      </c>
+      <c r="AH236" s="98">
+        <v>21.51</v>
+      </c>
+      <c r="AI236" s="98">
+        <v>22.22</v>
+      </c>
+      <c r="AJ236" s="98">
+        <v>16.420000000000002</v>
+      </c>
+    </row>
+    <row r="237" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A237" s="99" t="s">
+        <v>522</v>
+      </c>
+      <c r="B237" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C237" s="88" t="s">
+        <v>523</v>
+      </c>
+      <c r="D237" s="96">
+        <v>22.68</v>
+      </c>
+      <c r="E237" s="96">
+        <v>21.68</v>
+      </c>
+      <c r="F237" s="96">
+        <v>20.69</v>
+      </c>
+      <c r="G237" s="96">
+        <v>21.83</v>
+      </c>
+      <c r="H237" s="96">
+        <v>20.89</v>
+      </c>
+      <c r="I237" s="96">
+        <v>21.28</v>
+      </c>
+      <c r="J237" s="96">
+        <v>19.8</v>
+      </c>
+      <c r="K237" s="96">
+        <v>20.12</v>
+      </c>
+      <c r="L237" s="96">
+        <v>18.14</v>
+      </c>
+      <c r="M237" s="96">
+        <v>16.22</v>
+      </c>
+      <c r="N237" s="97">
+        <v>15.21</v>
+      </c>
+      <c r="O237" s="98">
+        <v>24.05</v>
+      </c>
+      <c r="P237" s="98">
+        <v>22.95</v>
+      </c>
+      <c r="Q237" s="98">
+        <v>22.38</v>
+      </c>
+      <c r="R237" s="98">
+        <v>23.07</v>
+      </c>
+      <c r="S237" s="98">
+        <v>22.16</v>
+      </c>
+      <c r="T237" s="98">
+        <v>23.11</v>
+      </c>
+      <c r="U237" s="98">
+        <v>20.98</v>
+      </c>
+      <c r="V237" s="98">
+        <v>21.89</v>
+      </c>
+      <c r="W237" s="98">
+        <v>19.71</v>
+      </c>
+      <c r="X237" s="98">
+        <v>17.16</v>
+      </c>
+      <c r="Y237" s="97">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="Z237" s="98">
+        <v>21.39</v>
+      </c>
+      <c r="AA237" s="98">
+        <v>20.49</v>
+      </c>
+      <c r="AB237" s="98">
+        <v>19.12</v>
+      </c>
+      <c r="AC237" s="98">
+        <v>20.67</v>
+      </c>
+      <c r="AD237" s="98">
+        <v>19.7</v>
+      </c>
+      <c r="AE237" s="98">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="AF237" s="98">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="AG237" s="98">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="AH237" s="98">
+        <v>16.71</v>
+      </c>
+      <c r="AI237" s="98">
+        <v>15.36</v>
+      </c>
+      <c r="AJ237" s="98">
+        <v>14.26</v>
+      </c>
+    </row>
+    <row r="238" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A238" s="99" t="s">
+        <v>524</v>
+      </c>
+      <c r="B238" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C238" s="88" t="s">
+        <v>525</v>
+      </c>
+      <c r="D238" s="96">
+        <v>37.83</v>
+      </c>
+      <c r="E238" s="96">
+        <v>34.130000000000003</v>
+      </c>
+      <c r="F238" s="96">
+        <v>23.71</v>
+      </c>
+      <c r="G238" s="96">
+        <v>22.65</v>
+      </c>
+      <c r="H238" s="96">
+        <v>22.06</v>
+      </c>
+      <c r="I238" s="96">
+        <v>20.55</v>
+      </c>
+      <c r="J238" s="96">
+        <v>19.670000000000002</v>
+      </c>
+      <c r="K238" s="96">
+        <v>16.62</v>
+      </c>
+      <c r="L238" s="96">
+        <v>15.43</v>
+      </c>
+      <c r="M238" s="96">
+        <v>13.31</v>
+      </c>
+      <c r="N238" s="97">
+        <v>12.16</v>
+      </c>
+      <c r="O238" s="98">
+        <v>41.03</v>
+      </c>
+      <c r="P238" s="98">
+        <v>36.65</v>
+      </c>
+      <c r="Q238" s="98">
+        <v>25.52</v>
+      </c>
+      <c r="R238" s="98">
+        <v>24.69</v>
+      </c>
+      <c r="S238" s="98">
+        <v>23.86</v>
+      </c>
+      <c r="T238" s="98">
+        <v>22.36</v>
+      </c>
+      <c r="U238" s="98">
+        <v>20.92</v>
+      </c>
+      <c r="V238" s="98">
+        <v>18.62</v>
+      </c>
+      <c r="W238" s="98">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="X238" s="98">
+        <v>14.89</v>
+      </c>
+      <c r="Y238" s="97">
+        <v>13.24</v>
+      </c>
+      <c r="Z238" s="98">
+        <v>34.92</v>
+      </c>
+      <c r="AA238" s="98">
+        <v>31.84</v>
+      </c>
+      <c r="AB238" s="98">
+        <v>22.06</v>
+      </c>
+      <c r="AC238" s="98">
+        <v>20.78</v>
+      </c>
+      <c r="AD238" s="98">
+        <v>20.39</v>
+      </c>
+      <c r="AE238" s="98">
+        <v>18.87</v>
+      </c>
+      <c r="AF238" s="98">
+        <v>18.52</v>
+      </c>
+      <c r="AG238" s="98">
+        <v>14.85</v>
+      </c>
+      <c r="AH238" s="98">
+        <v>14.12</v>
+      </c>
+      <c r="AI238" s="98">
+        <v>11.9</v>
+      </c>
+      <c r="AJ238" s="98">
+        <v>11.19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A239" s="99" t="s">
+        <v>526</v>
+      </c>
+      <c r="B239" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C239" s="88" t="s">
+        <v>527</v>
+      </c>
+      <c r="D239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J239" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K239" s="96">
+        <v>23.3</v>
+      </c>
+      <c r="L239" s="96">
+        <v>21.4</v>
+      </c>
+      <c r="M239" s="96">
+        <v>16.72</v>
+      </c>
+      <c r="N239" s="97">
+        <v>22.16</v>
+      </c>
+      <c r="O239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V239" s="98">
+        <v>24.97</v>
+      </c>
+      <c r="W239" s="98">
+        <v>22.91</v>
+      </c>
+      <c r="X239" s="98">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="Y239" s="97">
+        <v>23.89</v>
+      </c>
+      <c r="Z239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF239" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG239" s="98">
+        <v>21.77</v>
+      </c>
+      <c r="AH239" s="98">
+        <v>20.04</v>
+      </c>
+      <c r="AI239" s="98">
+        <v>15.27</v>
+      </c>
+      <c r="AJ239" s="98">
+        <v>20.62</v>
+      </c>
+    </row>
+    <row r="240" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A240" s="99" t="s">
+        <v>528</v>
+      </c>
+      <c r="B240" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C240" s="88" t="s">
+        <v>529</v>
+      </c>
+      <c r="D240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="E240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="F240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="G240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="I240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="J240" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="K240" s="96">
+        <v>24.51</v>
+      </c>
+      <c r="L240" s="96">
+        <v>19.7</v>
+      </c>
+      <c r="M240" s="96">
+        <v>18.07</v>
+      </c>
+      <c r="N240" s="97">
+        <v>17.91</v>
+      </c>
+      <c r="O240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="P240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="R240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="S240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="T240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="U240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="V240" s="98">
+        <v>25.89</v>
+      </c>
+      <c r="W240" s="98">
+        <v>20.36</v>
+      </c>
+      <c r="X240" s="98">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="Y240" s="97">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="Z240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF240" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG240" s="98">
+        <v>23.22</v>
+      </c>
+      <c r="AH240" s="98">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="AI240" s="98">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="AJ240" s="98">
+        <v>16.29</v>
+      </c>
+    </row>
+    <row r="241" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A241" s="99" t="s">
+        <v>84</v>
+      </c>
+      <c r="B241" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C241" s="87" t="s">
+        <v>530</v>
+      </c>
+      <c r="D241" s="96">
+        <v>18.59</v>
+      </c>
+      <c r="E241" s="96">
+        <v>18.32</v>
+      </c>
+      <c r="F241" s="96">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="G241" s="96">
+        <v>18.13</v>
+      </c>
+      <c r="H241" s="96">
+        <v>18.13</v>
+      </c>
+      <c r="I241" s="96">
+        <v>18.21</v>
+      </c>
+      <c r="J241" s="96">
+        <v>18.84</v>
+      </c>
+      <c r="K241" s="96">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="L241" s="96">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="M241" s="96">
+        <v>15.2</v>
+      </c>
+      <c r="N241" s="97">
+        <v>13.91</v>
+      </c>
+      <c r="O241" s="98">
+        <v>21.14</v>
+      </c>
+      <c r="P241" s="98">
+        <v>20.66</v>
+      </c>
+      <c r="Q241" s="98">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="R241" s="98">
+        <v>20.47</v>
+      </c>
+      <c r="S241" s="98">
+        <v>20.37</v>
+      </c>
+      <c r="T241" s="98">
+        <v>20.67</v>
+      </c>
+      <c r="U241" s="98">
+        <v>21.23</v>
+      </c>
+      <c r="V241" s="98">
+        <v>18.84</v>
+      </c>
+      <c r="W241" s="98">
+        <v>17.93</v>
+      </c>
+      <c r="X241" s="98">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="Y241" s="97">
+        <v>15.43</v>
+      </c>
+      <c r="Z241" s="98">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="AA241" s="98">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="AB241" s="98">
+        <v>15.59</v>
+      </c>
+      <c r="AC241" s="98">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="AD241" s="98">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AE241" s="98">
+        <v>16.13</v>
+      </c>
+      <c r="AF241" s="98">
+        <v>16.82</v>
+      </c>
+      <c r="AG241" s="98">
+        <v>15.29</v>
+      </c>
+      <c r="AH241" s="98">
+        <v>14.64</v>
+      </c>
+      <c r="AI241" s="98">
+        <v>13.69</v>
+      </c>
+      <c r="AJ241" s="98">
+        <v>12.59</v>
+      </c>
+    </row>
+    <row r="242" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A242" s="99" t="s">
+        <v>531</v>
+      </c>
+      <c r="B242" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C242" s="88" t="s">
+        <v>532</v>
+      </c>
+      <c r="D242" s="96">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="E242" s="96">
+        <v>17.09</v>
+      </c>
+      <c r="F242" s="96">
+        <v>15.82</v>
+      </c>
+      <c r="G242" s="96">
+        <v>16.04</v>
+      </c>
+      <c r="H242" s="96">
+        <v>14.5</v>
+      </c>
+      <c r="I242" s="96">
+        <v>15.33</v>
+      </c>
+      <c r="J242" s="96">
+        <v>15.3</v>
+      </c>
+      <c r="K242" s="96">
+        <v>12.47</v>
+      </c>
+      <c r="L242" s="96">
+        <v>11.63</v>
+      </c>
+      <c r="M242" s="96">
+        <v>11.28</v>
+      </c>
+      <c r="N242" s="97">
+        <v>10.33</v>
+      </c>
+      <c r="O242" s="98">
+        <v>23.43</v>
+      </c>
+      <c r="P242" s="98">
+        <v>22.01</v>
+      </c>
+      <c r="Q242" s="98">
+        <v>20.04</v>
+      </c>
+      <c r="R242" s="98">
+        <v>21.19</v>
+      </c>
+      <c r="S242" s="98">
+        <v>18.12</v>
+      </c>
+      <c r="T242" s="98">
+        <v>20.16</v>
+      </c>
+      <c r="U242" s="98">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="V242" s="98">
+        <v>14.17</v>
+      </c>
+      <c r="W242" s="98">
+        <v>12.88</v>
+      </c>
+      <c r="X242" s="98">
+        <v>13.29</v>
+      </c>
+      <c r="Y242" s="97">
+        <v>11.95</v>
+      </c>
+      <c r="Z242" s="98">
+        <v>14.57</v>
+      </c>
+      <c r="AA242" s="98">
+        <v>13.77</v>
+      </c>
+      <c r="AB242" s="98">
+        <v>12.98</v>
+      </c>
+      <c r="AC242" s="98">
+        <v>12.6</v>
+      </c>
+      <c r="AD242" s="98">
+        <v>12.07</v>
+      </c>
+      <c r="AE242" s="98">
+        <v>12.07</v>
+      </c>
+      <c r="AF242" s="98">
+        <v>12.25</v>
+      </c>
+      <c r="AG242" s="98">
+        <v>11.06</v>
+      </c>
+      <c r="AH242" s="98">
+        <v>10.59</v>
+      </c>
+      <c r="AI242" s="98">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="AJ242" s="98">
+        <v>8.99</v>
+      </c>
+    </row>
+    <row r="243" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A243" s="99" t="s">
+        <v>533</v>
+      </c>
+      <c r="B243" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C243" s="88" t="s">
+        <v>534</v>
+      </c>
+      <c r="D243" s="96">
+        <v>23.83</v>
+      </c>
+      <c r="E243" s="96">
+        <v>24.73</v>
+      </c>
+      <c r="F243" s="96">
+        <v>25</v>
+      </c>
+      <c r="G243" s="96">
+        <v>26.28</v>
+      </c>
+      <c r="H243" s="96">
+        <v>27.08</v>
+      </c>
+      <c r="I243" s="96">
+        <v>27.76</v>
+      </c>
+      <c r="J243" s="96">
+        <v>28.02</v>
+      </c>
+      <c r="K243" s="96">
+        <v>25.41</v>
+      </c>
+      <c r="L243" s="96">
+        <v>24.14</v>
+      </c>
+      <c r="M243" s="96">
+        <v>21.79</v>
+      </c>
+      <c r="N243" s="97">
+        <v>20.2</v>
+      </c>
+      <c r="O243" s="98">
+        <v>24.7</v>
+      </c>
+      <c r="P243" s="98">
+        <v>25.53</v>
+      </c>
+      <c r="Q243" s="98">
+        <v>26.37</v>
+      </c>
+      <c r="R243" s="98">
+        <v>27.29</v>
+      </c>
+      <c r="S243" s="98">
+        <v>28.62</v>
+      </c>
+      <c r="T243" s="98">
+        <v>29.14</v>
+      </c>
+      <c r="U243" s="98">
+        <v>29.76</v>
+      </c>
+      <c r="V243" s="98">
+        <v>27.59</v>
+      </c>
+      <c r="W243" s="98">
+        <v>26.11</v>
+      </c>
+      <c r="X243" s="98">
+        <v>23.22</v>
+      </c>
+      <c r="Y243" s="97">
+        <v>21.78</v>
+      </c>
+      <c r="Z243" s="98">
+        <v>22.99</v>
+      </c>
+      <c r="AA243" s="98">
+        <v>23.96</v>
+      </c>
+      <c r="AB243" s="98">
+        <v>23.69</v>
+      </c>
+      <c r="AC243" s="98">
+        <v>25.33</v>
+      </c>
+      <c r="AD243" s="98">
+        <v>25.62</v>
+      </c>
+      <c r="AE243" s="98">
+        <v>26.46</v>
+      </c>
+      <c r="AF243" s="98">
+        <v>26.4</v>
+      </c>
+      <c r="AG243" s="98">
+        <v>23.43</v>
+      </c>
+      <c r="AH243" s="98">
+        <v>22.35</v>
+      </c>
+      <c r="AI243" s="98">
+        <v>20.48</v>
+      </c>
+      <c r="AJ243" s="98">
+        <v>18.75</v>
+      </c>
+    </row>
+    <row r="244" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A244" s="99" t="s">
+        <v>535</v>
+      </c>
+      <c r="B244" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C244" s="88" t="s">
+        <v>536</v>
+      </c>
+      <c r="D244" s="96">
+        <v>19.5</v>
+      </c>
+      <c r="E244" s="96">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="F244" s="96">
+        <v>17.63</v>
+      </c>
+      <c r="G244" s="96">
+        <v>17.59</v>
+      </c>
+      <c r="H244" s="96">
+        <v>17.7</v>
+      </c>
+      <c r="I244" s="96">
+        <v>16.78</v>
+      </c>
+      <c r="J244" s="96">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="K244" s="96">
+        <v>15.17</v>
+      </c>
+      <c r="L244" s="96">
+        <v>13.79</v>
+      </c>
+      <c r="M244" s="96">
+        <v>13.54</v>
+      </c>
+      <c r="N244" s="97">
+        <v>12.03</v>
+      </c>
+      <c r="O244" s="98">
+        <v>22.49</v>
+      </c>
+      <c r="P244" s="98">
+        <v>21.25</v>
+      </c>
+      <c r="Q244" s="98">
+        <v>20.13</v>
+      </c>
+      <c r="R244" s="98">
+        <v>19.47</v>
+      </c>
+      <c r="S244" s="98">
+        <v>19.86</v>
+      </c>
+      <c r="T244" s="98">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="U244" s="98">
+        <v>19.54</v>
+      </c>
+      <c r="V244" s="98">
+        <v>17.72</v>
+      </c>
+      <c r="W244" s="98">
+        <v>15.87</v>
+      </c>
+      <c r="X244" s="98">
+        <v>15.64</v>
+      </c>
+      <c r="Y244" s="97">
+        <v>13.52</v>
+      </c>
+      <c r="Z244" s="98">
+        <v>16.98</v>
+      </c>
+      <c r="AA244" s="98">
+        <v>17</v>
+      </c>
+      <c r="AB244" s="98">
+        <v>15.54</v>
+      </c>
+      <c r="AC244" s="98">
+        <v>16.02</v>
+      </c>
+      <c r="AD244" s="98">
+        <v>15.9</v>
+      </c>
+      <c r="AE244" s="98">
+        <v>14.85</v>
+      </c>
+      <c r="AF244" s="98">
+        <v>15.45</v>
+      </c>
+      <c r="AG244" s="98">
+        <v>13.09</v>
+      </c>
+      <c r="AH244" s="98">
+        <v>12.08</v>
+      </c>
+      <c r="AI244" s="98">
+        <v>11.82</v>
+      </c>
+      <c r="AJ244" s="98">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A245" s="99" t="s">
+        <v>537</v>
+      </c>
+      <c r="B245" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C245" s="88" t="s">
+        <v>538</v>
+      </c>
+      <c r="D245" s="96">
+        <v>13.31</v>
+      </c>
+      <c r="E245" s="96">
+        <v>12.71</v>
+      </c>
+      <c r="F245" s="96">
+        <v>12.61</v>
+      </c>
+      <c r="G245" s="96">
+        <v>13.29</v>
+      </c>
+      <c r="H245" s="96">
+        <v>12.18</v>
+      </c>
+      <c r="I245" s="96">
+        <v>12.42</v>
+      </c>
+      <c r="J245" s="96">
+        <v>12.8</v>
+      </c>
+      <c r="K245" s="96">
+        <v>14</v>
+      </c>
+      <c r="L245" s="96">
+        <v>13.4</v>
+      </c>
+      <c r="M245" s="96">
+        <v>12.31</v>
+      </c>
+      <c r="N245" s="97">
+        <v>11.39</v>
+      </c>
+      <c r="O245" s="98">
+        <v>15.31</v>
+      </c>
+      <c r="P245" s="98">
+        <v>14.56</v>
+      </c>
+      <c r="Q245" s="98">
+        <v>14.85</v>
+      </c>
+      <c r="R245" s="98">
+        <v>15.49</v>
+      </c>
+      <c r="S245" s="98">
+        <v>13.71</v>
+      </c>
+      <c r="T245" s="98">
+        <v>14.58</v>
+      </c>
+      <c r="U245" s="98">
+        <v>14.7</v>
+      </c>
+      <c r="V245" s="98">
+        <v>15.86</v>
+      </c>
+      <c r="W245" s="98">
+        <v>15.31</v>
+      </c>
+      <c r="X245" s="98">
+        <v>14.21</v>
+      </c>
+      <c r="Y245" s="97">
+        <v>13.1</v>
+      </c>
+      <c r="Z245" s="98">
+        <v>11.64</v>
+      </c>
+      <c r="AA245" s="98">
+        <v>11.18</v>
+      </c>
+      <c r="AB245" s="98">
+        <v>10.74</v>
+      </c>
+      <c r="AC245" s="98">
+        <v>11.46</v>
+      </c>
+      <c r="AD245" s="98">
+        <v>10.91</v>
+      </c>
+      <c r="AE245" s="98">
+        <v>10.62</v>
+      </c>
+      <c r="AF245" s="98">
+        <v>11.22</v>
+      </c>
+      <c r="AG245" s="98">
+        <v>12.46</v>
+      </c>
+      <c r="AH245" s="98">
+        <v>11.81</v>
+      </c>
+      <c r="AI245" s="98">
+        <v>10.72</v>
+      </c>
+      <c r="AJ245" s="98">
+        <v>9.9700000000000006</v>
+      </c>
+    </row>
+    <row r="246" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A246" s="99" t="s">
+        <v>539</v>
+      </c>
+      <c r="B246" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C246" s="88" t="s">
+        <v>540</v>
+      </c>
+      <c r="D246" s="96">
+        <v>21.58</v>
+      </c>
+      <c r="E246" s="96">
+        <v>21.06</v>
+      </c>
+      <c r="F246" s="96">
+        <v>19.7</v>
+      </c>
+      <c r="G246" s="96">
+        <v>18.53</v>
+      </c>
+      <c r="H246" s="96">
+        <v>18.82</v>
+      </c>
+      <c r="I246" s="96">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="J246" s="96">
+        <v>18.68</v>
+      </c>
+      <c r="K246" s="96">
+        <v>16.3</v>
+      </c>
+      <c r="L246" s="96">
+        <v>15.1</v>
+      </c>
+      <c r="M246" s="96">
+        <v>13.55</v>
+      </c>
+      <c r="N246" s="97">
+        <v>12.68</v>
+      </c>
+      <c r="O246" s="98">
+        <v>23.59</v>
+      </c>
+      <c r="P246" s="98">
+        <v>23.44</v>
+      </c>
+      <c r="Q246" s="98">
+        <v>22.44</v>
+      </c>
+      <c r="R246" s="98">
+        <v>20.65</v>
+      </c>
+      <c r="S246" s="98">
+        <v>21.14</v>
+      </c>
+      <c r="T246" s="98">
+        <v>20.88</v>
+      </c>
+      <c r="U246" s="98">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="V246" s="98">
+        <v>18.45</v>
+      </c>
+      <c r="W246" s="98">
+        <v>17.25</v>
+      </c>
+      <c r="X246" s="98">
+        <v>15.09</v>
+      </c>
+      <c r="Y246" s="97">
+        <v>14.27</v>
+      </c>
+      <c r="Z246" s="98">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="AA246" s="98">
+        <v>18.97</v>
+      </c>
+      <c r="AB246" s="98">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="AC246" s="98">
+        <v>16.66</v>
+      </c>
+      <c r="AD246" s="98">
+        <v>16.77</v>
+      </c>
+      <c r="AE246" s="98">
+        <v>18</v>
+      </c>
+      <c r="AF246" s="98">
+        <v>17.36</v>
+      </c>
+      <c r="AG246" s="98">
+        <v>14.44</v>
+      </c>
+      <c r="AH246" s="98">
+        <v>13.23</v>
+      </c>
+      <c r="AI246" s="98">
+        <v>12.2</v>
+      </c>
+      <c r="AJ246" s="98">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A247" s="99" t="s">
+        <v>541</v>
+      </c>
+      <c r="B247" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C247" s="88" t="s">
+        <v>542</v>
+      </c>
+      <c r="D247" s="96">
+        <v>17.03</v>
+      </c>
+      <c r="E247" s="96">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="F247" s="96">
+        <v>14.89</v>
+      </c>
+      <c r="G247" s="96">
+        <v>15.05</v>
+      </c>
+      <c r="H247" s="96">
+        <v>15.06</v>
+      </c>
+      <c r="I247" s="96">
+        <v>14.51</v>
+      </c>
+      <c r="J247" s="96">
+        <v>15.76</v>
+      </c>
+      <c r="K247" s="96">
+        <v>13.37</v>
+      </c>
+      <c r="L247" s="96">
+        <v>12.7</v>
+      </c>
+      <c r="M247" s="96">
+        <v>12.35</v>
+      </c>
+      <c r="N247" s="97">
+        <v>10.78</v>
+      </c>
+      <c r="O247" s="98">
+        <v>19.25</v>
+      </c>
+      <c r="P247" s="98">
+        <v>19.18</v>
+      </c>
+      <c r="Q247" s="98">
+        <v>17.13</v>
+      </c>
+      <c r="R247" s="98">
+        <v>17.09</v>
+      </c>
+      <c r="S247" s="98">
+        <v>17.2</v>
+      </c>
+      <c r="T247" s="98">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="U247" s="98">
+        <v>18.14</v>
+      </c>
+      <c r="V247" s="98">
+        <v>14.2</v>
+      </c>
+      <c r="W247" s="98">
+        <v>13.83</v>
+      </c>
+      <c r="X247" s="98">
+        <v>13.49</v>
+      </c>
+      <c r="Y247" s="97">
+        <v>11.64</v>
+      </c>
+      <c r="Z247" s="98">
+        <v>15.21</v>
+      </c>
+      <c r="AA247" s="98">
+        <v>13.85</v>
+      </c>
+      <c r="AB247" s="98">
+        <v>13.05</v>
+      </c>
+      <c r="AC247" s="98">
+        <v>13.37</v>
+      </c>
+      <c r="AD247" s="98">
+        <v>13.29</v>
+      </c>
+      <c r="AE247" s="98">
+        <v>11.99</v>
+      </c>
+      <c r="AF247" s="98">
+        <v>13.79</v>
+      </c>
+      <c r="AG247" s="98">
+        <v>12.61</v>
+      </c>
+      <c r="AH247" s="98">
+        <v>11.67</v>
+      </c>
+      <c r="AI247" s="98">
+        <v>11.29</v>
+      </c>
+      <c r="AJ247" s="98">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="248" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A248" s="99" t="s">
+        <v>543</v>
+      </c>
+      <c r="B248" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C248" s="88" t="s">
+        <v>544</v>
+      </c>
+      <c r="D248" s="96">
+        <v>20.57</v>
+      </c>
+      <c r="E248" s="96">
+        <v>26.5</v>
+      </c>
+      <c r="F248" s="96">
+        <v>26.5</v>
+      </c>
+      <c r="G248" s="96">
+        <v>28.86</v>
+      </c>
+      <c r="H248" s="96">
+        <v>28.44</v>
+      </c>
+      <c r="I248" s="96">
+        <v>28.03</v>
+      </c>
+      <c r="J248" s="96">
+        <v>31.76</v>
+      </c>
+      <c r="K248" s="96">
+        <v>22.8</v>
+      </c>
+      <c r="L248" s="96">
+        <v>23.32</v>
+      </c>
+      <c r="M248" s="96">
+        <v>22.33</v>
+      </c>
+      <c r="N248" s="97">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="O248" s="98">
+        <v>22.69</v>
+      </c>
+      <c r="P248" s="98">
+        <v>27.88</v>
+      </c>
+      <c r="Q248" s="98">
+        <v>29.03</v>
+      </c>
+      <c r="R248" s="98">
+        <v>31.51</v>
+      </c>
+      <c r="S248" s="98">
+        <v>30.56</v>
+      </c>
+      <c r="T248" s="98">
+        <v>29.96</v>
+      </c>
+      <c r="U248" s="98">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="V248" s="98">
+        <v>24.77</v>
+      </c>
+      <c r="W248" s="98">
+        <v>25.9</v>
+      </c>
+      <c r="X248" s="98">
+        <v>24.99</v>
+      </c>
+      <c r="Y248" s="97">
+        <v>21.9</v>
+      </c>
+      <c r="Z248" s="98">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AA248" s="98">
+        <v>25.23</v>
+      </c>
+      <c r="AB248" s="98">
+        <v>24.19</v>
+      </c>
+      <c r="AC248" s="98">
+        <v>26.46</v>
+      </c>
+      <c r="AD248" s="98">
+        <v>26.48</v>
+      </c>
+      <c r="AE248" s="98">
+        <v>26.24</v>
+      </c>
+      <c r="AF248" s="98">
+        <v>28.67</v>
+      </c>
+      <c r="AG248" s="98">
+        <v>21.08</v>
+      </c>
+      <c r="AH248" s="98">
+        <v>21.07</v>
+      </c>
+      <c r="AI248" s="98">
+        <v>20.03</v>
+      </c>
+      <c r="AJ248" s="98">
+        <v>18.21</v>
+      </c>
+    </row>
+    <row r="249" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A249" s="99" t="s">
+        <v>545</v>
+      </c>
+      <c r="B249" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C249" s="88" t="s">
+        <v>546</v>
+      </c>
+      <c r="D249" s="96">
+        <v>19.27</v>
+      </c>
+      <c r="E249" s="96">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="F249" s="96">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="G249" s="96">
+        <v>17.63</v>
+      </c>
+      <c r="H249" s="96">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I249" s="96">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="J249" s="96">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K249" s="96">
+        <v>15.88</v>
+      </c>
+      <c r="L249" s="96">
+        <v>15.15</v>
+      </c>
+      <c r="M249" s="96">
+        <v>13.89</v>
+      </c>
+      <c r="N249" s="97">
+        <v>12.73</v>
+      </c>
+      <c r="O249" s="98">
+        <v>21.59</v>
+      </c>
+      <c r="P249" s="98">
+        <v>19.68</v>
+      </c>
+      <c r="Q249" s="98">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="R249" s="98">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="S249" s="98">
+        <v>20.46</v>
+      </c>
+      <c r="T249" s="98">
+        <v>19.55</v>
+      </c>
+      <c r="U249" s="98">
+        <v>19.38</v>
+      </c>
+      <c r="V249" s="98">
+        <v>17.12</v>
+      </c>
+      <c r="W249" s="98">
+        <v>15.76</v>
+      </c>
+      <c r="X249" s="98">
+        <v>14.77</v>
+      </c>
+      <c r="Y249" s="97">
+        <v>13.7</v>
+      </c>
+      <c r="Z249" s="98">
+        <v>17.2</v>
+      </c>
+      <c r="AA249" s="98">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="AB249" s="98">
+        <v>16.05</v>
+      </c>
+      <c r="AC249" s="98">
+        <v>16.09</v>
+      </c>
+      <c r="AD249" s="98">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="AE249" s="98">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="AF249" s="98">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="AG249" s="98">
+        <v>14.75</v>
+      </c>
+      <c r="AH249" s="98">
+        <v>14.6</v>
+      </c>
+      <c r="AI249" s="98">
+        <v>13.09</v>
+      </c>
+      <c r="AJ249" s="98">
+        <v>11.85</v>
+      </c>
+    </row>
+    <row r="250" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A250" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="B250" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C250" s="87" t="s">
+        <v>547</v>
+      </c>
+      <c r="D250" s="96">
+        <v>27.57</v>
+      </c>
+      <c r="E250" s="96">
+        <v>28.26</v>
+      </c>
+      <c r="F250" s="96">
+        <v>27.63</v>
+      </c>
+      <c r="G250" s="96">
+        <v>27.52</v>
+      </c>
+      <c r="H250" s="96">
+        <v>27.84</v>
+      </c>
+      <c r="I250" s="96">
+        <v>30.03</v>
+      </c>
+      <c r="J250" s="96">
+        <v>32.33</v>
+      </c>
+      <c r="K250" s="96">
+        <v>27.13</v>
+      </c>
+      <c r="L250" s="96">
+        <v>25.7</v>
+      </c>
+      <c r="M250" s="96">
+        <v>23.58</v>
+      </c>
+      <c r="N250" s="97">
+        <v>21.76</v>
+      </c>
+      <c r="O250" s="98">
+        <v>29.8</v>
+      </c>
+      <c r="P250" s="98">
+        <v>30.67</v>
+      </c>
+      <c r="Q250" s="98">
+        <v>29.74</v>
+      </c>
+      <c r="R250" s="98">
+        <v>29.89</v>
+      </c>
+      <c r="S250" s="98">
+        <v>29.84</v>
+      </c>
+      <c r="T250" s="98">
+        <v>32.049999999999997</v>
+      </c>
+      <c r="U250" s="98">
+        <v>34.409999999999997</v>
+      </c>
+      <c r="V250" s="98">
+        <v>29.02</v>
+      </c>
+      <c r="W250" s="98">
+        <v>27.38</v>
+      </c>
+      <c r="X250" s="98">
+        <v>24.99</v>
+      </c>
+      <c r="Y250" s="97">
+        <v>23.1</v>
+      </c>
+      <c r="Z250" s="98">
+        <v>25.51</v>
+      </c>
+      <c r="AA250" s="98">
+        <v>26.03</v>
+      </c>
+      <c r="AB250" s="98">
+        <v>25.67</v>
+      </c>
+      <c r="AC250" s="98">
+        <v>25.33</v>
+      </c>
+      <c r="AD250" s="98">
+        <v>25.99</v>
+      </c>
+      <c r="AE250" s="98">
+        <v>28.14</v>
+      </c>
+      <c r="AF250" s="98">
+        <v>30.38</v>
+      </c>
+      <c r="AG250" s="98">
+        <v>25.37</v>
+      </c>
+      <c r="AH250" s="98">
+        <v>24.13</v>
+      </c>
+      <c r="AI250" s="98">
+        <v>22.26</v>
+      </c>
+      <c r="AJ250" s="98">
+        <v>20.49</v>
+      </c>
+    </row>
+    <row r="251" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A251" s="99" t="s">
+        <v>548</v>
+      </c>
+      <c r="B251" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C251" s="88" t="s">
+        <v>108</v>
+      </c>
+      <c r="D251" s="96">
+        <v>31.05</v>
+      </c>
+      <c r="E251" s="96">
+        <v>31.92</v>
+      </c>
+      <c r="F251" s="96">
+        <v>33.270000000000003</v>
+      </c>
+      <c r="G251" s="96">
+        <v>29.84</v>
+      </c>
+      <c r="H251" s="96">
+        <v>27.39</v>
+      </c>
+      <c r="I251" s="96">
+        <v>29.89</v>
+      </c>
+      <c r="J251" s="96">
+        <v>32.51</v>
+      </c>
+      <c r="K251" s="96">
+        <v>29.65</v>
+      </c>
+      <c r="L251" s="96">
+        <v>28.6</v>
+      </c>
+      <c r="M251" s="96">
+        <v>41.76</v>
+      </c>
+      <c r="N251" s="97">
+        <v>35.56</v>
+      </c>
+      <c r="O251" s="98">
+        <v>32.950000000000003</v>
+      </c>
+      <c r="P251" s="98">
+        <v>34.01</v>
+      </c>
+      <c r="Q251" s="98">
+        <v>35.42</v>
+      </c>
+      <c r="R251" s="98">
+        <v>31.9</v>
+      </c>
+      <c r="S251" s="98">
+        <v>28.96</v>
+      </c>
+      <c r="T251" s="98">
+        <v>31.71</v>
+      </c>
+      <c r="U251" s="98">
+        <v>33.950000000000003</v>
+      </c>
+      <c r="V251" s="98">
+        <v>32.18</v>
+      </c>
+      <c r="W251" s="98">
+        <v>30.36</v>
+      </c>
+      <c r="X251" s="98">
+        <v>44.57</v>
+      </c>
+      <c r="Y251" s="97">
+        <v>37.79</v>
+      </c>
+      <c r="Z251" s="98">
+        <v>29.25</v>
+      </c>
+      <c r="AA251" s="98">
+        <v>29.92</v>
+      </c>
+      <c r="AB251" s="98">
+        <v>31.21</v>
+      </c>
+      <c r="AC251" s="98">
+        <v>27.87</v>
+      </c>
+      <c r="AD251" s="98">
+        <v>25.88</v>
+      </c>
+      <c r="AE251" s="98">
+        <v>28.12</v>
+      </c>
+      <c r="AF251" s="98">
+        <v>31.11</v>
+      </c>
+      <c r="AG251" s="98">
+        <v>27.29</v>
+      </c>
+      <c r="AH251" s="98">
+        <v>26.94</v>
+      </c>
+      <c r="AI251" s="98">
+        <v>39.119999999999997</v>
+      </c>
+      <c r="AJ251" s="98">
+        <v>33.46</v>
+      </c>
+    </row>
+    <row r="252" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A252" s="99" t="s">
+        <v>549</v>
+      </c>
+      <c r="B252" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C252" s="88" t="s">
+        <v>550</v>
+      </c>
+      <c r="D252" s="96">
+        <v>24.37</v>
+      </c>
+      <c r="E252" s="96">
+        <v>20.95</v>
+      </c>
+      <c r="F252" s="96">
+        <v>16.07</v>
+      </c>
+      <c r="G252" s="96">
+        <v>19.21</v>
+      </c>
+      <c r="H252" s="96">
+        <v>24.58</v>
+      </c>
+      <c r="I252" s="96">
+        <v>23.68</v>
+      </c>
+      <c r="J252" s="96">
+        <v>24.62</v>
+      </c>
+      <c r="K252" s="96">
+        <v>28.36</v>
+      </c>
+      <c r="L252" s="96">
+        <v>27.05</v>
+      </c>
+      <c r="M252" s="96">
+        <v>15.85</v>
+      </c>
+      <c r="N252" s="97">
+        <v>14.38</v>
+      </c>
+      <c r="O252" s="98">
+        <v>27.3</v>
+      </c>
+      <c r="P252" s="98">
+        <v>23.56</v>
+      </c>
+      <c r="Q252" s="98">
+        <v>17.7</v>
+      </c>
+      <c r="R252" s="98">
+        <v>21.55</v>
+      </c>
+      <c r="S252" s="98">
+        <v>27.95</v>
+      </c>
+      <c r="T252" s="98">
+        <v>26.09</v>
+      </c>
+      <c r="U252" s="98">
+        <v>26.56</v>
+      </c>
+      <c r="V252" s="98">
+        <v>30.87</v>
+      </c>
+      <c r="W252" s="98">
+        <v>29.65</v>
+      </c>
+      <c r="X252" s="98">
+        <v>16.73</v>
+      </c>
+      <c r="Y252" s="97">
+        <v>15.54</v>
+      </c>
+      <c r="Z252" s="98">
+        <v>21.81</v>
+      </c>
+      <c r="AA252" s="98">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="AB252" s="98">
+        <v>14.62</v>
+      </c>
+      <c r="AC252" s="98">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="AD252" s="98">
+        <v>21.66</v>
+      </c>
+      <c r="AE252" s="98">
+        <v>21.57</v>
+      </c>
+      <c r="AF252" s="98">
+        <v>22.9</v>
+      </c>
+      <c r="AG252" s="98">
+        <v>26.13</v>
+      </c>
+      <c r="AH252" s="98">
+        <v>24.72</v>
+      </c>
+      <c r="AI252" s="98">
+        <v>15.06</v>
+      </c>
+      <c r="AJ252" s="98">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="253" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A253" s="99" t="s">
+        <v>551</v>
+      </c>
+      <c r="B253" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C253" s="88" t="s">
+        <v>552</v>
+      </c>
+      <c r="D253" s="96">
+        <v>22.89</v>
+      </c>
+      <c r="E253" s="96">
+        <v>20.46</v>
+      </c>
+      <c r="F253" s="96">
+        <v>20.36</v>
+      </c>
+      <c r="G253" s="96">
+        <v>21.91</v>
+      </c>
+      <c r="H253" s="96">
+        <v>19.77</v>
+      </c>
+      <c r="I253" s="96">
+        <v>21.75</v>
+      </c>
+      <c r="J253" s="96">
+        <v>23.67</v>
+      </c>
+      <c r="K253" s="96">
+        <v>24.69</v>
+      </c>
+      <c r="L253" s="96">
+        <v>23.7</v>
+      </c>
+      <c r="M253" s="96">
+        <v>25.19</v>
+      </c>
+      <c r="N253" s="97">
+        <v>21.43</v>
+      </c>
+      <c r="O253" s="98">
+        <v>25.02</v>
+      </c>
+      <c r="P253" s="98">
+        <v>22.34</v>
+      </c>
+      <c r="Q253" s="98">
+        <v>22.12</v>
+      </c>
+      <c r="R253" s="98">
+        <v>23.87</v>
+      </c>
+      <c r="S253" s="98">
+        <v>21.18</v>
+      </c>
+      <c r="T253" s="98">
+        <v>23.28</v>
+      </c>
+      <c r="U253" s="98">
+        <v>25.38</v>
+      </c>
+      <c r="V253" s="98">
+        <v>26.02</v>
+      </c>
+      <c r="W253" s="98">
+        <v>25.33</v>
+      </c>
+      <c r="X253" s="98">
+        <v>27.19</v>
+      </c>
+      <c r="Y253" s="97">
+        <v>22.82</v>
+      </c>
+      <c r="Z253" s="98">
+        <v>20.98</v>
+      </c>
+      <c r="AA253" s="98">
+        <v>18.77</v>
+      </c>
+      <c r="AB253" s="98">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="AC253" s="98">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="AD253" s="98">
+        <v>18.5</v>
+      </c>
+      <c r="AE253" s="98">
+        <v>20.36</v>
+      </c>
+      <c r="AF253" s="98">
+        <v>22.11</v>
+      </c>
+      <c r="AG253" s="98">
+        <v>23.48</v>
+      </c>
+      <c r="AH253" s="98">
+        <v>22.2</v>
+      </c>
+      <c r="AI253" s="98">
+        <v>23.35</v>
+      </c>
+      <c r="AJ253" s="98">
+        <v>20.14</v>
+      </c>
+    </row>
+    <row r="254" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A254" s="99" t="s">
+        <v>553</v>
+      </c>
+      <c r="B254" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C254" s="88" t="s">
+        <v>554</v>
+      </c>
+      <c r="D254" s="96">
+        <v>35.67</v>
+      </c>
+      <c r="E254" s="96">
+        <v>50.08</v>
+      </c>
+      <c r="F254" s="96">
+        <v>48.04</v>
+      </c>
+      <c r="G254" s="96">
+        <v>45.86</v>
+      </c>
+      <c r="H254" s="96">
+        <v>48.82</v>
+      </c>
+      <c r="I254" s="96">
+        <v>53.16</v>
+      </c>
+      <c r="J254" s="96">
+        <v>55.21</v>
+      </c>
+      <c r="K254" s="96">
+        <v>27.14</v>
+      </c>
+      <c r="L254" s="96">
+        <v>25.04</v>
+      </c>
+      <c r="M254" s="96">
+        <v>27.84</v>
+      </c>
+      <c r="N254" s="97">
+        <v>23.51</v>
+      </c>
+      <c r="O254" s="98">
+        <v>37.14</v>
+      </c>
+      <c r="P254" s="98">
+        <v>52.8</v>
+      </c>
+      <c r="Q254" s="98">
+        <v>49.95</v>
+      </c>
+      <c r="R254" s="98">
+        <v>48.5</v>
+      </c>
+      <c r="S254" s="98">
+        <v>50.03</v>
+      </c>
+      <c r="T254" s="98">
+        <v>54.89</v>
+      </c>
+      <c r="U254" s="98">
+        <v>58.26</v>
+      </c>
+      <c r="V254" s="98">
+        <v>28.2</v>
+      </c>
+      <c r="W254" s="98">
+        <v>25.98</v>
+      </c>
+      <c r="X254" s="98">
+        <v>28.97</v>
+      </c>
+      <c r="Y254" s="97">
+        <v>24.44</v>
+      </c>
+      <c r="Z254" s="98">
+        <v>34.22</v>
+      </c>
+      <c r="AA254" s="98">
+        <v>47.39</v>
+      </c>
+      <c r="AB254" s="98">
+        <v>46.15</v>
+      </c>
+      <c r="AC254" s="98">
+        <v>43.26</v>
+      </c>
+      <c r="AD254" s="98">
+        <v>47.61</v>
+      </c>
+      <c r="AE254" s="98">
+        <v>51.46</v>
+      </c>
+      <c r="AF254" s="98">
+        <v>52.23</v>
+      </c>
+      <c r="AG254" s="98">
+        <v>26.11</v>
+      </c>
+      <c r="AH254" s="98">
+        <v>24.13</v>
+      </c>
+      <c r="AI254" s="98">
+        <v>26.73</v>
+      </c>
+      <c r="AJ254" s="98">
+        <v>22.61</v>
+      </c>
+    </row>
+    <row r="255" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A255" s="100" t="s">
+        <v>555</v>
+      </c>
+      <c r="B255" s="89" t="s">
+        <v>107</v>
+      </c>
+      <c r="C255" s="89" t="s">
+        <v>556</v>
+      </c>
+      <c r="D255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="E255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="F255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="G255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="H255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="I255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="J255" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="K255" s="101">
+        <v>25.38</v>
+      </c>
+      <c r="L255" s="101">
+        <v>23.91</v>
+      </c>
+      <c r="M255" s="101">
+        <v>7.57</v>
+      </c>
+      <c r="N255" s="102">
+        <v>13.22</v>
+      </c>
+      <c r="O255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="P255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="R255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="S255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="T255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="U255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="V255" s="103">
+        <v>27.48</v>
+      </c>
+      <c r="W255" s="103">
+        <v>25.48</v>
+      </c>
+      <c r="X255" s="103">
+        <v>7.83</v>
+      </c>
+      <c r="Y255" s="102">
+        <v>14.16</v>
+      </c>
+      <c r="Z255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF255" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG255" s="103">
+        <v>23.39</v>
+      </c>
+      <c r="AH255" s="103">
+        <v>22.44</v>
+      </c>
+      <c r="AI255" s="103">
+        <v>7.32</v>
+      </c>
+      <c r="AJ255" s="103">
+        <v>12.31</v>
+      </c>
+    </row>
+    <row r="256" spans="1:36" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B256" s="116" t="s">
+        <v>558</v>
+      </c>
+      <c r="C256" s="116"/>
+      <c r="D256" s="116"/>
+      <c r="E256" s="116"/>
+      <c r="F256" s="116"/>
+      <c r="G256" s="116"/>
+      <c r="H256" s="116"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="B256:H256"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="D2:AJ2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:N5"/>
+    <mergeCell ref="O5:Y5"/>
+    <mergeCell ref="Z5:AJ5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1991-1999</vt:lpstr>
-      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
+      <vt:lpstr>По районам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Арман Амантай</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>