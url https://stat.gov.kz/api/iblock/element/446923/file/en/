--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -4,73 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E30647BF-5F90-4225-B3D3-AA6B6E46BA45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{223E6D53-41BF-4F2A-85DF-3669F4915A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="570" activeTab="2" xr2:uid="{546885A6-420E-424C-B5ED-4DDC89C9BF5C}"/>
+    <workbookView xWindow="1590" yWindow="855" windowWidth="11415" windowHeight="13635" tabRatio="570" xr2:uid="{546885A6-420E-424C-B5ED-4DDC89C9BF5C}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...7 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="93">
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
@@ -313,59 +304,59 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Goods transported in physical terms in the main unit of measurement - Import</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>The indicator has been formed since 2020</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
     <t>Zhursynbekova G.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1408,104 +1399,104 @@
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{FBA8B5F8-2F11-4A36-AFEB-468578A01546}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{D04B5E5E-0531-4992-82DF-57109DE8B847}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{84B2F8C1-E827-4F41-9F1C-ECA56CB8D1C0}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{A29DE29A-6A6A-49DC-825F-CF9B1EC636BF}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{6D3B2886-4EDA-49C8-9960-E63C2C690E48}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{92BA6E50-DDD6-4C31-B621-23624954A896}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{7EB01E4E-C986-4759-8748-9452BB15AD1A}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{8171E84C-C282-4468-BA25-92D3734A8FB0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{4517A7FA-0B3D-4F89-B865-B696EB9C4E8C}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{7E4A6B57-4320-4D47-95C3-41D585EB9039}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{45E9EF2E-98A0-4610-94EB-714502F2D4C7}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{A2201954-517E-4067-B79D-F2F326EC4E5E}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{27A6DDD3-4F3A-48F4-8D89-E0F5015875C0}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{E162C688-0D76-43E6-87F3-5BC8215D32E1}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{7C735E4C-C393-4E4C-BC94-6FC972FECD4A}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{7CD8DCA5-6A16-4E78-8A71-68409E5C7D4A}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{730E3790-A570-4B38-AB21-A58810573943}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{91E3E51F-31B1-44BA-BF01-492B2BF1995C}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{7A549E4B-E2F0-4235-9C49-3D6D6489E20E}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{093B5051-816B-4728-AE34-95C64C08F272}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{89BEA336-7498-43B7-8D1B-D31BBB9828DD}"/>
     <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{AE5D0049-547E-43B9-8B05-E4239F91C21C}"/>
     <cellStyle name="40% - Акцент2 2" xfId="23" xr:uid="{F8649740-9DFB-43A3-9749-C4383C83C58A}"/>
@@ -1923,52 +1914,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E6794EE-5203-4794-A3A8-81F6D89CD173}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="18"/>
       <c r="B1" s="15"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="20">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="21" t="s">
         <v>12</v>
       </c>
@@ -2062,59 +2053,59 @@
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>28</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="54">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="54">
-        <v>46218</v>
+        <v>46251</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>89</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16" t="s">
@@ -2228,52 +2219,52 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58397CA5-6BDD-4F07-B228-F22A6FEA7B7C}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.140625" style="10" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="10" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="10"/>
     <col min="16" max="16" width="8.85546875" style="10" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="9" customFormat="1" ht="15.75">
       <c r="A2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
       <c r="A3" s="31">
         <v>312103</v>
@@ -2313,631 +2304,631 @@
       <c r="A5" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="33">
         <v>28896592.5</v>
       </c>
       <c r="D5" s="34">
         <v>22017455.199999999</v>
       </c>
       <c r="E5" s="35">
         <v>20939755.199999999</v>
       </c>
       <c r="F5" s="35">
         <v>26773094.100000001</v>
       </c>
       <c r="G5" s="35">
         <v>25016879.100000001</v>
       </c>
       <c r="H5" s="53">
         <v>21889650.473809998</v>
       </c>
       <c r="I5" s="53">
-        <v>9918869.5999999996</v>
+        <v>20283276.399999999</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>84</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35">
         <v>471652.9</v>
       </c>
       <c r="F6" s="35">
         <v>420832.9</v>
       </c>
       <c r="G6" s="35">
         <v>338754.8</v>
       </c>
       <c r="H6" s="51">
         <v>401779.82250000001</v>
       </c>
       <c r="I6" s="55">
-        <v>125835.1</v>
+        <v>155808</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="45">
         <v>362268.7</v>
       </c>
       <c r="D7" s="36">
         <v>464307.1</v>
       </c>
       <c r="E7" s="35">
         <v>1622467.6</v>
       </c>
       <c r="F7" s="35">
         <v>1851835</v>
       </c>
       <c r="G7" s="35">
         <v>1673242.2</v>
       </c>
       <c r="H7" s="51">
         <v>262833.98949000001</v>
       </c>
       <c r="I7" s="55">
-        <v>92046.1</v>
+        <v>116887.8</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="46">
         <v>1721198.7</v>
       </c>
       <c r="D8" s="34">
         <v>1865179</v>
       </c>
       <c r="E8" s="35">
         <v>674013.8</v>
       </c>
       <c r="F8" s="35">
         <v>724484.5</v>
       </c>
       <c r="G8" s="35">
         <v>874168.1</v>
       </c>
       <c r="H8" s="51">
         <v>1489485.8282099999</v>
       </c>
       <c r="I8" s="55">
-        <v>365659.7</v>
+        <v>512917.6</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="46">
         <v>865507.5</v>
       </c>
       <c r="D9" s="34">
         <v>844334.1</v>
       </c>
       <c r="E9" s="35">
         <v>366214.6</v>
       </c>
       <c r="F9" s="35">
         <v>357533.2</v>
       </c>
       <c r="G9" s="35">
         <v>333223.5</v>
       </c>
       <c r="H9" s="51">
         <v>849172.62230000005</v>
       </c>
       <c r="I9" s="55">
-        <v>295299</v>
+        <v>355876.2</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="46">
         <v>330541.40000000002</v>
       </c>
       <c r="D10" s="34">
         <v>333278.40000000002</v>
       </c>
       <c r="E10" s="35">
         <v>747116.9</v>
       </c>
       <c r="F10" s="35">
         <v>1064588.7</v>
       </c>
       <c r="G10" s="35">
         <v>958337.1</v>
       </c>
       <c r="H10" s="51">
         <v>308153.74987</v>
       </c>
       <c r="I10" s="55">
-        <v>79971.3</v>
+        <v>115550.5</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="46">
         <v>717923.6</v>
       </c>
       <c r="D11" s="34">
         <v>834523.9</v>
       </c>
       <c r="E11" s="35">
         <v>450544.1</v>
       </c>
       <c r="F11" s="35">
         <v>560967.1</v>
       </c>
       <c r="G11" s="35">
         <v>366078.9</v>
       </c>
       <c r="H11" s="51">
         <v>976025.61225000001</v>
       </c>
       <c r="I11" s="55">
-        <v>181741</v>
+        <v>228252.6</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="46">
         <v>420359.7</v>
       </c>
       <c r="D12" s="34">
         <v>474505.5</v>
       </c>
       <c r="E12" s="35">
         <v>1297058.3</v>
       </c>
       <c r="F12" s="35">
         <v>1380833.1</v>
       </c>
       <c r="G12" s="35">
         <v>2006832.3</v>
       </c>
       <c r="H12" s="51">
         <v>395016.14718000003</v>
       </c>
       <c r="I12" s="55">
-        <v>110532.6</v>
+        <v>141653.79999999999</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="47" t="s">
         <v>84</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="35">
         <v>1547657.9</v>
       </c>
       <c r="F13" s="35">
         <v>1639533.7</v>
       </c>
       <c r="G13" s="35">
         <v>1496979</v>
       </c>
       <c r="H13" s="51">
         <v>77404.399999999994</v>
       </c>
       <c r="I13" s="55">
-        <v>40872.800000000003</v>
+        <v>57101.8</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="46">
         <v>1623153.3</v>
       </c>
       <c r="D14" s="34">
         <v>1641294.5</v>
       </c>
       <c r="E14" s="35">
         <v>98444.9</v>
       </c>
       <c r="F14" s="35">
         <v>104488.2</v>
       </c>
       <c r="G14" s="35">
         <v>130368</v>
       </c>
       <c r="H14" s="51">
         <v>1525677.76902</v>
       </c>
       <c r="I14" s="55">
-        <v>780014.6</v>
+        <v>1041705.2</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="45">
         <v>1207990.2</v>
       </c>
       <c r="D15" s="36">
         <v>1460650.4</v>
       </c>
       <c r="E15" s="35">
         <v>121422.39999999999</v>
       </c>
       <c r="F15" s="35">
         <v>193092.6</v>
       </c>
       <c r="G15" s="35">
         <v>200709.3</v>
       </c>
       <c r="H15" s="51">
         <v>1178337.31109</v>
       </c>
       <c r="I15" s="55">
-        <v>495251.7</v>
+        <v>634908.6</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="46">
         <v>75847</v>
       </c>
       <c r="D16" s="34">
         <v>58061.3</v>
       </c>
       <c r="E16" s="35">
         <v>1037131.3</v>
       </c>
       <c r="F16" s="35">
         <v>1159415</v>
       </c>
       <c r="G16" s="35">
         <v>1072577.5</v>
       </c>
       <c r="H16" s="51">
         <v>80331.270900000003</v>
       </c>
       <c r="I16" s="55">
-        <v>17826.8</v>
+        <v>27732</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="46">
         <v>156920.6</v>
       </c>
       <c r="D17" s="34">
         <v>135158.6</v>
       </c>
       <c r="E17" s="35">
         <v>744214</v>
       </c>
       <c r="F17" s="35">
         <v>1169082</v>
       </c>
       <c r="G17" s="35">
         <v>1014508.6</v>
       </c>
       <c r="H17" s="51">
         <v>165752.73490000001</v>
       </c>
       <c r="I17" s="55">
-        <v>51791.7</v>
+        <v>66650</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="46">
         <v>1087842</v>
       </c>
       <c r="D18" s="34">
         <v>1241723.3999999999</v>
       </c>
       <c r="E18" s="35">
         <v>4839190.9000000004</v>
       </c>
       <c r="F18" s="35">
         <v>4784600.3</v>
       </c>
       <c r="G18" s="35">
         <v>4157959.1</v>
       </c>
       <c r="H18" s="51">
         <v>1077810.34198</v>
       </c>
       <c r="I18" s="55">
-        <v>299464.5</v>
+        <v>8869619.0999999996</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="46">
         <v>722318.3</v>
       </c>
       <c r="D19" s="34">
         <v>710711.9</v>
       </c>
       <c r="E19" s="35">
         <v>2016342.5</v>
       </c>
       <c r="F19" s="35">
         <v>2517857.2000000002</v>
       </c>
       <c r="G19" s="35">
         <v>2571918.1</v>
       </c>
       <c r="H19" s="51">
         <v>724162.02280999999</v>
       </c>
       <c r="I19" s="55">
-        <v>347729.2</v>
+        <v>423945.6</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="46">
         <v>4647129.8</v>
       </c>
       <c r="D20" s="34">
         <v>5182065.0999999996</v>
       </c>
       <c r="E20" s="35">
         <v>3465098.9</v>
       </c>
       <c r="F20" s="35">
         <v>6887824.2999999998</v>
       </c>
       <c r="G20" s="35">
         <v>5597594.5</v>
       </c>
       <c r="H20" s="51">
         <v>1292202.27137</v>
       </c>
       <c r="I20" s="55">
-        <v>356877.6</v>
+        <v>430782.8</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="33">
         <v>630118.9</v>
       </c>
       <c r="F21" s="35">
         <v>838197.2</v>
       </c>
       <c r="G21" s="35">
         <v>741495.3</v>
       </c>
       <c r="H21" s="51">
         <v>45427.40436</v>
       </c>
       <c r="I21" s="55">
-        <v>9241</v>
+        <v>17488.8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="46">
         <v>4347860.3</v>
       </c>
       <c r="D22" s="36">
         <v>2137637.6</v>
       </c>
       <c r="E22" s="35">
         <v>302911.5</v>
       </c>
       <c r="F22" s="35">
         <v>413773.5</v>
       </c>
       <c r="G22" s="35">
         <v>934103.2</v>
       </c>
       <c r="H22" s="51">
         <v>3817303.4144700002</v>
       </c>
       <c r="I22" s="55">
-        <v>1247452.7</v>
+        <v>1513541</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="46">
         <v>9459690.6999999993</v>
       </c>
       <c r="D23" s="36">
         <v>3410530.1</v>
       </c>
       <c r="E23" s="35">
         <v>68003.3</v>
       </c>
       <c r="F23" s="35">
         <v>79859.199999999997</v>
       </c>
       <c r="G23" s="35">
         <v>74078.2</v>
       </c>
       <c r="H23" s="51">
         <v>2710490.8985100002</v>
       </c>
       <c r="I23" s="55">
-        <v>3195800.8</v>
+        <v>3370402</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="45">
         <v>890060.6</v>
       </c>
       <c r="D24" s="36">
         <v>849800.9</v>
       </c>
       <c r="E24" s="35">
         <v>34777.599999999999</v>
       </c>
       <c r="F24" s="35">
         <v>51928.3</v>
       </c>
       <c r="G24" s="35">
         <v>34490.1</v>
       </c>
       <c r="H24" s="51">
         <v>4065560.9629500001</v>
       </c>
       <c r="I24" s="55">
-        <v>1695069.3</v>
+        <v>2036244</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="49">
         <v>259980</v>
       </c>
       <c r="D25" s="37">
         <v>373693.5</v>
       </c>
       <c r="E25" s="38">
         <v>405373</v>
       </c>
       <c r="F25" s="38">
         <v>572368.1</v>
       </c>
       <c r="G25" s="38">
         <v>439461.3</v>
       </c>
       <c r="H25" s="52">
         <v>446721.89445000002</v>
       </c>
       <c r="I25" s="56">
-        <v>130392.1</v>
+        <v>166209</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="27" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>