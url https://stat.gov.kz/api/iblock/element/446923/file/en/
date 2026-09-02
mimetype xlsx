--- v1 (2026-07-24)
+++ v2 (2026-09-02)
@@ -1,97 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{223E6D53-41BF-4F2A-85DF-3669F4915A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6C09B7A-57AE-4B31-8FB4-DF18A26DFC61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1590" yWindow="855" windowWidth="11415" windowHeight="13635" tabRatio="570" xr2:uid="{546885A6-420E-424C-B5ED-4DDC89C9BF5C}"/>
+    <workbookView xWindow="9780" yWindow="255" windowWidth="18435" windowHeight="14910" tabRatio="570" xr2:uid="{546885A6-420E-424C-B5ED-4DDC89C9BF5C}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
-    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
-    <sheet name="Indicator" sheetId="31" r:id="rId3"/>
+    <sheet name="Indicator" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="93">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="87">
   <si>
     <t>SIC code</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
@@ -292,125 +269,127 @@
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Trade turnover of the Republic of Kazakhstan with the member states of the Eurasian Economic Union</t>
   </si>
   <si>
     <t>Goods transported in physical terms in the main unit of measurement</t>
   </si>
   <si>
     <t>Tons</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Goods transported in physical terms in the main unit of measurement - Import</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>The indicator has been formed since 2020</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhursynbekova G.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-May 2026*</t>
+    <t>January-June 2026*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» - no case
+«0.0» - insignificant value
+«X» - data is confidential
+«...» - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="50">
+  <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -617,56 +596,50 @@
       <sz val="11"/>
       <color indexed="53"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1101,398 +1074,384 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="4" fontId="27" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="26" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="29" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="31" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="31" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="33" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="32" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="34" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="33" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="121" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="45" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{FBA8B5F8-2F11-4A36-AFEB-468578A01546}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{D04B5E5E-0531-4992-82DF-57109DE8B847}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{84B2F8C1-E827-4F41-9F1C-ECA56CB8D1C0}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{A29DE29A-6A6A-49DC-825F-CF9B1EC636BF}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{6D3B2886-4EDA-49C8-9960-E63C2C690E48}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{92BA6E50-DDD6-4C31-B621-23624954A896}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{7EB01E4E-C986-4759-8748-9452BB15AD1A}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{8171E84C-C282-4468-BA25-92D3734A8FB0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{4517A7FA-0B3D-4F89-B865-B696EB9C4E8C}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{7E4A6B57-4320-4D47-95C3-41D585EB9039}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{45E9EF2E-98A0-4610-94EB-714502F2D4C7}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{A2201954-517E-4067-B79D-F2F326EC4E5E}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{27A6DDD3-4F3A-48F4-8D89-E0F5015875C0}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{E162C688-0D76-43E6-87F3-5BC8215D32E1}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{7C735E4C-C393-4E4C-BC94-6FC972FECD4A}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{7CD8DCA5-6A16-4E78-8A71-68409E5C7D4A}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{730E3790-A570-4B38-AB21-A58810573943}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{91E3E51F-31B1-44BA-BF01-492B2BF1995C}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{7A549E4B-E2F0-4235-9C49-3D6D6489E20E}"/>
@@ -1609,51 +1568,51 @@
     <cellStyle name="Плохой 2" xfId="129" xr:uid="{DCA90E6B-0770-435A-AFE5-578645F8F2DD}"/>
     <cellStyle name="Плохой 2 2" xfId="130" xr:uid="{2F95D22B-00BB-4E36-BBF6-2A16DB797EF7}"/>
     <cellStyle name="Пояснение 2" xfId="131" xr:uid="{9834470D-819E-4712-9B7F-342388F2E88B}"/>
     <cellStyle name="Примечание 2" xfId="132" xr:uid="{26DD7F90-C55D-44D0-8223-C53E1A3A81F6}"/>
     <cellStyle name="Примечание 2 2" xfId="133" xr:uid="{884E7FFB-4E81-4E84-915B-918D9DC965C6}"/>
     <cellStyle name="Связанная ячейка 2" xfId="134" xr:uid="{F8010687-599D-45FC-B9AD-06B807415523}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="135" xr:uid="{8A0C6F1C-A817-4509-B77E-3DB4FE928335}"/>
     <cellStyle name="Текст предупреждения 2" xfId="136" xr:uid="{C969A58F-827B-4296-B50D-F73FA12224FE}"/>
     <cellStyle name="Хороший 2" xfId="137" xr:uid="{41A8C1E6-937B-49AA-9551-F40E3CDC4B01}"/>
     <cellStyle name="Хороший 2 2" xfId="138" xr:uid="{CD759761-3E65-4069-B9B6-F19A2A3566A1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1905,1057 +1864,991 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E6794EE-5203-4794-A3A8-81F6D89CD173}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="18"/>
-      <c r="B1" s="15"/>
+      <c r="A1" s="11"/>
+      <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="13">
+        <v>312103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15" customHeight="1">
+      <c r="A3" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="42" customHeight="1">
+      <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="20">
-[...4 lines deleted...]
-      <c r="A3" s="21" t="s">
+      <c r="B9" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" ht="52.5" customHeight="1">
+      <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B10" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="78.75" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="46">
+        <v>46280</v>
+      </c>
+      <c r="D18"/>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20"/>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="D3"/>
-[...5 lines deleted...]
-      <c r="B4" s="22" t="s">
+    </row>
+    <row r="22" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="17" t="s">
         <v>83</v>
       </c>
-    </row>
-[...147 lines deleted...]
-      <c r="B22" s="14"/>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23"/>
-[...1 lines deleted...]
-      <c r="D23"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24"/>
       <c r="B24"/>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="7"/>
-[...1 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="7"/>
-      <c r="B28" s="7"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="8"/>
-      <c r="B29" s="8"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{DCF411CB-3AF1-4A57-9525-2CB4387F0ABE}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{DCF411CB-3AF1-4A57-9525-2CB4387F0ABE}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{2236CC17-2CC6-463E-8B1F-D2A36745B65E}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E012D2A-8C14-4FF0-A4AE-F41378FED326}">
-[...67 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58397CA5-6BDD-4F07-B228-F22A6FEA7B7C}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="H5" sqref="H5:I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="13.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
+    <col min="3" max="7" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="15.140625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="9" customFormat="1" ht="15.75">
-[...4 lines deleted...]
-        <v>10</v>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
+      <c r="A2" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
-      <c r="A3" s="31">
+      <c r="A3" s="24">
         <v>312103</v>
       </c>
-      <c r="B3" s="30" t="s">
-        <v>82</v>
+      <c r="B3" s="23" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
-      <c r="A4" s="39" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="40">
+      <c r="A4" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="33">
         <v>2020</v>
       </c>
-      <c r="D4" s="40">
+      <c r="D4" s="33">
         <v>2021</v>
       </c>
-      <c r="E4" s="40">
+      <c r="E4" s="33">
         <v>2022</v>
       </c>
-      <c r="F4" s="40">
+      <c r="F4" s="33">
         <v>2023</v>
       </c>
-      <c r="G4" s="40">
+      <c r="G4" s="33">
         <v>2024</v>
       </c>
-      <c r="H4" s="50" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="H4" s="43">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="43" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="26">
+        <v>28896592.5</v>
+      </c>
+      <c r="D5" s="27">
+        <v>22017455.199999999</v>
+      </c>
+      <c r="E5" s="28">
+        <v>20939755.199999999</v>
+      </c>
+      <c r="F5" s="28">
+        <v>26773094.100000001</v>
+      </c>
+      <c r="G5" s="28">
+        <v>25016879.100000001</v>
+      </c>
+      <c r="H5" s="45">
+        <v>35162861.493240006</v>
+      </c>
+      <c r="I5" s="45">
+        <v>22191455.501679961</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="28">
+        <v>471652.9</v>
+      </c>
+      <c r="F6" s="28">
+        <v>420832.9</v>
+      </c>
+      <c r="G6" s="28">
+        <v>338754.8</v>
+      </c>
+      <c r="H6" s="28">
+        <v>1176408.78045</v>
+      </c>
+      <c r="I6" s="47">
+        <v>187941.45083999992</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="38">
+        <v>362268.7</v>
+      </c>
+      <c r="D7" s="29">
+        <v>464307.1</v>
+      </c>
+      <c r="E7" s="28">
+        <v>1622467.6</v>
+      </c>
+      <c r="F7" s="28">
+        <v>1851835</v>
+      </c>
+      <c r="G7" s="28">
+        <v>1673242.2</v>
+      </c>
+      <c r="H7" s="28">
+        <v>260601.04378999991</v>
+      </c>
+      <c r="I7" s="47">
+        <v>141591.0792399997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="39">
+        <v>1721198.7</v>
+      </c>
+      <c r="D8" s="27">
+        <v>1865179</v>
+      </c>
+      <c r="E8" s="28">
+        <v>674013.8</v>
+      </c>
+      <c r="F8" s="28">
+        <v>724484.5</v>
+      </c>
+      <c r="G8" s="28">
+        <v>874168.1</v>
+      </c>
+      <c r="H8" s="28">
+        <v>1317009.2374899995</v>
+      </c>
+      <c r="I8" s="47">
+        <v>652594.85843999928</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="39">
+        <v>865507.5</v>
+      </c>
+      <c r="D9" s="27">
+        <v>844334.1</v>
+      </c>
+      <c r="E9" s="28">
+        <v>366214.6</v>
+      </c>
+      <c r="F9" s="28">
+        <v>357533.2</v>
+      </c>
+      <c r="G9" s="28">
+        <v>333223.5</v>
+      </c>
+      <c r="H9" s="28">
+        <v>321615.40782999957</v>
+      </c>
+      <c r="I9" s="47">
+        <v>409075.64080999966</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="39">
+        <v>330541.40000000002</v>
+      </c>
+      <c r="D10" s="27">
+        <v>333278.40000000002</v>
+      </c>
+      <c r="E10" s="28">
+        <v>747116.9</v>
+      </c>
+      <c r="F10" s="28">
+        <v>1064588.7</v>
+      </c>
+      <c r="G10" s="28">
+        <v>958337.1</v>
+      </c>
+      <c r="H10" s="28">
+        <v>164032.49344999992</v>
+      </c>
+      <c r="I10" s="47">
+        <v>131295.04464999979</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="39">
+        <v>717923.6</v>
+      </c>
+      <c r="D11" s="27">
+        <v>834523.9</v>
+      </c>
+      <c r="E11" s="28">
+        <v>450544.1</v>
+      </c>
+      <c r="F11" s="28">
+        <v>560967.1</v>
+      </c>
+      <c r="G11" s="28">
+        <v>366078.9</v>
+      </c>
+      <c r="H11" s="28">
+        <v>60681.93510999994</v>
+      </c>
+      <c r="I11" s="47">
+        <v>268106.12165000039</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="41" t="s">
-[...25 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="B12" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="39">
+        <v>420359.7</v>
+      </c>
+      <c r="D12" s="27">
+        <v>474505.5</v>
+      </c>
+      <c r="E12" s="28">
+        <v>1297058.3</v>
+      </c>
+      <c r="F12" s="28">
+        <v>1380833.1</v>
+      </c>
+      <c r="G12" s="28">
+        <v>2006832.3</v>
+      </c>
+      <c r="H12" s="28">
+        <v>2013039.3881900001</v>
+      </c>
+      <c r="I12" s="47">
+        <v>174192.43654000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B13" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="44" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="C13" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="28">
+        <v>1547657.9</v>
+      </c>
+      <c r="F13" s="28">
+        <v>1639533.7</v>
+      </c>
+      <c r="G13" s="28">
+        <v>1496979</v>
+      </c>
+      <c r="H13" s="28">
+        <v>53894.018709999989</v>
+      </c>
+      <c r="I13" s="47">
+        <v>65129.61775999995</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="42" t="s">
+      <c r="B14" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="45">
-[...22 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="C14" s="39">
+        <v>1623153.3</v>
+      </c>
+      <c r="D14" s="27">
+        <v>1641294.5</v>
+      </c>
+      <c r="E14" s="28">
+        <v>98444.9</v>
+      </c>
+      <c r="F14" s="28">
+        <v>104488.2</v>
+      </c>
+      <c r="G14" s="28">
+        <v>130368</v>
+      </c>
+      <c r="H14" s="28">
+        <v>3827791.3627599985</v>
+      </c>
+      <c r="I14" s="47">
+        <v>1419557.0184799992</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="B15" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="46">
-[...22 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="C15" s="38">
+        <v>1207990.2</v>
+      </c>
+      <c r="D15" s="29">
+        <v>1460650.4</v>
+      </c>
+      <c r="E15" s="28">
+        <v>121422.39999999999</v>
+      </c>
+      <c r="F15" s="28">
+        <v>193092.6</v>
+      </c>
+      <c r="G15" s="28">
+        <v>200709.3</v>
+      </c>
+      <c r="H15" s="28">
+        <v>3477683.9667299986</v>
+      </c>
+      <c r="I15" s="47">
+        <v>758618.37782000273</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B16" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="46">
-[...22 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="C16" s="39">
+        <v>75847</v>
+      </c>
+      <c r="D16" s="27">
+        <v>58061.3</v>
+      </c>
+      <c r="E16" s="28">
+        <v>1037131.3</v>
+      </c>
+      <c r="F16" s="28">
+        <v>1159415</v>
+      </c>
+      <c r="G16" s="28">
+        <v>1072577.5</v>
+      </c>
+      <c r="H16" s="28">
+        <v>898976.49401000002</v>
+      </c>
+      <c r="I16" s="47">
+        <v>34184.518209999987</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="B17" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="46">
-[...22 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="C17" s="39">
+        <v>156920.6</v>
+      </c>
+      <c r="D17" s="27">
+        <v>135158.6</v>
+      </c>
+      <c r="E17" s="28">
+        <v>744214</v>
+      </c>
+      <c r="F17" s="28">
+        <v>1169082</v>
+      </c>
+      <c r="G17" s="28">
+        <v>1014508.6</v>
+      </c>
+      <c r="H17" s="28">
+        <v>67559.117790000018</v>
+      </c>
+      <c r="I17" s="47">
+        <v>77793.892489999955</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B18" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="46">
-[...22 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="C18" s="39">
+        <v>1087842</v>
+      </c>
+      <c r="D18" s="27">
+        <v>1241723.3999999999</v>
+      </c>
+      <c r="E18" s="28">
+        <v>4839190.9000000004</v>
+      </c>
+      <c r="F18" s="28">
+        <v>4784600.3</v>
+      </c>
+      <c r="G18" s="28">
+        <v>4157959.1</v>
+      </c>
+      <c r="H18" s="28">
+        <v>17752864.771040007</v>
+      </c>
+      <c r="I18" s="47">
+        <v>8941150.2994899787</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B19" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="46">
-[...22 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="C19" s="39">
+        <v>722318.3</v>
+      </c>
+      <c r="D19" s="27">
+        <v>710711.9</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2016342.5</v>
+      </c>
+      <c r="F19" s="28">
+        <v>2517857.2000000002</v>
+      </c>
+      <c r="G19" s="28">
+        <v>2571918.1</v>
+      </c>
+      <c r="H19" s="28">
+        <v>260449.55411000006</v>
+      </c>
+      <c r="I19" s="47">
+        <v>490001.58977000025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B20" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="47" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="C20" s="39">
+        <v>4647129.8</v>
+      </c>
+      <c r="D20" s="27">
+        <v>5182065.0999999996</v>
+      </c>
+      <c r="E20" s="28">
+        <v>3465098.9</v>
+      </c>
+      <c r="F20" s="28">
+        <v>6887824.2999999998</v>
+      </c>
+      <c r="G20" s="28">
+        <v>5597594.5</v>
+      </c>
+      <c r="H20" s="28">
+        <v>217809.29545000001</v>
+      </c>
+      <c r="I20" s="47">
+        <v>483358.97770999954</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B21" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="46">
-[...22 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="C21" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="26">
+        <v>630118.9</v>
+      </c>
+      <c r="F21" s="28">
+        <v>838197.2</v>
+      </c>
+      <c r="G21" s="28">
+        <v>741495.3</v>
+      </c>
+      <c r="H21" s="28">
+        <v>163996.01547999997</v>
+      </c>
+      <c r="I21" s="47">
+        <v>19395.804210000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B22" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="45">
-[...22 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="C22" s="39">
+        <v>4347860.3</v>
+      </c>
+      <c r="D22" s="29">
+        <v>2137637.6</v>
+      </c>
+      <c r="E22" s="28">
+        <v>302911.5</v>
+      </c>
+      <c r="F22" s="28">
+        <v>413773.5</v>
+      </c>
+      <c r="G22" s="28">
+        <v>934103.2</v>
+      </c>
+      <c r="H22" s="28">
+        <v>365188.17815999984</v>
+      </c>
+      <c r="I22" s="47">
+        <v>1875040.6533300006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B23" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="46">
-[...22 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="C23" s="39">
+        <v>9459690.6999999993</v>
+      </c>
+      <c r="D23" s="29">
+        <v>3410530.1</v>
+      </c>
+      <c r="E23" s="28">
+        <v>68003.3</v>
+      </c>
+      <c r="F23" s="28">
+        <v>79859.199999999997</v>
+      </c>
+      <c r="G23" s="28">
+        <v>74078.2</v>
+      </c>
+      <c r="H23" s="28">
+        <v>477461.25181999995</v>
+      </c>
+      <c r="I23" s="47">
+        <v>3531410.7491699886</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="B24" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="46">
-[...22 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="C24" s="38">
+        <v>890060.6</v>
+      </c>
+      <c r="D24" s="29">
+        <v>849800.9</v>
+      </c>
+      <c r="E24" s="28">
+        <v>34777.599999999999</v>
+      </c>
+      <c r="F24" s="28">
+        <v>51928.3</v>
+      </c>
+      <c r="G24" s="28">
+        <v>34490.1</v>
+      </c>
+      <c r="H24" s="28">
+        <v>2028420.7632000013</v>
+      </c>
+      <c r="I24" s="47">
+        <v>2330184.1138099963</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B25" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="46">
-[...22 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="C25" s="42">
+        <v>259980</v>
+      </c>
+      <c r="D25" s="30">
+        <v>373693.5</v>
+      </c>
+      <c r="E25" s="31">
+        <v>405373</v>
+      </c>
+      <c r="F25" s="31">
+        <v>572368.1</v>
+      </c>
+      <c r="G25" s="31">
+        <v>439461.3</v>
+      </c>
+      <c r="H25" s="44">
+        <v>257378.41766999991</v>
+      </c>
+      <c r="I25" s="48">
+        <v>200833.25725999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="20" t="s">
         <v>73</v>
-      </c>
-[...201 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
-      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>