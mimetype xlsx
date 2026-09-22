--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6C09B7A-57AE-4B31-8FB4-DF18A26DFC61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F54E021-8533-46EF-8EE2-FD4DA755264F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9780" yWindow="255" windowWidth="18435" windowHeight="14910" tabRatio="570" xr2:uid="{546885A6-420E-424C-B5ED-4DDC89C9BF5C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="570" xr2:uid="{546885A6-420E-424C-B5ED-4DDC89C9BF5C}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Indicator" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="87">
   <si>
     <t>SIC code</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
@@ -278,61 +278,61 @@
   <si>
     <t>Tons</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Goods transported in physical terms in the main unit of measurement - Import</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>The indicator has been formed since 2020</t>
   </si>
   <si>
     <t>Zhursynbekova G.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-June 2026*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-» - no case
 «0.0» - insignificant value
 «X» - data is confidential
 «...» - no data available
 In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1870,51 +1870,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E6794EE-5203-4794-A3A8-81F6D89CD173}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="11"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="13">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>5</v>
       </c>
@@ -1996,79 +1996,79 @@
         <v>14</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>17</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="78.75" customHeight="1">
       <c r="A15" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="15" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="46">
-        <v>46251</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="46">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="9" t="s">
@@ -2114,51 +2114,51 @@
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{DCF411CB-3AF1-4A57-9525-2CB4387F0ABE}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{2236CC17-2CC6-463E-8B1F-D2A36745B65E}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58397CA5-6BDD-4F07-B228-F22A6FEA7B7C}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5:I25"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="5" customWidth="1"/>
     <col min="8" max="8" width="15.140625" style="5" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="5" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="5"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
       <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
       <c r="A3" s="24">
         <v>312103</v>
@@ -2169,660 +2169,660 @@
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="33">
         <v>2020</v>
       </c>
       <c r="D4" s="33">
         <v>2021</v>
       </c>
       <c r="E4" s="33">
         <v>2022</v>
       </c>
       <c r="F4" s="33">
         <v>2023</v>
       </c>
       <c r="G4" s="33">
         <v>2024</v>
       </c>
       <c r="H4" s="43">
         <v>2025</v>
       </c>
       <c r="I4" s="43" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="26">
         <v>28896592.5</v>
       </c>
       <c r="D5" s="27">
         <v>22017455.199999999</v>
       </c>
       <c r="E5" s="28">
         <v>20939755.199999999</v>
       </c>
       <c r="F5" s="28">
         <v>26773094.100000001</v>
       </c>
       <c r="G5" s="28">
         <v>25016879.100000001</v>
       </c>
       <c r="H5" s="45">
         <v>35162861.493240006</v>
       </c>
       <c r="I5" s="45">
-        <v>22191455.501679961</v>
+        <v>24294105.604910001</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="25" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>77</v>
       </c>
       <c r="E6" s="28">
         <v>471652.9</v>
       </c>
       <c r="F6" s="28">
         <v>420832.9</v>
       </c>
       <c r="G6" s="28">
         <v>338754.8</v>
       </c>
       <c r="H6" s="28">
         <v>1176408.78045</v>
       </c>
       <c r="I6" s="47">
-        <v>187941.45083999992</v>
+        <v>222386.1894699994</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="38">
         <v>362268.7</v>
       </c>
       <c r="D7" s="29">
         <v>464307.1</v>
       </c>
       <c r="E7" s="28">
         <v>1622467.6</v>
       </c>
       <c r="F7" s="28">
         <v>1851835</v>
       </c>
       <c r="G7" s="28">
         <v>1673242.2</v>
       </c>
       <c r="H7" s="28">
         <v>260601.04378999991</v>
       </c>
       <c r="I7" s="47">
-        <v>141591.0792399997</v>
+        <v>164324.94605999923</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="39">
         <v>1721198.7</v>
       </c>
       <c r="D8" s="27">
         <v>1865179</v>
       </c>
       <c r="E8" s="28">
         <v>674013.8</v>
       </c>
       <c r="F8" s="28">
         <v>724484.5</v>
       </c>
       <c r="G8" s="28">
         <v>874168.1</v>
       </c>
       <c r="H8" s="28">
         <v>1317009.2374899995</v>
       </c>
       <c r="I8" s="47">
-        <v>652594.85843999928</v>
+        <v>859251.93536000291</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="39">
         <v>865507.5</v>
       </c>
       <c r="D9" s="27">
         <v>844334.1</v>
       </c>
       <c r="E9" s="28">
         <v>366214.6</v>
       </c>
       <c r="F9" s="28">
         <v>357533.2</v>
       </c>
       <c r="G9" s="28">
         <v>333223.5</v>
       </c>
       <c r="H9" s="28">
         <v>321615.40782999957</v>
       </c>
       <c r="I9" s="47">
-        <v>409075.64080999966</v>
+        <v>462452.9303299989</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="39">
         <v>330541.40000000002</v>
       </c>
       <c r="D10" s="27">
         <v>333278.40000000002</v>
       </c>
       <c r="E10" s="28">
         <v>747116.9</v>
       </c>
       <c r="F10" s="28">
         <v>1064588.7</v>
       </c>
       <c r="G10" s="28">
         <v>958337.1</v>
       </c>
       <c r="H10" s="28">
         <v>164032.49344999992</v>
       </c>
       <c r="I10" s="47">
-        <v>131295.04464999979</v>
+        <v>149844.76834999936</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="39">
         <v>717923.6</v>
       </c>
       <c r="D11" s="27">
         <v>834523.9</v>
       </c>
       <c r="E11" s="28">
         <v>450544.1</v>
       </c>
       <c r="F11" s="28">
         <v>560967.1</v>
       </c>
       <c r="G11" s="28">
         <v>366078.9</v>
       </c>
       <c r="H11" s="28">
         <v>60681.93510999994</v>
       </c>
       <c r="I11" s="47">
-        <v>268106.12165000039</v>
+        <v>315487.85839000012</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="39">
         <v>420359.7</v>
       </c>
       <c r="D12" s="27">
         <v>474505.5</v>
       </c>
       <c r="E12" s="28">
         <v>1297058.3</v>
       </c>
       <c r="F12" s="28">
         <v>1380833.1</v>
       </c>
       <c r="G12" s="28">
         <v>2006832.3</v>
       </c>
       <c r="H12" s="28">
         <v>2013039.3881900001</v>
       </c>
       <c r="I12" s="47">
-        <v>174192.43654000008</v>
+        <v>208959.16609999948</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="41" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="28">
         <v>1547657.9</v>
       </c>
       <c r="F13" s="28">
         <v>1639533.7</v>
       </c>
       <c r="G13" s="28">
         <v>1496979</v>
       </c>
       <c r="H13" s="28">
         <v>53894.018709999989</v>
       </c>
       <c r="I13" s="47">
-        <v>65129.61775999995</v>
+        <v>69041.937900000048</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="39">
         <v>1623153.3</v>
       </c>
       <c r="D14" s="27">
         <v>1641294.5</v>
       </c>
       <c r="E14" s="28">
         <v>98444.9</v>
       </c>
       <c r="F14" s="28">
         <v>104488.2</v>
       </c>
       <c r="G14" s="28">
         <v>130368</v>
       </c>
       <c r="H14" s="28">
         <v>3827791.3627599985</v>
       </c>
       <c r="I14" s="47">
-        <v>1419557.0184799992</v>
+        <v>1850499.0221199857</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="25" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="38">
         <v>1207990.2</v>
       </c>
       <c r="D15" s="29">
         <v>1460650.4</v>
       </c>
       <c r="E15" s="28">
         <v>121422.39999999999</v>
       </c>
       <c r="F15" s="28">
         <v>193092.6</v>
       </c>
       <c r="G15" s="28">
         <v>200709.3</v>
       </c>
       <c r="H15" s="28">
         <v>3477683.9667299986</v>
       </c>
       <c r="I15" s="47">
-        <v>758618.37782000273</v>
+        <v>870860.82100000442</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="39">
         <v>75847</v>
       </c>
       <c r="D16" s="27">
         <v>58061.3</v>
       </c>
       <c r="E16" s="28">
         <v>1037131.3</v>
       </c>
       <c r="F16" s="28">
         <v>1159415</v>
       </c>
       <c r="G16" s="28">
         <v>1072577.5</v>
       </c>
       <c r="H16" s="28">
         <v>898976.49401000002</v>
       </c>
       <c r="I16" s="47">
-        <v>34184.518209999987</v>
+        <v>45079.725249999959</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="25" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="39">
         <v>156920.6</v>
       </c>
       <c r="D17" s="27">
         <v>135158.6</v>
       </c>
       <c r="E17" s="28">
         <v>744214</v>
       </c>
       <c r="F17" s="28">
         <v>1169082</v>
       </c>
       <c r="G17" s="28">
         <v>1014508.6</v>
       </c>
       <c r="H17" s="28">
         <v>67559.117790000018</v>
       </c>
       <c r="I17" s="47">
-        <v>77793.892489999955</v>
+        <v>89573.974449999529</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="39">
         <v>1087842</v>
       </c>
       <c r="D18" s="27">
         <v>1241723.3999999999</v>
       </c>
       <c r="E18" s="28">
         <v>4839190.9000000004</v>
       </c>
       <c r="F18" s="28">
         <v>4784600.3</v>
       </c>
       <c r="G18" s="28">
         <v>4157959.1</v>
       </c>
       <c r="H18" s="28">
         <v>17752864.771040007</v>
       </c>
       <c r="I18" s="47">
-        <v>8941150.2994899787</v>
+        <v>9024382.5239400156</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="25" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="39">
         <v>722318.3</v>
       </c>
       <c r="D19" s="27">
         <v>710711.9</v>
       </c>
       <c r="E19" s="28">
         <v>2016342.5</v>
       </c>
       <c r="F19" s="28">
         <v>2517857.2000000002</v>
       </c>
       <c r="G19" s="28">
         <v>2571918.1</v>
       </c>
       <c r="H19" s="28">
         <v>260449.55411000006</v>
       </c>
       <c r="I19" s="47">
-        <v>490001.58977000025</v>
+        <v>560732.61203999864</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="25" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="39">
         <v>4647129.8</v>
       </c>
       <c r="D20" s="27">
         <v>5182065.0999999996</v>
       </c>
       <c r="E20" s="28">
         <v>3465098.9</v>
       </c>
       <c r="F20" s="28">
         <v>6887824.2999999998</v>
       </c>
       <c r="G20" s="28">
         <v>5597594.5</v>
       </c>
       <c r="H20" s="28">
         <v>217809.29545000001</v>
       </c>
       <c r="I20" s="47">
-        <v>483358.97770999954</v>
+        <v>558752.38528000005</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="41" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="26">
         <v>630118.9</v>
       </c>
       <c r="F21" s="28">
         <v>838197.2</v>
       </c>
       <c r="G21" s="28">
         <v>741495.3</v>
       </c>
       <c r="H21" s="28">
         <v>163996.01547999997</v>
       </c>
       <c r="I21" s="47">
-        <v>19395.804210000002</v>
+        <v>21722.074250000009</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="39">
         <v>4347860.3</v>
       </c>
       <c r="D22" s="29">
         <v>2137637.6</v>
       </c>
       <c r="E22" s="28">
         <v>302911.5</v>
       </c>
       <c r="F22" s="28">
         <v>413773.5</v>
       </c>
       <c r="G22" s="28">
         <v>934103.2</v>
       </c>
       <c r="H22" s="28">
         <v>365188.17815999984</v>
       </c>
       <c r="I22" s="47">
-        <v>1875040.6533300006</v>
+        <v>2250510.7843000037</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="39">
         <v>9459690.6999999993</v>
       </c>
       <c r="D23" s="29">
         <v>3410530.1</v>
       </c>
       <c r="E23" s="28">
         <v>68003.3</v>
       </c>
       <c r="F23" s="28">
         <v>79859.199999999997</v>
       </c>
       <c r="G23" s="28">
         <v>74078.2</v>
       </c>
       <c r="H23" s="28">
         <v>477461.25181999995</v>
       </c>
       <c r="I23" s="47">
-        <v>3531410.7491699886</v>
+        <v>3710351.2176799984</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="38">
         <v>890060.6</v>
       </c>
       <c r="D24" s="29">
         <v>849800.9</v>
       </c>
       <c r="E24" s="28">
         <v>34777.599999999999</v>
       </c>
       <c r="F24" s="28">
         <v>51928.3</v>
       </c>
       <c r="G24" s="28">
         <v>34490.1</v>
       </c>
       <c r="H24" s="28">
         <v>2028420.7632000013</v>
       </c>
       <c r="I24" s="47">
-        <v>2330184.1138099963</v>
+        <v>2622417.5283199945</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="42">
         <v>259980</v>
       </c>
       <c r="D25" s="30">
         <v>373693.5</v>
       </c>
       <c r="E25" s="31">
         <v>405373</v>
       </c>
       <c r="F25" s="31">
         <v>572368.1</v>
       </c>
       <c r="G25" s="31">
         <v>439461.3</v>
       </c>
       <c r="H25" s="44">
         <v>257378.41766999991</v>
       </c>
       <c r="I25" s="48">
-        <v>200833.25725999998</v>
+        <v>237473.20431999979</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="20" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>